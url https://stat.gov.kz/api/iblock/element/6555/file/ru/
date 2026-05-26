--- v0 (2026-04-14)
+++ v1 (2026-05-26)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\рождаемость\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="105">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Число родившихся в РК</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
@@ -497,51 +497,51 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -665,50 +665,61 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -800,61 +811,63 @@
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1092,51 +1105,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31">
         <v>612101</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
@@ -1234,95 +1247,95 @@
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="3"/>
     </row>
     <row r="15" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="52">
-        <v>46122</v>
+        <v>46154</v>
       </c>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="52">
-        <v>46153</v>
+        <v>46183</v>
       </c>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="58" t="s">
+      <c r="B18" s="57" t="s">
         <v>102</v>
       </c>
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="59" t="s">
+      <c r="B19" s="58" t="s">
         <v>103</v>
       </c>
       <c r="C19" s="3"/>
     </row>
     <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="59" t="s">
         <v>104</v>
       </c>
       <c r="C20" s="3"/>
     </row>
     <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
@@ -1358,358 +1371,362 @@
       <c r="B9" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC1044"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD11" sqref="AD11"/>
+      <selection pane="bottomLeft" activeCell="AH16" sqref="AH16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" customWidth="1"/>
     <col min="19" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
     </row>
-    <row r="2" spans="1:28" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B2" s="69" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="69"/>
       <c r="M2" s="69"/>
       <c r="N2" s="69"/>
       <c r="O2" s="69"/>
       <c r="P2" s="69"/>
       <c r="Q2" s="69"/>
       <c r="R2" s="69"/>
       <c r="S2" s="69"/>
       <c r="T2" s="69"/>
       <c r="U2" s="69"/>
       <c r="V2" s="69"/>
       <c r="W2" s="69"/>
       <c r="X2" s="69"/>
       <c r="Y2" s="69"/>
       <c r="Z2" s="69"/>
       <c r="AA2" s="69"/>
       <c r="AB2" s="70"/>
     </row>
-    <row r="3" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
     </row>
-    <row r="4" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
     </row>
-    <row r="5" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="9"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="X5" s="11"/>
-      <c r="AB5" s="11" t="s">
+      <c r="AC5" s="11" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="62" t="s">
         <v>77</v>
       </c>
       <c r="B6" s="64"/>
       <c r="C6" s="66">
         <v>2024</v>
       </c>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="67"/>
       <c r="H6" s="67"/>
       <c r="I6" s="67"/>
       <c r="J6" s="67"/>
       <c r="K6" s="67"/>
       <c r="L6" s="67"/>
       <c r="M6" s="67"/>
       <c r="N6" s="67"/>
       <c r="O6" s="77">
         <v>2025</v>
       </c>
       <c r="P6" s="78"/>
       <c r="Q6" s="78"/>
       <c r="R6" s="78"/>
       <c r="S6" s="78"/>
       <c r="T6" s="78"/>
       <c r="U6" s="78"/>
       <c r="V6" s="78"/>
       <c r="W6" s="78"/>
       <c r="X6" s="78"/>
       <c r="Y6" s="78"/>
       <c r="Z6" s="72"/>
       <c r="AA6" s="71">
         <v>2026</v>
       </c>
       <c r="AB6" s="72"/>
-    </row>
-    <row r="7" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC6" s="72"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="63"/>
       <c r="B7" s="65"/>
       <c r="C7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="12" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="P7" s="61" t="s">
+      <c r="P7" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="Q7" s="14" t="s">
+      <c r="Q7" s="60" t="s">
         <v>40</v>
       </c>
       <c r="R7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="S7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="T7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="U7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="V7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="W7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>47</v>
       </c>
       <c r="Y7" s="56" t="s">
         <v>48</v>
       </c>
       <c r="Z7" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="AA7" s="56" t="s">
+      <c r="AA7" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="AB7" s="56" t="s">
+      <c r="AB7" s="61" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC7" s="61" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="68" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="68"/>
       <c r="D8" s="68"/>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
       <c r="G8" s="68"/>
       <c r="H8" s="68"/>
       <c r="I8" s="68"/>
       <c r="J8" s="68"/>
       <c r="K8" s="68"/>
       <c r="L8" s="68"/>
       <c r="M8" s="68"/>
       <c r="N8" s="68"/>
       <c r="O8" s="68"/>
       <c r="P8" s="68"/>
       <c r="Q8" s="68"/>
       <c r="R8" s="68"/>
       <c r="S8" s="68"/>
       <c r="T8" s="68"/>
       <c r="U8" s="68"/>
       <c r="V8" s="68"/>
       <c r="W8" s="68"/>
       <c r="X8" s="68"/>
       <c r="Y8" s="68"/>
       <c r="Z8" s="68"/>
       <c r="AA8" s="68"/>
     </row>
-    <row r="9" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="16">
         <v>33162</v>
       </c>
       <c r="D9" s="16">
         <v>30075</v>
       </c>
       <c r="E9" s="16">
         <v>28614</v>
       </c>
       <c r="F9" s="16">
         <v>32152</v>
       </c>
       <c r="G9" s="16">
         <v>31140</v>
       </c>
       <c r="H9" s="16">
         <v>29530</v>
       </c>
       <c r="I9" s="16">
         <v>33304</v>
       </c>
       <c r="J9" s="16">
@@ -1747,52 +1764,55 @@
       </c>
       <c r="U9" s="20">
         <v>30729</v>
       </c>
       <c r="V9" s="20">
         <v>27975</v>
       </c>
       <c r="W9" s="18">
         <v>29371</v>
       </c>
       <c r="X9" s="18">
         <v>28348</v>
       </c>
       <c r="Y9" s="18">
         <v>24448</v>
       </c>
       <c r="Z9" s="18">
         <v>27529</v>
       </c>
       <c r="AA9" s="18">
         <v>25819</v>
       </c>
       <c r="AB9" s="18">
         <v>22722</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC9" s="18">
+        <v>25526</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="45">
         <v>100000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>804</v>
       </c>
       <c r="D10" s="16">
         <v>748</v>
       </c>
       <c r="E10" s="16">
         <v>768</v>
       </c>
       <c r="F10" s="16">
         <v>857</v>
       </c>
       <c r="G10" s="16">
         <v>823</v>
       </c>
       <c r="H10" s="16">
         <v>767</v>
       </c>
       <c r="I10" s="16">
@@ -1833,52 +1853,55 @@
       </c>
       <c r="U10" s="20">
         <v>744</v>
       </c>
       <c r="V10" s="20">
         <v>721</v>
       </c>
       <c r="W10" s="18">
         <v>779</v>
       </c>
       <c r="X10" s="18">
         <v>650</v>
       </c>
       <c r="Y10" s="18">
         <v>581</v>
       </c>
       <c r="Z10" s="18">
         <v>674</v>
       </c>
       <c r="AA10" s="18">
         <v>594</v>
       </c>
       <c r="AB10" s="18">
         <v>542</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC10" s="18">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="16">
         <v>946</v>
       </c>
       <c r="D11" s="16">
         <v>825</v>
       </c>
       <c r="E11" s="16">
         <v>787</v>
       </c>
       <c r="F11" s="16">
         <v>931</v>
       </c>
       <c r="G11" s="16">
         <v>852</v>
       </c>
       <c r="H11" s="16">
         <v>797</v>
       </c>
       <c r="I11" s="16">
@@ -1919,52 +1942,55 @@
       </c>
       <c r="U11" s="20">
         <v>827</v>
       </c>
       <c r="V11" s="20">
         <v>766</v>
       </c>
       <c r="W11" s="18">
         <v>754</v>
       </c>
       <c r="X11" s="18">
         <v>757</v>
       </c>
       <c r="Y11" s="18">
         <v>730</v>
       </c>
       <c r="Z11" s="18">
         <v>764</v>
       </c>
       <c r="AA11" s="18">
         <v>720</v>
       </c>
       <c r="AB11" s="18">
         <v>650</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC11" s="18">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="16">
         <v>1553</v>
       </c>
       <c r="D12" s="16">
         <v>1485</v>
       </c>
       <c r="E12" s="16">
         <v>1449</v>
       </c>
       <c r="F12" s="16">
         <v>1582</v>
       </c>
       <c r="G12" s="16">
         <v>1564</v>
       </c>
       <c r="H12" s="16">
         <v>1464</v>
       </c>
       <c r="I12" s="16">
@@ -2005,52 +2031,55 @@
       </c>
       <c r="U12" s="20">
         <v>1499</v>
       </c>
       <c r="V12" s="20">
         <v>1242</v>
       </c>
       <c r="W12" s="18">
         <v>1378</v>
       </c>
       <c r="X12" s="18">
         <v>1405</v>
       </c>
       <c r="Y12" s="18">
         <v>1176</v>
       </c>
       <c r="Z12" s="18">
         <v>1364</v>
       </c>
       <c r="AA12" s="18">
         <v>1308</v>
       </c>
       <c r="AB12" s="18">
         <v>1089</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC12" s="18">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="16">
         <v>2914</v>
       </c>
       <c r="D13" s="16">
         <v>2686</v>
       </c>
       <c r="E13" s="16">
         <v>2512</v>
       </c>
       <c r="F13" s="16">
         <v>2697</v>
       </c>
       <c r="G13" s="16">
         <v>2768</v>
       </c>
       <c r="H13" s="16">
         <v>2591</v>
       </c>
       <c r="I13" s="16">
@@ -2091,52 +2120,55 @@
       </c>
       <c r="U13" s="20">
         <v>2693</v>
       </c>
       <c r="V13" s="20">
         <v>2374</v>
       </c>
       <c r="W13" s="18">
         <v>2475</v>
       </c>
       <c r="X13" s="18">
         <v>2391</v>
       </c>
       <c r="Y13" s="18">
         <v>2029</v>
       </c>
       <c r="Z13" s="18">
         <v>2401</v>
       </c>
       <c r="AA13" s="18">
         <v>2136</v>
       </c>
       <c r="AB13" s="18">
         <v>1813</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC13" s="18">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="16">
         <v>1467</v>
       </c>
       <c r="D14" s="16">
         <v>1229</v>
       </c>
       <c r="E14" s="16">
         <v>1246</v>
       </c>
       <c r="F14" s="16">
         <v>1351</v>
       </c>
       <c r="G14" s="16">
         <v>1187</v>
       </c>
       <c r="H14" s="16">
         <v>1149</v>
       </c>
       <c r="I14" s="16">
@@ -2177,52 +2209,55 @@
       </c>
       <c r="U14" s="20">
         <v>1240</v>
       </c>
       <c r="V14" s="20">
         <v>1145</v>
       </c>
       <c r="W14" s="18">
         <v>1196</v>
       </c>
       <c r="X14" s="18">
         <v>1178</v>
       </c>
       <c r="Y14" s="18">
         <v>1082</v>
       </c>
       <c r="Z14" s="18">
         <v>1176</v>
       </c>
       <c r="AA14" s="18">
         <v>1119</v>
       </c>
       <c r="AB14" s="18">
         <v>966</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC14" s="18">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="16">
         <v>1048</v>
       </c>
       <c r="D15" s="16">
         <v>900</v>
       </c>
       <c r="E15" s="16">
         <v>873</v>
       </c>
       <c r="F15" s="16">
         <v>990</v>
       </c>
       <c r="G15" s="16">
         <v>962</v>
       </c>
       <c r="H15" s="16">
         <v>966</v>
       </c>
       <c r="I15" s="16">
@@ -2263,52 +2298,55 @@
       </c>
       <c r="U15" s="20">
         <v>892</v>
       </c>
       <c r="V15" s="20">
         <v>885</v>
       </c>
       <c r="W15" s="18">
         <v>928</v>
       </c>
       <c r="X15" s="18">
         <v>883</v>
       </c>
       <c r="Y15" s="18">
         <v>756</v>
       </c>
       <c r="Z15" s="18">
         <v>921</v>
       </c>
       <c r="AA15" s="18">
         <v>763</v>
       </c>
       <c r="AB15" s="18">
         <v>719</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC15" s="18">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="16">
         <v>2267</v>
       </c>
       <c r="D16" s="16">
         <v>1912</v>
       </c>
       <c r="E16" s="16">
         <v>1879</v>
       </c>
       <c r="F16" s="16">
         <v>2056</v>
       </c>
       <c r="G16" s="16">
         <v>2120</v>
       </c>
       <c r="H16" s="16">
         <v>1950</v>
       </c>
       <c r="I16" s="16">
@@ -2348,50 +2386,53 @@
         <v>1846</v>
       </c>
       <c r="U16" s="20">
         <v>2074</v>
       </c>
       <c r="V16" s="20">
         <v>1828</v>
       </c>
       <c r="W16" s="18">
         <v>2043</v>
       </c>
       <c r="X16" s="18">
         <v>1881</v>
       </c>
       <c r="Y16" s="18">
         <v>1666</v>
       </c>
       <c r="Z16" s="18">
         <v>1700</v>
       </c>
       <c r="AA16" s="18">
         <v>1655</v>
       </c>
       <c r="AB16" s="18">
         <v>1491</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>1627</v>
       </c>
     </row>
     <row r="17" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="16">
         <v>1093</v>
       </c>
       <c r="D17" s="16">
         <v>1072</v>
       </c>
       <c r="E17" s="16">
         <v>988</v>
       </c>
       <c r="F17" s="16">
         <v>1106</v>
       </c>
       <c r="G17" s="16">
         <v>1037</v>
       </c>
       <c r="H17" s="16">
@@ -2435,50 +2476,53 @@
       </c>
       <c r="U17" s="20">
         <v>1105</v>
       </c>
       <c r="V17" s="20">
         <v>867</v>
       </c>
       <c r="W17" s="18">
         <v>981</v>
       </c>
       <c r="X17" s="18">
         <v>936</v>
       </c>
       <c r="Y17" s="18">
         <v>752</v>
       </c>
       <c r="Z17" s="18">
         <v>916</v>
       </c>
       <c r="AA17" s="18">
         <v>810</v>
       </c>
       <c r="AB17" s="18">
         <v>773</v>
       </c>
+      <c r="AC17" s="18">
+        <v>795</v>
+      </c>
     </row>
     <row r="18" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="16">
         <v>1293</v>
       </c>
       <c r="D18" s="16">
         <v>1249</v>
       </c>
       <c r="E18" s="16">
         <v>1217</v>
       </c>
       <c r="F18" s="16">
         <v>1356</v>
       </c>
       <c r="G18" s="16">
         <v>1299</v>
       </c>
       <c r="H18" s="16">
         <v>1319</v>
@@ -2521,50 +2565,53 @@
       </c>
       <c r="U18" s="20">
         <v>1308</v>
       </c>
       <c r="V18" s="20">
         <v>1172</v>
       </c>
       <c r="W18" s="18">
         <v>1244</v>
       </c>
       <c r="X18" s="18">
         <v>1148</v>
       </c>
       <c r="Y18" s="18">
         <v>985</v>
       </c>
       <c r="Z18" s="18">
         <v>1137</v>
       </c>
       <c r="AA18" s="18">
         <v>1067</v>
       </c>
       <c r="AB18" s="18">
         <v>989</v>
       </c>
+      <c r="AC18" s="18">
+        <v>1037</v>
+      </c>
     </row>
     <row r="19" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="16">
         <v>854</v>
       </c>
       <c r="D19" s="16">
         <v>785</v>
       </c>
       <c r="E19" s="16">
         <v>683</v>
       </c>
       <c r="F19" s="16">
         <v>804</v>
       </c>
       <c r="G19" s="16">
         <v>778</v>
       </c>
       <c r="H19" s="16">
         <v>711</v>
@@ -2607,50 +2654,53 @@
       </c>
       <c r="U19" s="20">
         <v>727</v>
       </c>
       <c r="V19" s="20">
         <v>684</v>
       </c>
       <c r="W19" s="18">
         <v>722</v>
       </c>
       <c r="X19" s="18">
         <v>714</v>
       </c>
       <c r="Y19" s="18">
         <v>608</v>
       </c>
       <c r="Z19" s="18">
         <v>678</v>
       </c>
       <c r="AA19" s="18">
         <v>627</v>
       </c>
       <c r="AB19" s="18">
         <v>541</v>
       </c>
+      <c r="AC19" s="18">
+        <v>621</v>
+      </c>
     </row>
     <row r="20" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="16">
         <v>1831</v>
       </c>
       <c r="D20" s="16">
         <v>1536</v>
       </c>
       <c r="E20" s="16">
         <v>1405</v>
       </c>
       <c r="F20" s="16">
         <v>1595</v>
       </c>
       <c r="G20" s="16">
         <v>1557</v>
       </c>
       <c r="H20" s="16">
         <v>1486</v>
@@ -2693,50 +2743,53 @@
       </c>
       <c r="U20" s="20">
         <v>1615</v>
       </c>
       <c r="V20" s="20">
         <v>1401</v>
       </c>
       <c r="W20" s="18">
         <v>1445</v>
       </c>
       <c r="X20" s="18">
         <v>1421</v>
       </c>
       <c r="Y20" s="18">
         <v>1261</v>
       </c>
       <c r="Z20" s="18">
         <v>1360</v>
       </c>
       <c r="AA20" s="18">
         <v>1232</v>
       </c>
       <c r="AB20" s="18">
         <v>1114</v>
       </c>
+      <c r="AC20" s="18">
+        <v>1207</v>
+      </c>
     </row>
     <row r="21" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="16">
         <v>1787</v>
       </c>
       <c r="D21" s="16">
         <v>1634</v>
       </c>
       <c r="E21" s="16">
         <v>1546</v>
       </c>
       <c r="F21" s="16">
         <v>1674</v>
       </c>
       <c r="G21" s="16">
         <v>1643</v>
       </c>
       <c r="H21" s="16">
         <v>1532</v>
@@ -2779,50 +2832,53 @@
       </c>
       <c r="U21" s="20">
         <v>1586</v>
       </c>
       <c r="V21" s="20">
         <v>1357</v>
       </c>
       <c r="W21" s="18">
         <v>1518</v>
       </c>
       <c r="X21" s="18">
         <v>1455</v>
       </c>
       <c r="Y21" s="18">
         <v>1253</v>
       </c>
       <c r="Z21" s="18">
         <v>1518</v>
       </c>
       <c r="AA21" s="18">
         <v>1378</v>
       </c>
       <c r="AB21" s="18">
         <v>1298</v>
       </c>
+      <c r="AC21" s="18">
+        <v>55</v>
+      </c>
     </row>
     <row r="22" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="16">
         <v>805</v>
       </c>
       <c r="D22" s="16">
         <v>726</v>
       </c>
       <c r="E22" s="16">
         <v>714</v>
       </c>
       <c r="F22" s="16">
         <v>794</v>
       </c>
       <c r="G22" s="16">
         <v>755</v>
       </c>
       <c r="H22" s="16">
         <v>746</v>
@@ -2865,50 +2921,53 @@
       </c>
       <c r="U22" s="20">
         <v>727</v>
       </c>
       <c r="V22" s="20">
         <v>752</v>
       </c>
       <c r="W22" s="18">
         <v>759</v>
       </c>
       <c r="X22" s="18">
         <v>688</v>
       </c>
       <c r="Y22" s="18">
         <v>584</v>
       </c>
       <c r="Z22" s="18">
         <v>694</v>
       </c>
       <c r="AA22" s="18">
         <v>595</v>
       </c>
       <c r="AB22" s="18">
         <v>615</v>
       </c>
+      <c r="AC22" s="18">
+        <v>688</v>
+      </c>
     </row>
     <row r="23" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="16">
         <v>460</v>
       </c>
       <c r="D23" s="16">
         <v>418</v>
       </c>
       <c r="E23" s="16">
         <v>376</v>
       </c>
       <c r="F23" s="16">
         <v>454</v>
       </c>
       <c r="G23" s="16">
         <v>455</v>
       </c>
       <c r="H23" s="16">
         <v>408</v>
@@ -2951,50 +3010,53 @@
       </c>
       <c r="U23" s="20">
         <v>448</v>
       </c>
       <c r="V23" s="20">
         <v>406</v>
       </c>
       <c r="W23" s="18">
         <v>373</v>
       </c>
       <c r="X23" s="18">
         <v>360</v>
       </c>
       <c r="Y23" s="18">
         <v>352</v>
       </c>
       <c r="Z23" s="18">
         <v>392</v>
       </c>
       <c r="AA23" s="18">
         <v>389</v>
       </c>
       <c r="AB23" s="18">
         <v>302</v>
       </c>
+      <c r="AC23" s="18">
+        <v>368</v>
+      </c>
     </row>
     <row r="24" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="16">
         <v>4848</v>
       </c>
       <c r="D24" s="16">
         <v>4289</v>
       </c>
       <c r="E24" s="16">
         <v>4060</v>
       </c>
       <c r="F24" s="16">
         <v>4619</v>
       </c>
       <c r="G24" s="16">
         <v>4519</v>
       </c>
       <c r="H24" s="16">
         <v>4164</v>
@@ -3037,50 +3099,53 @@
       </c>
       <c r="U24" s="20">
         <v>4318</v>
       </c>
       <c r="V24" s="20">
         <v>3934</v>
       </c>
       <c r="W24" s="18">
         <v>4151</v>
       </c>
       <c r="X24" s="18">
         <v>4029</v>
       </c>
       <c r="Y24" s="18">
         <v>3504</v>
       </c>
       <c r="Z24" s="18">
         <v>3831</v>
       </c>
       <c r="AA24" s="18">
         <v>3688</v>
       </c>
       <c r="AB24" s="18">
         <v>3195</v>
       </c>
+      <c r="AC24" s="18">
+        <v>3559</v>
+      </c>
     </row>
     <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="16">
         <v>394</v>
       </c>
       <c r="D25" s="16">
         <v>316</v>
       </c>
       <c r="E25" s="16">
         <v>326</v>
       </c>
       <c r="F25" s="16">
         <v>377</v>
       </c>
       <c r="G25" s="16">
         <v>341</v>
       </c>
       <c r="H25" s="16">
         <v>338</v>
@@ -3123,50 +3188,53 @@
       </c>
       <c r="U25" s="20">
         <v>312</v>
       </c>
       <c r="V25" s="20">
         <v>303</v>
       </c>
       <c r="W25" s="18">
         <v>287</v>
       </c>
       <c r="X25" s="18">
         <v>343</v>
       </c>
       <c r="Y25" s="18">
         <v>243</v>
       </c>
       <c r="Z25" s="18">
         <v>263</v>
       </c>
       <c r="AA25" s="18">
         <v>283</v>
       </c>
       <c r="AB25" s="18">
         <v>201</v>
       </c>
+      <c r="AC25" s="18">
+        <v>254</v>
+      </c>
     </row>
     <row r="26" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="16">
         <v>762</v>
       </c>
       <c r="D26" s="16">
         <v>695</v>
       </c>
       <c r="E26" s="16">
         <v>661</v>
       </c>
       <c r="F26" s="16">
         <v>795</v>
       </c>
       <c r="G26" s="16">
         <v>697</v>
       </c>
       <c r="H26" s="16">
         <v>676</v>
@@ -3209,50 +3277,53 @@
       </c>
       <c r="U26" s="20">
         <v>682</v>
       </c>
       <c r="V26" s="20">
         <v>670</v>
       </c>
       <c r="W26" s="18">
         <v>662</v>
       </c>
       <c r="X26" s="18">
         <v>607</v>
       </c>
       <c r="Y26" s="18">
         <v>555</v>
       </c>
       <c r="Z26" s="18">
         <v>633</v>
       </c>
       <c r="AA26" s="18">
         <v>566</v>
       </c>
       <c r="AB26" s="18">
         <v>485</v>
       </c>
+      <c r="AC26" s="18">
+        <v>516</v>
+      </c>
     </row>
     <row r="27" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="16">
         <v>2486</v>
       </c>
       <c r="D27" s="16">
         <v>2279</v>
       </c>
       <c r="E27" s="16">
         <v>2177</v>
       </c>
       <c r="F27" s="16">
         <v>2499</v>
       </c>
       <c r="G27" s="16">
         <v>2477</v>
       </c>
       <c r="H27" s="16">
         <v>2463</v>
@@ -3295,50 +3366,53 @@
       </c>
       <c r="U27" s="20">
         <v>2250</v>
       </c>
       <c r="V27" s="20">
         <v>2346</v>
       </c>
       <c r="W27" s="18">
         <v>2381</v>
       </c>
       <c r="X27" s="18">
         <v>2327</v>
       </c>
       <c r="Y27" s="18">
         <v>1955</v>
       </c>
       <c r="Z27" s="18">
         <v>2231</v>
       </c>
       <c r="AA27" s="18">
         <v>2119</v>
       </c>
       <c r="AB27" s="18">
         <v>1954</v>
       </c>
+      <c r="AC27" s="18">
+        <v>2170</v>
+      </c>
     </row>
     <row r="28" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="16">
         <v>2967</v>
       </c>
       <c r="D28" s="16">
         <v>2908</v>
       </c>
       <c r="E28" s="16">
         <v>2636</v>
       </c>
       <c r="F28" s="16">
         <v>3050</v>
       </c>
       <c r="G28" s="16">
         <v>2843</v>
       </c>
       <c r="H28" s="16">
         <v>2786</v>
@@ -3381,50 +3455,53 @@
       </c>
       <c r="U28" s="20">
         <v>3149</v>
       </c>
       <c r="V28" s="20">
         <v>2715</v>
       </c>
       <c r="W28" s="18">
         <v>2829</v>
       </c>
       <c r="X28" s="18">
         <v>2735</v>
       </c>
       <c r="Y28" s="18">
         <v>2302</v>
       </c>
       <c r="Z28" s="18">
         <v>2580</v>
       </c>
       <c r="AA28" s="18">
         <v>2470</v>
       </c>
       <c r="AB28" s="18">
         <v>2101</v>
       </c>
+      <c r="AC28" s="18">
+        <v>2638</v>
+      </c>
     </row>
     <row r="29" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="16">
         <v>2583</v>
       </c>
       <c r="D29" s="16">
         <v>2383</v>
       </c>
       <c r="E29" s="16">
         <v>2311</v>
       </c>
       <c r="F29" s="16">
         <v>2565</v>
       </c>
       <c r="G29" s="16">
         <v>2463</v>
       </c>
       <c r="H29" s="16">
         <v>2206</v>
@@ -3466,50 +3543,53 @@
         <v>2364</v>
       </c>
       <c r="U29" s="20">
         <v>2533</v>
       </c>
       <c r="V29" s="20">
         <v>2407</v>
       </c>
       <c r="W29" s="18">
         <v>2466</v>
       </c>
       <c r="X29" s="18">
         <v>2440</v>
       </c>
       <c r="Y29" s="18">
         <v>2074</v>
       </c>
       <c r="Z29" s="18">
         <v>2296</v>
       </c>
       <c r="AA29" s="18">
         <v>2300</v>
       </c>
       <c r="AB29" s="18">
         <v>1884</v>
+      </c>
+      <c r="AC29" s="18">
+        <v>2106</v>
       </c>
     </row>
     <row r="30" spans="1:29" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="45"/>
       <c r="B30" s="73" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="73"/>
       <c r="D30" s="73"/>
       <c r="E30" s="73"/>
       <c r="F30" s="73"/>
       <c r="G30" s="73"/>
       <c r="H30" s="73"/>
       <c r="I30" s="73"/>
       <c r="J30" s="73"/>
       <c r="K30" s="73"/>
       <c r="L30" s="73"/>
       <c r="M30" s="73"/>
       <c r="N30" s="73"/>
       <c r="O30" s="73"/>
       <c r="P30" s="73"/>
       <c r="Q30" s="73"/>
       <c r="R30" s="73"/>
       <c r="S30" s="73"/>
       <c r="T30" s="73"/>
@@ -3582,51 +3662,53 @@
       </c>
       <c r="U31" s="33">
         <v>15888</v>
       </c>
       <c r="V31" s="20">
         <v>14272</v>
       </c>
       <c r="W31" s="18">
         <v>15094</v>
       </c>
       <c r="X31" s="18">
         <v>14487</v>
       </c>
       <c r="Y31" s="18">
         <v>12604</v>
       </c>
       <c r="Z31" s="18">
         <v>14134</v>
       </c>
       <c r="AA31" s="18">
         <v>13374</v>
       </c>
       <c r="AB31" s="18">
         <v>11584</v>
       </c>
-      <c r="AC31" s="57"/>
+      <c r="AC31" s="18">
+        <v>13055</v>
+      </c>
     </row>
     <row r="32" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="45">
         <v>100000000</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="32">
         <v>408</v>
       </c>
       <c r="D32" s="16">
         <v>386</v>
       </c>
       <c r="E32" s="32">
         <v>401</v>
       </c>
       <c r="F32" s="32">
         <v>435</v>
       </c>
       <c r="G32" s="32">
         <v>422</v>
       </c>
       <c r="H32" s="32">
         <v>410</v>
@@ -3669,51 +3751,53 @@
       </c>
       <c r="U32" s="33">
         <v>391</v>
       </c>
       <c r="V32" s="20">
         <v>385</v>
       </c>
       <c r="W32" s="18">
         <v>408</v>
       </c>
       <c r="X32" s="18">
         <v>332</v>
       </c>
       <c r="Y32" s="18">
         <v>304</v>
       </c>
       <c r="Z32" s="18">
         <v>336</v>
       </c>
       <c r="AA32" s="18">
         <v>322</v>
       </c>
       <c r="AB32" s="18">
         <v>286</v>
       </c>
-      <c r="AC32" s="57"/>
+      <c r="AC32" s="18">
+        <v>352</v>
+      </c>
     </row>
     <row r="33" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="32">
         <v>489</v>
       </c>
       <c r="D33" s="16">
         <v>431</v>
       </c>
       <c r="E33" s="32">
         <v>413</v>
       </c>
       <c r="F33" s="32">
         <v>471</v>
       </c>
       <c r="G33" s="32">
         <v>434</v>
       </c>
       <c r="H33" s="32">
         <v>398</v>
@@ -3756,51 +3840,53 @@
       </c>
       <c r="U33" s="33">
         <v>421</v>
       </c>
       <c r="V33" s="20">
         <v>405</v>
       </c>
       <c r="W33" s="18">
         <v>417</v>
       </c>
       <c r="X33" s="18">
         <v>368</v>
       </c>
       <c r="Y33" s="18">
         <v>363</v>
       </c>
       <c r="Z33" s="18">
         <v>393</v>
       </c>
       <c r="AA33" s="18">
         <v>373</v>
       </c>
       <c r="AB33" s="18">
         <v>329</v>
       </c>
-      <c r="AC33" s="57"/>
+      <c r="AC33" s="18">
+        <v>372</v>
+      </c>
     </row>
     <row r="34" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="32">
         <v>755</v>
       </c>
       <c r="D34" s="16">
         <v>769</v>
       </c>
       <c r="E34" s="32">
         <v>791</v>
       </c>
       <c r="F34" s="32">
         <v>788</v>
       </c>
       <c r="G34" s="32">
         <v>840</v>
       </c>
       <c r="H34" s="32">
         <v>717</v>
@@ -3843,51 +3929,53 @@
       </c>
       <c r="U34" s="33">
         <v>815</v>
       </c>
       <c r="V34" s="20">
         <v>666</v>
       </c>
       <c r="W34" s="18">
         <v>718</v>
       </c>
       <c r="X34" s="18">
         <v>724</v>
       </c>
       <c r="Y34" s="18">
         <v>586</v>
       </c>
       <c r="Z34" s="18">
         <v>714</v>
       </c>
       <c r="AA34" s="18">
         <v>676</v>
       </c>
       <c r="AB34" s="18">
         <v>587</v>
       </c>
-      <c r="AC34" s="57"/>
+      <c r="AC34" s="18">
+        <v>601</v>
+      </c>
     </row>
     <row r="35" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="32">
         <v>1499</v>
       </c>
       <c r="D35" s="16">
         <v>1375</v>
       </c>
       <c r="E35" s="32">
         <v>1310</v>
       </c>
       <c r="F35" s="32">
         <v>1372</v>
       </c>
       <c r="G35" s="32">
         <v>1439</v>
       </c>
       <c r="H35" s="32">
         <v>1332</v>
@@ -3930,51 +4018,53 @@
       </c>
       <c r="U35" s="33">
         <v>1370</v>
       </c>
       <c r="V35" s="20">
         <v>1209</v>
       </c>
       <c r="W35" s="18">
         <v>1262</v>
       </c>
       <c r="X35" s="18">
         <v>1229</v>
       </c>
       <c r="Y35" s="18">
         <v>1046</v>
       </c>
       <c r="Z35" s="18">
         <v>1215</v>
       </c>
       <c r="AA35" s="18">
         <v>1086</v>
       </c>
       <c r="AB35" s="18">
         <v>927</v>
       </c>
-      <c r="AC35" s="57"/>
+      <c r="AC35" s="18">
+        <v>1140</v>
+      </c>
     </row>
     <row r="36" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="32">
         <v>737</v>
       </c>
       <c r="D36" s="16">
         <v>652</v>
       </c>
       <c r="E36" s="32">
         <v>616</v>
       </c>
       <c r="F36" s="32">
         <v>688</v>
       </c>
       <c r="G36" s="32">
         <v>600</v>
       </c>
       <c r="H36" s="32">
         <v>620</v>
@@ -4017,51 +4107,53 @@
       </c>
       <c r="U36" s="33">
         <v>678</v>
       </c>
       <c r="V36" s="20">
         <v>568</v>
       </c>
       <c r="W36" s="18">
         <v>614</v>
       </c>
       <c r="X36" s="18">
         <v>606</v>
       </c>
       <c r="Y36" s="18">
         <v>557</v>
       </c>
       <c r="Z36" s="18">
         <v>630</v>
       </c>
       <c r="AA36" s="18">
         <v>560</v>
       </c>
       <c r="AB36" s="18">
         <v>468</v>
       </c>
-      <c r="AC36" s="57"/>
+      <c r="AC36" s="18">
+        <v>541</v>
+      </c>
     </row>
     <row r="37" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="32">
         <v>529</v>
       </c>
       <c r="D37" s="16">
         <v>457</v>
       </c>
       <c r="E37" s="32">
         <v>434</v>
       </c>
       <c r="F37" s="32">
         <v>516</v>
       </c>
       <c r="G37" s="32">
         <v>498</v>
       </c>
       <c r="H37" s="32">
         <v>486</v>
@@ -4104,51 +4196,53 @@
       </c>
       <c r="U37" s="33">
         <v>458</v>
       </c>
       <c r="V37" s="20">
         <v>437</v>
       </c>
       <c r="W37" s="18">
         <v>479</v>
       </c>
       <c r="X37" s="18">
         <v>445</v>
       </c>
       <c r="Y37" s="18">
         <v>388</v>
       </c>
       <c r="Z37" s="18">
         <v>455</v>
       </c>
       <c r="AA37" s="18">
         <v>386</v>
       </c>
       <c r="AB37" s="18">
         <v>349</v>
       </c>
-      <c r="AC37" s="57"/>
+      <c r="AC37" s="18">
+        <v>399</v>
+      </c>
     </row>
     <row r="38" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="32">
         <v>1129</v>
       </c>
       <c r="D38" s="16">
         <v>989</v>
       </c>
       <c r="E38" s="32">
         <v>997</v>
       </c>
       <c r="F38" s="32">
         <v>1066</v>
       </c>
       <c r="G38" s="32">
         <v>1062</v>
       </c>
       <c r="H38" s="32">
         <v>997</v>
@@ -4191,51 +4285,53 @@
       </c>
       <c r="U38" s="33">
         <v>1074</v>
       </c>
       <c r="V38" s="20">
         <v>907</v>
       </c>
       <c r="W38" s="18">
         <v>1049</v>
       </c>
       <c r="X38" s="18">
         <v>912</v>
       </c>
       <c r="Y38" s="18">
         <v>846</v>
       </c>
       <c r="Z38" s="18">
         <v>888</v>
       </c>
       <c r="AA38" s="18">
         <v>844</v>
       </c>
       <c r="AB38" s="18">
         <v>740</v>
       </c>
-      <c r="AC38" s="57"/>
+      <c r="AC38" s="18">
+        <v>845</v>
+      </c>
     </row>
     <row r="39" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="32">
         <v>563</v>
       </c>
       <c r="D39" s="16">
         <v>549</v>
       </c>
       <c r="E39" s="32">
         <v>490</v>
       </c>
       <c r="F39" s="32">
         <v>582</v>
       </c>
       <c r="G39" s="32">
         <v>536</v>
       </c>
       <c r="H39" s="32">
         <v>527</v>
@@ -4278,51 +4374,53 @@
       </c>
       <c r="U39" s="33">
         <v>576</v>
       </c>
       <c r="V39" s="20">
         <v>440</v>
       </c>
       <c r="W39" s="18">
         <v>497</v>
       </c>
       <c r="X39" s="18">
         <v>473</v>
       </c>
       <c r="Y39" s="18">
         <v>394</v>
       </c>
       <c r="Z39" s="18">
         <v>472</v>
       </c>
       <c r="AA39" s="18">
         <v>444</v>
       </c>
       <c r="AB39" s="18">
         <v>420</v>
       </c>
-      <c r="AC39" s="57"/>
+      <c r="AC39" s="18">
+        <v>401</v>
+      </c>
     </row>
     <row r="40" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="32">
         <v>707</v>
       </c>
       <c r="D40" s="16">
         <v>663</v>
       </c>
       <c r="E40" s="32">
         <v>627</v>
       </c>
       <c r="F40" s="32">
         <v>681</v>
       </c>
       <c r="G40" s="32">
         <v>688</v>
       </c>
       <c r="H40" s="32">
         <v>676</v>
@@ -4365,51 +4463,53 @@
       </c>
       <c r="U40" s="33">
         <v>691</v>
       </c>
       <c r="V40" s="20">
         <v>581</v>
       </c>
       <c r="W40" s="18">
         <v>649</v>
       </c>
       <c r="X40" s="18">
         <v>591</v>
       </c>
       <c r="Y40" s="18">
         <v>515</v>
       </c>
       <c r="Z40" s="18">
         <v>571</v>
       </c>
       <c r="AA40" s="18">
         <v>582</v>
       </c>
       <c r="AB40" s="18">
         <v>509</v>
       </c>
-      <c r="AC40" s="57"/>
+      <c r="AC40" s="18">
+        <v>554</v>
+      </c>
     </row>
     <row r="41" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="32">
         <v>440</v>
       </c>
       <c r="D41" s="16">
         <v>400</v>
       </c>
       <c r="E41" s="32">
         <v>353</v>
       </c>
       <c r="F41" s="32">
         <v>412</v>
       </c>
       <c r="G41" s="32">
         <v>399</v>
       </c>
       <c r="H41" s="32">
         <v>354</v>
@@ -4452,51 +4552,53 @@
       </c>
       <c r="U41" s="33">
         <v>372</v>
       </c>
       <c r="V41" s="20">
         <v>345</v>
       </c>
       <c r="W41" s="18">
         <v>373</v>
       </c>
       <c r="X41" s="18">
         <v>393</v>
       </c>
       <c r="Y41" s="18">
         <v>329</v>
       </c>
       <c r="Z41" s="18">
         <v>358</v>
       </c>
       <c r="AA41" s="18">
         <v>316</v>
       </c>
       <c r="AB41" s="18">
         <v>283</v>
       </c>
-      <c r="AC41" s="57"/>
+      <c r="AC41" s="18">
+        <v>306</v>
+      </c>
     </row>
     <row r="42" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="32">
         <v>952</v>
       </c>
       <c r="D42" s="16">
         <v>802</v>
       </c>
       <c r="E42" s="32">
         <v>756</v>
       </c>
       <c r="F42" s="32">
         <v>841</v>
       </c>
       <c r="G42" s="32">
         <v>781</v>
       </c>
       <c r="H42" s="32">
         <v>775</v>
@@ -4539,51 +4641,53 @@
       </c>
       <c r="U42" s="33">
         <v>835</v>
       </c>
       <c r="V42" s="20">
         <v>726</v>
       </c>
       <c r="W42" s="18">
         <v>745</v>
       </c>
       <c r="X42" s="18">
         <v>686</v>
       </c>
       <c r="Y42" s="18">
         <v>661</v>
       </c>
       <c r="Z42" s="18">
         <v>681</v>
       </c>
       <c r="AA42" s="18">
         <v>605</v>
       </c>
       <c r="AB42" s="18">
         <v>567</v>
       </c>
-      <c r="AC42" s="57"/>
+      <c r="AC42" s="18">
+        <v>617</v>
+      </c>
     </row>
     <row r="43" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="32">
         <v>942</v>
       </c>
       <c r="D43" s="16">
         <v>870</v>
       </c>
       <c r="E43" s="32">
         <v>800</v>
       </c>
       <c r="F43" s="32">
         <v>860</v>
       </c>
       <c r="G43" s="32">
         <v>874</v>
       </c>
       <c r="H43" s="32">
         <v>790</v>
@@ -4626,51 +4730,53 @@
       </c>
       <c r="U43" s="33">
         <v>779</v>
       </c>
       <c r="V43" s="20">
         <v>691</v>
       </c>
       <c r="W43" s="18">
         <v>798</v>
       </c>
       <c r="X43" s="18">
         <v>755</v>
       </c>
       <c r="Y43" s="18">
         <v>639</v>
       </c>
       <c r="Z43" s="18">
         <v>783</v>
       </c>
       <c r="AA43" s="18">
         <v>716</v>
       </c>
       <c r="AB43" s="18">
         <v>646</v>
       </c>
-      <c r="AC43" s="57"/>
+      <c r="AC43" s="18">
+        <v>28</v>
+      </c>
     </row>
     <row r="44" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="32">
         <v>412</v>
       </c>
       <c r="D44" s="16">
         <v>391</v>
       </c>
       <c r="E44" s="32">
         <v>361</v>
       </c>
       <c r="F44" s="32">
         <v>402</v>
       </c>
       <c r="G44" s="32">
         <v>365</v>
       </c>
       <c r="H44" s="32">
         <v>375</v>
@@ -4713,51 +4819,53 @@
       </c>
       <c r="U44" s="33">
         <v>375</v>
       </c>
       <c r="V44" s="20">
         <v>391</v>
       </c>
       <c r="W44" s="18">
         <v>391</v>
       </c>
       <c r="X44" s="18">
         <v>323</v>
       </c>
       <c r="Y44" s="18">
         <v>292</v>
       </c>
       <c r="Z44" s="18">
         <v>354</v>
       </c>
       <c r="AA44" s="18">
         <v>325</v>
       </c>
       <c r="AB44" s="18">
         <v>314</v>
       </c>
-      <c r="AC44" s="57"/>
+      <c r="AC44" s="18">
+        <v>360</v>
+      </c>
     </row>
     <row r="45" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="32">
         <v>225</v>
       </c>
       <c r="D45" s="16">
         <v>209</v>
       </c>
       <c r="E45" s="32">
         <v>188</v>
       </c>
       <c r="F45" s="32">
         <v>228</v>
       </c>
       <c r="G45" s="32">
         <v>230</v>
       </c>
       <c r="H45" s="32">
         <v>212</v>
@@ -4800,51 +4908,53 @@
       </c>
       <c r="U45" s="33">
         <v>248</v>
       </c>
       <c r="V45" s="20">
         <v>206</v>
       </c>
       <c r="W45" s="18">
         <v>187</v>
       </c>
       <c r="X45" s="18">
         <v>183</v>
       </c>
       <c r="Y45" s="18">
         <v>174</v>
       </c>
       <c r="Z45" s="18">
         <v>202</v>
       </c>
       <c r="AA45" s="18">
         <v>198</v>
       </c>
       <c r="AB45" s="18">
         <v>155</v>
       </c>
-      <c r="AC45" s="57"/>
+      <c r="AC45" s="18">
+        <v>198</v>
+      </c>
     </row>
     <row r="46" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="32">
         <v>2530</v>
       </c>
       <c r="D46" s="16">
         <v>2231</v>
       </c>
       <c r="E46" s="32">
         <v>2136</v>
       </c>
       <c r="F46" s="32">
         <v>2407</v>
       </c>
       <c r="G46" s="32">
         <v>2329</v>
       </c>
       <c r="H46" s="32">
         <v>2222</v>
@@ -4887,51 +4997,53 @@
       </c>
       <c r="U46" s="33">
         <v>2202</v>
       </c>
       <c r="V46" s="20">
         <v>2012</v>
       </c>
       <c r="W46" s="18">
         <v>2127</v>
       </c>
       <c r="X46" s="18">
         <v>2061</v>
       </c>
       <c r="Y46" s="18">
         <v>1842</v>
       </c>
       <c r="Z46" s="18">
         <v>1982</v>
       </c>
       <c r="AA46" s="18">
         <v>1947</v>
       </c>
       <c r="AB46" s="18">
         <v>1636</v>
       </c>
-      <c r="AC46" s="57"/>
+      <c r="AC46" s="18">
+        <v>1812</v>
+      </c>
     </row>
     <row r="47" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="32">
         <v>197</v>
       </c>
       <c r="D47" s="16">
         <v>183</v>
       </c>
       <c r="E47" s="32">
         <v>180</v>
       </c>
       <c r="F47" s="32">
         <v>190</v>
       </c>
       <c r="G47" s="32">
         <v>170</v>
       </c>
       <c r="H47" s="32">
         <v>168</v>
@@ -4974,51 +5086,53 @@
       </c>
       <c r="U47" s="33">
         <v>146</v>
       </c>
       <c r="V47" s="20">
         <v>161</v>
       </c>
       <c r="W47" s="18">
         <v>154</v>
       </c>
       <c r="X47" s="18">
         <v>176</v>
       </c>
       <c r="Y47" s="18">
         <v>115</v>
       </c>
       <c r="Z47" s="18">
         <v>131</v>
       </c>
       <c r="AA47" s="18">
         <v>145</v>
       </c>
       <c r="AB47" s="18">
         <v>101</v>
       </c>
-      <c r="AC47" s="57"/>
+      <c r="AC47" s="18">
+        <v>136</v>
+      </c>
     </row>
     <row r="48" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="32">
         <v>407</v>
       </c>
       <c r="D48" s="16">
         <v>394</v>
       </c>
       <c r="E48" s="32">
         <v>343</v>
       </c>
       <c r="F48" s="32">
         <v>424</v>
       </c>
       <c r="G48" s="32">
         <v>355</v>
       </c>
       <c r="H48" s="32">
         <v>333</v>
@@ -5061,51 +5175,53 @@
       </c>
       <c r="U48" s="33">
         <v>361</v>
       </c>
       <c r="V48" s="20">
         <v>321</v>
       </c>
       <c r="W48" s="18">
         <v>346</v>
       </c>
       <c r="X48" s="18">
         <v>316</v>
       </c>
       <c r="Y48" s="18">
         <v>272</v>
       </c>
       <c r="Z48" s="18">
         <v>319</v>
       </c>
       <c r="AA48" s="18">
         <v>300</v>
       </c>
       <c r="AB48" s="18">
         <v>248</v>
       </c>
-      <c r="AC48" s="57"/>
+      <c r="AC48" s="18">
+        <v>264</v>
+      </c>
     </row>
     <row r="49" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="32">
         <v>1291</v>
       </c>
       <c r="D49" s="16">
         <v>1167</v>
       </c>
       <c r="E49" s="32">
         <v>1175</v>
       </c>
       <c r="F49" s="32">
         <v>1279</v>
       </c>
       <c r="G49" s="32">
         <v>1279</v>
       </c>
       <c r="H49" s="32">
         <v>1266</v>
@@ -5148,51 +5264,53 @@
       </c>
       <c r="U49" s="33">
         <v>1159</v>
       </c>
       <c r="V49" s="20">
         <v>1197</v>
       </c>
       <c r="W49" s="18">
         <v>1229</v>
       </c>
       <c r="X49" s="18">
         <v>1220</v>
       </c>
       <c r="Y49" s="18">
         <v>985</v>
       </c>
       <c r="Z49" s="18">
         <v>1114</v>
       </c>
       <c r="AA49" s="18">
         <v>1098</v>
       </c>
       <c r="AB49" s="18">
         <v>1003</v>
       </c>
-      <c r="AC49" s="57"/>
+      <c r="AC49" s="18">
+        <v>1118</v>
+      </c>
     </row>
     <row r="50" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C50" s="32">
         <v>1522</v>
       </c>
       <c r="D50" s="16">
         <v>1503</v>
       </c>
       <c r="E50" s="32">
         <v>1348</v>
       </c>
       <c r="F50" s="32">
         <v>1635</v>
       </c>
       <c r="G50" s="32">
         <v>1480</v>
       </c>
       <c r="H50" s="32">
         <v>1448</v>
@@ -5235,51 +5353,53 @@
       </c>
       <c r="U50" s="33">
         <v>1650</v>
       </c>
       <c r="V50" s="20">
         <v>1399</v>
       </c>
       <c r="W50" s="18">
         <v>1419</v>
       </c>
       <c r="X50" s="18">
         <v>1412</v>
       </c>
       <c r="Y50" s="18">
         <v>1214</v>
       </c>
       <c r="Z50" s="18">
         <v>1324</v>
       </c>
       <c r="AA50" s="18">
         <v>1277</v>
       </c>
       <c r="AB50" s="18">
         <v>1080</v>
       </c>
-      <c r="AC50" s="57"/>
+      <c r="AC50" s="18">
+        <v>1372</v>
+      </c>
     </row>
     <row r="51" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C51" s="32">
         <v>1339</v>
       </c>
       <c r="D51" s="16">
         <v>1203</v>
       </c>
       <c r="E51" s="32">
         <v>1171</v>
       </c>
       <c r="F51" s="32">
         <v>1316</v>
       </c>
       <c r="G51" s="32">
         <v>1248</v>
       </c>
       <c r="H51" s="32">
         <v>1103</v>
@@ -5322,51 +5442,53 @@
       </c>
       <c r="U51" s="33">
         <v>1287</v>
       </c>
       <c r="V51" s="20">
         <v>1225</v>
       </c>
       <c r="W51" s="18">
         <v>1232</v>
       </c>
       <c r="X51" s="18">
         <v>1282</v>
       </c>
       <c r="Y51" s="18">
         <v>1082</v>
       </c>
       <c r="Z51" s="18">
         <v>1212</v>
       </c>
       <c r="AA51" s="18">
         <v>1174</v>
       </c>
       <c r="AB51" s="18">
         <v>936</v>
       </c>
-      <c r="AC51" s="57"/>
+      <c r="AC51" s="18">
+        <v>1040</v>
+      </c>
     </row>
     <row r="52" spans="1:29" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="46"/>
       <c r="B52" s="74" t="s">
         <v>76</v>
       </c>
       <c r="C52" s="74"/>
       <c r="D52" s="74"/>
       <c r="E52" s="74"/>
       <c r="F52" s="74"/>
       <c r="G52" s="74"/>
       <c r="H52" s="74"/>
       <c r="I52" s="74"/>
       <c r="J52" s="74"/>
       <c r="K52" s="74"/>
       <c r="L52" s="74"/>
       <c r="M52" s="74"/>
       <c r="N52" s="74"/>
       <c r="O52" s="74"/>
       <c r="P52" s="74"/>
       <c r="Q52" s="74"/>
       <c r="R52" s="74"/>
       <c r="S52" s="74"/>
       <c r="T52" s="74"/>
       <c r="U52" s="74"/>
@@ -5438,50 +5560,53 @@
       </c>
       <c r="U53" s="33">
         <v>14841</v>
       </c>
       <c r="V53" s="20">
         <v>13703</v>
       </c>
       <c r="W53" s="18">
         <v>14277</v>
       </c>
       <c r="X53" s="18">
         <v>13861</v>
       </c>
       <c r="Y53" s="18">
         <v>11844</v>
       </c>
       <c r="Z53" s="18">
         <v>13395</v>
       </c>
       <c r="AA53" s="18">
         <v>12445</v>
       </c>
       <c r="AB53" s="18">
         <v>11138</v>
       </c>
+      <c r="AC53" s="18">
+        <v>12471</v>
+      </c>
     </row>
     <row r="54" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="45">
         <v>100000000</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="32">
         <v>396</v>
       </c>
       <c r="D54" s="16">
         <v>362</v>
       </c>
       <c r="E54" s="32">
         <v>367</v>
       </c>
       <c r="F54" s="32">
         <v>422</v>
       </c>
       <c r="G54" s="32">
         <v>401</v>
       </c>
       <c r="H54" s="32">
         <v>357</v>
@@ -5524,50 +5649,53 @@
       </c>
       <c r="U54" s="33">
         <v>353</v>
       </c>
       <c r="V54" s="20">
         <v>336</v>
       </c>
       <c r="W54" s="18">
         <v>371</v>
       </c>
       <c r="X54" s="18">
         <v>318</v>
       </c>
       <c r="Y54" s="18">
         <v>277</v>
       </c>
       <c r="Z54" s="18">
         <v>338</v>
       </c>
       <c r="AA54" s="18">
         <v>272</v>
       </c>
       <c r="AB54" s="18">
         <v>256</v>
       </c>
+      <c r="AC54" s="18">
+        <v>309</v>
+      </c>
     </row>
     <row r="55" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="32">
         <v>457</v>
       </c>
       <c r="D55" s="16">
         <v>394</v>
       </c>
       <c r="E55" s="32">
         <v>374</v>
       </c>
       <c r="F55" s="32">
         <v>460</v>
       </c>
       <c r="G55" s="32">
         <v>418</v>
       </c>
       <c r="H55" s="32">
         <v>399</v>
@@ -5610,50 +5738,53 @@
       </c>
       <c r="U55" s="33">
         <v>406</v>
       </c>
       <c r="V55" s="20">
         <v>361</v>
       </c>
       <c r="W55" s="18">
         <v>337</v>
       </c>
       <c r="X55" s="18">
         <v>389</v>
       </c>
       <c r="Y55" s="18">
         <v>367</v>
       </c>
       <c r="Z55" s="18">
         <v>371</v>
       </c>
       <c r="AA55" s="18">
         <v>347</v>
       </c>
       <c r="AB55" s="18">
         <v>321</v>
       </c>
+      <c r="AC55" s="18">
+        <v>330</v>
+      </c>
     </row>
     <row r="56" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="32">
         <v>798</v>
       </c>
       <c r="D56" s="16">
         <v>716</v>
       </c>
       <c r="E56" s="32">
         <v>658</v>
       </c>
       <c r="F56" s="32">
         <v>794</v>
       </c>
       <c r="G56" s="32">
         <v>724</v>
       </c>
       <c r="H56" s="32">
         <v>747</v>
@@ -5696,50 +5827,53 @@
       </c>
       <c r="U56" s="33">
         <v>684</v>
       </c>
       <c r="V56" s="20">
         <v>576</v>
       </c>
       <c r="W56" s="18">
         <v>660</v>
       </c>
       <c r="X56" s="18">
         <v>681</v>
       </c>
       <c r="Y56" s="18">
         <v>590</v>
       </c>
       <c r="Z56" s="18">
         <v>650</v>
       </c>
       <c r="AA56" s="18">
         <v>632</v>
       </c>
       <c r="AB56" s="18">
         <v>502</v>
       </c>
+      <c r="AC56" s="18">
+        <v>595</v>
+      </c>
     </row>
     <row r="57" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="32">
         <v>1415</v>
       </c>
       <c r="D57" s="16">
         <v>1311</v>
       </c>
       <c r="E57" s="32">
         <v>1202</v>
       </c>
       <c r="F57" s="32">
         <v>1325</v>
       </c>
       <c r="G57" s="32">
         <v>1329</v>
       </c>
       <c r="H57" s="32">
         <v>1259</v>
@@ -5782,50 +5916,53 @@
       </c>
       <c r="U57" s="33">
         <v>1323</v>
       </c>
       <c r="V57" s="20">
         <v>1165</v>
       </c>
       <c r="W57" s="18">
         <v>1213</v>
       </c>
       <c r="X57" s="18">
         <v>1162</v>
       </c>
       <c r="Y57" s="18">
         <v>983</v>
       </c>
       <c r="Z57" s="18">
         <v>1186</v>
       </c>
       <c r="AA57" s="18">
         <v>1050</v>
       </c>
       <c r="AB57" s="18">
         <v>886</v>
       </c>
+      <c r="AC57" s="18">
+        <v>1155</v>
+      </c>
     </row>
     <row r="58" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="32">
         <v>730</v>
       </c>
       <c r="D58" s="16">
         <v>577</v>
       </c>
       <c r="E58" s="32">
         <v>630</v>
       </c>
       <c r="F58" s="32">
         <v>663</v>
       </c>
       <c r="G58" s="32">
         <v>587</v>
       </c>
       <c r="H58" s="32">
         <v>529</v>
@@ -5868,50 +6005,53 @@
       </c>
       <c r="U58" s="33">
         <v>562</v>
       </c>
       <c r="V58" s="20">
         <v>577</v>
       </c>
       <c r="W58" s="18">
         <v>582</v>
       </c>
       <c r="X58" s="18">
         <v>572</v>
       </c>
       <c r="Y58" s="18">
         <v>525</v>
       </c>
       <c r="Z58" s="18">
         <v>546</v>
       </c>
       <c r="AA58" s="18">
         <v>559</v>
       </c>
       <c r="AB58" s="18">
         <v>498</v>
       </c>
+      <c r="AC58" s="18">
+        <v>527</v>
+      </c>
     </row>
     <row r="59" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="32">
         <v>519</v>
       </c>
       <c r="D59" s="16">
         <v>443</v>
       </c>
       <c r="E59" s="32">
         <v>439</v>
       </c>
       <c r="F59" s="32">
         <v>474</v>
       </c>
       <c r="G59" s="32">
         <v>464</v>
       </c>
       <c r="H59" s="32">
         <v>480</v>
@@ -5954,50 +6094,53 @@
       </c>
       <c r="U59" s="33">
         <v>434</v>
       </c>
       <c r="V59" s="20">
         <v>448</v>
       </c>
       <c r="W59" s="18">
         <v>449</v>
       </c>
       <c r="X59" s="18">
         <v>438</v>
       </c>
       <c r="Y59" s="18">
         <v>368</v>
       </c>
       <c r="Z59" s="18">
         <v>466</v>
       </c>
       <c r="AA59" s="18">
         <v>377</v>
       </c>
       <c r="AB59" s="18">
         <v>370</v>
       </c>
+      <c r="AC59" s="18">
+        <v>326</v>
+      </c>
     </row>
     <row r="60" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="32">
         <v>1138</v>
       </c>
       <c r="D60" s="16">
         <v>923</v>
       </c>
       <c r="E60" s="32">
         <v>882</v>
       </c>
       <c r="F60" s="32">
         <v>990</v>
       </c>
       <c r="G60" s="32">
         <v>1058</v>
       </c>
       <c r="H60" s="32">
         <v>953</v>
@@ -6040,50 +6183,53 @@
       </c>
       <c r="U60" s="33">
         <v>1000</v>
       </c>
       <c r="V60" s="20">
         <v>921</v>
       </c>
       <c r="W60" s="18">
         <v>994</v>
       </c>
       <c r="X60" s="18">
         <v>969</v>
       </c>
       <c r="Y60" s="18">
         <v>820</v>
       </c>
       <c r="Z60" s="18">
         <v>812</v>
       </c>
       <c r="AA60" s="18">
         <v>811</v>
       </c>
       <c r="AB60" s="18">
         <v>751</v>
       </c>
+      <c r="AC60" s="18">
+        <v>782</v>
+      </c>
     </row>
     <row r="61" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="32">
         <v>530</v>
       </c>
       <c r="D61" s="16">
         <v>523</v>
       </c>
       <c r="E61" s="32">
         <v>498</v>
       </c>
       <c r="F61" s="32">
         <v>524</v>
       </c>
       <c r="G61" s="32">
         <v>501</v>
       </c>
       <c r="H61" s="32">
         <v>484</v>
@@ -6126,50 +6272,53 @@
       </c>
       <c r="U61" s="33">
         <v>529</v>
       </c>
       <c r="V61" s="20">
         <v>427</v>
       </c>
       <c r="W61" s="18">
         <v>484</v>
       </c>
       <c r="X61" s="18">
         <v>463</v>
       </c>
       <c r="Y61" s="18">
         <v>358</v>
       </c>
       <c r="Z61" s="18">
         <v>444</v>
       </c>
       <c r="AA61" s="18">
         <v>366</v>
       </c>
       <c r="AB61" s="18">
         <v>353</v>
       </c>
+      <c r="AC61" s="18">
+        <v>394</v>
+      </c>
     </row>
     <row r="62" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="32">
         <v>586</v>
       </c>
       <c r="D62" s="16">
         <v>586</v>
       </c>
       <c r="E62" s="32">
         <v>590</v>
       </c>
       <c r="F62" s="32">
         <v>675</v>
       </c>
       <c r="G62" s="32">
         <v>611</v>
       </c>
       <c r="H62" s="32">
         <v>643</v>
@@ -6212,50 +6361,53 @@
       </c>
       <c r="U62" s="33">
         <v>617</v>
       </c>
       <c r="V62" s="20">
         <v>591</v>
       </c>
       <c r="W62" s="18">
         <v>595</v>
       </c>
       <c r="X62" s="18">
         <v>557</v>
       </c>
       <c r="Y62" s="18">
         <v>470</v>
       </c>
       <c r="Z62" s="18">
         <v>566</v>
       </c>
       <c r="AA62" s="18">
         <v>485</v>
       </c>
       <c r="AB62" s="18">
         <v>480</v>
       </c>
+      <c r="AC62" s="18">
+        <v>483</v>
+      </c>
     </row>
     <row r="63" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C63" s="32">
         <v>414</v>
       </c>
       <c r="D63" s="16">
         <v>385</v>
       </c>
       <c r="E63" s="32">
         <v>330</v>
       </c>
       <c r="F63" s="32">
         <v>392</v>
       </c>
       <c r="G63" s="32">
         <v>379</v>
       </c>
       <c r="H63" s="32">
         <v>357</v>
@@ -6298,50 +6450,53 @@
       </c>
       <c r="U63" s="33">
         <v>355</v>
       </c>
       <c r="V63" s="20">
         <v>339</v>
       </c>
       <c r="W63" s="18">
         <v>349</v>
       </c>
       <c r="X63" s="18">
         <v>321</v>
       </c>
       <c r="Y63" s="18">
         <v>279</v>
       </c>
       <c r="Z63" s="18">
         <v>320</v>
       </c>
       <c r="AA63" s="18">
         <v>311</v>
       </c>
       <c r="AB63" s="18">
         <v>258</v>
       </c>
+      <c r="AC63" s="18">
+        <v>315</v>
+      </c>
     </row>
     <row r="64" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C64" s="32">
         <v>879</v>
       </c>
       <c r="D64" s="16">
         <v>734</v>
       </c>
       <c r="E64" s="32">
         <v>649</v>
       </c>
       <c r="F64" s="32">
         <v>754</v>
       </c>
       <c r="G64" s="32">
         <v>776</v>
       </c>
       <c r="H64" s="32">
         <v>711</v>
@@ -6384,52 +6539,55 @@
       </c>
       <c r="U64" s="33">
         <v>780</v>
       </c>
       <c r="V64" s="20">
         <v>675</v>
       </c>
       <c r="W64" s="18">
         <v>700</v>
       </c>
       <c r="X64" s="18">
         <v>735</v>
       </c>
       <c r="Y64" s="18">
         <v>600</v>
       </c>
       <c r="Z64" s="18">
         <v>679</v>
       </c>
       <c r="AA64" s="18">
         <v>627</v>
       </c>
       <c r="AB64" s="18">
         <v>547</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC64" s="18">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C65" s="32">
         <v>845</v>
       </c>
       <c r="D65" s="16">
         <v>764</v>
       </c>
       <c r="E65" s="32">
         <v>746</v>
       </c>
       <c r="F65" s="32">
         <v>814</v>
       </c>
       <c r="G65" s="32">
         <v>769</v>
       </c>
       <c r="H65" s="32">
         <v>742</v>
       </c>
       <c r="I65" s="32">
@@ -6470,52 +6628,55 @@
       </c>
       <c r="U65" s="33">
         <v>807</v>
       </c>
       <c r="V65" s="20">
         <v>666</v>
       </c>
       <c r="W65" s="18">
         <v>720</v>
       </c>
       <c r="X65" s="18">
         <v>700</v>
       </c>
       <c r="Y65" s="18">
         <v>614</v>
       </c>
       <c r="Z65" s="18">
         <v>735</v>
       </c>
       <c r="AA65" s="18">
         <v>662</v>
       </c>
       <c r="AB65" s="18">
         <v>652</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC65" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C66" s="32">
         <v>393</v>
       </c>
       <c r="D66" s="16">
         <v>335</v>
       </c>
       <c r="E66" s="32">
         <v>353</v>
       </c>
       <c r="F66" s="32">
         <v>392</v>
       </c>
       <c r="G66" s="32">
         <v>390</v>
       </c>
       <c r="H66" s="32">
         <v>371</v>
       </c>
       <c r="I66" s="32">
@@ -6556,52 +6717,55 @@
       </c>
       <c r="U66" s="33">
         <v>352</v>
       </c>
       <c r="V66" s="20">
         <v>361</v>
       </c>
       <c r="W66" s="18">
         <v>368</v>
       </c>
       <c r="X66" s="18">
         <v>365</v>
       </c>
       <c r="Y66" s="18">
         <v>292</v>
       </c>
       <c r="Z66" s="18">
         <v>340</v>
       </c>
       <c r="AA66" s="18">
         <v>270</v>
       </c>
       <c r="AB66" s="18">
         <v>301</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC66" s="18">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="32">
         <v>235</v>
       </c>
       <c r="D67" s="16">
         <v>209</v>
       </c>
       <c r="E67" s="32">
         <v>188</v>
       </c>
       <c r="F67" s="32">
         <v>226</v>
       </c>
       <c r="G67" s="32">
         <v>225</v>
       </c>
       <c r="H67" s="32">
         <v>196</v>
       </c>
       <c r="I67" s="32">
@@ -6642,52 +6806,55 @@
       </c>
       <c r="U67" s="33">
         <v>200</v>
       </c>
       <c r="V67" s="20">
         <v>200</v>
       </c>
       <c r="W67" s="18">
         <v>186</v>
       </c>
       <c r="X67" s="18">
         <v>177</v>
       </c>
       <c r="Y67" s="18">
         <v>178</v>
       </c>
       <c r="Z67" s="18">
         <v>190</v>
       </c>
       <c r="AA67" s="18">
         <v>191</v>
       </c>
       <c r="AB67" s="18">
         <v>147</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC67" s="18">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="32">
         <v>2318</v>
       </c>
       <c r="D68" s="16">
         <v>2058</v>
       </c>
       <c r="E68" s="32">
         <v>1924</v>
       </c>
       <c r="F68" s="32">
         <v>2212</v>
       </c>
       <c r="G68" s="32">
         <v>2190</v>
       </c>
       <c r="H68" s="32">
         <v>1942</v>
       </c>
       <c r="I68" s="32">
@@ -6728,52 +6895,55 @@
       </c>
       <c r="U68" s="33">
         <v>2116</v>
       </c>
       <c r="V68" s="20">
         <v>1922</v>
       </c>
       <c r="W68" s="18">
         <v>2024</v>
       </c>
       <c r="X68" s="18">
         <v>1968</v>
       </c>
       <c r="Y68" s="18">
         <v>1662</v>
       </c>
       <c r="Z68" s="18">
         <v>1849</v>
       </c>
       <c r="AA68" s="18">
         <v>1741</v>
       </c>
       <c r="AB68" s="18">
         <v>1559</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC68" s="18">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="32">
         <v>197</v>
       </c>
       <c r="D69" s="16">
         <v>133</v>
       </c>
       <c r="E69" s="32">
         <v>146</v>
       </c>
       <c r="F69" s="32">
         <v>187</v>
       </c>
       <c r="G69" s="32">
         <v>171</v>
       </c>
       <c r="H69" s="32">
         <v>170</v>
       </c>
       <c r="I69" s="32">
@@ -6814,52 +6984,55 @@
       </c>
       <c r="U69" s="33">
         <v>166</v>
       </c>
       <c r="V69" s="20">
         <v>142</v>
       </c>
       <c r="W69" s="18">
         <v>133</v>
       </c>
       <c r="X69" s="18">
         <v>167</v>
       </c>
       <c r="Y69" s="18">
         <v>128</v>
       </c>
       <c r="Z69" s="18">
         <v>132</v>
       </c>
       <c r="AA69" s="18">
         <v>138</v>
       </c>
       <c r="AB69" s="18">
         <v>100</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC69" s="18">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C70" s="32">
         <v>355</v>
       </c>
       <c r="D70" s="16">
         <v>301</v>
       </c>
       <c r="E70" s="32">
         <v>318</v>
       </c>
       <c r="F70" s="32">
         <v>371</v>
       </c>
       <c r="G70" s="32">
         <v>342</v>
       </c>
       <c r="H70" s="32">
         <v>343</v>
       </c>
       <c r="I70" s="32">
@@ -6900,52 +7073,55 @@
       </c>
       <c r="U70" s="33">
         <v>321</v>
       </c>
       <c r="V70" s="20">
         <v>349</v>
       </c>
       <c r="W70" s="18">
         <v>316</v>
       </c>
       <c r="X70" s="18">
         <v>291</v>
       </c>
       <c r="Y70" s="18">
         <v>283</v>
       </c>
       <c r="Z70" s="18">
         <v>314</v>
       </c>
       <c r="AA70" s="18">
         <v>266</v>
       </c>
       <c r="AB70" s="18">
         <v>237</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC70" s="18">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C71" s="32">
         <v>1195</v>
       </c>
       <c r="D71" s="16">
         <v>1112</v>
       </c>
       <c r="E71" s="32">
         <v>1002</v>
       </c>
       <c r="F71" s="32">
         <v>1220</v>
       </c>
       <c r="G71" s="32">
         <v>1198</v>
       </c>
       <c r="H71" s="32">
         <v>1197</v>
       </c>
       <c r="I71" s="32">
@@ -6986,52 +7162,55 @@
       </c>
       <c r="U71" s="33">
         <v>1091</v>
       </c>
       <c r="V71" s="20">
         <v>1149</v>
       </c>
       <c r="W71" s="18">
         <v>1152</v>
       </c>
       <c r="X71" s="18">
         <v>1107</v>
       </c>
       <c r="Y71" s="18">
         <v>970</v>
       </c>
       <c r="Z71" s="18">
         <v>1117</v>
       </c>
       <c r="AA71" s="18">
         <v>1021</v>
       </c>
       <c r="AB71" s="18">
         <v>951</v>
       </c>
-    </row>
-    <row r="72" spans="1:28" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC71" s="18">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="32">
         <v>1445</v>
       </c>
       <c r="D72" s="16">
         <v>1405</v>
       </c>
       <c r="E72" s="32">
         <v>1288</v>
       </c>
       <c r="F72" s="32">
         <v>1415</v>
       </c>
       <c r="G72" s="32">
         <v>1363</v>
       </c>
       <c r="H72" s="32">
         <v>1338</v>
       </c>
       <c r="I72" s="32">
@@ -7072,52 +7251,55 @@
       </c>
       <c r="U72" s="33">
         <v>1499</v>
       </c>
       <c r="V72" s="20">
         <v>1316</v>
       </c>
       <c r="W72" s="18">
         <v>1410</v>
       </c>
       <c r="X72" s="18">
         <v>1323</v>
       </c>
       <c r="Y72" s="18">
         <v>1088</v>
       </c>
       <c r="Z72" s="18">
         <v>1256</v>
       </c>
       <c r="AA72" s="18">
         <v>1193</v>
       </c>
       <c r="AB72" s="18">
         <v>1021</v>
       </c>
-    </row>
-    <row r="73" spans="1:28" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC72" s="18">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B73" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="35">
         <v>1244</v>
       </c>
       <c r="D73" s="36">
         <v>1180</v>
       </c>
       <c r="E73" s="35">
         <v>1140</v>
       </c>
       <c r="F73" s="35">
         <v>1249</v>
       </c>
       <c r="G73" s="35">
         <v>1215</v>
       </c>
       <c r="H73" s="35">
         <v>1103</v>
       </c>
       <c r="I73" s="35">
@@ -7158,82 +7340,85 @@
       </c>
       <c r="U73" s="40">
         <v>1246</v>
       </c>
       <c r="V73" s="20">
         <v>1182</v>
       </c>
       <c r="W73" s="37">
         <v>1234</v>
       </c>
       <c r="X73" s="18">
         <v>1158</v>
       </c>
       <c r="Y73" s="18">
         <v>992</v>
       </c>
       <c r="Z73" s="18">
         <v>1084</v>
       </c>
       <c r="AA73" s="18">
         <v>1126</v>
       </c>
       <c r="AB73" s="18">
         <v>948</v>
       </c>
-    </row>
-    <row r="74" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC73" s="18">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="75" t="s">
         <v>72</v>
       </c>
       <c r="C74" s="75"/>
       <c r="D74" s="75"/>
       <c r="E74" s="75"/>
       <c r="F74" s="75"/>
       <c r="G74" s="75"/>
       <c r="H74" s="75"/>
       <c r="I74" s="75"/>
       <c r="J74" s="75"/>
       <c r="K74" s="75"/>
       <c r="L74" s="75"/>
       <c r="M74" s="75"/>
       <c r="N74" s="75"/>
       <c r="O74" s="75"/>
       <c r="P74" s="75"/>
       <c r="Q74" s="75"/>
       <c r="R74" s="75"/>
       <c r="S74" s="75"/>
       <c r="T74" s="75"/>
       <c r="U74" s="75"/>
       <c r="V74" s="75"/>
       <c r="W74" s="75"/>
       <c r="X74" s="75"/>
       <c r="Y74" s="75"/>
       <c r="Z74" s="75"/>
       <c r="AA74" s="75"/>
     </row>
-    <row r="75" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C75" s="16">
         <v>19450</v>
       </c>
       <c r="D75" s="16">
         <v>17881</v>
       </c>
       <c r="E75" s="16">
         <v>17079</v>
       </c>
       <c r="F75" s="16">
         <v>19328</v>
       </c>
       <c r="G75" s="16">
         <v>18526</v>
       </c>
       <c r="H75" s="16">
         <v>17804</v>
       </c>
       <c r="I75" s="16">
         <v>19830</v>
       </c>
       <c r="J75" s="16">
@@ -7271,52 +7456,55 @@
       </c>
       <c r="U75" s="20">
         <v>18868</v>
       </c>
       <c r="V75" s="20">
         <v>17400</v>
       </c>
       <c r="W75" s="18">
         <v>17917</v>
       </c>
       <c r="X75" s="18">
         <v>17317</v>
       </c>
       <c r="Y75" s="18">
         <v>14947</v>
       </c>
       <c r="Z75" s="18">
         <v>16862</v>
       </c>
       <c r="AA75" s="18">
         <v>15936</v>
       </c>
       <c r="AB75" s="18">
         <v>13958</v>
       </c>
-    </row>
-    <row r="76" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC75" s="18">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="45">
         <v>100000000</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C76" s="16">
         <v>522</v>
       </c>
       <c r="D76" s="16">
         <v>485</v>
       </c>
       <c r="E76" s="16">
         <v>522</v>
       </c>
       <c r="F76" s="16">
         <v>559</v>
       </c>
       <c r="G76" s="16">
         <v>547</v>
       </c>
       <c r="H76" s="16">
         <v>518</v>
       </c>
       <c r="I76" s="16">
@@ -7357,52 +7545,55 @@
       </c>
       <c r="U76" s="20">
         <v>494</v>
       </c>
       <c r="V76" s="20">
         <v>488</v>
       </c>
       <c r="W76" s="18">
         <v>523</v>
       </c>
       <c r="X76" s="18">
         <v>418</v>
       </c>
       <c r="Y76" s="18">
         <v>394</v>
       </c>
       <c r="Z76" s="18">
         <v>450</v>
       </c>
       <c r="AA76" s="18">
         <v>377</v>
       </c>
       <c r="AB76" s="18">
         <v>366</v>
       </c>
-    </row>
-    <row r="77" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC76" s="18">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C77" s="16">
         <v>548</v>
       </c>
       <c r="D77" s="16">
         <v>477</v>
       </c>
       <c r="E77" s="16">
         <v>431</v>
       </c>
       <c r="F77" s="16">
         <v>575</v>
       </c>
       <c r="G77" s="16">
         <v>496</v>
       </c>
       <c r="H77" s="16">
         <v>487</v>
       </c>
       <c r="I77" s="16">
@@ -7443,52 +7634,55 @@
       </c>
       <c r="U77" s="20">
         <v>522</v>
       </c>
       <c r="V77" s="20">
         <v>444</v>
       </c>
       <c r="W77" s="18">
         <v>437</v>
       </c>
       <c r="X77" s="18">
         <v>459</v>
       </c>
       <c r="Y77" s="18">
         <v>439</v>
       </c>
       <c r="Z77" s="18">
         <v>445</v>
       </c>
       <c r="AA77" s="18">
         <v>436</v>
       </c>
       <c r="AB77" s="18">
         <v>404</v>
       </c>
-    </row>
-    <row r="78" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC77" s="18">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C78" s="16">
         <v>1127</v>
       </c>
       <c r="D78" s="16">
         <v>1077</v>
       </c>
       <c r="E78" s="16">
         <v>1080</v>
       </c>
       <c r="F78" s="16">
         <v>1177</v>
       </c>
       <c r="G78" s="16">
         <v>1154</v>
       </c>
       <c r="H78" s="16">
         <v>1117</v>
       </c>
       <c r="I78" s="16">
@@ -7529,52 +7723,55 @@
       </c>
       <c r="U78" s="20">
         <v>1166</v>
       </c>
       <c r="V78" s="20">
         <v>955</v>
       </c>
       <c r="W78" s="18">
         <v>1044</v>
       </c>
       <c r="X78" s="18">
         <v>1117</v>
       </c>
       <c r="Y78" s="18">
         <v>892</v>
       </c>
       <c r="Z78" s="18">
         <v>1058</v>
       </c>
       <c r="AA78" s="18">
         <v>1006</v>
       </c>
       <c r="AB78" s="18">
         <v>833</v>
       </c>
-    </row>
-    <row r="79" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC78" s="18">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C79" s="16">
         <v>403</v>
       </c>
       <c r="D79" s="16">
         <v>399</v>
       </c>
       <c r="E79" s="16">
         <v>367</v>
       </c>
       <c r="F79" s="16">
         <v>411</v>
       </c>
       <c r="G79" s="16">
         <v>401</v>
       </c>
       <c r="H79" s="16">
         <v>357</v>
       </c>
       <c r="I79" s="16">
@@ -7615,52 +7812,55 @@
       </c>
       <c r="U79" s="20">
         <v>453</v>
       </c>
       <c r="V79" s="20">
         <v>437</v>
       </c>
       <c r="W79" s="18">
         <v>440</v>
       </c>
       <c r="X79" s="18">
         <v>397</v>
       </c>
       <c r="Y79" s="18">
         <v>332</v>
       </c>
       <c r="Z79" s="18">
         <v>373</v>
       </c>
       <c r="AA79" s="18">
         <v>354</v>
       </c>
       <c r="AB79" s="18">
         <v>315</v>
       </c>
-    </row>
-    <row r="80" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC79" s="18">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C80" s="16">
         <v>810</v>
       </c>
       <c r="D80" s="16">
         <v>643</v>
       </c>
       <c r="E80" s="16">
         <v>665</v>
       </c>
       <c r="F80" s="16">
         <v>707</v>
       </c>
       <c r="G80" s="16">
         <v>643</v>
       </c>
       <c r="H80" s="16">
         <v>600</v>
       </c>
       <c r="I80" s="16">
@@ -7701,52 +7901,55 @@
       </c>
       <c r="U80" s="20">
         <v>658</v>
       </c>
       <c r="V80" s="20">
         <v>621</v>
       </c>
       <c r="W80" s="18">
         <v>620</v>
       </c>
       <c r="X80" s="18">
         <v>609</v>
       </c>
       <c r="Y80" s="18">
         <v>553</v>
       </c>
       <c r="Z80" s="18">
         <v>611</v>
       </c>
       <c r="AA80" s="18">
         <v>590</v>
       </c>
       <c r="AB80" s="18">
         <v>496</v>
       </c>
-    </row>
-    <row r="81" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC80" s="18">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B81" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C81" s="16">
         <v>565</v>
       </c>
       <c r="D81" s="16">
         <v>477</v>
       </c>
       <c r="E81" s="16">
         <v>480</v>
       </c>
       <c r="F81" s="16">
         <v>575</v>
       </c>
       <c r="G81" s="16">
         <v>555</v>
       </c>
       <c r="H81" s="16">
         <v>536</v>
       </c>
       <c r="I81" s="16">
@@ -7787,52 +7990,55 @@
       </c>
       <c r="U81" s="20">
         <v>523</v>
       </c>
       <c r="V81" s="20">
         <v>527</v>
       </c>
       <c r="W81" s="18">
         <v>559</v>
       </c>
       <c r="X81" s="18">
         <v>505</v>
       </c>
       <c r="Y81" s="18">
         <v>439</v>
       </c>
       <c r="Z81" s="18">
         <v>553</v>
       </c>
       <c r="AA81" s="18">
         <v>447</v>
       </c>
       <c r="AB81" s="18">
         <v>414</v>
       </c>
-    </row>
-    <row r="82" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC81" s="18">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C82" s="16">
         <v>949</v>
       </c>
       <c r="D82" s="16">
         <v>786</v>
       </c>
       <c r="E82" s="16">
         <v>772</v>
       </c>
       <c r="F82" s="16">
         <v>847</v>
       </c>
       <c r="G82" s="16">
         <v>904</v>
       </c>
       <c r="H82" s="16">
         <v>839</v>
       </c>
       <c r="I82" s="16">
@@ -7873,52 +8079,55 @@
       </c>
       <c r="U82" s="20">
         <v>966</v>
       </c>
       <c r="V82" s="20">
         <v>881</v>
       </c>
       <c r="W82" s="18">
         <v>926</v>
       </c>
       <c r="X82" s="18">
         <v>873</v>
       </c>
       <c r="Y82" s="18">
         <v>761</v>
       </c>
       <c r="Z82" s="18">
         <v>811</v>
       </c>
       <c r="AA82" s="18">
         <v>771</v>
       </c>
       <c r="AB82" s="18">
         <v>701</v>
       </c>
-    </row>
-    <row r="83" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC82" s="18">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="16">
         <v>477</v>
       </c>
       <c r="D83" s="16">
         <v>475</v>
       </c>
       <c r="E83" s="16">
         <v>435</v>
       </c>
       <c r="F83" s="16">
         <v>494</v>
       </c>
       <c r="G83" s="16">
         <v>455</v>
       </c>
       <c r="H83" s="16">
         <v>448</v>
       </c>
       <c r="I83" s="16">
@@ -7959,52 +8168,55 @@
       </c>
       <c r="U83" s="20">
         <v>524</v>
       </c>
       <c r="V83" s="20">
         <v>406</v>
       </c>
       <c r="W83" s="18">
         <v>482</v>
       </c>
       <c r="X83" s="18">
         <v>425</v>
       </c>
       <c r="Y83" s="18">
         <v>354</v>
       </c>
       <c r="Z83" s="18">
         <v>427</v>
       </c>
       <c r="AA83" s="18">
         <v>363</v>
       </c>
       <c r="AB83" s="18">
         <v>369</v>
       </c>
-    </row>
-    <row r="84" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC83" s="18">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B84" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C84" s="16">
         <v>1041</v>
       </c>
       <c r="D84" s="16">
         <v>1007</v>
       </c>
       <c r="E84" s="16">
         <v>965</v>
       </c>
       <c r="F84" s="16">
         <v>1106</v>
       </c>
       <c r="G84" s="16">
         <v>1020</v>
       </c>
       <c r="H84" s="16">
         <v>1059</v>
       </c>
       <c r="I84" s="16">
@@ -8045,52 +8257,55 @@
       </c>
       <c r="U84" s="20">
         <v>1054</v>
       </c>
       <c r="V84" s="20">
         <v>945</v>
       </c>
       <c r="W84" s="18">
         <v>995</v>
       </c>
       <c r="X84" s="18">
         <v>924</v>
       </c>
       <c r="Y84" s="18">
         <v>815</v>
       </c>
       <c r="Z84" s="18">
         <v>920</v>
       </c>
       <c r="AA84" s="18">
         <v>865</v>
       </c>
       <c r="AB84" s="18">
         <v>800</v>
       </c>
-    </row>
-    <row r="85" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC84" s="18">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C85" s="16">
         <v>514</v>
       </c>
       <c r="D85" s="16">
         <v>484</v>
       </c>
       <c r="E85" s="16">
         <v>445</v>
       </c>
       <c r="F85" s="16">
         <v>503</v>
       </c>
       <c r="G85" s="16">
         <v>501</v>
       </c>
       <c r="H85" s="16">
         <v>449</v>
       </c>
       <c r="I85" s="16">
@@ -8131,52 +8346,55 @@
       </c>
       <c r="U85" s="20">
         <v>475</v>
       </c>
       <c r="V85" s="20">
         <v>456</v>
       </c>
       <c r="W85" s="18">
         <v>459</v>
       </c>
       <c r="X85" s="18">
         <v>453</v>
       </c>
       <c r="Y85" s="18">
         <v>396</v>
       </c>
       <c r="Z85" s="18">
         <v>424</v>
       </c>
       <c r="AA85" s="18">
         <v>424</v>
       </c>
       <c r="AB85" s="18">
         <v>354</v>
       </c>
-    </row>
-    <row r="86" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC85" s="18">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B86" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C86" s="16">
         <v>830</v>
       </c>
       <c r="D86" s="16">
         <v>740</v>
       </c>
       <c r="E86" s="16">
         <v>652</v>
       </c>
       <c r="F86" s="16">
         <v>731</v>
       </c>
       <c r="G86" s="16">
         <v>716</v>
       </c>
       <c r="H86" s="16">
         <v>711</v>
       </c>
       <c r="I86" s="16">
@@ -8217,52 +8435,55 @@
       </c>
       <c r="U86" s="20">
         <v>783</v>
       </c>
       <c r="V86" s="20">
         <v>685</v>
       </c>
       <c r="W86" s="18">
         <v>682</v>
       </c>
       <c r="X86" s="18">
         <v>618</v>
       </c>
       <c r="Y86" s="18">
         <v>602</v>
       </c>
       <c r="Z86" s="18">
         <v>643</v>
       </c>
       <c r="AA86" s="18">
         <v>582</v>
       </c>
       <c r="AB86" s="18">
         <v>527</v>
       </c>
-    </row>
-    <row r="87" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC86" s="18">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C87" s="16">
         <v>776</v>
       </c>
       <c r="D87" s="16">
         <v>702</v>
       </c>
       <c r="E87" s="16">
         <v>672</v>
       </c>
       <c r="F87" s="16">
         <v>731</v>
       </c>
       <c r="G87" s="16">
         <v>713</v>
       </c>
       <c r="H87" s="16">
         <v>670</v>
       </c>
       <c r="I87" s="16">
@@ -8303,52 +8524,55 @@
       </c>
       <c r="U87" s="20">
         <v>718</v>
       </c>
       <c r="V87" s="20">
         <v>619</v>
       </c>
       <c r="W87" s="18">
         <v>625</v>
       </c>
       <c r="X87" s="18">
         <v>652</v>
       </c>
       <c r="Y87" s="18">
         <v>563</v>
       </c>
       <c r="Z87" s="18">
         <v>687</v>
       </c>
       <c r="AA87" s="18">
         <v>618</v>
       </c>
       <c r="AB87" s="18">
         <v>559</v>
       </c>
-    </row>
-    <row r="88" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC87" s="18">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="88" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B88" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C88" s="16">
         <v>554</v>
       </c>
       <c r="D88" s="16">
         <v>512</v>
       </c>
       <c r="E88" s="16">
         <v>514</v>
       </c>
       <c r="F88" s="16">
         <v>526</v>
       </c>
       <c r="G88" s="16">
         <v>536</v>
       </c>
       <c r="H88" s="16">
         <v>534</v>
       </c>
       <c r="I88" s="16">
@@ -8389,52 +8613,55 @@
       </c>
       <c r="U88" s="20">
         <v>526</v>
       </c>
       <c r="V88" s="20">
         <v>521</v>
       </c>
       <c r="W88" s="18">
         <v>504</v>
       </c>
       <c r="X88" s="18">
         <v>482</v>
       </c>
       <c r="Y88" s="18">
         <v>391</v>
       </c>
       <c r="Z88" s="18">
         <v>486</v>
       </c>
       <c r="AA88" s="18">
         <v>436</v>
       </c>
       <c r="AB88" s="18">
         <v>443</v>
       </c>
-    </row>
-    <row r="89" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC88" s="18">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C89" s="16">
         <v>240</v>
       </c>
       <c r="D89" s="16">
         <v>214</v>
       </c>
       <c r="E89" s="16">
         <v>193</v>
       </c>
       <c r="F89" s="16">
         <v>223</v>
       </c>
       <c r="G89" s="16">
         <v>207</v>
       </c>
       <c r="H89" s="16">
         <v>196</v>
       </c>
       <c r="I89" s="16">
@@ -8475,52 +8702,55 @@
       </c>
       <c r="U89" s="20">
         <v>204</v>
       </c>
       <c r="V89" s="20">
         <v>207</v>
       </c>
       <c r="W89" s="18">
         <v>180</v>
       </c>
       <c r="X89" s="18">
         <v>170</v>
       </c>
       <c r="Y89" s="18">
         <v>165</v>
       </c>
       <c r="Z89" s="18">
         <v>200</v>
       </c>
       <c r="AA89" s="18">
         <v>198</v>
       </c>
       <c r="AB89" s="18">
         <v>149</v>
       </c>
-    </row>
-    <row r="90" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC89" s="18">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C90" s="16">
         <v>1253</v>
       </c>
       <c r="D90" s="16">
         <v>1122</v>
       </c>
       <c r="E90" s="16">
         <v>1049</v>
       </c>
       <c r="F90" s="16">
         <v>1187</v>
       </c>
       <c r="G90" s="16">
         <v>1170</v>
       </c>
       <c r="H90" s="16">
         <v>1103</v>
       </c>
       <c r="I90" s="16">
@@ -8561,52 +8791,55 @@
       </c>
       <c r="U90" s="20">
         <v>1155</v>
       </c>
       <c r="V90" s="20">
         <v>1007</v>
       </c>
       <c r="W90" s="18">
         <v>1086</v>
       </c>
       <c r="X90" s="18">
         <v>1040</v>
       </c>
       <c r="Y90" s="18">
         <v>934</v>
       </c>
       <c r="Z90" s="18">
         <v>1023</v>
       </c>
       <c r="AA90" s="18">
         <v>972</v>
       </c>
       <c r="AB90" s="18">
         <v>792</v>
       </c>
-    </row>
-    <row r="91" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC90" s="18">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B91" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C91" s="16">
         <v>294</v>
       </c>
       <c r="D91" s="16">
         <v>245</v>
       </c>
       <c r="E91" s="16">
         <v>260</v>
       </c>
       <c r="F91" s="16">
         <v>311</v>
       </c>
       <c r="G91" s="16">
         <v>249</v>
       </c>
       <c r="H91" s="16">
         <v>261</v>
       </c>
       <c r="I91" s="16">
@@ -8647,52 +8880,55 @@
       </c>
       <c r="U91" s="20">
         <v>248</v>
       </c>
       <c r="V91" s="20">
         <v>238</v>
       </c>
       <c r="W91" s="18">
         <v>227</v>
       </c>
       <c r="X91" s="18">
         <v>269</v>
       </c>
       <c r="Y91" s="18">
         <v>194</v>
       </c>
       <c r="Z91" s="18">
         <v>212</v>
       </c>
       <c r="AA91" s="18">
         <v>227</v>
       </c>
       <c r="AB91" s="18">
         <v>165</v>
       </c>
-    </row>
-    <row r="92" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC91" s="18">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B92" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C92" s="16">
         <v>511</v>
       </c>
       <c r="D92" s="16">
         <v>466</v>
       </c>
       <c r="E92" s="16">
         <v>453</v>
       </c>
       <c r="F92" s="16">
         <v>551</v>
       </c>
       <c r="G92" s="16">
         <v>476</v>
       </c>
       <c r="H92" s="16">
         <v>464</v>
       </c>
       <c r="I92" s="16">
@@ -8733,52 +8969,55 @@
       </c>
       <c r="U92" s="20">
         <v>467</v>
       </c>
       <c r="V92" s="20">
         <v>495</v>
       </c>
       <c r="W92" s="18">
         <v>452</v>
       </c>
       <c r="X92" s="18">
         <v>404</v>
       </c>
       <c r="Y92" s="18">
         <v>392</v>
       </c>
       <c r="Z92" s="18">
         <v>432</v>
       </c>
       <c r="AA92" s="18">
         <v>381</v>
       </c>
       <c r="AB92" s="18">
         <v>332</v>
       </c>
-    </row>
-    <row r="93" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC92" s="18">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B93" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C93" s="16">
         <v>2486</v>
       </c>
       <c r="D93" s="16">
         <v>2279</v>
       </c>
       <c r="E93" s="16">
         <v>2177</v>
       </c>
       <c r="F93" s="16">
         <v>2499</v>
       </c>
       <c r="G93" s="16">
         <v>2477</v>
       </c>
       <c r="H93" s="16">
         <v>2463</v>
       </c>
       <c r="I93" s="16">
@@ -8819,52 +9058,55 @@
       </c>
       <c r="U93" s="20">
         <v>2250</v>
       </c>
       <c r="V93" s="20">
         <v>2346</v>
       </c>
       <c r="W93" s="18">
         <v>2381</v>
       </c>
       <c r="X93" s="18">
         <v>2327</v>
       </c>
       <c r="Y93" s="18">
         <v>1955</v>
       </c>
       <c r="Z93" s="18">
         <v>2231</v>
       </c>
       <c r="AA93" s="18">
         <v>2119</v>
       </c>
       <c r="AB93" s="18">
         <v>1954</v>
       </c>
-    </row>
-    <row r="94" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC93" s="18">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B94" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C94" s="16">
         <v>2967</v>
       </c>
       <c r="D94" s="16">
         <v>2908</v>
       </c>
       <c r="E94" s="16">
         <v>2636</v>
       </c>
       <c r="F94" s="16">
         <v>3050</v>
       </c>
       <c r="G94" s="16">
         <v>2843</v>
       </c>
       <c r="H94" s="16">
         <v>2786</v>
       </c>
       <c r="I94" s="16">
@@ -8905,52 +9147,55 @@
       </c>
       <c r="U94" s="20">
         <v>3149</v>
       </c>
       <c r="V94" s="20">
         <v>2715</v>
       </c>
       <c r="W94" s="18">
         <v>2829</v>
       </c>
       <c r="X94" s="18">
         <v>2735</v>
       </c>
       <c r="Y94" s="18">
         <v>2302</v>
       </c>
       <c r="Z94" s="18">
         <v>2580</v>
       </c>
       <c r="AA94" s="18">
         <v>2470</v>
       </c>
       <c r="AB94" s="18">
         <v>2101</v>
       </c>
-    </row>
-    <row r="95" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC94" s="18">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B95" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C95" s="16">
         <v>2583</v>
       </c>
       <c r="D95" s="16">
         <v>2383</v>
       </c>
       <c r="E95" s="16">
         <v>2311</v>
       </c>
       <c r="F95" s="16">
         <v>2565</v>
       </c>
       <c r="G95" s="16">
         <v>2463</v>
       </c>
       <c r="H95" s="16">
         <v>2206</v>
       </c>
       <c r="I95" s="16">
@@ -8991,82 +9236,85 @@
       </c>
       <c r="U95" s="20">
         <v>2533</v>
       </c>
       <c r="V95" s="20">
         <v>2407</v>
       </c>
       <c r="W95" s="18">
         <v>2466</v>
       </c>
       <c r="X95" s="18">
         <v>2440</v>
       </c>
       <c r="Y95" s="18">
         <v>2074</v>
       </c>
       <c r="Z95" s="18">
         <v>2296</v>
       </c>
       <c r="AA95" s="18">
         <v>2300</v>
       </c>
       <c r="AB95" s="18">
         <v>1884</v>
       </c>
-    </row>
-    <row r="96" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC95" s="18">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="76" t="s">
         <v>73</v>
       </c>
       <c r="C96" s="76"/>
       <c r="D96" s="76"/>
       <c r="E96" s="76"/>
       <c r="F96" s="76"/>
       <c r="G96" s="76"/>
       <c r="H96" s="76"/>
       <c r="I96" s="76"/>
       <c r="J96" s="76"/>
       <c r="K96" s="76"/>
       <c r="L96" s="76"/>
       <c r="M96" s="76"/>
       <c r="N96" s="76"/>
       <c r="O96" s="76"/>
       <c r="P96" s="76"/>
       <c r="Q96" s="76"/>
       <c r="R96" s="76"/>
       <c r="S96" s="76"/>
       <c r="T96" s="76"/>
       <c r="U96" s="76"/>
       <c r="V96" s="76"/>
       <c r="W96" s="76"/>
       <c r="X96" s="76"/>
       <c r="Y96" s="76"/>
       <c r="Z96" s="76"/>
       <c r="AA96" s="76"/>
     </row>
-    <row r="97" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C97" s="16">
         <v>13712</v>
       </c>
       <c r="D97" s="16">
         <v>12194</v>
       </c>
       <c r="E97" s="16">
         <v>11535</v>
       </c>
       <c r="F97" s="16">
         <v>12824</v>
       </c>
       <c r="G97" s="16">
         <v>12614</v>
       </c>
       <c r="H97" s="16">
         <v>11726</v>
       </c>
       <c r="I97" s="16">
         <v>13474</v>
       </c>
       <c r="J97" s="16">
@@ -9104,52 +9352,55 @@
       </c>
       <c r="U97" s="20">
         <v>11861</v>
       </c>
       <c r="V97" s="20">
         <v>10575</v>
       </c>
       <c r="W97" s="18">
         <v>11454</v>
       </c>
       <c r="X97" s="18">
         <v>11031</v>
       </c>
       <c r="Y97" s="18">
         <v>9501</v>
       </c>
       <c r="Z97" s="18">
         <v>10667</v>
       </c>
       <c r="AA97" s="18">
         <v>9883</v>
       </c>
       <c r="AB97" s="18">
         <v>8764</v>
       </c>
-    </row>
-    <row r="98" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC97" s="18">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="98" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="45">
         <v>100000000</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C98" s="16">
         <v>282</v>
       </c>
       <c r="D98" s="16">
         <v>263</v>
       </c>
       <c r="E98" s="16">
         <v>246</v>
       </c>
       <c r="F98" s="16">
         <v>298</v>
       </c>
       <c r="G98" s="16">
         <v>276</v>
       </c>
       <c r="H98" s="16">
         <v>249</v>
       </c>
       <c r="I98" s="16">
@@ -9190,52 +9441,55 @@
       </c>
       <c r="U98" s="20">
         <v>250</v>
       </c>
       <c r="V98" s="20">
         <v>233</v>
       </c>
       <c r="W98" s="18">
         <v>256</v>
       </c>
       <c r="X98" s="18">
         <v>232</v>
       </c>
       <c r="Y98" s="18">
         <v>187</v>
       </c>
       <c r="Z98" s="18">
         <v>224</v>
       </c>
       <c r="AA98" s="18">
         <v>217</v>
       </c>
       <c r="AB98" s="18">
         <v>176</v>
       </c>
-    </row>
-    <row r="99" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC98" s="18">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="99" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C99" s="16">
         <v>398</v>
       </c>
       <c r="D99" s="16">
         <v>348</v>
       </c>
       <c r="E99" s="16">
         <v>356</v>
       </c>
       <c r="F99" s="16">
         <v>356</v>
       </c>
       <c r="G99" s="16">
         <v>356</v>
       </c>
       <c r="H99" s="16">
         <v>310</v>
       </c>
       <c r="I99" s="16">
@@ -9276,52 +9530,55 @@
       </c>
       <c r="U99" s="20">
         <v>305</v>
       </c>
       <c r="V99" s="20">
         <v>322</v>
       </c>
       <c r="W99" s="18">
         <v>317</v>
       </c>
       <c r="X99" s="18">
         <v>298</v>
       </c>
       <c r="Y99" s="18">
         <v>291</v>
       </c>
       <c r="Z99" s="18">
         <v>319</v>
       </c>
       <c r="AA99" s="18">
         <v>284</v>
       </c>
       <c r="AB99" s="18">
         <v>246</v>
       </c>
-    </row>
-    <row r="100" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC99" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="100" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C100" s="16">
         <v>426</v>
       </c>
       <c r="D100" s="16">
         <v>408</v>
       </c>
       <c r="E100" s="16">
         <v>369</v>
       </c>
       <c r="F100" s="16">
         <v>405</v>
       </c>
       <c r="G100" s="16">
         <v>410</v>
       </c>
       <c r="H100" s="16">
         <v>347</v>
       </c>
       <c r="I100" s="16">
@@ -9362,52 +9619,55 @@
       </c>
       <c r="U100" s="20">
         <v>333</v>
       </c>
       <c r="V100" s="20">
         <v>287</v>
       </c>
       <c r="W100" s="18">
         <v>334</v>
       </c>
       <c r="X100" s="18">
         <v>288</v>
       </c>
       <c r="Y100" s="18">
         <v>284</v>
       </c>
       <c r="Z100" s="18">
         <v>306</v>
       </c>
       <c r="AA100" s="18">
         <v>302</v>
       </c>
       <c r="AB100" s="18">
         <v>256</v>
       </c>
-    </row>
-    <row r="101" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC100" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="101" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B101" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C101" s="16">
         <v>2511</v>
       </c>
       <c r="D101" s="16">
         <v>2287</v>
       </c>
       <c r="E101" s="16">
         <v>2145</v>
       </c>
       <c r="F101" s="16">
         <v>2286</v>
       </c>
       <c r="G101" s="16">
         <v>2367</v>
       </c>
       <c r="H101" s="16">
         <v>2234</v>
       </c>
       <c r="I101" s="16">
@@ -9448,52 +9708,55 @@
       </c>
       <c r="U101" s="20">
         <v>2240</v>
       </c>
       <c r="V101" s="20">
         <v>1937</v>
       </c>
       <c r="W101" s="18">
         <v>2035</v>
       </c>
       <c r="X101" s="18">
         <v>1994</v>
       </c>
       <c r="Y101" s="18">
         <v>1697</v>
       </c>
       <c r="Z101" s="18">
         <v>2028</v>
       </c>
       <c r="AA101" s="18">
         <v>1782</v>
       </c>
       <c r="AB101" s="18">
         <v>1498</v>
       </c>
-    </row>
-    <row r="102" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC101" s="18">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="102" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C102" s="16">
         <v>657</v>
       </c>
       <c r="D102" s="16">
         <v>586</v>
       </c>
       <c r="E102" s="16">
         <v>581</v>
       </c>
       <c r="F102" s="16">
         <v>644</v>
       </c>
       <c r="G102" s="16">
         <v>544</v>
       </c>
       <c r="H102" s="16">
         <v>549</v>
       </c>
       <c r="I102" s="16">
@@ -9534,52 +9797,55 @@
       </c>
       <c r="U102" s="20">
         <v>582</v>
       </c>
       <c r="V102" s="20">
         <v>524</v>
       </c>
       <c r="W102" s="18">
         <v>576</v>
       </c>
       <c r="X102" s="18">
         <v>569</v>
       </c>
       <c r="Y102" s="18">
         <v>529</v>
       </c>
       <c r="Z102" s="18">
         <v>565</v>
       </c>
       <c r="AA102" s="18">
         <v>529</v>
       </c>
       <c r="AB102" s="18">
         <v>470</v>
       </c>
-    </row>
-    <row r="103" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC102" s="18">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="103" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C103" s="16">
         <v>483</v>
       </c>
       <c r="D103" s="16">
         <v>423</v>
       </c>
       <c r="E103" s="16">
         <v>393</v>
       </c>
       <c r="F103" s="16">
         <v>415</v>
       </c>
       <c r="G103" s="16">
         <v>407</v>
       </c>
       <c r="H103" s="16">
         <v>430</v>
       </c>
       <c r="I103" s="16">
@@ -9620,52 +9886,55 @@
       </c>
       <c r="U103" s="20">
         <v>369</v>
       </c>
       <c r="V103" s="20">
         <v>358</v>
       </c>
       <c r="W103" s="18">
         <v>369</v>
       </c>
       <c r="X103" s="18">
         <v>378</v>
       </c>
       <c r="Y103" s="18">
         <v>317</v>
       </c>
       <c r="Z103" s="18">
         <v>368</v>
       </c>
       <c r="AA103" s="18">
         <v>316</v>
       </c>
       <c r="AB103" s="18">
         <v>305</v>
       </c>
-    </row>
-    <row r="104" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC103" s="18">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="104" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B104" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C104" s="16">
         <v>1318</v>
       </c>
       <c r="D104" s="16">
         <v>1126</v>
       </c>
       <c r="E104" s="16">
         <v>1107</v>
       </c>
       <c r="F104" s="16">
         <v>1209</v>
       </c>
       <c r="G104" s="16">
         <v>1216</v>
       </c>
       <c r="H104" s="16">
         <v>1111</v>
       </c>
       <c r="I104" s="16">
@@ -9706,52 +9975,55 @@
       </c>
       <c r="U104" s="20">
         <v>1108</v>
       </c>
       <c r="V104" s="20">
         <v>947</v>
       </c>
       <c r="W104" s="18">
         <v>1117</v>
       </c>
       <c r="X104" s="18">
         <v>1008</v>
       </c>
       <c r="Y104" s="18">
         <v>905</v>
       </c>
       <c r="Z104" s="18">
         <v>889</v>
       </c>
       <c r="AA104" s="18">
         <v>884</v>
       </c>
       <c r="AB104" s="18">
         <v>790</v>
       </c>
-    </row>
-    <row r="105" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC104" s="18">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="105" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B105" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C105" s="16">
         <v>616</v>
       </c>
       <c r="D105" s="16">
         <v>597</v>
       </c>
       <c r="E105" s="16">
         <v>553</v>
       </c>
       <c r="F105" s="16">
         <v>612</v>
       </c>
       <c r="G105" s="16">
         <v>582</v>
       </c>
       <c r="H105" s="16">
         <v>563</v>
       </c>
       <c r="I105" s="16">
@@ -9792,52 +10064,55 @@
       </c>
       <c r="U105" s="20">
         <v>581</v>
       </c>
       <c r="V105" s="20">
         <v>461</v>
       </c>
       <c r="W105" s="18">
         <v>499</v>
       </c>
       <c r="X105" s="18">
         <v>511</v>
       </c>
       <c r="Y105" s="18">
         <v>398</v>
       </c>
       <c r="Z105" s="18">
         <v>489</v>
       </c>
       <c r="AA105" s="18">
         <v>447</v>
       </c>
       <c r="AB105" s="18">
         <v>404</v>
       </c>
-    </row>
-    <row r="106" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC105" s="18">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="106" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B106" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C106" s="16">
         <v>252</v>
       </c>
       <c r="D106" s="16">
         <v>242</v>
       </c>
       <c r="E106" s="16">
         <v>252</v>
       </c>
       <c r="F106" s="16">
         <v>250</v>
       </c>
       <c r="G106" s="16">
         <v>279</v>
       </c>
       <c r="H106" s="16">
         <v>260</v>
       </c>
       <c r="I106" s="16">
@@ -9878,52 +10153,55 @@
       </c>
       <c r="U106" s="20">
         <v>254</v>
       </c>
       <c r="V106" s="20">
         <v>227</v>
       </c>
       <c r="W106" s="18">
         <v>249</v>
       </c>
       <c r="X106" s="18">
         <v>224</v>
       </c>
       <c r="Y106" s="18">
         <v>170</v>
       </c>
       <c r="Z106" s="18">
         <v>217</v>
       </c>
       <c r="AA106" s="18">
         <v>202</v>
       </c>
       <c r="AB106" s="18">
         <v>189</v>
       </c>
-    </row>
-    <row r="107" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC106" s="18">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="107" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C107" s="16">
         <v>340</v>
       </c>
       <c r="D107" s="16">
         <v>301</v>
       </c>
       <c r="E107" s="16">
         <v>238</v>
       </c>
       <c r="F107" s="16">
         <v>301</v>
       </c>
       <c r="G107" s="16">
         <v>277</v>
       </c>
       <c r="H107" s="16">
         <v>262</v>
       </c>
       <c r="I107" s="16">
@@ -9964,52 +10242,55 @@
       </c>
       <c r="U107" s="20">
         <v>252</v>
       </c>
       <c r="V107" s="20">
         <v>228</v>
       </c>
       <c r="W107" s="18">
         <v>263</v>
       </c>
       <c r="X107" s="18">
         <v>261</v>
       </c>
       <c r="Y107" s="18">
         <v>212</v>
       </c>
       <c r="Z107" s="18">
         <v>254</v>
       </c>
       <c r="AA107" s="18">
         <v>203</v>
       </c>
       <c r="AB107" s="18">
         <v>187</v>
       </c>
-    </row>
-    <row r="108" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC107" s="18">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="108" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B108" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C108" s="16">
         <v>1001</v>
       </c>
       <c r="D108" s="16">
         <v>796</v>
       </c>
       <c r="E108" s="16">
         <v>753</v>
       </c>
       <c r="F108" s="16">
         <v>864</v>
       </c>
       <c r="G108" s="16">
         <v>841</v>
       </c>
       <c r="H108" s="16">
         <v>775</v>
       </c>
       <c r="I108" s="16">
@@ -10050,52 +10331,55 @@
       </c>
       <c r="U108" s="20">
         <v>832</v>
       </c>
       <c r="V108" s="20">
         <v>716</v>
       </c>
       <c r="W108" s="18">
         <v>763</v>
       </c>
       <c r="X108" s="18">
         <v>803</v>
       </c>
       <c r="Y108" s="18">
         <v>659</v>
       </c>
       <c r="Z108" s="18">
         <v>717</v>
       </c>
       <c r="AA108" s="18">
         <v>650</v>
       </c>
       <c r="AB108" s="18">
         <v>587</v>
       </c>
-    </row>
-    <row r="109" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC108" s="18">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="109" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B109" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C109" s="16">
         <v>1011</v>
       </c>
       <c r="D109" s="16">
         <v>932</v>
       </c>
       <c r="E109" s="16">
         <v>874</v>
       </c>
       <c r="F109" s="16">
         <v>943</v>
       </c>
       <c r="G109" s="16">
         <v>930</v>
       </c>
       <c r="H109" s="16">
         <v>862</v>
       </c>
       <c r="I109" s="16">
@@ -10136,52 +10420,55 @@
       </c>
       <c r="U109" s="20">
         <v>868</v>
       </c>
       <c r="V109" s="20">
         <v>738</v>
       </c>
       <c r="W109" s="18">
         <v>893</v>
       </c>
       <c r="X109" s="18">
         <v>803</v>
       </c>
       <c r="Y109" s="18">
         <v>690</v>
       </c>
       <c r="Z109" s="18">
         <v>831</v>
       </c>
       <c r="AA109" s="18">
         <v>760</v>
       </c>
       <c r="AB109" s="18">
         <v>739</v>
       </c>
-    </row>
-    <row r="110" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC109" s="18">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="110" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B110" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C110" s="16">
         <v>251</v>
       </c>
       <c r="D110" s="16">
         <v>214</v>
       </c>
       <c r="E110" s="16">
         <v>200</v>
       </c>
       <c r="F110" s="16">
         <v>268</v>
       </c>
       <c r="G110" s="16">
         <v>219</v>
       </c>
       <c r="H110" s="16">
         <v>212</v>
       </c>
       <c r="I110" s="16">
@@ -10222,52 +10509,55 @@
       </c>
       <c r="U110" s="20">
         <v>201</v>
       </c>
       <c r="V110" s="20">
         <v>231</v>
       </c>
       <c r="W110" s="18">
         <v>255</v>
       </c>
       <c r="X110" s="18">
         <v>206</v>
       </c>
       <c r="Y110" s="18">
         <v>193</v>
       </c>
       <c r="Z110" s="18">
         <v>208</v>
       </c>
       <c r="AA110" s="18">
         <v>159</v>
       </c>
       <c r="AB110" s="18">
         <v>172</v>
       </c>
-    </row>
-    <row r="111" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC110" s="18">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="111" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C111" s="16">
         <v>220</v>
       </c>
       <c r="D111" s="16">
         <v>204</v>
       </c>
       <c r="E111" s="16">
         <v>183</v>
       </c>
       <c r="F111" s="16">
         <v>231</v>
       </c>
       <c r="G111" s="16">
         <v>248</v>
       </c>
       <c r="H111" s="16">
         <v>212</v>
       </c>
       <c r="I111" s="16">
@@ -10308,52 +10598,55 @@
       </c>
       <c r="U111" s="20">
         <v>244</v>
       </c>
       <c r="V111" s="20">
         <v>199</v>
       </c>
       <c r="W111" s="18">
         <v>193</v>
       </c>
       <c r="X111" s="18">
         <v>190</v>
       </c>
       <c r="Y111" s="18">
         <v>187</v>
       </c>
       <c r="Z111" s="18">
         <v>192</v>
       </c>
       <c r="AA111" s="18">
         <v>191</v>
       </c>
       <c r="AB111" s="18">
         <v>153</v>
       </c>
-    </row>
-    <row r="112" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC111" s="18">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="112" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B112" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C112" s="16">
         <v>3595</v>
       </c>
       <c r="D112" s="16">
         <v>3167</v>
       </c>
       <c r="E112" s="16">
         <v>3011</v>
       </c>
       <c r="F112" s="16">
         <v>3432</v>
       </c>
       <c r="G112" s="16">
         <v>3349</v>
       </c>
       <c r="H112" s="16">
         <v>3061</v>
       </c>
       <c r="I112" s="16">
@@ -10394,52 +10687,55 @@
       </c>
       <c r="U112" s="20">
         <v>3163</v>
       </c>
       <c r="V112" s="20">
         <v>2927</v>
       </c>
       <c r="W112" s="18">
         <v>3065</v>
       </c>
       <c r="X112" s="18">
         <v>2989</v>
       </c>
       <c r="Y112" s="18">
         <v>2570</v>
       </c>
       <c r="Z112" s="18">
         <v>2808</v>
       </c>
       <c r="AA112" s="18">
         <v>2716</v>
       </c>
       <c r="AB112" s="18">
         <v>2403</v>
       </c>
-    </row>
-    <row r="113" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC112" s="18">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="113" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B113" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C113" s="16">
         <v>100</v>
       </c>
       <c r="D113" s="16">
         <v>71</v>
       </c>
       <c r="E113" s="16">
         <v>66</v>
       </c>
       <c r="F113" s="16">
         <v>66</v>
       </c>
       <c r="G113" s="16">
         <v>92</v>
       </c>
       <c r="H113" s="16">
         <v>77</v>
       </c>
       <c r="I113" s="16">
@@ -10480,52 +10776,55 @@
       </c>
       <c r="U113" s="20">
         <v>64</v>
       </c>
       <c r="V113" s="20">
         <v>65</v>
       </c>
       <c r="W113" s="18">
         <v>60</v>
       </c>
       <c r="X113" s="18">
         <v>74</v>
       </c>
       <c r="Y113" s="18">
         <v>49</v>
       </c>
       <c r="Z113" s="18">
         <v>51</v>
       </c>
       <c r="AA113" s="18">
         <v>56</v>
       </c>
       <c r="AB113" s="18">
         <v>36</v>
       </c>
-    </row>
-    <row r="114" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC113" s="18">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="114" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B114" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C114" s="24">
         <v>251</v>
       </c>
       <c r="D114" s="24">
         <v>229</v>
       </c>
       <c r="E114" s="24">
         <v>208</v>
       </c>
       <c r="F114" s="24">
         <v>244</v>
       </c>
       <c r="G114" s="24">
         <v>221</v>
       </c>
       <c r="H114" s="24">
         <v>212</v>
       </c>
       <c r="I114" s="24">
@@ -10566,421 +10865,424 @@
       </c>
       <c r="U114" s="27">
         <v>215</v>
       </c>
       <c r="V114" s="53">
         <v>175</v>
       </c>
       <c r="W114" s="54">
         <v>210</v>
       </c>
       <c r="X114" s="54">
         <v>203</v>
       </c>
       <c r="Y114" s="54">
         <v>163</v>
       </c>
       <c r="Z114" s="54">
         <v>201</v>
       </c>
       <c r="AA114" s="54">
         <v>185</v>
       </c>
       <c r="AB114" s="54">
         <v>153</v>
       </c>
-    </row>
-    <row r="115" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC114" s="54">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="115" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="47"/>
       <c r="B115" s="28" t="s">
         <v>74</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="7"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="6"/>
       <c r="N115" s="6"/>
       <c r="O115" s="6"/>
       <c r="P115" s="6"/>
       <c r="Q115" s="6"/>
       <c r="R115" s="6"/>
       <c r="S115" s="6"/>
       <c r="T115" s="22"/>
       <c r="U115" s="20"/>
       <c r="V115" s="6"/>
       <c r="W115" s="6"/>
       <c r="X115" s="6"/>
       <c r="Y115" s="6"/>
       <c r="Z115" s="6"/>
       <c r="AA115" s="6"/>
     </row>
-    <row r="116" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="48"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="7"/>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="6"/>
       <c r="N116" s="6"/>
       <c r="O116" s="6"/>
       <c r="P116" s="6"/>
       <c r="Q116" s="6"/>
       <c r="R116" s="6"/>
       <c r="S116" s="6"/>
       <c r="T116" s="22"/>
       <c r="U116" s="20"/>
       <c r="V116" s="6"/>
       <c r="W116" s="6"/>
       <c r="X116" s="6"/>
       <c r="Y116" s="6"/>
       <c r="Z116" s="6"/>
       <c r="AA116" s="6"/>
     </row>
-    <row r="117" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="48"/>
       <c r="B117" s="6"/>
       <c r="C117" s="6"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6"/>
       <c r="F117" s="7"/>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="6"/>
       <c r="N117" s="6"/>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
       <c r="Q117" s="6"/>
       <c r="R117" s="6"/>
       <c r="S117" s="6"/>
       <c r="T117" s="22"/>
       <c r="U117" s="20"/>
       <c r="V117" s="6"/>
       <c r="W117" s="6"/>
       <c r="X117" s="6"/>
       <c r="Y117" s="6"/>
       <c r="Z117" s="6"/>
       <c r="AA117" s="6"/>
     </row>
-    <row r="118" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="7"/>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="6"/>
       <c r="N118" s="6"/>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
       <c r="Q118" s="6"/>
       <c r="R118" s="6"/>
       <c r="S118" s="6"/>
       <c r="T118" s="6"/>
       <c r="U118" s="29"/>
       <c r="V118" s="6"/>
       <c r="W118" s="6"/>
       <c r="X118" s="6"/>
       <c r="Y118" s="6"/>
       <c r="Z118" s="6"/>
       <c r="AA118" s="6"/>
     </row>
-    <row r="119" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="6"/>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="7"/>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="6"/>
       <c r="N119" s="6"/>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
       <c r="Q119" s="6"/>
       <c r="R119" s="6"/>
       <c r="S119" s="6"/>
       <c r="T119" s="6"/>
       <c r="U119" s="29"/>
       <c r="V119" s="6"/>
       <c r="W119" s="6"/>
       <c r="X119" s="6"/>
       <c r="Y119" s="6"/>
       <c r="Z119" s="6"/>
       <c r="AA119" s="6"/>
     </row>
-    <row r="120" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="6"/>
       <c r="C120" s="6"/>
       <c r="D120" s="6"/>
       <c r="E120" s="6"/>
       <c r="F120" s="7"/>
       <c r="G120" s="6"/>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="6"/>
       <c r="N120" s="6"/>
       <c r="O120" s="6"/>
       <c r="P120" s="6"/>
       <c r="Q120" s="6"/>
       <c r="R120" s="6"/>
       <c r="S120" s="6"/>
       <c r="T120" s="6"/>
       <c r="U120" s="29"/>
       <c r="V120" s="6"/>
       <c r="W120" s="6"/>
       <c r="X120" s="6"/>
       <c r="Y120" s="6"/>
       <c r="Z120" s="6"/>
       <c r="AA120" s="6"/>
     </row>
-    <row r="121" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6"/>
       <c r="F121" s="7"/>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="6"/>
       <c r="N121" s="6"/>
       <c r="O121" s="6"/>
       <c r="P121" s="6"/>
       <c r="Q121" s="6"/>
       <c r="R121" s="6"/>
       <c r="S121" s="6"/>
       <c r="T121" s="6"/>
       <c r="U121" s="29"/>
       <c r="V121" s="6"/>
       <c r="W121" s="6"/>
       <c r="X121" s="6"/>
       <c r="Y121" s="6"/>
       <c r="Z121" s="6"/>
       <c r="AA121" s="6"/>
     </row>
-    <row r="122" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="6"/>
       <c r="C122" s="6"/>
       <c r="D122" s="6"/>
       <c r="E122" s="6"/>
       <c r="F122" s="7"/>
       <c r="G122" s="6"/>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="6"/>
       <c r="N122" s="6"/>
       <c r="O122" s="6"/>
       <c r="P122" s="6"/>
       <c r="Q122" s="6"/>
       <c r="R122" s="6"/>
       <c r="S122" s="6"/>
       <c r="T122" s="6"/>
       <c r="U122" s="6"/>
       <c r="V122" s="6"/>
       <c r="W122" s="6"/>
       <c r="X122" s="6"/>
       <c r="Y122" s="6"/>
       <c r="Z122" s="6"/>
       <c r="AA122" s="6"/>
     </row>
-    <row r="123" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="6"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="7"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="6"/>
       <c r="N123" s="6"/>
       <c r="O123" s="6"/>
       <c r="P123" s="6"/>
       <c r="Q123" s="6"/>
       <c r="R123" s="6"/>
       <c r="S123" s="6"/>
       <c r="T123" s="6"/>
       <c r="U123" s="6"/>
       <c r="V123" s="6"/>
       <c r="W123" s="6"/>
       <c r="X123" s="6"/>
       <c r="Y123" s="6"/>
       <c r="Z123" s="6"/>
       <c r="AA123" s="6"/>
     </row>
-    <row r="124" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="6"/>
       <c r="C124" s="6"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="7"/>
       <c r="G124" s="6"/>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="6"/>
       <c r="N124" s="6"/>
       <c r="O124" s="6"/>
       <c r="P124" s="6"/>
       <c r="Q124" s="6"/>
       <c r="R124" s="6"/>
       <c r="S124" s="6"/>
       <c r="T124" s="6"/>
       <c r="U124" s="6"/>
       <c r="V124" s="6"/>
       <c r="W124" s="6"/>
       <c r="X124" s="6"/>
       <c r="Y124" s="6"/>
       <c r="Z124" s="6"/>
       <c r="AA124" s="6"/>
     </row>
-    <row r="125" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="7"/>
       <c r="G125" s="6"/>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="6"/>
       <c r="N125" s="6"/>
       <c r="O125" s="6"/>
       <c r="P125" s="6"/>
       <c r="Q125" s="6"/>
       <c r="R125" s="6"/>
       <c r="S125" s="6"/>
       <c r="T125" s="6"/>
       <c r="U125" s="6"/>
       <c r="V125" s="6"/>
       <c r="W125" s="6"/>
       <c r="X125" s="6"/>
       <c r="Y125" s="6"/>
       <c r="Z125" s="6"/>
       <c r="AA125" s="6"/>
     </row>
-    <row r="126" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="6"/>
       <c r="C126" s="6"/>
       <c r="D126" s="6"/>
       <c r="E126" s="6"/>
       <c r="F126" s="7"/>
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="6"/>
       <c r="N126" s="6"/>
       <c r="O126" s="6"/>
       <c r="P126" s="6"/>
       <c r="Q126" s="6"/>
       <c r="R126" s="6"/>
       <c r="S126" s="6"/>
       <c r="T126" s="6"/>
       <c r="U126" s="6"/>
       <c r="V126" s="6"/>
       <c r="W126" s="6"/>
       <c r="X126" s="6"/>
       <c r="Y126" s="6"/>
       <c r="Z126" s="6"/>
       <c r="AA126" s="6"/>
     </row>
-    <row r="127" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="6"/>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="7"/>
       <c r="G127" s="6"/>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="6"/>
       <c r="N127" s="6"/>
       <c r="O127" s="6"/>
       <c r="P127" s="6"/>
       <c r="Q127" s="6"/>
       <c r="R127" s="6"/>
       <c r="S127" s="6"/>
       <c r="T127" s="6"/>
       <c r="U127" s="6"/>
       <c r="V127" s="6"/>
       <c r="W127" s="6"/>
       <c r="X127" s="6"/>
       <c r="Y127" s="6"/>
       <c r="Z127" s="6"/>
       <c r="AA127" s="6"/>
     </row>
-    <row r="128" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="6"/>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="7"/>
       <c r="G128" s="6"/>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="6"/>
       <c r="N128" s="6"/>
       <c r="O128" s="6"/>
       <c r="P128" s="6"/>
       <c r="Q128" s="6"/>
       <c r="R128" s="6"/>
       <c r="S128" s="6"/>
       <c r="T128" s="6"/>
       <c r="U128" s="6"/>
       <c r="V128" s="6"/>
       <c r="W128" s="6"/>
       <c r="X128" s="6"/>
       <c r="Y128" s="6"/>
       <c r="Z128" s="6"/>
@@ -36624,51 +36926,51 @@
       <c r="P1044" s="6"/>
       <c r="Q1044" s="6"/>
       <c r="R1044" s="6"/>
       <c r="S1044" s="6"/>
       <c r="T1044" s="6"/>
       <c r="U1044" s="6"/>
       <c r="V1044" s="6"/>
       <c r="W1044" s="6"/>
       <c r="X1044" s="6"/>
       <c r="Y1044" s="6"/>
       <c r="Z1044" s="6"/>
       <c r="AA1044" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B8:AA8"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AA6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>