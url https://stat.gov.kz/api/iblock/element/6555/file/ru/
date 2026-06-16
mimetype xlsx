--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="105">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Число родившихся в РК</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
@@ -683,51 +683,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -826,92 +826,119 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1105,51 +1132,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31">
         <v>612101</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
@@ -1247,60 +1274,60 @@
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="3"/>
     </row>
     <row r="15" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="52">
-        <v>46154</v>
+        <v>46183</v>
       </c>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="52">
-        <v>46183</v>
+        <v>46213</v>
       </c>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>102</v>
       </c>
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="42" t="s">
         <v>27</v>
       </c>
@@ -1367,366 +1394,370 @@
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC1044"/>
+  <dimension ref="A1:AD1044"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH16" sqref="AH16"/>
+      <selection pane="bottomLeft" activeCell="AI27" sqref="AI27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" customWidth="1"/>
     <col min="19" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
     </row>
-    <row r="2" spans="1:29" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="69" t="s">
+      <c r="B2" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="69"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="78"/>
+    </row>
+    <row r="3" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
     </row>
-    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
     </row>
-    <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="9"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="X5" s="11"/>
-      <c r="AC5" s="11" t="s">
+      <c r="AD5" s="11" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="62" t="s">
+    <row r="6" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="64"/>
-      <c r="C6" s="66">
+      <c r="B6" s="72"/>
+      <c r="C6" s="74">
         <v>2024</v>
       </c>
-      <c r="D6" s="67"/>
-[...10 lines deleted...]
-      <c r="O6" s="77">
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="67">
         <v>2025</v>
       </c>
-      <c r="P6" s="78"/>
-[...10 lines deleted...]
-      <c r="AA6" s="71">
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="69"/>
+      <c r="AA6" s="79">
         <v>2026</v>
       </c>
-      <c r="AB6" s="72"/>
-[...4 lines deleted...]
-      <c r="B7" s="65"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+    </row>
+    <row r="7" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="71"/>
+      <c r="B7" s="73"/>
       <c r="C7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="12" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="60" t="s">
         <v>39</v>
       </c>
       <c r="Q7" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="R7" s="13" t="s">
+      <c r="R7" s="62" t="s">
         <v>41</v>
       </c>
       <c r="S7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="T7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="U7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="V7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="W7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>47</v>
       </c>
       <c r="Y7" s="56" t="s">
         <v>48</v>
       </c>
       <c r="Z7" s="56" t="s">
         <v>49</v>
       </c>
       <c r="AA7" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AB7" s="61" t="s">
         <v>39</v>
       </c>
       <c r="AC7" s="61" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="68" t="s">
+      <c r="AD7" s="61" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="68"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="76"/>
+      <c r="O8" s="76"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76"/>
+      <c r="S8" s="76"/>
+      <c r="T8" s="76"/>
+      <c r="U8" s="76"/>
+      <c r="V8" s="76"/>
+      <c r="W8" s="76"/>
+      <c r="X8" s="76"/>
+      <c r="Y8" s="76"/>
+      <c r="Z8" s="76"/>
+      <c r="AA8" s="76"/>
+    </row>
+    <row r="9" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="16">
         <v>33162</v>
       </c>
       <c r="D9" s="16">
         <v>30075</v>
       </c>
       <c r="E9" s="16">
         <v>28614</v>
       </c>
       <c r="F9" s="16">
         <v>32152</v>
       </c>
       <c r="G9" s="16">
         <v>31140</v>
       </c>
       <c r="H9" s="16">
         <v>29530</v>
       </c>
       <c r="I9" s="16">
         <v>33304</v>
       </c>
       <c r="J9" s="16">
@@ -1767,52 +1798,55 @@
       </c>
       <c r="V9" s="20">
         <v>27975</v>
       </c>
       <c r="W9" s="18">
         <v>29371</v>
       </c>
       <c r="X9" s="18">
         <v>28348</v>
       </c>
       <c r="Y9" s="18">
         <v>24448</v>
       </c>
       <c r="Z9" s="18">
         <v>27529</v>
       </c>
       <c r="AA9" s="18">
         <v>25819</v>
       </c>
       <c r="AB9" s="18">
         <v>22722</v>
       </c>
       <c r="AC9" s="18">
         <v>25526</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD9" s="18">
+        <v>25313</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="45">
         <v>100000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>804</v>
       </c>
       <c r="D10" s="16">
         <v>748</v>
       </c>
       <c r="E10" s="16">
         <v>768</v>
       </c>
       <c r="F10" s="16">
         <v>857</v>
       </c>
       <c r="G10" s="16">
         <v>823</v>
       </c>
       <c r="H10" s="16">
         <v>767</v>
       </c>
       <c r="I10" s="16">
@@ -1856,52 +1890,55 @@
       </c>
       <c r="V10" s="20">
         <v>721</v>
       </c>
       <c r="W10" s="18">
         <v>779</v>
       </c>
       <c r="X10" s="18">
         <v>650</v>
       </c>
       <c r="Y10" s="18">
         <v>581</v>
       </c>
       <c r="Z10" s="18">
         <v>674</v>
       </c>
       <c r="AA10" s="18">
         <v>594</v>
       </c>
       <c r="AB10" s="18">
         <v>542</v>
       </c>
       <c r="AC10" s="18">
         <v>661</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD10" s="18">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="16">
         <v>946</v>
       </c>
       <c r="D11" s="16">
         <v>825</v>
       </c>
       <c r="E11" s="16">
         <v>787</v>
       </c>
       <c r="F11" s="16">
         <v>931</v>
       </c>
       <c r="G11" s="16">
         <v>852</v>
       </c>
       <c r="H11" s="16">
         <v>797</v>
       </c>
       <c r="I11" s="16">
@@ -1945,52 +1982,55 @@
       </c>
       <c r="V11" s="20">
         <v>766</v>
       </c>
       <c r="W11" s="18">
         <v>754</v>
       </c>
       <c r="X11" s="18">
         <v>757</v>
       </c>
       <c r="Y11" s="18">
         <v>730</v>
       </c>
       <c r="Z11" s="18">
         <v>764</v>
       </c>
       <c r="AA11" s="18">
         <v>720</v>
       </c>
       <c r="AB11" s="18">
         <v>650</v>
       </c>
       <c r="AC11" s="18">
         <v>702</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD11" s="18">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="16">
         <v>1553</v>
       </c>
       <c r="D12" s="16">
         <v>1485</v>
       </c>
       <c r="E12" s="16">
         <v>1449</v>
       </c>
       <c r="F12" s="16">
         <v>1582</v>
       </c>
       <c r="G12" s="16">
         <v>1564</v>
       </c>
       <c r="H12" s="16">
         <v>1464</v>
       </c>
       <c r="I12" s="16">
@@ -2034,52 +2074,55 @@
       </c>
       <c r="V12" s="20">
         <v>1242</v>
       </c>
       <c r="W12" s="18">
         <v>1378</v>
       </c>
       <c r="X12" s="18">
         <v>1405</v>
       </c>
       <c r="Y12" s="18">
         <v>1176</v>
       </c>
       <c r="Z12" s="18">
         <v>1364</v>
       </c>
       <c r="AA12" s="18">
         <v>1308</v>
       </c>
       <c r="AB12" s="18">
         <v>1089</v>
       </c>
       <c r="AC12" s="18">
         <v>1196</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD12" s="18">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="16">
         <v>2914</v>
       </c>
       <c r="D13" s="16">
         <v>2686</v>
       </c>
       <c r="E13" s="16">
         <v>2512</v>
       </c>
       <c r="F13" s="16">
         <v>2697</v>
       </c>
       <c r="G13" s="16">
         <v>2768</v>
       </c>
       <c r="H13" s="16">
         <v>2591</v>
       </c>
       <c r="I13" s="16">
@@ -2123,52 +2166,55 @@
       </c>
       <c r="V13" s="20">
         <v>2374</v>
       </c>
       <c r="W13" s="18">
         <v>2475</v>
       </c>
       <c r="X13" s="18">
         <v>2391</v>
       </c>
       <c r="Y13" s="18">
         <v>2029</v>
       </c>
       <c r="Z13" s="18">
         <v>2401</v>
       </c>
       <c r="AA13" s="18">
         <v>2136</v>
       </c>
       <c r="AB13" s="18">
         <v>1813</v>
       </c>
       <c r="AC13" s="18">
         <v>2295</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD13" s="18">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="16">
         <v>1467</v>
       </c>
       <c r="D14" s="16">
         <v>1229</v>
       </c>
       <c r="E14" s="16">
         <v>1246</v>
       </c>
       <c r="F14" s="16">
         <v>1351</v>
       </c>
       <c r="G14" s="16">
         <v>1187</v>
       </c>
       <c r="H14" s="16">
         <v>1149</v>
       </c>
       <c r="I14" s="16">
@@ -2212,52 +2258,55 @@
       </c>
       <c r="V14" s="20">
         <v>1145</v>
       </c>
       <c r="W14" s="18">
         <v>1196</v>
       </c>
       <c r="X14" s="18">
         <v>1178</v>
       </c>
       <c r="Y14" s="18">
         <v>1082</v>
       </c>
       <c r="Z14" s="18">
         <v>1176</v>
       </c>
       <c r="AA14" s="18">
         <v>1119</v>
       </c>
       <c r="AB14" s="18">
         <v>966</v>
       </c>
       <c r="AC14" s="18">
         <v>1068</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD14" s="18">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="16">
         <v>1048</v>
       </c>
       <c r="D15" s="16">
         <v>900</v>
       </c>
       <c r="E15" s="16">
         <v>873</v>
       </c>
       <c r="F15" s="16">
         <v>990</v>
       </c>
       <c r="G15" s="16">
         <v>962</v>
       </c>
       <c r="H15" s="16">
         <v>966</v>
       </c>
       <c r="I15" s="16">
@@ -2301,52 +2350,55 @@
       </c>
       <c r="V15" s="20">
         <v>885</v>
       </c>
       <c r="W15" s="18">
         <v>928</v>
       </c>
       <c r="X15" s="18">
         <v>883</v>
       </c>
       <c r="Y15" s="18">
         <v>756</v>
       </c>
       <c r="Z15" s="18">
         <v>921</v>
       </c>
       <c r="AA15" s="18">
         <v>763</v>
       </c>
       <c r="AB15" s="18">
         <v>719</v>
       </c>
       <c r="AC15" s="18">
         <v>725</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD15" s="18">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="16">
         <v>2267</v>
       </c>
       <c r="D16" s="16">
         <v>1912</v>
       </c>
       <c r="E16" s="16">
         <v>1879</v>
       </c>
       <c r="F16" s="16">
         <v>2056</v>
       </c>
       <c r="G16" s="16">
         <v>2120</v>
       </c>
       <c r="H16" s="16">
         <v>1950</v>
       </c>
       <c r="I16" s="16">
@@ -2390,52 +2442,55 @@
       </c>
       <c r="V16" s="20">
         <v>1828</v>
       </c>
       <c r="W16" s="18">
         <v>2043</v>
       </c>
       <c r="X16" s="18">
         <v>1881</v>
       </c>
       <c r="Y16" s="18">
         <v>1666</v>
       </c>
       <c r="Z16" s="18">
         <v>1700</v>
       </c>
       <c r="AA16" s="18">
         <v>1655</v>
       </c>
       <c r="AB16" s="18">
         <v>1491</v>
       </c>
       <c r="AC16" s="18">
         <v>1627</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD16" s="18">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="16">
         <v>1093</v>
       </c>
       <c r="D17" s="16">
         <v>1072</v>
       </c>
       <c r="E17" s="16">
         <v>988</v>
       </c>
       <c r="F17" s="16">
         <v>1106</v>
       </c>
       <c r="G17" s="16">
         <v>1037</v>
       </c>
       <c r="H17" s="16">
         <v>1011</v>
       </c>
       <c r="I17" s="16">
@@ -2479,52 +2534,55 @@
       </c>
       <c r="V17" s="20">
         <v>867</v>
       </c>
       <c r="W17" s="18">
         <v>981</v>
       </c>
       <c r="X17" s="18">
         <v>936</v>
       </c>
       <c r="Y17" s="18">
         <v>752</v>
       </c>
       <c r="Z17" s="18">
         <v>916</v>
       </c>
       <c r="AA17" s="18">
         <v>810</v>
       </c>
       <c r="AB17" s="18">
         <v>773</v>
       </c>
       <c r="AC17" s="18">
         <v>795</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD17" s="18">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="16">
         <v>1293</v>
       </c>
       <c r="D18" s="16">
         <v>1249</v>
       </c>
       <c r="E18" s="16">
         <v>1217</v>
       </c>
       <c r="F18" s="16">
         <v>1356</v>
       </c>
       <c r="G18" s="16">
         <v>1299</v>
       </c>
       <c r="H18" s="16">
         <v>1319</v>
       </c>
       <c r="I18" s="16">
@@ -2568,52 +2626,55 @@
       </c>
       <c r="V18" s="20">
         <v>1172</v>
       </c>
       <c r="W18" s="18">
         <v>1244</v>
       </c>
       <c r="X18" s="18">
         <v>1148</v>
       </c>
       <c r="Y18" s="18">
         <v>985</v>
       </c>
       <c r="Z18" s="18">
         <v>1137</v>
       </c>
       <c r="AA18" s="18">
         <v>1067</v>
       </c>
       <c r="AB18" s="18">
         <v>989</v>
       </c>
       <c r="AC18" s="18">
         <v>1037</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD18" s="18">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="16">
         <v>854</v>
       </c>
       <c r="D19" s="16">
         <v>785</v>
       </c>
       <c r="E19" s="16">
         <v>683</v>
       </c>
       <c r="F19" s="16">
         <v>804</v>
       </c>
       <c r="G19" s="16">
         <v>778</v>
       </c>
       <c r="H19" s="16">
         <v>711</v>
       </c>
       <c r="I19" s="16">
@@ -2657,52 +2718,55 @@
       </c>
       <c r="V19" s="20">
         <v>684</v>
       </c>
       <c r="W19" s="18">
         <v>722</v>
       </c>
       <c r="X19" s="18">
         <v>714</v>
       </c>
       <c r="Y19" s="18">
         <v>608</v>
       </c>
       <c r="Z19" s="18">
         <v>678</v>
       </c>
       <c r="AA19" s="18">
         <v>627</v>
       </c>
       <c r="AB19" s="18">
         <v>541</v>
       </c>
       <c r="AC19" s="18">
         <v>621</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD19" s="18">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="16">
         <v>1831</v>
       </c>
       <c r="D20" s="16">
         <v>1536</v>
       </c>
       <c r="E20" s="16">
         <v>1405</v>
       </c>
       <c r="F20" s="16">
         <v>1595</v>
       </c>
       <c r="G20" s="16">
         <v>1557</v>
       </c>
       <c r="H20" s="16">
         <v>1486</v>
       </c>
       <c r="I20" s="16">
@@ -2746,141 +2810,147 @@
       </c>
       <c r="V20" s="20">
         <v>1401</v>
       </c>
       <c r="W20" s="18">
         <v>1445</v>
       </c>
       <c r="X20" s="18">
         <v>1421</v>
       </c>
       <c r="Y20" s="18">
         <v>1261</v>
       </c>
       <c r="Z20" s="18">
         <v>1360</v>
       </c>
       <c r="AA20" s="18">
         <v>1232</v>
       </c>
       <c r="AB20" s="18">
         <v>1114</v>
       </c>
       <c r="AC20" s="18">
         <v>1207</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD20" s="18">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="87" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="21" t="s">
+      <c r="B21" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="16">
+      <c r="C21" s="82">
         <v>1787</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="82">
         <v>1634</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="82">
         <v>1546</v>
       </c>
-      <c r="F21" s="16">
+      <c r="F21" s="82">
         <v>1674</v>
       </c>
-      <c r="G21" s="16">
+      <c r="G21" s="82">
         <v>1643</v>
       </c>
-      <c r="H21" s="16">
+      <c r="H21" s="82">
         <v>1532</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I21" s="82">
         <v>1820</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J21" s="82">
         <v>1573</v>
       </c>
-      <c r="K21" s="16">
+      <c r="K21" s="82">
         <v>1592</v>
       </c>
-      <c r="L21" s="16">
+      <c r="L21" s="82">
         <v>1541</v>
       </c>
-      <c r="M21" s="16">
+      <c r="M21" s="82">
         <v>1555</v>
       </c>
-      <c r="N21" s="16">
+      <c r="N21" s="82">
         <v>1585</v>
       </c>
-      <c r="O21" s="16">
+      <c r="O21" s="82">
         <v>1433</v>
       </c>
-      <c r="P21" s="16">
+      <c r="P21" s="82">
         <v>1381</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="Q21" s="82">
         <v>1460</v>
       </c>
-      <c r="R21" s="17">
+      <c r="R21" s="88">
         <v>1478</v>
       </c>
-      <c r="S21" s="18">
+      <c r="S21" s="83">
         <v>1384</v>
       </c>
-      <c r="T21" s="19">
+      <c r="T21" s="89">
         <v>1323</v>
       </c>
-      <c r="U21" s="20">
+      <c r="U21" s="86">
         <v>1586</v>
       </c>
-      <c r="V21" s="20">
+      <c r="V21" s="86">
         <v>1357</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W21" s="83">
         <v>1518</v>
       </c>
-      <c r="X21" s="18">
+      <c r="X21" s="83">
         <v>1455</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y21" s="83">
         <v>1253</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="83">
         <v>1518</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA21" s="83">
         <v>1378</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB21" s="83">
         <v>1298</v>
       </c>
-      <c r="AC21" s="18">
-[...3 lines deleted...]
-    <row r="22" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC21" s="83">
+        <v>1293</v>
+      </c>
+      <c r="AD21" s="83">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="16">
         <v>805</v>
       </c>
       <c r="D22" s="16">
         <v>726</v>
       </c>
       <c r="E22" s="16">
         <v>714</v>
       </c>
       <c r="F22" s="16">
         <v>794</v>
       </c>
       <c r="G22" s="16">
         <v>755</v>
       </c>
       <c r="H22" s="16">
         <v>746</v>
       </c>
       <c r="I22" s="16">
@@ -2924,52 +2994,55 @@
       </c>
       <c r="V22" s="20">
         <v>752</v>
       </c>
       <c r="W22" s="18">
         <v>759</v>
       </c>
       <c r="X22" s="18">
         <v>688</v>
       </c>
       <c r="Y22" s="18">
         <v>584</v>
       </c>
       <c r="Z22" s="18">
         <v>694</v>
       </c>
       <c r="AA22" s="18">
         <v>595</v>
       </c>
       <c r="AB22" s="18">
         <v>615</v>
       </c>
       <c r="AC22" s="18">
         <v>688</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD22" s="18">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="16">
         <v>460</v>
       </c>
       <c r="D23" s="16">
         <v>418</v>
       </c>
       <c r="E23" s="16">
         <v>376</v>
       </c>
       <c r="F23" s="16">
         <v>454</v>
       </c>
       <c r="G23" s="16">
         <v>455</v>
       </c>
       <c r="H23" s="16">
         <v>408</v>
       </c>
       <c r="I23" s="16">
@@ -3013,52 +3086,55 @@
       </c>
       <c r="V23" s="20">
         <v>406</v>
       </c>
       <c r="W23" s="18">
         <v>373</v>
       </c>
       <c r="X23" s="18">
         <v>360</v>
       </c>
       <c r="Y23" s="18">
         <v>352</v>
       </c>
       <c r="Z23" s="18">
         <v>392</v>
       </c>
       <c r="AA23" s="18">
         <v>389</v>
       </c>
       <c r="AB23" s="18">
         <v>302</v>
       </c>
       <c r="AC23" s="18">
         <v>368</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD23" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="16">
         <v>4848</v>
       </c>
       <c r="D24" s="16">
         <v>4289</v>
       </c>
       <c r="E24" s="16">
         <v>4060</v>
       </c>
       <c r="F24" s="16">
         <v>4619</v>
       </c>
       <c r="G24" s="16">
         <v>4519</v>
       </c>
       <c r="H24" s="16">
         <v>4164</v>
       </c>
       <c r="I24" s="16">
@@ -3102,52 +3178,55 @@
       </c>
       <c r="V24" s="20">
         <v>3934</v>
       </c>
       <c r="W24" s="18">
         <v>4151</v>
       </c>
       <c r="X24" s="18">
         <v>4029</v>
       </c>
       <c r="Y24" s="18">
         <v>3504</v>
       </c>
       <c r="Z24" s="18">
         <v>3831</v>
       </c>
       <c r="AA24" s="18">
         <v>3688</v>
       </c>
       <c r="AB24" s="18">
         <v>3195</v>
       </c>
       <c r="AC24" s="18">
         <v>3559</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD24" s="18">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="16">
         <v>394</v>
       </c>
       <c r="D25" s="16">
         <v>316</v>
       </c>
       <c r="E25" s="16">
         <v>326</v>
       </c>
       <c r="F25" s="16">
         <v>377</v>
       </c>
       <c r="G25" s="16">
         <v>341</v>
       </c>
       <c r="H25" s="16">
         <v>338</v>
       </c>
       <c r="I25" s="16">
@@ -3191,52 +3270,55 @@
       </c>
       <c r="V25" s="20">
         <v>303</v>
       </c>
       <c r="W25" s="18">
         <v>287</v>
       </c>
       <c r="X25" s="18">
         <v>343</v>
       </c>
       <c r="Y25" s="18">
         <v>243</v>
       </c>
       <c r="Z25" s="18">
         <v>263</v>
       </c>
       <c r="AA25" s="18">
         <v>283</v>
       </c>
       <c r="AB25" s="18">
         <v>201</v>
       </c>
       <c r="AC25" s="18">
         <v>254</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD25" s="18">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="16">
         <v>762</v>
       </c>
       <c r="D26" s="16">
         <v>695</v>
       </c>
       <c r="E26" s="16">
         <v>661</v>
       </c>
       <c r="F26" s="16">
         <v>795</v>
       </c>
       <c r="G26" s="16">
         <v>697</v>
       </c>
       <c r="H26" s="16">
         <v>676</v>
       </c>
       <c r="I26" s="16">
@@ -3280,52 +3362,55 @@
       </c>
       <c r="V26" s="20">
         <v>670</v>
       </c>
       <c r="W26" s="18">
         <v>662</v>
       </c>
       <c r="X26" s="18">
         <v>607</v>
       </c>
       <c r="Y26" s="18">
         <v>555</v>
       </c>
       <c r="Z26" s="18">
         <v>633</v>
       </c>
       <c r="AA26" s="18">
         <v>566</v>
       </c>
       <c r="AB26" s="18">
         <v>485</v>
       </c>
       <c r="AC26" s="18">
         <v>516</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD26" s="18">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="16">
         <v>2486</v>
       </c>
       <c r="D27" s="16">
         <v>2279</v>
       </c>
       <c r="E27" s="16">
         <v>2177</v>
       </c>
       <c r="F27" s="16">
         <v>2499</v>
       </c>
       <c r="G27" s="16">
         <v>2477</v>
       </c>
       <c r="H27" s="16">
         <v>2463</v>
       </c>
       <c r="I27" s="16">
@@ -3369,52 +3454,55 @@
       </c>
       <c r="V27" s="20">
         <v>2346</v>
       </c>
       <c r="W27" s="18">
         <v>2381</v>
       </c>
       <c r="X27" s="18">
         <v>2327</v>
       </c>
       <c r="Y27" s="18">
         <v>1955</v>
       </c>
       <c r="Z27" s="18">
         <v>2231</v>
       </c>
       <c r="AA27" s="18">
         <v>2119</v>
       </c>
       <c r="AB27" s="18">
         <v>1954</v>
       </c>
       <c r="AC27" s="18">
         <v>2170</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD27" s="18">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="16">
         <v>2967</v>
       </c>
       <c r="D28" s="16">
         <v>2908</v>
       </c>
       <c r="E28" s="16">
         <v>2636</v>
       </c>
       <c r="F28" s="16">
         <v>3050</v>
       </c>
       <c r="G28" s="16">
         <v>2843</v>
       </c>
       <c r="H28" s="16">
         <v>2786</v>
       </c>
       <c r="I28" s="16">
@@ -3458,52 +3546,55 @@
       </c>
       <c r="V28" s="20">
         <v>2715</v>
       </c>
       <c r="W28" s="18">
         <v>2829</v>
       </c>
       <c r="X28" s="18">
         <v>2735</v>
       </c>
       <c r="Y28" s="18">
         <v>2302</v>
       </c>
       <c r="Z28" s="18">
         <v>2580</v>
       </c>
       <c r="AA28" s="18">
         <v>2470</v>
       </c>
       <c r="AB28" s="18">
         <v>2101</v>
       </c>
       <c r="AC28" s="18">
         <v>2638</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD28" s="18">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="16">
         <v>2583</v>
       </c>
       <c r="D29" s="16">
         <v>2383</v>
       </c>
       <c r="E29" s="16">
         <v>2311</v>
       </c>
       <c r="F29" s="16">
         <v>2565</v>
       </c>
       <c r="G29" s="16">
         <v>2463</v>
       </c>
       <c r="H29" s="16">
         <v>2206</v>
       </c>
       <c r="I29" s="16">
@@ -3547,83 +3638,86 @@
       </c>
       <c r="V29" s="20">
         <v>2407</v>
       </c>
       <c r="W29" s="18">
         <v>2466</v>
       </c>
       <c r="X29" s="18">
         <v>2440</v>
       </c>
       <c r="Y29" s="18">
         <v>2074</v>
       </c>
       <c r="Z29" s="18">
         <v>2296</v>
       </c>
       <c r="AA29" s="18">
         <v>2300</v>
       </c>
       <c r="AB29" s="18">
         <v>1884</v>
       </c>
       <c r="AC29" s="18">
         <v>2106</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="18">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="45"/>
-      <c r="B30" s="73" t="s">
+      <c r="B30" s="63" t="s">
         <v>75</v>
       </c>
-      <c r="C30" s="73"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="63"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+    </row>
+    <row r="31" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="46"/>
       <c r="B31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="32">
         <v>17073</v>
       </c>
       <c r="D31" s="16">
         <v>15624</v>
       </c>
       <c r="E31" s="32">
         <v>14890</v>
       </c>
       <c r="F31" s="32">
         <v>16593</v>
       </c>
       <c r="G31" s="32">
         <v>16029</v>
       </c>
       <c r="H31" s="32">
         <v>15209</v>
       </c>
       <c r="I31" s="32">
         <v>17184</v>
       </c>
@@ -3665,52 +3759,55 @@
       </c>
       <c r="V31" s="20">
         <v>14272</v>
       </c>
       <c r="W31" s="18">
         <v>15094</v>
       </c>
       <c r="X31" s="18">
         <v>14487</v>
       </c>
       <c r="Y31" s="18">
         <v>12604</v>
       </c>
       <c r="Z31" s="18">
         <v>14134</v>
       </c>
       <c r="AA31" s="18">
         <v>13374</v>
       </c>
       <c r="AB31" s="18">
         <v>11584</v>
       </c>
       <c r="AC31" s="18">
         <v>13055</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD31" s="18">
+        <v>13140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="45">
         <v>100000000</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="32">
         <v>408</v>
       </c>
       <c r="D32" s="16">
         <v>386</v>
       </c>
       <c r="E32" s="32">
         <v>401</v>
       </c>
       <c r="F32" s="32">
         <v>435</v>
       </c>
       <c r="G32" s="32">
         <v>422</v>
       </c>
       <c r="H32" s="32">
         <v>410</v>
       </c>
       <c r="I32" s="32">
@@ -3754,52 +3851,55 @@
       </c>
       <c r="V32" s="20">
         <v>385</v>
       </c>
       <c r="W32" s="18">
         <v>408</v>
       </c>
       <c r="X32" s="18">
         <v>332</v>
       </c>
       <c r="Y32" s="18">
         <v>304</v>
       </c>
       <c r="Z32" s="18">
         <v>336</v>
       </c>
       <c r="AA32" s="18">
         <v>322</v>
       </c>
       <c r="AB32" s="18">
         <v>286</v>
       </c>
       <c r="AC32" s="18">
         <v>352</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD32" s="18">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="32">
         <v>489</v>
       </c>
       <c r="D33" s="16">
         <v>431</v>
       </c>
       <c r="E33" s="32">
         <v>413</v>
       </c>
       <c r="F33" s="32">
         <v>471</v>
       </c>
       <c r="G33" s="32">
         <v>434</v>
       </c>
       <c r="H33" s="32">
         <v>398</v>
       </c>
       <c r="I33" s="32">
@@ -3843,52 +3943,55 @@
       </c>
       <c r="V33" s="20">
         <v>405</v>
       </c>
       <c r="W33" s="18">
         <v>417</v>
       </c>
       <c r="X33" s="18">
         <v>368</v>
       </c>
       <c r="Y33" s="18">
         <v>363</v>
       </c>
       <c r="Z33" s="18">
         <v>393</v>
       </c>
       <c r="AA33" s="18">
         <v>373</v>
       </c>
       <c r="AB33" s="18">
         <v>329</v>
       </c>
       <c r="AC33" s="18">
         <v>372</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD33" s="18">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="32">
         <v>755</v>
       </c>
       <c r="D34" s="16">
         <v>769</v>
       </c>
       <c r="E34" s="32">
         <v>791</v>
       </c>
       <c r="F34" s="32">
         <v>788</v>
       </c>
       <c r="G34" s="32">
         <v>840</v>
       </c>
       <c r="H34" s="32">
         <v>717</v>
       </c>
       <c r="I34" s="32">
@@ -3932,52 +4035,55 @@
       </c>
       <c r="V34" s="20">
         <v>666</v>
       </c>
       <c r="W34" s="18">
         <v>718</v>
       </c>
       <c r="X34" s="18">
         <v>724</v>
       </c>
       <c r="Y34" s="18">
         <v>586</v>
       </c>
       <c r="Z34" s="18">
         <v>714</v>
       </c>
       <c r="AA34" s="18">
         <v>676</v>
       </c>
       <c r="AB34" s="18">
         <v>587</v>
       </c>
       <c r="AC34" s="18">
         <v>601</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD34" s="18">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="32">
         <v>1499</v>
       </c>
       <c r="D35" s="16">
         <v>1375</v>
       </c>
       <c r="E35" s="32">
         <v>1310</v>
       </c>
       <c r="F35" s="32">
         <v>1372</v>
       </c>
       <c r="G35" s="32">
         <v>1439</v>
       </c>
       <c r="H35" s="32">
         <v>1332</v>
       </c>
       <c r="I35" s="32">
@@ -4021,52 +4127,55 @@
       </c>
       <c r="V35" s="20">
         <v>1209</v>
       </c>
       <c r="W35" s="18">
         <v>1262</v>
       </c>
       <c r="X35" s="18">
         <v>1229</v>
       </c>
       <c r="Y35" s="18">
         <v>1046</v>
       </c>
       <c r="Z35" s="18">
         <v>1215</v>
       </c>
       <c r="AA35" s="18">
         <v>1086</v>
       </c>
       <c r="AB35" s="18">
         <v>927</v>
       </c>
       <c r="AC35" s="18">
         <v>1140</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD35" s="18">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="32">
         <v>737</v>
       </c>
       <c r="D36" s="16">
         <v>652</v>
       </c>
       <c r="E36" s="32">
         <v>616</v>
       </c>
       <c r="F36" s="32">
         <v>688</v>
       </c>
       <c r="G36" s="32">
         <v>600</v>
       </c>
       <c r="H36" s="32">
         <v>620</v>
       </c>
       <c r="I36" s="32">
@@ -4110,52 +4219,55 @@
       </c>
       <c r="V36" s="20">
         <v>568</v>
       </c>
       <c r="W36" s="18">
         <v>614</v>
       </c>
       <c r="X36" s="18">
         <v>606</v>
       </c>
       <c r="Y36" s="18">
         <v>557</v>
       </c>
       <c r="Z36" s="18">
         <v>630</v>
       </c>
       <c r="AA36" s="18">
         <v>560</v>
       </c>
       <c r="AB36" s="18">
         <v>468</v>
       </c>
       <c r="AC36" s="18">
         <v>541</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD36" s="18">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="32">
         <v>529</v>
       </c>
       <c r="D37" s="16">
         <v>457</v>
       </c>
       <c r="E37" s="32">
         <v>434</v>
       </c>
       <c r="F37" s="32">
         <v>516</v>
       </c>
       <c r="G37" s="32">
         <v>498</v>
       </c>
       <c r="H37" s="32">
         <v>486</v>
       </c>
       <c r="I37" s="32">
@@ -4199,52 +4311,55 @@
       </c>
       <c r="V37" s="20">
         <v>437</v>
       </c>
       <c r="W37" s="18">
         <v>479</v>
       </c>
       <c r="X37" s="18">
         <v>445</v>
       </c>
       <c r="Y37" s="18">
         <v>388</v>
       </c>
       <c r="Z37" s="18">
         <v>455</v>
       </c>
       <c r="AA37" s="18">
         <v>386</v>
       </c>
       <c r="AB37" s="18">
         <v>349</v>
       </c>
       <c r="AC37" s="18">
         <v>399</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD37" s="18">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="32">
         <v>1129</v>
       </c>
       <c r="D38" s="16">
         <v>989</v>
       </c>
       <c r="E38" s="32">
         <v>997</v>
       </c>
       <c r="F38" s="32">
         <v>1066</v>
       </c>
       <c r="G38" s="32">
         <v>1062</v>
       </c>
       <c r="H38" s="32">
         <v>997</v>
       </c>
       <c r="I38" s="32">
@@ -4288,52 +4403,55 @@
       </c>
       <c r="V38" s="20">
         <v>907</v>
       </c>
       <c r="W38" s="18">
         <v>1049</v>
       </c>
       <c r="X38" s="18">
         <v>912</v>
       </c>
       <c r="Y38" s="18">
         <v>846</v>
       </c>
       <c r="Z38" s="18">
         <v>888</v>
       </c>
       <c r="AA38" s="18">
         <v>844</v>
       </c>
       <c r="AB38" s="18">
         <v>740</v>
       </c>
       <c r="AC38" s="18">
         <v>845</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD38" s="18">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="32">
         <v>563</v>
       </c>
       <c r="D39" s="16">
         <v>549</v>
       </c>
       <c r="E39" s="32">
         <v>490</v>
       </c>
       <c r="F39" s="32">
         <v>582</v>
       </c>
       <c r="G39" s="32">
         <v>536</v>
       </c>
       <c r="H39" s="32">
         <v>527</v>
       </c>
       <c r="I39" s="32">
@@ -4377,52 +4495,55 @@
       </c>
       <c r="V39" s="20">
         <v>440</v>
       </c>
       <c r="W39" s="18">
         <v>497</v>
       </c>
       <c r="X39" s="18">
         <v>473</v>
       </c>
       <c r="Y39" s="18">
         <v>394</v>
       </c>
       <c r="Z39" s="18">
         <v>472</v>
       </c>
       <c r="AA39" s="18">
         <v>444</v>
       </c>
       <c r="AB39" s="18">
         <v>420</v>
       </c>
       <c r="AC39" s="18">
         <v>401</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD39" s="18">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="32">
         <v>707</v>
       </c>
       <c r="D40" s="16">
         <v>663</v>
       </c>
       <c r="E40" s="32">
         <v>627</v>
       </c>
       <c r="F40" s="32">
         <v>681</v>
       </c>
       <c r="G40" s="32">
         <v>688</v>
       </c>
       <c r="H40" s="32">
         <v>676</v>
       </c>
       <c r="I40" s="32">
@@ -4466,52 +4587,55 @@
       </c>
       <c r="V40" s="20">
         <v>581</v>
       </c>
       <c r="W40" s="18">
         <v>649</v>
       </c>
       <c r="X40" s="18">
         <v>591</v>
       </c>
       <c r="Y40" s="18">
         <v>515</v>
       </c>
       <c r="Z40" s="18">
         <v>571</v>
       </c>
       <c r="AA40" s="18">
         <v>582</v>
       </c>
       <c r="AB40" s="18">
         <v>509</v>
       </c>
       <c r="AC40" s="18">
         <v>554</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD40" s="18">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="32">
         <v>440</v>
       </c>
       <c r="D41" s="16">
         <v>400</v>
       </c>
       <c r="E41" s="32">
         <v>353</v>
       </c>
       <c r="F41" s="32">
         <v>412</v>
       </c>
       <c r="G41" s="32">
         <v>399</v>
       </c>
       <c r="H41" s="32">
         <v>354</v>
       </c>
       <c r="I41" s="32">
@@ -4555,52 +4679,55 @@
       </c>
       <c r="V41" s="20">
         <v>345</v>
       </c>
       <c r="W41" s="18">
         <v>373</v>
       </c>
       <c r="X41" s="18">
         <v>393</v>
       </c>
       <c r="Y41" s="18">
         <v>329</v>
       </c>
       <c r="Z41" s="18">
         <v>358</v>
       </c>
       <c r="AA41" s="18">
         <v>316</v>
       </c>
       <c r="AB41" s="18">
         <v>283</v>
       </c>
       <c r="AC41" s="18">
         <v>306</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD41" s="18">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="32">
         <v>952</v>
       </c>
       <c r="D42" s="16">
         <v>802</v>
       </c>
       <c r="E42" s="32">
         <v>756</v>
       </c>
       <c r="F42" s="32">
         <v>841</v>
       </c>
       <c r="G42" s="32">
         <v>781</v>
       </c>
       <c r="H42" s="32">
         <v>775</v>
       </c>
       <c r="I42" s="32">
@@ -4644,141 +4771,147 @@
       </c>
       <c r="V42" s="20">
         <v>726</v>
       </c>
       <c r="W42" s="18">
         <v>745</v>
       </c>
       <c r="X42" s="18">
         <v>686</v>
       </c>
       <c r="Y42" s="18">
         <v>661</v>
       </c>
       <c r="Z42" s="18">
         <v>681</v>
       </c>
       <c r="AA42" s="18">
         <v>605</v>
       </c>
       <c r="AB42" s="18">
         <v>567</v>
       </c>
       <c r="AC42" s="18">
         <v>617</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD42" s="18">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="87" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B43" s="21" t="s">
+      <c r="B43" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="C43" s="32">
+      <c r="C43" s="81">
         <v>942</v>
       </c>
-      <c r="D43" s="16">
+      <c r="D43" s="82">
         <v>870</v>
       </c>
-      <c r="E43" s="32">
+      <c r="E43" s="81">
         <v>800</v>
       </c>
-      <c r="F43" s="32">
+      <c r="F43" s="81">
         <v>860</v>
       </c>
-      <c r="G43" s="32">
+      <c r="G43" s="81">
         <v>874</v>
       </c>
-      <c r="H43" s="32">
+      <c r="H43" s="81">
         <v>790</v>
       </c>
-      <c r="I43" s="32">
+      <c r="I43" s="81">
         <v>916</v>
       </c>
-      <c r="J43" s="32">
+      <c r="J43" s="81">
         <v>796</v>
       </c>
-      <c r="K43" s="32">
+      <c r="K43" s="81">
         <v>846</v>
       </c>
-      <c r="L43" s="32">
+      <c r="L43" s="81">
         <v>814</v>
       </c>
-      <c r="M43" s="32">
+      <c r="M43" s="81">
         <v>796</v>
       </c>
-      <c r="N43" s="32">
+      <c r="N43" s="81">
         <v>824</v>
       </c>
-      <c r="O43" s="32">
+      <c r="O43" s="81">
         <v>739</v>
       </c>
-      <c r="P43" s="32">
+      <c r="P43" s="81">
         <v>678</v>
       </c>
-      <c r="Q43" s="16">
+      <c r="Q43" s="82">
         <v>754</v>
       </c>
-      <c r="R43" s="18">
+      <c r="R43" s="83">
         <v>744</v>
       </c>
-      <c r="S43" s="18">
+      <c r="S43" s="83">
         <v>726</v>
       </c>
-      <c r="T43" s="22">
+      <c r="T43" s="84">
         <v>685</v>
       </c>
-      <c r="U43" s="33">
+      <c r="U43" s="85">
         <v>779</v>
       </c>
-      <c r="V43" s="20">
+      <c r="V43" s="86">
         <v>691</v>
       </c>
-      <c r="W43" s="18">
+      <c r="W43" s="83">
         <v>798</v>
       </c>
-      <c r="X43" s="18">
+      <c r="X43" s="83">
         <v>755</v>
       </c>
-      <c r="Y43" s="18">
+      <c r="Y43" s="83">
         <v>639</v>
       </c>
-      <c r="Z43" s="18">
+      <c r="Z43" s="83">
         <v>783</v>
       </c>
-      <c r="AA43" s="18">
+      <c r="AA43" s="83">
         <v>716</v>
       </c>
-      <c r="AB43" s="18">
+      <c r="AB43" s="83">
         <v>646</v>
       </c>
-      <c r="AC43" s="18">
-[...3 lines deleted...]
-    <row r="44" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC43" s="83">
+        <v>627</v>
+      </c>
+      <c r="AD43" s="83">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="32">
         <v>412</v>
       </c>
       <c r="D44" s="16">
         <v>391</v>
       </c>
       <c r="E44" s="32">
         <v>361</v>
       </c>
       <c r="F44" s="32">
         <v>402</v>
       </c>
       <c r="G44" s="32">
         <v>365</v>
       </c>
       <c r="H44" s="32">
         <v>375</v>
       </c>
       <c r="I44" s="32">
@@ -4822,52 +4955,55 @@
       </c>
       <c r="V44" s="20">
         <v>391</v>
       </c>
       <c r="W44" s="18">
         <v>391</v>
       </c>
       <c r="X44" s="18">
         <v>323</v>
       </c>
       <c r="Y44" s="18">
         <v>292</v>
       </c>
       <c r="Z44" s="18">
         <v>354</v>
       </c>
       <c r="AA44" s="18">
         <v>325</v>
       </c>
       <c r="AB44" s="18">
         <v>314</v>
       </c>
       <c r="AC44" s="18">
         <v>360</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD44" s="18">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="32">
         <v>225</v>
       </c>
       <c r="D45" s="16">
         <v>209</v>
       </c>
       <c r="E45" s="32">
         <v>188</v>
       </c>
       <c r="F45" s="32">
         <v>228</v>
       </c>
       <c r="G45" s="32">
         <v>230</v>
       </c>
       <c r="H45" s="32">
         <v>212</v>
       </c>
       <c r="I45" s="32">
@@ -4911,52 +5047,55 @@
       </c>
       <c r="V45" s="20">
         <v>206</v>
       </c>
       <c r="W45" s="18">
         <v>187</v>
       </c>
       <c r="X45" s="18">
         <v>183</v>
       </c>
       <c r="Y45" s="18">
         <v>174</v>
       </c>
       <c r="Z45" s="18">
         <v>202</v>
       </c>
       <c r="AA45" s="18">
         <v>198</v>
       </c>
       <c r="AB45" s="18">
         <v>155</v>
       </c>
       <c r="AC45" s="18">
         <v>198</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD45" s="18">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="32">
         <v>2530</v>
       </c>
       <c r="D46" s="16">
         <v>2231</v>
       </c>
       <c r="E46" s="32">
         <v>2136</v>
       </c>
       <c r="F46" s="32">
         <v>2407</v>
       </c>
       <c r="G46" s="32">
         <v>2329</v>
       </c>
       <c r="H46" s="32">
         <v>2222</v>
       </c>
       <c r="I46" s="32">
@@ -5000,52 +5139,55 @@
       </c>
       <c r="V46" s="20">
         <v>2012</v>
       </c>
       <c r="W46" s="18">
         <v>2127</v>
       </c>
       <c r="X46" s="18">
         <v>2061</v>
       </c>
       <c r="Y46" s="18">
         <v>1842</v>
       </c>
       <c r="Z46" s="18">
         <v>1982</v>
       </c>
       <c r="AA46" s="18">
         <v>1947</v>
       </c>
       <c r="AB46" s="18">
         <v>1636</v>
       </c>
       <c r="AC46" s="18">
         <v>1812</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD46" s="18">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="32">
         <v>197</v>
       </c>
       <c r="D47" s="16">
         <v>183</v>
       </c>
       <c r="E47" s="32">
         <v>180</v>
       </c>
       <c r="F47" s="32">
         <v>190</v>
       </c>
       <c r="G47" s="32">
         <v>170</v>
       </c>
       <c r="H47" s="32">
         <v>168</v>
       </c>
       <c r="I47" s="32">
@@ -5089,52 +5231,55 @@
       </c>
       <c r="V47" s="20">
         <v>161</v>
       </c>
       <c r="W47" s="18">
         <v>154</v>
       </c>
       <c r="X47" s="18">
         <v>176</v>
       </c>
       <c r="Y47" s="18">
         <v>115</v>
       </c>
       <c r="Z47" s="18">
         <v>131</v>
       </c>
       <c r="AA47" s="18">
         <v>145</v>
       </c>
       <c r="AB47" s="18">
         <v>101</v>
       </c>
       <c r="AC47" s="18">
         <v>136</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD47" s="18">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="32">
         <v>407</v>
       </c>
       <c r="D48" s="16">
         <v>394</v>
       </c>
       <c r="E48" s="32">
         <v>343</v>
       </c>
       <c r="F48" s="32">
         <v>424</v>
       </c>
       <c r="G48" s="32">
         <v>355</v>
       </c>
       <c r="H48" s="32">
         <v>333</v>
       </c>
       <c r="I48" s="32">
@@ -5178,52 +5323,55 @@
       </c>
       <c r="V48" s="20">
         <v>321</v>
       </c>
       <c r="W48" s="18">
         <v>346</v>
       </c>
       <c r="X48" s="18">
         <v>316</v>
       </c>
       <c r="Y48" s="18">
         <v>272</v>
       </c>
       <c r="Z48" s="18">
         <v>319</v>
       </c>
       <c r="AA48" s="18">
         <v>300</v>
       </c>
       <c r="AB48" s="18">
         <v>248</v>
       </c>
       <c r="AC48" s="18">
         <v>264</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD48" s="18">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="32">
         <v>1291</v>
       </c>
       <c r="D49" s="16">
         <v>1167</v>
       </c>
       <c r="E49" s="32">
         <v>1175</v>
       </c>
       <c r="F49" s="32">
         <v>1279</v>
       </c>
       <c r="G49" s="32">
         <v>1279</v>
       </c>
       <c r="H49" s="32">
         <v>1266</v>
       </c>
       <c r="I49" s="32">
@@ -5267,52 +5415,55 @@
       </c>
       <c r="V49" s="20">
         <v>1197</v>
       </c>
       <c r="W49" s="18">
         <v>1229</v>
       </c>
       <c r="X49" s="18">
         <v>1220</v>
       </c>
       <c r="Y49" s="18">
         <v>985</v>
       </c>
       <c r="Z49" s="18">
         <v>1114</v>
       </c>
       <c r="AA49" s="18">
         <v>1098</v>
       </c>
       <c r="AB49" s="18">
         <v>1003</v>
       </c>
       <c r="AC49" s="18">
         <v>1118</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD49" s="18">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C50" s="32">
         <v>1522</v>
       </c>
       <c r="D50" s="16">
         <v>1503</v>
       </c>
       <c r="E50" s="32">
         <v>1348</v>
       </c>
       <c r="F50" s="32">
         <v>1635</v>
       </c>
       <c r="G50" s="32">
         <v>1480</v>
       </c>
       <c r="H50" s="32">
         <v>1448</v>
       </c>
       <c r="I50" s="32">
@@ -5356,52 +5507,55 @@
       </c>
       <c r="V50" s="20">
         <v>1399</v>
       </c>
       <c r="W50" s="18">
         <v>1419</v>
       </c>
       <c r="X50" s="18">
         <v>1412</v>
       </c>
       <c r="Y50" s="18">
         <v>1214</v>
       </c>
       <c r="Z50" s="18">
         <v>1324</v>
       </c>
       <c r="AA50" s="18">
         <v>1277</v>
       </c>
       <c r="AB50" s="18">
         <v>1080</v>
       </c>
       <c r="AC50" s="18">
         <v>1372</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD50" s="18">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C51" s="32">
         <v>1339</v>
       </c>
       <c r="D51" s="16">
         <v>1203</v>
       </c>
       <c r="E51" s="32">
         <v>1171</v>
       </c>
       <c r="F51" s="32">
         <v>1316</v>
       </c>
       <c r="G51" s="32">
         <v>1248</v>
       </c>
       <c r="H51" s="32">
         <v>1103</v>
       </c>
       <c r="I51" s="32">
@@ -5445,83 +5599,86 @@
       </c>
       <c r="V51" s="20">
         <v>1225</v>
       </c>
       <c r="W51" s="18">
         <v>1232</v>
       </c>
       <c r="X51" s="18">
         <v>1282</v>
       </c>
       <c r="Y51" s="18">
         <v>1082</v>
       </c>
       <c r="Z51" s="18">
         <v>1212</v>
       </c>
       <c r="AA51" s="18">
         <v>1174</v>
       </c>
       <c r="AB51" s="18">
         <v>936</v>
       </c>
       <c r="AC51" s="18">
         <v>1040</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="18">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="46"/>
-      <c r="B52" s="74" t="s">
+      <c r="B52" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="C52" s="74"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
+      <c r="K52" s="64"/>
+      <c r="L52" s="64"/>
+      <c r="M52" s="64"/>
+      <c r="N52" s="64"/>
+      <c r="O52" s="64"/>
+      <c r="P52" s="64"/>
+      <c r="Q52" s="64"/>
+      <c r="R52" s="64"/>
+      <c r="S52" s="64"/>
+      <c r="T52" s="64"/>
+      <c r="U52" s="64"/>
+      <c r="V52" s="64"/>
+      <c r="W52" s="64"/>
+      <c r="X52" s="64"/>
+      <c r="Y52" s="64"/>
+      <c r="Z52" s="64"/>
+      <c r="AA52" s="64"/>
+    </row>
+    <row r="53" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="47"/>
       <c r="B53" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="32">
         <v>16089</v>
       </c>
       <c r="D53" s="16">
         <v>14451</v>
       </c>
       <c r="E53" s="32">
         <v>13724</v>
       </c>
       <c r="F53" s="32">
         <v>15559</v>
       </c>
       <c r="G53" s="32">
         <v>15111</v>
       </c>
       <c r="H53" s="32">
         <v>14321</v>
       </c>
       <c r="I53" s="32">
         <v>16120</v>
       </c>
@@ -5563,52 +5720,55 @@
       </c>
       <c r="V53" s="20">
         <v>13703</v>
       </c>
       <c r="W53" s="18">
         <v>14277</v>
       </c>
       <c r="X53" s="18">
         <v>13861</v>
       </c>
       <c r="Y53" s="18">
         <v>11844</v>
       </c>
       <c r="Z53" s="18">
         <v>13395</v>
       </c>
       <c r="AA53" s="18">
         <v>12445</v>
       </c>
       <c r="AB53" s="18">
         <v>11138</v>
       </c>
       <c r="AC53" s="18">
         <v>12471</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD53" s="18">
+        <v>12173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="45">
         <v>100000000</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="32">
         <v>396</v>
       </c>
       <c r="D54" s="16">
         <v>362</v>
       </c>
       <c r="E54" s="32">
         <v>367</v>
       </c>
       <c r="F54" s="32">
         <v>422</v>
       </c>
       <c r="G54" s="32">
         <v>401</v>
       </c>
       <c r="H54" s="32">
         <v>357</v>
       </c>
       <c r="I54" s="32">
@@ -5652,52 +5812,55 @@
       </c>
       <c r="V54" s="20">
         <v>336</v>
       </c>
       <c r="W54" s="18">
         <v>371</v>
       </c>
       <c r="X54" s="18">
         <v>318</v>
       </c>
       <c r="Y54" s="18">
         <v>277</v>
       </c>
       <c r="Z54" s="18">
         <v>338</v>
       </c>
       <c r="AA54" s="18">
         <v>272</v>
       </c>
       <c r="AB54" s="18">
         <v>256</v>
       </c>
       <c r="AC54" s="18">
         <v>309</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD54" s="18">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="32">
         <v>457</v>
       </c>
       <c r="D55" s="16">
         <v>394</v>
       </c>
       <c r="E55" s="32">
         <v>374</v>
       </c>
       <c r="F55" s="32">
         <v>460</v>
       </c>
       <c r="G55" s="32">
         <v>418</v>
       </c>
       <c r="H55" s="32">
         <v>399</v>
       </c>
       <c r="I55" s="32">
@@ -5741,52 +5904,55 @@
       </c>
       <c r="V55" s="20">
         <v>361</v>
       </c>
       <c r="W55" s="18">
         <v>337</v>
       </c>
       <c r="X55" s="18">
         <v>389</v>
       </c>
       <c r="Y55" s="18">
         <v>367</v>
       </c>
       <c r="Z55" s="18">
         <v>371</v>
       </c>
       <c r="AA55" s="18">
         <v>347</v>
       </c>
       <c r="AB55" s="18">
         <v>321</v>
       </c>
       <c r="AC55" s="18">
         <v>330</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD55" s="18">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="32">
         <v>798</v>
       </c>
       <c r="D56" s="16">
         <v>716</v>
       </c>
       <c r="E56" s="32">
         <v>658</v>
       </c>
       <c r="F56" s="32">
         <v>794</v>
       </c>
       <c r="G56" s="32">
         <v>724</v>
       </c>
       <c r="H56" s="32">
         <v>747</v>
       </c>
       <c r="I56" s="32">
@@ -5830,52 +5996,55 @@
       </c>
       <c r="V56" s="20">
         <v>576</v>
       </c>
       <c r="W56" s="18">
         <v>660</v>
       </c>
       <c r="X56" s="18">
         <v>681</v>
       </c>
       <c r="Y56" s="18">
         <v>590</v>
       </c>
       <c r="Z56" s="18">
         <v>650</v>
       </c>
       <c r="AA56" s="18">
         <v>632</v>
       </c>
       <c r="AB56" s="18">
         <v>502</v>
       </c>
       <c r="AC56" s="18">
         <v>595</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD56" s="18">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="32">
         <v>1415</v>
       </c>
       <c r="D57" s="16">
         <v>1311</v>
       </c>
       <c r="E57" s="32">
         <v>1202</v>
       </c>
       <c r="F57" s="32">
         <v>1325</v>
       </c>
       <c r="G57" s="32">
         <v>1329</v>
       </c>
       <c r="H57" s="32">
         <v>1259</v>
       </c>
       <c r="I57" s="32">
@@ -5919,52 +6088,55 @@
       </c>
       <c r="V57" s="20">
         <v>1165</v>
       </c>
       <c r="W57" s="18">
         <v>1213</v>
       </c>
       <c r="X57" s="18">
         <v>1162</v>
       </c>
       <c r="Y57" s="18">
         <v>983</v>
       </c>
       <c r="Z57" s="18">
         <v>1186</v>
       </c>
       <c r="AA57" s="18">
         <v>1050</v>
       </c>
       <c r="AB57" s="18">
         <v>886</v>
       </c>
       <c r="AC57" s="18">
         <v>1155</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD57" s="18">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="32">
         <v>730</v>
       </c>
       <c r="D58" s="16">
         <v>577</v>
       </c>
       <c r="E58" s="32">
         <v>630</v>
       </c>
       <c r="F58" s="32">
         <v>663</v>
       </c>
       <c r="G58" s="32">
         <v>587</v>
       </c>
       <c r="H58" s="32">
         <v>529</v>
       </c>
       <c r="I58" s="32">
@@ -6008,52 +6180,55 @@
       </c>
       <c r="V58" s="20">
         <v>577</v>
       </c>
       <c r="W58" s="18">
         <v>582</v>
       </c>
       <c r="X58" s="18">
         <v>572</v>
       </c>
       <c r="Y58" s="18">
         <v>525</v>
       </c>
       <c r="Z58" s="18">
         <v>546</v>
       </c>
       <c r="AA58" s="18">
         <v>559</v>
       </c>
       <c r="AB58" s="18">
         <v>498</v>
       </c>
       <c r="AC58" s="18">
         <v>527</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD58" s="18">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="32">
         <v>519</v>
       </c>
       <c r="D59" s="16">
         <v>443</v>
       </c>
       <c r="E59" s="32">
         <v>439</v>
       </c>
       <c r="F59" s="32">
         <v>474</v>
       </c>
       <c r="G59" s="32">
         <v>464</v>
       </c>
       <c r="H59" s="32">
         <v>480</v>
       </c>
       <c r="I59" s="32">
@@ -6097,52 +6272,55 @@
       </c>
       <c r="V59" s="20">
         <v>448</v>
       </c>
       <c r="W59" s="18">
         <v>449</v>
       </c>
       <c r="X59" s="18">
         <v>438</v>
       </c>
       <c r="Y59" s="18">
         <v>368</v>
       </c>
       <c r="Z59" s="18">
         <v>466</v>
       </c>
       <c r="AA59" s="18">
         <v>377</v>
       </c>
       <c r="AB59" s="18">
         <v>370</v>
       </c>
       <c r="AC59" s="18">
         <v>326</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD59" s="18">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="32">
         <v>1138</v>
       </c>
       <c r="D60" s="16">
         <v>923</v>
       </c>
       <c r="E60" s="32">
         <v>882</v>
       </c>
       <c r="F60" s="32">
         <v>990</v>
       </c>
       <c r="G60" s="32">
         <v>1058</v>
       </c>
       <c r="H60" s="32">
         <v>953</v>
       </c>
       <c r="I60" s="32">
@@ -6186,52 +6364,55 @@
       </c>
       <c r="V60" s="20">
         <v>921</v>
       </c>
       <c r="W60" s="18">
         <v>994</v>
       </c>
       <c r="X60" s="18">
         <v>969</v>
       </c>
       <c r="Y60" s="18">
         <v>820</v>
       </c>
       <c r="Z60" s="18">
         <v>812</v>
       </c>
       <c r="AA60" s="18">
         <v>811</v>
       </c>
       <c r="AB60" s="18">
         <v>751</v>
       </c>
       <c r="AC60" s="18">
         <v>782</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD60" s="18">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="32">
         <v>530</v>
       </c>
       <c r="D61" s="16">
         <v>523</v>
       </c>
       <c r="E61" s="32">
         <v>498</v>
       </c>
       <c r="F61" s="32">
         <v>524</v>
       </c>
       <c r="G61" s="32">
         <v>501</v>
       </c>
       <c r="H61" s="32">
         <v>484</v>
       </c>
       <c r="I61" s="32">
@@ -6275,52 +6456,55 @@
       </c>
       <c r="V61" s="20">
         <v>427</v>
       </c>
       <c r="W61" s="18">
         <v>484</v>
       </c>
       <c r="X61" s="18">
         <v>463</v>
       </c>
       <c r="Y61" s="18">
         <v>358</v>
       </c>
       <c r="Z61" s="18">
         <v>444</v>
       </c>
       <c r="AA61" s="18">
         <v>366</v>
       </c>
       <c r="AB61" s="18">
         <v>353</v>
       </c>
       <c r="AC61" s="18">
         <v>394</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD61" s="18">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="32">
         <v>586</v>
       </c>
       <c r="D62" s="16">
         <v>586</v>
       </c>
       <c r="E62" s="32">
         <v>590</v>
       </c>
       <c r="F62" s="32">
         <v>675</v>
       </c>
       <c r="G62" s="32">
         <v>611</v>
       </c>
       <c r="H62" s="32">
         <v>643</v>
       </c>
       <c r="I62" s="32">
@@ -6364,52 +6548,55 @@
       </c>
       <c r="V62" s="20">
         <v>591</v>
       </c>
       <c r="W62" s="18">
         <v>595</v>
       </c>
       <c r="X62" s="18">
         <v>557</v>
       </c>
       <c r="Y62" s="18">
         <v>470</v>
       </c>
       <c r="Z62" s="18">
         <v>566</v>
       </c>
       <c r="AA62" s="18">
         <v>485</v>
       </c>
       <c r="AB62" s="18">
         <v>480</v>
       </c>
       <c r="AC62" s="18">
         <v>483</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD62" s="18">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C63" s="32">
         <v>414</v>
       </c>
       <c r="D63" s="16">
         <v>385</v>
       </c>
       <c r="E63" s="32">
         <v>330</v>
       </c>
       <c r="F63" s="32">
         <v>392</v>
       </c>
       <c r="G63" s="32">
         <v>379</v>
       </c>
       <c r="H63" s="32">
         <v>357</v>
       </c>
       <c r="I63" s="32">
@@ -6453,52 +6640,55 @@
       </c>
       <c r="V63" s="20">
         <v>339</v>
       </c>
       <c r="W63" s="18">
         <v>349</v>
       </c>
       <c r="X63" s="18">
         <v>321</v>
       </c>
       <c r="Y63" s="18">
         <v>279</v>
       </c>
       <c r="Z63" s="18">
         <v>320</v>
       </c>
       <c r="AA63" s="18">
         <v>311</v>
       </c>
       <c r="AB63" s="18">
         <v>258</v>
       </c>
       <c r="AC63" s="18">
         <v>315</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD63" s="18">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C64" s="32">
         <v>879</v>
       </c>
       <c r="D64" s="16">
         <v>734</v>
       </c>
       <c r="E64" s="32">
         <v>649</v>
       </c>
       <c r="F64" s="32">
         <v>754</v>
       </c>
       <c r="G64" s="32">
         <v>776</v>
       </c>
       <c r="H64" s="32">
         <v>711</v>
       </c>
       <c r="I64" s="32">
@@ -6542,141 +6732,147 @@
       </c>
       <c r="V64" s="20">
         <v>675</v>
       </c>
       <c r="W64" s="18">
         <v>700</v>
       </c>
       <c r="X64" s="18">
         <v>735</v>
       </c>
       <c r="Y64" s="18">
         <v>600</v>
       </c>
       <c r="Z64" s="18">
         <v>679</v>
       </c>
       <c r="AA64" s="18">
         <v>627</v>
       </c>
       <c r="AB64" s="18">
         <v>547</v>
       </c>
       <c r="AC64" s="18">
         <v>590</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD64" s="18">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="87" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B65" s="21" t="s">
+      <c r="B65" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="81">
         <v>845</v>
       </c>
-      <c r="D65" s="16">
+      <c r="D65" s="82">
         <v>764</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="81">
         <v>746</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="81">
         <v>814</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="81">
         <v>769</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="81">
         <v>742</v>
       </c>
-      <c r="I65" s="32">
+      <c r="I65" s="81">
         <v>904</v>
       </c>
-      <c r="J65" s="32">
+      <c r="J65" s="81">
         <v>777</v>
       </c>
-      <c r="K65" s="32">
+      <c r="K65" s="81">
         <v>746</v>
       </c>
-      <c r="L65" s="32">
+      <c r="L65" s="81">
         <v>727</v>
       </c>
-      <c r="M65" s="32">
+      <c r="M65" s="81">
         <v>759</v>
       </c>
-      <c r="N65" s="32">
+      <c r="N65" s="81">
         <v>761</v>
       </c>
-      <c r="O65" s="32">
+      <c r="O65" s="81">
         <v>694</v>
       </c>
-      <c r="P65" s="32">
+      <c r="P65" s="81">
         <v>703</v>
       </c>
-      <c r="Q65" s="16">
+      <c r="Q65" s="82">
         <v>706</v>
       </c>
-      <c r="R65" s="18">
+      <c r="R65" s="83">
         <v>734</v>
       </c>
-      <c r="S65" s="18">
+      <c r="S65" s="83">
         <v>658</v>
       </c>
-      <c r="T65" s="22">
+      <c r="T65" s="84">
         <v>638</v>
       </c>
-      <c r="U65" s="33">
+      <c r="U65" s="85">
         <v>807</v>
       </c>
-      <c r="V65" s="20">
+      <c r="V65" s="86">
         <v>666</v>
       </c>
-      <c r="W65" s="18">
+      <c r="W65" s="83">
         <v>720</v>
       </c>
-      <c r="X65" s="18">
+      <c r="X65" s="83">
         <v>700</v>
       </c>
-      <c r="Y65" s="18">
+      <c r="Y65" s="83">
         <v>614</v>
       </c>
-      <c r="Z65" s="18">
+      <c r="Z65" s="83">
         <v>735</v>
       </c>
-      <c r="AA65" s="18">
+      <c r="AA65" s="83">
         <v>662</v>
       </c>
-      <c r="AB65" s="18">
+      <c r="AB65" s="83">
         <v>652</v>
       </c>
-      <c r="AC65" s="18">
-[...3 lines deleted...]
-    <row r="66" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC65" s="83">
+        <v>666</v>
+      </c>
+      <c r="AD65" s="83">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C66" s="32">
         <v>393</v>
       </c>
       <c r="D66" s="16">
         <v>335</v>
       </c>
       <c r="E66" s="32">
         <v>353</v>
       </c>
       <c r="F66" s="32">
         <v>392</v>
       </c>
       <c r="G66" s="32">
         <v>390</v>
       </c>
       <c r="H66" s="32">
         <v>371</v>
       </c>
       <c r="I66" s="32">
@@ -6720,52 +6916,55 @@
       </c>
       <c r="V66" s="20">
         <v>361</v>
       </c>
       <c r="W66" s="18">
         <v>368</v>
       </c>
       <c r="X66" s="18">
         <v>365</v>
       </c>
       <c r="Y66" s="18">
         <v>292</v>
       </c>
       <c r="Z66" s="18">
         <v>340</v>
       </c>
       <c r="AA66" s="18">
         <v>270</v>
       </c>
       <c r="AB66" s="18">
         <v>301</v>
       </c>
       <c r="AC66" s="18">
         <v>328</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD66" s="18">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="32">
         <v>235</v>
       </c>
       <c r="D67" s="16">
         <v>209</v>
       </c>
       <c r="E67" s="32">
         <v>188</v>
       </c>
       <c r="F67" s="32">
         <v>226</v>
       </c>
       <c r="G67" s="32">
         <v>225</v>
       </c>
       <c r="H67" s="32">
         <v>196</v>
       </c>
       <c r="I67" s="32">
@@ -6809,52 +7008,55 @@
       </c>
       <c r="V67" s="20">
         <v>200</v>
       </c>
       <c r="W67" s="18">
         <v>186</v>
       </c>
       <c r="X67" s="18">
         <v>177</v>
       </c>
       <c r="Y67" s="18">
         <v>178</v>
       </c>
       <c r="Z67" s="18">
         <v>190</v>
       </c>
       <c r="AA67" s="18">
         <v>191</v>
       </c>
       <c r="AB67" s="18">
         <v>147</v>
       </c>
       <c r="AC67" s="18">
         <v>170</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD67" s="18">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="32">
         <v>2318</v>
       </c>
       <c r="D68" s="16">
         <v>2058</v>
       </c>
       <c r="E68" s="32">
         <v>1924</v>
       </c>
       <c r="F68" s="32">
         <v>2212</v>
       </c>
       <c r="G68" s="32">
         <v>2190</v>
       </c>
       <c r="H68" s="32">
         <v>1942</v>
       </c>
       <c r="I68" s="32">
@@ -6898,52 +7100,55 @@
       </c>
       <c r="V68" s="20">
         <v>1922</v>
       </c>
       <c r="W68" s="18">
         <v>2024</v>
       </c>
       <c r="X68" s="18">
         <v>1968</v>
       </c>
       <c r="Y68" s="18">
         <v>1662</v>
       </c>
       <c r="Z68" s="18">
         <v>1849</v>
       </c>
       <c r="AA68" s="18">
         <v>1741</v>
       </c>
       <c r="AB68" s="18">
         <v>1559</v>
       </c>
       <c r="AC68" s="18">
         <v>1747</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD68" s="18">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="32">
         <v>197</v>
       </c>
       <c r="D69" s="16">
         <v>133</v>
       </c>
       <c r="E69" s="32">
         <v>146</v>
       </c>
       <c r="F69" s="32">
         <v>187</v>
       </c>
       <c r="G69" s="32">
         <v>171</v>
       </c>
       <c r="H69" s="32">
         <v>170</v>
       </c>
       <c r="I69" s="32">
@@ -6987,52 +7192,55 @@
       </c>
       <c r="V69" s="20">
         <v>142</v>
       </c>
       <c r="W69" s="18">
         <v>133</v>
       </c>
       <c r="X69" s="18">
         <v>167</v>
       </c>
       <c r="Y69" s="18">
         <v>128</v>
       </c>
       <c r="Z69" s="18">
         <v>132</v>
       </c>
       <c r="AA69" s="18">
         <v>138</v>
       </c>
       <c r="AB69" s="18">
         <v>100</v>
       </c>
       <c r="AC69" s="18">
         <v>118</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD69" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C70" s="32">
         <v>355</v>
       </c>
       <c r="D70" s="16">
         <v>301</v>
       </c>
       <c r="E70" s="32">
         <v>318</v>
       </c>
       <c r="F70" s="32">
         <v>371</v>
       </c>
       <c r="G70" s="32">
         <v>342</v>
       </c>
       <c r="H70" s="32">
         <v>343</v>
       </c>
       <c r="I70" s="32">
@@ -7076,52 +7284,55 @@
       </c>
       <c r="V70" s="20">
         <v>349</v>
       </c>
       <c r="W70" s="18">
         <v>316</v>
       </c>
       <c r="X70" s="18">
         <v>291</v>
       </c>
       <c r="Y70" s="18">
         <v>283</v>
       </c>
       <c r="Z70" s="18">
         <v>314</v>
       </c>
       <c r="AA70" s="18">
         <v>266</v>
       </c>
       <c r="AB70" s="18">
         <v>237</v>
       </c>
       <c r="AC70" s="18">
         <v>252</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD70" s="18">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C71" s="32">
         <v>1195</v>
       </c>
       <c r="D71" s="16">
         <v>1112</v>
       </c>
       <c r="E71" s="32">
         <v>1002</v>
       </c>
       <c r="F71" s="32">
         <v>1220</v>
       </c>
       <c r="G71" s="32">
         <v>1198</v>
       </c>
       <c r="H71" s="32">
         <v>1197</v>
       </c>
       <c r="I71" s="32">
@@ -7165,52 +7376,55 @@
       </c>
       <c r="V71" s="20">
         <v>1149</v>
       </c>
       <c r="W71" s="18">
         <v>1152</v>
       </c>
       <c r="X71" s="18">
         <v>1107</v>
       </c>
       <c r="Y71" s="18">
         <v>970</v>
       </c>
       <c r="Z71" s="18">
         <v>1117</v>
       </c>
       <c r="AA71" s="18">
         <v>1021</v>
       </c>
       <c r="AB71" s="18">
         <v>951</v>
       </c>
       <c r="AC71" s="18">
         <v>1052</v>
       </c>
-    </row>
-    <row r="72" spans="1:29" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD71" s="18">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="32">
         <v>1445</v>
       </c>
       <c r="D72" s="16">
         <v>1405</v>
       </c>
       <c r="E72" s="32">
         <v>1288</v>
       </c>
       <c r="F72" s="32">
         <v>1415</v>
       </c>
       <c r="G72" s="32">
         <v>1363</v>
       </c>
       <c r="H72" s="32">
         <v>1338</v>
       </c>
       <c r="I72" s="32">
@@ -7254,52 +7468,55 @@
       </c>
       <c r="V72" s="20">
         <v>1316</v>
       </c>
       <c r="W72" s="18">
         <v>1410</v>
       </c>
       <c r="X72" s="18">
         <v>1323</v>
       </c>
       <c r="Y72" s="18">
         <v>1088</v>
       </c>
       <c r="Z72" s="18">
         <v>1256</v>
       </c>
       <c r="AA72" s="18">
         <v>1193</v>
       </c>
       <c r="AB72" s="18">
         <v>1021</v>
       </c>
       <c r="AC72" s="18">
         <v>1266</v>
       </c>
-    </row>
-    <row r="73" spans="1:29" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD72" s="18">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="73" spans="1:30" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B73" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="35">
         <v>1244</v>
       </c>
       <c r="D73" s="36">
         <v>1180</v>
       </c>
       <c r="E73" s="35">
         <v>1140</v>
       </c>
       <c r="F73" s="35">
         <v>1249</v>
       </c>
       <c r="G73" s="35">
         <v>1215</v>
       </c>
       <c r="H73" s="35">
         <v>1103</v>
       </c>
       <c r="I73" s="35">
@@ -7343,82 +7560,85 @@
       </c>
       <c r="V73" s="20">
         <v>1182</v>
       </c>
       <c r="W73" s="37">
         <v>1234</v>
       </c>
       <c r="X73" s="18">
         <v>1158</v>
       </c>
       <c r="Y73" s="18">
         <v>992</v>
       </c>
       <c r="Z73" s="18">
         <v>1084</v>
       </c>
       <c r="AA73" s="18">
         <v>1126</v>
       </c>
       <c r="AB73" s="18">
         <v>948</v>
       </c>
       <c r="AC73" s="18">
         <v>1066</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="75" t="s">
+      <c r="AD73" s="18">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="C74" s="75"/>
-[...25 lines deleted...]
-    <row r="75" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C74" s="65"/>
+      <c r="D74" s="65"/>
+      <c r="E74" s="65"/>
+      <c r="F74" s="65"/>
+      <c r="G74" s="65"/>
+      <c r="H74" s="65"/>
+      <c r="I74" s="65"/>
+      <c r="J74" s="65"/>
+      <c r="K74" s="65"/>
+      <c r="L74" s="65"/>
+      <c r="M74" s="65"/>
+      <c r="N74" s="65"/>
+      <c r="O74" s="65"/>
+      <c r="P74" s="65"/>
+      <c r="Q74" s="65"/>
+      <c r="R74" s="65"/>
+      <c r="S74" s="65"/>
+      <c r="T74" s="65"/>
+      <c r="U74" s="65"/>
+      <c r="V74" s="65"/>
+      <c r="W74" s="65"/>
+      <c r="X74" s="65"/>
+      <c r="Y74" s="65"/>
+      <c r="Z74" s="65"/>
+      <c r="AA74" s="65"/>
+    </row>
+    <row r="75" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C75" s="16">
         <v>19450</v>
       </c>
       <c r="D75" s="16">
         <v>17881</v>
       </c>
       <c r="E75" s="16">
         <v>17079</v>
       </c>
       <c r="F75" s="16">
         <v>19328</v>
       </c>
       <c r="G75" s="16">
         <v>18526</v>
       </c>
       <c r="H75" s="16">
         <v>17804</v>
       </c>
       <c r="I75" s="16">
         <v>19830</v>
       </c>
       <c r="J75" s="16">
@@ -7459,52 +7679,55 @@
       </c>
       <c r="V75" s="20">
         <v>17400</v>
       </c>
       <c r="W75" s="18">
         <v>17917</v>
       </c>
       <c r="X75" s="18">
         <v>17317</v>
       </c>
       <c r="Y75" s="18">
         <v>14947</v>
       </c>
       <c r="Z75" s="18">
         <v>16862</v>
       </c>
       <c r="AA75" s="18">
         <v>15936</v>
       </c>
       <c r="AB75" s="18">
         <v>13958</v>
       </c>
       <c r="AC75" s="18">
         <v>15715</v>
       </c>
-    </row>
-    <row r="76" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD75" s="18">
+        <v>15750</v>
+      </c>
+    </row>
+    <row r="76" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="45">
         <v>100000000</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C76" s="16">
         <v>522</v>
       </c>
       <c r="D76" s="16">
         <v>485</v>
       </c>
       <c r="E76" s="16">
         <v>522</v>
       </c>
       <c r="F76" s="16">
         <v>559</v>
       </c>
       <c r="G76" s="16">
         <v>547</v>
       </c>
       <c r="H76" s="16">
         <v>518</v>
       </c>
       <c r="I76" s="16">
@@ -7548,52 +7771,55 @@
       </c>
       <c r="V76" s="20">
         <v>488</v>
       </c>
       <c r="W76" s="18">
         <v>523</v>
       </c>
       <c r="X76" s="18">
         <v>418</v>
       </c>
       <c r="Y76" s="18">
         <v>394</v>
       </c>
       <c r="Z76" s="18">
         <v>450</v>
       </c>
       <c r="AA76" s="18">
         <v>377</v>
       </c>
       <c r="AB76" s="18">
         <v>366</v>
       </c>
       <c r="AC76" s="18">
         <v>463</v>
       </c>
-    </row>
-    <row r="77" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD76" s="18">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C77" s="16">
         <v>548</v>
       </c>
       <c r="D77" s="16">
         <v>477</v>
       </c>
       <c r="E77" s="16">
         <v>431</v>
       </c>
       <c r="F77" s="16">
         <v>575</v>
       </c>
       <c r="G77" s="16">
         <v>496</v>
       </c>
       <c r="H77" s="16">
         <v>487</v>
       </c>
       <c r="I77" s="16">
@@ -7637,52 +7863,55 @@
       </c>
       <c r="V77" s="20">
         <v>444</v>
       </c>
       <c r="W77" s="18">
         <v>437</v>
       </c>
       <c r="X77" s="18">
         <v>459</v>
       </c>
       <c r="Y77" s="18">
         <v>439</v>
       </c>
       <c r="Z77" s="18">
         <v>445</v>
       </c>
       <c r="AA77" s="18">
         <v>436</v>
       </c>
       <c r="AB77" s="18">
         <v>404</v>
       </c>
       <c r="AC77" s="18">
         <v>418</v>
       </c>
-    </row>
-    <row r="78" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD77" s="18">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C78" s="16">
         <v>1127</v>
       </c>
       <c r="D78" s="16">
         <v>1077</v>
       </c>
       <c r="E78" s="16">
         <v>1080</v>
       </c>
       <c r="F78" s="16">
         <v>1177</v>
       </c>
       <c r="G78" s="16">
         <v>1154</v>
       </c>
       <c r="H78" s="16">
         <v>1117</v>
       </c>
       <c r="I78" s="16">
@@ -7726,52 +7955,55 @@
       </c>
       <c r="V78" s="20">
         <v>955</v>
       </c>
       <c r="W78" s="18">
         <v>1044</v>
       </c>
       <c r="X78" s="18">
         <v>1117</v>
       </c>
       <c r="Y78" s="18">
         <v>892</v>
       </c>
       <c r="Z78" s="18">
         <v>1058</v>
       </c>
       <c r="AA78" s="18">
         <v>1006</v>
       </c>
       <c r="AB78" s="18">
         <v>833</v>
       </c>
       <c r="AC78" s="18">
         <v>907</v>
       </c>
-    </row>
-    <row r="79" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD78" s="18">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C79" s="16">
         <v>403</v>
       </c>
       <c r="D79" s="16">
         <v>399</v>
       </c>
       <c r="E79" s="16">
         <v>367</v>
       </c>
       <c r="F79" s="16">
         <v>411</v>
       </c>
       <c r="G79" s="16">
         <v>401</v>
       </c>
       <c r="H79" s="16">
         <v>357</v>
       </c>
       <c r="I79" s="16">
@@ -7815,52 +8047,55 @@
       </c>
       <c r="V79" s="20">
         <v>437</v>
       </c>
       <c r="W79" s="18">
         <v>440</v>
       </c>
       <c r="X79" s="18">
         <v>397</v>
       </c>
       <c r="Y79" s="18">
         <v>332</v>
       </c>
       <c r="Z79" s="18">
         <v>373</v>
       </c>
       <c r="AA79" s="18">
         <v>354</v>
       </c>
       <c r="AB79" s="18">
         <v>315</v>
       </c>
       <c r="AC79" s="18">
         <v>392</v>
       </c>
-    </row>
-    <row r="80" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD79" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="80" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C80" s="16">
         <v>810</v>
       </c>
       <c r="D80" s="16">
         <v>643</v>
       </c>
       <c r="E80" s="16">
         <v>665</v>
       </c>
       <c r="F80" s="16">
         <v>707</v>
       </c>
       <c r="G80" s="16">
         <v>643</v>
       </c>
       <c r="H80" s="16">
         <v>600</v>
       </c>
       <c r="I80" s="16">
@@ -7904,52 +8139,55 @@
       </c>
       <c r="V80" s="20">
         <v>621</v>
       </c>
       <c r="W80" s="18">
         <v>620</v>
       </c>
       <c r="X80" s="18">
         <v>609</v>
       </c>
       <c r="Y80" s="18">
         <v>553</v>
       </c>
       <c r="Z80" s="18">
         <v>611</v>
       </c>
       <c r="AA80" s="18">
         <v>590</v>
       </c>
       <c r="AB80" s="18">
         <v>496</v>
       </c>
       <c r="AC80" s="18">
         <v>557</v>
       </c>
-    </row>
-    <row r="81" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD80" s="18">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="81" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B81" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C81" s="16">
         <v>565</v>
       </c>
       <c r="D81" s="16">
         <v>477</v>
       </c>
       <c r="E81" s="16">
         <v>480</v>
       </c>
       <c r="F81" s="16">
         <v>575</v>
       </c>
       <c r="G81" s="16">
         <v>555</v>
       </c>
       <c r="H81" s="16">
         <v>536</v>
       </c>
       <c r="I81" s="16">
@@ -7993,52 +8231,55 @@
       </c>
       <c r="V81" s="20">
         <v>527</v>
       </c>
       <c r="W81" s="18">
         <v>559</v>
       </c>
       <c r="X81" s="18">
         <v>505</v>
       </c>
       <c r="Y81" s="18">
         <v>439</v>
       </c>
       <c r="Z81" s="18">
         <v>553</v>
       </c>
       <c r="AA81" s="18">
         <v>447</v>
       </c>
       <c r="AB81" s="18">
         <v>414</v>
       </c>
       <c r="AC81" s="18">
         <v>431</v>
       </c>
-    </row>
-    <row r="82" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD81" s="18">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="82" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C82" s="16">
         <v>949</v>
       </c>
       <c r="D82" s="16">
         <v>786</v>
       </c>
       <c r="E82" s="16">
         <v>772</v>
       </c>
       <c r="F82" s="16">
         <v>847</v>
       </c>
       <c r="G82" s="16">
         <v>904</v>
       </c>
       <c r="H82" s="16">
         <v>839</v>
       </c>
       <c r="I82" s="16">
@@ -8082,52 +8323,55 @@
       </c>
       <c r="V82" s="20">
         <v>881</v>
       </c>
       <c r="W82" s="18">
         <v>926</v>
       </c>
       <c r="X82" s="18">
         <v>873</v>
       </c>
       <c r="Y82" s="18">
         <v>761</v>
       </c>
       <c r="Z82" s="18">
         <v>811</v>
       </c>
       <c r="AA82" s="18">
         <v>771</v>
       </c>
       <c r="AB82" s="18">
         <v>701</v>
       </c>
       <c r="AC82" s="18">
         <v>748</v>
       </c>
-    </row>
-    <row r="83" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD82" s="18">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="16">
         <v>477</v>
       </c>
       <c r="D83" s="16">
         <v>475</v>
       </c>
       <c r="E83" s="16">
         <v>435</v>
       </c>
       <c r="F83" s="16">
         <v>494</v>
       </c>
       <c r="G83" s="16">
         <v>455</v>
       </c>
       <c r="H83" s="16">
         <v>448</v>
       </c>
       <c r="I83" s="16">
@@ -8171,52 +8415,55 @@
       </c>
       <c r="V83" s="20">
         <v>406</v>
       </c>
       <c r="W83" s="18">
         <v>482</v>
       </c>
       <c r="X83" s="18">
         <v>425</v>
       </c>
       <c r="Y83" s="18">
         <v>354</v>
       </c>
       <c r="Z83" s="18">
         <v>427</v>
       </c>
       <c r="AA83" s="18">
         <v>363</v>
       </c>
       <c r="AB83" s="18">
         <v>369</v>
       </c>
       <c r="AC83" s="18">
         <v>399</v>
       </c>
-    </row>
-    <row r="84" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD83" s="18">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B84" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C84" s="16">
         <v>1041</v>
       </c>
       <c r="D84" s="16">
         <v>1007</v>
       </c>
       <c r="E84" s="16">
         <v>965</v>
       </c>
       <c r="F84" s="16">
         <v>1106</v>
       </c>
       <c r="G84" s="16">
         <v>1020</v>
       </c>
       <c r="H84" s="16">
         <v>1059</v>
       </c>
       <c r="I84" s="16">
@@ -8260,52 +8507,55 @@
       </c>
       <c r="V84" s="20">
         <v>945</v>
       </c>
       <c r="W84" s="18">
         <v>995</v>
       </c>
       <c r="X84" s="18">
         <v>924</v>
       </c>
       <c r="Y84" s="18">
         <v>815</v>
       </c>
       <c r="Z84" s="18">
         <v>920</v>
       </c>
       <c r="AA84" s="18">
         <v>865</v>
       </c>
       <c r="AB84" s="18">
         <v>800</v>
       </c>
       <c r="AC84" s="18">
         <v>832</v>
       </c>
-    </row>
-    <row r="85" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD84" s="18">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C85" s="16">
         <v>514</v>
       </c>
       <c r="D85" s="16">
         <v>484</v>
       </c>
       <c r="E85" s="16">
         <v>445</v>
       </c>
       <c r="F85" s="16">
         <v>503</v>
       </c>
       <c r="G85" s="16">
         <v>501</v>
       </c>
       <c r="H85" s="16">
         <v>449</v>
       </c>
       <c r="I85" s="16">
@@ -8349,52 +8599,55 @@
       </c>
       <c r="V85" s="20">
         <v>456</v>
       </c>
       <c r="W85" s="18">
         <v>459</v>
       </c>
       <c r="X85" s="18">
         <v>453</v>
       </c>
       <c r="Y85" s="18">
         <v>396</v>
       </c>
       <c r="Z85" s="18">
         <v>424</v>
       </c>
       <c r="AA85" s="18">
         <v>424</v>
       </c>
       <c r="AB85" s="18">
         <v>354</v>
       </c>
       <c r="AC85" s="18">
         <v>385</v>
       </c>
-    </row>
-    <row r="86" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD85" s="18">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B86" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C86" s="16">
         <v>830</v>
       </c>
       <c r="D86" s="16">
         <v>740</v>
       </c>
       <c r="E86" s="16">
         <v>652</v>
       </c>
       <c r="F86" s="16">
         <v>731</v>
       </c>
       <c r="G86" s="16">
         <v>716</v>
       </c>
       <c r="H86" s="16">
         <v>711</v>
       </c>
       <c r="I86" s="16">
@@ -8438,52 +8691,55 @@
       </c>
       <c r="V86" s="20">
         <v>685</v>
       </c>
       <c r="W86" s="18">
         <v>682</v>
       </c>
       <c r="X86" s="18">
         <v>618</v>
       </c>
       <c r="Y86" s="18">
         <v>602</v>
       </c>
       <c r="Z86" s="18">
         <v>643</v>
       </c>
       <c r="AA86" s="18">
         <v>582</v>
       </c>
       <c r="AB86" s="18">
         <v>527</v>
       </c>
       <c r="AC86" s="18">
         <v>580</v>
       </c>
-    </row>
-    <row r="87" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD86" s="18">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C87" s="16">
         <v>776</v>
       </c>
       <c r="D87" s="16">
         <v>702</v>
       </c>
       <c r="E87" s="16">
         <v>672</v>
       </c>
       <c r="F87" s="16">
         <v>731</v>
       </c>
       <c r="G87" s="16">
         <v>713</v>
       </c>
       <c r="H87" s="16">
         <v>670</v>
       </c>
       <c r="I87" s="16">
@@ -8527,52 +8783,55 @@
       </c>
       <c r="V87" s="20">
         <v>619</v>
       </c>
       <c r="W87" s="18">
         <v>625</v>
       </c>
       <c r="X87" s="18">
         <v>652</v>
       </c>
       <c r="Y87" s="18">
         <v>563</v>
       </c>
       <c r="Z87" s="18">
         <v>687</v>
       </c>
       <c r="AA87" s="18">
         <v>618</v>
       </c>
       <c r="AB87" s="18">
         <v>559</v>
       </c>
       <c r="AC87" s="18">
         <v>579</v>
       </c>
-    </row>
-    <row r="88" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD87" s="18">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B88" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C88" s="16">
         <v>554</v>
       </c>
       <c r="D88" s="16">
         <v>512</v>
       </c>
       <c r="E88" s="16">
         <v>514</v>
       </c>
       <c r="F88" s="16">
         <v>526</v>
       </c>
       <c r="G88" s="16">
         <v>536</v>
       </c>
       <c r="H88" s="16">
         <v>534</v>
       </c>
       <c r="I88" s="16">
@@ -8616,52 +8875,55 @@
       </c>
       <c r="V88" s="20">
         <v>521</v>
       </c>
       <c r="W88" s="18">
         <v>504</v>
       </c>
       <c r="X88" s="18">
         <v>482</v>
       </c>
       <c r="Y88" s="18">
         <v>391</v>
       </c>
       <c r="Z88" s="18">
         <v>486</v>
       </c>
       <c r="AA88" s="18">
         <v>436</v>
       </c>
       <c r="AB88" s="18">
         <v>443</v>
       </c>
       <c r="AC88" s="18">
         <v>461</v>
       </c>
-    </row>
-    <row r="89" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD88" s="18">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C89" s="16">
         <v>240</v>
       </c>
       <c r="D89" s="16">
         <v>214</v>
       </c>
       <c r="E89" s="16">
         <v>193</v>
       </c>
       <c r="F89" s="16">
         <v>223</v>
       </c>
       <c r="G89" s="16">
         <v>207</v>
       </c>
       <c r="H89" s="16">
         <v>196</v>
       </c>
       <c r="I89" s="16">
@@ -8705,52 +8967,55 @@
       </c>
       <c r="V89" s="20">
         <v>207</v>
       </c>
       <c r="W89" s="18">
         <v>180</v>
       </c>
       <c r="X89" s="18">
         <v>170</v>
       </c>
       <c r="Y89" s="18">
         <v>165</v>
       </c>
       <c r="Z89" s="18">
         <v>200</v>
       </c>
       <c r="AA89" s="18">
         <v>198</v>
       </c>
       <c r="AB89" s="18">
         <v>149</v>
       </c>
       <c r="AC89" s="18">
         <v>166</v>
       </c>
-    </row>
-    <row r="90" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD89" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C90" s="16">
         <v>1253</v>
       </c>
       <c r="D90" s="16">
         <v>1122</v>
       </c>
       <c r="E90" s="16">
         <v>1049</v>
       </c>
       <c r="F90" s="16">
         <v>1187</v>
       </c>
       <c r="G90" s="16">
         <v>1170</v>
       </c>
       <c r="H90" s="16">
         <v>1103</v>
       </c>
       <c r="I90" s="16">
@@ -8794,52 +9059,55 @@
       </c>
       <c r="V90" s="20">
         <v>1007</v>
       </c>
       <c r="W90" s="18">
         <v>1086</v>
       </c>
       <c r="X90" s="18">
         <v>1040</v>
       </c>
       <c r="Y90" s="18">
         <v>934</v>
       </c>
       <c r="Z90" s="18">
         <v>1023</v>
       </c>
       <c r="AA90" s="18">
         <v>972</v>
       </c>
       <c r="AB90" s="18">
         <v>792</v>
       </c>
       <c r="AC90" s="18">
         <v>946</v>
       </c>
-    </row>
-    <row r="91" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD90" s="18">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="91" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B91" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C91" s="16">
         <v>294</v>
       </c>
       <c r="D91" s="16">
         <v>245</v>
       </c>
       <c r="E91" s="16">
         <v>260</v>
       </c>
       <c r="F91" s="16">
         <v>311</v>
       </c>
       <c r="G91" s="16">
         <v>249</v>
       </c>
       <c r="H91" s="16">
         <v>261</v>
       </c>
       <c r="I91" s="16">
@@ -8883,52 +9151,55 @@
       </c>
       <c r="V91" s="20">
         <v>238</v>
       </c>
       <c r="W91" s="18">
         <v>227</v>
       </c>
       <c r="X91" s="18">
         <v>269</v>
       </c>
       <c r="Y91" s="18">
         <v>194</v>
       </c>
       <c r="Z91" s="18">
         <v>212</v>
       </c>
       <c r="AA91" s="18">
         <v>227</v>
       </c>
       <c r="AB91" s="18">
         <v>165</v>
       </c>
       <c r="AC91" s="18">
         <v>197</v>
       </c>
-    </row>
-    <row r="92" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD91" s="18">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="92" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B92" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C92" s="16">
         <v>511</v>
       </c>
       <c r="D92" s="16">
         <v>466</v>
       </c>
       <c r="E92" s="16">
         <v>453</v>
       </c>
       <c r="F92" s="16">
         <v>551</v>
       </c>
       <c r="G92" s="16">
         <v>476</v>
       </c>
       <c r="H92" s="16">
         <v>464</v>
       </c>
       <c r="I92" s="16">
@@ -8972,52 +9243,55 @@
       </c>
       <c r="V92" s="20">
         <v>495</v>
       </c>
       <c r="W92" s="18">
         <v>452</v>
       </c>
       <c r="X92" s="18">
         <v>404</v>
       </c>
       <c r="Y92" s="18">
         <v>392</v>
       </c>
       <c r="Z92" s="18">
         <v>432</v>
       </c>
       <c r="AA92" s="18">
         <v>381</v>
       </c>
       <c r="AB92" s="18">
         <v>332</v>
       </c>
       <c r="AC92" s="18">
         <v>340</v>
       </c>
-    </row>
-    <row r="93" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD92" s="18">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B93" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C93" s="16">
         <v>2486</v>
       </c>
       <c r="D93" s="16">
         <v>2279</v>
       </c>
       <c r="E93" s="16">
         <v>2177</v>
       </c>
       <c r="F93" s="16">
         <v>2499</v>
       </c>
       <c r="G93" s="16">
         <v>2477</v>
       </c>
       <c r="H93" s="16">
         <v>2463</v>
       </c>
       <c r="I93" s="16">
@@ -9061,52 +9335,55 @@
       </c>
       <c r="V93" s="20">
         <v>2346</v>
       </c>
       <c r="W93" s="18">
         <v>2381</v>
       </c>
       <c r="X93" s="18">
         <v>2327</v>
       </c>
       <c r="Y93" s="18">
         <v>1955</v>
       </c>
       <c r="Z93" s="18">
         <v>2231</v>
       </c>
       <c r="AA93" s="18">
         <v>2119</v>
       </c>
       <c r="AB93" s="18">
         <v>1954</v>
       </c>
       <c r="AC93" s="18">
         <v>2170</v>
       </c>
-    </row>
-    <row r="94" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD93" s="18">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B94" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C94" s="16">
         <v>2967</v>
       </c>
       <c r="D94" s="16">
         <v>2908</v>
       </c>
       <c r="E94" s="16">
         <v>2636</v>
       </c>
       <c r="F94" s="16">
         <v>3050</v>
       </c>
       <c r="G94" s="16">
         <v>2843</v>
       </c>
       <c r="H94" s="16">
         <v>2786</v>
       </c>
       <c r="I94" s="16">
@@ -9150,52 +9427,55 @@
       </c>
       <c r="V94" s="20">
         <v>2715</v>
       </c>
       <c r="W94" s="18">
         <v>2829</v>
       </c>
       <c r="X94" s="18">
         <v>2735</v>
       </c>
       <c r="Y94" s="18">
         <v>2302</v>
       </c>
       <c r="Z94" s="18">
         <v>2580</v>
       </c>
       <c r="AA94" s="18">
         <v>2470</v>
       </c>
       <c r="AB94" s="18">
         <v>2101</v>
       </c>
       <c r="AC94" s="18">
         <v>2638</v>
       </c>
-    </row>
-    <row r="95" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD94" s="18">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="95" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B95" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C95" s="16">
         <v>2583</v>
       </c>
       <c r="D95" s="16">
         <v>2383</v>
       </c>
       <c r="E95" s="16">
         <v>2311</v>
       </c>
       <c r="F95" s="16">
         <v>2565</v>
       </c>
       <c r="G95" s="16">
         <v>2463</v>
       </c>
       <c r="H95" s="16">
         <v>2206</v>
       </c>
       <c r="I95" s="16">
@@ -9239,82 +9519,85 @@
       </c>
       <c r="V95" s="20">
         <v>2407</v>
       </c>
       <c r="W95" s="18">
         <v>2466</v>
       </c>
       <c r="X95" s="18">
         <v>2440</v>
       </c>
       <c r="Y95" s="18">
         <v>2074</v>
       </c>
       <c r="Z95" s="18">
         <v>2296</v>
       </c>
       <c r="AA95" s="18">
         <v>2300</v>
       </c>
       <c r="AB95" s="18">
         <v>1884</v>
       </c>
       <c r="AC95" s="18">
         <v>2106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="76" t="s">
+      <c r="AD95" s="18">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="96" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="C96" s="76"/>
-[...25 lines deleted...]
-    <row r="97" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="66"/>
+      <c r="D96" s="66"/>
+      <c r="E96" s="66"/>
+      <c r="F96" s="66"/>
+      <c r="G96" s="66"/>
+      <c r="H96" s="66"/>
+      <c r="I96" s="66"/>
+      <c r="J96" s="66"/>
+      <c r="K96" s="66"/>
+      <c r="L96" s="66"/>
+      <c r="M96" s="66"/>
+      <c r="N96" s="66"/>
+      <c r="O96" s="66"/>
+      <c r="P96" s="66"/>
+      <c r="Q96" s="66"/>
+      <c r="R96" s="66"/>
+      <c r="S96" s="66"/>
+      <c r="T96" s="66"/>
+      <c r="U96" s="66"/>
+      <c r="V96" s="66"/>
+      <c r="W96" s="66"/>
+      <c r="X96" s="66"/>
+      <c r="Y96" s="66"/>
+      <c r="Z96" s="66"/>
+      <c r="AA96" s="66"/>
+    </row>
+    <row r="97" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C97" s="16">
         <v>13712</v>
       </c>
       <c r="D97" s="16">
         <v>12194</v>
       </c>
       <c r="E97" s="16">
         <v>11535</v>
       </c>
       <c r="F97" s="16">
         <v>12824</v>
       </c>
       <c r="G97" s="16">
         <v>12614</v>
       </c>
       <c r="H97" s="16">
         <v>11726</v>
       </c>
       <c r="I97" s="16">
         <v>13474</v>
       </c>
       <c r="J97" s="16">
@@ -9355,52 +9638,55 @@
       </c>
       <c r="V97" s="20">
         <v>10575</v>
       </c>
       <c r="W97" s="18">
         <v>11454</v>
       </c>
       <c r="X97" s="18">
         <v>11031</v>
       </c>
       <c r="Y97" s="18">
         <v>9501</v>
       </c>
       <c r="Z97" s="18">
         <v>10667</v>
       </c>
       <c r="AA97" s="18">
         <v>9883</v>
       </c>
       <c r="AB97" s="18">
         <v>8764</v>
       </c>
       <c r="AC97" s="18">
         <v>9811</v>
       </c>
-    </row>
-    <row r="98" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD97" s="18">
+        <v>9563</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="45">
         <v>100000000</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C98" s="16">
         <v>282</v>
       </c>
       <c r="D98" s="16">
         <v>263</v>
       </c>
       <c r="E98" s="16">
         <v>246</v>
       </c>
       <c r="F98" s="16">
         <v>298</v>
       </c>
       <c r="G98" s="16">
         <v>276</v>
       </c>
       <c r="H98" s="16">
         <v>249</v>
       </c>
       <c r="I98" s="16">
@@ -9444,52 +9730,55 @@
       </c>
       <c r="V98" s="20">
         <v>233</v>
       </c>
       <c r="W98" s="18">
         <v>256</v>
       </c>
       <c r="X98" s="18">
         <v>232</v>
       </c>
       <c r="Y98" s="18">
         <v>187</v>
       </c>
       <c r="Z98" s="18">
         <v>224</v>
       </c>
       <c r="AA98" s="18">
         <v>217</v>
       </c>
       <c r="AB98" s="18">
         <v>176</v>
       </c>
       <c r="AC98" s="18">
         <v>198</v>
       </c>
-    </row>
-    <row r="99" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD98" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C99" s="16">
         <v>398</v>
       </c>
       <c r="D99" s="16">
         <v>348</v>
       </c>
       <c r="E99" s="16">
         <v>356</v>
       </c>
       <c r="F99" s="16">
         <v>356</v>
       </c>
       <c r="G99" s="16">
         <v>356</v>
       </c>
       <c r="H99" s="16">
         <v>310</v>
       </c>
       <c r="I99" s="16">
@@ -9533,52 +9822,55 @@
       </c>
       <c r="V99" s="20">
         <v>322</v>
       </c>
       <c r="W99" s="18">
         <v>317</v>
       </c>
       <c r="X99" s="18">
         <v>298</v>
       </c>
       <c r="Y99" s="18">
         <v>291</v>
       </c>
       <c r="Z99" s="18">
         <v>319</v>
       </c>
       <c r="AA99" s="18">
         <v>284</v>
       </c>
       <c r="AB99" s="18">
         <v>246</v>
       </c>
       <c r="AC99" s="18">
         <v>284</v>
       </c>
-    </row>
-    <row r="100" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD99" s="18">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="100" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C100" s="16">
         <v>426</v>
       </c>
       <c r="D100" s="16">
         <v>408</v>
       </c>
       <c r="E100" s="16">
         <v>369</v>
       </c>
       <c r="F100" s="16">
         <v>405</v>
       </c>
       <c r="G100" s="16">
         <v>410</v>
       </c>
       <c r="H100" s="16">
         <v>347</v>
       </c>
       <c r="I100" s="16">
@@ -9622,52 +9914,55 @@
       </c>
       <c r="V100" s="20">
         <v>287</v>
       </c>
       <c r="W100" s="18">
         <v>334</v>
       </c>
       <c r="X100" s="18">
         <v>288</v>
       </c>
       <c r="Y100" s="18">
         <v>284</v>
       </c>
       <c r="Z100" s="18">
         <v>306</v>
       </c>
       <c r="AA100" s="18">
         <v>302</v>
       </c>
       <c r="AB100" s="18">
         <v>256</v>
       </c>
       <c r="AC100" s="18">
         <v>289</v>
       </c>
-    </row>
-    <row r="101" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD100" s="18">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="101" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B101" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C101" s="16">
         <v>2511</v>
       </c>
       <c r="D101" s="16">
         <v>2287</v>
       </c>
       <c r="E101" s="16">
         <v>2145</v>
       </c>
       <c r="F101" s="16">
         <v>2286</v>
       </c>
       <c r="G101" s="16">
         <v>2367</v>
       </c>
       <c r="H101" s="16">
         <v>2234</v>
       </c>
       <c r="I101" s="16">
@@ -9711,52 +10006,55 @@
       </c>
       <c r="V101" s="20">
         <v>1937</v>
       </c>
       <c r="W101" s="18">
         <v>2035</v>
       </c>
       <c r="X101" s="18">
         <v>1994</v>
       </c>
       <c r="Y101" s="18">
         <v>1697</v>
       </c>
       <c r="Z101" s="18">
         <v>2028</v>
       </c>
       <c r="AA101" s="18">
         <v>1782</v>
       </c>
       <c r="AB101" s="18">
         <v>1498</v>
       </c>
       <c r="AC101" s="18">
         <v>1903</v>
       </c>
-    </row>
-    <row r="102" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD101" s="18">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="102" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C102" s="16">
         <v>657</v>
       </c>
       <c r="D102" s="16">
         <v>586</v>
       </c>
       <c r="E102" s="16">
         <v>581</v>
       </c>
       <c r="F102" s="16">
         <v>644</v>
       </c>
       <c r="G102" s="16">
         <v>544</v>
       </c>
       <c r="H102" s="16">
         <v>549</v>
       </c>
       <c r="I102" s="16">
@@ -9800,52 +10098,55 @@
       </c>
       <c r="V102" s="20">
         <v>524</v>
       </c>
       <c r="W102" s="18">
         <v>576</v>
       </c>
       <c r="X102" s="18">
         <v>569</v>
       </c>
       <c r="Y102" s="18">
         <v>529</v>
       </c>
       <c r="Z102" s="18">
         <v>565</v>
       </c>
       <c r="AA102" s="18">
         <v>529</v>
       </c>
       <c r="AB102" s="18">
         <v>470</v>
       </c>
       <c r="AC102" s="18">
         <v>511</v>
       </c>
-    </row>
-    <row r="103" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD102" s="18">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C103" s="16">
         <v>483</v>
       </c>
       <c r="D103" s="16">
         <v>423</v>
       </c>
       <c r="E103" s="16">
         <v>393</v>
       </c>
       <c r="F103" s="16">
         <v>415</v>
       </c>
       <c r="G103" s="16">
         <v>407</v>
       </c>
       <c r="H103" s="16">
         <v>430</v>
       </c>
       <c r="I103" s="16">
@@ -9889,52 +10190,55 @@
       </c>
       <c r="V103" s="20">
         <v>358</v>
       </c>
       <c r="W103" s="18">
         <v>369</v>
       </c>
       <c r="X103" s="18">
         <v>378</v>
       </c>
       <c r="Y103" s="18">
         <v>317</v>
       </c>
       <c r="Z103" s="18">
         <v>368</v>
       </c>
       <c r="AA103" s="18">
         <v>316</v>
       </c>
       <c r="AB103" s="18">
         <v>305</v>
       </c>
       <c r="AC103" s="18">
         <v>294</v>
       </c>
-    </row>
-    <row r="104" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD103" s="18">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B104" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C104" s="16">
         <v>1318</v>
       </c>
       <c r="D104" s="16">
         <v>1126</v>
       </c>
       <c r="E104" s="16">
         <v>1107</v>
       </c>
       <c r="F104" s="16">
         <v>1209</v>
       </c>
       <c r="G104" s="16">
         <v>1216</v>
       </c>
       <c r="H104" s="16">
         <v>1111</v>
       </c>
       <c r="I104" s="16">
@@ -9978,52 +10282,55 @@
       </c>
       <c r="V104" s="20">
         <v>947</v>
       </c>
       <c r="W104" s="18">
         <v>1117</v>
       </c>
       <c r="X104" s="18">
         <v>1008</v>
       </c>
       <c r="Y104" s="18">
         <v>905</v>
       </c>
       <c r="Z104" s="18">
         <v>889</v>
       </c>
       <c r="AA104" s="18">
         <v>884</v>
       </c>
       <c r="AB104" s="18">
         <v>790</v>
       </c>
       <c r="AC104" s="18">
         <v>879</v>
       </c>
-    </row>
-    <row r="105" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD104" s="18">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B105" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C105" s="16">
         <v>616</v>
       </c>
       <c r="D105" s="16">
         <v>597</v>
       </c>
       <c r="E105" s="16">
         <v>553</v>
       </c>
       <c r="F105" s="16">
         <v>612</v>
       </c>
       <c r="G105" s="16">
         <v>582</v>
       </c>
       <c r="H105" s="16">
         <v>563</v>
       </c>
       <c r="I105" s="16">
@@ -10067,52 +10374,55 @@
       </c>
       <c r="V105" s="20">
         <v>461</v>
       </c>
       <c r="W105" s="18">
         <v>499</v>
       </c>
       <c r="X105" s="18">
         <v>511</v>
       </c>
       <c r="Y105" s="18">
         <v>398</v>
       </c>
       <c r="Z105" s="18">
         <v>489</v>
       </c>
       <c r="AA105" s="18">
         <v>447</v>
       </c>
       <c r="AB105" s="18">
         <v>404</v>
       </c>
       <c r="AC105" s="18">
         <v>396</v>
       </c>
-    </row>
-    <row r="106" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD105" s="18">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B106" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C106" s="16">
         <v>252</v>
       </c>
       <c r="D106" s="16">
         <v>242</v>
       </c>
       <c r="E106" s="16">
         <v>252</v>
       </c>
       <c r="F106" s="16">
         <v>250</v>
       </c>
       <c r="G106" s="16">
         <v>279</v>
       </c>
       <c r="H106" s="16">
         <v>260</v>
       </c>
       <c r="I106" s="16">
@@ -10156,52 +10466,55 @@
       </c>
       <c r="V106" s="20">
         <v>227</v>
       </c>
       <c r="W106" s="18">
         <v>249</v>
       </c>
       <c r="X106" s="18">
         <v>224</v>
       </c>
       <c r="Y106" s="18">
         <v>170</v>
       </c>
       <c r="Z106" s="18">
         <v>217</v>
       </c>
       <c r="AA106" s="18">
         <v>202</v>
       </c>
       <c r="AB106" s="18">
         <v>189</v>
       </c>
       <c r="AC106" s="18">
         <v>205</v>
       </c>
-    </row>
-    <row r="107" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD106" s="18">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C107" s="16">
         <v>340</v>
       </c>
       <c r="D107" s="16">
         <v>301</v>
       </c>
       <c r="E107" s="16">
         <v>238</v>
       </c>
       <c r="F107" s="16">
         <v>301</v>
       </c>
       <c r="G107" s="16">
         <v>277</v>
       </c>
       <c r="H107" s="16">
         <v>262</v>
       </c>
       <c r="I107" s="16">
@@ -10245,52 +10558,55 @@
       </c>
       <c r="V107" s="20">
         <v>228</v>
       </c>
       <c r="W107" s="18">
         <v>263</v>
       </c>
       <c r="X107" s="18">
         <v>261</v>
       </c>
       <c r="Y107" s="18">
         <v>212</v>
       </c>
       <c r="Z107" s="18">
         <v>254</v>
       </c>
       <c r="AA107" s="18">
         <v>203</v>
       </c>
       <c r="AB107" s="18">
         <v>187</v>
       </c>
       <c r="AC107" s="18">
         <v>236</v>
       </c>
-    </row>
-    <row r="108" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD107" s="18">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B108" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C108" s="16">
         <v>1001</v>
       </c>
       <c r="D108" s="16">
         <v>796</v>
       </c>
       <c r="E108" s="16">
         <v>753</v>
       </c>
       <c r="F108" s="16">
         <v>864</v>
       </c>
       <c r="G108" s="16">
         <v>841</v>
       </c>
       <c r="H108" s="16">
         <v>775</v>
       </c>
       <c r="I108" s="16">
@@ -10334,52 +10650,55 @@
       </c>
       <c r="V108" s="20">
         <v>716</v>
       </c>
       <c r="W108" s="18">
         <v>763</v>
       </c>
       <c r="X108" s="18">
         <v>803</v>
       </c>
       <c r="Y108" s="18">
         <v>659</v>
       </c>
       <c r="Z108" s="18">
         <v>717</v>
       </c>
       <c r="AA108" s="18">
         <v>650</v>
       </c>
       <c r="AB108" s="18">
         <v>587</v>
       </c>
       <c r="AC108" s="18">
         <v>627</v>
       </c>
-    </row>
-    <row r="109" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD108" s="18">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="109" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B109" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C109" s="16">
         <v>1011</v>
       </c>
       <c r="D109" s="16">
         <v>932</v>
       </c>
       <c r="E109" s="16">
         <v>874</v>
       </c>
       <c r="F109" s="16">
         <v>943</v>
       </c>
       <c r="G109" s="16">
         <v>930</v>
       </c>
       <c r="H109" s="16">
         <v>862</v>
       </c>
       <c r="I109" s="16">
@@ -10423,52 +10742,55 @@
       </c>
       <c r="V109" s="20">
         <v>738</v>
       </c>
       <c r="W109" s="18">
         <v>893</v>
       </c>
       <c r="X109" s="18">
         <v>803</v>
       </c>
       <c r="Y109" s="18">
         <v>690</v>
       </c>
       <c r="Z109" s="18">
         <v>831</v>
       </c>
       <c r="AA109" s="18">
         <v>760</v>
       </c>
       <c r="AB109" s="18">
         <v>739</v>
       </c>
       <c r="AC109" s="18">
         <v>714</v>
       </c>
-    </row>
-    <row r="110" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD109" s="18">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="110" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B110" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C110" s="16">
         <v>251</v>
       </c>
       <c r="D110" s="16">
         <v>214</v>
       </c>
       <c r="E110" s="16">
         <v>200</v>
       </c>
       <c r="F110" s="16">
         <v>268</v>
       </c>
       <c r="G110" s="16">
         <v>219</v>
       </c>
       <c r="H110" s="16">
         <v>212</v>
       </c>
       <c r="I110" s="16">
@@ -10512,52 +10834,55 @@
       </c>
       <c r="V110" s="20">
         <v>231</v>
       </c>
       <c r="W110" s="18">
         <v>255</v>
       </c>
       <c r="X110" s="18">
         <v>206</v>
       </c>
       <c r="Y110" s="18">
         <v>193</v>
       </c>
       <c r="Z110" s="18">
         <v>208</v>
       </c>
       <c r="AA110" s="18">
         <v>159</v>
       </c>
       <c r="AB110" s="18">
         <v>172</v>
       </c>
       <c r="AC110" s="18">
         <v>227</v>
       </c>
-    </row>
-    <row r="111" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD110" s="18">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="111" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C111" s="16">
         <v>220</v>
       </c>
       <c r="D111" s="16">
         <v>204</v>
       </c>
       <c r="E111" s="16">
         <v>183</v>
       </c>
       <c r="F111" s="16">
         <v>231</v>
       </c>
       <c r="G111" s="16">
         <v>248</v>
       </c>
       <c r="H111" s="16">
         <v>212</v>
       </c>
       <c r="I111" s="16">
@@ -10601,52 +10926,55 @@
       </c>
       <c r="V111" s="20">
         <v>199</v>
       </c>
       <c r="W111" s="18">
         <v>193</v>
       </c>
       <c r="X111" s="18">
         <v>190</v>
       </c>
       <c r="Y111" s="18">
         <v>187</v>
       </c>
       <c r="Z111" s="18">
         <v>192</v>
       </c>
       <c r="AA111" s="18">
         <v>191</v>
       </c>
       <c r="AB111" s="18">
         <v>153</v>
       </c>
       <c r="AC111" s="18">
         <v>202</v>
       </c>
-    </row>
-    <row r="112" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD111" s="18">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="112" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B112" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C112" s="16">
         <v>3595</v>
       </c>
       <c r="D112" s="16">
         <v>3167</v>
       </c>
       <c r="E112" s="16">
         <v>3011</v>
       </c>
       <c r="F112" s="16">
         <v>3432</v>
       </c>
       <c r="G112" s="16">
         <v>3349</v>
       </c>
       <c r="H112" s="16">
         <v>3061</v>
       </c>
       <c r="I112" s="16">
@@ -10690,52 +11018,55 @@
       </c>
       <c r="V112" s="20">
         <v>2927</v>
       </c>
       <c r="W112" s="18">
         <v>3065</v>
       </c>
       <c r="X112" s="18">
         <v>2989</v>
       </c>
       <c r="Y112" s="18">
         <v>2570</v>
       </c>
       <c r="Z112" s="18">
         <v>2808</v>
       </c>
       <c r="AA112" s="18">
         <v>2716</v>
       </c>
       <c r="AB112" s="18">
         <v>2403</v>
       </c>
       <c r="AC112" s="18">
         <v>2613</v>
       </c>
-    </row>
-    <row r="113" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD112" s="18">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="113" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B113" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C113" s="16">
         <v>100</v>
       </c>
       <c r="D113" s="16">
         <v>71</v>
       </c>
       <c r="E113" s="16">
         <v>66</v>
       </c>
       <c r="F113" s="16">
         <v>66</v>
       </c>
       <c r="G113" s="16">
         <v>92</v>
       </c>
       <c r="H113" s="16">
         <v>77</v>
       </c>
       <c r="I113" s="16">
@@ -10779,52 +11110,55 @@
       </c>
       <c r="V113" s="20">
         <v>65</v>
       </c>
       <c r="W113" s="18">
         <v>60</v>
       </c>
       <c r="X113" s="18">
         <v>74</v>
       </c>
       <c r="Y113" s="18">
         <v>49</v>
       </c>
       <c r="Z113" s="18">
         <v>51</v>
       </c>
       <c r="AA113" s="18">
         <v>56</v>
       </c>
       <c r="AB113" s="18">
         <v>36</v>
       </c>
       <c r="AC113" s="18">
         <v>57</v>
       </c>
-    </row>
-    <row r="114" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD113" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="114" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B114" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C114" s="24">
         <v>251</v>
       </c>
       <c r="D114" s="24">
         <v>229</v>
       </c>
       <c r="E114" s="24">
         <v>208</v>
       </c>
       <c r="F114" s="24">
         <v>244</v>
       </c>
       <c r="G114" s="24">
         <v>221</v>
       </c>
       <c r="H114" s="24">
         <v>212</v>
       </c>
       <c r="I114" s="24">
@@ -10868,421 +11202,424 @@
       </c>
       <c r="V114" s="53">
         <v>175</v>
       </c>
       <c r="W114" s="54">
         <v>210</v>
       </c>
       <c r="X114" s="54">
         <v>203</v>
       </c>
       <c r="Y114" s="54">
         <v>163</v>
       </c>
       <c r="Z114" s="54">
         <v>201</v>
       </c>
       <c r="AA114" s="54">
         <v>185</v>
       </c>
       <c r="AB114" s="54">
         <v>153</v>
       </c>
       <c r="AC114" s="54">
         <v>176</v>
       </c>
-    </row>
-    <row r="115" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD114" s="54">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="115" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="47"/>
       <c r="B115" s="28" t="s">
         <v>74</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="7"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="6"/>
       <c r="N115" s="6"/>
       <c r="O115" s="6"/>
       <c r="P115" s="6"/>
       <c r="Q115" s="6"/>
       <c r="R115" s="6"/>
       <c r="S115" s="6"/>
       <c r="T115" s="22"/>
       <c r="U115" s="20"/>
       <c r="V115" s="6"/>
       <c r="W115" s="6"/>
       <c r="X115" s="6"/>
       <c r="Y115" s="6"/>
       <c r="Z115" s="6"/>
       <c r="AA115" s="6"/>
     </row>
-    <row r="116" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="48"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="7"/>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="6"/>
       <c r="N116" s="6"/>
       <c r="O116" s="6"/>
       <c r="P116" s="6"/>
       <c r="Q116" s="6"/>
       <c r="R116" s="6"/>
       <c r="S116" s="6"/>
       <c r="T116" s="22"/>
       <c r="U116" s="20"/>
       <c r="V116" s="6"/>
       <c r="W116" s="6"/>
       <c r="X116" s="6"/>
       <c r="Y116" s="6"/>
       <c r="Z116" s="6"/>
       <c r="AA116" s="6"/>
     </row>
-    <row r="117" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="48"/>
       <c r="B117" s="6"/>
       <c r="C117" s="6"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6"/>
       <c r="F117" s="7"/>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="6"/>
       <c r="N117" s="6"/>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
       <c r="Q117" s="6"/>
       <c r="R117" s="6"/>
       <c r="S117" s="6"/>
       <c r="T117" s="22"/>
       <c r="U117" s="20"/>
       <c r="V117" s="6"/>
       <c r="W117" s="6"/>
       <c r="X117" s="6"/>
       <c r="Y117" s="6"/>
       <c r="Z117" s="6"/>
       <c r="AA117" s="6"/>
     </row>
-    <row r="118" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="7"/>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="6"/>
       <c r="N118" s="6"/>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
       <c r="Q118" s="6"/>
       <c r="R118" s="6"/>
       <c r="S118" s="6"/>
       <c r="T118" s="6"/>
       <c r="U118" s="29"/>
       <c r="V118" s="6"/>
       <c r="W118" s="6"/>
       <c r="X118" s="6"/>
       <c r="Y118" s="6"/>
       <c r="Z118" s="6"/>
       <c r="AA118" s="6"/>
     </row>
-    <row r="119" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="6"/>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="7"/>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="6"/>
       <c r="N119" s="6"/>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
       <c r="Q119" s="6"/>
       <c r="R119" s="6"/>
       <c r="S119" s="6"/>
       <c r="T119" s="6"/>
       <c r="U119" s="29"/>
       <c r="V119" s="6"/>
       <c r="W119" s="6"/>
       <c r="X119" s="6"/>
       <c r="Y119" s="6"/>
       <c r="Z119" s="6"/>
       <c r="AA119" s="6"/>
     </row>
-    <row r="120" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="6"/>
       <c r="C120" s="6"/>
       <c r="D120" s="6"/>
       <c r="E120" s="6"/>
       <c r="F120" s="7"/>
       <c r="G120" s="6"/>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="6"/>
       <c r="N120" s="6"/>
       <c r="O120" s="6"/>
       <c r="P120" s="6"/>
       <c r="Q120" s="6"/>
       <c r="R120" s="6"/>
       <c r="S120" s="6"/>
       <c r="T120" s="6"/>
       <c r="U120" s="29"/>
       <c r="V120" s="6"/>
       <c r="W120" s="6"/>
       <c r="X120" s="6"/>
       <c r="Y120" s="6"/>
       <c r="Z120" s="6"/>
       <c r="AA120" s="6"/>
     </row>
-    <row r="121" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6"/>
       <c r="F121" s="7"/>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="6"/>
       <c r="N121" s="6"/>
       <c r="O121" s="6"/>
       <c r="P121" s="6"/>
       <c r="Q121" s="6"/>
       <c r="R121" s="6"/>
       <c r="S121" s="6"/>
       <c r="T121" s="6"/>
       <c r="U121" s="29"/>
       <c r="V121" s="6"/>
       <c r="W121" s="6"/>
       <c r="X121" s="6"/>
       <c r="Y121" s="6"/>
       <c r="Z121" s="6"/>
       <c r="AA121" s="6"/>
     </row>
-    <row r="122" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="6"/>
       <c r="C122" s="6"/>
       <c r="D122" s="6"/>
       <c r="E122" s="6"/>
       <c r="F122" s="7"/>
       <c r="G122" s="6"/>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="6"/>
       <c r="N122" s="6"/>
       <c r="O122" s="6"/>
       <c r="P122" s="6"/>
       <c r="Q122" s="6"/>
       <c r="R122" s="6"/>
       <c r="S122" s="6"/>
       <c r="T122" s="6"/>
       <c r="U122" s="6"/>
       <c r="V122" s="6"/>
       <c r="W122" s="6"/>
       <c r="X122" s="6"/>
       <c r="Y122" s="6"/>
       <c r="Z122" s="6"/>
       <c r="AA122" s="6"/>
     </row>
-    <row r="123" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="6"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="7"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="6"/>
       <c r="N123" s="6"/>
       <c r="O123" s="6"/>
       <c r="P123" s="6"/>
       <c r="Q123" s="6"/>
       <c r="R123" s="6"/>
       <c r="S123" s="6"/>
       <c r="T123" s="6"/>
       <c r="U123" s="6"/>
       <c r="V123" s="6"/>
       <c r="W123" s="6"/>
       <c r="X123" s="6"/>
       <c r="Y123" s="6"/>
       <c r="Z123" s="6"/>
       <c r="AA123" s="6"/>
     </row>
-    <row r="124" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="6"/>
       <c r="C124" s="6"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="7"/>
       <c r="G124" s="6"/>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="6"/>
       <c r="N124" s="6"/>
       <c r="O124" s="6"/>
       <c r="P124" s="6"/>
       <c r="Q124" s="6"/>
       <c r="R124" s="6"/>
       <c r="S124" s="6"/>
       <c r="T124" s="6"/>
       <c r="U124" s="6"/>
       <c r="V124" s="6"/>
       <c r="W124" s="6"/>
       <c r="X124" s="6"/>
       <c r="Y124" s="6"/>
       <c r="Z124" s="6"/>
       <c r="AA124" s="6"/>
     </row>
-    <row r="125" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="7"/>
       <c r="G125" s="6"/>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="6"/>
       <c r="N125" s="6"/>
       <c r="O125" s="6"/>
       <c r="P125" s="6"/>
       <c r="Q125" s="6"/>
       <c r="R125" s="6"/>
       <c r="S125" s="6"/>
       <c r="T125" s="6"/>
       <c r="U125" s="6"/>
       <c r="V125" s="6"/>
       <c r="W125" s="6"/>
       <c r="X125" s="6"/>
       <c r="Y125" s="6"/>
       <c r="Z125" s="6"/>
       <c r="AA125" s="6"/>
     </row>
-    <row r="126" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="6"/>
       <c r="C126" s="6"/>
       <c r="D126" s="6"/>
       <c r="E126" s="6"/>
       <c r="F126" s="7"/>
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="6"/>
       <c r="N126" s="6"/>
       <c r="O126" s="6"/>
       <c r="P126" s="6"/>
       <c r="Q126" s="6"/>
       <c r="R126" s="6"/>
       <c r="S126" s="6"/>
       <c r="T126" s="6"/>
       <c r="U126" s="6"/>
       <c r="V126" s="6"/>
       <c r="W126" s="6"/>
       <c r="X126" s="6"/>
       <c r="Y126" s="6"/>
       <c r="Z126" s="6"/>
       <c r="AA126" s="6"/>
     </row>
-    <row r="127" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="6"/>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="7"/>
       <c r="G127" s="6"/>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="6"/>
       <c r="N127" s="6"/>
       <c r="O127" s="6"/>
       <c r="P127" s="6"/>
       <c r="Q127" s="6"/>
       <c r="R127" s="6"/>
       <c r="S127" s="6"/>
       <c r="T127" s="6"/>
       <c r="U127" s="6"/>
       <c r="V127" s="6"/>
       <c r="W127" s="6"/>
       <c r="X127" s="6"/>
       <c r="Y127" s="6"/>
       <c r="Z127" s="6"/>
       <c r="AA127" s="6"/>
     </row>
-    <row r="128" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="6"/>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="7"/>
       <c r="G128" s="6"/>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="6"/>
       <c r="N128" s="6"/>
       <c r="O128" s="6"/>
       <c r="P128" s="6"/>
       <c r="Q128" s="6"/>
       <c r="R128" s="6"/>
       <c r="S128" s="6"/>
       <c r="T128" s="6"/>
       <c r="U128" s="6"/>
       <c r="V128" s="6"/>
       <c r="W128" s="6"/>
       <c r="X128" s="6"/>
       <c r="Y128" s="6"/>
       <c r="Z128" s="6"/>
@@ -36916,61 +37253,61 @@
       <c r="F1044" s="7"/>
       <c r="G1044" s="6"/>
       <c r="H1044" s="6"/>
       <c r="I1044" s="6"/>
       <c r="J1044" s="6"/>
       <c r="K1044" s="6"/>
       <c r="L1044" s="6"/>
       <c r="M1044" s="6"/>
       <c r="N1044" s="6"/>
       <c r="O1044" s="6"/>
       <c r="P1044" s="6"/>
       <c r="Q1044" s="6"/>
       <c r="R1044" s="6"/>
       <c r="S1044" s="6"/>
       <c r="T1044" s="6"/>
       <c r="U1044" s="6"/>
       <c r="V1044" s="6"/>
       <c r="W1044" s="6"/>
       <c r="X1044" s="6"/>
       <c r="Y1044" s="6"/>
       <c r="Z1044" s="6"/>
       <c r="AA1044" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="B8:AA8"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="A6:A7"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>