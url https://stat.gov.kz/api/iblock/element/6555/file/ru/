--- v2 (2026-06-16)
+++ v3 (2026-07-31)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\рождаемость +\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\612101 Число родившихся (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="9495"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="106">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Число родившихся в РК</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
@@ -336,59 +336,62 @@
   </si>
   <si>
     <t>код КСП - 612101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Атакулов Дархан Мухамеджанович</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
+  <si>
+    <t xml:space="preserve">май </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -485,50 +488,61 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -683,51 +697,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -829,116 +843,131 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...41 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1132,51 +1161,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31">
         <v>612101</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
@@ -1274,60 +1303,60 @@
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="3"/>
     </row>
     <row r="15" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="52">
-        <v>46183</v>
+        <v>46213</v>
       </c>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="52">
-        <v>46213</v>
+        <v>46244</v>
       </c>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>102</v>
       </c>
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="42" t="s">
         <v>27</v>
       </c>
@@ -1394,254 +1423,255 @@
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AD1044"/>
+  <dimension ref="A1:AE1044"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI27" sqref="AI27"/>
+      <selection pane="bottomLeft" activeCell="AJ27" sqref="AJ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" customWidth="1"/>
     <col min="19" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
     </row>
-    <row r="2" spans="1:30" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="77" t="s">
+      <c r="B2" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="77"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="84"/>
+      <c r="W2" s="84"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
+      <c r="AA2" s="84"/>
+      <c r="AB2" s="85"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
     </row>
-    <row r="4" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
     </row>
-    <row r="5" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="9"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="X5" s="11"/>
-      <c r="AD5" s="11" t="s">
+      <c r="AE5" s="11" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="70" t="s">
+    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="77" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="72"/>
-      <c r="C6" s="74">
+      <c r="B6" s="79"/>
+      <c r="C6" s="81">
         <v>2024</v>
       </c>
-      <c r="D6" s="75"/>
-[...10 lines deleted...]
-      <c r="O6" s="67">
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82"/>
+      <c r="O6" s="90">
         <v>2025</v>
       </c>
-      <c r="P6" s="68"/>
-[...10 lines deleted...]
-      <c r="AA6" s="79">
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="91"/>
+      <c r="Z6" s="92"/>
+      <c r="AA6" s="93">
         <v>2026</v>
       </c>
-      <c r="AB6" s="69"/>
-[...5 lines deleted...]
-      <c r="B7" s="73"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="78"/>
+      <c r="B7" s="80"/>
       <c r="C7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="13" t="s">
@@ -1682,82 +1712,85 @@
       </c>
       <c r="W7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>47</v>
       </c>
       <c r="Y7" s="56" t="s">
         <v>48</v>
       </c>
       <c r="Z7" s="56" t="s">
         <v>49</v>
       </c>
       <c r="AA7" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AB7" s="61" t="s">
         <v>39</v>
       </c>
       <c r="AC7" s="61" t="s">
         <v>40</v>
       </c>
       <c r="AD7" s="61" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="76" t="s">
+      <c r="AE7" s="73" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="76"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+      <c r="N8" s="83"/>
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="83"/>
+      <c r="T8" s="83"/>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="83"/>
+      <c r="Z8" s="83"/>
+      <c r="AA8" s="83"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="16">
         <v>33162</v>
       </c>
       <c r="D9" s="16">
         <v>30075</v>
       </c>
       <c r="E9" s="16">
         <v>28614</v>
       </c>
       <c r="F9" s="16">
         <v>32152</v>
       </c>
       <c r="G9" s="16">
         <v>31140</v>
       </c>
       <c r="H9" s="16">
         <v>29530</v>
       </c>
       <c r="I9" s="16">
         <v>33304</v>
       </c>
       <c r="J9" s="16">
@@ -1801,52 +1834,55 @@
       </c>
       <c r="W9" s="18">
         <v>29371</v>
       </c>
       <c r="X9" s="18">
         <v>28348</v>
       </c>
       <c r="Y9" s="18">
         <v>24448</v>
       </c>
       <c r="Z9" s="18">
         <v>27529</v>
       </c>
       <c r="AA9" s="18">
         <v>25819</v>
       </c>
       <c r="AB9" s="18">
         <v>22722</v>
       </c>
       <c r="AC9" s="18">
         <v>25526</v>
       </c>
       <c r="AD9" s="18">
         <v>25313</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE9" s="74">
+        <v>23604</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="45">
         <v>100000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>804</v>
       </c>
       <c r="D10" s="16">
         <v>748</v>
       </c>
       <c r="E10" s="16">
         <v>768</v>
       </c>
       <c r="F10" s="16">
         <v>857</v>
       </c>
       <c r="G10" s="16">
         <v>823</v>
       </c>
       <c r="H10" s="16">
         <v>767</v>
       </c>
       <c r="I10" s="16">
@@ -1893,52 +1929,55 @@
       </c>
       <c r="W10" s="18">
         <v>779</v>
       </c>
       <c r="X10" s="18">
         <v>650</v>
       </c>
       <c r="Y10" s="18">
         <v>581</v>
       </c>
       <c r="Z10" s="18">
         <v>674</v>
       </c>
       <c r="AA10" s="18">
         <v>594</v>
       </c>
       <c r="AB10" s="18">
         <v>542</v>
       </c>
       <c r="AC10" s="18">
         <v>661</v>
       </c>
       <c r="AD10" s="18">
         <v>639</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE10" s="75">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="16">
         <v>946</v>
       </c>
       <c r="D11" s="16">
         <v>825</v>
       </c>
       <c r="E11" s="16">
         <v>787</v>
       </c>
       <c r="F11" s="16">
         <v>931</v>
       </c>
       <c r="G11" s="16">
         <v>852</v>
       </c>
       <c r="H11" s="16">
         <v>797</v>
       </c>
       <c r="I11" s="16">
@@ -1985,52 +2024,55 @@
       </c>
       <c r="W11" s="18">
         <v>754</v>
       </c>
       <c r="X11" s="18">
         <v>757</v>
       </c>
       <c r="Y11" s="18">
         <v>730</v>
       </c>
       <c r="Z11" s="18">
         <v>764</v>
       </c>
       <c r="AA11" s="18">
         <v>720</v>
       </c>
       <c r="AB11" s="18">
         <v>650</v>
       </c>
       <c r="AC11" s="18">
         <v>702</v>
       </c>
       <c r="AD11" s="18">
         <v>721</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE11" s="75">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="16">
         <v>1553</v>
       </c>
       <c r="D12" s="16">
         <v>1485</v>
       </c>
       <c r="E12" s="16">
         <v>1449</v>
       </c>
       <c r="F12" s="16">
         <v>1582</v>
       </c>
       <c r="G12" s="16">
         <v>1564</v>
       </c>
       <c r="H12" s="16">
         <v>1464</v>
       </c>
       <c r="I12" s="16">
@@ -2077,52 +2119,55 @@
       </c>
       <c r="W12" s="18">
         <v>1378</v>
       </c>
       <c r="X12" s="18">
         <v>1405</v>
       </c>
       <c r="Y12" s="18">
         <v>1176</v>
       </c>
       <c r="Z12" s="18">
         <v>1364</v>
       </c>
       <c r="AA12" s="18">
         <v>1308</v>
       </c>
       <c r="AB12" s="18">
         <v>1089</v>
       </c>
       <c r="AC12" s="18">
         <v>1196</v>
       </c>
       <c r="AD12" s="18">
         <v>1197</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE12" s="75">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="16">
         <v>2914</v>
       </c>
       <c r="D13" s="16">
         <v>2686</v>
       </c>
       <c r="E13" s="16">
         <v>2512</v>
       </c>
       <c r="F13" s="16">
         <v>2697</v>
       </c>
       <c r="G13" s="16">
         <v>2768</v>
       </c>
       <c r="H13" s="16">
         <v>2591</v>
       </c>
       <c r="I13" s="16">
@@ -2169,52 +2214,55 @@
       </c>
       <c r="W13" s="18">
         <v>2475</v>
       </c>
       <c r="X13" s="18">
         <v>2391</v>
       </c>
       <c r="Y13" s="18">
         <v>2029</v>
       </c>
       <c r="Z13" s="18">
         <v>2401</v>
       </c>
       <c r="AA13" s="18">
         <v>2136</v>
       </c>
       <c r="AB13" s="18">
         <v>1813</v>
       </c>
       <c r="AC13" s="18">
         <v>2295</v>
       </c>
       <c r="AD13" s="18">
         <v>2235</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE13" s="75">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="16">
         <v>1467</v>
       </c>
       <c r="D14" s="16">
         <v>1229</v>
       </c>
       <c r="E14" s="16">
         <v>1246</v>
       </c>
       <c r="F14" s="16">
         <v>1351</v>
       </c>
       <c r="G14" s="16">
         <v>1187</v>
       </c>
       <c r="H14" s="16">
         <v>1149</v>
       </c>
       <c r="I14" s="16">
@@ -2261,52 +2309,55 @@
       </c>
       <c r="W14" s="18">
         <v>1196</v>
       </c>
       <c r="X14" s="18">
         <v>1178</v>
       </c>
       <c r="Y14" s="18">
         <v>1082</v>
       </c>
       <c r="Z14" s="18">
         <v>1176</v>
       </c>
       <c r="AA14" s="18">
         <v>1119</v>
       </c>
       <c r="AB14" s="18">
         <v>966</v>
       </c>
       <c r="AC14" s="18">
         <v>1068</v>
       </c>
       <c r="AD14" s="18">
         <v>958</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE14" s="75">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="16">
         <v>1048</v>
       </c>
       <c r="D15" s="16">
         <v>900</v>
       </c>
       <c r="E15" s="16">
         <v>873</v>
       </c>
       <c r="F15" s="16">
         <v>990</v>
       </c>
       <c r="G15" s="16">
         <v>962</v>
       </c>
       <c r="H15" s="16">
         <v>966</v>
       </c>
       <c r="I15" s="16">
@@ -2353,52 +2404,55 @@
       </c>
       <c r="W15" s="18">
         <v>928</v>
       </c>
       <c r="X15" s="18">
         <v>883</v>
       </c>
       <c r="Y15" s="18">
         <v>756</v>
       </c>
       <c r="Z15" s="18">
         <v>921</v>
       </c>
       <c r="AA15" s="18">
         <v>763</v>
       </c>
       <c r="AB15" s="18">
         <v>719</v>
       </c>
       <c r="AC15" s="18">
         <v>725</v>
       </c>
       <c r="AD15" s="18">
         <v>706</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE15" s="75">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="16">
         <v>2267</v>
       </c>
       <c r="D16" s="16">
         <v>1912</v>
       </c>
       <c r="E16" s="16">
         <v>1879</v>
       </c>
       <c r="F16" s="16">
         <v>2056</v>
       </c>
       <c r="G16" s="16">
         <v>2120</v>
       </c>
       <c r="H16" s="16">
         <v>1950</v>
       </c>
       <c r="I16" s="16">
@@ -2445,52 +2499,55 @@
       </c>
       <c r="W16" s="18">
         <v>2043</v>
       </c>
       <c r="X16" s="18">
         <v>1881</v>
       </c>
       <c r="Y16" s="18">
         <v>1666</v>
       </c>
       <c r="Z16" s="18">
         <v>1700</v>
       </c>
       <c r="AA16" s="18">
         <v>1655</v>
       </c>
       <c r="AB16" s="18">
         <v>1491</v>
       </c>
       <c r="AC16" s="18">
         <v>1627</v>
       </c>
       <c r="AD16" s="18">
         <v>1581</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE16" s="75">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="16">
         <v>1093</v>
       </c>
       <c r="D17" s="16">
         <v>1072</v>
       </c>
       <c r="E17" s="16">
         <v>988</v>
       </c>
       <c r="F17" s="16">
         <v>1106</v>
       </c>
       <c r="G17" s="16">
         <v>1037</v>
       </c>
       <c r="H17" s="16">
         <v>1011</v>
       </c>
       <c r="I17" s="16">
@@ -2537,52 +2594,55 @@
       </c>
       <c r="W17" s="18">
         <v>981</v>
       </c>
       <c r="X17" s="18">
         <v>936</v>
       </c>
       <c r="Y17" s="18">
         <v>752</v>
       </c>
       <c r="Z17" s="18">
         <v>916</v>
       </c>
       <c r="AA17" s="18">
         <v>810</v>
       </c>
       <c r="AB17" s="18">
         <v>773</v>
       </c>
       <c r="AC17" s="18">
         <v>795</v>
       </c>
       <c r="AD17" s="18">
         <v>824</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE17" s="75">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="16">
         <v>1293</v>
       </c>
       <c r="D18" s="16">
         <v>1249</v>
       </c>
       <c r="E18" s="16">
         <v>1217</v>
       </c>
       <c r="F18" s="16">
         <v>1356</v>
       </c>
       <c r="G18" s="16">
         <v>1299</v>
       </c>
       <c r="H18" s="16">
         <v>1319</v>
       </c>
       <c r="I18" s="16">
@@ -2629,52 +2689,55 @@
       </c>
       <c r="W18" s="18">
         <v>1244</v>
       </c>
       <c r="X18" s="18">
         <v>1148</v>
       </c>
       <c r="Y18" s="18">
         <v>985</v>
       </c>
       <c r="Z18" s="18">
         <v>1137</v>
       </c>
       <c r="AA18" s="18">
         <v>1067</v>
       </c>
       <c r="AB18" s="18">
         <v>989</v>
       </c>
       <c r="AC18" s="18">
         <v>1037</v>
       </c>
       <c r="AD18" s="18">
         <v>1068</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE18" s="75">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="16">
         <v>854</v>
       </c>
       <c r="D19" s="16">
         <v>785</v>
       </c>
       <c r="E19" s="16">
         <v>683</v>
       </c>
       <c r="F19" s="16">
         <v>804</v>
       </c>
       <c r="G19" s="16">
         <v>778</v>
       </c>
       <c r="H19" s="16">
         <v>711</v>
       </c>
       <c r="I19" s="16">
@@ -2721,52 +2784,55 @@
       </c>
       <c r="W19" s="18">
         <v>722</v>
       </c>
       <c r="X19" s="18">
         <v>714</v>
       </c>
       <c r="Y19" s="18">
         <v>608</v>
       </c>
       <c r="Z19" s="18">
         <v>678</v>
       </c>
       <c r="AA19" s="18">
         <v>627</v>
       </c>
       <c r="AB19" s="18">
         <v>541</v>
       </c>
       <c r="AC19" s="18">
         <v>621</v>
       </c>
       <c r="AD19" s="18">
         <v>620</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE19" s="75">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="16">
         <v>1831</v>
       </c>
       <c r="D20" s="16">
         <v>1536</v>
       </c>
       <c r="E20" s="16">
         <v>1405</v>
       </c>
       <c r="F20" s="16">
         <v>1595</v>
       </c>
       <c r="G20" s="16">
         <v>1557</v>
       </c>
       <c r="H20" s="16">
         <v>1486</v>
       </c>
       <c r="I20" s="16">
@@ -2813,144 +2879,150 @@
       </c>
       <c r="W20" s="18">
         <v>1445</v>
       </c>
       <c r="X20" s="18">
         <v>1421</v>
       </c>
       <c r="Y20" s="18">
         <v>1261</v>
       </c>
       <c r="Z20" s="18">
         <v>1360</v>
       </c>
       <c r="AA20" s="18">
         <v>1232</v>
       </c>
       <c r="AB20" s="18">
         <v>1114</v>
       </c>
       <c r="AC20" s="18">
         <v>1207</v>
       </c>
       <c r="AD20" s="18">
         <v>1193</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="87" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE20" s="75">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="70" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="80" t="s">
+      <c r="B21" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="82">
+      <c r="C21" s="65">
         <v>1787</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="65">
         <v>1634</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="65">
         <v>1546</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="65">
         <v>1674</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="65">
         <v>1643</v>
       </c>
-      <c r="H21" s="82">
+      <c r="H21" s="65">
         <v>1532</v>
       </c>
-      <c r="I21" s="82">
+      <c r="I21" s="65">
         <v>1820</v>
       </c>
-      <c r="J21" s="82">
+      <c r="J21" s="65">
         <v>1573</v>
       </c>
-      <c r="K21" s="82">
+      <c r="K21" s="65">
         <v>1592</v>
       </c>
-      <c r="L21" s="82">
+      <c r="L21" s="65">
         <v>1541</v>
       </c>
-      <c r="M21" s="82">
+      <c r="M21" s="65">
         <v>1555</v>
       </c>
-      <c r="N21" s="82">
+      <c r="N21" s="65">
         <v>1585</v>
       </c>
-      <c r="O21" s="82">
+      <c r="O21" s="65">
         <v>1433</v>
       </c>
-      <c r="P21" s="82">
+      <c r="P21" s="65">
         <v>1381</v>
       </c>
-      <c r="Q21" s="82">
+      <c r="Q21" s="65">
         <v>1460</v>
       </c>
-      <c r="R21" s="88">
+      <c r="R21" s="71">
         <v>1478</v>
       </c>
-      <c r="S21" s="83">
+      <c r="S21" s="66">
         <v>1384</v>
       </c>
-      <c r="T21" s="89">
+      <c r="T21" s="72">
         <v>1323</v>
       </c>
-      <c r="U21" s="86">
+      <c r="U21" s="69">
         <v>1586</v>
       </c>
-      <c r="V21" s="86">
+      <c r="V21" s="69">
         <v>1357</v>
       </c>
-      <c r="W21" s="83">
+      <c r="W21" s="66">
         <v>1518</v>
       </c>
-      <c r="X21" s="83">
+      <c r="X21" s="66">
         <v>1455</v>
       </c>
-      <c r="Y21" s="83">
+      <c r="Y21" s="66">
         <v>1253</v>
       </c>
-      <c r="Z21" s="83">
+      <c r="Z21" s="66">
         <v>1518</v>
       </c>
-      <c r="AA21" s="83">
+      <c r="AA21" s="66">
         <v>1378</v>
       </c>
-      <c r="AB21" s="83">
+      <c r="AB21" s="66">
         <v>1298</v>
       </c>
-      <c r="AC21" s="83">
+      <c r="AC21" s="66">
         <v>1293</v>
       </c>
-      <c r="AD21" s="83">
+      <c r="AD21" s="66">
         <v>1265</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE21" s="75">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="16">
         <v>805</v>
       </c>
       <c r="D22" s="16">
         <v>726</v>
       </c>
       <c r="E22" s="16">
         <v>714</v>
       </c>
       <c r="F22" s="16">
         <v>794</v>
       </c>
       <c r="G22" s="16">
         <v>755</v>
       </c>
       <c r="H22" s="16">
         <v>746</v>
       </c>
       <c r="I22" s="16">
@@ -2997,52 +3069,55 @@
       </c>
       <c r="W22" s="18">
         <v>759</v>
       </c>
       <c r="X22" s="18">
         <v>688</v>
       </c>
       <c r="Y22" s="18">
         <v>584</v>
       </c>
       <c r="Z22" s="18">
         <v>694</v>
       </c>
       <c r="AA22" s="18">
         <v>595</v>
       </c>
       <c r="AB22" s="18">
         <v>615</v>
       </c>
       <c r="AC22" s="18">
         <v>688</v>
       </c>
       <c r="AD22" s="18">
         <v>634</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE22" s="75">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="16">
         <v>460</v>
       </c>
       <c r="D23" s="16">
         <v>418</v>
       </c>
       <c r="E23" s="16">
         <v>376</v>
       </c>
       <c r="F23" s="16">
         <v>454</v>
       </c>
       <c r="G23" s="16">
         <v>455</v>
       </c>
       <c r="H23" s="16">
         <v>408</v>
       </c>
       <c r="I23" s="16">
@@ -3089,52 +3164,55 @@
       </c>
       <c r="W23" s="18">
         <v>373</v>
       </c>
       <c r="X23" s="18">
         <v>360</v>
       </c>
       <c r="Y23" s="18">
         <v>352</v>
       </c>
       <c r="Z23" s="18">
         <v>392</v>
       </c>
       <c r="AA23" s="18">
         <v>389</v>
       </c>
       <c r="AB23" s="18">
         <v>302</v>
       </c>
       <c r="AC23" s="18">
         <v>368</v>
       </c>
       <c r="AD23" s="18">
         <v>394</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE23" s="75">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="16">
         <v>4848</v>
       </c>
       <c r="D24" s="16">
         <v>4289</v>
       </c>
       <c r="E24" s="16">
         <v>4060</v>
       </c>
       <c r="F24" s="16">
         <v>4619</v>
       </c>
       <c r="G24" s="16">
         <v>4519</v>
       </c>
       <c r="H24" s="16">
         <v>4164</v>
       </c>
       <c r="I24" s="16">
@@ -3181,52 +3259,55 @@
       </c>
       <c r="W24" s="18">
         <v>4151</v>
       </c>
       <c r="X24" s="18">
         <v>4029</v>
       </c>
       <c r="Y24" s="18">
         <v>3504</v>
       </c>
       <c r="Z24" s="18">
         <v>3831</v>
       </c>
       <c r="AA24" s="18">
         <v>3688</v>
       </c>
       <c r="AB24" s="18">
         <v>3195</v>
       </c>
       <c r="AC24" s="18">
         <v>3559</v>
       </c>
       <c r="AD24" s="18">
         <v>3487</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE24" s="75">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="16">
         <v>394</v>
       </c>
       <c r="D25" s="16">
         <v>316</v>
       </c>
       <c r="E25" s="16">
         <v>326</v>
       </c>
       <c r="F25" s="16">
         <v>377</v>
       </c>
       <c r="G25" s="16">
         <v>341</v>
       </c>
       <c r="H25" s="16">
         <v>338</v>
       </c>
       <c r="I25" s="16">
@@ -3273,52 +3354,55 @@
       </c>
       <c r="W25" s="18">
         <v>287</v>
       </c>
       <c r="X25" s="18">
         <v>343</v>
       </c>
       <c r="Y25" s="18">
         <v>243</v>
       </c>
       <c r="Z25" s="18">
         <v>263</v>
       </c>
       <c r="AA25" s="18">
         <v>283</v>
       </c>
       <c r="AB25" s="18">
         <v>201</v>
       </c>
       <c r="AC25" s="18">
         <v>254</v>
       </c>
       <c r="AD25" s="18">
         <v>267</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE25" s="75">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="16">
         <v>762</v>
       </c>
       <c r="D26" s="16">
         <v>695</v>
       </c>
       <c r="E26" s="16">
         <v>661</v>
       </c>
       <c r="F26" s="16">
         <v>795</v>
       </c>
       <c r="G26" s="16">
         <v>697</v>
       </c>
       <c r="H26" s="16">
         <v>676</v>
       </c>
       <c r="I26" s="16">
@@ -3365,52 +3449,55 @@
       </c>
       <c r="W26" s="18">
         <v>662</v>
       </c>
       <c r="X26" s="18">
         <v>607</v>
       </c>
       <c r="Y26" s="18">
         <v>555</v>
       </c>
       <c r="Z26" s="18">
         <v>633</v>
       </c>
       <c r="AA26" s="18">
         <v>566</v>
       </c>
       <c r="AB26" s="18">
         <v>485</v>
       </c>
       <c r="AC26" s="18">
         <v>516</v>
       </c>
       <c r="AD26" s="18">
         <v>608</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE26" s="75">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="16">
         <v>2486</v>
       </c>
       <c r="D27" s="16">
         <v>2279</v>
       </c>
       <c r="E27" s="16">
         <v>2177</v>
       </c>
       <c r="F27" s="16">
         <v>2499</v>
       </c>
       <c r="G27" s="16">
         <v>2477</v>
       </c>
       <c r="H27" s="16">
         <v>2463</v>
       </c>
       <c r="I27" s="16">
@@ -3457,52 +3544,55 @@
       </c>
       <c r="W27" s="18">
         <v>2381</v>
       </c>
       <c r="X27" s="18">
         <v>2327</v>
       </c>
       <c r="Y27" s="18">
         <v>1955</v>
       </c>
       <c r="Z27" s="18">
         <v>2231</v>
       </c>
       <c r="AA27" s="18">
         <v>2119</v>
       </c>
       <c r="AB27" s="18">
         <v>1954</v>
       </c>
       <c r="AC27" s="18">
         <v>2170</v>
       </c>
       <c r="AD27" s="18">
         <v>2331</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE27" s="75">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="16">
         <v>2967</v>
       </c>
       <c r="D28" s="16">
         <v>2908</v>
       </c>
       <c r="E28" s="16">
         <v>2636</v>
       </c>
       <c r="F28" s="16">
         <v>3050</v>
       </c>
       <c r="G28" s="16">
         <v>2843</v>
       </c>
       <c r="H28" s="16">
         <v>2786</v>
       </c>
       <c r="I28" s="16">
@@ -3549,52 +3639,55 @@
       </c>
       <c r="W28" s="18">
         <v>2829</v>
       </c>
       <c r="X28" s="18">
         <v>2735</v>
       </c>
       <c r="Y28" s="18">
         <v>2302</v>
       </c>
       <c r="Z28" s="18">
         <v>2580</v>
       </c>
       <c r="AA28" s="18">
         <v>2470</v>
       </c>
       <c r="AB28" s="18">
         <v>2101</v>
       </c>
       <c r="AC28" s="18">
         <v>2638</v>
       </c>
       <c r="AD28" s="18">
         <v>2515</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE28" s="75">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="16">
         <v>2583</v>
       </c>
       <c r="D29" s="16">
         <v>2383</v>
       </c>
       <c r="E29" s="16">
         <v>2311</v>
       </c>
       <c r="F29" s="16">
         <v>2565</v>
       </c>
       <c r="G29" s="16">
         <v>2463</v>
       </c>
       <c r="H29" s="16">
         <v>2206</v>
       </c>
       <c r="I29" s="16">
@@ -3641,83 +3734,86 @@
       </c>
       <c r="W29" s="18">
         <v>2466</v>
       </c>
       <c r="X29" s="18">
         <v>2440</v>
       </c>
       <c r="Y29" s="18">
         <v>2074</v>
       </c>
       <c r="Z29" s="18">
         <v>2296</v>
       </c>
       <c r="AA29" s="18">
         <v>2300</v>
       </c>
       <c r="AB29" s="18">
         <v>1884</v>
       </c>
       <c r="AC29" s="18">
         <v>2106</v>
       </c>
       <c r="AD29" s="18">
         <v>2070</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="75">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="45"/>
-      <c r="B30" s="63" t="s">
+      <c r="B30" s="86" t="s">
         <v>75</v>
       </c>
-      <c r="C30" s="63"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="86"/>
+      <c r="D30" s="86"/>
+      <c r="E30" s="86"/>
+      <c r="F30" s="86"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="86"/>
+      <c r="I30" s="86"/>
+      <c r="J30" s="86"/>
+      <c r="K30" s="86"/>
+      <c r="L30" s="86"/>
+      <c r="M30" s="86"/>
+      <c r="N30" s="86"/>
+      <c r="O30" s="86"/>
+      <c r="P30" s="86"/>
+      <c r="Q30" s="86"/>
+      <c r="R30" s="86"/>
+      <c r="S30" s="86"/>
+      <c r="T30" s="86"/>
+      <c r="U30" s="86"/>
+      <c r="V30" s="86"/>
+      <c r="W30" s="86"/>
+      <c r="X30" s="86"/>
+      <c r="Y30" s="86"/>
+      <c r="Z30" s="86"/>
+      <c r="AA30" s="86"/>
+    </row>
+    <row r="31" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="46"/>
       <c r="B31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="32">
         <v>17073</v>
       </c>
       <c r="D31" s="16">
         <v>15624</v>
       </c>
       <c r="E31" s="32">
         <v>14890</v>
       </c>
       <c r="F31" s="32">
         <v>16593</v>
       </c>
       <c r="G31" s="32">
         <v>16029</v>
       </c>
       <c r="H31" s="32">
         <v>15209</v>
       </c>
       <c r="I31" s="32">
         <v>17184</v>
       </c>
@@ -3762,52 +3858,55 @@
       </c>
       <c r="W31" s="18">
         <v>15094</v>
       </c>
       <c r="X31" s="18">
         <v>14487</v>
       </c>
       <c r="Y31" s="18">
         <v>12604</v>
       </c>
       <c r="Z31" s="18">
         <v>14134</v>
       </c>
       <c r="AA31" s="18">
         <v>13374</v>
       </c>
       <c r="AB31" s="18">
         <v>11584</v>
       </c>
       <c r="AC31" s="18">
         <v>13055</v>
       </c>
       <c r="AD31" s="18">
         <v>13140</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE31" s="75">
+        <v>12320</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="45">
         <v>100000000</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="32">
         <v>408</v>
       </c>
       <c r="D32" s="16">
         <v>386</v>
       </c>
       <c r="E32" s="32">
         <v>401</v>
       </c>
       <c r="F32" s="32">
         <v>435</v>
       </c>
       <c r="G32" s="32">
         <v>422</v>
       </c>
       <c r="H32" s="32">
         <v>410</v>
       </c>
       <c r="I32" s="32">
@@ -3854,52 +3953,55 @@
       </c>
       <c r="W32" s="18">
         <v>408</v>
       </c>
       <c r="X32" s="18">
         <v>332</v>
       </c>
       <c r="Y32" s="18">
         <v>304</v>
       </c>
       <c r="Z32" s="18">
         <v>336</v>
       </c>
       <c r="AA32" s="18">
         <v>322</v>
       </c>
       <c r="AB32" s="18">
         <v>286</v>
       </c>
       <c r="AC32" s="18">
         <v>352</v>
       </c>
       <c r="AD32" s="18">
         <v>317</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE32" s="75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="32">
         <v>489</v>
       </c>
       <c r="D33" s="16">
         <v>431</v>
       </c>
       <c r="E33" s="32">
         <v>413</v>
       </c>
       <c r="F33" s="32">
         <v>471</v>
       </c>
       <c r="G33" s="32">
         <v>434</v>
       </c>
       <c r="H33" s="32">
         <v>398</v>
       </c>
       <c r="I33" s="32">
@@ -3946,52 +4048,55 @@
       </c>
       <c r="W33" s="18">
         <v>417</v>
       </c>
       <c r="X33" s="18">
         <v>368</v>
       </c>
       <c r="Y33" s="18">
         <v>363</v>
       </c>
       <c r="Z33" s="18">
         <v>393</v>
       </c>
       <c r="AA33" s="18">
         <v>373</v>
       </c>
       <c r="AB33" s="18">
         <v>329</v>
       </c>
       <c r="AC33" s="18">
         <v>372</v>
       </c>
       <c r="AD33" s="18">
         <v>386</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE33" s="75">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="32">
         <v>755</v>
       </c>
       <c r="D34" s="16">
         <v>769</v>
       </c>
       <c r="E34" s="32">
         <v>791</v>
       </c>
       <c r="F34" s="32">
         <v>788</v>
       </c>
       <c r="G34" s="32">
         <v>840</v>
       </c>
       <c r="H34" s="32">
         <v>717</v>
       </c>
       <c r="I34" s="32">
@@ -4038,52 +4143,55 @@
       </c>
       <c r="W34" s="18">
         <v>718</v>
       </c>
       <c r="X34" s="18">
         <v>724</v>
       </c>
       <c r="Y34" s="18">
         <v>586</v>
       </c>
       <c r="Z34" s="18">
         <v>714</v>
       </c>
       <c r="AA34" s="18">
         <v>676</v>
       </c>
       <c r="AB34" s="18">
         <v>587</v>
       </c>
       <c r="AC34" s="18">
         <v>601</v>
       </c>
       <c r="AD34" s="18">
         <v>590</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE34" s="75">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="32">
         <v>1499</v>
       </c>
       <c r="D35" s="16">
         <v>1375</v>
       </c>
       <c r="E35" s="32">
         <v>1310</v>
       </c>
       <c r="F35" s="32">
         <v>1372</v>
       </c>
       <c r="G35" s="32">
         <v>1439</v>
       </c>
       <c r="H35" s="32">
         <v>1332</v>
       </c>
       <c r="I35" s="32">
@@ -4130,52 +4238,55 @@
       </c>
       <c r="W35" s="18">
         <v>1262</v>
       </c>
       <c r="X35" s="18">
         <v>1229</v>
       </c>
       <c r="Y35" s="18">
         <v>1046</v>
       </c>
       <c r="Z35" s="18">
         <v>1215</v>
       </c>
       <c r="AA35" s="18">
         <v>1086</v>
       </c>
       <c r="AB35" s="18">
         <v>927</v>
       </c>
       <c r="AC35" s="18">
         <v>1140</v>
       </c>
       <c r="AD35" s="18">
         <v>1150</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE35" s="75">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="32">
         <v>737</v>
       </c>
       <c r="D36" s="16">
         <v>652</v>
       </c>
       <c r="E36" s="32">
         <v>616</v>
       </c>
       <c r="F36" s="32">
         <v>688</v>
       </c>
       <c r="G36" s="32">
         <v>600</v>
       </c>
       <c r="H36" s="32">
         <v>620</v>
       </c>
       <c r="I36" s="32">
@@ -4222,52 +4333,55 @@
       </c>
       <c r="W36" s="18">
         <v>614</v>
       </c>
       <c r="X36" s="18">
         <v>606</v>
       </c>
       <c r="Y36" s="18">
         <v>557</v>
       </c>
       <c r="Z36" s="18">
         <v>630</v>
       </c>
       <c r="AA36" s="18">
         <v>560</v>
       </c>
       <c r="AB36" s="18">
         <v>468</v>
       </c>
       <c r="AC36" s="18">
         <v>541</v>
       </c>
       <c r="AD36" s="18">
         <v>502</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE36" s="75">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="32">
         <v>529</v>
       </c>
       <c r="D37" s="16">
         <v>457</v>
       </c>
       <c r="E37" s="32">
         <v>434</v>
       </c>
       <c r="F37" s="32">
         <v>516</v>
       </c>
       <c r="G37" s="32">
         <v>498</v>
       </c>
       <c r="H37" s="32">
         <v>486</v>
       </c>
       <c r="I37" s="32">
@@ -4314,52 +4428,55 @@
       </c>
       <c r="W37" s="18">
         <v>479</v>
       </c>
       <c r="X37" s="18">
         <v>445</v>
       </c>
       <c r="Y37" s="18">
         <v>388</v>
       </c>
       <c r="Z37" s="18">
         <v>455</v>
       </c>
       <c r="AA37" s="18">
         <v>386</v>
       </c>
       <c r="AB37" s="18">
         <v>349</v>
       </c>
       <c r="AC37" s="18">
         <v>399</v>
       </c>
       <c r="AD37" s="18">
         <v>368</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE37" s="75">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="32">
         <v>1129</v>
       </c>
       <c r="D38" s="16">
         <v>989</v>
       </c>
       <c r="E38" s="32">
         <v>997</v>
       </c>
       <c r="F38" s="32">
         <v>1066</v>
       </c>
       <c r="G38" s="32">
         <v>1062</v>
       </c>
       <c r="H38" s="32">
         <v>997</v>
       </c>
       <c r="I38" s="32">
@@ -4406,52 +4523,55 @@
       </c>
       <c r="W38" s="18">
         <v>1049</v>
       </c>
       <c r="X38" s="18">
         <v>912</v>
       </c>
       <c r="Y38" s="18">
         <v>846</v>
       </c>
       <c r="Z38" s="18">
         <v>888</v>
       </c>
       <c r="AA38" s="18">
         <v>844</v>
       </c>
       <c r="AB38" s="18">
         <v>740</v>
       </c>
       <c r="AC38" s="18">
         <v>845</v>
       </c>
       <c r="AD38" s="18">
         <v>843</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE38" s="75">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="32">
         <v>563</v>
       </c>
       <c r="D39" s="16">
         <v>549</v>
       </c>
       <c r="E39" s="32">
         <v>490</v>
       </c>
       <c r="F39" s="32">
         <v>582</v>
       </c>
       <c r="G39" s="32">
         <v>536</v>
       </c>
       <c r="H39" s="32">
         <v>527</v>
       </c>
       <c r="I39" s="32">
@@ -4498,52 +4618,55 @@
       </c>
       <c r="W39" s="18">
         <v>497</v>
       </c>
       <c r="X39" s="18">
         <v>473</v>
       </c>
       <c r="Y39" s="18">
         <v>394</v>
       </c>
       <c r="Z39" s="18">
         <v>472</v>
       </c>
       <c r="AA39" s="18">
         <v>444</v>
       </c>
       <c r="AB39" s="18">
         <v>420</v>
       </c>
       <c r="AC39" s="18">
         <v>401</v>
       </c>
       <c r="AD39" s="18">
         <v>420</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE39" s="75">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="32">
         <v>707</v>
       </c>
       <c r="D40" s="16">
         <v>663</v>
       </c>
       <c r="E40" s="32">
         <v>627</v>
       </c>
       <c r="F40" s="32">
         <v>681</v>
       </c>
       <c r="G40" s="32">
         <v>688</v>
       </c>
       <c r="H40" s="32">
         <v>676</v>
       </c>
       <c r="I40" s="32">
@@ -4590,52 +4713,55 @@
       </c>
       <c r="W40" s="18">
         <v>649</v>
       </c>
       <c r="X40" s="18">
         <v>591</v>
       </c>
       <c r="Y40" s="18">
         <v>515</v>
       </c>
       <c r="Z40" s="18">
         <v>571</v>
       </c>
       <c r="AA40" s="18">
         <v>582</v>
       </c>
       <c r="AB40" s="18">
         <v>509</v>
       </c>
       <c r="AC40" s="18">
         <v>554</v>
       </c>
       <c r="AD40" s="18">
         <v>579</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE40" s="75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="32">
         <v>440</v>
       </c>
       <c r="D41" s="16">
         <v>400</v>
       </c>
       <c r="E41" s="32">
         <v>353</v>
       </c>
       <c r="F41" s="32">
         <v>412</v>
       </c>
       <c r="G41" s="32">
         <v>399</v>
       </c>
       <c r="H41" s="32">
         <v>354</v>
       </c>
       <c r="I41" s="32">
@@ -4682,52 +4808,55 @@
       </c>
       <c r="W41" s="18">
         <v>373</v>
       </c>
       <c r="X41" s="18">
         <v>393</v>
       </c>
       <c r="Y41" s="18">
         <v>329</v>
       </c>
       <c r="Z41" s="18">
         <v>358</v>
       </c>
       <c r="AA41" s="18">
         <v>316</v>
       </c>
       <c r="AB41" s="18">
         <v>283</v>
       </c>
       <c r="AC41" s="18">
         <v>306</v>
       </c>
       <c r="AD41" s="18">
         <v>313</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE41" s="75">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="32">
         <v>952</v>
       </c>
       <c r="D42" s="16">
         <v>802</v>
       </c>
       <c r="E42" s="32">
         <v>756</v>
       </c>
       <c r="F42" s="32">
         <v>841</v>
       </c>
       <c r="G42" s="32">
         <v>781</v>
       </c>
       <c r="H42" s="32">
         <v>775</v>
       </c>
       <c r="I42" s="32">
@@ -4774,144 +4903,150 @@
       </c>
       <c r="W42" s="18">
         <v>745</v>
       </c>
       <c r="X42" s="18">
         <v>686</v>
       </c>
       <c r="Y42" s="18">
         <v>661</v>
       </c>
       <c r="Z42" s="18">
         <v>681</v>
       </c>
       <c r="AA42" s="18">
         <v>605</v>
       </c>
       <c r="AB42" s="18">
         <v>567</v>
       </c>
       <c r="AC42" s="18">
         <v>617</v>
       </c>
       <c r="AD42" s="18">
         <v>629</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="87" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE42" s="75">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="70" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B43" s="80" t="s">
+      <c r="B43" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="C43" s="81">
+      <c r="C43" s="64">
         <v>942</v>
       </c>
-      <c r="D43" s="82">
+      <c r="D43" s="65">
         <v>870</v>
       </c>
-      <c r="E43" s="81">
+      <c r="E43" s="64">
         <v>800</v>
       </c>
-      <c r="F43" s="81">
+      <c r="F43" s="64">
         <v>860</v>
       </c>
-      <c r="G43" s="81">
+      <c r="G43" s="64">
         <v>874</v>
       </c>
-      <c r="H43" s="81">
+      <c r="H43" s="64">
         <v>790</v>
       </c>
-      <c r="I43" s="81">
+      <c r="I43" s="64">
         <v>916</v>
       </c>
-      <c r="J43" s="81">
+      <c r="J43" s="64">
         <v>796</v>
       </c>
-      <c r="K43" s="81">
+      <c r="K43" s="64">
         <v>846</v>
       </c>
-      <c r="L43" s="81">
+      <c r="L43" s="64">
         <v>814</v>
       </c>
-      <c r="M43" s="81">
+      <c r="M43" s="64">
         <v>796</v>
       </c>
-      <c r="N43" s="81">
+      <c r="N43" s="64">
         <v>824</v>
       </c>
-      <c r="O43" s="81">
+      <c r="O43" s="64">
         <v>739</v>
       </c>
-      <c r="P43" s="81">
+      <c r="P43" s="64">
         <v>678</v>
       </c>
-      <c r="Q43" s="82">
+      <c r="Q43" s="65">
         <v>754</v>
       </c>
-      <c r="R43" s="83">
+      <c r="R43" s="66">
         <v>744</v>
       </c>
-      <c r="S43" s="83">
+      <c r="S43" s="66">
         <v>726</v>
       </c>
-      <c r="T43" s="84">
+      <c r="T43" s="67">
         <v>685</v>
       </c>
-      <c r="U43" s="85">
+      <c r="U43" s="68">
         <v>779</v>
       </c>
-      <c r="V43" s="86">
+      <c r="V43" s="69">
         <v>691</v>
       </c>
-      <c r="W43" s="83">
+      <c r="W43" s="66">
         <v>798</v>
       </c>
-      <c r="X43" s="83">
+      <c r="X43" s="66">
         <v>755</v>
       </c>
-      <c r="Y43" s="83">
+      <c r="Y43" s="66">
         <v>639</v>
       </c>
-      <c r="Z43" s="83">
+      <c r="Z43" s="66">
         <v>783</v>
       </c>
-      <c r="AA43" s="83">
+      <c r="AA43" s="66">
         <v>716</v>
       </c>
-      <c r="AB43" s="83">
+      <c r="AB43" s="66">
         <v>646</v>
       </c>
-      <c r="AC43" s="83">
+      <c r="AC43" s="66">
         <v>627</v>
       </c>
-      <c r="AD43" s="83">
+      <c r="AD43" s="66">
         <v>666</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE43" s="75">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="32">
         <v>412</v>
       </c>
       <c r="D44" s="16">
         <v>391</v>
       </c>
       <c r="E44" s="32">
         <v>361</v>
       </c>
       <c r="F44" s="32">
         <v>402</v>
       </c>
       <c r="G44" s="32">
         <v>365</v>
       </c>
       <c r="H44" s="32">
         <v>375</v>
       </c>
       <c r="I44" s="32">
@@ -4958,52 +5093,55 @@
       </c>
       <c r="W44" s="18">
         <v>391</v>
       </c>
       <c r="X44" s="18">
         <v>323</v>
       </c>
       <c r="Y44" s="18">
         <v>292</v>
       </c>
       <c r="Z44" s="18">
         <v>354</v>
       </c>
       <c r="AA44" s="18">
         <v>325</v>
       </c>
       <c r="AB44" s="18">
         <v>314</v>
       </c>
       <c r="AC44" s="18">
         <v>360</v>
       </c>
       <c r="AD44" s="18">
         <v>322</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE44" s="75">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="32">
         <v>225</v>
       </c>
       <c r="D45" s="16">
         <v>209</v>
       </c>
       <c r="E45" s="32">
         <v>188</v>
       </c>
       <c r="F45" s="32">
         <v>228</v>
       </c>
       <c r="G45" s="32">
         <v>230</v>
       </c>
       <c r="H45" s="32">
         <v>212</v>
       </c>
       <c r="I45" s="32">
@@ -5050,52 +5188,55 @@
       </c>
       <c r="W45" s="18">
         <v>187</v>
       </c>
       <c r="X45" s="18">
         <v>183</v>
       </c>
       <c r="Y45" s="18">
         <v>174</v>
       </c>
       <c r="Z45" s="18">
         <v>202</v>
       </c>
       <c r="AA45" s="18">
         <v>198</v>
       </c>
       <c r="AB45" s="18">
         <v>155</v>
       </c>
       <c r="AC45" s="18">
         <v>198</v>
       </c>
       <c r="AD45" s="18">
         <v>203</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE45" s="75">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="32">
         <v>2530</v>
       </c>
       <c r="D46" s="16">
         <v>2231</v>
       </c>
       <c r="E46" s="32">
         <v>2136</v>
       </c>
       <c r="F46" s="32">
         <v>2407</v>
       </c>
       <c r="G46" s="32">
         <v>2329</v>
       </c>
       <c r="H46" s="32">
         <v>2222</v>
       </c>
       <c r="I46" s="32">
@@ -5142,52 +5283,55 @@
       </c>
       <c r="W46" s="18">
         <v>2127</v>
       </c>
       <c r="X46" s="18">
         <v>2061</v>
       </c>
       <c r="Y46" s="18">
         <v>1842</v>
       </c>
       <c r="Z46" s="18">
         <v>1982</v>
       </c>
       <c r="AA46" s="18">
         <v>1947</v>
       </c>
       <c r="AB46" s="18">
         <v>1636</v>
       </c>
       <c r="AC46" s="18">
         <v>1812</v>
       </c>
       <c r="AD46" s="18">
         <v>1799</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE46" s="75">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="32">
         <v>197</v>
       </c>
       <c r="D47" s="16">
         <v>183</v>
       </c>
       <c r="E47" s="32">
         <v>180</v>
       </c>
       <c r="F47" s="32">
         <v>190</v>
       </c>
       <c r="G47" s="32">
         <v>170</v>
       </c>
       <c r="H47" s="32">
         <v>168</v>
       </c>
       <c r="I47" s="32">
@@ -5234,52 +5378,55 @@
       </c>
       <c r="W47" s="18">
         <v>154</v>
       </c>
       <c r="X47" s="18">
         <v>176</v>
       </c>
       <c r="Y47" s="18">
         <v>115</v>
       </c>
       <c r="Z47" s="18">
         <v>131</v>
       </c>
       <c r="AA47" s="18">
         <v>145</v>
       </c>
       <c r="AB47" s="18">
         <v>101</v>
       </c>
       <c r="AC47" s="18">
         <v>136</v>
       </c>
       <c r="AD47" s="18">
         <v>134</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE47" s="75">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="32">
         <v>407</v>
       </c>
       <c r="D48" s="16">
         <v>394</v>
       </c>
       <c r="E48" s="32">
         <v>343</v>
       </c>
       <c r="F48" s="32">
         <v>424</v>
       </c>
       <c r="G48" s="32">
         <v>355</v>
       </c>
       <c r="H48" s="32">
         <v>333</v>
       </c>
       <c r="I48" s="32">
@@ -5326,52 +5473,55 @@
       </c>
       <c r="W48" s="18">
         <v>346</v>
       </c>
       <c r="X48" s="18">
         <v>316</v>
       </c>
       <c r="Y48" s="18">
         <v>272</v>
       </c>
       <c r="Z48" s="18">
         <v>319</v>
       </c>
       <c r="AA48" s="18">
         <v>300</v>
       </c>
       <c r="AB48" s="18">
         <v>248</v>
       </c>
       <c r="AC48" s="18">
         <v>264</v>
       </c>
       <c r="AD48" s="18">
         <v>318</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE48" s="75">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="32">
         <v>1291</v>
       </c>
       <c r="D49" s="16">
         <v>1167</v>
       </c>
       <c r="E49" s="32">
         <v>1175</v>
       </c>
       <c r="F49" s="32">
         <v>1279</v>
       </c>
       <c r="G49" s="32">
         <v>1279</v>
       </c>
       <c r="H49" s="32">
         <v>1266</v>
       </c>
       <c r="I49" s="32">
@@ -5418,52 +5568,55 @@
       </c>
       <c r="W49" s="18">
         <v>1229</v>
       </c>
       <c r="X49" s="18">
         <v>1220</v>
       </c>
       <c r="Y49" s="18">
         <v>985</v>
       </c>
       <c r="Z49" s="18">
         <v>1114</v>
       </c>
       <c r="AA49" s="18">
         <v>1098</v>
       </c>
       <c r="AB49" s="18">
         <v>1003</v>
       </c>
       <c r="AC49" s="18">
         <v>1118</v>
       </c>
       <c r="AD49" s="18">
         <v>1196</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE49" s="75">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C50" s="32">
         <v>1522</v>
       </c>
       <c r="D50" s="16">
         <v>1503</v>
       </c>
       <c r="E50" s="32">
         <v>1348</v>
       </c>
       <c r="F50" s="32">
         <v>1635</v>
       </c>
       <c r="G50" s="32">
         <v>1480</v>
       </c>
       <c r="H50" s="32">
         <v>1448</v>
       </c>
       <c r="I50" s="32">
@@ -5510,52 +5663,55 @@
       </c>
       <c r="W50" s="18">
         <v>1419</v>
       </c>
       <c r="X50" s="18">
         <v>1412</v>
       </c>
       <c r="Y50" s="18">
         <v>1214</v>
       </c>
       <c r="Z50" s="18">
         <v>1324</v>
       </c>
       <c r="AA50" s="18">
         <v>1277</v>
       </c>
       <c r="AB50" s="18">
         <v>1080</v>
       </c>
       <c r="AC50" s="18">
         <v>1372</v>
       </c>
       <c r="AD50" s="18">
         <v>1310</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE50" s="75">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C51" s="32">
         <v>1339</v>
       </c>
       <c r="D51" s="16">
         <v>1203</v>
       </c>
       <c r="E51" s="32">
         <v>1171</v>
       </c>
       <c r="F51" s="32">
         <v>1316</v>
       </c>
       <c r="G51" s="32">
         <v>1248</v>
       </c>
       <c r="H51" s="32">
         <v>1103</v>
       </c>
       <c r="I51" s="32">
@@ -5602,83 +5758,86 @@
       </c>
       <c r="W51" s="18">
         <v>1232</v>
       </c>
       <c r="X51" s="18">
         <v>1282</v>
       </c>
       <c r="Y51" s="18">
         <v>1082</v>
       </c>
       <c r="Z51" s="18">
         <v>1212</v>
       </c>
       <c r="AA51" s="18">
         <v>1174</v>
       </c>
       <c r="AB51" s="18">
         <v>936</v>
       </c>
       <c r="AC51" s="18">
         <v>1040</v>
       </c>
       <c r="AD51" s="18">
         <v>1095</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="75">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="46"/>
-      <c r="B52" s="64" t="s">
+      <c r="B52" s="87" t="s">
         <v>76</v>
       </c>
-      <c r="C52" s="64"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="87"/>
+      <c r="D52" s="87"/>
+      <c r="E52" s="87"/>
+      <c r="F52" s="87"/>
+      <c r="G52" s="87"/>
+      <c r="H52" s="87"/>
+      <c r="I52" s="87"/>
+      <c r="J52" s="87"/>
+      <c r="K52" s="87"/>
+      <c r="L52" s="87"/>
+      <c r="M52" s="87"/>
+      <c r="N52" s="87"/>
+      <c r="O52" s="87"/>
+      <c r="P52" s="87"/>
+      <c r="Q52" s="87"/>
+      <c r="R52" s="87"/>
+      <c r="S52" s="87"/>
+      <c r="T52" s="87"/>
+      <c r="U52" s="87"/>
+      <c r="V52" s="87"/>
+      <c r="W52" s="87"/>
+      <c r="X52" s="87"/>
+      <c r="Y52" s="87"/>
+      <c r="Z52" s="87"/>
+      <c r="AA52" s="87"/>
+    </row>
+    <row r="53" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="47"/>
       <c r="B53" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="32">
         <v>16089</v>
       </c>
       <c r="D53" s="16">
         <v>14451</v>
       </c>
       <c r="E53" s="32">
         <v>13724</v>
       </c>
       <c r="F53" s="32">
         <v>15559</v>
       </c>
       <c r="G53" s="32">
         <v>15111</v>
       </c>
       <c r="H53" s="32">
         <v>14321</v>
       </c>
       <c r="I53" s="32">
         <v>16120</v>
       </c>
@@ -5723,52 +5882,55 @@
       </c>
       <c r="W53" s="18">
         <v>14277</v>
       </c>
       <c r="X53" s="18">
         <v>13861</v>
       </c>
       <c r="Y53" s="18">
         <v>11844</v>
       </c>
       <c r="Z53" s="18">
         <v>13395</v>
       </c>
       <c r="AA53" s="18">
         <v>12445</v>
       </c>
       <c r="AB53" s="18">
         <v>11138</v>
       </c>
       <c r="AC53" s="18">
         <v>12471</v>
       </c>
       <c r="AD53" s="18">
         <v>12173</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE53" s="75">
+        <v>11284</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="45">
         <v>100000000</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="32">
         <v>396</v>
       </c>
       <c r="D54" s="16">
         <v>362</v>
       </c>
       <c r="E54" s="32">
         <v>367</v>
       </c>
       <c r="F54" s="32">
         <v>422</v>
       </c>
       <c r="G54" s="32">
         <v>401</v>
       </c>
       <c r="H54" s="32">
         <v>357</v>
       </c>
       <c r="I54" s="32">
@@ -5815,52 +5977,55 @@
       </c>
       <c r="W54" s="18">
         <v>371</v>
       </c>
       <c r="X54" s="18">
         <v>318</v>
       </c>
       <c r="Y54" s="18">
         <v>277</v>
       </c>
       <c r="Z54" s="18">
         <v>338</v>
       </c>
       <c r="AA54" s="18">
         <v>272</v>
       </c>
       <c r="AB54" s="18">
         <v>256</v>
       </c>
       <c r="AC54" s="18">
         <v>309</v>
       </c>
       <c r="AD54" s="18">
         <v>322</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE54" s="75">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="32">
         <v>457</v>
       </c>
       <c r="D55" s="16">
         <v>394</v>
       </c>
       <c r="E55" s="32">
         <v>374</v>
       </c>
       <c r="F55" s="32">
         <v>460</v>
       </c>
       <c r="G55" s="32">
         <v>418</v>
       </c>
       <c r="H55" s="32">
         <v>399</v>
       </c>
       <c r="I55" s="32">
@@ -5907,52 +6072,55 @@
       </c>
       <c r="W55" s="18">
         <v>337</v>
       </c>
       <c r="X55" s="18">
         <v>389</v>
       </c>
       <c r="Y55" s="18">
         <v>367</v>
       </c>
       <c r="Z55" s="18">
         <v>371</v>
       </c>
       <c r="AA55" s="18">
         <v>347</v>
       </c>
       <c r="AB55" s="18">
         <v>321</v>
       </c>
       <c r="AC55" s="18">
         <v>330</v>
       </c>
       <c r="AD55" s="18">
         <v>335</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE55" s="75">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="32">
         <v>798</v>
       </c>
       <c r="D56" s="16">
         <v>716</v>
       </c>
       <c r="E56" s="32">
         <v>658</v>
       </c>
       <c r="F56" s="32">
         <v>794</v>
       </c>
       <c r="G56" s="32">
         <v>724</v>
       </c>
       <c r="H56" s="32">
         <v>747</v>
       </c>
       <c r="I56" s="32">
@@ -5999,52 +6167,55 @@
       </c>
       <c r="W56" s="18">
         <v>660</v>
       </c>
       <c r="X56" s="18">
         <v>681</v>
       </c>
       <c r="Y56" s="18">
         <v>590</v>
       </c>
       <c r="Z56" s="18">
         <v>650</v>
       </c>
       <c r="AA56" s="18">
         <v>632</v>
       </c>
       <c r="AB56" s="18">
         <v>502</v>
       </c>
       <c r="AC56" s="18">
         <v>595</v>
       </c>
       <c r="AD56" s="18">
         <v>607</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE56" s="75">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="32">
         <v>1415</v>
       </c>
       <c r="D57" s="16">
         <v>1311</v>
       </c>
       <c r="E57" s="32">
         <v>1202</v>
       </c>
       <c r="F57" s="32">
         <v>1325</v>
       </c>
       <c r="G57" s="32">
         <v>1329</v>
       </c>
       <c r="H57" s="32">
         <v>1259</v>
       </c>
       <c r="I57" s="32">
@@ -6091,52 +6262,55 @@
       </c>
       <c r="W57" s="18">
         <v>1213</v>
       </c>
       <c r="X57" s="18">
         <v>1162</v>
       </c>
       <c r="Y57" s="18">
         <v>983</v>
       </c>
       <c r="Z57" s="18">
         <v>1186</v>
       </c>
       <c r="AA57" s="18">
         <v>1050</v>
       </c>
       <c r="AB57" s="18">
         <v>886</v>
       </c>
       <c r="AC57" s="18">
         <v>1155</v>
       </c>
       <c r="AD57" s="18">
         <v>1085</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE57" s="75">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="32">
         <v>730</v>
       </c>
       <c r="D58" s="16">
         <v>577</v>
       </c>
       <c r="E58" s="32">
         <v>630</v>
       </c>
       <c r="F58" s="32">
         <v>663</v>
       </c>
       <c r="G58" s="32">
         <v>587</v>
       </c>
       <c r="H58" s="32">
         <v>529</v>
       </c>
       <c r="I58" s="32">
@@ -6183,52 +6357,55 @@
       </c>
       <c r="W58" s="18">
         <v>582</v>
       </c>
       <c r="X58" s="18">
         <v>572</v>
       </c>
       <c r="Y58" s="18">
         <v>525</v>
       </c>
       <c r="Z58" s="18">
         <v>546</v>
       </c>
       <c r="AA58" s="18">
         <v>559</v>
       </c>
       <c r="AB58" s="18">
         <v>498</v>
       </c>
       <c r="AC58" s="18">
         <v>527</v>
       </c>
       <c r="AD58" s="18">
         <v>456</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE58" s="75">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="32">
         <v>519</v>
       </c>
       <c r="D59" s="16">
         <v>443</v>
       </c>
       <c r="E59" s="32">
         <v>439</v>
       </c>
       <c r="F59" s="32">
         <v>474</v>
       </c>
       <c r="G59" s="32">
         <v>464</v>
       </c>
       <c r="H59" s="32">
         <v>480</v>
       </c>
       <c r="I59" s="32">
@@ -6275,52 +6452,55 @@
       </c>
       <c r="W59" s="18">
         <v>449</v>
       </c>
       <c r="X59" s="18">
         <v>438</v>
       </c>
       <c r="Y59" s="18">
         <v>368</v>
       </c>
       <c r="Z59" s="18">
         <v>466</v>
       </c>
       <c r="AA59" s="18">
         <v>377</v>
       </c>
       <c r="AB59" s="18">
         <v>370</v>
       </c>
       <c r="AC59" s="18">
         <v>326</v>
       </c>
       <c r="AD59" s="18">
         <v>338</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE59" s="75">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="32">
         <v>1138</v>
       </c>
       <c r="D60" s="16">
         <v>923</v>
       </c>
       <c r="E60" s="32">
         <v>882</v>
       </c>
       <c r="F60" s="32">
         <v>990</v>
       </c>
       <c r="G60" s="32">
         <v>1058</v>
       </c>
       <c r="H60" s="32">
         <v>953</v>
       </c>
       <c r="I60" s="32">
@@ -6367,52 +6547,55 @@
       </c>
       <c r="W60" s="18">
         <v>994</v>
       </c>
       <c r="X60" s="18">
         <v>969</v>
       </c>
       <c r="Y60" s="18">
         <v>820</v>
       </c>
       <c r="Z60" s="18">
         <v>812</v>
       </c>
       <c r="AA60" s="18">
         <v>811</v>
       </c>
       <c r="AB60" s="18">
         <v>751</v>
       </c>
       <c r="AC60" s="18">
         <v>782</v>
       </c>
       <c r="AD60" s="18">
         <v>738</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE60" s="75">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="32">
         <v>530</v>
       </c>
       <c r="D61" s="16">
         <v>523</v>
       </c>
       <c r="E61" s="32">
         <v>498</v>
       </c>
       <c r="F61" s="32">
         <v>524</v>
       </c>
       <c r="G61" s="32">
         <v>501</v>
       </c>
       <c r="H61" s="32">
         <v>484</v>
       </c>
       <c r="I61" s="32">
@@ -6459,52 +6642,55 @@
       </c>
       <c r="W61" s="18">
         <v>484</v>
       </c>
       <c r="X61" s="18">
         <v>463</v>
       </c>
       <c r="Y61" s="18">
         <v>358</v>
       </c>
       <c r="Z61" s="18">
         <v>444</v>
       </c>
       <c r="AA61" s="18">
         <v>366</v>
       </c>
       <c r="AB61" s="18">
         <v>353</v>
       </c>
       <c r="AC61" s="18">
         <v>394</v>
       </c>
       <c r="AD61" s="18">
         <v>404</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE61" s="75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="32">
         <v>586</v>
       </c>
       <c r="D62" s="16">
         <v>586</v>
       </c>
       <c r="E62" s="32">
         <v>590</v>
       </c>
       <c r="F62" s="32">
         <v>675</v>
       </c>
       <c r="G62" s="32">
         <v>611</v>
       </c>
       <c r="H62" s="32">
         <v>643</v>
       </c>
       <c r="I62" s="32">
@@ -6551,52 +6737,55 @@
       </c>
       <c r="W62" s="18">
         <v>595</v>
       </c>
       <c r="X62" s="18">
         <v>557</v>
       </c>
       <c r="Y62" s="18">
         <v>470</v>
       </c>
       <c r="Z62" s="18">
         <v>566</v>
       </c>
       <c r="AA62" s="18">
         <v>485</v>
       </c>
       <c r="AB62" s="18">
         <v>480</v>
       </c>
       <c r="AC62" s="18">
         <v>483</v>
       </c>
       <c r="AD62" s="18">
         <v>489</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE62" s="75">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C63" s="32">
         <v>414</v>
       </c>
       <c r="D63" s="16">
         <v>385</v>
       </c>
       <c r="E63" s="32">
         <v>330</v>
       </c>
       <c r="F63" s="32">
         <v>392</v>
       </c>
       <c r="G63" s="32">
         <v>379</v>
       </c>
       <c r="H63" s="32">
         <v>357</v>
       </c>
       <c r="I63" s="32">
@@ -6643,52 +6832,55 @@
       </c>
       <c r="W63" s="18">
         <v>349</v>
       </c>
       <c r="X63" s="18">
         <v>321</v>
       </c>
       <c r="Y63" s="18">
         <v>279</v>
       </c>
       <c r="Z63" s="18">
         <v>320</v>
       </c>
       <c r="AA63" s="18">
         <v>311</v>
       </c>
       <c r="AB63" s="18">
         <v>258</v>
       </c>
       <c r="AC63" s="18">
         <v>315</v>
       </c>
       <c r="AD63" s="18">
         <v>307</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE63" s="75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C64" s="32">
         <v>879</v>
       </c>
       <c r="D64" s="16">
         <v>734</v>
       </c>
       <c r="E64" s="32">
         <v>649</v>
       </c>
       <c r="F64" s="32">
         <v>754</v>
       </c>
       <c r="G64" s="32">
         <v>776</v>
       </c>
       <c r="H64" s="32">
         <v>711</v>
       </c>
       <c r="I64" s="32">
@@ -6735,144 +6927,150 @@
       </c>
       <c r="W64" s="18">
         <v>700</v>
       </c>
       <c r="X64" s="18">
         <v>735</v>
       </c>
       <c r="Y64" s="18">
         <v>600</v>
       </c>
       <c r="Z64" s="18">
         <v>679</v>
       </c>
       <c r="AA64" s="18">
         <v>627</v>
       </c>
       <c r="AB64" s="18">
         <v>547</v>
       </c>
       <c r="AC64" s="18">
         <v>590</v>
       </c>
       <c r="AD64" s="18">
         <v>564</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" s="87" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE64" s="75">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="70" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B65" s="80" t="s">
+      <c r="B65" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="C65" s="81">
+      <c r="C65" s="64">
         <v>845</v>
       </c>
-      <c r="D65" s="82">
+      <c r="D65" s="65">
         <v>764</v>
       </c>
-      <c r="E65" s="81">
+      <c r="E65" s="64">
         <v>746</v>
       </c>
-      <c r="F65" s="81">
+      <c r="F65" s="64">
         <v>814</v>
       </c>
-      <c r="G65" s="81">
+      <c r="G65" s="64">
         <v>769</v>
       </c>
-      <c r="H65" s="81">
+      <c r="H65" s="64">
         <v>742</v>
       </c>
-      <c r="I65" s="81">
+      <c r="I65" s="64">
         <v>904</v>
       </c>
-      <c r="J65" s="81">
+      <c r="J65" s="64">
         <v>777</v>
       </c>
-      <c r="K65" s="81">
+      <c r="K65" s="64">
         <v>746</v>
       </c>
-      <c r="L65" s="81">
+      <c r="L65" s="64">
         <v>727</v>
       </c>
-      <c r="M65" s="81">
+      <c r="M65" s="64">
         <v>759</v>
       </c>
-      <c r="N65" s="81">
+      <c r="N65" s="64">
         <v>761</v>
       </c>
-      <c r="O65" s="81">
+      <c r="O65" s="64">
         <v>694</v>
       </c>
-      <c r="P65" s="81">
+      <c r="P65" s="64">
         <v>703</v>
       </c>
-      <c r="Q65" s="82">
+      <c r="Q65" s="65">
         <v>706</v>
       </c>
-      <c r="R65" s="83">
+      <c r="R65" s="66">
         <v>734</v>
       </c>
-      <c r="S65" s="83">
+      <c r="S65" s="66">
         <v>658</v>
       </c>
-      <c r="T65" s="84">
+      <c r="T65" s="67">
         <v>638</v>
       </c>
-      <c r="U65" s="85">
+      <c r="U65" s="68">
         <v>807</v>
       </c>
-      <c r="V65" s="86">
+      <c r="V65" s="69">
         <v>666</v>
       </c>
-      <c r="W65" s="83">
+      <c r="W65" s="66">
         <v>720</v>
       </c>
-      <c r="X65" s="83">
+      <c r="X65" s="66">
         <v>700</v>
       </c>
-      <c r="Y65" s="83">
+      <c r="Y65" s="66">
         <v>614</v>
       </c>
-      <c r="Z65" s="83">
+      <c r="Z65" s="66">
         <v>735</v>
       </c>
-      <c r="AA65" s="83">
+      <c r="AA65" s="66">
         <v>662</v>
       </c>
-      <c r="AB65" s="83">
+      <c r="AB65" s="66">
         <v>652</v>
       </c>
-      <c r="AC65" s="83">
+      <c r="AC65" s="66">
         <v>666</v>
       </c>
-      <c r="AD65" s="83">
+      <c r="AD65" s="66">
         <v>599</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE65" s="75">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C66" s="32">
         <v>393</v>
       </c>
       <c r="D66" s="16">
         <v>335</v>
       </c>
       <c r="E66" s="32">
         <v>353</v>
       </c>
       <c r="F66" s="32">
         <v>392</v>
       </c>
       <c r="G66" s="32">
         <v>390</v>
       </c>
       <c r="H66" s="32">
         <v>371</v>
       </c>
       <c r="I66" s="32">
@@ -6919,52 +7117,55 @@
       </c>
       <c r="W66" s="18">
         <v>368</v>
       </c>
       <c r="X66" s="18">
         <v>365</v>
       </c>
       <c r="Y66" s="18">
         <v>292</v>
       </c>
       <c r="Z66" s="18">
         <v>340</v>
       </c>
       <c r="AA66" s="18">
         <v>270</v>
       </c>
       <c r="AB66" s="18">
         <v>301</v>
       </c>
       <c r="AC66" s="18">
         <v>328</v>
       </c>
       <c r="AD66" s="18">
         <v>312</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE66" s="75">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="32">
         <v>235</v>
       </c>
       <c r="D67" s="16">
         <v>209</v>
       </c>
       <c r="E67" s="32">
         <v>188</v>
       </c>
       <c r="F67" s="32">
         <v>226</v>
       </c>
       <c r="G67" s="32">
         <v>225</v>
       </c>
       <c r="H67" s="32">
         <v>196</v>
       </c>
       <c r="I67" s="32">
@@ -7011,52 +7212,55 @@
       </c>
       <c r="W67" s="18">
         <v>186</v>
       </c>
       <c r="X67" s="18">
         <v>177</v>
       </c>
       <c r="Y67" s="18">
         <v>178</v>
       </c>
       <c r="Z67" s="18">
         <v>190</v>
       </c>
       <c r="AA67" s="18">
         <v>191</v>
       </c>
       <c r="AB67" s="18">
         <v>147</v>
       </c>
       <c r="AC67" s="18">
         <v>170</v>
       </c>
       <c r="AD67" s="18">
         <v>191</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE67" s="75">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="32">
         <v>2318</v>
       </c>
       <c r="D68" s="16">
         <v>2058</v>
       </c>
       <c r="E68" s="32">
         <v>1924</v>
       </c>
       <c r="F68" s="32">
         <v>2212</v>
       </c>
       <c r="G68" s="32">
         <v>2190</v>
       </c>
       <c r="H68" s="32">
         <v>1942</v>
       </c>
       <c r="I68" s="32">
@@ -7103,52 +7307,55 @@
       </c>
       <c r="W68" s="18">
         <v>2024</v>
       </c>
       <c r="X68" s="18">
         <v>1968</v>
       </c>
       <c r="Y68" s="18">
         <v>1662</v>
       </c>
       <c r="Z68" s="18">
         <v>1849</v>
       </c>
       <c r="AA68" s="18">
         <v>1741</v>
       </c>
       <c r="AB68" s="18">
         <v>1559</v>
       </c>
       <c r="AC68" s="18">
         <v>1747</v>
       </c>
       <c r="AD68" s="18">
         <v>1688</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE68" s="75">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="32">
         <v>197</v>
       </c>
       <c r="D69" s="16">
         <v>133</v>
       </c>
       <c r="E69" s="32">
         <v>146</v>
       </c>
       <c r="F69" s="32">
         <v>187</v>
       </c>
       <c r="G69" s="32">
         <v>171</v>
       </c>
       <c r="H69" s="32">
         <v>170</v>
       </c>
       <c r="I69" s="32">
@@ -7195,52 +7402,55 @@
       </c>
       <c r="W69" s="18">
         <v>133</v>
       </c>
       <c r="X69" s="18">
         <v>167</v>
       </c>
       <c r="Y69" s="18">
         <v>128</v>
       </c>
       <c r="Z69" s="18">
         <v>132</v>
       </c>
       <c r="AA69" s="18">
         <v>138</v>
       </c>
       <c r="AB69" s="18">
         <v>100</v>
       </c>
       <c r="AC69" s="18">
         <v>118</v>
       </c>
       <c r="AD69" s="18">
         <v>133</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE69" s="75">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C70" s="32">
         <v>355</v>
       </c>
       <c r="D70" s="16">
         <v>301</v>
       </c>
       <c r="E70" s="32">
         <v>318</v>
       </c>
       <c r="F70" s="32">
         <v>371</v>
       </c>
       <c r="G70" s="32">
         <v>342</v>
       </c>
       <c r="H70" s="32">
         <v>343</v>
       </c>
       <c r="I70" s="32">
@@ -7287,52 +7497,55 @@
       </c>
       <c r="W70" s="18">
         <v>316</v>
       </c>
       <c r="X70" s="18">
         <v>291</v>
       </c>
       <c r="Y70" s="18">
         <v>283</v>
       </c>
       <c r="Z70" s="18">
         <v>314</v>
       </c>
       <c r="AA70" s="18">
         <v>266</v>
       </c>
       <c r="AB70" s="18">
         <v>237</v>
       </c>
       <c r="AC70" s="18">
         <v>252</v>
       </c>
       <c r="AD70" s="18">
         <v>290</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE70" s="75">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C71" s="32">
         <v>1195</v>
       </c>
       <c r="D71" s="16">
         <v>1112</v>
       </c>
       <c r="E71" s="32">
         <v>1002</v>
       </c>
       <c r="F71" s="32">
         <v>1220</v>
       </c>
       <c r="G71" s="32">
         <v>1198</v>
       </c>
       <c r="H71" s="32">
         <v>1197</v>
       </c>
       <c r="I71" s="32">
@@ -7379,52 +7592,55 @@
       </c>
       <c r="W71" s="18">
         <v>1152</v>
       </c>
       <c r="X71" s="18">
         <v>1107</v>
       </c>
       <c r="Y71" s="18">
         <v>970</v>
       </c>
       <c r="Z71" s="18">
         <v>1117</v>
       </c>
       <c r="AA71" s="18">
         <v>1021</v>
       </c>
       <c r="AB71" s="18">
         <v>951</v>
       </c>
       <c r="AC71" s="18">
         <v>1052</v>
       </c>
       <c r="AD71" s="18">
         <v>1135</v>
       </c>
-    </row>
-    <row r="72" spans="1:30" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE71" s="75">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="32">
         <v>1445</v>
       </c>
       <c r="D72" s="16">
         <v>1405</v>
       </c>
       <c r="E72" s="32">
         <v>1288</v>
       </c>
       <c r="F72" s="32">
         <v>1415</v>
       </c>
       <c r="G72" s="32">
         <v>1363</v>
       </c>
       <c r="H72" s="32">
         <v>1338</v>
       </c>
       <c r="I72" s="32">
@@ -7471,52 +7687,55 @@
       </c>
       <c r="W72" s="18">
         <v>1410</v>
       </c>
       <c r="X72" s="18">
         <v>1323</v>
       </c>
       <c r="Y72" s="18">
         <v>1088</v>
       </c>
       <c r="Z72" s="18">
         <v>1256</v>
       </c>
       <c r="AA72" s="18">
         <v>1193</v>
       </c>
       <c r="AB72" s="18">
         <v>1021</v>
       </c>
       <c r="AC72" s="18">
         <v>1266</v>
       </c>
       <c r="AD72" s="18">
         <v>1205</v>
       </c>
-    </row>
-    <row r="73" spans="1:30" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE72" s="75">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B73" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="35">
         <v>1244</v>
       </c>
       <c r="D73" s="36">
         <v>1180</v>
       </c>
       <c r="E73" s="35">
         <v>1140</v>
       </c>
       <c r="F73" s="35">
         <v>1249</v>
       </c>
       <c r="G73" s="35">
         <v>1215</v>
       </c>
       <c r="H73" s="35">
         <v>1103</v>
       </c>
       <c r="I73" s="35">
@@ -7563,82 +7782,85 @@
       </c>
       <c r="W73" s="37">
         <v>1234</v>
       </c>
       <c r="X73" s="18">
         <v>1158</v>
       </c>
       <c r="Y73" s="18">
         <v>992</v>
       </c>
       <c r="Z73" s="18">
         <v>1084</v>
       </c>
       <c r="AA73" s="18">
         <v>1126</v>
       </c>
       <c r="AB73" s="18">
         <v>948</v>
       </c>
       <c r="AC73" s="18">
         <v>1066</v>
       </c>
       <c r="AD73" s="18">
         <v>975</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="65" t="s">
+      <c r="AE73" s="75">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="C74" s="65"/>
-[...25 lines deleted...]
-    <row r="75" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C74" s="88"/>
+      <c r="D74" s="88"/>
+      <c r="E74" s="88"/>
+      <c r="F74" s="88"/>
+      <c r="G74" s="88"/>
+      <c r="H74" s="88"/>
+      <c r="I74" s="88"/>
+      <c r="J74" s="88"/>
+      <c r="K74" s="88"/>
+      <c r="L74" s="88"/>
+      <c r="M74" s="88"/>
+      <c r="N74" s="88"/>
+      <c r="O74" s="88"/>
+      <c r="P74" s="88"/>
+      <c r="Q74" s="88"/>
+      <c r="R74" s="88"/>
+      <c r="S74" s="88"/>
+      <c r="T74" s="88"/>
+      <c r="U74" s="88"/>
+      <c r="V74" s="88"/>
+      <c r="W74" s="88"/>
+      <c r="X74" s="88"/>
+      <c r="Y74" s="88"/>
+      <c r="Z74" s="88"/>
+      <c r="AA74" s="88"/>
+    </row>
+    <row r="75" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C75" s="16">
         <v>19450</v>
       </c>
       <c r="D75" s="16">
         <v>17881</v>
       </c>
       <c r="E75" s="16">
         <v>17079</v>
       </c>
       <c r="F75" s="16">
         <v>19328</v>
       </c>
       <c r="G75" s="16">
         <v>18526</v>
       </c>
       <c r="H75" s="16">
         <v>17804</v>
       </c>
       <c r="I75" s="16">
         <v>19830</v>
       </c>
       <c r="J75" s="16">
@@ -7682,52 +7904,55 @@
       </c>
       <c r="W75" s="18">
         <v>17917</v>
       </c>
       <c r="X75" s="18">
         <v>17317</v>
       </c>
       <c r="Y75" s="18">
         <v>14947</v>
       </c>
       <c r="Z75" s="18">
         <v>16862</v>
       </c>
       <c r="AA75" s="18">
         <v>15936</v>
       </c>
       <c r="AB75" s="18">
         <v>13958</v>
       </c>
       <c r="AC75" s="18">
         <v>15715</v>
       </c>
       <c r="AD75" s="18">
         <v>15750</v>
       </c>
-    </row>
-    <row r="76" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE75" s="75">
+        <v>14653</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="45">
         <v>100000000</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C76" s="16">
         <v>522</v>
       </c>
       <c r="D76" s="16">
         <v>485</v>
       </c>
       <c r="E76" s="16">
         <v>522</v>
       </c>
       <c r="F76" s="16">
         <v>559</v>
       </c>
       <c r="G76" s="16">
         <v>547</v>
       </c>
       <c r="H76" s="16">
         <v>518</v>
       </c>
       <c r="I76" s="16">
@@ -7774,52 +7999,55 @@
       </c>
       <c r="W76" s="18">
         <v>523</v>
       </c>
       <c r="X76" s="18">
         <v>418</v>
       </c>
       <c r="Y76" s="18">
         <v>394</v>
       </c>
       <c r="Z76" s="18">
         <v>450</v>
       </c>
       <c r="AA76" s="18">
         <v>377</v>
       </c>
       <c r="AB76" s="18">
         <v>366</v>
       </c>
       <c r="AC76" s="18">
         <v>463</v>
       </c>
       <c r="AD76" s="18">
         <v>439</v>
       </c>
-    </row>
-    <row r="77" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE76" s="75">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C77" s="16">
         <v>548</v>
       </c>
       <c r="D77" s="16">
         <v>477</v>
       </c>
       <c r="E77" s="16">
         <v>431</v>
       </c>
       <c r="F77" s="16">
         <v>575</v>
       </c>
       <c r="G77" s="16">
         <v>496</v>
       </c>
       <c r="H77" s="16">
         <v>487</v>
       </c>
       <c r="I77" s="16">
@@ -7866,52 +8094,55 @@
       </c>
       <c r="W77" s="18">
         <v>437</v>
       </c>
       <c r="X77" s="18">
         <v>459</v>
       </c>
       <c r="Y77" s="18">
         <v>439</v>
       </c>
       <c r="Z77" s="18">
         <v>445</v>
       </c>
       <c r="AA77" s="18">
         <v>436</v>
       </c>
       <c r="AB77" s="18">
         <v>404</v>
       </c>
       <c r="AC77" s="18">
         <v>418</v>
       </c>
       <c r="AD77" s="18">
         <v>419</v>
       </c>
-    </row>
-    <row r="78" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE77" s="75">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C78" s="16">
         <v>1127</v>
       </c>
       <c r="D78" s="16">
         <v>1077</v>
       </c>
       <c r="E78" s="16">
         <v>1080</v>
       </c>
       <c r="F78" s="16">
         <v>1177</v>
       </c>
       <c r="G78" s="16">
         <v>1154</v>
       </c>
       <c r="H78" s="16">
         <v>1117</v>
       </c>
       <c r="I78" s="16">
@@ -7958,52 +8189,55 @@
       </c>
       <c r="W78" s="18">
         <v>1044</v>
       </c>
       <c r="X78" s="18">
         <v>1117</v>
       </c>
       <c r="Y78" s="18">
         <v>892</v>
       </c>
       <c r="Z78" s="18">
         <v>1058</v>
       </c>
       <c r="AA78" s="18">
         <v>1006</v>
       </c>
       <c r="AB78" s="18">
         <v>833</v>
       </c>
       <c r="AC78" s="18">
         <v>907</v>
       </c>
       <c r="AD78" s="18">
         <v>927</v>
       </c>
-    </row>
-    <row r="79" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE78" s="75">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C79" s="16">
         <v>403</v>
       </c>
       <c r="D79" s="16">
         <v>399</v>
       </c>
       <c r="E79" s="16">
         <v>367</v>
       </c>
       <c r="F79" s="16">
         <v>411</v>
       </c>
       <c r="G79" s="16">
         <v>401</v>
       </c>
       <c r="H79" s="16">
         <v>357</v>
       </c>
       <c r="I79" s="16">
@@ -8050,52 +8284,55 @@
       </c>
       <c r="W79" s="18">
         <v>440</v>
       </c>
       <c r="X79" s="18">
         <v>397</v>
       </c>
       <c r="Y79" s="18">
         <v>332</v>
       </c>
       <c r="Z79" s="18">
         <v>373</v>
       </c>
       <c r="AA79" s="18">
         <v>354</v>
       </c>
       <c r="AB79" s="18">
         <v>315</v>
       </c>
       <c r="AC79" s="18">
         <v>392</v>
       </c>
       <c r="AD79" s="18">
         <v>400</v>
       </c>
-    </row>
-    <row r="80" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE79" s="75">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C80" s="16">
         <v>810</v>
       </c>
       <c r="D80" s="16">
         <v>643</v>
       </c>
       <c r="E80" s="16">
         <v>665</v>
       </c>
       <c r="F80" s="16">
         <v>707</v>
       </c>
       <c r="G80" s="16">
         <v>643</v>
       </c>
       <c r="H80" s="16">
         <v>600</v>
       </c>
       <c r="I80" s="16">
@@ -8142,52 +8379,55 @@
       </c>
       <c r="W80" s="18">
         <v>620</v>
       </c>
       <c r="X80" s="18">
         <v>609</v>
       </c>
       <c r="Y80" s="18">
         <v>553</v>
       </c>
       <c r="Z80" s="18">
         <v>611</v>
       </c>
       <c r="AA80" s="18">
         <v>590</v>
       </c>
       <c r="AB80" s="18">
         <v>496</v>
       </c>
       <c r="AC80" s="18">
         <v>557</v>
       </c>
       <c r="AD80" s="18">
         <v>508</v>
       </c>
-    </row>
-    <row r="81" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE80" s="75">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B81" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C81" s="16">
         <v>565</v>
       </c>
       <c r="D81" s="16">
         <v>477</v>
       </c>
       <c r="E81" s="16">
         <v>480</v>
       </c>
       <c r="F81" s="16">
         <v>575</v>
       </c>
       <c r="G81" s="16">
         <v>555</v>
       </c>
       <c r="H81" s="16">
         <v>536</v>
       </c>
       <c r="I81" s="16">
@@ -8234,52 +8474,55 @@
       </c>
       <c r="W81" s="18">
         <v>559</v>
       </c>
       <c r="X81" s="18">
         <v>505</v>
       </c>
       <c r="Y81" s="18">
         <v>439</v>
       </c>
       <c r="Z81" s="18">
         <v>553</v>
       </c>
       <c r="AA81" s="18">
         <v>447</v>
       </c>
       <c r="AB81" s="18">
         <v>414</v>
       </c>
       <c r="AC81" s="18">
         <v>431</v>
       </c>
       <c r="AD81" s="18">
         <v>412</v>
       </c>
-    </row>
-    <row r="82" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE81" s="75">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C82" s="16">
         <v>949</v>
       </c>
       <c r="D82" s="16">
         <v>786</v>
       </c>
       <c r="E82" s="16">
         <v>772</v>
       </c>
       <c r="F82" s="16">
         <v>847</v>
       </c>
       <c r="G82" s="16">
         <v>904</v>
       </c>
       <c r="H82" s="16">
         <v>839</v>
       </c>
       <c r="I82" s="16">
@@ -8326,52 +8569,55 @@
       </c>
       <c r="W82" s="18">
         <v>926</v>
       </c>
       <c r="X82" s="18">
         <v>873</v>
       </c>
       <c r="Y82" s="18">
         <v>761</v>
       </c>
       <c r="Z82" s="18">
         <v>811</v>
       </c>
       <c r="AA82" s="18">
         <v>771</v>
       </c>
       <c r="AB82" s="18">
         <v>701</v>
       </c>
       <c r="AC82" s="18">
         <v>748</v>
       </c>
       <c r="AD82" s="18">
         <v>734</v>
       </c>
-    </row>
-    <row r="83" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE82" s="75">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="16">
         <v>477</v>
       </c>
       <c r="D83" s="16">
         <v>475</v>
       </c>
       <c r="E83" s="16">
         <v>435</v>
       </c>
       <c r="F83" s="16">
         <v>494</v>
       </c>
       <c r="G83" s="16">
         <v>455</v>
       </c>
       <c r="H83" s="16">
         <v>448</v>
       </c>
       <c r="I83" s="16">
@@ -8418,52 +8664,55 @@
       </c>
       <c r="W83" s="18">
         <v>482</v>
       </c>
       <c r="X83" s="18">
         <v>425</v>
       </c>
       <c r="Y83" s="18">
         <v>354</v>
       </c>
       <c r="Z83" s="18">
         <v>427</v>
       </c>
       <c r="AA83" s="18">
         <v>363</v>
       </c>
       <c r="AB83" s="18">
         <v>369</v>
       </c>
       <c r="AC83" s="18">
         <v>399</v>
       </c>
       <c r="AD83" s="18">
         <v>414</v>
       </c>
-    </row>
-    <row r="84" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE83" s="75">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B84" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C84" s="16">
         <v>1041</v>
       </c>
       <c r="D84" s="16">
         <v>1007</v>
       </c>
       <c r="E84" s="16">
         <v>965</v>
       </c>
       <c r="F84" s="16">
         <v>1106</v>
       </c>
       <c r="G84" s="16">
         <v>1020</v>
       </c>
       <c r="H84" s="16">
         <v>1059</v>
       </c>
       <c r="I84" s="16">
@@ -8510,52 +8759,55 @@
       </c>
       <c r="W84" s="18">
         <v>995</v>
       </c>
       <c r="X84" s="18">
         <v>924</v>
       </c>
       <c r="Y84" s="18">
         <v>815</v>
       </c>
       <c r="Z84" s="18">
         <v>920</v>
       </c>
       <c r="AA84" s="18">
         <v>865</v>
       </c>
       <c r="AB84" s="18">
         <v>800</v>
       </c>
       <c r="AC84" s="18">
         <v>832</v>
       </c>
       <c r="AD84" s="18">
         <v>869</v>
       </c>
-    </row>
-    <row r="85" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE84" s="75">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C85" s="16">
         <v>514</v>
       </c>
       <c r="D85" s="16">
         <v>484</v>
       </c>
       <c r="E85" s="16">
         <v>445</v>
       </c>
       <c r="F85" s="16">
         <v>503</v>
       </c>
       <c r="G85" s="16">
         <v>501</v>
       </c>
       <c r="H85" s="16">
         <v>449</v>
       </c>
       <c r="I85" s="16">
@@ -8602,52 +8854,55 @@
       </c>
       <c r="W85" s="18">
         <v>459</v>
       </c>
       <c r="X85" s="18">
         <v>453</v>
       </c>
       <c r="Y85" s="18">
         <v>396</v>
       </c>
       <c r="Z85" s="18">
         <v>424</v>
       </c>
       <c r="AA85" s="18">
         <v>424</v>
       </c>
       <c r="AB85" s="18">
         <v>354</v>
       </c>
       <c r="AC85" s="18">
         <v>385</v>
       </c>
       <c r="AD85" s="18">
         <v>414</v>
       </c>
-    </row>
-    <row r="86" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE85" s="75">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B86" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C86" s="16">
         <v>830</v>
       </c>
       <c r="D86" s="16">
         <v>740</v>
       </c>
       <c r="E86" s="16">
         <v>652</v>
       </c>
       <c r="F86" s="16">
         <v>731</v>
       </c>
       <c r="G86" s="16">
         <v>716</v>
       </c>
       <c r="H86" s="16">
         <v>711</v>
       </c>
       <c r="I86" s="16">
@@ -8694,52 +8949,55 @@
       </c>
       <c r="W86" s="18">
         <v>682</v>
       </c>
       <c r="X86" s="18">
         <v>618</v>
       </c>
       <c r="Y86" s="18">
         <v>602</v>
       </c>
       <c r="Z86" s="18">
         <v>643</v>
       </c>
       <c r="AA86" s="18">
         <v>582</v>
       </c>
       <c r="AB86" s="18">
         <v>527</v>
       </c>
       <c r="AC86" s="18">
         <v>580</v>
       </c>
       <c r="AD86" s="18">
         <v>540</v>
       </c>
-    </row>
-    <row r="87" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE86" s="75">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C87" s="16">
         <v>776</v>
       </c>
       <c r="D87" s="16">
         <v>702</v>
       </c>
       <c r="E87" s="16">
         <v>672</v>
       </c>
       <c r="F87" s="16">
         <v>731</v>
       </c>
       <c r="G87" s="16">
         <v>713</v>
       </c>
       <c r="H87" s="16">
         <v>670</v>
       </c>
       <c r="I87" s="16">
@@ -8786,52 +9044,55 @@
       </c>
       <c r="W87" s="18">
         <v>625</v>
       </c>
       <c r="X87" s="18">
         <v>652</v>
       </c>
       <c r="Y87" s="18">
         <v>563</v>
       </c>
       <c r="Z87" s="18">
         <v>687</v>
       </c>
       <c r="AA87" s="18">
         <v>618</v>
       </c>
       <c r="AB87" s="18">
         <v>559</v>
       </c>
       <c r="AC87" s="18">
         <v>579</v>
       </c>
       <c r="AD87" s="18">
         <v>583</v>
       </c>
-    </row>
-    <row r="88" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE87" s="75">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B88" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C88" s="16">
         <v>554</v>
       </c>
       <c r="D88" s="16">
         <v>512</v>
       </c>
       <c r="E88" s="16">
         <v>514</v>
       </c>
       <c r="F88" s="16">
         <v>526</v>
       </c>
       <c r="G88" s="16">
         <v>536</v>
       </c>
       <c r="H88" s="16">
         <v>534</v>
       </c>
       <c r="I88" s="16">
@@ -8878,52 +9139,55 @@
       </c>
       <c r="W88" s="18">
         <v>504</v>
       </c>
       <c r="X88" s="18">
         <v>482</v>
       </c>
       <c r="Y88" s="18">
         <v>391</v>
       </c>
       <c r="Z88" s="18">
         <v>486</v>
       </c>
       <c r="AA88" s="18">
         <v>436</v>
       </c>
       <c r="AB88" s="18">
         <v>443</v>
       </c>
       <c r="AC88" s="18">
         <v>461</v>
       </c>
       <c r="AD88" s="18">
         <v>444</v>
       </c>
-    </row>
-    <row r="89" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE88" s="75">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C89" s="16">
         <v>240</v>
       </c>
       <c r="D89" s="16">
         <v>214</v>
       </c>
       <c r="E89" s="16">
         <v>193</v>
       </c>
       <c r="F89" s="16">
         <v>223</v>
       </c>
       <c r="G89" s="16">
         <v>207</v>
       </c>
       <c r="H89" s="16">
         <v>196</v>
       </c>
       <c r="I89" s="16">
@@ -8970,52 +9234,55 @@
       </c>
       <c r="W89" s="18">
         <v>180</v>
       </c>
       <c r="X89" s="18">
         <v>170</v>
       </c>
       <c r="Y89" s="18">
         <v>165</v>
       </c>
       <c r="Z89" s="18">
         <v>200</v>
       </c>
       <c r="AA89" s="18">
         <v>198</v>
       </c>
       <c r="AB89" s="18">
         <v>149</v>
       </c>
       <c r="AC89" s="18">
         <v>166</v>
       </c>
       <c r="AD89" s="18">
         <v>200</v>
       </c>
-    </row>
-    <row r="90" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE89" s="75">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C90" s="16">
         <v>1253</v>
       </c>
       <c r="D90" s="16">
         <v>1122</v>
       </c>
       <c r="E90" s="16">
         <v>1049</v>
       </c>
       <c r="F90" s="16">
         <v>1187</v>
       </c>
       <c r="G90" s="16">
         <v>1170</v>
       </c>
       <c r="H90" s="16">
         <v>1103</v>
       </c>
       <c r="I90" s="16">
@@ -9062,52 +9329,55 @@
       </c>
       <c r="W90" s="18">
         <v>1086</v>
       </c>
       <c r="X90" s="18">
         <v>1040</v>
       </c>
       <c r="Y90" s="18">
         <v>934</v>
       </c>
       <c r="Z90" s="18">
         <v>1023</v>
       </c>
       <c r="AA90" s="18">
         <v>972</v>
       </c>
       <c r="AB90" s="18">
         <v>792</v>
       </c>
       <c r="AC90" s="18">
         <v>946</v>
       </c>
       <c r="AD90" s="18">
         <v>895</v>
       </c>
-    </row>
-    <row r="91" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE90" s="75">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B91" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C91" s="16">
         <v>294</v>
       </c>
       <c r="D91" s="16">
         <v>245</v>
       </c>
       <c r="E91" s="16">
         <v>260</v>
       </c>
       <c r="F91" s="16">
         <v>311</v>
       </c>
       <c r="G91" s="16">
         <v>249</v>
       </c>
       <c r="H91" s="16">
         <v>261</v>
       </c>
       <c r="I91" s="16">
@@ -9154,52 +9424,55 @@
       </c>
       <c r="W91" s="18">
         <v>227</v>
       </c>
       <c r="X91" s="18">
         <v>269</v>
       </c>
       <c r="Y91" s="18">
         <v>194</v>
       </c>
       <c r="Z91" s="18">
         <v>212</v>
       </c>
       <c r="AA91" s="18">
         <v>227</v>
       </c>
       <c r="AB91" s="18">
         <v>165</v>
       </c>
       <c r="AC91" s="18">
         <v>197</v>
       </c>
       <c r="AD91" s="18">
         <v>217</v>
       </c>
-    </row>
-    <row r="92" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE91" s="75">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B92" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C92" s="16">
         <v>511</v>
       </c>
       <c r="D92" s="16">
         <v>466</v>
       </c>
       <c r="E92" s="16">
         <v>453</v>
       </c>
       <c r="F92" s="16">
         <v>551</v>
       </c>
       <c r="G92" s="16">
         <v>476</v>
       </c>
       <c r="H92" s="16">
         <v>464</v>
       </c>
       <c r="I92" s="16">
@@ -9246,52 +9519,55 @@
       </c>
       <c r="W92" s="18">
         <v>452</v>
       </c>
       <c r="X92" s="18">
         <v>404</v>
       </c>
       <c r="Y92" s="18">
         <v>392</v>
       </c>
       <c r="Z92" s="18">
         <v>432</v>
       </c>
       <c r="AA92" s="18">
         <v>381</v>
       </c>
       <c r="AB92" s="18">
         <v>332</v>
       </c>
       <c r="AC92" s="18">
         <v>340</v>
       </c>
       <c r="AD92" s="18">
         <v>419</v>
       </c>
-    </row>
-    <row r="93" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE92" s="75">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B93" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C93" s="16">
         <v>2486</v>
       </c>
       <c r="D93" s="16">
         <v>2279</v>
       </c>
       <c r="E93" s="16">
         <v>2177</v>
       </c>
       <c r="F93" s="16">
         <v>2499</v>
       </c>
       <c r="G93" s="16">
         <v>2477</v>
       </c>
       <c r="H93" s="16">
         <v>2463</v>
       </c>
       <c r="I93" s="16">
@@ -9338,52 +9614,55 @@
       </c>
       <c r="W93" s="18">
         <v>2381</v>
       </c>
       <c r="X93" s="18">
         <v>2327</v>
       </c>
       <c r="Y93" s="18">
         <v>1955</v>
       </c>
       <c r="Z93" s="18">
         <v>2231</v>
       </c>
       <c r="AA93" s="18">
         <v>2119</v>
       </c>
       <c r="AB93" s="18">
         <v>1954</v>
       </c>
       <c r="AC93" s="18">
         <v>2170</v>
       </c>
       <c r="AD93" s="18">
         <v>2331</v>
       </c>
-    </row>
-    <row r="94" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE93" s="75">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B94" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C94" s="16">
         <v>2967</v>
       </c>
       <c r="D94" s="16">
         <v>2908</v>
       </c>
       <c r="E94" s="16">
         <v>2636</v>
       </c>
       <c r="F94" s="16">
         <v>3050</v>
       </c>
       <c r="G94" s="16">
         <v>2843</v>
       </c>
       <c r="H94" s="16">
         <v>2786</v>
       </c>
       <c r="I94" s="16">
@@ -9430,52 +9709,55 @@
       </c>
       <c r="W94" s="18">
         <v>2829</v>
       </c>
       <c r="X94" s="18">
         <v>2735</v>
       </c>
       <c r="Y94" s="18">
         <v>2302</v>
       </c>
       <c r="Z94" s="18">
         <v>2580</v>
       </c>
       <c r="AA94" s="18">
         <v>2470</v>
       </c>
       <c r="AB94" s="18">
         <v>2101</v>
       </c>
       <c r="AC94" s="18">
         <v>2638</v>
       </c>
       <c r="AD94" s="18">
         <v>2515</v>
       </c>
-    </row>
-    <row r="95" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE94" s="75">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B95" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C95" s="16">
         <v>2583</v>
       </c>
       <c r="D95" s="16">
         <v>2383</v>
       </c>
       <c r="E95" s="16">
         <v>2311</v>
       </c>
       <c r="F95" s="16">
         <v>2565</v>
       </c>
       <c r="G95" s="16">
         <v>2463</v>
       </c>
       <c r="H95" s="16">
         <v>2206</v>
       </c>
       <c r="I95" s="16">
@@ -9522,82 +9804,85 @@
       </c>
       <c r="W95" s="18">
         <v>2466</v>
       </c>
       <c r="X95" s="18">
         <v>2440</v>
       </c>
       <c r="Y95" s="18">
         <v>2074</v>
       </c>
       <c r="Z95" s="18">
         <v>2296</v>
       </c>
       <c r="AA95" s="18">
         <v>2300</v>
       </c>
       <c r="AB95" s="18">
         <v>1884</v>
       </c>
       <c r="AC95" s="18">
         <v>2106</v>
       </c>
       <c r="AD95" s="18">
         <v>2070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="66" t="s">
+      <c r="AE95" s="75">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="89" t="s">
         <v>73</v>
       </c>
-      <c r="C96" s="66"/>
-[...25 lines deleted...]
-    <row r="97" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="89"/>
+      <c r="D96" s="89"/>
+      <c r="E96" s="89"/>
+      <c r="F96" s="89"/>
+      <c r="G96" s="89"/>
+      <c r="H96" s="89"/>
+      <c r="I96" s="89"/>
+      <c r="J96" s="89"/>
+      <c r="K96" s="89"/>
+      <c r="L96" s="89"/>
+      <c r="M96" s="89"/>
+      <c r="N96" s="89"/>
+      <c r="O96" s="89"/>
+      <c r="P96" s="89"/>
+      <c r="Q96" s="89"/>
+      <c r="R96" s="89"/>
+      <c r="S96" s="89"/>
+      <c r="T96" s="89"/>
+      <c r="U96" s="89"/>
+      <c r="V96" s="89"/>
+      <c r="W96" s="89"/>
+      <c r="X96" s="89"/>
+      <c r="Y96" s="89"/>
+      <c r="Z96" s="89"/>
+      <c r="AA96" s="89"/>
+    </row>
+    <row r="97" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C97" s="16">
         <v>13712</v>
       </c>
       <c r="D97" s="16">
         <v>12194</v>
       </c>
       <c r="E97" s="16">
         <v>11535</v>
       </c>
       <c r="F97" s="16">
         <v>12824</v>
       </c>
       <c r="G97" s="16">
         <v>12614</v>
       </c>
       <c r="H97" s="16">
         <v>11726</v>
       </c>
       <c r="I97" s="16">
         <v>13474</v>
       </c>
       <c r="J97" s="16">
@@ -9641,52 +9926,55 @@
       </c>
       <c r="W97" s="18">
         <v>11454</v>
       </c>
       <c r="X97" s="18">
         <v>11031</v>
       </c>
       <c r="Y97" s="18">
         <v>9501</v>
       </c>
       <c r="Z97" s="18">
         <v>10667</v>
       </c>
       <c r="AA97" s="18">
         <v>9883</v>
       </c>
       <c r="AB97" s="18">
         <v>8764</v>
       </c>
       <c r="AC97" s="18">
         <v>9811</v>
       </c>
       <c r="AD97" s="18">
         <v>9563</v>
       </c>
-    </row>
-    <row r="98" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE97" s="75">
+        <v>8951</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="45">
         <v>100000000</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C98" s="16">
         <v>282</v>
       </c>
       <c r="D98" s="16">
         <v>263</v>
       </c>
       <c r="E98" s="16">
         <v>246</v>
       </c>
       <c r="F98" s="16">
         <v>298</v>
       </c>
       <c r="G98" s="16">
         <v>276</v>
       </c>
       <c r="H98" s="16">
         <v>249</v>
       </c>
       <c r="I98" s="16">
@@ -9733,52 +10021,55 @@
       </c>
       <c r="W98" s="18">
         <v>256</v>
       </c>
       <c r="X98" s="18">
         <v>232</v>
       </c>
       <c r="Y98" s="18">
         <v>187</v>
       </c>
       <c r="Z98" s="18">
         <v>224</v>
       </c>
       <c r="AA98" s="18">
         <v>217</v>
       </c>
       <c r="AB98" s="18">
         <v>176</v>
       </c>
       <c r="AC98" s="18">
         <v>198</v>
       </c>
       <c r="AD98" s="18">
         <v>200</v>
       </c>
-    </row>
-    <row r="99" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE98" s="75">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C99" s="16">
         <v>398</v>
       </c>
       <c r="D99" s="16">
         <v>348</v>
       </c>
       <c r="E99" s="16">
         <v>356</v>
       </c>
       <c r="F99" s="16">
         <v>356</v>
       </c>
       <c r="G99" s="16">
         <v>356</v>
       </c>
       <c r="H99" s="16">
         <v>310</v>
       </c>
       <c r="I99" s="16">
@@ -9825,52 +10116,55 @@
       </c>
       <c r="W99" s="18">
         <v>317</v>
       </c>
       <c r="X99" s="18">
         <v>298</v>
       </c>
       <c r="Y99" s="18">
         <v>291</v>
       </c>
       <c r="Z99" s="18">
         <v>319</v>
       </c>
       <c r="AA99" s="18">
         <v>284</v>
       </c>
       <c r="AB99" s="18">
         <v>246</v>
       </c>
       <c r="AC99" s="18">
         <v>284</v>
       </c>
       <c r="AD99" s="18">
         <v>302</v>
       </c>
-    </row>
-    <row r="100" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE99" s="75">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C100" s="16">
         <v>426</v>
       </c>
       <c r="D100" s="16">
         <v>408</v>
       </c>
       <c r="E100" s="16">
         <v>369</v>
       </c>
       <c r="F100" s="16">
         <v>405</v>
       </c>
       <c r="G100" s="16">
         <v>410</v>
       </c>
       <c r="H100" s="16">
         <v>347</v>
       </c>
       <c r="I100" s="16">
@@ -9917,52 +10211,55 @@
       </c>
       <c r="W100" s="18">
         <v>334</v>
       </c>
       <c r="X100" s="18">
         <v>288</v>
       </c>
       <c r="Y100" s="18">
         <v>284</v>
       </c>
       <c r="Z100" s="18">
         <v>306</v>
       </c>
       <c r="AA100" s="18">
         <v>302</v>
       </c>
       <c r="AB100" s="18">
         <v>256</v>
       </c>
       <c r="AC100" s="18">
         <v>289</v>
       </c>
       <c r="AD100" s="18">
         <v>270</v>
       </c>
-    </row>
-    <row r="101" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE100" s="75">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B101" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C101" s="16">
         <v>2511</v>
       </c>
       <c r="D101" s="16">
         <v>2287</v>
       </c>
       <c r="E101" s="16">
         <v>2145</v>
       </c>
       <c r="F101" s="16">
         <v>2286</v>
       </c>
       <c r="G101" s="16">
         <v>2367</v>
       </c>
       <c r="H101" s="16">
         <v>2234</v>
       </c>
       <c r="I101" s="16">
@@ -10009,52 +10306,55 @@
       </c>
       <c r="W101" s="18">
         <v>2035</v>
       </c>
       <c r="X101" s="18">
         <v>1994</v>
       </c>
       <c r="Y101" s="18">
         <v>1697</v>
       </c>
       <c r="Z101" s="18">
         <v>2028</v>
       </c>
       <c r="AA101" s="18">
         <v>1782</v>
       </c>
       <c r="AB101" s="18">
         <v>1498</v>
       </c>
       <c r="AC101" s="18">
         <v>1903</v>
       </c>
       <c r="AD101" s="18">
         <v>1835</v>
       </c>
-    </row>
-    <row r="102" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE101" s="75">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C102" s="16">
         <v>657</v>
       </c>
       <c r="D102" s="16">
         <v>586</v>
       </c>
       <c r="E102" s="16">
         <v>581</v>
       </c>
       <c r="F102" s="16">
         <v>644</v>
       </c>
       <c r="G102" s="16">
         <v>544</v>
       </c>
       <c r="H102" s="16">
         <v>549</v>
       </c>
       <c r="I102" s="16">
@@ -10101,52 +10401,55 @@
       </c>
       <c r="W102" s="18">
         <v>576</v>
       </c>
       <c r="X102" s="18">
         <v>569</v>
       </c>
       <c r="Y102" s="18">
         <v>529</v>
       </c>
       <c r="Z102" s="18">
         <v>565</v>
       </c>
       <c r="AA102" s="18">
         <v>529</v>
       </c>
       <c r="AB102" s="18">
         <v>470</v>
       </c>
       <c r="AC102" s="18">
         <v>511</v>
       </c>
       <c r="AD102" s="18">
         <v>450</v>
       </c>
-    </row>
-    <row r="103" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE102" s="75">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C103" s="16">
         <v>483</v>
       </c>
       <c r="D103" s="16">
         <v>423</v>
       </c>
       <c r="E103" s="16">
         <v>393</v>
       </c>
       <c r="F103" s="16">
         <v>415</v>
       </c>
       <c r="G103" s="16">
         <v>407</v>
       </c>
       <c r="H103" s="16">
         <v>430</v>
       </c>
       <c r="I103" s="16">
@@ -10193,52 +10496,55 @@
       </c>
       <c r="W103" s="18">
         <v>369</v>
       </c>
       <c r="X103" s="18">
         <v>378</v>
       </c>
       <c r="Y103" s="18">
         <v>317</v>
       </c>
       <c r="Z103" s="18">
         <v>368</v>
       </c>
       <c r="AA103" s="18">
         <v>316</v>
       </c>
       <c r="AB103" s="18">
         <v>305</v>
       </c>
       <c r="AC103" s="18">
         <v>294</v>
       </c>
       <c r="AD103" s="18">
         <v>294</v>
       </c>
-    </row>
-    <row r="104" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE103" s="75">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B104" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C104" s="16">
         <v>1318</v>
       </c>
       <c r="D104" s="16">
         <v>1126</v>
       </c>
       <c r="E104" s="16">
         <v>1107</v>
       </c>
       <c r="F104" s="16">
         <v>1209</v>
       </c>
       <c r="G104" s="16">
         <v>1216</v>
       </c>
       <c r="H104" s="16">
         <v>1111</v>
       </c>
       <c r="I104" s="16">
@@ -10285,52 +10591,55 @@
       </c>
       <c r="W104" s="18">
         <v>1117</v>
       </c>
       <c r="X104" s="18">
         <v>1008</v>
       </c>
       <c r="Y104" s="18">
         <v>905</v>
       </c>
       <c r="Z104" s="18">
         <v>889</v>
       </c>
       <c r="AA104" s="18">
         <v>884</v>
       </c>
       <c r="AB104" s="18">
         <v>790</v>
       </c>
       <c r="AC104" s="18">
         <v>879</v>
       </c>
       <c r="AD104" s="18">
         <v>847</v>
       </c>
-    </row>
-    <row r="105" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE104" s="75">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B105" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C105" s="16">
         <v>616</v>
       </c>
       <c r="D105" s="16">
         <v>597</v>
       </c>
       <c r="E105" s="16">
         <v>553</v>
       </c>
       <c r="F105" s="16">
         <v>612</v>
       </c>
       <c r="G105" s="16">
         <v>582</v>
       </c>
       <c r="H105" s="16">
         <v>563</v>
       </c>
       <c r="I105" s="16">
@@ -10377,52 +10686,55 @@
       </c>
       <c r="W105" s="18">
         <v>499</v>
       </c>
       <c r="X105" s="18">
         <v>511</v>
       </c>
       <c r="Y105" s="18">
         <v>398</v>
       </c>
       <c r="Z105" s="18">
         <v>489</v>
       </c>
       <c r="AA105" s="18">
         <v>447</v>
       </c>
       <c r="AB105" s="18">
         <v>404</v>
       </c>
       <c r="AC105" s="18">
         <v>396</v>
       </c>
       <c r="AD105" s="18">
         <v>410</v>
       </c>
-    </row>
-    <row r="106" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE105" s="75">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B106" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C106" s="16">
         <v>252</v>
       </c>
       <c r="D106" s="16">
         <v>242</v>
       </c>
       <c r="E106" s="16">
         <v>252</v>
       </c>
       <c r="F106" s="16">
         <v>250</v>
       </c>
       <c r="G106" s="16">
         <v>279</v>
       </c>
       <c r="H106" s="16">
         <v>260</v>
       </c>
       <c r="I106" s="16">
@@ -10469,52 +10781,55 @@
       </c>
       <c r="W106" s="18">
         <v>249</v>
       </c>
       <c r="X106" s="18">
         <v>224</v>
       </c>
       <c r="Y106" s="18">
         <v>170</v>
       </c>
       <c r="Z106" s="18">
         <v>217</v>
       </c>
       <c r="AA106" s="18">
         <v>202</v>
       </c>
       <c r="AB106" s="18">
         <v>189</v>
       </c>
       <c r="AC106" s="18">
         <v>205</v>
       </c>
       <c r="AD106" s="18">
         <v>199</v>
       </c>
-    </row>
-    <row r="107" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE106" s="75">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C107" s="16">
         <v>340</v>
       </c>
       <c r="D107" s="16">
         <v>301</v>
       </c>
       <c r="E107" s="16">
         <v>238</v>
       </c>
       <c r="F107" s="16">
         <v>301</v>
       </c>
       <c r="G107" s="16">
         <v>277</v>
       </c>
       <c r="H107" s="16">
         <v>262</v>
       </c>
       <c r="I107" s="16">
@@ -10561,52 +10876,55 @@
       </c>
       <c r="W107" s="18">
         <v>263</v>
       </c>
       <c r="X107" s="18">
         <v>261</v>
       </c>
       <c r="Y107" s="18">
         <v>212</v>
       </c>
       <c r="Z107" s="18">
         <v>254</v>
       </c>
       <c r="AA107" s="18">
         <v>203</v>
       </c>
       <c r="AB107" s="18">
         <v>187</v>
       </c>
       <c r="AC107" s="18">
         <v>236</v>
       </c>
       <c r="AD107" s="18">
         <v>206</v>
       </c>
-    </row>
-    <row r="108" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE107" s="75">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B108" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C108" s="16">
         <v>1001</v>
       </c>
       <c r="D108" s="16">
         <v>796</v>
       </c>
       <c r="E108" s="16">
         <v>753</v>
       </c>
       <c r="F108" s="16">
         <v>864</v>
       </c>
       <c r="G108" s="16">
         <v>841</v>
       </c>
       <c r="H108" s="16">
         <v>775</v>
       </c>
       <c r="I108" s="16">
@@ -10653,52 +10971,55 @@
       </c>
       <c r="W108" s="18">
         <v>763</v>
       </c>
       <c r="X108" s="18">
         <v>803</v>
       </c>
       <c r="Y108" s="18">
         <v>659</v>
       </c>
       <c r="Z108" s="18">
         <v>717</v>
       </c>
       <c r="AA108" s="18">
         <v>650</v>
       </c>
       <c r="AB108" s="18">
         <v>587</v>
       </c>
       <c r="AC108" s="18">
         <v>627</v>
       </c>
       <c r="AD108" s="18">
         <v>653</v>
       </c>
-    </row>
-    <row r="109" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE108" s="75">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B109" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C109" s="16">
         <v>1011</v>
       </c>
       <c r="D109" s="16">
         <v>932</v>
       </c>
       <c r="E109" s="16">
         <v>874</v>
       </c>
       <c r="F109" s="16">
         <v>943</v>
       </c>
       <c r="G109" s="16">
         <v>930</v>
       </c>
       <c r="H109" s="16">
         <v>862</v>
       </c>
       <c r="I109" s="16">
@@ -10745,52 +11066,55 @@
       </c>
       <c r="W109" s="18">
         <v>893</v>
       </c>
       <c r="X109" s="18">
         <v>803</v>
       </c>
       <c r="Y109" s="18">
         <v>690</v>
       </c>
       <c r="Z109" s="18">
         <v>831</v>
       </c>
       <c r="AA109" s="18">
         <v>760</v>
       </c>
       <c r="AB109" s="18">
         <v>739</v>
       </c>
       <c r="AC109" s="18">
         <v>714</v>
       </c>
       <c r="AD109" s="18">
         <v>682</v>
       </c>
-    </row>
-    <row r="110" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE109" s="75">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B110" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C110" s="16">
         <v>251</v>
       </c>
       <c r="D110" s="16">
         <v>214</v>
       </c>
       <c r="E110" s="16">
         <v>200</v>
       </c>
       <c r="F110" s="16">
         <v>268</v>
       </c>
       <c r="G110" s="16">
         <v>219</v>
       </c>
       <c r="H110" s="16">
         <v>212</v>
       </c>
       <c r="I110" s="16">
@@ -10837,52 +11161,55 @@
       </c>
       <c r="W110" s="18">
         <v>255</v>
       </c>
       <c r="X110" s="18">
         <v>206</v>
       </c>
       <c r="Y110" s="18">
         <v>193</v>
       </c>
       <c r="Z110" s="18">
         <v>208</v>
       </c>
       <c r="AA110" s="18">
         <v>159</v>
       </c>
       <c r="AB110" s="18">
         <v>172</v>
       </c>
       <c r="AC110" s="18">
         <v>227</v>
       </c>
       <c r="AD110" s="18">
         <v>190</v>
       </c>
-    </row>
-    <row r="111" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE110" s="75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C111" s="16">
         <v>220</v>
       </c>
       <c r="D111" s="16">
         <v>204</v>
       </c>
       <c r="E111" s="16">
         <v>183</v>
       </c>
       <c r="F111" s="16">
         <v>231</v>
       </c>
       <c r="G111" s="16">
         <v>248</v>
       </c>
       <c r="H111" s="16">
         <v>212</v>
       </c>
       <c r="I111" s="16">
@@ -10929,52 +11256,55 @@
       </c>
       <c r="W111" s="18">
         <v>193</v>
       </c>
       <c r="X111" s="18">
         <v>190</v>
       </c>
       <c r="Y111" s="18">
         <v>187</v>
       </c>
       <c r="Z111" s="18">
         <v>192</v>
       </c>
       <c r="AA111" s="18">
         <v>191</v>
       </c>
       <c r="AB111" s="18">
         <v>153</v>
       </c>
       <c r="AC111" s="18">
         <v>202</v>
       </c>
       <c r="AD111" s="18">
         <v>194</v>
       </c>
-    </row>
-    <row r="112" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE111" s="75">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B112" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C112" s="16">
         <v>3595</v>
       </c>
       <c r="D112" s="16">
         <v>3167</v>
       </c>
       <c r="E112" s="16">
         <v>3011</v>
       </c>
       <c r="F112" s="16">
         <v>3432</v>
       </c>
       <c r="G112" s="16">
         <v>3349</v>
       </c>
       <c r="H112" s="16">
         <v>3061</v>
       </c>
       <c r="I112" s="16">
@@ -11021,52 +11351,55 @@
       </c>
       <c r="W112" s="18">
         <v>3065</v>
       </c>
       <c r="X112" s="18">
         <v>2989</v>
       </c>
       <c r="Y112" s="18">
         <v>2570</v>
       </c>
       <c r="Z112" s="18">
         <v>2808</v>
       </c>
       <c r="AA112" s="18">
         <v>2716</v>
       </c>
       <c r="AB112" s="18">
         <v>2403</v>
       </c>
       <c r="AC112" s="18">
         <v>2613</v>
       </c>
       <c r="AD112" s="18">
         <v>2592</v>
       </c>
-    </row>
-    <row r="113" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE112" s="75">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B113" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C113" s="16">
         <v>100</v>
       </c>
       <c r="D113" s="16">
         <v>71</v>
       </c>
       <c r="E113" s="16">
         <v>66</v>
       </c>
       <c r="F113" s="16">
         <v>66</v>
       </c>
       <c r="G113" s="16">
         <v>92</v>
       </c>
       <c r="H113" s="16">
         <v>77</v>
       </c>
       <c r="I113" s="16">
@@ -11113,52 +11446,55 @@
       </c>
       <c r="W113" s="18">
         <v>60</v>
       </c>
       <c r="X113" s="18">
         <v>74</v>
       </c>
       <c r="Y113" s="18">
         <v>49</v>
       </c>
       <c r="Z113" s="18">
         <v>51</v>
       </c>
       <c r="AA113" s="18">
         <v>56</v>
       </c>
       <c r="AB113" s="18">
         <v>36</v>
       </c>
       <c r="AC113" s="18">
         <v>57</v>
       </c>
       <c r="AD113" s="18">
         <v>50</v>
       </c>
-    </row>
-    <row r="114" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE113" s="75">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B114" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C114" s="24">
         <v>251</v>
       </c>
       <c r="D114" s="24">
         <v>229</v>
       </c>
       <c r="E114" s="24">
         <v>208</v>
       </c>
       <c r="F114" s="24">
         <v>244</v>
       </c>
       <c r="G114" s="24">
         <v>221</v>
       </c>
       <c r="H114" s="24">
         <v>212</v>
       </c>
       <c r="I114" s="24">
@@ -11205,421 +11541,424 @@
       </c>
       <c r="W114" s="54">
         <v>210</v>
       </c>
       <c r="X114" s="54">
         <v>203</v>
       </c>
       <c r="Y114" s="54">
         <v>163</v>
       </c>
       <c r="Z114" s="54">
         <v>201</v>
       </c>
       <c r="AA114" s="54">
         <v>185</v>
       </c>
       <c r="AB114" s="54">
         <v>153</v>
       </c>
       <c r="AC114" s="54">
         <v>176</v>
       </c>
       <c r="AD114" s="54">
         <v>189</v>
       </c>
-    </row>
-    <row r="115" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE114" s="76">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="47"/>
       <c r="B115" s="28" t="s">
         <v>74</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="7"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="6"/>
       <c r="N115" s="6"/>
       <c r="O115" s="6"/>
       <c r="P115" s="6"/>
       <c r="Q115" s="6"/>
       <c r="R115" s="6"/>
       <c r="S115" s="6"/>
       <c r="T115" s="22"/>
       <c r="U115" s="20"/>
       <c r="V115" s="6"/>
       <c r="W115" s="6"/>
       <c r="X115" s="6"/>
       <c r="Y115" s="6"/>
       <c r="Z115" s="6"/>
       <c r="AA115" s="6"/>
     </row>
-    <row r="116" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="48"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="7"/>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="6"/>
       <c r="N116" s="6"/>
       <c r="O116" s="6"/>
       <c r="P116" s="6"/>
       <c r="Q116" s="6"/>
       <c r="R116" s="6"/>
       <c r="S116" s="6"/>
       <c r="T116" s="22"/>
       <c r="U116" s="20"/>
       <c r="V116" s="6"/>
       <c r="W116" s="6"/>
       <c r="X116" s="6"/>
       <c r="Y116" s="6"/>
       <c r="Z116" s="6"/>
       <c r="AA116" s="6"/>
     </row>
-    <row r="117" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="48"/>
       <c r="B117" s="6"/>
       <c r="C117" s="6"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6"/>
       <c r="F117" s="7"/>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="6"/>
       <c r="N117" s="6"/>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
       <c r="Q117" s="6"/>
       <c r="R117" s="6"/>
       <c r="S117" s="6"/>
       <c r="T117" s="22"/>
       <c r="U117" s="20"/>
       <c r="V117" s="6"/>
       <c r="W117" s="6"/>
       <c r="X117" s="6"/>
       <c r="Y117" s="6"/>
       <c r="Z117" s="6"/>
       <c r="AA117" s="6"/>
     </row>
-    <row r="118" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="7"/>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="6"/>
       <c r="N118" s="6"/>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
       <c r="Q118" s="6"/>
       <c r="R118" s="6"/>
       <c r="S118" s="6"/>
       <c r="T118" s="6"/>
       <c r="U118" s="29"/>
       <c r="V118" s="6"/>
       <c r="W118" s="6"/>
       <c r="X118" s="6"/>
       <c r="Y118" s="6"/>
       <c r="Z118" s="6"/>
       <c r="AA118" s="6"/>
     </row>
-    <row r="119" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="6"/>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="7"/>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="6"/>
       <c r="N119" s="6"/>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
       <c r="Q119" s="6"/>
       <c r="R119" s="6"/>
       <c r="S119" s="6"/>
       <c r="T119" s="6"/>
       <c r="U119" s="29"/>
       <c r="V119" s="6"/>
       <c r="W119" s="6"/>
       <c r="X119" s="6"/>
       <c r="Y119" s="6"/>
       <c r="Z119" s="6"/>
       <c r="AA119" s="6"/>
     </row>
-    <row r="120" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="6"/>
       <c r="C120" s="6"/>
       <c r="D120" s="6"/>
       <c r="E120" s="6"/>
       <c r="F120" s="7"/>
       <c r="G120" s="6"/>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="6"/>
       <c r="N120" s="6"/>
       <c r="O120" s="6"/>
       <c r="P120" s="6"/>
       <c r="Q120" s="6"/>
       <c r="R120" s="6"/>
       <c r="S120" s="6"/>
       <c r="T120" s="6"/>
       <c r="U120" s="29"/>
       <c r="V120" s="6"/>
       <c r="W120" s="6"/>
       <c r="X120" s="6"/>
       <c r="Y120" s="6"/>
       <c r="Z120" s="6"/>
       <c r="AA120" s="6"/>
     </row>
-    <row r="121" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6"/>
       <c r="F121" s="7"/>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="6"/>
       <c r="N121" s="6"/>
       <c r="O121" s="6"/>
       <c r="P121" s="6"/>
       <c r="Q121" s="6"/>
       <c r="R121" s="6"/>
       <c r="S121" s="6"/>
       <c r="T121" s="6"/>
       <c r="U121" s="29"/>
       <c r="V121" s="6"/>
       <c r="W121" s="6"/>
       <c r="X121" s="6"/>
       <c r="Y121" s="6"/>
       <c r="Z121" s="6"/>
       <c r="AA121" s="6"/>
     </row>
-    <row r="122" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="6"/>
       <c r="C122" s="6"/>
       <c r="D122" s="6"/>
       <c r="E122" s="6"/>
       <c r="F122" s="7"/>
       <c r="G122" s="6"/>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="6"/>
       <c r="N122" s="6"/>
       <c r="O122" s="6"/>
       <c r="P122" s="6"/>
       <c r="Q122" s="6"/>
       <c r="R122" s="6"/>
       <c r="S122" s="6"/>
       <c r="T122" s="6"/>
       <c r="U122" s="6"/>
       <c r="V122" s="6"/>
       <c r="W122" s="6"/>
       <c r="X122" s="6"/>
       <c r="Y122" s="6"/>
       <c r="Z122" s="6"/>
       <c r="AA122" s="6"/>
     </row>
-    <row r="123" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="6"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="7"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="6"/>
       <c r="N123" s="6"/>
       <c r="O123" s="6"/>
       <c r="P123" s="6"/>
       <c r="Q123" s="6"/>
       <c r="R123" s="6"/>
       <c r="S123" s="6"/>
       <c r="T123" s="6"/>
       <c r="U123" s="6"/>
       <c r="V123" s="6"/>
       <c r="W123" s="6"/>
       <c r="X123" s="6"/>
       <c r="Y123" s="6"/>
       <c r="Z123" s="6"/>
       <c r="AA123" s="6"/>
     </row>
-    <row r="124" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="6"/>
       <c r="C124" s="6"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="7"/>
       <c r="G124" s="6"/>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="6"/>
       <c r="N124" s="6"/>
       <c r="O124" s="6"/>
       <c r="P124" s="6"/>
       <c r="Q124" s="6"/>
       <c r="R124" s="6"/>
       <c r="S124" s="6"/>
       <c r="T124" s="6"/>
       <c r="U124" s="6"/>
       <c r="V124" s="6"/>
       <c r="W124" s="6"/>
       <c r="X124" s="6"/>
       <c r="Y124" s="6"/>
       <c r="Z124" s="6"/>
       <c r="AA124" s="6"/>
     </row>
-    <row r="125" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="7"/>
       <c r="G125" s="6"/>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="6"/>
       <c r="N125" s="6"/>
       <c r="O125" s="6"/>
       <c r="P125" s="6"/>
       <c r="Q125" s="6"/>
       <c r="R125" s="6"/>
       <c r="S125" s="6"/>
       <c r="T125" s="6"/>
       <c r="U125" s="6"/>
       <c r="V125" s="6"/>
       <c r="W125" s="6"/>
       <c r="X125" s="6"/>
       <c r="Y125" s="6"/>
       <c r="Z125" s="6"/>
       <c r="AA125" s="6"/>
     </row>
-    <row r="126" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="6"/>
       <c r="C126" s="6"/>
       <c r="D126" s="6"/>
       <c r="E126" s="6"/>
       <c r="F126" s="7"/>
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="6"/>
       <c r="N126" s="6"/>
       <c r="O126" s="6"/>
       <c r="P126" s="6"/>
       <c r="Q126" s="6"/>
       <c r="R126" s="6"/>
       <c r="S126" s="6"/>
       <c r="T126" s="6"/>
       <c r="U126" s="6"/>
       <c r="V126" s="6"/>
       <c r="W126" s="6"/>
       <c r="X126" s="6"/>
       <c r="Y126" s="6"/>
       <c r="Z126" s="6"/>
       <c r="AA126" s="6"/>
     </row>
-    <row r="127" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="6"/>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="7"/>
       <c r="G127" s="6"/>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="6"/>
       <c r="N127" s="6"/>
       <c r="O127" s="6"/>
       <c r="P127" s="6"/>
       <c r="Q127" s="6"/>
       <c r="R127" s="6"/>
       <c r="S127" s="6"/>
       <c r="T127" s="6"/>
       <c r="U127" s="6"/>
       <c r="V127" s="6"/>
       <c r="W127" s="6"/>
       <c r="X127" s="6"/>
       <c r="Y127" s="6"/>
       <c r="Z127" s="6"/>
       <c r="AA127" s="6"/>
     </row>
-    <row r="128" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="6"/>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="7"/>
       <c r="G128" s="6"/>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="6"/>
       <c r="N128" s="6"/>
       <c r="O128" s="6"/>
       <c r="P128" s="6"/>
       <c r="Q128" s="6"/>
       <c r="R128" s="6"/>
       <c r="S128" s="6"/>
       <c r="T128" s="6"/>
       <c r="U128" s="6"/>
       <c r="V128" s="6"/>
       <c r="W128" s="6"/>
       <c r="X128" s="6"/>
       <c r="Y128" s="6"/>
       <c r="Z128" s="6"/>
@@ -37253,61 +37592,61 @@
       <c r="F1044" s="7"/>
       <c r="G1044" s="6"/>
       <c r="H1044" s="6"/>
       <c r="I1044" s="6"/>
       <c r="J1044" s="6"/>
       <c r="K1044" s="6"/>
       <c r="L1044" s="6"/>
       <c r="M1044" s="6"/>
       <c r="N1044" s="6"/>
       <c r="O1044" s="6"/>
       <c r="P1044" s="6"/>
       <c r="Q1044" s="6"/>
       <c r="R1044" s="6"/>
       <c r="S1044" s="6"/>
       <c r="T1044" s="6"/>
       <c r="U1044" s="6"/>
       <c r="V1044" s="6"/>
       <c r="W1044" s="6"/>
       <c r="X1044" s="6"/>
       <c r="Y1044" s="6"/>
       <c r="Z1044" s="6"/>
       <c r="AA1044" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B30:AA30"/>
+    <mergeCell ref="B52:AA52"/>
+    <mergeCell ref="B74:AA74"/>
+    <mergeCell ref="B96:AA96"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AE6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B8:AA8"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AD6"/>
-[...4 lines deleted...]
-    <mergeCell ref="O6:Z6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>