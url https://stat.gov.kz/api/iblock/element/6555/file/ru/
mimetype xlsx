--- v3 (2026-07-31)
+++ v4 (2026-08-22)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\612101 Число родившихся (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="9495"/>
+    <workbookView minimized="1" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="106">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Число родившихся в РК</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
@@ -316,72 +316,72 @@
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>код КСП - 612101</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Атакулов Дархан Мухамеджанович</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">май </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -697,51 +697,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -805,53 +805,50 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
@@ -893,81 +890,87 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1146,72 +1149,72 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" customWidth="1"/>
-    <col min="2" max="2" width="80.5703125" customWidth="1"/>
+    <col min="2" max="2" width="85.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31">
         <v>612101</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>3</v>
@@ -1266,148 +1269,149 @@
       </c>
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="51" t="s">
-        <v>101</v>
+      <c r="B11" s="94" t="s">
+        <v>103</v>
       </c>
       <c r="C11" s="3"/>
     </row>
     <row r="12" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="50" t="s">
-        <v>98</v>
+      <c r="B12" s="95" t="s">
+        <v>104</v>
       </c>
       <c r="C12" s="3"/>
     </row>
-    <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="51" t="s">
-        <v>99</v>
+      <c r="B13" s="94" t="s">
+        <v>105</v>
       </c>
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>100</v>
+      <c r="B14" s="50" t="s">
+        <v>98</v>
       </c>
       <c r="C14" s="3"/>
     </row>
     <row r="15" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="52">
-        <v>46213</v>
+      <c r="B15" s="51">
+        <v>46244</v>
       </c>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="52">
-        <v>46244</v>
+      <c r="B16" s="51">
+        <v>46275</v>
       </c>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="57" t="s">
-        <v>102</v>
+      <c r="B18" s="56" t="s">
+        <v>99</v>
       </c>
       <c r="C18" s="3"/>
     </row>
     <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="58" t="s">
-        <v>103</v>
+      <c r="B19" s="57" t="s">
+        <v>100</v>
       </c>
       <c r="C19" s="3"/>
     </row>
     <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="59" t="s">
-        <v>104</v>
+      <c r="B20" s="58" t="s">
+        <v>101</v>
       </c>
       <c r="C20" s="3"/>
     </row>
     <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>30</v>
@@ -1423,374 +1427,387 @@
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AE1044"/>
+  <dimension ref="A1:AF1044"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AJ27" sqref="AJ27"/>
+      <selection pane="bottomLeft" activeCell="AJ108" sqref="AJ108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" customWidth="1"/>
     <col min="19" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
     </row>
-    <row r="2" spans="1:31" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="84" t="s">
+      <c r="B2" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="84"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+    </row>
+    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
     </row>
-    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="9"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="X5" s="11"/>
-      <c r="AE5" s="11" t="s">
+      <c r="AF5" s="11" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="77" t="s">
+    <row r="6" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="76" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="79"/>
-      <c r="C6" s="81">
+      <c r="B6" s="78"/>
+      <c r="C6" s="80">
         <v>2024</v>
       </c>
-      <c r="D6" s="82"/>
-[...10 lines deleted...]
-      <c r="O6" s="90">
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="88">
         <v>2025</v>
       </c>
-      <c r="P6" s="91"/>
-[...10 lines deleted...]
-      <c r="AA6" s="93">
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
+      <c r="R6" s="89"/>
+      <c r="S6" s="89"/>
+      <c r="T6" s="89"/>
+      <c r="U6" s="89"/>
+      <c r="V6" s="89"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="89"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="86"/>
+      <c r="AA6" s="84">
         <v>2026</v>
       </c>
-      <c r="AB6" s="94"/>
-[...6 lines deleted...]
-      <c r="B7" s="80"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="85"/>
+      <c r="AF6" s="86"/>
+    </row>
+    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="77"/>
+      <c r="B7" s="79"/>
       <c r="C7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="12" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="P7" s="60" t="s">
+      <c r="P7" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="Q7" s="60" t="s">
+      <c r="Q7" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="R7" s="62" t="s">
+      <c r="R7" s="61" t="s">
         <v>41</v>
       </c>
       <c r="S7" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="T7" s="13" t="s">
+      <c r="T7" s="61" t="s">
         <v>43</v>
       </c>
       <c r="U7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="V7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="W7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="X7" s="55" t="s">
+      <c r="X7" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="Y7" s="56" t="s">
+      <c r="Y7" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="Z7" s="56" t="s">
+      <c r="Z7" s="55" t="s">
         <v>49</v>
       </c>
-      <c r="AA7" s="61" t="s">
+      <c r="AA7" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="AB7" s="61" t="s">
+      <c r="AB7" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="AC7" s="61" t="s">
+      <c r="AC7" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AD7" s="61" t="s">
+      <c r="AD7" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="AE7" s="73" t="s">
-[...4 lines deleted...]
-      <c r="B8" s="83" t="s">
+      <c r="AE7" s="72" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF7" s="72" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="83"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="87"/>
+      <c r="M8" s="87"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+      <c r="S8" s="87"/>
+      <c r="T8" s="87"/>
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="87"/>
+      <c r="X8" s="87"/>
+      <c r="Y8" s="87"/>
+      <c r="Z8" s="87"/>
+      <c r="AA8" s="87"/>
+      <c r="AB8" s="83"/>
+      <c r="AC8" s="83"/>
+      <c r="AD8" s="83"/>
+      <c r="AE8" s="83"/>
+      <c r="AF8" s="83"/>
+    </row>
+    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="16">
         <v>33162</v>
       </c>
       <c r="D9" s="16">
         <v>30075</v>
       </c>
       <c r="E9" s="16">
         <v>28614</v>
       </c>
       <c r="F9" s="16">
         <v>32152</v>
       </c>
       <c r="G9" s="16">
         <v>31140</v>
       </c>
       <c r="H9" s="16">
         <v>29530</v>
       </c>
       <c r="I9" s="16">
         <v>33304</v>
       </c>
       <c r="J9" s="16">
@@ -1834,55 +1851,58 @@
       </c>
       <c r="W9" s="18">
         <v>29371</v>
       </c>
       <c r="X9" s="18">
         <v>28348</v>
       </c>
       <c r="Y9" s="18">
         <v>24448</v>
       </c>
       <c r="Z9" s="18">
         <v>27529</v>
       </c>
       <c r="AA9" s="18">
         <v>25819</v>
       </c>
       <c r="AB9" s="18">
         <v>22722</v>
       </c>
       <c r="AC9" s="18">
         <v>25526</v>
       </c>
       <c r="AD9" s="18">
         <v>25313</v>
       </c>
-      <c r="AE9" s="74">
+      <c r="AE9" s="73">
         <v>23604</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF9" s="73">
+        <v>26790</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="45">
         <v>100000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="16">
         <v>804</v>
       </c>
       <c r="D10" s="16">
         <v>748</v>
       </c>
       <c r="E10" s="16">
         <v>768</v>
       </c>
       <c r="F10" s="16">
         <v>857</v>
       </c>
       <c r="G10" s="16">
         <v>823</v>
       </c>
       <c r="H10" s="16">
         <v>767</v>
       </c>
       <c r="I10" s="16">
@@ -1929,55 +1949,58 @@
       </c>
       <c r="W10" s="18">
         <v>779</v>
       </c>
       <c r="X10" s="18">
         <v>650</v>
       </c>
       <c r="Y10" s="18">
         <v>581</v>
       </c>
       <c r="Z10" s="18">
         <v>674</v>
       </c>
       <c r="AA10" s="18">
         <v>594</v>
       </c>
       <c r="AB10" s="18">
         <v>542</v>
       </c>
       <c r="AC10" s="18">
         <v>661</v>
       </c>
       <c r="AD10" s="18">
         <v>639</v>
       </c>
-      <c r="AE10" s="75">
+      <c r="AE10" s="74">
         <v>592</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF10" s="73">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="16">
         <v>946</v>
       </c>
       <c r="D11" s="16">
         <v>825</v>
       </c>
       <c r="E11" s="16">
         <v>787</v>
       </c>
       <c r="F11" s="16">
         <v>931</v>
       </c>
       <c r="G11" s="16">
         <v>852</v>
       </c>
       <c r="H11" s="16">
         <v>797</v>
       </c>
       <c r="I11" s="16">
@@ -2024,55 +2047,58 @@
       </c>
       <c r="W11" s="18">
         <v>754</v>
       </c>
       <c r="X11" s="18">
         <v>757</v>
       </c>
       <c r="Y11" s="18">
         <v>730</v>
       </c>
       <c r="Z11" s="18">
         <v>764</v>
       </c>
       <c r="AA11" s="18">
         <v>720</v>
       </c>
       <c r="AB11" s="18">
         <v>650</v>
       </c>
       <c r="AC11" s="18">
         <v>702</v>
       </c>
       <c r="AD11" s="18">
         <v>721</v>
       </c>
-      <c r="AE11" s="75">
+      <c r="AE11" s="74">
         <v>659</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF11" s="73">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="16">
         <v>1553</v>
       </c>
       <c r="D12" s="16">
         <v>1485</v>
       </c>
       <c r="E12" s="16">
         <v>1449</v>
       </c>
       <c r="F12" s="16">
         <v>1582</v>
       </c>
       <c r="G12" s="16">
         <v>1564</v>
       </c>
       <c r="H12" s="16">
         <v>1464</v>
       </c>
       <c r="I12" s="16">
@@ -2119,55 +2145,58 @@
       </c>
       <c r="W12" s="18">
         <v>1378</v>
       </c>
       <c r="X12" s="18">
         <v>1405</v>
       </c>
       <c r="Y12" s="18">
         <v>1176</v>
       </c>
       <c r="Z12" s="18">
         <v>1364</v>
       </c>
       <c r="AA12" s="18">
         <v>1308</v>
       </c>
       <c r="AB12" s="18">
         <v>1089</v>
       </c>
       <c r="AC12" s="18">
         <v>1196</v>
       </c>
       <c r="AD12" s="18">
         <v>1197</v>
       </c>
-      <c r="AE12" s="75">
+      <c r="AE12" s="74">
         <v>1149</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF12" s="73">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="16">
         <v>2914</v>
       </c>
       <c r="D13" s="16">
         <v>2686</v>
       </c>
       <c r="E13" s="16">
         <v>2512</v>
       </c>
       <c r="F13" s="16">
         <v>2697</v>
       </c>
       <c r="G13" s="16">
         <v>2768</v>
       </c>
       <c r="H13" s="16">
         <v>2591</v>
       </c>
       <c r="I13" s="16">
@@ -2214,55 +2243,58 @@
       </c>
       <c r="W13" s="18">
         <v>2475</v>
       </c>
       <c r="X13" s="18">
         <v>2391</v>
       </c>
       <c r="Y13" s="18">
         <v>2029</v>
       </c>
       <c r="Z13" s="18">
         <v>2401</v>
       </c>
       <c r="AA13" s="18">
         <v>2136</v>
       </c>
       <c r="AB13" s="18">
         <v>1813</v>
       </c>
       <c r="AC13" s="18">
         <v>2295</v>
       </c>
       <c r="AD13" s="18">
         <v>2235</v>
       </c>
-      <c r="AE13" s="75">
+      <c r="AE13" s="74">
         <v>2067</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF13" s="73">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="16">
         <v>1467</v>
       </c>
       <c r="D14" s="16">
         <v>1229</v>
       </c>
       <c r="E14" s="16">
         <v>1246</v>
       </c>
       <c r="F14" s="16">
         <v>1351</v>
       </c>
       <c r="G14" s="16">
         <v>1187</v>
       </c>
       <c r="H14" s="16">
         <v>1149</v>
       </c>
       <c r="I14" s="16">
@@ -2309,55 +2341,58 @@
       </c>
       <c r="W14" s="18">
         <v>1196</v>
       </c>
       <c r="X14" s="18">
         <v>1178</v>
       </c>
       <c r="Y14" s="18">
         <v>1082</v>
       </c>
       <c r="Z14" s="18">
         <v>1176</v>
       </c>
       <c r="AA14" s="18">
         <v>1119</v>
       </c>
       <c r="AB14" s="18">
         <v>966</v>
       </c>
       <c r="AC14" s="18">
         <v>1068</v>
       </c>
       <c r="AD14" s="18">
         <v>958</v>
       </c>
-      <c r="AE14" s="75">
+      <c r="AE14" s="74">
         <v>934</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF14" s="73">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="16">
         <v>1048</v>
       </c>
       <c r="D15" s="16">
         <v>900</v>
       </c>
       <c r="E15" s="16">
         <v>873</v>
       </c>
       <c r="F15" s="16">
         <v>990</v>
       </c>
       <c r="G15" s="16">
         <v>962</v>
       </c>
       <c r="H15" s="16">
         <v>966</v>
       </c>
       <c r="I15" s="16">
@@ -2404,55 +2439,58 @@
       </c>
       <c r="W15" s="18">
         <v>928</v>
       </c>
       <c r="X15" s="18">
         <v>883</v>
       </c>
       <c r="Y15" s="18">
         <v>756</v>
       </c>
       <c r="Z15" s="18">
         <v>921</v>
       </c>
       <c r="AA15" s="18">
         <v>763</v>
       </c>
       <c r="AB15" s="18">
         <v>719</v>
       </c>
       <c r="AC15" s="18">
         <v>725</v>
       </c>
       <c r="AD15" s="18">
         <v>706</v>
       </c>
-      <c r="AE15" s="75">
+      <c r="AE15" s="74">
         <v>677</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF15" s="73">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="16">
         <v>2267</v>
       </c>
       <c r="D16" s="16">
         <v>1912</v>
       </c>
       <c r="E16" s="16">
         <v>1879</v>
       </c>
       <c r="F16" s="16">
         <v>2056</v>
       </c>
       <c r="G16" s="16">
         <v>2120</v>
       </c>
       <c r="H16" s="16">
         <v>1950</v>
       </c>
       <c r="I16" s="16">
@@ -2499,55 +2537,58 @@
       </c>
       <c r="W16" s="18">
         <v>2043</v>
       </c>
       <c r="X16" s="18">
         <v>1881</v>
       </c>
       <c r="Y16" s="18">
         <v>1666</v>
       </c>
       <c r="Z16" s="18">
         <v>1700</v>
       </c>
       <c r="AA16" s="18">
         <v>1655</v>
       </c>
       <c r="AB16" s="18">
         <v>1491</v>
       </c>
       <c r="AC16" s="18">
         <v>1627</v>
       </c>
       <c r="AD16" s="18">
         <v>1581</v>
       </c>
-      <c r="AE16" s="75">
+      <c r="AE16" s="74">
         <v>1540</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF16" s="73">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="16">
         <v>1093</v>
       </c>
       <c r="D17" s="16">
         <v>1072</v>
       </c>
       <c r="E17" s="16">
         <v>988</v>
       </c>
       <c r="F17" s="16">
         <v>1106</v>
       </c>
       <c r="G17" s="16">
         <v>1037</v>
       </c>
       <c r="H17" s="16">
         <v>1011</v>
       </c>
       <c r="I17" s="16">
@@ -2594,55 +2635,58 @@
       </c>
       <c r="W17" s="18">
         <v>981</v>
       </c>
       <c r="X17" s="18">
         <v>936</v>
       </c>
       <c r="Y17" s="18">
         <v>752</v>
       </c>
       <c r="Z17" s="18">
         <v>916</v>
       </c>
       <c r="AA17" s="18">
         <v>810</v>
       </c>
       <c r="AB17" s="18">
         <v>773</v>
       </c>
       <c r="AC17" s="18">
         <v>795</v>
       </c>
       <c r="AD17" s="18">
         <v>824</v>
       </c>
-      <c r="AE17" s="75">
+      <c r="AE17" s="74">
         <v>770</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF17" s="73">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="16">
         <v>1293</v>
       </c>
       <c r="D18" s="16">
         <v>1249</v>
       </c>
       <c r="E18" s="16">
         <v>1217</v>
       </c>
       <c r="F18" s="16">
         <v>1356</v>
       </c>
       <c r="G18" s="16">
         <v>1299</v>
       </c>
       <c r="H18" s="16">
         <v>1319</v>
       </c>
       <c r="I18" s="16">
@@ -2689,55 +2733,58 @@
       </c>
       <c r="W18" s="18">
         <v>1244</v>
       </c>
       <c r="X18" s="18">
         <v>1148</v>
       </c>
       <c r="Y18" s="18">
         <v>985</v>
       </c>
       <c r="Z18" s="18">
         <v>1137</v>
       </c>
       <c r="AA18" s="18">
         <v>1067</v>
       </c>
       <c r="AB18" s="18">
         <v>989</v>
       </c>
       <c r="AC18" s="18">
         <v>1037</v>
       </c>
       <c r="AD18" s="18">
         <v>1068</v>
       </c>
-      <c r="AE18" s="75">
+      <c r="AE18" s="74">
         <v>967</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF18" s="73">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="16">
         <v>854</v>
       </c>
       <c r="D19" s="16">
         <v>785</v>
       </c>
       <c r="E19" s="16">
         <v>683</v>
       </c>
       <c r="F19" s="16">
         <v>804</v>
       </c>
       <c r="G19" s="16">
         <v>778</v>
       </c>
       <c r="H19" s="16">
         <v>711</v>
       </c>
       <c r="I19" s="16">
@@ -2784,55 +2831,58 @@
       </c>
       <c r="W19" s="18">
         <v>722</v>
       </c>
       <c r="X19" s="18">
         <v>714</v>
       </c>
       <c r="Y19" s="18">
         <v>608</v>
       </c>
       <c r="Z19" s="18">
         <v>678</v>
       </c>
       <c r="AA19" s="18">
         <v>627</v>
       </c>
       <c r="AB19" s="18">
         <v>541</v>
       </c>
       <c r="AC19" s="18">
         <v>621</v>
       </c>
       <c r="AD19" s="18">
         <v>620</v>
       </c>
-      <c r="AE19" s="75">
+      <c r="AE19" s="74">
         <v>618</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF19" s="73">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="16">
         <v>1831</v>
       </c>
       <c r="D20" s="16">
         <v>1536</v>
       </c>
       <c r="E20" s="16">
         <v>1405</v>
       </c>
       <c r="F20" s="16">
         <v>1595</v>
       </c>
       <c r="G20" s="16">
         <v>1557</v>
       </c>
       <c r="H20" s="16">
         <v>1486</v>
       </c>
       <c r="I20" s="16">
@@ -2879,150 +2929,156 @@
       </c>
       <c r="W20" s="18">
         <v>1445</v>
       </c>
       <c r="X20" s="18">
         <v>1421</v>
       </c>
       <c r="Y20" s="18">
         <v>1261</v>
       </c>
       <c r="Z20" s="18">
         <v>1360</v>
       </c>
       <c r="AA20" s="18">
         <v>1232</v>
       </c>
       <c r="AB20" s="18">
         <v>1114</v>
       </c>
       <c r="AC20" s="18">
         <v>1207</v>
       </c>
       <c r="AD20" s="18">
         <v>1193</v>
       </c>
-      <c r="AE20" s="75">
+      <c r="AE20" s="74">
         <v>1149</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" s="70" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF20" s="73">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="69" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="65">
+      <c r="C21" s="64">
         <v>1787</v>
       </c>
-      <c r="D21" s="65">
+      <c r="D21" s="64">
         <v>1634</v>
       </c>
-      <c r="E21" s="65">
+      <c r="E21" s="64">
         <v>1546</v>
       </c>
-      <c r="F21" s="65">
+      <c r="F21" s="64">
         <v>1674</v>
       </c>
-      <c r="G21" s="65">
+      <c r="G21" s="64">
         <v>1643</v>
       </c>
-      <c r="H21" s="65">
+      <c r="H21" s="64">
         <v>1532</v>
       </c>
-      <c r="I21" s="65">
+      <c r="I21" s="64">
         <v>1820</v>
       </c>
-      <c r="J21" s="65">
+      <c r="J21" s="64">
         <v>1573</v>
       </c>
-      <c r="K21" s="65">
+      <c r="K21" s="64">
         <v>1592</v>
       </c>
-      <c r="L21" s="65">
+      <c r="L21" s="64">
         <v>1541</v>
       </c>
-      <c r="M21" s="65">
+      <c r="M21" s="64">
         <v>1555</v>
       </c>
-      <c r="N21" s="65">
+      <c r="N21" s="64">
         <v>1585</v>
       </c>
-      <c r="O21" s="65">
+      <c r="O21" s="64">
         <v>1433</v>
       </c>
-      <c r="P21" s="65">
+      <c r="P21" s="64">
         <v>1381</v>
       </c>
-      <c r="Q21" s="65">
+      <c r="Q21" s="64">
         <v>1460</v>
       </c>
-      <c r="R21" s="71">
+      <c r="R21" s="70">
         <v>1478</v>
       </c>
-      <c r="S21" s="66">
+      <c r="S21" s="65">
         <v>1384</v>
       </c>
-      <c r="T21" s="72">
+      <c r="T21" s="71">
         <v>1323</v>
       </c>
-      <c r="U21" s="69">
+      <c r="U21" s="68">
         <v>1586</v>
       </c>
-      <c r="V21" s="69">
+      <c r="V21" s="68">
         <v>1357</v>
       </c>
-      <c r="W21" s="66">
+      <c r="W21" s="65">
         <v>1518</v>
       </c>
-      <c r="X21" s="66">
+      <c r="X21" s="65">
         <v>1455</v>
       </c>
-      <c r="Y21" s="66">
+      <c r="Y21" s="65">
         <v>1253</v>
       </c>
-      <c r="Z21" s="66">
+      <c r="Z21" s="65">
         <v>1518</v>
       </c>
-      <c r="AA21" s="66">
+      <c r="AA21" s="65">
         <v>1378</v>
       </c>
-      <c r="AB21" s="66">
+      <c r="AB21" s="65">
         <v>1298</v>
       </c>
-      <c r="AC21" s="66">
+      <c r="AC21" s="65">
         <v>1293</v>
       </c>
-      <c r="AD21" s="66">
+      <c r="AD21" s="65">
         <v>1265</v>
       </c>
-      <c r="AE21" s="75">
+      <c r="AE21" s="74">
         <v>1168</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF21" s="73">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="16">
         <v>805</v>
       </c>
       <c r="D22" s="16">
         <v>726</v>
       </c>
       <c r="E22" s="16">
         <v>714</v>
       </c>
       <c r="F22" s="16">
         <v>794</v>
       </c>
       <c r="G22" s="16">
         <v>755</v>
       </c>
       <c r="H22" s="16">
         <v>746</v>
       </c>
       <c r="I22" s="16">
@@ -3069,55 +3125,58 @@
       </c>
       <c r="W22" s="18">
         <v>759</v>
       </c>
       <c r="X22" s="18">
         <v>688</v>
       </c>
       <c r="Y22" s="18">
         <v>584</v>
       </c>
       <c r="Z22" s="18">
         <v>694</v>
       </c>
       <c r="AA22" s="18">
         <v>595</v>
       </c>
       <c r="AB22" s="18">
         <v>615</v>
       </c>
       <c r="AC22" s="18">
         <v>688</v>
       </c>
       <c r="AD22" s="18">
         <v>634</v>
       </c>
-      <c r="AE22" s="75">
+      <c r="AE22" s="74">
         <v>612</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF22" s="73">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="16">
         <v>460</v>
       </c>
       <c r="D23" s="16">
         <v>418</v>
       </c>
       <c r="E23" s="16">
         <v>376</v>
       </c>
       <c r="F23" s="16">
         <v>454</v>
       </c>
       <c r="G23" s="16">
         <v>455</v>
       </c>
       <c r="H23" s="16">
         <v>408</v>
       </c>
       <c r="I23" s="16">
@@ -3164,55 +3223,58 @@
       </c>
       <c r="W23" s="18">
         <v>373</v>
       </c>
       <c r="X23" s="18">
         <v>360</v>
       </c>
       <c r="Y23" s="18">
         <v>352</v>
       </c>
       <c r="Z23" s="18">
         <v>392</v>
       </c>
       <c r="AA23" s="18">
         <v>389</v>
       </c>
       <c r="AB23" s="18">
         <v>302</v>
       </c>
       <c r="AC23" s="18">
         <v>368</v>
       </c>
       <c r="AD23" s="18">
         <v>394</v>
       </c>
-      <c r="AE23" s="75">
+      <c r="AE23" s="74">
         <v>298</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF23" s="73">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="16">
         <v>4848</v>
       </c>
       <c r="D24" s="16">
         <v>4289</v>
       </c>
       <c r="E24" s="16">
         <v>4060</v>
       </c>
       <c r="F24" s="16">
         <v>4619</v>
       </c>
       <c r="G24" s="16">
         <v>4519</v>
       </c>
       <c r="H24" s="16">
         <v>4164</v>
       </c>
       <c r="I24" s="16">
@@ -3259,55 +3321,58 @@
       </c>
       <c r="W24" s="18">
         <v>4151</v>
       </c>
       <c r="X24" s="18">
         <v>4029</v>
       </c>
       <c r="Y24" s="18">
         <v>3504</v>
       </c>
       <c r="Z24" s="18">
         <v>3831</v>
       </c>
       <c r="AA24" s="18">
         <v>3688</v>
       </c>
       <c r="AB24" s="18">
         <v>3195</v>
       </c>
       <c r="AC24" s="18">
         <v>3559</v>
       </c>
       <c r="AD24" s="18">
         <v>3487</v>
       </c>
-      <c r="AE24" s="75">
+      <c r="AE24" s="74">
         <v>3259</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF24" s="73">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="16">
         <v>394</v>
       </c>
       <c r="D25" s="16">
         <v>316</v>
       </c>
       <c r="E25" s="16">
         <v>326</v>
       </c>
       <c r="F25" s="16">
         <v>377</v>
       </c>
       <c r="G25" s="16">
         <v>341</v>
       </c>
       <c r="H25" s="16">
         <v>338</v>
       </c>
       <c r="I25" s="16">
@@ -3354,55 +3419,58 @@
       </c>
       <c r="W25" s="18">
         <v>287</v>
       </c>
       <c r="X25" s="18">
         <v>343</v>
       </c>
       <c r="Y25" s="18">
         <v>243</v>
       </c>
       <c r="Z25" s="18">
         <v>263</v>
       </c>
       <c r="AA25" s="18">
         <v>283</v>
       </c>
       <c r="AB25" s="18">
         <v>201</v>
       </c>
       <c r="AC25" s="18">
         <v>254</v>
       </c>
       <c r="AD25" s="18">
         <v>267</v>
       </c>
-      <c r="AE25" s="75">
+      <c r="AE25" s="74">
         <v>298</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF25" s="73">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="16">
         <v>762</v>
       </c>
       <c r="D26" s="16">
         <v>695</v>
       </c>
       <c r="E26" s="16">
         <v>661</v>
       </c>
       <c r="F26" s="16">
         <v>795</v>
       </c>
       <c r="G26" s="16">
         <v>697</v>
       </c>
       <c r="H26" s="16">
         <v>676</v>
       </c>
       <c r="I26" s="16">
@@ -3449,55 +3517,58 @@
       </c>
       <c r="W26" s="18">
         <v>662</v>
       </c>
       <c r="X26" s="18">
         <v>607</v>
       </c>
       <c r="Y26" s="18">
         <v>555</v>
       </c>
       <c r="Z26" s="18">
         <v>633</v>
       </c>
       <c r="AA26" s="18">
         <v>566</v>
       </c>
       <c r="AB26" s="18">
         <v>485</v>
       </c>
       <c r="AC26" s="18">
         <v>516</v>
       </c>
       <c r="AD26" s="18">
         <v>608</v>
       </c>
-      <c r="AE26" s="75">
+      <c r="AE26" s="74">
         <v>534</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF26" s="73">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="16">
         <v>2486</v>
       </c>
       <c r="D27" s="16">
         <v>2279</v>
       </c>
       <c r="E27" s="16">
         <v>2177</v>
       </c>
       <c r="F27" s="16">
         <v>2499</v>
       </c>
       <c r="G27" s="16">
         <v>2477</v>
       </c>
       <c r="H27" s="16">
         <v>2463</v>
       </c>
       <c r="I27" s="16">
@@ -3544,55 +3615,58 @@
       </c>
       <c r="W27" s="18">
         <v>2381</v>
       </c>
       <c r="X27" s="18">
         <v>2327</v>
       </c>
       <c r="Y27" s="18">
         <v>1955</v>
       </c>
       <c r="Z27" s="18">
         <v>2231</v>
       </c>
       <c r="AA27" s="18">
         <v>2119</v>
       </c>
       <c r="AB27" s="18">
         <v>1954</v>
       </c>
       <c r="AC27" s="18">
         <v>2170</v>
       </c>
       <c r="AD27" s="18">
         <v>2331</v>
       </c>
-      <c r="AE27" s="75">
+      <c r="AE27" s="74">
         <v>2118</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF27" s="73">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="16">
         <v>2967</v>
       </c>
       <c r="D28" s="16">
         <v>2908</v>
       </c>
       <c r="E28" s="16">
         <v>2636</v>
       </c>
       <c r="F28" s="16">
         <v>3050</v>
       </c>
       <c r="G28" s="16">
         <v>2843</v>
       </c>
       <c r="H28" s="16">
         <v>2786</v>
       </c>
       <c r="I28" s="16">
@@ -3639,55 +3713,58 @@
       </c>
       <c r="W28" s="18">
         <v>2829</v>
       </c>
       <c r="X28" s="18">
         <v>2735</v>
       </c>
       <c r="Y28" s="18">
         <v>2302</v>
       </c>
       <c r="Z28" s="18">
         <v>2580</v>
       </c>
       <c r="AA28" s="18">
         <v>2470</v>
       </c>
       <c r="AB28" s="18">
         <v>2101</v>
       </c>
       <c r="AC28" s="18">
         <v>2638</v>
       </c>
       <c r="AD28" s="18">
         <v>2515</v>
       </c>
-      <c r="AE28" s="75">
+      <c r="AE28" s="74">
         <v>2294</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF28" s="73">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="16">
         <v>2583</v>
       </c>
       <c r="D29" s="16">
         <v>2383</v>
       </c>
       <c r="E29" s="16">
         <v>2311</v>
       </c>
       <c r="F29" s="16">
         <v>2565</v>
       </c>
       <c r="G29" s="16">
         <v>2463</v>
       </c>
       <c r="H29" s="16">
         <v>2206</v>
       </c>
       <c r="I29" s="16">
@@ -3734,86 +3811,94 @@
       </c>
       <c r="W29" s="18">
         <v>2466</v>
       </c>
       <c r="X29" s="18">
         <v>2440</v>
       </c>
       <c r="Y29" s="18">
         <v>2074</v>
       </c>
       <c r="Z29" s="18">
         <v>2296</v>
       </c>
       <c r="AA29" s="18">
         <v>2300</v>
       </c>
       <c r="AB29" s="18">
         <v>1884</v>
       </c>
       <c r="AC29" s="18">
         <v>2106</v>
       </c>
       <c r="AD29" s="18">
         <v>2070</v>
       </c>
-      <c r="AE29" s="75">
+      <c r="AE29" s="74">
         <v>1901</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="73">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="45"/>
-      <c r="B30" s="86" t="s">
+      <c r="B30" s="90" t="s">
         <v>75</v>
       </c>
-      <c r="C30" s="86"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="90"/>
+      <c r="S30" s="90"/>
+      <c r="T30" s="90"/>
+      <c r="U30" s="90"/>
+      <c r="V30" s="90"/>
+      <c r="W30" s="90"/>
+      <c r="X30" s="90"/>
+      <c r="Y30" s="90"/>
+      <c r="Z30" s="90"/>
+      <c r="AA30" s="90"/>
+      <c r="AB30" s="83"/>
+      <c r="AC30" s="83"/>
+      <c r="AD30" s="83"/>
+      <c r="AE30" s="83"/>
+      <c r="AF30" s="83"/>
+    </row>
+    <row r="31" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="46"/>
       <c r="B31" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="32">
         <v>17073</v>
       </c>
       <c r="D31" s="16">
         <v>15624</v>
       </c>
       <c r="E31" s="32">
         <v>14890</v>
       </c>
       <c r="F31" s="32">
         <v>16593</v>
       </c>
       <c r="G31" s="32">
         <v>16029</v>
       </c>
       <c r="H31" s="32">
         <v>15209</v>
       </c>
       <c r="I31" s="32">
         <v>17184</v>
       </c>
@@ -3858,55 +3943,58 @@
       </c>
       <c r="W31" s="18">
         <v>15094</v>
       </c>
       <c r="X31" s="18">
         <v>14487</v>
       </c>
       <c r="Y31" s="18">
         <v>12604</v>
       </c>
       <c r="Z31" s="18">
         <v>14134</v>
       </c>
       <c r="AA31" s="18">
         <v>13374</v>
       </c>
       <c r="AB31" s="18">
         <v>11584</v>
       </c>
       <c r="AC31" s="18">
         <v>13055</v>
       </c>
       <c r="AD31" s="18">
         <v>13140</v>
       </c>
-      <c r="AE31" s="75">
+      <c r="AE31" s="74">
         <v>12320</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF31" s="74">
+        <v>13692</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="45">
         <v>100000000</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="32">
         <v>408</v>
       </c>
       <c r="D32" s="16">
         <v>386</v>
       </c>
       <c r="E32" s="32">
         <v>401</v>
       </c>
       <c r="F32" s="32">
         <v>435</v>
       </c>
       <c r="G32" s="32">
         <v>422</v>
       </c>
       <c r="H32" s="32">
         <v>410</v>
       </c>
       <c r="I32" s="32">
@@ -3953,55 +4041,58 @@
       </c>
       <c r="W32" s="18">
         <v>408</v>
       </c>
       <c r="X32" s="18">
         <v>332</v>
       </c>
       <c r="Y32" s="18">
         <v>304</v>
       </c>
       <c r="Z32" s="18">
         <v>336</v>
       </c>
       <c r="AA32" s="18">
         <v>322</v>
       </c>
       <c r="AB32" s="18">
         <v>286</v>
       </c>
       <c r="AC32" s="18">
         <v>352</v>
       </c>
       <c r="AD32" s="18">
         <v>317</v>
       </c>
-      <c r="AE32" s="75">
+      <c r="AE32" s="74">
         <v>307</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF32" s="74">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="32">
         <v>489</v>
       </c>
       <c r="D33" s="16">
         <v>431</v>
       </c>
       <c r="E33" s="32">
         <v>413</v>
       </c>
       <c r="F33" s="32">
         <v>471</v>
       </c>
       <c r="G33" s="32">
         <v>434</v>
       </c>
       <c r="H33" s="32">
         <v>398</v>
       </c>
       <c r="I33" s="32">
@@ -4048,55 +4139,58 @@
       </c>
       <c r="W33" s="18">
         <v>417</v>
       </c>
       <c r="X33" s="18">
         <v>368</v>
       </c>
       <c r="Y33" s="18">
         <v>363</v>
       </c>
       <c r="Z33" s="18">
         <v>393</v>
       </c>
       <c r="AA33" s="18">
         <v>373</v>
       </c>
       <c r="AB33" s="18">
         <v>329</v>
       </c>
       <c r="AC33" s="18">
         <v>372</v>
       </c>
       <c r="AD33" s="18">
         <v>386</v>
       </c>
-      <c r="AE33" s="75">
+      <c r="AE33" s="74">
         <v>331</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF33" s="74">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="32">
         <v>755</v>
       </c>
       <c r="D34" s="16">
         <v>769</v>
       </c>
       <c r="E34" s="32">
         <v>791</v>
       </c>
       <c r="F34" s="32">
         <v>788</v>
       </c>
       <c r="G34" s="32">
         <v>840</v>
       </c>
       <c r="H34" s="32">
         <v>717</v>
       </c>
       <c r="I34" s="32">
@@ -4143,55 +4237,58 @@
       </c>
       <c r="W34" s="18">
         <v>718</v>
       </c>
       <c r="X34" s="18">
         <v>724</v>
       </c>
       <c r="Y34" s="18">
         <v>586</v>
       </c>
       <c r="Z34" s="18">
         <v>714</v>
       </c>
       <c r="AA34" s="18">
         <v>676</v>
       </c>
       <c r="AB34" s="18">
         <v>587</v>
       </c>
       <c r="AC34" s="18">
         <v>601</v>
       </c>
       <c r="AD34" s="18">
         <v>590</v>
       </c>
-      <c r="AE34" s="75">
+      <c r="AE34" s="74">
         <v>601</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF34" s="74">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="32">
         <v>1499</v>
       </c>
       <c r="D35" s="16">
         <v>1375</v>
       </c>
       <c r="E35" s="32">
         <v>1310</v>
       </c>
       <c r="F35" s="32">
         <v>1372</v>
       </c>
       <c r="G35" s="32">
         <v>1439</v>
       </c>
       <c r="H35" s="32">
         <v>1332</v>
       </c>
       <c r="I35" s="32">
@@ -4238,55 +4335,58 @@
       </c>
       <c r="W35" s="18">
         <v>1262</v>
       </c>
       <c r="X35" s="18">
         <v>1229</v>
       </c>
       <c r="Y35" s="18">
         <v>1046</v>
       </c>
       <c r="Z35" s="18">
         <v>1215</v>
       </c>
       <c r="AA35" s="18">
         <v>1086</v>
       </c>
       <c r="AB35" s="18">
         <v>927</v>
       </c>
       <c r="AC35" s="18">
         <v>1140</v>
       </c>
       <c r="AD35" s="18">
         <v>1150</v>
       </c>
-      <c r="AE35" s="75">
+      <c r="AE35" s="74">
         <v>1062</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF35" s="74">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="32">
         <v>737</v>
       </c>
       <c r="D36" s="16">
         <v>652</v>
       </c>
       <c r="E36" s="32">
         <v>616</v>
       </c>
       <c r="F36" s="32">
         <v>688</v>
       </c>
       <c r="G36" s="32">
         <v>600</v>
       </c>
       <c r="H36" s="32">
         <v>620</v>
       </c>
       <c r="I36" s="32">
@@ -4333,55 +4433,58 @@
       </c>
       <c r="W36" s="18">
         <v>614</v>
       </c>
       <c r="X36" s="18">
         <v>606</v>
       </c>
       <c r="Y36" s="18">
         <v>557</v>
       </c>
       <c r="Z36" s="18">
         <v>630</v>
       </c>
       <c r="AA36" s="18">
         <v>560</v>
       </c>
       <c r="AB36" s="18">
         <v>468</v>
       </c>
       <c r="AC36" s="18">
         <v>541</v>
       </c>
       <c r="AD36" s="18">
         <v>502</v>
       </c>
-      <c r="AE36" s="75">
+      <c r="AE36" s="74">
         <v>494</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF36" s="74">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="32">
         <v>529</v>
       </c>
       <c r="D37" s="16">
         <v>457</v>
       </c>
       <c r="E37" s="32">
         <v>434</v>
       </c>
       <c r="F37" s="32">
         <v>516</v>
       </c>
       <c r="G37" s="32">
         <v>498</v>
       </c>
       <c r="H37" s="32">
         <v>486</v>
       </c>
       <c r="I37" s="32">
@@ -4428,55 +4531,58 @@
       </c>
       <c r="W37" s="18">
         <v>479</v>
       </c>
       <c r="X37" s="18">
         <v>445</v>
       </c>
       <c r="Y37" s="18">
         <v>388</v>
       </c>
       <c r="Z37" s="18">
         <v>455</v>
       </c>
       <c r="AA37" s="18">
         <v>386</v>
       </c>
       <c r="AB37" s="18">
         <v>349</v>
       </c>
       <c r="AC37" s="18">
         <v>399</v>
       </c>
       <c r="AD37" s="18">
         <v>368</v>
       </c>
-      <c r="AE37" s="75">
+      <c r="AE37" s="74">
         <v>359</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF37" s="74">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="32">
         <v>1129</v>
       </c>
       <c r="D38" s="16">
         <v>989</v>
       </c>
       <c r="E38" s="32">
         <v>997</v>
       </c>
       <c r="F38" s="32">
         <v>1066</v>
       </c>
       <c r="G38" s="32">
         <v>1062</v>
       </c>
       <c r="H38" s="32">
         <v>997</v>
       </c>
       <c r="I38" s="32">
@@ -4523,55 +4629,58 @@
       </c>
       <c r="W38" s="18">
         <v>1049</v>
       </c>
       <c r="X38" s="18">
         <v>912</v>
       </c>
       <c r="Y38" s="18">
         <v>846</v>
       </c>
       <c r="Z38" s="18">
         <v>888</v>
       </c>
       <c r="AA38" s="18">
         <v>844</v>
       </c>
       <c r="AB38" s="18">
         <v>740</v>
       </c>
       <c r="AC38" s="18">
         <v>845</v>
       </c>
       <c r="AD38" s="18">
         <v>843</v>
       </c>
-      <c r="AE38" s="75">
+      <c r="AE38" s="74">
         <v>814</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF38" s="74">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="32">
         <v>563</v>
       </c>
       <c r="D39" s="16">
         <v>549</v>
       </c>
       <c r="E39" s="32">
         <v>490</v>
       </c>
       <c r="F39" s="32">
         <v>582</v>
       </c>
       <c r="G39" s="32">
         <v>536</v>
       </c>
       <c r="H39" s="32">
         <v>527</v>
       </c>
       <c r="I39" s="32">
@@ -4618,55 +4727,58 @@
       </c>
       <c r="W39" s="18">
         <v>497</v>
       </c>
       <c r="X39" s="18">
         <v>473</v>
       </c>
       <c r="Y39" s="18">
         <v>394</v>
       </c>
       <c r="Z39" s="18">
         <v>472</v>
       </c>
       <c r="AA39" s="18">
         <v>444</v>
       </c>
       <c r="AB39" s="18">
         <v>420</v>
       </c>
       <c r="AC39" s="18">
         <v>401</v>
       </c>
       <c r="AD39" s="18">
         <v>420</v>
       </c>
-      <c r="AE39" s="75">
+      <c r="AE39" s="74">
         <v>407</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF39" s="74">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="32">
         <v>707</v>
       </c>
       <c r="D40" s="16">
         <v>663</v>
       </c>
       <c r="E40" s="32">
         <v>627</v>
       </c>
       <c r="F40" s="32">
         <v>681</v>
       </c>
       <c r="G40" s="32">
         <v>688</v>
       </c>
       <c r="H40" s="32">
         <v>676</v>
       </c>
       <c r="I40" s="32">
@@ -4713,55 +4825,58 @@
       </c>
       <c r="W40" s="18">
         <v>649</v>
       </c>
       <c r="X40" s="18">
         <v>591</v>
       </c>
       <c r="Y40" s="18">
         <v>515</v>
       </c>
       <c r="Z40" s="18">
         <v>571</v>
       </c>
       <c r="AA40" s="18">
         <v>582</v>
       </c>
       <c r="AB40" s="18">
         <v>509</v>
       </c>
       <c r="AC40" s="18">
         <v>554</v>
       </c>
       <c r="AD40" s="18">
         <v>579</v>
       </c>
-      <c r="AE40" s="75">
+      <c r="AE40" s="74">
         <v>519</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF40" s="74">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="32">
         <v>440</v>
       </c>
       <c r="D41" s="16">
         <v>400</v>
       </c>
       <c r="E41" s="32">
         <v>353</v>
       </c>
       <c r="F41" s="32">
         <v>412</v>
       </c>
       <c r="G41" s="32">
         <v>399</v>
       </c>
       <c r="H41" s="32">
         <v>354</v>
       </c>
       <c r="I41" s="32">
@@ -4808,55 +4923,58 @@
       </c>
       <c r="W41" s="18">
         <v>373</v>
       </c>
       <c r="X41" s="18">
         <v>393</v>
       </c>
       <c r="Y41" s="18">
         <v>329</v>
       </c>
       <c r="Z41" s="18">
         <v>358</v>
       </c>
       <c r="AA41" s="18">
         <v>316</v>
       </c>
       <c r="AB41" s="18">
         <v>283</v>
       </c>
       <c r="AC41" s="18">
         <v>306</v>
       </c>
       <c r="AD41" s="18">
         <v>313</v>
       </c>
-      <c r="AE41" s="75">
+      <c r="AE41" s="74">
         <v>352</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF41" s="74">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="32">
         <v>952</v>
       </c>
       <c r="D42" s="16">
         <v>802</v>
       </c>
       <c r="E42" s="32">
         <v>756</v>
       </c>
       <c r="F42" s="32">
         <v>841</v>
       </c>
       <c r="G42" s="32">
         <v>781</v>
       </c>
       <c r="H42" s="32">
         <v>775</v>
       </c>
       <c r="I42" s="32">
@@ -4903,150 +5021,156 @@
       </c>
       <c r="W42" s="18">
         <v>745</v>
       </c>
       <c r="X42" s="18">
         <v>686</v>
       </c>
       <c r="Y42" s="18">
         <v>661</v>
       </c>
       <c r="Z42" s="18">
         <v>681</v>
       </c>
       <c r="AA42" s="18">
         <v>605</v>
       </c>
       <c r="AB42" s="18">
         <v>567</v>
       </c>
       <c r="AC42" s="18">
         <v>617</v>
       </c>
       <c r="AD42" s="18">
         <v>629</v>
       </c>
-      <c r="AE42" s="75">
+      <c r="AE42" s="74">
         <v>563</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="70" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF42" s="74">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="69" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B43" s="63" t="s">
+      <c r="B43" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="C43" s="64">
+      <c r="C43" s="63">
         <v>942</v>
       </c>
-      <c r="D43" s="65">
+      <c r="D43" s="64">
         <v>870</v>
       </c>
-      <c r="E43" s="64">
+      <c r="E43" s="63">
         <v>800</v>
       </c>
-      <c r="F43" s="64">
+      <c r="F43" s="63">
         <v>860</v>
       </c>
-      <c r="G43" s="64">
+      <c r="G43" s="63">
         <v>874</v>
       </c>
-      <c r="H43" s="64">
+      <c r="H43" s="63">
         <v>790</v>
       </c>
-      <c r="I43" s="64">
+      <c r="I43" s="63">
         <v>916</v>
       </c>
-      <c r="J43" s="64">
+      <c r="J43" s="63">
         <v>796</v>
       </c>
-      <c r="K43" s="64">
+      <c r="K43" s="63">
         <v>846</v>
       </c>
-      <c r="L43" s="64">
+      <c r="L43" s="63">
         <v>814</v>
       </c>
-      <c r="M43" s="64">
+      <c r="M43" s="63">
         <v>796</v>
       </c>
-      <c r="N43" s="64">
+      <c r="N43" s="63">
         <v>824</v>
       </c>
-      <c r="O43" s="64">
+      <c r="O43" s="63">
         <v>739</v>
       </c>
-      <c r="P43" s="64">
+      <c r="P43" s="63">
         <v>678</v>
       </c>
-      <c r="Q43" s="65">
+      <c r="Q43" s="64">
         <v>754</v>
       </c>
-      <c r="R43" s="66">
+      <c r="R43" s="65">
         <v>744</v>
       </c>
-      <c r="S43" s="66">
+      <c r="S43" s="65">
         <v>726</v>
       </c>
-      <c r="T43" s="67">
+      <c r="T43" s="66">
         <v>685</v>
       </c>
-      <c r="U43" s="68">
+      <c r="U43" s="67">
         <v>779</v>
       </c>
-      <c r="V43" s="69">
+      <c r="V43" s="68">
         <v>691</v>
       </c>
-      <c r="W43" s="66">
+      <c r="W43" s="65">
         <v>798</v>
       </c>
-      <c r="X43" s="66">
+      <c r="X43" s="65">
         <v>755</v>
       </c>
-      <c r="Y43" s="66">
+      <c r="Y43" s="65">
         <v>639</v>
       </c>
-      <c r="Z43" s="66">
+      <c r="Z43" s="65">
         <v>783</v>
       </c>
-      <c r="AA43" s="66">
+      <c r="AA43" s="65">
         <v>716</v>
       </c>
-      <c r="AB43" s="66">
+      <c r="AB43" s="65">
         <v>646</v>
       </c>
-      <c r="AC43" s="66">
+      <c r="AC43" s="65">
         <v>627</v>
       </c>
-      <c r="AD43" s="66">
+      <c r="AD43" s="65">
         <v>666</v>
       </c>
-      <c r="AE43" s="75">
+      <c r="AE43" s="74">
         <v>600</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF43" s="74">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="32">
         <v>412</v>
       </c>
       <c r="D44" s="16">
         <v>391</v>
       </c>
       <c r="E44" s="32">
         <v>361</v>
       </c>
       <c r="F44" s="32">
         <v>402</v>
       </c>
       <c r="G44" s="32">
         <v>365</v>
       </c>
       <c r="H44" s="32">
         <v>375</v>
       </c>
       <c r="I44" s="32">
@@ -5093,55 +5217,58 @@
       </c>
       <c r="W44" s="18">
         <v>391</v>
       </c>
       <c r="X44" s="18">
         <v>323</v>
       </c>
       <c r="Y44" s="18">
         <v>292</v>
       </c>
       <c r="Z44" s="18">
         <v>354</v>
       </c>
       <c r="AA44" s="18">
         <v>325</v>
       </c>
       <c r="AB44" s="18">
         <v>314</v>
       </c>
       <c r="AC44" s="18">
         <v>360</v>
       </c>
       <c r="AD44" s="18">
         <v>322</v>
       </c>
-      <c r="AE44" s="75">
+      <c r="AE44" s="74">
         <v>321</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF44" s="74">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="32">
         <v>225</v>
       </c>
       <c r="D45" s="16">
         <v>209</v>
       </c>
       <c r="E45" s="32">
         <v>188</v>
       </c>
       <c r="F45" s="32">
         <v>228</v>
       </c>
       <c r="G45" s="32">
         <v>230</v>
       </c>
       <c r="H45" s="32">
         <v>212</v>
       </c>
       <c r="I45" s="32">
@@ -5188,55 +5315,58 @@
       </c>
       <c r="W45" s="18">
         <v>187</v>
       </c>
       <c r="X45" s="18">
         <v>183</v>
       </c>
       <c r="Y45" s="18">
         <v>174</v>
       </c>
       <c r="Z45" s="18">
         <v>202</v>
       </c>
       <c r="AA45" s="18">
         <v>198</v>
       </c>
       <c r="AB45" s="18">
         <v>155</v>
       </c>
       <c r="AC45" s="18">
         <v>198</v>
       </c>
       <c r="AD45" s="18">
         <v>203</v>
       </c>
-      <c r="AE45" s="75">
+      <c r="AE45" s="74">
         <v>140</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF45" s="74">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="32">
         <v>2530</v>
       </c>
       <c r="D46" s="16">
         <v>2231</v>
       </c>
       <c r="E46" s="32">
         <v>2136</v>
       </c>
       <c r="F46" s="32">
         <v>2407</v>
       </c>
       <c r="G46" s="32">
         <v>2329</v>
       </c>
       <c r="H46" s="32">
         <v>2222</v>
       </c>
       <c r="I46" s="32">
@@ -5283,55 +5413,58 @@
       </c>
       <c r="W46" s="18">
         <v>2127</v>
       </c>
       <c r="X46" s="18">
         <v>2061</v>
       </c>
       <c r="Y46" s="18">
         <v>1842</v>
       </c>
       <c r="Z46" s="18">
         <v>1982</v>
       </c>
       <c r="AA46" s="18">
         <v>1947</v>
       </c>
       <c r="AB46" s="18">
         <v>1636</v>
       </c>
       <c r="AC46" s="18">
         <v>1812</v>
       </c>
       <c r="AD46" s="18">
         <v>1799</v>
       </c>
-      <c r="AE46" s="75">
+      <c r="AE46" s="74">
         <v>1717</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF46" s="74">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="32">
         <v>197</v>
       </c>
       <c r="D47" s="16">
         <v>183</v>
       </c>
       <c r="E47" s="32">
         <v>180</v>
       </c>
       <c r="F47" s="32">
         <v>190</v>
       </c>
       <c r="G47" s="32">
         <v>170</v>
       </c>
       <c r="H47" s="32">
         <v>168</v>
       </c>
       <c r="I47" s="32">
@@ -5378,55 +5511,58 @@
       </c>
       <c r="W47" s="18">
         <v>154</v>
       </c>
       <c r="X47" s="18">
         <v>176</v>
       </c>
       <c r="Y47" s="18">
         <v>115</v>
       </c>
       <c r="Z47" s="18">
         <v>131</v>
       </c>
       <c r="AA47" s="18">
         <v>145</v>
       </c>
       <c r="AB47" s="18">
         <v>101</v>
       </c>
       <c r="AC47" s="18">
         <v>136</v>
       </c>
       <c r="AD47" s="18">
         <v>134</v>
       </c>
-      <c r="AE47" s="75">
+      <c r="AE47" s="74">
         <v>139</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF47" s="74">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="32">
         <v>407</v>
       </c>
       <c r="D48" s="16">
         <v>394</v>
       </c>
       <c r="E48" s="32">
         <v>343</v>
       </c>
       <c r="F48" s="32">
         <v>424</v>
       </c>
       <c r="G48" s="32">
         <v>355</v>
       </c>
       <c r="H48" s="32">
         <v>333</v>
       </c>
       <c r="I48" s="32">
@@ -5473,55 +5609,58 @@
       </c>
       <c r="W48" s="18">
         <v>346</v>
       </c>
       <c r="X48" s="18">
         <v>316</v>
       </c>
       <c r="Y48" s="18">
         <v>272</v>
       </c>
       <c r="Z48" s="18">
         <v>319</v>
       </c>
       <c r="AA48" s="18">
         <v>300</v>
       </c>
       <c r="AB48" s="18">
         <v>248</v>
       </c>
       <c r="AC48" s="18">
         <v>264</v>
       </c>
       <c r="AD48" s="18">
         <v>318</v>
       </c>
-      <c r="AE48" s="75">
+      <c r="AE48" s="74">
         <v>275</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF48" s="74">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="32">
         <v>1291</v>
       </c>
       <c r="D49" s="16">
         <v>1167</v>
       </c>
       <c r="E49" s="32">
         <v>1175</v>
       </c>
       <c r="F49" s="32">
         <v>1279</v>
       </c>
       <c r="G49" s="32">
         <v>1279</v>
       </c>
       <c r="H49" s="32">
         <v>1266</v>
       </c>
       <c r="I49" s="32">
@@ -5568,55 +5707,58 @@
       </c>
       <c r="W49" s="18">
         <v>1229</v>
       </c>
       <c r="X49" s="18">
         <v>1220</v>
       </c>
       <c r="Y49" s="18">
         <v>985</v>
       </c>
       <c r="Z49" s="18">
         <v>1114</v>
       </c>
       <c r="AA49" s="18">
         <v>1098</v>
       </c>
       <c r="AB49" s="18">
         <v>1003</v>
       </c>
       <c r="AC49" s="18">
         <v>1118</v>
       </c>
       <c r="AD49" s="18">
         <v>1196</v>
       </c>
-      <c r="AE49" s="75">
+      <c r="AE49" s="74">
         <v>1103</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF49" s="74">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C50" s="32">
         <v>1522</v>
       </c>
       <c r="D50" s="16">
         <v>1503</v>
       </c>
       <c r="E50" s="32">
         <v>1348</v>
       </c>
       <c r="F50" s="32">
         <v>1635</v>
       </c>
       <c r="G50" s="32">
         <v>1480</v>
       </c>
       <c r="H50" s="32">
         <v>1448</v>
       </c>
       <c r="I50" s="32">
@@ -5663,55 +5805,58 @@
       </c>
       <c r="W50" s="18">
         <v>1419</v>
       </c>
       <c r="X50" s="18">
         <v>1412</v>
       </c>
       <c r="Y50" s="18">
         <v>1214</v>
       </c>
       <c r="Z50" s="18">
         <v>1324</v>
       </c>
       <c r="AA50" s="18">
         <v>1277</v>
       </c>
       <c r="AB50" s="18">
         <v>1080</v>
       </c>
       <c r="AC50" s="18">
         <v>1372</v>
       </c>
       <c r="AD50" s="18">
         <v>1310</v>
       </c>
-      <c r="AE50" s="75">
+      <c r="AE50" s="74">
         <v>1204</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF50" s="74">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C51" s="32">
         <v>1339</v>
       </c>
       <c r="D51" s="16">
         <v>1203</v>
       </c>
       <c r="E51" s="32">
         <v>1171</v>
       </c>
       <c r="F51" s="32">
         <v>1316</v>
       </c>
       <c r="G51" s="32">
         <v>1248</v>
       </c>
       <c r="H51" s="32">
         <v>1103</v>
       </c>
       <c r="I51" s="32">
@@ -5758,86 +5903,94 @@
       </c>
       <c r="W51" s="18">
         <v>1232</v>
       </c>
       <c r="X51" s="18">
         <v>1282</v>
       </c>
       <c r="Y51" s="18">
         <v>1082</v>
       </c>
       <c r="Z51" s="18">
         <v>1212</v>
       </c>
       <c r="AA51" s="18">
         <v>1174</v>
       </c>
       <c r="AB51" s="18">
         <v>936</v>
       </c>
       <c r="AC51" s="18">
         <v>1040</v>
       </c>
       <c r="AD51" s="18">
         <v>1095</v>
       </c>
-      <c r="AE51" s="75">
+      <c r="AE51" s="74">
         <v>1012</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="74">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="30" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="46"/>
-      <c r="B52" s="87" t="s">
+      <c r="B52" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="C52" s="87"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="91"/>
+      <c r="D52" s="91"/>
+      <c r="E52" s="91"/>
+      <c r="F52" s="91"/>
+      <c r="G52" s="91"/>
+      <c r="H52" s="91"/>
+      <c r="I52" s="91"/>
+      <c r="J52" s="91"/>
+      <c r="K52" s="91"/>
+      <c r="L52" s="91"/>
+      <c r="M52" s="91"/>
+      <c r="N52" s="91"/>
+      <c r="O52" s="91"/>
+      <c r="P52" s="91"/>
+      <c r="Q52" s="91"/>
+      <c r="R52" s="91"/>
+      <c r="S52" s="91"/>
+      <c r="T52" s="91"/>
+      <c r="U52" s="91"/>
+      <c r="V52" s="91"/>
+      <c r="W52" s="91"/>
+      <c r="X52" s="91"/>
+      <c r="Y52" s="91"/>
+      <c r="Z52" s="91"/>
+      <c r="AA52" s="91"/>
+      <c r="AB52" s="83"/>
+      <c r="AC52" s="83"/>
+      <c r="AD52" s="83"/>
+      <c r="AE52" s="83"/>
+      <c r="AF52" s="83"/>
+    </row>
+    <row r="53" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="47"/>
       <c r="B53" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="32">
         <v>16089</v>
       </c>
       <c r="D53" s="16">
         <v>14451</v>
       </c>
       <c r="E53" s="32">
         <v>13724</v>
       </c>
       <c r="F53" s="32">
         <v>15559</v>
       </c>
       <c r="G53" s="32">
         <v>15111</v>
       </c>
       <c r="H53" s="32">
         <v>14321</v>
       </c>
       <c r="I53" s="32">
         <v>16120</v>
       </c>
@@ -5882,55 +6035,58 @@
       </c>
       <c r="W53" s="18">
         <v>14277</v>
       </c>
       <c r="X53" s="18">
         <v>13861</v>
       </c>
       <c r="Y53" s="18">
         <v>11844</v>
       </c>
       <c r="Z53" s="18">
         <v>13395</v>
       </c>
       <c r="AA53" s="18">
         <v>12445</v>
       </c>
       <c r="AB53" s="18">
         <v>11138</v>
       </c>
       <c r="AC53" s="18">
         <v>12471</v>
       </c>
       <c r="AD53" s="18">
         <v>12173</v>
       </c>
-      <c r="AE53" s="75">
+      <c r="AE53" s="74">
         <v>11284</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF53" s="74">
+        <v>13098</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="45">
         <v>100000000</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="32">
         <v>396</v>
       </c>
       <c r="D54" s="16">
         <v>362</v>
       </c>
       <c r="E54" s="32">
         <v>367</v>
       </c>
       <c r="F54" s="32">
         <v>422</v>
       </c>
       <c r="G54" s="32">
         <v>401</v>
       </c>
       <c r="H54" s="32">
         <v>357</v>
       </c>
       <c r="I54" s="32">
@@ -5977,55 +6133,58 @@
       </c>
       <c r="W54" s="18">
         <v>371</v>
       </c>
       <c r="X54" s="18">
         <v>318</v>
       </c>
       <c r="Y54" s="18">
         <v>277</v>
       </c>
       <c r="Z54" s="18">
         <v>338</v>
       </c>
       <c r="AA54" s="18">
         <v>272</v>
       </c>
       <c r="AB54" s="18">
         <v>256</v>
       </c>
       <c r="AC54" s="18">
         <v>309</v>
       </c>
       <c r="AD54" s="18">
         <v>322</v>
       </c>
-      <c r="AE54" s="75">
+      <c r="AE54" s="74">
         <v>285</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF54" s="74">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="32">
         <v>457</v>
       </c>
       <c r="D55" s="16">
         <v>394</v>
       </c>
       <c r="E55" s="32">
         <v>374</v>
       </c>
       <c r="F55" s="32">
         <v>460</v>
       </c>
       <c r="G55" s="32">
         <v>418</v>
       </c>
       <c r="H55" s="32">
         <v>399</v>
       </c>
       <c r="I55" s="32">
@@ -6072,55 +6231,58 @@
       </c>
       <c r="W55" s="18">
         <v>337</v>
       </c>
       <c r="X55" s="18">
         <v>389</v>
       </c>
       <c r="Y55" s="18">
         <v>367</v>
       </c>
       <c r="Z55" s="18">
         <v>371</v>
       </c>
       <c r="AA55" s="18">
         <v>347</v>
       </c>
       <c r="AB55" s="18">
         <v>321</v>
       </c>
       <c r="AC55" s="18">
         <v>330</v>
       </c>
       <c r="AD55" s="18">
         <v>335</v>
       </c>
-      <c r="AE55" s="75">
+      <c r="AE55" s="74">
         <v>328</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF55" s="74">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="32">
         <v>798</v>
       </c>
       <c r="D56" s="16">
         <v>716</v>
       </c>
       <c r="E56" s="32">
         <v>658</v>
       </c>
       <c r="F56" s="32">
         <v>794</v>
       </c>
       <c r="G56" s="32">
         <v>724</v>
       </c>
       <c r="H56" s="32">
         <v>747</v>
       </c>
       <c r="I56" s="32">
@@ -6167,55 +6329,58 @@
       </c>
       <c r="W56" s="18">
         <v>660</v>
       </c>
       <c r="X56" s="18">
         <v>681</v>
       </c>
       <c r="Y56" s="18">
         <v>590</v>
       </c>
       <c r="Z56" s="18">
         <v>650</v>
       </c>
       <c r="AA56" s="18">
         <v>632</v>
       </c>
       <c r="AB56" s="18">
         <v>502</v>
       </c>
       <c r="AC56" s="18">
         <v>595</v>
       </c>
       <c r="AD56" s="18">
         <v>607</v>
       </c>
-      <c r="AE56" s="75">
+      <c r="AE56" s="74">
         <v>548</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF56" s="74">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="32">
         <v>1415</v>
       </c>
       <c r="D57" s="16">
         <v>1311</v>
       </c>
       <c r="E57" s="32">
         <v>1202</v>
       </c>
       <c r="F57" s="32">
         <v>1325</v>
       </c>
       <c r="G57" s="32">
         <v>1329</v>
       </c>
       <c r="H57" s="32">
         <v>1259</v>
       </c>
       <c r="I57" s="32">
@@ -6262,55 +6427,58 @@
       </c>
       <c r="W57" s="18">
         <v>1213</v>
       </c>
       <c r="X57" s="18">
         <v>1162</v>
       </c>
       <c r="Y57" s="18">
         <v>983</v>
       </c>
       <c r="Z57" s="18">
         <v>1186</v>
       </c>
       <c r="AA57" s="18">
         <v>1050</v>
       </c>
       <c r="AB57" s="18">
         <v>886</v>
       </c>
       <c r="AC57" s="18">
         <v>1155</v>
       </c>
       <c r="AD57" s="18">
         <v>1085</v>
       </c>
-      <c r="AE57" s="75">
+      <c r="AE57" s="74">
         <v>1005</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF57" s="74">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="32">
         <v>730</v>
       </c>
       <c r="D58" s="16">
         <v>577</v>
       </c>
       <c r="E58" s="32">
         <v>630</v>
       </c>
       <c r="F58" s="32">
         <v>663</v>
       </c>
       <c r="G58" s="32">
         <v>587</v>
       </c>
       <c r="H58" s="32">
         <v>529</v>
       </c>
       <c r="I58" s="32">
@@ -6357,55 +6525,58 @@
       </c>
       <c r="W58" s="18">
         <v>582</v>
       </c>
       <c r="X58" s="18">
         <v>572</v>
       </c>
       <c r="Y58" s="18">
         <v>525</v>
       </c>
       <c r="Z58" s="18">
         <v>546</v>
       </c>
       <c r="AA58" s="18">
         <v>559</v>
       </c>
       <c r="AB58" s="18">
         <v>498</v>
       </c>
       <c r="AC58" s="18">
         <v>527</v>
       </c>
       <c r="AD58" s="18">
         <v>456</v>
       </c>
-      <c r="AE58" s="75">
+      <c r="AE58" s="74">
         <v>440</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF58" s="74">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="32">
         <v>519</v>
       </c>
       <c r="D59" s="16">
         <v>443</v>
       </c>
       <c r="E59" s="32">
         <v>439</v>
       </c>
       <c r="F59" s="32">
         <v>474</v>
       </c>
       <c r="G59" s="32">
         <v>464</v>
       </c>
       <c r="H59" s="32">
         <v>480</v>
       </c>
       <c r="I59" s="32">
@@ -6452,55 +6623,58 @@
       </c>
       <c r="W59" s="18">
         <v>449</v>
       </c>
       <c r="X59" s="18">
         <v>438</v>
       </c>
       <c r="Y59" s="18">
         <v>368</v>
       </c>
       <c r="Z59" s="18">
         <v>466</v>
       </c>
       <c r="AA59" s="18">
         <v>377</v>
       </c>
       <c r="AB59" s="18">
         <v>370</v>
       </c>
       <c r="AC59" s="18">
         <v>326</v>
       </c>
       <c r="AD59" s="18">
         <v>338</v>
       </c>
-      <c r="AE59" s="75">
+      <c r="AE59" s="74">
         <v>318</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF59" s="74">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="32">
         <v>1138</v>
       </c>
       <c r="D60" s="16">
         <v>923</v>
       </c>
       <c r="E60" s="32">
         <v>882</v>
       </c>
       <c r="F60" s="32">
         <v>990</v>
       </c>
       <c r="G60" s="32">
         <v>1058</v>
       </c>
       <c r="H60" s="32">
         <v>953</v>
       </c>
       <c r="I60" s="32">
@@ -6547,55 +6721,58 @@
       </c>
       <c r="W60" s="18">
         <v>994</v>
       </c>
       <c r="X60" s="18">
         <v>969</v>
       </c>
       <c r="Y60" s="18">
         <v>820</v>
       </c>
       <c r="Z60" s="18">
         <v>812</v>
       </c>
       <c r="AA60" s="18">
         <v>811</v>
       </c>
       <c r="AB60" s="18">
         <v>751</v>
       </c>
       <c r="AC60" s="18">
         <v>782</v>
       </c>
       <c r="AD60" s="18">
         <v>738</v>
       </c>
-      <c r="AE60" s="75">
+      <c r="AE60" s="74">
         <v>726</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF60" s="74">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="32">
         <v>530</v>
       </c>
       <c r="D61" s="16">
         <v>523</v>
       </c>
       <c r="E61" s="32">
         <v>498</v>
       </c>
       <c r="F61" s="32">
         <v>524</v>
       </c>
       <c r="G61" s="32">
         <v>501</v>
       </c>
       <c r="H61" s="32">
         <v>484</v>
       </c>
       <c r="I61" s="32">
@@ -6642,55 +6819,58 @@
       </c>
       <c r="W61" s="18">
         <v>484</v>
       </c>
       <c r="X61" s="18">
         <v>463</v>
       </c>
       <c r="Y61" s="18">
         <v>358</v>
       </c>
       <c r="Z61" s="18">
         <v>444</v>
       </c>
       <c r="AA61" s="18">
         <v>366</v>
       </c>
       <c r="AB61" s="18">
         <v>353</v>
       </c>
       <c r="AC61" s="18">
         <v>394</v>
       </c>
       <c r="AD61" s="18">
         <v>404</v>
       </c>
-      <c r="AE61" s="75">
+      <c r="AE61" s="74">
         <v>363</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF61" s="74">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="32">
         <v>586</v>
       </c>
       <c r="D62" s="16">
         <v>586</v>
       </c>
       <c r="E62" s="32">
         <v>590</v>
       </c>
       <c r="F62" s="32">
         <v>675</v>
       </c>
       <c r="G62" s="32">
         <v>611</v>
       </c>
       <c r="H62" s="32">
         <v>643</v>
       </c>
       <c r="I62" s="32">
@@ -6737,55 +6917,58 @@
       </c>
       <c r="W62" s="18">
         <v>595</v>
       </c>
       <c r="X62" s="18">
         <v>557</v>
       </c>
       <c r="Y62" s="18">
         <v>470</v>
       </c>
       <c r="Z62" s="18">
         <v>566</v>
       </c>
       <c r="AA62" s="18">
         <v>485</v>
       </c>
       <c r="AB62" s="18">
         <v>480</v>
       </c>
       <c r="AC62" s="18">
         <v>483</v>
       </c>
       <c r="AD62" s="18">
         <v>489</v>
       </c>
-      <c r="AE62" s="75">
+      <c r="AE62" s="74">
         <v>448</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF62" s="74">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C63" s="32">
         <v>414</v>
       </c>
       <c r="D63" s="16">
         <v>385</v>
       </c>
       <c r="E63" s="32">
         <v>330</v>
       </c>
       <c r="F63" s="32">
         <v>392</v>
       </c>
       <c r="G63" s="32">
         <v>379</v>
       </c>
       <c r="H63" s="32">
         <v>357</v>
       </c>
       <c r="I63" s="32">
@@ -6832,55 +7015,58 @@
       </c>
       <c r="W63" s="18">
         <v>349</v>
       </c>
       <c r="X63" s="18">
         <v>321</v>
       </c>
       <c r="Y63" s="18">
         <v>279</v>
       </c>
       <c r="Z63" s="18">
         <v>320</v>
       </c>
       <c r="AA63" s="18">
         <v>311</v>
       </c>
       <c r="AB63" s="18">
         <v>258</v>
       </c>
       <c r="AC63" s="18">
         <v>315</v>
       </c>
       <c r="AD63" s="18">
         <v>307</v>
       </c>
-      <c r="AE63" s="75">
+      <c r="AE63" s="74">
         <v>266</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF63" s="74">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C64" s="32">
         <v>879</v>
       </c>
       <c r="D64" s="16">
         <v>734</v>
       </c>
       <c r="E64" s="32">
         <v>649</v>
       </c>
       <c r="F64" s="32">
         <v>754</v>
       </c>
       <c r="G64" s="32">
         <v>776</v>
       </c>
       <c r="H64" s="32">
         <v>711</v>
       </c>
       <c r="I64" s="32">
@@ -6927,150 +7113,156 @@
       </c>
       <c r="W64" s="18">
         <v>700</v>
       </c>
       <c r="X64" s="18">
         <v>735</v>
       </c>
       <c r="Y64" s="18">
         <v>600</v>
       </c>
       <c r="Z64" s="18">
         <v>679</v>
       </c>
       <c r="AA64" s="18">
         <v>627</v>
       </c>
       <c r="AB64" s="18">
         <v>547</v>
       </c>
       <c r="AC64" s="18">
         <v>590</v>
       </c>
       <c r="AD64" s="18">
         <v>564</v>
       </c>
-      <c r="AE64" s="75">
+      <c r="AE64" s="74">
         <v>586</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" s="70" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF64" s="74">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="69" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B65" s="63" t="s">
+      <c r="B65" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="C65" s="64">
+      <c r="C65" s="63">
         <v>845</v>
       </c>
-      <c r="D65" s="65">
+      <c r="D65" s="64">
         <v>764</v>
       </c>
-      <c r="E65" s="64">
+      <c r="E65" s="63">
         <v>746</v>
       </c>
-      <c r="F65" s="64">
+      <c r="F65" s="63">
         <v>814</v>
       </c>
-      <c r="G65" s="64">
+      <c r="G65" s="63">
         <v>769</v>
       </c>
-      <c r="H65" s="64">
+      <c r="H65" s="63">
         <v>742</v>
       </c>
-      <c r="I65" s="64">
+      <c r="I65" s="63">
         <v>904</v>
       </c>
-      <c r="J65" s="64">
+      <c r="J65" s="63">
         <v>777</v>
       </c>
-      <c r="K65" s="64">
+      <c r="K65" s="63">
         <v>746</v>
       </c>
-      <c r="L65" s="64">
+      <c r="L65" s="63">
         <v>727</v>
       </c>
-      <c r="M65" s="64">
+      <c r="M65" s="63">
         <v>759</v>
       </c>
-      <c r="N65" s="64">
+      <c r="N65" s="63">
         <v>761</v>
       </c>
-      <c r="O65" s="64">
+      <c r="O65" s="63">
         <v>694</v>
       </c>
-      <c r="P65" s="64">
+      <c r="P65" s="63">
         <v>703</v>
       </c>
-      <c r="Q65" s="65">
+      <c r="Q65" s="64">
         <v>706</v>
       </c>
-      <c r="R65" s="66">
+      <c r="R65" s="65">
         <v>734</v>
       </c>
-      <c r="S65" s="66">
+      <c r="S65" s="65">
         <v>658</v>
       </c>
-      <c r="T65" s="67">
+      <c r="T65" s="66">
         <v>638</v>
       </c>
-      <c r="U65" s="68">
+      <c r="U65" s="67">
         <v>807</v>
       </c>
-      <c r="V65" s="69">
+      <c r="V65" s="68">
         <v>666</v>
       </c>
-      <c r="W65" s="66">
+      <c r="W65" s="65">
         <v>720</v>
       </c>
-      <c r="X65" s="66">
+      <c r="X65" s="65">
         <v>700</v>
       </c>
-      <c r="Y65" s="66">
+      <c r="Y65" s="65">
         <v>614</v>
       </c>
-      <c r="Z65" s="66">
+      <c r="Z65" s="65">
         <v>735</v>
       </c>
-      <c r="AA65" s="66">
+      <c r="AA65" s="65">
         <v>662</v>
       </c>
-      <c r="AB65" s="66">
+      <c r="AB65" s="65">
         <v>652</v>
       </c>
-      <c r="AC65" s="66">
+      <c r="AC65" s="65">
         <v>666</v>
       </c>
-      <c r="AD65" s="66">
+      <c r="AD65" s="65">
         <v>599</v>
       </c>
-      <c r="AE65" s="75">
+      <c r="AE65" s="74">
         <v>568</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF65" s="74">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C66" s="32">
         <v>393</v>
       </c>
       <c r="D66" s="16">
         <v>335</v>
       </c>
       <c r="E66" s="32">
         <v>353</v>
       </c>
       <c r="F66" s="32">
         <v>392</v>
       </c>
       <c r="G66" s="32">
         <v>390</v>
       </c>
       <c r="H66" s="32">
         <v>371</v>
       </c>
       <c r="I66" s="32">
@@ -7117,55 +7309,58 @@
       </c>
       <c r="W66" s="18">
         <v>368</v>
       </c>
       <c r="X66" s="18">
         <v>365</v>
       </c>
       <c r="Y66" s="18">
         <v>292</v>
       </c>
       <c r="Z66" s="18">
         <v>340</v>
       </c>
       <c r="AA66" s="18">
         <v>270</v>
       </c>
       <c r="AB66" s="18">
         <v>301</v>
       </c>
       <c r="AC66" s="18">
         <v>328</v>
       </c>
       <c r="AD66" s="18">
         <v>312</v>
       </c>
-      <c r="AE66" s="75">
+      <c r="AE66" s="74">
         <v>291</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF66" s="74">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="32">
         <v>235</v>
       </c>
       <c r="D67" s="16">
         <v>209</v>
       </c>
       <c r="E67" s="32">
         <v>188</v>
       </c>
       <c r="F67" s="32">
         <v>226</v>
       </c>
       <c r="G67" s="32">
         <v>225</v>
       </c>
       <c r="H67" s="32">
         <v>196</v>
       </c>
       <c r="I67" s="32">
@@ -7212,55 +7407,58 @@
       </c>
       <c r="W67" s="18">
         <v>186</v>
       </c>
       <c r="X67" s="18">
         <v>177</v>
       </c>
       <c r="Y67" s="18">
         <v>178</v>
       </c>
       <c r="Z67" s="18">
         <v>190</v>
       </c>
       <c r="AA67" s="18">
         <v>191</v>
       </c>
       <c r="AB67" s="18">
         <v>147</v>
       </c>
       <c r="AC67" s="18">
         <v>170</v>
       </c>
       <c r="AD67" s="18">
         <v>191</v>
       </c>
-      <c r="AE67" s="75">
+      <c r="AE67" s="74">
         <v>158</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF67" s="74">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="32">
         <v>2318</v>
       </c>
       <c r="D68" s="16">
         <v>2058</v>
       </c>
       <c r="E68" s="32">
         <v>1924</v>
       </c>
       <c r="F68" s="32">
         <v>2212</v>
       </c>
       <c r="G68" s="32">
         <v>2190</v>
       </c>
       <c r="H68" s="32">
         <v>1942</v>
       </c>
       <c r="I68" s="32">
@@ -7307,55 +7505,58 @@
       </c>
       <c r="W68" s="18">
         <v>2024</v>
       </c>
       <c r="X68" s="18">
         <v>1968</v>
       </c>
       <c r="Y68" s="18">
         <v>1662</v>
       </c>
       <c r="Z68" s="18">
         <v>1849</v>
       </c>
       <c r="AA68" s="18">
         <v>1741</v>
       </c>
       <c r="AB68" s="18">
         <v>1559</v>
       </c>
       <c r="AC68" s="18">
         <v>1747</v>
       </c>
       <c r="AD68" s="18">
         <v>1688</v>
       </c>
-      <c r="AE68" s="75">
+      <c r="AE68" s="74">
         <v>1542</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF68" s="74">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="32">
         <v>197</v>
       </c>
       <c r="D69" s="16">
         <v>133</v>
       </c>
       <c r="E69" s="32">
         <v>146</v>
       </c>
       <c r="F69" s="32">
         <v>187</v>
       </c>
       <c r="G69" s="32">
         <v>171</v>
       </c>
       <c r="H69" s="32">
         <v>170</v>
       </c>
       <c r="I69" s="32">
@@ -7402,55 +7603,58 @@
       </c>
       <c r="W69" s="18">
         <v>133</v>
       </c>
       <c r="X69" s="18">
         <v>167</v>
       </c>
       <c r="Y69" s="18">
         <v>128</v>
       </c>
       <c r="Z69" s="18">
         <v>132</v>
       </c>
       <c r="AA69" s="18">
         <v>138</v>
       </c>
       <c r="AB69" s="18">
         <v>100</v>
       </c>
       <c r="AC69" s="18">
         <v>118</v>
       </c>
       <c r="AD69" s="18">
         <v>133</v>
       </c>
-      <c r="AE69" s="75">
+      <c r="AE69" s="74">
         <v>159</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF69" s="74">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C70" s="32">
         <v>355</v>
       </c>
       <c r="D70" s="16">
         <v>301</v>
       </c>
       <c r="E70" s="32">
         <v>318</v>
       </c>
       <c r="F70" s="32">
         <v>371</v>
       </c>
       <c r="G70" s="32">
         <v>342</v>
       </c>
       <c r="H70" s="32">
         <v>343</v>
       </c>
       <c r="I70" s="32">
@@ -7497,55 +7701,58 @@
       </c>
       <c r="W70" s="18">
         <v>316</v>
       </c>
       <c r="X70" s="18">
         <v>291</v>
       </c>
       <c r="Y70" s="18">
         <v>283</v>
       </c>
       <c r="Z70" s="18">
         <v>314</v>
       </c>
       <c r="AA70" s="18">
         <v>266</v>
       </c>
       <c r="AB70" s="18">
         <v>237</v>
       </c>
       <c r="AC70" s="18">
         <v>252</v>
       </c>
       <c r="AD70" s="18">
         <v>290</v>
       </c>
-      <c r="AE70" s="75">
+      <c r="AE70" s="74">
         <v>259</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF70" s="74">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C71" s="32">
         <v>1195</v>
       </c>
       <c r="D71" s="16">
         <v>1112</v>
       </c>
       <c r="E71" s="32">
         <v>1002</v>
       </c>
       <c r="F71" s="32">
         <v>1220</v>
       </c>
       <c r="G71" s="32">
         <v>1198</v>
       </c>
       <c r="H71" s="32">
         <v>1197</v>
       </c>
       <c r="I71" s="32">
@@ -7592,55 +7799,58 @@
       </c>
       <c r="W71" s="18">
         <v>1152</v>
       </c>
       <c r="X71" s="18">
         <v>1107</v>
       </c>
       <c r="Y71" s="18">
         <v>970</v>
       </c>
       <c r="Z71" s="18">
         <v>1117</v>
       </c>
       <c r="AA71" s="18">
         <v>1021</v>
       </c>
       <c r="AB71" s="18">
         <v>951</v>
       </c>
       <c r="AC71" s="18">
         <v>1052</v>
       </c>
       <c r="AD71" s="18">
         <v>1135</v>
       </c>
-      <c r="AE71" s="75">
+      <c r="AE71" s="74">
         <v>1015</v>
       </c>
-    </row>
-    <row r="72" spans="1:31" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF71" s="74">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="32">
         <v>1445</v>
       </c>
       <c r="D72" s="16">
         <v>1405</v>
       </c>
       <c r="E72" s="32">
         <v>1288</v>
       </c>
       <c r="F72" s="32">
         <v>1415</v>
       </c>
       <c r="G72" s="32">
         <v>1363</v>
       </c>
       <c r="H72" s="32">
         <v>1338</v>
       </c>
       <c r="I72" s="32">
@@ -7687,55 +7897,58 @@
       </c>
       <c r="W72" s="18">
         <v>1410</v>
       </c>
       <c r="X72" s="18">
         <v>1323</v>
       </c>
       <c r="Y72" s="18">
         <v>1088</v>
       </c>
       <c r="Z72" s="18">
         <v>1256</v>
       </c>
       <c r="AA72" s="18">
         <v>1193</v>
       </c>
       <c r="AB72" s="18">
         <v>1021</v>
       </c>
       <c r="AC72" s="18">
         <v>1266</v>
       </c>
       <c r="AD72" s="18">
         <v>1205</v>
       </c>
-      <c r="AE72" s="75">
+      <c r="AE72" s="74">
         <v>1090</v>
       </c>
-    </row>
-    <row r="73" spans="1:31" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF72" s="74">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B73" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="35">
         <v>1244</v>
       </c>
       <c r="D73" s="36">
         <v>1180</v>
       </c>
       <c r="E73" s="35">
         <v>1140</v>
       </c>
       <c r="F73" s="35">
         <v>1249</v>
       </c>
       <c r="G73" s="35">
         <v>1215</v>
       </c>
       <c r="H73" s="35">
         <v>1103</v>
       </c>
       <c r="I73" s="35">
@@ -7782,85 +7995,93 @@
       </c>
       <c r="W73" s="37">
         <v>1234</v>
       </c>
       <c r="X73" s="18">
         <v>1158</v>
       </c>
       <c r="Y73" s="18">
         <v>992</v>
       </c>
       <c r="Z73" s="18">
         <v>1084</v>
       </c>
       <c r="AA73" s="18">
         <v>1126</v>
       </c>
       <c r="AB73" s="18">
         <v>948</v>
       </c>
       <c r="AC73" s="18">
         <v>1066</v>
       </c>
       <c r="AD73" s="18">
         <v>975</v>
       </c>
-      <c r="AE73" s="75">
+      <c r="AE73" s="74">
         <v>889</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="88" t="s">
+      <c r="AF73" s="74">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="C74" s="88"/>
-[...25 lines deleted...]
-    <row r="75" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C74" s="92"/>
+      <c r="D74" s="92"/>
+      <c r="E74" s="92"/>
+      <c r="F74" s="92"/>
+      <c r="G74" s="92"/>
+      <c r="H74" s="92"/>
+      <c r="I74" s="92"/>
+      <c r="J74" s="92"/>
+      <c r="K74" s="92"/>
+      <c r="L74" s="92"/>
+      <c r="M74" s="92"/>
+      <c r="N74" s="92"/>
+      <c r="O74" s="92"/>
+      <c r="P74" s="92"/>
+      <c r="Q74" s="92"/>
+      <c r="R74" s="92"/>
+      <c r="S74" s="92"/>
+      <c r="T74" s="92"/>
+      <c r="U74" s="92"/>
+      <c r="V74" s="92"/>
+      <c r="W74" s="92"/>
+      <c r="X74" s="92"/>
+      <c r="Y74" s="92"/>
+      <c r="Z74" s="92"/>
+      <c r="AA74" s="92"/>
+      <c r="AB74" s="83"/>
+      <c r="AC74" s="83"/>
+      <c r="AD74" s="83"/>
+      <c r="AE74" s="83"/>
+      <c r="AF74" s="83"/>
+    </row>
+    <row r="75" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C75" s="16">
         <v>19450</v>
       </c>
       <c r="D75" s="16">
         <v>17881</v>
       </c>
       <c r="E75" s="16">
         <v>17079</v>
       </c>
       <c r="F75" s="16">
         <v>19328</v>
       </c>
       <c r="G75" s="16">
         <v>18526</v>
       </c>
       <c r="H75" s="16">
         <v>17804</v>
       </c>
       <c r="I75" s="16">
         <v>19830</v>
       </c>
       <c r="J75" s="16">
@@ -7904,55 +8125,58 @@
       </c>
       <c r="W75" s="18">
         <v>17917</v>
       </c>
       <c r="X75" s="18">
         <v>17317</v>
       </c>
       <c r="Y75" s="18">
         <v>14947</v>
       </c>
       <c r="Z75" s="18">
         <v>16862</v>
       </c>
       <c r="AA75" s="18">
         <v>15936</v>
       </c>
       <c r="AB75" s="18">
         <v>13958</v>
       </c>
       <c r="AC75" s="18">
         <v>15715</v>
       </c>
       <c r="AD75" s="18">
         <v>15750</v>
       </c>
-      <c r="AE75" s="75">
+      <c r="AE75" s="74">
         <v>14653</v>
       </c>
-    </row>
-    <row r="76" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF75" s="74">
+        <v>16545</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="45">
         <v>100000000</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C76" s="16">
         <v>522</v>
       </c>
       <c r="D76" s="16">
         <v>485</v>
       </c>
       <c r="E76" s="16">
         <v>522</v>
       </c>
       <c r="F76" s="16">
         <v>559</v>
       </c>
       <c r="G76" s="16">
         <v>547</v>
       </c>
       <c r="H76" s="16">
         <v>518</v>
       </c>
       <c r="I76" s="16">
@@ -7999,55 +8223,58 @@
       </c>
       <c r="W76" s="18">
         <v>523</v>
       </c>
       <c r="X76" s="18">
         <v>418</v>
       </c>
       <c r="Y76" s="18">
         <v>394</v>
       </c>
       <c r="Z76" s="18">
         <v>450</v>
       </c>
       <c r="AA76" s="18">
         <v>377</v>
       </c>
       <c r="AB76" s="18">
         <v>366</v>
       </c>
       <c r="AC76" s="18">
         <v>463</v>
       </c>
       <c r="AD76" s="18">
         <v>439</v>
       </c>
-      <c r="AE76" s="75">
+      <c r="AE76" s="74">
         <v>392</v>
       </c>
-    </row>
-    <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF76" s="74">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C77" s="16">
         <v>548</v>
       </c>
       <c r="D77" s="16">
         <v>477</v>
       </c>
       <c r="E77" s="16">
         <v>431</v>
       </c>
       <c r="F77" s="16">
         <v>575</v>
       </c>
       <c r="G77" s="16">
         <v>496</v>
       </c>
       <c r="H77" s="16">
         <v>487</v>
       </c>
       <c r="I77" s="16">
@@ -8094,55 +8321,58 @@
       </c>
       <c r="W77" s="18">
         <v>437</v>
       </c>
       <c r="X77" s="18">
         <v>459</v>
       </c>
       <c r="Y77" s="18">
         <v>439</v>
       </c>
       <c r="Z77" s="18">
         <v>445</v>
       </c>
       <c r="AA77" s="18">
         <v>436</v>
       </c>
       <c r="AB77" s="18">
         <v>404</v>
       </c>
       <c r="AC77" s="18">
         <v>418</v>
       </c>
       <c r="AD77" s="18">
         <v>419</v>
       </c>
-      <c r="AE77" s="75">
+      <c r="AE77" s="74">
         <v>395</v>
       </c>
-    </row>
-    <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF77" s="74">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C78" s="16">
         <v>1127</v>
       </c>
       <c r="D78" s="16">
         <v>1077</v>
       </c>
       <c r="E78" s="16">
         <v>1080</v>
       </c>
       <c r="F78" s="16">
         <v>1177</v>
       </c>
       <c r="G78" s="16">
         <v>1154</v>
       </c>
       <c r="H78" s="16">
         <v>1117</v>
       </c>
       <c r="I78" s="16">
@@ -8189,55 +8419,58 @@
       </c>
       <c r="W78" s="18">
         <v>1044</v>
       </c>
       <c r="X78" s="18">
         <v>1117</v>
       </c>
       <c r="Y78" s="18">
         <v>892</v>
       </c>
       <c r="Z78" s="18">
         <v>1058</v>
       </c>
       <c r="AA78" s="18">
         <v>1006</v>
       </c>
       <c r="AB78" s="18">
         <v>833</v>
       </c>
       <c r="AC78" s="18">
         <v>907</v>
       </c>
       <c r="AD78" s="18">
         <v>927</v>
       </c>
-      <c r="AE78" s="75">
+      <c r="AE78" s="74">
         <v>874</v>
       </c>
-    </row>
-    <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF78" s="74">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C79" s="16">
         <v>403</v>
       </c>
       <c r="D79" s="16">
         <v>399</v>
       </c>
       <c r="E79" s="16">
         <v>367</v>
       </c>
       <c r="F79" s="16">
         <v>411</v>
       </c>
       <c r="G79" s="16">
         <v>401</v>
       </c>
       <c r="H79" s="16">
         <v>357</v>
       </c>
       <c r="I79" s="16">
@@ -8284,55 +8517,58 @@
       </c>
       <c r="W79" s="18">
         <v>440</v>
       </c>
       <c r="X79" s="18">
         <v>397</v>
       </c>
       <c r="Y79" s="18">
         <v>332</v>
       </c>
       <c r="Z79" s="18">
         <v>373</v>
       </c>
       <c r="AA79" s="18">
         <v>354</v>
       </c>
       <c r="AB79" s="18">
         <v>315</v>
       </c>
       <c r="AC79" s="18">
         <v>392</v>
       </c>
       <c r="AD79" s="18">
         <v>400</v>
       </c>
-      <c r="AE79" s="75">
+      <c r="AE79" s="74">
         <v>346</v>
       </c>
-    </row>
-    <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF79" s="74">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C80" s="16">
         <v>810</v>
       </c>
       <c r="D80" s="16">
         <v>643</v>
       </c>
       <c r="E80" s="16">
         <v>665</v>
       </c>
       <c r="F80" s="16">
         <v>707</v>
       </c>
       <c r="G80" s="16">
         <v>643</v>
       </c>
       <c r="H80" s="16">
         <v>600</v>
       </c>
       <c r="I80" s="16">
@@ -8379,55 +8615,58 @@
       </c>
       <c r="W80" s="18">
         <v>620</v>
       </c>
       <c r="X80" s="18">
         <v>609</v>
       </c>
       <c r="Y80" s="18">
         <v>553</v>
       </c>
       <c r="Z80" s="18">
         <v>611</v>
       </c>
       <c r="AA80" s="18">
         <v>590</v>
       </c>
       <c r="AB80" s="18">
         <v>496</v>
       </c>
       <c r="AC80" s="18">
         <v>557</v>
       </c>
       <c r="AD80" s="18">
         <v>508</v>
       </c>
-      <c r="AE80" s="75">
+      <c r="AE80" s="74">
         <v>514</v>
       </c>
-    </row>
-    <row r="81" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF80" s="74">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B81" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C81" s="16">
         <v>565</v>
       </c>
       <c r="D81" s="16">
         <v>477</v>
       </c>
       <c r="E81" s="16">
         <v>480</v>
       </c>
       <c r="F81" s="16">
         <v>575</v>
       </c>
       <c r="G81" s="16">
         <v>555</v>
       </c>
       <c r="H81" s="16">
         <v>536</v>
       </c>
       <c r="I81" s="16">
@@ -8474,55 +8713,58 @@
       </c>
       <c r="W81" s="18">
         <v>559</v>
       </c>
       <c r="X81" s="18">
         <v>505</v>
       </c>
       <c r="Y81" s="18">
         <v>439</v>
       </c>
       <c r="Z81" s="18">
         <v>553</v>
       </c>
       <c r="AA81" s="18">
         <v>447</v>
       </c>
       <c r="AB81" s="18">
         <v>414</v>
       </c>
       <c r="AC81" s="18">
         <v>431</v>
       </c>
       <c r="AD81" s="18">
         <v>412</v>
       </c>
-      <c r="AE81" s="75">
+      <c r="AE81" s="74">
         <v>409</v>
       </c>
-    </row>
-    <row r="82" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF81" s="74">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C82" s="16">
         <v>949</v>
       </c>
       <c r="D82" s="16">
         <v>786</v>
       </c>
       <c r="E82" s="16">
         <v>772</v>
       </c>
       <c r="F82" s="16">
         <v>847</v>
       </c>
       <c r="G82" s="16">
         <v>904</v>
       </c>
       <c r="H82" s="16">
         <v>839</v>
       </c>
       <c r="I82" s="16">
@@ -8569,55 +8811,58 @@
       </c>
       <c r="W82" s="18">
         <v>926</v>
       </c>
       <c r="X82" s="18">
         <v>873</v>
       </c>
       <c r="Y82" s="18">
         <v>761</v>
       </c>
       <c r="Z82" s="18">
         <v>811</v>
       </c>
       <c r="AA82" s="18">
         <v>771</v>
       </c>
       <c r="AB82" s="18">
         <v>701</v>
       </c>
       <c r="AC82" s="18">
         <v>748</v>
       </c>
       <c r="AD82" s="18">
         <v>734</v>
       </c>
-      <c r="AE82" s="75">
+      <c r="AE82" s="74">
         <v>726</v>
       </c>
-    </row>
-    <row r="83" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF82" s="74">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="16">
         <v>477</v>
       </c>
       <c r="D83" s="16">
         <v>475</v>
       </c>
       <c r="E83" s="16">
         <v>435</v>
       </c>
       <c r="F83" s="16">
         <v>494</v>
       </c>
       <c r="G83" s="16">
         <v>455</v>
       </c>
       <c r="H83" s="16">
         <v>448</v>
       </c>
       <c r="I83" s="16">
@@ -8664,55 +8909,58 @@
       </c>
       <c r="W83" s="18">
         <v>482</v>
       </c>
       <c r="X83" s="18">
         <v>425</v>
       </c>
       <c r="Y83" s="18">
         <v>354</v>
       </c>
       <c r="Z83" s="18">
         <v>427</v>
       </c>
       <c r="AA83" s="18">
         <v>363</v>
       </c>
       <c r="AB83" s="18">
         <v>369</v>
       </c>
       <c r="AC83" s="18">
         <v>399</v>
       </c>
       <c r="AD83" s="18">
         <v>414</v>
       </c>
-      <c r="AE83" s="75">
+      <c r="AE83" s="74">
         <v>356</v>
       </c>
-    </row>
-    <row r="84" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF83" s="74">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B84" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C84" s="16">
         <v>1041</v>
       </c>
       <c r="D84" s="16">
         <v>1007</v>
       </c>
       <c r="E84" s="16">
         <v>965</v>
       </c>
       <c r="F84" s="16">
         <v>1106</v>
       </c>
       <c r="G84" s="16">
         <v>1020</v>
       </c>
       <c r="H84" s="16">
         <v>1059</v>
       </c>
       <c r="I84" s="16">
@@ -8759,55 +9007,58 @@
       </c>
       <c r="W84" s="18">
         <v>995</v>
       </c>
       <c r="X84" s="18">
         <v>924</v>
       </c>
       <c r="Y84" s="18">
         <v>815</v>
       </c>
       <c r="Z84" s="18">
         <v>920</v>
       </c>
       <c r="AA84" s="18">
         <v>865</v>
       </c>
       <c r="AB84" s="18">
         <v>800</v>
       </c>
       <c r="AC84" s="18">
         <v>832</v>
       </c>
       <c r="AD84" s="18">
         <v>869</v>
       </c>
-      <c r="AE84" s="75">
+      <c r="AE84" s="74">
         <v>798</v>
       </c>
-    </row>
-    <row r="85" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF84" s="74">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C85" s="16">
         <v>514</v>
       </c>
       <c r="D85" s="16">
         <v>484</v>
       </c>
       <c r="E85" s="16">
         <v>445</v>
       </c>
       <c r="F85" s="16">
         <v>503</v>
       </c>
       <c r="G85" s="16">
         <v>501</v>
       </c>
       <c r="H85" s="16">
         <v>449</v>
       </c>
       <c r="I85" s="16">
@@ -8854,55 +9105,58 @@
       </c>
       <c r="W85" s="18">
         <v>459</v>
       </c>
       <c r="X85" s="18">
         <v>453</v>
       </c>
       <c r="Y85" s="18">
         <v>396</v>
       </c>
       <c r="Z85" s="18">
         <v>424</v>
       </c>
       <c r="AA85" s="18">
         <v>424</v>
       </c>
       <c r="AB85" s="18">
         <v>354</v>
       </c>
       <c r="AC85" s="18">
         <v>385</v>
       </c>
       <c r="AD85" s="18">
         <v>414</v>
       </c>
-      <c r="AE85" s="75">
+      <c r="AE85" s="74">
         <v>418</v>
       </c>
-    </row>
-    <row r="86" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF85" s="74">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B86" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C86" s="16">
         <v>830</v>
       </c>
       <c r="D86" s="16">
         <v>740</v>
       </c>
       <c r="E86" s="16">
         <v>652</v>
       </c>
       <c r="F86" s="16">
         <v>731</v>
       </c>
       <c r="G86" s="16">
         <v>716</v>
       </c>
       <c r="H86" s="16">
         <v>711</v>
       </c>
       <c r="I86" s="16">
@@ -8949,55 +9203,58 @@
       </c>
       <c r="W86" s="18">
         <v>682</v>
       </c>
       <c r="X86" s="18">
         <v>618</v>
       </c>
       <c r="Y86" s="18">
         <v>602</v>
       </c>
       <c r="Z86" s="18">
         <v>643</v>
       </c>
       <c r="AA86" s="18">
         <v>582</v>
       </c>
       <c r="AB86" s="18">
         <v>527</v>
       </c>
       <c r="AC86" s="18">
         <v>580</v>
       </c>
       <c r="AD86" s="18">
         <v>540</v>
       </c>
-      <c r="AE86" s="75">
+      <c r="AE86" s="74">
         <v>541</v>
       </c>
-    </row>
-    <row r="87" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF86" s="74">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C87" s="16">
         <v>776</v>
       </c>
       <c r="D87" s="16">
         <v>702</v>
       </c>
       <c r="E87" s="16">
         <v>672</v>
       </c>
       <c r="F87" s="16">
         <v>731</v>
       </c>
       <c r="G87" s="16">
         <v>713</v>
       </c>
       <c r="H87" s="16">
         <v>670</v>
       </c>
       <c r="I87" s="16">
@@ -9044,55 +9301,58 @@
       </c>
       <c r="W87" s="18">
         <v>625</v>
       </c>
       <c r="X87" s="18">
         <v>652</v>
       </c>
       <c r="Y87" s="18">
         <v>563</v>
       </c>
       <c r="Z87" s="18">
         <v>687</v>
       </c>
       <c r="AA87" s="18">
         <v>618</v>
       </c>
       <c r="AB87" s="18">
         <v>559</v>
       </c>
       <c r="AC87" s="18">
         <v>579</v>
       </c>
       <c r="AD87" s="18">
         <v>583</v>
       </c>
-      <c r="AE87" s="75">
+      <c r="AE87" s="74">
         <v>524</v>
       </c>
-    </row>
-    <row r="88" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF87" s="74">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B88" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C88" s="16">
         <v>554</v>
       </c>
       <c r="D88" s="16">
         <v>512</v>
       </c>
       <c r="E88" s="16">
         <v>514</v>
       </c>
       <c r="F88" s="16">
         <v>526</v>
       </c>
       <c r="G88" s="16">
         <v>536</v>
       </c>
       <c r="H88" s="16">
         <v>534</v>
       </c>
       <c r="I88" s="16">
@@ -9139,55 +9399,58 @@
       </c>
       <c r="W88" s="18">
         <v>504</v>
       </c>
       <c r="X88" s="18">
         <v>482</v>
       </c>
       <c r="Y88" s="18">
         <v>391</v>
       </c>
       <c r="Z88" s="18">
         <v>486</v>
       </c>
       <c r="AA88" s="18">
         <v>436</v>
       </c>
       <c r="AB88" s="18">
         <v>443</v>
       </c>
       <c r="AC88" s="18">
         <v>461</v>
       </c>
       <c r="AD88" s="18">
         <v>444</v>
       </c>
-      <c r="AE88" s="75">
+      <c r="AE88" s="74">
         <v>436</v>
       </c>
-    </row>
-    <row r="89" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF88" s="74">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C89" s="16">
         <v>240</v>
       </c>
       <c r="D89" s="16">
         <v>214</v>
       </c>
       <c r="E89" s="16">
         <v>193</v>
       </c>
       <c r="F89" s="16">
         <v>223</v>
       </c>
       <c r="G89" s="16">
         <v>207</v>
       </c>
       <c r="H89" s="16">
         <v>196</v>
       </c>
       <c r="I89" s="16">
@@ -9234,55 +9497,58 @@
       </c>
       <c r="W89" s="18">
         <v>180</v>
       </c>
       <c r="X89" s="18">
         <v>170</v>
       </c>
       <c r="Y89" s="18">
         <v>165</v>
       </c>
       <c r="Z89" s="18">
         <v>200</v>
       </c>
       <c r="AA89" s="18">
         <v>198</v>
       </c>
       <c r="AB89" s="18">
         <v>149</v>
       </c>
       <c r="AC89" s="18">
         <v>166</v>
       </c>
       <c r="AD89" s="18">
         <v>200</v>
       </c>
-      <c r="AE89" s="75">
+      <c r="AE89" s="74">
         <v>158</v>
       </c>
-    </row>
-    <row r="90" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF89" s="74">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C90" s="16">
         <v>1253</v>
       </c>
       <c r="D90" s="16">
         <v>1122</v>
       </c>
       <c r="E90" s="16">
         <v>1049</v>
       </c>
       <c r="F90" s="16">
         <v>1187</v>
       </c>
       <c r="G90" s="16">
         <v>1170</v>
       </c>
       <c r="H90" s="16">
         <v>1103</v>
       </c>
       <c r="I90" s="16">
@@ -9329,55 +9595,58 @@
       </c>
       <c r="W90" s="18">
         <v>1086</v>
       </c>
       <c r="X90" s="18">
         <v>1040</v>
       </c>
       <c r="Y90" s="18">
         <v>934</v>
       </c>
       <c r="Z90" s="18">
         <v>1023</v>
       </c>
       <c r="AA90" s="18">
         <v>972</v>
       </c>
       <c r="AB90" s="18">
         <v>792</v>
       </c>
       <c r="AC90" s="18">
         <v>946</v>
       </c>
       <c r="AD90" s="18">
         <v>895</v>
       </c>
-      <c r="AE90" s="75">
+      <c r="AE90" s="74">
         <v>829</v>
       </c>
-    </row>
-    <row r="91" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF90" s="74">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B91" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C91" s="16">
         <v>294</v>
       </c>
       <c r="D91" s="16">
         <v>245</v>
       </c>
       <c r="E91" s="16">
         <v>260</v>
       </c>
       <c r="F91" s="16">
         <v>311</v>
       </c>
       <c r="G91" s="16">
         <v>249</v>
       </c>
       <c r="H91" s="16">
         <v>261</v>
       </c>
       <c r="I91" s="16">
@@ -9424,55 +9693,58 @@
       </c>
       <c r="W91" s="18">
         <v>227</v>
       </c>
       <c r="X91" s="18">
         <v>269</v>
       </c>
       <c r="Y91" s="18">
         <v>194</v>
       </c>
       <c r="Z91" s="18">
         <v>212</v>
       </c>
       <c r="AA91" s="18">
         <v>227</v>
       </c>
       <c r="AB91" s="18">
         <v>165</v>
       </c>
       <c r="AC91" s="18">
         <v>197</v>
       </c>
       <c r="AD91" s="18">
         <v>217</v>
       </c>
-      <c r="AE91" s="75">
+      <c r="AE91" s="74">
         <v>247</v>
       </c>
-    </row>
-    <row r="92" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF91" s="74">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B92" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C92" s="16">
         <v>511</v>
       </c>
       <c r="D92" s="16">
         <v>466</v>
       </c>
       <c r="E92" s="16">
         <v>453</v>
       </c>
       <c r="F92" s="16">
         <v>551</v>
       </c>
       <c r="G92" s="16">
         <v>476</v>
       </c>
       <c r="H92" s="16">
         <v>464</v>
       </c>
       <c r="I92" s="16">
@@ -9519,55 +9791,58 @@
       </c>
       <c r="W92" s="18">
         <v>452</v>
       </c>
       <c r="X92" s="18">
         <v>404</v>
       </c>
       <c r="Y92" s="18">
         <v>392</v>
       </c>
       <c r="Z92" s="18">
         <v>432</v>
       </c>
       <c r="AA92" s="18">
         <v>381</v>
       </c>
       <c r="AB92" s="18">
         <v>332</v>
       </c>
       <c r="AC92" s="18">
         <v>340</v>
       </c>
       <c r="AD92" s="18">
         <v>419</v>
       </c>
-      <c r="AE92" s="75">
+      <c r="AE92" s="74">
         <v>377</v>
       </c>
-    </row>
-    <row r="93" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF92" s="74">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B93" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C93" s="16">
         <v>2486</v>
       </c>
       <c r="D93" s="16">
         <v>2279</v>
       </c>
       <c r="E93" s="16">
         <v>2177</v>
       </c>
       <c r="F93" s="16">
         <v>2499</v>
       </c>
       <c r="G93" s="16">
         <v>2477</v>
       </c>
       <c r="H93" s="16">
         <v>2463</v>
       </c>
       <c r="I93" s="16">
@@ -9614,55 +9889,58 @@
       </c>
       <c r="W93" s="18">
         <v>2381</v>
       </c>
       <c r="X93" s="18">
         <v>2327</v>
       </c>
       <c r="Y93" s="18">
         <v>1955</v>
       </c>
       <c r="Z93" s="18">
         <v>2231</v>
       </c>
       <c r="AA93" s="18">
         <v>2119</v>
       </c>
       <c r="AB93" s="18">
         <v>1954</v>
       </c>
       <c r="AC93" s="18">
         <v>2170</v>
       </c>
       <c r="AD93" s="18">
         <v>2331</v>
       </c>
-      <c r="AE93" s="75">
+      <c r="AE93" s="74">
         <v>2118</v>
       </c>
-    </row>
-    <row r="94" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF93" s="74">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B94" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C94" s="16">
         <v>2967</v>
       </c>
       <c r="D94" s="16">
         <v>2908</v>
       </c>
       <c r="E94" s="16">
         <v>2636</v>
       </c>
       <c r="F94" s="16">
         <v>3050</v>
       </c>
       <c r="G94" s="16">
         <v>2843</v>
       </c>
       <c r="H94" s="16">
         <v>2786</v>
       </c>
       <c r="I94" s="16">
@@ -9709,55 +9987,58 @@
       </c>
       <c r="W94" s="18">
         <v>2829</v>
       </c>
       <c r="X94" s="18">
         <v>2735</v>
       </c>
       <c r="Y94" s="18">
         <v>2302</v>
       </c>
       <c r="Z94" s="18">
         <v>2580</v>
       </c>
       <c r="AA94" s="18">
         <v>2470</v>
       </c>
       <c r="AB94" s="18">
         <v>2101</v>
       </c>
       <c r="AC94" s="18">
         <v>2638</v>
       </c>
       <c r="AD94" s="18">
         <v>2515</v>
       </c>
-      <c r="AE94" s="75">
+      <c r="AE94" s="74">
         <v>2294</v>
       </c>
-    </row>
-    <row r="95" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF94" s="74">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B95" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C95" s="16">
         <v>2583</v>
       </c>
       <c r="D95" s="16">
         <v>2383</v>
       </c>
       <c r="E95" s="16">
         <v>2311</v>
       </c>
       <c r="F95" s="16">
         <v>2565</v>
       </c>
       <c r="G95" s="16">
         <v>2463</v>
       </c>
       <c r="H95" s="16">
         <v>2206</v>
       </c>
       <c r="I95" s="16">
@@ -9804,85 +10085,93 @@
       </c>
       <c r="W95" s="18">
         <v>2466</v>
       </c>
       <c r="X95" s="18">
         <v>2440</v>
       </c>
       <c r="Y95" s="18">
         <v>2074</v>
       </c>
       <c r="Z95" s="18">
         <v>2296</v>
       </c>
       <c r="AA95" s="18">
         <v>2300</v>
       </c>
       <c r="AB95" s="18">
         <v>1884</v>
       </c>
       <c r="AC95" s="18">
         <v>2106</v>
       </c>
       <c r="AD95" s="18">
         <v>2070</v>
       </c>
-      <c r="AE95" s="75">
+      <c r="AE95" s="74">
         <v>1901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="89" t="s">
+      <c r="AF95" s="74">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="93" t="s">
         <v>73</v>
       </c>
-      <c r="C96" s="89"/>
-[...25 lines deleted...]
-    <row r="97" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="93"/>
+      <c r="D96" s="93"/>
+      <c r="E96" s="93"/>
+      <c r="F96" s="93"/>
+      <c r="G96" s="93"/>
+      <c r="H96" s="93"/>
+      <c r="I96" s="93"/>
+      <c r="J96" s="93"/>
+      <c r="K96" s="93"/>
+      <c r="L96" s="93"/>
+      <c r="M96" s="93"/>
+      <c r="N96" s="93"/>
+      <c r="O96" s="93"/>
+      <c r="P96" s="93"/>
+      <c r="Q96" s="93"/>
+      <c r="R96" s="93"/>
+      <c r="S96" s="93"/>
+      <c r="T96" s="93"/>
+      <c r="U96" s="93"/>
+      <c r="V96" s="93"/>
+      <c r="W96" s="93"/>
+      <c r="X96" s="93"/>
+      <c r="Y96" s="93"/>
+      <c r="Z96" s="93"/>
+      <c r="AA96" s="93"/>
+      <c r="AB96" s="83"/>
+      <c r="AC96" s="83"/>
+      <c r="AD96" s="83"/>
+      <c r="AE96" s="83"/>
+      <c r="AF96" s="83"/>
+    </row>
+    <row r="97" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C97" s="16">
         <v>13712</v>
       </c>
       <c r="D97" s="16">
         <v>12194</v>
       </c>
       <c r="E97" s="16">
         <v>11535</v>
       </c>
       <c r="F97" s="16">
         <v>12824</v>
       </c>
       <c r="G97" s="16">
         <v>12614</v>
       </c>
       <c r="H97" s="16">
         <v>11726</v>
       </c>
       <c r="I97" s="16">
         <v>13474</v>
       </c>
       <c r="J97" s="16">
@@ -9926,55 +10215,58 @@
       </c>
       <c r="W97" s="18">
         <v>11454</v>
       </c>
       <c r="X97" s="18">
         <v>11031</v>
       </c>
       <c r="Y97" s="18">
         <v>9501</v>
       </c>
       <c r="Z97" s="18">
         <v>10667</v>
       </c>
       <c r="AA97" s="18">
         <v>9883</v>
       </c>
       <c r="AB97" s="18">
         <v>8764</v>
       </c>
       <c r="AC97" s="18">
         <v>9811</v>
       </c>
       <c r="AD97" s="18">
         <v>9563</v>
       </c>
-      <c r="AE97" s="75">
+      <c r="AE97" s="74">
         <v>8951</v>
       </c>
-    </row>
-    <row r="98" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF97" s="74">
+        <v>10245</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="45">
         <v>100000000</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C98" s="16">
         <v>282</v>
       </c>
       <c r="D98" s="16">
         <v>263</v>
       </c>
       <c r="E98" s="16">
         <v>246</v>
       </c>
       <c r="F98" s="16">
         <v>298</v>
       </c>
       <c r="G98" s="16">
         <v>276</v>
       </c>
       <c r="H98" s="16">
         <v>249</v>
       </c>
       <c r="I98" s="16">
@@ -10021,55 +10313,58 @@
       </c>
       <c r="W98" s="18">
         <v>256</v>
       </c>
       <c r="X98" s="18">
         <v>232</v>
       </c>
       <c r="Y98" s="18">
         <v>187</v>
       </c>
       <c r="Z98" s="18">
         <v>224</v>
       </c>
       <c r="AA98" s="18">
         <v>217</v>
       </c>
       <c r="AB98" s="18">
         <v>176</v>
       </c>
       <c r="AC98" s="18">
         <v>198</v>
       </c>
       <c r="AD98" s="18">
         <v>200</v>
       </c>
-      <c r="AE98" s="75">
+      <c r="AE98" s="74">
         <v>200</v>
       </c>
-    </row>
-    <row r="99" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF98" s="74">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C99" s="16">
         <v>398</v>
       </c>
       <c r="D99" s="16">
         <v>348</v>
       </c>
       <c r="E99" s="16">
         <v>356</v>
       </c>
       <c r="F99" s="16">
         <v>356</v>
       </c>
       <c r="G99" s="16">
         <v>356</v>
       </c>
       <c r="H99" s="16">
         <v>310</v>
       </c>
       <c r="I99" s="16">
@@ -10116,55 +10411,58 @@
       </c>
       <c r="W99" s="18">
         <v>317</v>
       </c>
       <c r="X99" s="18">
         <v>298</v>
       </c>
       <c r="Y99" s="18">
         <v>291</v>
       </c>
       <c r="Z99" s="18">
         <v>319</v>
       </c>
       <c r="AA99" s="18">
         <v>284</v>
       </c>
       <c r="AB99" s="18">
         <v>246</v>
       </c>
       <c r="AC99" s="18">
         <v>284</v>
       </c>
       <c r="AD99" s="18">
         <v>302</v>
       </c>
-      <c r="AE99" s="75">
+      <c r="AE99" s="74">
         <v>264</v>
       </c>
-    </row>
-    <row r="100" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF99" s="74">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C100" s="16">
         <v>426</v>
       </c>
       <c r="D100" s="16">
         <v>408</v>
       </c>
       <c r="E100" s="16">
         <v>369</v>
       </c>
       <c r="F100" s="16">
         <v>405</v>
       </c>
       <c r="G100" s="16">
         <v>410</v>
       </c>
       <c r="H100" s="16">
         <v>347</v>
       </c>
       <c r="I100" s="16">
@@ -10211,55 +10509,58 @@
       </c>
       <c r="W100" s="18">
         <v>334</v>
       </c>
       <c r="X100" s="18">
         <v>288</v>
       </c>
       <c r="Y100" s="18">
         <v>284</v>
       </c>
       <c r="Z100" s="18">
         <v>306</v>
       </c>
       <c r="AA100" s="18">
         <v>302</v>
       </c>
       <c r="AB100" s="18">
         <v>256</v>
       </c>
       <c r="AC100" s="18">
         <v>289</v>
       </c>
       <c r="AD100" s="18">
         <v>270</v>
       </c>
-      <c r="AE100" s="75">
+      <c r="AE100" s="74">
         <v>275</v>
       </c>
-    </row>
-    <row r="101" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF100" s="74">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B101" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C101" s="16">
         <v>2511</v>
       </c>
       <c r="D101" s="16">
         <v>2287</v>
       </c>
       <c r="E101" s="16">
         <v>2145</v>
       </c>
       <c r="F101" s="16">
         <v>2286</v>
       </c>
       <c r="G101" s="16">
         <v>2367</v>
       </c>
       <c r="H101" s="16">
         <v>2234</v>
       </c>
       <c r="I101" s="16">
@@ -10306,55 +10607,58 @@
       </c>
       <c r="W101" s="18">
         <v>2035</v>
       </c>
       <c r="X101" s="18">
         <v>1994</v>
       </c>
       <c r="Y101" s="18">
         <v>1697</v>
       </c>
       <c r="Z101" s="18">
         <v>2028</v>
       </c>
       <c r="AA101" s="18">
         <v>1782</v>
       </c>
       <c r="AB101" s="18">
         <v>1498</v>
       </c>
       <c r="AC101" s="18">
         <v>1903</v>
       </c>
       <c r="AD101" s="18">
         <v>1835</v>
       </c>
-      <c r="AE101" s="75">
+      <c r="AE101" s="74">
         <v>1721</v>
       </c>
-    </row>
-    <row r="102" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF101" s="74">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C102" s="16">
         <v>657</v>
       </c>
       <c r="D102" s="16">
         <v>586</v>
       </c>
       <c r="E102" s="16">
         <v>581</v>
       </c>
       <c r="F102" s="16">
         <v>644</v>
       </c>
       <c r="G102" s="16">
         <v>544</v>
       </c>
       <c r="H102" s="16">
         <v>549</v>
       </c>
       <c r="I102" s="16">
@@ -10401,55 +10705,58 @@
       </c>
       <c r="W102" s="18">
         <v>576</v>
       </c>
       <c r="X102" s="18">
         <v>569</v>
       </c>
       <c r="Y102" s="18">
         <v>529</v>
       </c>
       <c r="Z102" s="18">
         <v>565</v>
       </c>
       <c r="AA102" s="18">
         <v>529</v>
       </c>
       <c r="AB102" s="18">
         <v>470</v>
       </c>
       <c r="AC102" s="18">
         <v>511</v>
       </c>
       <c r="AD102" s="18">
         <v>450</v>
       </c>
-      <c r="AE102" s="75">
+      <c r="AE102" s="74">
         <v>420</v>
       </c>
-    </row>
-    <row r="103" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF102" s="74">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C103" s="16">
         <v>483</v>
       </c>
       <c r="D103" s="16">
         <v>423</v>
       </c>
       <c r="E103" s="16">
         <v>393</v>
       </c>
       <c r="F103" s="16">
         <v>415</v>
       </c>
       <c r="G103" s="16">
         <v>407</v>
       </c>
       <c r="H103" s="16">
         <v>430</v>
       </c>
       <c r="I103" s="16">
@@ -10496,55 +10803,58 @@
       </c>
       <c r="W103" s="18">
         <v>369</v>
       </c>
       <c r="X103" s="18">
         <v>378</v>
       </c>
       <c r="Y103" s="18">
         <v>317</v>
       </c>
       <c r="Z103" s="18">
         <v>368</v>
       </c>
       <c r="AA103" s="18">
         <v>316</v>
       </c>
       <c r="AB103" s="18">
         <v>305</v>
       </c>
       <c r="AC103" s="18">
         <v>294</v>
       </c>
       <c r="AD103" s="18">
         <v>294</v>
       </c>
-      <c r="AE103" s="75">
+      <c r="AE103" s="74">
         <v>268</v>
       </c>
-    </row>
-    <row r="104" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF103" s="74">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B104" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C104" s="16">
         <v>1318</v>
       </c>
       <c r="D104" s="16">
         <v>1126</v>
       </c>
       <c r="E104" s="16">
         <v>1107</v>
       </c>
       <c r="F104" s="16">
         <v>1209</v>
       </c>
       <c r="G104" s="16">
         <v>1216</v>
       </c>
       <c r="H104" s="16">
         <v>1111</v>
       </c>
       <c r="I104" s="16">
@@ -10591,55 +10901,58 @@
       </c>
       <c r="W104" s="18">
         <v>1117</v>
       </c>
       <c r="X104" s="18">
         <v>1008</v>
       </c>
       <c r="Y104" s="18">
         <v>905</v>
       </c>
       <c r="Z104" s="18">
         <v>889</v>
       </c>
       <c r="AA104" s="18">
         <v>884</v>
       </c>
       <c r="AB104" s="18">
         <v>790</v>
       </c>
       <c r="AC104" s="18">
         <v>879</v>
       </c>
       <c r="AD104" s="18">
         <v>847</v>
       </c>
-      <c r="AE104" s="75">
+      <c r="AE104" s="74">
         <v>814</v>
       </c>
-    </row>
-    <row r="105" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF104" s="74">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B105" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C105" s="16">
         <v>616</v>
       </c>
       <c r="D105" s="16">
         <v>597</v>
       </c>
       <c r="E105" s="16">
         <v>553</v>
       </c>
       <c r="F105" s="16">
         <v>612</v>
       </c>
       <c r="G105" s="16">
         <v>582</v>
       </c>
       <c r="H105" s="16">
         <v>563</v>
       </c>
       <c r="I105" s="16">
@@ -10686,55 +10999,58 @@
       </c>
       <c r="W105" s="18">
         <v>499</v>
       </c>
       <c r="X105" s="18">
         <v>511</v>
       </c>
       <c r="Y105" s="18">
         <v>398</v>
       </c>
       <c r="Z105" s="18">
         <v>489</v>
       </c>
       <c r="AA105" s="18">
         <v>447</v>
       </c>
       <c r="AB105" s="18">
         <v>404</v>
       </c>
       <c r="AC105" s="18">
         <v>396</v>
       </c>
       <c r="AD105" s="18">
         <v>410</v>
       </c>
-      <c r="AE105" s="75">
+      <c r="AE105" s="74">
         <v>414</v>
       </c>
-    </row>
-    <row r="106" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF105" s="74">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B106" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C106" s="16">
         <v>252</v>
       </c>
       <c r="D106" s="16">
         <v>242</v>
       </c>
       <c r="E106" s="16">
         <v>252</v>
       </c>
       <c r="F106" s="16">
         <v>250</v>
       </c>
       <c r="G106" s="16">
         <v>279</v>
       </c>
       <c r="H106" s="16">
         <v>260</v>
       </c>
       <c r="I106" s="16">
@@ -10781,55 +11097,58 @@
       </c>
       <c r="W106" s="18">
         <v>249</v>
       </c>
       <c r="X106" s="18">
         <v>224</v>
       </c>
       <c r="Y106" s="18">
         <v>170</v>
       </c>
       <c r="Z106" s="18">
         <v>217</v>
       </c>
       <c r="AA106" s="18">
         <v>202</v>
       </c>
       <c r="AB106" s="18">
         <v>189</v>
       </c>
       <c r="AC106" s="18">
         <v>205</v>
       </c>
       <c r="AD106" s="18">
         <v>199</v>
       </c>
-      <c r="AE106" s="75">
+      <c r="AE106" s="74">
         <v>169</v>
       </c>
-    </row>
-    <row r="107" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF106" s="74">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C107" s="16">
         <v>340</v>
       </c>
       <c r="D107" s="16">
         <v>301</v>
       </c>
       <c r="E107" s="16">
         <v>238</v>
       </c>
       <c r="F107" s="16">
         <v>301</v>
       </c>
       <c r="G107" s="16">
         <v>277</v>
       </c>
       <c r="H107" s="16">
         <v>262</v>
       </c>
       <c r="I107" s="16">
@@ -10876,55 +11195,58 @@
       </c>
       <c r="W107" s="18">
         <v>263</v>
       </c>
       <c r="X107" s="18">
         <v>261</v>
       </c>
       <c r="Y107" s="18">
         <v>212</v>
       </c>
       <c r="Z107" s="18">
         <v>254</v>
       </c>
       <c r="AA107" s="18">
         <v>203</v>
       </c>
       <c r="AB107" s="18">
         <v>187</v>
       </c>
       <c r="AC107" s="18">
         <v>236</v>
       </c>
       <c r="AD107" s="18">
         <v>206</v>
       </c>
-      <c r="AE107" s="75">
+      <c r="AE107" s="74">
         <v>200</v>
       </c>
-    </row>
-    <row r="108" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF107" s="74">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B108" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C108" s="16">
         <v>1001</v>
       </c>
       <c r="D108" s="16">
         <v>796</v>
       </c>
       <c r="E108" s="16">
         <v>753</v>
       </c>
       <c r="F108" s="16">
         <v>864</v>
       </c>
       <c r="G108" s="16">
         <v>841</v>
       </c>
       <c r="H108" s="16">
         <v>775</v>
       </c>
       <c r="I108" s="16">
@@ -10971,55 +11293,58 @@
       </c>
       <c r="W108" s="18">
         <v>763</v>
       </c>
       <c r="X108" s="18">
         <v>803</v>
       </c>
       <c r="Y108" s="18">
         <v>659</v>
       </c>
       <c r="Z108" s="18">
         <v>717</v>
       </c>
       <c r="AA108" s="18">
         <v>650</v>
       </c>
       <c r="AB108" s="18">
         <v>587</v>
       </c>
       <c r="AC108" s="18">
         <v>627</v>
       </c>
       <c r="AD108" s="18">
         <v>653</v>
       </c>
-      <c r="AE108" s="75">
+      <c r="AE108" s="74">
         <v>608</v>
       </c>
-    </row>
-    <row r="109" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF108" s="74">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="109" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B109" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C109" s="16">
         <v>1011</v>
       </c>
       <c r="D109" s="16">
         <v>932</v>
       </c>
       <c r="E109" s="16">
         <v>874</v>
       </c>
       <c r="F109" s="16">
         <v>943</v>
       </c>
       <c r="G109" s="16">
         <v>930</v>
       </c>
       <c r="H109" s="16">
         <v>862</v>
       </c>
       <c r="I109" s="16">
@@ -11066,55 +11391,58 @@
       </c>
       <c r="W109" s="18">
         <v>893</v>
       </c>
       <c r="X109" s="18">
         <v>803</v>
       </c>
       <c r="Y109" s="18">
         <v>690</v>
       </c>
       <c r="Z109" s="18">
         <v>831</v>
       </c>
       <c r="AA109" s="18">
         <v>760</v>
       </c>
       <c r="AB109" s="18">
         <v>739</v>
       </c>
       <c r="AC109" s="18">
         <v>714</v>
       </c>
       <c r="AD109" s="18">
         <v>682</v>
       </c>
-      <c r="AE109" s="75">
+      <c r="AE109" s="74">
         <v>644</v>
       </c>
-    </row>
-    <row r="110" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF109" s="74">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B110" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C110" s="16">
         <v>251</v>
       </c>
       <c r="D110" s="16">
         <v>214</v>
       </c>
       <c r="E110" s="16">
         <v>200</v>
       </c>
       <c r="F110" s="16">
         <v>268</v>
       </c>
       <c r="G110" s="16">
         <v>219</v>
       </c>
       <c r="H110" s="16">
         <v>212</v>
       </c>
       <c r="I110" s="16">
@@ -11161,55 +11489,58 @@
       </c>
       <c r="W110" s="18">
         <v>255</v>
       </c>
       <c r="X110" s="18">
         <v>206</v>
       </c>
       <c r="Y110" s="18">
         <v>193</v>
       </c>
       <c r="Z110" s="18">
         <v>208</v>
       </c>
       <c r="AA110" s="18">
         <v>159</v>
       </c>
       <c r="AB110" s="18">
         <v>172</v>
       </c>
       <c r="AC110" s="18">
         <v>227</v>
       </c>
       <c r="AD110" s="18">
         <v>190</v>
       </c>
-      <c r="AE110" s="75">
+      <c r="AE110" s="74">
         <v>176</v>
       </c>
-    </row>
-    <row r="111" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF110" s="74">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C111" s="16">
         <v>220</v>
       </c>
       <c r="D111" s="16">
         <v>204</v>
       </c>
       <c r="E111" s="16">
         <v>183</v>
       </c>
       <c r="F111" s="16">
         <v>231</v>
       </c>
       <c r="G111" s="16">
         <v>248</v>
       </c>
       <c r="H111" s="16">
         <v>212</v>
       </c>
       <c r="I111" s="16">
@@ -11256,55 +11587,58 @@
       </c>
       <c r="W111" s="18">
         <v>193</v>
       </c>
       <c r="X111" s="18">
         <v>190</v>
       </c>
       <c r="Y111" s="18">
         <v>187</v>
       </c>
       <c r="Z111" s="18">
         <v>192</v>
       </c>
       <c r="AA111" s="18">
         <v>191</v>
       </c>
       <c r="AB111" s="18">
         <v>153</v>
       </c>
       <c r="AC111" s="18">
         <v>202</v>
       </c>
       <c r="AD111" s="18">
         <v>194</v>
       </c>
-      <c r="AE111" s="75">
+      <c r="AE111" s="74">
         <v>140</v>
       </c>
-    </row>
-    <row r="112" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF111" s="74">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B112" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C112" s="16">
         <v>3595</v>
       </c>
       <c r="D112" s="16">
         <v>3167</v>
       </c>
       <c r="E112" s="16">
         <v>3011</v>
       </c>
       <c r="F112" s="16">
         <v>3432</v>
       </c>
       <c r="G112" s="16">
         <v>3349</v>
       </c>
       <c r="H112" s="16">
         <v>3061</v>
       </c>
       <c r="I112" s="16">
@@ -11351,55 +11685,58 @@
       </c>
       <c r="W112" s="18">
         <v>3065</v>
       </c>
       <c r="X112" s="18">
         <v>2989</v>
       </c>
       <c r="Y112" s="18">
         <v>2570</v>
       </c>
       <c r="Z112" s="18">
         <v>2808</v>
       </c>
       <c r="AA112" s="18">
         <v>2716</v>
       </c>
       <c r="AB112" s="18">
         <v>2403</v>
       </c>
       <c r="AC112" s="18">
         <v>2613</v>
       </c>
       <c r="AD112" s="18">
         <v>2592</v>
       </c>
-      <c r="AE112" s="75">
+      <c r="AE112" s="74">
         <v>2430</v>
       </c>
-    </row>
-    <row r="113" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF112" s="74">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B113" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C113" s="16">
         <v>100</v>
       </c>
       <c r="D113" s="16">
         <v>71</v>
       </c>
       <c r="E113" s="16">
         <v>66</v>
       </c>
       <c r="F113" s="16">
         <v>66</v>
       </c>
       <c r="G113" s="16">
         <v>92</v>
       </c>
       <c r="H113" s="16">
         <v>77</v>
       </c>
       <c r="I113" s="16">
@@ -11446,55 +11783,58 @@
       </c>
       <c r="W113" s="18">
         <v>60</v>
       </c>
       <c r="X113" s="18">
         <v>74</v>
       </c>
       <c r="Y113" s="18">
         <v>49</v>
       </c>
       <c r="Z113" s="18">
         <v>51</v>
       </c>
       <c r="AA113" s="18">
         <v>56</v>
       </c>
       <c r="AB113" s="18">
         <v>36</v>
       </c>
       <c r="AC113" s="18">
         <v>57</v>
       </c>
       <c r="AD113" s="18">
         <v>50</v>
       </c>
-      <c r="AE113" s="75">
+      <c r="AE113" s="74">
         <v>51</v>
       </c>
-    </row>
-    <row r="114" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF113" s="74">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B114" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C114" s="24">
         <v>251</v>
       </c>
       <c r="D114" s="24">
         <v>229</v>
       </c>
       <c r="E114" s="24">
         <v>208</v>
       </c>
       <c r="F114" s="24">
         <v>244</v>
       </c>
       <c r="G114" s="24">
         <v>221</v>
       </c>
       <c r="H114" s="24">
         <v>212</v>
       </c>
       <c r="I114" s="24">
@@ -11514,451 +11854,454 @@
       </c>
       <c r="N114" s="24">
         <v>237</v>
       </c>
       <c r="O114" s="24">
         <v>188</v>
       </c>
       <c r="P114" s="24">
         <v>201</v>
       </c>
       <c r="Q114" s="24">
         <v>210</v>
       </c>
       <c r="R114" s="25">
         <v>265</v>
       </c>
       <c r="S114" s="25">
         <v>208</v>
       </c>
       <c r="T114" s="26">
         <v>223</v>
       </c>
       <c r="U114" s="27">
         <v>215</v>
       </c>
-      <c r="V114" s="53">
+      <c r="V114" s="52">
         <v>175</v>
       </c>
-      <c r="W114" s="54">
+      <c r="W114" s="53">
         <v>210</v>
       </c>
-      <c r="X114" s="54">
+      <c r="X114" s="53">
         <v>203</v>
       </c>
-      <c r="Y114" s="54">
+      <c r="Y114" s="53">
         <v>163</v>
       </c>
-      <c r="Z114" s="54">
+      <c r="Z114" s="53">
         <v>201</v>
       </c>
-      <c r="AA114" s="54">
+      <c r="AA114" s="53">
         <v>185</v>
       </c>
-      <c r="AB114" s="54">
+      <c r="AB114" s="53">
         <v>153</v>
       </c>
-      <c r="AC114" s="54">
+      <c r="AC114" s="53">
         <v>176</v>
       </c>
-      <c r="AD114" s="54">
+      <c r="AD114" s="53">
         <v>189</v>
       </c>
-      <c r="AE114" s="76">
+      <c r="AE114" s="75">
         <v>157</v>
       </c>
-    </row>
-    <row r="115" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF114" s="75">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="47"/>
       <c r="B115" s="28" t="s">
         <v>74</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="7"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="6"/>
       <c r="N115" s="6"/>
       <c r="O115" s="6"/>
       <c r="P115" s="6"/>
       <c r="Q115" s="6"/>
       <c r="R115" s="6"/>
       <c r="S115" s="6"/>
       <c r="T115" s="22"/>
       <c r="U115" s="20"/>
       <c r="V115" s="6"/>
       <c r="W115" s="6"/>
       <c r="X115" s="6"/>
       <c r="Y115" s="6"/>
       <c r="Z115" s="6"/>
       <c r="AA115" s="6"/>
     </row>
-    <row r="116" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="48"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="7"/>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="6"/>
       <c r="N116" s="6"/>
       <c r="O116" s="6"/>
       <c r="P116" s="6"/>
       <c r="Q116" s="6"/>
       <c r="R116" s="6"/>
       <c r="S116" s="6"/>
       <c r="T116" s="22"/>
       <c r="U116" s="20"/>
       <c r="V116" s="6"/>
       <c r="W116" s="6"/>
       <c r="X116" s="6"/>
       <c r="Y116" s="6"/>
       <c r="Z116" s="6"/>
       <c r="AA116" s="6"/>
     </row>
-    <row r="117" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="48"/>
       <c r="B117" s="6"/>
       <c r="C117" s="6"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6"/>
       <c r="F117" s="7"/>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="6"/>
       <c r="N117" s="6"/>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
       <c r="Q117" s="6"/>
       <c r="R117" s="6"/>
       <c r="S117" s="6"/>
       <c r="T117" s="22"/>
       <c r="U117" s="20"/>
       <c r="V117" s="6"/>
       <c r="W117" s="6"/>
       <c r="X117" s="6"/>
       <c r="Y117" s="6"/>
       <c r="Z117" s="6"/>
       <c r="AA117" s="6"/>
     </row>
-    <row r="118" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="7"/>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="6"/>
       <c r="N118" s="6"/>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
       <c r="Q118" s="6"/>
       <c r="R118" s="6"/>
       <c r="S118" s="6"/>
       <c r="T118" s="6"/>
       <c r="U118" s="29"/>
       <c r="V118" s="6"/>
       <c r="W118" s="6"/>
       <c r="X118" s="6"/>
       <c r="Y118" s="6"/>
       <c r="Z118" s="6"/>
       <c r="AA118" s="6"/>
     </row>
-    <row r="119" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="6"/>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="7"/>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="6"/>
       <c r="N119" s="6"/>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
       <c r="Q119" s="6"/>
       <c r="R119" s="6"/>
       <c r="S119" s="6"/>
       <c r="T119" s="6"/>
       <c r="U119" s="29"/>
       <c r="V119" s="6"/>
       <c r="W119" s="6"/>
       <c r="X119" s="6"/>
       <c r="Y119" s="6"/>
       <c r="Z119" s="6"/>
       <c r="AA119" s="6"/>
     </row>
-    <row r="120" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="6"/>
       <c r="C120" s="6"/>
       <c r="D120" s="6"/>
       <c r="E120" s="6"/>
       <c r="F120" s="7"/>
       <c r="G120" s="6"/>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="6"/>
       <c r="N120" s="6"/>
       <c r="O120" s="6"/>
       <c r="P120" s="6"/>
       <c r="Q120" s="6"/>
       <c r="R120" s="6"/>
       <c r="S120" s="6"/>
       <c r="T120" s="6"/>
       <c r="U120" s="29"/>
       <c r="V120" s="6"/>
       <c r="W120" s="6"/>
       <c r="X120" s="6"/>
       <c r="Y120" s="6"/>
       <c r="Z120" s="6"/>
       <c r="AA120" s="6"/>
     </row>
-    <row r="121" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6"/>
       <c r="F121" s="7"/>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="6"/>
       <c r="N121" s="6"/>
       <c r="O121" s="6"/>
       <c r="P121" s="6"/>
       <c r="Q121" s="6"/>
       <c r="R121" s="6"/>
       <c r="S121" s="6"/>
       <c r="T121" s="6"/>
       <c r="U121" s="29"/>
       <c r="V121" s="6"/>
       <c r="W121" s="6"/>
       <c r="X121" s="6"/>
       <c r="Y121" s="6"/>
       <c r="Z121" s="6"/>
       <c r="AA121" s="6"/>
     </row>
-    <row r="122" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="6"/>
       <c r="C122" s="6"/>
       <c r="D122" s="6"/>
       <c r="E122" s="6"/>
       <c r="F122" s="7"/>
       <c r="G122" s="6"/>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="6"/>
       <c r="N122" s="6"/>
       <c r="O122" s="6"/>
       <c r="P122" s="6"/>
       <c r="Q122" s="6"/>
       <c r="R122" s="6"/>
       <c r="S122" s="6"/>
       <c r="T122" s="6"/>
       <c r="U122" s="6"/>
       <c r="V122" s="6"/>
       <c r="W122" s="6"/>
       <c r="X122" s="6"/>
       <c r="Y122" s="6"/>
       <c r="Z122" s="6"/>
       <c r="AA122" s="6"/>
     </row>
-    <row r="123" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="6"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="7"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="6"/>
       <c r="N123" s="6"/>
       <c r="O123" s="6"/>
       <c r="P123" s="6"/>
       <c r="Q123" s="6"/>
       <c r="R123" s="6"/>
       <c r="S123" s="6"/>
       <c r="T123" s="6"/>
       <c r="U123" s="6"/>
       <c r="V123" s="6"/>
       <c r="W123" s="6"/>
       <c r="X123" s="6"/>
       <c r="Y123" s="6"/>
       <c r="Z123" s="6"/>
       <c r="AA123" s="6"/>
     </row>
-    <row r="124" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="6"/>
       <c r="C124" s="6"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="7"/>
       <c r="G124" s="6"/>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="6"/>
       <c r="N124" s="6"/>
       <c r="O124" s="6"/>
       <c r="P124" s="6"/>
       <c r="Q124" s="6"/>
       <c r="R124" s="6"/>
       <c r="S124" s="6"/>
       <c r="T124" s="6"/>
       <c r="U124" s="6"/>
       <c r="V124" s="6"/>
       <c r="W124" s="6"/>
       <c r="X124" s="6"/>
       <c r="Y124" s="6"/>
       <c r="Z124" s="6"/>
       <c r="AA124" s="6"/>
     </row>
-    <row r="125" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="7"/>
       <c r="G125" s="6"/>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="6"/>
       <c r="N125" s="6"/>
       <c r="O125" s="6"/>
       <c r="P125" s="6"/>
       <c r="Q125" s="6"/>
       <c r="R125" s="6"/>
       <c r="S125" s="6"/>
       <c r="T125" s="6"/>
       <c r="U125" s="6"/>
       <c r="V125" s="6"/>
       <c r="W125" s="6"/>
       <c r="X125" s="6"/>
       <c r="Y125" s="6"/>
       <c r="Z125" s="6"/>
       <c r="AA125" s="6"/>
     </row>
-    <row r="126" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="6"/>
       <c r="C126" s="6"/>
       <c r="D126" s="6"/>
       <c r="E126" s="6"/>
       <c r="F126" s="7"/>
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="6"/>
       <c r="N126" s="6"/>
       <c r="O126" s="6"/>
       <c r="P126" s="6"/>
       <c r="Q126" s="6"/>
       <c r="R126" s="6"/>
       <c r="S126" s="6"/>
       <c r="T126" s="6"/>
       <c r="U126" s="6"/>
       <c r="V126" s="6"/>
       <c r="W126" s="6"/>
       <c r="X126" s="6"/>
       <c r="Y126" s="6"/>
       <c r="Z126" s="6"/>
       <c r="AA126" s="6"/>
     </row>
-    <row r="127" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="6"/>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="7"/>
       <c r="G127" s="6"/>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="6"/>
       <c r="N127" s="6"/>
       <c r="O127" s="6"/>
       <c r="P127" s="6"/>
       <c r="Q127" s="6"/>
       <c r="R127" s="6"/>
       <c r="S127" s="6"/>
       <c r="T127" s="6"/>
       <c r="U127" s="6"/>
       <c r="V127" s="6"/>
       <c r="W127" s="6"/>
       <c r="X127" s="6"/>
       <c r="Y127" s="6"/>
       <c r="Z127" s="6"/>
       <c r="AA127" s="6"/>
     </row>
-    <row r="128" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="6"/>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="7"/>
       <c r="G128" s="6"/>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="6"/>
       <c r="N128" s="6"/>
       <c r="O128" s="6"/>
       <c r="P128" s="6"/>
       <c r="Q128" s="6"/>
       <c r="R128" s="6"/>
       <c r="S128" s="6"/>
       <c r="T128" s="6"/>
       <c r="U128" s="6"/>
       <c r="V128" s="6"/>
       <c r="W128" s="6"/>
       <c r="X128" s="6"/>
       <c r="Y128" s="6"/>
       <c r="Z128" s="6"/>
@@ -37592,61 +37935,61 @@
       <c r="F1044" s="7"/>
       <c r="G1044" s="6"/>
       <c r="H1044" s="6"/>
       <c r="I1044" s="6"/>
       <c r="J1044" s="6"/>
       <c r="K1044" s="6"/>
       <c r="L1044" s="6"/>
       <c r="M1044" s="6"/>
       <c r="N1044" s="6"/>
       <c r="O1044" s="6"/>
       <c r="P1044" s="6"/>
       <c r="Q1044" s="6"/>
       <c r="R1044" s="6"/>
       <c r="S1044" s="6"/>
       <c r="T1044" s="6"/>
       <c r="U1044" s="6"/>
       <c r="V1044" s="6"/>
       <c r="W1044" s="6"/>
       <c r="X1044" s="6"/>
       <c r="Y1044" s="6"/>
       <c r="Z1044" s="6"/>
       <c r="AA1044" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B30:AA30"/>
-[...2 lines deleted...]
-    <mergeCell ref="B96:AA96"/>
+    <mergeCell ref="B96:AF96"/>
+    <mergeCell ref="B8:AF8"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B74:AF74"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="B8:AA8"/>
-    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>