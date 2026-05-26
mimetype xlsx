--- v0 (2026-04-14)
+++ v1 (2026-05-26)
@@ -1,70 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Браки\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{236A1415-3B0F-4BF5-AA97-9A439BFBDF15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="832"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB53" i="6" l="1"/>
   <c r="AB54" i="6"/>
   <c r="AB55" i="6"/>
   <c r="AB56" i="6"/>
   <c r="AB57" i="6"/>
   <c r="AB58" i="6"/>
   <c r="AB59" i="6"/>
   <c r="AB60" i="6"/>
   <c r="AB61" i="6"/>
   <c r="AB62" i="6"/>
   <c r="AB63" i="6"/>
   <c r="AB64" i="6"/>
   <c r="AB65" i="6"/>
   <c r="AB66" i="6"/>
   <c r="AB67" i="6"/>
   <c r="AB68" i="6"/>
   <c r="AB69" i="6"/>
   <c r="AB70" i="6"/>
   <c r="AB31" i="6"/>
   <c r="AB32" i="6"/>
@@ -91,51 +101,51 @@
   <c r="AB10" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB28" i="6"/>
   <c r="AB29" i="6"/>
   <c r="AB7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Браки</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
@@ -402,51 +412,51 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve">Число зарегистрированных браков </t>
   </si>
   <si>
     <t>Аида Айтбайқызы</t>
   </si>
   <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -534,51 +544,51 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -717,58 +727,86 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -804,99 +842,113 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.0.35\public\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;%20&#1085;&#1072;&#1089;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1093;%20&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1058;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1084;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;\2026\02\&#1045;&#1044;&#1053;\&#1058;&#1072;&#1073;_E1_00.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1400,58 +1452,58 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1524,116 +1576,116 @@
       </c>
       <c r="B11" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="39">
-        <v>46122</v>
+      <c r="B15" s="43">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="31" t="s">
+      <c r="A16" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="39">
-        <v>46153</v>
+      <c r="B16" s="43">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="133.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -1660,142 +1712,144 @@
       <c r="B11" s="30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="30" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI57" sqref="AI57"/>
+      <selection pane="bottomLeft" activeCell="AJ70" sqref="AJ70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
-    <col min="15" max="41" width="9.140625" customWidth="1"/>
+    <col min="15" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="59" customWidth="1"/>
+    <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="48"/>
-[...25 lines deleted...]
-      <c r="AC2" s="1"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
@@ -1871,121 +1925,120 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="36"/>
-      <c r="AB5" s="36" t="s">
+      <c r="AC5" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="44"/>
-      <c r="C6" s="46">
+      <c r="B6" s="51"/>
+      <c r="C6" s="53">
         <v>2024</v>
       </c>
-      <c r="D6" s="47"/>
-[...10 lines deleted...]
-      <c r="O6" s="50">
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="47">
         <v>2025</v>
       </c>
-      <c r="P6" s="51"/>
-[...10 lines deleted...]
-      <c r="AA6" s="53">
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="56">
         <v>2026</v>
       </c>
-      <c r="AB6" s="54"/>
-      <c r="AC6" s="1"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="43"/>
-      <c r="B7" s="45"/>
+      <c r="A7" s="50"/>
+      <c r="B7" s="52"/>
       <c r="C7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -2021,95 +2074,97 @@
       <c r="U7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="37" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="5" t="str">
         <f>$P$7</f>
         <v>февраль</v>
       </c>
-      <c r="AC7" s="1"/>
-      <c r="AD7" s="1"/>
+      <c r="AC7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD7" s="60"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="49"/>
-[...25 lines deleted...]
-      <c r="AC8" s="8"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="10">
         <v>9613</v>
       </c>
       <c r="D9" s="10">
         <v>8498</v>
       </c>
       <c r="E9" s="10">
         <v>8622</v>
@@ -2162,51 +2217,53 @@
       <c r="U9" s="10">
         <v>12955</v>
       </c>
       <c r="V9" s="25">
         <v>12418</v>
       </c>
       <c r="W9" s="25">
         <v>10856</v>
       </c>
       <c r="X9" s="25">
         <v>10031</v>
       </c>
       <c r="Y9" s="25">
         <v>8139</v>
       </c>
       <c r="Z9" s="25">
         <v>8735</v>
       </c>
       <c r="AA9" s="25">
         <v>6955</v>
       </c>
       <c r="AB9" s="25">
         <f>[1]Всего!M8</f>
         <v>7094</v>
       </c>
-      <c r="AC9" s="1"/>
+      <c r="AC9" s="58">
+        <v>7560</v>
+      </c>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="10">
         <v>246</v>
       </c>
       <c r="D10" s="10">
         <v>256</v>
@@ -2262,51 +2319,53 @@
       <c r="U10" s="10">
         <v>428</v>
       </c>
       <c r="V10" s="25">
         <v>332</v>
       </c>
       <c r="W10" s="25">
         <v>286</v>
       </c>
       <c r="X10" s="25">
         <v>245</v>
       </c>
       <c r="Y10" s="25">
         <v>194</v>
       </c>
       <c r="Z10" s="25">
         <v>232</v>
       </c>
       <c r="AA10" s="25">
         <v>210</v>
       </c>
       <c r="AB10" s="25">
         <f>[1]Всего!M9</f>
         <v>207</v>
       </c>
-      <c r="AC10" s="1"/>
+      <c r="AC10" s="58">
+        <v>220</v>
+      </c>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="10">
         <v>352</v>
       </c>
       <c r="D11" s="10">
         <v>314</v>
@@ -2362,51 +2421,53 @@
       <c r="U11" s="10">
         <v>557</v>
       </c>
       <c r="V11" s="25">
         <v>499</v>
       </c>
       <c r="W11" s="25">
         <v>379</v>
       </c>
       <c r="X11" s="25">
         <v>359</v>
       </c>
       <c r="Y11" s="25">
         <v>343</v>
       </c>
       <c r="Z11" s="25">
         <v>318</v>
       </c>
       <c r="AA11" s="25">
         <v>270</v>
       </c>
       <c r="AB11" s="25">
         <f>[1]Всего!M10</f>
         <v>284</v>
       </c>
-      <c r="AC11" s="1"/>
+      <c r="AC11" s="58">
+        <v>270</v>
+      </c>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="10">
         <v>419</v>
       </c>
       <c r="D12" s="10">
         <v>298</v>
@@ -2462,51 +2523,53 @@
       <c r="U12" s="10">
         <v>630</v>
       </c>
       <c r="V12" s="25">
         <v>577</v>
       </c>
       <c r="W12" s="25">
         <v>500</v>
       </c>
       <c r="X12" s="25">
         <v>387</v>
       </c>
       <c r="Y12" s="25">
         <v>310</v>
       </c>
       <c r="Z12" s="25">
         <v>327</v>
       </c>
       <c r="AA12" s="25">
         <v>297</v>
       </c>
       <c r="AB12" s="25">
         <f>[1]Всего!M11</f>
         <v>280</v>
       </c>
-      <c r="AC12" s="1"/>
+      <c r="AC12" s="58">
+        <v>324</v>
+      </c>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="10">
         <v>966</v>
       </c>
       <c r="D13" s="10">
         <v>748</v>
@@ -2562,51 +2625,53 @@
       <c r="U13" s="10">
         <v>996</v>
       </c>
       <c r="V13" s="25">
         <v>998</v>
       </c>
       <c r="W13" s="25">
         <v>887</v>
       </c>
       <c r="X13" s="25">
         <v>866</v>
       </c>
       <c r="Y13" s="25">
         <v>698</v>
       </c>
       <c r="Z13" s="25">
         <v>761</v>
       </c>
       <c r="AA13" s="25">
         <v>627</v>
       </c>
       <c r="AB13" s="25">
         <f>[1]Всего!M12</f>
         <v>595</v>
       </c>
-      <c r="AC13" s="1"/>
+      <c r="AC13" s="58">
+        <v>665</v>
+      </c>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="10">
         <v>318</v>
       </c>
       <c r="D14" s="10">
         <v>281</v>
@@ -2662,51 +2727,53 @@
       <c r="U14" s="10">
         <v>388</v>
       </c>
       <c r="V14" s="25">
         <v>355</v>
       </c>
       <c r="W14" s="25">
         <v>392</v>
       </c>
       <c r="X14" s="25">
         <v>284</v>
       </c>
       <c r="Y14" s="25">
         <v>228</v>
       </c>
       <c r="Z14" s="25">
         <v>276</v>
       </c>
       <c r="AA14" s="25">
         <v>192</v>
       </c>
       <c r="AB14" s="25">
         <f>[1]Всего!M13</f>
         <v>241</v>
       </c>
-      <c r="AC14" s="1"/>
+      <c r="AC14" s="58">
+        <v>245</v>
+      </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="10">
         <v>271</v>
       </c>
       <c r="D15" s="10">
         <v>214</v>
@@ -2762,51 +2829,53 @@
       <c r="U15" s="10">
         <v>421</v>
       </c>
       <c r="V15" s="25">
         <v>434</v>
       </c>
       <c r="W15" s="25">
         <v>317</v>
       </c>
       <c r="X15" s="25">
         <v>368</v>
       </c>
       <c r="Y15" s="25">
         <v>208</v>
       </c>
       <c r="Z15" s="25">
         <v>238</v>
       </c>
       <c r="AA15" s="25">
         <v>186</v>
       </c>
       <c r="AB15" s="25">
         <f>[1]Всего!M14</f>
         <v>177</v>
       </c>
-      <c r="AC15" s="1"/>
+      <c r="AC15" s="58">
+        <v>199</v>
+      </c>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="10">
         <v>631</v>
       </c>
       <c r="D16" s="10">
         <v>537</v>
@@ -2862,51 +2931,53 @@
       <c r="U16" s="10">
         <v>618</v>
       </c>
       <c r="V16" s="25">
         <v>660</v>
       </c>
       <c r="W16" s="25">
         <v>622</v>
       </c>
       <c r="X16" s="25">
         <v>551</v>
       </c>
       <c r="Y16" s="25">
         <v>495</v>
       </c>
       <c r="Z16" s="25">
         <v>584</v>
       </c>
       <c r="AA16" s="25">
         <v>449</v>
       </c>
       <c r="AB16" s="25">
         <f>[1]Всего!M15</f>
         <v>404</v>
       </c>
-      <c r="AC16" s="1"/>
+      <c r="AC16" s="58">
+        <v>377</v>
+      </c>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10">
         <v>321</v>
       </c>
       <c r="D17" s="10">
         <v>277</v>
@@ -2962,51 +3033,53 @@
       <c r="U17" s="10">
         <v>404</v>
       </c>
       <c r="V17" s="25">
         <v>416</v>
       </c>
       <c r="W17" s="25">
         <v>402</v>
       </c>
       <c r="X17" s="25">
         <v>364</v>
       </c>
       <c r="Y17" s="25">
         <v>274</v>
       </c>
       <c r="Z17" s="25">
         <v>284</v>
       </c>
       <c r="AA17" s="25">
         <v>226</v>
       </c>
       <c r="AB17" s="25">
         <f>[1]Всего!M16</f>
         <v>249</v>
       </c>
-      <c r="AC17" s="1"/>
+      <c r="AC17" s="58">
+        <v>255</v>
+      </c>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="10">
         <v>510</v>
       </c>
       <c r="D18" s="10">
         <v>521</v>
@@ -3062,51 +3135,53 @@
       <c r="U18" s="10">
         <v>855</v>
       </c>
       <c r="V18" s="25">
         <v>840</v>
       </c>
       <c r="W18" s="25">
         <v>660</v>
       </c>
       <c r="X18" s="25">
         <v>578</v>
       </c>
       <c r="Y18" s="25">
         <v>497</v>
       </c>
       <c r="Z18" s="25">
         <v>544</v>
       </c>
       <c r="AA18" s="25">
         <v>416</v>
       </c>
       <c r="AB18" s="25">
         <f>[1]Всего!M17</f>
         <v>410</v>
       </c>
-      <c r="AC18" s="1"/>
+      <c r="AC18" s="58">
+        <v>446</v>
+      </c>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="10">
         <v>345</v>
       </c>
       <c r="D19" s="10">
         <v>345</v>
@@ -3162,51 +3237,53 @@
       <c r="U19" s="10">
         <v>663</v>
       </c>
       <c r="V19" s="25">
         <v>586</v>
       </c>
       <c r="W19" s="25">
         <v>425</v>
       </c>
       <c r="X19" s="25">
         <v>388</v>
       </c>
       <c r="Y19" s="25">
         <v>362</v>
       </c>
       <c r="Z19" s="25">
         <v>377</v>
       </c>
       <c r="AA19" s="25">
         <v>279</v>
       </c>
       <c r="AB19" s="25">
         <f>[1]Всего!M18</f>
         <v>298</v>
       </c>
-      <c r="AC19" s="1"/>
+      <c r="AC19" s="58">
+        <v>301</v>
+      </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10">
         <v>384</v>
       </c>
       <c r="D20" s="10">
         <v>328</v>
@@ -3262,51 +3339,53 @@
       <c r="U20" s="10">
         <v>456</v>
       </c>
       <c r="V20" s="25">
         <v>437</v>
       </c>
       <c r="W20" s="25">
         <v>431</v>
       </c>
       <c r="X20" s="25">
         <v>373</v>
       </c>
       <c r="Y20" s="25">
         <v>302</v>
       </c>
       <c r="Z20" s="25">
         <v>327</v>
       </c>
       <c r="AA20" s="25">
         <v>232</v>
       </c>
       <c r="AB20" s="25">
         <f>[1]Всего!M19</f>
         <v>224</v>
       </c>
-      <c r="AC20" s="1"/>
+      <c r="AC20" s="58">
+        <v>287</v>
+      </c>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="10">
         <v>425</v>
       </c>
       <c r="D21" s="10">
         <v>372</v>
@@ -3362,51 +3441,53 @@
       <c r="U21" s="10">
         <v>381</v>
       </c>
       <c r="V21" s="25">
         <v>405</v>
       </c>
       <c r="W21" s="25">
         <v>395</v>
       </c>
       <c r="X21" s="25">
         <v>376</v>
       </c>
       <c r="Y21" s="25">
         <v>331</v>
       </c>
       <c r="Z21" s="25">
         <v>320</v>
       </c>
       <c r="AA21" s="25">
         <v>228</v>
       </c>
       <c r="AB21" s="25">
         <f>[1]Всего!M20</f>
         <v>269</v>
       </c>
-      <c r="AC21" s="1"/>
+      <c r="AC21" s="58">
+        <v>325</v>
+      </c>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="10">
         <v>313</v>
       </c>
       <c r="D22" s="10">
         <v>281</v>
@@ -3462,51 +3543,53 @@
       <c r="U22" s="10">
         <v>516</v>
       </c>
       <c r="V22" s="25">
         <v>532</v>
       </c>
       <c r="W22" s="25">
         <v>370</v>
       </c>
       <c r="X22" s="25">
         <v>361</v>
       </c>
       <c r="Y22" s="25">
         <v>278</v>
       </c>
       <c r="Z22" s="25">
         <v>352</v>
       </c>
       <c r="AA22" s="25">
         <v>282</v>
       </c>
       <c r="AB22" s="25">
         <f>[1]Всего!M21</f>
         <v>248</v>
       </c>
-      <c r="AC22" s="1"/>
+      <c r="AC22" s="58">
+        <v>276</v>
+      </c>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="10">
         <v>211</v>
       </c>
       <c r="D23" s="10">
         <v>210</v>
@@ -3562,51 +3645,53 @@
       <c r="U23" s="10">
         <v>356</v>
       </c>
       <c r="V23" s="25">
         <v>310</v>
       </c>
       <c r="W23" s="25">
         <v>213</v>
       </c>
       <c r="X23" s="25">
         <v>207</v>
       </c>
       <c r="Y23" s="25">
         <v>230</v>
       </c>
       <c r="Z23" s="25">
         <v>255</v>
       </c>
       <c r="AA23" s="25">
         <v>180</v>
       </c>
       <c r="AB23" s="25">
         <f>[1]Всего!M22</f>
         <v>162</v>
       </c>
-      <c r="AC23" s="1"/>
+      <c r="AC23" s="58">
+        <v>189</v>
+      </c>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="10">
         <v>1124</v>
       </c>
       <c r="D24" s="10">
         <v>959</v>
@@ -3662,51 +3747,53 @@
       <c r="U24" s="10">
         <v>1107</v>
       </c>
       <c r="V24" s="25">
         <v>1011</v>
       </c>
       <c r="W24" s="25">
         <v>1164</v>
       </c>
       <c r="X24" s="25">
         <v>1066</v>
       </c>
       <c r="Y24" s="25">
         <v>849</v>
       </c>
       <c r="Z24" s="25">
         <v>933</v>
       </c>
       <c r="AA24" s="25">
         <v>773</v>
       </c>
       <c r="AB24" s="25">
         <f>[1]Всего!M23</f>
         <v>724</v>
       </c>
-      <c r="AC24" s="1"/>
+      <c r="AC24" s="58">
+        <v>753</v>
+      </c>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>88</v>
@@ -3762,51 +3849,53 @@
       <c r="U25" s="10">
         <v>171</v>
       </c>
       <c r="V25" s="25">
         <v>131</v>
       </c>
       <c r="W25" s="25">
         <v>137</v>
       </c>
       <c r="X25" s="25">
         <v>105</v>
       </c>
       <c r="Y25" s="25">
         <v>91</v>
       </c>
       <c r="Z25" s="25">
         <v>106</v>
       </c>
       <c r="AA25" s="25">
         <v>75</v>
       </c>
       <c r="AB25" s="25">
         <f>[1]Всего!M24</f>
         <v>76</v>
       </c>
-      <c r="AC25" s="1"/>
+      <c r="AC25" s="58">
+        <v>90</v>
+      </c>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="10">
         <v>280</v>
       </c>
       <c r="D26" s="10">
         <v>285</v>
@@ -3862,51 +3951,53 @@
       <c r="U26" s="10">
         <v>579</v>
       </c>
       <c r="V26" s="25">
         <v>550</v>
       </c>
       <c r="W26" s="25">
         <v>383</v>
       </c>
       <c r="X26" s="25">
         <v>357</v>
       </c>
       <c r="Y26" s="25">
         <v>288</v>
       </c>
       <c r="Z26" s="25">
         <v>334</v>
       </c>
       <c r="AA26" s="25">
         <v>247</v>
       </c>
       <c r="AB26" s="25">
         <f>[1]Всего!M25</f>
         <v>318</v>
       </c>
-      <c r="AC26" s="1"/>
+      <c r="AC26" s="58">
+        <v>254</v>
+      </c>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="10">
         <v>709</v>
       </c>
       <c r="D27" s="10">
         <v>733</v>
@@ -3962,51 +4053,53 @@
       <c r="U27" s="10">
         <v>1282</v>
       </c>
       <c r="V27" s="25">
         <v>1236</v>
       </c>
       <c r="W27" s="25">
         <v>990</v>
       </c>
       <c r="X27" s="25">
         <v>883</v>
       </c>
       <c r="Y27" s="25">
         <v>648</v>
       </c>
       <c r="Z27" s="25">
         <v>740</v>
       </c>
       <c r="AA27" s="25">
         <v>640</v>
       </c>
       <c r="AB27" s="25">
         <f>[1]Всего!M26</f>
         <v>683</v>
       </c>
-      <c r="AC27" s="1"/>
+      <c r="AC27" s="58">
+        <v>736</v>
+      </c>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="10">
         <v>1023</v>
       </c>
       <c r="D28" s="10">
         <v>904</v>
@@ -4062,51 +4155,53 @@
       <c r="U28" s="10">
         <v>1426</v>
       </c>
       <c r="V28" s="25">
         <v>1468</v>
       </c>
       <c r="W28" s="25">
         <v>1218</v>
       </c>
       <c r="X28" s="25">
         <v>1215</v>
       </c>
       <c r="Y28" s="25">
         <v>903</v>
       </c>
       <c r="Z28" s="25">
         <v>850</v>
       </c>
       <c r="AA28" s="25">
         <v>691</v>
       </c>
       <c r="AB28" s="25">
         <f>[1]Всего!M27</f>
         <v>798</v>
       </c>
-      <c r="AC28" s="1"/>
+      <c r="AC28" s="58">
+        <v>838</v>
+      </c>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="10">
         <v>642</v>
       </c>
       <c r="D29" s="10">
         <v>547</v>
@@ -4162,95 +4257,97 @@
       <c r="U29" s="10">
         <v>720</v>
       </c>
       <c r="V29" s="25">
         <v>641</v>
       </c>
       <c r="W29" s="25">
         <v>685</v>
       </c>
       <c r="X29" s="25">
         <v>698</v>
       </c>
       <c r="Y29" s="25">
         <v>610</v>
       </c>
       <c r="Z29" s="25">
         <v>577</v>
       </c>
       <c r="AA29" s="25">
         <v>455</v>
       </c>
       <c r="AB29" s="25">
         <f>[1]Всего!M28</f>
         <v>447</v>
       </c>
-      <c r="AC29" s="1"/>
+      <c r="AC29" s="58">
+        <v>510</v>
+      </c>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="40" t="s">
+      <c r="B30" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="40"/>
-[...25 lines deleted...]
-      <c r="AC30" s="8"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45"/>
+      <c r="S30" s="45"/>
+      <c r="T30" s="45"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="45"/>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="45"/>
+      <c r="AA30" s="45"/>
+      <c r="AB30" s="45"/>
+      <c r="AC30" s="45"/>
       <c r="AD30" s="8"/>
       <c r="AE30" s="8"/>
       <c r="AF30" s="8"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="8"/>
       <c r="AN30" s="8"/>
       <c r="AO30" s="8"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="10">
         <v>6015</v>
       </c>
       <c r="D31" s="10">
         <v>5435</v>
       </c>
       <c r="E31" s="10">
         <v>5576</v>
@@ -4303,51 +4400,53 @@
       <c r="U31" s="10">
         <v>9068</v>
       </c>
       <c r="V31" s="25">
         <v>8713</v>
       </c>
       <c r="W31" s="25">
         <v>7342</v>
       </c>
       <c r="X31" s="25">
         <v>6799</v>
       </c>
       <c r="Y31" s="25">
         <v>5357</v>
       </c>
       <c r="Z31" s="25">
         <v>5736</v>
       </c>
       <c r="AA31" s="25">
         <v>4572</v>
       </c>
       <c r="AB31" s="25">
         <f>[1]Город!M8</f>
         <v>4802</v>
       </c>
-      <c r="AC31" s="1"/>
+      <c r="AC31" s="58">
+        <v>5134</v>
+      </c>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="10">
         <v>165</v>
       </c>
       <c r="D32" s="10">
         <v>166</v>
@@ -4403,51 +4502,53 @@
       <c r="U32" s="10">
         <v>325</v>
       </c>
       <c r="V32" s="25">
         <v>243</v>
       </c>
       <c r="W32" s="25">
         <v>199</v>
       </c>
       <c r="X32" s="25">
         <v>163</v>
       </c>
       <c r="Y32" s="25">
         <v>135</v>
       </c>
       <c r="Z32" s="25">
         <v>165</v>
       </c>
       <c r="AA32" s="25">
         <v>150</v>
       </c>
       <c r="AB32" s="25">
         <f>[1]Город!M9</f>
         <v>153</v>
       </c>
-      <c r="AC32" s="1"/>
+      <c r="AC32" s="58">
+        <v>167</v>
+      </c>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="10">
         <v>214</v>
       </c>
       <c r="D33" s="10">
         <v>184</v>
@@ -4503,51 +4604,53 @@
       <c r="U33" s="10">
         <v>336</v>
       </c>
       <c r="V33" s="25">
         <v>339</v>
       </c>
       <c r="W33" s="25">
         <v>240</v>
       </c>
       <c r="X33" s="25">
         <v>227</v>
       </c>
       <c r="Y33" s="25">
         <v>216</v>
       </c>
       <c r="Z33" s="25">
         <v>194</v>
       </c>
       <c r="AA33" s="25">
         <v>149</v>
       </c>
       <c r="AB33" s="25">
         <f>[1]Город!M10</f>
         <v>161</v>
       </c>
-      <c r="AC33" s="1"/>
+      <c r="AC33" s="58">
+        <v>172</v>
+      </c>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="10">
         <v>341</v>
       </c>
       <c r="D34" s="10">
         <v>237</v>
@@ -4603,51 +4706,53 @@
       <c r="U34" s="10">
         <v>507</v>
       </c>
       <c r="V34" s="25">
         <v>474</v>
       </c>
       <c r="W34" s="25">
         <v>417</v>
       </c>
       <c r="X34" s="25">
         <v>313</v>
       </c>
       <c r="Y34" s="25">
         <v>241</v>
       </c>
       <c r="Z34" s="25">
         <v>274</v>
       </c>
       <c r="AA34" s="25">
         <v>245</v>
       </c>
       <c r="AB34" s="25">
         <f>[1]Город!M11</f>
         <v>236</v>
       </c>
-      <c r="AC34" s="1"/>
+      <c r="AC34" s="58">
+        <v>263</v>
+      </c>
       <c r="AD34" s="1"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="10">
         <v>154</v>
       </c>
       <c r="D35" s="10">
         <v>134</v>
@@ -4703,51 +4808,53 @@
       <c r="U35" s="10">
         <v>221</v>
       </c>
       <c r="V35" s="25">
         <v>212</v>
       </c>
       <c r="W35" s="25">
         <v>176</v>
       </c>
       <c r="X35" s="25">
         <v>194</v>
       </c>
       <c r="Y35" s="25">
         <v>140</v>
       </c>
       <c r="Z35" s="25">
         <v>138</v>
       </c>
       <c r="AA35" s="25">
         <v>134</v>
       </c>
       <c r="AB35" s="25">
         <f>[1]Город!M12</f>
         <v>121</v>
       </c>
-      <c r="AC35" s="1"/>
+      <c r="AC35" s="58">
+        <v>127</v>
+      </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="10">
         <v>184</v>
       </c>
       <c r="D36" s="10">
         <v>163</v>
@@ -4803,51 +4910,53 @@
       <c r="U36" s="10">
         <v>245</v>
       </c>
       <c r="V36" s="25">
         <v>214</v>
       </c>
       <c r="W36" s="25">
         <v>257</v>
       </c>
       <c r="X36" s="25">
         <v>168</v>
       </c>
       <c r="Y36" s="25">
         <v>138</v>
       </c>
       <c r="Z36" s="25">
         <v>175</v>
       </c>
       <c r="AA36" s="25">
         <v>122</v>
       </c>
       <c r="AB36" s="25">
         <f>[1]Город!M13</f>
         <v>158</v>
       </c>
-      <c r="AC36" s="1"/>
+      <c r="AC36" s="58">
+        <v>153</v>
+      </c>
       <c r="AD36" s="1"/>
       <c r="AE36" s="1"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="10">
         <v>169</v>
       </c>
       <c r="D37" s="10">
         <v>144</v>
@@ -4903,51 +5012,53 @@
       <c r="U37" s="10">
         <v>313</v>
       </c>
       <c r="V37" s="25">
         <v>329</v>
       </c>
       <c r="W37" s="25">
         <v>231</v>
       </c>
       <c r="X37" s="25">
         <v>247</v>
       </c>
       <c r="Y37" s="25">
         <v>133</v>
       </c>
       <c r="Z37" s="25">
         <v>160</v>
       </c>
       <c r="AA37" s="25">
         <v>116</v>
       </c>
       <c r="AB37" s="25">
         <f>[1]Город!M14</f>
         <v>123</v>
       </c>
-      <c r="AC37" s="1"/>
+      <c r="AC37" s="58">
+        <v>131</v>
+      </c>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="10">
         <v>278</v>
       </c>
       <c r="D38" s="10">
         <v>212</v>
@@ -5003,51 +5114,53 @@
       <c r="U38" s="10">
         <v>341</v>
       </c>
       <c r="V38" s="25">
         <v>350</v>
       </c>
       <c r="W38" s="25">
         <v>323</v>
       </c>
       <c r="X38" s="25">
         <v>291</v>
       </c>
       <c r="Y38" s="25">
         <v>227</v>
       </c>
       <c r="Z38" s="25">
         <v>255</v>
       </c>
       <c r="AA38" s="25">
         <v>211</v>
       </c>
       <c r="AB38" s="25">
         <f>[1]Город!M15</f>
         <v>191</v>
       </c>
-      <c r="AC38" s="1"/>
+      <c r="AC38" s="58">
+        <v>201</v>
+      </c>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="10">
         <v>132</v>
       </c>
       <c r="D39" s="10">
         <v>133</v>
@@ -5103,51 +5216,53 @@
       <c r="U39" s="10">
         <v>212</v>
       </c>
       <c r="V39" s="25">
         <v>224</v>
       </c>
       <c r="W39" s="25">
         <v>192</v>
       </c>
       <c r="X39" s="25">
         <v>181</v>
       </c>
       <c r="Y39" s="25">
         <v>148</v>
       </c>
       <c r="Z39" s="25">
         <v>140</v>
       </c>
       <c r="AA39" s="25">
         <v>109</v>
       </c>
       <c r="AB39" s="25">
         <f>[1]Город!M16</f>
         <v>140</v>
       </c>
-      <c r="AC39" s="1"/>
+      <c r="AC39" s="58">
+        <v>137</v>
+      </c>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="10">
         <v>431</v>
       </c>
       <c r="D40" s="10">
         <v>441</v>
@@ -5203,51 +5318,53 @@
       <c r="U40" s="10">
         <v>750</v>
       </c>
       <c r="V40" s="25">
         <v>744</v>
       </c>
       <c r="W40" s="25">
         <v>589</v>
       </c>
       <c r="X40" s="25">
         <v>508</v>
       </c>
       <c r="Y40" s="25">
         <v>436</v>
       </c>
       <c r="Z40" s="25">
         <v>477</v>
       </c>
       <c r="AA40" s="25">
         <v>366</v>
       </c>
       <c r="AB40" s="25">
         <f>[1]Город!M17</f>
         <v>351</v>
       </c>
-      <c r="AC40" s="1"/>
+      <c r="AC40" s="58">
+        <v>391</v>
+      </c>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="10">
         <v>241</v>
       </c>
       <c r="D41" s="10">
         <v>233</v>
@@ -5303,51 +5420,53 @@
       <c r="U41" s="10">
         <v>469</v>
       </c>
       <c r="V41" s="25">
         <v>417</v>
       </c>
       <c r="W41" s="25">
         <v>295</v>
       </c>
       <c r="X41" s="25">
         <v>269</v>
       </c>
       <c r="Y41" s="25">
         <v>237</v>
       </c>
       <c r="Z41" s="25">
         <v>257</v>
       </c>
       <c r="AA41" s="25">
         <v>195</v>
       </c>
       <c r="AB41" s="25">
         <f>[1]Город!M18</f>
         <v>206</v>
       </c>
-      <c r="AC41" s="1"/>
+      <c r="AC41" s="58">
+        <v>200</v>
+      </c>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="10">
         <v>181</v>
       </c>
       <c r="D42" s="10">
         <v>150</v>
@@ -5403,51 +5522,53 @@
       <c r="U42" s="10">
         <v>263</v>
       </c>
       <c r="V42" s="25">
         <v>225</v>
       </c>
       <c r="W42" s="25">
         <v>228</v>
       </c>
       <c r="X42" s="25">
         <v>193</v>
       </c>
       <c r="Y42" s="25">
         <v>138</v>
       </c>
       <c r="Z42" s="25">
         <v>155</v>
       </c>
       <c r="AA42" s="25">
         <v>114</v>
       </c>
       <c r="AB42" s="25">
         <f>[1]Город!M19</f>
         <v>132</v>
       </c>
-      <c r="AC42" s="1"/>
+      <c r="AC42" s="58">
+        <v>162</v>
+      </c>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="10">
         <v>206</v>
       </c>
       <c r="D43" s="10">
         <v>184</v>
@@ -5503,51 +5624,53 @@
       <c r="U43" s="10">
         <v>209</v>
       </c>
       <c r="V43" s="25">
         <v>209</v>
       </c>
       <c r="W43" s="25">
         <v>202</v>
       </c>
       <c r="X43" s="25">
         <v>194</v>
       </c>
       <c r="Y43" s="25">
         <v>177</v>
       </c>
       <c r="Z43" s="25">
         <v>182</v>
       </c>
       <c r="AA43" s="25">
         <v>115</v>
       </c>
       <c r="AB43" s="25">
         <f>[1]Город!M20</f>
         <v>147</v>
       </c>
-      <c r="AC43" s="1"/>
+      <c r="AC43" s="58">
+        <v>172</v>
+      </c>
       <c r="AD43" s="1"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="10">
         <v>245</v>
       </c>
       <c r="D44" s="10">
         <v>205</v>
@@ -5603,51 +5726,53 @@
       <c r="U44" s="10">
         <v>399</v>
       </c>
       <c r="V44" s="25">
         <v>405</v>
       </c>
       <c r="W44" s="25">
         <v>280</v>
       </c>
       <c r="X44" s="25">
         <v>285</v>
       </c>
       <c r="Y44" s="25">
         <v>213</v>
       </c>
       <c r="Z44" s="25">
         <v>278</v>
       </c>
       <c r="AA44" s="25">
         <v>220</v>
       </c>
       <c r="AB44" s="25">
         <f>[1]Город!M21</f>
         <v>188</v>
       </c>
-      <c r="AC44" s="1"/>
+      <c r="AC44" s="58">
+        <v>212</v>
+      </c>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="10">
         <v>118</v>
       </c>
       <c r="D45" s="10">
         <v>119</v>
@@ -5703,51 +5828,53 @@
       <c r="U45" s="10">
         <v>202</v>
       </c>
       <c r="V45" s="25">
         <v>192</v>
       </c>
       <c r="W45" s="25">
         <v>114</v>
       </c>
       <c r="X45" s="25">
         <v>121</v>
       </c>
       <c r="Y45" s="25">
         <v>119</v>
       </c>
       <c r="Z45" s="25">
         <v>143</v>
       </c>
       <c r="AA45" s="25">
         <v>98</v>
       </c>
       <c r="AB45" s="25">
         <f>[1]Город!M22</f>
         <v>92</v>
       </c>
-      <c r="AC45" s="1"/>
+      <c r="AC45" s="58">
+        <v>114</v>
+      </c>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="10">
         <v>296</v>
       </c>
       <c r="D46" s="10">
         <v>260</v>
@@ -5803,51 +5930,53 @@
       <c r="U46" s="10">
         <v>284</v>
       </c>
       <c r="V46" s="25">
         <v>250</v>
       </c>
       <c r="W46" s="25">
         <v>295</v>
       </c>
       <c r="X46" s="25">
         <v>301</v>
       </c>
       <c r="Y46" s="25">
         <v>214</v>
       </c>
       <c r="Z46" s="25">
         <v>238</v>
       </c>
       <c r="AA46" s="25">
         <v>202</v>
       </c>
       <c r="AB46" s="25">
         <f>[1]Город!M23</f>
         <v>178</v>
       </c>
-      <c r="AC46" s="1"/>
+      <c r="AC46" s="58">
+        <v>188</v>
+      </c>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="10">
         <v>103</v>
       </c>
       <c r="D47" s="10">
         <v>71</v>
@@ -5903,51 +6032,53 @@
       <c r="U47" s="10">
         <v>145</v>
       </c>
       <c r="V47" s="25">
         <v>116</v>
       </c>
       <c r="W47" s="25">
         <v>120</v>
       </c>
       <c r="X47" s="25">
         <v>85</v>
       </c>
       <c r="Y47" s="25">
         <v>79</v>
       </c>
       <c r="Z47" s="25">
         <v>93</v>
       </c>
       <c r="AA47" s="25">
         <v>58</v>
       </c>
       <c r="AB47" s="25">
         <f>[1]Город!M24</f>
         <v>66</v>
       </c>
-      <c r="AC47" s="1"/>
+      <c r="AC47" s="58">
+        <v>77</v>
+      </c>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="10">
         <v>183</v>
       </c>
       <c r="D48" s="10">
         <v>215</v>
@@ -6003,51 +6134,53 @@
       <c r="U48" s="10">
         <v>418</v>
       </c>
       <c r="V48" s="25">
         <v>425</v>
       </c>
       <c r="W48" s="25">
         <v>291</v>
       </c>
       <c r="X48" s="25">
         <v>263</v>
       </c>
       <c r="Y48" s="25">
         <v>205</v>
       </c>
       <c r="Z48" s="25">
         <v>245</v>
       </c>
       <c r="AA48" s="25">
         <v>182</v>
       </c>
       <c r="AB48" s="25">
         <f>[1]Город!M25</f>
         <v>231</v>
       </c>
-      <c r="AC48" s="1"/>
+      <c r="AC48" s="58">
+        <v>183</v>
+      </c>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="10">
         <v>709</v>
       </c>
       <c r="D49" s="10">
         <v>733</v>
@@ -6103,51 +6236,53 @@
       <c r="U49" s="10">
         <v>1282</v>
       </c>
       <c r="V49" s="25">
         <v>1236</v>
       </c>
       <c r="W49" s="25">
         <v>990</v>
       </c>
       <c r="X49" s="25">
         <v>883</v>
       </c>
       <c r="Y49" s="25">
         <v>648</v>
       </c>
       <c r="Z49" s="25">
         <v>740</v>
       </c>
       <c r="AA49" s="25">
         <v>640</v>
       </c>
       <c r="AB49" s="25">
         <f>[1]Город!M26</f>
         <v>683</v>
       </c>
-      <c r="AC49" s="1"/>
+      <c r="AC49" s="58">
+        <v>736</v>
+      </c>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="10">
         <v>1023</v>
       </c>
       <c r="D50" s="10">
         <v>904</v>
@@ -6203,51 +6338,53 @@
       <c r="U50" s="10">
         <v>1426</v>
       </c>
       <c r="V50" s="25">
         <v>1468</v>
       </c>
       <c r="W50" s="25">
         <v>1218</v>
       </c>
       <c r="X50" s="25">
         <v>1215</v>
       </c>
       <c r="Y50" s="25">
         <v>903</v>
       </c>
       <c r="Z50" s="25">
         <v>850</v>
       </c>
       <c r="AA50" s="25">
         <v>691</v>
       </c>
       <c r="AB50" s="25">
         <f>[1]Город!M27</f>
         <v>798</v>
       </c>
-      <c r="AC50" s="1"/>
+      <c r="AC50" s="58">
+        <v>838</v>
+      </c>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="10">
         <v>642</v>
       </c>
       <c r="D51" s="10">
         <v>547</v>
@@ -6303,95 +6440,97 @@
       <c r="U51" s="10">
         <v>720</v>
       </c>
       <c r="V51" s="25">
         <v>641</v>
       </c>
       <c r="W51" s="25">
         <v>685</v>
       </c>
       <c r="X51" s="25">
         <v>698</v>
       </c>
       <c r="Y51" s="25">
         <v>610</v>
       </c>
       <c r="Z51" s="25">
         <v>577</v>
       </c>
       <c r="AA51" s="25">
         <v>455</v>
       </c>
       <c r="AB51" s="25">
         <f>[1]Город!M28</f>
         <v>447</v>
       </c>
-      <c r="AC51" s="1"/>
+      <c r="AC51" s="58">
+        <v>510</v>
+      </c>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="41" t="s">
+      <c r="B52" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="C52" s="41"/>
-[...25 lines deleted...]
-      <c r="AC52" s="8"/>
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="46"/>
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="46"/>
+      <c r="U52" s="46"/>
+      <c r="V52" s="46"/>
+      <c r="W52" s="46"/>
+      <c r="X52" s="46"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
       <c r="AD52" s="8"/>
       <c r="AE52" s="8"/>
       <c r="AF52" s="8"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
       <c r="AI52" s="8"/>
       <c r="AJ52" s="8"/>
       <c r="AK52" s="8"/>
       <c r="AL52" s="8"/>
       <c r="AM52" s="8"/>
       <c r="AN52" s="8"/>
       <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="10">
         <v>3598</v>
       </c>
       <c r="D53" s="10">
         <v>3063</v>
@@ -6443,55 +6582,57 @@
       </c>
       <c r="T53" s="10">
         <v>3322</v>
       </c>
       <c r="U53" s="10">
         <v>3887</v>
       </c>
       <c r="V53" s="25">
         <v>3705</v>
       </c>
       <c r="W53" s="25">
         <v>3514</v>
       </c>
       <c r="X53" s="25">
         <v>3232</v>
       </c>
       <c r="Y53" s="25">
         <v>2782</v>
       </c>
       <c r="Z53" s="25">
         <v>2999</v>
       </c>
       <c r="AA53" s="25">
         <v>2383</v>
       </c>
-      <c r="AB53" s="55">
+      <c r="AB53" s="39">
         <f>[1]Село!M8</f>
         <v>2292</v>
       </c>
-      <c r="AC53" s="1"/>
+      <c r="AC53" s="58">
+        <v>2426</v>
+      </c>
       <c r="AD53" s="1"/>
       <c r="AE53" s="1"/>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="10">
         <v>81</v>
       </c>
       <c r="D54" s="10">
         <v>90</v>
@@ -6543,55 +6684,57 @@
       </c>
       <c r="T54" s="10">
         <v>80</v>
       </c>
       <c r="U54" s="10">
         <v>103</v>
       </c>
       <c r="V54" s="25">
         <v>89</v>
       </c>
       <c r="W54" s="25">
         <v>87</v>
       </c>
       <c r="X54" s="25">
         <v>82</v>
       </c>
       <c r="Y54" s="25">
         <v>59</v>
       </c>
       <c r="Z54" s="25">
         <v>67</v>
       </c>
       <c r="AA54" s="25">
         <v>60</v>
       </c>
-      <c r="AB54" s="55">
+      <c r="AB54" s="39">
         <f>[1]Село!M9</f>
         <v>54</v>
       </c>
-      <c r="AC54" s="1"/>
+      <c r="AC54" s="58">
+        <v>53</v>
+      </c>
       <c r="AD54" s="1"/>
       <c r="AE54" s="1"/>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="10">
         <v>138</v>
       </c>
       <c r="D55" s="10">
         <v>130</v>
@@ -6643,55 +6786,57 @@
       </c>
       <c r="T55" s="10">
         <v>208</v>
       </c>
       <c r="U55" s="10">
         <v>221</v>
       </c>
       <c r="V55" s="25">
         <v>160</v>
       </c>
       <c r="W55" s="25">
         <v>139</v>
       </c>
       <c r="X55" s="25">
         <v>132</v>
       </c>
       <c r="Y55" s="25">
         <v>127</v>
       </c>
       <c r="Z55" s="25">
         <v>124</v>
       </c>
       <c r="AA55" s="25">
         <v>121</v>
       </c>
-      <c r="AB55" s="55">
+      <c r="AB55" s="39">
         <f>[1]Село!M10</f>
         <v>123</v>
       </c>
-      <c r="AC55" s="1"/>
+      <c r="AC55" s="58">
+        <v>98</v>
+      </c>
       <c r="AD55" s="1"/>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="10">
         <v>78</v>
       </c>
       <c r="D56" s="10">
         <v>61</v>
@@ -6743,55 +6888,57 @@
       </c>
       <c r="T56" s="10">
         <v>91</v>
       </c>
       <c r="U56" s="10">
         <v>123</v>
       </c>
       <c r="V56" s="25">
         <v>103</v>
       </c>
       <c r="W56" s="25">
         <v>83</v>
       </c>
       <c r="X56" s="25">
         <v>74</v>
       </c>
       <c r="Y56" s="25">
         <v>69</v>
       </c>
       <c r="Z56" s="25">
         <v>53</v>
       </c>
       <c r="AA56" s="25">
         <v>52</v>
       </c>
-      <c r="AB56" s="55">
+      <c r="AB56" s="39">
         <f>[1]Село!M11</f>
         <v>44</v>
       </c>
-      <c r="AC56" s="1"/>
+      <c r="AC56" s="58">
+        <v>61</v>
+      </c>
       <c r="AD56" s="1"/>
       <c r="AE56" s="1"/>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="10">
         <v>812</v>
       </c>
       <c r="D57" s="10">
         <v>614</v>
@@ -6843,55 +6990,57 @@
       </c>
       <c r="T57" s="10">
         <v>679</v>
       </c>
       <c r="U57" s="10">
         <v>775</v>
       </c>
       <c r="V57" s="25">
         <v>786</v>
       </c>
       <c r="W57" s="25">
         <v>711</v>
       </c>
       <c r="X57" s="25">
         <v>672</v>
       </c>
       <c r="Y57" s="25">
         <v>558</v>
       </c>
       <c r="Z57" s="25">
         <v>623</v>
       </c>
       <c r="AA57" s="25">
         <v>493</v>
       </c>
-      <c r="AB57" s="55">
+      <c r="AB57" s="39">
         <f>[1]Село!M12</f>
         <v>474</v>
       </c>
-      <c r="AC57" s="1"/>
+      <c r="AC57" s="58">
+        <v>538</v>
+      </c>
       <c r="AD57" s="1"/>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="10">
         <v>134</v>
       </c>
       <c r="D58" s="10">
         <v>118</v>
@@ -6943,55 +7092,57 @@
       </c>
       <c r="T58" s="10">
         <v>137</v>
       </c>
       <c r="U58" s="10">
         <v>143</v>
       </c>
       <c r="V58" s="25">
         <v>141</v>
       </c>
       <c r="W58" s="25">
         <v>135</v>
       </c>
       <c r="X58" s="25">
         <v>116</v>
       </c>
       <c r="Y58" s="25">
         <v>90</v>
       </c>
       <c r="Z58" s="25">
         <v>101</v>
       </c>
       <c r="AA58" s="25">
         <v>70</v>
       </c>
-      <c r="AB58" s="55">
+      <c r="AB58" s="39">
         <f>[1]Село!M13</f>
         <v>83</v>
       </c>
-      <c r="AC58" s="1"/>
+      <c r="AC58" s="58">
+        <v>92</v>
+      </c>
       <c r="AD58" s="1"/>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="10">
         <v>102</v>
       </c>
       <c r="D59" s="10">
         <v>70</v>
@@ -7043,55 +7194,57 @@
       </c>
       <c r="T59" s="10">
         <v>97</v>
       </c>
       <c r="U59" s="10">
         <v>108</v>
       </c>
       <c r="V59" s="25">
         <v>105</v>
       </c>
       <c r="W59" s="25">
         <v>86</v>
       </c>
       <c r="X59" s="25">
         <v>121</v>
       </c>
       <c r="Y59" s="25">
         <v>75</v>
       </c>
       <c r="Z59" s="25">
         <v>78</v>
       </c>
       <c r="AA59" s="25">
         <v>70</v>
       </c>
-      <c r="AB59" s="55">
+      <c r="AB59" s="39">
         <f>[1]Село!M14</f>
         <v>54</v>
       </c>
-      <c r="AC59" s="1"/>
+      <c r="AC59" s="58">
+        <v>68</v>
+      </c>
       <c r="AD59" s="1"/>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="10">
         <v>353</v>
       </c>
       <c r="D60" s="10">
         <v>325</v>
@@ -7143,55 +7296,57 @@
       </c>
       <c r="T60" s="10">
         <v>240</v>
       </c>
       <c r="U60" s="10">
         <v>277</v>
       </c>
       <c r="V60" s="25">
         <v>310</v>
       </c>
       <c r="W60" s="25">
         <v>299</v>
       </c>
       <c r="X60" s="25">
         <v>260</v>
       </c>
       <c r="Y60" s="25">
         <v>268</v>
       </c>
       <c r="Z60" s="25">
         <v>329</v>
       </c>
       <c r="AA60" s="25">
         <v>238</v>
       </c>
-      <c r="AB60" s="55">
+      <c r="AB60" s="39">
         <f>[1]Село!M15</f>
         <v>213</v>
       </c>
-      <c r="AC60" s="1"/>
+      <c r="AC60" s="58">
+        <v>176</v>
+      </c>
       <c r="AD60" s="1"/>
       <c r="AE60" s="1"/>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="10">
         <v>189</v>
       </c>
       <c r="D61" s="10">
         <v>144</v>
@@ -7243,55 +7398,57 @@
       </c>
       <c r="T61" s="10">
         <v>155</v>
       </c>
       <c r="U61" s="10">
         <v>192</v>
       </c>
       <c r="V61" s="25">
         <v>192</v>
       </c>
       <c r="W61" s="25">
         <v>210</v>
       </c>
       <c r="X61" s="25">
         <v>183</v>
       </c>
       <c r="Y61" s="25">
         <v>126</v>
       </c>
       <c r="Z61" s="25">
         <v>144</v>
       </c>
       <c r="AA61" s="25">
         <v>117</v>
       </c>
-      <c r="AB61" s="55">
+      <c r="AB61" s="39">
         <f>[1]Село!M16</f>
         <v>109</v>
       </c>
-      <c r="AC61" s="1"/>
+      <c r="AC61" s="58">
+        <v>118</v>
+      </c>
       <c r="AD61" s="1"/>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="10">
         <v>79</v>
       </c>
       <c r="D62" s="10">
         <v>80</v>
@@ -7343,55 +7500,57 @@
       </c>
       <c r="T62" s="10">
         <v>95</v>
       </c>
       <c r="U62" s="10">
         <v>105</v>
       </c>
       <c r="V62" s="25">
         <v>96</v>
       </c>
       <c r="W62" s="25">
         <v>71</v>
       </c>
       <c r="X62" s="25">
         <v>70</v>
       </c>
       <c r="Y62" s="25">
         <v>61</v>
       </c>
       <c r="Z62" s="25">
         <v>67</v>
       </c>
       <c r="AA62" s="25">
         <v>50</v>
       </c>
-      <c r="AB62" s="55">
+      <c r="AB62" s="39">
         <f>[1]Село!M17</f>
         <v>59</v>
       </c>
-      <c r="AC62" s="1"/>
+      <c r="AC62" s="58">
+        <v>55</v>
+      </c>
       <c r="AD62" s="1"/>
       <c r="AE62" s="1"/>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="10">
         <v>104</v>
       </c>
       <c r="D63" s="10">
         <v>112</v>
@@ -7443,55 +7602,57 @@
       </c>
       <c r="T63" s="10">
         <v>153</v>
       </c>
       <c r="U63" s="10">
         <v>194</v>
       </c>
       <c r="V63" s="25">
         <v>169</v>
       </c>
       <c r="W63" s="25">
         <v>130</v>
       </c>
       <c r="X63" s="25">
         <v>119</v>
       </c>
       <c r="Y63" s="25">
         <v>125</v>
       </c>
       <c r="Z63" s="25">
         <v>120</v>
       </c>
       <c r="AA63" s="25">
         <v>84</v>
       </c>
-      <c r="AB63" s="55">
+      <c r="AB63" s="39">
         <f>[1]Село!M18</f>
         <v>92</v>
       </c>
-      <c r="AC63" s="1"/>
+      <c r="AC63" s="58">
+        <v>101</v>
+      </c>
       <c r="AD63" s="1"/>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="10">
         <v>203</v>
       </c>
       <c r="D64" s="10">
         <v>178</v>
@@ -7543,55 +7704,57 @@
       </c>
       <c r="T64" s="10">
         <v>170</v>
       </c>
       <c r="U64" s="10">
         <v>193</v>
       </c>
       <c r="V64" s="25">
         <v>212</v>
       </c>
       <c r="W64" s="25">
         <v>203</v>
       </c>
       <c r="X64" s="25">
         <v>180</v>
       </c>
       <c r="Y64" s="25">
         <v>164</v>
       </c>
       <c r="Z64" s="25">
         <v>172</v>
       </c>
       <c r="AA64" s="25">
         <v>118</v>
       </c>
-      <c r="AB64" s="55">
+      <c r="AB64" s="39">
         <f>[1]Село!M19</f>
         <v>92</v>
       </c>
-      <c r="AC64" s="1"/>
+      <c r="AC64" s="58">
+        <v>125</v>
+      </c>
       <c r="AD64" s="1"/>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="10">
         <v>219</v>
       </c>
       <c r="D65" s="10">
         <v>188</v>
@@ -7643,55 +7806,57 @@
       </c>
       <c r="T65" s="10">
         <v>159</v>
       </c>
       <c r="U65" s="10">
         <v>172</v>
       </c>
       <c r="V65" s="25">
         <v>196</v>
       </c>
       <c r="W65" s="25">
         <v>193</v>
       </c>
       <c r="X65" s="25">
         <v>182</v>
       </c>
       <c r="Y65" s="25">
         <v>154</v>
       </c>
       <c r="Z65" s="25">
         <v>138</v>
       </c>
       <c r="AA65" s="25">
         <v>113</v>
       </c>
-      <c r="AB65" s="55">
+      <c r="AB65" s="39">
         <f>[1]Село!M20</f>
         <v>122</v>
       </c>
-      <c r="AC65" s="1"/>
+      <c r="AC65" s="58">
+        <v>153</v>
+      </c>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="10">
         <v>68</v>
       </c>
       <c r="D66" s="10">
         <v>76</v>
@@ -7743,55 +7908,57 @@
       </c>
       <c r="T66" s="10">
         <v>111</v>
       </c>
       <c r="U66" s="10">
         <v>117</v>
       </c>
       <c r="V66" s="25">
         <v>127</v>
       </c>
       <c r="W66" s="25">
         <v>90</v>
       </c>
       <c r="X66" s="25">
         <v>76</v>
       </c>
       <c r="Y66" s="25">
         <v>65</v>
       </c>
       <c r="Z66" s="25">
         <v>74</v>
       </c>
       <c r="AA66" s="25">
         <v>62</v>
       </c>
-      <c r="AB66" s="55">
+      <c r="AB66" s="39">
         <f>[1]Село!M21</f>
         <v>60</v>
       </c>
-      <c r="AC66" s="1"/>
+      <c r="AC66" s="58">
+        <v>64</v>
+      </c>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="10">
         <v>93</v>
       </c>
       <c r="D67" s="10">
         <v>91</v>
@@ -7843,55 +8010,57 @@
       </c>
       <c r="T67" s="10">
         <v>125</v>
       </c>
       <c r="U67" s="10">
         <v>154</v>
       </c>
       <c r="V67" s="25">
         <v>118</v>
       </c>
       <c r="W67" s="25">
         <v>99</v>
       </c>
       <c r="X67" s="25">
         <v>86</v>
       </c>
       <c r="Y67" s="25">
         <v>111</v>
       </c>
       <c r="Z67" s="25">
         <v>112</v>
       </c>
       <c r="AA67" s="25">
         <v>82</v>
       </c>
-      <c r="AB67" s="55">
+      <c r="AB67" s="39">
         <f>[1]Село!M22</f>
         <v>70</v>
       </c>
-      <c r="AC67" s="1"/>
+      <c r="AC67" s="58">
+        <v>75</v>
+      </c>
       <c r="AD67" s="1"/>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="10">
         <v>828</v>
       </c>
       <c r="D68" s="10">
         <v>699</v>
@@ -7943,55 +8112,57 @@
       </c>
       <c r="T68" s="10">
         <v>698</v>
       </c>
       <c r="U68" s="10">
         <v>823</v>
       </c>
       <c r="V68" s="25">
         <v>761</v>
       </c>
       <c r="W68" s="25">
         <v>869</v>
       </c>
       <c r="X68" s="25">
         <v>765</v>
       </c>
       <c r="Y68" s="25">
         <v>635</v>
       </c>
       <c r="Z68" s="25">
         <v>695</v>
       </c>
       <c r="AA68" s="25">
         <v>571</v>
       </c>
-      <c r="AB68" s="55">
+      <c r="AB68" s="39">
         <f>[1]Село!M23</f>
         <v>546</v>
       </c>
-      <c r="AC68" s="1"/>
+      <c r="AC68" s="58">
+        <v>565</v>
+      </c>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="10">
         <v>20</v>
       </c>
       <c r="D69" s="10">
         <v>17</v>
@@ -8043,55 +8214,57 @@
       </c>
       <c r="T69" s="10">
         <v>18</v>
       </c>
       <c r="U69" s="10">
         <v>26</v>
       </c>
       <c r="V69" s="25">
         <v>15</v>
       </c>
       <c r="W69" s="25">
         <v>17</v>
       </c>
       <c r="X69" s="25">
         <v>20</v>
       </c>
       <c r="Y69" s="25">
         <v>12</v>
       </c>
       <c r="Z69" s="25">
         <v>13</v>
       </c>
       <c r="AA69" s="25">
         <v>17</v>
       </c>
-      <c r="AB69" s="55">
+      <c r="AB69" s="39">
         <f>[1]Село!M24</f>
         <v>10</v>
       </c>
-      <c r="AC69" s="1"/>
+      <c r="AC69" s="58">
+        <v>13</v>
+      </c>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="15">
         <v>97</v>
       </c>
       <c r="D70" s="15">
         <v>70</v>
@@ -8147,51 +8320,53 @@
       <c r="U70" s="15">
         <v>161</v>
       </c>
       <c r="V70" s="26">
         <v>125</v>
       </c>
       <c r="W70" s="26">
         <v>92</v>
       </c>
       <c r="X70" s="26">
         <v>94</v>
       </c>
       <c r="Y70" s="26">
         <v>83</v>
       </c>
       <c r="Z70" s="26">
         <v>89</v>
       </c>
       <c r="AA70" s="26">
         <v>65</v>
       </c>
       <c r="AB70" s="26">
         <f>[1]Село!M25</f>
         <v>87</v>
       </c>
-      <c r="AC70" s="1"/>
+      <c r="AC70" s="61">
+        <v>71</v>
+      </c>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
@@ -47223,56 +47398,56 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AA8"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AA52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>