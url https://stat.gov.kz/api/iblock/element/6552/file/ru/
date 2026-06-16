--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{236A1415-3B0F-4BF5-AA97-9A439BFBDF15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EA91B13-A41B-425C-AFA7-64D18221B62D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -101,51 +101,51 @@
   <c r="AB10" i="6"/>
   <c r="AB11" i="6"/>
   <c r="AB12" i="6"/>
   <c r="AB13" i="6"/>
   <c r="AB14" i="6"/>
   <c r="AB15" i="6"/>
   <c r="AB16" i="6"/>
   <c r="AB17" i="6"/>
   <c r="AB18" i="6"/>
   <c r="AB19" i="6"/>
   <c r="AB20" i="6"/>
   <c r="AB21" i="6"/>
   <c r="AB22" i="6"/>
   <c r="AB23" i="6"/>
   <c r="AB24" i="6"/>
   <c r="AB25" i="6"/>
   <c r="AB26" i="6"/>
   <c r="AB27" i="6"/>
   <c r="AB28" i="6"/>
   <c r="AB29" i="6"/>
   <c r="AB7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Браки</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
@@ -762,51 +762,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -853,96 +853,95 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1459,51 +1458,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1585,59 +1584,59 @@
       <c r="B12" s="32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="43">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="43">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
@@ -1717,140 +1716,140 @@
       <c r="B12" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="30" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AJ70" sqref="AJ70"/>
+      <selection pane="bottomLeft" activeCell="AH69" sqref="AH69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
-    <col min="29" max="29" width="9.140625" style="59" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="45" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="55"/>
-[...26 lines deleted...]
-      <c r="AD2" s="1"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
@@ -1925,120 +1924,119 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="36"/>
-      <c r="AC5" s="36" t="s">
+      <c r="AD5" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="51"/>
-      <c r="C6" s="53">
+      <c r="B6" s="57"/>
+      <c r="C6" s="59">
         <v>2024</v>
       </c>
-      <c r="D6" s="54"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="53">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="56">
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="48">
         <v>2026</v>
       </c>
-      <c r="AB6" s="57"/>
-[...1 lines deleted...]
-      <c r="AD6" s="1"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="50"/>
-      <c r="B7" s="52"/>
+      <c r="A7" s="56"/>
+      <c r="B7" s="58"/>
       <c r="C7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -2077,95 +2075,97 @@
       <c r="V7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="37" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="5" t="str">
         <f>$P$7</f>
         <v>февраль</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="AD7" s="60"/>
+      <c r="AD7" s="5" t="s">
+        <v>33</v>
+      </c>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="44"/>
-[...26 lines deleted...]
-      <c r="AD8" s="8"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="10">
         <v>9613</v>
       </c>
       <c r="D9" s="10">
         <v>8498</v>
       </c>
       <c r="E9" s="10">
         <v>8622</v>
       </c>
@@ -2217,54 +2217,56 @@
       <c r="U9" s="10">
         <v>12955</v>
       </c>
       <c r="V9" s="25">
         <v>12418</v>
       </c>
       <c r="W9" s="25">
         <v>10856</v>
       </c>
       <c r="X9" s="25">
         <v>10031</v>
       </c>
       <c r="Y9" s="25">
         <v>8139</v>
       </c>
       <c r="Z9" s="25">
         <v>8735</v>
       </c>
       <c r="AA9" s="25">
         <v>6955</v>
       </c>
       <c r="AB9" s="25">
         <f>[1]Всего!M8</f>
         <v>7094</v>
       </c>
-      <c r="AC9" s="58">
+      <c r="AC9" s="44">
         <v>7560</v>
       </c>
-      <c r="AD9" s="1"/>
+      <c r="AD9" s="44">
+        <v>8079</v>
+      </c>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="10">
         <v>246</v>
       </c>
       <c r="D10" s="10">
         <v>256</v>
       </c>
@@ -2319,54 +2321,56 @@
       <c r="U10" s="10">
         <v>428</v>
       </c>
       <c r="V10" s="25">
         <v>332</v>
       </c>
       <c r="W10" s="25">
         <v>286</v>
       </c>
       <c r="X10" s="25">
         <v>245</v>
       </c>
       <c r="Y10" s="25">
         <v>194</v>
       </c>
       <c r="Z10" s="25">
         <v>232</v>
       </c>
       <c r="AA10" s="25">
         <v>210</v>
       </c>
       <c r="AB10" s="25">
         <f>[1]Всего!M9</f>
         <v>207</v>
       </c>
-      <c r="AC10" s="58">
+      <c r="AC10" s="44">
         <v>220</v>
       </c>
-      <c r="AD10" s="1"/>
+      <c r="AD10" s="44">
+        <v>243</v>
+      </c>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="10">
         <v>352</v>
       </c>
       <c r="D11" s="10">
         <v>314</v>
       </c>
@@ -2421,54 +2425,56 @@
       <c r="U11" s="10">
         <v>557</v>
       </c>
       <c r="V11" s="25">
         <v>499</v>
       </c>
       <c r="W11" s="25">
         <v>379</v>
       </c>
       <c r="X11" s="25">
         <v>359</v>
       </c>
       <c r="Y11" s="25">
         <v>343</v>
       </c>
       <c r="Z11" s="25">
         <v>318</v>
       </c>
       <c r="AA11" s="25">
         <v>270</v>
       </c>
       <c r="AB11" s="25">
         <f>[1]Всего!M10</f>
         <v>284</v>
       </c>
-      <c r="AC11" s="58">
+      <c r="AC11" s="44">
         <v>270</v>
       </c>
-      <c r="AD11" s="1"/>
+      <c r="AD11" s="44">
+        <v>308</v>
+      </c>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="10">
         <v>419</v>
       </c>
       <c r="D12" s="10">
         <v>298</v>
       </c>
@@ -2523,54 +2529,56 @@
       <c r="U12" s="10">
         <v>630</v>
       </c>
       <c r="V12" s="25">
         <v>577</v>
       </c>
       <c r="W12" s="25">
         <v>500</v>
       </c>
       <c r="X12" s="25">
         <v>387</v>
       </c>
       <c r="Y12" s="25">
         <v>310</v>
       </c>
       <c r="Z12" s="25">
         <v>327</v>
       </c>
       <c r="AA12" s="25">
         <v>297</v>
       </c>
       <c r="AB12" s="25">
         <f>[1]Всего!M11</f>
         <v>280</v>
       </c>
-      <c r="AC12" s="58">
+      <c r="AC12" s="44">
         <v>324</v>
       </c>
-      <c r="AD12" s="1"/>
+      <c r="AD12" s="44">
+        <v>348</v>
+      </c>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="10">
         <v>966</v>
       </c>
       <c r="D13" s="10">
         <v>748</v>
       </c>
@@ -2625,54 +2633,56 @@
       <c r="U13" s="10">
         <v>996</v>
       </c>
       <c r="V13" s="25">
         <v>998</v>
       </c>
       <c r="W13" s="25">
         <v>887</v>
       </c>
       <c r="X13" s="25">
         <v>866</v>
       </c>
       <c r="Y13" s="25">
         <v>698</v>
       </c>
       <c r="Z13" s="25">
         <v>761</v>
       </c>
       <c r="AA13" s="25">
         <v>627</v>
       </c>
       <c r="AB13" s="25">
         <f>[1]Всего!M12</f>
         <v>595</v>
       </c>
-      <c r="AC13" s="58">
+      <c r="AC13" s="44">
         <v>665</v>
       </c>
-      <c r="AD13" s="1"/>
+      <c r="AD13" s="44">
+        <v>653</v>
+      </c>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="10">
         <v>318</v>
       </c>
       <c r="D14" s="10">
         <v>281</v>
       </c>
@@ -2727,54 +2737,56 @@
       <c r="U14" s="10">
         <v>388</v>
       </c>
       <c r="V14" s="25">
         <v>355</v>
       </c>
       <c r="W14" s="25">
         <v>392</v>
       </c>
       <c r="X14" s="25">
         <v>284</v>
       </c>
       <c r="Y14" s="25">
         <v>228</v>
       </c>
       <c r="Z14" s="25">
         <v>276</v>
       </c>
       <c r="AA14" s="25">
         <v>192</v>
       </c>
       <c r="AB14" s="25">
         <f>[1]Всего!M13</f>
         <v>241</v>
       </c>
-      <c r="AC14" s="58">
+      <c r="AC14" s="44">
         <v>245</v>
       </c>
-      <c r="AD14" s="1"/>
+      <c r="AD14" s="44">
+        <v>228</v>
+      </c>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="10">
         <v>271</v>
       </c>
       <c r="D15" s="10">
         <v>214</v>
       </c>
@@ -2829,54 +2841,56 @@
       <c r="U15" s="10">
         <v>421</v>
       </c>
       <c r="V15" s="25">
         <v>434</v>
       </c>
       <c r="W15" s="25">
         <v>317</v>
       </c>
       <c r="X15" s="25">
         <v>368</v>
       </c>
       <c r="Y15" s="25">
         <v>208</v>
       </c>
       <c r="Z15" s="25">
         <v>238</v>
       </c>
       <c r="AA15" s="25">
         <v>186</v>
       </c>
       <c r="AB15" s="25">
         <f>[1]Всего!M14</f>
         <v>177</v>
       </c>
-      <c r="AC15" s="58">
+      <c r="AC15" s="44">
         <v>199</v>
       </c>
-      <c r="AD15" s="1"/>
+      <c r="AD15" s="44">
+        <v>226</v>
+      </c>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="10">
         <v>631</v>
       </c>
       <c r="D16" s="10">
         <v>537</v>
       </c>
@@ -2931,54 +2945,56 @@
       <c r="U16" s="10">
         <v>618</v>
       </c>
       <c r="V16" s="25">
         <v>660</v>
       </c>
       <c r="W16" s="25">
         <v>622</v>
       </c>
       <c r="X16" s="25">
         <v>551</v>
       </c>
       <c r="Y16" s="25">
         <v>495</v>
       </c>
       <c r="Z16" s="25">
         <v>584</v>
       </c>
       <c r="AA16" s="25">
         <v>449</v>
       </c>
       <c r="AB16" s="25">
         <f>[1]Всего!M15</f>
         <v>404</v>
       </c>
-      <c r="AC16" s="58">
+      <c r="AC16" s="44">
         <v>377</v>
       </c>
-      <c r="AD16" s="1"/>
+      <c r="AD16" s="44">
+        <v>454</v>
+      </c>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10">
         <v>321</v>
       </c>
       <c r="D17" s="10">
         <v>277</v>
       </c>
@@ -3033,54 +3049,56 @@
       <c r="U17" s="10">
         <v>404</v>
       </c>
       <c r="V17" s="25">
         <v>416</v>
       </c>
       <c r="W17" s="25">
         <v>402</v>
       </c>
       <c r="X17" s="25">
         <v>364</v>
       </c>
       <c r="Y17" s="25">
         <v>274</v>
       </c>
       <c r="Z17" s="25">
         <v>284</v>
       </c>
       <c r="AA17" s="25">
         <v>226</v>
       </c>
       <c r="AB17" s="25">
         <f>[1]Всего!M16</f>
         <v>249</v>
       </c>
-      <c r="AC17" s="58">
+      <c r="AC17" s="44">
         <v>255</v>
       </c>
-      <c r="AD17" s="1"/>
+      <c r="AD17" s="44">
+        <v>252</v>
+      </c>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="10">
         <v>510</v>
       </c>
       <c r="D18" s="10">
         <v>521</v>
       </c>
@@ -3135,54 +3153,56 @@
       <c r="U18" s="10">
         <v>855</v>
       </c>
       <c r="V18" s="25">
         <v>840</v>
       </c>
       <c r="W18" s="25">
         <v>660</v>
       </c>
       <c r="X18" s="25">
         <v>578</v>
       </c>
       <c r="Y18" s="25">
         <v>497</v>
       </c>
       <c r="Z18" s="25">
         <v>544</v>
       </c>
       <c r="AA18" s="25">
         <v>416</v>
       </c>
       <c r="AB18" s="25">
         <f>[1]Всего!M17</f>
         <v>410</v>
       </c>
-      <c r="AC18" s="58">
+      <c r="AC18" s="44">
         <v>446</v>
       </c>
-      <c r="AD18" s="1"/>
+      <c r="AD18" s="44">
+        <v>455</v>
+      </c>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="10">
         <v>345</v>
       </c>
       <c r="D19" s="10">
         <v>345</v>
       </c>
@@ -3237,54 +3257,56 @@
       <c r="U19" s="10">
         <v>663</v>
       </c>
       <c r="V19" s="25">
         <v>586</v>
       </c>
       <c r="W19" s="25">
         <v>425</v>
       </c>
       <c r="X19" s="25">
         <v>388</v>
       </c>
       <c r="Y19" s="25">
         <v>362</v>
       </c>
       <c r="Z19" s="25">
         <v>377</v>
       </c>
       <c r="AA19" s="25">
         <v>279</v>
       </c>
       <c r="AB19" s="25">
         <f>[1]Всего!M18</f>
         <v>298</v>
       </c>
-      <c r="AC19" s="58">
+      <c r="AC19" s="44">
         <v>301</v>
       </c>
-      <c r="AD19" s="1"/>
+      <c r="AD19" s="44">
+        <v>332</v>
+      </c>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10">
         <v>384</v>
       </c>
       <c r="D20" s="10">
         <v>328</v>
       </c>
@@ -3339,54 +3361,56 @@
       <c r="U20" s="10">
         <v>456</v>
       </c>
       <c r="V20" s="25">
         <v>437</v>
       </c>
       <c r="W20" s="25">
         <v>431</v>
       </c>
       <c r="X20" s="25">
         <v>373</v>
       </c>
       <c r="Y20" s="25">
         <v>302</v>
       </c>
       <c r="Z20" s="25">
         <v>327</v>
       </c>
       <c r="AA20" s="25">
         <v>232</v>
       </c>
       <c r="AB20" s="25">
         <f>[1]Всего!M19</f>
         <v>224</v>
       </c>
-      <c r="AC20" s="58">
+      <c r="AC20" s="44">
         <v>287</v>
       </c>
-      <c r="AD20" s="1"/>
+      <c r="AD20" s="44">
+        <v>295</v>
+      </c>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="10">
         <v>425</v>
       </c>
       <c r="D21" s="10">
         <v>372</v>
       </c>
@@ -3441,54 +3465,56 @@
       <c r="U21" s="10">
         <v>381</v>
       </c>
       <c r="V21" s="25">
         <v>405</v>
       </c>
       <c r="W21" s="25">
         <v>395</v>
       </c>
       <c r="X21" s="25">
         <v>376</v>
       </c>
       <c r="Y21" s="25">
         <v>331</v>
       </c>
       <c r="Z21" s="25">
         <v>320</v>
       </c>
       <c r="AA21" s="25">
         <v>228</v>
       </c>
       <c r="AB21" s="25">
         <f>[1]Всего!M20</f>
         <v>269</v>
       </c>
-      <c r="AC21" s="58">
+      <c r="AC21" s="44">
         <v>325</v>
       </c>
-      <c r="AD21" s="1"/>
+      <c r="AD21" s="44">
+        <v>267</v>
+      </c>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="10">
         <v>313</v>
       </c>
       <c r="D22" s="10">
         <v>281</v>
       </c>
@@ -3543,54 +3569,56 @@
       <c r="U22" s="10">
         <v>516</v>
       </c>
       <c r="V22" s="25">
         <v>532</v>
       </c>
       <c r="W22" s="25">
         <v>370</v>
       </c>
       <c r="X22" s="25">
         <v>361</v>
       </c>
       <c r="Y22" s="25">
         <v>278</v>
       </c>
       <c r="Z22" s="25">
         <v>352</v>
       </c>
       <c r="AA22" s="25">
         <v>282</v>
       </c>
       <c r="AB22" s="25">
         <f>[1]Всего!M21</f>
         <v>248</v>
       </c>
-      <c r="AC22" s="58">
+      <c r="AC22" s="44">
         <v>276</v>
       </c>
-      <c r="AD22" s="1"/>
+      <c r="AD22" s="44">
+        <v>353</v>
+      </c>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="10">
         <v>211</v>
       </c>
       <c r="D23" s="10">
         <v>210</v>
       </c>
@@ -3645,54 +3673,56 @@
       <c r="U23" s="10">
         <v>356</v>
       </c>
       <c r="V23" s="25">
         <v>310</v>
       </c>
       <c r="W23" s="25">
         <v>213</v>
       </c>
       <c r="X23" s="25">
         <v>207</v>
       </c>
       <c r="Y23" s="25">
         <v>230</v>
       </c>
       <c r="Z23" s="25">
         <v>255</v>
       </c>
       <c r="AA23" s="25">
         <v>180</v>
       </c>
       <c r="AB23" s="25">
         <f>[1]Всего!M22</f>
         <v>162</v>
       </c>
-      <c r="AC23" s="58">
+      <c r="AC23" s="44">
         <v>189</v>
       </c>
-      <c r="AD23" s="1"/>
+      <c r="AD23" s="44">
+        <v>208</v>
+      </c>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="10">
         <v>1124</v>
       </c>
       <c r="D24" s="10">
         <v>959</v>
       </c>
@@ -3747,54 +3777,56 @@
       <c r="U24" s="10">
         <v>1107</v>
       </c>
       <c r="V24" s="25">
         <v>1011</v>
       </c>
       <c r="W24" s="25">
         <v>1164</v>
       </c>
       <c r="X24" s="25">
         <v>1066</v>
       </c>
       <c r="Y24" s="25">
         <v>849</v>
       </c>
       <c r="Z24" s="25">
         <v>933</v>
       </c>
       <c r="AA24" s="25">
         <v>773</v>
       </c>
       <c r="AB24" s="25">
         <f>[1]Всего!M23</f>
         <v>724</v>
       </c>
-      <c r="AC24" s="58">
+      <c r="AC24" s="44">
         <v>753</v>
       </c>
-      <c r="AD24" s="1"/>
+      <c r="AD24" s="44">
+        <v>780</v>
+      </c>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>88</v>
       </c>
@@ -3849,54 +3881,56 @@
       <c r="U25" s="10">
         <v>171</v>
       </c>
       <c r="V25" s="25">
         <v>131</v>
       </c>
       <c r="W25" s="25">
         <v>137</v>
       </c>
       <c r="X25" s="25">
         <v>105</v>
       </c>
       <c r="Y25" s="25">
         <v>91</v>
       </c>
       <c r="Z25" s="25">
         <v>106</v>
       </c>
       <c r="AA25" s="25">
         <v>75</v>
       </c>
       <c r="AB25" s="25">
         <f>[1]Всего!M24</f>
         <v>76</v>
       </c>
-      <c r="AC25" s="58">
+      <c r="AC25" s="44">
         <v>90</v>
       </c>
-      <c r="AD25" s="1"/>
+      <c r="AD25" s="44">
+        <v>83</v>
+      </c>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="10">
         <v>280</v>
       </c>
       <c r="D26" s="10">
         <v>285</v>
       </c>
@@ -3951,54 +3985,56 @@
       <c r="U26" s="10">
         <v>579</v>
       </c>
       <c r="V26" s="25">
         <v>550</v>
       </c>
       <c r="W26" s="25">
         <v>383</v>
       </c>
       <c r="X26" s="25">
         <v>357</v>
       </c>
       <c r="Y26" s="25">
         <v>288</v>
       </c>
       <c r="Z26" s="25">
         <v>334</v>
       </c>
       <c r="AA26" s="25">
         <v>247</v>
       </c>
       <c r="AB26" s="25">
         <f>[1]Всего!M25</f>
         <v>318</v>
       </c>
-      <c r="AC26" s="58">
+      <c r="AC26" s="44">
         <v>254</v>
       </c>
-      <c r="AD26" s="1"/>
+      <c r="AD26" s="44">
+        <v>326</v>
+      </c>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="10">
         <v>709</v>
       </c>
       <c r="D27" s="10">
         <v>733</v>
       </c>
@@ -4053,54 +4089,56 @@
       <c r="U27" s="10">
         <v>1282</v>
       </c>
       <c r="V27" s="25">
         <v>1236</v>
       </c>
       <c r="W27" s="25">
         <v>990</v>
       </c>
       <c r="X27" s="25">
         <v>883</v>
       </c>
       <c r="Y27" s="25">
         <v>648</v>
       </c>
       <c r="Z27" s="25">
         <v>740</v>
       </c>
       <c r="AA27" s="25">
         <v>640</v>
       </c>
       <c r="AB27" s="25">
         <f>[1]Всего!M26</f>
         <v>683</v>
       </c>
-      <c r="AC27" s="58">
+      <c r="AC27" s="44">
         <v>736</v>
       </c>
-      <c r="AD27" s="1"/>
+      <c r="AD27" s="44">
+        <v>768</v>
+      </c>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="10">
         <v>1023</v>
       </c>
       <c r="D28" s="10">
         <v>904</v>
       </c>
@@ -4155,54 +4193,56 @@
       <c r="U28" s="10">
         <v>1426</v>
       </c>
       <c r="V28" s="25">
         <v>1468</v>
       </c>
       <c r="W28" s="25">
         <v>1218</v>
       </c>
       <c r="X28" s="25">
         <v>1215</v>
       </c>
       <c r="Y28" s="25">
         <v>903</v>
       </c>
       <c r="Z28" s="25">
         <v>850</v>
       </c>
       <c r="AA28" s="25">
         <v>691</v>
       </c>
       <c r="AB28" s="25">
         <f>[1]Всего!M27</f>
         <v>798</v>
       </c>
-      <c r="AC28" s="58">
+      <c r="AC28" s="44">
         <v>838</v>
       </c>
-      <c r="AD28" s="1"/>
+      <c r="AD28" s="44">
+        <v>977</v>
+      </c>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="10">
         <v>642</v>
       </c>
       <c r="D29" s="10">
         <v>547</v>
       </c>
@@ -4257,98 +4297,100 @@
       <c r="U29" s="10">
         <v>720</v>
       </c>
       <c r="V29" s="25">
         <v>641</v>
       </c>
       <c r="W29" s="25">
         <v>685</v>
       </c>
       <c r="X29" s="25">
         <v>698</v>
       </c>
       <c r="Y29" s="25">
         <v>610</v>
       </c>
       <c r="Z29" s="25">
         <v>577</v>
       </c>
       <c r="AA29" s="25">
         <v>455</v>
       </c>
       <c r="AB29" s="25">
         <f>[1]Всего!M28</f>
         <v>447</v>
       </c>
-      <c r="AC29" s="58">
+      <c r="AC29" s="44">
         <v>510</v>
       </c>
-      <c r="AD29" s="1"/>
+      <c r="AD29" s="44">
+        <v>523</v>
+      </c>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="45" t="s">
+      <c r="B30" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="45"/>
-[...26 lines deleted...]
-      <c r="AD30" s="8"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="51"/>
+      <c r="K30" s="51"/>
+      <c r="L30" s="51"/>
+      <c r="M30" s="51"/>
+      <c r="N30" s="51"/>
+      <c r="O30" s="51"/>
+      <c r="P30" s="51"/>
+      <c r="Q30" s="51"/>
+      <c r="R30" s="51"/>
+      <c r="S30" s="51"/>
+      <c r="T30" s="51"/>
+      <c r="U30" s="51"/>
+      <c r="V30" s="51"/>
+      <c r="W30" s="51"/>
+      <c r="X30" s="51"/>
+      <c r="Y30" s="51"/>
+      <c r="Z30" s="51"/>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="51"/>
+      <c r="AC30" s="51"/>
+      <c r="AD30" s="51"/>
       <c r="AE30" s="8"/>
       <c r="AF30" s="8"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="8"/>
       <c r="AN30" s="8"/>
       <c r="AO30" s="8"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="10">
         <v>6015</v>
       </c>
       <c r="D31" s="10">
         <v>5435</v>
       </c>
       <c r="E31" s="10">
         <v>5576</v>
       </c>
@@ -4400,54 +4442,56 @@
       <c r="U31" s="10">
         <v>9068</v>
       </c>
       <c r="V31" s="25">
         <v>8713</v>
       </c>
       <c r="W31" s="25">
         <v>7342</v>
       </c>
       <c r="X31" s="25">
         <v>6799</v>
       </c>
       <c r="Y31" s="25">
         <v>5357</v>
       </c>
       <c r="Z31" s="25">
         <v>5736</v>
       </c>
       <c r="AA31" s="25">
         <v>4572</v>
       </c>
       <c r="AB31" s="25">
         <f>[1]Город!M8</f>
         <v>4802</v>
       </c>
-      <c r="AC31" s="58">
+      <c r="AC31" s="44">
         <v>5134</v>
       </c>
-      <c r="AD31" s="1"/>
+      <c r="AD31" s="44">
+        <v>5584</v>
+      </c>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="10">
         <v>165</v>
       </c>
       <c r="D32" s="10">
         <v>166</v>
       </c>
@@ -4502,54 +4546,56 @@
       <c r="U32" s="10">
         <v>325</v>
       </c>
       <c r="V32" s="25">
         <v>243</v>
       </c>
       <c r="W32" s="25">
         <v>199</v>
       </c>
       <c r="X32" s="25">
         <v>163</v>
       </c>
       <c r="Y32" s="25">
         <v>135</v>
       </c>
       <c r="Z32" s="25">
         <v>165</v>
       </c>
       <c r="AA32" s="25">
         <v>150</v>
       </c>
       <c r="AB32" s="25">
         <f>[1]Город!M9</f>
         <v>153</v>
       </c>
-      <c r="AC32" s="58">
+      <c r="AC32" s="44">
         <v>167</v>
       </c>
-      <c r="AD32" s="1"/>
+      <c r="AD32" s="44">
+        <v>180</v>
+      </c>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="10">
         <v>214</v>
       </c>
       <c r="D33" s="10">
         <v>184</v>
       </c>
@@ -4604,54 +4650,56 @@
       <c r="U33" s="10">
         <v>336</v>
       </c>
       <c r="V33" s="25">
         <v>339</v>
       </c>
       <c r="W33" s="25">
         <v>240</v>
       </c>
       <c r="X33" s="25">
         <v>227</v>
       </c>
       <c r="Y33" s="25">
         <v>216</v>
       </c>
       <c r="Z33" s="25">
         <v>194</v>
       </c>
       <c r="AA33" s="25">
         <v>149</v>
       </c>
       <c r="AB33" s="25">
         <f>[1]Город!M10</f>
         <v>161</v>
       </c>
-      <c r="AC33" s="58">
+      <c r="AC33" s="44">
         <v>172</v>
       </c>
-      <c r="AD33" s="1"/>
+      <c r="AD33" s="44">
+        <v>190</v>
+      </c>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="10">
         <v>341</v>
       </c>
       <c r="D34" s="10">
         <v>237</v>
       </c>
@@ -4706,54 +4754,56 @@
       <c r="U34" s="10">
         <v>507</v>
       </c>
       <c r="V34" s="25">
         <v>474</v>
       </c>
       <c r="W34" s="25">
         <v>417</v>
       </c>
       <c r="X34" s="25">
         <v>313</v>
       </c>
       <c r="Y34" s="25">
         <v>241</v>
       </c>
       <c r="Z34" s="25">
         <v>274</v>
       </c>
       <c r="AA34" s="25">
         <v>245</v>
       </c>
       <c r="AB34" s="25">
         <f>[1]Город!M11</f>
         <v>236</v>
       </c>
-      <c r="AC34" s="58">
+      <c r="AC34" s="44">
         <v>263</v>
       </c>
-      <c r="AD34" s="1"/>
+      <c r="AD34" s="44">
+        <v>289</v>
+      </c>
       <c r="AE34" s="1"/>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="10">
         <v>154</v>
       </c>
       <c r="D35" s="10">
         <v>134</v>
       </c>
@@ -4808,54 +4858,56 @@
       <c r="U35" s="10">
         <v>221</v>
       </c>
       <c r="V35" s="25">
         <v>212</v>
       </c>
       <c r="W35" s="25">
         <v>176</v>
       </c>
       <c r="X35" s="25">
         <v>194</v>
       </c>
       <c r="Y35" s="25">
         <v>140</v>
       </c>
       <c r="Z35" s="25">
         <v>138</v>
       </c>
       <c r="AA35" s="25">
         <v>134</v>
       </c>
       <c r="AB35" s="25">
         <f>[1]Город!M12</f>
         <v>121</v>
       </c>
-      <c r="AC35" s="58">
+      <c r="AC35" s="44">
         <v>127</v>
       </c>
-      <c r="AD35" s="1"/>
+      <c r="AD35" s="44">
+        <v>141</v>
+      </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="10">
         <v>184</v>
       </c>
       <c r="D36" s="10">
         <v>163</v>
       </c>
@@ -4910,54 +4962,56 @@
       <c r="U36" s="10">
         <v>245</v>
       </c>
       <c r="V36" s="25">
         <v>214</v>
       </c>
       <c r="W36" s="25">
         <v>257</v>
       </c>
       <c r="X36" s="25">
         <v>168</v>
       </c>
       <c r="Y36" s="25">
         <v>138</v>
       </c>
       <c r="Z36" s="25">
         <v>175</v>
       </c>
       <c r="AA36" s="25">
         <v>122</v>
       </c>
       <c r="AB36" s="25">
         <f>[1]Город!M13</f>
         <v>158</v>
       </c>
-      <c r="AC36" s="58">
+      <c r="AC36" s="44">
         <v>153</v>
       </c>
-      <c r="AD36" s="1"/>
+      <c r="AD36" s="44">
+        <v>136</v>
+      </c>
       <c r="AE36" s="1"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="10">
         <v>169</v>
       </c>
       <c r="D37" s="10">
         <v>144</v>
       </c>
@@ -5012,54 +5066,56 @@
       <c r="U37" s="10">
         <v>313</v>
       </c>
       <c r="V37" s="25">
         <v>329</v>
       </c>
       <c r="W37" s="25">
         <v>231</v>
       </c>
       <c r="X37" s="25">
         <v>247</v>
       </c>
       <c r="Y37" s="25">
         <v>133</v>
       </c>
       <c r="Z37" s="25">
         <v>160</v>
       </c>
       <c r="AA37" s="25">
         <v>116</v>
       </c>
       <c r="AB37" s="25">
         <f>[1]Город!M14</f>
         <v>123</v>
       </c>
-      <c r="AC37" s="58">
+      <c r="AC37" s="44">
         <v>131</v>
       </c>
-      <c r="AD37" s="1"/>
+      <c r="AD37" s="44">
+        <v>165</v>
+      </c>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="10">
         <v>278</v>
       </c>
       <c r="D38" s="10">
         <v>212</v>
       </c>
@@ -5114,54 +5170,56 @@
       <c r="U38" s="10">
         <v>341</v>
       </c>
       <c r="V38" s="25">
         <v>350</v>
       </c>
       <c r="W38" s="25">
         <v>323</v>
       </c>
       <c r="X38" s="25">
         <v>291</v>
       </c>
       <c r="Y38" s="25">
         <v>227</v>
       </c>
       <c r="Z38" s="25">
         <v>255</v>
       </c>
       <c r="AA38" s="25">
         <v>211</v>
       </c>
       <c r="AB38" s="25">
         <f>[1]Город!M15</f>
         <v>191</v>
       </c>
-      <c r="AC38" s="58">
+      <c r="AC38" s="44">
         <v>201</v>
       </c>
-      <c r="AD38" s="1"/>
+      <c r="AD38" s="44">
+        <v>246</v>
+      </c>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="10">
         <v>132</v>
       </c>
       <c r="D39" s="10">
         <v>133</v>
       </c>
@@ -5216,54 +5274,56 @@
       <c r="U39" s="10">
         <v>212</v>
       </c>
       <c r="V39" s="25">
         <v>224</v>
       </c>
       <c r="W39" s="25">
         <v>192</v>
       </c>
       <c r="X39" s="25">
         <v>181</v>
       </c>
       <c r="Y39" s="25">
         <v>148</v>
       </c>
       <c r="Z39" s="25">
         <v>140</v>
       </c>
       <c r="AA39" s="25">
         <v>109</v>
       </c>
       <c r="AB39" s="25">
         <f>[1]Город!M16</f>
         <v>140</v>
       </c>
-      <c r="AC39" s="58">
+      <c r="AC39" s="44">
         <v>137</v>
       </c>
-      <c r="AD39" s="1"/>
+      <c r="AD39" s="44">
+        <v>122</v>
+      </c>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="10">
         <v>431</v>
       </c>
       <c r="D40" s="10">
         <v>441</v>
       </c>
@@ -5318,54 +5378,56 @@
       <c r="U40" s="10">
         <v>750</v>
       </c>
       <c r="V40" s="25">
         <v>744</v>
       </c>
       <c r="W40" s="25">
         <v>589</v>
       </c>
       <c r="X40" s="25">
         <v>508</v>
       </c>
       <c r="Y40" s="25">
         <v>436</v>
       </c>
       <c r="Z40" s="25">
         <v>477</v>
       </c>
       <c r="AA40" s="25">
         <v>366</v>
       </c>
       <c r="AB40" s="25">
         <f>[1]Город!M17</f>
         <v>351</v>
       </c>
-      <c r="AC40" s="58">
+      <c r="AC40" s="44">
         <v>391</v>
       </c>
-      <c r="AD40" s="1"/>
+      <c r="AD40" s="44">
+        <v>403</v>
+      </c>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="10">
         <v>241</v>
       </c>
       <c r="D41" s="10">
         <v>233</v>
       </c>
@@ -5420,54 +5482,56 @@
       <c r="U41" s="10">
         <v>469</v>
       </c>
       <c r="V41" s="25">
         <v>417</v>
       </c>
       <c r="W41" s="25">
         <v>295</v>
       </c>
       <c r="X41" s="25">
         <v>269</v>
       </c>
       <c r="Y41" s="25">
         <v>237</v>
       </c>
       <c r="Z41" s="25">
         <v>257</v>
       </c>
       <c r="AA41" s="25">
         <v>195</v>
       </c>
       <c r="AB41" s="25">
         <f>[1]Город!M18</f>
         <v>206</v>
       </c>
-      <c r="AC41" s="58">
+      <c r="AC41" s="44">
         <v>200</v>
       </c>
-      <c r="AD41" s="1"/>
+      <c r="AD41" s="44">
+        <v>234</v>
+      </c>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="10">
         <v>181</v>
       </c>
       <c r="D42" s="10">
         <v>150</v>
       </c>
@@ -5522,54 +5586,56 @@
       <c r="U42" s="10">
         <v>263</v>
       </c>
       <c r="V42" s="25">
         <v>225</v>
       </c>
       <c r="W42" s="25">
         <v>228</v>
       </c>
       <c r="X42" s="25">
         <v>193</v>
       </c>
       <c r="Y42" s="25">
         <v>138</v>
       </c>
       <c r="Z42" s="25">
         <v>155</v>
       </c>
       <c r="AA42" s="25">
         <v>114</v>
       </c>
       <c r="AB42" s="25">
         <f>[1]Город!M19</f>
         <v>132</v>
       </c>
-      <c r="AC42" s="58">
+      <c r="AC42" s="44">
         <v>162</v>
       </c>
-      <c r="AD42" s="1"/>
+      <c r="AD42" s="44">
+        <v>156</v>
+      </c>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="10">
         <v>206</v>
       </c>
       <c r="D43" s="10">
         <v>184</v>
       </c>
@@ -5624,54 +5690,56 @@
       <c r="U43" s="10">
         <v>209</v>
       </c>
       <c r="V43" s="25">
         <v>209</v>
       </c>
       <c r="W43" s="25">
         <v>202</v>
       </c>
       <c r="X43" s="25">
         <v>194</v>
       </c>
       <c r="Y43" s="25">
         <v>177</v>
       </c>
       <c r="Z43" s="25">
         <v>182</v>
       </c>
       <c r="AA43" s="25">
         <v>115</v>
       </c>
       <c r="AB43" s="25">
         <f>[1]Город!M20</f>
         <v>147</v>
       </c>
-      <c r="AC43" s="58">
+      <c r="AC43" s="44">
         <v>172</v>
       </c>
-      <c r="AD43" s="1"/>
+      <c r="AD43" s="44">
+        <v>141</v>
+      </c>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="10">
         <v>245</v>
       </c>
       <c r="D44" s="10">
         <v>205</v>
       </c>
@@ -5726,54 +5794,56 @@
       <c r="U44" s="10">
         <v>399</v>
       </c>
       <c r="V44" s="25">
         <v>405</v>
       </c>
       <c r="W44" s="25">
         <v>280</v>
       </c>
       <c r="X44" s="25">
         <v>285</v>
       </c>
       <c r="Y44" s="25">
         <v>213</v>
       </c>
       <c r="Z44" s="25">
         <v>278</v>
       </c>
       <c r="AA44" s="25">
         <v>220</v>
       </c>
       <c r="AB44" s="25">
         <f>[1]Город!M21</f>
         <v>188</v>
       </c>
-      <c r="AC44" s="58">
+      <c r="AC44" s="44">
         <v>212</v>
       </c>
-      <c r="AD44" s="1"/>
+      <c r="AD44" s="44">
+        <v>266</v>
+      </c>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="10">
         <v>118</v>
       </c>
       <c r="D45" s="10">
         <v>119</v>
       </c>
@@ -5828,54 +5898,56 @@
       <c r="U45" s="10">
         <v>202</v>
       </c>
       <c r="V45" s="25">
         <v>192</v>
       </c>
       <c r="W45" s="25">
         <v>114</v>
       </c>
       <c r="X45" s="25">
         <v>121</v>
       </c>
       <c r="Y45" s="25">
         <v>119</v>
       </c>
       <c r="Z45" s="25">
         <v>143</v>
       </c>
       <c r="AA45" s="25">
         <v>98</v>
       </c>
       <c r="AB45" s="25">
         <f>[1]Город!M22</f>
         <v>92</v>
       </c>
-      <c r="AC45" s="58">
+      <c r="AC45" s="44">
         <v>114</v>
       </c>
-      <c r="AD45" s="1"/>
+      <c r="AD45" s="44">
+        <v>128</v>
+      </c>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="10">
         <v>296</v>
       </c>
       <c r="D46" s="10">
         <v>260</v>
       </c>
@@ -5930,54 +6002,56 @@
       <c r="U46" s="10">
         <v>284</v>
       </c>
       <c r="V46" s="25">
         <v>250</v>
       </c>
       <c r="W46" s="25">
         <v>295</v>
       </c>
       <c r="X46" s="25">
         <v>301</v>
       </c>
       <c r="Y46" s="25">
         <v>214</v>
       </c>
       <c r="Z46" s="25">
         <v>238</v>
       </c>
       <c r="AA46" s="25">
         <v>202</v>
       </c>
       <c r="AB46" s="25">
         <f>[1]Город!M23</f>
         <v>178</v>
       </c>
-      <c r="AC46" s="58">
+      <c r="AC46" s="44">
         <v>188</v>
       </c>
-      <c r="AD46" s="1"/>
+      <c r="AD46" s="44">
+        <v>199</v>
+      </c>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="10">
         <v>103</v>
       </c>
       <c r="D47" s="10">
         <v>71</v>
       </c>
@@ -6032,54 +6106,56 @@
       <c r="U47" s="10">
         <v>145</v>
       </c>
       <c r="V47" s="25">
         <v>116</v>
       </c>
       <c r="W47" s="25">
         <v>120</v>
       </c>
       <c r="X47" s="25">
         <v>85</v>
       </c>
       <c r="Y47" s="25">
         <v>79</v>
       </c>
       <c r="Z47" s="25">
         <v>93</v>
       </c>
       <c r="AA47" s="25">
         <v>58</v>
       </c>
       <c r="AB47" s="25">
         <f>[1]Город!M24</f>
         <v>66</v>
       </c>
-      <c r="AC47" s="58">
+      <c r="AC47" s="44">
         <v>77</v>
       </c>
-      <c r="AD47" s="1"/>
+      <c r="AD47" s="44">
+        <v>73</v>
+      </c>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="10">
         <v>183</v>
       </c>
       <c r="D48" s="10">
         <v>215</v>
       </c>
@@ -6134,54 +6210,56 @@
       <c r="U48" s="10">
         <v>418</v>
       </c>
       <c r="V48" s="25">
         <v>425</v>
       </c>
       <c r="W48" s="25">
         <v>291</v>
       </c>
       <c r="X48" s="25">
         <v>263</v>
       </c>
       <c r="Y48" s="25">
         <v>205</v>
       </c>
       <c r="Z48" s="25">
         <v>245</v>
       </c>
       <c r="AA48" s="25">
         <v>182</v>
       </c>
       <c r="AB48" s="25">
         <f>[1]Город!M25</f>
         <v>231</v>
       </c>
-      <c r="AC48" s="58">
+      <c r="AC48" s="44">
         <v>183</v>
       </c>
-      <c r="AD48" s="1"/>
+      <c r="AD48" s="44">
+        <v>247</v>
+      </c>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="10">
         <v>709</v>
       </c>
       <c r="D49" s="10">
         <v>733</v>
       </c>
@@ -6236,54 +6314,56 @@
       <c r="U49" s="10">
         <v>1282</v>
       </c>
       <c r="V49" s="25">
         <v>1236</v>
       </c>
       <c r="W49" s="25">
         <v>990</v>
       </c>
       <c r="X49" s="25">
         <v>883</v>
       </c>
       <c r="Y49" s="25">
         <v>648</v>
       </c>
       <c r="Z49" s="25">
         <v>740</v>
       </c>
       <c r="AA49" s="25">
         <v>640</v>
       </c>
       <c r="AB49" s="25">
         <f>[1]Город!M26</f>
         <v>683</v>
       </c>
-      <c r="AC49" s="58">
+      <c r="AC49" s="44">
         <v>736</v>
       </c>
-      <c r="AD49" s="1"/>
+      <c r="AD49" s="44">
+        <v>768</v>
+      </c>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="10">
         <v>1023</v>
       </c>
       <c r="D50" s="10">
         <v>904</v>
       </c>
@@ -6338,54 +6418,56 @@
       <c r="U50" s="10">
         <v>1426</v>
       </c>
       <c r="V50" s="25">
         <v>1468</v>
       </c>
       <c r="W50" s="25">
         <v>1218</v>
       </c>
       <c r="X50" s="25">
         <v>1215</v>
       </c>
       <c r="Y50" s="25">
         <v>903</v>
       </c>
       <c r="Z50" s="25">
         <v>850</v>
       </c>
       <c r="AA50" s="25">
         <v>691</v>
       </c>
       <c r="AB50" s="25">
         <f>[1]Город!M27</f>
         <v>798</v>
       </c>
-      <c r="AC50" s="58">
+      <c r="AC50" s="44">
         <v>838</v>
       </c>
-      <c r="AD50" s="1"/>
+      <c r="AD50" s="44">
+        <v>977</v>
+      </c>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="10">
         <v>642</v>
       </c>
       <c r="D51" s="10">
         <v>547</v>
       </c>
@@ -6440,98 +6522,100 @@
       <c r="U51" s="10">
         <v>720</v>
       </c>
       <c r="V51" s="25">
         <v>641</v>
       </c>
       <c r="W51" s="25">
         <v>685</v>
       </c>
       <c r="X51" s="25">
         <v>698</v>
       </c>
       <c r="Y51" s="25">
         <v>610</v>
       </c>
       <c r="Z51" s="25">
         <v>577</v>
       </c>
       <c r="AA51" s="25">
         <v>455</v>
       </c>
       <c r="AB51" s="25">
         <f>[1]Город!M28</f>
         <v>447</v>
       </c>
-      <c r="AC51" s="58">
+      <c r="AC51" s="44">
         <v>510</v>
       </c>
-      <c r="AD51" s="1"/>
+      <c r="AD51" s="44">
+        <v>523</v>
+      </c>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="46" t="s">
+      <c r="B52" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="C52" s="46"/>
-[...26 lines deleted...]
-      <c r="AD52" s="8"/>
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="52"/>
+      <c r="F52" s="52"/>
+      <c r="G52" s="52"/>
+      <c r="H52" s="52"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="52"/>
+      <c r="N52" s="52"/>
+      <c r="O52" s="52"/>
+      <c r="P52" s="52"/>
+      <c r="Q52" s="52"/>
+      <c r="R52" s="52"/>
+      <c r="S52" s="52"/>
+      <c r="T52" s="52"/>
+      <c r="U52" s="52"/>
+      <c r="V52" s="52"/>
+      <c r="W52" s="52"/>
+      <c r="X52" s="52"/>
+      <c r="Y52" s="52"/>
+      <c r="Z52" s="52"/>
+      <c r="AA52" s="52"/>
+      <c r="AB52" s="52"/>
+      <c r="AC52" s="52"/>
+      <c r="AD52" s="52"/>
       <c r="AE52" s="8"/>
       <c r="AF52" s="8"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
       <c r="AI52" s="8"/>
       <c r="AJ52" s="8"/>
       <c r="AK52" s="8"/>
       <c r="AL52" s="8"/>
       <c r="AM52" s="8"/>
       <c r="AN52" s="8"/>
       <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="10">
         <v>3598</v>
       </c>
       <c r="D53" s="10">
         <v>3063</v>
       </c>
@@ -6586,54 +6670,56 @@
       <c r="U53" s="10">
         <v>3887</v>
       </c>
       <c r="V53" s="25">
         <v>3705</v>
       </c>
       <c r="W53" s="25">
         <v>3514</v>
       </c>
       <c r="X53" s="25">
         <v>3232</v>
       </c>
       <c r="Y53" s="25">
         <v>2782</v>
       </c>
       <c r="Z53" s="25">
         <v>2999</v>
       </c>
       <c r="AA53" s="25">
         <v>2383</v>
       </c>
       <c r="AB53" s="39">
         <f>[1]Село!M8</f>
         <v>2292</v>
       </c>
-      <c r="AC53" s="58">
+      <c r="AC53" s="44">
         <v>2426</v>
       </c>
-      <c r="AD53" s="1"/>
+      <c r="AD53" s="44">
+        <v>2495</v>
+      </c>
       <c r="AE53" s="1"/>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="10">
         <v>81</v>
       </c>
       <c r="D54" s="10">
         <v>90</v>
       </c>
@@ -6688,54 +6774,56 @@
       <c r="U54" s="10">
         <v>103</v>
       </c>
       <c r="V54" s="25">
         <v>89</v>
       </c>
       <c r="W54" s="25">
         <v>87</v>
       </c>
       <c r="X54" s="25">
         <v>82</v>
       </c>
       <c r="Y54" s="25">
         <v>59</v>
       </c>
       <c r="Z54" s="25">
         <v>67</v>
       </c>
       <c r="AA54" s="25">
         <v>60</v>
       </c>
       <c r="AB54" s="39">
         <f>[1]Село!M9</f>
         <v>54</v>
       </c>
-      <c r="AC54" s="58">
+      <c r="AC54" s="44">
         <v>53</v>
       </c>
-      <c r="AD54" s="1"/>
+      <c r="AD54" s="44">
+        <v>63</v>
+      </c>
       <c r="AE54" s="1"/>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="10">
         <v>138</v>
       </c>
       <c r="D55" s="10">
         <v>130</v>
       </c>
@@ -6790,54 +6878,56 @@
       <c r="U55" s="10">
         <v>221</v>
       </c>
       <c r="V55" s="25">
         <v>160</v>
       </c>
       <c r="W55" s="25">
         <v>139</v>
       </c>
       <c r="X55" s="25">
         <v>132</v>
       </c>
       <c r="Y55" s="25">
         <v>127</v>
       </c>
       <c r="Z55" s="25">
         <v>124</v>
       </c>
       <c r="AA55" s="25">
         <v>121</v>
       </c>
       <c r="AB55" s="39">
         <f>[1]Село!M10</f>
         <v>123</v>
       </c>
-      <c r="AC55" s="58">
+      <c r="AC55" s="44">
         <v>98</v>
       </c>
-      <c r="AD55" s="1"/>
+      <c r="AD55" s="44">
+        <v>118</v>
+      </c>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="10">
         <v>78</v>
       </c>
       <c r="D56" s="10">
         <v>61</v>
       </c>
@@ -6892,54 +6982,56 @@
       <c r="U56" s="10">
         <v>123</v>
       </c>
       <c r="V56" s="25">
         <v>103</v>
       </c>
       <c r="W56" s="25">
         <v>83</v>
       </c>
       <c r="X56" s="25">
         <v>74</v>
       </c>
       <c r="Y56" s="25">
         <v>69</v>
       </c>
       <c r="Z56" s="25">
         <v>53</v>
       </c>
       <c r="AA56" s="25">
         <v>52</v>
       </c>
       <c r="AB56" s="39">
         <f>[1]Село!M11</f>
         <v>44</v>
       </c>
-      <c r="AC56" s="58">
+      <c r="AC56" s="44">
         <v>61</v>
       </c>
-      <c r="AD56" s="1"/>
+      <c r="AD56" s="44">
+        <v>59</v>
+      </c>
       <c r="AE56" s="1"/>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="10">
         <v>812</v>
       </c>
       <c r="D57" s="10">
         <v>614</v>
       </c>
@@ -6994,54 +7086,56 @@
       <c r="U57" s="10">
         <v>775</v>
       </c>
       <c r="V57" s="25">
         <v>786</v>
       </c>
       <c r="W57" s="25">
         <v>711</v>
       </c>
       <c r="X57" s="25">
         <v>672</v>
       </c>
       <c r="Y57" s="25">
         <v>558</v>
       </c>
       <c r="Z57" s="25">
         <v>623</v>
       </c>
       <c r="AA57" s="25">
         <v>493</v>
       </c>
       <c r="AB57" s="39">
         <f>[1]Село!M12</f>
         <v>474</v>
       </c>
-      <c r="AC57" s="58">
+      <c r="AC57" s="44">
         <v>538</v>
       </c>
-      <c r="AD57" s="1"/>
+      <c r="AD57" s="44">
+        <v>512</v>
+      </c>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="10">
         <v>134</v>
       </c>
       <c r="D58" s="10">
         <v>118</v>
       </c>
@@ -7096,54 +7190,56 @@
       <c r="U58" s="10">
         <v>143</v>
       </c>
       <c r="V58" s="25">
         <v>141</v>
       </c>
       <c r="W58" s="25">
         <v>135</v>
       </c>
       <c r="X58" s="25">
         <v>116</v>
       </c>
       <c r="Y58" s="25">
         <v>90</v>
       </c>
       <c r="Z58" s="25">
         <v>101</v>
       </c>
       <c r="AA58" s="25">
         <v>70</v>
       </c>
       <c r="AB58" s="39">
         <f>[1]Село!M13</f>
         <v>83</v>
       </c>
-      <c r="AC58" s="58">
+      <c r="AC58" s="44">
         <v>92</v>
       </c>
-      <c r="AD58" s="1"/>
+      <c r="AD58" s="44">
+        <v>92</v>
+      </c>
       <c r="AE58" s="1"/>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="10">
         <v>102</v>
       </c>
       <c r="D59" s="10">
         <v>70</v>
       </c>
@@ -7198,54 +7294,56 @@
       <c r="U59" s="10">
         <v>108</v>
       </c>
       <c r="V59" s="25">
         <v>105</v>
       </c>
       <c r="W59" s="25">
         <v>86</v>
       </c>
       <c r="X59" s="25">
         <v>121</v>
       </c>
       <c r="Y59" s="25">
         <v>75</v>
       </c>
       <c r="Z59" s="25">
         <v>78</v>
       </c>
       <c r="AA59" s="25">
         <v>70</v>
       </c>
       <c r="AB59" s="39">
         <f>[1]Село!M14</f>
         <v>54</v>
       </c>
-      <c r="AC59" s="58">
+      <c r="AC59" s="44">
         <v>68</v>
       </c>
-      <c r="AD59" s="1"/>
+      <c r="AD59" s="44">
+        <v>61</v>
+      </c>
       <c r="AE59" s="1"/>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="10">
         <v>353</v>
       </c>
       <c r="D60" s="10">
         <v>325</v>
       </c>
@@ -7300,54 +7398,56 @@
       <c r="U60" s="10">
         <v>277</v>
       </c>
       <c r="V60" s="25">
         <v>310</v>
       </c>
       <c r="W60" s="25">
         <v>299</v>
       </c>
       <c r="X60" s="25">
         <v>260</v>
       </c>
       <c r="Y60" s="25">
         <v>268</v>
       </c>
       <c r="Z60" s="25">
         <v>329</v>
       </c>
       <c r="AA60" s="25">
         <v>238</v>
       </c>
       <c r="AB60" s="39">
         <f>[1]Село!M15</f>
         <v>213</v>
       </c>
-      <c r="AC60" s="58">
+      <c r="AC60" s="44">
         <v>176</v>
       </c>
-      <c r="AD60" s="1"/>
+      <c r="AD60" s="44">
+        <v>208</v>
+      </c>
       <c r="AE60" s="1"/>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="10">
         <v>189</v>
       </c>
       <c r="D61" s="10">
         <v>144</v>
       </c>
@@ -7402,54 +7502,56 @@
       <c r="U61" s="10">
         <v>192</v>
       </c>
       <c r="V61" s="25">
         <v>192</v>
       </c>
       <c r="W61" s="25">
         <v>210</v>
       </c>
       <c r="X61" s="25">
         <v>183</v>
       </c>
       <c r="Y61" s="25">
         <v>126</v>
       </c>
       <c r="Z61" s="25">
         <v>144</v>
       </c>
       <c r="AA61" s="25">
         <v>117</v>
       </c>
       <c r="AB61" s="39">
         <f>[1]Село!M16</f>
         <v>109</v>
       </c>
-      <c r="AC61" s="58">
+      <c r="AC61" s="44">
         <v>118</v>
       </c>
-      <c r="AD61" s="1"/>
+      <c r="AD61" s="44">
+        <v>130</v>
+      </c>
       <c r="AE61" s="1"/>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="10">
         <v>79</v>
       </c>
       <c r="D62" s="10">
         <v>80</v>
       </c>
@@ -7504,54 +7606,56 @@
       <c r="U62" s="10">
         <v>105</v>
       </c>
       <c r="V62" s="25">
         <v>96</v>
       </c>
       <c r="W62" s="25">
         <v>71</v>
       </c>
       <c r="X62" s="25">
         <v>70</v>
       </c>
       <c r="Y62" s="25">
         <v>61</v>
       </c>
       <c r="Z62" s="25">
         <v>67</v>
       </c>
       <c r="AA62" s="25">
         <v>50</v>
       </c>
       <c r="AB62" s="39">
         <f>[1]Село!M17</f>
         <v>59</v>
       </c>
-      <c r="AC62" s="58">
+      <c r="AC62" s="44">
         <v>55</v>
       </c>
-      <c r="AD62" s="1"/>
+      <c r="AD62" s="44">
+        <v>52</v>
+      </c>
       <c r="AE62" s="1"/>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="10">
         <v>104</v>
       </c>
       <c r="D63" s="10">
         <v>112</v>
       </c>
@@ -7606,54 +7710,56 @@
       <c r="U63" s="10">
         <v>194</v>
       </c>
       <c r="V63" s="25">
         <v>169</v>
       </c>
       <c r="W63" s="25">
         <v>130</v>
       </c>
       <c r="X63" s="25">
         <v>119</v>
       </c>
       <c r="Y63" s="25">
         <v>125</v>
       </c>
       <c r="Z63" s="25">
         <v>120</v>
       </c>
       <c r="AA63" s="25">
         <v>84</v>
       </c>
       <c r="AB63" s="39">
         <f>[1]Село!M18</f>
         <v>92</v>
       </c>
-      <c r="AC63" s="58">
+      <c r="AC63" s="44">
         <v>101</v>
       </c>
-      <c r="AD63" s="1"/>
+      <c r="AD63" s="44">
+        <v>98</v>
+      </c>
       <c r="AE63" s="1"/>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="10">
         <v>203</v>
       </c>
       <c r="D64" s="10">
         <v>178</v>
       </c>
@@ -7708,54 +7814,56 @@
       <c r="U64" s="10">
         <v>193</v>
       </c>
       <c r="V64" s="25">
         <v>212</v>
       </c>
       <c r="W64" s="25">
         <v>203</v>
       </c>
       <c r="X64" s="25">
         <v>180</v>
       </c>
       <c r="Y64" s="25">
         <v>164</v>
       </c>
       <c r="Z64" s="25">
         <v>172</v>
       </c>
       <c r="AA64" s="25">
         <v>118</v>
       </c>
       <c r="AB64" s="39">
         <f>[1]Село!M19</f>
         <v>92</v>
       </c>
-      <c r="AC64" s="58">
+      <c r="AC64" s="44">
         <v>125</v>
       </c>
-      <c r="AD64" s="1"/>
+      <c r="AD64" s="44">
+        <v>139</v>
+      </c>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="10">
         <v>219</v>
       </c>
       <c r="D65" s="10">
         <v>188</v>
       </c>
@@ -7810,54 +7918,56 @@
       <c r="U65" s="10">
         <v>172</v>
       </c>
       <c r="V65" s="25">
         <v>196</v>
       </c>
       <c r="W65" s="25">
         <v>193</v>
       </c>
       <c r="X65" s="25">
         <v>182</v>
       </c>
       <c r="Y65" s="25">
         <v>154</v>
       </c>
       <c r="Z65" s="25">
         <v>138</v>
       </c>
       <c r="AA65" s="25">
         <v>113</v>
       </c>
       <c r="AB65" s="39">
         <f>[1]Село!M20</f>
         <v>122</v>
       </c>
-      <c r="AC65" s="58">
+      <c r="AC65" s="44">
         <v>153</v>
       </c>
-      <c r="AD65" s="1"/>
+      <c r="AD65" s="44">
+        <v>126</v>
+      </c>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="10">
         <v>68</v>
       </c>
       <c r="D66" s="10">
         <v>76</v>
       </c>
@@ -7912,54 +8022,56 @@
       <c r="U66" s="10">
         <v>117</v>
       </c>
       <c r="V66" s="25">
         <v>127</v>
       </c>
       <c r="W66" s="25">
         <v>90</v>
       </c>
       <c r="X66" s="25">
         <v>76</v>
       </c>
       <c r="Y66" s="25">
         <v>65</v>
       </c>
       <c r="Z66" s="25">
         <v>74</v>
       </c>
       <c r="AA66" s="25">
         <v>62</v>
       </c>
       <c r="AB66" s="39">
         <f>[1]Село!M21</f>
         <v>60</v>
       </c>
-      <c r="AC66" s="58">
+      <c r="AC66" s="44">
         <v>64</v>
       </c>
-      <c r="AD66" s="1"/>
+      <c r="AD66" s="44">
+        <v>87</v>
+      </c>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="10">
         <v>93</v>
       </c>
       <c r="D67" s="10">
         <v>91</v>
       </c>
@@ -8014,54 +8126,56 @@
       <c r="U67" s="10">
         <v>154</v>
       </c>
       <c r="V67" s="25">
         <v>118</v>
       </c>
       <c r="W67" s="25">
         <v>99</v>
       </c>
       <c r="X67" s="25">
         <v>86</v>
       </c>
       <c r="Y67" s="25">
         <v>111</v>
       </c>
       <c r="Z67" s="25">
         <v>112</v>
       </c>
       <c r="AA67" s="25">
         <v>82</v>
       </c>
       <c r="AB67" s="39">
         <f>[1]Село!M22</f>
         <v>70</v>
       </c>
-      <c r="AC67" s="58">
+      <c r="AC67" s="44">
         <v>75</v>
       </c>
-      <c r="AD67" s="1"/>
+      <c r="AD67" s="44">
+        <v>80</v>
+      </c>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="10">
         <v>828</v>
       </c>
       <c r="D68" s="10">
         <v>699</v>
       </c>
@@ -8116,54 +8230,56 @@
       <c r="U68" s="10">
         <v>823</v>
       </c>
       <c r="V68" s="25">
         <v>761</v>
       </c>
       <c r="W68" s="25">
         <v>869</v>
       </c>
       <c r="X68" s="25">
         <v>765</v>
       </c>
       <c r="Y68" s="25">
         <v>635</v>
       </c>
       <c r="Z68" s="25">
         <v>695</v>
       </c>
       <c r="AA68" s="25">
         <v>571</v>
       </c>
       <c r="AB68" s="39">
         <f>[1]Село!M23</f>
         <v>546</v>
       </c>
-      <c r="AC68" s="58">
+      <c r="AC68" s="44">
         <v>565</v>
       </c>
-      <c r="AD68" s="1"/>
+      <c r="AD68" s="44">
+        <v>581</v>
+      </c>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="10">
         <v>20</v>
       </c>
       <c r="D69" s="10">
         <v>17</v>
       </c>
@@ -8218,54 +8334,56 @@
       <c r="U69" s="10">
         <v>26</v>
       </c>
       <c r="V69" s="25">
         <v>15</v>
       </c>
       <c r="W69" s="25">
         <v>17</v>
       </c>
       <c r="X69" s="25">
         <v>20</v>
       </c>
       <c r="Y69" s="25">
         <v>12</v>
       </c>
       <c r="Z69" s="25">
         <v>13</v>
       </c>
       <c r="AA69" s="25">
         <v>17</v>
       </c>
       <c r="AB69" s="39">
         <f>[1]Село!M24</f>
         <v>10</v>
       </c>
-      <c r="AC69" s="58">
+      <c r="AC69" s="44">
         <v>13</v>
       </c>
-      <c r="AD69" s="1"/>
+      <c r="AD69" s="44">
+        <v>10</v>
+      </c>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="15">
         <v>97</v>
       </c>
       <c r="D70" s="15">
         <v>70</v>
       </c>
@@ -8320,54 +8438,56 @@
       <c r="U70" s="15">
         <v>161</v>
       </c>
       <c r="V70" s="26">
         <v>125</v>
       </c>
       <c r="W70" s="26">
         <v>92</v>
       </c>
       <c r="X70" s="26">
         <v>94</v>
       </c>
       <c r="Y70" s="26">
         <v>83</v>
       </c>
       <c r="Z70" s="26">
         <v>89</v>
       </c>
       <c r="AA70" s="26">
         <v>65</v>
       </c>
       <c r="AB70" s="26">
         <f>[1]Село!M25</f>
         <v>87</v>
       </c>
-      <c r="AC70" s="61">
+      <c r="AC70" s="46">
         <v>71</v>
       </c>
-      <c r="AD70" s="1"/>
+      <c r="AD70" s="46">
+        <v>79</v>
+      </c>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
@@ -47398,59 +47518,59 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AC2"/>
-[...4 lines deleted...]
-    <mergeCell ref="O6:Z6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>