--- v2 (2026-06-16)
+++ v3 (2026-07-11)
@@ -1,151 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EA91B13-A41B-425C-AFA7-64D18221B62D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9AC0D9E4-BF37-429B-BF25-E4439907DB05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AB53" i="6" l="1"/>
-[...59 lines deleted...]
-  <c r="AB7" i="6"/>
+  <c r="AB7" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Браки</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
@@ -860,434 +796,110 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...323 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1458,51 +1070,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1584,59 +1196,59 @@
       <c r="B12" s="32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="43">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="43">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
@@ -1716,51 +1328,51 @@
       <c r="B12" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="30" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH69" sqref="AH69"/>
+      <selection pane="bottomLeft" activeCell="AG70" sqref="AG70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="45" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -1775,82 +1387,82 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="47"/>
-[...27 lines deleted...]
-      <c r="AE2" s="1"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="58"/>
+      <c r="AB2" s="58"/>
+      <c r="AC2" s="58"/>
+      <c r="AD2" s="58"/>
+      <c r="AE2" s="58"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
@@ -1924,119 +1536,118 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="36"/>
-      <c r="AD5" s="36" t="s">
+      <c r="AE5" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="59">
+      <c r="B6" s="52"/>
+      <c r="C6" s="54">
         <v>2024</v>
       </c>
-      <c r="D6" s="60"/>
-[...10 lines deleted...]
-      <c r="O6" s="53">
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="56">
         <v>2025</v>
       </c>
-      <c r="P6" s="54"/>
-[...10 lines deleted...]
-      <c r="AA6" s="48">
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="59">
         <v>2026</v>
       </c>
-      <c r="AB6" s="49"/>
-[...2 lines deleted...]
-      <c r="AE6" s="1"/>
+      <c r="AB6" s="60"/>
+      <c r="AC6" s="60"/>
+      <c r="AD6" s="60"/>
+      <c r="AE6" s="60"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="56"/>
-      <c r="B7" s="58"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -2078,95 +1689,97 @@
       <c r="W7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="37" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="5" t="str">
         <f>$P$7</f>
         <v>февраль</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="AE7" s="1"/>
+      <c r="AE7" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="50"/>
-[...27 lines deleted...]
-      <c r="AE8" s="8"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="10">
         <v>9613</v>
       </c>
       <c r="D9" s="10">
         <v>8498</v>
       </c>
       <c r="E9" s="10">
         <v>8622</v>
       </c>
       <c r="F9" s="10">
@@ -2214,60 +1827,61 @@
       <c r="T9" s="10">
         <v>11847</v>
       </c>
       <c r="U9" s="10">
         <v>12955</v>
       </c>
       <c r="V9" s="25">
         <v>12418</v>
       </c>
       <c r="W9" s="25">
         <v>10856</v>
       </c>
       <c r="X9" s="25">
         <v>10031</v>
       </c>
       <c r="Y9" s="25">
         <v>8139</v>
       </c>
       <c r="Z9" s="25">
         <v>8735</v>
       </c>
       <c r="AA9" s="25">
         <v>6955</v>
       </c>
       <c r="AB9" s="25">
-        <f>[1]Всего!M8</f>
         <v>7094</v>
       </c>
       <c r="AC9" s="44">
         <v>7560</v>
       </c>
       <c r="AD9" s="44">
         <v>8079</v>
       </c>
-      <c r="AE9" s="1"/>
+      <c r="AE9" s="44">
+        <v>6737</v>
+      </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="10">
         <v>246</v>
       </c>
       <c r="D10" s="10">
         <v>256</v>
       </c>
       <c r="E10" s="10">
@@ -2318,60 +1932,61 @@
       <c r="T10" s="10">
         <v>365</v>
       </c>
       <c r="U10" s="10">
         <v>428</v>
       </c>
       <c r="V10" s="25">
         <v>332</v>
       </c>
       <c r="W10" s="25">
         <v>286</v>
       </c>
       <c r="X10" s="25">
         <v>245</v>
       </c>
       <c r="Y10" s="25">
         <v>194</v>
       </c>
       <c r="Z10" s="25">
         <v>232</v>
       </c>
       <c r="AA10" s="25">
         <v>210</v>
       </c>
       <c r="AB10" s="25">
-        <f>[1]Всего!M9</f>
         <v>207</v>
       </c>
       <c r="AC10" s="44">
         <v>220</v>
       </c>
       <c r="AD10" s="44">
         <v>243</v>
       </c>
-      <c r="AE10" s="1"/>
+      <c r="AE10" s="44">
+        <v>186</v>
+      </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="10">
         <v>352</v>
       </c>
       <c r="D11" s="10">
         <v>314</v>
       </c>
       <c r="E11" s="10">
@@ -2422,60 +2037,61 @@
       <c r="T11" s="10">
         <v>524</v>
       </c>
       <c r="U11" s="10">
         <v>557</v>
       </c>
       <c r="V11" s="25">
         <v>499</v>
       </c>
       <c r="W11" s="25">
         <v>379</v>
       </c>
       <c r="X11" s="25">
         <v>359</v>
       </c>
       <c r="Y11" s="25">
         <v>343</v>
       </c>
       <c r="Z11" s="25">
         <v>318</v>
       </c>
       <c r="AA11" s="25">
         <v>270</v>
       </c>
       <c r="AB11" s="25">
-        <f>[1]Всего!M10</f>
         <v>284</v>
       </c>
       <c r="AC11" s="44">
         <v>270</v>
       </c>
       <c r="AD11" s="44">
         <v>308</v>
       </c>
-      <c r="AE11" s="1"/>
+      <c r="AE11" s="44">
+        <v>227</v>
+      </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="10">
         <v>419</v>
       </c>
       <c r="D12" s="10">
         <v>298</v>
       </c>
       <c r="E12" s="10">
@@ -2526,60 +2142,61 @@
       <c r="T12" s="10">
         <v>619</v>
       </c>
       <c r="U12" s="10">
         <v>630</v>
       </c>
       <c r="V12" s="25">
         <v>577</v>
       </c>
       <c r="W12" s="25">
         <v>500</v>
       </c>
       <c r="X12" s="25">
         <v>387</v>
       </c>
       <c r="Y12" s="25">
         <v>310</v>
       </c>
       <c r="Z12" s="25">
         <v>327</v>
       </c>
       <c r="AA12" s="25">
         <v>297</v>
       </c>
       <c r="AB12" s="25">
-        <f>[1]Всего!M11</f>
         <v>280</v>
       </c>
       <c r="AC12" s="44">
         <v>324</v>
       </c>
       <c r="AD12" s="44">
         <v>348</v>
       </c>
-      <c r="AE12" s="1"/>
+      <c r="AE12" s="44">
+        <v>279</v>
+      </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="10">
         <v>966</v>
       </c>
       <c r="D13" s="10">
         <v>748</v>
       </c>
       <c r="E13" s="10">
@@ -2630,60 +2247,61 @@
       <c r="T13" s="10">
         <v>870</v>
       </c>
       <c r="U13" s="10">
         <v>996</v>
       </c>
       <c r="V13" s="25">
         <v>998</v>
       </c>
       <c r="W13" s="25">
         <v>887</v>
       </c>
       <c r="X13" s="25">
         <v>866</v>
       </c>
       <c r="Y13" s="25">
         <v>698</v>
       </c>
       <c r="Z13" s="25">
         <v>761</v>
       </c>
       <c r="AA13" s="25">
         <v>627</v>
       </c>
       <c r="AB13" s="25">
-        <f>[1]Всего!M12</f>
         <v>595</v>
       </c>
       <c r="AC13" s="44">
         <v>665</v>
       </c>
       <c r="AD13" s="44">
         <v>653</v>
       </c>
-      <c r="AE13" s="1"/>
+      <c r="AE13" s="44">
+        <v>630</v>
+      </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="10">
         <v>318</v>
       </c>
       <c r="D14" s="10">
         <v>281</v>
       </c>
       <c r="E14" s="10">
@@ -2734,60 +2352,61 @@
       <c r="T14" s="10">
         <v>337</v>
       </c>
       <c r="U14" s="10">
         <v>388</v>
       </c>
       <c r="V14" s="25">
         <v>355</v>
       </c>
       <c r="W14" s="25">
         <v>392</v>
       </c>
       <c r="X14" s="25">
         <v>284</v>
       </c>
       <c r="Y14" s="25">
         <v>228</v>
       </c>
       <c r="Z14" s="25">
         <v>276</v>
       </c>
       <c r="AA14" s="25">
         <v>192</v>
       </c>
       <c r="AB14" s="25">
-        <f>[1]Всего!M13</f>
         <v>241</v>
       </c>
       <c r="AC14" s="44">
         <v>245</v>
       </c>
       <c r="AD14" s="44">
         <v>228</v>
       </c>
-      <c r="AE14" s="1"/>
+      <c r="AE14" s="44">
+        <v>215</v>
+      </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="10">
         <v>271</v>
       </c>
       <c r="D15" s="10">
         <v>214</v>
       </c>
       <c r="E15" s="10">
@@ -2838,60 +2457,61 @@
       <c r="T15" s="10">
         <v>373</v>
       </c>
       <c r="U15" s="10">
         <v>421</v>
       </c>
       <c r="V15" s="25">
         <v>434</v>
       </c>
       <c r="W15" s="25">
         <v>317</v>
       </c>
       <c r="X15" s="25">
         <v>368</v>
       </c>
       <c r="Y15" s="25">
         <v>208</v>
       </c>
       <c r="Z15" s="25">
         <v>238</v>
       </c>
       <c r="AA15" s="25">
         <v>186</v>
       </c>
       <c r="AB15" s="25">
-        <f>[1]Всего!M14</f>
         <v>177</v>
       </c>
       <c r="AC15" s="44">
         <v>199</v>
       </c>
       <c r="AD15" s="44">
         <v>226</v>
       </c>
-      <c r="AE15" s="1"/>
+      <c r="AE15" s="44">
+        <v>174</v>
+      </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="10">
         <v>631</v>
       </c>
       <c r="D16" s="10">
         <v>537</v>
       </c>
       <c r="E16" s="10">
@@ -2942,60 +2562,61 @@
       <c r="T16" s="10">
         <v>526</v>
       </c>
       <c r="U16" s="10">
         <v>618</v>
       </c>
       <c r="V16" s="25">
         <v>660</v>
       </c>
       <c r="W16" s="25">
         <v>622</v>
       </c>
       <c r="X16" s="25">
         <v>551</v>
       </c>
       <c r="Y16" s="25">
         <v>495</v>
       </c>
       <c r="Z16" s="25">
         <v>584</v>
       </c>
       <c r="AA16" s="25">
         <v>449</v>
       </c>
       <c r="AB16" s="25">
-        <f>[1]Всего!M15</f>
         <v>404</v>
       </c>
       <c r="AC16" s="44">
         <v>377</v>
       </c>
       <c r="AD16" s="44">
         <v>454</v>
       </c>
-      <c r="AE16" s="1"/>
+      <c r="AE16" s="44">
+        <v>416</v>
+      </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10">
         <v>321</v>
       </c>
       <c r="D17" s="10">
         <v>277</v>
       </c>
       <c r="E17" s="10">
@@ -3046,60 +2667,61 @@
       <c r="T17" s="10">
         <v>348</v>
       </c>
       <c r="U17" s="10">
         <v>404</v>
       </c>
       <c r="V17" s="25">
         <v>416</v>
       </c>
       <c r="W17" s="25">
         <v>402</v>
       </c>
       <c r="X17" s="25">
         <v>364</v>
       </c>
       <c r="Y17" s="25">
         <v>274</v>
       </c>
       <c r="Z17" s="25">
         <v>284</v>
       </c>
       <c r="AA17" s="25">
         <v>226</v>
       </c>
       <c r="AB17" s="25">
-        <f>[1]Всего!M16</f>
         <v>249</v>
       </c>
       <c r="AC17" s="44">
         <v>255</v>
       </c>
       <c r="AD17" s="44">
         <v>252</v>
       </c>
-      <c r="AE17" s="1"/>
+      <c r="AE17" s="44">
+        <v>255</v>
+      </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="10">
         <v>510</v>
       </c>
       <c r="D18" s="10">
         <v>521</v>
       </c>
       <c r="E18" s="10">
@@ -3150,60 +2772,61 @@
       <c r="T18" s="10">
         <v>848</v>
       </c>
       <c r="U18" s="10">
         <v>855</v>
       </c>
       <c r="V18" s="25">
         <v>840</v>
       </c>
       <c r="W18" s="25">
         <v>660</v>
       </c>
       <c r="X18" s="25">
         <v>578</v>
       </c>
       <c r="Y18" s="25">
         <v>497</v>
       </c>
       <c r="Z18" s="25">
         <v>544</v>
       </c>
       <c r="AA18" s="25">
         <v>416</v>
       </c>
       <c r="AB18" s="25">
-        <f>[1]Всего!M17</f>
         <v>410</v>
       </c>
       <c r="AC18" s="44">
         <v>446</v>
       </c>
       <c r="AD18" s="44">
         <v>455</v>
       </c>
-      <c r="AE18" s="1"/>
+      <c r="AE18" s="44">
+        <v>323</v>
+      </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="10">
         <v>345</v>
       </c>
       <c r="D19" s="10">
         <v>345</v>
       </c>
       <c r="E19" s="10">
@@ -3254,60 +2877,61 @@
       <c r="T19" s="10">
         <v>565</v>
       </c>
       <c r="U19" s="10">
         <v>663</v>
       </c>
       <c r="V19" s="25">
         <v>586</v>
       </c>
       <c r="W19" s="25">
         <v>425</v>
       </c>
       <c r="X19" s="25">
         <v>388</v>
       </c>
       <c r="Y19" s="25">
         <v>362</v>
       </c>
       <c r="Z19" s="25">
         <v>377</v>
       </c>
       <c r="AA19" s="25">
         <v>279</v>
       </c>
       <c r="AB19" s="25">
-        <f>[1]Всего!M18</f>
         <v>298</v>
       </c>
       <c r="AC19" s="44">
         <v>301</v>
       </c>
       <c r="AD19" s="44">
         <v>332</v>
       </c>
-      <c r="AE19" s="1"/>
+      <c r="AE19" s="44">
+        <v>208</v>
+      </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10">
         <v>384</v>
       </c>
       <c r="D20" s="10">
         <v>328</v>
       </c>
       <c r="E20" s="10">
@@ -3358,60 +2982,61 @@
       <c r="T20" s="10">
         <v>354</v>
       </c>
       <c r="U20" s="10">
         <v>456</v>
       </c>
       <c r="V20" s="25">
         <v>437</v>
       </c>
       <c r="W20" s="25">
         <v>431</v>
       </c>
       <c r="X20" s="25">
         <v>373</v>
       </c>
       <c r="Y20" s="25">
         <v>302</v>
       </c>
       <c r="Z20" s="25">
         <v>327</v>
       </c>
       <c r="AA20" s="25">
         <v>232</v>
       </c>
       <c r="AB20" s="25">
-        <f>[1]Всего!M19</f>
         <v>224</v>
       </c>
       <c r="AC20" s="44">
         <v>287</v>
       </c>
       <c r="AD20" s="44">
         <v>295</v>
       </c>
-      <c r="AE20" s="1"/>
+      <c r="AE20" s="44">
+        <v>257</v>
+      </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="10">
         <v>425</v>
       </c>
       <c r="D21" s="10">
         <v>372</v>
       </c>
       <c r="E21" s="10">
@@ -3462,60 +3087,61 @@
       <c r="T21" s="10">
         <v>393</v>
       </c>
       <c r="U21" s="10">
         <v>381</v>
       </c>
       <c r="V21" s="25">
         <v>405</v>
       </c>
       <c r="W21" s="25">
         <v>395</v>
       </c>
       <c r="X21" s="25">
         <v>376</v>
       </c>
       <c r="Y21" s="25">
         <v>331</v>
       </c>
       <c r="Z21" s="25">
         <v>320</v>
       </c>
       <c r="AA21" s="25">
         <v>228</v>
       </c>
       <c r="AB21" s="25">
-        <f>[1]Всего!M20</f>
         <v>269</v>
       </c>
       <c r="AC21" s="44">
         <v>325</v>
       </c>
       <c r="AD21" s="44">
         <v>267</v>
       </c>
-      <c r="AE21" s="1"/>
+      <c r="AE21" s="44">
+        <v>294</v>
+      </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="10">
         <v>313</v>
       </c>
       <c r="D22" s="10">
         <v>281</v>
       </c>
       <c r="E22" s="10">
@@ -3566,60 +3192,61 @@
       <c r="T22" s="10">
         <v>527</v>
       </c>
       <c r="U22" s="10">
         <v>516</v>
       </c>
       <c r="V22" s="25">
         <v>532</v>
       </c>
       <c r="W22" s="25">
         <v>370</v>
       </c>
       <c r="X22" s="25">
         <v>361</v>
       </c>
       <c r="Y22" s="25">
         <v>278</v>
       </c>
       <c r="Z22" s="25">
         <v>352</v>
       </c>
       <c r="AA22" s="25">
         <v>282</v>
       </c>
       <c r="AB22" s="25">
-        <f>[1]Всего!M21</f>
         <v>248</v>
       </c>
       <c r="AC22" s="44">
         <v>276</v>
       </c>
       <c r="AD22" s="44">
         <v>353</v>
       </c>
-      <c r="AE22" s="1"/>
+      <c r="AE22" s="44">
+        <v>198</v>
+      </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="10">
         <v>211</v>
       </c>
       <c r="D23" s="10">
         <v>210</v>
       </c>
       <c r="E23" s="10">
@@ -3670,60 +3297,61 @@
       <c r="T23" s="10">
         <v>339</v>
       </c>
       <c r="U23" s="10">
         <v>356</v>
       </c>
       <c r="V23" s="25">
         <v>310</v>
       </c>
       <c r="W23" s="25">
         <v>213</v>
       </c>
       <c r="X23" s="25">
         <v>207</v>
       </c>
       <c r="Y23" s="25">
         <v>230</v>
       </c>
       <c r="Z23" s="25">
         <v>255</v>
       </c>
       <c r="AA23" s="25">
         <v>180</v>
       </c>
       <c r="AB23" s="25">
-        <f>[1]Всего!M22</f>
         <v>162</v>
       </c>
       <c r="AC23" s="44">
         <v>189</v>
       </c>
       <c r="AD23" s="44">
         <v>208</v>
       </c>
-      <c r="AE23" s="1"/>
+      <c r="AE23" s="44">
+        <v>113</v>
+      </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="10">
         <v>1124</v>
       </c>
       <c r="D24" s="10">
         <v>959</v>
       </c>
       <c r="E24" s="10">
@@ -3774,60 +3402,61 @@
       <c r="T24" s="10">
         <v>940</v>
       </c>
       <c r="U24" s="10">
         <v>1107</v>
       </c>
       <c r="V24" s="25">
         <v>1011</v>
       </c>
       <c r="W24" s="25">
         <v>1164</v>
       </c>
       <c r="X24" s="25">
         <v>1066</v>
       </c>
       <c r="Y24" s="25">
         <v>849</v>
       </c>
       <c r="Z24" s="25">
         <v>933</v>
       </c>
       <c r="AA24" s="25">
         <v>773</v>
       </c>
       <c r="AB24" s="25">
-        <f>[1]Всего!M23</f>
         <v>724</v>
       </c>
       <c r="AC24" s="44">
         <v>753</v>
       </c>
       <c r="AD24" s="44">
         <v>780</v>
       </c>
-      <c r="AE24" s="1"/>
+      <c r="AE24" s="44">
+        <v>783</v>
+      </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>88</v>
       </c>
       <c r="E25" s="10">
@@ -3878,60 +3507,61 @@
       <c r="T25" s="10">
         <v>135</v>
       </c>
       <c r="U25" s="10">
         <v>171</v>
       </c>
       <c r="V25" s="25">
         <v>131</v>
       </c>
       <c r="W25" s="25">
         <v>137</v>
       </c>
       <c r="X25" s="25">
         <v>105</v>
       </c>
       <c r="Y25" s="25">
         <v>91</v>
       </c>
       <c r="Z25" s="25">
         <v>106</v>
       </c>
       <c r="AA25" s="25">
         <v>75</v>
       </c>
       <c r="AB25" s="25">
-        <f>[1]Всего!M24</f>
         <v>76</v>
       </c>
       <c r="AC25" s="44">
         <v>90</v>
       </c>
       <c r="AD25" s="44">
         <v>83</v>
       </c>
-      <c r="AE25" s="1"/>
+      <c r="AE25" s="44">
+        <v>95</v>
+      </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="10">
         <v>280</v>
       </c>
       <c r="D26" s="10">
         <v>285</v>
       </c>
       <c r="E26" s="10">
@@ -3982,60 +3612,61 @@
       <c r="T26" s="10">
         <v>524</v>
       </c>
       <c r="U26" s="10">
         <v>579</v>
       </c>
       <c r="V26" s="25">
         <v>550</v>
       </c>
       <c r="W26" s="25">
         <v>383</v>
       </c>
       <c r="X26" s="25">
         <v>357</v>
       </c>
       <c r="Y26" s="25">
         <v>288</v>
       </c>
       <c r="Z26" s="25">
         <v>334</v>
       </c>
       <c r="AA26" s="25">
         <v>247</v>
       </c>
       <c r="AB26" s="25">
-        <f>[1]Всего!M25</f>
         <v>318</v>
       </c>
       <c r="AC26" s="44">
         <v>254</v>
       </c>
       <c r="AD26" s="44">
         <v>326</v>
       </c>
-      <c r="AE26" s="1"/>
+      <c r="AE26" s="44">
+        <v>217</v>
+      </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="10">
         <v>709</v>
       </c>
       <c r="D27" s="10">
         <v>733</v>
       </c>
       <c r="E27" s="10">
@@ -4086,60 +3717,61 @@
       <c r="T27" s="10">
         <v>1257</v>
       </c>
       <c r="U27" s="10">
         <v>1282</v>
       </c>
       <c r="V27" s="25">
         <v>1236</v>
       </c>
       <c r="W27" s="25">
         <v>990</v>
       </c>
       <c r="X27" s="25">
         <v>883</v>
       </c>
       <c r="Y27" s="25">
         <v>648</v>
       </c>
       <c r="Z27" s="25">
         <v>740</v>
       </c>
       <c r="AA27" s="25">
         <v>640</v>
       </c>
       <c r="AB27" s="25">
-        <f>[1]Всего!M26</f>
         <v>683</v>
       </c>
       <c r="AC27" s="44">
         <v>736</v>
       </c>
       <c r="AD27" s="44">
         <v>768</v>
       </c>
-      <c r="AE27" s="1"/>
+      <c r="AE27" s="44">
+        <v>642</v>
+      </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="10">
         <v>1023</v>
       </c>
       <c r="D28" s="10">
         <v>904</v>
       </c>
       <c r="E28" s="10">
@@ -4190,60 +3822,61 @@
       <c r="T28" s="10">
         <v>1395</v>
       </c>
       <c r="U28" s="10">
         <v>1426</v>
       </c>
       <c r="V28" s="25">
         <v>1468</v>
       </c>
       <c r="W28" s="25">
         <v>1218</v>
       </c>
       <c r="X28" s="25">
         <v>1215</v>
       </c>
       <c r="Y28" s="25">
         <v>903</v>
       </c>
       <c r="Z28" s="25">
         <v>850</v>
       </c>
       <c r="AA28" s="25">
         <v>691</v>
       </c>
       <c r="AB28" s="25">
-        <f>[1]Всего!M27</f>
         <v>798</v>
       </c>
       <c r="AC28" s="44">
         <v>838</v>
       </c>
       <c r="AD28" s="44">
         <v>977</v>
       </c>
-      <c r="AE28" s="1"/>
+      <c r="AE28" s="44">
+        <v>739</v>
+      </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="10">
         <v>642</v>
       </c>
       <c r="D29" s="10">
         <v>547</v>
       </c>
       <c r="E29" s="10">
@@ -4294,104 +3927,105 @@
       <c r="T29" s="10">
         <v>608</v>
       </c>
       <c r="U29" s="10">
         <v>720</v>
       </c>
       <c r="V29" s="25">
         <v>641</v>
       </c>
       <c r="W29" s="25">
         <v>685</v>
       </c>
       <c r="X29" s="25">
         <v>698</v>
       </c>
       <c r="Y29" s="25">
         <v>610</v>
       </c>
       <c r="Z29" s="25">
         <v>577</v>
       </c>
       <c r="AA29" s="25">
         <v>455</v>
       </c>
       <c r="AB29" s="25">
-        <f>[1]Всего!M28</f>
         <v>447</v>
       </c>
       <c r="AC29" s="44">
         <v>510</v>
       </c>
       <c r="AD29" s="44">
         <v>523</v>
       </c>
-      <c r="AE29" s="1"/>
+      <c r="AE29" s="44">
+        <v>486</v>
+      </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="51" t="s">
+      <c r="B30" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="51"/>
-[...27 lines deleted...]
-      <c r="AE30" s="8"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="48"/>
+      <c r="V30" s="48"/>
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="48"/>
+      <c r="AA30" s="48"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="48"/>
+      <c r="AD30" s="48"/>
+      <c r="AE30" s="48"/>
       <c r="AF30" s="8"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="8"/>
       <c r="AN30" s="8"/>
       <c r="AO30" s="8"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="10">
         <v>6015</v>
       </c>
       <c r="D31" s="10">
         <v>5435</v>
       </c>
       <c r="E31" s="10">
         <v>5576</v>
       </c>
       <c r="F31" s="10">
@@ -4439,60 +4073,61 @@
       <c r="T31" s="10">
         <v>8525</v>
       </c>
       <c r="U31" s="10">
         <v>9068</v>
       </c>
       <c r="V31" s="25">
         <v>8713</v>
       </c>
       <c r="W31" s="25">
         <v>7342</v>
       </c>
       <c r="X31" s="25">
         <v>6799</v>
       </c>
       <c r="Y31" s="25">
         <v>5357</v>
       </c>
       <c r="Z31" s="25">
         <v>5736</v>
       </c>
       <c r="AA31" s="25">
         <v>4572</v>
       </c>
       <c r="AB31" s="25">
-        <f>[1]Город!M8</f>
         <v>4802</v>
       </c>
       <c r="AC31" s="44">
         <v>5134</v>
       </c>
       <c r="AD31" s="44">
         <v>5584</v>
       </c>
-      <c r="AE31" s="1"/>
+      <c r="AE31" s="44">
+        <v>4455</v>
+      </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="10">
         <v>165</v>
       </c>
       <c r="D32" s="10">
         <v>166</v>
       </c>
       <c r="E32" s="10">
@@ -4543,60 +4178,61 @@
       <c r="T32" s="10">
         <v>285</v>
       </c>
       <c r="U32" s="10">
         <v>325</v>
       </c>
       <c r="V32" s="25">
         <v>243</v>
       </c>
       <c r="W32" s="25">
         <v>199</v>
       </c>
       <c r="X32" s="25">
         <v>163</v>
       </c>
       <c r="Y32" s="25">
         <v>135</v>
       </c>
       <c r="Z32" s="25">
         <v>165</v>
       </c>
       <c r="AA32" s="25">
         <v>150</v>
       </c>
       <c r="AB32" s="25">
-        <f>[1]Город!M9</f>
         <v>153</v>
       </c>
       <c r="AC32" s="44">
         <v>167</v>
       </c>
       <c r="AD32" s="44">
         <v>180</v>
       </c>
-      <c r="AE32" s="1"/>
+      <c r="AE32" s="44">
+        <v>144</v>
+      </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="10">
         <v>214</v>
       </c>
       <c r="D33" s="10">
         <v>184</v>
       </c>
       <c r="E33" s="10">
@@ -4647,60 +4283,61 @@
       <c r="T33" s="10">
         <v>316</v>
       </c>
       <c r="U33" s="10">
         <v>336</v>
       </c>
       <c r="V33" s="25">
         <v>339</v>
       </c>
       <c r="W33" s="25">
         <v>240</v>
       </c>
       <c r="X33" s="25">
         <v>227</v>
       </c>
       <c r="Y33" s="25">
         <v>216</v>
       </c>
       <c r="Z33" s="25">
         <v>194</v>
       </c>
       <c r="AA33" s="25">
         <v>149</v>
       </c>
       <c r="AB33" s="25">
-        <f>[1]Город!M10</f>
         <v>161</v>
       </c>
       <c r="AC33" s="44">
         <v>172</v>
       </c>
       <c r="AD33" s="44">
         <v>190</v>
       </c>
-      <c r="AE33" s="1"/>
+      <c r="AE33" s="44">
+        <v>135</v>
+      </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="10">
         <v>341</v>
       </c>
       <c r="D34" s="10">
         <v>237</v>
       </c>
       <c r="E34" s="10">
@@ -4751,60 +4388,61 @@
       <c r="T34" s="10">
         <v>528</v>
       </c>
       <c r="U34" s="10">
         <v>507</v>
       </c>
       <c r="V34" s="25">
         <v>474</v>
       </c>
       <c r="W34" s="25">
         <v>417</v>
       </c>
       <c r="X34" s="25">
         <v>313</v>
       </c>
       <c r="Y34" s="25">
         <v>241</v>
       </c>
       <c r="Z34" s="25">
         <v>274</v>
       </c>
       <c r="AA34" s="25">
         <v>245</v>
       </c>
       <c r="AB34" s="25">
-        <f>[1]Город!M11</f>
         <v>236</v>
       </c>
       <c r="AC34" s="44">
         <v>263</v>
       </c>
       <c r="AD34" s="44">
         <v>289</v>
       </c>
-      <c r="AE34" s="1"/>
+      <c r="AE34" s="44">
+        <v>242</v>
+      </c>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="10">
         <v>154</v>
       </c>
       <c r="D35" s="10">
         <v>134</v>
       </c>
       <c r="E35" s="10">
@@ -4855,60 +4493,61 @@
       <c r="T35" s="10">
         <v>191</v>
       </c>
       <c r="U35" s="10">
         <v>221</v>
       </c>
       <c r="V35" s="25">
         <v>212</v>
       </c>
       <c r="W35" s="25">
         <v>176</v>
       </c>
       <c r="X35" s="25">
         <v>194</v>
       </c>
       <c r="Y35" s="25">
         <v>140</v>
       </c>
       <c r="Z35" s="25">
         <v>138</v>
       </c>
       <c r="AA35" s="25">
         <v>134</v>
       </c>
       <c r="AB35" s="25">
-        <f>[1]Город!M12</f>
         <v>121</v>
       </c>
       <c r="AC35" s="44">
         <v>127</v>
       </c>
       <c r="AD35" s="44">
         <v>141</v>
       </c>
-      <c r="AE35" s="1"/>
+      <c r="AE35" s="44">
+        <v>121</v>
+      </c>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="10">
         <v>184</v>
       </c>
       <c r="D36" s="10">
         <v>163</v>
       </c>
       <c r="E36" s="10">
@@ -4959,60 +4598,61 @@
       <c r="T36" s="10">
         <v>200</v>
       </c>
       <c r="U36" s="10">
         <v>245</v>
       </c>
       <c r="V36" s="25">
         <v>214</v>
       </c>
       <c r="W36" s="25">
         <v>257</v>
       </c>
       <c r="X36" s="25">
         <v>168</v>
       </c>
       <c r="Y36" s="25">
         <v>138</v>
       </c>
       <c r="Z36" s="25">
         <v>175</v>
       </c>
       <c r="AA36" s="25">
         <v>122</v>
       </c>
       <c r="AB36" s="25">
-        <f>[1]Город!M13</f>
         <v>158</v>
       </c>
       <c r="AC36" s="44">
         <v>153</v>
       </c>
       <c r="AD36" s="44">
         <v>136</v>
       </c>
-      <c r="AE36" s="1"/>
+      <c r="AE36" s="44">
+        <v>124</v>
+      </c>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="10">
         <v>169</v>
       </c>
       <c r="D37" s="10">
         <v>144</v>
       </c>
       <c r="E37" s="10">
@@ -5063,60 +4703,61 @@
       <c r="T37" s="10">
         <v>276</v>
       </c>
       <c r="U37" s="10">
         <v>313</v>
       </c>
       <c r="V37" s="25">
         <v>329</v>
       </c>
       <c r="W37" s="25">
         <v>231</v>
       </c>
       <c r="X37" s="25">
         <v>247</v>
       </c>
       <c r="Y37" s="25">
         <v>133</v>
       </c>
       <c r="Z37" s="25">
         <v>160</v>
       </c>
       <c r="AA37" s="25">
         <v>116</v>
       </c>
       <c r="AB37" s="25">
-        <f>[1]Город!M14</f>
         <v>123</v>
       </c>
       <c r="AC37" s="44">
         <v>131</v>
       </c>
       <c r="AD37" s="44">
         <v>165</v>
       </c>
-      <c r="AE37" s="1"/>
+      <c r="AE37" s="44">
+        <v>115</v>
+      </c>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="10">
         <v>278</v>
       </c>
       <c r="D38" s="10">
         <v>212</v>
       </c>
       <c r="E38" s="10">
@@ -5167,60 +4808,61 @@
       <c r="T38" s="10">
         <v>286</v>
       </c>
       <c r="U38" s="10">
         <v>341</v>
       </c>
       <c r="V38" s="25">
         <v>350</v>
       </c>
       <c r="W38" s="25">
         <v>323</v>
       </c>
       <c r="X38" s="25">
         <v>291</v>
       </c>
       <c r="Y38" s="25">
         <v>227</v>
       </c>
       <c r="Z38" s="25">
         <v>255</v>
       </c>
       <c r="AA38" s="25">
         <v>211</v>
       </c>
       <c r="AB38" s="25">
-        <f>[1]Город!M15</f>
         <v>191</v>
       </c>
       <c r="AC38" s="44">
         <v>201</v>
       </c>
       <c r="AD38" s="44">
         <v>246</v>
       </c>
-      <c r="AE38" s="1"/>
+      <c r="AE38" s="44">
+        <v>202</v>
+      </c>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="10">
         <v>132</v>
       </c>
       <c r="D39" s="10">
         <v>133</v>
       </c>
       <c r="E39" s="10">
@@ -5271,60 +4913,61 @@
       <c r="T39" s="10">
         <v>193</v>
       </c>
       <c r="U39" s="10">
         <v>212</v>
       </c>
       <c r="V39" s="25">
         <v>224</v>
       </c>
       <c r="W39" s="25">
         <v>192</v>
       </c>
       <c r="X39" s="25">
         <v>181</v>
       </c>
       <c r="Y39" s="25">
         <v>148</v>
       </c>
       <c r="Z39" s="25">
         <v>140</v>
       </c>
       <c r="AA39" s="25">
         <v>109</v>
       </c>
       <c r="AB39" s="25">
-        <f>[1]Город!M16</f>
         <v>140</v>
       </c>
       <c r="AC39" s="44">
         <v>137</v>
       </c>
       <c r="AD39" s="44">
         <v>122</v>
       </c>
-      <c r="AE39" s="1"/>
+      <c r="AE39" s="44">
+        <v>135</v>
+      </c>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="10">
         <v>431</v>
       </c>
       <c r="D40" s="10">
         <v>441</v>
       </c>
       <c r="E40" s="10">
@@ -5375,60 +5018,61 @@
       <c r="T40" s="10">
         <v>753</v>
       </c>
       <c r="U40" s="10">
         <v>750</v>
       </c>
       <c r="V40" s="25">
         <v>744</v>
       </c>
       <c r="W40" s="25">
         <v>589</v>
       </c>
       <c r="X40" s="25">
         <v>508</v>
       </c>
       <c r="Y40" s="25">
         <v>436</v>
       </c>
       <c r="Z40" s="25">
         <v>477</v>
       </c>
       <c r="AA40" s="25">
         <v>366</v>
       </c>
       <c r="AB40" s="25">
-        <f>[1]Город!M17</f>
         <v>351</v>
       </c>
       <c r="AC40" s="44">
         <v>391</v>
       </c>
       <c r="AD40" s="44">
         <v>403</v>
       </c>
-      <c r="AE40" s="1"/>
+      <c r="AE40" s="44">
+        <v>279</v>
+      </c>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="10">
         <v>241</v>
       </c>
       <c r="D41" s="10">
         <v>233</v>
       </c>
       <c r="E41" s="10">
@@ -5479,60 +5123,61 @@
       <c r="T41" s="10">
         <v>412</v>
       </c>
       <c r="U41" s="10">
         <v>469</v>
       </c>
       <c r="V41" s="25">
         <v>417</v>
       </c>
       <c r="W41" s="25">
         <v>295</v>
       </c>
       <c r="X41" s="25">
         <v>269</v>
       </c>
       <c r="Y41" s="25">
         <v>237</v>
       </c>
       <c r="Z41" s="25">
         <v>257</v>
       </c>
       <c r="AA41" s="25">
         <v>195</v>
       </c>
       <c r="AB41" s="25">
-        <f>[1]Город!M18</f>
         <v>206</v>
       </c>
       <c r="AC41" s="44">
         <v>200</v>
       </c>
       <c r="AD41" s="44">
         <v>234</v>
       </c>
-      <c r="AE41" s="1"/>
+      <c r="AE41" s="44">
+        <v>145</v>
+      </c>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="10">
         <v>181</v>
       </c>
       <c r="D42" s="10">
         <v>150</v>
       </c>
       <c r="E42" s="10">
@@ -5583,60 +5228,61 @@
       <c r="T42" s="10">
         <v>184</v>
       </c>
       <c r="U42" s="10">
         <v>263</v>
       </c>
       <c r="V42" s="25">
         <v>225</v>
       </c>
       <c r="W42" s="25">
         <v>228</v>
       </c>
       <c r="X42" s="25">
         <v>193</v>
       </c>
       <c r="Y42" s="25">
         <v>138</v>
       </c>
       <c r="Z42" s="25">
         <v>155</v>
       </c>
       <c r="AA42" s="25">
         <v>114</v>
       </c>
       <c r="AB42" s="25">
-        <f>[1]Город!M19</f>
         <v>132</v>
       </c>
       <c r="AC42" s="44">
         <v>162</v>
       </c>
       <c r="AD42" s="44">
         <v>156</v>
       </c>
-      <c r="AE42" s="1"/>
+      <c r="AE42" s="44">
+        <v>149</v>
+      </c>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="10">
         <v>206</v>
       </c>
       <c r="D43" s="10">
         <v>184</v>
       </c>
       <c r="E43" s="10">
@@ -5687,60 +5333,61 @@
       <c r="T43" s="10">
         <v>234</v>
       </c>
       <c r="U43" s="10">
         <v>209</v>
       </c>
       <c r="V43" s="25">
         <v>209</v>
       </c>
       <c r="W43" s="25">
         <v>202</v>
       </c>
       <c r="X43" s="25">
         <v>194</v>
       </c>
       <c r="Y43" s="25">
         <v>177</v>
       </c>
       <c r="Z43" s="25">
         <v>182</v>
       </c>
       <c r="AA43" s="25">
         <v>115</v>
       </c>
       <c r="AB43" s="25">
-        <f>[1]Город!M20</f>
         <v>147</v>
       </c>
       <c r="AC43" s="44">
         <v>172</v>
       </c>
       <c r="AD43" s="44">
         <v>141</v>
       </c>
-      <c r="AE43" s="1"/>
+      <c r="AE43" s="44">
+        <v>150</v>
+      </c>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="10">
         <v>245</v>
       </c>
       <c r="D44" s="10">
         <v>205</v>
       </c>
       <c r="E44" s="10">
@@ -5791,60 +5438,61 @@
       <c r="T44" s="10">
         <v>416</v>
       </c>
       <c r="U44" s="10">
         <v>399</v>
       </c>
       <c r="V44" s="25">
         <v>405</v>
       </c>
       <c r="W44" s="25">
         <v>280</v>
       </c>
       <c r="X44" s="25">
         <v>285</v>
       </c>
       <c r="Y44" s="25">
         <v>213</v>
       </c>
       <c r="Z44" s="25">
         <v>278</v>
       </c>
       <c r="AA44" s="25">
         <v>220</v>
       </c>
       <c r="AB44" s="25">
-        <f>[1]Город!M21</f>
         <v>188</v>
       </c>
       <c r="AC44" s="44">
         <v>212</v>
       </c>
       <c r="AD44" s="44">
         <v>266</v>
       </c>
-      <c r="AE44" s="1"/>
+      <c r="AE44" s="44">
+        <v>151</v>
+      </c>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="10">
         <v>118</v>
       </c>
       <c r="D45" s="10">
         <v>119</v>
       </c>
       <c r="E45" s="10">
@@ -5895,60 +5543,61 @@
       <c r="T45" s="10">
         <v>214</v>
       </c>
       <c r="U45" s="10">
         <v>202</v>
       </c>
       <c r="V45" s="25">
         <v>192</v>
       </c>
       <c r="W45" s="25">
         <v>114</v>
       </c>
       <c r="X45" s="25">
         <v>121</v>
       </c>
       <c r="Y45" s="25">
         <v>119</v>
       </c>
       <c r="Z45" s="25">
         <v>143</v>
       </c>
       <c r="AA45" s="25">
         <v>98</v>
       </c>
       <c r="AB45" s="25">
-        <f>[1]Город!M22</f>
         <v>92</v>
       </c>
       <c r="AC45" s="44">
         <v>114</v>
       </c>
       <c r="AD45" s="44">
         <v>128</v>
       </c>
-      <c r="AE45" s="1"/>
+      <c r="AE45" s="44">
+        <v>68</v>
+      </c>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="10">
         <v>296</v>
       </c>
       <c r="D46" s="10">
         <v>260</v>
       </c>
       <c r="E46" s="10">
@@ -5999,60 +5648,61 @@
       <c r="T46" s="10">
         <v>242</v>
       </c>
       <c r="U46" s="10">
         <v>284</v>
       </c>
       <c r="V46" s="25">
         <v>250</v>
       </c>
       <c r="W46" s="25">
         <v>295</v>
       </c>
       <c r="X46" s="25">
         <v>301</v>
       </c>
       <c r="Y46" s="25">
         <v>214</v>
       </c>
       <c r="Z46" s="25">
         <v>238</v>
       </c>
       <c r="AA46" s="25">
         <v>202</v>
       </c>
       <c r="AB46" s="25">
-        <f>[1]Город!M23</f>
         <v>178</v>
       </c>
       <c r="AC46" s="44">
         <v>188</v>
       </c>
       <c r="AD46" s="44">
         <v>199</v>
       </c>
-      <c r="AE46" s="1"/>
+      <c r="AE46" s="44">
+        <v>201</v>
+      </c>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="10">
         <v>103</v>
       </c>
       <c r="D47" s="10">
         <v>71</v>
       </c>
       <c r="E47" s="10">
@@ -6103,60 +5753,61 @@
       <c r="T47" s="10">
         <v>117</v>
       </c>
       <c r="U47" s="10">
         <v>145</v>
       </c>
       <c r="V47" s="25">
         <v>116</v>
       </c>
       <c r="W47" s="25">
         <v>120</v>
       </c>
       <c r="X47" s="25">
         <v>85</v>
       </c>
       <c r="Y47" s="25">
         <v>79</v>
       </c>
       <c r="Z47" s="25">
         <v>93</v>
       </c>
       <c r="AA47" s="25">
         <v>58</v>
       </c>
       <c r="AB47" s="25">
-        <f>[1]Город!M24</f>
         <v>66</v>
       </c>
       <c r="AC47" s="44">
         <v>77</v>
       </c>
       <c r="AD47" s="44">
         <v>73</v>
       </c>
-      <c r="AE47" s="1"/>
+      <c r="AE47" s="44">
+        <v>79</v>
+      </c>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="10">
         <v>183</v>
       </c>
       <c r="D48" s="10">
         <v>215</v>
       </c>
       <c r="E48" s="10">
@@ -6207,60 +5858,61 @@
       <c r="T48" s="10">
         <v>418</v>
       </c>
       <c r="U48" s="10">
         <v>418</v>
       </c>
       <c r="V48" s="25">
         <v>425</v>
       </c>
       <c r="W48" s="25">
         <v>291</v>
       </c>
       <c r="X48" s="25">
         <v>263</v>
       </c>
       <c r="Y48" s="25">
         <v>205</v>
       </c>
       <c r="Z48" s="25">
         <v>245</v>
       </c>
       <c r="AA48" s="25">
         <v>182</v>
       </c>
       <c r="AB48" s="25">
-        <f>[1]Город!M25</f>
         <v>231</v>
       </c>
       <c r="AC48" s="44">
         <v>183</v>
       </c>
       <c r="AD48" s="44">
         <v>247</v>
       </c>
-      <c r="AE48" s="1"/>
+      <c r="AE48" s="44">
+        <v>148</v>
+      </c>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="10">
         <v>709</v>
       </c>
       <c r="D49" s="10">
         <v>733</v>
       </c>
       <c r="E49" s="10">
@@ -6311,60 +5963,61 @@
       <c r="T49" s="10">
         <v>1257</v>
       </c>
       <c r="U49" s="10">
         <v>1282</v>
       </c>
       <c r="V49" s="25">
         <v>1236</v>
       </c>
       <c r="W49" s="25">
         <v>990</v>
       </c>
       <c r="X49" s="25">
         <v>883</v>
       </c>
       <c r="Y49" s="25">
         <v>648</v>
       </c>
       <c r="Z49" s="25">
         <v>740</v>
       </c>
       <c r="AA49" s="25">
         <v>640</v>
       </c>
       <c r="AB49" s="25">
-        <f>[1]Город!M26</f>
         <v>683</v>
       </c>
       <c r="AC49" s="44">
         <v>736</v>
       </c>
       <c r="AD49" s="44">
         <v>768</v>
       </c>
-      <c r="AE49" s="1"/>
+      <c r="AE49" s="44">
+        <v>642</v>
+      </c>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="10">
         <v>1023</v>
       </c>
       <c r="D50" s="10">
         <v>904</v>
       </c>
       <c r="E50" s="10">
@@ -6415,60 +6068,61 @@
       <c r="T50" s="10">
         <v>1395</v>
       </c>
       <c r="U50" s="10">
         <v>1426</v>
       </c>
       <c r="V50" s="25">
         <v>1468</v>
       </c>
       <c r="W50" s="25">
         <v>1218</v>
       </c>
       <c r="X50" s="25">
         <v>1215</v>
       </c>
       <c r="Y50" s="25">
         <v>903</v>
       </c>
       <c r="Z50" s="25">
         <v>850</v>
       </c>
       <c r="AA50" s="25">
         <v>691</v>
       </c>
       <c r="AB50" s="25">
-        <f>[1]Город!M27</f>
         <v>798</v>
       </c>
       <c r="AC50" s="44">
         <v>838</v>
       </c>
       <c r="AD50" s="44">
         <v>977</v>
       </c>
-      <c r="AE50" s="1"/>
+      <c r="AE50" s="44">
+        <v>739</v>
+      </c>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="10">
         <v>642</v>
       </c>
       <c r="D51" s="10">
         <v>547</v>
       </c>
       <c r="E51" s="10">
@@ -6519,104 +6173,105 @@
       <c r="T51" s="10">
         <v>608</v>
       </c>
       <c r="U51" s="10">
         <v>720</v>
       </c>
       <c r="V51" s="25">
         <v>641</v>
       </c>
       <c r="W51" s="25">
         <v>685</v>
       </c>
       <c r="X51" s="25">
         <v>698</v>
       </c>
       <c r="Y51" s="25">
         <v>610</v>
       </c>
       <c r="Z51" s="25">
         <v>577</v>
       </c>
       <c r="AA51" s="25">
         <v>455</v>
       </c>
       <c r="AB51" s="25">
-        <f>[1]Город!M28</f>
         <v>447</v>
       </c>
       <c r="AC51" s="44">
         <v>510</v>
       </c>
       <c r="AD51" s="44">
         <v>523</v>
       </c>
-      <c r="AE51" s="1"/>
+      <c r="AE51" s="44">
+        <v>486</v>
+      </c>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="52" t="s">
+      <c r="B52" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="C52" s="52"/>
-[...27 lines deleted...]
-      <c r="AE52" s="8"/>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="49"/>
+      <c r="F52" s="49"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="49"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="49"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="49"/>
+      <c r="N52" s="49"/>
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="R52" s="49"/>
+      <c r="S52" s="49"/>
+      <c r="T52" s="49"/>
+      <c r="U52" s="49"/>
+      <c r="V52" s="49"/>
+      <c r="W52" s="49"/>
+      <c r="X52" s="49"/>
+      <c r="Y52" s="49"/>
+      <c r="Z52" s="49"/>
+      <c r="AA52" s="49"/>
+      <c r="AB52" s="49"/>
+      <c r="AC52" s="49"/>
+      <c r="AD52" s="49"/>
+      <c r="AE52" s="49"/>
       <c r="AF52" s="8"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
       <c r="AI52" s="8"/>
       <c r="AJ52" s="8"/>
       <c r="AK52" s="8"/>
       <c r="AL52" s="8"/>
       <c r="AM52" s="8"/>
       <c r="AN52" s="8"/>
       <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="10">
         <v>3598</v>
       </c>
       <c r="D53" s="10">
         <v>3063</v>
       </c>
       <c r="E53" s="10">
@@ -6667,60 +6322,61 @@
       <c r="T53" s="10">
         <v>3322</v>
       </c>
       <c r="U53" s="10">
         <v>3887</v>
       </c>
       <c r="V53" s="25">
         <v>3705</v>
       </c>
       <c r="W53" s="25">
         <v>3514</v>
       </c>
       <c r="X53" s="25">
         <v>3232</v>
       </c>
       <c r="Y53" s="25">
         <v>2782</v>
       </c>
       <c r="Z53" s="25">
         <v>2999</v>
       </c>
       <c r="AA53" s="25">
         <v>2383</v>
       </c>
       <c r="AB53" s="39">
-        <f>[1]Село!M8</f>
         <v>2292</v>
       </c>
       <c r="AC53" s="44">
         <v>2426</v>
       </c>
       <c r="AD53" s="44">
         <v>2495</v>
       </c>
-      <c r="AE53" s="1"/>
+      <c r="AE53" s="44">
+        <v>2282</v>
+      </c>
       <c r="AF53" s="1"/>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="10">
         <v>81</v>
       </c>
       <c r="D54" s="10">
         <v>90</v>
       </c>
       <c r="E54" s="10">
@@ -6771,60 +6427,61 @@
       <c r="T54" s="10">
         <v>80</v>
       </c>
       <c r="U54" s="10">
         <v>103</v>
       </c>
       <c r="V54" s="25">
         <v>89</v>
       </c>
       <c r="W54" s="25">
         <v>87</v>
       </c>
       <c r="X54" s="25">
         <v>82</v>
       </c>
       <c r="Y54" s="25">
         <v>59</v>
       </c>
       <c r="Z54" s="25">
         <v>67</v>
       </c>
       <c r="AA54" s="25">
         <v>60</v>
       </c>
       <c r="AB54" s="39">
-        <f>[1]Село!M9</f>
         <v>54</v>
       </c>
       <c r="AC54" s="44">
         <v>53</v>
       </c>
       <c r="AD54" s="44">
         <v>63</v>
       </c>
-      <c r="AE54" s="1"/>
+      <c r="AE54" s="44">
+        <v>42</v>
+      </c>
       <c r="AF54" s="1"/>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="10">
         <v>138</v>
       </c>
       <c r="D55" s="10">
         <v>130</v>
       </c>
       <c r="E55" s="10">
@@ -6875,60 +6532,61 @@
       <c r="T55" s="10">
         <v>208</v>
       </c>
       <c r="U55" s="10">
         <v>221</v>
       </c>
       <c r="V55" s="25">
         <v>160</v>
       </c>
       <c r="W55" s="25">
         <v>139</v>
       </c>
       <c r="X55" s="25">
         <v>132</v>
       </c>
       <c r="Y55" s="25">
         <v>127</v>
       </c>
       <c r="Z55" s="25">
         <v>124</v>
       </c>
       <c r="AA55" s="25">
         <v>121</v>
       </c>
       <c r="AB55" s="39">
-        <f>[1]Село!M10</f>
         <v>123</v>
       </c>
       <c r="AC55" s="44">
         <v>98</v>
       </c>
       <c r="AD55" s="44">
         <v>118</v>
       </c>
-      <c r="AE55" s="1"/>
+      <c r="AE55" s="44">
+        <v>92</v>
+      </c>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="10">
         <v>78</v>
       </c>
       <c r="D56" s="10">
         <v>61</v>
       </c>
       <c r="E56" s="10">
@@ -6979,60 +6637,61 @@
       <c r="T56" s="10">
         <v>91</v>
       </c>
       <c r="U56" s="10">
         <v>123</v>
       </c>
       <c r="V56" s="25">
         <v>103</v>
       </c>
       <c r="W56" s="25">
         <v>83</v>
       </c>
       <c r="X56" s="25">
         <v>74</v>
       </c>
       <c r="Y56" s="25">
         <v>69</v>
       </c>
       <c r="Z56" s="25">
         <v>53</v>
       </c>
       <c r="AA56" s="25">
         <v>52</v>
       </c>
       <c r="AB56" s="39">
-        <f>[1]Село!M11</f>
         <v>44</v>
       </c>
       <c r="AC56" s="44">
         <v>61</v>
       </c>
       <c r="AD56" s="44">
         <v>59</v>
       </c>
-      <c r="AE56" s="1"/>
+      <c r="AE56" s="44">
+        <v>37</v>
+      </c>
       <c r="AF56" s="1"/>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="10">
         <v>812</v>
       </c>
       <c r="D57" s="10">
         <v>614</v>
       </c>
       <c r="E57" s="10">
@@ -7083,60 +6742,61 @@
       <c r="T57" s="10">
         <v>679</v>
       </c>
       <c r="U57" s="10">
         <v>775</v>
       </c>
       <c r="V57" s="25">
         <v>786</v>
       </c>
       <c r="W57" s="25">
         <v>711</v>
       </c>
       <c r="X57" s="25">
         <v>672</v>
       </c>
       <c r="Y57" s="25">
         <v>558</v>
       </c>
       <c r="Z57" s="25">
         <v>623</v>
       </c>
       <c r="AA57" s="25">
         <v>493</v>
       </c>
       <c r="AB57" s="39">
-        <f>[1]Село!M12</f>
         <v>474</v>
       </c>
       <c r="AC57" s="44">
         <v>538</v>
       </c>
       <c r="AD57" s="44">
         <v>512</v>
       </c>
-      <c r="AE57" s="1"/>
+      <c r="AE57" s="44">
+        <v>509</v>
+      </c>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="10">
         <v>134</v>
       </c>
       <c r="D58" s="10">
         <v>118</v>
       </c>
       <c r="E58" s="10">
@@ -7187,60 +6847,61 @@
       <c r="T58" s="10">
         <v>137</v>
       </c>
       <c r="U58" s="10">
         <v>143</v>
       </c>
       <c r="V58" s="25">
         <v>141</v>
       </c>
       <c r="W58" s="25">
         <v>135</v>
       </c>
       <c r="X58" s="25">
         <v>116</v>
       </c>
       <c r="Y58" s="25">
         <v>90</v>
       </c>
       <c r="Z58" s="25">
         <v>101</v>
       </c>
       <c r="AA58" s="25">
         <v>70</v>
       </c>
       <c r="AB58" s="39">
-        <f>[1]Село!M13</f>
         <v>83</v>
       </c>
       <c r="AC58" s="44">
         <v>92</v>
       </c>
       <c r="AD58" s="44">
         <v>92</v>
       </c>
-      <c r="AE58" s="1"/>
+      <c r="AE58" s="44">
+        <v>91</v>
+      </c>
       <c r="AF58" s="1"/>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="10">
         <v>102</v>
       </c>
       <c r="D59" s="10">
         <v>70</v>
       </c>
       <c r="E59" s="10">
@@ -7291,60 +6952,61 @@
       <c r="T59" s="10">
         <v>97</v>
       </c>
       <c r="U59" s="10">
         <v>108</v>
       </c>
       <c r="V59" s="25">
         <v>105</v>
       </c>
       <c r="W59" s="25">
         <v>86</v>
       </c>
       <c r="X59" s="25">
         <v>121</v>
       </c>
       <c r="Y59" s="25">
         <v>75</v>
       </c>
       <c r="Z59" s="25">
         <v>78</v>
       </c>
       <c r="AA59" s="25">
         <v>70</v>
       </c>
       <c r="AB59" s="39">
-        <f>[1]Село!M14</f>
         <v>54</v>
       </c>
       <c r="AC59" s="44">
         <v>68</v>
       </c>
       <c r="AD59" s="44">
         <v>61</v>
       </c>
-      <c r="AE59" s="1"/>
+      <c r="AE59" s="44">
+        <v>59</v>
+      </c>
       <c r="AF59" s="1"/>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="10">
         <v>353</v>
       </c>
       <c r="D60" s="10">
         <v>325</v>
       </c>
       <c r="E60" s="10">
@@ -7395,60 +7057,61 @@
       <c r="T60" s="10">
         <v>240</v>
       </c>
       <c r="U60" s="10">
         <v>277</v>
       </c>
       <c r="V60" s="25">
         <v>310</v>
       </c>
       <c r="W60" s="25">
         <v>299</v>
       </c>
       <c r="X60" s="25">
         <v>260</v>
       </c>
       <c r="Y60" s="25">
         <v>268</v>
       </c>
       <c r="Z60" s="25">
         <v>329</v>
       </c>
       <c r="AA60" s="25">
         <v>238</v>
       </c>
       <c r="AB60" s="39">
-        <f>[1]Село!M15</f>
         <v>213</v>
       </c>
       <c r="AC60" s="44">
         <v>176</v>
       </c>
       <c r="AD60" s="44">
         <v>208</v>
       </c>
-      <c r="AE60" s="1"/>
+      <c r="AE60" s="44">
+        <v>214</v>
+      </c>
       <c r="AF60" s="1"/>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="10">
         <v>189</v>
       </c>
       <c r="D61" s="10">
         <v>144</v>
       </c>
       <c r="E61" s="10">
@@ -7499,60 +7162,61 @@
       <c r="T61" s="10">
         <v>155</v>
       </c>
       <c r="U61" s="10">
         <v>192</v>
       </c>
       <c r="V61" s="25">
         <v>192</v>
       </c>
       <c r="W61" s="25">
         <v>210</v>
       </c>
       <c r="X61" s="25">
         <v>183</v>
       </c>
       <c r="Y61" s="25">
         <v>126</v>
       </c>
       <c r="Z61" s="25">
         <v>144</v>
       </c>
       <c r="AA61" s="25">
         <v>117</v>
       </c>
       <c r="AB61" s="39">
-        <f>[1]Село!M16</f>
         <v>109</v>
       </c>
       <c r="AC61" s="44">
         <v>118</v>
       </c>
       <c r="AD61" s="44">
         <v>130</v>
       </c>
-      <c r="AE61" s="1"/>
+      <c r="AE61" s="44">
+        <v>120</v>
+      </c>
       <c r="AF61" s="1"/>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="10">
         <v>79</v>
       </c>
       <c r="D62" s="10">
         <v>80</v>
       </c>
       <c r="E62" s="10">
@@ -7603,60 +7267,61 @@
       <c r="T62" s="10">
         <v>95</v>
       </c>
       <c r="U62" s="10">
         <v>105</v>
       </c>
       <c r="V62" s="25">
         <v>96</v>
       </c>
       <c r="W62" s="25">
         <v>71</v>
       </c>
       <c r="X62" s="25">
         <v>70</v>
       </c>
       <c r="Y62" s="25">
         <v>61</v>
       </c>
       <c r="Z62" s="25">
         <v>67</v>
       </c>
       <c r="AA62" s="25">
         <v>50</v>
       </c>
       <c r="AB62" s="39">
-        <f>[1]Село!M17</f>
         <v>59</v>
       </c>
       <c r="AC62" s="44">
         <v>55</v>
       </c>
       <c r="AD62" s="44">
         <v>52</v>
       </c>
-      <c r="AE62" s="1"/>
+      <c r="AE62" s="44">
+        <v>44</v>
+      </c>
       <c r="AF62" s="1"/>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="10">
         <v>104</v>
       </c>
       <c r="D63" s="10">
         <v>112</v>
       </c>
       <c r="E63" s="10">
@@ -7707,60 +7372,61 @@
       <c r="T63" s="10">
         <v>153</v>
       </c>
       <c r="U63" s="10">
         <v>194</v>
       </c>
       <c r="V63" s="25">
         <v>169</v>
       </c>
       <c r="W63" s="25">
         <v>130</v>
       </c>
       <c r="X63" s="25">
         <v>119</v>
       </c>
       <c r="Y63" s="25">
         <v>125</v>
       </c>
       <c r="Z63" s="25">
         <v>120</v>
       </c>
       <c r="AA63" s="25">
         <v>84</v>
       </c>
       <c r="AB63" s="39">
-        <f>[1]Село!M18</f>
         <v>92</v>
       </c>
       <c r="AC63" s="44">
         <v>101</v>
       </c>
       <c r="AD63" s="44">
         <v>98</v>
       </c>
-      <c r="AE63" s="1"/>
+      <c r="AE63" s="44">
+        <v>63</v>
+      </c>
       <c r="AF63" s="1"/>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="10">
         <v>203</v>
       </c>
       <c r="D64" s="10">
         <v>178</v>
       </c>
       <c r="E64" s="10">
@@ -7811,60 +7477,61 @@
       <c r="T64" s="10">
         <v>170</v>
       </c>
       <c r="U64" s="10">
         <v>193</v>
       </c>
       <c r="V64" s="25">
         <v>212</v>
       </c>
       <c r="W64" s="25">
         <v>203</v>
       </c>
       <c r="X64" s="25">
         <v>180</v>
       </c>
       <c r="Y64" s="25">
         <v>164</v>
       </c>
       <c r="Z64" s="25">
         <v>172</v>
       </c>
       <c r="AA64" s="25">
         <v>118</v>
       </c>
       <c r="AB64" s="39">
-        <f>[1]Село!M19</f>
         <v>92</v>
       </c>
       <c r="AC64" s="44">
         <v>125</v>
       </c>
       <c r="AD64" s="44">
         <v>139</v>
       </c>
-      <c r="AE64" s="1"/>
+      <c r="AE64" s="44">
+        <v>108</v>
+      </c>
       <c r="AF64" s="1"/>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="10">
         <v>219</v>
       </c>
       <c r="D65" s="10">
         <v>188</v>
       </c>
       <c r="E65" s="10">
@@ -7915,60 +7582,61 @@
       <c r="T65" s="10">
         <v>159</v>
       </c>
       <c r="U65" s="10">
         <v>172</v>
       </c>
       <c r="V65" s="25">
         <v>196</v>
       </c>
       <c r="W65" s="25">
         <v>193</v>
       </c>
       <c r="X65" s="25">
         <v>182</v>
       </c>
       <c r="Y65" s="25">
         <v>154</v>
       </c>
       <c r="Z65" s="25">
         <v>138</v>
       </c>
       <c r="AA65" s="25">
         <v>113</v>
       </c>
       <c r="AB65" s="39">
-        <f>[1]Село!M20</f>
         <v>122</v>
       </c>
       <c r="AC65" s="44">
         <v>153</v>
       </c>
       <c r="AD65" s="44">
         <v>126</v>
       </c>
-      <c r="AE65" s="1"/>
+      <c r="AE65" s="44">
+        <v>144</v>
+      </c>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="10">
         <v>68</v>
       </c>
       <c r="D66" s="10">
         <v>76</v>
       </c>
       <c r="E66" s="10">
@@ -8019,60 +7687,61 @@
       <c r="T66" s="10">
         <v>111</v>
       </c>
       <c r="U66" s="10">
         <v>117</v>
       </c>
       <c r="V66" s="25">
         <v>127</v>
       </c>
       <c r="W66" s="25">
         <v>90</v>
       </c>
       <c r="X66" s="25">
         <v>76</v>
       </c>
       <c r="Y66" s="25">
         <v>65</v>
       </c>
       <c r="Z66" s="25">
         <v>74</v>
       </c>
       <c r="AA66" s="25">
         <v>62</v>
       </c>
       <c r="AB66" s="39">
-        <f>[1]Село!M21</f>
         <v>60</v>
       </c>
       <c r="AC66" s="44">
         <v>64</v>
       </c>
       <c r="AD66" s="44">
         <v>87</v>
       </c>
-      <c r="AE66" s="1"/>
+      <c r="AE66" s="44">
+        <v>47</v>
+      </c>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="10">
         <v>93</v>
       </c>
       <c r="D67" s="10">
         <v>91</v>
       </c>
       <c r="E67" s="10">
@@ -8123,60 +7792,61 @@
       <c r="T67" s="10">
         <v>125</v>
       </c>
       <c r="U67" s="10">
         <v>154</v>
       </c>
       <c r="V67" s="25">
         <v>118</v>
       </c>
       <c r="W67" s="25">
         <v>99</v>
       </c>
       <c r="X67" s="25">
         <v>86</v>
       </c>
       <c r="Y67" s="25">
         <v>111</v>
       </c>
       <c r="Z67" s="25">
         <v>112</v>
       </c>
       <c r="AA67" s="25">
         <v>82</v>
       </c>
       <c r="AB67" s="39">
-        <f>[1]Село!M22</f>
         <v>70</v>
       </c>
       <c r="AC67" s="44">
         <v>75</v>
       </c>
       <c r="AD67" s="44">
         <v>80</v>
       </c>
-      <c r="AE67" s="1"/>
+      <c r="AE67" s="44">
+        <v>45</v>
+      </c>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="10">
         <v>828</v>
       </c>
       <c r="D68" s="10">
         <v>699</v>
       </c>
       <c r="E68" s="10">
@@ -8227,60 +7897,61 @@
       <c r="T68" s="10">
         <v>698</v>
       </c>
       <c r="U68" s="10">
         <v>823</v>
       </c>
       <c r="V68" s="25">
         <v>761</v>
       </c>
       <c r="W68" s="25">
         <v>869</v>
       </c>
       <c r="X68" s="25">
         <v>765</v>
       </c>
       <c r="Y68" s="25">
         <v>635</v>
       </c>
       <c r="Z68" s="25">
         <v>695</v>
       </c>
       <c r="AA68" s="25">
         <v>571</v>
       </c>
       <c r="AB68" s="39">
-        <f>[1]Село!M23</f>
         <v>546</v>
       </c>
       <c r="AC68" s="44">
         <v>565</v>
       </c>
       <c r="AD68" s="44">
         <v>581</v>
       </c>
-      <c r="AE68" s="1"/>
+      <c r="AE68" s="44">
+        <v>582</v>
+      </c>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="10">
         <v>20</v>
       </c>
       <c r="D69" s="10">
         <v>17</v>
       </c>
       <c r="E69" s="10">
@@ -8331,60 +8002,61 @@
       <c r="T69" s="10">
         <v>18</v>
       </c>
       <c r="U69" s="10">
         <v>26</v>
       </c>
       <c r="V69" s="25">
         <v>15</v>
       </c>
       <c r="W69" s="25">
         <v>17</v>
       </c>
       <c r="X69" s="25">
         <v>20</v>
       </c>
       <c r="Y69" s="25">
         <v>12</v>
       </c>
       <c r="Z69" s="25">
         <v>13</v>
       </c>
       <c r="AA69" s="25">
         <v>17</v>
       </c>
       <c r="AB69" s="39">
-        <f>[1]Село!M24</f>
         <v>10</v>
       </c>
       <c r="AC69" s="44">
         <v>13</v>
       </c>
       <c r="AD69" s="44">
         <v>10</v>
       </c>
-      <c r="AE69" s="1"/>
+      <c r="AE69" s="44">
+        <v>16</v>
+      </c>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="15">
         <v>97</v>
       </c>
       <c r="D70" s="15">
         <v>70</v>
       </c>
       <c r="E70" s="15">
@@ -8435,60 +8107,61 @@
       <c r="T70" s="15">
         <v>106</v>
       </c>
       <c r="U70" s="15">
         <v>161</v>
       </c>
       <c r="V70" s="26">
         <v>125</v>
       </c>
       <c r="W70" s="26">
         <v>92</v>
       </c>
       <c r="X70" s="26">
         <v>94</v>
       </c>
       <c r="Y70" s="26">
         <v>83</v>
       </c>
       <c r="Z70" s="26">
         <v>89</v>
       </c>
       <c r="AA70" s="26">
         <v>65</v>
       </c>
       <c r="AB70" s="26">
-        <f>[1]Село!M25</f>
         <v>87</v>
       </c>
       <c r="AC70" s="46">
         <v>71</v>
       </c>
       <c r="AD70" s="46">
         <v>79</v>
       </c>
-      <c r="AE70" s="1"/>
+      <c r="AE70" s="46">
+        <v>69</v>
+      </c>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
@@ -47518,59 +47191,59 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="AA6:AD6"/>
-    <mergeCell ref="B2:AD2"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AD8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>