--- v3 (2026-07-11)
+++ v4 (2026-08-22)
@@ -8,80 +8,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9AC0D9E4-BF37-429B-BF25-E4439907DB05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B95A6CA1-80E7-4174-8E15-2BC54FC6431C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB7" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Браки</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
@@ -796,86 +796,86 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1070,51 +1070,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1196,59 +1196,59 @@
       <c r="B12" s="32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="43">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="43">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="35">
         <v>7172749540</v>
       </c>
@@ -1328,51 +1328,51 @@
       <c r="B12" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="30" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO1000"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG70" sqref="AG70"/>
+      <selection pane="bottomLeft" activeCell="AI69" sqref="AI69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="18" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="45" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -1387,83 +1387,83 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="58" t="s">
+      <c r="B2" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="58"/>
-[...28 lines deleted...]
-      <c r="AF2" s="1"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
@@ -1536,118 +1536,117 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="36"/>
-      <c r="AE5" s="36" t="s">
+      <c r="AF5" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="52"/>
-      <c r="C6" s="54">
+      <c r="B6" s="49"/>
+      <c r="C6" s="51">
         <v>2024</v>
       </c>
-      <c r="D6" s="55"/>
-[...10 lines deleted...]
-      <c r="O6" s="56">
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="53">
         <v>2025</v>
       </c>
-      <c r="P6" s="57"/>
-[...10 lines deleted...]
-      <c r="AA6" s="59">
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="56">
         <v>2026</v>
       </c>
-      <c r="AB6" s="60"/>
-[...3 lines deleted...]
-      <c r="AF6" s="1"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
+      <c r="AD6" s="57"/>
+      <c r="AE6" s="57"/>
+      <c r="AF6" s="57"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="A7" s="51"/>
-      <c r="B7" s="53"/>
+      <c r="A7" s="48"/>
+      <c r="B7" s="50"/>
       <c r="C7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1692,95 +1691,97 @@
       <c r="X7" s="37" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="5" t="str">
         <f>$P$7</f>
         <v>февраль</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="AF7" s="1"/>
+      <c r="AF7" s="5" t="s">
+        <v>35</v>
+      </c>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="47"/>
-[...28 lines deleted...]
-      <c r="AF8" s="8"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="58"/>
+      <c r="AB8" s="58"/>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="58"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="58"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
     </row>
     <row r="9" spans="1:41" x14ac:dyDescent="0.25">
       <c r="B9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="10">
         <v>9613</v>
       </c>
       <c r="D9" s="10">
         <v>8498</v>
       </c>
       <c r="E9" s="10">
         <v>8622</v>
       </c>
       <c r="F9" s="10">
         <v>10619</v>
@@ -1838,51 +1839,53 @@
       </c>
       <c r="X9" s="25">
         <v>10031</v>
       </c>
       <c r="Y9" s="25">
         <v>8139</v>
       </c>
       <c r="Z9" s="25">
         <v>8735</v>
       </c>
       <c r="AA9" s="25">
         <v>6955</v>
       </c>
       <c r="AB9" s="25">
         <v>7094</v>
       </c>
       <c r="AC9" s="44">
         <v>7560</v>
       </c>
       <c r="AD9" s="44">
         <v>8079</v>
       </c>
       <c r="AE9" s="44">
         <v>6737</v>
       </c>
-      <c r="AF9" s="1"/>
+      <c r="AF9" s="44">
+        <v>15290</v>
+      </c>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="10">
         <v>246</v>
       </c>
       <c r="D10" s="10">
         <v>256</v>
       </c>
       <c r="E10" s="10">
         <v>260</v>
@@ -1943,51 +1946,53 @@
       </c>
       <c r="X10" s="25">
         <v>245</v>
       </c>
       <c r="Y10" s="25">
         <v>194</v>
       </c>
       <c r="Z10" s="25">
         <v>232</v>
       </c>
       <c r="AA10" s="25">
         <v>210</v>
       </c>
       <c r="AB10" s="25">
         <v>207</v>
       </c>
       <c r="AC10" s="44">
         <v>220</v>
       </c>
       <c r="AD10" s="44">
         <v>243</v>
       </c>
       <c r="AE10" s="44">
         <v>186</v>
       </c>
-      <c r="AF10" s="1"/>
+      <c r="AF10" s="44">
+        <v>511</v>
+      </c>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="10">
         <v>352</v>
       </c>
       <c r="D11" s="10">
         <v>314</v>
       </c>
       <c r="E11" s="10">
         <v>329</v>
@@ -2048,51 +2053,53 @@
       </c>
       <c r="X11" s="25">
         <v>359</v>
       </c>
       <c r="Y11" s="25">
         <v>343</v>
       </c>
       <c r="Z11" s="25">
         <v>318</v>
       </c>
       <c r="AA11" s="25">
         <v>270</v>
       </c>
       <c r="AB11" s="25">
         <v>284</v>
       </c>
       <c r="AC11" s="44">
         <v>270</v>
       </c>
       <c r="AD11" s="44">
         <v>308</v>
       </c>
       <c r="AE11" s="44">
         <v>227</v>
       </c>
-      <c r="AF11" s="1"/>
+      <c r="AF11" s="44">
+        <v>693</v>
+      </c>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="10">
         <v>419</v>
       </c>
       <c r="D12" s="10">
         <v>298</v>
       </c>
       <c r="E12" s="10">
         <v>398</v>
@@ -2153,51 +2160,53 @@
       </c>
       <c r="X12" s="25">
         <v>387</v>
       </c>
       <c r="Y12" s="25">
         <v>310</v>
       </c>
       <c r="Z12" s="25">
         <v>327</v>
       </c>
       <c r="AA12" s="25">
         <v>297</v>
       </c>
       <c r="AB12" s="25">
         <v>280</v>
       </c>
       <c r="AC12" s="44">
         <v>324</v>
       </c>
       <c r="AD12" s="44">
         <v>348</v>
       </c>
       <c r="AE12" s="44">
         <v>279</v>
       </c>
-      <c r="AF12" s="1"/>
+      <c r="AF12" s="44">
+        <v>680</v>
+      </c>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="10">
         <v>966</v>
       </c>
       <c r="D13" s="10">
         <v>748</v>
       </c>
       <c r="E13" s="10">
         <v>720</v>
@@ -2258,51 +2267,53 @@
       </c>
       <c r="X13" s="25">
         <v>866</v>
       </c>
       <c r="Y13" s="25">
         <v>698</v>
       </c>
       <c r="Z13" s="25">
         <v>761</v>
       </c>
       <c r="AA13" s="25">
         <v>627</v>
       </c>
       <c r="AB13" s="25">
         <v>595</v>
       </c>
       <c r="AC13" s="44">
         <v>665</v>
       </c>
       <c r="AD13" s="44">
         <v>653</v>
       </c>
       <c r="AE13" s="44">
         <v>630</v>
       </c>
-      <c r="AF13" s="1"/>
+      <c r="AF13" s="44">
+        <v>1177</v>
+      </c>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="10">
         <v>318</v>
       </c>
       <c r="D14" s="10">
         <v>281</v>
       </c>
       <c r="E14" s="10">
         <v>309</v>
@@ -2363,51 +2374,53 @@
       </c>
       <c r="X14" s="25">
         <v>284</v>
       </c>
       <c r="Y14" s="25">
         <v>228</v>
       </c>
       <c r="Z14" s="25">
         <v>276</v>
       </c>
       <c r="AA14" s="25">
         <v>192</v>
       </c>
       <c r="AB14" s="25">
         <v>241</v>
       </c>
       <c r="AC14" s="44">
         <v>245</v>
       </c>
       <c r="AD14" s="44">
         <v>228</v>
       </c>
       <c r="AE14" s="44">
         <v>215</v>
       </c>
-      <c r="AF14" s="1"/>
+      <c r="AF14" s="44">
+        <v>451</v>
+      </c>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="10">
         <v>271</v>
       </c>
       <c r="D15" s="10">
         <v>214</v>
       </c>
       <c r="E15" s="10">
         <v>229</v>
@@ -2468,51 +2481,53 @@
       </c>
       <c r="X15" s="25">
         <v>368</v>
       </c>
       <c r="Y15" s="25">
         <v>208</v>
       </c>
       <c r="Z15" s="25">
         <v>238</v>
       </c>
       <c r="AA15" s="25">
         <v>186</v>
       </c>
       <c r="AB15" s="25">
         <v>177</v>
       </c>
       <c r="AC15" s="44">
         <v>199</v>
       </c>
       <c r="AD15" s="44">
         <v>226</v>
       </c>
       <c r="AE15" s="44">
         <v>174</v>
       </c>
-      <c r="AF15" s="1"/>
+      <c r="AF15" s="44">
+        <v>435</v>
+      </c>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="10">
         <v>631</v>
       </c>
       <c r="D16" s="10">
         <v>537</v>
       </c>
       <c r="E16" s="10">
         <v>508</v>
@@ -2573,51 +2588,53 @@
       </c>
       <c r="X16" s="25">
         <v>551</v>
       </c>
       <c r="Y16" s="25">
         <v>495</v>
       </c>
       <c r="Z16" s="25">
         <v>584</v>
       </c>
       <c r="AA16" s="25">
         <v>449</v>
       </c>
       <c r="AB16" s="25">
         <v>404</v>
       </c>
       <c r="AC16" s="44">
         <v>377</v>
       </c>
       <c r="AD16" s="44">
         <v>454</v>
       </c>
       <c r="AE16" s="44">
         <v>416</v>
       </c>
-      <c r="AF16" s="1"/>
+      <c r="AF16" s="44">
+        <v>701</v>
+      </c>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10">
         <v>321</v>
       </c>
       <c r="D17" s="10">
         <v>277</v>
       </c>
       <c r="E17" s="10">
         <v>310</v>
@@ -2678,51 +2695,53 @@
       </c>
       <c r="X17" s="25">
         <v>364</v>
       </c>
       <c r="Y17" s="25">
         <v>274</v>
       </c>
       <c r="Z17" s="25">
         <v>284</v>
       </c>
       <c r="AA17" s="25">
         <v>226</v>
       </c>
       <c r="AB17" s="25">
         <v>249</v>
       </c>
       <c r="AC17" s="44">
         <v>255</v>
       </c>
       <c r="AD17" s="44">
         <v>252</v>
       </c>
       <c r="AE17" s="44">
         <v>255</v>
       </c>
-      <c r="AF17" s="1"/>
+      <c r="AF17" s="44">
+        <v>450</v>
+      </c>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="10">
         <v>510</v>
       </c>
       <c r="D18" s="10">
         <v>521</v>
       </c>
       <c r="E18" s="10">
         <v>470</v>
@@ -2783,51 +2802,53 @@
       </c>
       <c r="X18" s="25">
         <v>578</v>
       </c>
       <c r="Y18" s="25">
         <v>497</v>
       </c>
       <c r="Z18" s="25">
         <v>544</v>
       </c>
       <c r="AA18" s="25">
         <v>416</v>
       </c>
       <c r="AB18" s="25">
         <v>410</v>
       </c>
       <c r="AC18" s="44">
         <v>446</v>
       </c>
       <c r="AD18" s="44">
         <v>455</v>
       </c>
       <c r="AE18" s="44">
         <v>323</v>
       </c>
-      <c r="AF18" s="1"/>
+      <c r="AF18" s="44">
+        <v>1066</v>
+      </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="10">
         <v>345</v>
       </c>
       <c r="D19" s="10">
         <v>345</v>
       </c>
       <c r="E19" s="10">
         <v>348</v>
@@ -2888,51 +2909,53 @@
       </c>
       <c r="X19" s="25">
         <v>388</v>
       </c>
       <c r="Y19" s="25">
         <v>362</v>
       </c>
       <c r="Z19" s="25">
         <v>377</v>
       </c>
       <c r="AA19" s="25">
         <v>279</v>
       </c>
       <c r="AB19" s="25">
         <v>298</v>
       </c>
       <c r="AC19" s="44">
         <v>301</v>
       </c>
       <c r="AD19" s="44">
         <v>332</v>
       </c>
       <c r="AE19" s="44">
         <v>208</v>
       </c>
-      <c r="AF19" s="1"/>
+      <c r="AF19" s="44">
+        <v>765</v>
+      </c>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="10">
         <v>384</v>
       </c>
       <c r="D20" s="10">
         <v>328</v>
       </c>
       <c r="E20" s="10">
         <v>376</v>
@@ -2993,51 +3016,53 @@
       </c>
       <c r="X20" s="25">
         <v>373</v>
       </c>
       <c r="Y20" s="25">
         <v>302</v>
       </c>
       <c r="Z20" s="25">
         <v>327</v>
       </c>
       <c r="AA20" s="25">
         <v>232</v>
       </c>
       <c r="AB20" s="25">
         <v>224</v>
       </c>
       <c r="AC20" s="44">
         <v>287</v>
       </c>
       <c r="AD20" s="44">
         <v>295</v>
       </c>
       <c r="AE20" s="44">
         <v>257</v>
       </c>
-      <c r="AF20" s="1"/>
+      <c r="AF20" s="44">
+        <v>431</v>
+      </c>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="10">
         <v>425</v>
       </c>
       <c r="D21" s="10">
         <v>372</v>
       </c>
       <c r="E21" s="10">
         <v>387</v>
@@ -3098,51 +3123,53 @@
       </c>
       <c r="X21" s="25">
         <v>376</v>
       </c>
       <c r="Y21" s="25">
         <v>331</v>
       </c>
       <c r="Z21" s="25">
         <v>320</v>
       </c>
       <c r="AA21" s="25">
         <v>228</v>
       </c>
       <c r="AB21" s="25">
         <v>269</v>
       </c>
       <c r="AC21" s="44">
         <v>325</v>
       </c>
       <c r="AD21" s="44">
         <v>267</v>
       </c>
       <c r="AE21" s="44">
         <v>294</v>
       </c>
-      <c r="AF21" s="1"/>
+      <c r="AF21" s="44">
+        <v>481</v>
+      </c>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="10">
         <v>313</v>
       </c>
       <c r="D22" s="10">
         <v>281</v>
       </c>
       <c r="E22" s="10">
         <v>331</v>
@@ -3203,51 +3230,53 @@
       </c>
       <c r="X22" s="25">
         <v>361</v>
       </c>
       <c r="Y22" s="25">
         <v>278</v>
       </c>
       <c r="Z22" s="25">
         <v>352</v>
       </c>
       <c r="AA22" s="25">
         <v>282</v>
       </c>
       <c r="AB22" s="25">
         <v>248</v>
       </c>
       <c r="AC22" s="44">
         <v>276</v>
       </c>
       <c r="AD22" s="44">
         <v>353</v>
       </c>
       <c r="AE22" s="44">
         <v>198</v>
       </c>
-      <c r="AF22" s="1"/>
+      <c r="AF22" s="44">
+        <v>681</v>
+      </c>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="10">
         <v>211</v>
       </c>
       <c r="D23" s="10">
         <v>210</v>
       </c>
       <c r="E23" s="10">
         <v>218</v>
@@ -3308,51 +3337,53 @@
       </c>
       <c r="X23" s="25">
         <v>207</v>
       </c>
       <c r="Y23" s="25">
         <v>230</v>
       </c>
       <c r="Z23" s="25">
         <v>255</v>
       </c>
       <c r="AA23" s="25">
         <v>180</v>
       </c>
       <c r="AB23" s="25">
         <v>162</v>
       </c>
       <c r="AC23" s="44">
         <v>189</v>
       </c>
       <c r="AD23" s="44">
         <v>208</v>
       </c>
       <c r="AE23" s="44">
         <v>113</v>
       </c>
-      <c r="AF23" s="1"/>
+      <c r="AF23" s="44">
+        <v>448</v>
+      </c>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="10">
         <v>1124</v>
       </c>
       <c r="D24" s="10">
         <v>959</v>
       </c>
       <c r="E24" s="10">
         <v>863</v>
@@ -3413,51 +3444,53 @@
       </c>
       <c r="X24" s="25">
         <v>1066</v>
       </c>
       <c r="Y24" s="25">
         <v>849</v>
       </c>
       <c r="Z24" s="25">
         <v>933</v>
       </c>
       <c r="AA24" s="25">
         <v>773</v>
       </c>
       <c r="AB24" s="25">
         <v>724</v>
       </c>
       <c r="AC24" s="44">
         <v>753</v>
       </c>
       <c r="AD24" s="44">
         <v>780</v>
       </c>
       <c r="AE24" s="44">
         <v>783</v>
       </c>
-      <c r="AF24" s="1"/>
+      <c r="AF24" s="44">
+        <v>1121</v>
+      </c>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="10">
         <v>123</v>
       </c>
       <c r="D25" s="10">
         <v>88</v>
       </c>
       <c r="E25" s="10">
         <v>114</v>
@@ -3518,51 +3551,53 @@
       </c>
       <c r="X25" s="25">
         <v>105</v>
       </c>
       <c r="Y25" s="25">
         <v>91</v>
       </c>
       <c r="Z25" s="25">
         <v>106</v>
       </c>
       <c r="AA25" s="25">
         <v>75</v>
       </c>
       <c r="AB25" s="25">
         <v>76</v>
       </c>
       <c r="AC25" s="44">
         <v>90</v>
       </c>
       <c r="AD25" s="44">
         <v>83</v>
       </c>
       <c r="AE25" s="44">
         <v>95</v>
       </c>
-      <c r="AF25" s="1"/>
+      <c r="AF25" s="44">
+        <v>161</v>
+      </c>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="10">
         <v>280</v>
       </c>
       <c r="D26" s="10">
         <v>285</v>
       </c>
       <c r="E26" s="10">
         <v>288</v>
@@ -3623,51 +3658,53 @@
       </c>
       <c r="X26" s="25">
         <v>357</v>
       </c>
       <c r="Y26" s="25">
         <v>288</v>
       </c>
       <c r="Z26" s="25">
         <v>334</v>
       </c>
       <c r="AA26" s="25">
         <v>247</v>
       </c>
       <c r="AB26" s="25">
         <v>318</v>
       </c>
       <c r="AC26" s="44">
         <v>254</v>
       </c>
       <c r="AD26" s="44">
         <v>326</v>
       </c>
       <c r="AE26" s="44">
         <v>217</v>
       </c>
-      <c r="AF26" s="1"/>
+      <c r="AF26" s="44">
+        <v>701</v>
+      </c>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="10">
         <v>709</v>
       </c>
       <c r="D27" s="10">
         <v>733</v>
       </c>
       <c r="E27" s="10">
         <v>726</v>
@@ -3728,51 +3765,53 @@
       </c>
       <c r="X27" s="25">
         <v>883</v>
       </c>
       <c r="Y27" s="25">
         <v>648</v>
       </c>
       <c r="Z27" s="25">
         <v>740</v>
       </c>
       <c r="AA27" s="25">
         <v>640</v>
       </c>
       <c r="AB27" s="25">
         <v>683</v>
       </c>
       <c r="AC27" s="44">
         <v>736</v>
       </c>
       <c r="AD27" s="44">
         <v>768</v>
       </c>
       <c r="AE27" s="44">
         <v>642</v>
       </c>
-      <c r="AF27" s="1"/>
+      <c r="AF27" s="44">
+        <v>1770</v>
+      </c>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="10">
         <v>1023</v>
       </c>
       <c r="D28" s="10">
         <v>904</v>
       </c>
       <c r="E28" s="10">
         <v>932</v>
@@ -3833,51 +3872,53 @@
       </c>
       <c r="X28" s="25">
         <v>1215</v>
       </c>
       <c r="Y28" s="25">
         <v>903</v>
       </c>
       <c r="Z28" s="25">
         <v>850</v>
       </c>
       <c r="AA28" s="25">
         <v>691</v>
       </c>
       <c r="AB28" s="25">
         <v>798</v>
       </c>
       <c r="AC28" s="44">
         <v>838</v>
       </c>
       <c r="AD28" s="44">
         <v>977</v>
       </c>
       <c r="AE28" s="44">
         <v>739</v>
       </c>
-      <c r="AF28" s="1"/>
+      <c r="AF28" s="44">
+        <v>1796</v>
+      </c>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="10">
         <v>642</v>
       </c>
       <c r="D29" s="10">
         <v>547</v>
       </c>
       <c r="E29" s="10">
         <v>506</v>
@@ -3938,95 +3979,97 @@
       </c>
       <c r="X29" s="25">
         <v>698</v>
       </c>
       <c r="Y29" s="25">
         <v>610</v>
       </c>
       <c r="Z29" s="25">
         <v>577</v>
       </c>
       <c r="AA29" s="25">
         <v>455</v>
       </c>
       <c r="AB29" s="25">
         <v>447</v>
       </c>
       <c r="AC29" s="44">
         <v>510</v>
       </c>
       <c r="AD29" s="44">
         <v>523</v>
       </c>
       <c r="AE29" s="44">
         <v>486</v>
       </c>
-      <c r="AF29" s="1"/>
+      <c r="AF29" s="44">
+        <v>771</v>
+      </c>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="59" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="48"/>
-[...28 lines deleted...]
-      <c r="AF30" s="8"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="59"/>
+      <c r="T30" s="59"/>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="8"/>
       <c r="AN30" s="8"/>
       <c r="AO30" s="8"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="10">
         <v>6015</v>
       </c>
       <c r="D31" s="10">
         <v>5435</v>
       </c>
       <c r="E31" s="10">
         <v>5576</v>
       </c>
       <c r="F31" s="10">
         <v>7188</v>
@@ -4084,51 +4127,53 @@
       </c>
       <c r="X31" s="25">
         <v>6799</v>
       </c>
       <c r="Y31" s="25">
         <v>5357</v>
       </c>
       <c r="Z31" s="25">
         <v>5736</v>
       </c>
       <c r="AA31" s="25">
         <v>4572</v>
       </c>
       <c r="AB31" s="25">
         <v>4802</v>
       </c>
       <c r="AC31" s="44">
         <v>5134</v>
       </c>
       <c r="AD31" s="44">
         <v>5584</v>
       </c>
       <c r="AE31" s="44">
         <v>4455</v>
       </c>
-      <c r="AF31" s="1"/>
+      <c r="AF31" s="44">
+        <v>11106</v>
+      </c>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>100000000</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="10">
         <v>165</v>
       </c>
       <c r="D32" s="10">
         <v>166</v>
       </c>
       <c r="E32" s="10">
         <v>193</v>
@@ -4189,51 +4234,53 @@
       </c>
       <c r="X32" s="25">
         <v>163</v>
       </c>
       <c r="Y32" s="25">
         <v>135</v>
       </c>
       <c r="Z32" s="25">
         <v>165</v>
       </c>
       <c r="AA32" s="25">
         <v>150</v>
       </c>
       <c r="AB32" s="25">
         <v>153</v>
       </c>
       <c r="AC32" s="44">
         <v>167</v>
       </c>
       <c r="AD32" s="44">
         <v>180</v>
       </c>
       <c r="AE32" s="44">
         <v>144</v>
       </c>
-      <c r="AF32" s="1"/>
+      <c r="AF32" s="44">
+        <v>387</v>
+      </c>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="10">
         <v>214</v>
       </c>
       <c r="D33" s="10">
         <v>184</v>
       </c>
       <c r="E33" s="10">
         <v>188</v>
@@ -4294,51 +4341,53 @@
       </c>
       <c r="X33" s="25">
         <v>227</v>
       </c>
       <c r="Y33" s="25">
         <v>216</v>
       </c>
       <c r="Z33" s="25">
         <v>194</v>
       </c>
       <c r="AA33" s="25">
         <v>149</v>
       </c>
       <c r="AB33" s="25">
         <v>161</v>
       </c>
       <c r="AC33" s="44">
         <v>172</v>
       </c>
       <c r="AD33" s="44">
         <v>190</v>
       </c>
       <c r="AE33" s="44">
         <v>135</v>
       </c>
-      <c r="AF33" s="1"/>
+      <c r="AF33" s="44">
+        <v>443</v>
+      </c>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="10">
         <v>341</v>
       </c>
       <c r="D34" s="10">
         <v>237</v>
       </c>
       <c r="E34" s="10">
         <v>306</v>
@@ -4399,51 +4448,53 @@
       </c>
       <c r="X34" s="25">
         <v>313</v>
       </c>
       <c r="Y34" s="25">
         <v>241</v>
       </c>
       <c r="Z34" s="25">
         <v>274</v>
       </c>
       <c r="AA34" s="25">
         <v>245</v>
       </c>
       <c r="AB34" s="25">
         <v>236</v>
       </c>
       <c r="AC34" s="44">
         <v>263</v>
       </c>
       <c r="AD34" s="44">
         <v>289</v>
       </c>
       <c r="AE34" s="44">
         <v>242</v>
       </c>
-      <c r="AF34" s="1"/>
+      <c r="AF34" s="44">
+        <v>598</v>
+      </c>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="10">
         <v>154</v>
       </c>
       <c r="D35" s="10">
         <v>134</v>
       </c>
       <c r="E35" s="10">
         <v>115</v>
@@ -4504,51 +4555,53 @@
       </c>
       <c r="X35" s="25">
         <v>194</v>
       </c>
       <c r="Y35" s="25">
         <v>140</v>
       </c>
       <c r="Z35" s="25">
         <v>138</v>
       </c>
       <c r="AA35" s="25">
         <v>134</v>
       </c>
       <c r="AB35" s="25">
         <v>121</v>
       </c>
       <c r="AC35" s="44">
         <v>127</v>
       </c>
       <c r="AD35" s="44">
         <v>141</v>
       </c>
       <c r="AE35" s="44">
         <v>121</v>
       </c>
-      <c r="AF35" s="1"/>
+      <c r="AF35" s="44">
+        <v>252</v>
+      </c>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="10">
         <v>184</v>
       </c>
       <c r="D36" s="10">
         <v>163</v>
       </c>
       <c r="E36" s="10">
         <v>195</v>
@@ -4609,51 +4662,53 @@
       </c>
       <c r="X36" s="25">
         <v>168</v>
       </c>
       <c r="Y36" s="25">
         <v>138</v>
       </c>
       <c r="Z36" s="25">
         <v>175</v>
       </c>
       <c r="AA36" s="25">
         <v>122</v>
       </c>
       <c r="AB36" s="25">
         <v>158</v>
       </c>
       <c r="AC36" s="44">
         <v>153</v>
       </c>
       <c r="AD36" s="44">
         <v>136</v>
       </c>
       <c r="AE36" s="44">
         <v>124</v>
       </c>
-      <c r="AF36" s="1"/>
+      <c r="AF36" s="44">
+        <v>297</v>
+      </c>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="10">
         <v>169</v>
       </c>
       <c r="D37" s="10">
         <v>144</v>
       </c>
       <c r="E37" s="10">
         <v>158</v>
@@ -4714,51 +4769,53 @@
       </c>
       <c r="X37" s="25">
         <v>247</v>
       </c>
       <c r="Y37" s="25">
         <v>133</v>
       </c>
       <c r="Z37" s="25">
         <v>160</v>
       </c>
       <c r="AA37" s="25">
         <v>116</v>
       </c>
       <c r="AB37" s="25">
         <v>123</v>
       </c>
       <c r="AC37" s="44">
         <v>131</v>
       </c>
       <c r="AD37" s="44">
         <v>165</v>
       </c>
       <c r="AE37" s="44">
         <v>115</v>
       </c>
-      <c r="AF37" s="1"/>
+      <c r="AF37" s="44">
+        <v>319</v>
+      </c>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="10">
         <v>278</v>
       </c>
       <c r="D38" s="10">
         <v>212</v>
       </c>
       <c r="E38" s="10">
         <v>214</v>
@@ -4819,51 +4876,53 @@
       </c>
       <c r="X38" s="25">
         <v>291</v>
       </c>
       <c r="Y38" s="25">
         <v>227</v>
       </c>
       <c r="Z38" s="25">
         <v>255</v>
       </c>
       <c r="AA38" s="25">
         <v>211</v>
       </c>
       <c r="AB38" s="25">
         <v>191</v>
       </c>
       <c r="AC38" s="44">
         <v>201</v>
       </c>
       <c r="AD38" s="44">
         <v>246</v>
       </c>
       <c r="AE38" s="44">
         <v>202</v>
       </c>
-      <c r="AF38" s="1"/>
+      <c r="AF38" s="44">
+        <v>379</v>
+      </c>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="10">
         <v>132</v>
       </c>
       <c r="D39" s="10">
         <v>133</v>
       </c>
       <c r="E39" s="10">
         <v>143</v>
@@ -4924,51 +4983,53 @@
       </c>
       <c r="X39" s="25">
         <v>181</v>
       </c>
       <c r="Y39" s="25">
         <v>148</v>
       </c>
       <c r="Z39" s="25">
         <v>140</v>
       </c>
       <c r="AA39" s="25">
         <v>109</v>
       </c>
       <c r="AB39" s="25">
         <v>140</v>
       </c>
       <c r="AC39" s="44">
         <v>137</v>
       </c>
       <c r="AD39" s="44">
         <v>122</v>
       </c>
       <c r="AE39" s="44">
         <v>135</v>
       </c>
-      <c r="AF39" s="1"/>
+      <c r="AF39" s="44">
+        <v>236</v>
+      </c>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="10">
         <v>431</v>
       </c>
       <c r="D40" s="10">
         <v>441</v>
       </c>
       <c r="E40" s="10">
         <v>405</v>
@@ -5029,51 +5090,53 @@
       </c>
       <c r="X40" s="25">
         <v>508</v>
       </c>
       <c r="Y40" s="25">
         <v>436</v>
       </c>
       <c r="Z40" s="25">
         <v>477</v>
       </c>
       <c r="AA40" s="25">
         <v>366</v>
       </c>
       <c r="AB40" s="25">
         <v>351</v>
       </c>
       <c r="AC40" s="44">
         <v>391</v>
       </c>
       <c r="AD40" s="44">
         <v>403</v>
       </c>
       <c r="AE40" s="44">
         <v>279</v>
       </c>
-      <c r="AF40" s="1"/>
+      <c r="AF40" s="44">
+        <v>958</v>
+      </c>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="10">
         <v>241</v>
       </c>
       <c r="D41" s="10">
         <v>233</v>
       </c>
       <c r="E41" s="10">
         <v>230</v>
@@ -5134,51 +5197,53 @@
       </c>
       <c r="X41" s="25">
         <v>269</v>
       </c>
       <c r="Y41" s="25">
         <v>237</v>
       </c>
       <c r="Z41" s="25">
         <v>257</v>
       </c>
       <c r="AA41" s="25">
         <v>195</v>
       </c>
       <c r="AB41" s="25">
         <v>206</v>
       </c>
       <c r="AC41" s="44">
         <v>200</v>
       </c>
       <c r="AD41" s="44">
         <v>234</v>
       </c>
       <c r="AE41" s="44">
         <v>145</v>
       </c>
-      <c r="AF41" s="1"/>
+      <c r="AF41" s="44">
+        <v>565</v>
+      </c>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="10">
         <v>181</v>
       </c>
       <c r="D42" s="10">
         <v>150</v>
       </c>
       <c r="E42" s="10">
         <v>179</v>
@@ -5239,51 +5304,53 @@
       </c>
       <c r="X42" s="25">
         <v>193</v>
       </c>
       <c r="Y42" s="25">
         <v>138</v>
       </c>
       <c r="Z42" s="25">
         <v>155</v>
       </c>
       <c r="AA42" s="25">
         <v>114</v>
       </c>
       <c r="AB42" s="25">
         <v>132</v>
       </c>
       <c r="AC42" s="44">
         <v>162</v>
       </c>
       <c r="AD42" s="44">
         <v>156</v>
       </c>
       <c r="AE42" s="44">
         <v>149</v>
       </c>
-      <c r="AF42" s="1"/>
+      <c r="AF42" s="44">
+        <v>245</v>
+      </c>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
     <row r="43" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="10">
         <v>206</v>
       </c>
       <c r="D43" s="10">
         <v>184</v>
       </c>
       <c r="E43" s="10">
         <v>194</v>
@@ -5344,51 +5411,53 @@
       </c>
       <c r="X43" s="25">
         <v>194</v>
       </c>
       <c r="Y43" s="25">
         <v>177</v>
       </c>
       <c r="Z43" s="25">
         <v>182</v>
       </c>
       <c r="AA43" s="25">
         <v>115</v>
       </c>
       <c r="AB43" s="25">
         <v>147</v>
       </c>
       <c r="AC43" s="44">
         <v>172</v>
       </c>
       <c r="AD43" s="44">
         <v>141</v>
       </c>
       <c r="AE43" s="44">
         <v>150</v>
       </c>
-      <c r="AF43" s="1"/>
+      <c r="AF43" s="44">
+        <v>279</v>
+      </c>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
     </row>
     <row r="44" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="10">
         <v>245</v>
       </c>
       <c r="D44" s="10">
         <v>205</v>
       </c>
       <c r="E44" s="10">
         <v>245</v>
@@ -5449,51 +5518,53 @@
       </c>
       <c r="X44" s="25">
         <v>285</v>
       </c>
       <c r="Y44" s="25">
         <v>213</v>
       </c>
       <c r="Z44" s="25">
         <v>278</v>
       </c>
       <c r="AA44" s="25">
         <v>220</v>
       </c>
       <c r="AB44" s="25">
         <v>188</v>
       </c>
       <c r="AC44" s="44">
         <v>212</v>
       </c>
       <c r="AD44" s="44">
         <v>266</v>
       </c>
       <c r="AE44" s="44">
         <v>151</v>
       </c>
-      <c r="AF44" s="1"/>
+      <c r="AF44" s="44">
+        <v>557</v>
+      </c>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
     </row>
     <row r="45" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="10">
         <v>118</v>
       </c>
       <c r="D45" s="10">
         <v>119</v>
       </c>
       <c r="E45" s="10">
         <v>122</v>
@@ -5554,51 +5625,53 @@
       </c>
       <c r="X45" s="25">
         <v>121</v>
       </c>
       <c r="Y45" s="25">
         <v>119</v>
       </c>
       <c r="Z45" s="25">
         <v>143</v>
       </c>
       <c r="AA45" s="25">
         <v>98</v>
       </c>
       <c r="AB45" s="25">
         <v>92</v>
       </c>
       <c r="AC45" s="44">
         <v>114</v>
       </c>
       <c r="AD45" s="44">
         <v>128</v>
       </c>
       <c r="AE45" s="44">
         <v>68</v>
       </c>
-      <c r="AF45" s="1"/>
+      <c r="AF45" s="44">
+        <v>264</v>
+      </c>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
     </row>
     <row r="46" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="10">
         <v>296</v>
       </c>
       <c r="D46" s="10">
         <v>260</v>
       </c>
       <c r="E46" s="10">
         <v>216</v>
@@ -5659,51 +5732,53 @@
       </c>
       <c r="X46" s="25">
         <v>301</v>
       </c>
       <c r="Y46" s="25">
         <v>214</v>
       </c>
       <c r="Z46" s="25">
         <v>238</v>
       </c>
       <c r="AA46" s="25">
         <v>202</v>
       </c>
       <c r="AB46" s="25">
         <v>178</v>
       </c>
       <c r="AC46" s="44">
         <v>188</v>
       </c>
       <c r="AD46" s="44">
         <v>199</v>
       </c>
       <c r="AE46" s="44">
         <v>201</v>
       </c>
-      <c r="AF46" s="1"/>
+      <c r="AF46" s="44">
+        <v>310</v>
+      </c>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
     </row>
     <row r="47" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="10">
         <v>103</v>
       </c>
       <c r="D47" s="10">
         <v>71</v>
       </c>
       <c r="E47" s="10">
         <v>101</v>
@@ -5764,51 +5839,53 @@
       </c>
       <c r="X47" s="25">
         <v>85</v>
       </c>
       <c r="Y47" s="25">
         <v>79</v>
       </c>
       <c r="Z47" s="25">
         <v>93</v>
       </c>
       <c r="AA47" s="25">
         <v>58</v>
       </c>
       <c r="AB47" s="25">
         <v>66</v>
       </c>
       <c r="AC47" s="44">
         <v>77</v>
       </c>
       <c r="AD47" s="44">
         <v>73</v>
       </c>
       <c r="AE47" s="44">
         <v>79</v>
       </c>
-      <c r="AF47" s="1"/>
+      <c r="AF47" s="44">
+        <v>134</v>
+      </c>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
     </row>
     <row r="48" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="10">
         <v>183</v>
       </c>
       <c r="D48" s="10">
         <v>215</v>
       </c>
       <c r="E48" s="10">
         <v>208</v>
@@ -5869,51 +5946,53 @@
       </c>
       <c r="X48" s="25">
         <v>263</v>
       </c>
       <c r="Y48" s="25">
         <v>205</v>
       </c>
       <c r="Z48" s="25">
         <v>245</v>
       </c>
       <c r="AA48" s="25">
         <v>182</v>
       </c>
       <c r="AB48" s="25">
         <v>231</v>
       </c>
       <c r="AC48" s="44">
         <v>183</v>
       </c>
       <c r="AD48" s="44">
         <v>247</v>
       </c>
       <c r="AE48" s="44">
         <v>148</v>
       </c>
-      <c r="AF48" s="1"/>
+      <c r="AF48" s="44">
+        <v>546</v>
+      </c>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
     </row>
     <row r="49" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="10">
         <v>709</v>
       </c>
       <c r="D49" s="10">
         <v>733</v>
       </c>
       <c r="E49" s="10">
         <v>726</v>
@@ -5974,51 +6053,53 @@
       </c>
       <c r="X49" s="25">
         <v>883</v>
       </c>
       <c r="Y49" s="25">
         <v>648</v>
       </c>
       <c r="Z49" s="25">
         <v>740</v>
       </c>
       <c r="AA49" s="25">
         <v>640</v>
       </c>
       <c r="AB49" s="25">
         <v>683</v>
       </c>
       <c r="AC49" s="44">
         <v>736</v>
       </c>
       <c r="AD49" s="44">
         <v>768</v>
       </c>
       <c r="AE49" s="44">
         <v>642</v>
       </c>
-      <c r="AF49" s="1"/>
+      <c r="AF49" s="44">
+        <v>1770</v>
+      </c>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
     </row>
     <row r="50" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="10">
         <v>1023</v>
       </c>
       <c r="D50" s="10">
         <v>904</v>
       </c>
       <c r="E50" s="10">
         <v>932</v>
@@ -6079,51 +6160,53 @@
       </c>
       <c r="X50" s="25">
         <v>1215</v>
       </c>
       <c r="Y50" s="25">
         <v>903</v>
       </c>
       <c r="Z50" s="25">
         <v>850</v>
       </c>
       <c r="AA50" s="25">
         <v>691</v>
       </c>
       <c r="AB50" s="25">
         <v>798</v>
       </c>
       <c r="AC50" s="44">
         <v>838</v>
       </c>
       <c r="AD50" s="44">
         <v>977</v>
       </c>
       <c r="AE50" s="44">
         <v>739</v>
       </c>
-      <c r="AF50" s="1"/>
+      <c r="AF50" s="44">
+        <v>1796</v>
+      </c>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
     </row>
     <row r="51" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="10">
         <v>642</v>
       </c>
       <c r="D51" s="10">
         <v>547</v>
       </c>
       <c r="E51" s="10">
         <v>506</v>
@@ -6184,95 +6267,97 @@
       </c>
       <c r="X51" s="25">
         <v>698</v>
       </c>
       <c r="Y51" s="25">
         <v>610</v>
       </c>
       <c r="Z51" s="25">
         <v>577</v>
       </c>
       <c r="AA51" s="25">
         <v>455</v>
       </c>
       <c r="AB51" s="25">
         <v>447</v>
       </c>
       <c r="AC51" s="44">
         <v>510</v>
       </c>
       <c r="AD51" s="44">
         <v>523</v>
       </c>
       <c r="AE51" s="44">
         <v>486</v>
       </c>
-      <c r="AF51" s="1"/>
+      <c r="AF51" s="44">
+        <v>771</v>
+      </c>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
     </row>
     <row r="52" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="49" t="s">
+      <c r="B52" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="C52" s="49"/>
-[...28 lines deleted...]
-      <c r="AF52" s="8"/>
+      <c r="C52" s="60"/>
+      <c r="D52" s="60"/>
+      <c r="E52" s="60"/>
+      <c r="F52" s="60"/>
+      <c r="G52" s="60"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="60"/>
+      <c r="K52" s="60"/>
+      <c r="L52" s="60"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="O52" s="60"/>
+      <c r="P52" s="60"/>
+      <c r="Q52" s="60"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+      <c r="U52" s="60"/>
+      <c r="V52" s="60"/>
+      <c r="W52" s="60"/>
+      <c r="X52" s="60"/>
+      <c r="Y52" s="60"/>
+      <c r="Z52" s="60"/>
+      <c r="AA52" s="60"/>
+      <c r="AB52" s="60"/>
+      <c r="AC52" s="60"/>
+      <c r="AD52" s="60"/>
+      <c r="AE52" s="60"/>
+      <c r="AF52" s="60"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
       <c r="AI52" s="8"/>
       <c r="AJ52" s="8"/>
       <c r="AK52" s="8"/>
       <c r="AL52" s="8"/>
       <c r="AM52" s="8"/>
       <c r="AN52" s="8"/>
       <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>100000000</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="10">
         <v>3598</v>
       </c>
       <c r="D53" s="10">
         <v>3063</v>
       </c>
       <c r="E53" s="10">
         <v>3046</v>
@@ -6333,51 +6418,53 @@
       </c>
       <c r="X53" s="25">
         <v>3232</v>
       </c>
       <c r="Y53" s="25">
         <v>2782</v>
       </c>
       <c r="Z53" s="25">
         <v>2999</v>
       </c>
       <c r="AA53" s="25">
         <v>2383</v>
       </c>
       <c r="AB53" s="39">
         <v>2292</v>
       </c>
       <c r="AC53" s="44">
         <v>2426</v>
       </c>
       <c r="AD53" s="44">
         <v>2495</v>
       </c>
       <c r="AE53" s="44">
         <v>2282</v>
       </c>
-      <c r="AF53" s="1"/>
+      <c r="AF53" s="44">
+        <v>4184</v>
+      </c>
       <c r="AG53" s="1"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
     </row>
     <row r="54" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="10">
         <v>81</v>
       </c>
       <c r="D54" s="10">
         <v>90</v>
       </c>
       <c r="E54" s="10">
         <v>67</v>
@@ -6438,51 +6525,53 @@
       </c>
       <c r="X54" s="25">
         <v>82</v>
       </c>
       <c r="Y54" s="25">
         <v>59</v>
       </c>
       <c r="Z54" s="25">
         <v>67</v>
       </c>
       <c r="AA54" s="25">
         <v>60</v>
       </c>
       <c r="AB54" s="39">
         <v>54</v>
       </c>
       <c r="AC54" s="44">
         <v>53</v>
       </c>
       <c r="AD54" s="44">
         <v>63</v>
       </c>
       <c r="AE54" s="44">
         <v>42</v>
       </c>
-      <c r="AF54" s="1"/>
+      <c r="AF54" s="44">
+        <v>124</v>
+      </c>
       <c r="AG54" s="1"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
     </row>
     <row r="55" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="10">
         <v>138</v>
       </c>
       <c r="D55" s="10">
         <v>130</v>
       </c>
       <c r="E55" s="10">
         <v>141</v>
@@ -6543,51 +6632,53 @@
       </c>
       <c r="X55" s="25">
         <v>132</v>
       </c>
       <c r="Y55" s="25">
         <v>127</v>
       </c>
       <c r="Z55" s="25">
         <v>124</v>
       </c>
       <c r="AA55" s="25">
         <v>121</v>
       </c>
       <c r="AB55" s="39">
         <v>123</v>
       </c>
       <c r="AC55" s="44">
         <v>98</v>
       </c>
       <c r="AD55" s="44">
         <v>118</v>
       </c>
       <c r="AE55" s="44">
         <v>92</v>
       </c>
-      <c r="AF55" s="1"/>
+      <c r="AF55" s="44">
+        <v>250</v>
+      </c>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
     </row>
     <row r="56" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="10">
         <v>78</v>
       </c>
       <c r="D56" s="10">
         <v>61</v>
       </c>
       <c r="E56" s="10">
         <v>92</v>
@@ -6648,51 +6739,53 @@
       </c>
       <c r="X56" s="25">
         <v>74</v>
       </c>
       <c r="Y56" s="25">
         <v>69</v>
       </c>
       <c r="Z56" s="25">
         <v>53</v>
       </c>
       <c r="AA56" s="25">
         <v>52</v>
       </c>
       <c r="AB56" s="39">
         <v>44</v>
       </c>
       <c r="AC56" s="44">
         <v>61</v>
       </c>
       <c r="AD56" s="44">
         <v>59</v>
       </c>
       <c r="AE56" s="44">
         <v>37</v>
       </c>
-      <c r="AF56" s="1"/>
+      <c r="AF56" s="44">
+        <v>82</v>
+      </c>
       <c r="AG56" s="1"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
     </row>
     <row r="57" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="10">
         <v>812</v>
       </c>
       <c r="D57" s="10">
         <v>614</v>
       </c>
       <c r="E57" s="10">
         <v>605</v>
@@ -6753,51 +6846,53 @@
       </c>
       <c r="X57" s="25">
         <v>672</v>
       </c>
       <c r="Y57" s="25">
         <v>558</v>
       </c>
       <c r="Z57" s="25">
         <v>623</v>
       </c>
       <c r="AA57" s="25">
         <v>493</v>
       </c>
       <c r="AB57" s="39">
         <v>474</v>
       </c>
       <c r="AC57" s="44">
         <v>538</v>
       </c>
       <c r="AD57" s="44">
         <v>512</v>
       </c>
       <c r="AE57" s="44">
         <v>509</v>
       </c>
-      <c r="AF57" s="1"/>
+      <c r="AF57" s="44">
+        <v>925</v>
+      </c>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
     </row>
     <row r="58" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="10">
         <v>134</v>
       </c>
       <c r="D58" s="10">
         <v>118</v>
       </c>
       <c r="E58" s="10">
         <v>114</v>
@@ -6858,51 +6953,53 @@
       </c>
       <c r="X58" s="25">
         <v>116</v>
       </c>
       <c r="Y58" s="25">
         <v>90</v>
       </c>
       <c r="Z58" s="25">
         <v>101</v>
       </c>
       <c r="AA58" s="25">
         <v>70</v>
       </c>
       <c r="AB58" s="39">
         <v>83</v>
       </c>
       <c r="AC58" s="44">
         <v>92</v>
       </c>
       <c r="AD58" s="44">
         <v>92</v>
       </c>
       <c r="AE58" s="44">
         <v>91</v>
       </c>
-      <c r="AF58" s="1"/>
+      <c r="AF58" s="44">
+        <v>154</v>
+      </c>
       <c r="AG58" s="1"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
     </row>
     <row r="59" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="10">
         <v>102</v>
       </c>
       <c r="D59" s="10">
         <v>70</v>
       </c>
       <c r="E59" s="10">
         <v>71</v>
@@ -6963,51 +7060,53 @@
       </c>
       <c r="X59" s="25">
         <v>121</v>
       </c>
       <c r="Y59" s="25">
         <v>75</v>
       </c>
       <c r="Z59" s="25">
         <v>78</v>
       </c>
       <c r="AA59" s="25">
         <v>70</v>
       </c>
       <c r="AB59" s="39">
         <v>54</v>
       </c>
       <c r="AC59" s="44">
         <v>68</v>
       </c>
       <c r="AD59" s="44">
         <v>61</v>
       </c>
       <c r="AE59" s="44">
         <v>59</v>
       </c>
-      <c r="AF59" s="1"/>
+      <c r="AF59" s="44">
+        <v>116</v>
+      </c>
       <c r="AG59" s="1"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
     </row>
     <row r="60" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="10">
         <v>353</v>
       </c>
       <c r="D60" s="10">
         <v>325</v>
       </c>
       <c r="E60" s="10">
         <v>294</v>
@@ -7068,51 +7167,53 @@
       </c>
       <c r="X60" s="25">
         <v>260</v>
       </c>
       <c r="Y60" s="25">
         <v>268</v>
       </c>
       <c r="Z60" s="25">
         <v>329</v>
       </c>
       <c r="AA60" s="25">
         <v>238</v>
       </c>
       <c r="AB60" s="39">
         <v>213</v>
       </c>
       <c r="AC60" s="44">
         <v>176</v>
       </c>
       <c r="AD60" s="44">
         <v>208</v>
       </c>
       <c r="AE60" s="44">
         <v>214</v>
       </c>
-      <c r="AF60" s="1"/>
+      <c r="AF60" s="44">
+        <v>322</v>
+      </c>
       <c r="AG60" s="1"/>
       <c r="AH60" s="1"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
     </row>
     <row r="61" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="10">
         <v>189</v>
       </c>
       <c r="D61" s="10">
         <v>144</v>
       </c>
       <c r="E61" s="10">
         <v>167</v>
@@ -7173,51 +7274,53 @@
       </c>
       <c r="X61" s="25">
         <v>183</v>
       </c>
       <c r="Y61" s="25">
         <v>126</v>
       </c>
       <c r="Z61" s="25">
         <v>144</v>
       </c>
       <c r="AA61" s="25">
         <v>117</v>
       </c>
       <c r="AB61" s="39">
         <v>109</v>
       </c>
       <c r="AC61" s="44">
         <v>118</v>
       </c>
       <c r="AD61" s="44">
         <v>130</v>
       </c>
       <c r="AE61" s="44">
         <v>120</v>
       </c>
-      <c r="AF61" s="1"/>
+      <c r="AF61" s="44">
+        <v>214</v>
+      </c>
       <c r="AG61" s="1"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
     </row>
     <row r="62" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="10">
         <v>79</v>
       </c>
       <c r="D62" s="10">
         <v>80</v>
       </c>
       <c r="E62" s="10">
         <v>65</v>
@@ -7278,51 +7381,53 @@
       </c>
       <c r="X62" s="25">
         <v>70</v>
       </c>
       <c r="Y62" s="25">
         <v>61</v>
       </c>
       <c r="Z62" s="25">
         <v>67</v>
       </c>
       <c r="AA62" s="25">
         <v>50</v>
       </c>
       <c r="AB62" s="39">
         <v>59</v>
       </c>
       <c r="AC62" s="44">
         <v>55</v>
       </c>
       <c r="AD62" s="44">
         <v>52</v>
       </c>
       <c r="AE62" s="44">
         <v>44</v>
       </c>
-      <c r="AF62" s="1"/>
+      <c r="AF62" s="44">
+        <v>108</v>
+      </c>
       <c r="AG62" s="1"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
     </row>
     <row r="63" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="10">
         <v>104</v>
       </c>
       <c r="D63" s="10">
         <v>112</v>
       </c>
       <c r="E63" s="10">
         <v>118</v>
@@ -7383,51 +7488,53 @@
       </c>
       <c r="X63" s="25">
         <v>119</v>
       </c>
       <c r="Y63" s="25">
         <v>125</v>
       </c>
       <c r="Z63" s="25">
         <v>120</v>
       </c>
       <c r="AA63" s="25">
         <v>84</v>
       </c>
       <c r="AB63" s="39">
         <v>92</v>
       </c>
       <c r="AC63" s="44">
         <v>101</v>
       </c>
       <c r="AD63" s="44">
         <v>98</v>
       </c>
       <c r="AE63" s="44">
         <v>63</v>
       </c>
-      <c r="AF63" s="1"/>
+      <c r="AF63" s="44">
+        <v>200</v>
+      </c>
       <c r="AG63" s="1"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
     </row>
     <row r="64" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="10">
         <v>203</v>
       </c>
       <c r="D64" s="10">
         <v>178</v>
       </c>
       <c r="E64" s="10">
         <v>197</v>
@@ -7488,51 +7595,53 @@
       </c>
       <c r="X64" s="25">
         <v>180</v>
       </c>
       <c r="Y64" s="25">
         <v>164</v>
       </c>
       <c r="Z64" s="25">
         <v>172</v>
       </c>
       <c r="AA64" s="25">
         <v>118</v>
       </c>
       <c r="AB64" s="39">
         <v>92</v>
       </c>
       <c r="AC64" s="44">
         <v>125</v>
       </c>
       <c r="AD64" s="44">
         <v>139</v>
       </c>
       <c r="AE64" s="44">
         <v>108</v>
       </c>
-      <c r="AF64" s="1"/>
+      <c r="AF64" s="44">
+        <v>186</v>
+      </c>
       <c r="AG64" s="1"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
     </row>
     <row r="65" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="10">
         <v>219</v>
       </c>
       <c r="D65" s="10">
         <v>188</v>
       </c>
       <c r="E65" s="10">
         <v>193</v>
@@ -7593,51 +7702,53 @@
       </c>
       <c r="X65" s="25">
         <v>182</v>
       </c>
       <c r="Y65" s="25">
         <v>154</v>
       </c>
       <c r="Z65" s="25">
         <v>138</v>
       </c>
       <c r="AA65" s="25">
         <v>113</v>
       </c>
       <c r="AB65" s="39">
         <v>122</v>
       </c>
       <c r="AC65" s="44">
         <v>153</v>
       </c>
       <c r="AD65" s="44">
         <v>126</v>
       </c>
       <c r="AE65" s="44">
         <v>144</v>
       </c>
-      <c r="AF65" s="1"/>
+      <c r="AF65" s="44">
+        <v>202</v>
+      </c>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="10">
         <v>68</v>
       </c>
       <c r="D66" s="10">
         <v>76</v>
       </c>
       <c r="E66" s="10">
         <v>86</v>
@@ -7698,51 +7809,53 @@
       </c>
       <c r="X66" s="25">
         <v>76</v>
       </c>
       <c r="Y66" s="25">
         <v>65</v>
       </c>
       <c r="Z66" s="25">
         <v>74</v>
       </c>
       <c r="AA66" s="25">
         <v>62</v>
       </c>
       <c r="AB66" s="39">
         <v>60</v>
       </c>
       <c r="AC66" s="44">
         <v>64</v>
       </c>
       <c r="AD66" s="44">
         <v>87</v>
       </c>
       <c r="AE66" s="44">
         <v>47</v>
       </c>
-      <c r="AF66" s="1"/>
+      <c r="AF66" s="44">
+        <v>124</v>
+      </c>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
     </row>
     <row r="67" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="10">
         <v>93</v>
       </c>
       <c r="D67" s="10">
         <v>91</v>
       </c>
       <c r="E67" s="10">
         <v>96</v>
@@ -7803,51 +7916,53 @@
       </c>
       <c r="X67" s="25">
         <v>86</v>
       </c>
       <c r="Y67" s="25">
         <v>111</v>
       </c>
       <c r="Z67" s="25">
         <v>112</v>
       </c>
       <c r="AA67" s="25">
         <v>82</v>
       </c>
       <c r="AB67" s="39">
         <v>70</v>
       </c>
       <c r="AC67" s="44">
         <v>75</v>
       </c>
       <c r="AD67" s="44">
         <v>80</v>
       </c>
       <c r="AE67" s="44">
         <v>45</v>
       </c>
-      <c r="AF67" s="1"/>
+      <c r="AF67" s="44">
+        <v>184</v>
+      </c>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
     </row>
     <row r="68" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="10">
         <v>828</v>
       </c>
       <c r="D68" s="10">
         <v>699</v>
       </c>
       <c r="E68" s="10">
         <v>647</v>
@@ -7908,51 +8023,53 @@
       </c>
       <c r="X68" s="25">
         <v>765</v>
       </c>
       <c r="Y68" s="25">
         <v>635</v>
       </c>
       <c r="Z68" s="25">
         <v>695</v>
       </c>
       <c r="AA68" s="25">
         <v>571</v>
       </c>
       <c r="AB68" s="39">
         <v>546</v>
       </c>
       <c r="AC68" s="44">
         <v>565</v>
       </c>
       <c r="AD68" s="44">
         <v>581</v>
       </c>
       <c r="AE68" s="44">
         <v>582</v>
       </c>
-      <c r="AF68" s="1"/>
+      <c r="AF68" s="44">
+        <v>811</v>
+      </c>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="10">
         <v>20</v>
       </c>
       <c r="D69" s="10">
         <v>17</v>
       </c>
       <c r="E69" s="10">
         <v>13</v>
@@ -8013,51 +8130,53 @@
       </c>
       <c r="X69" s="25">
         <v>20</v>
       </c>
       <c r="Y69" s="25">
         <v>12</v>
       </c>
       <c r="Z69" s="25">
         <v>13</v>
       </c>
       <c r="AA69" s="25">
         <v>17</v>
       </c>
       <c r="AB69" s="39">
         <v>10</v>
       </c>
       <c r="AC69" s="44">
         <v>13</v>
       </c>
       <c r="AD69" s="44">
         <v>10</v>
       </c>
       <c r="AE69" s="44">
         <v>16</v>
       </c>
-      <c r="AF69" s="1"/>
+      <c r="AF69" s="44">
+        <v>27</v>
+      </c>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="15">
         <v>97</v>
       </c>
       <c r="D70" s="15">
         <v>70</v>
       </c>
       <c r="E70" s="15">
         <v>80</v>
@@ -8118,51 +8237,53 @@
       </c>
       <c r="X70" s="26">
         <v>94</v>
       </c>
       <c r="Y70" s="26">
         <v>83</v>
       </c>
       <c r="Z70" s="26">
         <v>89</v>
       </c>
       <c r="AA70" s="26">
         <v>65</v>
       </c>
       <c r="AB70" s="26">
         <v>87</v>
       </c>
       <c r="AC70" s="46">
         <v>71</v>
       </c>
       <c r="AD70" s="46">
         <v>79</v>
       </c>
       <c r="AE70" s="46">
         <v>69</v>
       </c>
-      <c r="AF70" s="1"/>
+      <c r="AF70" s="46">
+        <v>155</v>
+      </c>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
     <row r="71" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="17"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="2"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
@@ -47191,59 +47312,59 @@
       <c r="T1000" s="1"/>
       <c r="U1000" s="1"/>
       <c r="V1000" s="1"/>
       <c r="W1000" s="1"/>
       <c r="X1000" s="1"/>
       <c r="Y1000" s="1"/>
       <c r="Z1000" s="1"/>
       <c r="AA1000" s="1"/>
       <c r="AB1000" s="1"/>
       <c r="AC1000" s="1"/>
       <c r="AD1000" s="1"/>
       <c r="AE1000" s="1"/>
       <c r="AF1000" s="1"/>
       <c r="AG1000" s="1"/>
       <c r="AH1000" s="1"/>
       <c r="AI1000" s="1"/>
       <c r="AJ1000" s="1"/>
       <c r="AK1000" s="1"/>
       <c r="AL1000" s="1"/>
       <c r="AM1000" s="1"/>
       <c r="AN1000" s="1"/>
       <c r="AO1000" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AE2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>