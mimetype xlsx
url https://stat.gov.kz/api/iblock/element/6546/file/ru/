--- v0 (2026-04-24)
+++ v1 (2026-08-31)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68F3C8FF-D7BB-463D-A0A2-496E5F170C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BE968B7-C441-4D00-910C-57C358C7733F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="1991-1999" sheetId="4" r:id="rId3"/>
     <sheet name="2000-2025" sheetId="1" r:id="rId4"/>
+    <sheet name="по районам до 18 лет" sheetId="5" r:id="rId5"/>
+    <sheet name="по районам до 20 лет" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1316" uniqueCount="561">
   <si>
     <t>Число зарегистрированных браков в Республике Казахстан</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
@@ -385,56 +389,1442 @@
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Астана</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Алматы</t>
   </si>
   <si>
     <t>510000000</t>
   </si>
   <si>
     <t>С 1991 года</t>
   </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных ранних браков (до 18 лет) в Республике Казахстан </t>
+  </si>
+  <si>
+    <t>человек</t>
+  </si>
+  <si>
+    <t>Невесты</t>
+  </si>
+  <si>
+    <t>Женихи</t>
+  </si>
+  <si>
+    <t>Семей г.а.</t>
+  </si>
+  <si>
+    <t>Курчатов г.а.</t>
+  </si>
+  <si>
+    <t>Абайский район</t>
+  </si>
+  <si>
+    <t>район Ақсуат</t>
+  </si>
+  <si>
+    <t>Аягозский район</t>
+  </si>
+  <si>
+    <t>Бескарагайский район</t>
+  </si>
+  <si>
+    <t>Бородулихинский район</t>
+  </si>
+  <si>
+    <t>район Жаңасемей</t>
+  </si>
+  <si>
+    <t>Жарминский район</t>
+  </si>
+  <si>
+    <t>Кокпектинский район</t>
+  </si>
+  <si>
+    <t>район Мақаншы</t>
+  </si>
+  <si>
+    <t>Урджарский район</t>
+  </si>
+  <si>
+    <t>Кокшетау г.а.</t>
+  </si>
+  <si>
+    <t>Косшы г.а.</t>
+  </si>
+  <si>
+    <t>Степногорск г.а.</t>
+  </si>
+  <si>
+    <t>Аккольский район</t>
+  </si>
+  <si>
+    <t>Аршалынский район</t>
+  </si>
+  <si>
+    <t>Астраханский район</t>
+  </si>
+  <si>
+    <t>Атбасарский район</t>
+  </si>
+  <si>
+    <t>Буландынский район</t>
+  </si>
+  <si>
+    <t>Егиндыкольский район</t>
+  </si>
+  <si>
+    <t>район Биржан сал</t>
+  </si>
+  <si>
+    <t>Ерейментауский район</t>
+  </si>
+  <si>
+    <t>Есильский район</t>
+  </si>
+  <si>
+    <t>Жаксынский район</t>
+  </si>
+  <si>
+    <t>Жаркаинский район</t>
+  </si>
+  <si>
+    <t>Зерендинский район</t>
+  </si>
+  <si>
+    <t>Коргалжынский район</t>
+  </si>
+  <si>
+    <t>Сандыктауский район</t>
+  </si>
+  <si>
+    <t>Целиноградский район</t>
+  </si>
+  <si>
+    <t>Шортандинский район</t>
+  </si>
+  <si>
+    <t>Бурабайский район</t>
+  </si>
+  <si>
+    <t>Актобе г.а.</t>
+  </si>
+  <si>
+    <t>Алгинский район</t>
+  </si>
+  <si>
+    <t>Айтекебийский район</t>
+  </si>
+  <si>
+    <t>Байганинский район</t>
+  </si>
+  <si>
+    <t>Каргалинский район</t>
+  </si>
+  <si>
+    <t>Хобдинский район</t>
+  </si>
+  <si>
+    <t>Мартукский район</t>
+  </si>
+  <si>
+    <t>Мугалжарский район</t>
+  </si>
+  <si>
+    <t>Уилский район</t>
+  </si>
+  <si>
+    <t>Темирский район</t>
+  </si>
+  <si>
+    <t>Хромтауский район</t>
+  </si>
+  <si>
+    <t>Шалкарский район</t>
+  </si>
+  <si>
+    <t>Иргизский район</t>
+  </si>
+  <si>
+    <t>Қонаев г.а.</t>
+  </si>
+  <si>
+    <t>Алатау г.а.</t>
+  </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>Кегенский район</t>
+  </si>
+  <si>
+    <t>Карасайский район</t>
+  </si>
+  <si>
+    <t>Райымбекский район</t>
+  </si>
+  <si>
+    <t>Талгарский район</t>
+  </si>
+  <si>
+    <t>Уйгурский район</t>
+  </si>
+  <si>
+    <t>Илийский район</t>
+  </si>
+  <si>
+    <t>Атырау г.а.</t>
+  </si>
+  <si>
+    <t>Жылыойский район</t>
+  </si>
+  <si>
+    <t>Индерский район</t>
+  </si>
+  <si>
+    <t>Исатайский район</t>
+  </si>
+  <si>
+    <t>Курмангазинский район</t>
+  </si>
+  <si>
+    <t>Кзылкогинский район</t>
+  </si>
+  <si>
+    <t>Макатский район</t>
+  </si>
+  <si>
+    <t>Махамбетский район</t>
+  </si>
+  <si>
+    <t>Уральск г.а.</t>
+  </si>
+  <si>
+    <t>Акжаикский район</t>
+  </si>
+  <si>
+    <t>Бурлинский район</t>
+  </si>
+  <si>
+    <t>Жангалинский район</t>
+  </si>
+  <si>
+    <t>Жанибекский район</t>
+  </si>
+  <si>
+    <t>район Бәйтерек</t>
+  </si>
+  <si>
+    <t>Казталовский район</t>
+  </si>
+  <si>
+    <t>Каратобинский район</t>
+  </si>
+  <si>
+    <t>Бокейординский район</t>
+  </si>
+  <si>
+    <t>Сырымский район</t>
+  </si>
+  <si>
+    <t>Таскалинский район</t>
+  </si>
+  <si>
+    <t>Теректинский район</t>
+  </si>
+  <si>
+    <t>Чингирлауский район</t>
+  </si>
+  <si>
+    <t>Тараз г.а.</t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>Район Турара Рыскулова</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
+  </si>
+  <si>
+    <t>Талдыкорган г.а.</t>
+  </si>
+  <si>
+    <t>Текели г.а.</t>
+  </si>
+  <si>
+    <t>Аксуский район</t>
+  </si>
+  <si>
+    <t>Алакольский район</t>
+  </si>
+  <si>
+    <t>Ескельдинский район</t>
+  </si>
+  <si>
+    <t>Кербулакский район</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>Каратальский район</t>
+  </si>
+  <si>
+    <t>Панфиловский район</t>
+  </si>
+  <si>
+    <t>Саркандский район</t>
+  </si>
+  <si>
+    <t>Караганда г.а.</t>
+  </si>
+  <si>
+    <t>Балхаш г.а.</t>
+  </si>
+  <si>
+    <t>Приозерск г.а.</t>
+  </si>
+  <si>
+    <t>Сарань г.а.</t>
+  </si>
+  <si>
+    <t>Темиртау г.а.</t>
+  </si>
+  <si>
+    <t>Шахтинск г.а.</t>
+  </si>
+  <si>
+    <t>Актогайский район</t>
+  </si>
+  <si>
+    <t>Бухар-Жырауский район</t>
+  </si>
+  <si>
+    <t>Каркаралинский район</t>
+  </si>
+  <si>
+    <t>Нуринский район</t>
+  </si>
+  <si>
+    <t>Осакаровский район</t>
+  </si>
+  <si>
+    <t>Шетский район</t>
+  </si>
+  <si>
+    <t>Костанай г.а.</t>
+  </si>
+  <si>
+    <t>Аркалык г.а.</t>
+  </si>
+  <si>
+    <t>Лисаковск г.а.</t>
+  </si>
+  <si>
+    <t>Рудный г.а.</t>
+  </si>
+  <si>
+    <t>Алтынсаринский район</t>
+  </si>
+  <si>
+    <t>Амангельдинский район</t>
+  </si>
+  <si>
+    <t>Аулиекольский район</t>
+  </si>
+  <si>
+    <t>Денисовский район</t>
+  </si>
+  <si>
+    <t>Жангельдинский район</t>
+  </si>
+  <si>
+    <t>Житикаринский район</t>
+  </si>
+  <si>
+    <t>Камыстинский район</t>
+  </si>
+  <si>
+    <t>Карабалыкский район</t>
+  </si>
+  <si>
+    <t>Карасуский район</t>
+  </si>
+  <si>
+    <t>Костанайский район</t>
+  </si>
+  <si>
+    <t>Мендыкаринский район</t>
+  </si>
+  <si>
+    <t>Наурзумский район</t>
+  </si>
+  <si>
+    <t>Сарыкольский район</t>
+  </si>
+  <si>
+    <t>район Беймбета Майлина</t>
+  </si>
+  <si>
+    <t>Узункольский район</t>
+  </si>
+  <si>
+    <t>Федоровский район</t>
+  </si>
+  <si>
+    <t>Кызылорда г.а.</t>
+  </si>
+  <si>
+    <t>Байконыр г.а.</t>
+  </si>
+  <si>
+    <t>Аральский район</t>
+  </si>
+  <si>
+    <t>Жалагашский район</t>
+  </si>
+  <si>
+    <t>Жанакорганский район</t>
+  </si>
+  <si>
+    <t>Казалинский район</t>
+  </si>
+  <si>
+    <t>Кармакшинский район</t>
+  </si>
+  <si>
+    <t>Сырдарьинский район</t>
+  </si>
+  <si>
+    <t>Чиилийский район</t>
+  </si>
+  <si>
+    <t>Актау г.а.</t>
+  </si>
+  <si>
+    <t>Жанаозен г.а.</t>
+  </si>
+  <si>
+    <t>Бейнеуский район</t>
+  </si>
+  <si>
+    <t>Каракиянский район</t>
+  </si>
+  <si>
+    <t>Мангистауский район</t>
+  </si>
+  <si>
+    <t>Мунайлинский район</t>
+  </si>
+  <si>
+    <t>Тупкараганский район</t>
+  </si>
+  <si>
+    <t>Павлодар г.а.</t>
+  </si>
+  <si>
+    <t>Аксу г.а.</t>
+  </si>
+  <si>
+    <t>Экибастуз г.а.</t>
+  </si>
+  <si>
+    <t>Баянаульский район</t>
+  </si>
+  <si>
+    <t>Железинский район</t>
+  </si>
+  <si>
+    <t>Иртышский район</t>
+  </si>
+  <si>
+    <t>район Тереңкөл</t>
+  </si>
+  <si>
+    <t>район Аққулы</t>
+  </si>
+  <si>
+    <t>Майский район</t>
+  </si>
+  <si>
+    <t>Павлодарский район</t>
+  </si>
+  <si>
+    <t>Успенский район</t>
+  </si>
+  <si>
+    <t>Щербактинский район</t>
+  </si>
+  <si>
+    <t>Петропавловск г.а.</t>
+  </si>
+  <si>
+    <t>Айыртауский район</t>
+  </si>
+  <si>
+    <t>Акжарский район</t>
+  </si>
+  <si>
+    <t>Район Магжана Жумабаева</t>
+  </si>
+  <si>
+    <t>Кызылжарский район</t>
+  </si>
+  <si>
+    <t>Мамлютский район</t>
+  </si>
+  <si>
+    <t>Район Шал акына</t>
+  </si>
+  <si>
+    <t>Аккайынский район</t>
+  </si>
+  <si>
+    <t>Тайыншинский район</t>
+  </si>
+  <si>
+    <t>Тимирязевский район</t>
+  </si>
+  <si>
+    <t>Уалихановский район</t>
+  </si>
+  <si>
+    <t>Район Габита Мусрепова</t>
+  </si>
+  <si>
+    <t>Туркестанская</t>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>Арысь г.а.</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t>Район Байдибека</t>
+  </si>
+  <si>
+    <t>Жетысайский район</t>
+  </si>
+  <si>
+    <t>Келесский район</t>
+  </si>
+  <si>
+    <t>Казыгуртский район</t>
+  </si>
+  <si>
+    <t>Мактааральский район</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>Отрарский район</t>
+  </si>
+  <si>
+    <t>Сайрамский район</t>
+  </si>
+  <si>
+    <t>Сарыагашский район</t>
+  </si>
+  <si>
+    <t>Район сауран</t>
+  </si>
+  <si>
+    <t>Сузакский район</t>
+  </si>
+  <si>
+    <t>Толебийский район</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>Шардаринский район</t>
+  </si>
+  <si>
+    <t>Жезказган г.а.</t>
+  </si>
+  <si>
+    <t>Каражал г.а.</t>
+  </si>
+  <si>
+    <t>Сатпаев г.а.</t>
+  </si>
+  <si>
+    <t>Жанааркинский район</t>
+  </si>
+  <si>
+    <t>Улытауский район</t>
+  </si>
+  <si>
+    <t>Усть-Каменогорск г.а.</t>
+  </si>
+  <si>
+    <t>Риддер г.а.</t>
+  </si>
+  <si>
+    <t>Глубоковский район</t>
+  </si>
+  <si>
+    <t>Зайсанский район</t>
+  </si>
+  <si>
+    <t>район Алтай</t>
+  </si>
+  <si>
+    <t>Курчумский район</t>
+  </si>
+  <si>
+    <t>Катон-Карагайский район</t>
+  </si>
+  <si>
+    <t>район Марқакөл</t>
+  </si>
+  <si>
+    <t>район Самар</t>
+  </si>
+  <si>
+    <t>Тарбагатайский район</t>
+  </si>
+  <si>
+    <t>Уланский район</t>
+  </si>
+  <si>
+    <t>район Үлкен Нарын</t>
+  </si>
+  <si>
+    <t>Шемонаихинский район</t>
+  </si>
+  <si>
+    <t>г.Астана</t>
+  </si>
+  <si>
+    <t>район Алматы</t>
+  </si>
+  <si>
+    <t>район Есиль</t>
+  </si>
+  <si>
+    <t>район Сарыарка</t>
+  </si>
+  <si>
+    <t>район Байқоңыр</t>
+  </si>
+  <si>
+    <t>г.Алматы</t>
+  </si>
+  <si>
+    <t>Алмалинский район</t>
+  </si>
+  <si>
+    <t>Алатауский район</t>
+  </si>
+  <si>
+    <t>Ауэзовский район</t>
+  </si>
+  <si>
+    <t>Бостандыкский район</t>
+  </si>
+  <si>
+    <t>Жетысуский район</t>
+  </si>
+  <si>
+    <t>Медеуский район</t>
+  </si>
+  <si>
+    <t>Наурызбайский район</t>
+  </si>
+  <si>
+    <t>Турксибский район</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>Аль-фарабийский район</t>
+  </si>
+  <si>
+    <t>Енбекшинский район</t>
+  </si>
+  <si>
+    <t>Каратауский район</t>
+  </si>
+  <si>
+    <t>* В связи с образованием новых районов, данные представлены с 2021 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных ранних браков (до 20 лет) в Республике Казахстан </t>
+  </si>
+  <si>
+    <t>100000000</t>
+  </si>
+  <si>
+    <t>101000000</t>
+  </si>
+  <si>
+    <t>101800000</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>111000000</t>
+  </si>
+  <si>
+    <t>111600000</t>
+  </si>
+  <si>
+    <t>111800000</t>
+  </si>
+  <si>
+    <t>113200000</t>
+  </si>
+  <si>
+    <t>113400000</t>
+  </si>
+  <si>
+    <t>113600000</t>
+  </si>
+  <si>
+    <t>113800000</t>
+  </si>
+  <si>
+    <t>114000000</t>
+  </si>
+  <si>
+    <t>114400000</t>
+  </si>
+  <si>
+    <t>114500000</t>
+  </si>
+  <si>
+    <t>114600000</t>
+  </si>
+  <si>
+    <t>114800000</t>
+  </si>
+  <si>
+    <t>115200000</t>
+  </si>
+  <si>
+    <t>115400000</t>
+  </si>
+  <si>
+    <t>115600000</t>
+  </si>
+  <si>
+    <t>116000000</t>
+  </si>
+  <si>
+    <t>116400000</t>
+  </si>
+  <si>
+    <t>116600000</t>
+  </si>
+  <si>
+    <t>116800000</t>
+  </si>
+  <si>
+    <t>117000000</t>
+  </si>
+  <si>
+    <t>151000000</t>
+  </si>
+  <si>
+    <t>153200000</t>
+  </si>
+  <si>
+    <t>153400000</t>
+  </si>
+  <si>
+    <t>153600000</t>
+  </si>
+  <si>
+    <t>154000000</t>
+  </si>
+  <si>
+    <t>154200000</t>
+  </si>
+  <si>
+    <t>154600000</t>
+  </si>
+  <si>
+    <t>154800000</t>
+  </si>
+  <si>
+    <t>155200000</t>
+  </si>
+  <si>
+    <t>155600000</t>
+  </si>
+  <si>
+    <t>156000000</t>
+  </si>
+  <si>
+    <t>156400000</t>
+  </si>
+  <si>
+    <t>156800000</t>
+  </si>
+  <si>
+    <t>191000000</t>
+  </si>
+  <si>
+    <t>191800000</t>
+  </si>
+  <si>
+    <t>193600000</t>
+  </si>
+  <si>
+    <t>194000000</t>
+  </si>
+  <si>
+    <t>194200000</t>
+  </si>
+  <si>
+    <t>194400000</t>
+  </si>
+  <si>
+    <t>195200000</t>
+  </si>
+  <si>
+    <t>195800000</t>
+  </si>
+  <si>
+    <t>196200000</t>
+  </si>
+  <si>
+    <t>196600000</t>
+  </si>
+  <si>
+    <t>196800000</t>
+  </si>
+  <si>
+    <t>231000000</t>
+  </si>
+  <si>
+    <t>233600000</t>
+  </si>
+  <si>
+    <t>234000000</t>
+  </si>
+  <si>
+    <t>234200000</t>
+  </si>
+  <si>
+    <t>234600000</t>
+  </si>
+  <si>
+    <t>234800000</t>
+  </si>
+  <si>
+    <t>235200000</t>
+  </si>
+  <si>
+    <t>235600000</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>311000000</t>
+  </si>
+  <si>
+    <t>313600000</t>
+  </si>
+  <si>
+    <t>314000000</t>
+  </si>
+  <si>
+    <t>314200000</t>
+  </si>
+  <si>
+    <t>314800000</t>
+  </si>
+  <si>
+    <t>315000000</t>
+  </si>
+  <si>
+    <t>315400000</t>
+  </si>
+  <si>
+    <t>315600000</t>
+  </si>
+  <si>
+    <t>316000000</t>
+  </si>
+  <si>
+    <t>316200000</t>
+  </si>
+  <si>
+    <t>316600000</t>
+  </si>
+  <si>
+    <t>331000000</t>
+  </si>
+  <si>
+    <t>331800000</t>
+  </si>
+  <si>
+    <t>333200000</t>
+  </si>
+  <si>
+    <t>333400000</t>
+  </si>
+  <si>
+    <t>333600000</t>
+  </si>
+  <si>
+    <t>334000000</t>
+  </si>
+  <si>
+    <t>334200000</t>
+  </si>
+  <si>
+    <t>334400000</t>
+  </si>
+  <si>
+    <t>334600000</t>
+  </si>
+  <si>
+    <t>334800000</t>
+  </si>
+  <si>
+    <t>351000000</t>
+  </si>
+  <si>
+    <t>351600000</t>
+  </si>
+  <si>
+    <t>352100000</t>
+  </si>
+  <si>
+    <t>352200000</t>
+  </si>
+  <si>
+    <t>352400000</t>
+  </si>
+  <si>
+    <t>352800000</t>
+  </si>
+  <si>
+    <t>353200000</t>
+  </si>
+  <si>
+    <t>353600000</t>
+  </si>
+  <si>
+    <t>354000000</t>
+  </si>
+  <si>
+    <t>354800000</t>
+  </si>
+  <si>
+    <t>355200000</t>
+  </si>
+  <si>
+    <t>355600000</t>
+  </si>
+  <si>
+    <t>356400000</t>
+  </si>
+  <si>
+    <t>391000000</t>
+  </si>
+  <si>
+    <t>391600000</t>
+  </si>
+  <si>
+    <t>392000000</t>
+  </si>
+  <si>
+    <t>392400000</t>
+  </si>
+  <si>
+    <t>393200000</t>
+  </si>
+  <si>
+    <t>393400000</t>
+  </si>
+  <si>
+    <t>393600000</t>
+  </si>
+  <si>
+    <t>394000000</t>
+  </si>
+  <si>
+    <t>394200000</t>
+  </si>
+  <si>
+    <t>394400000</t>
+  </si>
+  <si>
+    <t>394800000</t>
+  </si>
+  <si>
+    <t>395000000</t>
+  </si>
+  <si>
+    <t>395200000</t>
+  </si>
+  <si>
+    <t>395400000</t>
+  </si>
+  <si>
+    <t>395600000</t>
+  </si>
+  <si>
+    <t>395800000</t>
+  </si>
+  <si>
+    <t>396200000</t>
+  </si>
+  <si>
+    <t>396400000</t>
+  </si>
+  <si>
+    <t>396600000</t>
+  </si>
+  <si>
+    <t>396800000</t>
+  </si>
+  <si>
+    <t>431000000</t>
+  </si>
+  <si>
+    <t>431900000</t>
+  </si>
+  <si>
+    <t>433200000</t>
+  </si>
+  <si>
+    <t>433600000</t>
+  </si>
+  <si>
+    <t>434000000</t>
+  </si>
+  <si>
+    <t>434400000</t>
+  </si>
+  <si>
+    <t>434600000</t>
+  </si>
+  <si>
+    <t>434800000</t>
+  </si>
+  <si>
+    <t>435200000</t>
+  </si>
+  <si>
+    <t>471000000</t>
+  </si>
+  <si>
+    <t>471800000</t>
+  </si>
+  <si>
+    <t>473600000</t>
+  </si>
+  <si>
+    <t>474200000</t>
+  </si>
+  <si>
+    <t>474600000</t>
+  </si>
+  <si>
+    <t>475000000</t>
+  </si>
+  <si>
+    <t>475200000</t>
+  </si>
+  <si>
+    <t>551000000</t>
+  </si>
+  <si>
+    <t>551600000</t>
+  </si>
+  <si>
+    <t>552200000</t>
+  </si>
+  <si>
+    <t>553200000</t>
+  </si>
+  <si>
+    <t>553600000</t>
+  </si>
+  <si>
+    <t>554200000</t>
+  </si>
+  <si>
+    <t>554600000</t>
+  </si>
+  <si>
+    <t>554800000</t>
+  </si>
+  <si>
+    <t>555200000</t>
+  </si>
+  <si>
+    <t>555600000</t>
+  </si>
+  <si>
+    <t>556000000</t>
+  </si>
+  <si>
+    <t>556400000</t>
+  </si>
+  <si>
+    <t>556800000</t>
+  </si>
+  <si>
+    <t>591000000</t>
+  </si>
+  <si>
+    <t>593200000</t>
+  </si>
+  <si>
+    <t>593400000</t>
+  </si>
+  <si>
+    <t>593600000</t>
+  </si>
+  <si>
+    <t>594200000</t>
+  </si>
+  <si>
+    <t>594600000</t>
+  </si>
+  <si>
+    <t>595000000</t>
+  </si>
+  <si>
+    <t>595200000</t>
+  </si>
+  <si>
+    <t>595600000</t>
+  </si>
+  <si>
+    <t>595800000</t>
+  </si>
+  <si>
+    <t>596000000</t>
+  </si>
+  <si>
+    <t>596200000</t>
+  </si>
+  <si>
+    <t>596400000</t>
+  </si>
+  <si>
+    <t>596600000</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>621000000</t>
+  </si>
+  <si>
+    <t>621800000</t>
+  </si>
+  <si>
+    <t>622000000</t>
+  </si>
+  <si>
+    <t>623600000</t>
+  </si>
+  <si>
+    <t>623800000</t>
+  </si>
+  <si>
+    <t>631000000</t>
+  </si>
+  <si>
+    <t>632400000</t>
+  </si>
+  <si>
+    <t>634000000</t>
+  </si>
+  <si>
+    <t>634600000</t>
+  </si>
+  <si>
+    <t>634800000</t>
+  </si>
+  <si>
+    <t>635200000</t>
+  </si>
+  <si>
+    <t>635400000</t>
+  </si>
+  <si>
+    <t>635500000</t>
+  </si>
+  <si>
+    <t>635600000</t>
+  </si>
+  <si>
+    <t>635800000</t>
+  </si>
+  <si>
+    <t>636200000</t>
+  </si>
+  <si>
+    <t>636300000</t>
+  </si>
+  <si>
+    <t>636800000</t>
+  </si>
+  <si>
+    <t>711110000</t>
+  </si>
+  <si>
+    <t>711210000</t>
+  </si>
+  <si>
+    <t>711310000</t>
+  </si>
+  <si>
+    <t>711410000</t>
+  </si>
+  <si>
+    <t>711510000</t>
+  </si>
+  <si>
+    <t>район Нұра</t>
+  </si>
+  <si>
+    <t>711610000</t>
+  </si>
+  <si>
+    <t>район Сарайшық</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t>791110000</t>
+  </si>
+  <si>
+    <t>791310000</t>
+  </si>
+  <si>
+    <t>791510000</t>
+  </si>
+  <si>
+    <t>791710000</t>
+  </si>
+  <si>
+    <t>791910000</t>
+  </si>
+  <si>
+    <t>район Тұран</t>
+  </si>
+  <si>
+    <t>й</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -509,60 +1899,73 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -598,57 +2001,83 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -749,86 +2178,123 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1056,56 +2522,60 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.aitbaikyzy@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="49.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="73" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="56" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="57">
         <v>612401</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="58" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1316,87 +2786,87 @@
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="55" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:K2"/>
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="64" t="s">
-[...10 lines deleted...]
-      <c r="K2" s="64"/>
+      <c r="B2" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="2"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2"/>
     </row>
@@ -2124,79 +3594,79 @@
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="2"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="2"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="64" t="s">
-[...27 lines deleted...]
-      <c r="AB2" s="64"/>
+      <c r="B2" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="74"/>
     </row>
     <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="2"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
@@ -2326,79 +3796,79 @@
       </c>
       <c r="V6" s="11">
         <v>2019</v>
       </c>
       <c r="W6" s="12">
         <v>2020</v>
       </c>
       <c r="X6" s="12">
         <v>2021</v>
       </c>
       <c r="Y6" s="10">
         <v>2022</v>
       </c>
       <c r="Z6" s="9">
         <v>2023</v>
       </c>
       <c r="AA6" s="10">
         <v>2024</v>
       </c>
       <c r="AB6" s="63">
         <v>2025</v>
       </c>
       <c r="AC6" s="44"/>
     </row>
     <row r="7" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B7" s="67" t="s">
-[...27 lines deleted...]
-      <c r="AB7" s="67"/>
+      <c r="B7" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="77"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="77"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="77"/>
+      <c r="T7" s="77"/>
+      <c r="U7" s="77"/>
+      <c r="V7" s="77"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="77"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
     </row>
     <row r="8" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="14">
         <v>90873</v>
       </c>
       <c r="D8" s="14">
         <v>92852</v>
       </c>
       <c r="E8" s="14">
         <v>98986</v>
       </c>
       <c r="F8" s="14">
         <v>110414</v>
       </c>
       <c r="G8" s="14">
         <v>114685</v>
       </c>
       <c r="H8" s="14">
         <v>123045</v>
       </c>
       <c r="I8" s="14">
         <v>137204</v>
@@ -4161,79 +5631,79 @@
       </c>
       <c r="V28" s="17">
         <v>8221</v>
       </c>
       <c r="W28" s="23">
         <v>6822</v>
       </c>
       <c r="X28" s="19">
         <v>7889</v>
       </c>
       <c r="Y28" s="19">
         <v>7200</v>
       </c>
       <c r="Z28" s="20">
         <v>6850</v>
       </c>
       <c r="AA28" s="20">
         <v>7289</v>
       </c>
       <c r="AB28" s="20">
         <v>7060</v>
       </c>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
-      <c r="B29" s="68" t="s">
+      <c r="B29" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="68"/>
-[...24 lines deleted...]
-      <c r="AB29" s="68"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+      <c r="R29" s="78"/>
+      <c r="S29" s="78"/>
+      <c r="T29" s="78"/>
+      <c r="U29" s="78"/>
+      <c r="V29" s="78"/>
+      <c r="W29" s="78"/>
+      <c r="X29" s="78"/>
+      <c r="Y29" s="78"/>
+      <c r="Z29" s="78"/>
+      <c r="AA29" s="78"/>
+      <c r="AB29" s="78"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="14">
         <v>52006</v>
       </c>
       <c r="D30" s="14">
         <v>54395</v>
       </c>
       <c r="E30" s="16">
         <v>58529</v>
       </c>
       <c r="F30" s="16">
         <v>66794</v>
       </c>
       <c r="G30" s="16">
         <v>69513</v>
       </c>
       <c r="H30" s="14">
         <v>77074</v>
       </c>
       <c r="I30" s="16">
@@ -5997,79 +7467,79 @@
       </c>
       <c r="V50" s="17">
         <v>8221</v>
       </c>
       <c r="W50" s="23">
         <v>6822</v>
       </c>
       <c r="X50" s="19">
         <v>7889</v>
       </c>
       <c r="Y50" s="19">
         <v>7200</v>
       </c>
       <c r="Z50" s="20">
         <v>6850</v>
       </c>
       <c r="AA50" s="20">
         <v>7289</v>
       </c>
       <c r="AB50" s="20">
         <v>7060</v>
       </c>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
-      <c r="B51" s="68" t="s">
+      <c r="B51" s="78" t="s">
         <v>27</v>
       </c>
-      <c r="C51" s="68"/>
-[...24 lines deleted...]
-      <c r="AB51" s="68"/>
+      <c r="C51" s="78"/>
+      <c r="D51" s="78"/>
+      <c r="E51" s="78"/>
+      <c r="F51" s="78"/>
+      <c r="G51" s="78"/>
+      <c r="H51" s="78"/>
+      <c r="I51" s="78"/>
+      <c r="J51" s="78"/>
+      <c r="K51" s="78"/>
+      <c r="L51" s="78"/>
+      <c r="M51" s="78"/>
+      <c r="N51" s="78"/>
+      <c r="O51" s="78"/>
+      <c r="P51" s="78"/>
+      <c r="Q51" s="78"/>
+      <c r="R51" s="78"/>
+      <c r="S51" s="78"/>
+      <c r="T51" s="78"/>
+      <c r="U51" s="78"/>
+      <c r="V51" s="78"/>
+      <c r="W51" s="78"/>
+      <c r="X51" s="78"/>
+      <c r="Y51" s="78"/>
+      <c r="Z51" s="78"/>
+      <c r="AA51" s="78"/>
+      <c r="AB51" s="78"/>
     </row>
     <row r="52" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A52" s="36">
         <v>100000000</v>
       </c>
       <c r="B52" s="26" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="14">
         <v>38867</v>
       </c>
       <c r="D52" s="14">
         <v>38457</v>
       </c>
       <c r="E52" s="16">
         <v>40457</v>
       </c>
       <c r="F52" s="16">
         <v>43620</v>
       </c>
       <c r="G52" s="16">
         <v>45172</v>
       </c>
       <c r="H52" s="14">
         <v>45971</v>
@@ -7576,136 +9046,39916 @@
         <v>1132</v>
       </c>
       <c r="V69" s="30">
         <v>1129</v>
       </c>
       <c r="W69" s="28">
         <v>1072</v>
       </c>
       <c r="X69" s="31">
         <v>1050</v>
       </c>
       <c r="Y69" s="31">
         <v>1194</v>
       </c>
       <c r="Z69" s="32">
         <v>1172</v>
       </c>
       <c r="AA69" s="32">
         <v>1304</v>
       </c>
       <c r="AB69" s="32">
         <v>1156</v>
       </c>
     </row>
     <row r="70" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B70" s="66" t="s">
+      <c r="B70" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="C70" s="66"/>
-[...3 lines deleted...]
-      <c r="G70" s="66"/>
+      <c r="C70" s="76"/>
+      <c r="D70" s="76"/>
+      <c r="E70" s="76"/>
+      <c r="F70" s="76"/>
+      <c r="G70" s="76"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="2"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="2"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="3"/>
       <c r="AA70" s="1"/>
     </row>
     <row r="71" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="C71" s="65"/>
-[...2 lines deleted...]
-      <c r="F71" s="65"/>
+      <c r="C71" s="75"/>
+      <c r="D71" s="75"/>
+      <c r="E71" s="75"/>
+      <c r="F71" s="75"/>
       <c r="G71" s="33"/>
       <c r="H71" s="33"/>
       <c r="I71" s="33"/>
       <c r="J71" s="33"/>
       <c r="K71" s="33"/>
       <c r="L71" s="33"/>
       <c r="M71" s="33"/>
       <c r="N71" s="33"/>
       <c r="O71" s="33"/>
       <c r="P71" s="33"/>
       <c r="Q71" s="33"/>
       <c r="R71" s="33"/>
       <c r="S71" s="33"/>
       <c r="T71" s="33"/>
       <c r="U71" s="33"/>
       <c r="V71" s="33"/>
       <c r="W71" s="33"/>
       <c r="X71" s="33"/>
       <c r="Y71" s="33"/>
       <c r="Z71" s="34"/>
       <c r="AA71" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B71:F71"/>
     <mergeCell ref="B70:G70"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B7:AB7"/>
     <mergeCell ref="B29:AB29"/>
     <mergeCell ref="B51:AB51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AAE9F8C-E26B-4040-95FF-183576EE0F47}">
+  <dimension ref="A1:X257"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D242" sqref="D242"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14" style="64" customWidth="1"/>
+    <col min="2" max="2" width="30.7109375" style="3" customWidth="1"/>
+    <col min="3" max="13" width="11.85546875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="V1" s="3"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="V3" s="3"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="V4" s="3"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="5"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="3"/>
+      <c r="X5" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="80"/>
+      <c r="C6" s="82" t="s">
+        <v>101</v>
+      </c>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82" t="s">
+        <v>102</v>
+      </c>
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="83"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="79"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2016</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2019</v>
+      </c>
+      <c r="H7" s="12">
+        <v>2020</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2021</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2022</v>
+      </c>
+      <c r="K7" s="9">
+        <v>2023</v>
+      </c>
+      <c r="L7" s="9">
+        <v>2024</v>
+      </c>
+      <c r="M7" s="12">
+        <v>2025</v>
+      </c>
+      <c r="N7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="O7" s="11">
+        <v>2016</v>
+      </c>
+      <c r="P7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="R7" s="11">
+        <v>2019</v>
+      </c>
+      <c r="S7" s="12">
+        <v>2020</v>
+      </c>
+      <c r="T7" s="12">
+        <v>2021</v>
+      </c>
+      <c r="U7" s="9">
+        <v>2022</v>
+      </c>
+      <c r="V7" s="9">
+        <v>2023</v>
+      </c>
+      <c r="W7" s="9">
+        <v>2024</v>
+      </c>
+      <c r="X7" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="73"/>
+      <c r="B8" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1247</v>
+      </c>
+      <c r="D8" s="3">
+        <v>1083</v>
+      </c>
+      <c r="E8" s="3">
+        <v>1009</v>
+      </c>
+      <c r="F8" s="3">
+        <v>990</v>
+      </c>
+      <c r="G8" s="3">
+        <v>984</v>
+      </c>
+      <c r="H8" s="3">
+        <v>919</v>
+      </c>
+      <c r="I8" s="3">
+        <v>862</v>
+      </c>
+      <c r="J8" s="3">
+        <v>866</v>
+      </c>
+      <c r="K8" s="3">
+        <v>708</v>
+      </c>
+      <c r="L8" s="3">
+        <v>616</v>
+      </c>
+      <c r="M8" s="3">
+        <v>583</v>
+      </c>
+      <c r="N8" s="23">
+        <v>75</v>
+      </c>
+      <c r="O8" s="23">
+        <v>59</v>
+      </c>
+      <c r="P8" s="67">
+        <v>48</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>57</v>
+      </c>
+      <c r="R8" s="67">
+        <v>70</v>
+      </c>
+      <c r="S8" s="23">
+        <v>72</v>
+      </c>
+      <c r="T8" s="19">
+        <v>57</v>
+      </c>
+      <c r="U8" s="19">
+        <v>72</v>
+      </c>
+      <c r="V8" s="20">
+        <v>62</v>
+      </c>
+      <c r="W8" s="20">
+        <v>64</v>
+      </c>
+      <c r="X8" s="20">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="73" t="s">
+        <v>328</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="3">
+        <v>41</v>
+      </c>
+      <c r="D9" s="3">
+        <v>40</v>
+      </c>
+      <c r="E9" s="3">
+        <v>35</v>
+      </c>
+      <c r="F9" s="3">
+        <v>31</v>
+      </c>
+      <c r="G9" s="3">
+        <v>33</v>
+      </c>
+      <c r="H9" s="3">
+        <v>34</v>
+      </c>
+      <c r="I9" s="3">
+        <v>31</v>
+      </c>
+      <c r="J9" s="3">
+        <v>34</v>
+      </c>
+      <c r="K9" s="3">
+        <v>27</v>
+      </c>
+      <c r="L9" s="3">
+        <v>22</v>
+      </c>
+      <c r="M9" s="3">
+        <v>28</v>
+      </c>
+      <c r="N9" s="3">
+        <v>2</v>
+      </c>
+      <c r="O9" s="3">
+        <v>0</v>
+      </c>
+      <c r="P9" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>1</v>
+      </c>
+      <c r="R9" s="3">
+        <v>3</v>
+      </c>
+      <c r="S9" s="3">
+        <v>6</v>
+      </c>
+      <c r="T9" s="3">
+        <v>2</v>
+      </c>
+      <c r="U9" s="3">
+        <v>1</v>
+      </c>
+      <c r="V9" s="3">
+        <v>1</v>
+      </c>
+      <c r="W9" s="3">
+        <v>4</v>
+      </c>
+      <c r="X9" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>103</v>
+      </c>
+      <c r="C10" s="3">
+        <v>25</v>
+      </c>
+      <c r="D10" s="3">
+        <v>26</v>
+      </c>
+      <c r="E10" s="3">
+        <v>18</v>
+      </c>
+      <c r="F10" s="3">
+        <v>16</v>
+      </c>
+      <c r="G10" s="3">
+        <v>16</v>
+      </c>
+      <c r="H10" s="3">
+        <v>21</v>
+      </c>
+      <c r="I10" s="3">
+        <v>17</v>
+      </c>
+      <c r="J10" s="3">
+        <v>18</v>
+      </c>
+      <c r="K10" s="3">
+        <v>13</v>
+      </c>
+      <c r="L10" s="3">
+        <v>9</v>
+      </c>
+      <c r="M10" s="3">
+        <v>15</v>
+      </c>
+      <c r="N10" s="3">
+        <v>2</v>
+      </c>
+      <c r="O10" s="3">
+        <v>0</v>
+      </c>
+      <c r="P10" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <v>3</v>
+      </c>
+      <c r="S10" s="3">
+        <v>6</v>
+      </c>
+      <c r="T10" s="3">
+        <v>1</v>
+      </c>
+      <c r="U10" s="3">
+        <v>0</v>
+      </c>
+      <c r="V10" s="3">
+        <v>0</v>
+      </c>
+      <c r="W10" s="3">
+        <v>1</v>
+      </c>
+      <c r="X10" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" s="3">
+        <v>0</v>
+      </c>
+      <c r="D11" s="3">
+        <v>0</v>
+      </c>
+      <c r="E11" s="3">
+        <v>0</v>
+      </c>
+      <c r="F11" s="3">
+        <v>1</v>
+      </c>
+      <c r="G11" s="3">
+        <v>0</v>
+      </c>
+      <c r="H11" s="3">
+        <v>1</v>
+      </c>
+      <c r="I11" s="3">
+        <v>0</v>
+      </c>
+      <c r="J11" s="3">
+        <v>1</v>
+      </c>
+      <c r="K11" s="3">
+        <v>0</v>
+      </c>
+      <c r="L11" s="3">
+        <v>1</v>
+      </c>
+      <c r="M11" s="3">
+        <v>0</v>
+      </c>
+      <c r="N11" s="3">
+        <v>0</v>
+      </c>
+      <c r="O11" s="3">
+        <v>0</v>
+      </c>
+      <c r="P11" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
+        <v>0</v>
+      </c>
+      <c r="U11" s="3">
+        <v>0</v>
+      </c>
+      <c r="V11" s="3">
+        <v>0</v>
+      </c>
+      <c r="W11" s="3">
+        <v>0</v>
+      </c>
+      <c r="X11" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="3">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3">
+        <v>0</v>
+      </c>
+      <c r="E12" s="3">
+        <v>0</v>
+      </c>
+      <c r="F12" s="3">
+        <v>0</v>
+      </c>
+      <c r="G12" s="3">
+        <v>0</v>
+      </c>
+      <c r="H12" s="3">
+        <v>1</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3">
+        <v>1</v>
+      </c>
+      <c r="K12" s="3">
+        <v>0</v>
+      </c>
+      <c r="L12" s="3">
+        <v>0</v>
+      </c>
+      <c r="M12" s="3">
+        <v>0</v>
+      </c>
+      <c r="N12" s="3">
+        <v>0</v>
+      </c>
+      <c r="O12" s="3">
+        <v>0</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>0</v>
+      </c>
+      <c r="T12" s="3">
+        <v>0</v>
+      </c>
+      <c r="U12" s="3">
+        <v>0</v>
+      </c>
+      <c r="V12" s="3">
+        <v>0</v>
+      </c>
+      <c r="W12" s="3">
+        <v>0</v>
+      </c>
+      <c r="X12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3">
+        <v>1</v>
+      </c>
+      <c r="E13" s="3">
+        <v>2</v>
+      </c>
+      <c r="F13" s="3">
+        <v>1</v>
+      </c>
+      <c r="G13" s="3">
+        <v>2</v>
+      </c>
+      <c r="H13" s="3">
+        <v>1</v>
+      </c>
+      <c r="I13" s="3">
+        <v>4</v>
+      </c>
+      <c r="J13" s="3">
+        <v>1</v>
+      </c>
+      <c r="K13" s="3">
+        <v>2</v>
+      </c>
+      <c r="L13" s="3">
+        <v>0</v>
+      </c>
+      <c r="M13" s="3">
+        <v>1</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+      <c r="O13" s="3">
+        <v>0</v>
+      </c>
+      <c r="P13" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
+        <v>0</v>
+      </c>
+      <c r="U13" s="3">
+        <v>0</v>
+      </c>
+      <c r="V13" s="3">
+        <v>0</v>
+      </c>
+      <c r="W13" s="3">
+        <v>0</v>
+      </c>
+      <c r="X13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2</v>
+      </c>
+      <c r="D14" s="3">
+        <v>3</v>
+      </c>
+      <c r="E14" s="3">
+        <v>3</v>
+      </c>
+      <c r="F14" s="3">
+        <v>2</v>
+      </c>
+      <c r="G14" s="3">
+        <v>5</v>
+      </c>
+      <c r="H14" s="3">
+        <v>2</v>
+      </c>
+      <c r="I14" s="3">
+        <v>1</v>
+      </c>
+      <c r="J14" s="3">
+        <v>3</v>
+      </c>
+      <c r="K14" s="3">
+        <v>1</v>
+      </c>
+      <c r="L14" s="3">
+        <v>4</v>
+      </c>
+      <c r="M14" s="3">
+        <v>3</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0</v>
+      </c>
+      <c r="O14" s="3">
+        <v>0</v>
+      </c>
+      <c r="P14" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>0</v>
+      </c>
+      <c r="R14" s="3">
+        <v>0</v>
+      </c>
+      <c r="S14" s="3">
+        <v>0</v>
+      </c>
+      <c r="T14" s="3">
+        <v>0</v>
+      </c>
+      <c r="U14" s="3">
+        <v>0</v>
+      </c>
+      <c r="V14" s="3">
+        <v>0</v>
+      </c>
+      <c r="W14" s="3">
+        <v>0</v>
+      </c>
+      <c r="X14" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="3">
+        <v>2</v>
+      </c>
+      <c r="D15" s="3">
+        <v>3</v>
+      </c>
+      <c r="E15" s="3">
+        <v>4</v>
+      </c>
+      <c r="F15" s="3">
+        <v>1</v>
+      </c>
+      <c r="G15" s="3">
+        <v>0</v>
+      </c>
+      <c r="H15" s="3">
+        <v>2</v>
+      </c>
+      <c r="I15" s="3">
+        <v>2</v>
+      </c>
+      <c r="J15" s="3">
+        <v>1</v>
+      </c>
+      <c r="K15" s="3">
+        <v>1</v>
+      </c>
+      <c r="L15" s="3">
+        <v>0</v>
+      </c>
+      <c r="M15" s="3">
+        <v>1</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3">
+        <v>0</v>
+      </c>
+      <c r="P15" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>1</v>
+      </c>
+      <c r="R15" s="3">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
+        <v>0</v>
+      </c>
+      <c r="U15" s="3">
+        <v>0</v>
+      </c>
+      <c r="V15" s="3">
+        <v>0</v>
+      </c>
+      <c r="W15" s="3">
+        <v>0</v>
+      </c>
+      <c r="X15" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B16" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" s="3">
+        <v>6</v>
+      </c>
+      <c r="D16" s="3">
+        <v>5</v>
+      </c>
+      <c r="E16" s="3">
+        <v>4</v>
+      </c>
+      <c r="F16" s="3">
+        <v>3</v>
+      </c>
+      <c r="G16" s="3">
+        <v>4</v>
+      </c>
+      <c r="H16" s="3">
+        <v>3</v>
+      </c>
+      <c r="I16" s="3">
+        <v>4</v>
+      </c>
+      <c r="J16" s="3">
+        <v>3</v>
+      </c>
+      <c r="K16" s="3">
+        <v>3</v>
+      </c>
+      <c r="L16" s="3">
+        <v>4</v>
+      </c>
+      <c r="M16" s="3">
+        <v>4</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0</v>
+      </c>
+      <c r="O16" s="3">
+        <v>0</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3">
+        <v>0</v>
+      </c>
+      <c r="S16" s="3">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
+        <v>1</v>
+      </c>
+      <c r="U16" s="3">
+        <v>0</v>
+      </c>
+      <c r="V16" s="3">
+        <v>1</v>
+      </c>
+      <c r="W16" s="3">
+        <v>1</v>
+      </c>
+      <c r="X16" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B17" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" s="3">
+        <v>0</v>
+      </c>
+      <c r="D17" s="3">
+        <v>0</v>
+      </c>
+      <c r="E17" s="3">
+        <v>0</v>
+      </c>
+      <c r="F17" s="3">
+        <v>0</v>
+      </c>
+      <c r="G17" s="3">
+        <v>0</v>
+      </c>
+      <c r="H17" s="3">
+        <v>0</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3">
+        <v>1</v>
+      </c>
+      <c r="K17" s="3">
+        <v>2</v>
+      </c>
+      <c r="L17" s="3">
+        <v>0</v>
+      </c>
+      <c r="M17" s="3">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3">
+        <v>0</v>
+      </c>
+      <c r="P17" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>0</v>
+      </c>
+      <c r="R17" s="3">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
+        <v>0</v>
+      </c>
+      <c r="U17" s="3">
+        <v>0</v>
+      </c>
+      <c r="V17" s="3">
+        <v>0</v>
+      </c>
+      <c r="W17" s="3">
+        <v>1</v>
+      </c>
+      <c r="X17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>111</v>
+      </c>
+      <c r="C18" s="3">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3">
+        <v>0</v>
+      </c>
+      <c r="E18" s="3">
+        <v>1</v>
+      </c>
+      <c r="F18" s="3">
+        <v>4</v>
+      </c>
+      <c r="G18" s="3">
+        <v>0</v>
+      </c>
+      <c r="H18" s="3">
+        <v>2</v>
+      </c>
+      <c r="I18" s="3">
+        <v>2</v>
+      </c>
+      <c r="J18" s="3">
+        <v>2</v>
+      </c>
+      <c r="K18" s="3">
+        <v>1</v>
+      </c>
+      <c r="L18" s="3">
+        <v>1</v>
+      </c>
+      <c r="M18" s="3">
+        <v>1</v>
+      </c>
+      <c r="N18" s="3">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3">
+        <v>0</v>
+      </c>
+      <c r="P18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3">
+        <v>0</v>
+      </c>
+      <c r="S18" s="3">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
+        <v>0</v>
+      </c>
+      <c r="U18" s="3">
+        <v>0</v>
+      </c>
+      <c r="V18" s="3">
+        <v>0</v>
+      </c>
+      <c r="W18" s="3">
+        <v>0</v>
+      </c>
+      <c r="X18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B19" s="64" t="s">
+        <v>112</v>
+      </c>
+      <c r="C19" s="3">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3">
+        <v>1</v>
+      </c>
+      <c r="E19" s="3">
+        <v>0</v>
+      </c>
+      <c r="F19" s="3">
+        <v>0</v>
+      </c>
+      <c r="G19" s="3">
+        <v>1</v>
+      </c>
+      <c r="H19" s="3">
+        <v>1</v>
+      </c>
+      <c r="I19" s="3">
+        <v>1</v>
+      </c>
+      <c r="J19" s="3">
+        <v>2</v>
+      </c>
+      <c r="K19" s="3">
+        <v>1</v>
+      </c>
+      <c r="L19" s="3">
+        <v>0</v>
+      </c>
+      <c r="M19" s="3">
+        <v>1</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3">
+        <v>0</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>0</v>
+      </c>
+      <c r="T19" s="3">
+        <v>0</v>
+      </c>
+      <c r="U19" s="3">
+        <v>0</v>
+      </c>
+      <c r="V19" s="3">
+        <v>0</v>
+      </c>
+      <c r="W19" s="3">
+        <v>0</v>
+      </c>
+      <c r="X19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="3">
+        <v>0</v>
+      </c>
+      <c r="D20" s="3">
+        <v>0</v>
+      </c>
+      <c r="E20" s="3">
+        <v>0</v>
+      </c>
+      <c r="F20" s="3">
+        <v>0</v>
+      </c>
+      <c r="G20" s="3">
+        <v>0</v>
+      </c>
+      <c r="H20" s="3">
+        <v>0</v>
+      </c>
+      <c r="I20" s="3">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3">
+        <v>1</v>
+      </c>
+      <c r="K20" s="3">
+        <v>2</v>
+      </c>
+      <c r="L20" s="3">
+        <v>1</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0</v>
+      </c>
+      <c r="N20" s="3">
+        <v>0</v>
+      </c>
+      <c r="O20" s="3">
+        <v>0</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
+        <v>0</v>
+      </c>
+      <c r="U20" s="3">
+        <v>1</v>
+      </c>
+      <c r="V20" s="3">
+        <v>0</v>
+      </c>
+      <c r="W20" s="3">
+        <v>0</v>
+      </c>
+      <c r="X20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B21" s="64" t="s">
+        <v>114</v>
+      </c>
+      <c r="C21" s="3">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3">
+        <v>1</v>
+      </c>
+      <c r="E21" s="3">
+        <v>3</v>
+      </c>
+      <c r="F21" s="3">
+        <v>3</v>
+      </c>
+      <c r="G21" s="3">
+        <v>5</v>
+      </c>
+      <c r="H21" s="3">
+        <v>0</v>
+      </c>
+      <c r="I21" s="3">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3">
+        <v>0</v>
+      </c>
+      <c r="K21" s="3">
+        <v>1</v>
+      </c>
+      <c r="L21" s="3">
+        <v>2</v>
+      </c>
+      <c r="M21" s="3">
+        <v>2</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0</v>
+      </c>
+      <c r="O21" s="3">
+        <v>0</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="3">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
+        <v>0</v>
+      </c>
+      <c r="U21" s="3">
+        <v>0</v>
+      </c>
+      <c r="V21" s="3">
+        <v>0</v>
+      </c>
+      <c r="W21" s="3">
+        <v>1</v>
+      </c>
+      <c r="X21" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A22" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="3">
+        <v>70</v>
+      </c>
+      <c r="D22" s="3">
+        <v>50</v>
+      </c>
+      <c r="E22" s="3">
+        <v>57</v>
+      </c>
+      <c r="F22" s="3">
+        <v>60</v>
+      </c>
+      <c r="G22" s="3">
+        <v>73</v>
+      </c>
+      <c r="H22" s="3">
+        <v>46</v>
+      </c>
+      <c r="I22" s="3">
+        <v>48</v>
+      </c>
+      <c r="J22" s="3">
+        <v>41</v>
+      </c>
+      <c r="K22" s="3">
+        <v>37</v>
+      </c>
+      <c r="L22" s="3">
+        <v>36</v>
+      </c>
+      <c r="M22" s="3">
+        <v>35</v>
+      </c>
+      <c r="N22" s="3">
+        <v>4</v>
+      </c>
+      <c r="O22" s="3">
+        <v>1</v>
+      </c>
+      <c r="P22" s="3">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>5</v>
+      </c>
+      <c r="R22" s="3">
+        <v>3</v>
+      </c>
+      <c r="S22" s="3">
+        <v>3</v>
+      </c>
+      <c r="T22" s="3">
+        <v>4</v>
+      </c>
+      <c r="U22" s="3">
+        <v>5</v>
+      </c>
+      <c r="V22" s="3">
+        <v>4</v>
+      </c>
+      <c r="W22" s="3">
+        <v>7</v>
+      </c>
+      <c r="X22" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B23" s="64" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" s="3">
+        <v>7</v>
+      </c>
+      <c r="D23" s="3">
+        <v>5</v>
+      </c>
+      <c r="E23" s="3">
+        <v>10</v>
+      </c>
+      <c r="F23" s="3">
+        <v>8</v>
+      </c>
+      <c r="G23" s="3">
+        <v>10</v>
+      </c>
+      <c r="H23" s="3">
+        <v>7</v>
+      </c>
+      <c r="I23" s="3">
+        <v>9</v>
+      </c>
+      <c r="J23" s="3">
+        <v>3</v>
+      </c>
+      <c r="K23" s="3">
+        <v>4</v>
+      </c>
+      <c r="L23" s="3">
+        <v>4</v>
+      </c>
+      <c r="M23" s="3">
+        <v>8</v>
+      </c>
+      <c r="N23" s="3">
+        <v>0</v>
+      </c>
+      <c r="O23" s="3">
+        <v>0</v>
+      </c>
+      <c r="P23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>3</v>
+      </c>
+      <c r="R23" s="3">
+        <v>1</v>
+      </c>
+      <c r="S23" s="3">
+        <v>0</v>
+      </c>
+      <c r="T23" s="3">
+        <v>1</v>
+      </c>
+      <c r="U23" s="3">
+        <v>1</v>
+      </c>
+      <c r="V23" s="3">
+        <v>1</v>
+      </c>
+      <c r="W23" s="3">
+        <v>3</v>
+      </c>
+      <c r="X23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B24" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="C24" s="3">
+        <v>0</v>
+      </c>
+      <c r="D24" s="3">
+        <v>0</v>
+      </c>
+      <c r="E24" s="3">
+        <v>0</v>
+      </c>
+      <c r="F24" s="3">
+        <v>2</v>
+      </c>
+      <c r="G24" s="3">
+        <v>0</v>
+      </c>
+      <c r="H24" s="3">
+        <v>0</v>
+      </c>
+      <c r="I24" s="3">
+        <v>1</v>
+      </c>
+      <c r="J24" s="3">
+        <v>0</v>
+      </c>
+      <c r="K24" s="3">
+        <v>0</v>
+      </c>
+      <c r="L24" s="3">
+        <v>0</v>
+      </c>
+      <c r="M24" s="3">
+        <v>0</v>
+      </c>
+      <c r="N24" s="3">
+        <v>0</v>
+      </c>
+      <c r="O24" s="3">
+        <v>0</v>
+      </c>
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>0</v>
+      </c>
+      <c r="R24" s="3">
+        <v>0</v>
+      </c>
+      <c r="S24" s="3">
+        <v>0</v>
+      </c>
+      <c r="T24" s="3">
+        <v>0</v>
+      </c>
+      <c r="U24" s="3">
+        <v>0</v>
+      </c>
+      <c r="V24" s="3">
+        <v>0</v>
+      </c>
+      <c r="W24" s="3">
+        <v>0</v>
+      </c>
+      <c r="X24" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B25" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" s="3">
+        <v>5</v>
+      </c>
+      <c r="D25" s="3">
+        <v>5</v>
+      </c>
+      <c r="E25" s="3">
+        <v>1</v>
+      </c>
+      <c r="F25" s="3">
+        <v>2</v>
+      </c>
+      <c r="G25" s="3">
+        <v>2</v>
+      </c>
+      <c r="H25" s="3">
+        <v>2</v>
+      </c>
+      <c r="I25" s="3">
+        <v>2</v>
+      </c>
+      <c r="J25" s="3">
+        <v>2</v>
+      </c>
+      <c r="K25" s="3">
+        <v>0</v>
+      </c>
+      <c r="L25" s="3">
+        <v>5</v>
+      </c>
+      <c r="M25" s="3">
+        <v>1</v>
+      </c>
+      <c r="N25" s="3">
+        <v>0</v>
+      </c>
+      <c r="O25" s="3">
+        <v>0</v>
+      </c>
+      <c r="P25" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>0</v>
+      </c>
+      <c r="R25" s="3">
+        <v>0</v>
+      </c>
+      <c r="S25" s="3">
+        <v>0</v>
+      </c>
+      <c r="T25" s="3">
+        <v>2</v>
+      </c>
+      <c r="U25" s="3">
+        <v>0</v>
+      </c>
+      <c r="V25" s="3">
+        <v>0</v>
+      </c>
+      <c r="W25" s="3">
+        <v>1</v>
+      </c>
+      <c r="X25" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B26" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="3">
+        <v>0</v>
+      </c>
+      <c r="D26" s="3">
+        <v>0</v>
+      </c>
+      <c r="E26" s="3">
+        <v>3</v>
+      </c>
+      <c r="F26" s="3">
+        <v>6</v>
+      </c>
+      <c r="G26" s="3">
+        <v>6</v>
+      </c>
+      <c r="H26" s="3">
+        <v>4</v>
+      </c>
+      <c r="I26" s="3">
+        <v>1</v>
+      </c>
+      <c r="J26" s="3">
+        <v>3</v>
+      </c>
+      <c r="K26" s="3">
+        <v>0</v>
+      </c>
+      <c r="L26" s="3">
+        <v>3</v>
+      </c>
+      <c r="M26" s="3">
+        <v>2</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0</v>
+      </c>
+      <c r="O26" s="3">
+        <v>0</v>
+      </c>
+      <c r="P26" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>1</v>
+      </c>
+      <c r="R26" s="3">
+        <v>0</v>
+      </c>
+      <c r="S26" s="3">
+        <v>1</v>
+      </c>
+      <c r="T26" s="3">
+        <v>0</v>
+      </c>
+      <c r="U26" s="3">
+        <v>2</v>
+      </c>
+      <c r="V26" s="3">
+        <v>0</v>
+      </c>
+      <c r="W26" s="3">
+        <v>0</v>
+      </c>
+      <c r="X26" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B27" s="64" t="s">
+        <v>119</v>
+      </c>
+      <c r="C27" s="3">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3">
+        <v>3</v>
+      </c>
+      <c r="E27" s="3">
+        <v>1</v>
+      </c>
+      <c r="F27" s="3">
+        <v>2</v>
+      </c>
+      <c r="G27" s="3">
+        <v>2</v>
+      </c>
+      <c r="H27" s="3">
+        <v>1</v>
+      </c>
+      <c r="I27" s="3">
+        <v>2</v>
+      </c>
+      <c r="J27" s="3">
+        <v>4</v>
+      </c>
+      <c r="K27" s="3">
+        <v>4</v>
+      </c>
+      <c r="L27" s="3">
+        <v>1</v>
+      </c>
+      <c r="M27" s="3">
+        <v>2</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0</v>
+      </c>
+      <c r="O27" s="3">
+        <v>0</v>
+      </c>
+      <c r="P27" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="3">
+        <v>0</v>
+      </c>
+      <c r="R27" s="3">
+        <v>0</v>
+      </c>
+      <c r="S27" s="3">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
+        <v>0</v>
+      </c>
+      <c r="U27" s="3">
+        <v>0</v>
+      </c>
+      <c r="V27" s="3">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3">
+        <v>1</v>
+      </c>
+      <c r="X27" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B28" s="64" t="s">
+        <v>120</v>
+      </c>
+      <c r="C28" s="3">
+        <v>5</v>
+      </c>
+      <c r="D28" s="3">
+        <v>2</v>
+      </c>
+      <c r="E28" s="3">
+        <v>2</v>
+      </c>
+      <c r="F28" s="3">
+        <v>2</v>
+      </c>
+      <c r="G28" s="3">
+        <v>6</v>
+      </c>
+      <c r="H28" s="3">
+        <v>1</v>
+      </c>
+      <c r="I28" s="3">
+        <v>7</v>
+      </c>
+      <c r="J28" s="3">
+        <v>2</v>
+      </c>
+      <c r="K28" s="3">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3">
+        <v>2</v>
+      </c>
+      <c r="M28" s="3">
+        <v>1</v>
+      </c>
+      <c r="N28" s="3">
+        <v>1</v>
+      </c>
+      <c r="O28" s="3">
+        <v>1</v>
+      </c>
+      <c r="P28" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>0</v>
+      </c>
+      <c r="R28" s="3">
+        <v>0</v>
+      </c>
+      <c r="S28" s="3">
+        <v>0</v>
+      </c>
+      <c r="T28" s="3">
+        <v>1</v>
+      </c>
+      <c r="U28" s="3">
+        <v>0</v>
+      </c>
+      <c r="V28" s="3">
+        <v>0</v>
+      </c>
+      <c r="W28" s="3">
+        <v>0</v>
+      </c>
+      <c r="X28" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B29" s="64" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="3">
+        <v>8</v>
+      </c>
+      <c r="D29" s="3">
+        <v>8</v>
+      </c>
+      <c r="E29" s="3">
+        <v>9</v>
+      </c>
+      <c r="F29" s="3">
+        <v>6</v>
+      </c>
+      <c r="G29" s="3">
+        <v>7</v>
+      </c>
+      <c r="H29" s="3">
+        <v>4</v>
+      </c>
+      <c r="I29" s="3">
+        <v>4</v>
+      </c>
+      <c r="J29" s="3">
+        <v>3</v>
+      </c>
+      <c r="K29" s="3">
+        <v>1</v>
+      </c>
+      <c r="L29" s="3">
+        <v>2</v>
+      </c>
+      <c r="M29" s="3">
+        <v>2</v>
+      </c>
+      <c r="N29" s="3">
+        <v>0</v>
+      </c>
+      <c r="O29" s="3">
+        <v>0</v>
+      </c>
+      <c r="P29" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>1</v>
+      </c>
+      <c r="R29" s="3">
+        <v>0</v>
+      </c>
+      <c r="S29" s="3">
+        <v>0</v>
+      </c>
+      <c r="T29" s="3">
+        <v>0</v>
+      </c>
+      <c r="U29" s="3">
+        <v>0</v>
+      </c>
+      <c r="V29" s="3">
+        <v>0</v>
+      </c>
+      <c r="W29" s="3">
+        <v>0</v>
+      </c>
+      <c r="X29" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B30" s="64" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="3">
+        <v>5</v>
+      </c>
+      <c r="D30" s="3">
+        <v>1</v>
+      </c>
+      <c r="E30" s="3">
+        <v>7</v>
+      </c>
+      <c r="F30" s="3">
+        <v>3</v>
+      </c>
+      <c r="G30" s="3">
+        <v>4</v>
+      </c>
+      <c r="H30" s="3">
+        <v>2</v>
+      </c>
+      <c r="I30" s="3">
+        <v>4</v>
+      </c>
+      <c r="J30" s="3">
+        <v>1</v>
+      </c>
+      <c r="K30" s="3">
+        <v>3</v>
+      </c>
+      <c r="L30" s="3">
+        <v>2</v>
+      </c>
+      <c r="M30" s="3">
+        <v>1</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+      <c r="O30" s="3">
+        <v>0</v>
+      </c>
+      <c r="P30" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="3">
+        <v>0</v>
+      </c>
+      <c r="R30" s="3">
+        <v>0</v>
+      </c>
+      <c r="S30" s="3">
+        <v>0</v>
+      </c>
+      <c r="T30" s="3">
+        <v>0</v>
+      </c>
+      <c r="U30" s="3">
+        <v>0</v>
+      </c>
+      <c r="V30" s="3">
+        <v>2</v>
+      </c>
+      <c r="W30" s="3">
+        <v>1</v>
+      </c>
+      <c r="X30" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B31" s="64" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="3">
+        <v>3</v>
+      </c>
+      <c r="D31" s="3">
+        <v>0</v>
+      </c>
+      <c r="E31" s="3">
+        <v>0</v>
+      </c>
+      <c r="F31" s="3">
+        <v>0</v>
+      </c>
+      <c r="G31" s="3">
+        <v>2</v>
+      </c>
+      <c r="H31" s="3">
+        <v>2</v>
+      </c>
+      <c r="I31" s="3">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3">
+        <v>0</v>
+      </c>
+      <c r="K31" s="3">
+        <v>2</v>
+      </c>
+      <c r="L31" s="3">
+        <v>3</v>
+      </c>
+      <c r="M31" s="3">
+        <v>1</v>
+      </c>
+      <c r="N31" s="3">
+        <v>0</v>
+      </c>
+      <c r="O31" s="3">
+        <v>0</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>0</v>
+      </c>
+      <c r="R31" s="3">
+        <v>0</v>
+      </c>
+      <c r="S31" s="3">
+        <v>0</v>
+      </c>
+      <c r="T31" s="3">
+        <v>0</v>
+      </c>
+      <c r="U31" s="3">
+        <v>0</v>
+      </c>
+      <c r="V31" s="3">
+        <v>0</v>
+      </c>
+      <c r="W31" s="3">
+        <v>0</v>
+      </c>
+      <c r="X31" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B32" s="64" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" s="3">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3">
+        <v>1</v>
+      </c>
+      <c r="E32" s="3">
+        <v>0</v>
+      </c>
+      <c r="F32" s="3">
+        <v>1</v>
+      </c>
+      <c r="G32" s="3">
+        <v>1</v>
+      </c>
+      <c r="H32" s="3">
+        <v>0</v>
+      </c>
+      <c r="I32" s="3">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3">
+        <v>0</v>
+      </c>
+      <c r="K32" s="3">
+        <v>1</v>
+      </c>
+      <c r="L32" s="3">
+        <v>1</v>
+      </c>
+      <c r="M32" s="3">
+        <v>1</v>
+      </c>
+      <c r="N32" s="3">
+        <v>0</v>
+      </c>
+      <c r="O32" s="3">
+        <v>0</v>
+      </c>
+      <c r="P32" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>0</v>
+      </c>
+      <c r="R32" s="3">
+        <v>0</v>
+      </c>
+      <c r="S32" s="3">
+        <v>0</v>
+      </c>
+      <c r="T32" s="3">
+        <v>0</v>
+      </c>
+      <c r="U32" s="3">
+        <v>0</v>
+      </c>
+      <c r="V32" s="3">
+        <v>0</v>
+      </c>
+      <c r="W32" s="3">
+        <v>0</v>
+      </c>
+      <c r="X32" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B33" s="64" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" s="3">
+        <v>7</v>
+      </c>
+      <c r="D33" s="3">
+        <v>3</v>
+      </c>
+      <c r="E33" s="3">
+        <v>2</v>
+      </c>
+      <c r="F33" s="3">
+        <v>1</v>
+      </c>
+      <c r="G33" s="3">
+        <v>2</v>
+      </c>
+      <c r="H33" s="3">
+        <v>1</v>
+      </c>
+      <c r="I33" s="3">
+        <v>2</v>
+      </c>
+      <c r="J33" s="3">
+        <v>2</v>
+      </c>
+      <c r="K33" s="3">
+        <v>4</v>
+      </c>
+      <c r="L33" s="3">
+        <v>0</v>
+      </c>
+      <c r="M33" s="3">
+        <v>1</v>
+      </c>
+      <c r="N33" s="3">
+        <v>0</v>
+      </c>
+      <c r="O33" s="3">
+        <v>0</v>
+      </c>
+      <c r="P33" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>0</v>
+      </c>
+      <c r="R33" s="3">
+        <v>0</v>
+      </c>
+      <c r="S33" s="3">
+        <v>0</v>
+      </c>
+      <c r="T33" s="3">
+        <v>0</v>
+      </c>
+      <c r="U33" s="3">
+        <v>0</v>
+      </c>
+      <c r="V33" s="3">
+        <v>0</v>
+      </c>
+      <c r="W33" s="3">
+        <v>0</v>
+      </c>
+      <c r="X33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B34" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" s="3">
+        <v>3</v>
+      </c>
+      <c r="D34" s="3">
+        <v>4</v>
+      </c>
+      <c r="E34" s="3">
+        <v>4</v>
+      </c>
+      <c r="F34" s="3">
+        <v>1</v>
+      </c>
+      <c r="G34" s="3">
+        <v>6</v>
+      </c>
+      <c r="H34" s="3">
+        <v>1</v>
+      </c>
+      <c r="I34" s="3">
+        <v>2</v>
+      </c>
+      <c r="J34" s="3">
+        <v>5</v>
+      </c>
+      <c r="K34" s="3">
+        <v>3</v>
+      </c>
+      <c r="L34" s="3">
+        <v>1</v>
+      </c>
+      <c r="M34" s="3">
+        <v>1</v>
+      </c>
+      <c r="N34" s="3">
+        <v>0</v>
+      </c>
+      <c r="O34" s="3">
+        <v>0</v>
+      </c>
+      <c r="P34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>0</v>
+      </c>
+      <c r="R34" s="3">
+        <v>1</v>
+      </c>
+      <c r="S34" s="3">
+        <v>1</v>
+      </c>
+      <c r="T34" s="3">
+        <v>0</v>
+      </c>
+      <c r="U34" s="3">
+        <v>1</v>
+      </c>
+      <c r="V34" s="3">
+        <v>0</v>
+      </c>
+      <c r="W34" s="3">
+        <v>0</v>
+      </c>
+      <c r="X34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B35" s="64" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" s="3">
+        <v>3</v>
+      </c>
+      <c r="D35" s="3">
+        <v>1</v>
+      </c>
+      <c r="E35" s="3">
+        <v>1</v>
+      </c>
+      <c r="F35" s="3">
+        <v>1</v>
+      </c>
+      <c r="G35" s="3">
+        <v>3</v>
+      </c>
+      <c r="H35" s="3">
+        <v>0</v>
+      </c>
+      <c r="I35" s="3">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3">
+        <v>1</v>
+      </c>
+      <c r="K35" s="3">
+        <v>1</v>
+      </c>
+      <c r="L35" s="3">
+        <v>1</v>
+      </c>
+      <c r="M35" s="3">
+        <v>3</v>
+      </c>
+      <c r="N35" s="3">
+        <v>0</v>
+      </c>
+      <c r="O35" s="3">
+        <v>0</v>
+      </c>
+      <c r="P35" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="3">
+        <v>0</v>
+      </c>
+      <c r="R35" s="3">
+        <v>0</v>
+      </c>
+      <c r="S35" s="3">
+        <v>0</v>
+      </c>
+      <c r="T35" s="3">
+        <v>0</v>
+      </c>
+      <c r="U35" s="3">
+        <v>0</v>
+      </c>
+      <c r="V35" s="3">
+        <v>0</v>
+      </c>
+      <c r="W35" s="3">
+        <v>0</v>
+      </c>
+      <c r="X35" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B36" s="64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" s="3">
+        <v>0</v>
+      </c>
+      <c r="D36" s="3">
+        <v>1</v>
+      </c>
+      <c r="E36" s="3">
+        <v>3</v>
+      </c>
+      <c r="F36" s="3">
+        <v>3</v>
+      </c>
+      <c r="G36" s="3">
+        <v>4</v>
+      </c>
+      <c r="H36" s="3">
+        <v>1</v>
+      </c>
+      <c r="I36" s="3">
+        <v>1</v>
+      </c>
+      <c r="J36" s="3">
+        <v>4</v>
+      </c>
+      <c r="K36" s="3">
+        <v>0</v>
+      </c>
+      <c r="L36" s="3">
+        <v>0</v>
+      </c>
+      <c r="M36" s="3">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3">
+        <v>0</v>
+      </c>
+      <c r="O36" s="3">
+        <v>0</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="3">
+        <v>0</v>
+      </c>
+      <c r="R36" s="3">
+        <v>0</v>
+      </c>
+      <c r="S36" s="3">
+        <v>0</v>
+      </c>
+      <c r="T36" s="3">
+        <v>0</v>
+      </c>
+      <c r="U36" s="3">
+        <v>0</v>
+      </c>
+      <c r="V36" s="3">
+        <v>0</v>
+      </c>
+      <c r="W36" s="3">
+        <v>0</v>
+      </c>
+      <c r="X36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B37" s="64" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" s="3">
+        <v>5</v>
+      </c>
+      <c r="D37" s="3">
+        <v>4</v>
+      </c>
+      <c r="E37" s="3">
+        <v>0</v>
+      </c>
+      <c r="F37" s="3">
+        <v>1</v>
+      </c>
+      <c r="G37" s="3">
+        <v>1</v>
+      </c>
+      <c r="H37" s="3">
+        <v>1</v>
+      </c>
+      <c r="I37" s="3">
+        <v>2</v>
+      </c>
+      <c r="J37" s="3">
+        <v>2</v>
+      </c>
+      <c r="K37" s="3">
+        <v>1</v>
+      </c>
+      <c r="L37" s="3">
+        <v>1</v>
+      </c>
+      <c r="M37" s="3">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3">
+        <v>1</v>
+      </c>
+      <c r="O37" s="3">
+        <v>0</v>
+      </c>
+      <c r="P37" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>0</v>
+      </c>
+      <c r="R37" s="3">
+        <v>0</v>
+      </c>
+      <c r="S37" s="3">
+        <v>0</v>
+      </c>
+      <c r="T37" s="3">
+        <v>0</v>
+      </c>
+      <c r="U37" s="3">
+        <v>0</v>
+      </c>
+      <c r="V37" s="3">
+        <v>0</v>
+      </c>
+      <c r="W37" s="3">
+        <v>0</v>
+      </c>
+      <c r="X37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B38" s="64" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="3">
+        <v>2</v>
+      </c>
+      <c r="D38" s="3">
+        <v>0</v>
+      </c>
+      <c r="E38" s="3">
+        <v>0</v>
+      </c>
+      <c r="F38" s="3">
+        <v>1</v>
+      </c>
+      <c r="G38" s="3">
+        <v>0</v>
+      </c>
+      <c r="H38" s="3">
+        <v>2</v>
+      </c>
+      <c r="I38" s="3">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3">
+        <v>1</v>
+      </c>
+      <c r="K38" s="3">
+        <v>1</v>
+      </c>
+      <c r="L38" s="3">
+        <v>1</v>
+      </c>
+      <c r="M38" s="3">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3">
+        <v>0</v>
+      </c>
+      <c r="O38" s="3">
+        <v>0</v>
+      </c>
+      <c r="P38" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="3">
+        <v>0</v>
+      </c>
+      <c r="R38" s="3">
+        <v>0</v>
+      </c>
+      <c r="S38" s="3">
+        <v>0</v>
+      </c>
+      <c r="T38" s="3">
+        <v>0</v>
+      </c>
+      <c r="U38" s="3">
+        <v>0</v>
+      </c>
+      <c r="V38" s="3">
+        <v>0</v>
+      </c>
+      <c r="W38" s="3">
+        <v>1</v>
+      </c>
+      <c r="X38" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B39" s="64" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" s="3">
+        <v>3</v>
+      </c>
+      <c r="D39" s="3">
+        <v>1</v>
+      </c>
+      <c r="E39" s="3">
+        <v>4</v>
+      </c>
+      <c r="F39" s="3">
+        <v>6</v>
+      </c>
+      <c r="G39" s="3">
+        <v>2</v>
+      </c>
+      <c r="H39" s="3">
+        <v>9</v>
+      </c>
+      <c r="I39" s="3">
+        <v>3</v>
+      </c>
+      <c r="J39" s="3">
+        <v>2</v>
+      </c>
+      <c r="K39" s="3">
+        <v>1</v>
+      </c>
+      <c r="L39" s="3">
+        <v>3</v>
+      </c>
+      <c r="M39" s="3">
+        <v>1</v>
+      </c>
+      <c r="N39" s="3">
+        <v>0</v>
+      </c>
+      <c r="O39" s="3">
+        <v>0</v>
+      </c>
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>0</v>
+      </c>
+      <c r="R39" s="3">
+        <v>0</v>
+      </c>
+      <c r="S39" s="3">
+        <v>1</v>
+      </c>
+      <c r="T39" s="3">
+        <v>0</v>
+      </c>
+      <c r="U39" s="3">
+        <v>0</v>
+      </c>
+      <c r="V39" s="3">
+        <v>0</v>
+      </c>
+      <c r="W39" s="3">
+        <v>0</v>
+      </c>
+      <c r="X39" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B40" s="64" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="3">
+        <v>4</v>
+      </c>
+      <c r="D40" s="3">
+        <v>5</v>
+      </c>
+      <c r="E40" s="3">
+        <v>2</v>
+      </c>
+      <c r="F40" s="3">
+        <v>1</v>
+      </c>
+      <c r="G40" s="3">
+        <v>4</v>
+      </c>
+      <c r="H40" s="3">
+        <v>1</v>
+      </c>
+      <c r="I40" s="3">
+        <v>2</v>
+      </c>
+      <c r="J40" s="3">
+        <v>1</v>
+      </c>
+      <c r="K40" s="3">
+        <v>2</v>
+      </c>
+      <c r="L40" s="3">
+        <v>3</v>
+      </c>
+      <c r="M40" s="3">
+        <v>2</v>
+      </c>
+      <c r="N40" s="3">
+        <v>1</v>
+      </c>
+      <c r="O40" s="3">
+        <v>0</v>
+      </c>
+      <c r="P40" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="3">
+        <v>0</v>
+      </c>
+      <c r="R40" s="3">
+        <v>1</v>
+      </c>
+      <c r="S40" s="3">
+        <v>0</v>
+      </c>
+      <c r="T40" s="3">
+        <v>0</v>
+      </c>
+      <c r="U40" s="3">
+        <v>0</v>
+      </c>
+      <c r="V40" s="3">
+        <v>0</v>
+      </c>
+      <c r="W40" s="3">
+        <v>0</v>
+      </c>
+      <c r="X40" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B41" s="64" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="3">
+        <v>4</v>
+      </c>
+      <c r="D41" s="3">
+        <v>2</v>
+      </c>
+      <c r="E41" s="3">
+        <v>2</v>
+      </c>
+      <c r="F41" s="3">
+        <v>6</v>
+      </c>
+      <c r="G41" s="3">
+        <v>2</v>
+      </c>
+      <c r="H41" s="3">
+        <v>3</v>
+      </c>
+      <c r="I41" s="3">
+        <v>3</v>
+      </c>
+      <c r="J41" s="3">
+        <v>1</v>
+      </c>
+      <c r="K41" s="3">
+        <v>4</v>
+      </c>
+      <c r="L41" s="3">
+        <v>0</v>
+      </c>
+      <c r="M41" s="3">
+        <v>3</v>
+      </c>
+      <c r="N41" s="3">
+        <v>1</v>
+      </c>
+      <c r="O41" s="3">
+        <v>0</v>
+      </c>
+      <c r="P41" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>0</v>
+      </c>
+      <c r="R41" s="3">
+        <v>0</v>
+      </c>
+      <c r="S41" s="3">
+        <v>0</v>
+      </c>
+      <c r="T41" s="3">
+        <v>0</v>
+      </c>
+      <c r="U41" s="3">
+        <v>1</v>
+      </c>
+      <c r="V41" s="3">
+        <v>0</v>
+      </c>
+      <c r="W41" s="3">
+        <v>0</v>
+      </c>
+      <c r="X41" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="B42" s="64" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" s="3">
+        <v>4</v>
+      </c>
+      <c r="D42" s="3">
+        <v>4</v>
+      </c>
+      <c r="E42" s="3">
+        <v>6</v>
+      </c>
+      <c r="F42" s="3">
+        <v>7</v>
+      </c>
+      <c r="G42" s="3">
+        <v>9</v>
+      </c>
+      <c r="H42" s="3">
+        <v>4</v>
+      </c>
+      <c r="I42" s="3">
+        <v>3</v>
+      </c>
+      <c r="J42" s="3">
+        <v>4</v>
+      </c>
+      <c r="K42" s="3">
+        <v>4</v>
+      </c>
+      <c r="L42" s="3">
+        <v>3</v>
+      </c>
+      <c r="M42" s="3">
+        <v>5</v>
+      </c>
+      <c r="N42" s="3">
+        <v>0</v>
+      </c>
+      <c r="O42" s="3">
+        <v>0</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="3">
+        <v>0</v>
+      </c>
+      <c r="R42" s="3">
+        <v>0</v>
+      </c>
+      <c r="S42" s="3">
+        <v>0</v>
+      </c>
+      <c r="T42" s="3">
+        <v>0</v>
+      </c>
+      <c r="U42" s="3">
+        <v>0</v>
+      </c>
+      <c r="V42" s="3">
+        <v>0</v>
+      </c>
+      <c r="W42" s="3">
+        <v>0</v>
+      </c>
+      <c r="X42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A43" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="3">
+        <v>47</v>
+      </c>
+      <c r="D43" s="3">
+        <v>50</v>
+      </c>
+      <c r="E43" s="3">
+        <v>39</v>
+      </c>
+      <c r="F43" s="3">
+        <v>34</v>
+      </c>
+      <c r="G43" s="3">
+        <v>37</v>
+      </c>
+      <c r="H43" s="3">
+        <v>42</v>
+      </c>
+      <c r="I43" s="3">
+        <v>47</v>
+      </c>
+      <c r="J43" s="3">
+        <v>47</v>
+      </c>
+      <c r="K43" s="3">
+        <v>35</v>
+      </c>
+      <c r="L43" s="3">
+        <v>32</v>
+      </c>
+      <c r="M43" s="3">
+        <v>38</v>
+      </c>
+      <c r="N43" s="3">
+        <v>5</v>
+      </c>
+      <c r="O43" s="3">
+        <v>3</v>
+      </c>
+      <c r="P43" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>2</v>
+      </c>
+      <c r="R43" s="3">
+        <v>2</v>
+      </c>
+      <c r="S43" s="3">
+        <v>4</v>
+      </c>
+      <c r="T43" s="3">
+        <v>0</v>
+      </c>
+      <c r="U43" s="3">
+        <v>6</v>
+      </c>
+      <c r="V43" s="3">
+        <v>5</v>
+      </c>
+      <c r="W43" s="3">
+        <v>4</v>
+      </c>
+      <c r="X43" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B44" s="64" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="3">
+        <v>30</v>
+      </c>
+      <c r="D44" s="3">
+        <v>17</v>
+      </c>
+      <c r="E44" s="3">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3">
+        <v>17</v>
+      </c>
+      <c r="G44" s="3">
+        <v>27</v>
+      </c>
+      <c r="H44" s="3">
+        <v>20</v>
+      </c>
+      <c r="I44" s="3">
+        <v>31</v>
+      </c>
+      <c r="J44" s="3">
+        <v>18</v>
+      </c>
+      <c r="K44" s="3">
+        <v>20</v>
+      </c>
+      <c r="L44" s="3">
+        <v>23</v>
+      </c>
+      <c r="M44" s="3">
+        <v>17</v>
+      </c>
+      <c r="N44" s="3">
+        <v>3</v>
+      </c>
+      <c r="O44" s="3">
+        <v>1</v>
+      </c>
+      <c r="P44" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>2</v>
+      </c>
+      <c r="R44" s="3">
+        <v>1</v>
+      </c>
+      <c r="S44" s="3">
+        <v>2</v>
+      </c>
+      <c r="T44" s="3">
+        <v>0</v>
+      </c>
+      <c r="U44" s="3">
+        <v>2</v>
+      </c>
+      <c r="V44" s="3">
+        <v>4</v>
+      </c>
+      <c r="W44" s="3">
+        <v>4</v>
+      </c>
+      <c r="X44" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B45" s="64" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" s="3">
+        <v>2</v>
+      </c>
+      <c r="D45" s="3">
+        <v>8</v>
+      </c>
+      <c r="E45" s="3">
+        <v>5</v>
+      </c>
+      <c r="F45" s="3">
+        <v>1</v>
+      </c>
+      <c r="G45" s="3">
+        <v>1</v>
+      </c>
+      <c r="H45" s="3">
+        <v>3</v>
+      </c>
+      <c r="I45" s="3">
+        <v>2</v>
+      </c>
+      <c r="J45" s="3">
+        <v>5</v>
+      </c>
+      <c r="K45" s="3">
+        <v>1</v>
+      </c>
+      <c r="L45" s="3">
+        <v>0</v>
+      </c>
+      <c r="M45" s="3">
+        <v>2</v>
+      </c>
+      <c r="N45" s="3">
+        <v>0</v>
+      </c>
+      <c r="O45" s="3">
+        <v>0</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="3">
+        <v>0</v>
+      </c>
+      <c r="R45" s="3">
+        <v>0</v>
+      </c>
+      <c r="S45" s="3">
+        <v>1</v>
+      </c>
+      <c r="T45" s="3">
+        <v>0</v>
+      </c>
+      <c r="U45" s="3">
+        <v>2</v>
+      </c>
+      <c r="V45" s="3">
+        <v>0</v>
+      </c>
+      <c r="W45" s="3">
+        <v>0</v>
+      </c>
+      <c r="X45" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B46" s="64" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="3">
+        <v>0</v>
+      </c>
+      <c r="D46" s="3">
+        <v>0</v>
+      </c>
+      <c r="E46" s="3">
+        <v>0</v>
+      </c>
+      <c r="F46" s="3">
+        <v>1</v>
+      </c>
+      <c r="G46" s="3">
+        <v>0</v>
+      </c>
+      <c r="H46" s="3">
+        <v>0</v>
+      </c>
+      <c r="I46" s="3">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3">
+        <v>1</v>
+      </c>
+      <c r="K46" s="3">
+        <v>1</v>
+      </c>
+      <c r="L46" s="3">
+        <v>0</v>
+      </c>
+      <c r="M46" s="3">
+        <v>0</v>
+      </c>
+      <c r="N46" s="3">
+        <v>0</v>
+      </c>
+      <c r="O46" s="3">
+        <v>0</v>
+      </c>
+      <c r="P46" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>0</v>
+      </c>
+      <c r="R46" s="3">
+        <v>0</v>
+      </c>
+      <c r="S46" s="3">
+        <v>0</v>
+      </c>
+      <c r="T46" s="3">
+        <v>0</v>
+      </c>
+      <c r="U46" s="3">
+        <v>0</v>
+      </c>
+      <c r="V46" s="3">
+        <v>0</v>
+      </c>
+      <c r="W46" s="3">
+        <v>0</v>
+      </c>
+      <c r="X46" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B47" s="64" t="s">
+        <v>138</v>
+      </c>
+      <c r="C47" s="3">
+        <v>1</v>
+      </c>
+      <c r="D47" s="3">
+        <v>1</v>
+      </c>
+      <c r="E47" s="3">
+        <v>0</v>
+      </c>
+      <c r="F47" s="3">
+        <v>1</v>
+      </c>
+      <c r="G47" s="3">
+        <v>1</v>
+      </c>
+      <c r="H47" s="3">
+        <v>0</v>
+      </c>
+      <c r="I47" s="3">
+        <v>1</v>
+      </c>
+      <c r="J47" s="3">
+        <v>0</v>
+      </c>
+      <c r="K47" s="3">
+        <v>0</v>
+      </c>
+      <c r="L47" s="3">
+        <v>1</v>
+      </c>
+      <c r="M47" s="3">
+        <v>1</v>
+      </c>
+      <c r="N47" s="3">
+        <v>0</v>
+      </c>
+      <c r="O47" s="3">
+        <v>0</v>
+      </c>
+      <c r="P47" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="3">
+        <v>0</v>
+      </c>
+      <c r="R47" s="3">
+        <v>0</v>
+      </c>
+      <c r="S47" s="3">
+        <v>0</v>
+      </c>
+      <c r="T47" s="3">
+        <v>0</v>
+      </c>
+      <c r="U47" s="3">
+        <v>0</v>
+      </c>
+      <c r="V47" s="3">
+        <v>0</v>
+      </c>
+      <c r="W47" s="3">
+        <v>0</v>
+      </c>
+      <c r="X47" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B48" s="64" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="3">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3">
+        <v>4</v>
+      </c>
+      <c r="E48" s="3">
+        <v>0</v>
+      </c>
+      <c r="F48" s="3">
+        <v>2</v>
+      </c>
+      <c r="G48" s="3">
+        <v>3</v>
+      </c>
+      <c r="H48" s="3">
+        <v>3</v>
+      </c>
+      <c r="I48" s="3">
+        <v>1</v>
+      </c>
+      <c r="J48" s="3">
+        <v>1</v>
+      </c>
+      <c r="K48" s="3">
+        <v>1</v>
+      </c>
+      <c r="L48" s="3">
+        <v>1</v>
+      </c>
+      <c r="M48" s="3">
+        <v>1</v>
+      </c>
+      <c r="N48" s="3">
+        <v>0</v>
+      </c>
+      <c r="O48" s="3">
+        <v>0</v>
+      </c>
+      <c r="P48" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="3">
+        <v>0</v>
+      </c>
+      <c r="S48" s="3">
+        <v>0</v>
+      </c>
+      <c r="T48" s="3">
+        <v>0</v>
+      </c>
+      <c r="U48" s="3">
+        <v>0</v>
+      </c>
+      <c r="V48" s="3">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3">
+        <v>0</v>
+      </c>
+      <c r="X48" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="B49" s="64" t="s">
+        <v>140</v>
+      </c>
+      <c r="C49" s="3">
+        <v>3</v>
+      </c>
+      <c r="D49" s="3">
+        <v>1</v>
+      </c>
+      <c r="E49" s="3">
+        <v>0</v>
+      </c>
+      <c r="F49" s="3">
+        <v>3</v>
+      </c>
+      <c r="G49" s="3">
+        <v>0</v>
+      </c>
+      <c r="H49" s="3">
+        <v>1</v>
+      </c>
+      <c r="I49" s="3">
+        <v>1</v>
+      </c>
+      <c r="J49" s="3">
+        <v>1</v>
+      </c>
+      <c r="K49" s="3">
+        <v>1</v>
+      </c>
+      <c r="L49" s="3">
+        <v>2</v>
+      </c>
+      <c r="M49" s="3">
+        <v>3</v>
+      </c>
+      <c r="N49" s="3">
+        <v>0</v>
+      </c>
+      <c r="O49" s="3">
+        <v>0</v>
+      </c>
+      <c r="P49" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="3">
+        <v>0</v>
+      </c>
+      <c r="R49" s="3">
+        <v>0</v>
+      </c>
+      <c r="S49" s="3">
+        <v>0</v>
+      </c>
+      <c r="T49" s="3">
+        <v>0</v>
+      </c>
+      <c r="U49" s="3">
+        <v>0</v>
+      </c>
+      <c r="V49" s="3">
+        <v>0</v>
+      </c>
+      <c r="W49" s="3">
+        <v>0</v>
+      </c>
+      <c r="X49" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="B50" s="64" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="3">
+        <v>1</v>
+      </c>
+      <c r="D50" s="3">
+        <v>5</v>
+      </c>
+      <c r="E50" s="3">
+        <v>2</v>
+      </c>
+      <c r="F50" s="3">
+        <v>3</v>
+      </c>
+      <c r="G50" s="3">
+        <v>0</v>
+      </c>
+      <c r="H50" s="3">
+        <v>2</v>
+      </c>
+      <c r="I50" s="3">
+        <v>1</v>
+      </c>
+      <c r="J50" s="3">
+        <v>1</v>
+      </c>
+      <c r="K50" s="3">
+        <v>0</v>
+      </c>
+      <c r="L50" s="3">
+        <v>1</v>
+      </c>
+      <c r="M50" s="3">
+        <v>1</v>
+      </c>
+      <c r="N50" s="3">
+        <v>0</v>
+      </c>
+      <c r="O50" s="3">
+        <v>0</v>
+      </c>
+      <c r="P50" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>0</v>
+      </c>
+      <c r="R50" s="3">
+        <v>1</v>
+      </c>
+      <c r="S50" s="3">
+        <v>0</v>
+      </c>
+      <c r="T50" s="3">
+        <v>0</v>
+      </c>
+      <c r="U50" s="3">
+        <v>1</v>
+      </c>
+      <c r="V50" s="3">
+        <v>0</v>
+      </c>
+      <c r="W50" s="3">
+        <v>0</v>
+      </c>
+      <c r="X50" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="B51" s="64" t="s">
+        <v>142</v>
+      </c>
+      <c r="C51" s="3">
+        <v>0</v>
+      </c>
+      <c r="D51" s="3">
+        <v>2</v>
+      </c>
+      <c r="E51" s="3">
+        <v>2</v>
+      </c>
+      <c r="F51" s="3">
+        <v>1</v>
+      </c>
+      <c r="G51" s="3">
+        <v>1</v>
+      </c>
+      <c r="H51" s="3">
+        <v>3</v>
+      </c>
+      <c r="I51" s="3">
+        <v>7</v>
+      </c>
+      <c r="J51" s="3">
+        <v>10</v>
+      </c>
+      <c r="K51" s="3">
+        <v>3</v>
+      </c>
+      <c r="L51" s="3">
+        <v>0</v>
+      </c>
+      <c r="M51" s="3">
+        <v>2</v>
+      </c>
+      <c r="N51" s="3">
+        <v>0</v>
+      </c>
+      <c r="O51" s="3">
+        <v>0</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>0</v>
+      </c>
+      <c r="R51" s="3">
+        <v>0</v>
+      </c>
+      <c r="S51" s="3">
+        <v>0</v>
+      </c>
+      <c r="T51" s="3">
+        <v>0</v>
+      </c>
+      <c r="U51" s="3">
+        <v>0</v>
+      </c>
+      <c r="V51" s="3">
+        <v>0</v>
+      </c>
+      <c r="W51" s="3">
+        <v>0</v>
+      </c>
+      <c r="X51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B52" s="64" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" s="3">
+        <v>0</v>
+      </c>
+      <c r="D52" s="3">
+        <v>1</v>
+      </c>
+      <c r="E52" s="3">
+        <v>1</v>
+      </c>
+      <c r="F52" s="3">
+        <v>0</v>
+      </c>
+      <c r="G52" s="3">
+        <v>1</v>
+      </c>
+      <c r="H52" s="3">
+        <v>0</v>
+      </c>
+      <c r="I52" s="3">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3">
+        <v>0</v>
+      </c>
+      <c r="K52" s="3">
+        <v>1</v>
+      </c>
+      <c r="L52" s="3">
+        <v>0</v>
+      </c>
+      <c r="M52" s="3">
+        <v>1</v>
+      </c>
+      <c r="N52" s="3">
+        <v>0</v>
+      </c>
+      <c r="O52" s="3">
+        <v>0</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="3">
+        <v>0</v>
+      </c>
+      <c r="S52" s="3">
+        <v>0</v>
+      </c>
+      <c r="T52" s="3">
+        <v>0</v>
+      </c>
+      <c r="U52" s="3">
+        <v>0</v>
+      </c>
+      <c r="V52" s="3">
+        <v>0</v>
+      </c>
+      <c r="W52" s="3">
+        <v>0</v>
+      </c>
+      <c r="X52" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B53" s="64" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="3">
+        <v>3</v>
+      </c>
+      <c r="D53" s="3">
+        <v>2</v>
+      </c>
+      <c r="E53" s="3">
+        <v>2</v>
+      </c>
+      <c r="F53" s="3">
+        <v>1</v>
+      </c>
+      <c r="G53" s="3">
+        <v>0</v>
+      </c>
+      <c r="H53" s="3">
+        <v>2</v>
+      </c>
+      <c r="I53" s="3">
+        <v>1</v>
+      </c>
+      <c r="J53" s="3">
+        <v>0</v>
+      </c>
+      <c r="K53" s="3">
+        <v>0</v>
+      </c>
+      <c r="L53" s="3">
+        <v>2</v>
+      </c>
+      <c r="M53" s="3">
+        <v>5</v>
+      </c>
+      <c r="N53" s="3">
+        <v>1</v>
+      </c>
+      <c r="O53" s="3">
+        <v>1</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3">
+        <v>0</v>
+      </c>
+      <c r="R53" s="3">
+        <v>0</v>
+      </c>
+      <c r="S53" s="3">
+        <v>0</v>
+      </c>
+      <c r="T53" s="3">
+        <v>0</v>
+      </c>
+      <c r="U53" s="3">
+        <v>0</v>
+      </c>
+      <c r="V53" s="3">
+        <v>0</v>
+      </c>
+      <c r="W53" s="3">
+        <v>0</v>
+      </c>
+      <c r="X53" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B54" s="64" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="3">
+        <v>3</v>
+      </c>
+      <c r="D54" s="3">
+        <v>7</v>
+      </c>
+      <c r="E54" s="3">
+        <v>3</v>
+      </c>
+      <c r="F54" s="3">
+        <v>4</v>
+      </c>
+      <c r="G54" s="3">
+        <v>3</v>
+      </c>
+      <c r="H54" s="3">
+        <v>7</v>
+      </c>
+      <c r="I54" s="3">
+        <v>1</v>
+      </c>
+      <c r="J54" s="3">
+        <v>5</v>
+      </c>
+      <c r="K54" s="3">
+        <v>4</v>
+      </c>
+      <c r="L54" s="3">
+        <v>0</v>
+      </c>
+      <c r="M54" s="3">
+        <v>2</v>
+      </c>
+      <c r="N54" s="3">
+        <v>1</v>
+      </c>
+      <c r="O54" s="3">
+        <v>1</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="3">
+        <v>0</v>
+      </c>
+      <c r="R54" s="3">
+        <v>0</v>
+      </c>
+      <c r="S54" s="3">
+        <v>1</v>
+      </c>
+      <c r="T54" s="3">
+        <v>0</v>
+      </c>
+      <c r="U54" s="3">
+        <v>1</v>
+      </c>
+      <c r="V54" s="3">
+        <v>0</v>
+      </c>
+      <c r="W54" s="3">
+        <v>0</v>
+      </c>
+      <c r="X54" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B55" s="64" t="s">
+        <v>146</v>
+      </c>
+      <c r="C55" s="3">
+        <v>3</v>
+      </c>
+      <c r="D55" s="3">
+        <v>2</v>
+      </c>
+      <c r="E55" s="3">
+        <v>2</v>
+      </c>
+      <c r="F55" s="3">
+        <v>0</v>
+      </c>
+      <c r="G55" s="3">
+        <v>0</v>
+      </c>
+      <c r="H55" s="3">
+        <v>1</v>
+      </c>
+      <c r="I55" s="3">
+        <v>1</v>
+      </c>
+      <c r="J55" s="3">
+        <v>3</v>
+      </c>
+      <c r="K55" s="3">
+        <v>3</v>
+      </c>
+      <c r="L55" s="3">
+        <v>2</v>
+      </c>
+      <c r="M55" s="3">
+        <v>3</v>
+      </c>
+      <c r="N55" s="3">
+        <v>0</v>
+      </c>
+      <c r="O55" s="3">
+        <v>0</v>
+      </c>
+      <c r="P55" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="3">
+        <v>0</v>
+      </c>
+      <c r="R55" s="3">
+        <v>0</v>
+      </c>
+      <c r="S55" s="3">
+        <v>0</v>
+      </c>
+      <c r="T55" s="3">
+        <v>0</v>
+      </c>
+      <c r="U55" s="3">
+        <v>0</v>
+      </c>
+      <c r="V55" s="3">
+        <v>0</v>
+      </c>
+      <c r="W55" s="3">
+        <v>0</v>
+      </c>
+      <c r="X55" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B56" s="64" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="3">
+        <v>0</v>
+      </c>
+      <c r="D56" s="3">
+        <v>0</v>
+      </c>
+      <c r="E56" s="3">
+        <v>0</v>
+      </c>
+      <c r="F56" s="3">
+        <v>0</v>
+      </c>
+      <c r="G56" s="3">
+        <v>0</v>
+      </c>
+      <c r="H56" s="3">
+        <v>0</v>
+      </c>
+      <c r="I56" s="3">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3">
+        <v>2</v>
+      </c>
+      <c r="K56" s="3">
+        <v>0</v>
+      </c>
+      <c r="L56" s="3">
+        <v>0</v>
+      </c>
+      <c r="M56" s="3">
+        <v>0</v>
+      </c>
+      <c r="N56" s="3">
+        <v>0</v>
+      </c>
+      <c r="O56" s="3">
+        <v>0</v>
+      </c>
+      <c r="P56" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="3">
+        <v>0</v>
+      </c>
+      <c r="R56" s="3">
+        <v>0</v>
+      </c>
+      <c r="S56" s="3">
+        <v>0</v>
+      </c>
+      <c r="T56" s="3">
+        <v>0</v>
+      </c>
+      <c r="U56" s="3">
+        <v>0</v>
+      </c>
+      <c r="V56" s="3">
+        <v>0</v>
+      </c>
+      <c r="W56" s="3">
+        <v>0</v>
+      </c>
+      <c r="X56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A57" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="3">
+        <v>84</v>
+      </c>
+      <c r="D57" s="3">
+        <v>99</v>
+      </c>
+      <c r="E57" s="3">
+        <v>104</v>
+      </c>
+      <c r="F57" s="3">
+        <v>100</v>
+      </c>
+      <c r="G57" s="3">
+        <v>66</v>
+      </c>
+      <c r="H57" s="3">
+        <v>81</v>
+      </c>
+      <c r="I57" s="3">
+        <v>77</v>
+      </c>
+      <c r="J57" s="3">
+        <v>80</v>
+      </c>
+      <c r="K57" s="3">
+        <v>71</v>
+      </c>
+      <c r="L57" s="3">
+        <v>66</v>
+      </c>
+      <c r="M57" s="3">
+        <v>53</v>
+      </c>
+      <c r="N57" s="3">
+        <v>3</v>
+      </c>
+      <c r="O57" s="3">
+        <v>2</v>
+      </c>
+      <c r="P57" s="3">
+        <v>4</v>
+      </c>
+      <c r="Q57" s="3">
+        <v>3</v>
+      </c>
+      <c r="R57" s="3">
+        <v>2</v>
+      </c>
+      <c r="S57" s="3">
+        <v>3</v>
+      </c>
+      <c r="T57" s="3">
+        <v>2</v>
+      </c>
+      <c r="U57" s="3">
+        <v>2</v>
+      </c>
+      <c r="V57" s="3">
+        <v>1</v>
+      </c>
+      <c r="W57" s="3">
+        <v>3</v>
+      </c>
+      <c r="X57" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B58" s="64" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" s="3">
+        <v>2</v>
+      </c>
+      <c r="D58" s="3">
+        <v>1</v>
+      </c>
+      <c r="E58" s="3">
+        <v>5</v>
+      </c>
+      <c r="F58" s="3">
+        <v>4</v>
+      </c>
+      <c r="G58" s="3">
+        <v>3</v>
+      </c>
+      <c r="H58" s="3">
+        <v>4</v>
+      </c>
+      <c r="I58" s="3">
+        <v>3</v>
+      </c>
+      <c r="J58" s="3">
+        <v>2</v>
+      </c>
+      <c r="K58" s="3">
+        <v>3</v>
+      </c>
+      <c r="L58" s="3">
+        <v>2</v>
+      </c>
+      <c r="M58" s="3">
+        <v>0</v>
+      </c>
+      <c r="N58" s="3">
+        <v>0</v>
+      </c>
+      <c r="O58" s="3">
+        <v>0</v>
+      </c>
+      <c r="P58" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="3">
+        <v>1</v>
+      </c>
+      <c r="R58" s="3">
+        <v>0</v>
+      </c>
+      <c r="S58" s="3">
+        <v>0</v>
+      </c>
+      <c r="T58" s="3">
+        <v>0</v>
+      </c>
+      <c r="U58" s="3">
+        <v>0</v>
+      </c>
+      <c r="V58" s="3">
+        <v>0</v>
+      </c>
+      <c r="W58" s="3">
+        <v>0</v>
+      </c>
+      <c r="X58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B59" s="64" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="3">
+        <v>0</v>
+      </c>
+      <c r="D59" s="3">
+        <v>0</v>
+      </c>
+      <c r="E59" s="3">
+        <v>0</v>
+      </c>
+      <c r="F59" s="3">
+        <v>0</v>
+      </c>
+      <c r="G59" s="3">
+        <v>0</v>
+      </c>
+      <c r="H59" s="3">
+        <v>0</v>
+      </c>
+      <c r="I59" s="3">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3">
+        <v>2</v>
+      </c>
+      <c r="K59" s="3">
+        <v>2</v>
+      </c>
+      <c r="L59" s="3">
+        <v>5</v>
+      </c>
+      <c r="M59" s="3">
+        <v>4</v>
+      </c>
+      <c r="N59" s="3">
+        <v>0</v>
+      </c>
+      <c r="O59" s="3">
+        <v>0</v>
+      </c>
+      <c r="P59" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="3">
+        <v>0</v>
+      </c>
+      <c r="R59" s="3">
+        <v>0</v>
+      </c>
+      <c r="S59" s="3">
+        <v>0</v>
+      </c>
+      <c r="T59" s="3">
+        <v>0</v>
+      </c>
+      <c r="U59" s="3">
+        <v>0</v>
+      </c>
+      <c r="V59" s="3">
+        <v>0</v>
+      </c>
+      <c r="W59" s="3">
+        <v>0</v>
+      </c>
+      <c r="X59" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B60" s="64" t="s">
+        <v>150</v>
+      </c>
+      <c r="C60" s="3">
+        <v>2</v>
+      </c>
+      <c r="D60" s="3">
+        <v>3</v>
+      </c>
+      <c r="E60" s="3">
+        <v>2</v>
+      </c>
+      <c r="F60" s="3">
+        <v>2</v>
+      </c>
+      <c r="G60" s="3">
+        <v>0</v>
+      </c>
+      <c r="H60" s="3">
+        <v>0</v>
+      </c>
+      <c r="I60" s="3">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3">
+        <v>1</v>
+      </c>
+      <c r="K60" s="3">
+        <v>0</v>
+      </c>
+      <c r="L60" s="3">
+        <v>1</v>
+      </c>
+      <c r="M60" s="3">
+        <v>0</v>
+      </c>
+      <c r="N60" s="3">
+        <v>0</v>
+      </c>
+      <c r="O60" s="3">
+        <v>1</v>
+      </c>
+      <c r="P60" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="3">
+        <v>0</v>
+      </c>
+      <c r="R60" s="3">
+        <v>0</v>
+      </c>
+      <c r="S60" s="3">
+        <v>0</v>
+      </c>
+      <c r="T60" s="3">
+        <v>0</v>
+      </c>
+      <c r="U60" s="3">
+        <v>0</v>
+      </c>
+      <c r="V60" s="3">
+        <v>0</v>
+      </c>
+      <c r="W60" s="3">
+        <v>0</v>
+      </c>
+      <c r="X60" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B61" s="64" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="3">
+        <v>12</v>
+      </c>
+      <c r="D61" s="3">
+        <v>16</v>
+      </c>
+      <c r="E61" s="3">
+        <v>21</v>
+      </c>
+      <c r="F61" s="3">
+        <v>13</v>
+      </c>
+      <c r="G61" s="3">
+        <v>15</v>
+      </c>
+      <c r="H61" s="3">
+        <v>17</v>
+      </c>
+      <c r="I61" s="3">
+        <v>15</v>
+      </c>
+      <c r="J61" s="3">
+        <v>16</v>
+      </c>
+      <c r="K61" s="3">
+        <v>12</v>
+      </c>
+      <c r="L61" s="3">
+        <v>12</v>
+      </c>
+      <c r="M61" s="3">
+        <v>14</v>
+      </c>
+      <c r="N61" s="3">
+        <v>0</v>
+      </c>
+      <c r="O61" s="3">
+        <v>0</v>
+      </c>
+      <c r="P61" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="3">
+        <v>0</v>
+      </c>
+      <c r="R61" s="3">
+        <v>0</v>
+      </c>
+      <c r="S61" s="3">
+        <v>2</v>
+      </c>
+      <c r="T61" s="3">
+        <v>0</v>
+      </c>
+      <c r="U61" s="3">
+        <v>0</v>
+      </c>
+      <c r="V61" s="3">
+        <v>0</v>
+      </c>
+      <c r="W61" s="3">
+        <v>0</v>
+      </c>
+      <c r="X61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B62" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C62" s="3">
+        <v>13</v>
+      </c>
+      <c r="D62" s="3">
+        <v>10</v>
+      </c>
+      <c r="E62" s="3">
+        <v>10</v>
+      </c>
+      <c r="F62" s="3">
+        <v>15</v>
+      </c>
+      <c r="G62" s="3">
+        <v>4</v>
+      </c>
+      <c r="H62" s="3">
+        <v>12</v>
+      </c>
+      <c r="I62" s="3">
+        <v>6</v>
+      </c>
+      <c r="J62" s="3">
+        <v>10</v>
+      </c>
+      <c r="K62" s="3">
+        <v>8</v>
+      </c>
+      <c r="L62" s="3">
+        <v>6</v>
+      </c>
+      <c r="M62" s="3">
+        <v>2</v>
+      </c>
+      <c r="N62" s="3">
+        <v>1</v>
+      </c>
+      <c r="O62" s="3">
+        <v>1</v>
+      </c>
+      <c r="P62" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q62" s="3">
+        <v>1</v>
+      </c>
+      <c r="R62" s="3">
+        <v>0</v>
+      </c>
+      <c r="S62" s="3">
+        <v>0</v>
+      </c>
+      <c r="T62" s="3">
+        <v>0</v>
+      </c>
+      <c r="U62" s="3">
+        <v>1</v>
+      </c>
+      <c r="V62" s="3">
+        <v>0</v>
+      </c>
+      <c r="W62" s="3">
+        <v>0</v>
+      </c>
+      <c r="X62" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="B63" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="3">
+        <v>0</v>
+      </c>
+      <c r="D63" s="3">
+        <v>1</v>
+      </c>
+      <c r="E63" s="3">
+        <v>0</v>
+      </c>
+      <c r="F63" s="3">
+        <v>0</v>
+      </c>
+      <c r="G63" s="3">
+        <v>1</v>
+      </c>
+      <c r="H63" s="3">
+        <v>0</v>
+      </c>
+      <c r="I63" s="3">
+        <v>1</v>
+      </c>
+      <c r="J63" s="3">
+        <v>2</v>
+      </c>
+      <c r="K63" s="3">
+        <v>1</v>
+      </c>
+      <c r="L63" s="3">
+        <v>1</v>
+      </c>
+      <c r="M63" s="3">
+        <v>0</v>
+      </c>
+      <c r="N63" s="3">
+        <v>0</v>
+      </c>
+      <c r="O63" s="3">
+        <v>0</v>
+      </c>
+      <c r="P63" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="3">
+        <v>0</v>
+      </c>
+      <c r="R63" s="3">
+        <v>0</v>
+      </c>
+      <c r="S63" s="3">
+        <v>1</v>
+      </c>
+      <c r="T63" s="3">
+        <v>0</v>
+      </c>
+      <c r="U63" s="3">
+        <v>0</v>
+      </c>
+      <c r="V63" s="3">
+        <v>0</v>
+      </c>
+      <c r="W63" s="3">
+        <v>0</v>
+      </c>
+      <c r="X63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B64" s="64" t="s">
+        <v>154</v>
+      </c>
+      <c r="C64" s="3">
+        <v>23</v>
+      </c>
+      <c r="D64" s="3">
+        <v>31</v>
+      </c>
+      <c r="E64" s="3">
+        <v>32</v>
+      </c>
+      <c r="F64" s="3">
+        <v>25</v>
+      </c>
+      <c r="G64" s="3">
+        <v>18</v>
+      </c>
+      <c r="H64" s="3">
+        <v>12</v>
+      </c>
+      <c r="I64" s="3">
+        <v>18</v>
+      </c>
+      <c r="J64" s="3">
+        <v>12</v>
+      </c>
+      <c r="K64" s="3">
+        <v>16</v>
+      </c>
+      <c r="L64" s="3">
+        <v>13</v>
+      </c>
+      <c r="M64" s="3">
+        <v>13</v>
+      </c>
+      <c r="N64" s="3">
+        <v>0</v>
+      </c>
+      <c r="O64" s="3">
+        <v>0</v>
+      </c>
+      <c r="P64" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q64" s="3">
+        <v>0</v>
+      </c>
+      <c r="R64" s="3">
+        <v>2</v>
+      </c>
+      <c r="S64" s="3">
+        <v>0</v>
+      </c>
+      <c r="T64" s="3">
+        <v>1</v>
+      </c>
+      <c r="U64" s="3">
+        <v>1</v>
+      </c>
+      <c r="V64" s="3">
+        <v>0</v>
+      </c>
+      <c r="W64" s="3">
+        <v>1</v>
+      </c>
+      <c r="X64" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="B65" s="64" t="s">
+        <v>155</v>
+      </c>
+      <c r="C65" s="3">
+        <v>0</v>
+      </c>
+      <c r="D65" s="3">
+        <v>1</v>
+      </c>
+      <c r="E65" s="3">
+        <v>0</v>
+      </c>
+      <c r="F65" s="3">
+        <v>0</v>
+      </c>
+      <c r="G65" s="3">
+        <v>1</v>
+      </c>
+      <c r="H65" s="3">
+        <v>3</v>
+      </c>
+      <c r="I65" s="3">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3">
+        <v>1</v>
+      </c>
+      <c r="K65" s="3">
+        <v>3</v>
+      </c>
+      <c r="L65" s="3">
+        <v>0</v>
+      </c>
+      <c r="M65" s="3">
+        <v>2</v>
+      </c>
+      <c r="N65" s="3">
+        <v>0</v>
+      </c>
+      <c r="O65" s="3">
+        <v>0</v>
+      </c>
+      <c r="P65" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="3">
+        <v>0</v>
+      </c>
+      <c r="R65" s="3">
+        <v>0</v>
+      </c>
+      <c r="S65" s="3">
+        <v>0</v>
+      </c>
+      <c r="T65" s="3">
+        <v>0</v>
+      </c>
+      <c r="U65" s="3">
+        <v>0</v>
+      </c>
+      <c r="V65" s="3">
+        <v>0</v>
+      </c>
+      <c r="W65" s="3">
+        <v>0</v>
+      </c>
+      <c r="X65" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B66" s="64" t="s">
+        <v>156</v>
+      </c>
+      <c r="C66" s="3">
+        <v>9</v>
+      </c>
+      <c r="D66" s="3">
+        <v>14</v>
+      </c>
+      <c r="E66" s="3">
+        <v>8</v>
+      </c>
+      <c r="F66" s="3">
+        <v>15</v>
+      </c>
+      <c r="G66" s="3">
+        <v>8</v>
+      </c>
+      <c r="H66" s="3">
+        <v>6</v>
+      </c>
+      <c r="I66" s="3">
+        <v>12</v>
+      </c>
+      <c r="J66" s="3">
+        <v>12</v>
+      </c>
+      <c r="K66" s="3">
+        <v>9</v>
+      </c>
+      <c r="L66" s="3">
+        <v>9</v>
+      </c>
+      <c r="M66" s="3">
+        <v>11</v>
+      </c>
+      <c r="N66" s="3">
+        <v>0</v>
+      </c>
+      <c r="O66" s="3">
+        <v>0</v>
+      </c>
+      <c r="P66" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="3">
+        <v>0</v>
+      </c>
+      <c r="R66" s="3">
+        <v>0</v>
+      </c>
+      <c r="S66" s="3">
+        <v>0</v>
+      </c>
+      <c r="T66" s="3">
+        <v>1</v>
+      </c>
+      <c r="U66" s="3">
+        <v>0</v>
+      </c>
+      <c r="V66" s="3">
+        <v>1</v>
+      </c>
+      <c r="W66" s="3">
+        <v>2</v>
+      </c>
+      <c r="X66" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B67" s="64" t="s">
+        <v>157</v>
+      </c>
+      <c r="C67" s="3">
+        <v>6</v>
+      </c>
+      <c r="D67" s="3">
+        <v>5</v>
+      </c>
+      <c r="E67" s="3">
+        <v>3</v>
+      </c>
+      <c r="F67" s="3">
+        <v>9</v>
+      </c>
+      <c r="G67" s="3">
+        <v>4</v>
+      </c>
+      <c r="H67" s="3">
+        <v>7</v>
+      </c>
+      <c r="I67" s="3">
+        <v>4</v>
+      </c>
+      <c r="J67" s="3">
+        <v>5</v>
+      </c>
+      <c r="K67" s="3">
+        <v>4</v>
+      </c>
+      <c r="L67" s="3">
+        <v>2</v>
+      </c>
+      <c r="M67" s="3">
+        <v>3</v>
+      </c>
+      <c r="N67" s="3">
+        <v>0</v>
+      </c>
+      <c r="O67" s="3">
+        <v>0</v>
+      </c>
+      <c r="P67" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="3">
+        <v>0</v>
+      </c>
+      <c r="R67" s="3">
+        <v>0</v>
+      </c>
+      <c r="S67" s="3">
+        <v>0</v>
+      </c>
+      <c r="T67" s="3">
+        <v>0</v>
+      </c>
+      <c r="U67" s="3">
+        <v>0</v>
+      </c>
+      <c r="V67" s="3">
+        <v>0</v>
+      </c>
+      <c r="W67" s="3">
+        <v>0</v>
+      </c>
+      <c r="X67" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B68" s="64" t="s">
+        <v>158</v>
+      </c>
+      <c r="C68" s="3">
+        <v>17</v>
+      </c>
+      <c r="D68" s="3">
+        <v>17</v>
+      </c>
+      <c r="E68" s="3">
+        <v>23</v>
+      </c>
+      <c r="F68" s="3">
+        <v>17</v>
+      </c>
+      <c r="G68" s="3">
+        <v>12</v>
+      </c>
+      <c r="H68" s="3">
+        <v>20</v>
+      </c>
+      <c r="I68" s="3">
+        <v>18</v>
+      </c>
+      <c r="J68" s="3">
+        <v>17</v>
+      </c>
+      <c r="K68" s="3">
+        <v>13</v>
+      </c>
+      <c r="L68" s="3">
+        <v>15</v>
+      </c>
+      <c r="M68" s="3">
+        <v>4</v>
+      </c>
+      <c r="N68" s="3">
+        <v>2</v>
+      </c>
+      <c r="O68" s="3">
+        <v>0</v>
+      </c>
+      <c r="P68" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q68" s="3">
+        <v>1</v>
+      </c>
+      <c r="R68" s="3">
+        <v>0</v>
+      </c>
+      <c r="S68" s="3">
+        <v>0</v>
+      </c>
+      <c r="T68" s="3">
+        <v>0</v>
+      </c>
+      <c r="U68" s="3">
+        <v>0</v>
+      </c>
+      <c r="V68" s="3">
+        <v>0</v>
+      </c>
+      <c r="W68" s="3">
+        <v>0</v>
+      </c>
+      <c r="X68" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A69" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B69" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="3">
+        <v>89</v>
+      </c>
+      <c r="D69" s="3">
+        <v>85</v>
+      </c>
+      <c r="E69" s="3">
+        <v>57</v>
+      </c>
+      <c r="F69" s="3">
+        <v>71</v>
+      </c>
+      <c r="G69" s="3">
+        <v>54</v>
+      </c>
+      <c r="H69" s="3">
+        <v>70</v>
+      </c>
+      <c r="I69" s="3">
+        <v>58</v>
+      </c>
+      <c r="J69" s="3">
+        <v>62</v>
+      </c>
+      <c r="K69" s="3">
+        <v>37</v>
+      </c>
+      <c r="L69" s="3">
+        <v>40</v>
+      </c>
+      <c r="M69" s="3">
+        <v>32</v>
+      </c>
+      <c r="N69" s="3">
+        <v>9</v>
+      </c>
+      <c r="O69" s="3">
+        <v>5</v>
+      </c>
+      <c r="P69" s="3">
+        <v>8</v>
+      </c>
+      <c r="Q69" s="3">
+        <v>9</v>
+      </c>
+      <c r="R69" s="3">
+        <v>3</v>
+      </c>
+      <c r="S69" s="3">
+        <v>8</v>
+      </c>
+      <c r="T69" s="3">
+        <v>7</v>
+      </c>
+      <c r="U69" s="3">
+        <v>4</v>
+      </c>
+      <c r="V69" s="3">
+        <v>2</v>
+      </c>
+      <c r="W69" s="3">
+        <v>6</v>
+      </c>
+      <c r="X69" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B70" s="64" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" s="3">
+        <v>54</v>
+      </c>
+      <c r="D70" s="3">
+        <v>50</v>
+      </c>
+      <c r="E70" s="3">
+        <v>33</v>
+      </c>
+      <c r="F70" s="3">
+        <v>35</v>
+      </c>
+      <c r="G70" s="3">
+        <v>34</v>
+      </c>
+      <c r="H70" s="3">
+        <v>35</v>
+      </c>
+      <c r="I70" s="3">
+        <v>36</v>
+      </c>
+      <c r="J70" s="3">
+        <v>25</v>
+      </c>
+      <c r="K70" s="3">
+        <v>22</v>
+      </c>
+      <c r="L70" s="3">
+        <v>29</v>
+      </c>
+      <c r="M70" s="3">
+        <v>19</v>
+      </c>
+      <c r="N70" s="3">
+        <v>7</v>
+      </c>
+      <c r="O70" s="3">
+        <v>4</v>
+      </c>
+      <c r="P70" s="3">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="3">
+        <v>8</v>
+      </c>
+      <c r="R70" s="3">
+        <v>2</v>
+      </c>
+      <c r="S70" s="3">
+        <v>6</v>
+      </c>
+      <c r="T70" s="3">
+        <v>4</v>
+      </c>
+      <c r="U70" s="3">
+        <v>1</v>
+      </c>
+      <c r="V70" s="3">
+        <v>2</v>
+      </c>
+      <c r="W70" s="3">
+        <v>5</v>
+      </c>
+      <c r="X70" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B71" s="64" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="3">
+        <v>15</v>
+      </c>
+      <c r="D71" s="3">
+        <v>14</v>
+      </c>
+      <c r="E71" s="3">
+        <v>14</v>
+      </c>
+      <c r="F71" s="3">
+        <v>15</v>
+      </c>
+      <c r="G71" s="3">
+        <v>11</v>
+      </c>
+      <c r="H71" s="3">
+        <v>9</v>
+      </c>
+      <c r="I71" s="3">
+        <v>8</v>
+      </c>
+      <c r="J71" s="3">
+        <v>13</v>
+      </c>
+      <c r="K71" s="3">
+        <v>5</v>
+      </c>
+      <c r="L71" s="3">
+        <v>4</v>
+      </c>
+      <c r="M71" s="3">
+        <v>3</v>
+      </c>
+      <c r="N71" s="3">
+        <v>1</v>
+      </c>
+      <c r="O71" s="3">
+        <v>1</v>
+      </c>
+      <c r="P71" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q71" s="3">
+        <v>0</v>
+      </c>
+      <c r="R71" s="3">
+        <v>0</v>
+      </c>
+      <c r="S71" s="3">
+        <v>0</v>
+      </c>
+      <c r="T71" s="3">
+        <v>1</v>
+      </c>
+      <c r="U71" s="3">
+        <v>1</v>
+      </c>
+      <c r="V71" s="3">
+        <v>0</v>
+      </c>
+      <c r="W71" s="3">
+        <v>0</v>
+      </c>
+      <c r="X71" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B72" s="64" t="s">
+        <v>161</v>
+      </c>
+      <c r="C72" s="3">
+        <v>2</v>
+      </c>
+      <c r="D72" s="3">
+        <v>3</v>
+      </c>
+      <c r="E72" s="3">
+        <v>1</v>
+      </c>
+      <c r="F72" s="3">
+        <v>4</v>
+      </c>
+      <c r="G72" s="3">
+        <v>4</v>
+      </c>
+      <c r="H72" s="3">
+        <v>0</v>
+      </c>
+      <c r="I72" s="3">
+        <v>4</v>
+      </c>
+      <c r="J72" s="3">
+        <v>2</v>
+      </c>
+      <c r="K72" s="3">
+        <v>1</v>
+      </c>
+      <c r="L72" s="3">
+        <v>0</v>
+      </c>
+      <c r="M72" s="3">
+        <v>1</v>
+      </c>
+      <c r="N72" s="3">
+        <v>0</v>
+      </c>
+      <c r="O72" s="3">
+        <v>0</v>
+      </c>
+      <c r="P72" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q72" s="3">
+        <v>0</v>
+      </c>
+      <c r="R72" s="3">
+        <v>0</v>
+      </c>
+      <c r="S72" s="3">
+        <v>0</v>
+      </c>
+      <c r="T72" s="3">
+        <v>1</v>
+      </c>
+      <c r="U72" s="3">
+        <v>1</v>
+      </c>
+      <c r="V72" s="3">
+        <v>0</v>
+      </c>
+      <c r="W72" s="3">
+        <v>0</v>
+      </c>
+      <c r="X72" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B73" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="3">
+        <v>2</v>
+      </c>
+      <c r="D73" s="3">
+        <v>0</v>
+      </c>
+      <c r="E73" s="3">
+        <v>2</v>
+      </c>
+      <c r="F73" s="3">
+        <v>2</v>
+      </c>
+      <c r="G73" s="3">
+        <v>0</v>
+      </c>
+      <c r="H73" s="3">
+        <v>2</v>
+      </c>
+      <c r="I73" s="3">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3">
+        <v>1</v>
+      </c>
+      <c r="K73" s="3">
+        <v>0</v>
+      </c>
+      <c r="L73" s="3">
+        <v>1</v>
+      </c>
+      <c r="M73" s="3">
+        <v>0</v>
+      </c>
+      <c r="N73" s="3">
+        <v>0</v>
+      </c>
+      <c r="O73" s="3">
+        <v>0</v>
+      </c>
+      <c r="P73" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="3">
+        <v>0</v>
+      </c>
+      <c r="R73" s="3">
+        <v>0</v>
+      </c>
+      <c r="S73" s="3">
+        <v>1</v>
+      </c>
+      <c r="T73" s="3">
+        <v>0</v>
+      </c>
+      <c r="U73" s="3">
+        <v>0</v>
+      </c>
+      <c r="V73" s="3">
+        <v>0</v>
+      </c>
+      <c r="W73" s="3">
+        <v>0</v>
+      </c>
+      <c r="X73" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="B74" s="64" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="3">
+        <v>6</v>
+      </c>
+      <c r="D74" s="3">
+        <v>7</v>
+      </c>
+      <c r="E74" s="3">
+        <v>2</v>
+      </c>
+      <c r="F74" s="3">
+        <v>3</v>
+      </c>
+      <c r="G74" s="3">
+        <v>1</v>
+      </c>
+      <c r="H74" s="3">
+        <v>10</v>
+      </c>
+      <c r="I74" s="3">
+        <v>2</v>
+      </c>
+      <c r="J74" s="3">
+        <v>5</v>
+      </c>
+      <c r="K74" s="3">
+        <v>4</v>
+      </c>
+      <c r="L74" s="3">
+        <v>2</v>
+      </c>
+      <c r="M74" s="3">
+        <v>5</v>
+      </c>
+      <c r="N74" s="3">
+        <v>0</v>
+      </c>
+      <c r="O74" s="3">
+        <v>0</v>
+      </c>
+      <c r="P74" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="3">
+        <v>0</v>
+      </c>
+      <c r="R74" s="3">
+        <v>1</v>
+      </c>
+      <c r="S74" s="3">
+        <v>1</v>
+      </c>
+      <c r="T74" s="3">
+        <v>0</v>
+      </c>
+      <c r="U74" s="3">
+        <v>0</v>
+      </c>
+      <c r="V74" s="3">
+        <v>0</v>
+      </c>
+      <c r="W74" s="3">
+        <v>1</v>
+      </c>
+      <c r="X74" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B75" s="64" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" s="3">
+        <v>0</v>
+      </c>
+      <c r="D75" s="3">
+        <v>0</v>
+      </c>
+      <c r="E75" s="3">
+        <v>0</v>
+      </c>
+      <c r="F75" s="3">
+        <v>0</v>
+      </c>
+      <c r="G75" s="3">
+        <v>0</v>
+      </c>
+      <c r="H75" s="3">
+        <v>4</v>
+      </c>
+      <c r="I75" s="3">
+        <v>2</v>
+      </c>
+      <c r="J75" s="3">
+        <v>3</v>
+      </c>
+      <c r="K75" s="3">
+        <v>1</v>
+      </c>
+      <c r="L75" s="3">
+        <v>0</v>
+      </c>
+      <c r="M75" s="3">
+        <v>1</v>
+      </c>
+      <c r="N75" s="3">
+        <v>0</v>
+      </c>
+      <c r="O75" s="3">
+        <v>0</v>
+      </c>
+      <c r="P75" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="3">
+        <v>0</v>
+      </c>
+      <c r="R75" s="3">
+        <v>0</v>
+      </c>
+      <c r="S75" s="3">
+        <v>0</v>
+      </c>
+      <c r="T75" s="3">
+        <v>0</v>
+      </c>
+      <c r="U75" s="3">
+        <v>0</v>
+      </c>
+      <c r="V75" s="3">
+        <v>0</v>
+      </c>
+      <c r="W75" s="3">
+        <v>0</v>
+      </c>
+      <c r="X75" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B76" s="64" t="s">
+        <v>165</v>
+      </c>
+      <c r="C76" s="3">
+        <v>7</v>
+      </c>
+      <c r="D76" s="3">
+        <v>10</v>
+      </c>
+      <c r="E76" s="3">
+        <v>4</v>
+      </c>
+      <c r="F76" s="3">
+        <v>8</v>
+      </c>
+      <c r="G76" s="3">
+        <v>4</v>
+      </c>
+      <c r="H76" s="3">
+        <v>5</v>
+      </c>
+      <c r="I76" s="3">
+        <v>4</v>
+      </c>
+      <c r="J76" s="3">
+        <v>8</v>
+      </c>
+      <c r="K76" s="3">
+        <v>3</v>
+      </c>
+      <c r="L76" s="3">
+        <v>3</v>
+      </c>
+      <c r="M76" s="3">
+        <v>3</v>
+      </c>
+      <c r="N76" s="3">
+        <v>1</v>
+      </c>
+      <c r="O76" s="3">
+        <v>0</v>
+      </c>
+      <c r="P76" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="3">
+        <v>1</v>
+      </c>
+      <c r="R76" s="3">
+        <v>0</v>
+      </c>
+      <c r="S76" s="3">
+        <v>0</v>
+      </c>
+      <c r="T76" s="3">
+        <v>0</v>
+      </c>
+      <c r="U76" s="3">
+        <v>1</v>
+      </c>
+      <c r="V76" s="3">
+        <v>0</v>
+      </c>
+      <c r="W76" s="3">
+        <v>0</v>
+      </c>
+      <c r="X76" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B77" s="64" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="3">
+        <v>3</v>
+      </c>
+      <c r="D77" s="3">
+        <v>1</v>
+      </c>
+      <c r="E77" s="3">
+        <v>1</v>
+      </c>
+      <c r="F77" s="3">
+        <v>4</v>
+      </c>
+      <c r="G77" s="3">
+        <v>0</v>
+      </c>
+      <c r="H77" s="3">
+        <v>5</v>
+      </c>
+      <c r="I77" s="3">
+        <v>2</v>
+      </c>
+      <c r="J77" s="3">
+        <v>5</v>
+      </c>
+      <c r="K77" s="3">
+        <v>1</v>
+      </c>
+      <c r="L77" s="3">
+        <v>1</v>
+      </c>
+      <c r="M77" s="3">
+        <v>0</v>
+      </c>
+      <c r="N77" s="3">
+        <v>0</v>
+      </c>
+      <c r="O77" s="3">
+        <v>0</v>
+      </c>
+      <c r="P77" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="3">
+        <v>0</v>
+      </c>
+      <c r="R77" s="3">
+        <v>0</v>
+      </c>
+      <c r="S77" s="3">
+        <v>0</v>
+      </c>
+      <c r="T77" s="3">
+        <v>1</v>
+      </c>
+      <c r="U77" s="3">
+        <v>0</v>
+      </c>
+      <c r="V77" s="3">
+        <v>0</v>
+      </c>
+      <c r="W77" s="3">
+        <v>0</v>
+      </c>
+      <c r="X77" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A78" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B78" s="66" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" s="3">
+        <v>48</v>
+      </c>
+      <c r="D78" s="3">
+        <v>44</v>
+      </c>
+      <c r="E78" s="3">
+        <v>32</v>
+      </c>
+      <c r="F78" s="3">
+        <v>31</v>
+      </c>
+      <c r="G78" s="3">
+        <v>36</v>
+      </c>
+      <c r="H78" s="3">
+        <v>27</v>
+      </c>
+      <c r="I78" s="3">
+        <v>25</v>
+      </c>
+      <c r="J78" s="3">
+        <v>25</v>
+      </c>
+      <c r="K78" s="3">
+        <v>24</v>
+      </c>
+      <c r="L78" s="3">
+        <v>23</v>
+      </c>
+      <c r="M78" s="3">
+        <v>17</v>
+      </c>
+      <c r="N78" s="3">
+        <v>1</v>
+      </c>
+      <c r="O78" s="3">
+        <v>3</v>
+      </c>
+      <c r="P78" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="3">
+        <v>1</v>
+      </c>
+      <c r="R78" s="3">
+        <v>3</v>
+      </c>
+      <c r="S78" s="3">
+        <v>5</v>
+      </c>
+      <c r="T78" s="3">
+        <v>0</v>
+      </c>
+      <c r="U78" s="3">
+        <v>2</v>
+      </c>
+      <c r="V78" s="3">
+        <v>4</v>
+      </c>
+      <c r="W78" s="3">
+        <v>0</v>
+      </c>
+      <c r="X78" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B79" s="64" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="3">
+        <v>29</v>
+      </c>
+      <c r="D79" s="3">
+        <v>23</v>
+      </c>
+      <c r="E79" s="3">
+        <v>18</v>
+      </c>
+      <c r="F79" s="3">
+        <v>22</v>
+      </c>
+      <c r="G79" s="3">
+        <v>27</v>
+      </c>
+      <c r="H79" s="3">
+        <v>18</v>
+      </c>
+      <c r="I79" s="3">
+        <v>16</v>
+      </c>
+      <c r="J79" s="3">
+        <v>13</v>
+      </c>
+      <c r="K79" s="3">
+        <v>14</v>
+      </c>
+      <c r="L79" s="3">
+        <v>14</v>
+      </c>
+      <c r="M79" s="3">
+        <v>13</v>
+      </c>
+      <c r="N79" s="3">
+        <v>1</v>
+      </c>
+      <c r="O79" s="3">
+        <v>3</v>
+      </c>
+      <c r="P79" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="3">
+        <v>0</v>
+      </c>
+      <c r="R79" s="3">
+        <v>1</v>
+      </c>
+      <c r="S79" s="3">
+        <v>2</v>
+      </c>
+      <c r="T79" s="3">
+        <v>0</v>
+      </c>
+      <c r="U79" s="3">
+        <v>2</v>
+      </c>
+      <c r="V79" s="3">
+        <v>4</v>
+      </c>
+      <c r="W79" s="3">
+        <v>0</v>
+      </c>
+      <c r="X79" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B80" s="64" t="s">
+        <v>168</v>
+      </c>
+      <c r="C80" s="3">
+        <v>3</v>
+      </c>
+      <c r="D80" s="3">
+        <v>2</v>
+      </c>
+      <c r="E80" s="3">
+        <v>1</v>
+      </c>
+      <c r="F80" s="3">
+        <v>2</v>
+      </c>
+      <c r="G80" s="3">
+        <v>1</v>
+      </c>
+      <c r="H80" s="3">
+        <v>2</v>
+      </c>
+      <c r="I80" s="3">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3">
+        <v>3</v>
+      </c>
+      <c r="K80" s="3">
+        <v>1</v>
+      </c>
+      <c r="L80" s="3">
+        <v>1</v>
+      </c>
+      <c r="M80" s="3">
+        <v>1</v>
+      </c>
+      <c r="N80" s="3">
+        <v>0</v>
+      </c>
+      <c r="O80" s="3">
+        <v>0</v>
+      </c>
+      <c r="P80" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="3">
+        <v>0</v>
+      </c>
+      <c r="R80" s="3">
+        <v>2</v>
+      </c>
+      <c r="S80" s="3">
+        <v>1</v>
+      </c>
+      <c r="T80" s="3">
+        <v>0</v>
+      </c>
+      <c r="U80" s="3">
+        <v>0</v>
+      </c>
+      <c r="V80" s="3">
+        <v>0</v>
+      </c>
+      <c r="W80" s="3">
+        <v>0</v>
+      </c>
+      <c r="X80" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B81" s="64" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" s="3">
+        <v>6</v>
+      </c>
+      <c r="D81" s="3">
+        <v>9</v>
+      </c>
+      <c r="E81" s="3">
+        <v>4</v>
+      </c>
+      <c r="F81" s="3">
+        <v>1</v>
+      </c>
+      <c r="G81" s="3">
+        <v>4</v>
+      </c>
+      <c r="H81" s="3">
+        <v>2</v>
+      </c>
+      <c r="I81" s="3">
+        <v>3</v>
+      </c>
+      <c r="J81" s="3">
+        <v>1</v>
+      </c>
+      <c r="K81" s="3">
+        <v>2</v>
+      </c>
+      <c r="L81" s="3">
+        <v>3</v>
+      </c>
+      <c r="M81" s="3">
+        <v>0</v>
+      </c>
+      <c r="N81" s="3">
+        <v>0</v>
+      </c>
+      <c r="O81" s="3">
+        <v>0</v>
+      </c>
+      <c r="P81" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="3">
+        <v>0</v>
+      </c>
+      <c r="R81" s="3">
+        <v>0</v>
+      </c>
+      <c r="S81" s="3">
+        <v>0</v>
+      </c>
+      <c r="T81" s="3">
+        <v>0</v>
+      </c>
+      <c r="U81" s="3">
+        <v>0</v>
+      </c>
+      <c r="V81" s="3">
+        <v>0</v>
+      </c>
+      <c r="W81" s="3">
+        <v>0</v>
+      </c>
+      <c r="X81" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B82" s="64" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="3">
+        <v>0</v>
+      </c>
+      <c r="D82" s="3">
+        <v>2</v>
+      </c>
+      <c r="E82" s="3">
+        <v>0</v>
+      </c>
+      <c r="F82" s="3">
+        <v>1</v>
+      </c>
+      <c r="G82" s="3">
+        <v>0</v>
+      </c>
+      <c r="H82" s="3">
+        <v>0</v>
+      </c>
+      <c r="I82" s="3">
+        <v>1</v>
+      </c>
+      <c r="J82" s="3">
+        <v>0</v>
+      </c>
+      <c r="K82" s="3">
+        <v>0</v>
+      </c>
+      <c r="L82" s="3">
+        <v>2</v>
+      </c>
+      <c r="M82" s="3">
+        <v>1</v>
+      </c>
+      <c r="N82" s="3">
+        <v>0</v>
+      </c>
+      <c r="O82" s="3">
+        <v>0</v>
+      </c>
+      <c r="P82" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="3">
+        <v>0</v>
+      </c>
+      <c r="R82" s="3">
+        <v>0</v>
+      </c>
+      <c r="S82" s="3">
+        <v>0</v>
+      </c>
+      <c r="T82" s="3">
+        <v>0</v>
+      </c>
+      <c r="U82" s="3">
+        <v>0</v>
+      </c>
+      <c r="V82" s="3">
+        <v>0</v>
+      </c>
+      <c r="W82" s="3">
+        <v>0</v>
+      </c>
+      <c r="X82" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B83" s="64" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="3">
+        <v>0</v>
+      </c>
+      <c r="D83" s="3">
+        <v>0</v>
+      </c>
+      <c r="E83" s="3">
+        <v>1</v>
+      </c>
+      <c r="F83" s="3">
+        <v>0</v>
+      </c>
+      <c r="G83" s="3">
+        <v>0</v>
+      </c>
+      <c r="H83" s="3">
+        <v>2</v>
+      </c>
+      <c r="I83" s="3">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3">
+        <v>0</v>
+      </c>
+      <c r="K83" s="3">
+        <v>4</v>
+      </c>
+      <c r="L83" s="3">
+        <v>0</v>
+      </c>
+      <c r="M83" s="3">
+        <v>0</v>
+      </c>
+      <c r="N83" s="3">
+        <v>0</v>
+      </c>
+      <c r="O83" s="3">
+        <v>0</v>
+      </c>
+      <c r="P83" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="3">
+        <v>0</v>
+      </c>
+      <c r="R83" s="3">
+        <v>0</v>
+      </c>
+      <c r="S83" s="3">
+        <v>0</v>
+      </c>
+      <c r="T83" s="3">
+        <v>0</v>
+      </c>
+      <c r="U83" s="3">
+        <v>0</v>
+      </c>
+      <c r="V83" s="3">
+        <v>0</v>
+      </c>
+      <c r="W83" s="3">
+        <v>0</v>
+      </c>
+      <c r="X83" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B84" s="64" t="s">
+        <v>172</v>
+      </c>
+      <c r="C84" s="3">
+        <v>2</v>
+      </c>
+      <c r="D84" s="3">
+        <v>1</v>
+      </c>
+      <c r="E84" s="3">
+        <v>2</v>
+      </c>
+      <c r="F84" s="3">
+        <v>2</v>
+      </c>
+      <c r="G84" s="3">
+        <v>3</v>
+      </c>
+      <c r="H84" s="3">
+        <v>2</v>
+      </c>
+      <c r="I84" s="3">
+        <v>1</v>
+      </c>
+      <c r="J84" s="3">
+        <v>2</v>
+      </c>
+      <c r="K84" s="3">
+        <v>2</v>
+      </c>
+      <c r="L84" s="3">
+        <v>3</v>
+      </c>
+      <c r="M84" s="3">
+        <v>1</v>
+      </c>
+      <c r="N84" s="3">
+        <v>0</v>
+      </c>
+      <c r="O84" s="3">
+        <v>0</v>
+      </c>
+      <c r="P84" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="3">
+        <v>0</v>
+      </c>
+      <c r="R84" s="3">
+        <v>0</v>
+      </c>
+      <c r="S84" s="3">
+        <v>1</v>
+      </c>
+      <c r="T84" s="3">
+        <v>0</v>
+      </c>
+      <c r="U84" s="3">
+        <v>0</v>
+      </c>
+      <c r="V84" s="3">
+        <v>0</v>
+      </c>
+      <c r="W84" s="3">
+        <v>0</v>
+      </c>
+      <c r="X84" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B85" s="64" t="s">
+        <v>173</v>
+      </c>
+      <c r="C85" s="3">
+        <v>2</v>
+      </c>
+      <c r="D85" s="3">
+        <v>3</v>
+      </c>
+      <c r="E85" s="3">
+        <v>0</v>
+      </c>
+      <c r="F85" s="3">
+        <v>1</v>
+      </c>
+      <c r="G85" s="3">
+        <v>0</v>
+      </c>
+      <c r="H85" s="3">
+        <v>0</v>
+      </c>
+      <c r="I85" s="3">
+        <v>1</v>
+      </c>
+      <c r="J85" s="3">
+        <v>0</v>
+      </c>
+      <c r="K85" s="3">
+        <v>1</v>
+      </c>
+      <c r="L85" s="3">
+        <v>0</v>
+      </c>
+      <c r="M85" s="3">
+        <v>0</v>
+      </c>
+      <c r="N85" s="3">
+        <v>0</v>
+      </c>
+      <c r="O85" s="3">
+        <v>0</v>
+      </c>
+      <c r="P85" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="3">
+        <v>1</v>
+      </c>
+      <c r="R85" s="3">
+        <v>0</v>
+      </c>
+      <c r="S85" s="3">
+        <v>0</v>
+      </c>
+      <c r="T85" s="3">
+        <v>0</v>
+      </c>
+      <c r="U85" s="3">
+        <v>0</v>
+      </c>
+      <c r="V85" s="3">
+        <v>0</v>
+      </c>
+      <c r="W85" s="3">
+        <v>0</v>
+      </c>
+      <c r="X85" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B86" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" s="3">
+        <v>0</v>
+      </c>
+      <c r="D86" s="3">
+        <v>1</v>
+      </c>
+      <c r="E86" s="3">
+        <v>1</v>
+      </c>
+      <c r="F86" s="3">
+        <v>0</v>
+      </c>
+      <c r="G86" s="3">
+        <v>0</v>
+      </c>
+      <c r="H86" s="3">
+        <v>0</v>
+      </c>
+      <c r="I86" s="3">
+        <v>1</v>
+      </c>
+      <c r="J86" s="3">
+        <v>1</v>
+      </c>
+      <c r="K86" s="3">
+        <v>0</v>
+      </c>
+      <c r="L86" s="3">
+        <v>0</v>
+      </c>
+      <c r="M86" s="3">
+        <v>0</v>
+      </c>
+      <c r="N86" s="3">
+        <v>0</v>
+      </c>
+      <c r="O86" s="3">
+        <v>0</v>
+      </c>
+      <c r="P86" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="3">
+        <v>0</v>
+      </c>
+      <c r="R86" s="3">
+        <v>0</v>
+      </c>
+      <c r="S86" s="3">
+        <v>0</v>
+      </c>
+      <c r="T86" s="3">
+        <v>0</v>
+      </c>
+      <c r="U86" s="3">
+        <v>0</v>
+      </c>
+      <c r="V86" s="3">
+        <v>0</v>
+      </c>
+      <c r="W86" s="3">
+        <v>0</v>
+      </c>
+      <c r="X86" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B87" s="64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C87" s="3">
+        <v>2</v>
+      </c>
+      <c r="D87" s="3">
+        <v>1</v>
+      </c>
+      <c r="E87" s="3">
+        <v>1</v>
+      </c>
+      <c r="F87" s="3">
+        <v>1</v>
+      </c>
+      <c r="G87" s="3">
+        <v>1</v>
+      </c>
+      <c r="H87" s="3">
+        <v>1</v>
+      </c>
+      <c r="I87" s="3">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3">
+        <v>1</v>
+      </c>
+      <c r="K87" s="3">
+        <v>0</v>
+      </c>
+      <c r="L87" s="3">
+        <v>0</v>
+      </c>
+      <c r="M87" s="3">
+        <v>0</v>
+      </c>
+      <c r="N87" s="3">
+        <v>0</v>
+      </c>
+      <c r="O87" s="3">
+        <v>0</v>
+      </c>
+      <c r="P87" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="3">
+        <v>0</v>
+      </c>
+      <c r="R87" s="3">
+        <v>0</v>
+      </c>
+      <c r="S87" s="3">
+        <v>1</v>
+      </c>
+      <c r="T87" s="3">
+        <v>0</v>
+      </c>
+      <c r="U87" s="3">
+        <v>0</v>
+      </c>
+      <c r="V87" s="3">
+        <v>0</v>
+      </c>
+      <c r="W87" s="3">
+        <v>0</v>
+      </c>
+      <c r="X87" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B88" s="64" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="3">
+        <v>0</v>
+      </c>
+      <c r="D88" s="3">
+        <v>1</v>
+      </c>
+      <c r="E88" s="3">
+        <v>1</v>
+      </c>
+      <c r="F88" s="3">
+        <v>0</v>
+      </c>
+      <c r="G88" s="3">
+        <v>0</v>
+      </c>
+      <c r="H88" s="3">
+        <v>0</v>
+      </c>
+      <c r="I88" s="3">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3">
+        <v>0</v>
+      </c>
+      <c r="K88" s="3">
+        <v>0</v>
+      </c>
+      <c r="L88" s="3">
+        <v>0</v>
+      </c>
+      <c r="M88" s="3">
+        <v>0</v>
+      </c>
+      <c r="N88" s="3">
+        <v>0</v>
+      </c>
+      <c r="O88" s="3">
+        <v>0</v>
+      </c>
+      <c r="P88" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="3">
+        <v>0</v>
+      </c>
+      <c r="R88" s="3">
+        <v>0</v>
+      </c>
+      <c r="S88" s="3">
+        <v>0</v>
+      </c>
+      <c r="T88" s="3">
+        <v>0</v>
+      </c>
+      <c r="U88" s="3">
+        <v>0</v>
+      </c>
+      <c r="V88" s="3">
+        <v>0</v>
+      </c>
+      <c r="W88" s="3">
+        <v>0</v>
+      </c>
+      <c r="X88" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B89" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="C89" s="3">
+        <v>1</v>
+      </c>
+      <c r="D89" s="3">
+        <v>0</v>
+      </c>
+      <c r="E89" s="3">
+        <v>1</v>
+      </c>
+      <c r="F89" s="3">
+        <v>0</v>
+      </c>
+      <c r="G89" s="3">
+        <v>0</v>
+      </c>
+      <c r="H89" s="3">
+        <v>0</v>
+      </c>
+      <c r="I89" s="3">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3">
+        <v>0</v>
+      </c>
+      <c r="K89" s="3">
+        <v>0</v>
+      </c>
+      <c r="L89" s="3">
+        <v>0</v>
+      </c>
+      <c r="M89" s="3">
+        <v>0</v>
+      </c>
+      <c r="N89" s="3">
+        <v>0</v>
+      </c>
+      <c r="O89" s="3">
+        <v>0</v>
+      </c>
+      <c r="P89" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="3">
+        <v>0</v>
+      </c>
+      <c r="R89" s="3">
+        <v>0</v>
+      </c>
+      <c r="S89" s="3">
+        <v>0</v>
+      </c>
+      <c r="T89" s="3">
+        <v>0</v>
+      </c>
+      <c r="U89" s="3">
+        <v>0</v>
+      </c>
+      <c r="V89" s="3">
+        <v>0</v>
+      </c>
+      <c r="W89" s="3">
+        <v>0</v>
+      </c>
+      <c r="X89" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B90" s="64" t="s">
+        <v>178</v>
+      </c>
+      <c r="C90" s="3">
+        <v>3</v>
+      </c>
+      <c r="D90" s="3">
+        <v>1</v>
+      </c>
+      <c r="E90" s="3">
+        <v>2</v>
+      </c>
+      <c r="F90" s="3">
+        <v>1</v>
+      </c>
+      <c r="G90" s="3">
+        <v>0</v>
+      </c>
+      <c r="H90" s="3">
+        <v>0</v>
+      </c>
+      <c r="I90" s="3">
+        <v>2</v>
+      </c>
+      <c r="J90" s="3">
+        <v>4</v>
+      </c>
+      <c r="K90" s="3">
+        <v>0</v>
+      </c>
+      <c r="L90" s="3">
+        <v>0</v>
+      </c>
+      <c r="M90" s="3">
+        <v>0</v>
+      </c>
+      <c r="N90" s="3">
+        <v>0</v>
+      </c>
+      <c r="O90" s="3">
+        <v>0</v>
+      </c>
+      <c r="P90" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="3">
+        <v>0</v>
+      </c>
+      <c r="R90" s="3">
+        <v>0</v>
+      </c>
+      <c r="S90" s="3">
+        <v>0</v>
+      </c>
+      <c r="T90" s="3">
+        <v>0</v>
+      </c>
+      <c r="U90" s="3">
+        <v>0</v>
+      </c>
+      <c r="V90" s="3">
+        <v>0</v>
+      </c>
+      <c r="W90" s="3">
+        <v>0</v>
+      </c>
+      <c r="X90" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B91" s="64" t="s">
+        <v>179</v>
+      </c>
+      <c r="C91" s="3">
+        <v>0</v>
+      </c>
+      <c r="D91" s="3">
+        <v>0</v>
+      </c>
+      <c r="E91" s="3">
+        <v>0</v>
+      </c>
+      <c r="F91" s="3">
+        <v>0</v>
+      </c>
+      <c r="G91" s="3">
+        <v>0</v>
+      </c>
+      <c r="H91" s="3">
+        <v>0</v>
+      </c>
+      <c r="I91" s="3">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3">
+        <v>0</v>
+      </c>
+      <c r="K91" s="3">
+        <v>0</v>
+      </c>
+      <c r="L91" s="3">
+        <v>0</v>
+      </c>
+      <c r="M91" s="3">
+        <v>1</v>
+      </c>
+      <c r="N91" s="3">
+        <v>0</v>
+      </c>
+      <c r="O91" s="3">
+        <v>0</v>
+      </c>
+      <c r="P91" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="3">
+        <v>0</v>
+      </c>
+      <c r="R91" s="3">
+        <v>0</v>
+      </c>
+      <c r="S91" s="3">
+        <v>0</v>
+      </c>
+      <c r="T91" s="3">
+        <v>0</v>
+      </c>
+      <c r="U91" s="3">
+        <v>0</v>
+      </c>
+      <c r="V91" s="3">
+        <v>0</v>
+      </c>
+      <c r="W91" s="3">
+        <v>0</v>
+      </c>
+      <c r="X91" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A92" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B92" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="3">
+        <v>98</v>
+      </c>
+      <c r="D92" s="3">
+        <v>98</v>
+      </c>
+      <c r="E92" s="3">
+        <v>96</v>
+      </c>
+      <c r="F92" s="3">
+        <v>84</v>
+      </c>
+      <c r="G92" s="3">
+        <v>86</v>
+      </c>
+      <c r="H92" s="3">
+        <v>88</v>
+      </c>
+      <c r="I92" s="3">
+        <v>79</v>
+      </c>
+      <c r="J92" s="3">
+        <v>89</v>
+      </c>
+      <c r="K92" s="3">
+        <v>67</v>
+      </c>
+      <c r="L92" s="3">
+        <v>55</v>
+      </c>
+      <c r="M92" s="3">
+        <v>34</v>
+      </c>
+      <c r="N92" s="3">
+        <v>2</v>
+      </c>
+      <c r="O92" s="3">
+        <v>4</v>
+      </c>
+      <c r="P92" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q92" s="3">
+        <v>3</v>
+      </c>
+      <c r="R92" s="3">
+        <v>3</v>
+      </c>
+      <c r="S92" s="3">
+        <v>3</v>
+      </c>
+      <c r="T92" s="3">
+        <v>3</v>
+      </c>
+      <c r="U92" s="3">
+        <v>4</v>
+      </c>
+      <c r="V92" s="3">
+        <v>2</v>
+      </c>
+      <c r="W92" s="3">
+        <v>2</v>
+      </c>
+      <c r="X92" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B93" s="64" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" s="3">
+        <v>29</v>
+      </c>
+      <c r="D93" s="3">
+        <v>35</v>
+      </c>
+      <c r="E93" s="3">
+        <v>27</v>
+      </c>
+      <c r="F93" s="3">
+        <v>20</v>
+      </c>
+      <c r="G93" s="3">
+        <v>29</v>
+      </c>
+      <c r="H93" s="3">
+        <v>29</v>
+      </c>
+      <c r="I93" s="3">
+        <v>25</v>
+      </c>
+      <c r="J93" s="3">
+        <v>25</v>
+      </c>
+      <c r="K93" s="3">
+        <v>19</v>
+      </c>
+      <c r="L93" s="3">
+        <v>23</v>
+      </c>
+      <c r="M93" s="3">
+        <v>8</v>
+      </c>
+      <c r="N93" s="3">
+        <v>0</v>
+      </c>
+      <c r="O93" s="3">
+        <v>1</v>
+      </c>
+      <c r="P93" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q93" s="3">
+        <v>2</v>
+      </c>
+      <c r="R93" s="3">
+        <v>2</v>
+      </c>
+      <c r="S93" s="3">
+        <v>2</v>
+      </c>
+      <c r="T93" s="3">
+        <v>3</v>
+      </c>
+      <c r="U93" s="3">
+        <v>0</v>
+      </c>
+      <c r="V93" s="3">
+        <v>2</v>
+      </c>
+      <c r="W93" s="3">
+        <v>1</v>
+      </c>
+      <c r="X93" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B94" s="64" t="s">
+        <v>181</v>
+      </c>
+      <c r="C94" s="3">
+        <v>4</v>
+      </c>
+      <c r="D94" s="3">
+        <v>9</v>
+      </c>
+      <c r="E94" s="3">
+        <v>9</v>
+      </c>
+      <c r="F94" s="3">
+        <v>11</v>
+      </c>
+      <c r="G94" s="3">
+        <v>6</v>
+      </c>
+      <c r="H94" s="3">
+        <v>6</v>
+      </c>
+      <c r="I94" s="3">
+        <v>5</v>
+      </c>
+      <c r="J94" s="3">
+        <v>4</v>
+      </c>
+      <c r="K94" s="3">
+        <v>2</v>
+      </c>
+      <c r="L94" s="3">
+        <v>2</v>
+      </c>
+      <c r="M94" s="3">
+        <v>2</v>
+      </c>
+      <c r="N94" s="3">
+        <v>0</v>
+      </c>
+      <c r="O94" s="3">
+        <v>0</v>
+      </c>
+      <c r="P94" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="3">
+        <v>0</v>
+      </c>
+      <c r="R94" s="3">
+        <v>0</v>
+      </c>
+      <c r="S94" s="3">
+        <v>0</v>
+      </c>
+      <c r="T94" s="3">
+        <v>0</v>
+      </c>
+      <c r="U94" s="3">
+        <v>0</v>
+      </c>
+      <c r="V94" s="3">
+        <v>0</v>
+      </c>
+      <c r="W94" s="3">
+        <v>0</v>
+      </c>
+      <c r="X94" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B95" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C95" s="3">
+        <v>3</v>
+      </c>
+      <c r="D95" s="3">
+        <v>2</v>
+      </c>
+      <c r="E95" s="3">
+        <v>11</v>
+      </c>
+      <c r="F95" s="3">
+        <v>18</v>
+      </c>
+      <c r="G95" s="3">
+        <v>4</v>
+      </c>
+      <c r="H95" s="3">
+        <v>4</v>
+      </c>
+      <c r="I95" s="3">
+        <v>5</v>
+      </c>
+      <c r="J95" s="3">
+        <v>4</v>
+      </c>
+      <c r="K95" s="3">
+        <v>2</v>
+      </c>
+      <c r="L95" s="3">
+        <v>1</v>
+      </c>
+      <c r="M95" s="3">
+        <v>0</v>
+      </c>
+      <c r="N95" s="3">
+        <v>0</v>
+      </c>
+      <c r="O95" s="3">
+        <v>0</v>
+      </c>
+      <c r="P95" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="3">
+        <v>0</v>
+      </c>
+      <c r="R95" s="3">
+        <v>0</v>
+      </c>
+      <c r="S95" s="3">
+        <v>0</v>
+      </c>
+      <c r="T95" s="3">
+        <v>0</v>
+      </c>
+      <c r="U95" s="3">
+        <v>0</v>
+      </c>
+      <c r="V95" s="3">
+        <v>0</v>
+      </c>
+      <c r="W95" s="3">
+        <v>0</v>
+      </c>
+      <c r="X95" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B96" s="64" t="s">
+        <v>182</v>
+      </c>
+      <c r="C96" s="3">
+        <v>0</v>
+      </c>
+      <c r="D96" s="3">
+        <v>2</v>
+      </c>
+      <c r="E96" s="3">
+        <v>1</v>
+      </c>
+      <c r="F96" s="3">
+        <v>1</v>
+      </c>
+      <c r="G96" s="3">
+        <v>1</v>
+      </c>
+      <c r="H96" s="3">
+        <v>1</v>
+      </c>
+      <c r="I96" s="3">
+        <v>3</v>
+      </c>
+      <c r="J96" s="3">
+        <v>1</v>
+      </c>
+      <c r="K96" s="3">
+        <v>2</v>
+      </c>
+      <c r="L96" s="3">
+        <v>1</v>
+      </c>
+      <c r="M96" s="3">
+        <v>0</v>
+      </c>
+      <c r="N96" s="3">
+        <v>0</v>
+      </c>
+      <c r="O96" s="3">
+        <v>0</v>
+      </c>
+      <c r="P96" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="3">
+        <v>0</v>
+      </c>
+      <c r="R96" s="3">
+        <v>0</v>
+      </c>
+      <c r="S96" s="3">
+        <v>1</v>
+      </c>
+      <c r="T96" s="3">
+        <v>0</v>
+      </c>
+      <c r="U96" s="3">
+        <v>0</v>
+      </c>
+      <c r="V96" s="3">
+        <v>0</v>
+      </c>
+      <c r="W96" s="3">
+        <v>0</v>
+      </c>
+      <c r="X96" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" s="64" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="3">
+        <v>35</v>
+      </c>
+      <c r="D97" s="3">
+        <v>18</v>
+      </c>
+      <c r="E97" s="3">
+        <v>18</v>
+      </c>
+      <c r="F97" s="3">
+        <v>16</v>
+      </c>
+      <c r="G97" s="3">
+        <v>17</v>
+      </c>
+      <c r="H97" s="3">
+        <v>26</v>
+      </c>
+      <c r="I97" s="3">
+        <v>21</v>
+      </c>
+      <c r="J97" s="3">
+        <v>31</v>
+      </c>
+      <c r="K97" s="3">
+        <v>25</v>
+      </c>
+      <c r="L97" s="3">
+        <v>14</v>
+      </c>
+      <c r="M97" s="3">
+        <v>8</v>
+      </c>
+      <c r="N97" s="3">
+        <v>1</v>
+      </c>
+      <c r="O97" s="3">
+        <v>2</v>
+      </c>
+      <c r="P97" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="3">
+        <v>1</v>
+      </c>
+      <c r="R97" s="3">
+        <v>0</v>
+      </c>
+      <c r="S97" s="3">
+        <v>0</v>
+      </c>
+      <c r="T97" s="3">
+        <v>0</v>
+      </c>
+      <c r="U97" s="3">
+        <v>3</v>
+      </c>
+      <c r="V97" s="3">
+        <v>0</v>
+      </c>
+      <c r="W97" s="3">
+        <v>0</v>
+      </c>
+      <c r="X97" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B98" s="64" t="s">
+        <v>184</v>
+      </c>
+      <c r="C98" s="3">
+        <v>3</v>
+      </c>
+      <c r="D98" s="3">
+        <v>2</v>
+      </c>
+      <c r="E98" s="3">
+        <v>2</v>
+      </c>
+      <c r="F98" s="3">
+        <v>1</v>
+      </c>
+      <c r="G98" s="3">
+        <v>2</v>
+      </c>
+      <c r="H98" s="3">
+        <v>1</v>
+      </c>
+      <c r="I98" s="3">
+        <v>1</v>
+      </c>
+      <c r="J98" s="3">
+        <v>1</v>
+      </c>
+      <c r="K98" s="3">
+        <v>1</v>
+      </c>
+      <c r="L98" s="3">
+        <v>5</v>
+      </c>
+      <c r="M98" s="3">
+        <v>5</v>
+      </c>
+      <c r="N98" s="3">
+        <v>0</v>
+      </c>
+      <c r="O98" s="3">
+        <v>0</v>
+      </c>
+      <c r="P98" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="3">
+        <v>0</v>
+      </c>
+      <c r="R98" s="3">
+        <v>0</v>
+      </c>
+      <c r="S98" s="3">
+        <v>0</v>
+      </c>
+      <c r="T98" s="3">
+        <v>0</v>
+      </c>
+      <c r="U98" s="3">
+        <v>1</v>
+      </c>
+      <c r="V98" s="3">
+        <v>0</v>
+      </c>
+      <c r="W98" s="3">
+        <v>0</v>
+      </c>
+      <c r="X98" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B99" s="64" t="s">
+        <v>185</v>
+      </c>
+      <c r="C99" s="3">
+        <v>18</v>
+      </c>
+      <c r="D99" s="3">
+        <v>21</v>
+      </c>
+      <c r="E99" s="3">
+        <v>14</v>
+      </c>
+      <c r="F99" s="3">
+        <v>9</v>
+      </c>
+      <c r="G99" s="3">
+        <v>13</v>
+      </c>
+      <c r="H99" s="3">
+        <v>10</v>
+      </c>
+      <c r="I99" s="3">
+        <v>10</v>
+      </c>
+      <c r="J99" s="3">
+        <v>4</v>
+      </c>
+      <c r="K99" s="3">
+        <v>7</v>
+      </c>
+      <c r="L99" s="3">
+        <v>2</v>
+      </c>
+      <c r="M99" s="3">
+        <v>3</v>
+      </c>
+      <c r="N99" s="3">
+        <v>1</v>
+      </c>
+      <c r="O99" s="3">
+        <v>0</v>
+      </c>
+      <c r="P99" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="3">
+        <v>0</v>
+      </c>
+      <c r="R99" s="3">
+        <v>0</v>
+      </c>
+      <c r="S99" s="3">
+        <v>0</v>
+      </c>
+      <c r="T99" s="3">
+        <v>0</v>
+      </c>
+      <c r="U99" s="3">
+        <v>0</v>
+      </c>
+      <c r="V99" s="3">
+        <v>0</v>
+      </c>
+      <c r="W99" s="3">
+        <v>0</v>
+      </c>
+      <c r="X99" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B100" s="64" t="s">
+        <v>186</v>
+      </c>
+      <c r="C100" s="3">
+        <v>0</v>
+      </c>
+      <c r="D100" s="3">
+        <v>0</v>
+      </c>
+      <c r="E100" s="3">
+        <v>0</v>
+      </c>
+      <c r="F100" s="3">
+        <v>0</v>
+      </c>
+      <c r="G100" s="3">
+        <v>1</v>
+      </c>
+      <c r="H100" s="3">
+        <v>3</v>
+      </c>
+      <c r="I100" s="3">
+        <v>2</v>
+      </c>
+      <c r="J100" s="3">
+        <v>2</v>
+      </c>
+      <c r="K100" s="3">
+        <v>2</v>
+      </c>
+      <c r="L100" s="3">
+        <v>0</v>
+      </c>
+      <c r="M100" s="3">
+        <v>0</v>
+      </c>
+      <c r="N100" s="3">
+        <v>0</v>
+      </c>
+      <c r="O100" s="3">
+        <v>0</v>
+      </c>
+      <c r="P100" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="3">
+        <v>0</v>
+      </c>
+      <c r="R100" s="3">
+        <v>0</v>
+      </c>
+      <c r="S100" s="3">
+        <v>0</v>
+      </c>
+      <c r="T100" s="3">
+        <v>0</v>
+      </c>
+      <c r="U100" s="3">
+        <v>0</v>
+      </c>
+      <c r="V100" s="3">
+        <v>0</v>
+      </c>
+      <c r="W100" s="3">
+        <v>0</v>
+      </c>
+      <c r="X100" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B101" s="64" t="s">
+        <v>187</v>
+      </c>
+      <c r="C101" s="3">
+        <v>0</v>
+      </c>
+      <c r="D101" s="3">
+        <v>0</v>
+      </c>
+      <c r="E101" s="3">
+        <v>0</v>
+      </c>
+      <c r="F101" s="3">
+        <v>0</v>
+      </c>
+      <c r="G101" s="3">
+        <v>2</v>
+      </c>
+      <c r="H101" s="3">
+        <v>1</v>
+      </c>
+      <c r="I101" s="3">
+        <v>1</v>
+      </c>
+      <c r="J101" s="3">
+        <v>0</v>
+      </c>
+      <c r="K101" s="3">
+        <v>2</v>
+      </c>
+      <c r="L101" s="3">
+        <v>0</v>
+      </c>
+      <c r="M101" s="3">
+        <v>0</v>
+      </c>
+      <c r="N101" s="3">
+        <v>0</v>
+      </c>
+      <c r="O101" s="3">
+        <v>0</v>
+      </c>
+      <c r="P101" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="3">
+        <v>0</v>
+      </c>
+      <c r="R101" s="3">
+        <v>0</v>
+      </c>
+      <c r="S101" s="3">
+        <v>0</v>
+      </c>
+      <c r="T101" s="3">
+        <v>0</v>
+      </c>
+      <c r="U101" s="3">
+        <v>0</v>
+      </c>
+      <c r="V101" s="3">
+        <v>0</v>
+      </c>
+      <c r="W101" s="3">
+        <v>0</v>
+      </c>
+      <c r="X101" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B102" s="64" t="s">
+        <v>188</v>
+      </c>
+      <c r="C102" s="3">
+        <v>2</v>
+      </c>
+      <c r="D102" s="3">
+        <v>3</v>
+      </c>
+      <c r="E102" s="3">
+        <v>1</v>
+      </c>
+      <c r="F102" s="3">
+        <v>1</v>
+      </c>
+      <c r="G102" s="3">
+        <v>5</v>
+      </c>
+      <c r="H102" s="3">
+        <v>3</v>
+      </c>
+      <c r="I102" s="3">
+        <v>3</v>
+      </c>
+      <c r="J102" s="3">
+        <v>6</v>
+      </c>
+      <c r="K102" s="3">
+        <v>1</v>
+      </c>
+      <c r="L102" s="3">
+        <v>2</v>
+      </c>
+      <c r="M102" s="3">
+        <v>3</v>
+      </c>
+      <c r="N102" s="3">
+        <v>0</v>
+      </c>
+      <c r="O102" s="3">
+        <v>1</v>
+      </c>
+      <c r="P102" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="3">
+        <v>0</v>
+      </c>
+      <c r="R102" s="3">
+        <v>0</v>
+      </c>
+      <c r="S102" s="3">
+        <v>0</v>
+      </c>
+      <c r="T102" s="3">
+        <v>0</v>
+      </c>
+      <c r="U102" s="3">
+        <v>0</v>
+      </c>
+      <c r="V102" s="3">
+        <v>0</v>
+      </c>
+      <c r="W102" s="3">
+        <v>0</v>
+      </c>
+      <c r="X102" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" s="64" t="s">
+        <v>189</v>
+      </c>
+      <c r="C103" s="3">
+        <v>4</v>
+      </c>
+      <c r="D103" s="3">
+        <v>6</v>
+      </c>
+      <c r="E103" s="3">
+        <v>13</v>
+      </c>
+      <c r="F103" s="3">
+        <v>7</v>
+      </c>
+      <c r="G103" s="3">
+        <v>6</v>
+      </c>
+      <c r="H103" s="3">
+        <v>4</v>
+      </c>
+      <c r="I103" s="3">
+        <v>3</v>
+      </c>
+      <c r="J103" s="3">
+        <v>11</v>
+      </c>
+      <c r="K103" s="3">
+        <v>4</v>
+      </c>
+      <c r="L103" s="3">
+        <v>5</v>
+      </c>
+      <c r="M103" s="3">
+        <v>5</v>
+      </c>
+      <c r="N103" s="3">
+        <v>0</v>
+      </c>
+      <c r="O103" s="3">
+        <v>0</v>
+      </c>
+      <c r="P103" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="3">
+        <v>0</v>
+      </c>
+      <c r="R103" s="3">
+        <v>1</v>
+      </c>
+      <c r="S103" s="3">
+        <v>0</v>
+      </c>
+      <c r="T103" s="3">
+        <v>0</v>
+      </c>
+      <c r="U103" s="3">
+        <v>0</v>
+      </c>
+      <c r="V103" s="3">
+        <v>0</v>
+      </c>
+      <c r="W103" s="3">
+        <v>1</v>
+      </c>
+      <c r="X103" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A104" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B104" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" s="3">
+        <v>63</v>
+      </c>
+      <c r="D104" s="3">
+        <v>44</v>
+      </c>
+      <c r="E104" s="3">
+        <v>44</v>
+      </c>
+      <c r="F104" s="3">
+        <v>43</v>
+      </c>
+      <c r="G104" s="3">
+        <v>48</v>
+      </c>
+      <c r="H104" s="3">
+        <v>48</v>
+      </c>
+      <c r="I104" s="3">
+        <v>31</v>
+      </c>
+      <c r="J104" s="3">
+        <v>31</v>
+      </c>
+      <c r="K104" s="3">
+        <v>32</v>
+      </c>
+      <c r="L104" s="3">
+        <v>21</v>
+      </c>
+      <c r="M104" s="3">
+        <v>26</v>
+      </c>
+      <c r="N104" s="3">
+        <v>5</v>
+      </c>
+      <c r="O104" s="3">
+        <v>3</v>
+      </c>
+      <c r="P104" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q104" s="3">
+        <v>1</v>
+      </c>
+      <c r="R104" s="3">
+        <v>4</v>
+      </c>
+      <c r="S104" s="3">
+        <v>5</v>
+      </c>
+      <c r="T104" s="3">
+        <v>4</v>
+      </c>
+      <c r="U104" s="3">
+        <v>2</v>
+      </c>
+      <c r="V104" s="3">
+        <v>2</v>
+      </c>
+      <c r="W104" s="3">
+        <v>2</v>
+      </c>
+      <c r="X104" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="B105" s="64" t="s">
+        <v>190</v>
+      </c>
+      <c r="C105" s="3">
+        <v>12</v>
+      </c>
+      <c r="D105" s="3">
+        <v>6</v>
+      </c>
+      <c r="E105" s="3">
+        <v>8</v>
+      </c>
+      <c r="F105" s="3">
+        <v>9</v>
+      </c>
+      <c r="G105" s="3">
+        <v>11</v>
+      </c>
+      <c r="H105" s="3">
+        <v>10</v>
+      </c>
+      <c r="I105" s="3">
+        <v>4</v>
+      </c>
+      <c r="J105" s="3">
+        <v>8</v>
+      </c>
+      <c r="K105" s="3">
+        <v>9</v>
+      </c>
+      <c r="L105" s="3">
+        <v>5</v>
+      </c>
+      <c r="M105" s="3">
+        <v>5</v>
+      </c>
+      <c r="N105" s="3">
+        <v>2</v>
+      </c>
+      <c r="O105" s="3">
+        <v>0</v>
+      </c>
+      <c r="P105" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="3">
+        <v>0</v>
+      </c>
+      <c r="R105" s="3">
+        <v>1</v>
+      </c>
+      <c r="S105" s="3">
+        <v>2</v>
+      </c>
+      <c r="T105" s="3">
+        <v>0</v>
+      </c>
+      <c r="U105" s="3">
+        <v>2</v>
+      </c>
+      <c r="V105" s="3">
+        <v>0</v>
+      </c>
+      <c r="W105" s="3">
+        <v>1</v>
+      </c>
+      <c r="X105" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B106" s="64" t="s">
+        <v>191</v>
+      </c>
+      <c r="C106" s="3">
+        <v>3</v>
+      </c>
+      <c r="D106" s="3">
+        <v>3</v>
+      </c>
+      <c r="E106" s="3">
+        <v>5</v>
+      </c>
+      <c r="F106" s="3">
+        <v>1</v>
+      </c>
+      <c r="G106" s="3">
+        <v>2</v>
+      </c>
+      <c r="H106" s="3">
+        <v>7</v>
+      </c>
+      <c r="I106" s="3">
+        <v>1</v>
+      </c>
+      <c r="J106" s="3">
+        <v>1</v>
+      </c>
+      <c r="K106" s="3">
+        <v>3</v>
+      </c>
+      <c r="L106" s="3">
+        <v>1</v>
+      </c>
+      <c r="M106" s="3">
+        <v>1</v>
+      </c>
+      <c r="N106" s="3">
+        <v>1</v>
+      </c>
+      <c r="O106" s="3">
+        <v>0</v>
+      </c>
+      <c r="P106" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="3">
+        <v>0</v>
+      </c>
+      <c r="R106" s="3">
+        <v>1</v>
+      </c>
+      <c r="S106" s="3">
+        <v>0</v>
+      </c>
+      <c r="T106" s="3">
+        <v>0</v>
+      </c>
+      <c r="U106" s="3">
+        <v>0</v>
+      </c>
+      <c r="V106" s="3">
+        <v>0</v>
+      </c>
+      <c r="W106" s="3">
+        <v>0</v>
+      </c>
+      <c r="X106" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="B107" s="64" t="s">
+        <v>192</v>
+      </c>
+      <c r="C107" s="3">
+        <v>3</v>
+      </c>
+      <c r="D107" s="3">
+        <v>0</v>
+      </c>
+      <c r="E107" s="3">
+        <v>3</v>
+      </c>
+      <c r="F107" s="3">
+        <v>3</v>
+      </c>
+      <c r="G107" s="3">
+        <v>1</v>
+      </c>
+      <c r="H107" s="3">
+        <v>0</v>
+      </c>
+      <c r="I107" s="3">
+        <v>2</v>
+      </c>
+      <c r="J107" s="3">
+        <v>4</v>
+      </c>
+      <c r="K107" s="3">
+        <v>1</v>
+      </c>
+      <c r="L107" s="3">
+        <v>3</v>
+      </c>
+      <c r="M107" s="3">
+        <v>0</v>
+      </c>
+      <c r="N107" s="3">
+        <v>1</v>
+      </c>
+      <c r="O107" s="3">
+        <v>0</v>
+      </c>
+      <c r="P107" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="3">
+        <v>0</v>
+      </c>
+      <c r="R107" s="3">
+        <v>0</v>
+      </c>
+      <c r="S107" s="3">
+        <v>0</v>
+      </c>
+      <c r="T107" s="3">
+        <v>0</v>
+      </c>
+      <c r="U107" s="3">
+        <v>0</v>
+      </c>
+      <c r="V107" s="3">
+        <v>1</v>
+      </c>
+      <c r="W107" s="3">
+        <v>0</v>
+      </c>
+      <c r="X107" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B108" s="64" t="s">
+        <v>193</v>
+      </c>
+      <c r="C108" s="3">
+        <v>6</v>
+      </c>
+      <c r="D108" s="3">
+        <v>1</v>
+      </c>
+      <c r="E108" s="3">
+        <v>0</v>
+      </c>
+      <c r="F108" s="3">
+        <v>1</v>
+      </c>
+      <c r="G108" s="3">
+        <v>2</v>
+      </c>
+      <c r="H108" s="3">
+        <v>1</v>
+      </c>
+      <c r="I108" s="3">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3">
+        <v>0</v>
+      </c>
+      <c r="K108" s="3">
+        <v>0</v>
+      </c>
+      <c r="L108" s="3">
+        <v>1</v>
+      </c>
+      <c r="M108" s="3">
+        <v>0</v>
+      </c>
+      <c r="N108" s="3">
+        <v>0</v>
+      </c>
+      <c r="O108" s="3">
+        <v>0</v>
+      </c>
+      <c r="P108" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="3">
+        <v>0</v>
+      </c>
+      <c r="R108" s="3">
+        <v>0</v>
+      </c>
+      <c r="S108" s="3">
+        <v>0</v>
+      </c>
+      <c r="T108" s="3">
+        <v>0</v>
+      </c>
+      <c r="U108" s="3">
+        <v>0</v>
+      </c>
+      <c r="V108" s="3">
+        <v>0</v>
+      </c>
+      <c r="W108" s="3">
+        <v>0</v>
+      </c>
+      <c r="X108" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" s="64" t="s">
+        <v>194</v>
+      </c>
+      <c r="C109" s="3">
+        <v>4</v>
+      </c>
+      <c r="D109" s="3">
+        <v>1</v>
+      </c>
+      <c r="E109" s="3">
+        <v>2</v>
+      </c>
+      <c r="F109" s="3">
+        <v>5</v>
+      </c>
+      <c r="G109" s="3">
+        <v>9</v>
+      </c>
+      <c r="H109" s="3">
+        <v>5</v>
+      </c>
+      <c r="I109" s="3">
+        <v>5</v>
+      </c>
+      <c r="J109" s="3">
+        <v>2</v>
+      </c>
+      <c r="K109" s="3">
+        <v>0</v>
+      </c>
+      <c r="L109" s="3">
+        <v>0</v>
+      </c>
+      <c r="M109" s="3">
+        <v>3</v>
+      </c>
+      <c r="N109" s="3">
+        <v>0</v>
+      </c>
+      <c r="O109" s="3">
+        <v>0</v>
+      </c>
+      <c r="P109" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="3">
+        <v>0</v>
+      </c>
+      <c r="R109" s="3">
+        <v>1</v>
+      </c>
+      <c r="S109" s="3">
+        <v>1</v>
+      </c>
+      <c r="T109" s="3">
+        <v>0</v>
+      </c>
+      <c r="U109" s="3">
+        <v>0</v>
+      </c>
+      <c r="V109" s="3">
+        <v>0</v>
+      </c>
+      <c r="W109" s="3">
+        <v>0</v>
+      </c>
+      <c r="X109" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B110" s="64" t="s">
+        <v>195</v>
+      </c>
+      <c r="C110" s="3">
+        <v>2</v>
+      </c>
+      <c r="D110" s="3">
+        <v>4</v>
+      </c>
+      <c r="E110" s="3">
+        <v>0</v>
+      </c>
+      <c r="F110" s="3">
+        <v>2</v>
+      </c>
+      <c r="G110" s="3">
+        <v>4</v>
+      </c>
+      <c r="H110" s="3">
+        <v>1</v>
+      </c>
+      <c r="I110" s="3">
+        <v>1</v>
+      </c>
+      <c r="J110" s="3">
+        <v>3</v>
+      </c>
+      <c r="K110" s="3">
+        <v>2</v>
+      </c>
+      <c r="L110" s="3">
+        <v>2</v>
+      </c>
+      <c r="M110" s="3">
+        <v>8</v>
+      </c>
+      <c r="N110" s="3">
+        <v>0</v>
+      </c>
+      <c r="O110" s="3">
+        <v>2</v>
+      </c>
+      <c r="P110" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="3">
+        <v>0</v>
+      </c>
+      <c r="R110" s="3">
+        <v>0</v>
+      </c>
+      <c r="S110" s="3">
+        <v>0</v>
+      </c>
+      <c r="T110" s="3">
+        <v>0</v>
+      </c>
+      <c r="U110" s="3">
+        <v>0</v>
+      </c>
+      <c r="V110" s="3">
+        <v>0</v>
+      </c>
+      <c r="W110" s="3">
+        <v>0</v>
+      </c>
+      <c r="X110" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="B111" s="64" t="s">
+        <v>196</v>
+      </c>
+      <c r="C111" s="3">
+        <v>4</v>
+      </c>
+      <c r="D111" s="3">
+        <v>4</v>
+      </c>
+      <c r="E111" s="3">
+        <v>4</v>
+      </c>
+      <c r="F111" s="3">
+        <v>1</v>
+      </c>
+      <c r="G111" s="3">
+        <v>3</v>
+      </c>
+      <c r="H111" s="3">
+        <v>4</v>
+      </c>
+      <c r="I111" s="3">
+        <v>2</v>
+      </c>
+      <c r="J111" s="3">
+        <v>1</v>
+      </c>
+      <c r="K111" s="3">
+        <v>0</v>
+      </c>
+      <c r="L111" s="3">
+        <v>1</v>
+      </c>
+      <c r="M111" s="3">
+        <v>1</v>
+      </c>
+      <c r="N111" s="3">
+        <v>1</v>
+      </c>
+      <c r="O111" s="3">
+        <v>0</v>
+      </c>
+      <c r="P111" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="3">
+        <v>0</v>
+      </c>
+      <c r="R111" s="3">
+        <v>0</v>
+      </c>
+      <c r="S111" s="3">
+        <v>0</v>
+      </c>
+      <c r="T111" s="3">
+        <v>0</v>
+      </c>
+      <c r="U111" s="3">
+        <v>0</v>
+      </c>
+      <c r="V111" s="3">
+        <v>0</v>
+      </c>
+      <c r="W111" s="3">
+        <v>0</v>
+      </c>
+      <c r="X111" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" s="64" t="s">
+        <v>197</v>
+      </c>
+      <c r="C112" s="3">
+        <v>1</v>
+      </c>
+      <c r="D112" s="3">
+        <v>0</v>
+      </c>
+      <c r="E112" s="3">
+        <v>4</v>
+      </c>
+      <c r="F112" s="3">
+        <v>2</v>
+      </c>
+      <c r="G112" s="3">
+        <v>4</v>
+      </c>
+      <c r="H112" s="3">
+        <v>3</v>
+      </c>
+      <c r="I112" s="3">
+        <v>1</v>
+      </c>
+      <c r="J112" s="3">
+        <v>2</v>
+      </c>
+      <c r="K112" s="3">
+        <v>2</v>
+      </c>
+      <c r="L112" s="3">
+        <v>2</v>
+      </c>
+      <c r="M112" s="3">
+        <v>2</v>
+      </c>
+      <c r="N112" s="3">
+        <v>0</v>
+      </c>
+      <c r="O112" s="3">
+        <v>1</v>
+      </c>
+      <c r="P112" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="3">
+        <v>0</v>
+      </c>
+      <c r="R112" s="3">
+        <v>0</v>
+      </c>
+      <c r="S112" s="3">
+        <v>1</v>
+      </c>
+      <c r="T112" s="3">
+        <v>1</v>
+      </c>
+      <c r="U112" s="3">
+        <v>0</v>
+      </c>
+      <c r="V112" s="3">
+        <v>0</v>
+      </c>
+      <c r="W112" s="3">
+        <v>1</v>
+      </c>
+      <c r="X112" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B113" s="64" t="s">
+        <v>198</v>
+      </c>
+      <c r="C113" s="3">
+        <v>20</v>
+      </c>
+      <c r="D113" s="3">
+        <v>23</v>
+      </c>
+      <c r="E113" s="3">
+        <v>18</v>
+      </c>
+      <c r="F113" s="3">
+        <v>18</v>
+      </c>
+      <c r="G113" s="3">
+        <v>11</v>
+      </c>
+      <c r="H113" s="3">
+        <v>15</v>
+      </c>
+      <c r="I113" s="3">
+        <v>11</v>
+      </c>
+      <c r="J113" s="3">
+        <v>9</v>
+      </c>
+      <c r="K113" s="3">
+        <v>13</v>
+      </c>
+      <c r="L113" s="3">
+        <v>4</v>
+      </c>
+      <c r="M113" s="3">
+        <v>5</v>
+      </c>
+      <c r="N113" s="3">
+        <v>0</v>
+      </c>
+      <c r="O113" s="3">
+        <v>0</v>
+      </c>
+      <c r="P113" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="3">
+        <v>1</v>
+      </c>
+      <c r="R113" s="3">
+        <v>1</v>
+      </c>
+      <c r="S113" s="3">
+        <v>1</v>
+      </c>
+      <c r="T113" s="3">
+        <v>2</v>
+      </c>
+      <c r="U113" s="3">
+        <v>0</v>
+      </c>
+      <c r="V113" s="3">
+        <v>0</v>
+      </c>
+      <c r="W113" s="3">
+        <v>0</v>
+      </c>
+      <c r="X113" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B114" s="64" t="s">
+        <v>199</v>
+      </c>
+      <c r="C114" s="3">
+        <v>8</v>
+      </c>
+      <c r="D114" s="3">
+        <v>2</v>
+      </c>
+      <c r="E114" s="3">
+        <v>0</v>
+      </c>
+      <c r="F114" s="3">
+        <v>1</v>
+      </c>
+      <c r="G114" s="3">
+        <v>1</v>
+      </c>
+      <c r="H114" s="3">
+        <v>2</v>
+      </c>
+      <c r="I114" s="3">
+        <v>4</v>
+      </c>
+      <c r="J114" s="3">
+        <v>1</v>
+      </c>
+      <c r="K114" s="3">
+        <v>2</v>
+      </c>
+      <c r="L114" s="3">
+        <v>2</v>
+      </c>
+      <c r="M114" s="3">
+        <v>1</v>
+      </c>
+      <c r="N114" s="3">
+        <v>0</v>
+      </c>
+      <c r="O114" s="3">
+        <v>0</v>
+      </c>
+      <c r="P114" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="3">
+        <v>0</v>
+      </c>
+      <c r="R114" s="3">
+        <v>0</v>
+      </c>
+      <c r="S114" s="3">
+        <v>0</v>
+      </c>
+      <c r="T114" s="3">
+        <v>1</v>
+      </c>
+      <c r="U114" s="3">
+        <v>0</v>
+      </c>
+      <c r="V114" s="3">
+        <v>1</v>
+      </c>
+      <c r="W114" s="3">
+        <v>0</v>
+      </c>
+      <c r="X114" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A115" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B115" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="3">
+        <v>121</v>
+      </c>
+      <c r="D115" s="3">
+        <v>94</v>
+      </c>
+      <c r="E115" s="3">
+        <v>84</v>
+      </c>
+      <c r="F115" s="3">
+        <v>65</v>
+      </c>
+      <c r="G115" s="3">
+        <v>90</v>
+      </c>
+      <c r="H115" s="3">
+        <v>61</v>
+      </c>
+      <c r="I115" s="3">
+        <v>61</v>
+      </c>
+      <c r="J115" s="3">
+        <v>62</v>
+      </c>
+      <c r="K115" s="3">
+        <v>49</v>
+      </c>
+      <c r="L115" s="3">
+        <v>36</v>
+      </c>
+      <c r="M115" s="3">
+        <v>46</v>
+      </c>
+      <c r="N115" s="3">
+        <v>9</v>
+      </c>
+      <c r="O115" s="3">
+        <v>8</v>
+      </c>
+      <c r="P115" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q115" s="3">
+        <v>6</v>
+      </c>
+      <c r="R115" s="3">
+        <v>6</v>
+      </c>
+      <c r="S115" s="3">
+        <v>5</v>
+      </c>
+      <c r="T115" s="3">
+        <v>7</v>
+      </c>
+      <c r="U115" s="3">
+        <v>7</v>
+      </c>
+      <c r="V115" s="3">
+        <v>8</v>
+      </c>
+      <c r="W115" s="3">
+        <v>6</v>
+      </c>
+      <c r="X115" s="3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" s="64" t="s">
+        <v>200</v>
+      </c>
+      <c r="C116" s="3">
+        <v>46</v>
+      </c>
+      <c r="D116" s="3">
+        <v>28</v>
+      </c>
+      <c r="E116" s="3">
+        <v>30</v>
+      </c>
+      <c r="F116" s="3">
+        <v>24</v>
+      </c>
+      <c r="G116" s="3">
+        <v>42</v>
+      </c>
+      <c r="H116" s="3">
+        <v>28</v>
+      </c>
+      <c r="I116" s="3">
+        <v>20</v>
+      </c>
+      <c r="J116" s="3">
+        <v>29</v>
+      </c>
+      <c r="K116" s="3">
+        <v>25</v>
+      </c>
+      <c r="L116" s="3">
+        <v>9</v>
+      </c>
+      <c r="M116" s="3">
+        <v>12</v>
+      </c>
+      <c r="N116" s="3">
+        <v>6</v>
+      </c>
+      <c r="O116" s="3">
+        <v>4</v>
+      </c>
+      <c r="P116" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="3">
+        <v>3</v>
+      </c>
+      <c r="R116" s="3">
+        <v>2</v>
+      </c>
+      <c r="S116" s="3">
+        <v>3</v>
+      </c>
+      <c r="T116" s="3">
+        <v>5</v>
+      </c>
+      <c r="U116" s="3">
+        <v>6</v>
+      </c>
+      <c r="V116" s="3">
+        <v>6</v>
+      </c>
+      <c r="W116" s="3">
+        <v>5</v>
+      </c>
+      <c r="X116" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B117" s="64" t="s">
+        <v>201</v>
+      </c>
+      <c r="C117" s="3">
+        <v>10</v>
+      </c>
+      <c r="D117" s="3">
+        <v>13</v>
+      </c>
+      <c r="E117" s="3">
+        <v>8</v>
+      </c>
+      <c r="F117" s="3">
+        <v>7</v>
+      </c>
+      <c r="G117" s="3">
+        <v>2</v>
+      </c>
+      <c r="H117" s="3">
+        <v>5</v>
+      </c>
+      <c r="I117" s="3">
+        <v>2</v>
+      </c>
+      <c r="J117" s="3">
+        <v>3</v>
+      </c>
+      <c r="K117" s="3">
+        <v>4</v>
+      </c>
+      <c r="L117" s="3">
+        <v>8</v>
+      </c>
+      <c r="M117" s="3">
+        <v>6</v>
+      </c>
+      <c r="N117" s="3">
+        <v>0</v>
+      </c>
+      <c r="O117" s="3">
+        <v>0</v>
+      </c>
+      <c r="P117" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="3">
+        <v>0</v>
+      </c>
+      <c r="R117" s="3">
+        <v>1</v>
+      </c>
+      <c r="S117" s="3">
+        <v>0</v>
+      </c>
+      <c r="T117" s="3">
+        <v>0</v>
+      </c>
+      <c r="U117" s="3">
+        <v>0</v>
+      </c>
+      <c r="V117" s="3">
+        <v>1</v>
+      </c>
+      <c r="W117" s="3">
+        <v>0</v>
+      </c>
+      <c r="X117" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B118" s="64" t="s">
+        <v>202</v>
+      </c>
+      <c r="C118" s="3">
+        <v>1</v>
+      </c>
+      <c r="D118" s="3">
+        <v>0</v>
+      </c>
+      <c r="E118" s="3">
+        <v>2</v>
+      </c>
+      <c r="F118" s="3">
+        <v>2</v>
+      </c>
+      <c r="G118" s="3">
+        <v>2</v>
+      </c>
+      <c r="H118" s="3">
+        <v>2</v>
+      </c>
+      <c r="I118" s="3">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3">
+        <v>0</v>
+      </c>
+      <c r="K118" s="3">
+        <v>0</v>
+      </c>
+      <c r="L118" s="3">
+        <v>1</v>
+      </c>
+      <c r="M118" s="3">
+        <v>1</v>
+      </c>
+      <c r="N118" s="3">
+        <v>0</v>
+      </c>
+      <c r="O118" s="3">
+        <v>0</v>
+      </c>
+      <c r="P118" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="3">
+        <v>0</v>
+      </c>
+      <c r="R118" s="3">
+        <v>0</v>
+      </c>
+      <c r="S118" s="3">
+        <v>0</v>
+      </c>
+      <c r="T118" s="3">
+        <v>0</v>
+      </c>
+      <c r="U118" s="3">
+        <v>0</v>
+      </c>
+      <c r="V118" s="3">
+        <v>0</v>
+      </c>
+      <c r="W118" s="3">
+        <v>1</v>
+      </c>
+      <c r="X118" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B119" s="64" t="s">
+        <v>203</v>
+      </c>
+      <c r="C119" s="3">
+        <v>5</v>
+      </c>
+      <c r="D119" s="3">
+        <v>4</v>
+      </c>
+      <c r="E119" s="3">
+        <v>8</v>
+      </c>
+      <c r="F119" s="3">
+        <v>4</v>
+      </c>
+      <c r="G119" s="3">
+        <v>3</v>
+      </c>
+      <c r="H119" s="3">
+        <v>0</v>
+      </c>
+      <c r="I119" s="3">
+        <v>2</v>
+      </c>
+      <c r="J119" s="3">
+        <v>6</v>
+      </c>
+      <c r="K119" s="3">
+        <v>3</v>
+      </c>
+      <c r="L119" s="3">
+        <v>2</v>
+      </c>
+      <c r="M119" s="3">
+        <v>2</v>
+      </c>
+      <c r="N119" s="3">
+        <v>0</v>
+      </c>
+      <c r="O119" s="3">
+        <v>1</v>
+      </c>
+      <c r="P119" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q119" s="3">
+        <v>0</v>
+      </c>
+      <c r="R119" s="3">
+        <v>0</v>
+      </c>
+      <c r="S119" s="3">
+        <v>0</v>
+      </c>
+      <c r="T119" s="3">
+        <v>0</v>
+      </c>
+      <c r="U119" s="3">
+        <v>0</v>
+      </c>
+      <c r="V119" s="3">
+        <v>0</v>
+      </c>
+      <c r="W119" s="3">
+        <v>0</v>
+      </c>
+      <c r="X119" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" s="64" t="s">
+        <v>204</v>
+      </c>
+      <c r="C120" s="3">
+        <v>18</v>
+      </c>
+      <c r="D120" s="3">
+        <v>14</v>
+      </c>
+      <c r="E120" s="3">
+        <v>14</v>
+      </c>
+      <c r="F120" s="3">
+        <v>10</v>
+      </c>
+      <c r="G120" s="3">
+        <v>14</v>
+      </c>
+      <c r="H120" s="3">
+        <v>6</v>
+      </c>
+      <c r="I120" s="3">
+        <v>13</v>
+      </c>
+      <c r="J120" s="3">
+        <v>6</v>
+      </c>
+      <c r="K120" s="3">
+        <v>5</v>
+      </c>
+      <c r="L120" s="3">
+        <v>3</v>
+      </c>
+      <c r="M120" s="3">
+        <v>6</v>
+      </c>
+      <c r="N120" s="3">
+        <v>2</v>
+      </c>
+      <c r="O120" s="3">
+        <v>2</v>
+      </c>
+      <c r="P120" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="3">
+        <v>0</v>
+      </c>
+      <c r="R120" s="3">
+        <v>1</v>
+      </c>
+      <c r="S120" s="3">
+        <v>2</v>
+      </c>
+      <c r="T120" s="3">
+        <v>1</v>
+      </c>
+      <c r="U120" s="3">
+        <v>1</v>
+      </c>
+      <c r="V120" s="3">
+        <v>0</v>
+      </c>
+      <c r="W120" s="3">
+        <v>0</v>
+      </c>
+      <c r="X120" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" s="64" t="s">
+        <v>205</v>
+      </c>
+      <c r="C121" s="3">
+        <v>7</v>
+      </c>
+      <c r="D121" s="3">
+        <v>5</v>
+      </c>
+      <c r="E121" s="3">
+        <v>5</v>
+      </c>
+      <c r="F121" s="3">
+        <v>2</v>
+      </c>
+      <c r="G121" s="3">
+        <v>6</v>
+      </c>
+      <c r="H121" s="3">
+        <v>1</v>
+      </c>
+      <c r="I121" s="3">
+        <v>8</v>
+      </c>
+      <c r="J121" s="3">
+        <v>2</v>
+      </c>
+      <c r="K121" s="3">
+        <v>2</v>
+      </c>
+      <c r="L121" s="3">
+        <v>4</v>
+      </c>
+      <c r="M121" s="3">
+        <v>3</v>
+      </c>
+      <c r="N121" s="3">
+        <v>0</v>
+      </c>
+      <c r="O121" s="3">
+        <v>0</v>
+      </c>
+      <c r="P121" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="3">
+        <v>1</v>
+      </c>
+      <c r="R121" s="3">
+        <v>0</v>
+      </c>
+      <c r="S121" s="3">
+        <v>0</v>
+      </c>
+      <c r="T121" s="3">
+        <v>0</v>
+      </c>
+      <c r="U121" s="3">
+        <v>0</v>
+      </c>
+      <c r="V121" s="3">
+        <v>0</v>
+      </c>
+      <c r="W121" s="3">
+        <v>0</v>
+      </c>
+      <c r="X121" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="B122" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="C122" s="3">
+        <v>8</v>
+      </c>
+      <c r="D122" s="3">
+        <v>6</v>
+      </c>
+      <c r="E122" s="3">
+        <v>4</v>
+      </c>
+      <c r="F122" s="3">
+        <v>2</v>
+      </c>
+      <c r="G122" s="3">
+        <v>3</v>
+      </c>
+      <c r="H122" s="3">
+        <v>4</v>
+      </c>
+      <c r="I122" s="3">
+        <v>4</v>
+      </c>
+      <c r="J122" s="3">
+        <v>5</v>
+      </c>
+      <c r="K122" s="3">
+        <v>3</v>
+      </c>
+      <c r="L122" s="3">
+        <v>3</v>
+      </c>
+      <c r="M122" s="3">
+        <v>3</v>
+      </c>
+      <c r="N122" s="3">
+        <v>0</v>
+      </c>
+      <c r="O122" s="3">
+        <v>0</v>
+      </c>
+      <c r="P122" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q122" s="3">
+        <v>0</v>
+      </c>
+      <c r="R122" s="3">
+        <v>0</v>
+      </c>
+      <c r="S122" s="3">
+        <v>0</v>
+      </c>
+      <c r="T122" s="3">
+        <v>0</v>
+      </c>
+      <c r="U122" s="3">
+        <v>0</v>
+      </c>
+      <c r="V122" s="3">
+        <v>1</v>
+      </c>
+      <c r="W122" s="3">
+        <v>0</v>
+      </c>
+      <c r="X122" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="B123" s="64" t="s">
+        <v>206</v>
+      </c>
+      <c r="C123" s="3">
+        <v>1</v>
+      </c>
+      <c r="D123" s="3">
+        <v>1</v>
+      </c>
+      <c r="E123" s="3">
+        <v>1</v>
+      </c>
+      <c r="F123" s="3">
+        <v>1</v>
+      </c>
+      <c r="G123" s="3">
+        <v>2</v>
+      </c>
+      <c r="H123" s="3">
+        <v>0</v>
+      </c>
+      <c r="I123" s="3">
+        <v>1</v>
+      </c>
+      <c r="J123" s="3">
+        <v>0</v>
+      </c>
+      <c r="K123" s="3">
+        <v>1</v>
+      </c>
+      <c r="L123" s="3">
+        <v>0</v>
+      </c>
+      <c r="M123" s="3">
+        <v>0</v>
+      </c>
+      <c r="N123" s="3">
+        <v>0</v>
+      </c>
+      <c r="O123" s="3">
+        <v>0</v>
+      </c>
+      <c r="P123" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="3">
+        <v>0</v>
+      </c>
+      <c r="R123" s="3">
+        <v>0</v>
+      </c>
+      <c r="S123" s="3">
+        <v>0</v>
+      </c>
+      <c r="T123" s="3">
+        <v>0</v>
+      </c>
+      <c r="U123" s="3">
+        <v>0</v>
+      </c>
+      <c r="V123" s="3">
+        <v>0</v>
+      </c>
+      <c r="W123" s="3">
+        <v>0</v>
+      </c>
+      <c r="X123" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B124" s="64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C124" s="3">
+        <v>11</v>
+      </c>
+      <c r="D124" s="3">
+        <v>7</v>
+      </c>
+      <c r="E124" s="3">
+        <v>3</v>
+      </c>
+      <c r="F124" s="3">
+        <v>1</v>
+      </c>
+      <c r="G124" s="3">
+        <v>5</v>
+      </c>
+      <c r="H124" s="3">
+        <v>3</v>
+      </c>
+      <c r="I124" s="3">
+        <v>1</v>
+      </c>
+      <c r="J124" s="3">
+        <v>5</v>
+      </c>
+      <c r="K124" s="3">
+        <v>0</v>
+      </c>
+      <c r="L124" s="3">
+        <v>1</v>
+      </c>
+      <c r="M124" s="3">
+        <v>5</v>
+      </c>
+      <c r="N124" s="3">
+        <v>1</v>
+      </c>
+      <c r="O124" s="3">
+        <v>1</v>
+      </c>
+      <c r="P124" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="3">
+        <v>0</v>
+      </c>
+      <c r="R124" s="3">
+        <v>0</v>
+      </c>
+      <c r="S124" s="3">
+        <v>0</v>
+      </c>
+      <c r="T124" s="3">
+        <v>0</v>
+      </c>
+      <c r="U124" s="3">
+        <v>0</v>
+      </c>
+      <c r="V124" s="3">
+        <v>0</v>
+      </c>
+      <c r="W124" s="3">
+        <v>0</v>
+      </c>
+      <c r="X124" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B125" s="64" t="s">
+        <v>208</v>
+      </c>
+      <c r="C125" s="3">
+        <v>3</v>
+      </c>
+      <c r="D125" s="3">
+        <v>5</v>
+      </c>
+      <c r="E125" s="3">
+        <v>1</v>
+      </c>
+      <c r="F125" s="3">
+        <v>3</v>
+      </c>
+      <c r="G125" s="3">
+        <v>4</v>
+      </c>
+      <c r="H125" s="3">
+        <v>5</v>
+      </c>
+      <c r="I125" s="3">
+        <v>3</v>
+      </c>
+      <c r="J125" s="3">
+        <v>1</v>
+      </c>
+      <c r="K125" s="3">
+        <v>1</v>
+      </c>
+      <c r="L125" s="3">
+        <v>0</v>
+      </c>
+      <c r="M125" s="3">
+        <v>2</v>
+      </c>
+      <c r="N125" s="3">
+        <v>0</v>
+      </c>
+      <c r="O125" s="3">
+        <v>0</v>
+      </c>
+      <c r="P125" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="3">
+        <v>0</v>
+      </c>
+      <c r="R125" s="3">
+        <v>0</v>
+      </c>
+      <c r="S125" s="3">
+        <v>0</v>
+      </c>
+      <c r="T125" s="3">
+        <v>0</v>
+      </c>
+      <c r="U125" s="3">
+        <v>0</v>
+      </c>
+      <c r="V125" s="3">
+        <v>0</v>
+      </c>
+      <c r="W125" s="3">
+        <v>0</v>
+      </c>
+      <c r="X125" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B126" s="64" t="s">
+        <v>209</v>
+      </c>
+      <c r="C126" s="3">
+        <v>5</v>
+      </c>
+      <c r="D126" s="3">
+        <v>3</v>
+      </c>
+      <c r="E126" s="3">
+        <v>4</v>
+      </c>
+      <c r="F126" s="3">
+        <v>2</v>
+      </c>
+      <c r="G126" s="3">
+        <v>1</v>
+      </c>
+      <c r="H126" s="3">
+        <v>1</v>
+      </c>
+      <c r="I126" s="3">
+        <v>2</v>
+      </c>
+      <c r="J126" s="3">
+        <v>2</v>
+      </c>
+      <c r="K126" s="3">
+        <v>1</v>
+      </c>
+      <c r="L126" s="3">
+        <v>2</v>
+      </c>
+      <c r="M126" s="3">
+        <v>2</v>
+      </c>
+      <c r="N126" s="3">
+        <v>0</v>
+      </c>
+      <c r="O126" s="3">
+        <v>0</v>
+      </c>
+      <c r="P126" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="3">
+        <v>0</v>
+      </c>
+      <c r="R126" s="3">
+        <v>0</v>
+      </c>
+      <c r="S126" s="3">
+        <v>0</v>
+      </c>
+      <c r="T126" s="3">
+        <v>0</v>
+      </c>
+      <c r="U126" s="3">
+        <v>0</v>
+      </c>
+      <c r="V126" s="3">
+        <v>0</v>
+      </c>
+      <c r="W126" s="3">
+        <v>0</v>
+      </c>
+      <c r="X126" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B127" s="64" t="s">
+        <v>210</v>
+      </c>
+      <c r="C127" s="3">
+        <v>2</v>
+      </c>
+      <c r="D127" s="3">
+        <v>5</v>
+      </c>
+      <c r="E127" s="3">
+        <v>1</v>
+      </c>
+      <c r="F127" s="3">
+        <v>3</v>
+      </c>
+      <c r="G127" s="3">
+        <v>2</v>
+      </c>
+      <c r="H127" s="3">
+        <v>4</v>
+      </c>
+      <c r="I127" s="3">
+        <v>0</v>
+      </c>
+      <c r="J127" s="3">
+        <v>0</v>
+      </c>
+      <c r="K127" s="3">
+        <v>4</v>
+      </c>
+      <c r="L127" s="3">
+        <v>3</v>
+      </c>
+      <c r="M127" s="3">
+        <v>3</v>
+      </c>
+      <c r="N127" s="3">
+        <v>0</v>
+      </c>
+      <c r="O127" s="3">
+        <v>0</v>
+      </c>
+      <c r="P127" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="3">
+        <v>2</v>
+      </c>
+      <c r="R127" s="3">
+        <v>1</v>
+      </c>
+      <c r="S127" s="3">
+        <v>0</v>
+      </c>
+      <c r="T127" s="3">
+        <v>0</v>
+      </c>
+      <c r="U127" s="3">
+        <v>0</v>
+      </c>
+      <c r="V127" s="3">
+        <v>0</v>
+      </c>
+      <c r="W127" s="3">
+        <v>0</v>
+      </c>
+      <c r="X127" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B128" s="64" t="s">
+        <v>211</v>
+      </c>
+      <c r="C128" s="3">
+        <v>4</v>
+      </c>
+      <c r="D128" s="3">
+        <v>3</v>
+      </c>
+      <c r="E128" s="3">
+        <v>3</v>
+      </c>
+      <c r="F128" s="3">
+        <v>4</v>
+      </c>
+      <c r="G128" s="3">
+        <v>4</v>
+      </c>
+      <c r="H128" s="3">
+        <v>2</v>
+      </c>
+      <c r="I128" s="3">
+        <v>5</v>
+      </c>
+      <c r="J128" s="3">
+        <v>3</v>
+      </c>
+      <c r="K128" s="3">
+        <v>0</v>
+      </c>
+      <c r="L128" s="3">
+        <v>0</v>
+      </c>
+      <c r="M128" s="3">
+        <v>1</v>
+      </c>
+      <c r="N128" s="3">
+        <v>0</v>
+      </c>
+      <c r="O128" s="3">
+        <v>0</v>
+      </c>
+      <c r="P128" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="3">
+        <v>0</v>
+      </c>
+      <c r="R128" s="3">
+        <v>1</v>
+      </c>
+      <c r="S128" s="3">
+        <v>0</v>
+      </c>
+      <c r="T128" s="3">
+        <v>1</v>
+      </c>
+      <c r="U128" s="3">
+        <v>0</v>
+      </c>
+      <c r="V128" s="3">
+        <v>0</v>
+      </c>
+      <c r="W128" s="3">
+        <v>0</v>
+      </c>
+      <c r="X128" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A129" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B129" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" s="3">
+        <v>63</v>
+      </c>
+      <c r="D129" s="3">
+        <v>40</v>
+      </c>
+      <c r="E129" s="3">
+        <v>43</v>
+      </c>
+      <c r="F129" s="3">
+        <v>56</v>
+      </c>
+      <c r="G129" s="3">
+        <v>43</v>
+      </c>
+      <c r="H129" s="3">
+        <v>48</v>
+      </c>
+      <c r="I129" s="3">
+        <v>41</v>
+      </c>
+      <c r="J129" s="3">
+        <v>30</v>
+      </c>
+      <c r="K129" s="3">
+        <v>40</v>
+      </c>
+      <c r="L129" s="3">
+        <v>36</v>
+      </c>
+      <c r="M129" s="3">
+        <v>32</v>
+      </c>
+      <c r="N129" s="3">
+        <v>2</v>
+      </c>
+      <c r="O129" s="3">
+        <v>2</v>
+      </c>
+      <c r="P129" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="3">
+        <v>3</v>
+      </c>
+      <c r="R129" s="3">
+        <v>5</v>
+      </c>
+      <c r="S129" s="3">
+        <v>2</v>
+      </c>
+      <c r="T129" s="3">
+        <v>4</v>
+      </c>
+      <c r="U129" s="3">
+        <v>2</v>
+      </c>
+      <c r="V129" s="3">
+        <v>4</v>
+      </c>
+      <c r="W129" s="3">
+        <v>5</v>
+      </c>
+      <c r="X129" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="B130" s="64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C130" s="3">
+        <v>6</v>
+      </c>
+      <c r="D130" s="3">
+        <v>8</v>
+      </c>
+      <c r="E130" s="3">
+        <v>3</v>
+      </c>
+      <c r="F130" s="3">
+        <v>15</v>
+      </c>
+      <c r="G130" s="3">
+        <v>10</v>
+      </c>
+      <c r="H130" s="3">
+        <v>5</v>
+      </c>
+      <c r="I130" s="3">
+        <v>8</v>
+      </c>
+      <c r="J130" s="3">
+        <v>4</v>
+      </c>
+      <c r="K130" s="3">
+        <v>10</v>
+      </c>
+      <c r="L130" s="3">
+        <v>9</v>
+      </c>
+      <c r="M130" s="3">
+        <v>9</v>
+      </c>
+      <c r="N130" s="3">
+        <v>0</v>
+      </c>
+      <c r="O130" s="3">
+        <v>0</v>
+      </c>
+      <c r="P130" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="3">
+        <v>0</v>
+      </c>
+      <c r="R130" s="3">
+        <v>0</v>
+      </c>
+      <c r="S130" s="3">
+        <v>0</v>
+      </c>
+      <c r="T130" s="3">
+        <v>0</v>
+      </c>
+      <c r="U130" s="3">
+        <v>0</v>
+      </c>
+      <c r="V130" s="3">
+        <v>0</v>
+      </c>
+      <c r="W130" s="3">
+        <v>0</v>
+      </c>
+      <c r="X130" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="B131" s="64" t="s">
+        <v>213</v>
+      </c>
+      <c r="C131" s="3">
+        <v>4</v>
+      </c>
+      <c r="D131" s="3">
+        <v>2</v>
+      </c>
+      <c r="E131" s="3">
+        <v>2</v>
+      </c>
+      <c r="F131" s="3">
+        <v>1</v>
+      </c>
+      <c r="G131" s="3">
+        <v>0</v>
+      </c>
+      <c r="H131" s="3">
+        <v>1</v>
+      </c>
+      <c r="I131" s="3">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3">
+        <v>1</v>
+      </c>
+      <c r="K131" s="3">
+        <v>3</v>
+      </c>
+      <c r="L131" s="3">
+        <v>2</v>
+      </c>
+      <c r="M131" s="3">
+        <v>2</v>
+      </c>
+      <c r="N131" s="3">
+        <v>0</v>
+      </c>
+      <c r="O131" s="3">
+        <v>0</v>
+      </c>
+      <c r="P131" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="3">
+        <v>0</v>
+      </c>
+      <c r="R131" s="3">
+        <v>0</v>
+      </c>
+      <c r="S131" s="3">
+        <v>0</v>
+      </c>
+      <c r="T131" s="3">
+        <v>0</v>
+      </c>
+      <c r="U131" s="3">
+        <v>0</v>
+      </c>
+      <c r="V131" s="3">
+        <v>0</v>
+      </c>
+      <c r="W131" s="3">
+        <v>1</v>
+      </c>
+      <c r="X131" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B132" s="64" t="s">
+        <v>214</v>
+      </c>
+      <c r="C132" s="3">
+        <v>0</v>
+      </c>
+      <c r="D132" s="3">
+        <v>2</v>
+      </c>
+      <c r="E132" s="3">
+        <v>3</v>
+      </c>
+      <c r="F132" s="3">
+        <v>2</v>
+      </c>
+      <c r="G132" s="3">
+        <v>1</v>
+      </c>
+      <c r="H132" s="3">
+        <v>2</v>
+      </c>
+      <c r="I132" s="3">
+        <v>2</v>
+      </c>
+      <c r="J132" s="3">
+        <v>2</v>
+      </c>
+      <c r="K132" s="3">
+        <v>1</v>
+      </c>
+      <c r="L132" s="3">
+        <v>0</v>
+      </c>
+      <c r="M132" s="3">
+        <v>2</v>
+      </c>
+      <c r="N132" s="3">
+        <v>0</v>
+      </c>
+      <c r="O132" s="3">
+        <v>0</v>
+      </c>
+      <c r="P132" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="3">
+        <v>0</v>
+      </c>
+      <c r="R132" s="3">
+        <v>0</v>
+      </c>
+      <c r="S132" s="3">
+        <v>0</v>
+      </c>
+      <c r="T132" s="3">
+        <v>0</v>
+      </c>
+      <c r="U132" s="3">
+        <v>0</v>
+      </c>
+      <c r="V132" s="3">
+        <v>0</v>
+      </c>
+      <c r="W132" s="3">
+        <v>1</v>
+      </c>
+      <c r="X132" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B133" s="64" t="s">
+        <v>215</v>
+      </c>
+      <c r="C133" s="3">
+        <v>8</v>
+      </c>
+      <c r="D133" s="3">
+        <v>4</v>
+      </c>
+      <c r="E133" s="3">
+        <v>2</v>
+      </c>
+      <c r="F133" s="3">
+        <v>7</v>
+      </c>
+      <c r="G133" s="3">
+        <v>3</v>
+      </c>
+      <c r="H133" s="3">
+        <v>7</v>
+      </c>
+      <c r="I133" s="3">
+        <v>3</v>
+      </c>
+      <c r="J133" s="3">
+        <v>3</v>
+      </c>
+      <c r="K133" s="3">
+        <v>4</v>
+      </c>
+      <c r="L133" s="3">
+        <v>6</v>
+      </c>
+      <c r="M133" s="3">
+        <v>2</v>
+      </c>
+      <c r="N133" s="3">
+        <v>1</v>
+      </c>
+      <c r="O133" s="3">
+        <v>0</v>
+      </c>
+      <c r="P133" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="3">
+        <v>0</v>
+      </c>
+      <c r="R133" s="3">
+        <v>0</v>
+      </c>
+      <c r="S133" s="3">
+        <v>0</v>
+      </c>
+      <c r="T133" s="3">
+        <v>1</v>
+      </c>
+      <c r="U133" s="3">
+        <v>0</v>
+      </c>
+      <c r="V133" s="3">
+        <v>0</v>
+      </c>
+      <c r="W133" s="3">
+        <v>2</v>
+      </c>
+      <c r="X133" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B134" s="64" t="s">
+        <v>216</v>
+      </c>
+      <c r="C134" s="3">
+        <v>2</v>
+      </c>
+      <c r="D134" s="3">
+        <v>2</v>
+      </c>
+      <c r="E134" s="3">
+        <v>2</v>
+      </c>
+      <c r="F134" s="3">
+        <v>0</v>
+      </c>
+      <c r="G134" s="3">
+        <v>1</v>
+      </c>
+      <c r="H134" s="3">
+        <v>2</v>
+      </c>
+      <c r="I134" s="3">
+        <v>1</v>
+      </c>
+      <c r="J134" s="3">
+        <v>0</v>
+      </c>
+      <c r="K134" s="3">
+        <v>3</v>
+      </c>
+      <c r="L134" s="3">
+        <v>2</v>
+      </c>
+      <c r="M134" s="3">
+        <v>0</v>
+      </c>
+      <c r="N134" s="3">
+        <v>0</v>
+      </c>
+      <c r="O134" s="3">
+        <v>0</v>
+      </c>
+      <c r="P134" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="3">
+        <v>0</v>
+      </c>
+      <c r="R134" s="3">
+        <v>0</v>
+      </c>
+      <c r="S134" s="3">
+        <v>0</v>
+      </c>
+      <c r="T134" s="3">
+        <v>0</v>
+      </c>
+      <c r="U134" s="3">
+        <v>0</v>
+      </c>
+      <c r="V134" s="3">
+        <v>0</v>
+      </c>
+      <c r="W134" s="3">
+        <v>0</v>
+      </c>
+      <c r="X134" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B135" s="64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C135" s="3">
+        <v>0</v>
+      </c>
+      <c r="D135" s="3">
+        <v>1</v>
+      </c>
+      <c r="E135" s="3">
+        <v>0</v>
+      </c>
+      <c r="F135" s="3">
+        <v>0</v>
+      </c>
+      <c r="G135" s="3">
+        <v>0</v>
+      </c>
+      <c r="H135" s="3">
+        <v>1</v>
+      </c>
+      <c r="I135" s="3">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3">
+        <v>0</v>
+      </c>
+      <c r="K135" s="3">
+        <v>0</v>
+      </c>
+      <c r="L135" s="3">
+        <v>0</v>
+      </c>
+      <c r="M135" s="3">
+        <v>0</v>
+      </c>
+      <c r="N135" s="3">
+        <v>0</v>
+      </c>
+      <c r="O135" s="3">
+        <v>0</v>
+      </c>
+      <c r="P135" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="3">
+        <v>0</v>
+      </c>
+      <c r="R135" s="3">
+        <v>0</v>
+      </c>
+      <c r="S135" s="3">
+        <v>0</v>
+      </c>
+      <c r="T135" s="3">
+        <v>0</v>
+      </c>
+      <c r="U135" s="3">
+        <v>0</v>
+      </c>
+      <c r="V135" s="3">
+        <v>0</v>
+      </c>
+      <c r="W135" s="3">
+        <v>0</v>
+      </c>
+      <c r="X135" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B136" s="64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C136" s="3">
+        <v>1</v>
+      </c>
+      <c r="D136" s="3">
+        <v>3</v>
+      </c>
+      <c r="E136" s="3">
+        <v>5</v>
+      </c>
+      <c r="F136" s="3">
+        <v>2</v>
+      </c>
+      <c r="G136" s="3">
+        <v>2</v>
+      </c>
+      <c r="H136" s="3">
+        <v>1</v>
+      </c>
+      <c r="I136" s="3">
+        <v>2</v>
+      </c>
+      <c r="J136" s="3">
+        <v>4</v>
+      </c>
+      <c r="K136" s="3">
+        <v>1</v>
+      </c>
+      <c r="L136" s="3">
+        <v>1</v>
+      </c>
+      <c r="M136" s="3">
+        <v>3</v>
+      </c>
+      <c r="N136" s="3">
+        <v>0</v>
+      </c>
+      <c r="O136" s="3">
+        <v>0</v>
+      </c>
+      <c r="P136" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="3">
+        <v>0</v>
+      </c>
+      <c r="R136" s="3">
+        <v>0</v>
+      </c>
+      <c r="S136" s="3">
+        <v>0</v>
+      </c>
+      <c r="T136" s="3">
+        <v>0</v>
+      </c>
+      <c r="U136" s="3">
+        <v>0</v>
+      </c>
+      <c r="V136" s="3">
+        <v>1</v>
+      </c>
+      <c r="W136" s="3">
+        <v>0</v>
+      </c>
+      <c r="X136" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="B137" s="64" t="s">
+        <v>219</v>
+      </c>
+      <c r="C137" s="3">
+        <v>3</v>
+      </c>
+      <c r="D137" s="3">
+        <v>0</v>
+      </c>
+      <c r="E137" s="3">
+        <v>0</v>
+      </c>
+      <c r="F137" s="3">
+        <v>4</v>
+      </c>
+      <c r="G137" s="3">
+        <v>4</v>
+      </c>
+      <c r="H137" s="3">
+        <v>2</v>
+      </c>
+      <c r="I137" s="3">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3">
+        <v>1</v>
+      </c>
+      <c r="K137" s="3">
+        <v>2</v>
+      </c>
+      <c r="L137" s="3">
+        <v>2</v>
+      </c>
+      <c r="M137" s="3">
+        <v>2</v>
+      </c>
+      <c r="N137" s="3">
+        <v>0</v>
+      </c>
+      <c r="O137" s="3">
+        <v>0</v>
+      </c>
+      <c r="P137" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q137" s="3">
+        <v>1</v>
+      </c>
+      <c r="R137" s="3">
+        <v>0</v>
+      </c>
+      <c r="S137" s="3">
+        <v>0</v>
+      </c>
+      <c r="T137" s="3">
+        <v>0</v>
+      </c>
+      <c r="U137" s="3">
+        <v>0</v>
+      </c>
+      <c r="V137" s="3">
+        <v>0</v>
+      </c>
+      <c r="W137" s="3">
+        <v>0</v>
+      </c>
+      <c r="X137" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B138" s="64" t="s">
+        <v>220</v>
+      </c>
+      <c r="C138" s="3">
+        <v>0</v>
+      </c>
+      <c r="D138" s="3">
+        <v>1</v>
+      </c>
+      <c r="E138" s="3">
+        <v>0</v>
+      </c>
+      <c r="F138" s="3">
+        <v>0</v>
+      </c>
+      <c r="G138" s="3">
+        <v>0</v>
+      </c>
+      <c r="H138" s="3">
+        <v>0</v>
+      </c>
+      <c r="I138" s="3">
+        <v>1</v>
+      </c>
+      <c r="J138" s="3">
+        <v>0</v>
+      </c>
+      <c r="K138" s="3">
+        <v>2</v>
+      </c>
+      <c r="L138" s="3">
+        <v>0</v>
+      </c>
+      <c r="M138" s="3">
+        <v>1</v>
+      </c>
+      <c r="N138" s="3">
+        <v>0</v>
+      </c>
+      <c r="O138" s="3">
+        <v>0</v>
+      </c>
+      <c r="P138" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="3">
+        <v>0</v>
+      </c>
+      <c r="R138" s="3">
+        <v>0</v>
+      </c>
+      <c r="S138" s="3">
+        <v>0</v>
+      </c>
+      <c r="T138" s="3">
+        <v>0</v>
+      </c>
+      <c r="U138" s="3">
+        <v>0</v>
+      </c>
+      <c r="V138" s="3">
+        <v>0</v>
+      </c>
+      <c r="W138" s="3">
+        <v>0</v>
+      </c>
+      <c r="X138" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B139" s="64" t="s">
+        <v>221</v>
+      </c>
+      <c r="C139" s="3">
+        <v>8</v>
+      </c>
+      <c r="D139" s="3">
+        <v>1</v>
+      </c>
+      <c r="E139" s="3">
+        <v>2</v>
+      </c>
+      <c r="F139" s="3">
+        <v>7</v>
+      </c>
+      <c r="G139" s="3">
+        <v>1</v>
+      </c>
+      <c r="H139" s="3">
+        <v>4</v>
+      </c>
+      <c r="I139" s="3">
+        <v>6</v>
+      </c>
+      <c r="J139" s="3">
+        <v>1</v>
+      </c>
+      <c r="K139" s="3">
+        <v>1</v>
+      </c>
+      <c r="L139" s="3">
+        <v>1</v>
+      </c>
+      <c r="M139" s="3">
+        <v>1</v>
+      </c>
+      <c r="N139" s="3">
+        <v>1</v>
+      </c>
+      <c r="O139" s="3">
+        <v>0</v>
+      </c>
+      <c r="P139" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="3">
+        <v>1</v>
+      </c>
+      <c r="R139" s="3">
+        <v>1</v>
+      </c>
+      <c r="S139" s="3">
+        <v>0</v>
+      </c>
+      <c r="T139" s="3">
+        <v>1</v>
+      </c>
+      <c r="U139" s="3">
+        <v>0</v>
+      </c>
+      <c r="V139" s="3">
+        <v>0</v>
+      </c>
+      <c r="W139" s="3">
+        <v>0</v>
+      </c>
+      <c r="X139" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="B140" s="64" t="s">
+        <v>222</v>
+      </c>
+      <c r="C140" s="3">
+        <v>0</v>
+      </c>
+      <c r="D140" s="3">
+        <v>1</v>
+      </c>
+      <c r="E140" s="3">
+        <v>1</v>
+      </c>
+      <c r="F140" s="3">
+        <v>0</v>
+      </c>
+      <c r="G140" s="3">
+        <v>1</v>
+      </c>
+      <c r="H140" s="3">
+        <v>2</v>
+      </c>
+      <c r="I140" s="3">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3">
+        <v>0</v>
+      </c>
+      <c r="K140" s="3">
+        <v>0</v>
+      </c>
+      <c r="L140" s="3">
+        <v>0</v>
+      </c>
+      <c r="M140" s="3">
+        <v>0</v>
+      </c>
+      <c r="N140" s="3">
+        <v>0</v>
+      </c>
+      <c r="O140" s="3">
+        <v>0</v>
+      </c>
+      <c r="P140" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="3">
+        <v>0</v>
+      </c>
+      <c r="R140" s="3">
+        <v>0</v>
+      </c>
+      <c r="S140" s="3">
+        <v>0</v>
+      </c>
+      <c r="T140" s="3">
+        <v>0</v>
+      </c>
+      <c r="U140" s="3">
+        <v>0</v>
+      </c>
+      <c r="V140" s="3">
+        <v>0</v>
+      </c>
+      <c r="W140" s="3">
+        <v>0</v>
+      </c>
+      <c r="X140" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="B141" s="64" t="s">
+        <v>223</v>
+      </c>
+      <c r="C141" s="3">
+        <v>6</v>
+      </c>
+      <c r="D141" s="3">
+        <v>3</v>
+      </c>
+      <c r="E141" s="3">
+        <v>4</v>
+      </c>
+      <c r="F141" s="3">
+        <v>3</v>
+      </c>
+      <c r="G141" s="3">
+        <v>3</v>
+      </c>
+      <c r="H141" s="3">
+        <v>1</v>
+      </c>
+      <c r="I141" s="3">
+        <v>1</v>
+      </c>
+      <c r="J141" s="3">
+        <v>2</v>
+      </c>
+      <c r="K141" s="3">
+        <v>2</v>
+      </c>
+      <c r="L141" s="3">
+        <v>1</v>
+      </c>
+      <c r="M141" s="3">
+        <v>2</v>
+      </c>
+      <c r="N141" s="3">
+        <v>0</v>
+      </c>
+      <c r="O141" s="3">
+        <v>0</v>
+      </c>
+      <c r="P141" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q141" s="3">
+        <v>0</v>
+      </c>
+      <c r="R141" s="3">
+        <v>0</v>
+      </c>
+      <c r="S141" s="3">
+        <v>1</v>
+      </c>
+      <c r="T141" s="3">
+        <v>0</v>
+      </c>
+      <c r="U141" s="3">
+        <v>0</v>
+      </c>
+      <c r="V141" s="3">
+        <v>2</v>
+      </c>
+      <c r="W141" s="3">
+        <v>0</v>
+      </c>
+      <c r="X141" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B142" s="64" t="s">
+        <v>224</v>
+      </c>
+      <c r="C142" s="3">
+        <v>1</v>
+      </c>
+      <c r="D142" s="3">
+        <v>2</v>
+      </c>
+      <c r="E142" s="3">
+        <v>1</v>
+      </c>
+      <c r="F142" s="3">
+        <v>1</v>
+      </c>
+      <c r="G142" s="3">
+        <v>1</v>
+      </c>
+      <c r="H142" s="3">
+        <v>3</v>
+      </c>
+      <c r="I142" s="3">
+        <v>5</v>
+      </c>
+      <c r="J142" s="3">
+        <v>2</v>
+      </c>
+      <c r="K142" s="3">
+        <v>0</v>
+      </c>
+      <c r="L142" s="3">
+        <v>2</v>
+      </c>
+      <c r="M142" s="3">
+        <v>0</v>
+      </c>
+      <c r="N142" s="3">
+        <v>0</v>
+      </c>
+      <c r="O142" s="3">
+        <v>0</v>
+      </c>
+      <c r="P142" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q142" s="3">
+        <v>0</v>
+      </c>
+      <c r="R142" s="3">
+        <v>0</v>
+      </c>
+      <c r="S142" s="3">
+        <v>1</v>
+      </c>
+      <c r="T142" s="3">
+        <v>1</v>
+      </c>
+      <c r="U142" s="3">
+        <v>0</v>
+      </c>
+      <c r="V142" s="3">
+        <v>0</v>
+      </c>
+      <c r="W142" s="3">
+        <v>0</v>
+      </c>
+      <c r="X142" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="B143" s="64" t="s">
+        <v>225</v>
+      </c>
+      <c r="C143" s="3">
+        <v>4</v>
+      </c>
+      <c r="D143" s="3">
+        <v>4</v>
+      </c>
+      <c r="E143" s="3">
+        <v>4</v>
+      </c>
+      <c r="F143" s="3">
+        <v>8</v>
+      </c>
+      <c r="G143" s="3">
+        <v>5</v>
+      </c>
+      <c r="H143" s="3">
+        <v>7</v>
+      </c>
+      <c r="I143" s="3">
+        <v>5</v>
+      </c>
+      <c r="J143" s="3">
+        <v>3</v>
+      </c>
+      <c r="K143" s="3">
+        <v>4</v>
+      </c>
+      <c r="L143" s="3">
+        <v>4</v>
+      </c>
+      <c r="M143" s="3">
+        <v>5</v>
+      </c>
+      <c r="N143" s="3">
+        <v>0</v>
+      </c>
+      <c r="O143" s="3">
+        <v>0</v>
+      </c>
+      <c r="P143" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q143" s="3">
+        <v>0</v>
+      </c>
+      <c r="R143" s="3">
+        <v>3</v>
+      </c>
+      <c r="S143" s="3">
+        <v>0</v>
+      </c>
+      <c r="T143" s="3">
+        <v>0</v>
+      </c>
+      <c r="U143" s="3">
+        <v>2</v>
+      </c>
+      <c r="V143" s="3">
+        <v>1</v>
+      </c>
+      <c r="W143" s="3">
+        <v>0</v>
+      </c>
+      <c r="X143" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B144" s="64" t="s">
+        <v>226</v>
+      </c>
+      <c r="C144" s="3">
+        <v>2</v>
+      </c>
+      <c r="D144" s="3">
+        <v>0</v>
+      </c>
+      <c r="E144" s="3">
+        <v>2</v>
+      </c>
+      <c r="F144" s="3">
+        <v>1</v>
+      </c>
+      <c r="G144" s="3">
+        <v>2</v>
+      </c>
+      <c r="H144" s="3">
+        <v>3</v>
+      </c>
+      <c r="I144" s="3">
+        <v>3</v>
+      </c>
+      <c r="J144" s="3">
+        <v>1</v>
+      </c>
+      <c r="K144" s="3">
+        <v>3</v>
+      </c>
+      <c r="L144" s="3">
+        <v>0</v>
+      </c>
+      <c r="M144" s="3">
+        <v>1</v>
+      </c>
+      <c r="N144" s="3">
+        <v>0</v>
+      </c>
+      <c r="O144" s="3">
+        <v>0</v>
+      </c>
+      <c r="P144" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q144" s="3">
+        <v>0</v>
+      </c>
+      <c r="R144" s="3">
+        <v>0</v>
+      </c>
+      <c r="S144" s="3">
+        <v>0</v>
+      </c>
+      <c r="T144" s="3">
+        <v>0</v>
+      </c>
+      <c r="U144" s="3">
+        <v>0</v>
+      </c>
+      <c r="V144" s="3">
+        <v>0</v>
+      </c>
+      <c r="W144" s="3">
+        <v>0</v>
+      </c>
+      <c r="X144" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B145" s="64" t="s">
+        <v>227</v>
+      </c>
+      <c r="C145" s="3">
+        <v>0</v>
+      </c>
+      <c r="D145" s="3">
+        <v>0</v>
+      </c>
+      <c r="E145" s="3">
+        <v>1</v>
+      </c>
+      <c r="F145" s="3">
+        <v>0</v>
+      </c>
+      <c r="G145" s="3">
+        <v>0</v>
+      </c>
+      <c r="H145" s="3">
+        <v>0</v>
+      </c>
+      <c r="I145" s="3">
+        <v>1</v>
+      </c>
+      <c r="J145" s="3">
+        <v>0</v>
+      </c>
+      <c r="K145" s="3">
+        <v>0</v>
+      </c>
+      <c r="L145" s="3">
+        <v>0</v>
+      </c>
+      <c r="M145" s="3">
+        <v>0</v>
+      </c>
+      <c r="N145" s="3">
+        <v>0</v>
+      </c>
+      <c r="O145" s="3">
+        <v>0</v>
+      </c>
+      <c r="P145" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q145" s="3">
+        <v>0</v>
+      </c>
+      <c r="R145" s="3">
+        <v>0</v>
+      </c>
+      <c r="S145" s="3">
+        <v>0</v>
+      </c>
+      <c r="T145" s="3">
+        <v>0</v>
+      </c>
+      <c r="U145" s="3">
+        <v>0</v>
+      </c>
+      <c r="V145" s="3">
+        <v>0</v>
+      </c>
+      <c r="W145" s="3">
+        <v>0</v>
+      </c>
+      <c r="X145" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="64" t="s">
+        <v>228</v>
+      </c>
+      <c r="C146" s="3">
+        <v>5</v>
+      </c>
+      <c r="D146" s="3">
+        <v>0</v>
+      </c>
+      <c r="E146" s="3">
+        <v>4</v>
+      </c>
+      <c r="F146" s="3">
+        <v>3</v>
+      </c>
+      <c r="G146" s="3">
+        <v>3</v>
+      </c>
+      <c r="H146" s="3">
+        <v>1</v>
+      </c>
+      <c r="I146" s="3">
+        <v>1</v>
+      </c>
+      <c r="J146" s="3">
+        <v>4</v>
+      </c>
+      <c r="K146" s="3">
+        <v>0</v>
+      </c>
+      <c r="L146" s="3">
+        <v>0</v>
+      </c>
+      <c r="M146" s="3">
+        <v>1</v>
+      </c>
+      <c r="N146" s="3">
+        <v>0</v>
+      </c>
+      <c r="O146" s="3">
+        <v>1</v>
+      </c>
+      <c r="P146" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q146" s="3">
+        <v>0</v>
+      </c>
+      <c r="R146" s="3">
+        <v>1</v>
+      </c>
+      <c r="S146" s="3">
+        <v>0</v>
+      </c>
+      <c r="T146" s="3">
+        <v>0</v>
+      </c>
+      <c r="U146" s="3">
+        <v>0</v>
+      </c>
+      <c r="V146" s="3">
+        <v>0</v>
+      </c>
+      <c r="W146" s="3">
+        <v>0</v>
+      </c>
+      <c r="X146" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B147" s="64" t="s">
+        <v>229</v>
+      </c>
+      <c r="C147" s="3">
+        <v>5</v>
+      </c>
+      <c r="D147" s="3">
+        <v>3</v>
+      </c>
+      <c r="E147" s="3">
+        <v>3</v>
+      </c>
+      <c r="F147" s="3">
+        <v>1</v>
+      </c>
+      <c r="G147" s="3">
+        <v>0</v>
+      </c>
+      <c r="H147" s="3">
+        <v>2</v>
+      </c>
+      <c r="I147" s="3">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3">
+        <v>1</v>
+      </c>
+      <c r="K147" s="3">
+        <v>1</v>
+      </c>
+      <c r="L147" s="3">
+        <v>1</v>
+      </c>
+      <c r="M147" s="3">
+        <v>0</v>
+      </c>
+      <c r="N147" s="3">
+        <v>0</v>
+      </c>
+      <c r="O147" s="3">
+        <v>1</v>
+      </c>
+      <c r="P147" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q147" s="3">
+        <v>1</v>
+      </c>
+      <c r="R147" s="3">
+        <v>0</v>
+      </c>
+      <c r="S147" s="3">
+        <v>0</v>
+      </c>
+      <c r="T147" s="3">
+        <v>0</v>
+      </c>
+      <c r="U147" s="3">
+        <v>0</v>
+      </c>
+      <c r="V147" s="3">
+        <v>0</v>
+      </c>
+      <c r="W147" s="3">
+        <v>1</v>
+      </c>
+      <c r="X147" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B148" s="64" t="s">
+        <v>230</v>
+      </c>
+      <c r="C148" s="3">
+        <v>1</v>
+      </c>
+      <c r="D148" s="3">
+        <v>1</v>
+      </c>
+      <c r="E148" s="3">
+        <v>1</v>
+      </c>
+      <c r="F148" s="3">
+        <v>0</v>
+      </c>
+      <c r="G148" s="3">
+        <v>3</v>
+      </c>
+      <c r="H148" s="3">
+        <v>1</v>
+      </c>
+      <c r="I148" s="3">
+        <v>1</v>
+      </c>
+      <c r="J148" s="3">
+        <v>1</v>
+      </c>
+      <c r="K148" s="3">
+        <v>1</v>
+      </c>
+      <c r="L148" s="3">
+        <v>0</v>
+      </c>
+      <c r="M148" s="3">
+        <v>0</v>
+      </c>
+      <c r="N148" s="3">
+        <v>0</v>
+      </c>
+      <c r="O148" s="3">
+        <v>0</v>
+      </c>
+      <c r="P148" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q148" s="3">
+        <v>0</v>
+      </c>
+      <c r="R148" s="3">
+        <v>0</v>
+      </c>
+      <c r="S148" s="3">
+        <v>0</v>
+      </c>
+      <c r="T148" s="3">
+        <v>1</v>
+      </c>
+      <c r="U148" s="3">
+        <v>0</v>
+      </c>
+      <c r="V148" s="3">
+        <v>0</v>
+      </c>
+      <c r="W148" s="3">
+        <v>0</v>
+      </c>
+      <c r="X148" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="B149" s="64" t="s">
+        <v>231</v>
+      </c>
+      <c r="C149" s="3">
+        <v>7</v>
+      </c>
+      <c r="D149" s="3">
+        <v>2</v>
+      </c>
+      <c r="E149" s="3">
+        <v>3</v>
+      </c>
+      <c r="F149" s="3">
+        <v>1</v>
+      </c>
+      <c r="G149" s="3">
+        <v>3</v>
+      </c>
+      <c r="H149" s="3">
+        <v>3</v>
+      </c>
+      <c r="I149" s="3">
+        <v>1</v>
+      </c>
+      <c r="J149" s="3">
+        <v>0</v>
+      </c>
+      <c r="K149" s="3">
+        <v>2</v>
+      </c>
+      <c r="L149" s="3">
+        <v>5</v>
+      </c>
+      <c r="M149" s="3">
+        <v>1</v>
+      </c>
+      <c r="N149" s="3">
+        <v>0</v>
+      </c>
+      <c r="O149" s="3">
+        <v>0</v>
+      </c>
+      <c r="P149" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q149" s="3">
+        <v>0</v>
+      </c>
+      <c r="R149" s="3">
+        <v>0</v>
+      </c>
+      <c r="S149" s="3">
+        <v>0</v>
+      </c>
+      <c r="T149" s="3">
+        <v>0</v>
+      </c>
+      <c r="U149" s="3">
+        <v>0</v>
+      </c>
+      <c r="V149" s="3">
+        <v>0</v>
+      </c>
+      <c r="W149" s="3">
+        <v>0</v>
+      </c>
+      <c r="X149" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A150" s="73" t="s">
+        <v>70</v>
+      </c>
+      <c r="B150" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C150" s="3">
+        <v>35</v>
+      </c>
+      <c r="D150" s="3">
+        <v>23</v>
+      </c>
+      <c r="E150" s="3">
+        <v>27</v>
+      </c>
+      <c r="F150" s="3">
+        <v>37</v>
+      </c>
+      <c r="G150" s="3">
+        <v>30</v>
+      </c>
+      <c r="H150" s="3">
+        <v>33</v>
+      </c>
+      <c r="I150" s="3">
+        <v>23</v>
+      </c>
+      <c r="J150" s="3">
+        <v>29</v>
+      </c>
+      <c r="K150" s="3">
+        <v>22</v>
+      </c>
+      <c r="L150" s="3">
+        <v>18</v>
+      </c>
+      <c r="M150" s="3">
+        <v>19</v>
+      </c>
+      <c r="N150" s="3">
+        <v>3</v>
+      </c>
+      <c r="O150" s="3">
+        <v>3</v>
+      </c>
+      <c r="P150" s="3">
+        <v>5</v>
+      </c>
+      <c r="Q150" s="3">
+        <v>2</v>
+      </c>
+      <c r="R150" s="3">
+        <v>3</v>
+      </c>
+      <c r="S150" s="3">
+        <v>3</v>
+      </c>
+      <c r="T150" s="3">
+        <v>4</v>
+      </c>
+      <c r="U150" s="3">
+        <v>2</v>
+      </c>
+      <c r="V150" s="3">
+        <v>1</v>
+      </c>
+      <c r="W150" s="3">
+        <v>0</v>
+      </c>
+      <c r="X150" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="B151" s="64" t="s">
+        <v>232</v>
+      </c>
+      <c r="C151" s="3">
+        <v>19</v>
+      </c>
+      <c r="D151" s="3">
+        <v>10</v>
+      </c>
+      <c r="E151" s="3">
+        <v>15</v>
+      </c>
+      <c r="F151" s="3">
+        <v>24</v>
+      </c>
+      <c r="G151" s="3">
+        <v>11</v>
+      </c>
+      <c r="H151" s="3">
+        <v>16</v>
+      </c>
+      <c r="I151" s="3">
+        <v>13</v>
+      </c>
+      <c r="J151" s="3">
+        <v>11</v>
+      </c>
+      <c r="K151" s="3">
+        <v>11</v>
+      </c>
+      <c r="L151" s="3">
+        <v>10</v>
+      </c>
+      <c r="M151" s="3">
+        <v>7</v>
+      </c>
+      <c r="N151" s="3">
+        <v>2</v>
+      </c>
+      <c r="O151" s="3">
+        <v>0</v>
+      </c>
+      <c r="P151" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q151" s="3">
+        <v>2</v>
+      </c>
+      <c r="R151" s="3">
+        <v>1</v>
+      </c>
+      <c r="S151" s="3">
+        <v>2</v>
+      </c>
+      <c r="T151" s="3">
+        <v>3</v>
+      </c>
+      <c r="U151" s="3">
+        <v>0</v>
+      </c>
+      <c r="V151" s="3">
+        <v>1</v>
+      </c>
+      <c r="W151" s="3">
+        <v>0</v>
+      </c>
+      <c r="X151" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="B152" s="64" t="s">
+        <v>233</v>
+      </c>
+      <c r="C152" s="3">
+        <v>1</v>
+      </c>
+      <c r="D152" s="3">
+        <v>2</v>
+      </c>
+      <c r="E152" s="3">
+        <v>2</v>
+      </c>
+      <c r="F152" s="3">
+        <v>1</v>
+      </c>
+      <c r="G152" s="3">
+        <v>0</v>
+      </c>
+      <c r="H152" s="3">
+        <v>2</v>
+      </c>
+      <c r="I152" s="3">
+        <v>1</v>
+      </c>
+      <c r="J152" s="3">
+        <v>7</v>
+      </c>
+      <c r="K152" s="3">
+        <v>0</v>
+      </c>
+      <c r="L152" s="3">
+        <v>1</v>
+      </c>
+      <c r="M152" s="3">
+        <v>2</v>
+      </c>
+      <c r="N152" s="3">
+        <v>1</v>
+      </c>
+      <c r="O152" s="3">
+        <v>1</v>
+      </c>
+      <c r="P152" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q152" s="3">
+        <v>0</v>
+      </c>
+      <c r="R152" s="3">
+        <v>0</v>
+      </c>
+      <c r="S152" s="3">
+        <v>0</v>
+      </c>
+      <c r="T152" s="3">
+        <v>0</v>
+      </c>
+      <c r="U152" s="3">
+        <v>1</v>
+      </c>
+      <c r="V152" s="3">
+        <v>0</v>
+      </c>
+      <c r="W152" s="3">
+        <v>0</v>
+      </c>
+      <c r="X152" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B153" s="64" t="s">
+        <v>234</v>
+      </c>
+      <c r="C153" s="3">
+        <v>5</v>
+      </c>
+      <c r="D153" s="3">
+        <v>1</v>
+      </c>
+      <c r="E153" s="3">
+        <v>2</v>
+      </c>
+      <c r="F153" s="3">
+        <v>1</v>
+      </c>
+      <c r="G153" s="3">
+        <v>2</v>
+      </c>
+      <c r="H153" s="3">
+        <v>4</v>
+      </c>
+      <c r="I153" s="3">
+        <v>1</v>
+      </c>
+      <c r="J153" s="3">
+        <v>1</v>
+      </c>
+      <c r="K153" s="3">
+        <v>2</v>
+      </c>
+      <c r="L153" s="3">
+        <v>2</v>
+      </c>
+      <c r="M153" s="3">
+        <v>1</v>
+      </c>
+      <c r="N153" s="3">
+        <v>0</v>
+      </c>
+      <c r="O153" s="3">
+        <v>0</v>
+      </c>
+      <c r="P153" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q153" s="3">
+        <v>0</v>
+      </c>
+      <c r="R153" s="3">
+        <v>0</v>
+      </c>
+      <c r="S153" s="3">
+        <v>0</v>
+      </c>
+      <c r="T153" s="3">
+        <v>0</v>
+      </c>
+      <c r="U153" s="3">
+        <v>0</v>
+      </c>
+      <c r="V153" s="3">
+        <v>0</v>
+      </c>
+      <c r="W153" s="3">
+        <v>0</v>
+      </c>
+      <c r="X153" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B154" s="64" t="s">
+        <v>235</v>
+      </c>
+      <c r="C154" s="3">
+        <v>1</v>
+      </c>
+      <c r="D154" s="3">
+        <v>0</v>
+      </c>
+      <c r="E154" s="3">
+        <v>1</v>
+      </c>
+      <c r="F154" s="3">
+        <v>2</v>
+      </c>
+      <c r="G154" s="3">
+        <v>1</v>
+      </c>
+      <c r="H154" s="3">
+        <v>4</v>
+      </c>
+      <c r="I154" s="3">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3">
+        <v>1</v>
+      </c>
+      <c r="K154" s="3">
+        <v>1</v>
+      </c>
+      <c r="L154" s="3">
+        <v>3</v>
+      </c>
+      <c r="M154" s="3">
+        <v>1</v>
+      </c>
+      <c r="N154" s="3">
+        <v>0</v>
+      </c>
+      <c r="O154" s="3">
+        <v>0</v>
+      </c>
+      <c r="P154" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q154" s="3">
+        <v>0</v>
+      </c>
+      <c r="R154" s="3">
+        <v>0</v>
+      </c>
+      <c r="S154" s="3">
+        <v>0</v>
+      </c>
+      <c r="T154" s="3">
+        <v>0</v>
+      </c>
+      <c r="U154" s="3">
+        <v>0</v>
+      </c>
+      <c r="V154" s="3">
+        <v>0</v>
+      </c>
+      <c r="W154" s="3">
+        <v>0</v>
+      </c>
+      <c r="X154" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B155" s="64" t="s">
+        <v>236</v>
+      </c>
+      <c r="C155" s="3">
+        <v>1</v>
+      </c>
+      <c r="D155" s="3">
+        <v>4</v>
+      </c>
+      <c r="E155" s="3">
+        <v>2</v>
+      </c>
+      <c r="F155" s="3">
+        <v>0</v>
+      </c>
+      <c r="G155" s="3">
+        <v>4</v>
+      </c>
+      <c r="H155" s="3">
+        <v>3</v>
+      </c>
+      <c r="I155" s="3">
+        <v>2</v>
+      </c>
+      <c r="J155" s="3">
+        <v>4</v>
+      </c>
+      <c r="K155" s="3">
+        <v>2</v>
+      </c>
+      <c r="L155" s="3">
+        <v>0</v>
+      </c>
+      <c r="M155" s="3">
+        <v>0</v>
+      </c>
+      <c r="N155" s="3">
+        <v>0</v>
+      </c>
+      <c r="O155" s="3">
+        <v>2</v>
+      </c>
+      <c r="P155" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q155" s="3">
+        <v>0</v>
+      </c>
+      <c r="R155" s="3">
+        <v>1</v>
+      </c>
+      <c r="S155" s="3">
+        <v>1</v>
+      </c>
+      <c r="T155" s="3">
+        <v>1</v>
+      </c>
+      <c r="U155" s="3">
+        <v>0</v>
+      </c>
+      <c r="V155" s="3">
+        <v>0</v>
+      </c>
+      <c r="W155" s="3">
+        <v>0</v>
+      </c>
+      <c r="X155" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="B156" s="64" t="s">
+        <v>237</v>
+      </c>
+      <c r="C156" s="3">
+        <v>2</v>
+      </c>
+      <c r="D156" s="3">
+        <v>0</v>
+      </c>
+      <c r="E156" s="3">
+        <v>1</v>
+      </c>
+      <c r="F156" s="3">
+        <v>2</v>
+      </c>
+      <c r="G156" s="3">
+        <v>1</v>
+      </c>
+      <c r="H156" s="3">
+        <v>2</v>
+      </c>
+      <c r="I156" s="3">
+        <v>2</v>
+      </c>
+      <c r="J156" s="3">
+        <v>0</v>
+      </c>
+      <c r="K156" s="3">
+        <v>3</v>
+      </c>
+      <c r="L156" s="3">
+        <v>1</v>
+      </c>
+      <c r="M156" s="3">
+        <v>4</v>
+      </c>
+      <c r="N156" s="3">
+        <v>0</v>
+      </c>
+      <c r="O156" s="3">
+        <v>0</v>
+      </c>
+      <c r="P156" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q156" s="3">
+        <v>0</v>
+      </c>
+      <c r="R156" s="3">
+        <v>0</v>
+      </c>
+      <c r="S156" s="3">
+        <v>0</v>
+      </c>
+      <c r="T156" s="3">
+        <v>0</v>
+      </c>
+      <c r="U156" s="3">
+        <v>0</v>
+      </c>
+      <c r="V156" s="3">
+        <v>0</v>
+      </c>
+      <c r="W156" s="3">
+        <v>0</v>
+      </c>
+      <c r="X156" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B157" s="64" t="s">
+        <v>238</v>
+      </c>
+      <c r="C157" s="3">
+        <v>2</v>
+      </c>
+      <c r="D157" s="3">
+        <v>4</v>
+      </c>
+      <c r="E157" s="3">
+        <v>2</v>
+      </c>
+      <c r="F157" s="3">
+        <v>2</v>
+      </c>
+      <c r="G157" s="3">
+        <v>4</v>
+      </c>
+      <c r="H157" s="3">
+        <v>1</v>
+      </c>
+      <c r="I157" s="3">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3">
+        <v>1</v>
+      </c>
+      <c r="K157" s="3">
+        <v>2</v>
+      </c>
+      <c r="L157" s="3">
+        <v>0</v>
+      </c>
+      <c r="M157" s="3">
+        <v>3</v>
+      </c>
+      <c r="N157" s="3">
+        <v>0</v>
+      </c>
+      <c r="O157" s="3">
+        <v>0</v>
+      </c>
+      <c r="P157" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q157" s="3">
+        <v>0</v>
+      </c>
+      <c r="R157" s="3">
+        <v>1</v>
+      </c>
+      <c r="S157" s="3">
+        <v>0</v>
+      </c>
+      <c r="T157" s="3">
+        <v>0</v>
+      </c>
+      <c r="U157" s="3">
+        <v>0</v>
+      </c>
+      <c r="V157" s="3">
+        <v>0</v>
+      </c>
+      <c r="W157" s="3">
+        <v>0</v>
+      </c>
+      <c r="X157" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B158" s="64" t="s">
+        <v>239</v>
+      </c>
+      <c r="C158" s="3">
+        <v>1</v>
+      </c>
+      <c r="D158" s="3">
+        <v>0</v>
+      </c>
+      <c r="E158" s="3">
+        <v>0</v>
+      </c>
+      <c r="F158" s="3">
+        <v>3</v>
+      </c>
+      <c r="G158" s="3">
+        <v>0</v>
+      </c>
+      <c r="H158" s="3">
+        <v>0</v>
+      </c>
+      <c r="I158" s="3">
+        <v>2</v>
+      </c>
+      <c r="J158" s="3">
+        <v>2</v>
+      </c>
+      <c r="K158" s="3">
+        <v>1</v>
+      </c>
+      <c r="L158" s="3">
+        <v>0</v>
+      </c>
+      <c r="M158" s="3">
+        <v>0</v>
+      </c>
+      <c r="N158" s="3">
+        <v>0</v>
+      </c>
+      <c r="O158" s="3">
+        <v>0</v>
+      </c>
+      <c r="P158" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q158" s="3">
+        <v>0</v>
+      </c>
+      <c r="R158" s="3">
+        <v>0</v>
+      </c>
+      <c r="S158" s="3">
+        <v>0</v>
+      </c>
+      <c r="T158" s="3">
+        <v>0</v>
+      </c>
+      <c r="U158" s="3">
+        <v>0</v>
+      </c>
+      <c r="V158" s="3">
+        <v>0</v>
+      </c>
+      <c r="W158" s="3">
+        <v>0</v>
+      </c>
+      <c r="X158" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B159" s="64" t="s">
+        <v>240</v>
+      </c>
+      <c r="C159" s="3">
+        <v>3</v>
+      </c>
+      <c r="D159" s="3">
+        <v>2</v>
+      </c>
+      <c r="E159" s="3">
+        <v>2</v>
+      </c>
+      <c r="F159" s="3">
+        <v>2</v>
+      </c>
+      <c r="G159" s="3">
+        <v>7</v>
+      </c>
+      <c r="H159" s="3">
+        <v>1</v>
+      </c>
+      <c r="I159" s="3">
+        <v>2</v>
+      </c>
+      <c r="J159" s="3">
+        <v>2</v>
+      </c>
+      <c r="K159" s="3">
+        <v>0</v>
+      </c>
+      <c r="L159" s="3">
+        <v>1</v>
+      </c>
+      <c r="M159" s="3">
+        <v>1</v>
+      </c>
+      <c r="N159" s="3">
+        <v>0</v>
+      </c>
+      <c r="O159" s="3">
+        <v>0</v>
+      </c>
+      <c r="P159" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q159" s="3">
+        <v>0</v>
+      </c>
+      <c r="R159" s="3">
+        <v>0</v>
+      </c>
+      <c r="S159" s="3">
+        <v>0</v>
+      </c>
+      <c r="T159" s="3">
+        <v>0</v>
+      </c>
+      <c r="U159" s="3">
+        <v>1</v>
+      </c>
+      <c r="V159" s="3">
+        <v>0</v>
+      </c>
+      <c r="W159" s="3">
+        <v>0</v>
+      </c>
+      <c r="X159" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A160" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="B160" s="66" t="s">
+        <v>17</v>
+      </c>
+      <c r="C160" s="3">
+        <v>121</v>
+      </c>
+      <c r="D160" s="3">
+        <v>79</v>
+      </c>
+      <c r="E160" s="3">
+        <v>82</v>
+      </c>
+      <c r="F160" s="3">
+        <v>70</v>
+      </c>
+      <c r="G160" s="3">
+        <v>63</v>
+      </c>
+      <c r="H160" s="3">
+        <v>51</v>
+      </c>
+      <c r="I160" s="3">
+        <v>52</v>
+      </c>
+      <c r="J160" s="3">
+        <v>59</v>
+      </c>
+      <c r="K160" s="3">
+        <v>60</v>
+      </c>
+      <c r="L160" s="3">
+        <v>47</v>
+      </c>
+      <c r="M160" s="3">
+        <v>33</v>
+      </c>
+      <c r="N160" s="3">
+        <v>10</v>
+      </c>
+      <c r="O160" s="3">
+        <v>4</v>
+      </c>
+      <c r="P160" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q160" s="3">
+        <v>1</v>
+      </c>
+      <c r="R160" s="3">
+        <v>9</v>
+      </c>
+      <c r="S160" s="3">
+        <v>5</v>
+      </c>
+      <c r="T160" s="3">
+        <v>2</v>
+      </c>
+      <c r="U160" s="3">
+        <v>5</v>
+      </c>
+      <c r="V160" s="3">
+        <v>7</v>
+      </c>
+      <c r="W160" s="3">
+        <v>4</v>
+      </c>
+      <c r="X160" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B161" s="64" t="s">
+        <v>241</v>
+      </c>
+      <c r="C161" s="3">
+        <v>21</v>
+      </c>
+      <c r="D161" s="3">
+        <v>8</v>
+      </c>
+      <c r="E161" s="3">
+        <v>17</v>
+      </c>
+      <c r="F161" s="3">
+        <v>11</v>
+      </c>
+      <c r="G161" s="3">
+        <v>7</v>
+      </c>
+      <c r="H161" s="3">
+        <v>13</v>
+      </c>
+      <c r="I161" s="3">
+        <v>10</v>
+      </c>
+      <c r="J161" s="3">
+        <v>11</v>
+      </c>
+      <c r="K161" s="3">
+        <v>7</v>
+      </c>
+      <c r="L161" s="3">
+        <v>18</v>
+      </c>
+      <c r="M161" s="3">
+        <v>5</v>
+      </c>
+      <c r="N161" s="3">
+        <v>3</v>
+      </c>
+      <c r="O161" s="3">
+        <v>1</v>
+      </c>
+      <c r="P161" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q161" s="3">
+        <v>0</v>
+      </c>
+      <c r="R161" s="3">
+        <v>3</v>
+      </c>
+      <c r="S161" s="3">
+        <v>0</v>
+      </c>
+      <c r="T161" s="3">
+        <v>0</v>
+      </c>
+      <c r="U161" s="3">
+        <v>2</v>
+      </c>
+      <c r="V161" s="3">
+        <v>1</v>
+      </c>
+      <c r="W161" s="3">
+        <v>1</v>
+      </c>
+      <c r="X161" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B162" s="64" t="s">
+        <v>242</v>
+      </c>
+      <c r="C162" s="3">
+        <v>52</v>
+      </c>
+      <c r="D162" s="3">
+        <v>37</v>
+      </c>
+      <c r="E162" s="3">
+        <v>43</v>
+      </c>
+      <c r="F162" s="3">
+        <v>37</v>
+      </c>
+      <c r="G162" s="3">
+        <v>26</v>
+      </c>
+      <c r="H162" s="3">
+        <v>16</v>
+      </c>
+      <c r="I162" s="3">
+        <v>12</v>
+      </c>
+      <c r="J162" s="3">
+        <v>17</v>
+      </c>
+      <c r="K162" s="3">
+        <v>26</v>
+      </c>
+      <c r="L162" s="3">
+        <v>5</v>
+      </c>
+      <c r="M162" s="3">
+        <v>12</v>
+      </c>
+      <c r="N162" s="3">
+        <v>5</v>
+      </c>
+      <c r="O162" s="3">
+        <v>2</v>
+      </c>
+      <c r="P162" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q162" s="3">
+        <v>1</v>
+      </c>
+      <c r="R162" s="3">
+        <v>5</v>
+      </c>
+      <c r="S162" s="3">
+        <v>1</v>
+      </c>
+      <c r="T162" s="3">
+        <v>2</v>
+      </c>
+      <c r="U162" s="3">
+        <v>1</v>
+      </c>
+      <c r="V162" s="3">
+        <v>6</v>
+      </c>
+      <c r="W162" s="3">
+        <v>1</v>
+      </c>
+      <c r="X162" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="B163" s="64" t="s">
+        <v>243</v>
+      </c>
+      <c r="C163" s="3">
+        <v>10</v>
+      </c>
+      <c r="D163" s="3">
+        <v>5</v>
+      </c>
+      <c r="E163" s="3">
+        <v>10</v>
+      </c>
+      <c r="F163" s="3">
+        <v>7</v>
+      </c>
+      <c r="G163" s="3">
+        <v>12</v>
+      </c>
+      <c r="H163" s="3">
+        <v>4</v>
+      </c>
+      <c r="I163" s="3">
+        <v>8</v>
+      </c>
+      <c r="J163" s="3">
+        <v>10</v>
+      </c>
+      <c r="K163" s="3">
+        <v>4</v>
+      </c>
+      <c r="L163" s="3">
+        <v>7</v>
+      </c>
+      <c r="M163" s="3">
+        <v>3</v>
+      </c>
+      <c r="N163" s="3">
+        <v>0</v>
+      </c>
+      <c r="O163" s="3">
+        <v>1</v>
+      </c>
+      <c r="P163" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q163" s="3">
+        <v>0</v>
+      </c>
+      <c r="R163" s="3">
+        <v>0</v>
+      </c>
+      <c r="S163" s="3">
+        <v>0</v>
+      </c>
+      <c r="T163" s="3">
+        <v>0</v>
+      </c>
+      <c r="U163" s="3">
+        <v>2</v>
+      </c>
+      <c r="V163" s="3">
+        <v>0</v>
+      </c>
+      <c r="W163" s="3">
+        <v>1</v>
+      </c>
+      <c r="X163" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B164" s="64" t="s">
+        <v>244</v>
+      </c>
+      <c r="C164" s="3">
+        <v>19</v>
+      </c>
+      <c r="D164" s="3">
+        <v>13</v>
+      </c>
+      <c r="E164" s="3">
+        <v>3</v>
+      </c>
+      <c r="F164" s="3">
+        <v>4</v>
+      </c>
+      <c r="G164" s="3">
+        <v>3</v>
+      </c>
+      <c r="H164" s="3">
+        <v>3</v>
+      </c>
+      <c r="I164" s="3">
+        <v>7</v>
+      </c>
+      <c r="J164" s="3">
+        <v>4</v>
+      </c>
+      <c r="K164" s="3">
+        <v>4</v>
+      </c>
+      <c r="L164" s="3">
+        <v>4</v>
+      </c>
+      <c r="M164" s="3">
+        <v>1</v>
+      </c>
+      <c r="N164" s="3">
+        <v>0</v>
+      </c>
+      <c r="O164" s="3">
+        <v>0</v>
+      </c>
+      <c r="P164" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q164" s="3">
+        <v>0</v>
+      </c>
+      <c r="R164" s="3">
+        <v>1</v>
+      </c>
+      <c r="S164" s="3">
+        <v>1</v>
+      </c>
+      <c r="T164" s="3">
+        <v>0</v>
+      </c>
+      <c r="U164" s="3">
+        <v>0</v>
+      </c>
+      <c r="V164" s="3">
+        <v>0</v>
+      </c>
+      <c r="W164" s="3">
+        <v>1</v>
+      </c>
+      <c r="X164" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B165" s="64" t="s">
+        <v>245</v>
+      </c>
+      <c r="C165" s="3">
+        <v>10</v>
+      </c>
+      <c r="D165" s="3">
+        <v>11</v>
+      </c>
+      <c r="E165" s="3">
+        <v>5</v>
+      </c>
+      <c r="F165" s="3">
+        <v>8</v>
+      </c>
+      <c r="G165" s="3">
+        <v>8</v>
+      </c>
+      <c r="H165" s="3">
+        <v>6</v>
+      </c>
+      <c r="I165" s="3">
+        <v>3</v>
+      </c>
+      <c r="J165" s="3">
+        <v>4</v>
+      </c>
+      <c r="K165" s="3">
+        <v>3</v>
+      </c>
+      <c r="L165" s="3">
+        <v>5</v>
+      </c>
+      <c r="M165" s="3">
+        <v>3</v>
+      </c>
+      <c r="N165" s="3">
+        <v>1</v>
+      </c>
+      <c r="O165" s="3">
+        <v>0</v>
+      </c>
+      <c r="P165" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q165" s="3">
+        <v>0</v>
+      </c>
+      <c r="R165" s="3">
+        <v>0</v>
+      </c>
+      <c r="S165" s="3">
+        <v>1</v>
+      </c>
+      <c r="T165" s="3">
+        <v>0</v>
+      </c>
+      <c r="U165" s="3">
+        <v>0</v>
+      </c>
+      <c r="V165" s="3">
+        <v>0</v>
+      </c>
+      <c r="W165" s="3">
+        <v>0</v>
+      </c>
+      <c r="X165" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="B166" s="64" t="s">
+        <v>246</v>
+      </c>
+      <c r="C166" s="3">
+        <v>2</v>
+      </c>
+      <c r="D166" s="3">
+        <v>1</v>
+      </c>
+      <c r="E166" s="3">
+        <v>1</v>
+      </c>
+      <c r="F166" s="3">
+        <v>1</v>
+      </c>
+      <c r="G166" s="3">
+        <v>4</v>
+      </c>
+      <c r="H166" s="3">
+        <v>7</v>
+      </c>
+      <c r="I166" s="3">
+        <v>10</v>
+      </c>
+      <c r="J166" s="3">
+        <v>10</v>
+      </c>
+      <c r="K166" s="3">
+        <v>13</v>
+      </c>
+      <c r="L166" s="3">
+        <v>6</v>
+      </c>
+      <c r="M166" s="3">
+        <v>7</v>
+      </c>
+      <c r="N166" s="3">
+        <v>1</v>
+      </c>
+      <c r="O166" s="3">
+        <v>0</v>
+      </c>
+      <c r="P166" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q166" s="3">
+        <v>0</v>
+      </c>
+      <c r="R166" s="3">
+        <v>0</v>
+      </c>
+      <c r="S166" s="3">
+        <v>1</v>
+      </c>
+      <c r="T166" s="3">
+        <v>0</v>
+      </c>
+      <c r="U166" s="3">
+        <v>0</v>
+      </c>
+      <c r="V166" s="3">
+        <v>0</v>
+      </c>
+      <c r="W166" s="3">
+        <v>0</v>
+      </c>
+      <c r="X166" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B167" s="64" t="s">
+        <v>247</v>
+      </c>
+      <c r="C167" s="3">
+        <v>7</v>
+      </c>
+      <c r="D167" s="3">
+        <v>4</v>
+      </c>
+      <c r="E167" s="3">
+        <v>3</v>
+      </c>
+      <c r="F167" s="3">
+        <v>2</v>
+      </c>
+      <c r="G167" s="3">
+        <v>3</v>
+      </c>
+      <c r="H167" s="3">
+        <v>2</v>
+      </c>
+      <c r="I167" s="3">
+        <v>2</v>
+      </c>
+      <c r="J167" s="3">
+        <v>3</v>
+      </c>
+      <c r="K167" s="3">
+        <v>3</v>
+      </c>
+      <c r="L167" s="3">
+        <v>2</v>
+      </c>
+      <c r="M167" s="3">
+        <v>2</v>
+      </c>
+      <c r="N167" s="3">
+        <v>0</v>
+      </c>
+      <c r="O167" s="3">
+        <v>0</v>
+      </c>
+      <c r="P167" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q167" s="3">
+        <v>0</v>
+      </c>
+      <c r="R167" s="3">
+        <v>0</v>
+      </c>
+      <c r="S167" s="3">
+        <v>1</v>
+      </c>
+      <c r="T167" s="3">
+        <v>0</v>
+      </c>
+      <c r="U167" s="3">
+        <v>0</v>
+      </c>
+      <c r="V167" s="3">
+        <v>0</v>
+      </c>
+      <c r="W167" s="3">
+        <v>0</v>
+      </c>
+      <c r="X167" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A168" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="B168" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="C168" s="3">
+        <v>52</v>
+      </c>
+      <c r="D168" s="3">
+        <v>51</v>
+      </c>
+      <c r="E168" s="3">
+        <v>50</v>
+      </c>
+      <c r="F168" s="3">
+        <v>54</v>
+      </c>
+      <c r="G168" s="3">
+        <v>50</v>
+      </c>
+      <c r="H168" s="3">
+        <v>45</v>
+      </c>
+      <c r="I168" s="3">
+        <v>49</v>
+      </c>
+      <c r="J168" s="3">
+        <v>64</v>
+      </c>
+      <c r="K168" s="3">
+        <v>38</v>
+      </c>
+      <c r="L168" s="3">
+        <v>25</v>
+      </c>
+      <c r="M168" s="3">
+        <v>35</v>
+      </c>
+      <c r="N168" s="3">
+        <v>2</v>
+      </c>
+      <c r="O168" s="3">
+        <v>6</v>
+      </c>
+      <c r="P168" s="3">
+        <v>5</v>
+      </c>
+      <c r="Q168" s="3">
+        <v>6</v>
+      </c>
+      <c r="R168" s="3">
+        <v>6</v>
+      </c>
+      <c r="S168" s="3">
+        <v>11</v>
+      </c>
+      <c r="T168" s="3">
+        <v>3</v>
+      </c>
+      <c r="U168" s="3">
+        <v>7</v>
+      </c>
+      <c r="V168" s="3">
+        <v>5</v>
+      </c>
+      <c r="W168" s="3">
+        <v>9</v>
+      </c>
+      <c r="X168" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="B169" s="64" t="s">
+        <v>248</v>
+      </c>
+      <c r="C169" s="3">
+        <v>14</v>
+      </c>
+      <c r="D169" s="3">
+        <v>22</v>
+      </c>
+      <c r="E169" s="3">
+        <v>20</v>
+      </c>
+      <c r="F169" s="3">
+        <v>15</v>
+      </c>
+      <c r="G169" s="3">
+        <v>14</v>
+      </c>
+      <c r="H169" s="3">
+        <v>4</v>
+      </c>
+      <c r="I169" s="3">
+        <v>14</v>
+      </c>
+      <c r="J169" s="3">
+        <v>18</v>
+      </c>
+      <c r="K169" s="3">
+        <v>11</v>
+      </c>
+      <c r="L169" s="3">
+        <v>6</v>
+      </c>
+      <c r="M169" s="3">
+        <v>10</v>
+      </c>
+      <c r="N169" s="3">
+        <v>1</v>
+      </c>
+      <c r="O169" s="3">
+        <v>3</v>
+      </c>
+      <c r="P169" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q169" s="3">
+        <v>3</v>
+      </c>
+      <c r="R169" s="3">
+        <v>2</v>
+      </c>
+      <c r="S169" s="3">
+        <v>0</v>
+      </c>
+      <c r="T169" s="3">
+        <v>1</v>
+      </c>
+      <c r="U169" s="3">
+        <v>2</v>
+      </c>
+      <c r="V169" s="3">
+        <v>3</v>
+      </c>
+      <c r="W169" s="3">
+        <v>6</v>
+      </c>
+      <c r="X169" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="B170" s="64" t="s">
+        <v>249</v>
+      </c>
+      <c r="C170" s="3">
+        <v>8</v>
+      </c>
+      <c r="D170" s="3">
+        <v>7</v>
+      </c>
+      <c r="E170" s="3">
+        <v>4</v>
+      </c>
+      <c r="F170" s="3">
+        <v>10</v>
+      </c>
+      <c r="G170" s="3">
+        <v>3</v>
+      </c>
+      <c r="H170" s="3">
+        <v>7</v>
+      </c>
+      <c r="I170" s="3">
+        <v>4</v>
+      </c>
+      <c r="J170" s="3">
+        <v>10</v>
+      </c>
+      <c r="K170" s="3">
+        <v>7</v>
+      </c>
+      <c r="L170" s="3">
+        <v>6</v>
+      </c>
+      <c r="M170" s="3">
+        <v>6</v>
+      </c>
+      <c r="N170" s="3">
+        <v>1</v>
+      </c>
+      <c r="O170" s="3">
+        <v>1</v>
+      </c>
+      <c r="P170" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q170" s="3">
+        <v>2</v>
+      </c>
+      <c r="R170" s="3">
+        <v>0</v>
+      </c>
+      <c r="S170" s="3">
+        <v>0</v>
+      </c>
+      <c r="T170" s="3">
+        <v>0</v>
+      </c>
+      <c r="U170" s="3">
+        <v>1</v>
+      </c>
+      <c r="V170" s="3">
+        <v>0</v>
+      </c>
+      <c r="W170" s="3">
+        <v>1</v>
+      </c>
+      <c r="X170" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B171" s="64" t="s">
+        <v>250</v>
+      </c>
+      <c r="C171" s="3">
+        <v>9</v>
+      </c>
+      <c r="D171" s="3">
+        <v>7</v>
+      </c>
+      <c r="E171" s="3">
+        <v>7</v>
+      </c>
+      <c r="F171" s="3">
+        <v>14</v>
+      </c>
+      <c r="G171" s="3">
+        <v>14</v>
+      </c>
+      <c r="H171" s="3">
+        <v>20</v>
+      </c>
+      <c r="I171" s="3">
+        <v>14</v>
+      </c>
+      <c r="J171" s="3">
+        <v>18</v>
+      </c>
+      <c r="K171" s="3">
+        <v>5</v>
+      </c>
+      <c r="L171" s="3">
+        <v>1</v>
+      </c>
+      <c r="M171" s="3">
+        <v>3</v>
+      </c>
+      <c r="N171" s="3">
+        <v>0</v>
+      </c>
+      <c r="O171" s="3">
+        <v>0</v>
+      </c>
+      <c r="P171" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q171" s="3">
+        <v>1</v>
+      </c>
+      <c r="R171" s="3">
+        <v>2</v>
+      </c>
+      <c r="S171" s="3">
+        <v>6</v>
+      </c>
+      <c r="T171" s="3">
+        <v>0</v>
+      </c>
+      <c r="U171" s="3">
+        <v>1</v>
+      </c>
+      <c r="V171" s="3">
+        <v>0</v>
+      </c>
+      <c r="W171" s="3">
+        <v>0</v>
+      </c>
+      <c r="X171" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B172" s="64" t="s">
+        <v>206</v>
+      </c>
+      <c r="C172" s="3">
+        <v>2</v>
+      </c>
+      <c r="D172" s="3">
+        <v>0</v>
+      </c>
+      <c r="E172" s="3">
+        <v>0</v>
+      </c>
+      <c r="F172" s="3">
+        <v>0</v>
+      </c>
+      <c r="G172" s="3">
+        <v>0</v>
+      </c>
+      <c r="H172" s="3">
+        <v>1</v>
+      </c>
+      <c r="I172" s="3">
+        <v>1</v>
+      </c>
+      <c r="J172" s="3">
+        <v>0</v>
+      </c>
+      <c r="K172" s="3">
+        <v>0</v>
+      </c>
+      <c r="L172" s="3">
+        <v>1</v>
+      </c>
+      <c r="M172" s="3">
+        <v>2</v>
+      </c>
+      <c r="N172" s="3">
+        <v>0</v>
+      </c>
+      <c r="O172" s="3">
+        <v>0</v>
+      </c>
+      <c r="P172" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q172" s="3">
+        <v>0</v>
+      </c>
+      <c r="R172" s="3">
+        <v>0</v>
+      </c>
+      <c r="S172" s="3">
+        <v>1</v>
+      </c>
+      <c r="T172" s="3">
+        <v>0</v>
+      </c>
+      <c r="U172" s="3">
+        <v>0</v>
+      </c>
+      <c r="V172" s="3">
+        <v>0</v>
+      </c>
+      <c r="W172" s="3">
+        <v>1</v>
+      </c>
+      <c r="X172" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B173" s="64" t="s">
+        <v>251</v>
+      </c>
+      <c r="C173" s="3">
+        <v>0</v>
+      </c>
+      <c r="D173" s="3">
+        <v>1</v>
+      </c>
+      <c r="E173" s="3">
+        <v>1</v>
+      </c>
+      <c r="F173" s="3">
+        <v>1</v>
+      </c>
+      <c r="G173" s="3">
+        <v>3</v>
+      </c>
+      <c r="H173" s="3">
+        <v>1</v>
+      </c>
+      <c r="I173" s="3">
+        <v>1</v>
+      </c>
+      <c r="J173" s="3">
+        <v>1</v>
+      </c>
+      <c r="K173" s="3">
+        <v>0</v>
+      </c>
+      <c r="L173" s="3">
+        <v>0</v>
+      </c>
+      <c r="M173" s="3">
+        <v>1</v>
+      </c>
+      <c r="N173" s="3">
+        <v>0</v>
+      </c>
+      <c r="O173" s="3">
+        <v>1</v>
+      </c>
+      <c r="P173" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q173" s="3">
+        <v>0</v>
+      </c>
+      <c r="R173" s="3">
+        <v>0</v>
+      </c>
+      <c r="S173" s="3">
+        <v>1</v>
+      </c>
+      <c r="T173" s="3">
+        <v>0</v>
+      </c>
+      <c r="U173" s="3">
+        <v>0</v>
+      </c>
+      <c r="V173" s="3">
+        <v>0</v>
+      </c>
+      <c r="W173" s="3">
+        <v>0</v>
+      </c>
+      <c r="X173" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B174" s="64" t="s">
+        <v>252</v>
+      </c>
+      <c r="C174" s="3">
+        <v>3</v>
+      </c>
+      <c r="D174" s="3">
+        <v>1</v>
+      </c>
+      <c r="E174" s="3">
+        <v>3</v>
+      </c>
+      <c r="F174" s="3">
+        <v>0</v>
+      </c>
+      <c r="G174" s="3">
+        <v>1</v>
+      </c>
+      <c r="H174" s="3">
+        <v>1</v>
+      </c>
+      <c r="I174" s="3">
+        <v>2</v>
+      </c>
+      <c r="J174" s="3">
+        <v>0</v>
+      </c>
+      <c r="K174" s="3">
+        <v>1</v>
+      </c>
+      <c r="L174" s="3">
+        <v>0</v>
+      </c>
+      <c r="M174" s="3">
+        <v>0</v>
+      </c>
+      <c r="N174" s="3">
+        <v>0</v>
+      </c>
+      <c r="O174" s="3">
+        <v>0</v>
+      </c>
+      <c r="P174" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q174" s="3">
+        <v>0</v>
+      </c>
+      <c r="R174" s="3">
+        <v>0</v>
+      </c>
+      <c r="S174" s="3">
+        <v>0</v>
+      </c>
+      <c r="T174" s="3">
+        <v>0</v>
+      </c>
+      <c r="U174" s="3">
+        <v>0</v>
+      </c>
+      <c r="V174" s="3">
+        <v>0</v>
+      </c>
+      <c r="W174" s="3">
+        <v>0</v>
+      </c>
+      <c r="X174" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="B175" s="64" t="s">
+        <v>253</v>
+      </c>
+      <c r="C175" s="3">
+        <v>2</v>
+      </c>
+      <c r="D175" s="3">
+        <v>1</v>
+      </c>
+      <c r="E175" s="3">
+        <v>0</v>
+      </c>
+      <c r="F175" s="3">
+        <v>0</v>
+      </c>
+      <c r="G175" s="3">
+        <v>1</v>
+      </c>
+      <c r="H175" s="3">
+        <v>2</v>
+      </c>
+      <c r="I175" s="3">
+        <v>0</v>
+      </c>
+      <c r="J175" s="3">
+        <v>1</v>
+      </c>
+      <c r="K175" s="3">
+        <v>1</v>
+      </c>
+      <c r="L175" s="3">
+        <v>0</v>
+      </c>
+      <c r="M175" s="3">
+        <v>0</v>
+      </c>
+      <c r="N175" s="3">
+        <v>0</v>
+      </c>
+      <c r="O175" s="3">
+        <v>0</v>
+      </c>
+      <c r="P175" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q175" s="3">
+        <v>0</v>
+      </c>
+      <c r="R175" s="3">
+        <v>0</v>
+      </c>
+      <c r="S175" s="3">
+        <v>1</v>
+      </c>
+      <c r="T175" s="3">
+        <v>0</v>
+      </c>
+      <c r="U175" s="3">
+        <v>0</v>
+      </c>
+      <c r="V175" s="3">
+        <v>0</v>
+      </c>
+      <c r="W175" s="3">
+        <v>0</v>
+      </c>
+      <c r="X175" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A176" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B176" s="64" t="s">
+        <v>254</v>
+      </c>
+      <c r="C176" s="3">
+        <v>4</v>
+      </c>
+      <c r="D176" s="3">
+        <v>5</v>
+      </c>
+      <c r="E176" s="3">
+        <v>3</v>
+      </c>
+      <c r="F176" s="3">
+        <v>1</v>
+      </c>
+      <c r="G176" s="3">
+        <v>5</v>
+      </c>
+      <c r="H176" s="3">
+        <v>4</v>
+      </c>
+      <c r="I176" s="3">
+        <v>0</v>
+      </c>
+      <c r="J176" s="3">
+        <v>3</v>
+      </c>
+      <c r="K176" s="3">
+        <v>3</v>
+      </c>
+      <c r="L176" s="3">
+        <v>2</v>
+      </c>
+      <c r="M176" s="3">
+        <v>3</v>
+      </c>
+      <c r="N176" s="3">
+        <v>0</v>
+      </c>
+      <c r="O176" s="3">
+        <v>1</v>
+      </c>
+      <c r="P176" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q176" s="3">
+        <v>0</v>
+      </c>
+      <c r="R176" s="3">
+        <v>0</v>
+      </c>
+      <c r="S176" s="3">
+        <v>0</v>
+      </c>
+      <c r="T176" s="3">
+        <v>0</v>
+      </c>
+      <c r="U176" s="3">
+        <v>0</v>
+      </c>
+      <c r="V176" s="3">
+        <v>1</v>
+      </c>
+      <c r="W176" s="3">
+        <v>1</v>
+      </c>
+      <c r="X176" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="B177" s="64" t="s">
+        <v>255</v>
+      </c>
+      <c r="C177" s="3">
+        <v>0</v>
+      </c>
+      <c r="D177" s="3">
+        <v>0</v>
+      </c>
+      <c r="E177" s="3">
+        <v>2</v>
+      </c>
+      <c r="F177" s="3">
+        <v>0</v>
+      </c>
+      <c r="G177" s="3">
+        <v>1</v>
+      </c>
+      <c r="H177" s="3">
+        <v>0</v>
+      </c>
+      <c r="I177" s="3">
+        <v>2</v>
+      </c>
+      <c r="J177" s="3">
+        <v>0</v>
+      </c>
+      <c r="K177" s="3">
+        <v>0</v>
+      </c>
+      <c r="L177" s="3">
+        <v>0</v>
+      </c>
+      <c r="M177" s="3">
+        <v>1</v>
+      </c>
+      <c r="N177" s="3">
+        <v>0</v>
+      </c>
+      <c r="O177" s="3">
+        <v>0</v>
+      </c>
+      <c r="P177" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q177" s="3">
+        <v>0</v>
+      </c>
+      <c r="R177" s="3">
+        <v>0</v>
+      </c>
+      <c r="S177" s="3">
+        <v>0</v>
+      </c>
+      <c r="T177" s="3">
+        <v>0</v>
+      </c>
+      <c r="U177" s="3">
+        <v>0</v>
+      </c>
+      <c r="V177" s="3">
+        <v>0</v>
+      </c>
+      <c r="W177" s="3">
+        <v>0</v>
+      </c>
+      <c r="X177" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A178" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B178" s="64" t="s">
+        <v>256</v>
+      </c>
+      <c r="C178" s="3">
+        <v>2</v>
+      </c>
+      <c r="D178" s="3">
+        <v>0</v>
+      </c>
+      <c r="E178" s="3">
+        <v>1</v>
+      </c>
+      <c r="F178" s="3">
+        <v>0</v>
+      </c>
+      <c r="G178" s="3">
+        <v>0</v>
+      </c>
+      <c r="H178" s="3">
+        <v>1</v>
+      </c>
+      <c r="I178" s="3">
+        <v>4</v>
+      </c>
+      <c r="J178" s="3">
+        <v>2</v>
+      </c>
+      <c r="K178" s="3">
+        <v>0</v>
+      </c>
+      <c r="L178" s="3">
+        <v>1</v>
+      </c>
+      <c r="M178" s="3">
+        <v>0</v>
+      </c>
+      <c r="N178" s="3">
+        <v>0</v>
+      </c>
+      <c r="O178" s="3">
+        <v>0</v>
+      </c>
+      <c r="P178" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q178" s="3">
+        <v>0</v>
+      </c>
+      <c r="R178" s="3">
+        <v>1</v>
+      </c>
+      <c r="S178" s="3">
+        <v>0</v>
+      </c>
+      <c r="T178" s="3">
+        <v>0</v>
+      </c>
+      <c r="U178" s="3">
+        <v>0</v>
+      </c>
+      <c r="V178" s="3">
+        <v>0</v>
+      </c>
+      <c r="W178" s="3">
+        <v>0</v>
+      </c>
+      <c r="X178" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="B179" s="64" t="s">
+        <v>257</v>
+      </c>
+      <c r="C179" s="3">
+        <v>4</v>
+      </c>
+      <c r="D179" s="3">
+        <v>3</v>
+      </c>
+      <c r="E179" s="3">
+        <v>6</v>
+      </c>
+      <c r="F179" s="3">
+        <v>0</v>
+      </c>
+      <c r="G179" s="3">
+        <v>3</v>
+      </c>
+      <c r="H179" s="3">
+        <v>1</v>
+      </c>
+      <c r="I179" s="3">
+        <v>3</v>
+      </c>
+      <c r="J179" s="3">
+        <v>6</v>
+      </c>
+      <c r="K179" s="3">
+        <v>1</v>
+      </c>
+      <c r="L179" s="3">
+        <v>2</v>
+      </c>
+      <c r="M179" s="3">
+        <v>4</v>
+      </c>
+      <c r="N179" s="3">
+        <v>0</v>
+      </c>
+      <c r="O179" s="3">
+        <v>0</v>
+      </c>
+      <c r="P179" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q179" s="3">
+        <v>0</v>
+      </c>
+      <c r="R179" s="3">
+        <v>0</v>
+      </c>
+      <c r="S179" s="3">
+        <v>1</v>
+      </c>
+      <c r="T179" s="3">
+        <v>2</v>
+      </c>
+      <c r="U179" s="3">
+        <v>3</v>
+      </c>
+      <c r="V179" s="3">
+        <v>0</v>
+      </c>
+      <c r="W179" s="3">
+        <v>0</v>
+      </c>
+      <c r="X179" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="B180" s="64" t="s">
+        <v>258</v>
+      </c>
+      <c r="C180" s="3">
+        <v>1</v>
+      </c>
+      <c r="D180" s="3">
+        <v>2</v>
+      </c>
+      <c r="E180" s="3">
+        <v>1</v>
+      </c>
+      <c r="F180" s="3">
+        <v>4</v>
+      </c>
+      <c r="G180" s="3">
+        <v>1</v>
+      </c>
+      <c r="H180" s="3">
+        <v>0</v>
+      </c>
+      <c r="I180" s="3">
+        <v>1</v>
+      </c>
+      <c r="J180" s="3">
+        <v>2</v>
+      </c>
+      <c r="K180" s="3">
+        <v>3</v>
+      </c>
+      <c r="L180" s="3">
+        <v>2</v>
+      </c>
+      <c r="M180" s="3">
+        <v>2</v>
+      </c>
+      <c r="N180" s="3">
+        <v>0</v>
+      </c>
+      <c r="O180" s="3">
+        <v>0</v>
+      </c>
+      <c r="P180" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q180" s="3">
+        <v>0</v>
+      </c>
+      <c r="R180" s="3">
+        <v>0</v>
+      </c>
+      <c r="S180" s="3">
+        <v>0</v>
+      </c>
+      <c r="T180" s="3">
+        <v>0</v>
+      </c>
+      <c r="U180" s="3">
+        <v>0</v>
+      </c>
+      <c r="V180" s="3">
+        <v>0</v>
+      </c>
+      <c r="W180" s="3">
+        <v>0</v>
+      </c>
+      <c r="X180" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="181" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B181" s="64" t="s">
+        <v>259</v>
+      </c>
+      <c r="C181" s="3">
+        <v>3</v>
+      </c>
+      <c r="D181" s="3">
+        <v>2</v>
+      </c>
+      <c r="E181" s="3">
+        <v>2</v>
+      </c>
+      <c r="F181" s="3">
+        <v>9</v>
+      </c>
+      <c r="G181" s="3">
+        <v>4</v>
+      </c>
+      <c r="H181" s="3">
+        <v>3</v>
+      </c>
+      <c r="I181" s="3">
+        <v>3</v>
+      </c>
+      <c r="J181" s="3">
+        <v>3</v>
+      </c>
+      <c r="K181" s="3">
+        <v>6</v>
+      </c>
+      <c r="L181" s="3">
+        <v>4</v>
+      </c>
+      <c r="M181" s="3">
+        <v>3</v>
+      </c>
+      <c r="N181" s="3">
+        <v>0</v>
+      </c>
+      <c r="O181" s="3">
+        <v>0</v>
+      </c>
+      <c r="P181" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q181" s="3">
+        <v>0</v>
+      </c>
+      <c r="R181" s="3">
+        <v>1</v>
+      </c>
+      <c r="S181" s="3">
+        <v>1</v>
+      </c>
+      <c r="T181" s="3">
+        <v>0</v>
+      </c>
+      <c r="U181" s="3">
+        <v>0</v>
+      </c>
+      <c r="V181" s="3">
+        <v>1</v>
+      </c>
+      <c r="W181" s="3">
+        <v>0</v>
+      </c>
+      <c r="X181" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A182" s="73" t="s">
+        <v>73</v>
+      </c>
+      <c r="B182" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="C182" s="3">
+        <v>52</v>
+      </c>
+      <c r="D182" s="3">
+        <v>35</v>
+      </c>
+      <c r="E182" s="3">
+        <v>35</v>
+      </c>
+      <c r="F182" s="3">
+        <v>42</v>
+      </c>
+      <c r="G182" s="3">
+        <v>47</v>
+      </c>
+      <c r="H182" s="3">
+        <v>36</v>
+      </c>
+      <c r="I182" s="3">
+        <v>43</v>
+      </c>
+      <c r="J182" s="3">
+        <v>32</v>
+      </c>
+      <c r="K182" s="3">
+        <v>25</v>
+      </c>
+      <c r="L182" s="3">
+        <v>18</v>
+      </c>
+      <c r="M182" s="3">
+        <v>22</v>
+      </c>
+      <c r="N182" s="3">
+        <v>3</v>
+      </c>
+      <c r="O182" s="3">
+        <v>1</v>
+      </c>
+      <c r="P182" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q182" s="3">
+        <v>2</v>
+      </c>
+      <c r="R182" s="3">
+        <v>4</v>
+      </c>
+      <c r="S182" s="3">
+        <v>2</v>
+      </c>
+      <c r="T182" s="3">
+        <v>1</v>
+      </c>
+      <c r="U182" s="3">
+        <v>7</v>
+      </c>
+      <c r="V182" s="3">
+        <v>3</v>
+      </c>
+      <c r="W182" s="3">
+        <v>0</v>
+      </c>
+      <c r="X182" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B183" s="64" t="s">
+        <v>260</v>
+      </c>
+      <c r="C183" s="3">
+        <v>9</v>
+      </c>
+      <c r="D183" s="3">
+        <v>11</v>
+      </c>
+      <c r="E183" s="3">
+        <v>5</v>
+      </c>
+      <c r="F183" s="3">
+        <v>11</v>
+      </c>
+      <c r="G183" s="3">
+        <v>12</v>
+      </c>
+      <c r="H183" s="3">
+        <v>7</v>
+      </c>
+      <c r="I183" s="3">
+        <v>13</v>
+      </c>
+      <c r="J183" s="3">
+        <v>10</v>
+      </c>
+      <c r="K183" s="3">
+        <v>6</v>
+      </c>
+      <c r="L183" s="3">
+        <v>8</v>
+      </c>
+      <c r="M183" s="3">
+        <v>6</v>
+      </c>
+      <c r="N183" s="3">
+        <v>0</v>
+      </c>
+      <c r="O183" s="3">
+        <v>0</v>
+      </c>
+      <c r="P183" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q183" s="3">
+        <v>0</v>
+      </c>
+      <c r="R183" s="3">
+        <v>3</v>
+      </c>
+      <c r="S183" s="3">
+        <v>0</v>
+      </c>
+      <c r="T183" s="3">
+        <v>0</v>
+      </c>
+      <c r="U183" s="3">
+        <v>1</v>
+      </c>
+      <c r="V183" s="3">
+        <v>0</v>
+      </c>
+      <c r="W183" s="3">
+        <v>0</v>
+      </c>
+      <c r="X183" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B184" s="64" t="s">
+        <v>261</v>
+      </c>
+      <c r="C184" s="3">
+        <v>10</v>
+      </c>
+      <c r="D184" s="3">
+        <v>7</v>
+      </c>
+      <c r="E184" s="3">
+        <v>2</v>
+      </c>
+      <c r="F184" s="3">
+        <v>1</v>
+      </c>
+      <c r="G184" s="3">
+        <v>3</v>
+      </c>
+      <c r="H184" s="3">
+        <v>6</v>
+      </c>
+      <c r="I184" s="3">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3">
+        <v>1</v>
+      </c>
+      <c r="K184" s="3">
+        <v>3</v>
+      </c>
+      <c r="L184" s="3">
+        <v>0</v>
+      </c>
+      <c r="M184" s="3">
+        <v>1</v>
+      </c>
+      <c r="N184" s="3">
+        <v>0</v>
+      </c>
+      <c r="O184" s="3">
+        <v>0</v>
+      </c>
+      <c r="P184" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q184" s="3">
+        <v>0</v>
+      </c>
+      <c r="R184" s="3">
+        <v>0</v>
+      </c>
+      <c r="S184" s="3">
+        <v>0</v>
+      </c>
+      <c r="T184" s="3">
+        <v>0</v>
+      </c>
+      <c r="U184" s="3">
+        <v>0</v>
+      </c>
+      <c r="V184" s="3">
+        <v>1</v>
+      </c>
+      <c r="W184" s="3">
+        <v>0</v>
+      </c>
+      <c r="X184" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="B185" s="64" t="s">
+        <v>262</v>
+      </c>
+      <c r="C185" s="3">
+        <v>2</v>
+      </c>
+      <c r="D185" s="3">
+        <v>0</v>
+      </c>
+      <c r="E185" s="3">
+        <v>0</v>
+      </c>
+      <c r="F185" s="3">
+        <v>1</v>
+      </c>
+      <c r="G185" s="3">
+        <v>0</v>
+      </c>
+      <c r="H185" s="3">
+        <v>1</v>
+      </c>
+      <c r="I185" s="3">
+        <v>0</v>
+      </c>
+      <c r="J185" s="3">
+        <v>1</v>
+      </c>
+      <c r="K185" s="3">
+        <v>1</v>
+      </c>
+      <c r="L185" s="3">
+        <v>0</v>
+      </c>
+      <c r="M185" s="3">
+        <v>1</v>
+      </c>
+      <c r="N185" s="3">
+        <v>0</v>
+      </c>
+      <c r="O185" s="3">
+        <v>0</v>
+      </c>
+      <c r="P185" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q185" s="3">
+        <v>0</v>
+      </c>
+      <c r="R185" s="3">
+        <v>0</v>
+      </c>
+      <c r="S185" s="3">
+        <v>0</v>
+      </c>
+      <c r="T185" s="3">
+        <v>0</v>
+      </c>
+      <c r="U185" s="3">
+        <v>0</v>
+      </c>
+      <c r="V185" s="3">
+        <v>0</v>
+      </c>
+      <c r="W185" s="3">
+        <v>0</v>
+      </c>
+      <c r="X185" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B186" s="64" t="s">
+        <v>263</v>
+      </c>
+      <c r="C186" s="3">
+        <v>6</v>
+      </c>
+      <c r="D186" s="3">
+        <v>3</v>
+      </c>
+      <c r="E186" s="3">
+        <v>5</v>
+      </c>
+      <c r="F186" s="3">
+        <v>4</v>
+      </c>
+      <c r="G186" s="3">
+        <v>2</v>
+      </c>
+      <c r="H186" s="3">
+        <v>2</v>
+      </c>
+      <c r="I186" s="3">
+        <v>3</v>
+      </c>
+      <c r="J186" s="3">
+        <v>4</v>
+      </c>
+      <c r="K186" s="3">
+        <v>2</v>
+      </c>
+      <c r="L186" s="3">
+        <v>0</v>
+      </c>
+      <c r="M186" s="3">
+        <v>1</v>
+      </c>
+      <c r="N186" s="3">
+        <v>0</v>
+      </c>
+      <c r="O186" s="3">
+        <v>0</v>
+      </c>
+      <c r="P186" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q186" s="3">
+        <v>0</v>
+      </c>
+      <c r="R186" s="3">
+        <v>0</v>
+      </c>
+      <c r="S186" s="3">
+        <v>0</v>
+      </c>
+      <c r="T186" s="3">
+        <v>0</v>
+      </c>
+      <c r="U186" s="3">
+        <v>1</v>
+      </c>
+      <c r="V186" s="3">
+        <v>1</v>
+      </c>
+      <c r="W186" s="3">
+        <v>0</v>
+      </c>
+      <c r="X186" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B187" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C187" s="3">
+        <v>0</v>
+      </c>
+      <c r="D187" s="3">
+        <v>0</v>
+      </c>
+      <c r="E187" s="3">
+        <v>0</v>
+      </c>
+      <c r="F187" s="3">
+        <v>1</v>
+      </c>
+      <c r="G187" s="3">
+        <v>1</v>
+      </c>
+      <c r="H187" s="3">
+        <v>4</v>
+      </c>
+      <c r="I187" s="3">
+        <v>3</v>
+      </c>
+      <c r="J187" s="3">
+        <v>3</v>
+      </c>
+      <c r="K187" s="3">
+        <v>1</v>
+      </c>
+      <c r="L187" s="3">
+        <v>0</v>
+      </c>
+      <c r="M187" s="3">
+        <v>1</v>
+      </c>
+      <c r="N187" s="3">
+        <v>0</v>
+      </c>
+      <c r="O187" s="3">
+        <v>0</v>
+      </c>
+      <c r="P187" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q187" s="3">
+        <v>0</v>
+      </c>
+      <c r="R187" s="3">
+        <v>0</v>
+      </c>
+      <c r="S187" s="3">
+        <v>0</v>
+      </c>
+      <c r="T187" s="3">
+        <v>1</v>
+      </c>
+      <c r="U187" s="3">
+        <v>0</v>
+      </c>
+      <c r="V187" s="3">
+        <v>0</v>
+      </c>
+      <c r="W187" s="3">
+        <v>0</v>
+      </c>
+      <c r="X187" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="B188" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C188" s="3">
+        <v>1</v>
+      </c>
+      <c r="D188" s="3">
+        <v>1</v>
+      </c>
+      <c r="E188" s="3">
+        <v>1</v>
+      </c>
+      <c r="F188" s="3">
+        <v>2</v>
+      </c>
+      <c r="G188" s="3">
+        <v>1</v>
+      </c>
+      <c r="H188" s="3">
+        <v>1</v>
+      </c>
+      <c r="I188" s="3">
+        <v>2</v>
+      </c>
+      <c r="J188" s="3">
+        <v>1</v>
+      </c>
+      <c r="K188" s="3">
+        <v>0</v>
+      </c>
+      <c r="L188" s="3">
+        <v>1</v>
+      </c>
+      <c r="M188" s="3">
+        <v>0</v>
+      </c>
+      <c r="N188" s="3">
+        <v>0</v>
+      </c>
+      <c r="O188" s="3">
+        <v>0</v>
+      </c>
+      <c r="P188" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q188" s="3">
+        <v>0</v>
+      </c>
+      <c r="R188" s="3">
+        <v>0</v>
+      </c>
+      <c r="S188" s="3">
+        <v>0</v>
+      </c>
+      <c r="T188" s="3">
+        <v>0</v>
+      </c>
+      <c r="U188" s="3">
+        <v>0</v>
+      </c>
+      <c r="V188" s="3">
+        <v>0</v>
+      </c>
+      <c r="W188" s="3">
+        <v>0</v>
+      </c>
+      <c r="X188" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A189" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="B189" s="64" t="s">
+        <v>264</v>
+      </c>
+      <c r="C189" s="3">
+        <v>3</v>
+      </c>
+      <c r="D189" s="3">
+        <v>4</v>
+      </c>
+      <c r="E189" s="3">
+        <v>4</v>
+      </c>
+      <c r="F189" s="3">
+        <v>4</v>
+      </c>
+      <c r="G189" s="3">
+        <v>6</v>
+      </c>
+      <c r="H189" s="3">
+        <v>2</v>
+      </c>
+      <c r="I189" s="3">
+        <v>3</v>
+      </c>
+      <c r="J189" s="3">
+        <v>3</v>
+      </c>
+      <c r="K189" s="3">
+        <v>3</v>
+      </c>
+      <c r="L189" s="3">
+        <v>1</v>
+      </c>
+      <c r="M189" s="3">
+        <v>3</v>
+      </c>
+      <c r="N189" s="3">
+        <v>1</v>
+      </c>
+      <c r="O189" s="3">
+        <v>0</v>
+      </c>
+      <c r="P189" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q189" s="3">
+        <v>0</v>
+      </c>
+      <c r="R189" s="3">
+        <v>0</v>
+      </c>
+      <c r="S189" s="3">
+        <v>0</v>
+      </c>
+      <c r="T189" s="3">
+        <v>0</v>
+      </c>
+      <c r="U189" s="3">
+        <v>1</v>
+      </c>
+      <c r="V189" s="3">
+        <v>0</v>
+      </c>
+      <c r="W189" s="3">
+        <v>0</v>
+      </c>
+      <c r="X189" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A190" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="B190" s="64" t="s">
+        <v>265</v>
+      </c>
+      <c r="C190" s="3">
+        <v>2</v>
+      </c>
+      <c r="D190" s="3">
+        <v>0</v>
+      </c>
+      <c r="E190" s="3">
+        <v>4</v>
+      </c>
+      <c r="F190" s="3">
+        <v>0</v>
+      </c>
+      <c r="G190" s="3">
+        <v>2</v>
+      </c>
+      <c r="H190" s="3">
+        <v>0</v>
+      </c>
+      <c r="I190" s="3">
+        <v>1</v>
+      </c>
+      <c r="J190" s="3">
+        <v>3</v>
+      </c>
+      <c r="K190" s="3">
+        <v>2</v>
+      </c>
+      <c r="L190" s="3">
+        <v>0</v>
+      </c>
+      <c r="M190" s="3">
+        <v>0</v>
+      </c>
+      <c r="N190" s="3">
+        <v>1</v>
+      </c>
+      <c r="O190" s="3">
+        <v>0</v>
+      </c>
+      <c r="P190" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q190" s="3">
+        <v>0</v>
+      </c>
+      <c r="R190" s="3">
+        <v>1</v>
+      </c>
+      <c r="S190" s="3">
+        <v>0</v>
+      </c>
+      <c r="T190" s="3">
+        <v>0</v>
+      </c>
+      <c r="U190" s="3">
+        <v>2</v>
+      </c>
+      <c r="V190" s="3">
+        <v>0</v>
+      </c>
+      <c r="W190" s="3">
+        <v>0</v>
+      </c>
+      <c r="X190" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B191" s="64" t="s">
+        <v>266</v>
+      </c>
+      <c r="C191" s="3">
+        <v>3</v>
+      </c>
+      <c r="D191" s="3">
+        <v>1</v>
+      </c>
+      <c r="E191" s="3">
+        <v>3</v>
+      </c>
+      <c r="F191" s="3">
+        <v>4</v>
+      </c>
+      <c r="G191" s="3">
+        <v>2</v>
+      </c>
+      <c r="H191" s="3">
+        <v>1</v>
+      </c>
+      <c r="I191" s="3">
+        <v>5</v>
+      </c>
+      <c r="J191" s="3">
+        <v>0</v>
+      </c>
+      <c r="K191" s="3">
+        <v>2</v>
+      </c>
+      <c r="L191" s="3">
+        <v>0</v>
+      </c>
+      <c r="M191" s="3">
+        <v>2</v>
+      </c>
+      <c r="N191" s="3">
+        <v>0</v>
+      </c>
+      <c r="O191" s="3">
+        <v>0</v>
+      </c>
+      <c r="P191" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q191" s="3">
+        <v>0</v>
+      </c>
+      <c r="R191" s="3">
+        <v>0</v>
+      </c>
+      <c r="S191" s="3">
+        <v>0</v>
+      </c>
+      <c r="T191" s="3">
+        <v>0</v>
+      </c>
+      <c r="U191" s="3">
+        <v>0</v>
+      </c>
+      <c r="V191" s="3">
+        <v>0</v>
+      </c>
+      <c r="W191" s="3">
+        <v>0</v>
+      </c>
+      <c r="X191" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B192" s="64" t="s">
+        <v>267</v>
+      </c>
+      <c r="C192" s="3">
+        <v>2</v>
+      </c>
+      <c r="D192" s="3">
+        <v>0</v>
+      </c>
+      <c r="E192" s="3">
+        <v>1</v>
+      </c>
+      <c r="F192" s="3">
+        <v>4</v>
+      </c>
+      <c r="G192" s="3">
+        <v>1</v>
+      </c>
+      <c r="H192" s="3">
+        <v>1</v>
+      </c>
+      <c r="I192" s="3">
+        <v>1</v>
+      </c>
+      <c r="J192" s="3">
+        <v>1</v>
+      </c>
+      <c r="K192" s="3">
+        <v>1</v>
+      </c>
+      <c r="L192" s="3">
+        <v>0</v>
+      </c>
+      <c r="M192" s="3">
+        <v>2</v>
+      </c>
+      <c r="N192" s="3">
+        <v>0</v>
+      </c>
+      <c r="O192" s="3">
+        <v>0</v>
+      </c>
+      <c r="P192" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q192" s="3">
+        <v>0</v>
+      </c>
+      <c r="R192" s="3">
+        <v>0</v>
+      </c>
+      <c r="S192" s="3">
+        <v>1</v>
+      </c>
+      <c r="T192" s="3">
+        <v>0</v>
+      </c>
+      <c r="U192" s="3">
+        <v>0</v>
+      </c>
+      <c r="V192" s="3">
+        <v>0</v>
+      </c>
+      <c r="W192" s="3">
+        <v>0</v>
+      </c>
+      <c r="X192" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A193" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="B193" s="64" t="s">
+        <v>268</v>
+      </c>
+      <c r="C193" s="3">
+        <v>7</v>
+      </c>
+      <c r="D193" s="3">
+        <v>3</v>
+      </c>
+      <c r="E193" s="3">
+        <v>5</v>
+      </c>
+      <c r="F193" s="3">
+        <v>5</v>
+      </c>
+      <c r="G193" s="3">
+        <v>7</v>
+      </c>
+      <c r="H193" s="3">
+        <v>7</v>
+      </c>
+      <c r="I193" s="3">
+        <v>7</v>
+      </c>
+      <c r="J193" s="3">
+        <v>2</v>
+      </c>
+      <c r="K193" s="3">
+        <v>2</v>
+      </c>
+      <c r="L193" s="3">
+        <v>6</v>
+      </c>
+      <c r="M193" s="3">
+        <v>1</v>
+      </c>
+      <c r="N193" s="3">
+        <v>0</v>
+      </c>
+      <c r="O193" s="3">
+        <v>1</v>
+      </c>
+      <c r="P193" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q193" s="3">
+        <v>1</v>
+      </c>
+      <c r="R193" s="3">
+        <v>0</v>
+      </c>
+      <c r="S193" s="3">
+        <v>1</v>
+      </c>
+      <c r="T193" s="3">
+        <v>0</v>
+      </c>
+      <c r="U193" s="3">
+        <v>1</v>
+      </c>
+      <c r="V193" s="3">
+        <v>1</v>
+      </c>
+      <c r="W193" s="3">
+        <v>0</v>
+      </c>
+      <c r="X193" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A194" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="B194" s="64" t="s">
+        <v>269</v>
+      </c>
+      <c r="C194" s="3">
+        <v>2</v>
+      </c>
+      <c r="D194" s="3">
+        <v>0</v>
+      </c>
+      <c r="E194" s="3">
+        <v>3</v>
+      </c>
+      <c r="F194" s="3">
+        <v>1</v>
+      </c>
+      <c r="G194" s="3">
+        <v>0</v>
+      </c>
+      <c r="H194" s="3">
+        <v>0</v>
+      </c>
+      <c r="I194" s="3">
+        <v>3</v>
+      </c>
+      <c r="J194" s="3">
+        <v>2</v>
+      </c>
+      <c r="K194" s="3">
+        <v>0</v>
+      </c>
+      <c r="L194" s="3">
+        <v>0</v>
+      </c>
+      <c r="M194" s="3">
+        <v>1</v>
+      </c>
+      <c r="N194" s="3">
+        <v>1</v>
+      </c>
+      <c r="O194" s="3">
+        <v>0</v>
+      </c>
+      <c r="P194" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q194" s="3">
+        <v>0</v>
+      </c>
+      <c r="R194" s="3">
+        <v>0</v>
+      </c>
+      <c r="S194" s="3">
+        <v>0</v>
+      </c>
+      <c r="T194" s="3">
+        <v>0</v>
+      </c>
+      <c r="U194" s="3">
+        <v>0</v>
+      </c>
+      <c r="V194" s="3">
+        <v>0</v>
+      </c>
+      <c r="W194" s="3">
+        <v>0</v>
+      </c>
+      <c r="X194" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A195" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B195" s="64" t="s">
+        <v>270</v>
+      </c>
+      <c r="C195" s="3">
+        <v>0</v>
+      </c>
+      <c r="D195" s="3">
+        <v>1</v>
+      </c>
+      <c r="E195" s="3">
+        <v>0</v>
+      </c>
+      <c r="F195" s="3">
+        <v>1</v>
+      </c>
+      <c r="G195" s="3">
+        <v>2</v>
+      </c>
+      <c r="H195" s="3">
+        <v>2</v>
+      </c>
+      <c r="I195" s="3">
+        <v>0</v>
+      </c>
+      <c r="J195" s="3">
+        <v>0</v>
+      </c>
+      <c r="K195" s="3">
+        <v>1</v>
+      </c>
+      <c r="L195" s="3">
+        <v>0</v>
+      </c>
+      <c r="M195" s="3">
+        <v>0</v>
+      </c>
+      <c r="N195" s="3">
+        <v>0</v>
+      </c>
+      <c r="O195" s="3">
+        <v>0</v>
+      </c>
+      <c r="P195" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q195" s="3">
+        <v>0</v>
+      </c>
+      <c r="R195" s="3">
+        <v>0</v>
+      </c>
+      <c r="S195" s="3">
+        <v>0</v>
+      </c>
+      <c r="T195" s="3">
+        <v>0</v>
+      </c>
+      <c r="U195" s="3">
+        <v>1</v>
+      </c>
+      <c r="V195" s="3">
+        <v>0</v>
+      </c>
+      <c r="W195" s="3">
+        <v>0</v>
+      </c>
+      <c r="X195" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A196" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="B196" s="64" t="s">
+        <v>271</v>
+      </c>
+      <c r="C196" s="3">
+        <v>5</v>
+      </c>
+      <c r="D196" s="3">
+        <v>4</v>
+      </c>
+      <c r="E196" s="3">
+        <v>2</v>
+      </c>
+      <c r="F196" s="3">
+        <v>3</v>
+      </c>
+      <c r="G196" s="3">
+        <v>8</v>
+      </c>
+      <c r="H196" s="3">
+        <v>2</v>
+      </c>
+      <c r="I196" s="3">
+        <v>2</v>
+      </c>
+      <c r="J196" s="3">
+        <v>1</v>
+      </c>
+      <c r="K196" s="3">
+        <v>1</v>
+      </c>
+      <c r="L196" s="3">
+        <v>2</v>
+      </c>
+      <c r="M196" s="3">
+        <v>3</v>
+      </c>
+      <c r="N196" s="3">
+        <v>0</v>
+      </c>
+      <c r="O196" s="3">
+        <v>0</v>
+      </c>
+      <c r="P196" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q196" s="3">
+        <v>1</v>
+      </c>
+      <c r="R196" s="3">
+        <v>0</v>
+      </c>
+      <c r="S196" s="3">
+        <v>0</v>
+      </c>
+      <c r="T196" s="3">
+        <v>0</v>
+      </c>
+      <c r="U196" s="3">
+        <v>0</v>
+      </c>
+      <c r="V196" s="3">
+        <v>0</v>
+      </c>
+      <c r="W196" s="3">
+        <v>0</v>
+      </c>
+      <c r="X196" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A197" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="B197" s="66" t="s">
+        <v>272</v>
+      </c>
+      <c r="C197" s="3">
+        <v>42</v>
+      </c>
+      <c r="D197" s="3">
+        <v>40</v>
+      </c>
+      <c r="E197" s="3">
+        <v>39</v>
+      </c>
+      <c r="F197" s="3">
+        <v>42</v>
+      </c>
+      <c r="G197" s="3">
+        <v>48</v>
+      </c>
+      <c r="H197" s="3">
+        <v>58</v>
+      </c>
+      <c r="I197" s="3">
+        <v>23</v>
+      </c>
+      <c r="J197" s="3">
+        <v>38</v>
+      </c>
+      <c r="K197" s="3">
+        <v>33</v>
+      </c>
+      <c r="L197" s="3">
+        <v>34</v>
+      </c>
+      <c r="M197" s="3">
+        <v>24</v>
+      </c>
+      <c r="N197" s="3">
+        <v>2</v>
+      </c>
+      <c r="O197" s="3">
+        <v>1</v>
+      </c>
+      <c r="P197" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q197" s="3">
+        <v>1</v>
+      </c>
+      <c r="R197" s="3">
+        <v>1</v>
+      </c>
+      <c r="S197" s="3">
+        <v>0</v>
+      </c>
+      <c r="T197" s="3">
+        <v>1</v>
+      </c>
+      <c r="U197" s="3">
+        <v>1</v>
+      </c>
+      <c r="V197" s="3">
+        <v>1</v>
+      </c>
+      <c r="W197" s="3">
+        <v>0</v>
+      </c>
+      <c r="X197" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A198" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="B198" s="64" t="s">
+        <v>273</v>
+      </c>
+      <c r="C198" s="3">
+        <v>1</v>
+      </c>
+      <c r="D198" s="3">
+        <v>0</v>
+      </c>
+      <c r="E198" s="3">
+        <v>0</v>
+      </c>
+      <c r="F198" s="3">
+        <v>1</v>
+      </c>
+      <c r="G198" s="3">
+        <v>2</v>
+      </c>
+      <c r="H198" s="3">
+        <v>1</v>
+      </c>
+      <c r="I198" s="3">
+        <v>2</v>
+      </c>
+      <c r="J198" s="3">
+        <v>2</v>
+      </c>
+      <c r="K198" s="3">
+        <v>1</v>
+      </c>
+      <c r="L198" s="3">
+        <v>0</v>
+      </c>
+      <c r="M198" s="3">
+        <v>1</v>
+      </c>
+      <c r="N198" s="3">
+        <v>0</v>
+      </c>
+      <c r="O198" s="3">
+        <v>0</v>
+      </c>
+      <c r="P198" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q198" s="3">
+        <v>0</v>
+      </c>
+      <c r="R198" s="3">
+        <v>0</v>
+      </c>
+      <c r="S198" s="3">
+        <v>0</v>
+      </c>
+      <c r="T198" s="3">
+        <v>0</v>
+      </c>
+      <c r="U198" s="3">
+        <v>0</v>
+      </c>
+      <c r="V198" s="3">
+        <v>0</v>
+      </c>
+      <c r="W198" s="3">
+        <v>0</v>
+      </c>
+      <c r="X198" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A199" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="B199" s="64" t="s">
+        <v>274</v>
+      </c>
+      <c r="C199" s="3">
+        <v>2</v>
+      </c>
+      <c r="D199" s="3">
+        <v>0</v>
+      </c>
+      <c r="E199" s="3">
+        <v>1</v>
+      </c>
+      <c r="F199" s="3">
+        <v>0</v>
+      </c>
+      <c r="G199" s="3">
+        <v>0</v>
+      </c>
+      <c r="H199" s="3">
+        <v>4</v>
+      </c>
+      <c r="I199" s="3">
+        <v>1</v>
+      </c>
+      <c r="J199" s="3">
+        <v>1</v>
+      </c>
+      <c r="K199" s="3">
+        <v>1</v>
+      </c>
+      <c r="L199" s="3">
+        <v>1</v>
+      </c>
+      <c r="M199" s="3">
+        <v>0</v>
+      </c>
+      <c r="N199" s="3">
+        <v>0</v>
+      </c>
+      <c r="O199" s="3">
+        <v>0</v>
+      </c>
+      <c r="P199" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q199" s="3">
+        <v>0</v>
+      </c>
+      <c r="R199" s="3">
+        <v>0</v>
+      </c>
+      <c r="S199" s="3">
+        <v>0</v>
+      </c>
+      <c r="T199" s="3">
+        <v>0</v>
+      </c>
+      <c r="U199" s="3">
+        <v>0</v>
+      </c>
+      <c r="V199" s="3">
+        <v>0</v>
+      </c>
+      <c r="W199" s="3">
+        <v>0</v>
+      </c>
+      <c r="X199" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B200" s="64" t="s">
+        <v>275</v>
+      </c>
+      <c r="C200" s="3">
+        <v>9</v>
+      </c>
+      <c r="D200" s="3">
+        <v>9</v>
+      </c>
+      <c r="E200" s="3">
+        <v>1</v>
+      </c>
+      <c r="F200" s="3">
+        <v>6</v>
+      </c>
+      <c r="G200" s="3">
+        <v>0</v>
+      </c>
+      <c r="H200" s="3">
+        <v>0</v>
+      </c>
+      <c r="I200" s="3">
+        <v>0</v>
+      </c>
+      <c r="J200" s="3">
+        <v>1</v>
+      </c>
+      <c r="K200" s="3">
+        <v>2</v>
+      </c>
+      <c r="L200" s="3">
+        <v>3</v>
+      </c>
+      <c r="M200" s="3">
+        <v>0</v>
+      </c>
+      <c r="N200" s="3">
+        <v>0</v>
+      </c>
+      <c r="O200" s="3">
+        <v>0</v>
+      </c>
+      <c r="P200" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q200" s="3">
+        <v>0</v>
+      </c>
+      <c r="R200" s="3">
+        <v>0</v>
+      </c>
+      <c r="S200" s="3">
+        <v>0</v>
+      </c>
+      <c r="T200" s="3">
+        <v>0</v>
+      </c>
+      <c r="U200" s="3">
+        <v>0</v>
+      </c>
+      <c r="V200" s="3">
+        <v>0</v>
+      </c>
+      <c r="W200" s="3">
+        <v>0</v>
+      </c>
+      <c r="X200" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B201" s="64" t="s">
+        <v>276</v>
+      </c>
+      <c r="C201" s="3">
+        <v>2</v>
+      </c>
+      <c r="D201" s="3">
+        <v>1</v>
+      </c>
+      <c r="E201" s="3">
+        <v>4</v>
+      </c>
+      <c r="F201" s="3">
+        <v>1</v>
+      </c>
+      <c r="G201" s="3">
+        <v>1</v>
+      </c>
+      <c r="H201" s="3">
+        <v>1</v>
+      </c>
+      <c r="I201" s="3">
+        <v>0</v>
+      </c>
+      <c r="J201" s="3">
+        <v>0</v>
+      </c>
+      <c r="K201" s="3">
+        <v>1</v>
+      </c>
+      <c r="L201" s="3">
+        <v>0</v>
+      </c>
+      <c r="M201" s="3">
+        <v>0</v>
+      </c>
+      <c r="N201" s="3">
+        <v>0</v>
+      </c>
+      <c r="O201" s="3">
+        <v>0</v>
+      </c>
+      <c r="P201" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q201" s="3">
+        <v>0</v>
+      </c>
+      <c r="R201" s="3">
+        <v>0</v>
+      </c>
+      <c r="S201" s="3">
+        <v>0</v>
+      </c>
+      <c r="T201" s="3">
+        <v>0</v>
+      </c>
+      <c r="U201" s="3">
+        <v>0</v>
+      </c>
+      <c r="V201" s="3">
+        <v>0</v>
+      </c>
+      <c r="W201" s="3">
+        <v>0</v>
+      </c>
+      <c r="X201" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B202" s="64" t="s">
+        <v>277</v>
+      </c>
+      <c r="C202" s="3">
+        <v>0</v>
+      </c>
+      <c r="D202" s="3">
+        <v>2</v>
+      </c>
+      <c r="E202" s="3">
+        <v>4</v>
+      </c>
+      <c r="F202" s="3">
+        <v>0</v>
+      </c>
+      <c r="G202" s="3">
+        <v>1</v>
+      </c>
+      <c r="H202" s="3">
+        <v>1</v>
+      </c>
+      <c r="I202" s="3">
+        <v>4</v>
+      </c>
+      <c r="J202" s="3">
+        <v>5</v>
+      </c>
+      <c r="K202" s="3">
+        <v>0</v>
+      </c>
+      <c r="L202" s="3">
+        <v>4</v>
+      </c>
+      <c r="M202" s="3">
+        <v>2</v>
+      </c>
+      <c r="N202" s="3">
+        <v>1</v>
+      </c>
+      <c r="O202" s="3">
+        <v>0</v>
+      </c>
+      <c r="P202" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q202" s="3">
+        <v>0</v>
+      </c>
+      <c r="R202" s="3">
+        <v>1</v>
+      </c>
+      <c r="S202" s="3">
+        <v>0</v>
+      </c>
+      <c r="T202" s="3">
+        <v>0</v>
+      </c>
+      <c r="U202" s="3">
+        <v>0</v>
+      </c>
+      <c r="V202" s="3">
+        <v>0</v>
+      </c>
+      <c r="W202" s="3">
+        <v>0</v>
+      </c>
+      <c r="X202" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="B203" s="64" t="s">
+        <v>278</v>
+      </c>
+      <c r="C203" s="3">
+        <v>4</v>
+      </c>
+      <c r="D203" s="3">
+        <v>3</v>
+      </c>
+      <c r="E203" s="3">
+        <v>2</v>
+      </c>
+      <c r="F203" s="3">
+        <v>1</v>
+      </c>
+      <c r="G203" s="3">
+        <v>7</v>
+      </c>
+      <c r="H203" s="3">
+        <v>3</v>
+      </c>
+      <c r="I203" s="3">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3">
+        <v>4</v>
+      </c>
+      <c r="K203" s="3">
+        <v>2</v>
+      </c>
+      <c r="L203" s="3">
+        <v>6</v>
+      </c>
+      <c r="M203" s="3">
+        <v>1</v>
+      </c>
+      <c r="N203" s="3">
+        <v>0</v>
+      </c>
+      <c r="O203" s="3">
+        <v>0</v>
+      </c>
+      <c r="P203" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q203" s="3">
+        <v>0</v>
+      </c>
+      <c r="R203" s="3">
+        <v>0</v>
+      </c>
+      <c r="S203" s="3">
+        <v>0</v>
+      </c>
+      <c r="T203" s="3">
+        <v>0</v>
+      </c>
+      <c r="U203" s="3">
+        <v>0</v>
+      </c>
+      <c r="V203" s="3">
+        <v>0</v>
+      </c>
+      <c r="W203" s="3">
+        <v>0</v>
+      </c>
+      <c r="X203" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="B204" s="64" t="s">
+        <v>279</v>
+      </c>
+      <c r="C204" s="3">
+        <v>1</v>
+      </c>
+      <c r="D204" s="3">
+        <v>0</v>
+      </c>
+      <c r="E204" s="3">
+        <v>0</v>
+      </c>
+      <c r="F204" s="3">
+        <v>0</v>
+      </c>
+      <c r="G204" s="3">
+        <v>0</v>
+      </c>
+      <c r="H204" s="3">
+        <v>0</v>
+      </c>
+      <c r="I204" s="3">
+        <v>0</v>
+      </c>
+      <c r="J204" s="3">
+        <v>1</v>
+      </c>
+      <c r="K204" s="3">
+        <v>0</v>
+      </c>
+      <c r="L204" s="3">
+        <v>1</v>
+      </c>
+      <c r="M204" s="3">
+        <v>0</v>
+      </c>
+      <c r="N204" s="3">
+        <v>0</v>
+      </c>
+      <c r="O204" s="3">
+        <v>0</v>
+      </c>
+      <c r="P204" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q204" s="3">
+        <v>0</v>
+      </c>
+      <c r="R204" s="3">
+        <v>0</v>
+      </c>
+      <c r="S204" s="3">
+        <v>0</v>
+      </c>
+      <c r="T204" s="3">
+        <v>0</v>
+      </c>
+      <c r="U204" s="3">
+        <v>0</v>
+      </c>
+      <c r="V204" s="3">
+        <v>0</v>
+      </c>
+      <c r="W204" s="3">
+        <v>0</v>
+      </c>
+      <c r="X204" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B205" s="64" t="s">
+        <v>280</v>
+      </c>
+      <c r="C205" s="3">
+        <v>1</v>
+      </c>
+      <c r="D205" s="3">
+        <v>1</v>
+      </c>
+      <c r="E205" s="3">
+        <v>1</v>
+      </c>
+      <c r="F205" s="3">
+        <v>0</v>
+      </c>
+      <c r="G205" s="3">
+        <v>1</v>
+      </c>
+      <c r="H205" s="3">
+        <v>1</v>
+      </c>
+      <c r="I205" s="3">
+        <v>0</v>
+      </c>
+      <c r="J205" s="3">
+        <v>1</v>
+      </c>
+      <c r="K205" s="3">
+        <v>1</v>
+      </c>
+      <c r="L205" s="3">
+        <v>4</v>
+      </c>
+      <c r="M205" s="3">
+        <v>2</v>
+      </c>
+      <c r="N205" s="3">
+        <v>0</v>
+      </c>
+      <c r="O205" s="3">
+        <v>1</v>
+      </c>
+      <c r="P205" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q205" s="3">
+        <v>0</v>
+      </c>
+      <c r="R205" s="3">
+        <v>0</v>
+      </c>
+      <c r="S205" s="3">
+        <v>0</v>
+      </c>
+      <c r="T205" s="3">
+        <v>0</v>
+      </c>
+      <c r="U205" s="3">
+        <v>0</v>
+      </c>
+      <c r="V205" s="3">
+        <v>1</v>
+      </c>
+      <c r="W205" s="3">
+        <v>0</v>
+      </c>
+      <c r="X205" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B206" s="64" t="s">
+        <v>281</v>
+      </c>
+      <c r="C206" s="3">
+        <v>2</v>
+      </c>
+      <c r="D206" s="3">
+        <v>1</v>
+      </c>
+      <c r="E206" s="3">
+        <v>1</v>
+      </c>
+      <c r="F206" s="3">
+        <v>0</v>
+      </c>
+      <c r="G206" s="3">
+        <v>0</v>
+      </c>
+      <c r="H206" s="3">
+        <v>0</v>
+      </c>
+      <c r="I206" s="3">
+        <v>0</v>
+      </c>
+      <c r="J206" s="3">
+        <v>2</v>
+      </c>
+      <c r="K206" s="3">
+        <v>0</v>
+      </c>
+      <c r="L206" s="3">
+        <v>2</v>
+      </c>
+      <c r="M206" s="3">
+        <v>0</v>
+      </c>
+      <c r="N206" s="3">
+        <v>0</v>
+      </c>
+      <c r="O206" s="3">
+        <v>0</v>
+      </c>
+      <c r="P206" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q206" s="3">
+        <v>0</v>
+      </c>
+      <c r="R206" s="3">
+        <v>0</v>
+      </c>
+      <c r="S206" s="3">
+        <v>0</v>
+      </c>
+      <c r="T206" s="3">
+        <v>0</v>
+      </c>
+      <c r="U206" s="3">
+        <v>0</v>
+      </c>
+      <c r="V206" s="3">
+        <v>0</v>
+      </c>
+      <c r="W206" s="3">
+        <v>0</v>
+      </c>
+      <c r="X206" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="B207" s="64" t="s">
+        <v>282</v>
+      </c>
+      <c r="C207" s="3">
+        <v>2</v>
+      </c>
+      <c r="D207" s="3">
+        <v>0</v>
+      </c>
+      <c r="E207" s="3">
+        <v>0</v>
+      </c>
+      <c r="F207" s="3">
+        <v>2</v>
+      </c>
+      <c r="G207" s="3">
+        <v>0</v>
+      </c>
+      <c r="H207" s="3">
+        <v>0</v>
+      </c>
+      <c r="I207" s="3">
+        <v>0</v>
+      </c>
+      <c r="J207" s="3">
+        <v>0</v>
+      </c>
+      <c r="K207" s="3">
+        <v>1</v>
+      </c>
+      <c r="L207" s="3">
+        <v>0</v>
+      </c>
+      <c r="M207" s="3">
+        <v>0</v>
+      </c>
+      <c r="N207" s="3">
+        <v>0</v>
+      </c>
+      <c r="O207" s="3">
+        <v>0</v>
+      </c>
+      <c r="P207" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q207" s="3">
+        <v>0</v>
+      </c>
+      <c r="R207" s="3">
+        <v>0</v>
+      </c>
+      <c r="S207" s="3">
+        <v>0</v>
+      </c>
+      <c r="T207" s="3">
+        <v>0</v>
+      </c>
+      <c r="U207" s="3">
+        <v>0</v>
+      </c>
+      <c r="V207" s="3">
+        <v>0</v>
+      </c>
+      <c r="W207" s="3">
+        <v>0</v>
+      </c>
+      <c r="X207" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="B208" s="64" t="s">
+        <v>283</v>
+      </c>
+      <c r="C208" s="3">
+        <v>1</v>
+      </c>
+      <c r="D208" s="3">
+        <v>5</v>
+      </c>
+      <c r="E208" s="3">
+        <v>6</v>
+      </c>
+      <c r="F208" s="3">
+        <v>3</v>
+      </c>
+      <c r="G208" s="3">
+        <v>4</v>
+      </c>
+      <c r="H208" s="3">
+        <v>10</v>
+      </c>
+      <c r="I208" s="3">
+        <v>2</v>
+      </c>
+      <c r="J208" s="3">
+        <v>3</v>
+      </c>
+      <c r="K208" s="3">
+        <v>1</v>
+      </c>
+      <c r="L208" s="3">
+        <v>0</v>
+      </c>
+      <c r="M208" s="3">
+        <v>4</v>
+      </c>
+      <c r="N208" s="3">
+        <v>0</v>
+      </c>
+      <c r="O208" s="3">
+        <v>0</v>
+      </c>
+      <c r="P208" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q208" s="3">
+        <v>0</v>
+      </c>
+      <c r="R208" s="3">
+        <v>0</v>
+      </c>
+      <c r="S208" s="3">
+        <v>0</v>
+      </c>
+      <c r="T208" s="3">
+        <v>0</v>
+      </c>
+      <c r="U208" s="3">
+        <v>0</v>
+      </c>
+      <c r="V208" s="3">
+        <v>0</v>
+      </c>
+      <c r="W208" s="3">
+        <v>0</v>
+      </c>
+      <c r="X208" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B209" s="64" t="s">
+        <v>284</v>
+      </c>
+      <c r="C209" s="3">
+        <v>8</v>
+      </c>
+      <c r="D209" s="3">
+        <v>5</v>
+      </c>
+      <c r="E209" s="3">
+        <v>12</v>
+      </c>
+      <c r="F209" s="3">
+        <v>21</v>
+      </c>
+      <c r="G209" s="3">
+        <v>10</v>
+      </c>
+      <c r="H209" s="3">
+        <v>14</v>
+      </c>
+      <c r="I209" s="3">
+        <v>6</v>
+      </c>
+      <c r="J209" s="3">
+        <v>5</v>
+      </c>
+      <c r="K209" s="3">
+        <v>6</v>
+      </c>
+      <c r="L209" s="3">
+        <v>2</v>
+      </c>
+      <c r="M209" s="3">
+        <v>4</v>
+      </c>
+      <c r="N209" s="3">
+        <v>0</v>
+      </c>
+      <c r="O209" s="3">
+        <v>0</v>
+      </c>
+      <c r="P209" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q209" s="3">
+        <v>1</v>
+      </c>
+      <c r="R209" s="3">
+        <v>0</v>
+      </c>
+      <c r="S209" s="3">
+        <v>0</v>
+      </c>
+      <c r="T209" s="3">
+        <v>0</v>
+      </c>
+      <c r="U209" s="3">
+        <v>0</v>
+      </c>
+      <c r="V209" s="3">
+        <v>0</v>
+      </c>
+      <c r="W209" s="3">
+        <v>0</v>
+      </c>
+      <c r="X209" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="B210" s="64" t="s">
+        <v>285</v>
+      </c>
+      <c r="C210" s="3">
+        <v>0</v>
+      </c>
+      <c r="D210" s="3">
+        <v>0</v>
+      </c>
+      <c r="E210" s="3">
+        <v>0</v>
+      </c>
+      <c r="F210" s="3">
+        <v>0</v>
+      </c>
+      <c r="G210" s="3">
+        <v>0</v>
+      </c>
+      <c r="H210" s="3">
+        <v>0</v>
+      </c>
+      <c r="I210" s="3">
+        <v>0</v>
+      </c>
+      <c r="J210" s="3">
+        <v>0</v>
+      </c>
+      <c r="K210" s="3">
+        <v>0</v>
+      </c>
+      <c r="L210" s="3">
+        <v>0</v>
+      </c>
+      <c r="M210" s="3">
+        <v>0</v>
+      </c>
+      <c r="N210" s="3">
+        <v>0</v>
+      </c>
+      <c r="O210" s="3">
+        <v>0</v>
+      </c>
+      <c r="P210" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q210" s="3">
+        <v>0</v>
+      </c>
+      <c r="R210" s="3">
+        <v>0</v>
+      </c>
+      <c r="S210" s="3">
+        <v>0</v>
+      </c>
+      <c r="T210" s="3">
+        <v>0</v>
+      </c>
+      <c r="U210" s="3">
+        <v>0</v>
+      </c>
+      <c r="V210" s="3">
+        <v>0</v>
+      </c>
+      <c r="W210" s="3">
+        <v>0</v>
+      </c>
+      <c r="X210" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A211" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B211" s="64" t="s">
+        <v>286</v>
+      </c>
+      <c r="C211" s="3">
+        <v>1</v>
+      </c>
+      <c r="D211" s="3">
+        <v>1</v>
+      </c>
+      <c r="E211" s="3">
+        <v>0</v>
+      </c>
+      <c r="F211" s="3">
+        <v>0</v>
+      </c>
+      <c r="G211" s="3">
+        <v>1</v>
+      </c>
+      <c r="H211" s="3">
+        <v>1</v>
+      </c>
+      <c r="I211" s="3">
+        <v>0</v>
+      </c>
+      <c r="J211" s="3">
+        <v>1</v>
+      </c>
+      <c r="K211" s="3">
+        <v>0</v>
+      </c>
+      <c r="L211" s="3">
+        <v>0</v>
+      </c>
+      <c r="M211" s="3">
+        <v>0</v>
+      </c>
+      <c r="N211" s="3">
+        <v>0</v>
+      </c>
+      <c r="O211" s="3">
+        <v>0</v>
+      </c>
+      <c r="P211" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q211" s="3">
+        <v>0</v>
+      </c>
+      <c r="R211" s="3">
+        <v>0</v>
+      </c>
+      <c r="S211" s="3">
+        <v>0</v>
+      </c>
+      <c r="T211" s="3">
+        <v>0</v>
+      </c>
+      <c r="U211" s="3">
+        <v>0</v>
+      </c>
+      <c r="V211" s="3">
+        <v>0</v>
+      </c>
+      <c r="W211" s="3">
+        <v>0</v>
+      </c>
+      <c r="X211" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="B212" s="64" t="s">
+        <v>287</v>
+      </c>
+      <c r="C212" s="3">
+        <v>7</v>
+      </c>
+      <c r="D212" s="3">
+        <v>9</v>
+      </c>
+      <c r="E212" s="3">
+        <v>3</v>
+      </c>
+      <c r="F212" s="3">
+        <v>3</v>
+      </c>
+      <c r="G212" s="3">
+        <v>12</v>
+      </c>
+      <c r="H212" s="3">
+        <v>8</v>
+      </c>
+      <c r="I212" s="3">
+        <v>5</v>
+      </c>
+      <c r="J212" s="3">
+        <v>7</v>
+      </c>
+      <c r="K212" s="3">
+        <v>7</v>
+      </c>
+      <c r="L212" s="3">
+        <v>9</v>
+      </c>
+      <c r="M212" s="3">
+        <v>6</v>
+      </c>
+      <c r="N212" s="3">
+        <v>1</v>
+      </c>
+      <c r="O212" s="3">
+        <v>0</v>
+      </c>
+      <c r="P212" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q212" s="3">
+        <v>0</v>
+      </c>
+      <c r="R212" s="3">
+        <v>0</v>
+      </c>
+      <c r="S212" s="3">
+        <v>0</v>
+      </c>
+      <c r="T212" s="3">
+        <v>0</v>
+      </c>
+      <c r="U212" s="3">
+        <v>1</v>
+      </c>
+      <c r="V212" s="3">
+        <v>0</v>
+      </c>
+      <c r="W212" s="3">
+        <v>0</v>
+      </c>
+      <c r="X212" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B213" s="64" t="s">
+        <v>288</v>
+      </c>
+      <c r="C213" s="3">
+        <v>0</v>
+      </c>
+      <c r="D213" s="3">
+        <v>2</v>
+      </c>
+      <c r="E213" s="3">
+        <v>4</v>
+      </c>
+      <c r="F213" s="3">
+        <v>2</v>
+      </c>
+      <c r="G213" s="3">
+        <v>7</v>
+      </c>
+      <c r="H213" s="3">
+        <v>8</v>
+      </c>
+      <c r="I213" s="3">
+        <v>1</v>
+      </c>
+      <c r="J213" s="3">
+        <v>5</v>
+      </c>
+      <c r="K213" s="3">
+        <v>7</v>
+      </c>
+      <c r="L213" s="3">
+        <v>2</v>
+      </c>
+      <c r="M213" s="3">
+        <v>4</v>
+      </c>
+      <c r="N213" s="3">
+        <v>0</v>
+      </c>
+      <c r="O213" s="3">
+        <v>0</v>
+      </c>
+      <c r="P213" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q213" s="3">
+        <v>0</v>
+      </c>
+      <c r="R213" s="3">
+        <v>0</v>
+      </c>
+      <c r="S213" s="3">
+        <v>0</v>
+      </c>
+      <c r="T213" s="3">
+        <v>1</v>
+      </c>
+      <c r="U213" s="3">
+        <v>0</v>
+      </c>
+      <c r="V213" s="3">
+        <v>0</v>
+      </c>
+      <c r="W213" s="3">
+        <v>0</v>
+      </c>
+      <c r="X213" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A214" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="B214" s="64" t="s">
+        <v>289</v>
+      </c>
+      <c r="C214" s="3">
+        <v>1</v>
+      </c>
+      <c r="D214" s="3">
+        <v>1</v>
+      </c>
+      <c r="E214" s="3">
+        <v>0</v>
+      </c>
+      <c r="F214" s="3">
+        <v>2</v>
+      </c>
+      <c r="G214" s="3">
+        <v>2</v>
+      </c>
+      <c r="H214" s="3">
+        <v>6</v>
+      </c>
+      <c r="I214" s="3">
+        <v>2</v>
+      </c>
+      <c r="J214" s="3">
+        <v>0</v>
+      </c>
+      <c r="K214" s="3">
+        <v>3</v>
+      </c>
+      <c r="L214" s="3">
+        <v>0</v>
+      </c>
+      <c r="M214" s="3">
+        <v>0</v>
+      </c>
+      <c r="N214" s="3">
+        <v>0</v>
+      </c>
+      <c r="O214" s="3">
+        <v>0</v>
+      </c>
+      <c r="P214" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q214" s="3">
+        <v>0</v>
+      </c>
+      <c r="R214" s="3">
+        <v>0</v>
+      </c>
+      <c r="S214" s="3">
+        <v>0</v>
+      </c>
+      <c r="T214" s="3">
+        <v>0</v>
+      </c>
+      <c r="U214" s="3">
+        <v>0</v>
+      </c>
+      <c r="V214" s="3">
+        <v>0</v>
+      </c>
+      <c r="W214" s="3">
+        <v>0</v>
+      </c>
+      <c r="X214" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A215" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="B215" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="C215" s="3">
+        <v>27</v>
+      </c>
+      <c r="D215" s="3">
+        <v>23</v>
+      </c>
+      <c r="E215" s="3">
+        <v>34</v>
+      </c>
+      <c r="F215" s="3">
+        <v>19</v>
+      </c>
+      <c r="G215" s="3">
+        <v>21</v>
+      </c>
+      <c r="H215" s="3">
+        <v>16</v>
+      </c>
+      <c r="I215" s="3">
+        <v>10</v>
+      </c>
+      <c r="J215" s="3">
+        <v>13</v>
+      </c>
+      <c r="K215" s="3">
+        <v>10</v>
+      </c>
+      <c r="L215" s="3">
+        <v>13</v>
+      </c>
+      <c r="M215" s="3">
+        <v>7</v>
+      </c>
+      <c r="N215" s="3">
+        <v>0</v>
+      </c>
+      <c r="O215" s="3">
+        <v>1</v>
+      </c>
+      <c r="P215" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q215" s="3">
+        <v>3</v>
+      </c>
+      <c r="R215" s="3">
+        <v>0</v>
+      </c>
+      <c r="S215" s="3">
+        <v>1</v>
+      </c>
+      <c r="T215" s="3">
+        <v>2</v>
+      </c>
+      <c r="U215" s="3">
+        <v>0</v>
+      </c>
+      <c r="V215" s="3">
+        <v>1</v>
+      </c>
+      <c r="W215" s="3">
+        <v>0</v>
+      </c>
+      <c r="X215" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B216" s="64" t="s">
+        <v>290</v>
+      </c>
+      <c r="C216" s="3">
+        <v>8</v>
+      </c>
+      <c r="D216" s="3">
+        <v>9</v>
+      </c>
+      <c r="E216" s="3">
+        <v>11</v>
+      </c>
+      <c r="F216" s="3">
+        <v>4</v>
+      </c>
+      <c r="G216" s="3">
+        <v>12</v>
+      </c>
+      <c r="H216" s="3">
+        <v>3</v>
+      </c>
+      <c r="I216" s="3">
+        <v>5</v>
+      </c>
+      <c r="J216" s="3">
+        <v>1</v>
+      </c>
+      <c r="K216" s="3">
+        <v>2</v>
+      </c>
+      <c r="L216" s="3">
+        <v>7</v>
+      </c>
+      <c r="M216" s="3">
+        <v>3</v>
+      </c>
+      <c r="N216" s="3">
+        <v>0</v>
+      </c>
+      <c r="O216" s="3">
+        <v>1</v>
+      </c>
+      <c r="P216" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q216" s="3">
+        <v>1</v>
+      </c>
+      <c r="R216" s="3">
+        <v>0</v>
+      </c>
+      <c r="S216" s="3">
+        <v>1</v>
+      </c>
+      <c r="T216" s="3">
+        <v>1</v>
+      </c>
+      <c r="U216" s="3">
+        <v>0</v>
+      </c>
+      <c r="V216" s="3">
+        <v>0</v>
+      </c>
+      <c r="W216" s="3">
+        <v>0</v>
+      </c>
+      <c r="X216" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="B217" s="64" t="s">
+        <v>291</v>
+      </c>
+      <c r="C217" s="3">
+        <v>2</v>
+      </c>
+      <c r="D217" s="3">
+        <v>0</v>
+      </c>
+      <c r="E217" s="3">
+        <v>5</v>
+      </c>
+      <c r="F217" s="3">
+        <v>3</v>
+      </c>
+      <c r="G217" s="3">
+        <v>0</v>
+      </c>
+      <c r="H217" s="3">
+        <v>4</v>
+      </c>
+      <c r="I217" s="3">
+        <v>2</v>
+      </c>
+      <c r="J217" s="3">
+        <v>3</v>
+      </c>
+      <c r="K217" s="3">
+        <v>0</v>
+      </c>
+      <c r="L217" s="3">
+        <v>1</v>
+      </c>
+      <c r="M217" s="3">
+        <v>0</v>
+      </c>
+      <c r="N217" s="3">
+        <v>0</v>
+      </c>
+      <c r="O217" s="3">
+        <v>0</v>
+      </c>
+      <c r="P217" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q217" s="3">
+        <v>0</v>
+      </c>
+      <c r="R217" s="3">
+        <v>0</v>
+      </c>
+      <c r="S217" s="3">
+        <v>0</v>
+      </c>
+      <c r="T217" s="3">
+        <v>0</v>
+      </c>
+      <c r="U217" s="3">
+        <v>0</v>
+      </c>
+      <c r="V217" s="3">
+        <v>0</v>
+      </c>
+      <c r="W217" s="3">
+        <v>0</v>
+      </c>
+      <c r="X217" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="B218" s="64" t="s">
+        <v>292</v>
+      </c>
+      <c r="C218" s="3">
+        <v>15</v>
+      </c>
+      <c r="D218" s="3">
+        <v>12</v>
+      </c>
+      <c r="E218" s="3">
+        <v>14</v>
+      </c>
+      <c r="F218" s="3">
+        <v>9</v>
+      </c>
+      <c r="G218" s="3">
+        <v>9</v>
+      </c>
+      <c r="H218" s="3">
+        <v>5</v>
+      </c>
+      <c r="I218" s="3">
+        <v>3</v>
+      </c>
+      <c r="J218" s="3">
+        <v>5</v>
+      </c>
+      <c r="K218" s="3">
+        <v>8</v>
+      </c>
+      <c r="L218" s="3">
+        <v>4</v>
+      </c>
+      <c r="M218" s="3">
+        <v>3</v>
+      </c>
+      <c r="N218" s="3">
+        <v>0</v>
+      </c>
+      <c r="O218" s="3">
+        <v>0</v>
+      </c>
+      <c r="P218" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q218" s="3">
+        <v>1</v>
+      </c>
+      <c r="R218" s="3">
+        <v>0</v>
+      </c>
+      <c r="S218" s="3">
+        <v>0</v>
+      </c>
+      <c r="T218" s="3">
+        <v>1</v>
+      </c>
+      <c r="U218" s="3">
+        <v>0</v>
+      </c>
+      <c r="V218" s="3">
+        <v>1</v>
+      </c>
+      <c r="W218" s="3">
+        <v>0</v>
+      </c>
+      <c r="X218" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="B219" s="64" t="s">
+        <v>293</v>
+      </c>
+      <c r="C219" s="3">
+        <v>2</v>
+      </c>
+      <c r="D219" s="3">
+        <v>2</v>
+      </c>
+      <c r="E219" s="3">
+        <v>3</v>
+      </c>
+      <c r="F219" s="3">
+        <v>2</v>
+      </c>
+      <c r="G219" s="3">
+        <v>0</v>
+      </c>
+      <c r="H219" s="3">
+        <v>3</v>
+      </c>
+      <c r="I219" s="3">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3">
+        <v>2</v>
+      </c>
+      <c r="K219" s="3">
+        <v>0</v>
+      </c>
+      <c r="L219" s="3">
+        <v>1</v>
+      </c>
+      <c r="M219" s="3">
+        <v>1</v>
+      </c>
+      <c r="N219" s="3">
+        <v>0</v>
+      </c>
+      <c r="O219" s="3">
+        <v>0</v>
+      </c>
+      <c r="P219" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q219" s="3">
+        <v>1</v>
+      </c>
+      <c r="R219" s="3">
+        <v>0</v>
+      </c>
+      <c r="S219" s="3">
+        <v>0</v>
+      </c>
+      <c r="T219" s="3">
+        <v>0</v>
+      </c>
+      <c r="U219" s="3">
+        <v>0</v>
+      </c>
+      <c r="V219" s="3">
+        <v>0</v>
+      </c>
+      <c r="W219" s="3">
+        <v>0</v>
+      </c>
+      <c r="X219" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="B220" s="64" t="s">
+        <v>294</v>
+      </c>
+      <c r="C220" s="3">
+        <v>0</v>
+      </c>
+      <c r="D220" s="3">
+        <v>0</v>
+      </c>
+      <c r="E220" s="3">
+        <v>1</v>
+      </c>
+      <c r="F220" s="3">
+        <v>1</v>
+      </c>
+      <c r="G220" s="3">
+        <v>0</v>
+      </c>
+      <c r="H220" s="3">
+        <v>1</v>
+      </c>
+      <c r="I220" s="3">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3">
+        <v>2</v>
+      </c>
+      <c r="K220" s="3">
+        <v>0</v>
+      </c>
+      <c r="L220" s="3">
+        <v>0</v>
+      </c>
+      <c r="M220" s="3">
+        <v>0</v>
+      </c>
+      <c r="N220" s="3">
+        <v>0</v>
+      </c>
+      <c r="O220" s="3">
+        <v>0</v>
+      </c>
+      <c r="P220" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q220" s="3">
+        <v>0</v>
+      </c>
+      <c r="R220" s="3">
+        <v>0</v>
+      </c>
+      <c r="S220" s="3">
+        <v>0</v>
+      </c>
+      <c r="T220" s="3">
+        <v>0</v>
+      </c>
+      <c r="U220" s="3">
+        <v>0</v>
+      </c>
+      <c r="V220" s="3">
+        <v>0</v>
+      </c>
+      <c r="W220" s="3">
+        <v>0</v>
+      </c>
+      <c r="X220" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A221" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="B221" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C221" s="3">
+        <v>56</v>
+      </c>
+      <c r="D221" s="3">
+        <v>49</v>
+      </c>
+      <c r="E221" s="3">
+        <v>50</v>
+      </c>
+      <c r="F221" s="3">
+        <v>46</v>
+      </c>
+      <c r="G221" s="3">
+        <v>39</v>
+      </c>
+      <c r="H221" s="3">
+        <v>53</v>
+      </c>
+      <c r="I221" s="3">
+        <v>49</v>
+      </c>
+      <c r="J221" s="3">
+        <v>42</v>
+      </c>
+      <c r="K221" s="3">
+        <v>37</v>
+      </c>
+      <c r="L221" s="3">
+        <v>39</v>
+      </c>
+      <c r="M221" s="3">
+        <v>32</v>
+      </c>
+      <c r="N221" s="3">
+        <v>7</v>
+      </c>
+      <c r="O221" s="3">
+        <v>2</v>
+      </c>
+      <c r="P221" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q221" s="3">
+        <v>2</v>
+      </c>
+      <c r="R221" s="3">
+        <v>4</v>
+      </c>
+      <c r="S221" s="3">
+        <v>4</v>
+      </c>
+      <c r="T221" s="3">
+        <v>5</v>
+      </c>
+      <c r="U221" s="3">
+        <v>4</v>
+      </c>
+      <c r="V221" s="3">
+        <v>3</v>
+      </c>
+      <c r="W221" s="3">
+        <v>4</v>
+      </c>
+      <c r="X221" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="B222" s="64" t="s">
+        <v>295</v>
+      </c>
+      <c r="C222" s="3">
+        <v>16</v>
+      </c>
+      <c r="D222" s="3">
+        <v>18</v>
+      </c>
+      <c r="E222" s="3">
+        <v>13</v>
+      </c>
+      <c r="F222" s="3">
+        <v>11</v>
+      </c>
+      <c r="G222" s="3">
+        <v>10</v>
+      </c>
+      <c r="H222" s="3">
+        <v>15</v>
+      </c>
+      <c r="I222" s="3">
+        <v>19</v>
+      </c>
+      <c r="J222" s="3">
+        <v>14</v>
+      </c>
+      <c r="K222" s="3">
+        <v>13</v>
+      </c>
+      <c r="L222" s="3">
+        <v>10</v>
+      </c>
+      <c r="M222" s="3">
+        <v>10</v>
+      </c>
+      <c r="N222" s="3">
+        <v>3</v>
+      </c>
+      <c r="O222" s="3">
+        <v>0</v>
+      </c>
+      <c r="P222" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q222" s="3">
+        <v>2</v>
+      </c>
+      <c r="R222" s="3">
+        <v>2</v>
+      </c>
+      <c r="S222" s="3">
+        <v>3</v>
+      </c>
+      <c r="T222" s="3">
+        <v>3</v>
+      </c>
+      <c r="U222" s="3">
+        <v>1</v>
+      </c>
+      <c r="V222" s="3">
+        <v>2</v>
+      </c>
+      <c r="W222" s="3">
+        <v>2</v>
+      </c>
+      <c r="X222" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B223" s="64" t="s">
+        <v>296</v>
+      </c>
+      <c r="C223" s="3">
+        <v>7</v>
+      </c>
+      <c r="D223" s="3">
+        <v>7</v>
+      </c>
+      <c r="E223" s="3">
+        <v>8</v>
+      </c>
+      <c r="F223" s="3">
+        <v>8</v>
+      </c>
+      <c r="G223" s="3">
+        <v>4</v>
+      </c>
+      <c r="H223" s="3">
+        <v>6</v>
+      </c>
+      <c r="I223" s="3">
+        <v>4</v>
+      </c>
+      <c r="J223" s="3">
+        <v>6</v>
+      </c>
+      <c r="K223" s="3">
+        <v>2</v>
+      </c>
+      <c r="L223" s="3">
+        <v>8</v>
+      </c>
+      <c r="M223" s="3">
+        <v>5</v>
+      </c>
+      <c r="N223" s="3">
+        <v>2</v>
+      </c>
+      <c r="O223" s="3">
+        <v>1</v>
+      </c>
+      <c r="P223" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q223" s="3">
+        <v>0</v>
+      </c>
+      <c r="R223" s="3">
+        <v>0</v>
+      </c>
+      <c r="S223" s="3">
+        <v>0</v>
+      </c>
+      <c r="T223" s="3">
+        <v>0</v>
+      </c>
+      <c r="U223" s="3">
+        <v>0</v>
+      </c>
+      <c r="V223" s="3">
+        <v>0</v>
+      </c>
+      <c r="W223" s="3">
+        <v>0</v>
+      </c>
+      <c r="X223" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B224" s="64" t="s">
+        <v>297</v>
+      </c>
+      <c r="C224" s="3">
+        <v>5</v>
+      </c>
+      <c r="D224" s="3">
+        <v>3</v>
+      </c>
+      <c r="E224" s="3">
+        <v>8</v>
+      </c>
+      <c r="F224" s="3">
+        <v>2</v>
+      </c>
+      <c r="G224" s="3">
+        <v>4</v>
+      </c>
+      <c r="H224" s="3">
+        <v>3</v>
+      </c>
+      <c r="I224" s="3">
+        <v>3</v>
+      </c>
+      <c r="J224" s="3">
+        <v>8</v>
+      </c>
+      <c r="K224" s="3">
+        <v>6</v>
+      </c>
+      <c r="L224" s="3">
+        <v>4</v>
+      </c>
+      <c r="M224" s="3">
+        <v>3</v>
+      </c>
+      <c r="N224" s="3">
+        <v>0</v>
+      </c>
+      <c r="O224" s="3">
+        <v>0</v>
+      </c>
+      <c r="P224" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q224" s="3">
+        <v>0</v>
+      </c>
+      <c r="R224" s="3">
+        <v>1</v>
+      </c>
+      <c r="S224" s="3">
+        <v>0</v>
+      </c>
+      <c r="T224" s="3">
+        <v>0</v>
+      </c>
+      <c r="U224" s="3">
+        <v>1</v>
+      </c>
+      <c r="V224" s="3">
+        <v>0</v>
+      </c>
+      <c r="W224" s="3">
+        <v>1</v>
+      </c>
+      <c r="X224" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="B225" s="64" t="s">
+        <v>298</v>
+      </c>
+      <c r="C225" s="3">
+        <v>4</v>
+      </c>
+      <c r="D225" s="3">
+        <v>0</v>
+      </c>
+      <c r="E225" s="3">
+        <v>1</v>
+      </c>
+      <c r="F225" s="3">
+        <v>0</v>
+      </c>
+      <c r="G225" s="3">
+        <v>1</v>
+      </c>
+      <c r="H225" s="3">
+        <v>3</v>
+      </c>
+      <c r="I225" s="3">
+        <v>2</v>
+      </c>
+      <c r="J225" s="3">
+        <v>2</v>
+      </c>
+      <c r="K225" s="3">
+        <v>2</v>
+      </c>
+      <c r="L225" s="3">
+        <v>2</v>
+      </c>
+      <c r="M225" s="3">
+        <v>4</v>
+      </c>
+      <c r="N225" s="3">
+        <v>0</v>
+      </c>
+      <c r="O225" s="3">
+        <v>0</v>
+      </c>
+      <c r="P225" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q225" s="3">
+        <v>0</v>
+      </c>
+      <c r="R225" s="3">
+        <v>0</v>
+      </c>
+      <c r="S225" s="3">
+        <v>0</v>
+      </c>
+      <c r="T225" s="3">
+        <v>0</v>
+      </c>
+      <c r="U225" s="3">
+        <v>0</v>
+      </c>
+      <c r="V225" s="3">
+        <v>0</v>
+      </c>
+      <c r="W225" s="3">
+        <v>0</v>
+      </c>
+      <c r="X225" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="B226" s="64" t="s">
+        <v>299</v>
+      </c>
+      <c r="C226" s="3">
+        <v>8</v>
+      </c>
+      <c r="D226" s="3">
+        <v>9</v>
+      </c>
+      <c r="E226" s="3">
+        <v>9</v>
+      </c>
+      <c r="F226" s="3">
+        <v>9</v>
+      </c>
+      <c r="G226" s="3">
+        <v>8</v>
+      </c>
+      <c r="H226" s="3">
+        <v>5</v>
+      </c>
+      <c r="I226" s="3">
+        <v>6</v>
+      </c>
+      <c r="J226" s="3">
+        <v>3</v>
+      </c>
+      <c r="K226" s="3">
+        <v>4</v>
+      </c>
+      <c r="L226" s="3">
+        <v>4</v>
+      </c>
+      <c r="M226" s="3">
+        <v>3</v>
+      </c>
+      <c r="N226" s="3">
+        <v>1</v>
+      </c>
+      <c r="O226" s="3">
+        <v>1</v>
+      </c>
+      <c r="P226" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q226" s="3">
+        <v>0</v>
+      </c>
+      <c r="R226" s="3">
+        <v>0</v>
+      </c>
+      <c r="S226" s="3">
+        <v>0</v>
+      </c>
+      <c r="T226" s="3">
+        <v>0</v>
+      </c>
+      <c r="U226" s="3">
+        <v>1</v>
+      </c>
+      <c r="V226" s="3">
+        <v>0</v>
+      </c>
+      <c r="W226" s="3">
+        <v>0</v>
+      </c>
+      <c r="X226" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="B227" s="64" t="s">
+        <v>300</v>
+      </c>
+      <c r="C227" s="3">
+        <v>0</v>
+      </c>
+      <c r="D227" s="3">
+        <v>1</v>
+      </c>
+      <c r="E227" s="3">
+        <v>0</v>
+      </c>
+      <c r="F227" s="3">
+        <v>2</v>
+      </c>
+      <c r="G227" s="3">
+        <v>1</v>
+      </c>
+      <c r="H227" s="3">
+        <v>0</v>
+      </c>
+      <c r="I227" s="3">
+        <v>1</v>
+      </c>
+      <c r="J227" s="3">
+        <v>0</v>
+      </c>
+      <c r="K227" s="3">
+        <v>0</v>
+      </c>
+      <c r="L227" s="3">
+        <v>0</v>
+      </c>
+      <c r="M227" s="3">
+        <v>0</v>
+      </c>
+      <c r="N227" s="3">
+        <v>0</v>
+      </c>
+      <c r="O227" s="3">
+        <v>0</v>
+      </c>
+      <c r="P227" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q227" s="3">
+        <v>0</v>
+      </c>
+      <c r="R227" s="3">
+        <v>0</v>
+      </c>
+      <c r="S227" s="3">
+        <v>0</v>
+      </c>
+      <c r="T227" s="3">
+        <v>0</v>
+      </c>
+      <c r="U227" s="3">
+        <v>0</v>
+      </c>
+      <c r="V227" s="3">
+        <v>0</v>
+      </c>
+      <c r="W227" s="3">
+        <v>0</v>
+      </c>
+      <c r="X227" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="B228" s="64" t="s">
+        <v>301</v>
+      </c>
+      <c r="C228" s="3">
+        <v>0</v>
+      </c>
+      <c r="D228" s="3">
+        <v>0</v>
+      </c>
+      <c r="E228" s="3">
+        <v>0</v>
+      </c>
+      <c r="F228" s="3">
+        <v>3</v>
+      </c>
+      <c r="G228" s="3">
+        <v>0</v>
+      </c>
+      <c r="H228" s="3">
+        <v>5</v>
+      </c>
+      <c r="I228" s="3">
+        <v>2</v>
+      </c>
+      <c r="J228" s="3">
+        <v>0</v>
+      </c>
+      <c r="K228" s="3">
+        <v>0</v>
+      </c>
+      <c r="L228" s="3">
+        <v>0</v>
+      </c>
+      <c r="M228" s="3">
+        <v>0</v>
+      </c>
+      <c r="N228" s="3">
+        <v>0</v>
+      </c>
+      <c r="O228" s="3">
+        <v>0</v>
+      </c>
+      <c r="P228" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q228" s="3">
+        <v>0</v>
+      </c>
+      <c r="R228" s="3">
+        <v>0</v>
+      </c>
+      <c r="S228" s="3">
+        <v>0</v>
+      </c>
+      <c r="T228" s="3">
+        <v>0</v>
+      </c>
+      <c r="U228" s="3">
+        <v>0</v>
+      </c>
+      <c r="V228" s="3">
+        <v>0</v>
+      </c>
+      <c r="W228" s="3">
+        <v>0</v>
+      </c>
+      <c r="X228" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B229" s="64" t="s">
+        <v>302</v>
+      </c>
+      <c r="C229" s="3">
+        <v>0</v>
+      </c>
+      <c r="D229" s="3">
+        <v>0</v>
+      </c>
+      <c r="E229" s="3">
+        <v>0</v>
+      </c>
+      <c r="F229" s="3">
+        <v>0</v>
+      </c>
+      <c r="G229" s="3">
+        <v>0</v>
+      </c>
+      <c r="H229" s="3">
+        <v>0</v>
+      </c>
+      <c r="I229" s="3">
+        <v>0</v>
+      </c>
+      <c r="J229" s="3">
+        <v>0</v>
+      </c>
+      <c r="K229" s="3">
+        <v>1</v>
+      </c>
+      <c r="L229" s="3">
+        <v>0</v>
+      </c>
+      <c r="M229" s="3">
+        <v>0</v>
+      </c>
+      <c r="N229" s="3">
+        <v>0</v>
+      </c>
+      <c r="O229" s="3">
+        <v>0</v>
+      </c>
+      <c r="P229" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q229" s="3">
+        <v>0</v>
+      </c>
+      <c r="R229" s="3">
+        <v>0</v>
+      </c>
+      <c r="S229" s="3">
+        <v>0</v>
+      </c>
+      <c r="T229" s="3">
+        <v>0</v>
+      </c>
+      <c r="U229" s="3">
+        <v>0</v>
+      </c>
+      <c r="V229" s="3">
+        <v>0</v>
+      </c>
+      <c r="W229" s="3">
+        <v>0</v>
+      </c>
+      <c r="X229" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="B230" s="64" t="s">
+        <v>303</v>
+      </c>
+      <c r="C230" s="3">
+        <v>1</v>
+      </c>
+      <c r="D230" s="3">
+        <v>0</v>
+      </c>
+      <c r="E230" s="3">
+        <v>1</v>
+      </c>
+      <c r="F230" s="3">
+        <v>2</v>
+      </c>
+      <c r="G230" s="3">
+        <v>0</v>
+      </c>
+      <c r="H230" s="3">
+        <v>2</v>
+      </c>
+      <c r="I230" s="3">
+        <v>1</v>
+      </c>
+      <c r="J230" s="3">
+        <v>0</v>
+      </c>
+      <c r="K230" s="3">
+        <v>0</v>
+      </c>
+      <c r="L230" s="3">
+        <v>3</v>
+      </c>
+      <c r="M230" s="3">
+        <v>0</v>
+      </c>
+      <c r="N230" s="3">
+        <v>0</v>
+      </c>
+      <c r="O230" s="3">
+        <v>0</v>
+      </c>
+      <c r="P230" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q230" s="3">
+        <v>0</v>
+      </c>
+      <c r="R230" s="3">
+        <v>0</v>
+      </c>
+      <c r="S230" s="3">
+        <v>0</v>
+      </c>
+      <c r="T230" s="3">
+        <v>0</v>
+      </c>
+      <c r="U230" s="3">
+        <v>0</v>
+      </c>
+      <c r="V230" s="3">
+        <v>0</v>
+      </c>
+      <c r="W230" s="3">
+        <v>0</v>
+      </c>
+      <c r="X230" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A231" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="B231" s="64" t="s">
+        <v>304</v>
+      </c>
+      <c r="C231" s="3">
+        <v>1</v>
+      </c>
+      <c r="D231" s="3">
+        <v>1</v>
+      </c>
+      <c r="E231" s="3">
+        <v>0</v>
+      </c>
+      <c r="F231" s="3">
+        <v>2</v>
+      </c>
+      <c r="G231" s="3">
+        <v>2</v>
+      </c>
+      <c r="H231" s="3">
+        <v>0</v>
+      </c>
+      <c r="I231" s="3">
+        <v>3</v>
+      </c>
+      <c r="J231" s="3">
+        <v>1</v>
+      </c>
+      <c r="K231" s="3">
+        <v>0</v>
+      </c>
+      <c r="L231" s="3">
+        <v>1</v>
+      </c>
+      <c r="M231" s="3">
+        <v>1</v>
+      </c>
+      <c r="N231" s="3">
+        <v>1</v>
+      </c>
+      <c r="O231" s="3">
+        <v>0</v>
+      </c>
+      <c r="P231" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q231" s="3">
+        <v>0</v>
+      </c>
+      <c r="R231" s="3">
+        <v>0</v>
+      </c>
+      <c r="S231" s="3">
+        <v>0</v>
+      </c>
+      <c r="T231" s="3">
+        <v>0</v>
+      </c>
+      <c r="U231" s="3">
+        <v>0</v>
+      </c>
+      <c r="V231" s="3">
+        <v>0</v>
+      </c>
+      <c r="W231" s="3">
+        <v>0</v>
+      </c>
+      <c r="X231" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="B232" s="64" t="s">
+        <v>305</v>
+      </c>
+      <c r="C232" s="3">
+        <v>4</v>
+      </c>
+      <c r="D232" s="3">
+        <v>0</v>
+      </c>
+      <c r="E232" s="3">
+        <v>4</v>
+      </c>
+      <c r="F232" s="3">
+        <v>2</v>
+      </c>
+      <c r="G232" s="3">
+        <v>2</v>
+      </c>
+      <c r="H232" s="3">
+        <v>3</v>
+      </c>
+      <c r="I232" s="3">
+        <v>2</v>
+      </c>
+      <c r="J232" s="3">
+        <v>2</v>
+      </c>
+      <c r="K232" s="3">
+        <v>3</v>
+      </c>
+      <c r="L232" s="3">
+        <v>1</v>
+      </c>
+      <c r="M232" s="3">
+        <v>0</v>
+      </c>
+      <c r="N232" s="3">
+        <v>0</v>
+      </c>
+      <c r="O232" s="3">
+        <v>0</v>
+      </c>
+      <c r="P232" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q232" s="3">
+        <v>0</v>
+      </c>
+      <c r="R232" s="3">
+        <v>0</v>
+      </c>
+      <c r="S232" s="3">
+        <v>0</v>
+      </c>
+      <c r="T232" s="3">
+        <v>0</v>
+      </c>
+      <c r="U232" s="3">
+        <v>1</v>
+      </c>
+      <c r="V232" s="3">
+        <v>0</v>
+      </c>
+      <c r="W232" s="3">
+        <v>0</v>
+      </c>
+      <c r="X232" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="B233" s="64" t="s">
+        <v>306</v>
+      </c>
+      <c r="C233" s="3">
+        <v>0</v>
+      </c>
+      <c r="D233" s="3">
+        <v>0</v>
+      </c>
+      <c r="E233" s="3">
+        <v>0</v>
+      </c>
+      <c r="F233" s="3">
+        <v>0</v>
+      </c>
+      <c r="G233" s="3">
+        <v>0</v>
+      </c>
+      <c r="H233" s="3">
+        <v>0</v>
+      </c>
+      <c r="I233" s="3">
+        <v>0</v>
+      </c>
+      <c r="J233" s="3">
+        <v>1</v>
+      </c>
+      <c r="K233" s="3">
+        <v>1</v>
+      </c>
+      <c r="L233" s="3">
+        <v>1</v>
+      </c>
+      <c r="M233" s="3">
+        <v>0</v>
+      </c>
+      <c r="N233" s="3">
+        <v>0</v>
+      </c>
+      <c r="O233" s="3">
+        <v>0</v>
+      </c>
+      <c r="P233" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q233" s="3">
+        <v>0</v>
+      </c>
+      <c r="R233" s="3">
+        <v>0</v>
+      </c>
+      <c r="S233" s="3">
+        <v>0</v>
+      </c>
+      <c r="T233" s="3">
+        <v>0</v>
+      </c>
+      <c r="U233" s="3">
+        <v>0</v>
+      </c>
+      <c r="V233" s="3">
+        <v>0</v>
+      </c>
+      <c r="W233" s="3">
+        <v>0</v>
+      </c>
+      <c r="X233" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="B234" s="64" t="s">
+        <v>307</v>
+      </c>
+      <c r="C234" s="3">
+        <v>10</v>
+      </c>
+      <c r="D234" s="3">
+        <v>10</v>
+      </c>
+      <c r="E234" s="3">
+        <v>6</v>
+      </c>
+      <c r="F234" s="3">
+        <v>5</v>
+      </c>
+      <c r="G234" s="3">
+        <v>7</v>
+      </c>
+      <c r="H234" s="3">
+        <v>11</v>
+      </c>
+      <c r="I234" s="3">
+        <v>6</v>
+      </c>
+      <c r="J234" s="3">
+        <v>5</v>
+      </c>
+      <c r="K234" s="3">
+        <v>5</v>
+      </c>
+      <c r="L234" s="3">
+        <v>5</v>
+      </c>
+      <c r="M234" s="3">
+        <v>6</v>
+      </c>
+      <c r="N234" s="3">
+        <v>0</v>
+      </c>
+      <c r="O234" s="3">
+        <v>0</v>
+      </c>
+      <c r="P234" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q234" s="3">
+        <v>0</v>
+      </c>
+      <c r="R234" s="3">
+        <v>1</v>
+      </c>
+      <c r="S234" s="3">
+        <v>1</v>
+      </c>
+      <c r="T234" s="3">
+        <v>2</v>
+      </c>
+      <c r="U234" s="3">
+        <v>0</v>
+      </c>
+      <c r="V234" s="3">
+        <v>1</v>
+      </c>
+      <c r="W234" s="3">
+        <v>1</v>
+      </c>
+      <c r="X234" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A235" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B235" s="66" t="s">
+        <v>308</v>
+      </c>
+      <c r="C235" s="3">
+        <v>45</v>
+      </c>
+      <c r="D235" s="3">
+        <v>50</v>
+      </c>
+      <c r="E235" s="3">
+        <v>27</v>
+      </c>
+      <c r="F235" s="3">
+        <v>36</v>
+      </c>
+      <c r="G235" s="3">
+        <v>37</v>
+      </c>
+      <c r="H235" s="3">
+        <v>27</v>
+      </c>
+      <c r="I235" s="3">
+        <v>34</v>
+      </c>
+      <c r="J235" s="3">
+        <v>27</v>
+      </c>
+      <c r="K235" s="3">
+        <v>27</v>
+      </c>
+      <c r="L235" s="3">
+        <v>23</v>
+      </c>
+      <c r="M235" s="3">
+        <v>21</v>
+      </c>
+      <c r="N235" s="3">
+        <v>3</v>
+      </c>
+      <c r="O235" s="3">
+        <v>1</v>
+      </c>
+      <c r="P235" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q235" s="3">
+        <v>3</v>
+      </c>
+      <c r="R235" s="3">
+        <v>3</v>
+      </c>
+      <c r="S235" s="3">
+        <v>1</v>
+      </c>
+      <c r="T235" s="3">
+        <v>2</v>
+      </c>
+      <c r="U235" s="3">
+        <v>3</v>
+      </c>
+      <c r="V235" s="3">
+        <v>3</v>
+      </c>
+      <c r="W235" s="3">
+        <v>2</v>
+      </c>
+      <c r="X235" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B236" s="64" t="s">
+        <v>309</v>
+      </c>
+      <c r="C236" s="3">
+        <v>18</v>
+      </c>
+      <c r="D236" s="3">
+        <v>25</v>
+      </c>
+      <c r="E236" s="3">
+        <v>12</v>
+      </c>
+      <c r="F236" s="3">
+        <v>18</v>
+      </c>
+      <c r="G236" s="3">
+        <v>22</v>
+      </c>
+      <c r="H236" s="3">
+        <v>7</v>
+      </c>
+      <c r="I236" s="3">
+        <v>10</v>
+      </c>
+      <c r="J236" s="3">
+        <v>6</v>
+      </c>
+      <c r="K236" s="3">
+        <v>7</v>
+      </c>
+      <c r="L236" s="3">
+        <v>4</v>
+      </c>
+      <c r="M236" s="3">
+        <v>3</v>
+      </c>
+      <c r="N236" s="3">
+        <v>0</v>
+      </c>
+      <c r="O236" s="3">
+        <v>1</v>
+      </c>
+      <c r="P236" s="3">
+        <v>1</v>
+      </c>
+      <c r="Q236" s="3">
+        <v>3</v>
+      </c>
+      <c r="R236" s="3">
+        <v>1</v>
+      </c>
+      <c r="S236" s="3">
+        <v>0</v>
+      </c>
+      <c r="T236" s="3">
+        <v>0</v>
+      </c>
+      <c r="U236" s="3">
+        <v>1</v>
+      </c>
+      <c r="V236" s="3">
+        <v>0</v>
+      </c>
+      <c r="W236" s="3">
+        <v>0</v>
+      </c>
+      <c r="X236" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="B237" s="64" t="s">
+        <v>310</v>
+      </c>
+      <c r="C237" s="3">
+        <v>8</v>
+      </c>
+      <c r="D237" s="3">
+        <v>5</v>
+      </c>
+      <c r="E237" s="3">
+        <v>2</v>
+      </c>
+      <c r="F237" s="3">
+        <v>2</v>
+      </c>
+      <c r="G237" s="3">
+        <v>3</v>
+      </c>
+      <c r="H237" s="3">
+        <v>3</v>
+      </c>
+      <c r="I237" s="3">
+        <v>4</v>
+      </c>
+      <c r="J237" s="3">
+        <v>2</v>
+      </c>
+      <c r="K237" s="3">
+        <v>2</v>
+      </c>
+      <c r="L237" s="3">
+        <v>1</v>
+      </c>
+      <c r="M237" s="3">
+        <v>3</v>
+      </c>
+      <c r="N237" s="3">
+        <v>1</v>
+      </c>
+      <c r="O237" s="3">
+        <v>0</v>
+      </c>
+      <c r="P237" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q237" s="3">
+        <v>0</v>
+      </c>
+      <c r="R237" s="3">
+        <v>0</v>
+      </c>
+      <c r="S237" s="3">
+        <v>0</v>
+      </c>
+      <c r="T237" s="3">
+        <v>0</v>
+      </c>
+      <c r="U237" s="3">
+        <v>0</v>
+      </c>
+      <c r="V237" s="3">
+        <v>0</v>
+      </c>
+      <c r="W237" s="3">
+        <v>0</v>
+      </c>
+      <c r="X237" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="B238" s="64" t="s">
+        <v>311</v>
+      </c>
+      <c r="C238" s="3">
+        <v>19</v>
+      </c>
+      <c r="D238" s="3">
+        <v>20</v>
+      </c>
+      <c r="E238" s="3">
+        <v>13</v>
+      </c>
+      <c r="F238" s="3">
+        <v>15</v>
+      </c>
+      <c r="G238" s="3">
+        <v>9</v>
+      </c>
+      <c r="H238" s="3">
+        <v>11</v>
+      </c>
+      <c r="I238" s="3">
+        <v>14</v>
+      </c>
+      <c r="J238" s="3">
+        <v>8</v>
+      </c>
+      <c r="K238" s="3">
+        <v>6</v>
+      </c>
+      <c r="L238" s="3">
+        <v>6</v>
+      </c>
+      <c r="M238" s="3">
+        <v>8</v>
+      </c>
+      <c r="N238" s="3">
+        <v>2</v>
+      </c>
+      <c r="O238" s="3">
+        <v>0</v>
+      </c>
+      <c r="P238" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q238" s="3">
+        <v>0</v>
+      </c>
+      <c r="R238" s="3">
+        <v>1</v>
+      </c>
+      <c r="S238" s="3">
+        <v>0</v>
+      </c>
+      <c r="T238" s="3">
+        <v>0</v>
+      </c>
+      <c r="U238" s="3">
+        <v>1</v>
+      </c>
+      <c r="V238" s="3">
+        <v>1</v>
+      </c>
+      <c r="W238" s="3">
+        <v>0</v>
+      </c>
+      <c r="X238" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B239" s="64" t="s">
+        <v>312</v>
+      </c>
+      <c r="C239" s="3">
+        <v>0</v>
+      </c>
+      <c r="D239" s="3">
+        <v>0</v>
+      </c>
+      <c r="E239" s="3">
+        <v>0</v>
+      </c>
+      <c r="F239" s="3">
+        <v>1</v>
+      </c>
+      <c r="G239" s="3">
+        <v>3</v>
+      </c>
+      <c r="H239" s="3">
+        <v>6</v>
+      </c>
+      <c r="I239" s="3">
+        <v>6</v>
+      </c>
+      <c r="J239" s="3">
+        <v>5</v>
+      </c>
+      <c r="K239" s="3">
+        <v>4</v>
+      </c>
+      <c r="L239" s="3">
+        <v>6</v>
+      </c>
+      <c r="M239" s="3">
+        <v>4</v>
+      </c>
+      <c r="N239" s="3">
+        <v>0</v>
+      </c>
+      <c r="O239" s="3">
+        <v>0</v>
+      </c>
+      <c r="P239" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q239" s="3">
+        <v>0</v>
+      </c>
+      <c r="R239" s="3">
+        <v>1</v>
+      </c>
+      <c r="S239" s="3">
+        <v>1</v>
+      </c>
+      <c r="T239" s="3">
+        <v>2</v>
+      </c>
+      <c r="U239" s="3">
+        <v>1</v>
+      </c>
+      <c r="V239" s="3">
+        <v>1</v>
+      </c>
+      <c r="W239" s="3">
+        <v>1</v>
+      </c>
+      <c r="X239" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="B240" s="64" t="s">
+        <v>543</v>
+      </c>
+      <c r="C240" s="3">
+        <v>0</v>
+      </c>
+      <c r="D240" s="3">
+        <v>0</v>
+      </c>
+      <c r="E240" s="3">
+        <v>0</v>
+      </c>
+      <c r="F240" s="3">
+        <v>0</v>
+      </c>
+      <c r="G240" s="3">
+        <v>0</v>
+      </c>
+      <c r="H240" s="3">
+        <v>0</v>
+      </c>
+      <c r="I240" s="3">
+        <v>0</v>
+      </c>
+      <c r="J240" s="3">
+        <v>2</v>
+      </c>
+      <c r="K240" s="3">
+        <v>2</v>
+      </c>
+      <c r="L240" s="3">
+        <v>2</v>
+      </c>
+      <c r="M240" s="3">
+        <v>1</v>
+      </c>
+      <c r="N240" s="3">
+        <v>0</v>
+      </c>
+      <c r="O240" s="3">
+        <v>0</v>
+      </c>
+      <c r="P240" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q240" s="3">
+        <v>0</v>
+      </c>
+      <c r="R240" s="3">
+        <v>0</v>
+      </c>
+      <c r="S240" s="3">
+        <v>0</v>
+      </c>
+      <c r="T240" s="3">
+        <v>0</v>
+      </c>
+      <c r="U240" s="3">
+        <v>0</v>
+      </c>
+      <c r="V240" s="3">
+        <v>0</v>
+      </c>
+      <c r="W240" s="3">
+        <v>0</v>
+      </c>
+      <c r="X240" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B241" s="64" t="s">
+        <v>545</v>
+      </c>
+      <c r="C241" s="3">
+        <v>0</v>
+      </c>
+      <c r="D241" s="3">
+        <v>0</v>
+      </c>
+      <c r="E241" s="3">
+        <v>0</v>
+      </c>
+      <c r="F241" s="3">
+        <v>0</v>
+      </c>
+      <c r="G241" s="3">
+        <v>0</v>
+      </c>
+      <c r="H241" s="3">
+        <v>0</v>
+      </c>
+      <c r="I241" s="3">
+        <v>0</v>
+      </c>
+      <c r="J241" s="3">
+        <v>4</v>
+      </c>
+      <c r="K241" s="3">
+        <v>6</v>
+      </c>
+      <c r="L241" s="3">
+        <v>4</v>
+      </c>
+      <c r="M241" s="3">
+        <v>2</v>
+      </c>
+      <c r="N241" s="3">
+        <v>0</v>
+      </c>
+      <c r="O241" s="3">
+        <v>0</v>
+      </c>
+      <c r="P241" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q241" s="3">
+        <v>0</v>
+      </c>
+      <c r="R241" s="3">
+        <v>0</v>
+      </c>
+      <c r="S241" s="3">
+        <v>0</v>
+      </c>
+      <c r="T241" s="3">
+        <v>0</v>
+      </c>
+      <c r="U241" s="3">
+        <v>0</v>
+      </c>
+      <c r="V241" s="3">
+        <v>1</v>
+      </c>
+      <c r="W241" s="3">
+        <v>1</v>
+      </c>
+      <c r="X241" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A242" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B242" s="66" t="s">
+        <v>313</v>
+      </c>
+      <c r="C242" s="3">
+        <v>63</v>
+      </c>
+      <c r="D242" s="3">
+        <v>59</v>
+      </c>
+      <c r="E242" s="3">
+        <v>50</v>
+      </c>
+      <c r="F242" s="3">
+        <v>50</v>
+      </c>
+      <c r="G242" s="3">
+        <v>54</v>
+      </c>
+      <c r="H242" s="3">
+        <v>42</v>
+      </c>
+      <c r="I242" s="3">
+        <v>48</v>
+      </c>
+      <c r="J242" s="3">
+        <v>42</v>
+      </c>
+      <c r="K242" s="3">
+        <v>17</v>
+      </c>
+      <c r="L242" s="3">
+        <v>22</v>
+      </c>
+      <c r="M242" s="3">
+        <v>29</v>
+      </c>
+      <c r="N242" s="3">
+        <v>3</v>
+      </c>
+      <c r="O242" s="3">
+        <v>6</v>
+      </c>
+      <c r="P242" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q242" s="3">
+        <v>3</v>
+      </c>
+      <c r="R242" s="3">
+        <v>5</v>
+      </c>
+      <c r="S242" s="3">
+        <v>0</v>
+      </c>
+      <c r="T242" s="3">
+        <v>3</v>
+      </c>
+      <c r="U242" s="3">
+        <v>7</v>
+      </c>
+      <c r="V242" s="3">
+        <v>2</v>
+      </c>
+      <c r="W242" s="3">
+        <v>4</v>
+      </c>
+      <c r="X242" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="B243" s="64" t="s">
+        <v>314</v>
+      </c>
+      <c r="C243" s="3">
+        <v>8</v>
+      </c>
+      <c r="D243" s="3">
+        <v>5</v>
+      </c>
+      <c r="E243" s="3">
+        <v>3</v>
+      </c>
+      <c r="F243" s="3">
+        <v>3</v>
+      </c>
+      <c r="G243" s="3">
+        <v>4</v>
+      </c>
+      <c r="H243" s="3">
+        <v>2</v>
+      </c>
+      <c r="I243" s="3">
+        <v>5</v>
+      </c>
+      <c r="J243" s="3">
+        <v>7</v>
+      </c>
+      <c r="K243" s="3">
+        <v>2</v>
+      </c>
+      <c r="L243" s="3">
+        <v>1</v>
+      </c>
+      <c r="M243" s="3">
+        <v>2</v>
+      </c>
+      <c r="N243" s="3">
+        <v>1</v>
+      </c>
+      <c r="O243" s="3">
+        <v>0</v>
+      </c>
+      <c r="P243" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q243" s="3">
+        <v>0</v>
+      </c>
+      <c r="R243" s="3">
+        <v>0</v>
+      </c>
+      <c r="S243" s="3">
+        <v>0</v>
+      </c>
+      <c r="T243" s="3">
+        <v>2</v>
+      </c>
+      <c r="U243" s="3">
+        <v>1</v>
+      </c>
+      <c r="V243" s="3">
+        <v>0</v>
+      </c>
+      <c r="W243" s="3">
+        <v>0</v>
+      </c>
+      <c r="X243" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B244" s="64" t="s">
+        <v>315</v>
+      </c>
+      <c r="C244" s="3">
+        <v>10</v>
+      </c>
+      <c r="D244" s="3">
+        <v>19</v>
+      </c>
+      <c r="E244" s="3">
+        <v>12</v>
+      </c>
+      <c r="F244" s="3">
+        <v>10</v>
+      </c>
+      <c r="G244" s="3">
+        <v>7</v>
+      </c>
+      <c r="H244" s="3">
+        <v>9</v>
+      </c>
+      <c r="I244" s="3">
+        <v>15</v>
+      </c>
+      <c r="J244" s="3">
+        <v>10</v>
+      </c>
+      <c r="K244" s="3">
+        <v>6</v>
+      </c>
+      <c r="L244" s="3">
+        <v>6</v>
+      </c>
+      <c r="M244" s="3">
+        <v>5</v>
+      </c>
+      <c r="N244" s="3">
+        <v>0</v>
+      </c>
+      <c r="O244" s="3">
+        <v>2</v>
+      </c>
+      <c r="P244" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q244" s="3">
+        <v>0</v>
+      </c>
+      <c r="R244" s="3">
+        <v>1</v>
+      </c>
+      <c r="S244" s="3">
+        <v>0</v>
+      </c>
+      <c r="T244" s="3">
+        <v>0</v>
+      </c>
+      <c r="U244" s="3">
+        <v>2</v>
+      </c>
+      <c r="V244" s="3">
+        <v>1</v>
+      </c>
+      <c r="W244" s="3">
+        <v>0</v>
+      </c>
+      <c r="X244" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B245" s="64" t="s">
+        <v>316</v>
+      </c>
+      <c r="C245" s="3">
+        <v>8</v>
+      </c>
+      <c r="D245" s="3">
+        <v>7</v>
+      </c>
+      <c r="E245" s="3">
+        <v>8</v>
+      </c>
+      <c r="F245" s="3">
+        <v>10</v>
+      </c>
+      <c r="G245" s="3">
+        <v>7</v>
+      </c>
+      <c r="H245" s="3">
+        <v>7</v>
+      </c>
+      <c r="I245" s="3">
+        <v>6</v>
+      </c>
+      <c r="J245" s="3">
+        <v>4</v>
+      </c>
+      <c r="K245" s="3">
+        <v>1</v>
+      </c>
+      <c r="L245" s="3">
+        <v>1</v>
+      </c>
+      <c r="M245" s="3">
+        <v>3</v>
+      </c>
+      <c r="N245" s="3">
+        <v>0</v>
+      </c>
+      <c r="O245" s="3">
+        <v>2</v>
+      </c>
+      <c r="P245" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q245" s="3">
+        <v>0</v>
+      </c>
+      <c r="R245" s="3">
+        <v>2</v>
+      </c>
+      <c r="S245" s="3">
+        <v>0</v>
+      </c>
+      <c r="T245" s="3">
+        <v>0</v>
+      </c>
+      <c r="U245" s="3">
+        <v>2</v>
+      </c>
+      <c r="V245" s="3">
+        <v>0</v>
+      </c>
+      <c r="W245" s="3">
+        <v>0</v>
+      </c>
+      <c r="X245" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="B246" s="64" t="s">
+        <v>317</v>
+      </c>
+      <c r="C246" s="3">
+        <v>4</v>
+      </c>
+      <c r="D246" s="3">
+        <v>2</v>
+      </c>
+      <c r="E246" s="3">
+        <v>5</v>
+      </c>
+      <c r="F246" s="3">
+        <v>5</v>
+      </c>
+      <c r="G246" s="3">
+        <v>6</v>
+      </c>
+      <c r="H246" s="3">
+        <v>1</v>
+      </c>
+      <c r="I246" s="3">
+        <v>2</v>
+      </c>
+      <c r="J246" s="3">
+        <v>1</v>
+      </c>
+      <c r="K246" s="3">
+        <v>2</v>
+      </c>
+      <c r="L246" s="3">
+        <v>2</v>
+      </c>
+      <c r="M246" s="3">
+        <v>4</v>
+      </c>
+      <c r="N246" s="3">
+        <v>0</v>
+      </c>
+      <c r="O246" s="3">
+        <v>1</v>
+      </c>
+      <c r="P246" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q246" s="3">
+        <v>2</v>
+      </c>
+      <c r="R246" s="3">
+        <v>1</v>
+      </c>
+      <c r="S246" s="3">
+        <v>0</v>
+      </c>
+      <c r="T246" s="3">
+        <v>0</v>
+      </c>
+      <c r="U246" s="3">
+        <v>0</v>
+      </c>
+      <c r="V246" s="3">
+        <v>1</v>
+      </c>
+      <c r="W246" s="3">
+        <v>0</v>
+      </c>
+      <c r="X246" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A247" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B247" s="64" t="s">
+        <v>318</v>
+      </c>
+      <c r="C247" s="3">
+        <v>6</v>
+      </c>
+      <c r="D247" s="3">
+        <v>5</v>
+      </c>
+      <c r="E247" s="3">
+        <v>6</v>
+      </c>
+      <c r="F247" s="3">
+        <v>6</v>
+      </c>
+      <c r="G247" s="3">
+        <v>7</v>
+      </c>
+      <c r="H247" s="3">
+        <v>4</v>
+      </c>
+      <c r="I247" s="3">
+        <v>0</v>
+      </c>
+      <c r="J247" s="3">
+        <v>1</v>
+      </c>
+      <c r="K247" s="3">
+        <v>2</v>
+      </c>
+      <c r="L247" s="3">
+        <v>4</v>
+      </c>
+      <c r="M247" s="3">
+        <v>3</v>
+      </c>
+      <c r="N247" s="3">
+        <v>0</v>
+      </c>
+      <c r="O247" s="3">
+        <v>0</v>
+      </c>
+      <c r="P247" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q247" s="3">
+        <v>0</v>
+      </c>
+      <c r="R247" s="3">
+        <v>0</v>
+      </c>
+      <c r="S247" s="3">
+        <v>0</v>
+      </c>
+      <c r="T247" s="3">
+        <v>0</v>
+      </c>
+      <c r="U247" s="3">
+        <v>0</v>
+      </c>
+      <c r="V247" s="3">
+        <v>0</v>
+      </c>
+      <c r="W247" s="3">
+        <v>2</v>
+      </c>
+      <c r="X247" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A248" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="B248" s="64" t="s">
+        <v>319</v>
+      </c>
+      <c r="C248" s="3">
+        <v>4</v>
+      </c>
+      <c r="D248" s="3">
+        <v>9</v>
+      </c>
+      <c r="E248" s="3">
+        <v>1</v>
+      </c>
+      <c r="F248" s="3">
+        <v>3</v>
+      </c>
+      <c r="G248" s="3">
+        <v>8</v>
+      </c>
+      <c r="H248" s="3">
+        <v>8</v>
+      </c>
+      <c r="I248" s="3">
+        <v>5</v>
+      </c>
+      <c r="J248" s="3">
+        <v>5</v>
+      </c>
+      <c r="K248" s="3">
+        <v>0</v>
+      </c>
+      <c r="L248" s="3">
+        <v>6</v>
+      </c>
+      <c r="M248" s="3">
+        <v>3</v>
+      </c>
+      <c r="N248" s="3">
+        <v>0</v>
+      </c>
+      <c r="O248" s="3">
+        <v>0</v>
+      </c>
+      <c r="P248" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q248" s="3">
+        <v>1</v>
+      </c>
+      <c r="R248" s="3">
+        <v>0</v>
+      </c>
+      <c r="S248" s="3">
+        <v>0</v>
+      </c>
+      <c r="T248" s="3">
+        <v>0</v>
+      </c>
+      <c r="U248" s="3">
+        <v>1</v>
+      </c>
+      <c r="V248" s="3">
+        <v>0</v>
+      </c>
+      <c r="W248" s="3">
+        <v>1</v>
+      </c>
+      <c r="X248" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B249" s="64" t="s">
+        <v>320</v>
+      </c>
+      <c r="C249" s="3">
+        <v>0</v>
+      </c>
+      <c r="D249" s="3">
+        <v>3</v>
+      </c>
+      <c r="E249" s="3">
+        <v>0</v>
+      </c>
+      <c r="F249" s="3">
+        <v>2</v>
+      </c>
+      <c r="G249" s="3">
+        <v>1</v>
+      </c>
+      <c r="H249" s="3">
+        <v>2</v>
+      </c>
+      <c r="I249" s="3">
+        <v>0</v>
+      </c>
+      <c r="J249" s="3">
+        <v>3</v>
+      </c>
+      <c r="K249" s="3">
+        <v>1</v>
+      </c>
+      <c r="L249" s="3">
+        <v>1</v>
+      </c>
+      <c r="M249" s="3">
+        <v>2</v>
+      </c>
+      <c r="N249" s="3">
+        <v>0</v>
+      </c>
+      <c r="O249" s="3">
+        <v>1</v>
+      </c>
+      <c r="P249" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q249" s="3">
+        <v>0</v>
+      </c>
+      <c r="R249" s="3">
+        <v>0</v>
+      </c>
+      <c r="S249" s="3">
+        <v>0</v>
+      </c>
+      <c r="T249" s="3">
+        <v>0</v>
+      </c>
+      <c r="U249" s="3">
+        <v>0</v>
+      </c>
+      <c r="V249" s="3">
+        <v>0</v>
+      </c>
+      <c r="W249" s="3">
+        <v>0</v>
+      </c>
+      <c r="X249" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="B250" s="64" t="s">
+        <v>321</v>
+      </c>
+      <c r="C250" s="3">
+        <v>23</v>
+      </c>
+      <c r="D250" s="3">
+        <v>9</v>
+      </c>
+      <c r="E250" s="3">
+        <v>15</v>
+      </c>
+      <c r="F250" s="3">
+        <v>11</v>
+      </c>
+      <c r="G250" s="3">
+        <v>14</v>
+      </c>
+      <c r="H250" s="3">
+        <v>9</v>
+      </c>
+      <c r="I250" s="3">
+        <v>15</v>
+      </c>
+      <c r="J250" s="3">
+        <v>11</v>
+      </c>
+      <c r="K250" s="3">
+        <v>3</v>
+      </c>
+      <c r="L250" s="3">
+        <v>1</v>
+      </c>
+      <c r="M250" s="3">
+        <v>7</v>
+      </c>
+      <c r="N250" s="3">
+        <v>2</v>
+      </c>
+      <c r="O250" s="3">
+        <v>0</v>
+      </c>
+      <c r="P250" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q250" s="3">
+        <v>0</v>
+      </c>
+      <c r="R250" s="3">
+        <v>1</v>
+      </c>
+      <c r="S250" s="3">
+        <v>0</v>
+      </c>
+      <c r="T250" s="3">
+        <v>1</v>
+      </c>
+      <c r="U250" s="3">
+        <v>1</v>
+      </c>
+      <c r="V250" s="3">
+        <v>0</v>
+      </c>
+      <c r="W250" s="3">
+        <v>1</v>
+      </c>
+      <c r="X250" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A251" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B251" s="66" t="s">
+        <v>322</v>
+      </c>
+      <c r="C251" s="3">
+        <v>30</v>
+      </c>
+      <c r="D251" s="3">
+        <v>30</v>
+      </c>
+      <c r="E251" s="3">
+        <v>24</v>
+      </c>
+      <c r="F251" s="3">
+        <v>19</v>
+      </c>
+      <c r="G251" s="3">
+        <v>29</v>
+      </c>
+      <c r="H251" s="3">
+        <v>13</v>
+      </c>
+      <c r="I251" s="3">
+        <v>33</v>
+      </c>
+      <c r="J251" s="3">
+        <v>19</v>
+      </c>
+      <c r="K251" s="3">
+        <v>20</v>
+      </c>
+      <c r="L251" s="3">
+        <v>10</v>
+      </c>
+      <c r="M251" s="3">
+        <v>20</v>
+      </c>
+      <c r="N251" s="3">
+        <v>0</v>
+      </c>
+      <c r="O251" s="3">
+        <v>3</v>
+      </c>
+      <c r="P251" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q251" s="3">
+        <v>0</v>
+      </c>
+      <c r="R251" s="3">
+        <v>1</v>
+      </c>
+      <c r="S251" s="3">
+        <v>1</v>
+      </c>
+      <c r="T251" s="3">
+        <v>1</v>
+      </c>
+      <c r="U251" s="3">
+        <v>1</v>
+      </c>
+      <c r="V251" s="3">
+        <v>3</v>
+      </c>
+      <c r="W251" s="3">
+        <v>2</v>
+      </c>
+      <c r="X251" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A252" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B252" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="C252" s="3">
+        <v>10</v>
+      </c>
+      <c r="D252" s="3">
+        <v>12</v>
+      </c>
+      <c r="E252" s="3">
+        <v>8</v>
+      </c>
+      <c r="F252" s="3">
+        <v>11</v>
+      </c>
+      <c r="G252" s="3">
+        <v>8</v>
+      </c>
+      <c r="H252" s="3">
+        <v>3</v>
+      </c>
+      <c r="I252" s="3">
+        <v>10</v>
+      </c>
+      <c r="J252" s="3">
+        <v>5</v>
+      </c>
+      <c r="K252" s="3">
+        <v>0</v>
+      </c>
+      <c r="L252" s="3">
+        <v>2</v>
+      </c>
+      <c r="M252" s="3">
+        <v>2</v>
+      </c>
+      <c r="N252" s="3">
+        <v>0</v>
+      </c>
+      <c r="O252" s="3">
+        <v>0</v>
+      </c>
+      <c r="P252" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q252" s="3">
+        <v>0</v>
+      </c>
+      <c r="R252" s="3">
+        <v>0</v>
+      </c>
+      <c r="S252" s="3">
+        <v>1</v>
+      </c>
+      <c r="T252" s="3">
+        <v>0</v>
+      </c>
+      <c r="U252" s="3">
+        <v>1</v>
+      </c>
+      <c r="V252" s="3">
+        <v>0</v>
+      </c>
+      <c r="W252" s="3">
+        <v>0</v>
+      </c>
+      <c r="X252" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="B253" s="64" t="s">
+        <v>323</v>
+      </c>
+      <c r="C253" s="3">
+        <v>5</v>
+      </c>
+      <c r="D253" s="3">
+        <v>3</v>
+      </c>
+      <c r="E253" s="3">
+        <v>5</v>
+      </c>
+      <c r="F253" s="3">
+        <v>0</v>
+      </c>
+      <c r="G253" s="3">
+        <v>7</v>
+      </c>
+      <c r="H253" s="3">
+        <v>0</v>
+      </c>
+      <c r="I253" s="3">
+        <v>10</v>
+      </c>
+      <c r="J253" s="3">
+        <v>6</v>
+      </c>
+      <c r="K253" s="3">
+        <v>10</v>
+      </c>
+      <c r="L253" s="3">
+        <v>2</v>
+      </c>
+      <c r="M253" s="3">
+        <v>2</v>
+      </c>
+      <c r="N253" s="3">
+        <v>0</v>
+      </c>
+      <c r="O253" s="3">
+        <v>1</v>
+      </c>
+      <c r="P253" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q253" s="3">
+        <v>0</v>
+      </c>
+      <c r="R253" s="3">
+        <v>0</v>
+      </c>
+      <c r="S253" s="3">
+        <v>0</v>
+      </c>
+      <c r="T253" s="3">
+        <v>0</v>
+      </c>
+      <c r="U253" s="3">
+        <v>0</v>
+      </c>
+      <c r="V253" s="3">
+        <v>2</v>
+      </c>
+      <c r="W253" s="3">
+        <v>0</v>
+      </c>
+      <c r="X253" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A254" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B254" s="64" t="s">
+        <v>324</v>
+      </c>
+      <c r="C254" s="3">
+        <v>11</v>
+      </c>
+      <c r="D254" s="3">
+        <v>9</v>
+      </c>
+      <c r="E254" s="3">
+        <v>9</v>
+      </c>
+      <c r="F254" s="3">
+        <v>5</v>
+      </c>
+      <c r="G254" s="3">
+        <v>8</v>
+      </c>
+      <c r="H254" s="3">
+        <v>2</v>
+      </c>
+      <c r="I254" s="3">
+        <v>9</v>
+      </c>
+      <c r="J254" s="3">
+        <v>2</v>
+      </c>
+      <c r="K254" s="3">
+        <v>3</v>
+      </c>
+      <c r="L254" s="3">
+        <v>3</v>
+      </c>
+      <c r="M254" s="3">
+        <v>8</v>
+      </c>
+      <c r="N254" s="3">
+        <v>0</v>
+      </c>
+      <c r="O254" s="3">
+        <v>1</v>
+      </c>
+      <c r="P254" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q254" s="3">
+        <v>0</v>
+      </c>
+      <c r="R254" s="3">
+        <v>1</v>
+      </c>
+      <c r="S254" s="3">
+        <v>0</v>
+      </c>
+      <c r="T254" s="3">
+        <v>1</v>
+      </c>
+      <c r="U254" s="3">
+        <v>0</v>
+      </c>
+      <c r="V254" s="3">
+        <v>1</v>
+      </c>
+      <c r="W254" s="3">
+        <v>2</v>
+      </c>
+      <c r="X254" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B255" s="64" t="s">
+        <v>325</v>
+      </c>
+      <c r="C255" s="3">
+        <v>4</v>
+      </c>
+      <c r="D255" s="3">
+        <v>6</v>
+      </c>
+      <c r="E255" s="3">
+        <v>2</v>
+      </c>
+      <c r="F255" s="3">
+        <v>3</v>
+      </c>
+      <c r="G255" s="3">
+        <v>6</v>
+      </c>
+      <c r="H255" s="3">
+        <v>8</v>
+      </c>
+      <c r="I255" s="3">
+        <v>4</v>
+      </c>
+      <c r="J255" s="3">
+        <v>5</v>
+      </c>
+      <c r="K255" s="3">
+        <v>4</v>
+      </c>
+      <c r="L255" s="3">
+        <v>1</v>
+      </c>
+      <c r="M255" s="3">
+        <v>5</v>
+      </c>
+      <c r="N255" s="3">
+        <v>0</v>
+      </c>
+      <c r="O255" s="3">
+        <v>1</v>
+      </c>
+      <c r="P255" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q255" s="3">
+        <v>0</v>
+      </c>
+      <c r="R255" s="3">
+        <v>0</v>
+      </c>
+      <c r="S255" s="3">
+        <v>0</v>
+      </c>
+      <c r="T255" s="3">
+        <v>0</v>
+      </c>
+      <c r="U255" s="3">
+        <v>0</v>
+      </c>
+      <c r="V255" s="3">
+        <v>0</v>
+      </c>
+      <c r="W255" s="3">
+        <v>0</v>
+      </c>
+      <c r="X255" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A256" s="69" t="s">
+        <v>558</v>
+      </c>
+      <c r="B256" s="68" t="s">
+        <v>559</v>
+      </c>
+      <c r="C256" s="69">
+        <v>0</v>
+      </c>
+      <c r="D256" s="69">
+        <v>0</v>
+      </c>
+      <c r="E256" s="69">
+        <v>0</v>
+      </c>
+      <c r="F256" s="69">
+        <v>0</v>
+      </c>
+      <c r="G256" s="69">
+        <v>0</v>
+      </c>
+      <c r="H256" s="69">
+        <v>0</v>
+      </c>
+      <c r="I256" s="69">
+        <v>0</v>
+      </c>
+      <c r="J256" s="69">
+        <v>1</v>
+      </c>
+      <c r="K256" s="69">
+        <v>3</v>
+      </c>
+      <c r="L256" s="69">
+        <v>2</v>
+      </c>
+      <c r="M256" s="69">
+        <v>3</v>
+      </c>
+      <c r="N256" s="69">
+        <v>0</v>
+      </c>
+      <c r="O256" s="69">
+        <v>0</v>
+      </c>
+      <c r="P256" s="69">
+        <v>0</v>
+      </c>
+      <c r="Q256" s="69">
+        <v>0</v>
+      </c>
+      <c r="R256" s="69">
+        <v>0</v>
+      </c>
+      <c r="S256" s="69">
+        <v>0</v>
+      </c>
+      <c r="T256" s="69">
+        <v>0</v>
+      </c>
+      <c r="U256" s="69">
+        <v>0</v>
+      </c>
+      <c r="V256" s="69">
+        <v>0</v>
+      </c>
+      <c r="W256" s="69">
+        <v>0</v>
+      </c>
+      <c r="X256" s="69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" s="70" t="s">
+        <v>326</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:M6"/>
+    <mergeCell ref="N6:X6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FD824E-3691-4356-AD02-B4DC662CA024}">
+  <dimension ref="A1:AJ257"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14" style="64" customWidth="1"/>
+    <col min="2" max="2" width="30.7109375" style="3" customWidth="1"/>
+    <col min="3" max="13" width="11.85546875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="V1" s="3"/>
+    </row>
+    <row r="2" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="74" t="s">
+        <v>327</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+    </row>
+    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="V3" s="3"/>
+    </row>
+    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="V4" s="3"/>
+    </row>
+    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="5"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="3"/>
+      <c r="X5" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A6" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="80"/>
+      <c r="C6" s="82" t="s">
+        <v>101</v>
+      </c>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82" t="s">
+        <v>102</v>
+      </c>
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="83"/>
+    </row>
+    <row r="7" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A7" s="79"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2016</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2019</v>
+      </c>
+      <c r="H7" s="12">
+        <v>2020</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2021</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2022</v>
+      </c>
+      <c r="K7" s="9">
+        <v>2023</v>
+      </c>
+      <c r="L7" s="9">
+        <v>2024</v>
+      </c>
+      <c r="M7" s="12">
+        <v>2025</v>
+      </c>
+      <c r="N7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="O7" s="11">
+        <v>2016</v>
+      </c>
+      <c r="P7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="R7" s="11">
+        <v>2019</v>
+      </c>
+      <c r="S7" s="12">
+        <v>2020</v>
+      </c>
+      <c r="T7" s="12">
+        <v>2021</v>
+      </c>
+      <c r="U7" s="9">
+        <v>2022</v>
+      </c>
+      <c r="V7" s="9">
+        <v>2023</v>
+      </c>
+      <c r="W7" s="9">
+        <v>2024</v>
+      </c>
+      <c r="X7" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A8" s="73"/>
+      <c r="B8" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="3">
+        <v>17689</v>
+      </c>
+      <c r="D8" s="3">
+        <v>16130</v>
+      </c>
+      <c r="E8" s="3">
+        <v>15253</v>
+      </c>
+      <c r="F8" s="3">
+        <v>15219</v>
+      </c>
+      <c r="G8" s="3">
+        <v>16075</v>
+      </c>
+      <c r="H8" s="3">
+        <v>16177</v>
+      </c>
+      <c r="I8" s="3">
+        <v>17708</v>
+      </c>
+      <c r="J8" s="3">
+        <v>17319</v>
+      </c>
+      <c r="K8" s="3">
+        <v>16462</v>
+      </c>
+      <c r="L8" s="3">
+        <v>17465</v>
+      </c>
+      <c r="M8" s="3">
+        <v>15577</v>
+      </c>
+      <c r="N8" s="3">
+        <v>2771</v>
+      </c>
+      <c r="O8" s="3">
+        <v>2293</v>
+      </c>
+      <c r="P8" s="3">
+        <v>2040</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>2146</v>
+      </c>
+      <c r="R8" s="3">
+        <v>2254</v>
+      </c>
+      <c r="S8" s="3">
+        <v>2216</v>
+      </c>
+      <c r="T8" s="3">
+        <v>2340</v>
+      </c>
+      <c r="U8" s="3">
+        <v>2553</v>
+      </c>
+      <c r="V8" s="3">
+        <v>2658</v>
+      </c>
+      <c r="W8" s="3">
+        <v>3051</v>
+      </c>
+      <c r="X8" s="3">
+        <v>2954</v>
+      </c>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" s="73" t="s">
+        <v>328</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="3">
+        <v>512</v>
+      </c>
+      <c r="D9" s="3">
+        <v>431</v>
+      </c>
+      <c r="E9" s="3">
+        <v>421</v>
+      </c>
+      <c r="F9" s="3">
+        <v>361</v>
+      </c>
+      <c r="G9" s="3">
+        <v>432</v>
+      </c>
+      <c r="H9" s="3">
+        <v>397</v>
+      </c>
+      <c r="I9" s="3">
+        <v>393</v>
+      </c>
+      <c r="J9" s="3">
+        <v>404</v>
+      </c>
+      <c r="K9" s="3">
+        <v>414</v>
+      </c>
+      <c r="L9" s="3">
+        <v>433</v>
+      </c>
+      <c r="M9" s="3">
+        <v>393</v>
+      </c>
+      <c r="N9" s="3">
+        <v>97</v>
+      </c>
+      <c r="O9" s="3">
+        <v>74</v>
+      </c>
+      <c r="P9" s="3">
+        <v>66</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>67</v>
+      </c>
+      <c r="R9" s="3">
+        <v>67</v>
+      </c>
+      <c r="S9" s="3">
+        <v>49</v>
+      </c>
+      <c r="T9" s="3">
+        <v>48</v>
+      </c>
+      <c r="U9" s="3">
+        <v>61</v>
+      </c>
+      <c r="V9" s="3">
+        <v>66</v>
+      </c>
+      <c r="W9" s="3">
+        <v>84</v>
+      </c>
+      <c r="X9" s="3">
+        <v>85</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>103</v>
+      </c>
+      <c r="C10" s="3">
+        <v>291</v>
+      </c>
+      <c r="D10" s="3">
+        <v>246</v>
+      </c>
+      <c r="E10" s="3">
+        <v>229</v>
+      </c>
+      <c r="F10" s="3">
+        <v>222</v>
+      </c>
+      <c r="G10" s="3">
+        <v>258</v>
+      </c>
+      <c r="H10" s="3">
+        <v>230</v>
+      </c>
+      <c r="I10" s="3">
+        <v>238</v>
+      </c>
+      <c r="J10" s="3">
+        <v>203</v>
+      </c>
+      <c r="K10" s="3">
+        <v>242</v>
+      </c>
+      <c r="L10" s="3">
+        <v>246</v>
+      </c>
+      <c r="M10" s="3">
+        <v>247</v>
+      </c>
+      <c r="N10" s="71">
+        <v>54</v>
+      </c>
+      <c r="O10" s="71">
+        <v>43</v>
+      </c>
+      <c r="P10" s="71">
+        <v>39</v>
+      </c>
+      <c r="Q10" s="71">
+        <v>38</v>
+      </c>
+      <c r="R10" s="71">
+        <v>48</v>
+      </c>
+      <c r="S10" s="71">
+        <v>31</v>
+      </c>
+      <c r="T10" s="71">
+        <v>34</v>
+      </c>
+      <c r="U10" s="71">
+        <v>32</v>
+      </c>
+      <c r="V10" s="71">
+        <v>46</v>
+      </c>
+      <c r="W10" s="71">
+        <v>52</v>
+      </c>
+      <c r="X10" s="71">
+        <v>56</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" s="3">
+        <v>5</v>
+      </c>
+      <c r="D11" s="3">
+        <v>6</v>
+      </c>
+      <c r="E11" s="3">
+        <v>2</v>
+      </c>
+      <c r="F11" s="3">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3">
+        <v>9</v>
+      </c>
+      <c r="H11" s="3">
+        <v>6</v>
+      </c>
+      <c r="I11" s="3">
+        <v>6</v>
+      </c>
+      <c r="J11" s="3">
+        <v>5</v>
+      </c>
+      <c r="K11" s="3">
+        <v>2</v>
+      </c>
+      <c r="L11" s="3">
+        <v>5</v>
+      </c>
+      <c r="M11" s="3">
+        <v>4</v>
+      </c>
+      <c r="N11" s="71">
+        <v>1</v>
+      </c>
+      <c r="O11" s="71">
+        <v>1</v>
+      </c>
+      <c r="P11" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="71">
+        <v>1</v>
+      </c>
+      <c r="R11" s="71">
+        <v>0</v>
+      </c>
+      <c r="S11" s="71">
+        <v>0</v>
+      </c>
+      <c r="T11" s="71">
+        <v>1</v>
+      </c>
+      <c r="U11" s="71">
+        <v>0</v>
+      </c>
+      <c r="V11" s="71">
+        <v>0</v>
+      </c>
+      <c r="W11" s="71">
+        <v>1</v>
+      </c>
+      <c r="X11" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="3">
+        <v>12</v>
+      </c>
+      <c r="D12" s="3">
+        <v>6</v>
+      </c>
+      <c r="E12" s="3">
+        <v>7</v>
+      </c>
+      <c r="F12" s="3">
+        <v>4</v>
+      </c>
+      <c r="G12" s="3">
+        <v>10</v>
+      </c>
+      <c r="H12" s="3">
+        <v>5</v>
+      </c>
+      <c r="I12" s="3">
+        <v>7</v>
+      </c>
+      <c r="J12" s="3">
+        <v>6</v>
+      </c>
+      <c r="K12" s="3">
+        <v>9</v>
+      </c>
+      <c r="L12" s="3">
+        <v>11</v>
+      </c>
+      <c r="M12" s="3">
+        <v>10</v>
+      </c>
+      <c r="N12" s="71">
+        <v>3</v>
+      </c>
+      <c r="O12" s="71">
+        <v>3</v>
+      </c>
+      <c r="P12" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="71">
+        <v>0</v>
+      </c>
+      <c r="R12" s="71">
+        <v>1</v>
+      </c>
+      <c r="S12" s="71">
+        <v>0</v>
+      </c>
+      <c r="T12" s="71">
+        <v>1</v>
+      </c>
+      <c r="U12" s="71">
+        <v>2</v>
+      </c>
+      <c r="V12" s="71">
+        <v>0</v>
+      </c>
+      <c r="W12" s="71">
+        <v>0</v>
+      </c>
+      <c r="X12" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="3">
+        <v>19</v>
+      </c>
+      <c r="D13" s="3">
+        <v>20</v>
+      </c>
+      <c r="E13" s="3">
+        <v>18</v>
+      </c>
+      <c r="F13" s="3">
+        <v>13</v>
+      </c>
+      <c r="G13" s="3">
+        <v>11</v>
+      </c>
+      <c r="H13" s="3">
+        <v>12</v>
+      </c>
+      <c r="I13" s="3">
+        <v>19</v>
+      </c>
+      <c r="J13" s="3">
+        <v>11</v>
+      </c>
+      <c r="K13" s="3">
+        <v>7</v>
+      </c>
+      <c r="L13" s="3">
+        <v>16</v>
+      </c>
+      <c r="M13" s="3">
+        <v>12</v>
+      </c>
+      <c r="N13" s="71">
+        <v>6</v>
+      </c>
+      <c r="O13" s="71">
+        <v>3</v>
+      </c>
+      <c r="P13" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="71">
+        <v>3</v>
+      </c>
+      <c r="R13" s="71">
+        <v>1</v>
+      </c>
+      <c r="S13" s="71">
+        <v>3</v>
+      </c>
+      <c r="T13" s="71">
+        <v>0</v>
+      </c>
+      <c r="U13" s="71">
+        <v>0</v>
+      </c>
+      <c r="V13" s="71">
+        <v>0</v>
+      </c>
+      <c r="W13" s="71">
+        <v>1</v>
+      </c>
+      <c r="X13" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" s="3">
+        <v>73</v>
+      </c>
+      <c r="D14" s="3">
+        <v>57</v>
+      </c>
+      <c r="E14" s="3">
+        <v>56</v>
+      </c>
+      <c r="F14" s="3">
+        <v>42</v>
+      </c>
+      <c r="G14" s="3">
+        <v>54</v>
+      </c>
+      <c r="H14" s="3">
+        <v>53</v>
+      </c>
+      <c r="I14" s="3">
+        <v>38</v>
+      </c>
+      <c r="J14" s="3">
+        <v>53</v>
+      </c>
+      <c r="K14" s="3">
+        <v>55</v>
+      </c>
+      <c r="L14" s="3">
+        <v>50</v>
+      </c>
+      <c r="M14" s="3">
+        <v>36</v>
+      </c>
+      <c r="N14" s="71">
+        <v>10</v>
+      </c>
+      <c r="O14" s="71">
+        <v>6</v>
+      </c>
+      <c r="P14" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="71">
+        <v>7</v>
+      </c>
+      <c r="R14" s="71">
+        <v>5</v>
+      </c>
+      <c r="S14" s="71">
+        <v>4</v>
+      </c>
+      <c r="T14" s="71">
+        <v>4</v>
+      </c>
+      <c r="U14" s="71">
+        <v>8</v>
+      </c>
+      <c r="V14" s="71">
+        <v>7</v>
+      </c>
+      <c r="W14" s="71">
+        <v>5</v>
+      </c>
+      <c r="X14" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="3">
+        <v>12</v>
+      </c>
+      <c r="D15" s="3">
+        <v>11</v>
+      </c>
+      <c r="E15" s="3">
+        <v>17</v>
+      </c>
+      <c r="F15" s="3">
+        <v>8</v>
+      </c>
+      <c r="G15" s="3">
+        <v>2</v>
+      </c>
+      <c r="H15" s="3">
+        <v>7</v>
+      </c>
+      <c r="I15" s="3">
+        <v>7</v>
+      </c>
+      <c r="J15" s="3">
+        <v>19</v>
+      </c>
+      <c r="K15" s="3">
+        <v>6</v>
+      </c>
+      <c r="L15" s="3">
+        <v>7</v>
+      </c>
+      <c r="M15" s="3">
+        <v>4</v>
+      </c>
+      <c r="N15" s="71">
+        <v>0</v>
+      </c>
+      <c r="O15" s="71">
+        <v>3</v>
+      </c>
+      <c r="P15" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q15" s="71">
+        <v>2</v>
+      </c>
+      <c r="R15" s="71">
+        <v>0</v>
+      </c>
+      <c r="S15" s="71">
+        <v>2</v>
+      </c>
+      <c r="T15" s="71">
+        <v>0</v>
+      </c>
+      <c r="U15" s="71">
+        <v>5</v>
+      </c>
+      <c r="V15" s="71">
+        <v>1</v>
+      </c>
+      <c r="W15" s="71">
+        <v>3</v>
+      </c>
+      <c r="X15" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B16" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" s="3">
+        <v>24</v>
+      </c>
+      <c r="D16" s="3">
+        <v>29</v>
+      </c>
+      <c r="E16" s="3">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3">
+        <v>17</v>
+      </c>
+      <c r="G16" s="3">
+        <v>24</v>
+      </c>
+      <c r="H16" s="3">
+        <v>19</v>
+      </c>
+      <c r="I16" s="3">
+        <v>26</v>
+      </c>
+      <c r="J16" s="3">
+        <v>31</v>
+      </c>
+      <c r="K16" s="3">
+        <v>22</v>
+      </c>
+      <c r="L16" s="3">
+        <v>21</v>
+      </c>
+      <c r="M16" s="3">
+        <v>23</v>
+      </c>
+      <c r="N16" s="71">
+        <v>8</v>
+      </c>
+      <c r="O16" s="71">
+        <v>7</v>
+      </c>
+      <c r="P16" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="71">
+        <v>3</v>
+      </c>
+      <c r="R16" s="71">
+        <v>6</v>
+      </c>
+      <c r="S16" s="71">
+        <v>1</v>
+      </c>
+      <c r="T16" s="71">
+        <v>4</v>
+      </c>
+      <c r="U16" s="71">
+        <v>2</v>
+      </c>
+      <c r="V16" s="71">
+        <v>4</v>
+      </c>
+      <c r="W16" s="71">
+        <v>3</v>
+      </c>
+      <c r="X16" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B17" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" s="3">
+        <v>0</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="E17" s="3">
+        <v>0</v>
+      </c>
+      <c r="F17" s="3">
+        <v>0</v>
+      </c>
+      <c r="G17" s="3">
+        <v>0</v>
+      </c>
+      <c r="H17" s="3">
+        <v>0</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3">
+        <v>12</v>
+      </c>
+      <c r="K17" s="3">
+        <v>14</v>
+      </c>
+      <c r="L17" s="3">
+        <v>9</v>
+      </c>
+      <c r="M17" s="3">
+        <v>4</v>
+      </c>
+      <c r="N17" s="71">
+        <v>0</v>
+      </c>
+      <c r="O17" s="71">
+        <v>0</v>
+      </c>
+      <c r="P17" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="71">
+        <v>0</v>
+      </c>
+      <c r="R17" s="71">
+        <v>0</v>
+      </c>
+      <c r="S17" s="71">
+        <v>0</v>
+      </c>
+      <c r="T17" s="71">
+        <v>0</v>
+      </c>
+      <c r="U17" s="71">
+        <v>3</v>
+      </c>
+      <c r="V17" s="71">
+        <v>1</v>
+      </c>
+      <c r="W17" s="71">
+        <v>3</v>
+      </c>
+      <c r="X17" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>111</v>
+      </c>
+      <c r="C18" s="3">
+        <v>31</v>
+      </c>
+      <c r="D18" s="3">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3">
+        <v>24</v>
+      </c>
+      <c r="F18" s="3">
+        <v>18</v>
+      </c>
+      <c r="G18" s="3">
+        <v>19</v>
+      </c>
+      <c r="H18" s="3">
+        <v>21</v>
+      </c>
+      <c r="I18" s="3">
+        <v>17</v>
+      </c>
+      <c r="J18" s="3">
+        <v>17</v>
+      </c>
+      <c r="K18" s="3">
+        <v>15</v>
+      </c>
+      <c r="L18" s="3">
+        <v>18</v>
+      </c>
+      <c r="M18" s="3">
+        <v>16</v>
+      </c>
+      <c r="N18" s="71">
+        <v>3</v>
+      </c>
+      <c r="O18" s="71">
+        <v>3</v>
+      </c>
+      <c r="P18" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="71">
+        <v>6</v>
+      </c>
+      <c r="R18" s="71">
+        <v>3</v>
+      </c>
+      <c r="S18" s="71">
+        <v>2</v>
+      </c>
+      <c r="T18" s="71">
+        <v>0</v>
+      </c>
+      <c r="U18" s="71">
+        <v>2</v>
+      </c>
+      <c r="V18" s="71">
+        <v>1</v>
+      </c>
+      <c r="W18" s="71">
+        <v>3</v>
+      </c>
+      <c r="X18" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B19" s="64" t="s">
+        <v>112</v>
+      </c>
+      <c r="C19" s="3">
+        <v>13</v>
+      </c>
+      <c r="D19" s="3">
+        <v>10</v>
+      </c>
+      <c r="E19" s="3">
+        <v>7</v>
+      </c>
+      <c r="F19" s="3">
+        <v>7</v>
+      </c>
+      <c r="G19" s="3">
+        <v>10</v>
+      </c>
+      <c r="H19" s="3">
+        <v>8</v>
+      </c>
+      <c r="I19" s="3">
+        <v>8</v>
+      </c>
+      <c r="J19" s="3">
+        <v>10</v>
+      </c>
+      <c r="K19" s="3">
+        <v>7</v>
+      </c>
+      <c r="L19" s="3">
+        <v>7</v>
+      </c>
+      <c r="M19" s="3">
+        <v>7</v>
+      </c>
+      <c r="N19" s="71">
+        <v>5</v>
+      </c>
+      <c r="O19" s="71">
+        <v>0</v>
+      </c>
+      <c r="P19" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="71">
+        <v>2</v>
+      </c>
+      <c r="R19" s="71">
+        <v>0</v>
+      </c>
+      <c r="S19" s="71">
+        <v>0</v>
+      </c>
+      <c r="T19" s="71">
+        <v>1</v>
+      </c>
+      <c r="U19" s="71">
+        <v>0</v>
+      </c>
+      <c r="V19" s="71">
+        <v>1</v>
+      </c>
+      <c r="W19" s="71">
+        <v>2</v>
+      </c>
+      <c r="X19" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="3">
+        <v>0</v>
+      </c>
+      <c r="D20" s="3">
+        <v>0</v>
+      </c>
+      <c r="E20" s="3">
+        <v>0</v>
+      </c>
+      <c r="F20" s="3">
+        <v>0</v>
+      </c>
+      <c r="G20" s="3">
+        <v>0</v>
+      </c>
+      <c r="H20" s="3">
+        <v>0</v>
+      </c>
+      <c r="I20" s="3">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3">
+        <v>15</v>
+      </c>
+      <c r="K20" s="3">
+        <v>12</v>
+      </c>
+      <c r="L20" s="3">
+        <v>15</v>
+      </c>
+      <c r="M20" s="3">
+        <v>7</v>
+      </c>
+      <c r="N20" s="71">
+        <v>0</v>
+      </c>
+      <c r="O20" s="71">
+        <v>0</v>
+      </c>
+      <c r="P20" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="71">
+        <v>0</v>
+      </c>
+      <c r="R20" s="71">
+        <v>0</v>
+      </c>
+      <c r="S20" s="71">
+        <v>0</v>
+      </c>
+      <c r="T20" s="71">
+        <v>0</v>
+      </c>
+      <c r="U20" s="71">
+        <v>3</v>
+      </c>
+      <c r="V20" s="71">
+        <v>1</v>
+      </c>
+      <c r="W20" s="71">
+        <v>3</v>
+      </c>
+      <c r="X20" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B21" s="64" t="s">
+        <v>114</v>
+      </c>
+      <c r="C21" s="3">
+        <v>32</v>
+      </c>
+      <c r="D21" s="3">
+        <v>33</v>
+      </c>
+      <c r="E21" s="3">
+        <v>38</v>
+      </c>
+      <c r="F21" s="3">
+        <v>21</v>
+      </c>
+      <c r="G21" s="3">
+        <v>35</v>
+      </c>
+      <c r="H21" s="3">
+        <v>36</v>
+      </c>
+      <c r="I21" s="3">
+        <v>27</v>
+      </c>
+      <c r="J21" s="3">
+        <v>22</v>
+      </c>
+      <c r="K21" s="3">
+        <v>23</v>
+      </c>
+      <c r="L21" s="3">
+        <v>28</v>
+      </c>
+      <c r="M21" s="3">
+        <v>23</v>
+      </c>
+      <c r="N21" s="71">
+        <v>7</v>
+      </c>
+      <c r="O21" s="71">
+        <v>5</v>
+      </c>
+      <c r="P21" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="71">
+        <v>5</v>
+      </c>
+      <c r="R21" s="71">
+        <v>3</v>
+      </c>
+      <c r="S21" s="71">
+        <v>6</v>
+      </c>
+      <c r="T21" s="71">
+        <v>3</v>
+      </c>
+      <c r="U21" s="71">
+        <v>4</v>
+      </c>
+      <c r="V21" s="71">
+        <v>4</v>
+      </c>
+      <c r="W21" s="71">
+        <v>8</v>
+      </c>
+      <c r="X21" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="3">
+        <v>628</v>
+      </c>
+      <c r="D22" s="3">
+        <v>512</v>
+      </c>
+      <c r="E22" s="3">
+        <v>577</v>
+      </c>
+      <c r="F22" s="3">
+        <v>514</v>
+      </c>
+      <c r="G22" s="3">
+        <v>536</v>
+      </c>
+      <c r="H22" s="3">
+        <v>473</v>
+      </c>
+      <c r="I22" s="3">
+        <v>505</v>
+      </c>
+      <c r="J22" s="3">
+        <v>538</v>
+      </c>
+      <c r="K22" s="3">
+        <v>530</v>
+      </c>
+      <c r="L22" s="3">
+        <v>518</v>
+      </c>
+      <c r="M22" s="3">
+        <v>480</v>
+      </c>
+      <c r="N22" s="3">
+        <v>99</v>
+      </c>
+      <c r="O22" s="3">
+        <v>103</v>
+      </c>
+      <c r="P22" s="3">
+        <v>90</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>82</v>
+      </c>
+      <c r="R22" s="3">
+        <v>93</v>
+      </c>
+      <c r="S22" s="3">
+        <v>77</v>
+      </c>
+      <c r="T22" s="3">
+        <v>81</v>
+      </c>
+      <c r="U22" s="3">
+        <v>112</v>
+      </c>
+      <c r="V22" s="3">
+        <v>98</v>
+      </c>
+      <c r="W22" s="3">
+        <v>122</v>
+      </c>
+      <c r="X22" s="3">
+        <v>128</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B23" s="64" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" s="3">
+        <v>159</v>
+      </c>
+      <c r="D23" s="3">
+        <v>131</v>
+      </c>
+      <c r="E23" s="3">
+        <v>141</v>
+      </c>
+      <c r="F23" s="3">
+        <v>143</v>
+      </c>
+      <c r="G23" s="3">
+        <v>141</v>
+      </c>
+      <c r="H23" s="3">
+        <v>126</v>
+      </c>
+      <c r="I23" s="3">
+        <v>137</v>
+      </c>
+      <c r="J23" s="3">
+        <v>120</v>
+      </c>
+      <c r="K23" s="3">
+        <v>130</v>
+      </c>
+      <c r="L23" s="3">
+        <v>121</v>
+      </c>
+      <c r="M23" s="3">
+        <v>119</v>
+      </c>
+      <c r="N23" s="71">
+        <v>28</v>
+      </c>
+      <c r="O23" s="71">
+        <v>24</v>
+      </c>
+      <c r="P23" s="71">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="71">
+        <v>18</v>
+      </c>
+      <c r="R23" s="71">
+        <v>27</v>
+      </c>
+      <c r="S23" s="71">
+        <v>19</v>
+      </c>
+      <c r="T23" s="71">
+        <v>20</v>
+      </c>
+      <c r="U23" s="71">
+        <v>32</v>
+      </c>
+      <c r="V23" s="71">
+        <v>22</v>
+      </c>
+      <c r="W23" s="71">
+        <v>29</v>
+      </c>
+      <c r="X23" s="71">
+        <v>35</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B24" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="C24" s="3">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3">
+        <v>0</v>
+      </c>
+      <c r="E24" s="3">
+        <v>2</v>
+      </c>
+      <c r="F24" s="3">
+        <v>4</v>
+      </c>
+      <c r="G24" s="3">
+        <v>1</v>
+      </c>
+      <c r="H24" s="3">
+        <v>4</v>
+      </c>
+      <c r="I24" s="3">
+        <v>1</v>
+      </c>
+      <c r="J24" s="3">
+        <v>8</v>
+      </c>
+      <c r="K24" s="3">
+        <v>10</v>
+      </c>
+      <c r="L24" s="3">
+        <v>21</v>
+      </c>
+      <c r="M24" s="3">
+        <v>16</v>
+      </c>
+      <c r="N24" s="71">
+        <v>1</v>
+      </c>
+      <c r="O24" s="71">
+        <v>0</v>
+      </c>
+      <c r="P24" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="71">
+        <v>0</v>
+      </c>
+      <c r="R24" s="71">
+        <v>0</v>
+      </c>
+      <c r="S24" s="71">
+        <v>0</v>
+      </c>
+      <c r="T24" s="71">
+        <v>1</v>
+      </c>
+      <c r="U24" s="71">
+        <v>0</v>
+      </c>
+      <c r="V24" s="71">
+        <v>2</v>
+      </c>
+      <c r="W24" s="71">
+        <v>5</v>
+      </c>
+      <c r="X24" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B25" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" s="3">
+        <v>43</v>
+      </c>
+      <c r="D25" s="3">
+        <v>39</v>
+      </c>
+      <c r="E25" s="3">
+        <v>41</v>
+      </c>
+      <c r="F25" s="3">
+        <v>46</v>
+      </c>
+      <c r="G25" s="3">
+        <v>51</v>
+      </c>
+      <c r="H25" s="3">
+        <v>42</v>
+      </c>
+      <c r="I25" s="3">
+        <v>44</v>
+      </c>
+      <c r="J25" s="3">
+        <v>44</v>
+      </c>
+      <c r="K25" s="3">
+        <v>47</v>
+      </c>
+      <c r="L25" s="3">
+        <v>48</v>
+      </c>
+      <c r="M25" s="3">
+        <v>42</v>
+      </c>
+      <c r="N25" s="71">
+        <v>2</v>
+      </c>
+      <c r="O25" s="71">
+        <v>7</v>
+      </c>
+      <c r="P25" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="71">
+        <v>7</v>
+      </c>
+      <c r="R25" s="71">
+        <v>6</v>
+      </c>
+      <c r="S25" s="71">
+        <v>11</v>
+      </c>
+      <c r="T25" s="71">
+        <v>6</v>
+      </c>
+      <c r="U25" s="71">
+        <v>9</v>
+      </c>
+      <c r="V25" s="71">
+        <v>7</v>
+      </c>
+      <c r="W25" s="71">
+        <v>11</v>
+      </c>
+      <c r="X25" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B26" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="3">
+        <v>19</v>
+      </c>
+      <c r="D26" s="3">
+        <v>19</v>
+      </c>
+      <c r="E26" s="3">
+        <v>24</v>
+      </c>
+      <c r="F26" s="3">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3">
+        <v>17</v>
+      </c>
+      <c r="H26" s="3">
+        <v>23</v>
+      </c>
+      <c r="I26" s="3">
+        <v>20</v>
+      </c>
+      <c r="J26" s="3">
+        <v>20</v>
+      </c>
+      <c r="K26" s="3">
+        <v>14</v>
+      </c>
+      <c r="L26" s="3">
+        <v>19</v>
+      </c>
+      <c r="M26" s="3">
+        <v>25</v>
+      </c>
+      <c r="N26" s="71">
+        <v>3</v>
+      </c>
+      <c r="O26" s="71">
+        <v>0</v>
+      </c>
+      <c r="P26" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="71">
+        <v>5</v>
+      </c>
+      <c r="R26" s="71">
+        <v>5</v>
+      </c>
+      <c r="S26" s="71">
+        <v>2</v>
+      </c>
+      <c r="T26" s="71">
+        <v>4</v>
+      </c>
+      <c r="U26" s="71">
+        <v>7</v>
+      </c>
+      <c r="V26" s="71">
+        <v>2</v>
+      </c>
+      <c r="W26" s="71">
+        <v>8</v>
+      </c>
+      <c r="X26" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B27" s="64" t="s">
+        <v>119</v>
+      </c>
+      <c r="C27" s="3">
+        <v>23</v>
+      </c>
+      <c r="D27" s="3">
+        <v>20</v>
+      </c>
+      <c r="E27" s="3">
+        <v>19</v>
+      </c>
+      <c r="F27" s="3">
+        <v>13</v>
+      </c>
+      <c r="G27" s="3">
+        <v>23</v>
+      </c>
+      <c r="H27" s="3">
+        <v>10</v>
+      </c>
+      <c r="I27" s="3">
+        <v>16</v>
+      </c>
+      <c r="J27" s="3">
+        <v>20</v>
+      </c>
+      <c r="K27" s="3">
+        <v>17</v>
+      </c>
+      <c r="L27" s="3">
+        <v>24</v>
+      </c>
+      <c r="M27" s="3">
+        <v>19</v>
+      </c>
+      <c r="N27" s="71">
+        <v>2</v>
+      </c>
+      <c r="O27" s="71">
+        <v>6</v>
+      </c>
+      <c r="P27" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="71">
+        <v>4</v>
+      </c>
+      <c r="R27" s="71">
+        <v>6</v>
+      </c>
+      <c r="S27" s="71">
+        <v>1</v>
+      </c>
+      <c r="T27" s="71">
+        <v>2</v>
+      </c>
+      <c r="U27" s="71">
+        <v>3</v>
+      </c>
+      <c r="V27" s="71">
+        <v>2</v>
+      </c>
+      <c r="W27" s="71">
+        <v>6</v>
+      </c>
+      <c r="X27" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B28" s="64" t="s">
+        <v>120</v>
+      </c>
+      <c r="C28" s="3">
+        <v>27</v>
+      </c>
+      <c r="D28" s="3">
+        <v>18</v>
+      </c>
+      <c r="E28" s="3">
+        <v>16</v>
+      </c>
+      <c r="F28" s="3">
+        <v>18</v>
+      </c>
+      <c r="G28" s="3">
+        <v>24</v>
+      </c>
+      <c r="H28" s="3">
+        <v>23</v>
+      </c>
+      <c r="I28" s="3">
+        <v>26</v>
+      </c>
+      <c r="J28" s="3">
+        <v>22</v>
+      </c>
+      <c r="K28" s="3">
+        <v>16</v>
+      </c>
+      <c r="L28" s="3">
+        <v>11</v>
+      </c>
+      <c r="M28" s="3">
+        <v>19</v>
+      </c>
+      <c r="N28" s="71">
+        <v>5</v>
+      </c>
+      <c r="O28" s="71">
+        <v>9</v>
+      </c>
+      <c r="P28" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="71">
+        <v>5</v>
+      </c>
+      <c r="R28" s="71">
+        <v>4</v>
+      </c>
+      <c r="S28" s="71">
+        <v>2</v>
+      </c>
+      <c r="T28" s="71">
+        <v>4</v>
+      </c>
+      <c r="U28" s="71">
+        <v>3</v>
+      </c>
+      <c r="V28" s="71">
+        <v>4</v>
+      </c>
+      <c r="W28" s="71">
+        <v>1</v>
+      </c>
+      <c r="X28" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B29" s="64" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="3">
+        <v>60</v>
+      </c>
+      <c r="D29" s="3">
+        <v>37</v>
+      </c>
+      <c r="E29" s="3">
+        <v>52</v>
+      </c>
+      <c r="F29" s="3">
+        <v>43</v>
+      </c>
+      <c r="G29" s="3">
+        <v>31</v>
+      </c>
+      <c r="H29" s="3">
+        <v>31</v>
+      </c>
+      <c r="I29" s="3">
+        <v>42</v>
+      </c>
+      <c r="J29" s="3">
+        <v>39</v>
+      </c>
+      <c r="K29" s="3">
+        <v>32</v>
+      </c>
+      <c r="L29" s="3">
+        <v>28</v>
+      </c>
+      <c r="M29" s="3">
+        <v>23</v>
+      </c>
+      <c r="N29" s="71">
+        <v>6</v>
+      </c>
+      <c r="O29" s="71">
+        <v>10</v>
+      </c>
+      <c r="P29" s="71">
+        <v>12</v>
+      </c>
+      <c r="Q29" s="71">
+        <v>8</v>
+      </c>
+      <c r="R29" s="71">
+        <v>4</v>
+      </c>
+      <c r="S29" s="71">
+        <v>2</v>
+      </c>
+      <c r="T29" s="71">
+        <v>5</v>
+      </c>
+      <c r="U29" s="71">
+        <v>6</v>
+      </c>
+      <c r="V29" s="71">
+        <v>5</v>
+      </c>
+      <c r="W29" s="71">
+        <v>6</v>
+      </c>
+      <c r="X29" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B30" s="64" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="3">
+        <v>29</v>
+      </c>
+      <c r="D30" s="3">
+        <v>23</v>
+      </c>
+      <c r="E30" s="3">
+        <v>27</v>
+      </c>
+      <c r="F30" s="3">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3">
+        <v>26</v>
+      </c>
+      <c r="H30" s="3">
+        <v>21</v>
+      </c>
+      <c r="I30" s="3">
+        <v>30</v>
+      </c>
+      <c r="J30" s="3">
+        <v>28</v>
+      </c>
+      <c r="K30" s="3">
+        <v>39</v>
+      </c>
+      <c r="L30" s="3">
+        <v>29</v>
+      </c>
+      <c r="M30" s="3">
+        <v>19</v>
+      </c>
+      <c r="N30" s="71">
+        <v>5</v>
+      </c>
+      <c r="O30" s="71">
+        <v>6</v>
+      </c>
+      <c r="P30" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q30" s="71">
+        <v>5</v>
+      </c>
+      <c r="R30" s="71">
+        <v>7</v>
+      </c>
+      <c r="S30" s="71">
+        <v>5</v>
+      </c>
+      <c r="T30" s="71">
+        <v>4</v>
+      </c>
+      <c r="U30" s="71">
+        <v>6</v>
+      </c>
+      <c r="V30" s="71">
+        <v>11</v>
+      </c>
+      <c r="W30" s="71">
+        <v>9</v>
+      </c>
+      <c r="X30" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B31" s="64" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="3">
+        <v>7</v>
+      </c>
+      <c r="D31" s="3">
+        <v>6</v>
+      </c>
+      <c r="E31" s="3">
+        <v>12</v>
+      </c>
+      <c r="F31" s="3">
+        <v>6</v>
+      </c>
+      <c r="G31" s="3">
+        <v>7</v>
+      </c>
+      <c r="H31" s="3">
+        <v>6</v>
+      </c>
+      <c r="I31" s="3">
+        <v>7</v>
+      </c>
+      <c r="J31" s="3">
+        <v>3</v>
+      </c>
+      <c r="K31" s="3">
+        <v>7</v>
+      </c>
+      <c r="L31" s="3">
+        <v>5</v>
+      </c>
+      <c r="M31" s="3">
+        <v>4</v>
+      </c>
+      <c r="N31" s="71">
+        <v>0</v>
+      </c>
+      <c r="O31" s="71">
+        <v>2</v>
+      </c>
+      <c r="P31" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="71">
+        <v>0</v>
+      </c>
+      <c r="R31" s="71">
+        <v>2</v>
+      </c>
+      <c r="S31" s="71">
+        <v>0</v>
+      </c>
+      <c r="T31" s="71">
+        <v>2</v>
+      </c>
+      <c r="U31" s="71">
+        <v>2</v>
+      </c>
+      <c r="V31" s="71">
+        <v>1</v>
+      </c>
+      <c r="W31" s="71">
+        <v>0</v>
+      </c>
+      <c r="X31" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B32" s="64" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" s="3">
+        <v>4</v>
+      </c>
+      <c r="D32" s="3">
+        <v>12</v>
+      </c>
+      <c r="E32" s="3">
+        <v>4</v>
+      </c>
+      <c r="F32" s="3">
+        <v>4</v>
+      </c>
+      <c r="G32" s="3">
+        <v>5</v>
+      </c>
+      <c r="H32" s="3">
+        <v>5</v>
+      </c>
+      <c r="I32" s="3">
+        <v>1</v>
+      </c>
+      <c r="J32" s="3">
+        <v>15</v>
+      </c>
+      <c r="K32" s="3">
+        <v>9</v>
+      </c>
+      <c r="L32" s="3">
+        <v>7</v>
+      </c>
+      <c r="M32" s="3">
+        <v>3</v>
+      </c>
+      <c r="N32" s="71">
+        <v>1</v>
+      </c>
+      <c r="O32" s="71">
+        <v>1</v>
+      </c>
+      <c r="P32" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="71">
+        <v>0</v>
+      </c>
+      <c r="R32" s="71">
+        <v>2</v>
+      </c>
+      <c r="S32" s="71">
+        <v>0</v>
+      </c>
+      <c r="T32" s="71">
+        <v>1</v>
+      </c>
+      <c r="U32" s="71">
+        <v>3</v>
+      </c>
+      <c r="V32" s="71">
+        <v>1</v>
+      </c>
+      <c r="W32" s="71">
+        <v>0</v>
+      </c>
+      <c r="X32" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B33" s="64" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" s="3">
+        <v>18</v>
+      </c>
+      <c r="D33" s="3">
+        <v>21</v>
+      </c>
+      <c r="E33" s="3">
+        <v>20</v>
+      </c>
+      <c r="F33" s="3">
+        <v>9</v>
+      </c>
+      <c r="G33" s="3">
+        <v>18</v>
+      </c>
+      <c r="H33" s="3">
+        <v>19</v>
+      </c>
+      <c r="I33" s="3">
+        <v>17</v>
+      </c>
+      <c r="J33" s="3">
+        <v>23</v>
+      </c>
+      <c r="K33" s="3">
+        <v>28</v>
+      </c>
+      <c r="L33" s="3">
+        <v>16</v>
+      </c>
+      <c r="M33" s="3">
+        <v>23</v>
+      </c>
+      <c r="N33" s="71">
+        <v>2</v>
+      </c>
+      <c r="O33" s="71">
+        <v>6</v>
+      </c>
+      <c r="P33" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q33" s="71">
+        <v>1</v>
+      </c>
+      <c r="R33" s="71">
+        <v>2</v>
+      </c>
+      <c r="S33" s="71">
+        <v>2</v>
+      </c>
+      <c r="T33" s="71">
+        <v>5</v>
+      </c>
+      <c r="U33" s="71">
+        <v>1</v>
+      </c>
+      <c r="V33" s="71">
+        <v>4</v>
+      </c>
+      <c r="W33" s="71">
+        <v>3</v>
+      </c>
+      <c r="X33" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z33"/>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33"/>
+      <c r="AI33"/>
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B34" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" s="3">
+        <v>21</v>
+      </c>
+      <c r="D34" s="3">
+        <v>13</v>
+      </c>
+      <c r="E34" s="3">
+        <v>24</v>
+      </c>
+      <c r="F34" s="3">
+        <v>13</v>
+      </c>
+      <c r="G34" s="3">
+        <v>21</v>
+      </c>
+      <c r="H34" s="3">
+        <v>20</v>
+      </c>
+      <c r="I34" s="3">
+        <v>19</v>
+      </c>
+      <c r="J34" s="3">
+        <v>26</v>
+      </c>
+      <c r="K34" s="3">
+        <v>10</v>
+      </c>
+      <c r="L34" s="3">
+        <v>18</v>
+      </c>
+      <c r="M34" s="3">
+        <v>7</v>
+      </c>
+      <c r="N34" s="71">
+        <v>3</v>
+      </c>
+      <c r="O34" s="71">
+        <v>3</v>
+      </c>
+      <c r="P34" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="71">
+        <v>1</v>
+      </c>
+      <c r="R34" s="71">
+        <v>3</v>
+      </c>
+      <c r="S34" s="71">
+        <v>2</v>
+      </c>
+      <c r="T34" s="71">
+        <v>3</v>
+      </c>
+      <c r="U34" s="71">
+        <v>5</v>
+      </c>
+      <c r="V34" s="71">
+        <v>3</v>
+      </c>
+      <c r="W34" s="71">
+        <v>5</v>
+      </c>
+      <c r="X34" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B35" s="64" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" s="3">
+        <v>27</v>
+      </c>
+      <c r="D35" s="3">
+        <v>17</v>
+      </c>
+      <c r="E35" s="3">
+        <v>15</v>
+      </c>
+      <c r="F35" s="3">
+        <v>12</v>
+      </c>
+      <c r="G35" s="3">
+        <v>17</v>
+      </c>
+      <c r="H35" s="3">
+        <v>11</v>
+      </c>
+      <c r="I35" s="3">
+        <v>6</v>
+      </c>
+      <c r="J35" s="3">
+        <v>20</v>
+      </c>
+      <c r="K35" s="3">
+        <v>11</v>
+      </c>
+      <c r="L35" s="3">
+        <v>11</v>
+      </c>
+      <c r="M35" s="3">
+        <v>10</v>
+      </c>
+      <c r="N35" s="71">
+        <v>8</v>
+      </c>
+      <c r="O35" s="71">
+        <v>2</v>
+      </c>
+      <c r="P35" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="71">
+        <v>1</v>
+      </c>
+      <c r="R35" s="71">
+        <v>0</v>
+      </c>
+      <c r="S35" s="71">
+        <v>0</v>
+      </c>
+      <c r="T35" s="71">
+        <v>2</v>
+      </c>
+      <c r="U35" s="71">
+        <v>3</v>
+      </c>
+      <c r="V35" s="71">
+        <v>0</v>
+      </c>
+      <c r="W35" s="71">
+        <v>2</v>
+      </c>
+      <c r="X35" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B36" s="64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" s="3">
+        <v>14</v>
+      </c>
+      <c r="D36" s="3">
+        <v>10</v>
+      </c>
+      <c r="E36" s="3">
+        <v>18</v>
+      </c>
+      <c r="F36" s="3">
+        <v>13</v>
+      </c>
+      <c r="G36" s="3">
+        <v>14</v>
+      </c>
+      <c r="H36" s="3">
+        <v>7</v>
+      </c>
+      <c r="I36" s="3">
+        <v>6</v>
+      </c>
+      <c r="J36" s="3">
+        <v>14</v>
+      </c>
+      <c r="K36" s="3">
+        <v>10</v>
+      </c>
+      <c r="L36" s="3">
+        <v>7</v>
+      </c>
+      <c r="M36" s="3">
+        <v>7</v>
+      </c>
+      <c r="N36" s="71">
+        <v>1</v>
+      </c>
+      <c r="O36" s="71">
+        <v>2</v>
+      </c>
+      <c r="P36" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q36" s="71">
+        <v>1</v>
+      </c>
+      <c r="R36" s="71">
+        <v>2</v>
+      </c>
+      <c r="S36" s="71">
+        <v>1</v>
+      </c>
+      <c r="T36" s="71">
+        <v>2</v>
+      </c>
+      <c r="U36" s="71">
+        <v>1</v>
+      </c>
+      <c r="V36" s="71">
+        <v>1</v>
+      </c>
+      <c r="W36" s="71">
+        <v>0</v>
+      </c>
+      <c r="X36" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B37" s="64" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" s="3">
+        <v>19</v>
+      </c>
+      <c r="D37" s="3">
+        <v>16</v>
+      </c>
+      <c r="E37" s="3">
+        <v>13</v>
+      </c>
+      <c r="F37" s="3">
+        <v>12</v>
+      </c>
+      <c r="G37" s="3">
+        <v>13</v>
+      </c>
+      <c r="H37" s="3">
+        <v>8</v>
+      </c>
+      <c r="I37" s="3">
+        <v>8</v>
+      </c>
+      <c r="J37" s="3">
+        <v>18</v>
+      </c>
+      <c r="K37" s="3">
+        <v>21</v>
+      </c>
+      <c r="L37" s="3">
+        <v>18</v>
+      </c>
+      <c r="M37" s="3">
+        <v>11</v>
+      </c>
+      <c r="N37" s="71">
+        <v>4</v>
+      </c>
+      <c r="O37" s="71">
+        <v>3</v>
+      </c>
+      <c r="P37" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="71">
+        <v>3</v>
+      </c>
+      <c r="R37" s="71">
+        <v>1</v>
+      </c>
+      <c r="S37" s="71">
+        <v>2</v>
+      </c>
+      <c r="T37" s="71">
+        <v>1</v>
+      </c>
+      <c r="U37" s="71">
+        <v>3</v>
+      </c>
+      <c r="V37" s="71">
+        <v>2</v>
+      </c>
+      <c r="W37" s="71">
+        <v>5</v>
+      </c>
+      <c r="X37" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B38" s="64" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="3">
+        <v>10</v>
+      </c>
+      <c r="D38" s="3">
+        <v>6</v>
+      </c>
+      <c r="E38" s="3">
+        <v>5</v>
+      </c>
+      <c r="F38" s="3">
+        <v>3</v>
+      </c>
+      <c r="G38" s="3">
+        <v>3</v>
+      </c>
+      <c r="H38" s="3">
+        <v>4</v>
+      </c>
+      <c r="I38" s="3">
+        <v>6</v>
+      </c>
+      <c r="J38" s="3">
+        <v>2</v>
+      </c>
+      <c r="K38" s="3">
+        <v>8</v>
+      </c>
+      <c r="L38" s="3">
+        <v>5</v>
+      </c>
+      <c r="M38" s="3">
+        <v>6</v>
+      </c>
+      <c r="N38" s="71">
+        <v>0</v>
+      </c>
+      <c r="O38" s="71">
+        <v>1</v>
+      </c>
+      <c r="P38" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="71">
+        <v>0</v>
+      </c>
+      <c r="R38" s="71">
+        <v>0</v>
+      </c>
+      <c r="S38" s="71">
+        <v>0</v>
+      </c>
+      <c r="T38" s="71">
+        <v>1</v>
+      </c>
+      <c r="U38" s="71">
+        <v>2</v>
+      </c>
+      <c r="V38" s="71">
+        <v>1</v>
+      </c>
+      <c r="W38" s="71">
+        <v>1</v>
+      </c>
+      <c r="X38" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B39" s="64" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" s="3">
+        <v>11</v>
+      </c>
+      <c r="D39" s="3">
+        <v>15</v>
+      </c>
+      <c r="E39" s="3">
+        <v>25</v>
+      </c>
+      <c r="F39" s="3">
+        <v>16</v>
+      </c>
+      <c r="G39" s="3">
+        <v>17</v>
+      </c>
+      <c r="H39" s="3">
+        <v>17</v>
+      </c>
+      <c r="I39" s="3">
+        <v>20</v>
+      </c>
+      <c r="J39" s="3">
+        <v>9</v>
+      </c>
+      <c r="K39" s="3">
+        <v>14</v>
+      </c>
+      <c r="L39" s="3">
+        <v>12</v>
+      </c>
+      <c r="M39" s="3">
+        <v>10</v>
+      </c>
+      <c r="N39" s="71">
+        <v>3</v>
+      </c>
+      <c r="O39" s="71">
+        <v>2</v>
+      </c>
+      <c r="P39" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="71">
+        <v>5</v>
+      </c>
+      <c r="R39" s="71">
+        <v>0</v>
+      </c>
+      <c r="S39" s="71">
+        <v>5</v>
+      </c>
+      <c r="T39" s="71">
+        <v>5</v>
+      </c>
+      <c r="U39" s="71">
+        <v>0</v>
+      </c>
+      <c r="V39" s="71">
+        <v>5</v>
+      </c>
+      <c r="W39" s="71">
+        <v>4</v>
+      </c>
+      <c r="X39" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B40" s="64" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="3">
+        <v>31</v>
+      </c>
+      <c r="D40" s="3">
+        <v>33</v>
+      </c>
+      <c r="E40" s="3">
+        <v>30</v>
+      </c>
+      <c r="F40" s="3">
+        <v>21</v>
+      </c>
+      <c r="G40" s="3">
+        <v>26</v>
+      </c>
+      <c r="H40" s="3">
+        <v>26</v>
+      </c>
+      <c r="I40" s="3">
+        <v>25</v>
+      </c>
+      <c r="J40" s="3">
+        <v>41</v>
+      </c>
+      <c r="K40" s="3">
+        <v>36</v>
+      </c>
+      <c r="L40" s="3">
+        <v>38</v>
+      </c>
+      <c r="M40" s="3">
+        <v>38</v>
+      </c>
+      <c r="N40" s="71">
+        <v>7</v>
+      </c>
+      <c r="O40" s="71">
+        <v>6</v>
+      </c>
+      <c r="P40" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="71">
+        <v>3</v>
+      </c>
+      <c r="R40" s="71">
+        <v>8</v>
+      </c>
+      <c r="S40" s="71">
+        <v>4</v>
+      </c>
+      <c r="T40" s="71">
+        <v>2</v>
+      </c>
+      <c r="U40" s="71">
+        <v>8</v>
+      </c>
+      <c r="V40" s="71">
+        <v>11</v>
+      </c>
+      <c r="W40" s="71">
+        <v>9</v>
+      </c>
+      <c r="X40" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+    </row>
+    <row r="41" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B41" s="64" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" s="3">
+        <v>33</v>
+      </c>
+      <c r="D41" s="3">
+        <v>23</v>
+      </c>
+      <c r="E41" s="3">
+        <v>23</v>
+      </c>
+      <c r="F41" s="3">
+        <v>20</v>
+      </c>
+      <c r="G41" s="3">
+        <v>27</v>
+      </c>
+      <c r="H41" s="3">
+        <v>18</v>
+      </c>
+      <c r="I41" s="3">
+        <v>17</v>
+      </c>
+      <c r="J41" s="3">
+        <v>24</v>
+      </c>
+      <c r="K41" s="3">
+        <v>30</v>
+      </c>
+      <c r="L41" s="3">
+        <v>25</v>
+      </c>
+      <c r="M41" s="3">
+        <v>21</v>
+      </c>
+      <c r="N41" s="71">
+        <v>5</v>
+      </c>
+      <c r="O41" s="71">
+        <v>4</v>
+      </c>
+      <c r="P41" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q41" s="71">
+        <v>3</v>
+      </c>
+      <c r="R41" s="71">
+        <v>6</v>
+      </c>
+      <c r="S41" s="71">
+        <v>7</v>
+      </c>
+      <c r="T41" s="71">
+        <v>2</v>
+      </c>
+      <c r="U41" s="71">
+        <v>10</v>
+      </c>
+      <c r="V41" s="71">
+        <v>5</v>
+      </c>
+      <c r="W41" s="71">
+        <v>6</v>
+      </c>
+      <c r="X41" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="B42" s="64" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" s="3">
+        <v>72</v>
+      </c>
+      <c r="D42" s="3">
+        <v>53</v>
+      </c>
+      <c r="E42" s="3">
+        <v>66</v>
+      </c>
+      <c r="F42" s="3">
+        <v>71</v>
+      </c>
+      <c r="G42" s="3">
+        <v>54</v>
+      </c>
+      <c r="H42" s="3">
+        <v>52</v>
+      </c>
+      <c r="I42" s="3">
+        <v>57</v>
+      </c>
+      <c r="J42" s="3">
+        <v>42</v>
+      </c>
+      <c r="K42" s="3">
+        <v>41</v>
+      </c>
+      <c r="L42" s="3">
+        <v>55</v>
+      </c>
+      <c r="M42" s="3">
+        <v>58</v>
+      </c>
+      <c r="N42" s="71">
+        <v>13</v>
+      </c>
+      <c r="O42" s="71">
+        <v>9</v>
+      </c>
+      <c r="P42" s="71">
+        <v>8</v>
+      </c>
+      <c r="Q42" s="71">
+        <v>12</v>
+      </c>
+      <c r="R42" s="71">
+        <v>8</v>
+      </c>
+      <c r="S42" s="71">
+        <v>12</v>
+      </c>
+      <c r="T42" s="71">
+        <v>9</v>
+      </c>
+      <c r="U42" s="71">
+        <v>8</v>
+      </c>
+      <c r="V42" s="71">
+        <v>9</v>
+      </c>
+      <c r="W42" s="71">
+        <v>12</v>
+      </c>
+      <c r="X42" s="71">
+        <v>12</v>
+      </c>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A43" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="3">
+        <v>812</v>
+      </c>
+      <c r="D43" s="3">
+        <v>781</v>
+      </c>
+      <c r="E43" s="3">
+        <v>651</v>
+      </c>
+      <c r="F43" s="3">
+        <v>659</v>
+      </c>
+      <c r="G43" s="3">
+        <v>686</v>
+      </c>
+      <c r="H43" s="3">
+        <v>747</v>
+      </c>
+      <c r="I43" s="3">
+        <v>732</v>
+      </c>
+      <c r="J43" s="3">
+        <v>761</v>
+      </c>
+      <c r="K43" s="3">
+        <v>757</v>
+      </c>
+      <c r="L43" s="3">
+        <v>761</v>
+      </c>
+      <c r="M43" s="3">
+        <v>720</v>
+      </c>
+      <c r="N43" s="3">
+        <v>151</v>
+      </c>
+      <c r="O43" s="3">
+        <v>122</v>
+      </c>
+      <c r="P43" s="3">
+        <v>103</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>115</v>
+      </c>
+      <c r="R43" s="3">
+        <v>146</v>
+      </c>
+      <c r="S43" s="3">
+        <v>146</v>
+      </c>
+      <c r="T43" s="3">
+        <v>103</v>
+      </c>
+      <c r="U43" s="3">
+        <v>150</v>
+      </c>
+      <c r="V43" s="3">
+        <v>160</v>
+      </c>
+      <c r="W43" s="3">
+        <v>171</v>
+      </c>
+      <c r="X43" s="3">
+        <v>180</v>
+      </c>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B44" s="64" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="3">
+        <v>453</v>
+      </c>
+      <c r="D44" s="3">
+        <v>412</v>
+      </c>
+      <c r="E44" s="3">
+        <v>373</v>
+      </c>
+      <c r="F44" s="3">
+        <v>361</v>
+      </c>
+      <c r="G44" s="3">
+        <v>402</v>
+      </c>
+      <c r="H44" s="3">
+        <v>422</v>
+      </c>
+      <c r="I44" s="3">
+        <v>448</v>
+      </c>
+      <c r="J44" s="3">
+        <v>366</v>
+      </c>
+      <c r="K44" s="3">
+        <v>422</v>
+      </c>
+      <c r="L44" s="3">
+        <v>434</v>
+      </c>
+      <c r="M44" s="3">
+        <v>439</v>
+      </c>
+      <c r="N44" s="71">
+        <v>86</v>
+      </c>
+      <c r="O44" s="71">
+        <v>58</v>
+      </c>
+      <c r="P44" s="71">
+        <v>61</v>
+      </c>
+      <c r="Q44" s="71">
+        <v>66</v>
+      </c>
+      <c r="R44" s="71">
+        <v>94</v>
+      </c>
+      <c r="S44" s="71">
+        <v>87</v>
+      </c>
+      <c r="T44" s="71">
+        <v>69</v>
+      </c>
+      <c r="U44" s="71">
+        <v>76</v>
+      </c>
+      <c r="V44" s="71">
+        <v>99</v>
+      </c>
+      <c r="W44" s="71">
+        <v>108</v>
+      </c>
+      <c r="X44" s="71">
+        <v>112</v>
+      </c>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B45" s="64" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" s="3">
+        <v>48</v>
+      </c>
+      <c r="D45" s="3">
+        <v>55</v>
+      </c>
+      <c r="E45" s="3">
+        <v>23</v>
+      </c>
+      <c r="F45" s="3">
+        <v>35</v>
+      </c>
+      <c r="G45" s="3">
+        <v>30</v>
+      </c>
+      <c r="H45" s="3">
+        <v>36</v>
+      </c>
+      <c r="I45" s="3">
+        <v>36</v>
+      </c>
+      <c r="J45" s="3">
+        <v>50</v>
+      </c>
+      <c r="K45" s="3">
+        <v>35</v>
+      </c>
+      <c r="L45" s="3">
+        <v>39</v>
+      </c>
+      <c r="M45" s="3">
+        <v>30</v>
+      </c>
+      <c r="N45" s="71">
+        <v>4</v>
+      </c>
+      <c r="O45" s="71">
+        <v>8</v>
+      </c>
+      <c r="P45" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q45" s="71">
+        <v>3</v>
+      </c>
+      <c r="R45" s="71">
+        <v>4</v>
+      </c>
+      <c r="S45" s="71">
+        <v>8</v>
+      </c>
+      <c r="T45" s="71">
+        <v>6</v>
+      </c>
+      <c r="U45" s="71">
+        <v>7</v>
+      </c>
+      <c r="V45" s="71">
+        <v>7</v>
+      </c>
+      <c r="W45" s="71">
+        <v>9</v>
+      </c>
+      <c r="X45" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B46" s="64" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="3">
+        <v>18</v>
+      </c>
+      <c r="D46" s="3">
+        <v>15</v>
+      </c>
+      <c r="E46" s="3">
+        <v>16</v>
+      </c>
+      <c r="F46" s="3">
+        <v>20</v>
+      </c>
+      <c r="G46" s="3">
+        <v>9</v>
+      </c>
+      <c r="H46" s="3">
+        <v>11</v>
+      </c>
+      <c r="I46" s="3">
+        <v>11</v>
+      </c>
+      <c r="J46" s="3">
+        <v>14</v>
+      </c>
+      <c r="K46" s="3">
+        <v>16</v>
+      </c>
+      <c r="L46" s="3">
+        <v>12</v>
+      </c>
+      <c r="M46" s="3">
+        <v>14</v>
+      </c>
+      <c r="N46" s="71">
+        <v>0</v>
+      </c>
+      <c r="O46" s="71">
+        <v>0</v>
+      </c>
+      <c r="P46" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="71">
+        <v>3</v>
+      </c>
+      <c r="R46" s="71">
+        <v>2</v>
+      </c>
+      <c r="S46" s="71">
+        <v>2</v>
+      </c>
+      <c r="T46" s="71">
+        <v>0</v>
+      </c>
+      <c r="U46" s="71">
+        <v>3</v>
+      </c>
+      <c r="V46" s="71">
+        <v>2</v>
+      </c>
+      <c r="W46" s="71">
+        <v>4</v>
+      </c>
+      <c r="X46" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B47" s="64" t="s">
+        <v>138</v>
+      </c>
+      <c r="C47" s="3">
+        <v>18</v>
+      </c>
+      <c r="D47" s="3">
+        <v>31</v>
+      </c>
+      <c r="E47" s="3">
+        <v>21</v>
+      </c>
+      <c r="F47" s="3">
+        <v>17</v>
+      </c>
+      <c r="G47" s="3">
+        <v>29</v>
+      </c>
+      <c r="H47" s="3">
+        <v>23</v>
+      </c>
+      <c r="I47" s="3">
+        <v>20</v>
+      </c>
+      <c r="J47" s="3">
+        <v>26</v>
+      </c>
+      <c r="K47" s="3">
+        <v>15</v>
+      </c>
+      <c r="L47" s="3">
+        <v>26</v>
+      </c>
+      <c r="M47" s="3">
+        <v>10</v>
+      </c>
+      <c r="N47" s="71">
+        <v>7</v>
+      </c>
+      <c r="O47" s="71">
+        <v>1</v>
+      </c>
+      <c r="P47" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="71">
+        <v>0</v>
+      </c>
+      <c r="R47" s="71">
+        <v>6</v>
+      </c>
+      <c r="S47" s="71">
+        <v>5</v>
+      </c>
+      <c r="T47" s="71">
+        <v>3</v>
+      </c>
+      <c r="U47" s="71">
+        <v>5</v>
+      </c>
+      <c r="V47" s="71">
+        <v>5</v>
+      </c>
+      <c r="W47" s="71">
+        <v>8</v>
+      </c>
+      <c r="X47" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B48" s="64" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="3">
+        <v>8</v>
+      </c>
+      <c r="D48" s="3">
+        <v>12</v>
+      </c>
+      <c r="E48" s="3">
+        <v>10</v>
+      </c>
+      <c r="F48" s="3">
+        <v>15</v>
+      </c>
+      <c r="G48" s="3">
+        <v>17</v>
+      </c>
+      <c r="H48" s="3">
+        <v>13</v>
+      </c>
+      <c r="I48" s="3">
+        <v>13</v>
+      </c>
+      <c r="J48" s="3">
+        <v>7</v>
+      </c>
+      <c r="K48" s="3">
+        <v>9</v>
+      </c>
+      <c r="L48" s="3">
+        <v>6</v>
+      </c>
+      <c r="M48" s="3">
+        <v>13</v>
+      </c>
+      <c r="N48" s="71">
+        <v>2</v>
+      </c>
+      <c r="O48" s="71">
+        <v>5</v>
+      </c>
+      <c r="P48" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q48" s="71">
+        <v>2</v>
+      </c>
+      <c r="R48" s="71">
+        <v>6</v>
+      </c>
+      <c r="S48" s="71">
+        <v>1</v>
+      </c>
+      <c r="T48" s="71">
+        <v>1</v>
+      </c>
+      <c r="U48" s="71">
+        <v>3</v>
+      </c>
+      <c r="V48" s="71">
+        <v>2</v>
+      </c>
+      <c r="W48" s="71">
+        <v>1</v>
+      </c>
+      <c r="X48" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+    </row>
+    <row r="49" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="B49" s="64" t="s">
+        <v>140</v>
+      </c>
+      <c r="C49" s="3">
+        <v>18</v>
+      </c>
+      <c r="D49" s="3">
+        <v>12</v>
+      </c>
+      <c r="E49" s="3">
+        <v>9</v>
+      </c>
+      <c r="F49" s="3">
+        <v>15</v>
+      </c>
+      <c r="G49" s="3">
+        <v>7</v>
+      </c>
+      <c r="H49" s="3">
+        <v>15</v>
+      </c>
+      <c r="I49" s="3">
+        <v>6</v>
+      </c>
+      <c r="J49" s="3">
+        <v>17</v>
+      </c>
+      <c r="K49" s="3">
+        <v>17</v>
+      </c>
+      <c r="L49" s="3">
+        <v>7</v>
+      </c>
+      <c r="M49" s="3">
+        <v>13</v>
+      </c>
+      <c r="N49" s="71">
+        <v>3</v>
+      </c>
+      <c r="O49" s="71">
+        <v>0</v>
+      </c>
+      <c r="P49" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="71">
+        <v>3</v>
+      </c>
+      <c r="R49" s="71">
+        <v>0</v>
+      </c>
+      <c r="S49" s="71">
+        <v>6</v>
+      </c>
+      <c r="T49" s="71">
+        <v>0</v>
+      </c>
+      <c r="U49" s="71">
+        <v>0</v>
+      </c>
+      <c r="V49" s="71">
+        <v>1</v>
+      </c>
+      <c r="W49" s="71">
+        <v>0</v>
+      </c>
+      <c r="X49" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="B50" s="64" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="3">
+        <v>20</v>
+      </c>
+      <c r="D50" s="3">
+        <v>25</v>
+      </c>
+      <c r="E50" s="3">
+        <v>15</v>
+      </c>
+      <c r="F50" s="3">
+        <v>18</v>
+      </c>
+      <c r="G50" s="3">
+        <v>14</v>
+      </c>
+      <c r="H50" s="3">
+        <v>23</v>
+      </c>
+      <c r="I50" s="3">
+        <v>11</v>
+      </c>
+      <c r="J50" s="3">
+        <v>31</v>
+      </c>
+      <c r="K50" s="3">
+        <v>26</v>
+      </c>
+      <c r="L50" s="3">
+        <v>25</v>
+      </c>
+      <c r="M50" s="3">
+        <v>26</v>
+      </c>
+      <c r="N50" s="71">
+        <v>3</v>
+      </c>
+      <c r="O50" s="71">
+        <v>3</v>
+      </c>
+      <c r="P50" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q50" s="71">
+        <v>1</v>
+      </c>
+      <c r="R50" s="71">
+        <v>1</v>
+      </c>
+      <c r="S50" s="71">
+        <v>2</v>
+      </c>
+      <c r="T50" s="71">
+        <v>1</v>
+      </c>
+      <c r="U50" s="71">
+        <v>5</v>
+      </c>
+      <c r="V50" s="71">
+        <v>2</v>
+      </c>
+      <c r="W50" s="71">
+        <v>6</v>
+      </c>
+      <c r="X50" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="B51" s="64" t="s">
+        <v>142</v>
+      </c>
+      <c r="C51" s="3">
+        <v>62</v>
+      </c>
+      <c r="D51" s="3">
+        <v>67</v>
+      </c>
+      <c r="E51" s="3">
+        <v>61</v>
+      </c>
+      <c r="F51" s="3">
+        <v>51</v>
+      </c>
+      <c r="G51" s="3">
+        <v>64</v>
+      </c>
+      <c r="H51" s="3">
+        <v>44</v>
+      </c>
+      <c r="I51" s="3">
+        <v>49</v>
+      </c>
+      <c r="J51" s="3">
+        <v>67</v>
+      </c>
+      <c r="K51" s="3">
+        <v>62</v>
+      </c>
+      <c r="L51" s="3">
+        <v>72</v>
+      </c>
+      <c r="M51" s="3">
+        <v>56</v>
+      </c>
+      <c r="N51" s="71">
+        <v>12</v>
+      </c>
+      <c r="O51" s="71">
+        <v>11</v>
+      </c>
+      <c r="P51" s="71">
+        <v>14</v>
+      </c>
+      <c r="Q51" s="71">
+        <v>10</v>
+      </c>
+      <c r="R51" s="71">
+        <v>10</v>
+      </c>
+      <c r="S51" s="71">
+        <v>6</v>
+      </c>
+      <c r="T51" s="71">
+        <v>10</v>
+      </c>
+      <c r="U51" s="71">
+        <v>14</v>
+      </c>
+      <c r="V51" s="71">
+        <v>13</v>
+      </c>
+      <c r="W51" s="71">
+        <v>14</v>
+      </c>
+      <c r="X51" s="71">
+        <v>15</v>
+      </c>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B52" s="64" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" s="3">
+        <v>15</v>
+      </c>
+      <c r="D52" s="3">
+        <v>10</v>
+      </c>
+      <c r="E52" s="3">
+        <v>8</v>
+      </c>
+      <c r="F52" s="3">
+        <v>11</v>
+      </c>
+      <c r="G52" s="3">
+        <v>13</v>
+      </c>
+      <c r="H52" s="3">
+        <v>11</v>
+      </c>
+      <c r="I52" s="3">
+        <v>6</v>
+      </c>
+      <c r="J52" s="3">
+        <v>16</v>
+      </c>
+      <c r="K52" s="3">
+        <v>15</v>
+      </c>
+      <c r="L52" s="3">
+        <v>12</v>
+      </c>
+      <c r="M52" s="3">
+        <v>8</v>
+      </c>
+      <c r="N52" s="71">
+        <v>1</v>
+      </c>
+      <c r="O52" s="71">
+        <v>7</v>
+      </c>
+      <c r="P52" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q52" s="71">
+        <v>4</v>
+      </c>
+      <c r="R52" s="71">
+        <v>1</v>
+      </c>
+      <c r="S52" s="71">
+        <v>0</v>
+      </c>
+      <c r="T52" s="71">
+        <v>1</v>
+      </c>
+      <c r="U52" s="71">
+        <v>0</v>
+      </c>
+      <c r="V52" s="71">
+        <v>2</v>
+      </c>
+      <c r="W52" s="71">
+        <v>2</v>
+      </c>
+      <c r="X52" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B53" s="64" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="3">
+        <v>47</v>
+      </c>
+      <c r="D53" s="3">
+        <v>34</v>
+      </c>
+      <c r="E53" s="3">
+        <v>34</v>
+      </c>
+      <c r="F53" s="3">
+        <v>31</v>
+      </c>
+      <c r="G53" s="3">
+        <v>35</v>
+      </c>
+      <c r="H53" s="3">
+        <v>52</v>
+      </c>
+      <c r="I53" s="3">
+        <v>34</v>
+      </c>
+      <c r="J53" s="3">
+        <v>50</v>
+      </c>
+      <c r="K53" s="3">
+        <v>41</v>
+      </c>
+      <c r="L53" s="3">
+        <v>33</v>
+      </c>
+      <c r="M53" s="3">
+        <v>31</v>
+      </c>
+      <c r="N53" s="71">
+        <v>11</v>
+      </c>
+      <c r="O53" s="71">
+        <v>7</v>
+      </c>
+      <c r="P53" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q53" s="71">
+        <v>9</v>
+      </c>
+      <c r="R53" s="71">
+        <v>7</v>
+      </c>
+      <c r="S53" s="71">
+        <v>11</v>
+      </c>
+      <c r="T53" s="71">
+        <v>6</v>
+      </c>
+      <c r="U53" s="71">
+        <v>10</v>
+      </c>
+      <c r="V53" s="71">
+        <v>8</v>
+      </c>
+      <c r="W53" s="71">
+        <v>7</v>
+      </c>
+      <c r="X53" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B54" s="64" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="3">
+        <v>56</v>
+      </c>
+      <c r="D54" s="3">
+        <v>46</v>
+      </c>
+      <c r="E54" s="3">
+        <v>45</v>
+      </c>
+      <c r="F54" s="3">
+        <v>49</v>
+      </c>
+      <c r="G54" s="3">
+        <v>36</v>
+      </c>
+      <c r="H54" s="3">
+        <v>49</v>
+      </c>
+      <c r="I54" s="3">
+        <v>37</v>
+      </c>
+      <c r="J54" s="3">
+        <v>56</v>
+      </c>
+      <c r="K54" s="3">
+        <v>46</v>
+      </c>
+      <c r="L54" s="3">
+        <v>38</v>
+      </c>
+      <c r="M54" s="3">
+        <v>45</v>
+      </c>
+      <c r="N54" s="71">
+        <v>10</v>
+      </c>
+      <c r="O54" s="71">
+        <v>11</v>
+      </c>
+      <c r="P54" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q54" s="71">
+        <v>6</v>
+      </c>
+      <c r="R54" s="71">
+        <v>9</v>
+      </c>
+      <c r="S54" s="71">
+        <v>9</v>
+      </c>
+      <c r="T54" s="71">
+        <v>2</v>
+      </c>
+      <c r="U54" s="71">
+        <v>16</v>
+      </c>
+      <c r="V54" s="71">
+        <v>9</v>
+      </c>
+      <c r="W54" s="71">
+        <v>4</v>
+      </c>
+      <c r="X54" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B55" s="64" t="s">
+        <v>146</v>
+      </c>
+      <c r="C55" s="3">
+        <v>36</v>
+      </c>
+      <c r="D55" s="3">
+        <v>46</v>
+      </c>
+      <c r="E55" s="3">
+        <v>25</v>
+      </c>
+      <c r="F55" s="3">
+        <v>26</v>
+      </c>
+      <c r="G55" s="3">
+        <v>24</v>
+      </c>
+      <c r="H55" s="3">
+        <v>37</v>
+      </c>
+      <c r="I55" s="3">
+        <v>46</v>
+      </c>
+      <c r="J55" s="3">
+        <v>41</v>
+      </c>
+      <c r="K55" s="3">
+        <v>44</v>
+      </c>
+      <c r="L55" s="3">
+        <v>43</v>
+      </c>
+      <c r="M55" s="3">
+        <v>29</v>
+      </c>
+      <c r="N55" s="71">
+        <v>9</v>
+      </c>
+      <c r="O55" s="71">
+        <v>5</v>
+      </c>
+      <c r="P55" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q55" s="71">
+        <v>5</v>
+      </c>
+      <c r="R55" s="71">
+        <v>3</v>
+      </c>
+      <c r="S55" s="71">
+        <v>7</v>
+      </c>
+      <c r="T55" s="71">
+        <v>3</v>
+      </c>
+      <c r="U55" s="71">
+        <v>7</v>
+      </c>
+      <c r="V55" s="71">
+        <v>10</v>
+      </c>
+      <c r="W55" s="71">
+        <v>7</v>
+      </c>
+      <c r="X55" s="71">
+        <v>8</v>
+      </c>
+      <c r="Z55"/>
+      <c r="AA55"/>
+      <c r="AB55"/>
+      <c r="AC55"/>
+      <c r="AD55"/>
+      <c r="AE55"/>
+      <c r="AF55"/>
+      <c r="AG55"/>
+      <c r="AH55"/>
+      <c r="AI55"/>
+      <c r="AJ55"/>
+    </row>
+    <row r="56" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B56" s="64" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="3">
+        <v>13</v>
+      </c>
+      <c r="D56" s="3">
+        <v>16</v>
+      </c>
+      <c r="E56" s="3">
+        <v>11</v>
+      </c>
+      <c r="F56" s="3">
+        <v>10</v>
+      </c>
+      <c r="G56" s="3">
+        <v>6</v>
+      </c>
+      <c r="H56" s="3">
+        <v>11</v>
+      </c>
+      <c r="I56" s="3">
+        <v>15</v>
+      </c>
+      <c r="J56" s="3">
+        <v>20</v>
+      </c>
+      <c r="K56" s="3">
+        <v>9</v>
+      </c>
+      <c r="L56" s="3">
+        <v>14</v>
+      </c>
+      <c r="M56" s="3">
+        <v>6</v>
+      </c>
+      <c r="N56" s="71">
+        <v>3</v>
+      </c>
+      <c r="O56" s="71">
+        <v>6</v>
+      </c>
+      <c r="P56" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="71">
+        <v>3</v>
+      </c>
+      <c r="R56" s="71">
+        <v>3</v>
+      </c>
+      <c r="S56" s="71">
+        <v>2</v>
+      </c>
+      <c r="T56" s="71">
+        <v>1</v>
+      </c>
+      <c r="U56" s="71">
+        <v>4</v>
+      </c>
+      <c r="V56" s="71">
+        <v>0</v>
+      </c>
+      <c r="W56" s="71">
+        <v>1</v>
+      </c>
+      <c r="X56" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z56"/>
+      <c r="AA56"/>
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56"/>
+      <c r="AF56"/>
+      <c r="AG56"/>
+      <c r="AH56"/>
+      <c r="AI56"/>
+      <c r="AJ56"/>
+    </row>
+    <row r="57" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A57" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="3">
+        <v>1340</v>
+      </c>
+      <c r="D57" s="3">
+        <v>1280</v>
+      </c>
+      <c r="E57" s="3">
+        <v>1221</v>
+      </c>
+      <c r="F57" s="3">
+        <v>1187</v>
+      </c>
+      <c r="G57" s="3">
+        <v>1181</v>
+      </c>
+      <c r="H57" s="3">
+        <v>1218</v>
+      </c>
+      <c r="I57" s="3">
+        <v>1308</v>
+      </c>
+      <c r="J57" s="3">
+        <v>1509</v>
+      </c>
+      <c r="K57" s="3">
+        <v>1418</v>
+      </c>
+      <c r="L57" s="3">
+        <v>1598</v>
+      </c>
+      <c r="M57" s="3">
+        <v>1478</v>
+      </c>
+      <c r="N57" s="3">
+        <v>196</v>
+      </c>
+      <c r="O57" s="3">
+        <v>132</v>
+      </c>
+      <c r="P57" s="3">
+        <v>133</v>
+      </c>
+      <c r="Q57" s="3">
+        <v>142</v>
+      </c>
+      <c r="R57" s="3">
+        <v>126</v>
+      </c>
+      <c r="S57" s="3">
+        <v>159</v>
+      </c>
+      <c r="T57" s="3">
+        <v>160</v>
+      </c>
+      <c r="U57" s="3">
+        <v>199</v>
+      </c>
+      <c r="V57" s="3">
+        <v>210</v>
+      </c>
+      <c r="W57" s="3">
+        <v>287</v>
+      </c>
+      <c r="X57" s="3">
+        <v>289</v>
+      </c>
+      <c r="Z57"/>
+      <c r="AA57"/>
+      <c r="AB57"/>
+      <c r="AC57"/>
+      <c r="AD57"/>
+      <c r="AE57"/>
+      <c r="AF57"/>
+      <c r="AG57"/>
+      <c r="AH57"/>
+      <c r="AI57"/>
+      <c r="AJ57"/>
+    </row>
+    <row r="58" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B58" s="64" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" s="3">
+        <v>68</v>
+      </c>
+      <c r="D58" s="3">
+        <v>56</v>
+      </c>
+      <c r="E58" s="3">
+        <v>59</v>
+      </c>
+      <c r="F58" s="3">
+        <v>48</v>
+      </c>
+      <c r="G58" s="3">
+        <v>55</v>
+      </c>
+      <c r="H58" s="3">
+        <v>54</v>
+      </c>
+      <c r="I58" s="3">
+        <v>66</v>
+      </c>
+      <c r="J58" s="3">
+        <v>46</v>
+      </c>
+      <c r="K58" s="3">
+        <v>53</v>
+      </c>
+      <c r="L58" s="3">
+        <v>60</v>
+      </c>
+      <c r="M58" s="3">
+        <v>60</v>
+      </c>
+      <c r="N58" s="71">
+        <v>12</v>
+      </c>
+      <c r="O58" s="71">
+        <v>7</v>
+      </c>
+      <c r="P58" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q58" s="71">
+        <v>8</v>
+      </c>
+      <c r="R58" s="71">
+        <v>9</v>
+      </c>
+      <c r="S58" s="71">
+        <v>9</v>
+      </c>
+      <c r="T58" s="71">
+        <v>8</v>
+      </c>
+      <c r="U58" s="71">
+        <v>4</v>
+      </c>
+      <c r="V58" s="71">
+        <v>12</v>
+      </c>
+      <c r="W58" s="71">
+        <v>10</v>
+      </c>
+      <c r="X58" s="71">
+        <v>12</v>
+      </c>
+      <c r="Z58"/>
+      <c r="AA58"/>
+      <c r="AB58"/>
+      <c r="AC58"/>
+      <c r="AD58"/>
+      <c r="AE58"/>
+      <c r="AF58"/>
+      <c r="AG58"/>
+      <c r="AH58"/>
+      <c r="AI58"/>
+      <c r="AJ58"/>
+    </row>
+    <row r="59" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B59" s="64" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="3">
+        <v>0</v>
+      </c>
+      <c r="D59" s="3">
+        <v>0</v>
+      </c>
+      <c r="E59" s="3">
+        <v>0</v>
+      </c>
+      <c r="F59" s="3">
+        <v>0</v>
+      </c>
+      <c r="G59" s="3">
+        <v>0</v>
+      </c>
+      <c r="H59" s="3">
+        <v>0</v>
+      </c>
+      <c r="I59" s="3">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3">
+        <v>53</v>
+      </c>
+      <c r="K59" s="3">
+        <v>49</v>
+      </c>
+      <c r="L59" s="3">
+        <v>42</v>
+      </c>
+      <c r="M59" s="3">
+        <v>47</v>
+      </c>
+      <c r="N59" s="71">
+        <v>0</v>
+      </c>
+      <c r="O59" s="71">
+        <v>0</v>
+      </c>
+      <c r="P59" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="71">
+        <v>0</v>
+      </c>
+      <c r="R59" s="71">
+        <v>0</v>
+      </c>
+      <c r="S59" s="71">
+        <v>0</v>
+      </c>
+      <c r="T59" s="71">
+        <v>0</v>
+      </c>
+      <c r="U59" s="71">
+        <v>8</v>
+      </c>
+      <c r="V59" s="71">
+        <v>6</v>
+      </c>
+      <c r="W59" s="71">
+        <v>5</v>
+      </c>
+      <c r="X59" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B60" s="64" t="s">
+        <v>150</v>
+      </c>
+      <c r="C60" s="3">
+        <v>37</v>
+      </c>
+      <c r="D60" s="3">
+        <v>35</v>
+      </c>
+      <c r="E60" s="3">
+        <v>27</v>
+      </c>
+      <c r="F60" s="3">
+        <v>21</v>
+      </c>
+      <c r="G60" s="3">
+        <v>26</v>
+      </c>
+      <c r="H60" s="3">
+        <v>32</v>
+      </c>
+      <c r="I60" s="3">
+        <v>34</v>
+      </c>
+      <c r="J60" s="3">
+        <v>39</v>
+      </c>
+      <c r="K60" s="3">
+        <v>30</v>
+      </c>
+      <c r="L60" s="3">
+        <v>33</v>
+      </c>
+      <c r="M60" s="3">
+        <v>33</v>
+      </c>
+      <c r="N60" s="71">
+        <v>7</v>
+      </c>
+      <c r="O60" s="71">
+        <v>4</v>
+      </c>
+      <c r="P60" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q60" s="71">
+        <v>3</v>
+      </c>
+      <c r="R60" s="71">
+        <v>1</v>
+      </c>
+      <c r="S60" s="71">
+        <v>1</v>
+      </c>
+      <c r="T60" s="71">
+        <v>2</v>
+      </c>
+      <c r="U60" s="71">
+        <v>3</v>
+      </c>
+      <c r="V60" s="71">
+        <v>4</v>
+      </c>
+      <c r="W60" s="71">
+        <v>3</v>
+      </c>
+      <c r="X60" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z60"/>
+      <c r="AA60"/>
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60"/>
+      <c r="AF60"/>
+      <c r="AG60"/>
+      <c r="AH60"/>
+      <c r="AI60"/>
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B61" s="64" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="3">
+        <v>310</v>
+      </c>
+      <c r="D61" s="3">
+        <v>311</v>
+      </c>
+      <c r="E61" s="3">
+        <v>304</v>
+      </c>
+      <c r="F61" s="3">
+        <v>262</v>
+      </c>
+      <c r="G61" s="3">
+        <v>287</v>
+      </c>
+      <c r="H61" s="3">
+        <v>287</v>
+      </c>
+      <c r="I61" s="3">
+        <v>293</v>
+      </c>
+      <c r="J61" s="3">
+        <v>325</v>
+      </c>
+      <c r="K61" s="3">
+        <v>297</v>
+      </c>
+      <c r="L61" s="3">
+        <v>341</v>
+      </c>
+      <c r="M61" s="3">
+        <v>333</v>
+      </c>
+      <c r="N61" s="71">
+        <v>39</v>
+      </c>
+      <c r="O61" s="71">
+        <v>28</v>
+      </c>
+      <c r="P61" s="71">
+        <v>29</v>
+      </c>
+      <c r="Q61" s="71">
+        <v>28</v>
+      </c>
+      <c r="R61" s="71">
+        <v>25</v>
+      </c>
+      <c r="S61" s="71">
+        <v>41</v>
+      </c>
+      <c r="T61" s="71">
+        <v>33</v>
+      </c>
+      <c r="U61" s="71">
+        <v>33</v>
+      </c>
+      <c r="V61" s="71">
+        <v>46</v>
+      </c>
+      <c r="W61" s="71">
+        <v>55</v>
+      </c>
+      <c r="X61" s="71">
+        <v>55</v>
+      </c>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B62" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C62" s="3">
+        <v>138</v>
+      </c>
+      <c r="D62" s="3">
+        <v>124</v>
+      </c>
+      <c r="E62" s="3">
+        <v>113</v>
+      </c>
+      <c r="F62" s="3">
+        <v>125</v>
+      </c>
+      <c r="G62" s="3">
+        <v>117</v>
+      </c>
+      <c r="H62" s="3">
+        <v>158</v>
+      </c>
+      <c r="I62" s="3">
+        <v>154</v>
+      </c>
+      <c r="J62" s="3">
+        <v>178</v>
+      </c>
+      <c r="K62" s="3">
+        <v>154</v>
+      </c>
+      <c r="L62" s="3">
+        <v>175</v>
+      </c>
+      <c r="M62" s="3">
+        <v>160</v>
+      </c>
+      <c r="N62" s="71">
+        <v>15</v>
+      </c>
+      <c r="O62" s="71">
+        <v>12</v>
+      </c>
+      <c r="P62" s="71">
+        <v>11</v>
+      </c>
+      <c r="Q62" s="71">
+        <v>9</v>
+      </c>
+      <c r="R62" s="71">
+        <v>6</v>
+      </c>
+      <c r="S62" s="71">
+        <v>13</v>
+      </c>
+      <c r="T62" s="71">
+        <v>23</v>
+      </c>
+      <c r="U62" s="71">
+        <v>28</v>
+      </c>
+      <c r="V62" s="71">
+        <v>13</v>
+      </c>
+      <c r="W62" s="71">
+        <v>30</v>
+      </c>
+      <c r="X62" s="71">
+        <v>32</v>
+      </c>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+    </row>
+    <row r="63" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="B63" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="3">
+        <v>23</v>
+      </c>
+      <c r="D63" s="3">
+        <v>23</v>
+      </c>
+      <c r="E63" s="3">
+        <v>28</v>
+      </c>
+      <c r="F63" s="3">
+        <v>28</v>
+      </c>
+      <c r="G63" s="3">
+        <v>25</v>
+      </c>
+      <c r="H63" s="3">
+        <v>40</v>
+      </c>
+      <c r="I63" s="3">
+        <v>43</v>
+      </c>
+      <c r="J63" s="3">
+        <v>41</v>
+      </c>
+      <c r="K63" s="3">
+        <v>29</v>
+      </c>
+      <c r="L63" s="3">
+        <v>23</v>
+      </c>
+      <c r="M63" s="3">
+        <v>15</v>
+      </c>
+      <c r="N63" s="71">
+        <v>2</v>
+      </c>
+      <c r="O63" s="71">
+        <v>1</v>
+      </c>
+      <c r="P63" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q63" s="71">
+        <v>2</v>
+      </c>
+      <c r="R63" s="71">
+        <v>0</v>
+      </c>
+      <c r="S63" s="71">
+        <v>2</v>
+      </c>
+      <c r="T63" s="71">
+        <v>3</v>
+      </c>
+      <c r="U63" s="71">
+        <v>5</v>
+      </c>
+      <c r="V63" s="71">
+        <v>3</v>
+      </c>
+      <c r="W63" s="71">
+        <v>3</v>
+      </c>
+      <c r="X63" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z63"/>
+      <c r="AA63"/>
+      <c r="AB63"/>
+      <c r="AC63"/>
+      <c r="AD63"/>
+      <c r="AE63"/>
+      <c r="AF63"/>
+      <c r="AG63"/>
+      <c r="AH63"/>
+      <c r="AI63"/>
+      <c r="AJ63"/>
+    </row>
+    <row r="64" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B64" s="64" t="s">
+        <v>154</v>
+      </c>
+      <c r="C64" s="3">
+        <v>257</v>
+      </c>
+      <c r="D64" s="3">
+        <v>251</v>
+      </c>
+      <c r="E64" s="3">
+        <v>244</v>
+      </c>
+      <c r="F64" s="3">
+        <v>248</v>
+      </c>
+      <c r="G64" s="3">
+        <v>246</v>
+      </c>
+      <c r="H64" s="3">
+        <v>202</v>
+      </c>
+      <c r="I64" s="3">
+        <v>282</v>
+      </c>
+      <c r="J64" s="3">
+        <v>273</v>
+      </c>
+      <c r="K64" s="3">
+        <v>315</v>
+      </c>
+      <c r="L64" s="3">
+        <v>331</v>
+      </c>
+      <c r="M64" s="3">
+        <v>332</v>
+      </c>
+      <c r="N64" s="71">
+        <v>36</v>
+      </c>
+      <c r="O64" s="71">
+        <v>20</v>
+      </c>
+      <c r="P64" s="71">
+        <v>26</v>
+      </c>
+      <c r="Q64" s="71">
+        <v>30</v>
+      </c>
+      <c r="R64" s="71">
+        <v>28</v>
+      </c>
+      <c r="S64" s="71">
+        <v>27</v>
+      </c>
+      <c r="T64" s="71">
+        <v>35</v>
+      </c>
+      <c r="U64" s="71">
+        <v>42</v>
+      </c>
+      <c r="V64" s="71">
+        <v>43</v>
+      </c>
+      <c r="W64" s="71">
+        <v>60</v>
+      </c>
+      <c r="X64" s="71">
+        <v>73</v>
+      </c>
+      <c r="Z64"/>
+      <c r="AA64"/>
+      <c r="AB64"/>
+      <c r="AC64"/>
+      <c r="AD64"/>
+      <c r="AE64"/>
+      <c r="AF64"/>
+      <c r="AG64"/>
+      <c r="AH64"/>
+      <c r="AI64"/>
+      <c r="AJ64"/>
+    </row>
+    <row r="65" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="B65" s="64" t="s">
+        <v>155</v>
+      </c>
+      <c r="C65" s="3">
+        <v>19</v>
+      </c>
+      <c r="D65" s="3">
+        <v>23</v>
+      </c>
+      <c r="E65" s="3">
+        <v>21</v>
+      </c>
+      <c r="F65" s="3">
+        <v>16</v>
+      </c>
+      <c r="G65" s="3">
+        <v>17</v>
+      </c>
+      <c r="H65" s="3">
+        <v>28</v>
+      </c>
+      <c r="I65" s="3">
+        <v>37</v>
+      </c>
+      <c r="J65" s="3">
+        <v>23</v>
+      </c>
+      <c r="K65" s="3">
+        <v>30</v>
+      </c>
+      <c r="L65" s="3">
+        <v>32</v>
+      </c>
+      <c r="M65" s="3">
+        <v>17</v>
+      </c>
+      <c r="N65" s="71">
+        <v>1</v>
+      </c>
+      <c r="O65" s="71">
+        <v>3</v>
+      </c>
+      <c r="P65" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q65" s="71">
+        <v>3</v>
+      </c>
+      <c r="R65" s="71">
+        <v>2</v>
+      </c>
+      <c r="S65" s="71">
+        <v>1</v>
+      </c>
+      <c r="T65" s="71">
+        <v>1</v>
+      </c>
+      <c r="U65" s="71">
+        <v>3</v>
+      </c>
+      <c r="V65" s="71">
+        <v>8</v>
+      </c>
+      <c r="W65" s="71">
+        <v>3</v>
+      </c>
+      <c r="X65" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z65"/>
+      <c r="AA65"/>
+      <c r="AB65"/>
+      <c r="AC65"/>
+      <c r="AD65"/>
+      <c r="AE65"/>
+      <c r="AF65"/>
+      <c r="AG65"/>
+      <c r="AH65"/>
+      <c r="AI65"/>
+      <c r="AJ65"/>
+    </row>
+    <row r="66" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B66" s="64" t="s">
+        <v>156</v>
+      </c>
+      <c r="C66" s="3">
+        <v>171</v>
+      </c>
+      <c r="D66" s="3">
+        <v>189</v>
+      </c>
+      <c r="E66" s="3">
+        <v>169</v>
+      </c>
+      <c r="F66" s="3">
+        <v>183</v>
+      </c>
+      <c r="G66" s="3">
+        <v>163</v>
+      </c>
+      <c r="H66" s="3">
+        <v>138</v>
+      </c>
+      <c r="I66" s="3">
+        <v>160</v>
+      </c>
+      <c r="J66" s="3">
+        <v>224</v>
+      </c>
+      <c r="K66" s="3">
+        <v>200</v>
+      </c>
+      <c r="L66" s="3">
+        <v>234</v>
+      </c>
+      <c r="M66" s="3">
+        <v>207</v>
+      </c>
+      <c r="N66" s="71">
+        <v>34</v>
+      </c>
+      <c r="O66" s="71">
+        <v>25</v>
+      </c>
+      <c r="P66" s="71">
+        <v>19</v>
+      </c>
+      <c r="Q66" s="71">
+        <v>23</v>
+      </c>
+      <c r="R66" s="71">
+        <v>29</v>
+      </c>
+      <c r="S66" s="71">
+        <v>22</v>
+      </c>
+      <c r="T66" s="71">
+        <v>25</v>
+      </c>
+      <c r="U66" s="71">
+        <v>24</v>
+      </c>
+      <c r="V66" s="71">
+        <v>43</v>
+      </c>
+      <c r="W66" s="71">
+        <v>58</v>
+      </c>
+      <c r="X66" s="71">
+        <v>53</v>
+      </c>
+      <c r="Z66"/>
+      <c r="AA66"/>
+      <c r="AB66"/>
+      <c r="AC66"/>
+      <c r="AD66"/>
+      <c r="AE66"/>
+      <c r="AF66"/>
+      <c r="AG66"/>
+      <c r="AH66"/>
+      <c r="AI66"/>
+      <c r="AJ66"/>
+    </row>
+    <row r="67" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B67" s="64" t="s">
+        <v>157</v>
+      </c>
+      <c r="C67" s="3">
+        <v>80</v>
+      </c>
+      <c r="D67" s="3">
+        <v>70</v>
+      </c>
+      <c r="E67" s="3">
+        <v>56</v>
+      </c>
+      <c r="F67" s="3">
+        <v>62</v>
+      </c>
+      <c r="G67" s="3">
+        <v>75</v>
+      </c>
+      <c r="H67" s="3">
+        <v>83</v>
+      </c>
+      <c r="I67" s="3">
+        <v>69</v>
+      </c>
+      <c r="J67" s="3">
+        <v>103</v>
+      </c>
+      <c r="K67" s="3">
+        <v>60</v>
+      </c>
+      <c r="L67" s="3">
+        <v>86</v>
+      </c>
+      <c r="M67" s="3">
+        <v>75</v>
+      </c>
+      <c r="N67" s="71">
+        <v>9</v>
+      </c>
+      <c r="O67" s="71">
+        <v>8</v>
+      </c>
+      <c r="P67" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q67" s="71">
+        <v>9</v>
+      </c>
+      <c r="R67" s="71">
+        <v>7</v>
+      </c>
+      <c r="S67" s="71">
+        <v>16</v>
+      </c>
+      <c r="T67" s="71">
+        <v>8</v>
+      </c>
+      <c r="U67" s="71">
+        <v>18</v>
+      </c>
+      <c r="V67" s="71">
+        <v>5</v>
+      </c>
+      <c r="W67" s="71">
+        <v>14</v>
+      </c>
+      <c r="X67" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z67"/>
+      <c r="AA67"/>
+      <c r="AB67"/>
+      <c r="AC67"/>
+      <c r="AD67"/>
+      <c r="AE67"/>
+      <c r="AF67"/>
+      <c r="AG67"/>
+      <c r="AH67"/>
+      <c r="AI67"/>
+      <c r="AJ67"/>
+    </row>
+    <row r="68" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B68" s="64" t="s">
+        <v>158</v>
+      </c>
+      <c r="C68" s="3">
+        <v>237</v>
+      </c>
+      <c r="D68" s="3">
+        <v>198</v>
+      </c>
+      <c r="E68" s="3">
+        <v>200</v>
+      </c>
+      <c r="F68" s="3">
+        <v>194</v>
+      </c>
+      <c r="G68" s="3">
+        <v>170</v>
+      </c>
+      <c r="H68" s="3">
+        <v>196</v>
+      </c>
+      <c r="I68" s="3">
+        <v>170</v>
+      </c>
+      <c r="J68" s="3">
+        <v>204</v>
+      </c>
+      <c r="K68" s="3">
+        <v>201</v>
+      </c>
+      <c r="L68" s="3">
+        <v>241</v>
+      </c>
+      <c r="M68" s="3">
+        <v>199</v>
+      </c>
+      <c r="N68" s="71">
+        <v>41</v>
+      </c>
+      <c r="O68" s="71">
+        <v>24</v>
+      </c>
+      <c r="P68" s="71">
+        <v>25</v>
+      </c>
+      <c r="Q68" s="71">
+        <v>27</v>
+      </c>
+      <c r="R68" s="71">
+        <v>19</v>
+      </c>
+      <c r="S68" s="71">
+        <v>27</v>
+      </c>
+      <c r="T68" s="71">
+        <v>22</v>
+      </c>
+      <c r="U68" s="71">
+        <v>31</v>
+      </c>
+      <c r="V68" s="71">
+        <v>27</v>
+      </c>
+      <c r="W68" s="71">
+        <v>46</v>
+      </c>
+      <c r="X68" s="71">
+        <v>40</v>
+      </c>
+      <c r="Z68"/>
+      <c r="AA68"/>
+      <c r="AB68"/>
+      <c r="AC68"/>
+      <c r="AD68"/>
+      <c r="AE68"/>
+      <c r="AF68"/>
+      <c r="AG68"/>
+      <c r="AH68"/>
+      <c r="AI68"/>
+      <c r="AJ68"/>
+    </row>
+    <row r="69" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A69" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B69" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="3">
+        <v>797</v>
+      </c>
+      <c r="D69" s="3">
+        <v>716</v>
+      </c>
+      <c r="E69" s="3">
+        <v>680</v>
+      </c>
+      <c r="F69" s="3">
+        <v>670</v>
+      </c>
+      <c r="G69" s="3">
+        <v>633</v>
+      </c>
+      <c r="H69" s="3">
+        <v>695</v>
+      </c>
+      <c r="I69" s="3">
+        <v>750</v>
+      </c>
+      <c r="J69" s="3">
+        <v>718</v>
+      </c>
+      <c r="K69" s="3">
+        <v>673</v>
+      </c>
+      <c r="L69" s="3">
+        <v>683</v>
+      </c>
+      <c r="M69" s="3">
+        <v>586</v>
+      </c>
+      <c r="N69" s="3">
+        <v>239</v>
+      </c>
+      <c r="O69" s="3">
+        <v>167</v>
+      </c>
+      <c r="P69" s="3">
+        <v>126</v>
+      </c>
+      <c r="Q69" s="3">
+        <v>161</v>
+      </c>
+      <c r="R69" s="3">
+        <v>164</v>
+      </c>
+      <c r="S69" s="3">
+        <v>154</v>
+      </c>
+      <c r="T69" s="3">
+        <v>161</v>
+      </c>
+      <c r="U69" s="3">
+        <v>165</v>
+      </c>
+      <c r="V69" s="3">
+        <v>143</v>
+      </c>
+      <c r="W69" s="3">
+        <v>181</v>
+      </c>
+      <c r="X69" s="3">
+        <v>163</v>
+      </c>
+      <c r="Z69"/>
+      <c r="AA69"/>
+      <c r="AB69"/>
+      <c r="AC69"/>
+      <c r="AD69"/>
+      <c r="AE69"/>
+      <c r="AF69"/>
+      <c r="AG69"/>
+      <c r="AH69"/>
+      <c r="AI69"/>
+      <c r="AJ69"/>
+    </row>
+    <row r="70" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B70" s="64" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" s="3">
+        <v>449</v>
+      </c>
+      <c r="D70" s="3">
+        <v>391</v>
+      </c>
+      <c r="E70" s="3">
+        <v>379</v>
+      </c>
+      <c r="F70" s="3">
+        <v>348</v>
+      </c>
+      <c r="G70" s="3">
+        <v>346</v>
+      </c>
+      <c r="H70" s="3">
+        <v>366</v>
+      </c>
+      <c r="I70" s="3">
+        <v>416</v>
+      </c>
+      <c r="J70" s="3">
+        <v>364</v>
+      </c>
+      <c r="K70" s="3">
+        <v>351</v>
+      </c>
+      <c r="L70" s="3">
+        <v>400</v>
+      </c>
+      <c r="M70" s="3">
+        <v>337</v>
+      </c>
+      <c r="N70" s="71">
+        <v>150</v>
+      </c>
+      <c r="O70" s="71">
+        <v>92</v>
+      </c>
+      <c r="P70" s="71">
+        <v>70</v>
+      </c>
+      <c r="Q70" s="71">
+        <v>99</v>
+      </c>
+      <c r="R70" s="71">
+        <v>101</v>
+      </c>
+      <c r="S70" s="71">
+        <v>80</v>
+      </c>
+      <c r="T70" s="71">
+        <v>88</v>
+      </c>
+      <c r="U70" s="71">
+        <v>83</v>
+      </c>
+      <c r="V70" s="71">
+        <v>72</v>
+      </c>
+      <c r="W70" s="71">
+        <v>111</v>
+      </c>
+      <c r="X70" s="71">
+        <v>92</v>
+      </c>
+      <c r="Z70"/>
+      <c r="AA70"/>
+      <c r="AB70"/>
+      <c r="AC70"/>
+      <c r="AD70"/>
+      <c r="AE70"/>
+      <c r="AF70"/>
+      <c r="AG70"/>
+      <c r="AH70"/>
+      <c r="AI70"/>
+      <c r="AJ70"/>
+    </row>
+    <row r="71" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B71" s="64" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="3">
+        <v>131</v>
+      </c>
+      <c r="D71" s="3">
+        <v>128</v>
+      </c>
+      <c r="E71" s="3">
+        <v>111</v>
+      </c>
+      <c r="F71" s="3">
+        <v>120</v>
+      </c>
+      <c r="G71" s="3">
+        <v>99</v>
+      </c>
+      <c r="H71" s="3">
+        <v>108</v>
+      </c>
+      <c r="I71" s="3">
+        <v>125</v>
+      </c>
+      <c r="J71" s="3">
+        <v>125</v>
+      </c>
+      <c r="K71" s="3">
+        <v>126</v>
+      </c>
+      <c r="L71" s="3">
+        <v>82</v>
+      </c>
+      <c r="M71" s="3">
+        <v>94</v>
+      </c>
+      <c r="N71" s="71">
+        <v>40</v>
+      </c>
+      <c r="O71" s="71">
+        <v>36</v>
+      </c>
+      <c r="P71" s="71">
+        <v>30</v>
+      </c>
+      <c r="Q71" s="71">
+        <v>24</v>
+      </c>
+      <c r="R71" s="71">
+        <v>29</v>
+      </c>
+      <c r="S71" s="71">
+        <v>32</v>
+      </c>
+      <c r="T71" s="71">
+        <v>35</v>
+      </c>
+      <c r="U71" s="71">
+        <v>41</v>
+      </c>
+      <c r="V71" s="71">
+        <v>38</v>
+      </c>
+      <c r="W71" s="71">
+        <v>27</v>
+      </c>
+      <c r="X71" s="71">
+        <v>35</v>
+      </c>
+      <c r="Z71"/>
+      <c r="AA71"/>
+      <c r="AB71"/>
+      <c r="AC71"/>
+      <c r="AD71"/>
+      <c r="AE71"/>
+      <c r="AF71"/>
+      <c r="AG71"/>
+      <c r="AH71"/>
+      <c r="AI71"/>
+      <c r="AJ71"/>
+    </row>
+    <row r="72" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B72" s="64" t="s">
+        <v>161</v>
+      </c>
+      <c r="C72" s="3">
+        <v>35</v>
+      </c>
+      <c r="D72" s="3">
+        <v>30</v>
+      </c>
+      <c r="E72" s="3">
+        <v>25</v>
+      </c>
+      <c r="F72" s="3">
+        <v>41</v>
+      </c>
+      <c r="G72" s="3">
+        <v>32</v>
+      </c>
+      <c r="H72" s="3">
+        <v>23</v>
+      </c>
+      <c r="I72" s="3">
+        <v>30</v>
+      </c>
+      <c r="J72" s="3">
+        <v>25</v>
+      </c>
+      <c r="K72" s="3">
+        <v>22</v>
+      </c>
+      <c r="L72" s="3">
+        <v>21</v>
+      </c>
+      <c r="M72" s="3">
+        <v>20</v>
+      </c>
+      <c r="N72" s="71">
+        <v>9</v>
+      </c>
+      <c r="O72" s="71">
+        <v>3</v>
+      </c>
+      <c r="P72" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q72" s="71">
+        <v>5</v>
+      </c>
+      <c r="R72" s="71">
+        <v>9</v>
+      </c>
+      <c r="S72" s="71">
+        <v>2</v>
+      </c>
+      <c r="T72" s="71">
+        <v>4</v>
+      </c>
+      <c r="U72" s="71">
+        <v>5</v>
+      </c>
+      <c r="V72" s="71">
+        <v>3</v>
+      </c>
+      <c r="W72" s="71">
+        <v>5</v>
+      </c>
+      <c r="X72" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z72"/>
+      <c r="AA72"/>
+      <c r="AB72"/>
+      <c r="AC72"/>
+      <c r="AD72"/>
+      <c r="AE72"/>
+      <c r="AF72"/>
+      <c r="AG72"/>
+      <c r="AH72"/>
+      <c r="AI72"/>
+      <c r="AJ72"/>
+    </row>
+    <row r="73" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B73" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="3">
+        <v>29</v>
+      </c>
+      <c r="D73" s="3">
+        <v>26</v>
+      </c>
+      <c r="E73" s="3">
+        <v>25</v>
+      </c>
+      <c r="F73" s="3">
+        <v>24</v>
+      </c>
+      <c r="G73" s="3">
+        <v>15</v>
+      </c>
+      <c r="H73" s="3">
+        <v>23</v>
+      </c>
+      <c r="I73" s="3">
+        <v>23</v>
+      </c>
+      <c r="J73" s="3">
+        <v>31</v>
+      </c>
+      <c r="K73" s="3">
+        <v>23</v>
+      </c>
+      <c r="L73" s="3">
+        <v>30</v>
+      </c>
+      <c r="M73" s="3">
+        <v>22</v>
+      </c>
+      <c r="N73" s="71">
+        <v>5</v>
+      </c>
+      <c r="O73" s="71">
+        <v>4</v>
+      </c>
+      <c r="P73" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q73" s="71">
+        <v>4</v>
+      </c>
+      <c r="R73" s="71">
+        <v>4</v>
+      </c>
+      <c r="S73" s="71">
+        <v>5</v>
+      </c>
+      <c r="T73" s="71">
+        <v>3</v>
+      </c>
+      <c r="U73" s="71">
+        <v>5</v>
+      </c>
+      <c r="V73" s="71">
+        <v>5</v>
+      </c>
+      <c r="W73" s="71">
+        <v>10</v>
+      </c>
+      <c r="X73" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z73"/>
+      <c r="AA73"/>
+      <c r="AB73"/>
+      <c r="AC73"/>
+      <c r="AD73"/>
+      <c r="AE73"/>
+      <c r="AF73"/>
+      <c r="AG73"/>
+      <c r="AH73"/>
+      <c r="AI73"/>
+      <c r="AJ73"/>
+    </row>
+    <row r="74" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="B74" s="64" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="3">
+        <v>52</v>
+      </c>
+      <c r="D74" s="3">
+        <v>43</v>
+      </c>
+      <c r="E74" s="3">
+        <v>43</v>
+      </c>
+      <c r="F74" s="3">
+        <v>39</v>
+      </c>
+      <c r="G74" s="3">
+        <v>45</v>
+      </c>
+      <c r="H74" s="3">
+        <v>66</v>
+      </c>
+      <c r="I74" s="3">
+        <v>48</v>
+      </c>
+      <c r="J74" s="3">
+        <v>46</v>
+      </c>
+      <c r="K74" s="3">
+        <v>59</v>
+      </c>
+      <c r="L74" s="3">
+        <v>50</v>
+      </c>
+      <c r="M74" s="3">
+        <v>49</v>
+      </c>
+      <c r="N74" s="71">
+        <v>5</v>
+      </c>
+      <c r="O74" s="71">
+        <v>8</v>
+      </c>
+      <c r="P74" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="71">
+        <v>9</v>
+      </c>
+      <c r="R74" s="71">
+        <v>6</v>
+      </c>
+      <c r="S74" s="71">
+        <v>11</v>
+      </c>
+      <c r="T74" s="71">
+        <v>12</v>
+      </c>
+      <c r="U74" s="71">
+        <v>6</v>
+      </c>
+      <c r="V74" s="71">
+        <v>7</v>
+      </c>
+      <c r="W74" s="71">
+        <v>8</v>
+      </c>
+      <c r="X74" s="71">
+        <v>14</v>
+      </c>
+      <c r="Z74"/>
+      <c r="AA74"/>
+      <c r="AB74"/>
+      <c r="AC74"/>
+      <c r="AD74"/>
+      <c r="AE74"/>
+      <c r="AF74"/>
+      <c r="AG74"/>
+      <c r="AH74"/>
+      <c r="AI74"/>
+      <c r="AJ74"/>
+    </row>
+    <row r="75" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B75" s="64" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" s="3">
+        <v>31</v>
+      </c>
+      <c r="D75" s="3">
+        <v>37</v>
+      </c>
+      <c r="E75" s="3">
+        <v>28</v>
+      </c>
+      <c r="F75" s="3">
+        <v>24</v>
+      </c>
+      <c r="G75" s="3">
+        <v>32</v>
+      </c>
+      <c r="H75" s="3">
+        <v>43</v>
+      </c>
+      <c r="I75" s="3">
+        <v>42</v>
+      </c>
+      <c r="J75" s="3">
+        <v>36</v>
+      </c>
+      <c r="K75" s="3">
+        <v>35</v>
+      </c>
+      <c r="L75" s="3">
+        <v>37</v>
+      </c>
+      <c r="M75" s="3">
+        <v>21</v>
+      </c>
+      <c r="N75" s="71">
+        <v>9</v>
+      </c>
+      <c r="O75" s="71">
+        <v>8</v>
+      </c>
+      <c r="P75" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q75" s="71">
+        <v>4</v>
+      </c>
+      <c r="R75" s="71">
+        <v>5</v>
+      </c>
+      <c r="S75" s="71">
+        <v>8</v>
+      </c>
+      <c r="T75" s="71">
+        <v>9</v>
+      </c>
+      <c r="U75" s="71">
+        <v>6</v>
+      </c>
+      <c r="V75" s="71">
+        <v>4</v>
+      </c>
+      <c r="W75" s="71">
+        <v>6</v>
+      </c>
+      <c r="X75" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z75"/>
+      <c r="AA75"/>
+      <c r="AB75"/>
+      <c r="AC75"/>
+      <c r="AD75"/>
+      <c r="AE75"/>
+      <c r="AF75"/>
+      <c r="AG75"/>
+      <c r="AH75"/>
+      <c r="AI75"/>
+      <c r="AJ75"/>
+    </row>
+    <row r="76" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B76" s="64" t="s">
+        <v>165</v>
+      </c>
+      <c r="C76" s="3">
+        <v>42</v>
+      </c>
+      <c r="D76" s="3">
+        <v>44</v>
+      </c>
+      <c r="E76" s="3">
+        <v>43</v>
+      </c>
+      <c r="F76" s="3">
+        <v>47</v>
+      </c>
+      <c r="G76" s="3">
+        <v>46</v>
+      </c>
+      <c r="H76" s="3">
+        <v>38</v>
+      </c>
+      <c r="I76" s="3">
+        <v>41</v>
+      </c>
+      <c r="J76" s="3">
+        <v>52</v>
+      </c>
+      <c r="K76" s="3">
+        <v>40</v>
+      </c>
+      <c r="L76" s="3">
+        <v>49</v>
+      </c>
+      <c r="M76" s="3">
+        <v>20</v>
+      </c>
+      <c r="N76" s="71">
+        <v>11</v>
+      </c>
+      <c r="O76" s="71">
+        <v>10</v>
+      </c>
+      <c r="P76" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q76" s="71">
+        <v>10</v>
+      </c>
+      <c r="R76" s="71">
+        <v>9</v>
+      </c>
+      <c r="S76" s="71">
+        <v>13</v>
+      </c>
+      <c r="T76" s="71">
+        <v>3</v>
+      </c>
+      <c r="U76" s="71">
+        <v>11</v>
+      </c>
+      <c r="V76" s="71">
+        <v>9</v>
+      </c>
+      <c r="W76" s="71">
+        <v>11</v>
+      </c>
+      <c r="X76" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z76"/>
+      <c r="AA76"/>
+      <c r="AB76"/>
+      <c r="AC76"/>
+      <c r="AD76"/>
+      <c r="AE76"/>
+      <c r="AF76"/>
+      <c r="AG76"/>
+      <c r="AH76"/>
+      <c r="AI76"/>
+      <c r="AJ76"/>
+    </row>
+    <row r="77" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B77" s="64" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="3">
+        <v>28</v>
+      </c>
+      <c r="D77" s="3">
+        <v>17</v>
+      </c>
+      <c r="E77" s="3">
+        <v>26</v>
+      </c>
+      <c r="F77" s="3">
+        <v>27</v>
+      </c>
+      <c r="G77" s="3">
+        <v>18</v>
+      </c>
+      <c r="H77" s="3">
+        <v>28</v>
+      </c>
+      <c r="I77" s="3">
+        <v>25</v>
+      </c>
+      <c r="J77" s="3">
+        <v>39</v>
+      </c>
+      <c r="K77" s="3">
+        <v>17</v>
+      </c>
+      <c r="L77" s="3">
+        <v>14</v>
+      </c>
+      <c r="M77" s="3">
+        <v>23</v>
+      </c>
+      <c r="N77" s="71">
+        <v>10</v>
+      </c>
+      <c r="O77" s="71">
+        <v>6</v>
+      </c>
+      <c r="P77" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q77" s="71">
+        <v>6</v>
+      </c>
+      <c r="R77" s="71">
+        <v>1</v>
+      </c>
+      <c r="S77" s="71">
+        <v>3</v>
+      </c>
+      <c r="T77" s="71">
+        <v>7</v>
+      </c>
+      <c r="U77" s="71">
+        <v>8</v>
+      </c>
+      <c r="V77" s="71">
+        <v>5</v>
+      </c>
+      <c r="W77" s="71">
+        <v>3</v>
+      </c>
+      <c r="X77" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z77"/>
+      <c r="AA77"/>
+      <c r="AB77"/>
+      <c r="AC77"/>
+      <c r="AD77"/>
+      <c r="AE77"/>
+      <c r="AF77"/>
+      <c r="AG77"/>
+      <c r="AH77"/>
+      <c r="AI77"/>
+      <c r="AJ77"/>
+    </row>
+    <row r="78" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A78" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B78" s="66" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" s="3">
+        <v>563</v>
+      </c>
+      <c r="D78" s="3">
+        <v>508</v>
+      </c>
+      <c r="E78" s="3">
+        <v>450</v>
+      </c>
+      <c r="F78" s="3">
+        <v>478</v>
+      </c>
+      <c r="G78" s="3">
+        <v>450</v>
+      </c>
+      <c r="H78" s="3">
+        <v>425</v>
+      </c>
+      <c r="I78" s="3">
+        <v>512</v>
+      </c>
+      <c r="J78" s="3">
+        <v>480</v>
+      </c>
+      <c r="K78" s="3">
+        <v>441</v>
+      </c>
+      <c r="L78" s="3">
+        <v>438</v>
+      </c>
+      <c r="M78" s="3">
+        <v>380</v>
+      </c>
+      <c r="N78" s="3">
+        <v>98</v>
+      </c>
+      <c r="O78" s="3">
+        <v>103</v>
+      </c>
+      <c r="P78" s="3">
+        <v>86</v>
+      </c>
+      <c r="Q78" s="3">
+        <v>89</v>
+      </c>
+      <c r="R78" s="3">
+        <v>72</v>
+      </c>
+      <c r="S78" s="3">
+        <v>71</v>
+      </c>
+      <c r="T78" s="3">
+        <v>90</v>
+      </c>
+      <c r="U78" s="3">
+        <v>106</v>
+      </c>
+      <c r="V78" s="3">
+        <v>88</v>
+      </c>
+      <c r="W78" s="3">
+        <v>97</v>
+      </c>
+      <c r="X78" s="3">
+        <v>94</v>
+      </c>
+      <c r="Z78"/>
+      <c r="AA78"/>
+      <c r="AB78"/>
+      <c r="AC78"/>
+      <c r="AD78"/>
+      <c r="AE78"/>
+      <c r="AF78"/>
+      <c r="AG78"/>
+      <c r="AH78"/>
+      <c r="AI78"/>
+      <c r="AJ78"/>
+    </row>
+    <row r="79" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B79" s="64" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="3">
+        <v>318</v>
+      </c>
+      <c r="D79" s="3">
+        <v>297</v>
+      </c>
+      <c r="E79" s="3">
+        <v>249</v>
+      </c>
+      <c r="F79" s="3">
+        <v>299</v>
+      </c>
+      <c r="G79" s="3">
+        <v>282</v>
+      </c>
+      <c r="H79" s="3">
+        <v>262</v>
+      </c>
+      <c r="I79" s="3">
+        <v>329</v>
+      </c>
+      <c r="J79" s="3">
+        <v>247</v>
+      </c>
+      <c r="K79" s="3">
+        <v>247</v>
+      </c>
+      <c r="L79" s="3">
+        <v>273</v>
+      </c>
+      <c r="M79" s="3">
+        <v>225</v>
+      </c>
+      <c r="N79" s="71">
+        <v>59</v>
+      </c>
+      <c r="O79" s="71">
+        <v>63</v>
+      </c>
+      <c r="P79" s="71">
+        <v>47</v>
+      </c>
+      <c r="Q79" s="71">
+        <v>60</v>
+      </c>
+      <c r="R79" s="71">
+        <v>53</v>
+      </c>
+      <c r="S79" s="71">
+        <v>48</v>
+      </c>
+      <c r="T79" s="71">
+        <v>58</v>
+      </c>
+      <c r="U79" s="71">
+        <v>63</v>
+      </c>
+      <c r="V79" s="71">
+        <v>50</v>
+      </c>
+      <c r="W79" s="71">
+        <v>65</v>
+      </c>
+      <c r="X79" s="71">
+        <v>63</v>
+      </c>
+      <c r="Z79"/>
+      <c r="AA79"/>
+      <c r="AB79"/>
+      <c r="AC79"/>
+      <c r="AD79"/>
+      <c r="AE79"/>
+      <c r="AF79"/>
+      <c r="AG79"/>
+      <c r="AH79"/>
+      <c r="AI79"/>
+      <c r="AJ79"/>
+    </row>
+    <row r="80" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B80" s="64" t="s">
+        <v>168</v>
+      </c>
+      <c r="C80" s="3">
+        <v>37</v>
+      </c>
+      <c r="D80" s="3">
+        <v>25</v>
+      </c>
+      <c r="E80" s="3">
+        <v>23</v>
+      </c>
+      <c r="F80" s="3">
+        <v>26</v>
+      </c>
+      <c r="G80" s="3">
+        <v>34</v>
+      </c>
+      <c r="H80" s="3">
+        <v>26</v>
+      </c>
+      <c r="I80" s="3">
+        <v>23</v>
+      </c>
+      <c r="J80" s="3">
+        <v>31</v>
+      </c>
+      <c r="K80" s="3">
+        <v>31</v>
+      </c>
+      <c r="L80" s="3">
+        <v>18</v>
+      </c>
+      <c r="M80" s="3">
+        <v>25</v>
+      </c>
+      <c r="N80" s="71">
+        <v>5</v>
+      </c>
+      <c r="O80" s="71">
+        <v>5</v>
+      </c>
+      <c r="P80" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q80" s="71">
+        <v>4</v>
+      </c>
+      <c r="R80" s="71">
+        <v>6</v>
+      </c>
+      <c r="S80" s="71">
+        <v>6</v>
+      </c>
+      <c r="T80" s="71">
+        <v>7</v>
+      </c>
+      <c r="U80" s="71">
+        <v>6</v>
+      </c>
+      <c r="V80" s="71">
+        <v>1</v>
+      </c>
+      <c r="W80" s="71">
+        <v>6</v>
+      </c>
+      <c r="X80" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z80"/>
+      <c r="AA80"/>
+      <c r="AB80"/>
+      <c r="AC80"/>
+      <c r="AD80"/>
+      <c r="AE80"/>
+      <c r="AF80"/>
+      <c r="AG80"/>
+      <c r="AH80"/>
+      <c r="AI80"/>
+      <c r="AJ80"/>
+    </row>
+    <row r="81" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B81" s="64" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" s="3">
+        <v>47</v>
+      </c>
+      <c r="D81" s="3">
+        <v>39</v>
+      </c>
+      <c r="E81" s="3">
+        <v>45</v>
+      </c>
+      <c r="F81" s="3">
+        <v>38</v>
+      </c>
+      <c r="G81" s="3">
+        <v>29</v>
+      </c>
+      <c r="H81" s="3">
+        <v>25</v>
+      </c>
+      <c r="I81" s="3">
+        <v>38</v>
+      </c>
+      <c r="J81" s="3">
+        <v>33</v>
+      </c>
+      <c r="K81" s="3">
+        <v>34</v>
+      </c>
+      <c r="L81" s="3">
+        <v>33</v>
+      </c>
+      <c r="M81" s="3">
+        <v>32</v>
+      </c>
+      <c r="N81" s="71">
+        <v>5</v>
+      </c>
+      <c r="O81" s="71">
+        <v>7</v>
+      </c>
+      <c r="P81" s="71">
+        <v>12</v>
+      </c>
+      <c r="Q81" s="71">
+        <v>4</v>
+      </c>
+      <c r="R81" s="71">
+        <v>2</v>
+      </c>
+      <c r="S81" s="71">
+        <v>3</v>
+      </c>
+      <c r="T81" s="71">
+        <v>3</v>
+      </c>
+      <c r="U81" s="71">
+        <v>3</v>
+      </c>
+      <c r="V81" s="71">
+        <v>8</v>
+      </c>
+      <c r="W81" s="71">
+        <v>7</v>
+      </c>
+      <c r="X81" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z81"/>
+      <c r="AA81"/>
+      <c r="AB81"/>
+      <c r="AC81"/>
+      <c r="AD81"/>
+      <c r="AE81"/>
+      <c r="AF81"/>
+      <c r="AG81"/>
+      <c r="AH81"/>
+      <c r="AI81"/>
+      <c r="AJ81"/>
+    </row>
+    <row r="82" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B82" s="64" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="3">
+        <v>31</v>
+      </c>
+      <c r="D82" s="3">
+        <v>25</v>
+      </c>
+      <c r="E82" s="3">
+        <v>13</v>
+      </c>
+      <c r="F82" s="3">
+        <v>18</v>
+      </c>
+      <c r="G82" s="3">
+        <v>21</v>
+      </c>
+      <c r="H82" s="3">
+        <v>17</v>
+      </c>
+      <c r="I82" s="3">
+        <v>28</v>
+      </c>
+      <c r="J82" s="3">
+        <v>20</v>
+      </c>
+      <c r="K82" s="3">
+        <v>16</v>
+      </c>
+      <c r="L82" s="3">
+        <v>13</v>
+      </c>
+      <c r="M82" s="3">
+        <v>15</v>
+      </c>
+      <c r="N82" s="71">
+        <v>7</v>
+      </c>
+      <c r="O82" s="71">
+        <v>3</v>
+      </c>
+      <c r="P82" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q82" s="71">
+        <v>4</v>
+      </c>
+      <c r="R82" s="71">
+        <v>2</v>
+      </c>
+      <c r="S82" s="71">
+        <v>0</v>
+      </c>
+      <c r="T82" s="71">
+        <v>5</v>
+      </c>
+      <c r="U82" s="71">
+        <v>4</v>
+      </c>
+      <c r="V82" s="71">
+        <v>2</v>
+      </c>
+      <c r="W82" s="71">
+        <v>0</v>
+      </c>
+      <c r="X82" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z82"/>
+      <c r="AA82"/>
+      <c r="AB82"/>
+      <c r="AC82"/>
+      <c r="AD82"/>
+      <c r="AE82"/>
+      <c r="AF82"/>
+      <c r="AG82"/>
+      <c r="AH82"/>
+      <c r="AI82"/>
+      <c r="AJ82"/>
+    </row>
+    <row r="83" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B83" s="64" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="3">
+        <v>13</v>
+      </c>
+      <c r="D83" s="3">
+        <v>8</v>
+      </c>
+      <c r="E83" s="3">
+        <v>8</v>
+      </c>
+      <c r="F83" s="3">
+        <v>10</v>
+      </c>
+      <c r="G83" s="3">
+        <v>4</v>
+      </c>
+      <c r="H83" s="3">
+        <v>6</v>
+      </c>
+      <c r="I83" s="3">
+        <v>10</v>
+      </c>
+      <c r="J83" s="3">
+        <v>14</v>
+      </c>
+      <c r="K83" s="3">
+        <v>19</v>
+      </c>
+      <c r="L83" s="3">
+        <v>8</v>
+      </c>
+      <c r="M83" s="3">
+        <v>9</v>
+      </c>
+      <c r="N83" s="71">
+        <v>3</v>
+      </c>
+      <c r="O83" s="71">
+        <v>1</v>
+      </c>
+      <c r="P83" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q83" s="71">
+        <v>1</v>
+      </c>
+      <c r="R83" s="71">
+        <v>1</v>
+      </c>
+      <c r="S83" s="71">
+        <v>0</v>
+      </c>
+      <c r="T83" s="71">
+        <v>1</v>
+      </c>
+      <c r="U83" s="71">
+        <v>2</v>
+      </c>
+      <c r="V83" s="71">
+        <v>4</v>
+      </c>
+      <c r="W83" s="71">
+        <v>1</v>
+      </c>
+      <c r="X83" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z83"/>
+      <c r="AA83"/>
+      <c r="AB83"/>
+      <c r="AC83"/>
+      <c r="AD83"/>
+      <c r="AE83"/>
+      <c r="AF83"/>
+      <c r="AG83"/>
+      <c r="AH83"/>
+      <c r="AI83"/>
+      <c r="AJ83"/>
+    </row>
+    <row r="84" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B84" s="64" t="s">
+        <v>172</v>
+      </c>
+      <c r="C84" s="3">
+        <v>20</v>
+      </c>
+      <c r="D84" s="3">
+        <v>17</v>
+      </c>
+      <c r="E84" s="3">
+        <v>14</v>
+      </c>
+      <c r="F84" s="3">
+        <v>11</v>
+      </c>
+      <c r="G84" s="3">
+        <v>20</v>
+      </c>
+      <c r="H84" s="3">
+        <v>16</v>
+      </c>
+      <c r="I84" s="3">
+        <v>14</v>
+      </c>
+      <c r="J84" s="3">
+        <v>36</v>
+      </c>
+      <c r="K84" s="3">
+        <v>22</v>
+      </c>
+      <c r="L84" s="3">
+        <v>30</v>
+      </c>
+      <c r="M84" s="3">
+        <v>18</v>
+      </c>
+      <c r="N84" s="71">
+        <v>2</v>
+      </c>
+      <c r="O84" s="71">
+        <v>2</v>
+      </c>
+      <c r="P84" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q84" s="71">
+        <v>0</v>
+      </c>
+      <c r="R84" s="71">
+        <v>0</v>
+      </c>
+      <c r="S84" s="71">
+        <v>4</v>
+      </c>
+      <c r="T84" s="71">
+        <v>2</v>
+      </c>
+      <c r="U84" s="71">
+        <v>5</v>
+      </c>
+      <c r="V84" s="71">
+        <v>8</v>
+      </c>
+      <c r="W84" s="71">
+        <v>3</v>
+      </c>
+      <c r="X84" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z84"/>
+      <c r="AA84"/>
+      <c r="AB84"/>
+      <c r="AC84"/>
+      <c r="AD84"/>
+      <c r="AE84"/>
+      <c r="AF84"/>
+      <c r="AG84"/>
+      <c r="AH84"/>
+      <c r="AI84"/>
+      <c r="AJ84"/>
+    </row>
+    <row r="85" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B85" s="64" t="s">
+        <v>173</v>
+      </c>
+      <c r="C85" s="3">
+        <v>18</v>
+      </c>
+      <c r="D85" s="3">
+        <v>20</v>
+      </c>
+      <c r="E85" s="3">
+        <v>25</v>
+      </c>
+      <c r="F85" s="3">
+        <v>21</v>
+      </c>
+      <c r="G85" s="3">
+        <v>12</v>
+      </c>
+      <c r="H85" s="3">
+        <v>18</v>
+      </c>
+      <c r="I85" s="3">
+        <v>17</v>
+      </c>
+      <c r="J85" s="3">
+        <v>26</v>
+      </c>
+      <c r="K85" s="3">
+        <v>20</v>
+      </c>
+      <c r="L85" s="3">
+        <v>17</v>
+      </c>
+      <c r="M85" s="3">
+        <v>13</v>
+      </c>
+      <c r="N85" s="71">
+        <v>2</v>
+      </c>
+      <c r="O85" s="71">
+        <v>6</v>
+      </c>
+      <c r="P85" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q85" s="71">
+        <v>6</v>
+      </c>
+      <c r="R85" s="71">
+        <v>3</v>
+      </c>
+      <c r="S85" s="71">
+        <v>2</v>
+      </c>
+      <c r="T85" s="71">
+        <v>3</v>
+      </c>
+      <c r="U85" s="71">
+        <v>7</v>
+      </c>
+      <c r="V85" s="71">
+        <v>6</v>
+      </c>
+      <c r="W85" s="71">
+        <v>6</v>
+      </c>
+      <c r="X85" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z85"/>
+      <c r="AA85"/>
+      <c r="AB85"/>
+      <c r="AC85"/>
+      <c r="AD85"/>
+      <c r="AE85"/>
+      <c r="AF85"/>
+      <c r="AG85"/>
+      <c r="AH85"/>
+      <c r="AI85"/>
+      <c r="AJ85"/>
+    </row>
+    <row r="86" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B86" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" s="3">
+        <v>14</v>
+      </c>
+      <c r="D86" s="3">
+        <v>15</v>
+      </c>
+      <c r="E86" s="3">
+        <v>15</v>
+      </c>
+      <c r="F86" s="3">
+        <v>13</v>
+      </c>
+      <c r="G86" s="3">
+        <v>8</v>
+      </c>
+      <c r="H86" s="3">
+        <v>8</v>
+      </c>
+      <c r="I86" s="3">
+        <v>7</v>
+      </c>
+      <c r="J86" s="3">
+        <v>10</v>
+      </c>
+      <c r="K86" s="3">
+        <v>5</v>
+      </c>
+      <c r="L86" s="3">
+        <v>6</v>
+      </c>
+      <c r="M86" s="3">
+        <v>6</v>
+      </c>
+      <c r="N86" s="71">
+        <v>6</v>
+      </c>
+      <c r="O86" s="71">
+        <v>6</v>
+      </c>
+      <c r="P86" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q86" s="71">
+        <v>2</v>
+      </c>
+      <c r="R86" s="71">
+        <v>1</v>
+      </c>
+      <c r="S86" s="71">
+        <v>0</v>
+      </c>
+      <c r="T86" s="71">
+        <v>2</v>
+      </c>
+      <c r="U86" s="71">
+        <v>3</v>
+      </c>
+      <c r="V86" s="71">
+        <v>1</v>
+      </c>
+      <c r="W86" s="71">
+        <v>0</v>
+      </c>
+      <c r="X86" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z86"/>
+      <c r="AA86"/>
+      <c r="AB86"/>
+      <c r="AC86"/>
+      <c r="AD86"/>
+      <c r="AE86"/>
+      <c r="AF86"/>
+      <c r="AG86"/>
+      <c r="AH86"/>
+      <c r="AI86"/>
+      <c r="AJ86"/>
+    </row>
+    <row r="87" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B87" s="64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C87" s="3">
+        <v>17</v>
+      </c>
+      <c r="D87" s="3">
+        <v>20</v>
+      </c>
+      <c r="E87" s="3">
+        <v>20</v>
+      </c>
+      <c r="F87" s="3">
+        <v>10</v>
+      </c>
+      <c r="G87" s="3">
+        <v>9</v>
+      </c>
+      <c r="H87" s="3">
+        <v>8</v>
+      </c>
+      <c r="I87" s="3">
+        <v>8</v>
+      </c>
+      <c r="J87" s="3">
+        <v>12</v>
+      </c>
+      <c r="K87" s="3">
+        <v>8</v>
+      </c>
+      <c r="L87" s="3">
+        <v>8</v>
+      </c>
+      <c r="M87" s="3">
+        <v>4</v>
+      </c>
+      <c r="N87" s="71">
+        <v>2</v>
+      </c>
+      <c r="O87" s="71">
+        <v>0</v>
+      </c>
+      <c r="P87" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q87" s="71">
+        <v>4</v>
+      </c>
+      <c r="R87" s="71">
+        <v>1</v>
+      </c>
+      <c r="S87" s="71">
+        <v>2</v>
+      </c>
+      <c r="T87" s="71">
+        <v>2</v>
+      </c>
+      <c r="U87" s="71">
+        <v>3</v>
+      </c>
+      <c r="V87" s="71">
+        <v>2</v>
+      </c>
+      <c r="W87" s="71">
+        <v>2</v>
+      </c>
+      <c r="X87" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z87"/>
+      <c r="AA87"/>
+      <c r="AB87"/>
+      <c r="AC87"/>
+      <c r="AD87"/>
+      <c r="AE87"/>
+      <c r="AF87"/>
+      <c r="AG87"/>
+      <c r="AH87"/>
+      <c r="AI87"/>
+      <c r="AJ87"/>
+    </row>
+    <row r="88" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B88" s="64" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="3">
+        <v>8</v>
+      </c>
+      <c r="D88" s="3">
+        <v>13</v>
+      </c>
+      <c r="E88" s="3">
+        <v>15</v>
+      </c>
+      <c r="F88" s="3">
+        <v>8</v>
+      </c>
+      <c r="G88" s="3">
+        <v>10</v>
+      </c>
+      <c r="H88" s="3">
+        <v>10</v>
+      </c>
+      <c r="I88" s="3">
+        <v>10</v>
+      </c>
+      <c r="J88" s="3">
+        <v>3</v>
+      </c>
+      <c r="K88" s="3">
+        <v>10</v>
+      </c>
+      <c r="L88" s="3">
+        <v>8</v>
+      </c>
+      <c r="M88" s="3">
+        <v>7</v>
+      </c>
+      <c r="N88" s="71">
+        <v>1</v>
+      </c>
+      <c r="O88" s="71">
+        <v>6</v>
+      </c>
+      <c r="P88" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="71">
+        <v>2</v>
+      </c>
+      <c r="R88" s="71">
+        <v>0</v>
+      </c>
+      <c r="S88" s="71">
+        <v>4</v>
+      </c>
+      <c r="T88" s="71">
+        <v>4</v>
+      </c>
+      <c r="U88" s="71">
+        <v>2</v>
+      </c>
+      <c r="V88" s="71">
+        <v>2</v>
+      </c>
+      <c r="W88" s="71">
+        <v>4</v>
+      </c>
+      <c r="X88" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z88"/>
+      <c r="AA88"/>
+      <c r="AB88"/>
+      <c r="AC88"/>
+      <c r="AD88"/>
+      <c r="AE88"/>
+      <c r="AF88"/>
+      <c r="AG88"/>
+      <c r="AH88"/>
+      <c r="AI88"/>
+      <c r="AJ88"/>
+    </row>
+    <row r="89" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B89" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="C89" s="3">
+        <v>14</v>
+      </c>
+      <c r="D89" s="3">
+        <v>6</v>
+      </c>
+      <c r="E89" s="3">
+        <v>8</v>
+      </c>
+      <c r="F89" s="3">
+        <v>8</v>
+      </c>
+      <c r="G89" s="3">
+        <v>3</v>
+      </c>
+      <c r="H89" s="3">
+        <v>7</v>
+      </c>
+      <c r="I89" s="3">
+        <v>8</v>
+      </c>
+      <c r="J89" s="3">
+        <v>15</v>
+      </c>
+      <c r="K89" s="3">
+        <v>9</v>
+      </c>
+      <c r="L89" s="3">
+        <v>4</v>
+      </c>
+      <c r="M89" s="3">
+        <v>8</v>
+      </c>
+      <c r="N89" s="71">
+        <v>2</v>
+      </c>
+      <c r="O89" s="71">
+        <v>0</v>
+      </c>
+      <c r="P89" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="71">
+        <v>0</v>
+      </c>
+      <c r="R89" s="71">
+        <v>0</v>
+      </c>
+      <c r="S89" s="71">
+        <v>1</v>
+      </c>
+      <c r="T89" s="71">
+        <v>1</v>
+      </c>
+      <c r="U89" s="71">
+        <v>1</v>
+      </c>
+      <c r="V89" s="71">
+        <v>2</v>
+      </c>
+      <c r="W89" s="71">
+        <v>0</v>
+      </c>
+      <c r="X89" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z89"/>
+      <c r="AA89"/>
+      <c r="AB89"/>
+      <c r="AC89"/>
+      <c r="AD89"/>
+      <c r="AE89"/>
+      <c r="AF89"/>
+      <c r="AG89"/>
+      <c r="AH89"/>
+      <c r="AI89"/>
+      <c r="AJ89"/>
+    </row>
+    <row r="90" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B90" s="64" t="s">
+        <v>178</v>
+      </c>
+      <c r="C90" s="3">
+        <v>16</v>
+      </c>
+      <c r="D90" s="3">
+        <v>15</v>
+      </c>
+      <c r="E90" s="3">
+        <v>7</v>
+      </c>
+      <c r="F90" s="3">
+        <v>6</v>
+      </c>
+      <c r="G90" s="3">
+        <v>9</v>
+      </c>
+      <c r="H90" s="3">
+        <v>13</v>
+      </c>
+      <c r="I90" s="3">
+        <v>11</v>
+      </c>
+      <c r="J90" s="3">
+        <v>26</v>
+      </c>
+      <c r="K90" s="3">
+        <v>16</v>
+      </c>
+      <c r="L90" s="3">
+        <v>15</v>
+      </c>
+      <c r="M90" s="3">
+        <v>11</v>
+      </c>
+      <c r="N90" s="71">
+        <v>3</v>
+      </c>
+      <c r="O90" s="71">
+        <v>3</v>
+      </c>
+      <c r="P90" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q90" s="71">
+        <v>1</v>
+      </c>
+      <c r="R90" s="71">
+        <v>1</v>
+      </c>
+      <c r="S90" s="71">
+        <v>1</v>
+      </c>
+      <c r="T90" s="71">
+        <v>1</v>
+      </c>
+      <c r="U90" s="71">
+        <v>6</v>
+      </c>
+      <c r="V90" s="71">
+        <v>2</v>
+      </c>
+      <c r="W90" s="71">
+        <v>3</v>
+      </c>
+      <c r="X90" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z90"/>
+      <c r="AA90"/>
+      <c r="AB90"/>
+      <c r="AC90"/>
+      <c r="AD90"/>
+      <c r="AE90"/>
+      <c r="AF90"/>
+      <c r="AG90"/>
+      <c r="AH90"/>
+      <c r="AI90"/>
+      <c r="AJ90"/>
+    </row>
+    <row r="91" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B91" s="64" t="s">
+        <v>179</v>
+      </c>
+      <c r="C91" s="3">
+        <v>10</v>
+      </c>
+      <c r="D91" s="3">
+        <v>8</v>
+      </c>
+      <c r="E91" s="3">
+        <v>8</v>
+      </c>
+      <c r="F91" s="3">
+        <v>10</v>
+      </c>
+      <c r="G91" s="3">
+        <v>9</v>
+      </c>
+      <c r="H91" s="3">
+        <v>9</v>
+      </c>
+      <c r="I91" s="3">
+        <v>9</v>
+      </c>
+      <c r="J91" s="3">
+        <v>7</v>
+      </c>
+      <c r="K91" s="3">
+        <v>4</v>
+      </c>
+      <c r="L91" s="3">
+        <v>5</v>
+      </c>
+      <c r="M91" s="3">
+        <v>7</v>
+      </c>
+      <c r="N91" s="71">
+        <v>1</v>
+      </c>
+      <c r="O91" s="71">
+        <v>1</v>
+      </c>
+      <c r="P91" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="71">
+        <v>1</v>
+      </c>
+      <c r="R91" s="71">
+        <v>2</v>
+      </c>
+      <c r="S91" s="71">
+        <v>0</v>
+      </c>
+      <c r="T91" s="71">
+        <v>1</v>
+      </c>
+      <c r="U91" s="71">
+        <v>1</v>
+      </c>
+      <c r="V91" s="71">
+        <v>0</v>
+      </c>
+      <c r="W91" s="71">
+        <v>0</v>
+      </c>
+      <c r="X91" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z91"/>
+      <c r="AA91"/>
+      <c r="AB91"/>
+      <c r="AC91"/>
+      <c r="AD91"/>
+      <c r="AE91"/>
+      <c r="AF91"/>
+      <c r="AG91"/>
+      <c r="AH91"/>
+      <c r="AI91"/>
+      <c r="AJ91"/>
+    </row>
+    <row r="92" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A92" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B92" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="3">
+        <v>1554</v>
+      </c>
+      <c r="D92" s="3">
+        <v>1394</v>
+      </c>
+      <c r="E92" s="3">
+        <v>1365</v>
+      </c>
+      <c r="F92" s="3">
+        <v>1447</v>
+      </c>
+      <c r="G92" s="3">
+        <v>1429</v>
+      </c>
+      <c r="H92" s="3">
+        <v>1585</v>
+      </c>
+      <c r="I92" s="3">
+        <v>1521</v>
+      </c>
+      <c r="J92" s="3">
+        <v>1691</v>
+      </c>
+      <c r="K92" s="3">
+        <v>1537</v>
+      </c>
+      <c r="L92" s="3">
+        <v>1682</v>
+      </c>
+      <c r="M92" s="3">
+        <v>1445</v>
+      </c>
+      <c r="N92" s="3">
+        <v>178</v>
+      </c>
+      <c r="O92" s="3">
+        <v>148</v>
+      </c>
+      <c r="P92" s="3">
+        <v>126</v>
+      </c>
+      <c r="Q92" s="3">
+        <v>139</v>
+      </c>
+      <c r="R92" s="3">
+        <v>158</v>
+      </c>
+      <c r="S92" s="3">
+        <v>146</v>
+      </c>
+      <c r="T92" s="3">
+        <v>130</v>
+      </c>
+      <c r="U92" s="3">
+        <v>189</v>
+      </c>
+      <c r="V92" s="3">
+        <v>207</v>
+      </c>
+      <c r="W92" s="3">
+        <v>244</v>
+      </c>
+      <c r="X92" s="3">
+        <v>243</v>
+      </c>
+      <c r="Z92"/>
+      <c r="AA92"/>
+      <c r="AB92"/>
+      <c r="AC92"/>
+      <c r="AD92"/>
+      <c r="AE92"/>
+      <c r="AF92"/>
+      <c r="AG92"/>
+      <c r="AH92"/>
+      <c r="AI92"/>
+      <c r="AJ92"/>
+    </row>
+    <row r="93" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B93" s="64" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" s="3">
+        <v>458</v>
+      </c>
+      <c r="D93" s="3">
+        <v>397</v>
+      </c>
+      <c r="E93" s="3">
+        <v>403</v>
+      </c>
+      <c r="F93" s="3">
+        <v>425</v>
+      </c>
+      <c r="G93" s="3">
+        <v>433</v>
+      </c>
+      <c r="H93" s="3">
+        <v>435</v>
+      </c>
+      <c r="I93" s="3">
+        <v>426</v>
+      </c>
+      <c r="J93" s="3">
+        <v>478</v>
+      </c>
+      <c r="K93" s="3">
+        <v>467</v>
+      </c>
+      <c r="L93" s="3">
+        <v>527</v>
+      </c>
+      <c r="M93" s="3">
+        <v>457</v>
+      </c>
+      <c r="N93" s="71">
+        <v>50</v>
+      </c>
+      <c r="O93" s="71">
+        <v>42</v>
+      </c>
+      <c r="P93" s="71">
+        <v>42</v>
+      </c>
+      <c r="Q93" s="71">
+        <v>49</v>
+      </c>
+      <c r="R93" s="71">
+        <v>59</v>
+      </c>
+      <c r="S93" s="71">
+        <v>51</v>
+      </c>
+      <c r="T93" s="71">
+        <v>54</v>
+      </c>
+      <c r="U93" s="71">
+        <v>68</v>
+      </c>
+      <c r="V93" s="71">
+        <v>65</v>
+      </c>
+      <c r="W93" s="71">
+        <v>86</v>
+      </c>
+      <c r="X93" s="71">
+        <v>97</v>
+      </c>
+      <c r="Z93"/>
+      <c r="AA93"/>
+      <c r="AB93"/>
+      <c r="AC93"/>
+      <c r="AD93"/>
+      <c r="AE93"/>
+      <c r="AF93"/>
+      <c r="AG93"/>
+      <c r="AH93"/>
+      <c r="AI93"/>
+      <c r="AJ93"/>
+    </row>
+    <row r="94" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B94" s="64" t="s">
+        <v>181</v>
+      </c>
+      <c r="C94" s="3">
+        <v>107</v>
+      </c>
+      <c r="D94" s="3">
+        <v>116</v>
+      </c>
+      <c r="E94" s="3">
+        <v>102</v>
+      </c>
+      <c r="F94" s="3">
+        <v>113</v>
+      </c>
+      <c r="G94" s="3">
+        <v>100</v>
+      </c>
+      <c r="H94" s="3">
+        <v>111</v>
+      </c>
+      <c r="I94" s="3">
+        <v>103</v>
+      </c>
+      <c r="J94" s="3">
+        <v>119</v>
+      </c>
+      <c r="K94" s="3">
+        <v>99</v>
+      </c>
+      <c r="L94" s="3">
+        <v>128</v>
+      </c>
+      <c r="M94" s="3">
+        <v>95</v>
+      </c>
+      <c r="N94" s="71">
+        <v>12</v>
+      </c>
+      <c r="O94" s="71">
+        <v>7</v>
+      </c>
+      <c r="P94" s="71">
+        <v>13</v>
+      </c>
+      <c r="Q94" s="71">
+        <v>6</v>
+      </c>
+      <c r="R94" s="71">
+        <v>4</v>
+      </c>
+      <c r="S94" s="71">
+        <v>8</v>
+      </c>
+      <c r="T94" s="71">
+        <v>11</v>
+      </c>
+      <c r="U94" s="71">
+        <v>11</v>
+      </c>
+      <c r="V94" s="71">
+        <v>12</v>
+      </c>
+      <c r="W94" s="71">
+        <v>13</v>
+      </c>
+      <c r="X94" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z94"/>
+      <c r="AA94"/>
+      <c r="AB94"/>
+      <c r="AC94"/>
+      <c r="AD94"/>
+      <c r="AE94"/>
+      <c r="AF94"/>
+      <c r="AG94"/>
+      <c r="AH94"/>
+      <c r="AI94"/>
+      <c r="AJ94"/>
+    </row>
+    <row r="95" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B95" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C95" s="3">
+        <v>68</v>
+      </c>
+      <c r="D95" s="3">
+        <v>68</v>
+      </c>
+      <c r="E95" s="3">
+        <v>85</v>
+      </c>
+      <c r="F95" s="3">
+        <v>78</v>
+      </c>
+      <c r="G95" s="3">
+        <v>52</v>
+      </c>
+      <c r="H95" s="3">
+        <v>59</v>
+      </c>
+      <c r="I95" s="3">
+        <v>71</v>
+      </c>
+      <c r="J95" s="3">
+        <v>86</v>
+      </c>
+      <c r="K95" s="3">
+        <v>66</v>
+      </c>
+      <c r="L95" s="3">
+        <v>66</v>
+      </c>
+      <c r="M95" s="3">
+        <v>59</v>
+      </c>
+      <c r="N95" s="71">
+        <v>17</v>
+      </c>
+      <c r="O95" s="71">
+        <v>9</v>
+      </c>
+      <c r="P95" s="71">
+        <v>19</v>
+      </c>
+      <c r="Q95" s="71">
+        <v>11</v>
+      </c>
+      <c r="R95" s="71">
+        <v>11</v>
+      </c>
+      <c r="S95" s="71">
+        <v>8</v>
+      </c>
+      <c r="T95" s="71">
+        <v>5</v>
+      </c>
+      <c r="U95" s="71">
+        <v>10</v>
+      </c>
+      <c r="V95" s="71">
+        <v>16</v>
+      </c>
+      <c r="W95" s="71">
+        <v>6</v>
+      </c>
+      <c r="X95" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z95"/>
+      <c r="AA95"/>
+      <c r="AB95"/>
+      <c r="AC95"/>
+      <c r="AD95"/>
+      <c r="AE95"/>
+      <c r="AF95"/>
+      <c r="AG95"/>
+      <c r="AH95"/>
+      <c r="AI95"/>
+      <c r="AJ95"/>
+    </row>
+    <row r="96" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B96" s="64" t="s">
+        <v>182</v>
+      </c>
+      <c r="C96" s="3">
+        <v>47</v>
+      </c>
+      <c r="D96" s="3">
+        <v>43</v>
+      </c>
+      <c r="E96" s="3">
+        <v>55</v>
+      </c>
+      <c r="F96" s="3">
+        <v>53</v>
+      </c>
+      <c r="G96" s="3">
+        <v>34</v>
+      </c>
+      <c r="H96" s="3">
+        <v>46</v>
+      </c>
+      <c r="I96" s="3">
+        <v>53</v>
+      </c>
+      <c r="J96" s="3">
+        <v>51</v>
+      </c>
+      <c r="K96" s="3">
+        <v>49</v>
+      </c>
+      <c r="L96" s="3">
+        <v>53</v>
+      </c>
+      <c r="M96" s="3">
+        <v>43</v>
+      </c>
+      <c r="N96" s="71">
+        <v>3</v>
+      </c>
+      <c r="O96" s="71">
+        <v>7</v>
+      </c>
+      <c r="P96" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q96" s="71">
+        <v>3</v>
+      </c>
+      <c r="R96" s="71">
+        <v>2</v>
+      </c>
+      <c r="S96" s="71">
+        <v>4</v>
+      </c>
+      <c r="T96" s="71">
+        <v>2</v>
+      </c>
+      <c r="U96" s="71">
+        <v>5</v>
+      </c>
+      <c r="V96" s="71">
+        <v>6</v>
+      </c>
+      <c r="W96" s="71">
+        <v>4</v>
+      </c>
+      <c r="X96" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z96"/>
+      <c r="AA96"/>
+      <c r="AB96"/>
+      <c r="AC96"/>
+      <c r="AD96"/>
+      <c r="AE96"/>
+      <c r="AF96"/>
+      <c r="AG96"/>
+      <c r="AH96"/>
+      <c r="AI96"/>
+      <c r="AJ96"/>
+    </row>
+    <row r="97" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" s="64" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="3">
+        <v>454</v>
+      </c>
+      <c r="D97" s="3">
+        <v>394</v>
+      </c>
+      <c r="E97" s="3">
+        <v>361</v>
+      </c>
+      <c r="F97" s="3">
+        <v>418</v>
+      </c>
+      <c r="G97" s="3">
+        <v>420</v>
+      </c>
+      <c r="H97" s="3">
+        <v>459</v>
+      </c>
+      <c r="I97" s="3">
+        <v>444</v>
+      </c>
+      <c r="J97" s="3">
+        <v>483</v>
+      </c>
+      <c r="K97" s="3">
+        <v>442</v>
+      </c>
+      <c r="L97" s="3">
+        <v>481</v>
+      </c>
+      <c r="M97" s="3">
+        <v>458</v>
+      </c>
+      <c r="N97" s="71">
+        <v>50</v>
+      </c>
+      <c r="O97" s="71">
+        <v>49</v>
+      </c>
+      <c r="P97" s="71">
+        <v>29</v>
+      </c>
+      <c r="Q97" s="71">
+        <v>44</v>
+      </c>
+      <c r="R97" s="71">
+        <v>51</v>
+      </c>
+      <c r="S97" s="71">
+        <v>44</v>
+      </c>
+      <c r="T97" s="71">
+        <v>39</v>
+      </c>
+      <c r="U97" s="71">
+        <v>59</v>
+      </c>
+      <c r="V97" s="71">
+        <v>67</v>
+      </c>
+      <c r="W97" s="71">
+        <v>84</v>
+      </c>
+      <c r="X97" s="71">
+        <v>84</v>
+      </c>
+      <c r="Z97"/>
+      <c r="AA97"/>
+      <c r="AB97"/>
+      <c r="AC97"/>
+      <c r="AD97"/>
+      <c r="AE97"/>
+      <c r="AF97"/>
+      <c r="AG97"/>
+      <c r="AH97"/>
+      <c r="AI97"/>
+      <c r="AJ97"/>
+    </row>
+    <row r="98" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B98" s="64" t="s">
+        <v>184</v>
+      </c>
+      <c r="C98" s="3">
+        <v>80</v>
+      </c>
+      <c r="D98" s="3">
+        <v>66</v>
+      </c>
+      <c r="E98" s="3">
+        <v>53</v>
+      </c>
+      <c r="F98" s="3">
+        <v>68</v>
+      </c>
+      <c r="G98" s="3">
+        <v>56</v>
+      </c>
+      <c r="H98" s="3">
+        <v>84</v>
+      </c>
+      <c r="I98" s="3">
+        <v>69</v>
+      </c>
+      <c r="J98" s="3">
+        <v>81</v>
+      </c>
+      <c r="K98" s="3">
+        <v>76</v>
+      </c>
+      <c r="L98" s="3">
+        <v>88</v>
+      </c>
+      <c r="M98" s="3">
+        <v>56</v>
+      </c>
+      <c r="N98" s="71">
+        <v>12</v>
+      </c>
+      <c r="O98" s="71">
+        <v>4</v>
+      </c>
+      <c r="P98" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q98" s="71">
+        <v>6</v>
+      </c>
+      <c r="R98" s="71">
+        <v>10</v>
+      </c>
+      <c r="S98" s="71">
+        <v>4</v>
+      </c>
+      <c r="T98" s="71">
+        <v>5</v>
+      </c>
+      <c r="U98" s="71">
+        <v>7</v>
+      </c>
+      <c r="V98" s="71">
+        <v>9</v>
+      </c>
+      <c r="W98" s="71">
+        <v>10</v>
+      </c>
+      <c r="X98" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z98"/>
+      <c r="AA98"/>
+      <c r="AB98"/>
+      <c r="AC98"/>
+      <c r="AD98"/>
+      <c r="AE98"/>
+      <c r="AF98"/>
+      <c r="AG98"/>
+      <c r="AH98"/>
+      <c r="AI98"/>
+      <c r="AJ98"/>
+    </row>
+    <row r="99" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B99" s="64" t="s">
+        <v>185</v>
+      </c>
+      <c r="C99" s="3">
+        <v>127</v>
+      </c>
+      <c r="D99" s="3">
+        <v>110</v>
+      </c>
+      <c r="E99" s="3">
+        <v>91</v>
+      </c>
+      <c r="F99" s="3">
+        <v>102</v>
+      </c>
+      <c r="G99" s="3">
+        <v>103</v>
+      </c>
+      <c r="H99" s="3">
+        <v>111</v>
+      </c>
+      <c r="I99" s="3">
+        <v>119</v>
+      </c>
+      <c r="J99" s="3">
+        <v>123</v>
+      </c>
+      <c r="K99" s="3">
+        <v>115</v>
+      </c>
+      <c r="L99" s="3">
+        <v>103</v>
+      </c>
+      <c r="M99" s="3">
+        <v>99</v>
+      </c>
+      <c r="N99" s="71">
+        <v>9</v>
+      </c>
+      <c r="O99" s="71">
+        <v>14</v>
+      </c>
+      <c r="P99" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q99" s="71">
+        <v>3</v>
+      </c>
+      <c r="R99" s="71">
+        <v>6</v>
+      </c>
+      <c r="S99" s="71">
+        <v>5</v>
+      </c>
+      <c r="T99" s="71">
+        <v>6</v>
+      </c>
+      <c r="U99" s="71">
+        <v>7</v>
+      </c>
+      <c r="V99" s="71">
+        <v>10</v>
+      </c>
+      <c r="W99" s="71">
+        <v>9</v>
+      </c>
+      <c r="X99" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z99"/>
+      <c r="AA99"/>
+      <c r="AB99"/>
+      <c r="AC99"/>
+      <c r="AD99"/>
+      <c r="AE99"/>
+      <c r="AF99"/>
+      <c r="AG99"/>
+      <c r="AH99"/>
+      <c r="AI99"/>
+      <c r="AJ99"/>
+    </row>
+    <row r="100" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B100" s="64" t="s">
+        <v>186</v>
+      </c>
+      <c r="C100" s="3">
+        <v>29</v>
+      </c>
+      <c r="D100" s="3">
+        <v>23</v>
+      </c>
+      <c r="E100" s="3">
+        <v>20</v>
+      </c>
+      <c r="F100" s="3">
+        <v>16</v>
+      </c>
+      <c r="G100" s="3">
+        <v>31</v>
+      </c>
+      <c r="H100" s="3">
+        <v>38</v>
+      </c>
+      <c r="I100" s="3">
+        <v>41</v>
+      </c>
+      <c r="J100" s="3">
+        <v>35</v>
+      </c>
+      <c r="K100" s="3">
+        <v>29</v>
+      </c>
+      <c r="L100" s="3">
+        <v>30</v>
+      </c>
+      <c r="M100" s="3">
+        <v>28</v>
+      </c>
+      <c r="N100" s="71">
+        <v>3</v>
+      </c>
+      <c r="O100" s="71">
+        <v>1</v>
+      </c>
+      <c r="P100" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q100" s="71">
+        <v>1</v>
+      </c>
+      <c r="R100" s="71">
+        <v>3</v>
+      </c>
+      <c r="S100" s="71">
+        <v>2</v>
+      </c>
+      <c r="T100" s="71">
+        <v>0</v>
+      </c>
+      <c r="U100" s="71">
+        <v>3</v>
+      </c>
+      <c r="V100" s="71">
+        <v>2</v>
+      </c>
+      <c r="W100" s="71">
+        <v>5</v>
+      </c>
+      <c r="X100" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z100"/>
+      <c r="AA100"/>
+      <c r="AB100"/>
+      <c r="AC100"/>
+      <c r="AD100"/>
+      <c r="AE100"/>
+      <c r="AF100"/>
+      <c r="AG100"/>
+      <c r="AH100"/>
+      <c r="AI100"/>
+      <c r="AJ100"/>
+    </row>
+    <row r="101" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B101" s="64" t="s">
+        <v>187</v>
+      </c>
+      <c r="C101" s="3">
+        <v>38</v>
+      </c>
+      <c r="D101" s="3">
+        <v>45</v>
+      </c>
+      <c r="E101" s="3">
+        <v>40</v>
+      </c>
+      <c r="F101" s="3">
+        <v>34</v>
+      </c>
+      <c r="G101" s="3">
+        <v>39</v>
+      </c>
+      <c r="H101" s="3">
+        <v>50</v>
+      </c>
+      <c r="I101" s="3">
+        <v>26</v>
+      </c>
+      <c r="J101" s="3">
+        <v>49</v>
+      </c>
+      <c r="K101" s="3">
+        <v>47</v>
+      </c>
+      <c r="L101" s="3">
+        <v>39</v>
+      </c>
+      <c r="M101" s="3">
+        <v>22</v>
+      </c>
+      <c r="N101" s="71">
+        <v>4</v>
+      </c>
+      <c r="O101" s="71">
+        <v>6</v>
+      </c>
+      <c r="P101" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q101" s="71">
+        <v>3</v>
+      </c>
+      <c r="R101" s="71">
+        <v>1</v>
+      </c>
+      <c r="S101" s="71">
+        <v>3</v>
+      </c>
+      <c r="T101" s="71">
+        <v>2</v>
+      </c>
+      <c r="U101" s="71">
+        <v>3</v>
+      </c>
+      <c r="V101" s="71">
+        <v>4</v>
+      </c>
+      <c r="W101" s="71">
+        <v>4</v>
+      </c>
+      <c r="X101" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z101"/>
+      <c r="AA101"/>
+      <c r="AB101"/>
+      <c r="AC101"/>
+      <c r="AD101"/>
+      <c r="AE101"/>
+      <c r="AF101"/>
+      <c r="AG101"/>
+      <c r="AH101"/>
+      <c r="AI101"/>
+      <c r="AJ101"/>
+    </row>
+    <row r="102" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B102" s="64" t="s">
+        <v>188</v>
+      </c>
+      <c r="C102" s="3">
+        <v>41</v>
+      </c>
+      <c r="D102" s="3">
+        <v>26</v>
+      </c>
+      <c r="E102" s="3">
+        <v>37</v>
+      </c>
+      <c r="F102" s="3">
+        <v>29</v>
+      </c>
+      <c r="G102" s="3">
+        <v>37</v>
+      </c>
+      <c r="H102" s="3">
+        <v>52</v>
+      </c>
+      <c r="I102" s="3">
+        <v>50</v>
+      </c>
+      <c r="J102" s="3">
+        <v>39</v>
+      </c>
+      <c r="K102" s="3">
+        <v>42</v>
+      </c>
+      <c r="L102" s="3">
+        <v>49</v>
+      </c>
+      <c r="M102" s="3">
+        <v>35</v>
+      </c>
+      <c r="N102" s="71">
+        <v>7</v>
+      </c>
+      <c r="O102" s="71">
+        <v>3</v>
+      </c>
+      <c r="P102" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="71">
+        <v>4</v>
+      </c>
+      <c r="R102" s="71">
+        <v>4</v>
+      </c>
+      <c r="S102" s="71">
+        <v>7</v>
+      </c>
+      <c r="T102" s="71">
+        <v>2</v>
+      </c>
+      <c r="U102" s="71">
+        <v>1</v>
+      </c>
+      <c r="V102" s="71">
+        <v>5</v>
+      </c>
+      <c r="W102" s="71">
+        <v>5</v>
+      </c>
+      <c r="X102" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z102"/>
+      <c r="AA102"/>
+      <c r="AB102"/>
+      <c r="AC102"/>
+      <c r="AD102"/>
+      <c r="AE102"/>
+      <c r="AF102"/>
+      <c r="AG102"/>
+      <c r="AH102"/>
+      <c r="AI102"/>
+      <c r="AJ102"/>
+    </row>
+    <row r="103" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" s="64" t="s">
+        <v>189</v>
+      </c>
+      <c r="C103" s="3">
+        <v>105</v>
+      </c>
+      <c r="D103" s="3">
+        <v>106</v>
+      </c>
+      <c r="E103" s="3">
+        <v>118</v>
+      </c>
+      <c r="F103" s="3">
+        <v>111</v>
+      </c>
+      <c r="G103" s="3">
+        <v>124</v>
+      </c>
+      <c r="H103" s="3">
+        <v>140</v>
+      </c>
+      <c r="I103" s="3">
+        <v>119</v>
+      </c>
+      <c r="J103" s="3">
+        <v>147</v>
+      </c>
+      <c r="K103" s="3">
+        <v>105</v>
+      </c>
+      <c r="L103" s="3">
+        <v>118</v>
+      </c>
+      <c r="M103" s="3">
+        <v>93</v>
+      </c>
+      <c r="N103" s="71">
+        <v>11</v>
+      </c>
+      <c r="O103" s="71">
+        <v>6</v>
+      </c>
+      <c r="P103" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q103" s="71">
+        <v>9</v>
+      </c>
+      <c r="R103" s="71">
+        <v>7</v>
+      </c>
+      <c r="S103" s="71">
+        <v>10</v>
+      </c>
+      <c r="T103" s="71">
+        <v>4</v>
+      </c>
+      <c r="U103" s="71">
+        <v>15</v>
+      </c>
+      <c r="V103" s="71">
+        <v>11</v>
+      </c>
+      <c r="W103" s="71">
+        <v>18</v>
+      </c>
+      <c r="X103" s="71">
+        <v>15</v>
+      </c>
+      <c r="Z103"/>
+      <c r="AA103"/>
+      <c r="AB103"/>
+      <c r="AC103"/>
+      <c r="AD103"/>
+      <c r="AE103"/>
+      <c r="AF103"/>
+      <c r="AG103"/>
+      <c r="AH103"/>
+      <c r="AI103"/>
+      <c r="AJ103"/>
+    </row>
+    <row r="104" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A104" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B104" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" s="3">
+        <v>646</v>
+      </c>
+      <c r="D104" s="3">
+        <v>590</v>
+      </c>
+      <c r="E104" s="3">
+        <v>525</v>
+      </c>
+      <c r="F104" s="3">
+        <v>562</v>
+      </c>
+      <c r="G104" s="3">
+        <v>591</v>
+      </c>
+      <c r="H104" s="3">
+        <v>564</v>
+      </c>
+      <c r="I104" s="3">
+        <v>608</v>
+      </c>
+      <c r="J104" s="3">
+        <v>659</v>
+      </c>
+      <c r="K104" s="3">
+        <v>641</v>
+      </c>
+      <c r="L104" s="3">
+        <v>627</v>
+      </c>
+      <c r="M104" s="3">
+        <v>577</v>
+      </c>
+      <c r="N104" s="3">
+        <v>88</v>
+      </c>
+      <c r="O104" s="3">
+        <v>79</v>
+      </c>
+      <c r="P104" s="3">
+        <v>66</v>
+      </c>
+      <c r="Q104" s="3">
+        <v>74</v>
+      </c>
+      <c r="R104" s="3">
+        <v>101</v>
+      </c>
+      <c r="S104" s="3">
+        <v>94</v>
+      </c>
+      <c r="T104" s="3">
+        <v>74</v>
+      </c>
+      <c r="U104" s="3">
+        <v>104</v>
+      </c>
+      <c r="V104" s="3">
+        <v>109</v>
+      </c>
+      <c r="W104" s="3">
+        <v>99</v>
+      </c>
+      <c r="X104" s="3">
+        <v>103</v>
+      </c>
+      <c r="Z104"/>
+      <c r="AA104"/>
+      <c r="AB104"/>
+      <c r="AC104"/>
+      <c r="AD104"/>
+      <c r="AE104"/>
+      <c r="AF104"/>
+      <c r="AG104"/>
+      <c r="AH104"/>
+      <c r="AI104"/>
+      <c r="AJ104"/>
+    </row>
+    <row r="105" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="B105" s="64" t="s">
+        <v>190</v>
+      </c>
+      <c r="C105" s="3">
+        <v>120</v>
+      </c>
+      <c r="D105" s="3">
+        <v>104</v>
+      </c>
+      <c r="E105" s="3">
+        <v>106</v>
+      </c>
+      <c r="F105" s="3">
+        <v>109</v>
+      </c>
+      <c r="G105" s="3">
+        <v>138</v>
+      </c>
+      <c r="H105" s="3">
+        <v>117</v>
+      </c>
+      <c r="I105" s="3">
+        <v>128</v>
+      </c>
+      <c r="J105" s="3">
+        <v>141</v>
+      </c>
+      <c r="K105" s="3">
+        <v>137</v>
+      </c>
+      <c r="L105" s="3">
+        <v>144</v>
+      </c>
+      <c r="M105" s="3">
+        <v>133</v>
+      </c>
+      <c r="N105" s="71">
+        <v>18</v>
+      </c>
+      <c r="O105" s="71">
+        <v>9</v>
+      </c>
+      <c r="P105" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q105" s="71">
+        <v>17</v>
+      </c>
+      <c r="R105" s="71">
+        <v>26</v>
+      </c>
+      <c r="S105" s="71">
+        <v>20</v>
+      </c>
+      <c r="T105" s="71">
+        <v>15</v>
+      </c>
+      <c r="U105" s="71">
+        <v>22</v>
+      </c>
+      <c r="V105" s="71">
+        <v>23</v>
+      </c>
+      <c r="W105" s="71">
+        <v>29</v>
+      </c>
+      <c r="X105" s="71">
+        <v>21</v>
+      </c>
+      <c r="Z105"/>
+      <c r="AA105"/>
+      <c r="AB105"/>
+      <c r="AC105"/>
+      <c r="AD105"/>
+      <c r="AE105"/>
+      <c r="AF105"/>
+      <c r="AG105"/>
+      <c r="AH105"/>
+      <c r="AI105"/>
+      <c r="AJ105"/>
+    </row>
+    <row r="106" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B106" s="64" t="s">
+        <v>191</v>
+      </c>
+      <c r="C106" s="3">
+        <v>29</v>
+      </c>
+      <c r="D106" s="3">
+        <v>25</v>
+      </c>
+      <c r="E106" s="3">
+        <v>22</v>
+      </c>
+      <c r="F106" s="3">
+        <v>16</v>
+      </c>
+      <c r="G106" s="3">
+        <v>21</v>
+      </c>
+      <c r="H106" s="3">
+        <v>25</v>
+      </c>
+      <c r="I106" s="3">
+        <v>22</v>
+      </c>
+      <c r="J106" s="3">
+        <v>22</v>
+      </c>
+      <c r="K106" s="3">
+        <v>23</v>
+      </c>
+      <c r="L106" s="3">
+        <v>17</v>
+      </c>
+      <c r="M106" s="3">
+        <v>18</v>
+      </c>
+      <c r="N106" s="71">
+        <v>5</v>
+      </c>
+      <c r="O106" s="71">
+        <v>5</v>
+      </c>
+      <c r="P106" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q106" s="71">
+        <v>1</v>
+      </c>
+      <c r="R106" s="71">
+        <v>6</v>
+      </c>
+      <c r="S106" s="71">
+        <v>7</v>
+      </c>
+      <c r="T106" s="71">
+        <v>6</v>
+      </c>
+      <c r="U106" s="71">
+        <v>7</v>
+      </c>
+      <c r="V106" s="71">
+        <v>3</v>
+      </c>
+      <c r="W106" s="71">
+        <v>1</v>
+      </c>
+      <c r="X106" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z106"/>
+      <c r="AA106"/>
+      <c r="AB106"/>
+      <c r="AC106"/>
+      <c r="AD106"/>
+      <c r="AE106"/>
+      <c r="AF106"/>
+      <c r="AG106"/>
+      <c r="AH106"/>
+      <c r="AI106"/>
+      <c r="AJ106"/>
+    </row>
+    <row r="107" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="B107" s="64" t="s">
+        <v>192</v>
+      </c>
+      <c r="C107" s="3">
+        <v>31</v>
+      </c>
+      <c r="D107" s="3">
+        <v>34</v>
+      </c>
+      <c r="E107" s="3">
+        <v>24</v>
+      </c>
+      <c r="F107" s="3">
+        <v>35</v>
+      </c>
+      <c r="G107" s="3">
+        <v>22</v>
+      </c>
+      <c r="H107" s="3">
+        <v>14</v>
+      </c>
+      <c r="I107" s="3">
+        <v>23</v>
+      </c>
+      <c r="J107" s="3">
+        <v>36</v>
+      </c>
+      <c r="K107" s="3">
+        <v>26</v>
+      </c>
+      <c r="L107" s="3">
+        <v>22</v>
+      </c>
+      <c r="M107" s="3">
+        <v>20</v>
+      </c>
+      <c r="N107" s="71">
+        <v>1</v>
+      </c>
+      <c r="O107" s="71">
+        <v>8</v>
+      </c>
+      <c r="P107" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q107" s="71">
+        <v>6</v>
+      </c>
+      <c r="R107" s="71">
+        <v>5</v>
+      </c>
+      <c r="S107" s="71">
+        <v>3</v>
+      </c>
+      <c r="T107" s="71">
+        <v>4</v>
+      </c>
+      <c r="U107" s="71">
+        <v>5</v>
+      </c>
+      <c r="V107" s="71">
+        <v>7</v>
+      </c>
+      <c r="W107" s="71">
+        <v>5</v>
+      </c>
+      <c r="X107" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z107"/>
+      <c r="AA107"/>
+      <c r="AB107"/>
+      <c r="AC107"/>
+      <c r="AD107"/>
+      <c r="AE107"/>
+      <c r="AF107"/>
+      <c r="AG107"/>
+      <c r="AH107"/>
+      <c r="AI107"/>
+      <c r="AJ107"/>
+    </row>
+    <row r="108" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B108" s="64" t="s">
+        <v>193</v>
+      </c>
+      <c r="C108" s="3">
+        <v>46</v>
+      </c>
+      <c r="D108" s="3">
+        <v>48</v>
+      </c>
+      <c r="E108" s="3">
+        <v>47</v>
+      </c>
+      <c r="F108" s="3">
+        <v>46</v>
+      </c>
+      <c r="G108" s="3">
+        <v>35</v>
+      </c>
+      <c r="H108" s="3">
+        <v>45</v>
+      </c>
+      <c r="I108" s="3">
+        <v>49</v>
+      </c>
+      <c r="J108" s="3">
+        <v>42</v>
+      </c>
+      <c r="K108" s="3">
+        <v>50</v>
+      </c>
+      <c r="L108" s="3">
+        <v>48</v>
+      </c>
+      <c r="M108" s="3">
+        <v>46</v>
+      </c>
+      <c r="N108" s="71">
+        <v>8</v>
+      </c>
+      <c r="O108" s="71">
+        <v>3</v>
+      </c>
+      <c r="P108" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q108" s="71">
+        <v>5</v>
+      </c>
+      <c r="R108" s="71">
+        <v>2</v>
+      </c>
+      <c r="S108" s="71">
+        <v>2</v>
+      </c>
+      <c r="T108" s="71">
+        <v>8</v>
+      </c>
+      <c r="U108" s="71">
+        <v>6</v>
+      </c>
+      <c r="V108" s="71">
+        <v>6</v>
+      </c>
+      <c r="W108" s="71">
+        <v>4</v>
+      </c>
+      <c r="X108" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z108"/>
+      <c r="AA108"/>
+      <c r="AB108"/>
+      <c r="AC108"/>
+      <c r="AD108"/>
+      <c r="AE108"/>
+      <c r="AF108"/>
+      <c r="AG108"/>
+      <c r="AH108"/>
+      <c r="AI108"/>
+      <c r="AJ108"/>
+    </row>
+    <row r="109" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" s="64" t="s">
+        <v>194</v>
+      </c>
+      <c r="C109" s="3">
+        <v>42</v>
+      </c>
+      <c r="D109" s="3">
+        <v>38</v>
+      </c>
+      <c r="E109" s="3">
+        <v>40</v>
+      </c>
+      <c r="F109" s="3">
+        <v>47</v>
+      </c>
+      <c r="G109" s="3">
+        <v>49</v>
+      </c>
+      <c r="H109" s="3">
+        <v>35</v>
+      </c>
+      <c r="I109" s="3">
+        <v>54</v>
+      </c>
+      <c r="J109" s="3">
+        <v>45</v>
+      </c>
+      <c r="K109" s="3">
+        <v>48</v>
+      </c>
+      <c r="L109" s="3">
+        <v>40</v>
+      </c>
+      <c r="M109" s="3">
+        <v>45</v>
+      </c>
+      <c r="N109" s="71">
+        <v>9</v>
+      </c>
+      <c r="O109" s="71">
+        <v>5</v>
+      </c>
+      <c r="P109" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q109" s="71">
+        <v>6</v>
+      </c>
+      <c r="R109" s="71">
+        <v>8</v>
+      </c>
+      <c r="S109" s="71">
+        <v>8</v>
+      </c>
+      <c r="T109" s="71">
+        <v>8</v>
+      </c>
+      <c r="U109" s="71">
+        <v>5</v>
+      </c>
+      <c r="V109" s="71">
+        <v>9</v>
+      </c>
+      <c r="W109" s="71">
+        <v>2</v>
+      </c>
+      <c r="X109" s="71">
+        <v>12</v>
+      </c>
+      <c r="Z109"/>
+      <c r="AA109"/>
+      <c r="AB109"/>
+      <c r="AC109"/>
+      <c r="AD109"/>
+      <c r="AE109"/>
+      <c r="AF109"/>
+      <c r="AG109"/>
+      <c r="AH109"/>
+      <c r="AI109"/>
+      <c r="AJ109"/>
+    </row>
+    <row r="110" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B110" s="64" t="s">
+        <v>195</v>
+      </c>
+      <c r="C110" s="3">
+        <v>35</v>
+      </c>
+      <c r="D110" s="3">
+        <v>44</v>
+      </c>
+      <c r="E110" s="3">
+        <v>37</v>
+      </c>
+      <c r="F110" s="3">
+        <v>33</v>
+      </c>
+      <c r="G110" s="3">
+        <v>39</v>
+      </c>
+      <c r="H110" s="3">
+        <v>34</v>
+      </c>
+      <c r="I110" s="3">
+        <v>33</v>
+      </c>
+      <c r="J110" s="3">
+        <v>41</v>
+      </c>
+      <c r="K110" s="3">
+        <v>42</v>
+      </c>
+      <c r="L110" s="3">
+        <v>38</v>
+      </c>
+      <c r="M110" s="3">
+        <v>42</v>
+      </c>
+      <c r="N110" s="71">
+        <v>1</v>
+      </c>
+      <c r="O110" s="71">
+        <v>5</v>
+      </c>
+      <c r="P110" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q110" s="71">
+        <v>3</v>
+      </c>
+      <c r="R110" s="71">
+        <v>3</v>
+      </c>
+      <c r="S110" s="71">
+        <v>7</v>
+      </c>
+      <c r="T110" s="71">
+        <v>1</v>
+      </c>
+      <c r="U110" s="71">
+        <v>8</v>
+      </c>
+      <c r="V110" s="71">
+        <v>3</v>
+      </c>
+      <c r="W110" s="71">
+        <v>10</v>
+      </c>
+      <c r="X110" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z110"/>
+      <c r="AA110"/>
+      <c r="AB110"/>
+      <c r="AC110"/>
+      <c r="AD110"/>
+      <c r="AE110"/>
+      <c r="AF110"/>
+      <c r="AG110"/>
+      <c r="AH110"/>
+      <c r="AI110"/>
+      <c r="AJ110"/>
+    </row>
+    <row r="111" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="B111" s="64" t="s">
+        <v>196</v>
+      </c>
+      <c r="C111" s="3">
+        <v>35</v>
+      </c>
+      <c r="D111" s="3">
+        <v>42</v>
+      </c>
+      <c r="E111" s="3">
+        <v>28</v>
+      </c>
+      <c r="F111" s="3">
+        <v>27</v>
+      </c>
+      <c r="G111" s="3">
+        <v>29</v>
+      </c>
+      <c r="H111" s="3">
+        <v>36</v>
+      </c>
+      <c r="I111" s="3">
+        <v>30</v>
+      </c>
+      <c r="J111" s="3">
+        <v>33</v>
+      </c>
+      <c r="K111" s="3">
+        <v>20</v>
+      </c>
+      <c r="L111" s="3">
+        <v>32</v>
+      </c>
+      <c r="M111" s="3">
+        <v>27</v>
+      </c>
+      <c r="N111" s="71">
+        <v>8</v>
+      </c>
+      <c r="O111" s="71">
+        <v>6</v>
+      </c>
+      <c r="P111" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q111" s="71">
+        <v>5</v>
+      </c>
+      <c r="R111" s="71">
+        <v>5</v>
+      </c>
+      <c r="S111" s="71">
+        <v>4</v>
+      </c>
+      <c r="T111" s="71">
+        <v>1</v>
+      </c>
+      <c r="U111" s="71">
+        <v>3</v>
+      </c>
+      <c r="V111" s="71">
+        <v>3</v>
+      </c>
+      <c r="W111" s="71">
+        <v>4</v>
+      </c>
+      <c r="X111" s="71">
+        <v>8</v>
+      </c>
+      <c r="Z111"/>
+      <c r="AA111"/>
+      <c r="AB111"/>
+      <c r="AC111"/>
+      <c r="AD111"/>
+      <c r="AE111"/>
+      <c r="AF111"/>
+      <c r="AG111"/>
+      <c r="AH111"/>
+      <c r="AI111"/>
+      <c r="AJ111"/>
+    </row>
+    <row r="112" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" s="64" t="s">
+        <v>197</v>
+      </c>
+      <c r="C112" s="3">
+        <v>42</v>
+      </c>
+      <c r="D112" s="3">
+        <v>25</v>
+      </c>
+      <c r="E112" s="3">
+        <v>35</v>
+      </c>
+      <c r="F112" s="3">
+        <v>39</v>
+      </c>
+      <c r="G112" s="3">
+        <v>26</v>
+      </c>
+      <c r="H112" s="3">
+        <v>30</v>
+      </c>
+      <c r="I112" s="3">
+        <v>30</v>
+      </c>
+      <c r="J112" s="3">
+        <v>49</v>
+      </c>
+      <c r="K112" s="3">
+        <v>29</v>
+      </c>
+      <c r="L112" s="3">
+        <v>37</v>
+      </c>
+      <c r="M112" s="3">
+        <v>30</v>
+      </c>
+      <c r="N112" s="71">
+        <v>7</v>
+      </c>
+      <c r="O112" s="71">
+        <v>6</v>
+      </c>
+      <c r="P112" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q112" s="71">
+        <v>4</v>
+      </c>
+      <c r="R112" s="71">
+        <v>4</v>
+      </c>
+      <c r="S112" s="71">
+        <v>5</v>
+      </c>
+      <c r="T112" s="71">
+        <v>6</v>
+      </c>
+      <c r="U112" s="71">
+        <v>15</v>
+      </c>
+      <c r="V112" s="71">
+        <v>5</v>
+      </c>
+      <c r="W112" s="71">
+        <v>6</v>
+      </c>
+      <c r="X112" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z112"/>
+      <c r="AA112"/>
+      <c r="AB112"/>
+      <c r="AC112"/>
+      <c r="AD112"/>
+      <c r="AE112"/>
+      <c r="AF112"/>
+      <c r="AG112"/>
+      <c r="AH112"/>
+      <c r="AI112"/>
+      <c r="AJ112"/>
+    </row>
+    <row r="113" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B113" s="64" t="s">
+        <v>198</v>
+      </c>
+      <c r="C113" s="3">
+        <v>224</v>
+      </c>
+      <c r="D113" s="3">
+        <v>202</v>
+      </c>
+      <c r="E113" s="3">
+        <v>159</v>
+      </c>
+      <c r="F113" s="3">
+        <v>173</v>
+      </c>
+      <c r="G113" s="3">
+        <v>199</v>
+      </c>
+      <c r="H113" s="3">
+        <v>197</v>
+      </c>
+      <c r="I113" s="3">
+        <v>201</v>
+      </c>
+      <c r="J113" s="3">
+        <v>209</v>
+      </c>
+      <c r="K113" s="3">
+        <v>227</v>
+      </c>
+      <c r="L113" s="3">
+        <v>219</v>
+      </c>
+      <c r="M113" s="3">
+        <v>173</v>
+      </c>
+      <c r="N113" s="71">
+        <v>27</v>
+      </c>
+      <c r="O113" s="71">
+        <v>26</v>
+      </c>
+      <c r="P113" s="71">
+        <v>23</v>
+      </c>
+      <c r="Q113" s="71">
+        <v>19</v>
+      </c>
+      <c r="R113" s="71">
+        <v>40</v>
+      </c>
+      <c r="S113" s="71">
+        <v>32</v>
+      </c>
+      <c r="T113" s="71">
+        <v>22</v>
+      </c>
+      <c r="U113" s="71">
+        <v>29</v>
+      </c>
+      <c r="V113" s="71">
+        <v>46</v>
+      </c>
+      <c r="W113" s="71">
+        <v>32</v>
+      </c>
+      <c r="X113" s="71">
+        <v>29</v>
+      </c>
+      <c r="Z113"/>
+      <c r="AA113"/>
+      <c r="AB113"/>
+      <c r="AC113"/>
+      <c r="AD113"/>
+      <c r="AE113"/>
+      <c r="AF113"/>
+      <c r="AG113"/>
+      <c r="AH113"/>
+      <c r="AI113"/>
+      <c r="AJ113"/>
+    </row>
+    <row r="114" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B114" s="64" t="s">
+        <v>199</v>
+      </c>
+      <c r="C114" s="3">
+        <v>42</v>
+      </c>
+      <c r="D114" s="3">
+        <v>28</v>
+      </c>
+      <c r="E114" s="3">
+        <v>27</v>
+      </c>
+      <c r="F114" s="3">
+        <v>37</v>
+      </c>
+      <c r="G114" s="3">
+        <v>33</v>
+      </c>
+      <c r="H114" s="3">
+        <v>31</v>
+      </c>
+      <c r="I114" s="3">
+        <v>38</v>
+      </c>
+      <c r="J114" s="3">
+        <v>41</v>
+      </c>
+      <c r="K114" s="3">
+        <v>39</v>
+      </c>
+      <c r="L114" s="3">
+        <v>30</v>
+      </c>
+      <c r="M114" s="3">
+        <v>43</v>
+      </c>
+      <c r="N114" s="71">
+        <v>4</v>
+      </c>
+      <c r="O114" s="71">
+        <v>6</v>
+      </c>
+      <c r="P114" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q114" s="71">
+        <v>8</v>
+      </c>
+      <c r="R114" s="71">
+        <v>2</v>
+      </c>
+      <c r="S114" s="71">
+        <v>6</v>
+      </c>
+      <c r="T114" s="71">
+        <v>3</v>
+      </c>
+      <c r="U114" s="71">
+        <v>4</v>
+      </c>
+      <c r="V114" s="71">
+        <v>4</v>
+      </c>
+      <c r="W114" s="71">
+        <v>6</v>
+      </c>
+      <c r="X114" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z114"/>
+      <c r="AA114"/>
+      <c r="AB114"/>
+      <c r="AC114"/>
+      <c r="AD114"/>
+      <c r="AE114"/>
+      <c r="AF114"/>
+      <c r="AG114"/>
+      <c r="AH114"/>
+      <c r="AI114"/>
+      <c r="AJ114"/>
+    </row>
+    <row r="115" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A115" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B115" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="3">
+        <v>974</v>
+      </c>
+      <c r="D115" s="3">
+        <v>797</v>
+      </c>
+      <c r="E115" s="3">
+        <v>743</v>
+      </c>
+      <c r="F115" s="3">
+        <v>766</v>
+      </c>
+      <c r="G115" s="3">
+        <v>735</v>
+      </c>
+      <c r="H115" s="3">
+        <v>744</v>
+      </c>
+      <c r="I115" s="3">
+        <v>750</v>
+      </c>
+      <c r="J115" s="3">
+        <v>785</v>
+      </c>
+      <c r="K115" s="3">
+        <v>770</v>
+      </c>
+      <c r="L115" s="3">
+        <v>819</v>
+      </c>
+      <c r="M115" s="3">
+        <v>740</v>
+      </c>
+      <c r="N115" s="3">
+        <v>168</v>
+      </c>
+      <c r="O115" s="3">
+        <v>136</v>
+      </c>
+      <c r="P115" s="3">
+        <v>116</v>
+      </c>
+      <c r="Q115" s="3">
+        <v>140</v>
+      </c>
+      <c r="R115" s="3">
+        <v>132</v>
+      </c>
+      <c r="S115" s="3">
+        <v>123</v>
+      </c>
+      <c r="T115" s="3">
+        <v>113</v>
+      </c>
+      <c r="U115" s="3">
+        <v>148</v>
+      </c>
+      <c r="V115" s="3">
+        <v>124</v>
+      </c>
+      <c r="W115" s="3">
+        <v>152</v>
+      </c>
+      <c r="X115" s="3">
+        <v>162</v>
+      </c>
+      <c r="Z115"/>
+      <c r="AA115"/>
+      <c r="AB115"/>
+      <c r="AC115"/>
+      <c r="AD115"/>
+      <c r="AE115"/>
+      <c r="AF115"/>
+      <c r="AG115"/>
+      <c r="AH115"/>
+      <c r="AI115"/>
+      <c r="AJ115"/>
+    </row>
+    <row r="116" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" s="64" t="s">
+        <v>200</v>
+      </c>
+      <c r="C116" s="3">
+        <v>399</v>
+      </c>
+      <c r="D116" s="3">
+        <v>339</v>
+      </c>
+      <c r="E116" s="3">
+        <v>342</v>
+      </c>
+      <c r="F116" s="3">
+        <v>368</v>
+      </c>
+      <c r="G116" s="3">
+        <v>293</v>
+      </c>
+      <c r="H116" s="3">
+        <v>338</v>
+      </c>
+      <c r="I116" s="3">
+        <v>324</v>
+      </c>
+      <c r="J116" s="3">
+        <v>321</v>
+      </c>
+      <c r="K116" s="3">
+        <v>307</v>
+      </c>
+      <c r="L116" s="3">
+        <v>338</v>
+      </c>
+      <c r="M116" s="3">
+        <v>343</v>
+      </c>
+      <c r="N116" s="71">
+        <v>79</v>
+      </c>
+      <c r="O116" s="71">
+        <v>52</v>
+      </c>
+      <c r="P116" s="71">
+        <v>61</v>
+      </c>
+      <c r="Q116" s="71">
+        <v>66</v>
+      </c>
+      <c r="R116" s="71">
+        <v>60</v>
+      </c>
+      <c r="S116" s="71">
+        <v>64</v>
+      </c>
+      <c r="T116" s="71">
+        <v>47</v>
+      </c>
+      <c r="U116" s="71">
+        <v>78</v>
+      </c>
+      <c r="V116" s="71">
+        <v>61</v>
+      </c>
+      <c r="W116" s="71">
+        <v>85</v>
+      </c>
+      <c r="X116" s="71">
+        <v>87</v>
+      </c>
+      <c r="Z116"/>
+      <c r="AA116"/>
+      <c r="AB116"/>
+      <c r="AC116"/>
+      <c r="AD116"/>
+      <c r="AE116"/>
+      <c r="AF116"/>
+      <c r="AG116"/>
+      <c r="AH116"/>
+      <c r="AI116"/>
+      <c r="AJ116"/>
+    </row>
+    <row r="117" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B117" s="64" t="s">
+        <v>201</v>
+      </c>
+      <c r="C117" s="3">
+        <v>85</v>
+      </c>
+      <c r="D117" s="3">
+        <v>69</v>
+      </c>
+      <c r="E117" s="3">
+        <v>58</v>
+      </c>
+      <c r="F117" s="3">
+        <v>60</v>
+      </c>
+      <c r="G117" s="3">
+        <v>58</v>
+      </c>
+      <c r="H117" s="3">
+        <v>68</v>
+      </c>
+      <c r="I117" s="3">
+        <v>77</v>
+      </c>
+      <c r="J117" s="3">
+        <v>62</v>
+      </c>
+      <c r="K117" s="3">
+        <v>91</v>
+      </c>
+      <c r="L117" s="3">
+        <v>77</v>
+      </c>
+      <c r="M117" s="3">
+        <v>56</v>
+      </c>
+      <c r="N117" s="71">
+        <v>9</v>
+      </c>
+      <c r="O117" s="71">
+        <v>4</v>
+      </c>
+      <c r="P117" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q117" s="71">
+        <v>11</v>
+      </c>
+      <c r="R117" s="71">
+        <v>5</v>
+      </c>
+      <c r="S117" s="71">
+        <v>8</v>
+      </c>
+      <c r="T117" s="71">
+        <v>7</v>
+      </c>
+      <c r="U117" s="71">
+        <v>5</v>
+      </c>
+      <c r="V117" s="71">
+        <v>6</v>
+      </c>
+      <c r="W117" s="71">
+        <v>7</v>
+      </c>
+      <c r="X117" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z117"/>
+      <c r="AA117"/>
+      <c r="AB117"/>
+      <c r="AC117"/>
+      <c r="AD117"/>
+      <c r="AE117"/>
+      <c r="AF117"/>
+      <c r="AG117"/>
+      <c r="AH117"/>
+      <c r="AI117"/>
+      <c r="AJ117"/>
+    </row>
+    <row r="118" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B118" s="64" t="s">
+        <v>202</v>
+      </c>
+      <c r="C118" s="3">
+        <v>22</v>
+      </c>
+      <c r="D118" s="3">
+        <v>17</v>
+      </c>
+      <c r="E118" s="3">
+        <v>14</v>
+      </c>
+      <c r="F118" s="3">
+        <v>14</v>
+      </c>
+      <c r="G118" s="3">
+        <v>16</v>
+      </c>
+      <c r="H118" s="3">
+        <v>17</v>
+      </c>
+      <c r="I118" s="3">
+        <v>15</v>
+      </c>
+      <c r="J118" s="3">
+        <v>9</v>
+      </c>
+      <c r="K118" s="3">
+        <v>8</v>
+      </c>
+      <c r="L118" s="3">
+        <v>6</v>
+      </c>
+      <c r="M118" s="3">
+        <v>6</v>
+      </c>
+      <c r="N118" s="71">
+        <v>1</v>
+      </c>
+      <c r="O118" s="71">
+        <v>2</v>
+      </c>
+      <c r="P118" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="71">
+        <v>1</v>
+      </c>
+      <c r="R118" s="71">
+        <v>1</v>
+      </c>
+      <c r="S118" s="71">
+        <v>4</v>
+      </c>
+      <c r="T118" s="71">
+        <v>1</v>
+      </c>
+      <c r="U118" s="71">
+        <v>1</v>
+      </c>
+      <c r="V118" s="71">
+        <v>0</v>
+      </c>
+      <c r="W118" s="71">
+        <v>2</v>
+      </c>
+      <c r="X118" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z118"/>
+      <c r="AA118"/>
+      <c r="AB118"/>
+      <c r="AC118"/>
+      <c r="AD118"/>
+      <c r="AE118"/>
+      <c r="AF118"/>
+      <c r="AG118"/>
+      <c r="AH118"/>
+      <c r="AI118"/>
+      <c r="AJ118"/>
+    </row>
+    <row r="119" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B119" s="64" t="s">
+        <v>203</v>
+      </c>
+      <c r="C119" s="3">
+        <v>39</v>
+      </c>
+      <c r="D119" s="3">
+        <v>38</v>
+      </c>
+      <c r="E119" s="3">
+        <v>26</v>
+      </c>
+      <c r="F119" s="3">
+        <v>26</v>
+      </c>
+      <c r="G119" s="3">
+        <v>35</v>
+      </c>
+      <c r="H119" s="3">
+        <v>28</v>
+      </c>
+      <c r="I119" s="3">
+        <v>29</v>
+      </c>
+      <c r="J119" s="3">
+        <v>28</v>
+      </c>
+      <c r="K119" s="3">
+        <v>29</v>
+      </c>
+      <c r="L119" s="3">
+        <v>35</v>
+      </c>
+      <c r="M119" s="3">
+        <v>30</v>
+      </c>
+      <c r="N119" s="71">
+        <v>6</v>
+      </c>
+      <c r="O119" s="71">
+        <v>8</v>
+      </c>
+      <c r="P119" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q119" s="71">
+        <v>4</v>
+      </c>
+      <c r="R119" s="71">
+        <v>4</v>
+      </c>
+      <c r="S119" s="71">
+        <v>7</v>
+      </c>
+      <c r="T119" s="71">
+        <v>6</v>
+      </c>
+      <c r="U119" s="71">
+        <v>7</v>
+      </c>
+      <c r="V119" s="71">
+        <v>10</v>
+      </c>
+      <c r="W119" s="71">
+        <v>3</v>
+      </c>
+      <c r="X119" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z119"/>
+      <c r="AA119"/>
+      <c r="AB119"/>
+      <c r="AC119"/>
+      <c r="AD119"/>
+      <c r="AE119"/>
+      <c r="AF119"/>
+      <c r="AG119"/>
+      <c r="AH119"/>
+      <c r="AI119"/>
+      <c r="AJ119"/>
+    </row>
+    <row r="120" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" s="64" t="s">
+        <v>204</v>
+      </c>
+      <c r="C120" s="3">
+        <v>180</v>
+      </c>
+      <c r="D120" s="3">
+        <v>114</v>
+      </c>
+      <c r="E120" s="3">
+        <v>107</v>
+      </c>
+      <c r="F120" s="3">
+        <v>122</v>
+      </c>
+      <c r="G120" s="3">
+        <v>125</v>
+      </c>
+      <c r="H120" s="3">
+        <v>96</v>
+      </c>
+      <c r="I120" s="3">
+        <v>126</v>
+      </c>
+      <c r="J120" s="3">
+        <v>104</v>
+      </c>
+      <c r="K120" s="3">
+        <v>114</v>
+      </c>
+      <c r="L120" s="3">
+        <v>147</v>
+      </c>
+      <c r="M120" s="3">
+        <v>107</v>
+      </c>
+      <c r="N120" s="71">
+        <v>36</v>
+      </c>
+      <c r="O120" s="71">
+        <v>23</v>
+      </c>
+      <c r="P120" s="71">
+        <v>16</v>
+      </c>
+      <c r="Q120" s="71">
+        <v>27</v>
+      </c>
+      <c r="R120" s="71">
+        <v>17</v>
+      </c>
+      <c r="S120" s="71">
+        <v>21</v>
+      </c>
+      <c r="T120" s="71">
+        <v>25</v>
+      </c>
+      <c r="U120" s="71">
+        <v>23</v>
+      </c>
+      <c r="V120" s="71">
+        <v>25</v>
+      </c>
+      <c r="W120" s="71">
+        <v>20</v>
+      </c>
+      <c r="X120" s="71">
+        <v>26</v>
+      </c>
+      <c r="Z120"/>
+      <c r="AA120"/>
+      <c r="AB120"/>
+      <c r="AC120"/>
+      <c r="AD120"/>
+      <c r="AE120"/>
+      <c r="AF120"/>
+      <c r="AG120"/>
+      <c r="AH120"/>
+      <c r="AI120"/>
+      <c r="AJ120"/>
+    </row>
+    <row r="121" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" s="64" t="s">
+        <v>205</v>
+      </c>
+      <c r="C121" s="3">
+        <v>45</v>
+      </c>
+      <c r="D121" s="3">
+        <v>49</v>
+      </c>
+      <c r="E121" s="3">
+        <v>41</v>
+      </c>
+      <c r="F121" s="3">
+        <v>42</v>
+      </c>
+      <c r="G121" s="3">
+        <v>56</v>
+      </c>
+      <c r="H121" s="3">
+        <v>32</v>
+      </c>
+      <c r="I121" s="3">
+        <v>39</v>
+      </c>
+      <c r="J121" s="3">
+        <v>53</v>
+      </c>
+      <c r="K121" s="3">
+        <v>42</v>
+      </c>
+      <c r="L121" s="3">
+        <v>51</v>
+      </c>
+      <c r="M121" s="3">
+        <v>37</v>
+      </c>
+      <c r="N121" s="71">
+        <v>3</v>
+      </c>
+      <c r="O121" s="71">
+        <v>12</v>
+      </c>
+      <c r="P121" s="71">
+        <v>9</v>
+      </c>
+      <c r="Q121" s="71">
+        <v>5</v>
+      </c>
+      <c r="R121" s="71">
+        <v>16</v>
+      </c>
+      <c r="S121" s="71">
+        <v>5</v>
+      </c>
+      <c r="T121" s="71">
+        <v>7</v>
+      </c>
+      <c r="U121" s="71">
+        <v>4</v>
+      </c>
+      <c r="V121" s="71">
+        <v>2</v>
+      </c>
+      <c r="W121" s="71">
+        <v>11</v>
+      </c>
+      <c r="X121" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z121"/>
+      <c r="AA121"/>
+      <c r="AB121"/>
+      <c r="AC121"/>
+      <c r="AD121"/>
+      <c r="AE121"/>
+      <c r="AF121"/>
+      <c r="AG121"/>
+      <c r="AH121"/>
+      <c r="AI121"/>
+      <c r="AJ121"/>
+    </row>
+    <row r="122" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="B122" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="C122" s="3">
+        <v>41</v>
+      </c>
+      <c r="D122" s="3">
+        <v>38</v>
+      </c>
+      <c r="E122" s="3">
+        <v>44</v>
+      </c>
+      <c r="F122" s="3">
+        <v>33</v>
+      </c>
+      <c r="G122" s="3">
+        <v>40</v>
+      </c>
+      <c r="H122" s="3">
+        <v>37</v>
+      </c>
+      <c r="I122" s="3">
+        <v>42</v>
+      </c>
+      <c r="J122" s="3">
+        <v>42</v>
+      </c>
+      <c r="K122" s="3">
+        <v>50</v>
+      </c>
+      <c r="L122" s="3">
+        <v>41</v>
+      </c>
+      <c r="M122" s="3">
+        <v>42</v>
+      </c>
+      <c r="N122" s="71">
+        <v>5</v>
+      </c>
+      <c r="O122" s="71">
+        <v>9</v>
+      </c>
+      <c r="P122" s="71">
+        <v>8</v>
+      </c>
+      <c r="Q122" s="71">
+        <v>3</v>
+      </c>
+      <c r="R122" s="71">
+        <v>9</v>
+      </c>
+      <c r="S122" s="71">
+        <v>2</v>
+      </c>
+      <c r="T122" s="71">
+        <v>6</v>
+      </c>
+      <c r="U122" s="71">
+        <v>11</v>
+      </c>
+      <c r="V122" s="71">
+        <v>5</v>
+      </c>
+      <c r="W122" s="71">
+        <v>7</v>
+      </c>
+      <c r="X122" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z122"/>
+      <c r="AA122"/>
+      <c r="AB122"/>
+      <c r="AC122"/>
+      <c r="AD122"/>
+      <c r="AE122"/>
+      <c r="AF122"/>
+      <c r="AG122"/>
+      <c r="AH122"/>
+      <c r="AI122"/>
+      <c r="AJ122"/>
+    </row>
+    <row r="123" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="B123" s="64" t="s">
+        <v>206</v>
+      </c>
+      <c r="C123" s="3">
+        <v>8</v>
+      </c>
+      <c r="D123" s="3">
+        <v>8</v>
+      </c>
+      <c r="E123" s="3">
+        <v>10</v>
+      </c>
+      <c r="F123" s="3">
+        <v>5</v>
+      </c>
+      <c r="G123" s="3">
+        <v>10</v>
+      </c>
+      <c r="H123" s="3">
+        <v>4</v>
+      </c>
+      <c r="I123" s="3">
+        <v>5</v>
+      </c>
+      <c r="J123" s="3">
+        <v>7</v>
+      </c>
+      <c r="K123" s="3">
+        <v>11</v>
+      </c>
+      <c r="L123" s="3">
+        <v>9</v>
+      </c>
+      <c r="M123" s="3">
+        <v>3</v>
+      </c>
+      <c r="N123" s="71">
+        <v>1</v>
+      </c>
+      <c r="O123" s="71">
+        <v>1</v>
+      </c>
+      <c r="P123" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q123" s="71">
+        <v>1</v>
+      </c>
+      <c r="R123" s="71">
+        <v>1</v>
+      </c>
+      <c r="S123" s="71">
+        <v>0</v>
+      </c>
+      <c r="T123" s="71">
+        <v>1</v>
+      </c>
+      <c r="U123" s="71">
+        <v>2</v>
+      </c>
+      <c r="V123" s="71">
+        <v>2</v>
+      </c>
+      <c r="W123" s="71">
+        <v>1</v>
+      </c>
+      <c r="X123" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z123"/>
+      <c r="AA123"/>
+      <c r="AB123"/>
+      <c r="AC123"/>
+      <c r="AD123"/>
+      <c r="AE123"/>
+      <c r="AF123"/>
+      <c r="AG123"/>
+      <c r="AH123"/>
+      <c r="AI123"/>
+      <c r="AJ123"/>
+    </row>
+    <row r="124" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B124" s="64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C124" s="3">
+        <v>37</v>
+      </c>
+      <c r="D124" s="3">
+        <v>28</v>
+      </c>
+      <c r="E124" s="3">
+        <v>15</v>
+      </c>
+      <c r="F124" s="3">
+        <v>13</v>
+      </c>
+      <c r="G124" s="3">
+        <v>18</v>
+      </c>
+      <c r="H124" s="3">
+        <v>16</v>
+      </c>
+      <c r="I124" s="3">
+        <v>12</v>
+      </c>
+      <c r="J124" s="3">
+        <v>55</v>
+      </c>
+      <c r="K124" s="3">
+        <v>33</v>
+      </c>
+      <c r="L124" s="3">
+        <v>26</v>
+      </c>
+      <c r="M124" s="3">
+        <v>32</v>
+      </c>
+      <c r="N124" s="71">
+        <v>6</v>
+      </c>
+      <c r="O124" s="71">
+        <v>7</v>
+      </c>
+      <c r="P124" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="71">
+        <v>1</v>
+      </c>
+      <c r="R124" s="71">
+        <v>2</v>
+      </c>
+      <c r="S124" s="71">
+        <v>2</v>
+      </c>
+      <c r="T124" s="71">
+        <v>3</v>
+      </c>
+      <c r="U124" s="71">
+        <v>6</v>
+      </c>
+      <c r="V124" s="71">
+        <v>4</v>
+      </c>
+      <c r="W124" s="71">
+        <v>4</v>
+      </c>
+      <c r="X124" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z124"/>
+      <c r="AA124"/>
+      <c r="AB124"/>
+      <c r="AC124"/>
+      <c r="AD124"/>
+      <c r="AE124"/>
+      <c r="AF124"/>
+      <c r="AG124"/>
+      <c r="AH124"/>
+      <c r="AI124"/>
+      <c r="AJ124"/>
+    </row>
+    <row r="125" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B125" s="64" t="s">
+        <v>208</v>
+      </c>
+      <c r="C125" s="3">
+        <v>32</v>
+      </c>
+      <c r="D125" s="3">
+        <v>29</v>
+      </c>
+      <c r="E125" s="3">
+        <v>22</v>
+      </c>
+      <c r="F125" s="3">
+        <v>23</v>
+      </c>
+      <c r="G125" s="3">
+        <v>23</v>
+      </c>
+      <c r="H125" s="3">
+        <v>27</v>
+      </c>
+      <c r="I125" s="3">
+        <v>19</v>
+      </c>
+      <c r="J125" s="3">
+        <v>26</v>
+      </c>
+      <c r="K125" s="3">
+        <v>23</v>
+      </c>
+      <c r="L125" s="3">
+        <v>22</v>
+      </c>
+      <c r="M125" s="3">
+        <v>22</v>
+      </c>
+      <c r="N125" s="71">
+        <v>9</v>
+      </c>
+      <c r="O125" s="71">
+        <v>5</v>
+      </c>
+      <c r="P125" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q125" s="71">
+        <v>4</v>
+      </c>
+      <c r="R125" s="71">
+        <v>5</v>
+      </c>
+      <c r="S125" s="71">
+        <v>4</v>
+      </c>
+      <c r="T125" s="71">
+        <v>2</v>
+      </c>
+      <c r="U125" s="71">
+        <v>3</v>
+      </c>
+      <c r="V125" s="71">
+        <v>2</v>
+      </c>
+      <c r="W125" s="71">
+        <v>4</v>
+      </c>
+      <c r="X125" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z125"/>
+      <c r="AA125"/>
+      <c r="AB125"/>
+      <c r="AC125"/>
+      <c r="AD125"/>
+      <c r="AE125"/>
+      <c r="AF125"/>
+      <c r="AG125"/>
+      <c r="AH125"/>
+      <c r="AI125"/>
+      <c r="AJ125"/>
+    </row>
+    <row r="126" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B126" s="64" t="s">
+        <v>209</v>
+      </c>
+      <c r="C126" s="3">
+        <v>28</v>
+      </c>
+      <c r="D126" s="3">
+        <v>26</v>
+      </c>
+      <c r="E126" s="3">
+        <v>18</v>
+      </c>
+      <c r="F126" s="3">
+        <v>20</v>
+      </c>
+      <c r="G126" s="3">
+        <v>11</v>
+      </c>
+      <c r="H126" s="3">
+        <v>16</v>
+      </c>
+      <c r="I126" s="3">
+        <v>18</v>
+      </c>
+      <c r="J126" s="3">
+        <v>14</v>
+      </c>
+      <c r="K126" s="3">
+        <v>16</v>
+      </c>
+      <c r="L126" s="3">
+        <v>14</v>
+      </c>
+      <c r="M126" s="3">
+        <v>24</v>
+      </c>
+      <c r="N126" s="71">
+        <v>9</v>
+      </c>
+      <c r="O126" s="71">
+        <v>3</v>
+      </c>
+      <c r="P126" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q126" s="71">
+        <v>6</v>
+      </c>
+      <c r="R126" s="71">
+        <v>1</v>
+      </c>
+      <c r="S126" s="71">
+        <v>2</v>
+      </c>
+      <c r="T126" s="71">
+        <v>4</v>
+      </c>
+      <c r="U126" s="71">
+        <v>0</v>
+      </c>
+      <c r="V126" s="71">
+        <v>3</v>
+      </c>
+      <c r="W126" s="71">
+        <v>4</v>
+      </c>
+      <c r="X126" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z126"/>
+      <c r="AA126"/>
+      <c r="AB126"/>
+      <c r="AC126"/>
+      <c r="AD126"/>
+      <c r="AE126"/>
+      <c r="AF126"/>
+      <c r="AG126"/>
+      <c r="AH126"/>
+      <c r="AI126"/>
+      <c r="AJ126"/>
+    </row>
+    <row r="127" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B127" s="64" t="s">
+        <v>210</v>
+      </c>
+      <c r="C127" s="3">
+        <v>15</v>
+      </c>
+      <c r="D127" s="3">
+        <v>25</v>
+      </c>
+      <c r="E127" s="3">
+        <v>17</v>
+      </c>
+      <c r="F127" s="3">
+        <v>13</v>
+      </c>
+      <c r="G127" s="3">
+        <v>22</v>
+      </c>
+      <c r="H127" s="3">
+        <v>26</v>
+      </c>
+      <c r="I127" s="3">
+        <v>13</v>
+      </c>
+      <c r="J127" s="3">
+        <v>24</v>
+      </c>
+      <c r="K127" s="3">
+        <v>27</v>
+      </c>
+      <c r="L127" s="3">
+        <v>22</v>
+      </c>
+      <c r="M127" s="3">
+        <v>19</v>
+      </c>
+      <c r="N127" s="71">
+        <v>1</v>
+      </c>
+      <c r="O127" s="71">
+        <v>6</v>
+      </c>
+      <c r="P127" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q127" s="71">
+        <v>3</v>
+      </c>
+      <c r="R127" s="71">
+        <v>3</v>
+      </c>
+      <c r="S127" s="71">
+        <v>2</v>
+      </c>
+      <c r="T127" s="71">
+        <v>2</v>
+      </c>
+      <c r="U127" s="71">
+        <v>5</v>
+      </c>
+      <c r="V127" s="71">
+        <v>3</v>
+      </c>
+      <c r="W127" s="71">
+        <v>3</v>
+      </c>
+      <c r="X127" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z127"/>
+      <c r="AA127"/>
+      <c r="AB127"/>
+      <c r="AC127"/>
+      <c r="AD127"/>
+      <c r="AE127"/>
+      <c r="AF127"/>
+      <c r="AG127"/>
+      <c r="AH127"/>
+      <c r="AI127"/>
+      <c r="AJ127"/>
+    </row>
+    <row r="128" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B128" s="64" t="s">
+        <v>211</v>
+      </c>
+      <c r="C128" s="3">
+        <v>43</v>
+      </c>
+      <c r="D128" s="3">
+        <v>17</v>
+      </c>
+      <c r="E128" s="3">
+        <v>29</v>
+      </c>
+      <c r="F128" s="3">
+        <v>27</v>
+      </c>
+      <c r="G128" s="3">
+        <v>28</v>
+      </c>
+      <c r="H128" s="3">
+        <v>39</v>
+      </c>
+      <c r="I128" s="3">
+        <v>31</v>
+      </c>
+      <c r="J128" s="3">
+        <v>40</v>
+      </c>
+      <c r="K128" s="3">
+        <v>19</v>
+      </c>
+      <c r="L128" s="3">
+        <v>31</v>
+      </c>
+      <c r="M128" s="3">
+        <v>19</v>
+      </c>
+      <c r="N128" s="71">
+        <v>3</v>
+      </c>
+      <c r="O128" s="71">
+        <v>4</v>
+      </c>
+      <c r="P128" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q128" s="71">
+        <v>8</v>
+      </c>
+      <c r="R128" s="71">
+        <v>8</v>
+      </c>
+      <c r="S128" s="71">
+        <v>2</v>
+      </c>
+      <c r="T128" s="71">
+        <v>2</v>
+      </c>
+      <c r="U128" s="71">
+        <v>3</v>
+      </c>
+      <c r="V128" s="71">
+        <v>1</v>
+      </c>
+      <c r="W128" s="71">
+        <v>1</v>
+      </c>
+      <c r="X128" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z128"/>
+      <c r="AA128"/>
+      <c r="AB128"/>
+      <c r="AC128"/>
+      <c r="AD128"/>
+      <c r="AE128"/>
+      <c r="AF128"/>
+      <c r="AG128"/>
+      <c r="AH128"/>
+      <c r="AI128"/>
+      <c r="AJ128"/>
+    </row>
+    <row r="129" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A129" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B129" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" s="3">
+        <v>626</v>
+      </c>
+      <c r="D129" s="3">
+        <v>539</v>
+      </c>
+      <c r="E129" s="3">
+        <v>520</v>
+      </c>
+      <c r="F129" s="3">
+        <v>457</v>
+      </c>
+      <c r="G129" s="3">
+        <v>470</v>
+      </c>
+      <c r="H129" s="3">
+        <v>480</v>
+      </c>
+      <c r="I129" s="3">
+        <v>481</v>
+      </c>
+      <c r="J129" s="3">
+        <v>464</v>
+      </c>
+      <c r="K129" s="3">
+        <v>507</v>
+      </c>
+      <c r="L129" s="3">
+        <v>524</v>
+      </c>
+      <c r="M129" s="3">
+        <v>471</v>
+      </c>
+      <c r="N129" s="3">
+        <v>112</v>
+      </c>
+      <c r="O129" s="3">
+        <v>96</v>
+      </c>
+      <c r="P129" s="3">
+        <v>73</v>
+      </c>
+      <c r="Q129" s="3">
+        <v>71</v>
+      </c>
+      <c r="R129" s="3">
+        <v>91</v>
+      </c>
+      <c r="S129" s="3">
+        <v>94</v>
+      </c>
+      <c r="T129" s="3">
+        <v>85</v>
+      </c>
+      <c r="U129" s="3">
+        <v>97</v>
+      </c>
+      <c r="V129" s="3">
+        <v>98</v>
+      </c>
+      <c r="W129" s="3">
+        <v>124</v>
+      </c>
+      <c r="X129" s="3">
+        <v>116</v>
+      </c>
+      <c r="Z129"/>
+      <c r="AA129"/>
+      <c r="AB129"/>
+      <c r="AC129"/>
+      <c r="AD129"/>
+      <c r="AE129"/>
+      <c r="AF129"/>
+      <c r="AG129"/>
+      <c r="AH129"/>
+      <c r="AI129"/>
+      <c r="AJ129"/>
+    </row>
+    <row r="130" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="B130" s="64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C130" s="3">
+        <v>149</v>
+      </c>
+      <c r="D130" s="3">
+        <v>128</v>
+      </c>
+      <c r="E130" s="3">
+        <v>122</v>
+      </c>
+      <c r="F130" s="3">
+        <v>124</v>
+      </c>
+      <c r="G130" s="3">
+        <v>111</v>
+      </c>
+      <c r="H130" s="3">
+        <v>119</v>
+      </c>
+      <c r="I130" s="3">
+        <v>136</v>
+      </c>
+      <c r="J130" s="3">
+        <v>114</v>
+      </c>
+      <c r="K130" s="3">
+        <v>124</v>
+      </c>
+      <c r="L130" s="3">
+        <v>152</v>
+      </c>
+      <c r="M130" s="3">
+        <v>132</v>
+      </c>
+      <c r="N130" s="71">
+        <v>30</v>
+      </c>
+      <c r="O130" s="71">
+        <v>19</v>
+      </c>
+      <c r="P130" s="71">
+        <v>16</v>
+      </c>
+      <c r="Q130" s="71">
+        <v>20</v>
+      </c>
+      <c r="R130" s="71">
+        <v>20</v>
+      </c>
+      <c r="S130" s="71">
+        <v>27</v>
+      </c>
+      <c r="T130" s="71">
+        <v>19</v>
+      </c>
+      <c r="U130" s="71">
+        <v>24</v>
+      </c>
+      <c r="V130" s="71">
+        <v>32</v>
+      </c>
+      <c r="W130" s="71">
+        <v>42</v>
+      </c>
+      <c r="X130" s="71">
+        <v>23</v>
+      </c>
+      <c r="Z130"/>
+      <c r="AA130"/>
+      <c r="AB130"/>
+      <c r="AC130"/>
+      <c r="AD130"/>
+      <c r="AE130"/>
+      <c r="AF130"/>
+      <c r="AG130"/>
+      <c r="AH130"/>
+      <c r="AI130"/>
+      <c r="AJ130"/>
+    </row>
+    <row r="131" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="B131" s="64" t="s">
+        <v>213</v>
+      </c>
+      <c r="C131" s="3">
+        <v>53</v>
+      </c>
+      <c r="D131" s="3">
+        <v>38</v>
+      </c>
+      <c r="E131" s="3">
+        <v>38</v>
+      </c>
+      <c r="F131" s="3">
+        <v>27</v>
+      </c>
+      <c r="G131" s="3">
+        <v>29</v>
+      </c>
+      <c r="H131" s="3">
+        <v>33</v>
+      </c>
+      <c r="I131" s="3">
+        <v>22</v>
+      </c>
+      <c r="J131" s="3">
+        <v>32</v>
+      </c>
+      <c r="K131" s="3">
+        <v>35</v>
+      </c>
+      <c r="L131" s="3">
+        <v>36</v>
+      </c>
+      <c r="M131" s="3">
+        <v>39</v>
+      </c>
+      <c r="N131" s="71">
+        <v>8</v>
+      </c>
+      <c r="O131" s="71">
+        <v>5</v>
+      </c>
+      <c r="P131" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q131" s="71">
+        <v>5</v>
+      </c>
+      <c r="R131" s="71">
+        <v>8</v>
+      </c>
+      <c r="S131" s="71">
+        <v>4</v>
+      </c>
+      <c r="T131" s="71">
+        <v>1</v>
+      </c>
+      <c r="U131" s="71">
+        <v>5</v>
+      </c>
+      <c r="V131" s="71">
+        <v>5</v>
+      </c>
+      <c r="W131" s="71">
+        <v>7</v>
+      </c>
+      <c r="X131" s="71">
+        <v>10</v>
+      </c>
+      <c r="Z131"/>
+      <c r="AA131"/>
+      <c r="AB131"/>
+      <c r="AC131"/>
+      <c r="AD131"/>
+      <c r="AE131"/>
+      <c r="AF131"/>
+      <c r="AG131"/>
+      <c r="AH131"/>
+      <c r="AI131"/>
+      <c r="AJ131"/>
+    </row>
+    <row r="132" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B132" s="64" t="s">
+        <v>214</v>
+      </c>
+      <c r="C132" s="3">
+        <v>9</v>
+      </c>
+      <c r="D132" s="3">
+        <v>18</v>
+      </c>
+      <c r="E132" s="3">
+        <v>18</v>
+      </c>
+      <c r="F132" s="3">
+        <v>16</v>
+      </c>
+      <c r="G132" s="3">
+        <v>21</v>
+      </c>
+      <c r="H132" s="3">
+        <v>15</v>
+      </c>
+      <c r="I132" s="3">
+        <v>24</v>
+      </c>
+      <c r="J132" s="3">
+        <v>21</v>
+      </c>
+      <c r="K132" s="3">
+        <v>23</v>
+      </c>
+      <c r="L132" s="3">
+        <v>17</v>
+      </c>
+      <c r="M132" s="3">
+        <v>18</v>
+      </c>
+      <c r="N132" s="71">
+        <v>3</v>
+      </c>
+      <c r="O132" s="71">
+        <v>4</v>
+      </c>
+      <c r="P132" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q132" s="71">
+        <v>4</v>
+      </c>
+      <c r="R132" s="71">
+        <v>3</v>
+      </c>
+      <c r="S132" s="71">
+        <v>2</v>
+      </c>
+      <c r="T132" s="71">
+        <v>4</v>
+      </c>
+      <c r="U132" s="71">
+        <v>3</v>
+      </c>
+      <c r="V132" s="71">
+        <v>2</v>
+      </c>
+      <c r="W132" s="71">
+        <v>3</v>
+      </c>
+      <c r="X132" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z132"/>
+      <c r="AA132"/>
+      <c r="AB132"/>
+      <c r="AC132"/>
+      <c r="AD132"/>
+      <c r="AE132"/>
+      <c r="AF132"/>
+      <c r="AG132"/>
+      <c r="AH132"/>
+      <c r="AI132"/>
+      <c r="AJ132"/>
+    </row>
+    <row r="133" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B133" s="64" t="s">
+        <v>215</v>
+      </c>
+      <c r="C133" s="3">
+        <v>90</v>
+      </c>
+      <c r="D133" s="3">
+        <v>74</v>
+      </c>
+      <c r="E133" s="3">
+        <v>70</v>
+      </c>
+      <c r="F133" s="3">
+        <v>63</v>
+      </c>
+      <c r="G133" s="3">
+        <v>65</v>
+      </c>
+      <c r="H133" s="3">
+        <v>80</v>
+      </c>
+      <c r="I133" s="3">
+        <v>73</v>
+      </c>
+      <c r="J133" s="3">
+        <v>75</v>
+      </c>
+      <c r="K133" s="3">
+        <v>81</v>
+      </c>
+      <c r="L133" s="3">
+        <v>90</v>
+      </c>
+      <c r="M133" s="3">
+        <v>58</v>
+      </c>
+      <c r="N133" s="71">
+        <v>20</v>
+      </c>
+      <c r="O133" s="71">
+        <v>13</v>
+      </c>
+      <c r="P133" s="71">
+        <v>8</v>
+      </c>
+      <c r="Q133" s="71">
+        <v>7</v>
+      </c>
+      <c r="R133" s="71">
+        <v>13</v>
+      </c>
+      <c r="S133" s="71">
+        <v>17</v>
+      </c>
+      <c r="T133" s="71">
+        <v>24</v>
+      </c>
+      <c r="U133" s="71">
+        <v>17</v>
+      </c>
+      <c r="V133" s="71">
+        <v>11</v>
+      </c>
+      <c r="W133" s="71">
+        <v>23</v>
+      </c>
+      <c r="X133" s="71">
+        <v>20</v>
+      </c>
+      <c r="Z133"/>
+      <c r="AA133"/>
+      <c r="AB133"/>
+      <c r="AC133"/>
+      <c r="AD133"/>
+      <c r="AE133"/>
+      <c r="AF133"/>
+      <c r="AG133"/>
+      <c r="AH133"/>
+      <c r="AI133"/>
+      <c r="AJ133"/>
+    </row>
+    <row r="134" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B134" s="64" t="s">
+        <v>216</v>
+      </c>
+      <c r="C134" s="3">
+        <v>7</v>
+      </c>
+      <c r="D134" s="3">
+        <v>7</v>
+      </c>
+      <c r="E134" s="3">
+        <v>12</v>
+      </c>
+      <c r="F134" s="3">
+        <v>3</v>
+      </c>
+      <c r="G134" s="3">
+        <v>8</v>
+      </c>
+      <c r="H134" s="3">
+        <v>10</v>
+      </c>
+      <c r="I134" s="3">
+        <v>5</v>
+      </c>
+      <c r="J134" s="3">
+        <v>6</v>
+      </c>
+      <c r="K134" s="3">
+        <v>12</v>
+      </c>
+      <c r="L134" s="3">
+        <v>12</v>
+      </c>
+      <c r="M134" s="3">
+        <v>3</v>
+      </c>
+      <c r="N134" s="71">
+        <v>0</v>
+      </c>
+      <c r="O134" s="71">
+        <v>2</v>
+      </c>
+      <c r="P134" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q134" s="71">
+        <v>0</v>
+      </c>
+      <c r="R134" s="71">
+        <v>1</v>
+      </c>
+      <c r="S134" s="71">
+        <v>1</v>
+      </c>
+      <c r="T134" s="71">
+        <v>1</v>
+      </c>
+      <c r="U134" s="71">
+        <v>3</v>
+      </c>
+      <c r="V134" s="71">
+        <v>1</v>
+      </c>
+      <c r="W134" s="71">
+        <v>3</v>
+      </c>
+      <c r="X134" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z134"/>
+      <c r="AA134"/>
+      <c r="AB134"/>
+      <c r="AC134"/>
+      <c r="AD134"/>
+      <c r="AE134"/>
+      <c r="AF134"/>
+      <c r="AG134"/>
+      <c r="AH134"/>
+      <c r="AI134"/>
+      <c r="AJ134"/>
+    </row>
+    <row r="135" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B135" s="64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C135" s="3">
+        <v>9</v>
+      </c>
+      <c r="D135" s="3">
+        <v>15</v>
+      </c>
+      <c r="E135" s="3">
+        <v>13</v>
+      </c>
+      <c r="F135" s="3">
+        <v>6</v>
+      </c>
+      <c r="G135" s="3">
+        <v>15</v>
+      </c>
+      <c r="H135" s="3">
+        <v>8</v>
+      </c>
+      <c r="I135" s="3">
+        <v>8</v>
+      </c>
+      <c r="J135" s="3">
+        <v>12</v>
+      </c>
+      <c r="K135" s="3">
+        <v>14</v>
+      </c>
+      <c r="L135" s="3">
+        <v>7</v>
+      </c>
+      <c r="M135" s="3">
+        <v>7</v>
+      </c>
+      <c r="N135" s="71">
+        <v>2</v>
+      </c>
+      <c r="O135" s="71">
+        <v>2</v>
+      </c>
+      <c r="P135" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q135" s="71">
+        <v>0</v>
+      </c>
+      <c r="R135" s="71">
+        <v>2</v>
+      </c>
+      <c r="S135" s="71">
+        <v>3</v>
+      </c>
+      <c r="T135" s="71">
+        <v>1</v>
+      </c>
+      <c r="U135" s="71">
+        <v>3</v>
+      </c>
+      <c r="V135" s="71">
+        <v>4</v>
+      </c>
+      <c r="W135" s="71">
+        <v>2</v>
+      </c>
+      <c r="X135" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z135"/>
+      <c r="AA135"/>
+      <c r="AB135"/>
+      <c r="AC135"/>
+      <c r="AD135"/>
+      <c r="AE135"/>
+      <c r="AF135"/>
+      <c r="AG135"/>
+      <c r="AH135"/>
+      <c r="AI135"/>
+      <c r="AJ135"/>
+    </row>
+    <row r="136" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B136" s="64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C136" s="3">
+        <v>39</v>
+      </c>
+      <c r="D136" s="3">
+        <v>30</v>
+      </c>
+      <c r="E136" s="3">
+        <v>31</v>
+      </c>
+      <c r="F136" s="3">
+        <v>25</v>
+      </c>
+      <c r="G136" s="3">
+        <v>21</v>
+      </c>
+      <c r="H136" s="3">
+        <v>25</v>
+      </c>
+      <c r="I136" s="3">
+        <v>23</v>
+      </c>
+      <c r="J136" s="3">
+        <v>23</v>
+      </c>
+      <c r="K136" s="3">
+        <v>15</v>
+      </c>
+      <c r="L136" s="3">
+        <v>24</v>
+      </c>
+      <c r="M136" s="3">
+        <v>19</v>
+      </c>
+      <c r="N136" s="71">
+        <v>14</v>
+      </c>
+      <c r="O136" s="71">
+        <v>12</v>
+      </c>
+      <c r="P136" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q136" s="71">
+        <v>3</v>
+      </c>
+      <c r="R136" s="71">
+        <v>2</v>
+      </c>
+      <c r="S136" s="71">
+        <v>3</v>
+      </c>
+      <c r="T136" s="71">
+        <v>4</v>
+      </c>
+      <c r="U136" s="71">
+        <v>4</v>
+      </c>
+      <c r="V136" s="71">
+        <v>5</v>
+      </c>
+      <c r="W136" s="71">
+        <v>2</v>
+      </c>
+      <c r="X136" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z136"/>
+      <c r="AA136"/>
+      <c r="AB136"/>
+      <c r="AC136"/>
+      <c r="AD136"/>
+      <c r="AE136"/>
+      <c r="AF136"/>
+      <c r="AG136"/>
+      <c r="AH136"/>
+      <c r="AI136"/>
+      <c r="AJ136"/>
+    </row>
+    <row r="137" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="B137" s="64" t="s">
+        <v>219</v>
+      </c>
+      <c r="C137" s="3">
+        <v>16</v>
+      </c>
+      <c r="D137" s="3">
+        <v>10</v>
+      </c>
+      <c r="E137" s="3">
+        <v>15</v>
+      </c>
+      <c r="F137" s="3">
+        <v>11</v>
+      </c>
+      <c r="G137" s="3">
+        <v>11</v>
+      </c>
+      <c r="H137" s="3">
+        <v>14</v>
+      </c>
+      <c r="I137" s="3">
+        <v>7</v>
+      </c>
+      <c r="J137" s="3">
+        <v>8</v>
+      </c>
+      <c r="K137" s="3">
+        <v>10</v>
+      </c>
+      <c r="L137" s="3">
+        <v>10</v>
+      </c>
+      <c r="M137" s="3">
+        <v>13</v>
+      </c>
+      <c r="N137" s="71">
+        <v>2</v>
+      </c>
+      <c r="O137" s="71">
+        <v>0</v>
+      </c>
+      <c r="P137" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q137" s="71">
+        <v>5</v>
+      </c>
+      <c r="R137" s="71">
+        <v>2</v>
+      </c>
+      <c r="S137" s="71">
+        <v>1</v>
+      </c>
+      <c r="T137" s="71">
+        <v>2</v>
+      </c>
+      <c r="U137" s="71">
+        <v>5</v>
+      </c>
+      <c r="V137" s="71">
+        <v>5</v>
+      </c>
+      <c r="W137" s="71">
+        <v>2</v>
+      </c>
+      <c r="X137" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z137"/>
+      <c r="AA137"/>
+      <c r="AB137"/>
+      <c r="AC137"/>
+      <c r="AD137"/>
+      <c r="AE137"/>
+      <c r="AF137"/>
+      <c r="AG137"/>
+      <c r="AH137"/>
+      <c r="AI137"/>
+      <c r="AJ137"/>
+    </row>
+    <row r="138" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B138" s="64" t="s">
+        <v>220</v>
+      </c>
+      <c r="C138" s="3">
+        <v>12</v>
+      </c>
+      <c r="D138" s="3">
+        <v>12</v>
+      </c>
+      <c r="E138" s="3">
+        <v>9</v>
+      </c>
+      <c r="F138" s="3">
+        <v>7</v>
+      </c>
+      <c r="G138" s="3">
+        <v>8</v>
+      </c>
+      <c r="H138" s="3">
+        <v>9</v>
+      </c>
+      <c r="I138" s="3">
+        <v>4</v>
+      </c>
+      <c r="J138" s="3">
+        <v>5</v>
+      </c>
+      <c r="K138" s="3">
+        <v>11</v>
+      </c>
+      <c r="L138" s="3">
+        <v>2</v>
+      </c>
+      <c r="M138" s="3">
+        <v>4</v>
+      </c>
+      <c r="N138" s="71">
+        <v>0</v>
+      </c>
+      <c r="O138" s="71">
+        <v>1</v>
+      </c>
+      <c r="P138" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q138" s="71">
+        <v>3</v>
+      </c>
+      <c r="R138" s="71">
+        <v>1</v>
+      </c>
+      <c r="S138" s="71">
+        <v>1</v>
+      </c>
+      <c r="T138" s="71">
+        <v>1</v>
+      </c>
+      <c r="U138" s="71">
+        <v>1</v>
+      </c>
+      <c r="V138" s="71">
+        <v>2</v>
+      </c>
+      <c r="W138" s="71">
+        <v>0</v>
+      </c>
+      <c r="X138" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z138"/>
+      <c r="AA138"/>
+      <c r="AB138"/>
+      <c r="AC138"/>
+      <c r="AD138"/>
+      <c r="AE138"/>
+      <c r="AF138"/>
+      <c r="AG138"/>
+      <c r="AH138"/>
+      <c r="AI138"/>
+      <c r="AJ138"/>
+    </row>
+    <row r="139" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B139" s="64" t="s">
+        <v>221</v>
+      </c>
+      <c r="C139" s="3">
+        <v>33</v>
+      </c>
+      <c r="D139" s="3">
+        <v>30</v>
+      </c>
+      <c r="E139" s="3">
+        <v>21</v>
+      </c>
+      <c r="F139" s="3">
+        <v>21</v>
+      </c>
+      <c r="G139" s="3">
+        <v>18</v>
+      </c>
+      <c r="H139" s="3">
+        <v>31</v>
+      </c>
+      <c r="I139" s="3">
+        <v>29</v>
+      </c>
+      <c r="J139" s="3">
+        <v>26</v>
+      </c>
+      <c r="K139" s="3">
+        <v>21</v>
+      </c>
+      <c r="L139" s="3">
+        <v>25</v>
+      </c>
+      <c r="M139" s="3">
+        <v>24</v>
+      </c>
+      <c r="N139" s="71">
+        <v>4</v>
+      </c>
+      <c r="O139" s="71">
+        <v>5</v>
+      </c>
+      <c r="P139" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q139" s="71">
+        <v>2</v>
+      </c>
+      <c r="R139" s="71">
+        <v>2</v>
+      </c>
+      <c r="S139" s="71">
+        <v>4</v>
+      </c>
+      <c r="T139" s="71">
+        <v>4</v>
+      </c>
+      <c r="U139" s="71">
+        <v>3</v>
+      </c>
+      <c r="V139" s="71">
+        <v>4</v>
+      </c>
+      <c r="W139" s="71">
+        <v>5</v>
+      </c>
+      <c r="X139" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z139"/>
+      <c r="AA139"/>
+      <c r="AB139"/>
+      <c r="AC139"/>
+      <c r="AD139"/>
+      <c r="AE139"/>
+      <c r="AF139"/>
+      <c r="AG139"/>
+      <c r="AH139"/>
+      <c r="AI139"/>
+      <c r="AJ139"/>
+    </row>
+    <row r="140" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="B140" s="64" t="s">
+        <v>222</v>
+      </c>
+      <c r="C140" s="3">
+        <v>17</v>
+      </c>
+      <c r="D140" s="3">
+        <v>10</v>
+      </c>
+      <c r="E140" s="3">
+        <v>3</v>
+      </c>
+      <c r="F140" s="3">
+        <v>7</v>
+      </c>
+      <c r="G140" s="3">
+        <v>6</v>
+      </c>
+      <c r="H140" s="3">
+        <v>7</v>
+      </c>
+      <c r="I140" s="3">
+        <v>2</v>
+      </c>
+      <c r="J140" s="3">
+        <v>7</v>
+      </c>
+      <c r="K140" s="3">
+        <v>3</v>
+      </c>
+      <c r="L140" s="3">
+        <v>6</v>
+      </c>
+      <c r="M140" s="3">
+        <v>2</v>
+      </c>
+      <c r="N140" s="71">
+        <v>3</v>
+      </c>
+      <c r="O140" s="71">
+        <v>4</v>
+      </c>
+      <c r="P140" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="71">
+        <v>1</v>
+      </c>
+      <c r="R140" s="71">
+        <v>0</v>
+      </c>
+      <c r="S140" s="71">
+        <v>1</v>
+      </c>
+      <c r="T140" s="71">
+        <v>1</v>
+      </c>
+      <c r="U140" s="71">
+        <v>0</v>
+      </c>
+      <c r="V140" s="71">
+        <v>1</v>
+      </c>
+      <c r="W140" s="71">
+        <v>1</v>
+      </c>
+      <c r="X140" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z140"/>
+      <c r="AA140"/>
+      <c r="AB140"/>
+      <c r="AC140"/>
+      <c r="AD140"/>
+      <c r="AE140"/>
+      <c r="AF140"/>
+      <c r="AG140"/>
+      <c r="AH140"/>
+      <c r="AI140"/>
+      <c r="AJ140"/>
+    </row>
+    <row r="141" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="B141" s="64" t="s">
+        <v>223</v>
+      </c>
+      <c r="C141" s="3">
+        <v>25</v>
+      </c>
+      <c r="D141" s="3">
+        <v>21</v>
+      </c>
+      <c r="E141" s="3">
+        <v>17</v>
+      </c>
+      <c r="F141" s="3">
+        <v>18</v>
+      </c>
+      <c r="G141" s="3">
+        <v>17</v>
+      </c>
+      <c r="H141" s="3">
+        <v>18</v>
+      </c>
+      <c r="I141" s="3">
+        <v>24</v>
+      </c>
+      <c r="J141" s="3">
+        <v>14</v>
+      </c>
+      <c r="K141" s="3">
+        <v>19</v>
+      </c>
+      <c r="L141" s="3">
+        <v>18</v>
+      </c>
+      <c r="M141" s="3">
+        <v>17</v>
+      </c>
+      <c r="N141" s="71">
+        <v>1</v>
+      </c>
+      <c r="O141" s="71">
+        <v>5</v>
+      </c>
+      <c r="P141" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q141" s="71">
+        <v>2</v>
+      </c>
+      <c r="R141" s="71">
+        <v>2</v>
+      </c>
+      <c r="S141" s="71">
+        <v>4</v>
+      </c>
+      <c r="T141" s="71">
+        <v>3</v>
+      </c>
+      <c r="U141" s="71">
+        <v>4</v>
+      </c>
+      <c r="V141" s="71">
+        <v>5</v>
+      </c>
+      <c r="W141" s="71">
+        <v>6</v>
+      </c>
+      <c r="X141" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z141"/>
+      <c r="AA141"/>
+      <c r="AB141"/>
+      <c r="AC141"/>
+      <c r="AD141"/>
+      <c r="AE141"/>
+      <c r="AF141"/>
+      <c r="AG141"/>
+      <c r="AH141"/>
+      <c r="AI141"/>
+      <c r="AJ141"/>
+    </row>
+    <row r="142" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B142" s="64" t="s">
+        <v>224</v>
+      </c>
+      <c r="C142" s="3">
+        <v>18</v>
+      </c>
+      <c r="D142" s="3">
+        <v>17</v>
+      </c>
+      <c r="E142" s="3">
+        <v>12</v>
+      </c>
+      <c r="F142" s="3">
+        <v>10</v>
+      </c>
+      <c r="G142" s="3">
+        <v>17</v>
+      </c>
+      <c r="H142" s="3">
+        <v>20</v>
+      </c>
+      <c r="I142" s="3">
+        <v>19</v>
+      </c>
+      <c r="J142" s="3">
+        <v>12</v>
+      </c>
+      <c r="K142" s="3">
+        <v>16</v>
+      </c>
+      <c r="L142" s="3">
+        <v>15</v>
+      </c>
+      <c r="M142" s="3">
+        <v>14</v>
+      </c>
+      <c r="N142" s="71">
+        <v>4</v>
+      </c>
+      <c r="O142" s="71">
+        <v>3</v>
+      </c>
+      <c r="P142" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q142" s="71">
+        <v>1</v>
+      </c>
+      <c r="R142" s="71">
+        <v>5</v>
+      </c>
+      <c r="S142" s="71">
+        <v>3</v>
+      </c>
+      <c r="T142" s="71">
+        <v>4</v>
+      </c>
+      <c r="U142" s="71">
+        <v>0</v>
+      </c>
+      <c r="V142" s="71">
+        <v>1</v>
+      </c>
+      <c r="W142" s="71">
+        <v>2</v>
+      </c>
+      <c r="X142" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z142"/>
+      <c r="AA142"/>
+      <c r="AB142"/>
+      <c r="AC142"/>
+      <c r="AD142"/>
+      <c r="AE142"/>
+      <c r="AF142"/>
+      <c r="AG142"/>
+      <c r="AH142"/>
+      <c r="AI142"/>
+      <c r="AJ142"/>
+    </row>
+    <row r="143" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="B143" s="64" t="s">
+        <v>225</v>
+      </c>
+      <c r="C143" s="3">
+        <v>47</v>
+      </c>
+      <c r="D143" s="3">
+        <v>45</v>
+      </c>
+      <c r="E143" s="3">
+        <v>40</v>
+      </c>
+      <c r="F143" s="3">
+        <v>47</v>
+      </c>
+      <c r="G143" s="3">
+        <v>37</v>
+      </c>
+      <c r="H143" s="3">
+        <v>37</v>
+      </c>
+      <c r="I143" s="3">
+        <v>38</v>
+      </c>
+      <c r="J143" s="3">
+        <v>33</v>
+      </c>
+      <c r="K143" s="3">
+        <v>39</v>
+      </c>
+      <c r="L143" s="3">
+        <v>41</v>
+      </c>
+      <c r="M143" s="3">
+        <v>44</v>
+      </c>
+      <c r="N143" s="71">
+        <v>5</v>
+      </c>
+      <c r="O143" s="71">
+        <v>5</v>
+      </c>
+      <c r="P143" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q143" s="71">
+        <v>4</v>
+      </c>
+      <c r="R143" s="71">
+        <v>14</v>
+      </c>
+      <c r="S143" s="71">
+        <v>9</v>
+      </c>
+      <c r="T143" s="71">
+        <v>6</v>
+      </c>
+      <c r="U143" s="71">
+        <v>10</v>
+      </c>
+      <c r="V143" s="71">
+        <v>8</v>
+      </c>
+      <c r="W143" s="71">
+        <v>8</v>
+      </c>
+      <c r="X143" s="71">
+        <v>17</v>
+      </c>
+      <c r="Z143"/>
+      <c r="AA143"/>
+      <c r="AB143"/>
+      <c r="AC143"/>
+      <c r="AD143"/>
+      <c r="AE143"/>
+      <c r="AF143"/>
+      <c r="AG143"/>
+      <c r="AH143"/>
+      <c r="AI143"/>
+      <c r="AJ143"/>
+    </row>
+    <row r="144" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B144" s="64" t="s">
+        <v>226</v>
+      </c>
+      <c r="C144" s="3">
+        <v>15</v>
+      </c>
+      <c r="D144" s="3">
+        <v>17</v>
+      </c>
+      <c r="E144" s="3">
+        <v>16</v>
+      </c>
+      <c r="F144" s="3">
+        <v>10</v>
+      </c>
+      <c r="G144" s="3">
+        <v>17</v>
+      </c>
+      <c r="H144" s="3">
+        <v>16</v>
+      </c>
+      <c r="I144" s="3">
+        <v>13</v>
+      </c>
+      <c r="J144" s="3">
+        <v>15</v>
+      </c>
+      <c r="K144" s="3">
+        <v>14</v>
+      </c>
+      <c r="L144" s="3">
+        <v>14</v>
+      </c>
+      <c r="M144" s="3">
+        <v>16</v>
+      </c>
+      <c r="N144" s="71">
+        <v>1</v>
+      </c>
+      <c r="O144" s="71">
+        <v>1</v>
+      </c>
+      <c r="P144" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q144" s="71">
+        <v>2</v>
+      </c>
+      <c r="R144" s="71">
+        <v>3</v>
+      </c>
+      <c r="S144" s="71">
+        <v>4</v>
+      </c>
+      <c r="T144" s="71">
+        <v>1</v>
+      </c>
+      <c r="U144" s="71">
+        <v>5</v>
+      </c>
+      <c r="V144" s="71">
+        <v>2</v>
+      </c>
+      <c r="W144" s="71">
+        <v>2</v>
+      </c>
+      <c r="X144" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z144"/>
+      <c r="AA144"/>
+      <c r="AB144"/>
+      <c r="AC144"/>
+      <c r="AD144"/>
+      <c r="AE144"/>
+      <c r="AF144"/>
+      <c r="AG144"/>
+      <c r="AH144"/>
+      <c r="AI144"/>
+      <c r="AJ144"/>
+    </row>
+    <row r="145" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B145" s="64" t="s">
+        <v>227</v>
+      </c>
+      <c r="C145" s="3">
+        <v>8</v>
+      </c>
+      <c r="D145" s="3">
+        <v>3</v>
+      </c>
+      <c r="E145" s="3">
+        <v>8</v>
+      </c>
+      <c r="F145" s="3">
+        <v>2</v>
+      </c>
+      <c r="G145" s="3">
+        <v>5</v>
+      </c>
+      <c r="H145" s="3">
+        <v>2</v>
+      </c>
+      <c r="I145" s="3">
+        <v>6</v>
+      </c>
+      <c r="J145" s="3">
+        <v>2</v>
+      </c>
+      <c r="K145" s="3">
+        <v>5</v>
+      </c>
+      <c r="L145" s="3">
+        <v>3</v>
+      </c>
+      <c r="M145" s="3">
+        <v>2</v>
+      </c>
+      <c r="N145" s="71">
+        <v>0</v>
+      </c>
+      <c r="O145" s="71">
+        <v>0</v>
+      </c>
+      <c r="P145" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q145" s="71">
+        <v>0</v>
+      </c>
+      <c r="R145" s="71">
+        <v>1</v>
+      </c>
+      <c r="S145" s="71">
+        <v>0</v>
+      </c>
+      <c r="T145" s="71">
+        <v>0</v>
+      </c>
+      <c r="U145" s="71">
+        <v>0</v>
+      </c>
+      <c r="V145" s="71">
+        <v>0</v>
+      </c>
+      <c r="W145" s="71">
+        <v>1</v>
+      </c>
+      <c r="X145" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z145"/>
+      <c r="AA145"/>
+      <c r="AB145"/>
+      <c r="AC145"/>
+      <c r="AD145"/>
+      <c r="AE145"/>
+      <c r="AF145"/>
+      <c r="AG145"/>
+      <c r="AH145"/>
+      <c r="AI145"/>
+      <c r="AJ145"/>
+    </row>
+    <row r="146" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="64" t="s">
+        <v>228</v>
+      </c>
+      <c r="C146" s="3">
+        <v>26</v>
+      </c>
+      <c r="D146" s="3">
+        <v>12</v>
+      </c>
+      <c r="E146" s="3">
+        <v>23</v>
+      </c>
+      <c r="F146" s="3">
+        <v>16</v>
+      </c>
+      <c r="G146" s="3">
+        <v>20</v>
+      </c>
+      <c r="H146" s="3">
+        <v>7</v>
+      </c>
+      <c r="I146" s="3">
+        <v>12</v>
+      </c>
+      <c r="J146" s="3">
+        <v>16</v>
+      </c>
+      <c r="K146" s="3">
+        <v>14</v>
+      </c>
+      <c r="L146" s="3">
+        <v>13</v>
+      </c>
+      <c r="M146" s="3">
+        <v>16</v>
+      </c>
+      <c r="N146" s="71">
+        <v>6</v>
+      </c>
+      <c r="O146" s="71">
+        <v>4</v>
+      </c>
+      <c r="P146" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q146" s="71">
+        <v>4</v>
+      </c>
+      <c r="R146" s="71">
+        <v>5</v>
+      </c>
+      <c r="S146" s="71">
+        <v>2</v>
+      </c>
+      <c r="T146" s="71">
+        <v>2</v>
+      </c>
+      <c r="U146" s="71">
+        <v>2</v>
+      </c>
+      <c r="V146" s="71">
+        <v>0</v>
+      </c>
+      <c r="W146" s="71">
+        <v>4</v>
+      </c>
+      <c r="X146" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z146"/>
+      <c r="AA146"/>
+      <c r="AB146"/>
+      <c r="AC146"/>
+      <c r="AD146"/>
+      <c r="AE146"/>
+      <c r="AF146"/>
+      <c r="AG146"/>
+      <c r="AH146"/>
+      <c r="AI146"/>
+      <c r="AJ146"/>
+    </row>
+    <row r="147" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B147" s="64" t="s">
+        <v>229</v>
+      </c>
+      <c r="C147" s="3">
+        <v>24</v>
+      </c>
+      <c r="D147" s="3">
+        <v>22</v>
+      </c>
+      <c r="E147" s="3">
+        <v>23</v>
+      </c>
+      <c r="F147" s="3">
+        <v>20</v>
+      </c>
+      <c r="G147" s="3">
+        <v>15</v>
+      </c>
+      <c r="H147" s="3">
+        <v>7</v>
+      </c>
+      <c r="I147" s="3">
+        <v>13</v>
+      </c>
+      <c r="J147" s="3">
+        <v>13</v>
+      </c>
+      <c r="K147" s="3">
+        <v>22</v>
+      </c>
+      <c r="L147" s="3">
+        <v>11</v>
+      </c>
+      <c r="M147" s="3">
+        <v>16</v>
+      </c>
+      <c r="N147" s="71">
+        <v>5</v>
+      </c>
+      <c r="O147" s="71">
+        <v>4</v>
+      </c>
+      <c r="P147" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q147" s="71">
+        <v>6</v>
+      </c>
+      <c r="R147" s="71">
+        <v>0</v>
+      </c>
+      <c r="S147" s="71">
+        <v>1</v>
+      </c>
+      <c r="T147" s="71">
+        <v>4</v>
+      </c>
+      <c r="U147" s="71">
+        <v>6</v>
+      </c>
+      <c r="V147" s="71">
+        <v>3</v>
+      </c>
+      <c r="W147" s="71">
+        <v>4</v>
+      </c>
+      <c r="X147" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z147"/>
+      <c r="AA147"/>
+      <c r="AB147"/>
+      <c r="AC147"/>
+      <c r="AD147"/>
+      <c r="AE147"/>
+      <c r="AF147"/>
+      <c r="AG147"/>
+      <c r="AH147"/>
+      <c r="AI147"/>
+      <c r="AJ147"/>
+    </row>
+    <row r="148" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B148" s="64" t="s">
+        <v>230</v>
+      </c>
+      <c r="C148" s="3">
+        <v>8</v>
+      </c>
+      <c r="D148" s="3">
+        <v>11</v>
+      </c>
+      <c r="E148" s="3">
+        <v>10</v>
+      </c>
+      <c r="F148" s="3">
+        <v>9</v>
+      </c>
+      <c r="G148" s="3">
+        <v>12</v>
+      </c>
+      <c r="H148" s="3">
+        <v>9</v>
+      </c>
+      <c r="I148" s="3">
+        <v>14</v>
+      </c>
+      <c r="J148" s="3">
+        <v>14</v>
+      </c>
+      <c r="K148" s="3">
+        <v>15</v>
+      </c>
+      <c r="L148" s="3">
+        <v>11</v>
+      </c>
+      <c r="M148" s="3">
+        <v>9</v>
+      </c>
+      <c r="N148" s="71">
+        <v>2</v>
+      </c>
+      <c r="O148" s="71">
+        <v>5</v>
+      </c>
+      <c r="P148" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q148" s="71">
+        <v>0</v>
+      </c>
+      <c r="R148" s="71">
+        <v>5</v>
+      </c>
+      <c r="S148" s="71">
+        <v>3</v>
+      </c>
+      <c r="T148" s="71">
+        <v>2</v>
+      </c>
+      <c r="U148" s="71">
+        <v>1</v>
+      </c>
+      <c r="V148" s="71">
+        <v>1</v>
+      </c>
+      <c r="W148" s="71">
+        <v>3</v>
+      </c>
+      <c r="X148" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z148"/>
+      <c r="AA148"/>
+      <c r="AB148"/>
+      <c r="AC148"/>
+      <c r="AD148"/>
+      <c r="AE148"/>
+      <c r="AF148"/>
+      <c r="AG148"/>
+      <c r="AH148"/>
+      <c r="AI148"/>
+      <c r="AJ148"/>
+    </row>
+    <row r="149" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="B149" s="64" t="s">
+        <v>231</v>
+      </c>
+      <c r="C149" s="3">
+        <v>21</v>
+      </c>
+      <c r="D149" s="3">
+        <v>19</v>
+      </c>
+      <c r="E149" s="3">
+        <v>19</v>
+      </c>
+      <c r="F149" s="3">
+        <v>15</v>
+      </c>
+      <c r="G149" s="3">
+        <v>17</v>
+      </c>
+      <c r="H149" s="3">
+        <v>13</v>
+      </c>
+      <c r="I149" s="3">
+        <v>9</v>
+      </c>
+      <c r="J149" s="3">
+        <v>16</v>
+      </c>
+      <c r="K149" s="3">
+        <v>14</v>
+      </c>
+      <c r="L149" s="3">
+        <v>17</v>
+      </c>
+      <c r="M149" s="3">
+        <v>18</v>
+      </c>
+      <c r="N149" s="71">
+        <v>2</v>
+      </c>
+      <c r="O149" s="71">
+        <v>2</v>
+      </c>
+      <c r="P149" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q149" s="71">
+        <v>2</v>
+      </c>
+      <c r="R149" s="71">
+        <v>2</v>
+      </c>
+      <c r="S149" s="71">
+        <v>4</v>
+      </c>
+      <c r="T149" s="71">
+        <v>1</v>
+      </c>
+      <c r="U149" s="71">
+        <v>1</v>
+      </c>
+      <c r="V149" s="71">
+        <v>6</v>
+      </c>
+      <c r="W149" s="71">
+        <v>4</v>
+      </c>
+      <c r="X149" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z149"/>
+      <c r="AA149"/>
+      <c r="AB149"/>
+      <c r="AC149"/>
+      <c r="AD149"/>
+      <c r="AE149"/>
+      <c r="AF149"/>
+      <c r="AG149"/>
+      <c r="AH149"/>
+      <c r="AI149"/>
+      <c r="AJ149"/>
+    </row>
+    <row r="150" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A150" s="73" t="s">
+        <v>70</v>
+      </c>
+      <c r="B150" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C150" s="3">
+        <v>642</v>
+      </c>
+      <c r="D150" s="3">
+        <v>630</v>
+      </c>
+      <c r="E150" s="3">
+        <v>594</v>
+      </c>
+      <c r="F150" s="3">
+        <v>634</v>
+      </c>
+      <c r="G150" s="3">
+        <v>666</v>
+      </c>
+      <c r="H150" s="3">
+        <v>707</v>
+      </c>
+      <c r="I150" s="3">
+        <v>795</v>
+      </c>
+      <c r="J150" s="3">
+        <v>728</v>
+      </c>
+      <c r="K150" s="3">
+        <v>721</v>
+      </c>
+      <c r="L150" s="3">
+        <v>742</v>
+      </c>
+      <c r="M150" s="3">
+        <v>611</v>
+      </c>
+      <c r="N150" s="3">
+        <v>110</v>
+      </c>
+      <c r="O150" s="3">
+        <v>101</v>
+      </c>
+      <c r="P150" s="3">
+        <v>109</v>
+      </c>
+      <c r="Q150" s="3">
+        <v>97</v>
+      </c>
+      <c r="R150" s="3">
+        <v>96</v>
+      </c>
+      <c r="S150" s="3">
+        <v>108</v>
+      </c>
+      <c r="T150" s="3">
+        <v>116</v>
+      </c>
+      <c r="U150" s="3">
+        <v>114</v>
+      </c>
+      <c r="V150" s="3">
+        <v>109</v>
+      </c>
+      <c r="W150" s="3">
+        <v>125</v>
+      </c>
+      <c r="X150" s="3">
+        <v>110</v>
+      </c>
+      <c r="Z150"/>
+      <c r="AA150"/>
+      <c r="AB150"/>
+      <c r="AC150"/>
+      <c r="AD150"/>
+      <c r="AE150"/>
+      <c r="AF150"/>
+      <c r="AG150"/>
+      <c r="AH150"/>
+      <c r="AI150"/>
+      <c r="AJ150"/>
+    </row>
+    <row r="151" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="B151" s="64" t="s">
+        <v>232</v>
+      </c>
+      <c r="C151" s="3">
+        <v>230</v>
+      </c>
+      <c r="D151" s="3">
+        <v>215</v>
+      </c>
+      <c r="E151" s="3">
+        <v>212</v>
+      </c>
+      <c r="F151" s="3">
+        <v>240</v>
+      </c>
+      <c r="G151" s="3">
+        <v>236</v>
+      </c>
+      <c r="H151" s="3">
+        <v>228</v>
+      </c>
+      <c r="I151" s="3">
+        <v>275</v>
+      </c>
+      <c r="J151" s="3">
+        <v>277</v>
+      </c>
+      <c r="K151" s="3">
+        <v>270</v>
+      </c>
+      <c r="L151" s="3">
+        <v>306</v>
+      </c>
+      <c r="M151" s="3">
+        <v>228</v>
+      </c>
+      <c r="N151" s="71">
+        <v>51</v>
+      </c>
+      <c r="O151" s="71">
+        <v>37</v>
+      </c>
+      <c r="P151" s="71">
+        <v>49</v>
+      </c>
+      <c r="Q151" s="71">
+        <v>45</v>
+      </c>
+      <c r="R151" s="71">
+        <v>37</v>
+      </c>
+      <c r="S151" s="71">
+        <v>42</v>
+      </c>
+      <c r="T151" s="71">
+        <v>49</v>
+      </c>
+      <c r="U151" s="71">
+        <v>39</v>
+      </c>
+      <c r="V151" s="71">
+        <v>44</v>
+      </c>
+      <c r="W151" s="71">
+        <v>59</v>
+      </c>
+      <c r="X151" s="71">
+        <v>58</v>
+      </c>
+      <c r="Z151"/>
+      <c r="AA151"/>
+      <c r="AB151"/>
+      <c r="AC151"/>
+      <c r="AD151"/>
+      <c r="AE151"/>
+      <c r="AF151"/>
+      <c r="AG151"/>
+      <c r="AH151"/>
+      <c r="AI151"/>
+      <c r="AJ151"/>
+    </row>
+    <row r="152" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="B152" s="64" t="s">
+        <v>233</v>
+      </c>
+      <c r="C152" s="3">
+        <v>33</v>
+      </c>
+      <c r="D152" s="3">
+        <v>27</v>
+      </c>
+      <c r="E152" s="3">
+        <v>28</v>
+      </c>
+      <c r="F152" s="3">
+        <v>26</v>
+      </c>
+      <c r="G152" s="3">
+        <v>21</v>
+      </c>
+      <c r="H152" s="3">
+        <v>28</v>
+      </c>
+      <c r="I152" s="3">
+        <v>11</v>
+      </c>
+      <c r="J152" s="3">
+        <v>27</v>
+      </c>
+      <c r="K152" s="3">
+        <v>21</v>
+      </c>
+      <c r="L152" s="3">
+        <v>21</v>
+      </c>
+      <c r="M152" s="3">
+        <v>17</v>
+      </c>
+      <c r="N152" s="71">
+        <v>9</v>
+      </c>
+      <c r="O152" s="71">
+        <v>7</v>
+      </c>
+      <c r="P152" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q152" s="71">
+        <v>2</v>
+      </c>
+      <c r="R152" s="71">
+        <v>3</v>
+      </c>
+      <c r="S152" s="71">
+        <v>5</v>
+      </c>
+      <c r="T152" s="71">
+        <v>2</v>
+      </c>
+      <c r="U152" s="71">
+        <v>5</v>
+      </c>
+      <c r="V152" s="71">
+        <v>2</v>
+      </c>
+      <c r="W152" s="71">
+        <v>5</v>
+      </c>
+      <c r="X152" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z152"/>
+      <c r="AA152"/>
+      <c r="AB152"/>
+      <c r="AC152"/>
+      <c r="AD152"/>
+      <c r="AE152"/>
+      <c r="AF152"/>
+      <c r="AG152"/>
+      <c r="AH152"/>
+      <c r="AI152"/>
+      <c r="AJ152"/>
+    </row>
+    <row r="153" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B153" s="64" t="s">
+        <v>234</v>
+      </c>
+      <c r="C153" s="3">
+        <v>91</v>
+      </c>
+      <c r="D153" s="3">
+        <v>81</v>
+      </c>
+      <c r="E153" s="3">
+        <v>64</v>
+      </c>
+      <c r="F153" s="3">
+        <v>71</v>
+      </c>
+      <c r="G153" s="3">
+        <v>76</v>
+      </c>
+      <c r="H153" s="3">
+        <v>74</v>
+      </c>
+      <c r="I153" s="3">
+        <v>91</v>
+      </c>
+      <c r="J153" s="3">
+        <v>95</v>
+      </c>
+      <c r="K153" s="3">
+        <v>89</v>
+      </c>
+      <c r="L153" s="3">
+        <v>99</v>
+      </c>
+      <c r="M153" s="3">
+        <v>76</v>
+      </c>
+      <c r="N153" s="71">
+        <v>16</v>
+      </c>
+      <c r="O153" s="71">
+        <v>16</v>
+      </c>
+      <c r="P153" s="71">
+        <v>16</v>
+      </c>
+      <c r="Q153" s="71">
+        <v>10</v>
+      </c>
+      <c r="R153" s="71">
+        <v>11</v>
+      </c>
+      <c r="S153" s="71">
+        <v>11</v>
+      </c>
+      <c r="T153" s="71">
+        <v>14</v>
+      </c>
+      <c r="U153" s="71">
+        <v>20</v>
+      </c>
+      <c r="V153" s="71">
+        <v>17</v>
+      </c>
+      <c r="W153" s="71">
+        <v>8</v>
+      </c>
+      <c r="X153" s="71">
+        <v>10</v>
+      </c>
+      <c r="Z153"/>
+      <c r="AA153"/>
+      <c r="AB153"/>
+      <c r="AC153"/>
+      <c r="AD153"/>
+      <c r="AE153"/>
+      <c r="AF153"/>
+      <c r="AG153"/>
+      <c r="AH153"/>
+      <c r="AI153"/>
+      <c r="AJ153"/>
+    </row>
+    <row r="154" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B154" s="64" t="s">
+        <v>235</v>
+      </c>
+      <c r="C154" s="3">
+        <v>27</v>
+      </c>
+      <c r="D154" s="3">
+        <v>23</v>
+      </c>
+      <c r="E154" s="3">
+        <v>20</v>
+      </c>
+      <c r="F154" s="3">
+        <v>26</v>
+      </c>
+      <c r="G154" s="3">
+        <v>31</v>
+      </c>
+      <c r="H154" s="3">
+        <v>27</v>
+      </c>
+      <c r="I154" s="3">
+        <v>37</v>
+      </c>
+      <c r="J154" s="3">
+        <v>25</v>
+      </c>
+      <c r="K154" s="3">
+        <v>30</v>
+      </c>
+      <c r="L154" s="3">
+        <v>31</v>
+      </c>
+      <c r="M154" s="3">
+        <v>28</v>
+      </c>
+      <c r="N154" s="71">
+        <v>5</v>
+      </c>
+      <c r="O154" s="71">
+        <v>1</v>
+      </c>
+      <c r="P154" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q154" s="71">
+        <v>3</v>
+      </c>
+      <c r="R154" s="71">
+        <v>4</v>
+      </c>
+      <c r="S154" s="71">
+        <v>7</v>
+      </c>
+      <c r="T154" s="71">
+        <v>7</v>
+      </c>
+      <c r="U154" s="71">
+        <v>5</v>
+      </c>
+      <c r="V154" s="71">
+        <v>8</v>
+      </c>
+      <c r="W154" s="71">
+        <v>5</v>
+      </c>
+      <c r="X154" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z154"/>
+      <c r="AA154"/>
+      <c r="AB154"/>
+      <c r="AC154"/>
+      <c r="AD154"/>
+      <c r="AE154"/>
+      <c r="AF154"/>
+      <c r="AG154"/>
+      <c r="AH154"/>
+      <c r="AI154"/>
+      <c r="AJ154"/>
+    </row>
+    <row r="155" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B155" s="64" t="s">
+        <v>236</v>
+      </c>
+      <c r="C155" s="3">
+        <v>52</v>
+      </c>
+      <c r="D155" s="3">
+        <v>74</v>
+      </c>
+      <c r="E155" s="3">
+        <v>68</v>
+      </c>
+      <c r="F155" s="3">
+        <v>71</v>
+      </c>
+      <c r="G155" s="3">
+        <v>69</v>
+      </c>
+      <c r="H155" s="3">
+        <v>100</v>
+      </c>
+      <c r="I155" s="3">
+        <v>97</v>
+      </c>
+      <c r="J155" s="3">
+        <v>80</v>
+      </c>
+      <c r="K155" s="3">
+        <v>82</v>
+      </c>
+      <c r="L155" s="3">
+        <v>79</v>
+      </c>
+      <c r="M155" s="3">
+        <v>73</v>
+      </c>
+      <c r="N155" s="71">
+        <v>0</v>
+      </c>
+      <c r="O155" s="71">
+        <v>7</v>
+      </c>
+      <c r="P155" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q155" s="71">
+        <v>1</v>
+      </c>
+      <c r="R155" s="71">
+        <v>8</v>
+      </c>
+      <c r="S155" s="71">
+        <v>7</v>
+      </c>
+      <c r="T155" s="71">
+        <v>8</v>
+      </c>
+      <c r="U155" s="71">
+        <v>8</v>
+      </c>
+      <c r="V155" s="71">
+        <v>4</v>
+      </c>
+      <c r="W155" s="71">
+        <v>8</v>
+      </c>
+      <c r="X155" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z155"/>
+      <c r="AA155"/>
+      <c r="AB155"/>
+      <c r="AC155"/>
+      <c r="AD155"/>
+      <c r="AE155"/>
+      <c r="AF155"/>
+      <c r="AG155"/>
+      <c r="AH155"/>
+      <c r="AI155"/>
+      <c r="AJ155"/>
+    </row>
+    <row r="156" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="B156" s="64" t="s">
+        <v>237</v>
+      </c>
+      <c r="C156" s="3">
+        <v>71</v>
+      </c>
+      <c r="D156" s="3">
+        <v>69</v>
+      </c>
+      <c r="E156" s="3">
+        <v>56</v>
+      </c>
+      <c r="F156" s="3">
+        <v>65</v>
+      </c>
+      <c r="G156" s="3">
+        <v>69</v>
+      </c>
+      <c r="H156" s="3">
+        <v>98</v>
+      </c>
+      <c r="I156" s="3">
+        <v>108</v>
+      </c>
+      <c r="J156" s="3">
+        <v>85</v>
+      </c>
+      <c r="K156" s="3">
+        <v>81</v>
+      </c>
+      <c r="L156" s="3">
+        <v>85</v>
+      </c>
+      <c r="M156" s="3">
+        <v>62</v>
+      </c>
+      <c r="N156" s="71">
+        <v>9</v>
+      </c>
+      <c r="O156" s="71">
+        <v>13</v>
+      </c>
+      <c r="P156" s="71">
+        <v>13</v>
+      </c>
+      <c r="Q156" s="71">
+        <v>14</v>
+      </c>
+      <c r="R156" s="71">
+        <v>12</v>
+      </c>
+      <c r="S156" s="71">
+        <v>14</v>
+      </c>
+      <c r="T156" s="71">
+        <v>14</v>
+      </c>
+      <c r="U156" s="71">
+        <v>15</v>
+      </c>
+      <c r="V156" s="71">
+        <v>12</v>
+      </c>
+      <c r="W156" s="71">
+        <v>21</v>
+      </c>
+      <c r="X156" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z156"/>
+      <c r="AA156"/>
+      <c r="AB156"/>
+      <c r="AC156"/>
+      <c r="AD156"/>
+      <c r="AE156"/>
+      <c r="AF156"/>
+      <c r="AG156"/>
+      <c r="AH156"/>
+      <c r="AI156"/>
+      <c r="AJ156"/>
+    </row>
+    <row r="157" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B157" s="64" t="s">
+        <v>238</v>
+      </c>
+      <c r="C157" s="3">
+        <v>39</v>
+      </c>
+      <c r="D157" s="3">
+        <v>40</v>
+      </c>
+      <c r="E157" s="3">
+        <v>48</v>
+      </c>
+      <c r="F157" s="3">
+        <v>38</v>
+      </c>
+      <c r="G157" s="3">
+        <v>59</v>
+      </c>
+      <c r="H157" s="3">
+        <v>40</v>
+      </c>
+      <c r="I157" s="3">
+        <v>58</v>
+      </c>
+      <c r="J157" s="3">
+        <v>44</v>
+      </c>
+      <c r="K157" s="3">
+        <v>41</v>
+      </c>
+      <c r="L157" s="3">
+        <v>41</v>
+      </c>
+      <c r="M157" s="3">
+        <v>29</v>
+      </c>
+      <c r="N157" s="71">
+        <v>7</v>
+      </c>
+      <c r="O157" s="71">
+        <v>6</v>
+      </c>
+      <c r="P157" s="71">
+        <v>8</v>
+      </c>
+      <c r="Q157" s="71">
+        <v>10</v>
+      </c>
+      <c r="R157" s="71">
+        <v>13</v>
+      </c>
+      <c r="S157" s="71">
+        <v>8</v>
+      </c>
+      <c r="T157" s="71">
+        <v>9</v>
+      </c>
+      <c r="U157" s="71">
+        <v>5</v>
+      </c>
+      <c r="V157" s="71">
+        <v>3</v>
+      </c>
+      <c r="W157" s="71">
+        <v>9</v>
+      </c>
+      <c r="X157" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z157"/>
+      <c r="AA157"/>
+      <c r="AB157"/>
+      <c r="AC157"/>
+      <c r="AD157"/>
+      <c r="AE157"/>
+      <c r="AF157"/>
+      <c r="AG157"/>
+      <c r="AH157"/>
+      <c r="AI157"/>
+      <c r="AJ157"/>
+    </row>
+    <row r="158" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B158" s="64" t="s">
+        <v>239</v>
+      </c>
+      <c r="C158" s="3">
+        <v>31</v>
+      </c>
+      <c r="D158" s="3">
+        <v>23</v>
+      </c>
+      <c r="E158" s="3">
+        <v>34</v>
+      </c>
+      <c r="F158" s="3">
+        <v>31</v>
+      </c>
+      <c r="G158" s="3">
+        <v>33</v>
+      </c>
+      <c r="H158" s="3">
+        <v>35</v>
+      </c>
+      <c r="I158" s="3">
+        <v>35</v>
+      </c>
+      <c r="J158" s="3">
+        <v>34</v>
+      </c>
+      <c r="K158" s="3">
+        <v>27</v>
+      </c>
+      <c r="L158" s="3">
+        <v>23</v>
+      </c>
+      <c r="M158" s="3">
+        <v>29</v>
+      </c>
+      <c r="N158" s="71">
+        <v>4</v>
+      </c>
+      <c r="O158" s="71">
+        <v>6</v>
+      </c>
+      <c r="P158" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q158" s="71">
+        <v>1</v>
+      </c>
+      <c r="R158" s="71">
+        <v>3</v>
+      </c>
+      <c r="S158" s="71">
+        <v>7</v>
+      </c>
+      <c r="T158" s="71">
+        <v>2</v>
+      </c>
+      <c r="U158" s="71">
+        <v>8</v>
+      </c>
+      <c r="V158" s="71">
+        <v>3</v>
+      </c>
+      <c r="W158" s="71">
+        <v>2</v>
+      </c>
+      <c r="X158" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z158"/>
+      <c r="AA158"/>
+      <c r="AB158"/>
+      <c r="AC158"/>
+      <c r="AD158"/>
+      <c r="AE158"/>
+      <c r="AF158"/>
+      <c r="AG158"/>
+      <c r="AH158"/>
+      <c r="AI158"/>
+      <c r="AJ158"/>
+    </row>
+    <row r="159" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B159" s="64" t="s">
+        <v>240</v>
+      </c>
+      <c r="C159" s="3">
+        <v>68</v>
+      </c>
+      <c r="D159" s="3">
+        <v>78</v>
+      </c>
+      <c r="E159" s="3">
+        <v>64</v>
+      </c>
+      <c r="F159" s="3">
+        <v>66</v>
+      </c>
+      <c r="G159" s="3">
+        <v>72</v>
+      </c>
+      <c r="H159" s="3">
+        <v>77</v>
+      </c>
+      <c r="I159" s="3">
+        <v>83</v>
+      </c>
+      <c r="J159" s="3">
+        <v>61</v>
+      </c>
+      <c r="K159" s="3">
+        <v>80</v>
+      </c>
+      <c r="L159" s="3">
+        <v>57</v>
+      </c>
+      <c r="M159" s="3">
+        <v>69</v>
+      </c>
+      <c r="N159" s="71">
+        <v>9</v>
+      </c>
+      <c r="O159" s="71">
+        <v>8</v>
+      </c>
+      <c r="P159" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q159" s="71">
+        <v>11</v>
+      </c>
+      <c r="R159" s="71">
+        <v>5</v>
+      </c>
+      <c r="S159" s="71">
+        <v>7</v>
+      </c>
+      <c r="T159" s="71">
+        <v>11</v>
+      </c>
+      <c r="U159" s="71">
+        <v>9</v>
+      </c>
+      <c r="V159" s="71">
+        <v>16</v>
+      </c>
+      <c r="W159" s="71">
+        <v>8</v>
+      </c>
+      <c r="X159" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z159"/>
+      <c r="AA159"/>
+      <c r="AB159"/>
+      <c r="AC159"/>
+      <c r="AD159"/>
+      <c r="AE159"/>
+      <c r="AF159"/>
+      <c r="AG159"/>
+      <c r="AH159"/>
+      <c r="AI159"/>
+      <c r="AJ159"/>
+    </row>
+    <row r="160" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A160" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="B160" s="66" t="s">
+        <v>17</v>
+      </c>
+      <c r="C160" s="3">
+        <v>1116</v>
+      </c>
+      <c r="D160" s="3">
+        <v>1037</v>
+      </c>
+      <c r="E160" s="3">
+        <v>959</v>
+      </c>
+      <c r="F160" s="3">
+        <v>950</v>
+      </c>
+      <c r="G160" s="3">
+        <v>969</v>
+      </c>
+      <c r="H160" s="3">
+        <v>878</v>
+      </c>
+      <c r="I160" s="3">
+        <v>1070</v>
+      </c>
+      <c r="J160" s="3">
+        <v>1021</v>
+      </c>
+      <c r="K160" s="3">
+        <v>1003</v>
+      </c>
+      <c r="L160" s="3">
+        <v>1096</v>
+      </c>
+      <c r="M160" s="3">
+        <v>824</v>
+      </c>
+      <c r="N160" s="3">
+        <v>284</v>
+      </c>
+      <c r="O160" s="3">
+        <v>228</v>
+      </c>
+      <c r="P160" s="3">
+        <v>224</v>
+      </c>
+      <c r="Q160" s="3">
+        <v>224</v>
+      </c>
+      <c r="R160" s="3">
+        <v>215</v>
+      </c>
+      <c r="S160" s="3">
+        <v>190</v>
+      </c>
+      <c r="T160" s="3">
+        <v>252</v>
+      </c>
+      <c r="U160" s="3">
+        <v>239</v>
+      </c>
+      <c r="V160" s="3">
+        <v>293</v>
+      </c>
+      <c r="W160" s="3">
+        <v>281</v>
+      </c>
+      <c r="X160" s="3">
+        <v>224</v>
+      </c>
+      <c r="Z160"/>
+      <c r="AA160"/>
+      <c r="AB160"/>
+      <c r="AC160"/>
+      <c r="AD160"/>
+      <c r="AE160"/>
+      <c r="AF160"/>
+      <c r="AG160"/>
+      <c r="AH160"/>
+      <c r="AI160"/>
+      <c r="AJ160"/>
+    </row>
+    <row r="161" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B161" s="64" t="s">
+        <v>241</v>
+      </c>
+      <c r="C161" s="3">
+        <v>299</v>
+      </c>
+      <c r="D161" s="3">
+        <v>308</v>
+      </c>
+      <c r="E161" s="3">
+        <v>245</v>
+      </c>
+      <c r="F161" s="3">
+        <v>257</v>
+      </c>
+      <c r="G161" s="3">
+        <v>241</v>
+      </c>
+      <c r="H161" s="3">
+        <v>200</v>
+      </c>
+      <c r="I161" s="3">
+        <v>212</v>
+      </c>
+      <c r="J161" s="3">
+        <v>216</v>
+      </c>
+      <c r="K161" s="3">
+        <v>247</v>
+      </c>
+      <c r="L161" s="3">
+        <v>275</v>
+      </c>
+      <c r="M161" s="3">
+        <v>237</v>
+      </c>
+      <c r="N161" s="71">
+        <v>71</v>
+      </c>
+      <c r="O161" s="71">
+        <v>52</v>
+      </c>
+      <c r="P161" s="71">
+        <v>43</v>
+      </c>
+      <c r="Q161" s="71">
+        <v>44</v>
+      </c>
+      <c r="R161" s="71">
+        <v>47</v>
+      </c>
+      <c r="S161" s="71">
+        <v>40</v>
+      </c>
+      <c r="T161" s="71">
+        <v>32</v>
+      </c>
+      <c r="U161" s="71">
+        <v>46</v>
+      </c>
+      <c r="V161" s="71">
+        <v>63</v>
+      </c>
+      <c r="W161" s="71">
+        <v>78</v>
+      </c>
+      <c r="X161" s="71">
+        <v>65</v>
+      </c>
+      <c r="Z161"/>
+      <c r="AA161"/>
+      <c r="AB161"/>
+      <c r="AC161"/>
+      <c r="AD161"/>
+      <c r="AE161"/>
+      <c r="AF161"/>
+      <c r="AG161"/>
+      <c r="AH161"/>
+      <c r="AI161"/>
+      <c r="AJ161"/>
+    </row>
+    <row r="162" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B162" s="64" t="s">
+        <v>242</v>
+      </c>
+      <c r="C162" s="3">
+        <v>334</v>
+      </c>
+      <c r="D162" s="3">
+        <v>335</v>
+      </c>
+      <c r="E162" s="3">
+        <v>314</v>
+      </c>
+      <c r="F162" s="3">
+        <v>304</v>
+      </c>
+      <c r="G162" s="3">
+        <v>272</v>
+      </c>
+      <c r="H162" s="3">
+        <v>233</v>
+      </c>
+      <c r="I162" s="3">
+        <v>262</v>
+      </c>
+      <c r="J162" s="3">
+        <v>290</v>
+      </c>
+      <c r="K162" s="3">
+        <v>260</v>
+      </c>
+      <c r="L162" s="3">
+        <v>302</v>
+      </c>
+      <c r="M162" s="3">
+        <v>200</v>
+      </c>
+      <c r="N162" s="71">
+        <v>81</v>
+      </c>
+      <c r="O162" s="71">
+        <v>80</v>
+      </c>
+      <c r="P162" s="71">
+        <v>91</v>
+      </c>
+      <c r="Q162" s="71">
+        <v>95</v>
+      </c>
+      <c r="R162" s="71">
+        <v>71</v>
+      </c>
+      <c r="S162" s="71">
+        <v>54</v>
+      </c>
+      <c r="T162" s="71">
+        <v>66</v>
+      </c>
+      <c r="U162" s="71">
+        <v>81</v>
+      </c>
+      <c r="V162" s="71">
+        <v>92</v>
+      </c>
+      <c r="W162" s="71">
+        <v>84</v>
+      </c>
+      <c r="X162" s="71">
+        <v>52</v>
+      </c>
+      <c r="Z162"/>
+      <c r="AA162"/>
+      <c r="AB162"/>
+      <c r="AC162"/>
+      <c r="AD162"/>
+      <c r="AE162"/>
+      <c r="AF162"/>
+      <c r="AG162"/>
+      <c r="AH162"/>
+      <c r="AI162"/>
+      <c r="AJ162"/>
+    </row>
+    <row r="163" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="B163" s="64" t="s">
+        <v>243</v>
+      </c>
+      <c r="C163" s="3">
+        <v>136</v>
+      </c>
+      <c r="D163" s="3">
+        <v>97</v>
+      </c>
+      <c r="E163" s="3">
+        <v>100</v>
+      </c>
+      <c r="F163" s="3">
+        <v>111</v>
+      </c>
+      <c r="G163" s="3">
+        <v>92</v>
+      </c>
+      <c r="H163" s="3">
+        <v>111</v>
+      </c>
+      <c r="I163" s="3">
+        <v>119</v>
+      </c>
+      <c r="J163" s="3">
+        <v>114</v>
+      </c>
+      <c r="K163" s="3">
+        <v>116</v>
+      </c>
+      <c r="L163" s="3">
+        <v>106</v>
+      </c>
+      <c r="M163" s="3">
+        <v>73</v>
+      </c>
+      <c r="N163" s="71">
+        <v>33</v>
+      </c>
+      <c r="O163" s="71">
+        <v>29</v>
+      </c>
+      <c r="P163" s="71">
+        <v>21</v>
+      </c>
+      <c r="Q163" s="71">
+        <v>26</v>
+      </c>
+      <c r="R163" s="71">
+        <v>27</v>
+      </c>
+      <c r="S163" s="71">
+        <v>18</v>
+      </c>
+      <c r="T163" s="71">
+        <v>32</v>
+      </c>
+      <c r="U163" s="71">
+        <v>26</v>
+      </c>
+      <c r="V163" s="71">
+        <v>31</v>
+      </c>
+      <c r="W163" s="71">
+        <v>28</v>
+      </c>
+      <c r="X163" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z163"/>
+      <c r="AA163"/>
+      <c r="AB163"/>
+      <c r="AC163"/>
+      <c r="AD163"/>
+      <c r="AE163"/>
+      <c r="AF163"/>
+      <c r="AG163"/>
+      <c r="AH163"/>
+      <c r="AI163"/>
+      <c r="AJ163"/>
+    </row>
+    <row r="164" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B164" s="64" t="s">
+        <v>244</v>
+      </c>
+      <c r="C164" s="3">
+        <v>68</v>
+      </c>
+      <c r="D164" s="3">
+        <v>55</v>
+      </c>
+      <c r="E164" s="3">
+        <v>52</v>
+      </c>
+      <c r="F164" s="3">
+        <v>37</v>
+      </c>
+      <c r="G164" s="3">
+        <v>42</v>
+      </c>
+      <c r="H164" s="3">
+        <v>63</v>
+      </c>
+      <c r="I164" s="3">
+        <v>72</v>
+      </c>
+      <c r="J164" s="3">
+        <v>53</v>
+      </c>
+      <c r="K164" s="3">
+        <v>43</v>
+      </c>
+      <c r="L164" s="3">
+        <v>64</v>
+      </c>
+      <c r="M164" s="3">
+        <v>52</v>
+      </c>
+      <c r="N164" s="71">
+        <v>21</v>
+      </c>
+      <c r="O164" s="71">
+        <v>10</v>
+      </c>
+      <c r="P164" s="71">
+        <v>18</v>
+      </c>
+      <c r="Q164" s="71">
+        <v>11</v>
+      </c>
+      <c r="R164" s="71">
+        <v>12</v>
+      </c>
+      <c r="S164" s="71">
+        <v>10</v>
+      </c>
+      <c r="T164" s="71">
+        <v>17</v>
+      </c>
+      <c r="U164" s="71">
+        <v>15</v>
+      </c>
+      <c r="V164" s="71">
+        <v>12</v>
+      </c>
+      <c r="W164" s="71">
+        <v>19</v>
+      </c>
+      <c r="X164" s="71">
+        <v>18</v>
+      </c>
+      <c r="Z164"/>
+      <c r="AA164"/>
+      <c r="AB164"/>
+      <c r="AC164"/>
+      <c r="AD164"/>
+      <c r="AE164"/>
+      <c r="AF164"/>
+      <c r="AG164"/>
+      <c r="AH164"/>
+      <c r="AI164"/>
+      <c r="AJ164"/>
+    </row>
+    <row r="165" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B165" s="64" t="s">
+        <v>245</v>
+      </c>
+      <c r="C165" s="3">
+        <v>84</v>
+      </c>
+      <c r="D165" s="3">
+        <v>62</v>
+      </c>
+      <c r="E165" s="3">
+        <v>46</v>
+      </c>
+      <c r="F165" s="3">
+        <v>43</v>
+      </c>
+      <c r="G165" s="3">
+        <v>75</v>
+      </c>
+      <c r="H165" s="3">
+        <v>64</v>
+      </c>
+      <c r="I165" s="3">
+        <v>59</v>
+      </c>
+      <c r="J165" s="3">
+        <v>73</v>
+      </c>
+      <c r="K165" s="3">
+        <v>41</v>
+      </c>
+      <c r="L165" s="3">
+        <v>64</v>
+      </c>
+      <c r="M165" s="3">
+        <v>35</v>
+      </c>
+      <c r="N165" s="71">
+        <v>35</v>
+      </c>
+      <c r="O165" s="71">
+        <v>18</v>
+      </c>
+      <c r="P165" s="71">
+        <v>13</v>
+      </c>
+      <c r="Q165" s="71">
+        <v>18</v>
+      </c>
+      <c r="R165" s="71">
+        <v>22</v>
+      </c>
+      <c r="S165" s="71">
+        <v>18</v>
+      </c>
+      <c r="T165" s="71">
+        <v>25</v>
+      </c>
+      <c r="U165" s="71">
+        <v>19</v>
+      </c>
+      <c r="V165" s="71">
+        <v>15</v>
+      </c>
+      <c r="W165" s="71">
+        <v>14</v>
+      </c>
+      <c r="X165" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z165"/>
+      <c r="AA165"/>
+      <c r="AB165"/>
+      <c r="AC165"/>
+      <c r="AD165"/>
+      <c r="AE165"/>
+      <c r="AF165"/>
+      <c r="AG165"/>
+      <c r="AH165"/>
+      <c r="AI165"/>
+      <c r="AJ165"/>
+    </row>
+    <row r="166" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="B166" s="64" t="s">
+        <v>246</v>
+      </c>
+      <c r="C166" s="3">
+        <v>156</v>
+      </c>
+      <c r="D166" s="3">
+        <v>158</v>
+      </c>
+      <c r="E166" s="3">
+        <v>167</v>
+      </c>
+      <c r="F166" s="3">
+        <v>178</v>
+      </c>
+      <c r="G166" s="3">
+        <v>221</v>
+      </c>
+      <c r="H166" s="3">
+        <v>176</v>
+      </c>
+      <c r="I166" s="3">
+        <v>284</v>
+      </c>
+      <c r="J166" s="3">
+        <v>234</v>
+      </c>
+      <c r="K166" s="3">
+        <v>245</v>
+      </c>
+      <c r="L166" s="3">
+        <v>243</v>
+      </c>
+      <c r="M166" s="3">
+        <v>193</v>
+      </c>
+      <c r="N166" s="71">
+        <v>39</v>
+      </c>
+      <c r="O166" s="71">
+        <v>33</v>
+      </c>
+      <c r="P166" s="71">
+        <v>28</v>
+      </c>
+      <c r="Q166" s="71">
+        <v>26</v>
+      </c>
+      <c r="R166" s="71">
+        <v>31</v>
+      </c>
+      <c r="S166" s="71">
+        <v>43</v>
+      </c>
+      <c r="T166" s="71">
+        <v>67</v>
+      </c>
+      <c r="U166" s="71">
+        <v>46</v>
+      </c>
+      <c r="V166" s="71">
+        <v>67</v>
+      </c>
+      <c r="W166" s="71">
+        <v>47</v>
+      </c>
+      <c r="X166" s="71">
+        <v>59</v>
+      </c>
+      <c r="Z166"/>
+      <c r="AA166"/>
+      <c r="AB166"/>
+      <c r="AC166"/>
+      <c r="AD166"/>
+      <c r="AE166"/>
+      <c r="AF166"/>
+      <c r="AG166"/>
+      <c r="AH166"/>
+      <c r="AI166"/>
+      <c r="AJ166"/>
+    </row>
+    <row r="167" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B167" s="64" t="s">
+        <v>247</v>
+      </c>
+      <c r="C167" s="3">
+        <v>39</v>
+      </c>
+      <c r="D167" s="3">
+        <v>22</v>
+      </c>
+      <c r="E167" s="3">
+        <v>35</v>
+      </c>
+      <c r="F167" s="3">
+        <v>20</v>
+      </c>
+      <c r="G167" s="3">
+        <v>26</v>
+      </c>
+      <c r="H167" s="3">
+        <v>31</v>
+      </c>
+      <c r="I167" s="3">
+        <v>62</v>
+      </c>
+      <c r="J167" s="3">
+        <v>41</v>
+      </c>
+      <c r="K167" s="3">
+        <v>51</v>
+      </c>
+      <c r="L167" s="3">
+        <v>42</v>
+      </c>
+      <c r="M167" s="3">
+        <v>34</v>
+      </c>
+      <c r="N167" s="71">
+        <v>4</v>
+      </c>
+      <c r="O167" s="71">
+        <v>6</v>
+      </c>
+      <c r="P167" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q167" s="71">
+        <v>4</v>
+      </c>
+      <c r="R167" s="71">
+        <v>5</v>
+      </c>
+      <c r="S167" s="71">
+        <v>7</v>
+      </c>
+      <c r="T167" s="71">
+        <v>13</v>
+      </c>
+      <c r="U167" s="71">
+        <v>6</v>
+      </c>
+      <c r="V167" s="71">
+        <v>13</v>
+      </c>
+      <c r="W167" s="71">
+        <v>11</v>
+      </c>
+      <c r="X167" s="71">
+        <v>8</v>
+      </c>
+      <c r="Z167"/>
+      <c r="AA167"/>
+      <c r="AB167"/>
+      <c r="AC167"/>
+      <c r="AD167"/>
+      <c r="AE167"/>
+      <c r="AF167"/>
+      <c r="AG167"/>
+      <c r="AH167"/>
+      <c r="AI167"/>
+      <c r="AJ167"/>
+    </row>
+    <row r="168" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A168" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="B168" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="C168" s="3">
+        <v>631</v>
+      </c>
+      <c r="D168" s="3">
+        <v>500</v>
+      </c>
+      <c r="E168" s="3">
+        <v>483</v>
+      </c>
+      <c r="F168" s="3">
+        <v>460</v>
+      </c>
+      <c r="G168" s="3">
+        <v>451</v>
+      </c>
+      <c r="H168" s="3">
+        <v>491</v>
+      </c>
+      <c r="I168" s="3">
+        <v>499</v>
+      </c>
+      <c r="J168" s="3">
+        <v>479</v>
+      </c>
+      <c r="K168" s="3">
+        <v>467</v>
+      </c>
+      <c r="L168" s="3">
+        <v>482</v>
+      </c>
+      <c r="M168" s="3">
+        <v>446</v>
+      </c>
+      <c r="N168" s="3">
+        <v>126</v>
+      </c>
+      <c r="O168" s="3">
+        <v>86</v>
+      </c>
+      <c r="P168" s="3">
+        <v>102</v>
+      </c>
+      <c r="Q168" s="3">
+        <v>105</v>
+      </c>
+      <c r="R168" s="3">
+        <v>80</v>
+      </c>
+      <c r="S168" s="3">
+        <v>116</v>
+      </c>
+      <c r="T168" s="3">
+        <v>107</v>
+      </c>
+      <c r="U168" s="3">
+        <v>110</v>
+      </c>
+      <c r="V168" s="3">
+        <v>108</v>
+      </c>
+      <c r="W168" s="3">
+        <v>136</v>
+      </c>
+      <c r="X168" s="3">
+        <v>125</v>
+      </c>
+      <c r="Z168"/>
+      <c r="AA168"/>
+      <c r="AB168"/>
+      <c r="AC168"/>
+      <c r="AD168"/>
+      <c r="AE168"/>
+      <c r="AF168"/>
+      <c r="AG168"/>
+      <c r="AH168"/>
+      <c r="AI168"/>
+      <c r="AJ168"/>
+    </row>
+    <row r="169" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="B169" s="64" t="s">
+        <v>248</v>
+      </c>
+      <c r="C169" s="3">
+        <v>271</v>
+      </c>
+      <c r="D169" s="3">
+        <v>231</v>
+      </c>
+      <c r="E169" s="3">
+        <v>220</v>
+      </c>
+      <c r="F169" s="3">
+        <v>183</v>
+      </c>
+      <c r="G169" s="3">
+        <v>197</v>
+      </c>
+      <c r="H169" s="3">
+        <v>205</v>
+      </c>
+      <c r="I169" s="3">
+        <v>219</v>
+      </c>
+      <c r="J169" s="3">
+        <v>172</v>
+      </c>
+      <c r="K169" s="3">
+        <v>200</v>
+      </c>
+      <c r="L169" s="3">
+        <v>191</v>
+      </c>
+      <c r="M169" s="3">
+        <v>160</v>
+      </c>
+      <c r="N169" s="71">
+        <v>66</v>
+      </c>
+      <c r="O169" s="71">
+        <v>40</v>
+      </c>
+      <c r="P169" s="71">
+        <v>45</v>
+      </c>
+      <c r="Q169" s="71">
+        <v>53</v>
+      </c>
+      <c r="R169" s="71">
+        <v>33</v>
+      </c>
+      <c r="S169" s="71">
+        <v>43</v>
+      </c>
+      <c r="T169" s="71">
+        <v>55</v>
+      </c>
+      <c r="U169" s="71">
+        <v>38</v>
+      </c>
+      <c r="V169" s="71">
+        <v>50</v>
+      </c>
+      <c r="W169" s="71">
+        <v>62</v>
+      </c>
+      <c r="X169" s="71">
+        <v>54</v>
+      </c>
+      <c r="Z169"/>
+      <c r="AA169"/>
+      <c r="AB169"/>
+      <c r="AC169"/>
+      <c r="AD169"/>
+      <c r="AE169"/>
+      <c r="AF169"/>
+      <c r="AG169"/>
+      <c r="AH169"/>
+      <c r="AI169"/>
+      <c r="AJ169"/>
+    </row>
+    <row r="170" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="B170" s="64" t="s">
+        <v>249</v>
+      </c>
+      <c r="C170" s="3">
+        <v>70</v>
+      </c>
+      <c r="D170" s="3">
+        <v>49</v>
+      </c>
+      <c r="E170" s="3">
+        <v>51</v>
+      </c>
+      <c r="F170" s="3">
+        <v>57</v>
+      </c>
+      <c r="G170" s="3">
+        <v>44</v>
+      </c>
+      <c r="H170" s="3">
+        <v>55</v>
+      </c>
+      <c r="I170" s="3">
+        <v>41</v>
+      </c>
+      <c r="J170" s="3">
+        <v>56</v>
+      </c>
+      <c r="K170" s="3">
+        <v>57</v>
+      </c>
+      <c r="L170" s="3">
+        <v>57</v>
+      </c>
+      <c r="M170" s="3">
+        <v>65</v>
+      </c>
+      <c r="N170" s="71">
+        <v>14</v>
+      </c>
+      <c r="O170" s="71">
+        <v>5</v>
+      </c>
+      <c r="P170" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q170" s="71">
+        <v>12</v>
+      </c>
+      <c r="R170" s="71">
+        <v>4</v>
+      </c>
+      <c r="S170" s="71">
+        <v>17</v>
+      </c>
+      <c r="T170" s="71">
+        <v>6</v>
+      </c>
+      <c r="U170" s="71">
+        <v>18</v>
+      </c>
+      <c r="V170" s="71">
+        <v>12</v>
+      </c>
+      <c r="W170" s="71">
+        <v>17</v>
+      </c>
+      <c r="X170" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z170"/>
+      <c r="AA170"/>
+      <c r="AB170"/>
+      <c r="AC170"/>
+      <c r="AD170"/>
+      <c r="AE170"/>
+      <c r="AF170"/>
+      <c r="AG170"/>
+      <c r="AH170"/>
+      <c r="AI170"/>
+      <c r="AJ170"/>
+    </row>
+    <row r="171" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B171" s="64" t="s">
+        <v>250</v>
+      </c>
+      <c r="C171" s="3">
+        <v>133</v>
+      </c>
+      <c r="D171" s="3">
+        <v>94</v>
+      </c>
+      <c r="E171" s="3">
+        <v>99</v>
+      </c>
+      <c r="F171" s="3">
+        <v>107</v>
+      </c>
+      <c r="G171" s="3">
+        <v>105</v>
+      </c>
+      <c r="H171" s="3">
+        <v>109</v>
+      </c>
+      <c r="I171" s="3">
+        <v>121</v>
+      </c>
+      <c r="J171" s="3">
+        <v>105</v>
+      </c>
+      <c r="K171" s="3">
+        <v>106</v>
+      </c>
+      <c r="L171" s="3">
+        <v>109</v>
+      </c>
+      <c r="M171" s="3">
+        <v>102</v>
+      </c>
+      <c r="N171" s="71">
+        <v>20</v>
+      </c>
+      <c r="O171" s="71">
+        <v>21</v>
+      </c>
+      <c r="P171" s="71">
+        <v>25</v>
+      </c>
+      <c r="Q171" s="71">
+        <v>16</v>
+      </c>
+      <c r="R171" s="71">
+        <v>22</v>
+      </c>
+      <c r="S171" s="71">
+        <v>29</v>
+      </c>
+      <c r="T171" s="71">
+        <v>19</v>
+      </c>
+      <c r="U171" s="71">
+        <v>23</v>
+      </c>
+      <c r="V171" s="71">
+        <v>17</v>
+      </c>
+      <c r="W171" s="71">
+        <v>22</v>
+      </c>
+      <c r="X171" s="71">
+        <v>29</v>
+      </c>
+      <c r="Z171"/>
+      <c r="AA171"/>
+      <c r="AB171"/>
+      <c r="AC171"/>
+      <c r="AD171"/>
+      <c r="AE171"/>
+      <c r="AF171"/>
+      <c r="AG171"/>
+      <c r="AH171"/>
+      <c r="AI171"/>
+      <c r="AJ171"/>
+    </row>
+    <row r="172" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B172" s="64" t="s">
+        <v>206</v>
+      </c>
+      <c r="C172" s="3">
+        <v>10</v>
+      </c>
+      <c r="D172" s="3">
+        <v>7</v>
+      </c>
+      <c r="E172" s="3">
+        <v>6</v>
+      </c>
+      <c r="F172" s="3">
+        <v>6</v>
+      </c>
+      <c r="G172" s="3">
+        <v>7</v>
+      </c>
+      <c r="H172" s="3">
+        <v>6</v>
+      </c>
+      <c r="I172" s="3">
+        <v>3</v>
+      </c>
+      <c r="J172" s="3">
+        <v>14</v>
+      </c>
+      <c r="K172" s="3">
+        <v>4</v>
+      </c>
+      <c r="L172" s="3">
+        <v>13</v>
+      </c>
+      <c r="M172" s="3">
+        <v>10</v>
+      </c>
+      <c r="N172" s="71">
+        <v>0</v>
+      </c>
+      <c r="O172" s="71">
+        <v>0</v>
+      </c>
+      <c r="P172" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q172" s="71">
+        <v>0</v>
+      </c>
+      <c r="R172" s="71">
+        <v>0</v>
+      </c>
+      <c r="S172" s="71">
+        <v>2</v>
+      </c>
+      <c r="T172" s="71">
+        <v>1</v>
+      </c>
+      <c r="U172" s="71">
+        <v>4</v>
+      </c>
+      <c r="V172" s="71">
+        <v>3</v>
+      </c>
+      <c r="W172" s="71">
+        <v>3</v>
+      </c>
+      <c r="X172" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z172"/>
+      <c r="AA172"/>
+      <c r="AB172"/>
+      <c r="AC172"/>
+      <c r="AD172"/>
+      <c r="AE172"/>
+      <c r="AF172"/>
+      <c r="AG172"/>
+      <c r="AH172"/>
+      <c r="AI172"/>
+      <c r="AJ172"/>
+    </row>
+    <row r="173" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B173" s="64" t="s">
+        <v>251</v>
+      </c>
+      <c r="C173" s="3">
+        <v>29</v>
+      </c>
+      <c r="D173" s="3">
+        <v>18</v>
+      </c>
+      <c r="E173" s="3">
+        <v>19</v>
+      </c>
+      <c r="F173" s="3">
+        <v>10</v>
+      </c>
+      <c r="G173" s="3">
+        <v>9</v>
+      </c>
+      <c r="H173" s="3">
+        <v>19</v>
+      </c>
+      <c r="I173" s="3">
+        <v>15</v>
+      </c>
+      <c r="J173" s="3">
+        <v>16</v>
+      </c>
+      <c r="K173" s="3">
+        <v>11</v>
+      </c>
+      <c r="L173" s="3">
+        <v>14</v>
+      </c>
+      <c r="M173" s="3">
+        <v>9</v>
+      </c>
+      <c r="N173" s="71">
+        <v>1</v>
+      </c>
+      <c r="O173" s="71">
+        <v>3</v>
+      </c>
+      <c r="P173" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q173" s="71">
+        <v>1</v>
+      </c>
+      <c r="R173" s="71">
+        <v>4</v>
+      </c>
+      <c r="S173" s="71">
+        <v>4</v>
+      </c>
+      <c r="T173" s="71">
+        <v>2</v>
+      </c>
+      <c r="U173" s="71">
+        <v>0</v>
+      </c>
+      <c r="V173" s="71">
+        <v>1</v>
+      </c>
+      <c r="W173" s="71">
+        <v>5</v>
+      </c>
+      <c r="X173" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z173"/>
+      <c r="AA173"/>
+      <c r="AB173"/>
+      <c r="AC173"/>
+      <c r="AD173"/>
+      <c r="AE173"/>
+      <c r="AF173"/>
+      <c r="AG173"/>
+      <c r="AH173"/>
+      <c r="AI173"/>
+      <c r="AJ173"/>
+    </row>
+    <row r="174" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B174" s="64" t="s">
+        <v>252</v>
+      </c>
+      <c r="C174" s="3">
+        <v>13</v>
+      </c>
+      <c r="D174" s="3">
+        <v>8</v>
+      </c>
+      <c r="E174" s="3">
+        <v>9</v>
+      </c>
+      <c r="F174" s="3">
+        <v>6</v>
+      </c>
+      <c r="G174" s="3">
+        <v>6</v>
+      </c>
+      <c r="H174" s="3">
+        <v>6</v>
+      </c>
+      <c r="I174" s="3">
+        <v>9</v>
+      </c>
+      <c r="J174" s="3">
+        <v>15</v>
+      </c>
+      <c r="K174" s="3">
+        <v>10</v>
+      </c>
+      <c r="L174" s="3">
+        <v>7</v>
+      </c>
+      <c r="M174" s="3">
+        <v>11</v>
+      </c>
+      <c r="N174" s="71">
+        <v>2</v>
+      </c>
+      <c r="O174" s="71">
+        <v>1</v>
+      </c>
+      <c r="P174" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q174" s="71">
+        <v>3</v>
+      </c>
+      <c r="R174" s="71">
+        <v>4</v>
+      </c>
+      <c r="S174" s="71">
+        <v>0</v>
+      </c>
+      <c r="T174" s="71">
+        <v>0</v>
+      </c>
+      <c r="U174" s="71">
+        <v>4</v>
+      </c>
+      <c r="V174" s="71">
+        <v>4</v>
+      </c>
+      <c r="W174" s="71">
+        <v>2</v>
+      </c>
+      <c r="X174" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z174"/>
+      <c r="AA174"/>
+      <c r="AB174"/>
+      <c r="AC174"/>
+      <c r="AD174"/>
+      <c r="AE174"/>
+      <c r="AF174"/>
+      <c r="AG174"/>
+      <c r="AH174"/>
+      <c r="AI174"/>
+      <c r="AJ174"/>
+    </row>
+    <row r="175" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="B175" s="64" t="s">
+        <v>253</v>
+      </c>
+      <c r="C175" s="3">
+        <v>15</v>
+      </c>
+      <c r="D175" s="3">
+        <v>8</v>
+      </c>
+      <c r="E175" s="3">
+        <v>7</v>
+      </c>
+      <c r="F175" s="3">
+        <v>8</v>
+      </c>
+      <c r="G175" s="3">
+        <v>5</v>
+      </c>
+      <c r="H175" s="3">
+        <v>8</v>
+      </c>
+      <c r="I175" s="3">
+        <v>4</v>
+      </c>
+      <c r="J175" s="3">
+        <v>13</v>
+      </c>
+      <c r="K175" s="3">
+        <v>9</v>
+      </c>
+      <c r="L175" s="3">
+        <v>9</v>
+      </c>
+      <c r="M175" s="3">
+        <v>13</v>
+      </c>
+      <c r="N175" s="71">
+        <v>5</v>
+      </c>
+      <c r="O175" s="71">
+        <v>0</v>
+      </c>
+      <c r="P175" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q175" s="71">
+        <v>0</v>
+      </c>
+      <c r="R175" s="71">
+        <v>1</v>
+      </c>
+      <c r="S175" s="71">
+        <v>2</v>
+      </c>
+      <c r="T175" s="71">
+        <v>3</v>
+      </c>
+      <c r="U175" s="71">
+        <v>3</v>
+      </c>
+      <c r="V175" s="71">
+        <v>1</v>
+      </c>
+      <c r="W175" s="71">
+        <v>3</v>
+      </c>
+      <c r="X175" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z175"/>
+      <c r="AA175"/>
+      <c r="AB175"/>
+      <c r="AC175"/>
+      <c r="AD175"/>
+      <c r="AE175"/>
+      <c r="AF175"/>
+      <c r="AG175"/>
+      <c r="AH175"/>
+      <c r="AI175"/>
+      <c r="AJ175"/>
+    </row>
+    <row r="176" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A176" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B176" s="64" t="s">
+        <v>254</v>
+      </c>
+      <c r="C176" s="3">
+        <v>19</v>
+      </c>
+      <c r="D176" s="3">
+        <v>21</v>
+      </c>
+      <c r="E176" s="3">
+        <v>12</v>
+      </c>
+      <c r="F176" s="3">
+        <v>20</v>
+      </c>
+      <c r="G176" s="3">
+        <v>19</v>
+      </c>
+      <c r="H176" s="3">
+        <v>23</v>
+      </c>
+      <c r="I176" s="3">
+        <v>10</v>
+      </c>
+      <c r="J176" s="3">
+        <v>12</v>
+      </c>
+      <c r="K176" s="3">
+        <v>16</v>
+      </c>
+      <c r="L176" s="3">
+        <v>20</v>
+      </c>
+      <c r="M176" s="3">
+        <v>15</v>
+      </c>
+      <c r="N176" s="71">
+        <v>4</v>
+      </c>
+      <c r="O176" s="71">
+        <v>2</v>
+      </c>
+      <c r="P176" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q176" s="71">
+        <v>3</v>
+      </c>
+      <c r="R176" s="71">
+        <v>3</v>
+      </c>
+      <c r="S176" s="71">
+        <v>5</v>
+      </c>
+      <c r="T176" s="71">
+        <v>3</v>
+      </c>
+      <c r="U176" s="71">
+        <v>4</v>
+      </c>
+      <c r="V176" s="71">
+        <v>6</v>
+      </c>
+      <c r="W176" s="71">
+        <v>5</v>
+      </c>
+      <c r="X176" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z176"/>
+      <c r="AA176"/>
+      <c r="AB176"/>
+      <c r="AC176"/>
+      <c r="AD176"/>
+      <c r="AE176"/>
+      <c r="AF176"/>
+      <c r="AG176"/>
+      <c r="AH176"/>
+      <c r="AI176"/>
+      <c r="AJ176"/>
+    </row>
+    <row r="177" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="B177" s="64" t="s">
+        <v>255</v>
+      </c>
+      <c r="C177" s="3">
+        <v>8</v>
+      </c>
+      <c r="D177" s="3">
+        <v>10</v>
+      </c>
+      <c r="E177" s="3">
+        <v>4</v>
+      </c>
+      <c r="F177" s="3">
+        <v>9</v>
+      </c>
+      <c r="G177" s="3">
+        <v>6</v>
+      </c>
+      <c r="H177" s="3">
+        <v>9</v>
+      </c>
+      <c r="I177" s="3">
+        <v>8</v>
+      </c>
+      <c r="J177" s="3">
+        <v>8</v>
+      </c>
+      <c r="K177" s="3">
+        <v>10</v>
+      </c>
+      <c r="L177" s="3">
+        <v>6</v>
+      </c>
+      <c r="M177" s="3">
+        <v>9</v>
+      </c>
+      <c r="N177" s="71">
+        <v>2</v>
+      </c>
+      <c r="O177" s="71">
+        <v>2</v>
+      </c>
+      <c r="P177" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q177" s="71">
+        <v>0</v>
+      </c>
+      <c r="R177" s="71">
+        <v>1</v>
+      </c>
+      <c r="S177" s="71">
+        <v>2</v>
+      </c>
+      <c r="T177" s="71">
+        <v>2</v>
+      </c>
+      <c r="U177" s="71">
+        <v>2</v>
+      </c>
+      <c r="V177" s="71">
+        <v>3</v>
+      </c>
+      <c r="W177" s="71">
+        <v>3</v>
+      </c>
+      <c r="X177" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z177"/>
+      <c r="AA177"/>
+      <c r="AB177"/>
+      <c r="AC177"/>
+      <c r="AD177"/>
+      <c r="AE177"/>
+      <c r="AF177"/>
+      <c r="AG177"/>
+      <c r="AH177"/>
+      <c r="AI177"/>
+      <c r="AJ177"/>
+    </row>
+    <row r="178" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A178" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B178" s="64" t="s">
+        <v>256</v>
+      </c>
+      <c r="C178" s="3">
+        <v>14</v>
+      </c>
+      <c r="D178" s="3">
+        <v>9</v>
+      </c>
+      <c r="E178" s="3">
+        <v>6</v>
+      </c>
+      <c r="F178" s="3">
+        <v>3</v>
+      </c>
+      <c r="G178" s="3">
+        <v>5</v>
+      </c>
+      <c r="H178" s="3">
+        <v>8</v>
+      </c>
+      <c r="I178" s="3">
+        <v>14</v>
+      </c>
+      <c r="J178" s="3">
+        <v>8</v>
+      </c>
+      <c r="K178" s="3">
+        <v>8</v>
+      </c>
+      <c r="L178" s="3">
+        <v>8</v>
+      </c>
+      <c r="M178" s="3">
+        <v>3</v>
+      </c>
+      <c r="N178" s="71">
+        <v>2</v>
+      </c>
+      <c r="O178" s="71">
+        <v>1</v>
+      </c>
+      <c r="P178" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q178" s="71">
+        <v>1</v>
+      </c>
+      <c r="R178" s="71">
+        <v>1</v>
+      </c>
+      <c r="S178" s="71">
+        <v>3</v>
+      </c>
+      <c r="T178" s="71">
+        <v>2</v>
+      </c>
+      <c r="U178" s="71">
+        <v>0</v>
+      </c>
+      <c r="V178" s="71">
+        <v>2</v>
+      </c>
+      <c r="W178" s="71">
+        <v>2</v>
+      </c>
+      <c r="X178" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z178"/>
+      <c r="AA178"/>
+      <c r="AB178"/>
+      <c r="AC178"/>
+      <c r="AD178"/>
+      <c r="AE178"/>
+      <c r="AF178"/>
+      <c r="AG178"/>
+      <c r="AH178"/>
+      <c r="AI178"/>
+      <c r="AJ178"/>
+    </row>
+    <row r="179" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="B179" s="64" t="s">
+        <v>257</v>
+      </c>
+      <c r="C179" s="3">
+        <v>24</v>
+      </c>
+      <c r="D179" s="3">
+        <v>21</v>
+      </c>
+      <c r="E179" s="3">
+        <v>32</v>
+      </c>
+      <c r="F179" s="3">
+        <v>14</v>
+      </c>
+      <c r="G179" s="3">
+        <v>24</v>
+      </c>
+      <c r="H179" s="3">
+        <v>18</v>
+      </c>
+      <c r="I179" s="3">
+        <v>20</v>
+      </c>
+      <c r="J179" s="3">
+        <v>33</v>
+      </c>
+      <c r="K179" s="3">
+        <v>10</v>
+      </c>
+      <c r="L179" s="3">
+        <v>21</v>
+      </c>
+      <c r="M179" s="3">
+        <v>21</v>
+      </c>
+      <c r="N179" s="71">
+        <v>3</v>
+      </c>
+      <c r="O179" s="71">
+        <v>6</v>
+      </c>
+      <c r="P179" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q179" s="71">
+        <v>3</v>
+      </c>
+      <c r="R179" s="71">
+        <v>3</v>
+      </c>
+      <c r="S179" s="71">
+        <v>4</v>
+      </c>
+      <c r="T179" s="71">
+        <v>9</v>
+      </c>
+      <c r="U179" s="71">
+        <v>7</v>
+      </c>
+      <c r="V179" s="71">
+        <v>6</v>
+      </c>
+      <c r="W179" s="71">
+        <v>8</v>
+      </c>
+      <c r="X179" s="71">
+        <v>9</v>
+      </c>
+      <c r="Z179"/>
+      <c r="AA179"/>
+      <c r="AB179"/>
+      <c r="AC179"/>
+      <c r="AD179"/>
+      <c r="AE179"/>
+      <c r="AF179"/>
+      <c r="AG179"/>
+      <c r="AH179"/>
+      <c r="AI179"/>
+      <c r="AJ179"/>
+    </row>
+    <row r="180" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="B180" s="64" t="s">
+        <v>258</v>
+      </c>
+      <c r="C180" s="3">
+        <v>8</v>
+      </c>
+      <c r="D180" s="3">
+        <v>9</v>
+      </c>
+      <c r="E180" s="3">
+        <v>4</v>
+      </c>
+      <c r="F180" s="3">
+        <v>15</v>
+      </c>
+      <c r="G180" s="3">
+        <v>9</v>
+      </c>
+      <c r="H180" s="3">
+        <v>6</v>
+      </c>
+      <c r="I180" s="3">
+        <v>13</v>
+      </c>
+      <c r="J180" s="3">
+        <v>4</v>
+      </c>
+      <c r="K180" s="3">
+        <v>9</v>
+      </c>
+      <c r="L180" s="3">
+        <v>11</v>
+      </c>
+      <c r="M180" s="3">
+        <v>11</v>
+      </c>
+      <c r="N180" s="71">
+        <v>1</v>
+      </c>
+      <c r="O180" s="71">
+        <v>3</v>
+      </c>
+      <c r="P180" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q180" s="71">
+        <v>6</v>
+      </c>
+      <c r="R180" s="71">
+        <v>2</v>
+      </c>
+      <c r="S180" s="71">
+        <v>0</v>
+      </c>
+      <c r="T180" s="71">
+        <v>0</v>
+      </c>
+      <c r="U180" s="71">
+        <v>0</v>
+      </c>
+      <c r="V180" s="71">
+        <v>2</v>
+      </c>
+      <c r="W180" s="71">
+        <v>2</v>
+      </c>
+      <c r="X180" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z180"/>
+      <c r="AA180"/>
+      <c r="AB180"/>
+      <c r="AC180"/>
+      <c r="AD180"/>
+      <c r="AE180"/>
+      <c r="AF180"/>
+      <c r="AG180"/>
+      <c r="AH180"/>
+      <c r="AI180"/>
+      <c r="AJ180"/>
+    </row>
+    <row r="181" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B181" s="64" t="s">
+        <v>259</v>
+      </c>
+      <c r="C181" s="3">
+        <v>17</v>
+      </c>
+      <c r="D181" s="3">
+        <v>15</v>
+      </c>
+      <c r="E181" s="3">
+        <v>14</v>
+      </c>
+      <c r="F181" s="3">
+        <v>22</v>
+      </c>
+      <c r="G181" s="3">
+        <v>15</v>
+      </c>
+      <c r="H181" s="3">
+        <v>19</v>
+      </c>
+      <c r="I181" s="3">
+        <v>22</v>
+      </c>
+      <c r="J181" s="3">
+        <v>23</v>
+      </c>
+      <c r="K181" s="3">
+        <v>17</v>
+      </c>
+      <c r="L181" s="3">
+        <v>16</v>
+      </c>
+      <c r="M181" s="3">
+        <v>17</v>
+      </c>
+      <c r="N181" s="71">
+        <v>6</v>
+      </c>
+      <c r="O181" s="71">
+        <v>2</v>
+      </c>
+      <c r="P181" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q181" s="71">
+        <v>7</v>
+      </c>
+      <c r="R181" s="71">
+        <v>2</v>
+      </c>
+      <c r="S181" s="71">
+        <v>5</v>
+      </c>
+      <c r="T181" s="71">
+        <v>5</v>
+      </c>
+      <c r="U181" s="71">
+        <v>7</v>
+      </c>
+      <c r="V181" s="71">
+        <v>1</v>
+      </c>
+      <c r="W181" s="71">
+        <v>2</v>
+      </c>
+      <c r="X181" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z181"/>
+      <c r="AA181"/>
+      <c r="AB181"/>
+      <c r="AC181"/>
+      <c r="AD181"/>
+      <c r="AE181"/>
+      <c r="AF181"/>
+      <c r="AG181"/>
+      <c r="AH181"/>
+      <c r="AI181"/>
+      <c r="AJ181"/>
+    </row>
+    <row r="182" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A182" s="73" t="s">
+        <v>73</v>
+      </c>
+      <c r="B182" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="C182" s="3">
+        <v>391</v>
+      </c>
+      <c r="D182" s="3">
+        <v>330</v>
+      </c>
+      <c r="E182" s="3">
+        <v>348</v>
+      </c>
+      <c r="F182" s="3">
+        <v>296</v>
+      </c>
+      <c r="G182" s="3">
+        <v>330</v>
+      </c>
+      <c r="H182" s="3">
+        <v>295</v>
+      </c>
+      <c r="I182" s="3">
+        <v>334</v>
+      </c>
+      <c r="J182" s="3">
+        <v>349</v>
+      </c>
+      <c r="K182" s="3">
+        <v>294</v>
+      </c>
+      <c r="L182" s="3">
+        <v>314</v>
+      </c>
+      <c r="M182" s="3">
+        <v>295</v>
+      </c>
+      <c r="N182" s="3">
+        <v>76</v>
+      </c>
+      <c r="O182" s="3">
+        <v>62</v>
+      </c>
+      <c r="P182" s="3">
+        <v>62</v>
+      </c>
+      <c r="Q182" s="3">
+        <v>53</v>
+      </c>
+      <c r="R182" s="3">
+        <v>63</v>
+      </c>
+      <c r="S182" s="3">
+        <v>57</v>
+      </c>
+      <c r="T182" s="3">
+        <v>58</v>
+      </c>
+      <c r="U182" s="3">
+        <v>67</v>
+      </c>
+      <c r="V182" s="3">
+        <v>65</v>
+      </c>
+      <c r="W182" s="3">
+        <v>73</v>
+      </c>
+      <c r="X182" s="3">
+        <v>65</v>
+      </c>
+      <c r="Z182"/>
+      <c r="AA182"/>
+      <c r="AB182"/>
+      <c r="AC182"/>
+      <c r="AD182"/>
+      <c r="AE182"/>
+      <c r="AF182"/>
+      <c r="AG182"/>
+      <c r="AH182"/>
+      <c r="AI182"/>
+      <c r="AJ182"/>
+    </row>
+    <row r="183" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B183" s="64" t="s">
+        <v>260</v>
+      </c>
+      <c r="C183" s="3">
+        <v>129</v>
+      </c>
+      <c r="D183" s="3">
+        <v>113</v>
+      </c>
+      <c r="E183" s="3">
+        <v>107</v>
+      </c>
+      <c r="F183" s="3">
+        <v>88</v>
+      </c>
+      <c r="G183" s="3">
+        <v>107</v>
+      </c>
+      <c r="H183" s="3">
+        <v>108</v>
+      </c>
+      <c r="I183" s="3">
+        <v>122</v>
+      </c>
+      <c r="J183" s="3">
+        <v>133</v>
+      </c>
+      <c r="K183" s="3">
+        <v>113</v>
+      </c>
+      <c r="L183" s="3">
+        <v>128</v>
+      </c>
+      <c r="M183" s="3">
+        <v>133</v>
+      </c>
+      <c r="N183" s="71">
+        <v>21</v>
+      </c>
+      <c r="O183" s="71">
+        <v>24</v>
+      </c>
+      <c r="P183" s="71">
+        <v>15</v>
+      </c>
+      <c r="Q183" s="71">
+        <v>16</v>
+      </c>
+      <c r="R183" s="71">
+        <v>27</v>
+      </c>
+      <c r="S183" s="71">
+        <v>26</v>
+      </c>
+      <c r="T183" s="71">
+        <v>24</v>
+      </c>
+      <c r="U183" s="71">
+        <v>26</v>
+      </c>
+      <c r="V183" s="71">
+        <v>36</v>
+      </c>
+      <c r="W183" s="71">
+        <v>37</v>
+      </c>
+      <c r="X183" s="71">
+        <v>30</v>
+      </c>
+      <c r="Z183"/>
+      <c r="AA183"/>
+      <c r="AB183"/>
+      <c r="AC183"/>
+      <c r="AD183"/>
+      <c r="AE183"/>
+      <c r="AF183"/>
+      <c r="AG183"/>
+      <c r="AH183"/>
+      <c r="AI183"/>
+      <c r="AJ183"/>
+    </row>
+    <row r="184" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B184" s="64" t="s">
+        <v>261</v>
+      </c>
+      <c r="C184" s="3">
+        <v>31</v>
+      </c>
+      <c r="D184" s="3">
+        <v>43</v>
+      </c>
+      <c r="E184" s="3">
+        <v>29</v>
+      </c>
+      <c r="F184" s="3">
+        <v>21</v>
+      </c>
+      <c r="G184" s="3">
+        <v>18</v>
+      </c>
+      <c r="H184" s="3">
+        <v>24</v>
+      </c>
+      <c r="I184" s="3">
+        <v>12</v>
+      </c>
+      <c r="J184" s="3">
+        <v>22</v>
+      </c>
+      <c r="K184" s="3">
+        <v>20</v>
+      </c>
+      <c r="L184" s="3">
+        <v>16</v>
+      </c>
+      <c r="M184" s="3">
+        <v>26</v>
+      </c>
+      <c r="N184" s="71">
+        <v>7</v>
+      </c>
+      <c r="O184" s="71">
+        <v>4</v>
+      </c>
+      <c r="P184" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q184" s="71">
+        <v>4</v>
+      </c>
+      <c r="R184" s="71">
+        <v>0</v>
+      </c>
+      <c r="S184" s="71">
+        <v>4</v>
+      </c>
+      <c r="T184" s="71">
+        <v>1</v>
+      </c>
+      <c r="U184" s="71">
+        <v>2</v>
+      </c>
+      <c r="V184" s="71">
+        <v>3</v>
+      </c>
+      <c r="W184" s="71">
+        <v>5</v>
+      </c>
+      <c r="X184" s="71">
+        <v>8</v>
+      </c>
+      <c r="Z184"/>
+      <c r="AA184"/>
+      <c r="AB184"/>
+      <c r="AC184"/>
+      <c r="AD184"/>
+      <c r="AE184"/>
+      <c r="AF184"/>
+      <c r="AG184"/>
+      <c r="AH184"/>
+      <c r="AI184"/>
+      <c r="AJ184"/>
+    </row>
+    <row r="185" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="B185" s="64" t="s">
+        <v>262</v>
+      </c>
+      <c r="C185" s="3">
+        <v>14</v>
+      </c>
+      <c r="D185" s="3">
+        <v>7</v>
+      </c>
+      <c r="E185" s="3">
+        <v>7</v>
+      </c>
+      <c r="F185" s="3">
+        <v>3</v>
+      </c>
+      <c r="G185" s="3">
+        <v>4</v>
+      </c>
+      <c r="H185" s="3">
+        <v>11</v>
+      </c>
+      <c r="I185" s="3">
+        <v>6</v>
+      </c>
+      <c r="J185" s="3">
+        <v>10</v>
+      </c>
+      <c r="K185" s="3">
+        <v>6</v>
+      </c>
+      <c r="L185" s="3">
+        <v>9</v>
+      </c>
+      <c r="M185" s="3">
+        <v>6</v>
+      </c>
+      <c r="N185" s="71">
+        <v>1</v>
+      </c>
+      <c r="O185" s="71">
+        <v>1</v>
+      </c>
+      <c r="P185" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q185" s="71">
+        <v>1</v>
+      </c>
+      <c r="R185" s="71">
+        <v>1</v>
+      </c>
+      <c r="S185" s="71">
+        <v>4</v>
+      </c>
+      <c r="T185" s="71">
+        <v>2</v>
+      </c>
+      <c r="U185" s="71">
+        <v>2</v>
+      </c>
+      <c r="V185" s="71">
+        <v>2</v>
+      </c>
+      <c r="W185" s="71">
+        <v>2</v>
+      </c>
+      <c r="X185" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z185"/>
+      <c r="AA185"/>
+      <c r="AB185"/>
+      <c r="AC185"/>
+      <c r="AD185"/>
+      <c r="AE185"/>
+      <c r="AF185"/>
+      <c r="AG185"/>
+      <c r="AH185"/>
+      <c r="AI185"/>
+      <c r="AJ185"/>
+    </row>
+    <row r="186" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B186" s="64" t="s">
+        <v>263</v>
+      </c>
+      <c r="C186" s="3">
+        <v>21</v>
+      </c>
+      <c r="D186" s="3">
+        <v>20</v>
+      </c>
+      <c r="E186" s="3">
+        <v>18</v>
+      </c>
+      <c r="F186" s="3">
+        <v>22</v>
+      </c>
+      <c r="G186" s="3">
+        <v>23</v>
+      </c>
+      <c r="H186" s="3">
+        <v>18</v>
+      </c>
+      <c r="I186" s="3">
+        <v>21</v>
+      </c>
+      <c r="J186" s="3">
+        <v>29</v>
+      </c>
+      <c r="K186" s="3">
+        <v>16</v>
+      </c>
+      <c r="L186" s="3">
+        <v>14</v>
+      </c>
+      <c r="M186" s="3">
+        <v>8</v>
+      </c>
+      <c r="N186" s="71">
+        <v>4</v>
+      </c>
+      <c r="O186" s="71">
+        <v>7</v>
+      </c>
+      <c r="P186" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q186" s="71">
+        <v>3</v>
+      </c>
+      <c r="R186" s="71">
+        <v>2</v>
+      </c>
+      <c r="S186" s="71">
+        <v>4</v>
+      </c>
+      <c r="T186" s="71">
+        <v>3</v>
+      </c>
+      <c r="U186" s="71">
+        <v>7</v>
+      </c>
+      <c r="V186" s="71">
+        <v>1</v>
+      </c>
+      <c r="W186" s="71">
+        <v>2</v>
+      </c>
+      <c r="X186" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z186"/>
+      <c r="AA186"/>
+      <c r="AB186"/>
+      <c r="AC186"/>
+      <c r="AD186"/>
+      <c r="AE186"/>
+      <c r="AF186"/>
+      <c r="AG186"/>
+      <c r="AH186"/>
+      <c r="AI186"/>
+      <c r="AJ186"/>
+    </row>
+    <row r="187" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B187" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C187" s="3">
+        <v>15</v>
+      </c>
+      <c r="D187" s="3">
+        <v>12</v>
+      </c>
+      <c r="E187" s="3">
+        <v>23</v>
+      </c>
+      <c r="F187" s="3">
+        <v>11</v>
+      </c>
+      <c r="G187" s="3">
+        <v>11</v>
+      </c>
+      <c r="H187" s="3">
+        <v>16</v>
+      </c>
+      <c r="I187" s="3">
+        <v>14</v>
+      </c>
+      <c r="J187" s="3">
+        <v>17</v>
+      </c>
+      <c r="K187" s="3">
+        <v>12</v>
+      </c>
+      <c r="L187" s="3">
+        <v>20</v>
+      </c>
+      <c r="M187" s="3">
+        <v>17</v>
+      </c>
+      <c r="N187" s="71">
+        <v>6</v>
+      </c>
+      <c r="O187" s="71">
+        <v>2</v>
+      </c>
+      <c r="P187" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q187" s="71">
+        <v>1</v>
+      </c>
+      <c r="R187" s="71">
+        <v>0</v>
+      </c>
+      <c r="S187" s="71">
+        <v>4</v>
+      </c>
+      <c r="T187" s="71">
+        <v>3</v>
+      </c>
+      <c r="U187" s="71">
+        <v>2</v>
+      </c>
+      <c r="V187" s="71">
+        <v>5</v>
+      </c>
+      <c r="W187" s="71">
+        <v>4</v>
+      </c>
+      <c r="X187" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z187"/>
+      <c r="AA187"/>
+      <c r="AB187"/>
+      <c r="AC187"/>
+      <c r="AD187"/>
+      <c r="AE187"/>
+      <c r="AF187"/>
+      <c r="AG187"/>
+      <c r="AH187"/>
+      <c r="AI187"/>
+      <c r="AJ187"/>
+    </row>
+    <row r="188" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="B188" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C188" s="3">
+        <v>25</v>
+      </c>
+      <c r="D188" s="3">
+        <v>13</v>
+      </c>
+      <c r="E188" s="3">
+        <v>12</v>
+      </c>
+      <c r="F188" s="3">
+        <v>18</v>
+      </c>
+      <c r="G188" s="3">
+        <v>25</v>
+      </c>
+      <c r="H188" s="3">
+        <v>10</v>
+      </c>
+      <c r="I188" s="3">
+        <v>14</v>
+      </c>
+      <c r="J188" s="3">
+        <v>12</v>
+      </c>
+      <c r="K188" s="3">
+        <v>13</v>
+      </c>
+      <c r="L188" s="3">
+        <v>11</v>
+      </c>
+      <c r="M188" s="3">
+        <v>8</v>
+      </c>
+      <c r="N188" s="71">
+        <v>1</v>
+      </c>
+      <c r="O188" s="71">
+        <v>2</v>
+      </c>
+      <c r="P188" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q188" s="71">
+        <v>1</v>
+      </c>
+      <c r="R188" s="71">
+        <v>4</v>
+      </c>
+      <c r="S188" s="71">
+        <v>0</v>
+      </c>
+      <c r="T188" s="71">
+        <v>2</v>
+      </c>
+      <c r="U188" s="71">
+        <v>0</v>
+      </c>
+      <c r="V188" s="71">
+        <v>3</v>
+      </c>
+      <c r="W188" s="71">
+        <v>0</v>
+      </c>
+      <c r="X188" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z188"/>
+      <c r="AA188"/>
+      <c r="AB188"/>
+      <c r="AC188"/>
+      <c r="AD188"/>
+      <c r="AE188"/>
+      <c r="AF188"/>
+      <c r="AG188"/>
+      <c r="AH188"/>
+      <c r="AI188"/>
+      <c r="AJ188"/>
+    </row>
+    <row r="189" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A189" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="B189" s="64" t="s">
+        <v>264</v>
+      </c>
+      <c r="C189" s="3">
+        <v>36</v>
+      </c>
+      <c r="D189" s="3">
+        <v>26</v>
+      </c>
+      <c r="E189" s="3">
+        <v>26</v>
+      </c>
+      <c r="F189" s="3">
+        <v>25</v>
+      </c>
+      <c r="G189" s="3">
+        <v>27</v>
+      </c>
+      <c r="H189" s="3">
+        <v>15</v>
+      </c>
+      <c r="I189" s="3">
+        <v>25</v>
+      </c>
+      <c r="J189" s="3">
+        <v>28</v>
+      </c>
+      <c r="K189" s="3">
+        <v>23</v>
+      </c>
+      <c r="L189" s="3">
+        <v>20</v>
+      </c>
+      <c r="M189" s="3">
+        <v>20</v>
+      </c>
+      <c r="N189" s="71">
+        <v>13</v>
+      </c>
+      <c r="O189" s="71">
+        <v>6</v>
+      </c>
+      <c r="P189" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q189" s="71">
+        <v>4</v>
+      </c>
+      <c r="R189" s="71">
+        <v>3</v>
+      </c>
+      <c r="S189" s="71">
+        <v>2</v>
+      </c>
+      <c r="T189" s="71">
+        <v>4</v>
+      </c>
+      <c r="U189" s="71">
+        <v>6</v>
+      </c>
+      <c r="V189" s="71">
+        <v>3</v>
+      </c>
+      <c r="W189" s="71">
+        <v>3</v>
+      </c>
+      <c r="X189" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z189"/>
+      <c r="AA189"/>
+      <c r="AB189"/>
+      <c r="AC189"/>
+      <c r="AD189"/>
+      <c r="AE189"/>
+      <c r="AF189"/>
+      <c r="AG189"/>
+      <c r="AH189"/>
+      <c r="AI189"/>
+      <c r="AJ189"/>
+    </row>
+    <row r="190" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A190" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="B190" s="64" t="s">
+        <v>265</v>
+      </c>
+      <c r="C190" s="3">
+        <v>12</v>
+      </c>
+      <c r="D190" s="3">
+        <v>7</v>
+      </c>
+      <c r="E190" s="3">
+        <v>13</v>
+      </c>
+      <c r="F190" s="3">
+        <v>12</v>
+      </c>
+      <c r="G190" s="3">
+        <v>9</v>
+      </c>
+      <c r="H190" s="3">
+        <v>11</v>
+      </c>
+      <c r="I190" s="3">
+        <v>10</v>
+      </c>
+      <c r="J190" s="3">
+        <v>14</v>
+      </c>
+      <c r="K190" s="3">
+        <v>11</v>
+      </c>
+      <c r="L190" s="3">
+        <v>11</v>
+      </c>
+      <c r="M190" s="3">
+        <v>7</v>
+      </c>
+      <c r="N190" s="71">
+        <v>4</v>
+      </c>
+      <c r="O190" s="71">
+        <v>0</v>
+      </c>
+      <c r="P190" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q190" s="71">
+        <v>2</v>
+      </c>
+      <c r="R190" s="71">
+        <v>2</v>
+      </c>
+      <c r="S190" s="71">
+        <v>2</v>
+      </c>
+      <c r="T190" s="71">
+        <v>1</v>
+      </c>
+      <c r="U190" s="71">
+        <v>5</v>
+      </c>
+      <c r="V190" s="71">
+        <v>1</v>
+      </c>
+      <c r="W190" s="71">
+        <v>2</v>
+      </c>
+      <c r="X190" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z190"/>
+      <c r="AA190"/>
+      <c r="AB190"/>
+      <c r="AC190"/>
+      <c r="AD190"/>
+      <c r="AE190"/>
+      <c r="AF190"/>
+      <c r="AG190"/>
+      <c r="AH190"/>
+      <c r="AI190"/>
+      <c r="AJ190"/>
+    </row>
+    <row r="191" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B191" s="64" t="s">
+        <v>266</v>
+      </c>
+      <c r="C191" s="3">
+        <v>20</v>
+      </c>
+      <c r="D191" s="3">
+        <v>11</v>
+      </c>
+      <c r="E191" s="3">
+        <v>14</v>
+      </c>
+      <c r="F191" s="3">
+        <v>20</v>
+      </c>
+      <c r="G191" s="3">
+        <v>19</v>
+      </c>
+      <c r="H191" s="3">
+        <v>12</v>
+      </c>
+      <c r="I191" s="3">
+        <v>24</v>
+      </c>
+      <c r="J191" s="3">
+        <v>10</v>
+      </c>
+      <c r="K191" s="3">
+        <v>8</v>
+      </c>
+      <c r="L191" s="3">
+        <v>10</v>
+      </c>
+      <c r="M191" s="3">
+        <v>13</v>
+      </c>
+      <c r="N191" s="71">
+        <v>3</v>
+      </c>
+      <c r="O191" s="71">
+        <v>2</v>
+      </c>
+      <c r="P191" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q191" s="71">
+        <v>3</v>
+      </c>
+      <c r="R191" s="71">
+        <v>3</v>
+      </c>
+      <c r="S191" s="71">
+        <v>0</v>
+      </c>
+      <c r="T191" s="71">
+        <v>3</v>
+      </c>
+      <c r="U191" s="71">
+        <v>1</v>
+      </c>
+      <c r="V191" s="71">
+        <v>0</v>
+      </c>
+      <c r="W191" s="71">
+        <v>1</v>
+      </c>
+      <c r="X191" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z191"/>
+      <c r="AA191"/>
+      <c r="AB191"/>
+      <c r="AC191"/>
+      <c r="AD191"/>
+      <c r="AE191"/>
+      <c r="AF191"/>
+      <c r="AG191"/>
+      <c r="AH191"/>
+      <c r="AI191"/>
+      <c r="AJ191"/>
+    </row>
+    <row r="192" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B192" s="64" t="s">
+        <v>267</v>
+      </c>
+      <c r="C192" s="3">
+        <v>14</v>
+      </c>
+      <c r="D192" s="3">
+        <v>7</v>
+      </c>
+      <c r="E192" s="3">
+        <v>10</v>
+      </c>
+      <c r="F192" s="3">
+        <v>11</v>
+      </c>
+      <c r="G192" s="3">
+        <v>7</v>
+      </c>
+      <c r="H192" s="3">
+        <v>10</v>
+      </c>
+      <c r="I192" s="3">
+        <v>11</v>
+      </c>
+      <c r="J192" s="3">
+        <v>10</v>
+      </c>
+      <c r="K192" s="3">
+        <v>14</v>
+      </c>
+      <c r="L192" s="3">
+        <v>7</v>
+      </c>
+      <c r="M192" s="3">
+        <v>12</v>
+      </c>
+      <c r="N192" s="71">
+        <v>4</v>
+      </c>
+      <c r="O192" s="71">
+        <v>1</v>
+      </c>
+      <c r="P192" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q192" s="71">
+        <v>3</v>
+      </c>
+      <c r="R192" s="71">
+        <v>4</v>
+      </c>
+      <c r="S192" s="71">
+        <v>3</v>
+      </c>
+      <c r="T192" s="71">
+        <v>2</v>
+      </c>
+      <c r="U192" s="71">
+        <v>3</v>
+      </c>
+      <c r="V192" s="71">
+        <v>2</v>
+      </c>
+      <c r="W192" s="71">
+        <v>2</v>
+      </c>
+      <c r="X192" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z192"/>
+      <c r="AA192"/>
+      <c r="AB192"/>
+      <c r="AC192"/>
+      <c r="AD192"/>
+      <c r="AE192"/>
+      <c r="AF192"/>
+      <c r="AG192"/>
+      <c r="AH192"/>
+      <c r="AI192"/>
+      <c r="AJ192"/>
+    </row>
+    <row r="193" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A193" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="B193" s="64" t="s">
+        <v>268</v>
+      </c>
+      <c r="C193" s="3">
+        <v>33</v>
+      </c>
+      <c r="D193" s="3">
+        <v>34</v>
+      </c>
+      <c r="E193" s="3">
+        <v>47</v>
+      </c>
+      <c r="F193" s="3">
+        <v>26</v>
+      </c>
+      <c r="G193" s="3">
+        <v>37</v>
+      </c>
+      <c r="H193" s="3">
+        <v>37</v>
+      </c>
+      <c r="I193" s="3">
+        <v>35</v>
+      </c>
+      <c r="J193" s="3">
+        <v>34</v>
+      </c>
+      <c r="K193" s="3">
+        <v>31</v>
+      </c>
+      <c r="L193" s="3">
+        <v>31</v>
+      </c>
+      <c r="M193" s="3">
+        <v>16</v>
+      </c>
+      <c r="N193" s="71">
+        <v>5</v>
+      </c>
+      <c r="O193" s="71">
+        <v>3</v>
+      </c>
+      <c r="P193" s="71">
+        <v>11</v>
+      </c>
+      <c r="Q193" s="71">
+        <v>3</v>
+      </c>
+      <c r="R193" s="71">
+        <v>12</v>
+      </c>
+      <c r="S193" s="71">
+        <v>7</v>
+      </c>
+      <c r="T193" s="71">
+        <v>6</v>
+      </c>
+      <c r="U193" s="71">
+        <v>9</v>
+      </c>
+      <c r="V193" s="71">
+        <v>7</v>
+      </c>
+      <c r="W193" s="71">
+        <v>8</v>
+      </c>
+      <c r="X193" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z193"/>
+      <c r="AA193"/>
+      <c r="AB193"/>
+      <c r="AC193"/>
+      <c r="AD193"/>
+      <c r="AE193"/>
+      <c r="AF193"/>
+      <c r="AG193"/>
+      <c r="AH193"/>
+      <c r="AI193"/>
+      <c r="AJ193"/>
+    </row>
+    <row r="194" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A194" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="B194" s="64" t="s">
+        <v>269</v>
+      </c>
+      <c r="C194" s="3">
+        <v>11</v>
+      </c>
+      <c r="D194" s="3">
+        <v>6</v>
+      </c>
+      <c r="E194" s="3">
+        <v>9</v>
+      </c>
+      <c r="F194" s="3">
+        <v>10</v>
+      </c>
+      <c r="G194" s="3">
+        <v>3</v>
+      </c>
+      <c r="H194" s="3">
+        <v>3</v>
+      </c>
+      <c r="I194" s="3">
+        <v>8</v>
+      </c>
+      <c r="J194" s="3">
+        <v>6</v>
+      </c>
+      <c r="K194" s="3">
+        <v>5</v>
+      </c>
+      <c r="L194" s="3">
+        <v>7</v>
+      </c>
+      <c r="M194" s="3">
+        <v>6</v>
+      </c>
+      <c r="N194" s="71">
+        <v>1</v>
+      </c>
+      <c r="O194" s="71">
+        <v>2</v>
+      </c>
+      <c r="P194" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q194" s="71">
+        <v>7</v>
+      </c>
+      <c r="R194" s="71">
+        <v>0</v>
+      </c>
+      <c r="S194" s="71">
+        <v>0</v>
+      </c>
+      <c r="T194" s="71">
+        <v>1</v>
+      </c>
+      <c r="U194" s="71">
+        <v>0</v>
+      </c>
+      <c r="V194" s="71">
+        <v>1</v>
+      </c>
+      <c r="W194" s="71">
+        <v>3</v>
+      </c>
+      <c r="X194" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z194"/>
+      <c r="AA194"/>
+      <c r="AB194"/>
+      <c r="AC194"/>
+      <c r="AD194"/>
+      <c r="AE194"/>
+      <c r="AF194"/>
+      <c r="AG194"/>
+      <c r="AH194"/>
+      <c r="AI194"/>
+      <c r="AJ194"/>
+    </row>
+    <row r="195" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A195" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B195" s="64" t="s">
+        <v>270</v>
+      </c>
+      <c r="C195" s="3">
+        <v>6</v>
+      </c>
+      <c r="D195" s="3">
+        <v>7</v>
+      </c>
+      <c r="E195" s="3">
+        <v>5</v>
+      </c>
+      <c r="F195" s="3">
+        <v>3</v>
+      </c>
+      <c r="G195" s="3">
+        <v>10</v>
+      </c>
+      <c r="H195" s="3">
+        <v>6</v>
+      </c>
+      <c r="I195" s="3">
+        <v>12</v>
+      </c>
+      <c r="J195" s="3">
+        <v>5</v>
+      </c>
+      <c r="K195" s="3">
+        <v>5</v>
+      </c>
+      <c r="L195" s="3">
+        <v>5</v>
+      </c>
+      <c r="M195" s="3">
+        <v>6</v>
+      </c>
+      <c r="N195" s="71">
+        <v>0</v>
+      </c>
+      <c r="O195" s="71">
+        <v>1</v>
+      </c>
+      <c r="P195" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q195" s="71">
+        <v>1</v>
+      </c>
+      <c r="R195" s="71">
+        <v>1</v>
+      </c>
+      <c r="S195" s="71">
+        <v>0</v>
+      </c>
+      <c r="T195" s="71">
+        <v>1</v>
+      </c>
+      <c r="U195" s="71">
+        <v>1</v>
+      </c>
+      <c r="V195" s="71">
+        <v>1</v>
+      </c>
+      <c r="W195" s="71">
+        <v>0</v>
+      </c>
+      <c r="X195" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z195"/>
+      <c r="AA195"/>
+      <c r="AB195"/>
+      <c r="AC195"/>
+      <c r="AD195"/>
+      <c r="AE195"/>
+      <c r="AF195"/>
+      <c r="AG195"/>
+      <c r="AH195"/>
+      <c r="AI195"/>
+      <c r="AJ195"/>
+    </row>
+    <row r="196" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A196" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="B196" s="64" t="s">
+        <v>271</v>
+      </c>
+      <c r="C196" s="3">
+        <v>24</v>
+      </c>
+      <c r="D196" s="3">
+        <v>24</v>
+      </c>
+      <c r="E196" s="3">
+        <v>28</v>
+      </c>
+      <c r="F196" s="3">
+        <v>26</v>
+      </c>
+      <c r="G196" s="3">
+        <v>30</v>
+      </c>
+      <c r="H196" s="3">
+        <v>14</v>
+      </c>
+      <c r="I196" s="3">
+        <v>20</v>
+      </c>
+      <c r="J196" s="3">
+        <v>19</v>
+      </c>
+      <c r="K196" s="3">
+        <v>17</v>
+      </c>
+      <c r="L196" s="3">
+        <v>25</v>
+      </c>
+      <c r="M196" s="3">
+        <v>17</v>
+      </c>
+      <c r="N196" s="71">
+        <v>6</v>
+      </c>
+      <c r="O196" s="71">
+        <v>7</v>
+      </c>
+      <c r="P196" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q196" s="71">
+        <v>4</v>
+      </c>
+      <c r="R196" s="71">
+        <v>4</v>
+      </c>
+      <c r="S196" s="71">
+        <v>1</v>
+      </c>
+      <c r="T196" s="71">
+        <v>5</v>
+      </c>
+      <c r="U196" s="71">
+        <v>3</v>
+      </c>
+      <c r="V196" s="71">
+        <v>0</v>
+      </c>
+      <c r="W196" s="71">
+        <v>4</v>
+      </c>
+      <c r="X196" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z196"/>
+      <c r="AA196"/>
+      <c r="AB196"/>
+      <c r="AC196"/>
+      <c r="AD196"/>
+      <c r="AE196"/>
+      <c r="AF196"/>
+      <c r="AG196"/>
+      <c r="AH196"/>
+      <c r="AI196"/>
+      <c r="AJ196"/>
+    </row>
+    <row r="197" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A197" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="B197" s="66" t="s">
+        <v>272</v>
+      </c>
+      <c r="C197" s="3">
+        <v>3112</v>
+      </c>
+      <c r="D197" s="3">
+        <v>2886</v>
+      </c>
+      <c r="E197" s="3">
+        <v>2733</v>
+      </c>
+      <c r="F197" s="3">
+        <v>2745</v>
+      </c>
+      <c r="G197" s="3">
+        <v>3028</v>
+      </c>
+      <c r="H197" s="3">
+        <v>3163</v>
+      </c>
+      <c r="I197" s="3">
+        <v>3495</v>
+      </c>
+      <c r="J197" s="3">
+        <v>3409</v>
+      </c>
+      <c r="K197" s="3">
+        <v>2985</v>
+      </c>
+      <c r="L197" s="3">
+        <v>3011</v>
+      </c>
+      <c r="M197" s="3">
+        <v>2785</v>
+      </c>
+      <c r="N197" s="3">
+        <v>209</v>
+      </c>
+      <c r="O197" s="3">
+        <v>197</v>
+      </c>
+      <c r="P197" s="3">
+        <v>172</v>
+      </c>
+      <c r="Q197" s="3">
+        <v>159</v>
+      </c>
+      <c r="R197" s="3">
+        <v>172</v>
+      </c>
+      <c r="S197" s="3">
+        <v>196</v>
+      </c>
+      <c r="T197" s="3">
+        <v>244</v>
+      </c>
+      <c r="U197" s="3">
+        <v>243</v>
+      </c>
+      <c r="V197" s="3">
+        <v>227</v>
+      </c>
+      <c r="W197" s="3">
+        <v>232</v>
+      </c>
+      <c r="X197" s="3">
+        <v>228</v>
+      </c>
+      <c r="Z197"/>
+      <c r="AA197"/>
+      <c r="AB197"/>
+      <c r="AC197"/>
+      <c r="AD197"/>
+      <c r="AE197"/>
+      <c r="AF197"/>
+      <c r="AG197"/>
+      <c r="AH197"/>
+      <c r="AI197"/>
+      <c r="AJ197"/>
+    </row>
+    <row r="198" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A198" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="B198" s="64" t="s">
+        <v>273</v>
+      </c>
+      <c r="C198" s="3">
+        <v>251</v>
+      </c>
+      <c r="D198" s="3">
+        <v>220</v>
+      </c>
+      <c r="E198" s="3">
+        <v>188</v>
+      </c>
+      <c r="F198" s="3">
+        <v>219</v>
+      </c>
+      <c r="G198" s="3">
+        <v>356</v>
+      </c>
+      <c r="H198" s="3">
+        <v>309</v>
+      </c>
+      <c r="I198" s="3">
+        <v>420</v>
+      </c>
+      <c r="J198" s="3">
+        <v>341</v>
+      </c>
+      <c r="K198" s="3">
+        <v>265</v>
+      </c>
+      <c r="L198" s="3">
+        <v>305</v>
+      </c>
+      <c r="M198" s="3">
+        <v>262</v>
+      </c>
+      <c r="N198" s="71">
+        <v>18</v>
+      </c>
+      <c r="O198" s="71">
+        <v>24</v>
+      </c>
+      <c r="P198" s="71">
+        <v>14</v>
+      </c>
+      <c r="Q198" s="71">
+        <v>21</v>
+      </c>
+      <c r="R198" s="71">
+        <v>27</v>
+      </c>
+      <c r="S198" s="71">
+        <v>15</v>
+      </c>
+      <c r="T198" s="71">
+        <v>45</v>
+      </c>
+      <c r="U198" s="71">
+        <v>30</v>
+      </c>
+      <c r="V198" s="71">
+        <v>28</v>
+      </c>
+      <c r="W198" s="71">
+        <v>28</v>
+      </c>
+      <c r="X198" s="71">
+        <v>25</v>
+      </c>
+      <c r="Z198"/>
+      <c r="AA198"/>
+      <c r="AB198"/>
+      <c r="AC198"/>
+      <c r="AD198"/>
+      <c r="AE198"/>
+      <c r="AF198"/>
+      <c r="AG198"/>
+      <c r="AH198"/>
+      <c r="AI198"/>
+      <c r="AJ198"/>
+    </row>
+    <row r="199" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A199" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="B199" s="64" t="s">
+        <v>274</v>
+      </c>
+      <c r="C199" s="3">
+        <v>99</v>
+      </c>
+      <c r="D199" s="3">
+        <v>87</v>
+      </c>
+      <c r="E199" s="3">
+        <v>99</v>
+      </c>
+      <c r="F199" s="3">
+        <v>85</v>
+      </c>
+      <c r="G199" s="3">
+        <v>120</v>
+      </c>
+      <c r="H199" s="3">
+        <v>130</v>
+      </c>
+      <c r="I199" s="3">
+        <v>103</v>
+      </c>
+      <c r="J199" s="3">
+        <v>122</v>
+      </c>
+      <c r="K199" s="3">
+        <v>93</v>
+      </c>
+      <c r="L199" s="3">
+        <v>83</v>
+      </c>
+      <c r="M199" s="3">
+        <v>68</v>
+      </c>
+      <c r="N199" s="71">
+        <v>6</v>
+      </c>
+      <c r="O199" s="71">
+        <v>7</v>
+      </c>
+      <c r="P199" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q199" s="71">
+        <v>6</v>
+      </c>
+      <c r="R199" s="71">
+        <v>7</v>
+      </c>
+      <c r="S199" s="71">
+        <v>5</v>
+      </c>
+      <c r="T199" s="71">
+        <v>4</v>
+      </c>
+      <c r="U199" s="71">
+        <v>8</v>
+      </c>
+      <c r="V199" s="71">
+        <v>8</v>
+      </c>
+      <c r="W199" s="71">
+        <v>8</v>
+      </c>
+      <c r="X199" s="71">
+        <v>5</v>
+      </c>
+      <c r="Z199"/>
+      <c r="AA199"/>
+      <c r="AB199"/>
+      <c r="AC199"/>
+      <c r="AD199"/>
+      <c r="AE199"/>
+      <c r="AF199"/>
+      <c r="AG199"/>
+      <c r="AH199"/>
+      <c r="AI199"/>
+      <c r="AJ199"/>
+    </row>
+    <row r="200" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B200" s="64" t="s">
+        <v>275</v>
+      </c>
+      <c r="C200" s="3">
+        <v>99</v>
+      </c>
+      <c r="D200" s="3">
+        <v>113</v>
+      </c>
+      <c r="E200" s="3">
+        <v>94</v>
+      </c>
+      <c r="F200" s="3">
+        <v>86</v>
+      </c>
+      <c r="G200" s="3">
+        <v>96</v>
+      </c>
+      <c r="H200" s="3">
+        <v>99</v>
+      </c>
+      <c r="I200" s="3">
+        <v>111</v>
+      </c>
+      <c r="J200" s="3">
+        <v>91</v>
+      </c>
+      <c r="K200" s="3">
+        <v>79</v>
+      </c>
+      <c r="L200" s="3">
+        <v>71</v>
+      </c>
+      <c r="M200" s="3">
+        <v>78</v>
+      </c>
+      <c r="N200" s="71">
+        <v>7</v>
+      </c>
+      <c r="O200" s="71">
+        <v>9</v>
+      </c>
+      <c r="P200" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q200" s="71">
+        <v>4</v>
+      </c>
+      <c r="R200" s="71">
+        <v>6</v>
+      </c>
+      <c r="S200" s="71">
+        <v>7</v>
+      </c>
+      <c r="T200" s="71">
+        <v>9</v>
+      </c>
+      <c r="U200" s="71">
+        <v>5</v>
+      </c>
+      <c r="V200" s="71">
+        <v>7</v>
+      </c>
+      <c r="W200" s="71">
+        <v>8</v>
+      </c>
+      <c r="X200" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z200"/>
+      <c r="AA200"/>
+      <c r="AB200"/>
+      <c r="AC200"/>
+      <c r="AD200"/>
+      <c r="AE200"/>
+      <c r="AF200"/>
+      <c r="AG200"/>
+      <c r="AH200"/>
+      <c r="AI200"/>
+      <c r="AJ200"/>
+    </row>
+    <row r="201" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B201" s="64" t="s">
+        <v>276</v>
+      </c>
+      <c r="C201" s="3">
+        <v>45</v>
+      </c>
+      <c r="D201" s="3">
+        <v>45</v>
+      </c>
+      <c r="E201" s="3">
+        <v>33</v>
+      </c>
+      <c r="F201" s="3">
+        <v>38</v>
+      </c>
+      <c r="G201" s="3">
+        <v>36</v>
+      </c>
+      <c r="H201" s="3">
+        <v>44</v>
+      </c>
+      <c r="I201" s="3">
+        <v>50</v>
+      </c>
+      <c r="J201" s="3">
+        <v>62</v>
+      </c>
+      <c r="K201" s="3">
+        <v>40</v>
+      </c>
+      <c r="L201" s="3">
+        <v>55</v>
+      </c>
+      <c r="M201" s="3">
+        <v>40</v>
+      </c>
+      <c r="N201" s="71">
+        <v>2</v>
+      </c>
+      <c r="O201" s="71">
+        <v>4</v>
+      </c>
+      <c r="P201" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q201" s="71">
+        <v>1</v>
+      </c>
+      <c r="R201" s="71">
+        <v>1</v>
+      </c>
+      <c r="S201" s="71">
+        <v>3</v>
+      </c>
+      <c r="T201" s="71">
+        <v>0</v>
+      </c>
+      <c r="U201" s="71">
+        <v>7</v>
+      </c>
+      <c r="V201" s="71">
+        <v>2</v>
+      </c>
+      <c r="W201" s="71">
+        <v>3</v>
+      </c>
+      <c r="X201" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z201"/>
+      <c r="AA201"/>
+      <c r="AB201"/>
+      <c r="AC201"/>
+      <c r="AD201"/>
+      <c r="AE201"/>
+      <c r="AF201"/>
+      <c r="AG201"/>
+      <c r="AH201"/>
+      <c r="AI201"/>
+      <c r="AJ201"/>
+    </row>
+    <row r="202" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B202" s="64" t="s">
+        <v>277</v>
+      </c>
+      <c r="C202" s="3">
+        <v>241</v>
+      </c>
+      <c r="D202" s="3">
+        <v>227</v>
+      </c>
+      <c r="E202" s="3">
+        <v>220</v>
+      </c>
+      <c r="F202" s="3">
+        <v>240</v>
+      </c>
+      <c r="G202" s="3">
+        <v>331</v>
+      </c>
+      <c r="H202" s="3">
+        <v>340</v>
+      </c>
+      <c r="I202" s="3">
+        <v>337</v>
+      </c>
+      <c r="J202" s="3">
+        <v>309</v>
+      </c>
+      <c r="K202" s="3">
+        <v>263</v>
+      </c>
+      <c r="L202" s="3">
+        <v>250</v>
+      </c>
+      <c r="M202" s="3">
+        <v>217</v>
+      </c>
+      <c r="N202" s="71">
+        <v>15</v>
+      </c>
+      <c r="O202" s="71">
+        <v>7</v>
+      </c>
+      <c r="P202" s="71">
+        <v>14</v>
+      </c>
+      <c r="Q202" s="71">
+        <v>12</v>
+      </c>
+      <c r="R202" s="71">
+        <v>24</v>
+      </c>
+      <c r="S202" s="71">
+        <v>27</v>
+      </c>
+      <c r="T202" s="71">
+        <v>19</v>
+      </c>
+      <c r="U202" s="71">
+        <v>23</v>
+      </c>
+      <c r="V202" s="71">
+        <v>18</v>
+      </c>
+      <c r="W202" s="71">
+        <v>18</v>
+      </c>
+      <c r="X202" s="71">
+        <v>16</v>
+      </c>
+      <c r="Z202"/>
+      <c r="AA202"/>
+      <c r="AB202"/>
+      <c r="AC202"/>
+      <c r="AD202"/>
+      <c r="AE202"/>
+      <c r="AF202"/>
+      <c r="AG202"/>
+      <c r="AH202"/>
+      <c r="AI202"/>
+      <c r="AJ202"/>
+    </row>
+    <row r="203" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="B203" s="64" t="s">
+        <v>278</v>
+      </c>
+      <c r="C203" s="3">
+        <v>188</v>
+      </c>
+      <c r="D203" s="3">
+        <v>178</v>
+      </c>
+      <c r="E203" s="3">
+        <v>158</v>
+      </c>
+      <c r="F203" s="3">
+        <v>150</v>
+      </c>
+      <c r="G203" s="3">
+        <v>210</v>
+      </c>
+      <c r="H203" s="3">
+        <v>218</v>
+      </c>
+      <c r="I203" s="3">
+        <v>266</v>
+      </c>
+      <c r="J203" s="3">
+        <v>238</v>
+      </c>
+      <c r="K203" s="3">
+        <v>180</v>
+      </c>
+      <c r="L203" s="3">
+        <v>211</v>
+      </c>
+      <c r="M203" s="3">
+        <v>198</v>
+      </c>
+      <c r="N203" s="71">
+        <v>13</v>
+      </c>
+      <c r="O203" s="71">
+        <v>18</v>
+      </c>
+      <c r="P203" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q203" s="71">
+        <v>7</v>
+      </c>
+      <c r="R203" s="71">
+        <v>7</v>
+      </c>
+      <c r="S203" s="71">
+        <v>5</v>
+      </c>
+      <c r="T203" s="71">
+        <v>17</v>
+      </c>
+      <c r="U203" s="71">
+        <v>10</v>
+      </c>
+      <c r="V203" s="71">
+        <v>18</v>
+      </c>
+      <c r="W203" s="71">
+        <v>19</v>
+      </c>
+      <c r="X203" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z203"/>
+      <c r="AA203"/>
+      <c r="AB203"/>
+      <c r="AC203"/>
+      <c r="AD203"/>
+      <c r="AE203"/>
+      <c r="AF203"/>
+      <c r="AG203"/>
+      <c r="AH203"/>
+      <c r="AI203"/>
+      <c r="AJ203"/>
+    </row>
+    <row r="204" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="B204" s="64" t="s">
+        <v>279</v>
+      </c>
+      <c r="C204" s="3">
+        <v>141</v>
+      </c>
+      <c r="D204" s="3">
+        <v>133</v>
+      </c>
+      <c r="E204" s="3">
+        <v>90</v>
+      </c>
+      <c r="F204" s="3">
+        <v>118</v>
+      </c>
+      <c r="G204" s="3">
+        <v>157</v>
+      </c>
+      <c r="H204" s="3">
+        <v>157</v>
+      </c>
+      <c r="I204" s="3">
+        <v>186</v>
+      </c>
+      <c r="J204" s="3">
+        <v>170</v>
+      </c>
+      <c r="K204" s="3">
+        <v>159</v>
+      </c>
+      <c r="L204" s="3">
+        <v>163</v>
+      </c>
+      <c r="M204" s="3">
+        <v>145</v>
+      </c>
+      <c r="N204" s="71">
+        <v>8</v>
+      </c>
+      <c r="O204" s="71">
+        <v>6</v>
+      </c>
+      <c r="P204" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q204" s="71">
+        <v>5</v>
+      </c>
+      <c r="R204" s="71">
+        <v>10</v>
+      </c>
+      <c r="S204" s="71">
+        <v>7</v>
+      </c>
+      <c r="T204" s="71">
+        <v>15</v>
+      </c>
+      <c r="U204" s="71">
+        <v>13</v>
+      </c>
+      <c r="V204" s="71">
+        <v>8</v>
+      </c>
+      <c r="W204" s="71">
+        <v>7</v>
+      </c>
+      <c r="X204" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z204"/>
+      <c r="AA204"/>
+      <c r="AB204"/>
+      <c r="AC204"/>
+      <c r="AD204"/>
+      <c r="AE204"/>
+      <c r="AF204"/>
+      <c r="AG204"/>
+      <c r="AH204"/>
+      <c r="AI204"/>
+      <c r="AJ204"/>
+    </row>
+    <row r="205" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B205" s="64" t="s">
+        <v>280</v>
+      </c>
+      <c r="C205" s="3">
+        <v>177</v>
+      </c>
+      <c r="D205" s="3">
+        <v>158</v>
+      </c>
+      <c r="E205" s="3">
+        <v>146</v>
+      </c>
+      <c r="F205" s="3">
+        <v>156</v>
+      </c>
+      <c r="G205" s="3">
+        <v>94</v>
+      </c>
+      <c r="H205" s="3">
+        <v>181</v>
+      </c>
+      <c r="I205" s="3">
+        <v>198</v>
+      </c>
+      <c r="J205" s="3">
+        <v>227</v>
+      </c>
+      <c r="K205" s="3">
+        <v>190</v>
+      </c>
+      <c r="L205" s="3">
+        <v>179</v>
+      </c>
+      <c r="M205" s="3">
+        <v>150</v>
+      </c>
+      <c r="N205" s="71">
+        <v>14</v>
+      </c>
+      <c r="O205" s="71">
+        <v>17</v>
+      </c>
+      <c r="P205" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q205" s="71">
+        <v>11</v>
+      </c>
+      <c r="R205" s="71">
+        <v>9</v>
+      </c>
+      <c r="S205" s="71">
+        <v>12</v>
+      </c>
+      <c r="T205" s="71">
+        <v>17</v>
+      </c>
+      <c r="U205" s="71">
+        <v>17</v>
+      </c>
+      <c r="V205" s="71">
+        <v>17</v>
+      </c>
+      <c r="W205" s="71">
+        <v>16</v>
+      </c>
+      <c r="X205" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z205"/>
+      <c r="AA205"/>
+      <c r="AB205"/>
+      <c r="AC205"/>
+      <c r="AD205"/>
+      <c r="AE205"/>
+      <c r="AF205"/>
+      <c r="AG205"/>
+      <c r="AH205"/>
+      <c r="AI205"/>
+      <c r="AJ205"/>
+    </row>
+    <row r="206" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B206" s="64" t="s">
+        <v>281</v>
+      </c>
+      <c r="C206" s="3">
+        <v>128</v>
+      </c>
+      <c r="D206" s="3">
+        <v>116</v>
+      </c>
+      <c r="E206" s="3">
+        <v>105</v>
+      </c>
+      <c r="F206" s="3">
+        <v>114</v>
+      </c>
+      <c r="G206" s="3">
+        <v>138</v>
+      </c>
+      <c r="H206" s="3">
+        <v>112</v>
+      </c>
+      <c r="I206" s="3">
+        <v>161</v>
+      </c>
+      <c r="J206" s="3">
+        <v>153</v>
+      </c>
+      <c r="K206" s="3">
+        <v>161</v>
+      </c>
+      <c r="L206" s="3">
+        <v>161</v>
+      </c>
+      <c r="M206" s="3">
+        <v>158</v>
+      </c>
+      <c r="N206" s="71">
+        <v>11</v>
+      </c>
+      <c r="O206" s="71">
+        <v>10</v>
+      </c>
+      <c r="P206" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q206" s="71">
+        <v>6</v>
+      </c>
+      <c r="R206" s="71">
+        <v>6</v>
+      </c>
+      <c r="S206" s="71">
+        <v>6</v>
+      </c>
+      <c r="T206" s="71">
+        <v>9</v>
+      </c>
+      <c r="U206" s="71">
+        <v>11</v>
+      </c>
+      <c r="V206" s="71">
+        <v>10</v>
+      </c>
+      <c r="W206" s="71">
+        <v>12</v>
+      </c>
+      <c r="X206" s="71">
+        <v>15</v>
+      </c>
+      <c r="Z206"/>
+      <c r="AA206"/>
+      <c r="AB206"/>
+      <c r="AC206"/>
+      <c r="AD206"/>
+      <c r="AE206"/>
+      <c r="AF206"/>
+      <c r="AG206"/>
+      <c r="AH206"/>
+      <c r="AI206"/>
+      <c r="AJ206"/>
+    </row>
+    <row r="207" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="B207" s="64" t="s">
+        <v>282</v>
+      </c>
+      <c r="C207" s="3">
+        <v>39</v>
+      </c>
+      <c r="D207" s="3">
+        <v>43</v>
+      </c>
+      <c r="E207" s="3">
+        <v>39</v>
+      </c>
+      <c r="F207" s="3">
+        <v>31</v>
+      </c>
+      <c r="G207" s="3">
+        <v>41</v>
+      </c>
+      <c r="H207" s="3">
+        <v>45</v>
+      </c>
+      <c r="I207" s="3">
+        <v>40</v>
+      </c>
+      <c r="J207" s="3">
+        <v>37</v>
+      </c>
+      <c r="K207" s="3">
+        <v>53</v>
+      </c>
+      <c r="L207" s="3">
+        <v>39</v>
+      </c>
+      <c r="M207" s="3">
+        <v>24</v>
+      </c>
+      <c r="N207" s="71">
+        <v>2</v>
+      </c>
+      <c r="O207" s="71">
+        <v>2</v>
+      </c>
+      <c r="P207" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q207" s="71">
+        <v>3</v>
+      </c>
+      <c r="R207" s="71">
+        <v>0</v>
+      </c>
+      <c r="S207" s="71">
+        <v>3</v>
+      </c>
+      <c r="T207" s="71">
+        <v>1</v>
+      </c>
+      <c r="U207" s="71">
+        <v>0</v>
+      </c>
+      <c r="V207" s="71">
+        <v>6</v>
+      </c>
+      <c r="W207" s="71">
+        <v>3</v>
+      </c>
+      <c r="X207" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z207"/>
+      <c r="AA207"/>
+      <c r="AB207"/>
+      <c r="AC207"/>
+      <c r="AD207"/>
+      <c r="AE207"/>
+      <c r="AF207"/>
+      <c r="AG207"/>
+      <c r="AH207"/>
+      <c r="AI207"/>
+      <c r="AJ207"/>
+    </row>
+    <row r="208" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="B208" s="64" t="s">
+        <v>283</v>
+      </c>
+      <c r="C208" s="3">
+        <v>728</v>
+      </c>
+      <c r="D208" s="3">
+        <v>656</v>
+      </c>
+      <c r="E208" s="3">
+        <v>664</v>
+      </c>
+      <c r="F208" s="3">
+        <v>625</v>
+      </c>
+      <c r="G208" s="3">
+        <v>649</v>
+      </c>
+      <c r="H208" s="3">
+        <v>610</v>
+      </c>
+      <c r="I208" s="3">
+        <v>681</v>
+      </c>
+      <c r="J208" s="3">
+        <v>654</v>
+      </c>
+      <c r="K208" s="3">
+        <v>582</v>
+      </c>
+      <c r="L208" s="3">
+        <v>652</v>
+      </c>
+      <c r="M208" s="3">
+        <v>637</v>
+      </c>
+      <c r="N208" s="71">
+        <v>61</v>
+      </c>
+      <c r="O208" s="71">
+        <v>38</v>
+      </c>
+      <c r="P208" s="71">
+        <v>41</v>
+      </c>
+      <c r="Q208" s="71">
+        <v>33</v>
+      </c>
+      <c r="R208" s="71">
+        <v>37</v>
+      </c>
+      <c r="S208" s="71">
+        <v>35</v>
+      </c>
+      <c r="T208" s="71">
+        <v>52</v>
+      </c>
+      <c r="U208" s="71">
+        <v>52</v>
+      </c>
+      <c r="V208" s="71">
+        <v>47</v>
+      </c>
+      <c r="W208" s="71">
+        <v>51</v>
+      </c>
+      <c r="X208" s="71">
+        <v>51</v>
+      </c>
+      <c r="Z208"/>
+      <c r="AA208"/>
+      <c r="AB208"/>
+      <c r="AC208"/>
+      <c r="AD208"/>
+      <c r="AE208"/>
+      <c r="AF208"/>
+      <c r="AG208"/>
+      <c r="AH208"/>
+      <c r="AI208"/>
+      <c r="AJ208"/>
+    </row>
+    <row r="209" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B209" s="64" t="s">
+        <v>284</v>
+      </c>
+      <c r="C209" s="3">
+        <v>352</v>
+      </c>
+      <c r="D209" s="3">
+        <v>347</v>
+      </c>
+      <c r="E209" s="3">
+        <v>359</v>
+      </c>
+      <c r="F209" s="3">
+        <v>361</v>
+      </c>
+      <c r="G209" s="3">
+        <v>336</v>
+      </c>
+      <c r="H209" s="3">
+        <v>357</v>
+      </c>
+      <c r="I209" s="3">
+        <v>377</v>
+      </c>
+      <c r="J209" s="3">
+        <v>396</v>
+      </c>
+      <c r="K209" s="3">
+        <v>322</v>
+      </c>
+      <c r="L209" s="3">
+        <v>288</v>
+      </c>
+      <c r="M209" s="3">
+        <v>325</v>
+      </c>
+      <c r="N209" s="71">
+        <v>21</v>
+      </c>
+      <c r="O209" s="71">
+        <v>26</v>
+      </c>
+      <c r="P209" s="71">
+        <v>23</v>
+      </c>
+      <c r="Q209" s="71">
+        <v>17</v>
+      </c>
+      <c r="R209" s="71">
+        <v>20</v>
+      </c>
+      <c r="S209" s="71">
+        <v>26</v>
+      </c>
+      <c r="T209" s="71">
+        <v>19</v>
+      </c>
+      <c r="U209" s="71">
+        <v>26</v>
+      </c>
+      <c r="V209" s="71">
+        <v>16</v>
+      </c>
+      <c r="W209" s="71">
+        <v>22</v>
+      </c>
+      <c r="X209" s="71">
+        <v>28</v>
+      </c>
+      <c r="Z209"/>
+      <c r="AA209"/>
+      <c r="AB209"/>
+      <c r="AC209"/>
+      <c r="AD209"/>
+      <c r="AE209"/>
+      <c r="AF209"/>
+      <c r="AG209"/>
+      <c r="AH209"/>
+      <c r="AI209"/>
+      <c r="AJ209"/>
+    </row>
+    <row r="210" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="B210" s="64" t="s">
+        <v>285</v>
+      </c>
+      <c r="C210" s="3">
+        <v>144</v>
+      </c>
+      <c r="D210" s="3">
+        <v>155</v>
+      </c>
+      <c r="E210" s="3">
+        <v>114</v>
+      </c>
+      <c r="F210" s="3">
+        <v>97</v>
+      </c>
+      <c r="G210" s="3">
+        <v>30</v>
+      </c>
+      <c r="H210" s="3">
+        <v>80</v>
+      </c>
+      <c r="I210" s="3">
+        <v>54</v>
+      </c>
+      <c r="J210" s="3">
+        <v>118</v>
+      </c>
+      <c r="K210" s="3">
+        <v>115</v>
+      </c>
+      <c r="L210" s="3">
+        <v>135</v>
+      </c>
+      <c r="M210" s="3">
+        <v>110</v>
+      </c>
+      <c r="N210" s="3"/>
+      <c r="O210" s="3"/>
+      <c r="P210" s="3"/>
+      <c r="Q210" s="3"/>
+      <c r="R210" s="3"/>
+      <c r="S210" s="3"/>
+      <c r="T210" s="3"/>
+      <c r="U210" s="3"/>
+      <c r="V210" s="3"/>
+      <c r="W210" s="3"/>
+      <c r="X210" s="3"/>
+      <c r="Z210"/>
+      <c r="AA210"/>
+      <c r="AB210"/>
+      <c r="AC210"/>
+      <c r="AD210"/>
+      <c r="AE210"/>
+      <c r="AF210"/>
+      <c r="AG210"/>
+      <c r="AH210"/>
+      <c r="AI210"/>
+      <c r="AJ210"/>
+    </row>
+    <row r="211" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A211" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B211" s="64" t="s">
+        <v>286</v>
+      </c>
+      <c r="C211" s="3">
+        <v>67</v>
+      </c>
+      <c r="D211" s="3">
+        <v>70</v>
+      </c>
+      <c r="E211" s="3">
+        <v>70</v>
+      </c>
+      <c r="F211" s="3">
+        <v>58</v>
+      </c>
+      <c r="G211" s="3">
+        <v>65</v>
+      </c>
+      <c r="H211" s="3">
+        <v>88</v>
+      </c>
+      <c r="I211" s="3">
+        <v>77</v>
+      </c>
+      <c r="J211" s="3">
+        <v>83</v>
+      </c>
+      <c r="K211" s="3">
+        <v>68</v>
+      </c>
+      <c r="L211" s="3">
+        <v>61</v>
+      </c>
+      <c r="M211" s="3">
+        <v>41</v>
+      </c>
+      <c r="N211" s="71">
+        <v>8</v>
+      </c>
+      <c r="O211" s="71">
+        <v>9</v>
+      </c>
+      <c r="P211" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q211" s="71">
+        <v>3</v>
+      </c>
+      <c r="R211" s="71">
+        <v>2</v>
+      </c>
+      <c r="S211" s="71">
+        <v>7</v>
+      </c>
+      <c r="T211" s="71">
+        <v>5</v>
+      </c>
+      <c r="U211" s="71">
+        <v>7</v>
+      </c>
+      <c r="V211" s="71">
+        <v>6</v>
+      </c>
+      <c r="W211" s="71">
+        <v>6</v>
+      </c>
+      <c r="X211" s="71">
+        <v>3</v>
+      </c>
+      <c r="Z211"/>
+      <c r="AA211"/>
+      <c r="AB211"/>
+      <c r="AC211"/>
+      <c r="AD211"/>
+      <c r="AE211"/>
+      <c r="AF211"/>
+      <c r="AG211"/>
+      <c r="AH211"/>
+      <c r="AI211"/>
+      <c r="AJ211"/>
+    </row>
+    <row r="212" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="B212" s="64" t="s">
+        <v>287</v>
+      </c>
+      <c r="C212" s="3">
+        <v>195</v>
+      </c>
+      <c r="D212" s="3">
+        <v>141</v>
+      </c>
+      <c r="E212" s="3">
+        <v>146</v>
+      </c>
+      <c r="F212" s="3">
+        <v>160</v>
+      </c>
+      <c r="G212" s="3">
+        <v>162</v>
+      </c>
+      <c r="H212" s="3">
+        <v>172</v>
+      </c>
+      <c r="I212" s="3">
+        <v>180</v>
+      </c>
+      <c r="J212" s="3">
+        <v>170</v>
+      </c>
+      <c r="K212" s="3">
+        <v>166</v>
+      </c>
+      <c r="L212" s="3">
+        <v>167</v>
+      </c>
+      <c r="M212" s="3">
+        <v>153</v>
+      </c>
+      <c r="N212" s="71">
+        <v>10</v>
+      </c>
+      <c r="O212" s="71">
+        <v>7</v>
+      </c>
+      <c r="P212" s="71">
+        <v>12</v>
+      </c>
+      <c r="Q212" s="71">
+        <v>16</v>
+      </c>
+      <c r="R212" s="71">
+        <v>8</v>
+      </c>
+      <c r="S212" s="71">
+        <v>16</v>
+      </c>
+      <c r="T212" s="71">
+        <v>10</v>
+      </c>
+      <c r="U212" s="71">
+        <v>12</v>
+      </c>
+      <c r="V212" s="71">
+        <v>16</v>
+      </c>
+      <c r="W212" s="71">
+        <v>16</v>
+      </c>
+      <c r="X212" s="71">
+        <v>22</v>
+      </c>
+      <c r="Z212"/>
+      <c r="AA212"/>
+      <c r="AB212"/>
+      <c r="AC212"/>
+      <c r="AD212"/>
+      <c r="AE212"/>
+      <c r="AF212"/>
+      <c r="AG212"/>
+      <c r="AH212"/>
+      <c r="AI212"/>
+      <c r="AJ212"/>
+    </row>
+    <row r="213" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B213" s="64" t="s">
+        <v>288</v>
+      </c>
+      <c r="C213" s="3">
+        <v>102</v>
+      </c>
+      <c r="D213" s="3">
+        <v>104</v>
+      </c>
+      <c r="E213" s="3">
+        <v>102</v>
+      </c>
+      <c r="F213" s="3">
+        <v>102</v>
+      </c>
+      <c r="G213" s="3">
+        <v>110</v>
+      </c>
+      <c r="H213" s="3">
+        <v>97</v>
+      </c>
+      <c r="I213" s="3">
+        <v>103</v>
+      </c>
+      <c r="J213" s="3">
+        <v>108</v>
+      </c>
+      <c r="K213" s="3">
+        <v>110</v>
+      </c>
+      <c r="L213" s="3">
+        <v>90</v>
+      </c>
+      <c r="M213" s="3">
+        <v>84</v>
+      </c>
+      <c r="N213" s="71">
+        <v>3</v>
+      </c>
+      <c r="O213" s="71">
+        <v>8</v>
+      </c>
+      <c r="P213" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q213" s="71">
+        <v>4</v>
+      </c>
+      <c r="R213" s="71">
+        <v>4</v>
+      </c>
+      <c r="S213" s="71">
+        <v>10</v>
+      </c>
+      <c r="T213" s="71">
+        <v>10</v>
+      </c>
+      <c r="U213" s="71">
+        <v>14</v>
+      </c>
+      <c r="V213" s="71">
+        <v>9</v>
+      </c>
+      <c r="W213" s="71">
+        <v>8</v>
+      </c>
+      <c r="X213" s="71">
+        <v>12</v>
+      </c>
+      <c r="Z213"/>
+      <c r="AA213"/>
+      <c r="AB213"/>
+      <c r="AC213"/>
+      <c r="AD213"/>
+      <c r="AE213"/>
+      <c r="AF213"/>
+      <c r="AG213"/>
+      <c r="AH213"/>
+      <c r="AI213"/>
+      <c r="AJ213"/>
+    </row>
+    <row r="214" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A214" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="B214" s="64" t="s">
+        <v>289</v>
+      </c>
+      <c r="C214" s="3">
+        <v>116</v>
+      </c>
+      <c r="D214" s="3">
+        <v>93</v>
+      </c>
+      <c r="E214" s="3">
+        <v>106</v>
+      </c>
+      <c r="F214" s="3">
+        <v>105</v>
+      </c>
+      <c r="G214" s="3">
+        <v>97</v>
+      </c>
+      <c r="H214" s="3">
+        <v>124</v>
+      </c>
+      <c r="I214" s="3">
+        <v>151</v>
+      </c>
+      <c r="J214" s="3">
+        <v>130</v>
+      </c>
+      <c r="K214" s="3">
+        <v>139</v>
+      </c>
+      <c r="L214" s="3">
+        <v>101</v>
+      </c>
+      <c r="M214" s="3">
+        <v>95</v>
+      </c>
+      <c r="N214" s="71">
+        <v>10</v>
+      </c>
+      <c r="O214" s="71">
+        <v>5</v>
+      </c>
+      <c r="P214" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q214" s="71">
+        <v>10</v>
+      </c>
+      <c r="R214" s="71">
+        <v>4</v>
+      </c>
+      <c r="S214" s="71">
+        <v>12</v>
+      </c>
+      <c r="T214" s="71">
+        <v>12</v>
+      </c>
+      <c r="U214" s="71">
+        <v>8</v>
+      </c>
+      <c r="V214" s="71">
+        <v>11</v>
+      </c>
+      <c r="W214" s="71">
+        <v>7</v>
+      </c>
+      <c r="X214" s="71">
+        <v>10</v>
+      </c>
+      <c r="Z214"/>
+      <c r="AA214"/>
+      <c r="AB214"/>
+      <c r="AC214"/>
+      <c r="AD214"/>
+      <c r="AE214"/>
+      <c r="AF214"/>
+      <c r="AG214"/>
+      <c r="AH214"/>
+      <c r="AI214"/>
+      <c r="AJ214"/>
+    </row>
+    <row r="215" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A215" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="B215" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="C215" s="3">
+        <v>265</v>
+      </c>
+      <c r="D215" s="3">
+        <v>241</v>
+      </c>
+      <c r="E215" s="3">
+        <v>219</v>
+      </c>
+      <c r="F215" s="3">
+        <v>237</v>
+      </c>
+      <c r="G215" s="3">
+        <v>211</v>
+      </c>
+      <c r="H215" s="3">
+        <v>217</v>
+      </c>
+      <c r="I215" s="3">
+        <v>200</v>
+      </c>
+      <c r="J215" s="3">
+        <v>220</v>
+      </c>
+      <c r="K215" s="3">
+        <v>246</v>
+      </c>
+      <c r="L215" s="3">
+        <v>233</v>
+      </c>
+      <c r="M215" s="3">
+        <v>181</v>
+      </c>
+      <c r="N215" s="3">
+        <v>44</v>
+      </c>
+      <c r="O215" s="3">
+        <v>38</v>
+      </c>
+      <c r="P215" s="3">
+        <v>34</v>
+      </c>
+      <c r="Q215" s="3">
+        <v>38</v>
+      </c>
+      <c r="R215" s="3">
+        <v>26</v>
+      </c>
+      <c r="S215" s="3">
+        <v>21</v>
+      </c>
+      <c r="T215" s="3">
+        <v>23</v>
+      </c>
+      <c r="U215" s="3">
+        <v>28</v>
+      </c>
+      <c r="V215" s="3">
+        <v>34</v>
+      </c>
+      <c r="W215" s="3">
+        <v>36</v>
+      </c>
+      <c r="X215" s="3">
+        <v>33</v>
+      </c>
+      <c r="Z215"/>
+      <c r="AA215"/>
+      <c r="AB215"/>
+      <c r="AC215"/>
+      <c r="AD215"/>
+      <c r="AE215"/>
+      <c r="AF215"/>
+      <c r="AG215"/>
+      <c r="AH215"/>
+      <c r="AI215"/>
+      <c r="AJ215"/>
+    </row>
+    <row r="216" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B216" s="64" t="s">
+        <v>290</v>
+      </c>
+      <c r="C216" s="3">
+        <v>98</v>
+      </c>
+      <c r="D216" s="3">
+        <v>109</v>
+      </c>
+      <c r="E216" s="3">
+        <v>104</v>
+      </c>
+      <c r="F216" s="3">
+        <v>93</v>
+      </c>
+      <c r="G216" s="3">
+        <v>84</v>
+      </c>
+      <c r="H216" s="3">
+        <v>97</v>
+      </c>
+      <c r="I216" s="3">
+        <v>87</v>
+      </c>
+      <c r="J216" s="3">
+        <v>72</v>
+      </c>
+      <c r="K216" s="3">
+        <v>99</v>
+      </c>
+      <c r="L216" s="3">
+        <v>95</v>
+      </c>
+      <c r="M216" s="3">
+        <v>81</v>
+      </c>
+      <c r="N216" s="71">
+        <v>22</v>
+      </c>
+      <c r="O216" s="71">
+        <v>20</v>
+      </c>
+      <c r="P216" s="71">
+        <v>16</v>
+      </c>
+      <c r="Q216" s="71">
+        <v>15</v>
+      </c>
+      <c r="R216" s="71">
+        <v>13</v>
+      </c>
+      <c r="S216" s="71">
+        <v>10</v>
+      </c>
+      <c r="T216" s="71">
+        <v>8</v>
+      </c>
+      <c r="U216" s="71">
+        <v>10</v>
+      </c>
+      <c r="V216" s="71">
+        <v>15</v>
+      </c>
+      <c r="W216" s="71">
+        <v>13</v>
+      </c>
+      <c r="X216" s="71">
+        <v>13</v>
+      </c>
+      <c r="Z216"/>
+      <c r="AA216"/>
+      <c r="AB216"/>
+      <c r="AC216"/>
+      <c r="AD216"/>
+      <c r="AE216"/>
+      <c r="AF216"/>
+      <c r="AG216"/>
+      <c r="AH216"/>
+      <c r="AI216"/>
+      <c r="AJ216"/>
+    </row>
+    <row r="217" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="B217" s="64" t="s">
+        <v>291</v>
+      </c>
+      <c r="C217" s="3">
+        <v>20</v>
+      </c>
+      <c r="D217" s="3">
+        <v>20</v>
+      </c>
+      <c r="E217" s="3">
+        <v>22</v>
+      </c>
+      <c r="F217" s="3">
+        <v>19</v>
+      </c>
+      <c r="G217" s="3">
+        <v>15</v>
+      </c>
+      <c r="H217" s="3">
+        <v>14</v>
+      </c>
+      <c r="I217" s="3">
+        <v>23</v>
+      </c>
+      <c r="J217" s="3">
+        <v>22</v>
+      </c>
+      <c r="K217" s="3">
+        <v>27</v>
+      </c>
+      <c r="L217" s="3">
+        <v>17</v>
+      </c>
+      <c r="M217" s="3">
+        <v>12</v>
+      </c>
+      <c r="N217" s="71">
+        <v>1</v>
+      </c>
+      <c r="O217" s="71">
+        <v>1</v>
+      </c>
+      <c r="P217" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q217" s="71">
+        <v>0</v>
+      </c>
+      <c r="R217" s="71">
+        <v>1</v>
+      </c>
+      <c r="S217" s="71">
+        <v>0</v>
+      </c>
+      <c r="T217" s="71">
+        <v>2</v>
+      </c>
+      <c r="U217" s="71">
+        <v>1</v>
+      </c>
+      <c r="V217" s="71">
+        <v>1</v>
+      </c>
+      <c r="W217" s="71">
+        <v>6</v>
+      </c>
+      <c r="X217" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z217"/>
+      <c r="AA217"/>
+      <c r="AB217"/>
+      <c r="AC217"/>
+      <c r="AD217"/>
+      <c r="AE217"/>
+      <c r="AF217"/>
+      <c r="AG217"/>
+      <c r="AH217"/>
+      <c r="AI217"/>
+      <c r="AJ217"/>
+    </row>
+    <row r="218" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="B218" s="64" t="s">
+        <v>292</v>
+      </c>
+      <c r="C218" s="3">
+        <v>109</v>
+      </c>
+      <c r="D218" s="3">
+        <v>89</v>
+      </c>
+      <c r="E218" s="3">
+        <v>66</v>
+      </c>
+      <c r="F218" s="3">
+        <v>82</v>
+      </c>
+      <c r="G218" s="3">
+        <v>86</v>
+      </c>
+      <c r="H218" s="3">
+        <v>79</v>
+      </c>
+      <c r="I218" s="3">
+        <v>73</v>
+      </c>
+      <c r="J218" s="3">
+        <v>84</v>
+      </c>
+      <c r="K218" s="3">
+        <v>95</v>
+      </c>
+      <c r="L218" s="3">
+        <v>79</v>
+      </c>
+      <c r="M218" s="3">
+        <v>63</v>
+      </c>
+      <c r="N218" s="71">
+        <v>16</v>
+      </c>
+      <c r="O218" s="71">
+        <v>16</v>
+      </c>
+      <c r="P218" s="71">
+        <v>13</v>
+      </c>
+      <c r="Q218" s="71">
+        <v>19</v>
+      </c>
+      <c r="R218" s="71">
+        <v>10</v>
+      </c>
+      <c r="S218" s="71">
+        <v>11</v>
+      </c>
+      <c r="T218" s="71">
+        <v>11</v>
+      </c>
+      <c r="U218" s="71">
+        <v>14</v>
+      </c>
+      <c r="V218" s="71">
+        <v>14</v>
+      </c>
+      <c r="W218" s="71">
+        <v>10</v>
+      </c>
+      <c r="X218" s="71">
+        <v>15</v>
+      </c>
+      <c r="Z218"/>
+      <c r="AA218"/>
+      <c r="AB218"/>
+      <c r="AC218"/>
+      <c r="AD218"/>
+      <c r="AE218"/>
+      <c r="AF218"/>
+      <c r="AG218"/>
+      <c r="AH218"/>
+      <c r="AI218"/>
+      <c r="AJ218"/>
+    </row>
+    <row r="219" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="B219" s="64" t="s">
+        <v>293</v>
+      </c>
+      <c r="C219" s="3">
+        <v>31</v>
+      </c>
+      <c r="D219" s="3">
+        <v>23</v>
+      </c>
+      <c r="E219" s="3">
+        <v>22</v>
+      </c>
+      <c r="F219" s="3">
+        <v>40</v>
+      </c>
+      <c r="G219" s="3">
+        <v>24</v>
+      </c>
+      <c r="H219" s="3">
+        <v>25</v>
+      </c>
+      <c r="I219" s="3">
+        <v>16</v>
+      </c>
+      <c r="J219" s="3">
+        <v>33</v>
+      </c>
+      <c r="K219" s="3">
+        <v>18</v>
+      </c>
+      <c r="L219" s="3">
+        <v>38</v>
+      </c>
+      <c r="M219" s="3">
+        <v>20</v>
+      </c>
+      <c r="N219" s="71">
+        <v>4</v>
+      </c>
+      <c r="O219" s="71">
+        <v>1</v>
+      </c>
+      <c r="P219" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q219" s="71">
+        <v>4</v>
+      </c>
+      <c r="R219" s="71">
+        <v>2</v>
+      </c>
+      <c r="S219" s="71">
+        <v>0</v>
+      </c>
+      <c r="T219" s="71">
+        <v>1</v>
+      </c>
+      <c r="U219" s="71">
+        <v>3</v>
+      </c>
+      <c r="V219" s="71">
+        <v>4</v>
+      </c>
+      <c r="W219" s="71">
+        <v>7</v>
+      </c>
+      <c r="X219" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z219"/>
+      <c r="AA219"/>
+      <c r="AB219"/>
+      <c r="AC219"/>
+      <c r="AD219"/>
+      <c r="AE219"/>
+      <c r="AF219"/>
+      <c r="AG219"/>
+      <c r="AH219"/>
+      <c r="AI219"/>
+      <c r="AJ219"/>
+    </row>
+    <row r="220" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="B220" s="64" t="s">
+        <v>294</v>
+      </c>
+      <c r="C220" s="3">
+        <v>7</v>
+      </c>
+      <c r="D220" s="3">
+        <v>0</v>
+      </c>
+      <c r="E220" s="3">
+        <v>5</v>
+      </c>
+      <c r="F220" s="3">
+        <v>3</v>
+      </c>
+      <c r="G220" s="3">
+        <v>2</v>
+      </c>
+      <c r="H220" s="3">
+        <v>2</v>
+      </c>
+      <c r="I220" s="3">
+        <v>1</v>
+      </c>
+      <c r="J220" s="3">
+        <v>9</v>
+      </c>
+      <c r="K220" s="3">
+        <v>7</v>
+      </c>
+      <c r="L220" s="3">
+        <v>4</v>
+      </c>
+      <c r="M220" s="3">
+        <v>5</v>
+      </c>
+      <c r="N220" s="71">
+        <v>1</v>
+      </c>
+      <c r="O220" s="71">
+        <v>0</v>
+      </c>
+      <c r="P220" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q220" s="71">
+        <v>0</v>
+      </c>
+      <c r="R220" s="71">
+        <v>0</v>
+      </c>
+      <c r="S220" s="71">
+        <v>0</v>
+      </c>
+      <c r="T220" s="71">
+        <v>1</v>
+      </c>
+      <c r="U220" s="71">
+        <v>0</v>
+      </c>
+      <c r="V220" s="71">
+        <v>0</v>
+      </c>
+      <c r="W220" s="71">
+        <v>0</v>
+      </c>
+      <c r="X220" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z220"/>
+      <c r="AA220"/>
+      <c r="AB220"/>
+      <c r="AC220"/>
+      <c r="AD220"/>
+      <c r="AE220"/>
+      <c r="AF220"/>
+      <c r="AG220"/>
+      <c r="AH220"/>
+      <c r="AI220"/>
+      <c r="AJ220"/>
+    </row>
+    <row r="221" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A221" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="B221" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C221" s="3">
+        <v>471</v>
+      </c>
+      <c r="D221" s="3">
+        <v>429</v>
+      </c>
+      <c r="E221" s="3">
+        <v>411</v>
+      </c>
+      <c r="F221" s="3">
+        <v>372</v>
+      </c>
+      <c r="G221" s="3">
+        <v>365</v>
+      </c>
+      <c r="H221" s="3">
+        <v>433</v>
+      </c>
+      <c r="I221" s="3">
+        <v>448</v>
+      </c>
+      <c r="J221" s="3">
+        <v>392</v>
+      </c>
+      <c r="K221" s="3">
+        <v>402</v>
+      </c>
+      <c r="L221" s="3">
+        <v>447</v>
+      </c>
+      <c r="M221" s="3">
+        <v>424</v>
+      </c>
+      <c r="N221" s="3">
+        <v>104</v>
+      </c>
+      <c r="O221" s="3">
+        <v>80</v>
+      </c>
+      <c r="P221" s="3">
+        <v>68</v>
+      </c>
+      <c r="Q221" s="3">
+        <v>72</v>
+      </c>
+      <c r="R221" s="3">
+        <v>61</v>
+      </c>
+      <c r="S221" s="3">
+        <v>83</v>
+      </c>
+      <c r="T221" s="3">
+        <v>81</v>
+      </c>
+      <c r="U221" s="3">
+        <v>61</v>
+      </c>
+      <c r="V221" s="3">
+        <v>96</v>
+      </c>
+      <c r="W221" s="3">
+        <v>113</v>
+      </c>
+      <c r="X221" s="3">
+        <v>108</v>
+      </c>
+      <c r="Z221"/>
+      <c r="AA221"/>
+      <c r="AB221"/>
+      <c r="AC221"/>
+      <c r="AD221"/>
+      <c r="AE221"/>
+      <c r="AF221"/>
+      <c r="AG221"/>
+      <c r="AH221"/>
+      <c r="AI221"/>
+      <c r="AJ221"/>
+    </row>
+    <row r="222" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="B222" s="64" t="s">
+        <v>295</v>
+      </c>
+      <c r="C222" s="3">
+        <v>195</v>
+      </c>
+      <c r="D222" s="3">
+        <v>200</v>
+      </c>
+      <c r="E222" s="3">
+        <v>185</v>
+      </c>
+      <c r="F222" s="3">
+        <v>167</v>
+      </c>
+      <c r="G222" s="3">
+        <v>179</v>
+      </c>
+      <c r="H222" s="3">
+        <v>173</v>
+      </c>
+      <c r="I222" s="3">
+        <v>233</v>
+      </c>
+      <c r="J222" s="3">
+        <v>165</v>
+      </c>
+      <c r="K222" s="3">
+        <v>208</v>
+      </c>
+      <c r="L222" s="3">
+        <v>221</v>
+      </c>
+      <c r="M222" s="3">
+        <v>211</v>
+      </c>
+      <c r="N222" s="71">
+        <v>36</v>
+      </c>
+      <c r="O222" s="71">
+        <v>34</v>
+      </c>
+      <c r="P222" s="71">
+        <v>30</v>
+      </c>
+      <c r="Q222" s="71">
+        <v>35</v>
+      </c>
+      <c r="R222" s="71">
+        <v>32</v>
+      </c>
+      <c r="S222" s="71">
+        <v>28</v>
+      </c>
+      <c r="T222" s="71">
+        <v>38</v>
+      </c>
+      <c r="U222" s="71">
+        <v>28</v>
+      </c>
+      <c r="V222" s="71">
+        <v>52</v>
+      </c>
+      <c r="W222" s="71">
+        <v>52</v>
+      </c>
+      <c r="X222" s="71">
+        <v>59</v>
+      </c>
+      <c r="Z222"/>
+      <c r="AA222"/>
+      <c r="AB222"/>
+      <c r="AC222"/>
+      <c r="AD222"/>
+      <c r="AE222"/>
+      <c r="AF222"/>
+      <c r="AG222"/>
+      <c r="AH222"/>
+      <c r="AI222"/>
+      <c r="AJ222"/>
+    </row>
+    <row r="223" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B223" s="64" t="s">
+        <v>296</v>
+      </c>
+      <c r="C223" s="3">
+        <v>66</v>
+      </c>
+      <c r="D223" s="3">
+        <v>56</v>
+      </c>
+      <c r="E223" s="3">
+        <v>50</v>
+      </c>
+      <c r="F223" s="3">
+        <v>43</v>
+      </c>
+      <c r="G223" s="3">
+        <v>31</v>
+      </c>
+      <c r="H223" s="3">
+        <v>43</v>
+      </c>
+      <c r="I223" s="3">
+        <v>51</v>
+      </c>
+      <c r="J223" s="3">
+        <v>41</v>
+      </c>
+      <c r="K223" s="3">
+        <v>20</v>
+      </c>
+      <c r="L223" s="3">
+        <v>43</v>
+      </c>
+      <c r="M223" s="3">
+        <v>37</v>
+      </c>
+      <c r="N223" s="71">
+        <v>22</v>
+      </c>
+      <c r="O223" s="71">
+        <v>17</v>
+      </c>
+      <c r="P223" s="71">
+        <v>8</v>
+      </c>
+      <c r="Q223" s="71">
+        <v>7</v>
+      </c>
+      <c r="R223" s="71">
+        <v>6</v>
+      </c>
+      <c r="S223" s="71">
+        <v>9</v>
+      </c>
+      <c r="T223" s="71">
+        <v>13</v>
+      </c>
+      <c r="U223" s="71">
+        <v>8</v>
+      </c>
+      <c r="V223" s="71">
+        <v>9</v>
+      </c>
+      <c r="W223" s="71">
+        <v>14</v>
+      </c>
+      <c r="X223" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z223"/>
+      <c r="AA223"/>
+      <c r="AB223"/>
+      <c r="AC223"/>
+      <c r="AD223"/>
+      <c r="AE223"/>
+      <c r="AF223"/>
+      <c r="AG223"/>
+      <c r="AH223"/>
+      <c r="AI223"/>
+      <c r="AJ223"/>
+    </row>
+    <row r="224" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B224" s="64" t="s">
+        <v>297</v>
+      </c>
+      <c r="C224" s="3">
+        <v>21</v>
+      </c>
+      <c r="D224" s="3">
+        <v>24</v>
+      </c>
+      <c r="E224" s="3">
+        <v>29</v>
+      </c>
+      <c r="F224" s="3">
+        <v>20</v>
+      </c>
+      <c r="G224" s="3">
+        <v>19</v>
+      </c>
+      <c r="H224" s="3">
+        <v>28</v>
+      </c>
+      <c r="I224" s="3">
+        <v>22</v>
+      </c>
+      <c r="J224" s="3">
+        <v>32</v>
+      </c>
+      <c r="K224" s="3">
+        <v>26</v>
+      </c>
+      <c r="L224" s="3">
+        <v>31</v>
+      </c>
+      <c r="M224" s="3">
+        <v>36</v>
+      </c>
+      <c r="N224" s="71">
+        <v>9</v>
+      </c>
+      <c r="O224" s="71">
+        <v>4</v>
+      </c>
+      <c r="P224" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q224" s="71">
+        <v>3</v>
+      </c>
+      <c r="R224" s="71">
+        <v>4</v>
+      </c>
+      <c r="S224" s="71">
+        <v>8</v>
+      </c>
+      <c r="T224" s="71">
+        <v>2</v>
+      </c>
+      <c r="U224" s="71">
+        <v>9</v>
+      </c>
+      <c r="V224" s="71">
+        <v>4</v>
+      </c>
+      <c r="W224" s="71">
+        <v>13</v>
+      </c>
+      <c r="X224" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z224"/>
+      <c r="AA224"/>
+      <c r="AB224"/>
+      <c r="AC224"/>
+      <c r="AD224"/>
+      <c r="AE224"/>
+      <c r="AF224"/>
+      <c r="AG224"/>
+      <c r="AH224"/>
+      <c r="AI224"/>
+      <c r="AJ224"/>
+    </row>
+    <row r="225" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="B225" s="64" t="s">
+        <v>298</v>
+      </c>
+      <c r="C225" s="3">
+        <v>19</v>
+      </c>
+      <c r="D225" s="3">
+        <v>12</v>
+      </c>
+      <c r="E225" s="3">
+        <v>19</v>
+      </c>
+      <c r="F225" s="3">
+        <v>12</v>
+      </c>
+      <c r="G225" s="3">
+        <v>11</v>
+      </c>
+      <c r="H225" s="3">
+        <v>23</v>
+      </c>
+      <c r="I225" s="3">
+        <v>23</v>
+      </c>
+      <c r="J225" s="3">
+        <v>25</v>
+      </c>
+      <c r="K225" s="3">
+        <v>18</v>
+      </c>
+      <c r="L225" s="3">
+        <v>22</v>
+      </c>
+      <c r="M225" s="3">
+        <v>24</v>
+      </c>
+      <c r="N225" s="71">
+        <v>3</v>
+      </c>
+      <c r="O225" s="71">
+        <v>5</v>
+      </c>
+      <c r="P225" s="71">
+        <v>2</v>
+      </c>
+      <c r="Q225" s="71">
+        <v>4</v>
+      </c>
+      <c r="R225" s="71">
+        <v>0</v>
+      </c>
+      <c r="S225" s="71">
+        <v>3</v>
+      </c>
+      <c r="T225" s="71">
+        <v>0</v>
+      </c>
+      <c r="U225" s="71">
+        <v>1</v>
+      </c>
+      <c r="V225" s="71">
+        <v>5</v>
+      </c>
+      <c r="W225" s="71">
+        <v>7</v>
+      </c>
+      <c r="X225" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z225"/>
+      <c r="AA225"/>
+      <c r="AB225"/>
+      <c r="AC225"/>
+      <c r="AD225"/>
+      <c r="AE225"/>
+      <c r="AF225"/>
+      <c r="AG225"/>
+      <c r="AH225"/>
+      <c r="AI225"/>
+      <c r="AJ225"/>
+    </row>
+    <row r="226" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="B226" s="64" t="s">
+        <v>299</v>
+      </c>
+      <c r="C226" s="3">
+        <v>53</v>
+      </c>
+      <c r="D226" s="3">
+        <v>46</v>
+      </c>
+      <c r="E226" s="3">
+        <v>43</v>
+      </c>
+      <c r="F226" s="3">
+        <v>49</v>
+      </c>
+      <c r="G226" s="3">
+        <v>44</v>
+      </c>
+      <c r="H226" s="3">
+        <v>39</v>
+      </c>
+      <c r="I226" s="3">
+        <v>40</v>
+      </c>
+      <c r="J226" s="3">
+        <v>36</v>
+      </c>
+      <c r="K226" s="3">
+        <v>46</v>
+      </c>
+      <c r="L226" s="3">
+        <v>41</v>
+      </c>
+      <c r="M226" s="3">
+        <v>37</v>
+      </c>
+      <c r="N226" s="71">
+        <v>10</v>
+      </c>
+      <c r="O226" s="71">
+        <v>7</v>
+      </c>
+      <c r="P226" s="71">
+        <v>6</v>
+      </c>
+      <c r="Q226" s="71">
+        <v>10</v>
+      </c>
+      <c r="R226" s="71">
+        <v>7</v>
+      </c>
+      <c r="S226" s="71">
+        <v>12</v>
+      </c>
+      <c r="T226" s="71">
+        <v>11</v>
+      </c>
+      <c r="U226" s="71">
+        <v>7</v>
+      </c>
+      <c r="V226" s="71">
+        <v>14</v>
+      </c>
+      <c r="W226" s="71">
+        <v>12</v>
+      </c>
+      <c r="X226" s="71">
+        <v>11</v>
+      </c>
+      <c r="Z226"/>
+      <c r="AA226"/>
+      <c r="AB226"/>
+      <c r="AC226"/>
+      <c r="AD226"/>
+      <c r="AE226"/>
+      <c r="AF226"/>
+      <c r="AG226"/>
+      <c r="AH226"/>
+      <c r="AI226"/>
+      <c r="AJ226"/>
+    </row>
+    <row r="227" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="B227" s="64" t="s">
+        <v>300</v>
+      </c>
+      <c r="C227" s="3">
+        <v>13</v>
+      </c>
+      <c r="D227" s="3">
+        <v>13</v>
+      </c>
+      <c r="E227" s="3">
+        <v>8</v>
+      </c>
+      <c r="F227" s="3">
+        <v>7</v>
+      </c>
+      <c r="G227" s="3">
+        <v>14</v>
+      </c>
+      <c r="H227" s="3">
+        <v>17</v>
+      </c>
+      <c r="I227" s="3">
+        <v>9</v>
+      </c>
+      <c r="J227" s="3">
+        <v>7</v>
+      </c>
+      <c r="K227" s="3">
+        <v>7</v>
+      </c>
+      <c r="L227" s="3">
+        <v>7</v>
+      </c>
+      <c r="M227" s="3">
+        <v>4</v>
+      </c>
+      <c r="N227" s="71">
+        <v>0</v>
+      </c>
+      <c r="O227" s="71">
+        <v>2</v>
+      </c>
+      <c r="P227" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q227" s="71">
+        <v>2</v>
+      </c>
+      <c r="R227" s="71">
+        <v>2</v>
+      </c>
+      <c r="S227" s="71">
+        <v>3</v>
+      </c>
+      <c r="T227" s="71">
+        <v>1</v>
+      </c>
+      <c r="U227" s="71">
+        <v>0</v>
+      </c>
+      <c r="V227" s="71">
+        <v>1</v>
+      </c>
+      <c r="W227" s="71">
+        <v>1</v>
+      </c>
+      <c r="X227" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z227"/>
+      <c r="AA227"/>
+      <c r="AB227"/>
+      <c r="AC227"/>
+      <c r="AD227"/>
+      <c r="AE227"/>
+      <c r="AF227"/>
+      <c r="AG227"/>
+      <c r="AH227"/>
+      <c r="AI227"/>
+      <c r="AJ227"/>
+    </row>
+    <row r="228" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="B228" s="64" t="s">
+        <v>301</v>
+      </c>
+      <c r="C228" s="3">
+        <v>16</v>
+      </c>
+      <c r="D228" s="3">
+        <v>8</v>
+      </c>
+      <c r="E228" s="3">
+        <v>10</v>
+      </c>
+      <c r="F228" s="3">
+        <v>11</v>
+      </c>
+      <c r="G228" s="3">
+        <v>4</v>
+      </c>
+      <c r="H228" s="3">
+        <v>22</v>
+      </c>
+      <c r="I228" s="3">
+        <v>13</v>
+      </c>
+      <c r="J228" s="3">
+        <v>2</v>
+      </c>
+      <c r="K228" s="3">
+        <v>3</v>
+      </c>
+      <c r="L228" s="3">
+        <v>3</v>
+      </c>
+      <c r="M228" s="3">
+        <v>3</v>
+      </c>
+      <c r="N228" s="71">
+        <v>3</v>
+      </c>
+      <c r="O228" s="71">
+        <v>1</v>
+      </c>
+      <c r="P228" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q228" s="71">
+        <v>2</v>
+      </c>
+      <c r="R228" s="71">
+        <v>0</v>
+      </c>
+      <c r="S228" s="71">
+        <v>4</v>
+      </c>
+      <c r="T228" s="71">
+        <v>1</v>
+      </c>
+      <c r="U228" s="71">
+        <v>0</v>
+      </c>
+      <c r="V228" s="71">
+        <v>0</v>
+      </c>
+      <c r="W228" s="71">
+        <v>1</v>
+      </c>
+      <c r="X228" s="71">
+        <v>1</v>
+      </c>
+      <c r="Z228"/>
+      <c r="AA228"/>
+      <c r="AB228"/>
+      <c r="AC228"/>
+      <c r="AD228"/>
+      <c r="AE228"/>
+      <c r="AF228"/>
+      <c r="AG228"/>
+      <c r="AH228"/>
+      <c r="AI228"/>
+      <c r="AJ228"/>
+    </row>
+    <row r="229" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B229" s="64" t="s">
+        <v>302</v>
+      </c>
+      <c r="C229" s="3">
+        <v>0</v>
+      </c>
+      <c r="D229" s="3">
+        <v>0</v>
+      </c>
+      <c r="E229" s="3">
+        <v>0</v>
+      </c>
+      <c r="F229" s="3">
+        <v>0</v>
+      </c>
+      <c r="G229" s="3">
+        <v>0</v>
+      </c>
+      <c r="H229" s="3">
+        <v>0</v>
+      </c>
+      <c r="I229" s="3">
+        <v>0</v>
+      </c>
+      <c r="J229" s="3">
+        <v>1</v>
+      </c>
+      <c r="K229" s="3">
+        <v>3</v>
+      </c>
+      <c r="L229" s="3">
+        <v>4</v>
+      </c>
+      <c r="M229" s="3">
+        <v>5</v>
+      </c>
+      <c r="N229" s="71">
+        <v>0</v>
+      </c>
+      <c r="O229" s="71">
+        <v>0</v>
+      </c>
+      <c r="P229" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q229" s="71">
+        <v>0</v>
+      </c>
+      <c r="R229" s="71">
+        <v>0</v>
+      </c>
+      <c r="S229" s="71">
+        <v>0</v>
+      </c>
+      <c r="T229" s="71">
+        <v>0</v>
+      </c>
+      <c r="U229" s="71">
+        <v>0</v>
+      </c>
+      <c r="V229" s="71">
+        <v>0</v>
+      </c>
+      <c r="W229" s="71">
+        <v>0</v>
+      </c>
+      <c r="X229" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z229"/>
+      <c r="AA229"/>
+      <c r="AB229"/>
+      <c r="AC229"/>
+      <c r="AD229"/>
+      <c r="AE229"/>
+      <c r="AF229"/>
+      <c r="AG229"/>
+      <c r="AH229"/>
+      <c r="AI229"/>
+      <c r="AJ229"/>
+    </row>
+    <row r="230" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="B230" s="64" t="s">
+        <v>303</v>
+      </c>
+      <c r="C230" s="3">
+        <v>12</v>
+      </c>
+      <c r="D230" s="3">
+        <v>5</v>
+      </c>
+      <c r="E230" s="3">
+        <v>3</v>
+      </c>
+      <c r="F230" s="3">
+        <v>3</v>
+      </c>
+      <c r="G230" s="3">
+        <v>4</v>
+      </c>
+      <c r="H230" s="3">
+        <v>8</v>
+      </c>
+      <c r="I230" s="3">
+        <v>4</v>
+      </c>
+      <c r="J230" s="3">
+        <v>8</v>
+      </c>
+      <c r="K230" s="3">
+        <v>4</v>
+      </c>
+      <c r="L230" s="3">
+        <v>6</v>
+      </c>
+      <c r="M230" s="3">
+        <v>3</v>
+      </c>
+      <c r="N230" s="71">
+        <v>3</v>
+      </c>
+      <c r="O230" s="71">
+        <v>1</v>
+      </c>
+      <c r="P230" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q230" s="71">
+        <v>0</v>
+      </c>
+      <c r="R230" s="71">
+        <v>0</v>
+      </c>
+      <c r="S230" s="71">
+        <v>1</v>
+      </c>
+      <c r="T230" s="71">
+        <v>1</v>
+      </c>
+      <c r="U230" s="71">
+        <v>0</v>
+      </c>
+      <c r="V230" s="71">
+        <v>0</v>
+      </c>
+      <c r="W230" s="71">
+        <v>1</v>
+      </c>
+      <c r="X230" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z230"/>
+      <c r="AA230"/>
+      <c r="AB230"/>
+      <c r="AC230"/>
+      <c r="AD230"/>
+      <c r="AE230"/>
+      <c r="AF230"/>
+      <c r="AG230"/>
+      <c r="AH230"/>
+      <c r="AI230"/>
+      <c r="AJ230"/>
+    </row>
+    <row r="231" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A231" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="B231" s="64" t="s">
+        <v>304</v>
+      </c>
+      <c r="C231" s="3">
+        <v>15</v>
+      </c>
+      <c r="D231" s="3">
+        <v>12</v>
+      </c>
+      <c r="E231" s="3">
+        <v>11</v>
+      </c>
+      <c r="F231" s="3">
+        <v>15</v>
+      </c>
+      <c r="G231" s="3">
+        <v>7</v>
+      </c>
+      <c r="H231" s="3">
+        <v>15</v>
+      </c>
+      <c r="I231" s="3">
+        <v>10</v>
+      </c>
+      <c r="J231" s="3">
+        <v>13</v>
+      </c>
+      <c r="K231" s="3">
+        <v>9</v>
+      </c>
+      <c r="L231" s="3">
+        <v>17</v>
+      </c>
+      <c r="M231" s="3">
+        <v>9</v>
+      </c>
+      <c r="N231" s="71">
+        <v>4</v>
+      </c>
+      <c r="O231" s="71">
+        <v>3</v>
+      </c>
+      <c r="P231" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q231" s="71">
+        <v>1</v>
+      </c>
+      <c r="R231" s="71">
+        <v>0</v>
+      </c>
+      <c r="S231" s="71">
+        <v>1</v>
+      </c>
+      <c r="T231" s="71">
+        <v>0</v>
+      </c>
+      <c r="U231" s="71">
+        <v>1</v>
+      </c>
+      <c r="V231" s="71">
+        <v>0</v>
+      </c>
+      <c r="W231" s="71">
+        <v>2</v>
+      </c>
+      <c r="X231" s="71">
+        <v>0</v>
+      </c>
+      <c r="Z231"/>
+      <c r="AA231"/>
+      <c r="AB231"/>
+      <c r="AC231"/>
+      <c r="AD231"/>
+      <c r="AE231"/>
+      <c r="AF231"/>
+      <c r="AG231"/>
+      <c r="AH231"/>
+      <c r="AI231"/>
+      <c r="AJ231"/>
+    </row>
+    <row r="232" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="B232" s="64" t="s">
+        <v>305</v>
+      </c>
+      <c r="C232" s="3">
+        <v>17</v>
+      </c>
+      <c r="D232" s="3">
+        <v>16</v>
+      </c>
+      <c r="E232" s="3">
+        <v>17</v>
+      </c>
+      <c r="F232" s="3">
+        <v>10</v>
+      </c>
+      <c r="G232" s="3">
+        <v>9</v>
+      </c>
+      <c r="H232" s="3">
+        <v>14</v>
+      </c>
+      <c r="I232" s="3">
+        <v>8</v>
+      </c>
+      <c r="J232" s="3">
+        <v>17</v>
+      </c>
+      <c r="K232" s="3">
+        <v>28</v>
+      </c>
+      <c r="L232" s="3">
+        <v>17</v>
+      </c>
+      <c r="M232" s="3">
+        <v>16</v>
+      </c>
+      <c r="N232" s="71">
+        <v>5</v>
+      </c>
+      <c r="O232" s="71">
+        <v>2</v>
+      </c>
+      <c r="P232" s="71">
+        <v>5</v>
+      </c>
+      <c r="Q232" s="71">
+        <v>1</v>
+      </c>
+      <c r="R232" s="71">
+        <v>2</v>
+      </c>
+      <c r="S232" s="71">
+        <v>3</v>
+      </c>
+      <c r="T232" s="71">
+        <v>1</v>
+      </c>
+      <c r="U232" s="71">
+        <v>2</v>
+      </c>
+      <c r="V232" s="71">
+        <v>3</v>
+      </c>
+      <c r="W232" s="71">
+        <v>2</v>
+      </c>
+      <c r="X232" s="71">
+        <v>4</v>
+      </c>
+      <c r="Z232"/>
+      <c r="AA232"/>
+      <c r="AB232"/>
+      <c r="AC232"/>
+      <c r="AD232"/>
+      <c r="AE232"/>
+      <c r="AF232"/>
+      <c r="AG232"/>
+      <c r="AH232"/>
+      <c r="AI232"/>
+      <c r="AJ232"/>
+    </row>
+    <row r="233" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="B233" s="64" t="s">
+        <v>306</v>
+      </c>
+      <c r="C233" s="3">
+        <v>0</v>
+      </c>
+      <c r="D233" s="3">
+        <v>0</v>
+      </c>
+      <c r="E233" s="3">
+        <v>0</v>
+      </c>
+      <c r="F233" s="3">
+        <v>0</v>
+      </c>
+      <c r="G233" s="3">
+        <v>0</v>
+      </c>
+      <c r="H233" s="3">
+        <v>0</v>
+      </c>
+      <c r="I233" s="3">
+        <v>0</v>
+      </c>
+      <c r="J233" s="3">
+        <v>5</v>
+      </c>
+      <c r="K233" s="3">
+        <v>6</v>
+      </c>
+      <c r="L233" s="3">
+        <v>5</v>
+      </c>
+      <c r="M233" s="3">
+        <v>5</v>
+      </c>
+      <c r="N233" s="71">
+        <v>0</v>
+      </c>
+      <c r="O233" s="71">
+        <v>0</v>
+      </c>
+      <c r="P233" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q233" s="71">
+        <v>0</v>
+      </c>
+      <c r="R233" s="71">
+        <v>0</v>
+      </c>
+      <c r="S233" s="71">
+        <v>0</v>
+      </c>
+      <c r="T233" s="71">
+        <v>0</v>
+      </c>
+      <c r="U233" s="71">
+        <v>1</v>
+      </c>
+      <c r="V233" s="71">
+        <v>2</v>
+      </c>
+      <c r="W233" s="71">
+        <v>0</v>
+      </c>
+      <c r="X233" s="71">
+        <v>2</v>
+      </c>
+      <c r="Z233"/>
+      <c r="AA233"/>
+      <c r="AB233"/>
+      <c r="AC233"/>
+      <c r="AD233"/>
+      <c r="AE233"/>
+      <c r="AF233"/>
+      <c r="AG233"/>
+      <c r="AH233"/>
+      <c r="AI233"/>
+      <c r="AJ233"/>
+    </row>
+    <row r="234" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="B234" s="64" t="s">
+        <v>307</v>
+      </c>
+      <c r="C234" s="3">
+        <v>44</v>
+      </c>
+      <c r="D234" s="3">
+        <v>37</v>
+      </c>
+      <c r="E234" s="3">
+        <v>36</v>
+      </c>
+      <c r="F234" s="3">
+        <v>35</v>
+      </c>
+      <c r="G234" s="3">
+        <v>43</v>
+      </c>
+      <c r="H234" s="3">
+        <v>51</v>
+      </c>
+      <c r="I234" s="3">
+        <v>35</v>
+      </c>
+      <c r="J234" s="3">
+        <v>40</v>
+      </c>
+      <c r="K234" s="3">
+        <v>24</v>
+      </c>
+      <c r="L234" s="3">
+        <v>30</v>
+      </c>
+      <c r="M234" s="3">
+        <v>34</v>
+      </c>
+      <c r="N234" s="71">
+        <v>9</v>
+      </c>
+      <c r="O234" s="71">
+        <v>4</v>
+      </c>
+      <c r="P234" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q234" s="71">
+        <v>7</v>
+      </c>
+      <c r="R234" s="71">
+        <v>8</v>
+      </c>
+      <c r="S234" s="71">
+        <v>11</v>
+      </c>
+      <c r="T234" s="71">
+        <v>13</v>
+      </c>
+      <c r="U234" s="71">
+        <v>4</v>
+      </c>
+      <c r="V234" s="71">
+        <v>6</v>
+      </c>
+      <c r="W234" s="71">
+        <v>8</v>
+      </c>
+      <c r="X234" s="71">
+        <v>7</v>
+      </c>
+      <c r="Z234"/>
+      <c r="AA234"/>
+      <c r="AB234"/>
+      <c r="AC234"/>
+      <c r="AD234"/>
+      <c r="AE234"/>
+      <c r="AF234"/>
+      <c r="AG234"/>
+      <c r="AH234"/>
+      <c r="AI234"/>
+      <c r="AJ234"/>
+    </row>
+    <row r="235" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A235" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B235" s="66" t="s">
+        <v>308</v>
+      </c>
+      <c r="C235" s="3">
+        <v>661</v>
+      </c>
+      <c r="D235" s="3">
+        <v>689</v>
+      </c>
+      <c r="E235" s="3">
+        <v>614</v>
+      </c>
+      <c r="F235" s="3">
+        <v>546</v>
+      </c>
+      <c r="G235" s="3">
+        <v>588</v>
+      </c>
+      <c r="H235" s="3">
+        <v>580</v>
+      </c>
+      <c r="I235" s="3">
+        <v>774</v>
+      </c>
+      <c r="J235" s="3">
+        <v>607</v>
+      </c>
+      <c r="K235" s="3">
+        <v>648</v>
+      </c>
+      <c r="L235" s="3">
+        <v>724</v>
+      </c>
+      <c r="M235" s="3">
+        <v>594</v>
+      </c>
+      <c r="N235" s="3">
+        <v>110</v>
+      </c>
+      <c r="O235" s="3">
+        <v>83</v>
+      </c>
+      <c r="P235" s="3">
+        <v>97</v>
+      </c>
+      <c r="Q235" s="3">
+        <v>84</v>
+      </c>
+      <c r="R235" s="3">
+        <v>110</v>
+      </c>
+      <c r="S235" s="3">
+        <v>88</v>
+      </c>
+      <c r="T235" s="3">
+        <v>91</v>
+      </c>
+      <c r="U235" s="3">
+        <v>88</v>
+      </c>
+      <c r="V235" s="3">
+        <v>120</v>
+      </c>
+      <c r="W235" s="3">
+        <v>132</v>
+      </c>
+      <c r="X235" s="3">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="236" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B236" s="64" t="s">
+        <v>309</v>
+      </c>
+      <c r="C236" s="3">
+        <v>283</v>
+      </c>
+      <c r="D236" s="3">
+        <v>309</v>
+      </c>
+      <c r="E236" s="3">
+        <v>288</v>
+      </c>
+      <c r="F236" s="3">
+        <v>250</v>
+      </c>
+      <c r="G236" s="3">
+        <v>244</v>
+      </c>
+      <c r="H236" s="3">
+        <v>184</v>
+      </c>
+      <c r="I236" s="3">
+        <v>256</v>
+      </c>
+      <c r="J236" s="3">
+        <v>106</v>
+      </c>
+      <c r="K236" s="3">
+        <v>126</v>
+      </c>
+      <c r="L236" s="3">
+        <v>108</v>
+      </c>
+      <c r="M236" s="3">
+        <v>82</v>
+      </c>
+      <c r="N236" s="71">
+        <v>40</v>
+      </c>
+      <c r="O236" s="71">
+        <v>40</v>
+      </c>
+      <c r="P236" s="71">
+        <v>44</v>
+      </c>
+      <c r="Q236" s="71">
+        <v>49</v>
+      </c>
+      <c r="R236" s="71">
+        <v>35</v>
+      </c>
+      <c r="S236" s="71">
+        <v>18</v>
+      </c>
+      <c r="T236" s="71">
+        <v>28</v>
+      </c>
+      <c r="U236" s="71">
+        <v>16</v>
+      </c>
+      <c r="V236" s="71">
+        <v>22</v>
+      </c>
+      <c r="W236" s="71">
+        <v>22</v>
+      </c>
+      <c r="X236" s="71">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="237" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="B237" s="64" t="s">
+        <v>310</v>
+      </c>
+      <c r="C237" s="3">
+        <v>81</v>
+      </c>
+      <c r="D237" s="3">
+        <v>85</v>
+      </c>
+      <c r="E237" s="3">
+        <v>71</v>
+      </c>
+      <c r="F237" s="3">
+        <v>70</v>
+      </c>
+      <c r="G237" s="3">
+        <v>105</v>
+      </c>
+      <c r="H237" s="3">
+        <v>128</v>
+      </c>
+      <c r="I237" s="3">
+        <v>149</v>
+      </c>
+      <c r="J237" s="3">
+        <v>86</v>
+      </c>
+      <c r="K237" s="3">
+        <v>95</v>
+      </c>
+      <c r="L237" s="3">
+        <v>110</v>
+      </c>
+      <c r="M237" s="3">
+        <v>75</v>
+      </c>
+      <c r="N237" s="71">
+        <v>9</v>
+      </c>
+      <c r="O237" s="71">
+        <v>9</v>
+      </c>
+      <c r="P237" s="71">
+        <v>12</v>
+      </c>
+      <c r="Q237" s="71">
+        <v>7</v>
+      </c>
+      <c r="R237" s="71">
+        <v>19</v>
+      </c>
+      <c r="S237" s="71">
+        <v>16</v>
+      </c>
+      <c r="T237" s="71">
+        <v>12</v>
+      </c>
+      <c r="U237" s="71">
+        <v>22</v>
+      </c>
+      <c r="V237" s="71">
+        <v>17</v>
+      </c>
+      <c r="W237" s="71">
+        <v>15</v>
+      </c>
+      <c r="X237" s="71">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="B238" s="64" t="s">
+        <v>311</v>
+      </c>
+      <c r="C238" s="3">
+        <v>297</v>
+      </c>
+      <c r="D238" s="3">
+        <v>295</v>
+      </c>
+      <c r="E238" s="3">
+        <v>255</v>
+      </c>
+      <c r="F238" s="3">
+        <v>224</v>
+      </c>
+      <c r="G238" s="3">
+        <v>196</v>
+      </c>
+      <c r="H238" s="3">
+        <v>193</v>
+      </c>
+      <c r="I238" s="3">
+        <v>258</v>
+      </c>
+      <c r="J238" s="3">
+        <v>163</v>
+      </c>
+      <c r="K238" s="3">
+        <v>179</v>
+      </c>
+      <c r="L238" s="3">
+        <v>223</v>
+      </c>
+      <c r="M238" s="3">
+        <v>167</v>
+      </c>
+      <c r="N238" s="71">
+        <v>61</v>
+      </c>
+      <c r="O238" s="71">
+        <v>34</v>
+      </c>
+      <c r="P238" s="71">
+        <v>41</v>
+      </c>
+      <c r="Q238" s="71">
+        <v>28</v>
+      </c>
+      <c r="R238" s="71">
+        <v>47</v>
+      </c>
+      <c r="S238" s="71">
+        <v>43</v>
+      </c>
+      <c r="T238" s="71">
+        <v>37</v>
+      </c>
+      <c r="U238" s="71">
+        <v>22</v>
+      </c>
+      <c r="V238" s="71">
+        <v>36</v>
+      </c>
+      <c r="W238" s="71">
+        <v>47</v>
+      </c>
+      <c r="X238" s="71">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="239" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B239" s="64" t="s">
+        <v>312</v>
+      </c>
+      <c r="C239" s="3">
+        <v>0</v>
+      </c>
+      <c r="D239" s="3">
+        <v>0</v>
+      </c>
+      <c r="E239" s="3">
+        <v>0</v>
+      </c>
+      <c r="F239" s="3">
+        <v>2</v>
+      </c>
+      <c r="G239" s="3">
+        <v>43</v>
+      </c>
+      <c r="H239" s="3">
+        <v>75</v>
+      </c>
+      <c r="I239" s="3">
+        <v>111</v>
+      </c>
+      <c r="J239" s="3">
+        <v>102</v>
+      </c>
+      <c r="K239" s="3">
+        <v>82</v>
+      </c>
+      <c r="L239" s="3">
+        <v>93</v>
+      </c>
+      <c r="M239" s="3">
+        <v>94</v>
+      </c>
+      <c r="N239" s="71">
+        <v>0</v>
+      </c>
+      <c r="O239" s="71">
+        <v>0</v>
+      </c>
+      <c r="P239" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q239" s="71">
+        <v>0</v>
+      </c>
+      <c r="R239" s="71">
+        <v>9</v>
+      </c>
+      <c r="S239" s="71">
+        <v>11</v>
+      </c>
+      <c r="T239" s="71">
+        <v>14</v>
+      </c>
+      <c r="U239" s="71">
+        <v>13</v>
+      </c>
+      <c r="V239" s="71">
+        <v>14</v>
+      </c>
+      <c r="W239" s="71">
+        <v>16</v>
+      </c>
+      <c r="X239" s="71">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="240" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="B240" s="64" t="s">
+        <v>543</v>
+      </c>
+      <c r="C240" s="3">
+        <v>0</v>
+      </c>
+      <c r="D240" s="3">
+        <v>0</v>
+      </c>
+      <c r="E240" s="3">
+        <v>0</v>
+      </c>
+      <c r="F240" s="3">
+        <v>0</v>
+      </c>
+      <c r="G240" s="3">
+        <v>0</v>
+      </c>
+      <c r="H240" s="3">
+        <v>0</v>
+      </c>
+      <c r="I240" s="3">
+        <v>0</v>
+      </c>
+      <c r="J240" s="3">
+        <v>30</v>
+      </c>
+      <c r="K240" s="3">
+        <v>45</v>
+      </c>
+      <c r="L240" s="3">
+        <v>43</v>
+      </c>
+      <c r="M240" s="3">
+        <v>79</v>
+      </c>
+      <c r="N240" s="71">
+        <v>0</v>
+      </c>
+      <c r="O240" s="71">
+        <v>0</v>
+      </c>
+      <c r="P240" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q240" s="71">
+        <v>0</v>
+      </c>
+      <c r="R240" s="71">
+        <v>0</v>
+      </c>
+      <c r="S240" s="71">
+        <v>0</v>
+      </c>
+      <c r="T240" s="71">
+        <v>0</v>
+      </c>
+      <c r="U240" s="71">
+        <v>6</v>
+      </c>
+      <c r="V240" s="71">
+        <v>11</v>
+      </c>
+      <c r="W240" s="71">
+        <v>8</v>
+      </c>
+      <c r="X240" s="71">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B241" s="64" t="s">
+        <v>545</v>
+      </c>
+      <c r="C241" s="3">
+        <v>0</v>
+      </c>
+      <c r="D241" s="3">
+        <v>0</v>
+      </c>
+      <c r="E241" s="3">
+        <v>0</v>
+      </c>
+      <c r="F241" s="3">
+        <v>0</v>
+      </c>
+      <c r="G241" s="3">
+        <v>0</v>
+      </c>
+      <c r="H241" s="3">
+        <v>0</v>
+      </c>
+      <c r="I241" s="3">
+        <v>0</v>
+      </c>
+      <c r="J241" s="3">
+        <v>120</v>
+      </c>
+      <c r="K241" s="3">
+        <v>121</v>
+      </c>
+      <c r="L241" s="3">
+        <v>147</v>
+      </c>
+      <c r="M241" s="3">
+        <v>97</v>
+      </c>
+      <c r="N241" s="71">
+        <v>0</v>
+      </c>
+      <c r="O241" s="71">
+        <v>0</v>
+      </c>
+      <c r="P241" s="71">
+        <v>0</v>
+      </c>
+      <c r="Q241" s="71">
+        <v>0</v>
+      </c>
+      <c r="R241" s="71">
+        <v>0</v>
+      </c>
+      <c r="S241" s="71">
+        <v>0</v>
+      </c>
+      <c r="T241" s="71">
+        <v>0</v>
+      </c>
+      <c r="U241" s="71">
+        <v>9</v>
+      </c>
+      <c r="V241" s="71">
+        <v>20</v>
+      </c>
+      <c r="W241" s="71">
+        <v>24</v>
+      </c>
+      <c r="X241" s="71">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="242" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A242" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B242" s="66" t="s">
+        <v>313</v>
+      </c>
+      <c r="C242" s="3">
+        <v>1003</v>
+      </c>
+      <c r="D242" s="3">
+        <v>951</v>
+      </c>
+      <c r="E242" s="3">
+        <v>925</v>
+      </c>
+      <c r="F242" s="3">
+        <v>984</v>
+      </c>
+      <c r="G242" s="3">
+        <v>1116</v>
+      </c>
+      <c r="H242" s="3">
+        <v>1007</v>
+      </c>
+      <c r="I242" s="3">
+        <v>1222</v>
+      </c>
+      <c r="J242" s="3">
+        <v>867</v>
+      </c>
+      <c r="K242" s="3">
+        <v>907</v>
+      </c>
+      <c r="L242" s="3">
+        <v>1046</v>
+      </c>
+      <c r="M242" s="3">
+        <v>914</v>
+      </c>
+      <c r="N242" s="3">
+        <v>181</v>
+      </c>
+      <c r="O242" s="3">
+        <v>161</v>
+      </c>
+      <c r="P242" s="3">
+        <v>126</v>
+      </c>
+      <c r="Q242" s="3">
+        <v>159</v>
+      </c>
+      <c r="R242" s="3">
+        <v>189</v>
+      </c>
+      <c r="S242" s="3">
+        <v>159</v>
+      </c>
+      <c r="T242" s="3">
+        <v>188</v>
+      </c>
+      <c r="U242" s="3">
+        <v>166</v>
+      </c>
+      <c r="V242" s="3">
+        <v>188</v>
+      </c>
+      <c r="W242" s="3">
+        <v>232</v>
+      </c>
+      <c r="X242" s="3">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="243" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="B243" s="64" t="s">
+        <v>314</v>
+      </c>
+      <c r="C243" s="3">
+        <v>108</v>
+      </c>
+      <c r="D243" s="3">
+        <v>80</v>
+      </c>
+      <c r="E243" s="3">
+        <v>83</v>
+      </c>
+      <c r="F243" s="3">
+        <v>90</v>
+      </c>
+      <c r="G243" s="3">
+        <v>102</v>
+      </c>
+      <c r="H243" s="3">
+        <v>91</v>
+      </c>
+      <c r="I243" s="3">
+        <v>89</v>
+      </c>
+      <c r="J243" s="3">
+        <v>61</v>
+      </c>
+      <c r="K243" s="3">
+        <v>73</v>
+      </c>
+      <c r="L243" s="3">
+        <v>63</v>
+      </c>
+      <c r="M243" s="3">
+        <v>71</v>
+      </c>
+      <c r="N243" s="71">
+        <v>26</v>
+      </c>
+      <c r="O243" s="71">
+        <v>13</v>
+      </c>
+      <c r="P243" s="71">
+        <v>10</v>
+      </c>
+      <c r="Q243" s="71">
+        <v>9</v>
+      </c>
+      <c r="R243" s="71">
+        <v>15</v>
+      </c>
+      <c r="S243" s="71">
+        <v>13</v>
+      </c>
+      <c r="T243" s="71">
+        <v>19</v>
+      </c>
+      <c r="U243" s="71">
+        <v>8</v>
+      </c>
+      <c r="V243" s="71">
+        <v>13</v>
+      </c>
+      <c r="W243" s="71">
+        <v>24</v>
+      </c>
+      <c r="X243" s="71">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="244" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B244" s="64" t="s">
+        <v>315</v>
+      </c>
+      <c r="C244" s="3">
+        <v>211</v>
+      </c>
+      <c r="D244" s="3">
+        <v>199</v>
+      </c>
+      <c r="E244" s="3">
+        <v>166</v>
+      </c>
+      <c r="F244" s="3">
+        <v>185</v>
+      </c>
+      <c r="G244" s="3">
+        <v>186</v>
+      </c>
+      <c r="H244" s="3">
+        <v>188</v>
+      </c>
+      <c r="I244" s="3">
+        <v>229</v>
+      </c>
+      <c r="J244" s="3">
+        <v>207</v>
+      </c>
+      <c r="K244" s="3">
+        <v>233</v>
+      </c>
+      <c r="L244" s="3">
+        <v>274</v>
+      </c>
+      <c r="M244" s="3">
+        <v>256</v>
+      </c>
+      <c r="N244" s="71">
+        <v>31</v>
+      </c>
+      <c r="O244" s="71">
+        <v>32</v>
+      </c>
+      <c r="P244" s="71">
+        <v>25</v>
+      </c>
+      <c r="Q244" s="71">
+        <v>32</v>
+      </c>
+      <c r="R244" s="71">
+        <v>26</v>
+      </c>
+      <c r="S244" s="71">
+        <v>29</v>
+      </c>
+      <c r="T244" s="71">
+        <v>32</v>
+      </c>
+      <c r="U244" s="71">
+        <v>41</v>
+      </c>
+      <c r="V244" s="71">
+        <v>42</v>
+      </c>
+      <c r="W244" s="71">
+        <v>47</v>
+      </c>
+      <c r="X244" s="71">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="245" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B245" s="64" t="s">
+        <v>316</v>
+      </c>
+      <c r="C245" s="3">
+        <v>191</v>
+      </c>
+      <c r="D245" s="3">
+        <v>188</v>
+      </c>
+      <c r="E245" s="3">
+        <v>160</v>
+      </c>
+      <c r="F245" s="3">
+        <v>160</v>
+      </c>
+      <c r="G245" s="3">
+        <v>189</v>
+      </c>
+      <c r="H245" s="3">
+        <v>148</v>
+      </c>
+      <c r="I245" s="3">
+        <v>178</v>
+      </c>
+      <c r="J245" s="3">
+        <v>99</v>
+      </c>
+      <c r="K245" s="3">
+        <v>96</v>
+      </c>
+      <c r="L245" s="3">
+        <v>124</v>
+      </c>
+      <c r="M245" s="3">
+        <v>100</v>
+      </c>
+      <c r="N245" s="71">
+        <v>26</v>
+      </c>
+      <c r="O245" s="71">
+        <v>32</v>
+      </c>
+      <c r="P245" s="71">
+        <v>22</v>
+      </c>
+      <c r="Q245" s="71">
+        <v>22</v>
+      </c>
+      <c r="R245" s="71">
+        <v>26</v>
+      </c>
+      <c r="S245" s="71">
+        <v>29</v>
+      </c>
+      <c r="T245" s="71">
+        <v>29</v>
+      </c>
+      <c r="U245" s="71">
+        <v>17</v>
+      </c>
+      <c r="V245" s="71">
+        <v>14</v>
+      </c>
+      <c r="W245" s="71">
+        <v>21</v>
+      </c>
+      <c r="X245" s="71">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="246" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="B246" s="64" t="s">
+        <v>317</v>
+      </c>
+      <c r="C246" s="3">
+        <v>103</v>
+      </c>
+      <c r="D246" s="3">
+        <v>72</v>
+      </c>
+      <c r="E246" s="3">
+        <v>83</v>
+      </c>
+      <c r="F246" s="3">
+        <v>88</v>
+      </c>
+      <c r="G246" s="3">
+        <v>90</v>
+      </c>
+      <c r="H246" s="3">
+        <v>92</v>
+      </c>
+      <c r="I246" s="3">
+        <v>121</v>
+      </c>
+      <c r="J246" s="3">
+        <v>82</v>
+      </c>
+      <c r="K246" s="3">
+        <v>74</v>
+      </c>
+      <c r="L246" s="3">
+        <v>98</v>
+      </c>
+      <c r="M246" s="3">
+        <v>86</v>
+      </c>
+      <c r="N246" s="71">
+        <v>23</v>
+      </c>
+      <c r="O246" s="71">
+        <v>14</v>
+      </c>
+      <c r="P246" s="71">
+        <v>16</v>
+      </c>
+      <c r="Q246" s="71">
+        <v>18</v>
+      </c>
+      <c r="R246" s="71">
+        <v>27</v>
+      </c>
+      <c r="S246" s="71">
+        <v>11</v>
+      </c>
+      <c r="T246" s="71">
+        <v>24</v>
+      </c>
+      <c r="U246" s="71">
+        <v>16</v>
+      </c>
+      <c r="V246" s="71">
+        <v>23</v>
+      </c>
+      <c r="W246" s="71">
+        <v>27</v>
+      </c>
+      <c r="X246" s="71">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="247" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A247" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B247" s="64" t="s">
+        <v>318</v>
+      </c>
+      <c r="C247" s="3">
+        <v>101</v>
+      </c>
+      <c r="D247" s="3">
+        <v>87</v>
+      </c>
+      <c r="E247" s="3">
+        <v>94</v>
+      </c>
+      <c r="F247" s="3">
+        <v>117</v>
+      </c>
+      <c r="G247" s="3">
+        <v>142</v>
+      </c>
+      <c r="H247" s="3">
+        <v>117</v>
+      </c>
+      <c r="I247" s="3">
+        <v>149</v>
+      </c>
+      <c r="J247" s="3">
+        <v>93</v>
+      </c>
+      <c r="K247" s="3">
+        <v>97</v>
+      </c>
+      <c r="L247" s="3">
+        <v>113</v>
+      </c>
+      <c r="M247" s="3">
+        <v>98</v>
+      </c>
+      <c r="N247" s="71">
+        <v>18</v>
+      </c>
+      <c r="O247" s="71">
+        <v>12</v>
+      </c>
+      <c r="P247" s="71">
+        <v>13</v>
+      </c>
+      <c r="Q247" s="71">
+        <v>15</v>
+      </c>
+      <c r="R247" s="71">
+        <v>21</v>
+      </c>
+      <c r="S247" s="71">
+        <v>23</v>
+      </c>
+      <c r="T247" s="71">
+        <v>25</v>
+      </c>
+      <c r="U247" s="71">
+        <v>20</v>
+      </c>
+      <c r="V247" s="71">
+        <v>24</v>
+      </c>
+      <c r="W247" s="71">
+        <v>27</v>
+      </c>
+      <c r="X247" s="71">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="248" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A248" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="B248" s="64" t="s">
+        <v>319</v>
+      </c>
+      <c r="C248" s="3">
+        <v>80</v>
+      </c>
+      <c r="D248" s="3">
+        <v>86</v>
+      </c>
+      <c r="E248" s="3">
+        <v>91</v>
+      </c>
+      <c r="F248" s="3">
+        <v>88</v>
+      </c>
+      <c r="G248" s="3">
+        <v>123</v>
+      </c>
+      <c r="H248" s="3">
+        <v>114</v>
+      </c>
+      <c r="I248" s="3">
+        <v>140</v>
+      </c>
+      <c r="J248" s="3">
+        <v>69</v>
+      </c>
+      <c r="K248" s="3">
+        <v>90</v>
+      </c>
+      <c r="L248" s="3">
+        <v>108</v>
+      </c>
+      <c r="M248" s="3">
+        <v>70</v>
+      </c>
+      <c r="N248" s="71">
+        <v>16</v>
+      </c>
+      <c r="O248" s="71">
+        <v>21</v>
+      </c>
+      <c r="P248" s="71">
+        <v>9</v>
+      </c>
+      <c r="Q248" s="71">
+        <v>22</v>
+      </c>
+      <c r="R248" s="71">
+        <v>24</v>
+      </c>
+      <c r="S248" s="71">
+        <v>26</v>
+      </c>
+      <c r="T248" s="71">
+        <v>20</v>
+      </c>
+      <c r="U248" s="71">
+        <v>18</v>
+      </c>
+      <c r="V248" s="71">
+        <v>24</v>
+      </c>
+      <c r="W248" s="71">
+        <v>22</v>
+      </c>
+      <c r="X248" s="71">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="249" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B249" s="64" t="s">
+        <v>320</v>
+      </c>
+      <c r="C249" s="3">
+        <v>12</v>
+      </c>
+      <c r="D249" s="3">
+        <v>39</v>
+      </c>
+      <c r="E249" s="3">
+        <v>43</v>
+      </c>
+      <c r="F249" s="3">
+        <v>59</v>
+      </c>
+      <c r="G249" s="3">
+        <v>62</v>
+      </c>
+      <c r="H249" s="3">
+        <v>70</v>
+      </c>
+      <c r="I249" s="3">
+        <v>86</v>
+      </c>
+      <c r="J249" s="3">
+        <v>85</v>
+      </c>
+      <c r="K249" s="3">
+        <v>96</v>
+      </c>
+      <c r="L249" s="3">
+        <v>109</v>
+      </c>
+      <c r="M249" s="3">
+        <v>100</v>
+      </c>
+      <c r="N249" s="71">
+        <v>0</v>
+      </c>
+      <c r="O249" s="71">
+        <v>5</v>
+      </c>
+      <c r="P249" s="71">
+        <v>4</v>
+      </c>
+      <c r="Q249" s="71">
+        <v>6</v>
+      </c>
+      <c r="R249" s="71">
+        <v>8</v>
+      </c>
+      <c r="S249" s="71">
+        <v>3</v>
+      </c>
+      <c r="T249" s="71">
+        <v>13</v>
+      </c>
+      <c r="U249" s="71">
+        <v>14</v>
+      </c>
+      <c r="V249" s="71">
+        <v>10</v>
+      </c>
+      <c r="W249" s="71">
+        <v>26</v>
+      </c>
+      <c r="X249" s="71">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="250" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="B250" s="64" t="s">
+        <v>321</v>
+      </c>
+      <c r="C250" s="3">
+        <v>197</v>
+      </c>
+      <c r="D250" s="3">
+        <v>200</v>
+      </c>
+      <c r="E250" s="3">
+        <v>205</v>
+      </c>
+      <c r="F250" s="3">
+        <v>197</v>
+      </c>
+      <c r="G250" s="3">
+        <v>222</v>
+      </c>
+      <c r="H250" s="3">
+        <v>187</v>
+      </c>
+      <c r="I250" s="3">
+        <v>230</v>
+      </c>
+      <c r="J250" s="3">
+        <v>171</v>
+      </c>
+      <c r="K250" s="3">
+        <v>148</v>
+      </c>
+      <c r="L250" s="3">
+        <v>157</v>
+      </c>
+      <c r="M250" s="3">
+        <v>133</v>
+      </c>
+      <c r="N250" s="71">
+        <v>41</v>
+      </c>
+      <c r="O250" s="71">
+        <v>32</v>
+      </c>
+      <c r="P250" s="71">
+        <v>27</v>
+      </c>
+      <c r="Q250" s="71">
+        <v>35</v>
+      </c>
+      <c r="R250" s="71">
+        <v>42</v>
+      </c>
+      <c r="S250" s="71">
+        <v>25</v>
+      </c>
+      <c r="T250" s="71">
+        <v>26</v>
+      </c>
+      <c r="U250" s="71">
+        <v>32</v>
+      </c>
+      <c r="V250" s="71">
+        <v>38</v>
+      </c>
+      <c r="W250" s="71">
+        <v>38</v>
+      </c>
+      <c r="X250" s="71">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="251" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A251" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B251" s="66" t="s">
+        <v>322</v>
+      </c>
+      <c r="C251" s="3">
+        <v>945</v>
+      </c>
+      <c r="D251" s="3">
+        <v>889</v>
+      </c>
+      <c r="E251" s="3">
+        <v>814</v>
+      </c>
+      <c r="F251" s="3">
+        <v>894</v>
+      </c>
+      <c r="G251" s="3">
+        <v>1208</v>
+      </c>
+      <c r="H251" s="3">
+        <v>1078</v>
+      </c>
+      <c r="I251" s="3">
+        <v>1311</v>
+      </c>
+      <c r="J251" s="3">
+        <v>1238</v>
+      </c>
+      <c r="K251" s="3">
+        <v>1101</v>
+      </c>
+      <c r="L251" s="3">
+        <v>1287</v>
+      </c>
+      <c r="M251" s="3">
+        <v>1233</v>
+      </c>
+      <c r="N251" s="3">
+        <v>86</v>
+      </c>
+      <c r="O251" s="3">
+        <v>87</v>
+      </c>
+      <c r="P251" s="3">
+        <v>50</v>
+      </c>
+      <c r="Q251" s="3">
+        <v>71</v>
+      </c>
+      <c r="R251" s="3">
+        <v>90</v>
+      </c>
+      <c r="S251" s="3">
+        <v>70</v>
+      </c>
+      <c r="T251" s="3">
+        <v>132</v>
+      </c>
+      <c r="U251" s="3">
+        <v>97</v>
+      </c>
+      <c r="V251" s="3">
+        <v>105</v>
+      </c>
+      <c r="W251" s="3">
+        <v>121</v>
+      </c>
+      <c r="X251" s="3">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="252" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A252" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B252" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="C252" s="3">
+        <v>395</v>
+      </c>
+      <c r="D252" s="3">
+        <v>327</v>
+      </c>
+      <c r="E252" s="3">
+        <v>297</v>
+      </c>
+      <c r="F252" s="3">
+        <v>327</v>
+      </c>
+      <c r="G252" s="3">
+        <v>351</v>
+      </c>
+      <c r="H252" s="3">
+        <v>282</v>
+      </c>
+      <c r="I252" s="3">
+        <v>361</v>
+      </c>
+      <c r="J252" s="3">
+        <v>286</v>
+      </c>
+      <c r="K252" s="3">
+        <v>272</v>
+      </c>
+      <c r="L252" s="3">
+        <v>385</v>
+      </c>
+      <c r="M252" s="3">
+        <v>345</v>
+      </c>
+      <c r="N252" s="71">
+        <v>41</v>
+      </c>
+      <c r="O252" s="71">
+        <v>37</v>
+      </c>
+      <c r="P252" s="71">
+        <v>15</v>
+      </c>
+      <c r="Q252" s="71">
+        <v>27</v>
+      </c>
+      <c r="R252" s="71">
+        <v>29</v>
+      </c>
+      <c r="S252" s="71">
+        <v>17</v>
+      </c>
+      <c r="T252" s="71">
+        <v>34</v>
+      </c>
+      <c r="U252" s="71">
+        <v>14</v>
+      </c>
+      <c r="V252" s="71">
+        <v>23</v>
+      </c>
+      <c r="W252" s="71">
+        <v>28</v>
+      </c>
+      <c r="X252" s="71">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="253" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="B253" s="64" t="s">
+        <v>323</v>
+      </c>
+      <c r="C253" s="3">
+        <v>172</v>
+      </c>
+      <c r="D253" s="3">
+        <v>135</v>
+      </c>
+      <c r="E253" s="3">
+        <v>126</v>
+      </c>
+      <c r="F253" s="3">
+        <v>163</v>
+      </c>
+      <c r="G253" s="3">
+        <v>262</v>
+      </c>
+      <c r="H253" s="3">
+        <v>203</v>
+      </c>
+      <c r="I253" s="3">
+        <v>263</v>
+      </c>
+      <c r="J253" s="3">
+        <v>199</v>
+      </c>
+      <c r="K253" s="3">
+        <v>163</v>
+      </c>
+      <c r="L253" s="3">
+        <v>177</v>
+      </c>
+      <c r="M253" s="3">
+        <v>185</v>
+      </c>
+      <c r="N253" s="71">
+        <v>17</v>
+      </c>
+      <c r="O253" s="71">
+        <v>16</v>
+      </c>
+      <c r="P253" s="71">
+        <v>9</v>
+      </c>
+      <c r="Q253" s="71">
+        <v>13</v>
+      </c>
+      <c r="R253" s="71">
+        <v>17</v>
+      </c>
+      <c r="S253" s="71">
+        <v>17</v>
+      </c>
+      <c r="T253" s="71">
+        <v>24</v>
+      </c>
+      <c r="U253" s="71">
+        <v>7</v>
+      </c>
+      <c r="V253" s="71">
+        <v>14</v>
+      </c>
+      <c r="W253" s="71">
+        <v>28</v>
+      </c>
+      <c r="X253" s="71">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="254" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A254" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B254" s="64" t="s">
+        <v>324</v>
+      </c>
+      <c r="C254" s="3">
+        <v>237</v>
+      </c>
+      <c r="D254" s="3">
+        <v>236</v>
+      </c>
+      <c r="E254" s="3">
+        <v>246</v>
+      </c>
+      <c r="F254" s="3">
+        <v>227</v>
+      </c>
+      <c r="G254" s="3">
+        <v>287</v>
+      </c>
+      <c r="H254" s="3">
+        <v>248</v>
+      </c>
+      <c r="I254" s="3">
+        <v>270</v>
+      </c>
+      <c r="J254" s="3">
+        <v>235</v>
+      </c>
+      <c r="K254" s="3">
+        <v>242</v>
+      </c>
+      <c r="L254" s="3">
+        <v>242</v>
+      </c>
+      <c r="M254" s="3">
+        <v>264</v>
+      </c>
+      <c r="N254" s="71">
+        <v>25</v>
+      </c>
+      <c r="O254" s="71">
+        <v>21</v>
+      </c>
+      <c r="P254" s="71">
+        <v>18</v>
+      </c>
+      <c r="Q254" s="71">
+        <v>20</v>
+      </c>
+      <c r="R254" s="71">
+        <v>22</v>
+      </c>
+      <c r="S254" s="71">
+        <v>18</v>
+      </c>
+      <c r="T254" s="71">
+        <v>33</v>
+      </c>
+      <c r="U254" s="71">
+        <v>24</v>
+      </c>
+      <c r="V254" s="71">
+        <v>28</v>
+      </c>
+      <c r="W254" s="71">
+        <v>27</v>
+      </c>
+      <c r="X254" s="71">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="255" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B255" s="64" t="s">
+        <v>325</v>
+      </c>
+      <c r="C255" s="3">
+        <v>141</v>
+      </c>
+      <c r="D255" s="3">
+        <v>191</v>
+      </c>
+      <c r="E255" s="3">
+        <v>145</v>
+      </c>
+      <c r="F255" s="3">
+        <v>177</v>
+      </c>
+      <c r="G255" s="3">
+        <v>308</v>
+      </c>
+      <c r="H255" s="3">
+        <v>345</v>
+      </c>
+      <c r="I255" s="3">
+        <v>417</v>
+      </c>
+      <c r="J255" s="3">
+        <v>337</v>
+      </c>
+      <c r="K255" s="3">
+        <v>274</v>
+      </c>
+      <c r="L255" s="3">
+        <v>403</v>
+      </c>
+      <c r="M255" s="3">
+        <v>326</v>
+      </c>
+      <c r="N255" s="71">
+        <v>3</v>
+      </c>
+      <c r="O255" s="71">
+        <v>13</v>
+      </c>
+      <c r="P255" s="71">
+        <v>8</v>
+      </c>
+      <c r="Q255" s="71">
+        <v>11</v>
+      </c>
+      <c r="R255" s="71">
+        <v>22</v>
+      </c>
+      <c r="S255" s="71">
+        <v>18</v>
+      </c>
+      <c r="T255" s="71">
+        <v>41</v>
+      </c>
+      <c r="U255" s="71">
+        <v>36</v>
+      </c>
+      <c r="V255" s="71">
+        <v>25</v>
+      </c>
+      <c r="W255" s="71">
+        <v>31</v>
+      </c>
+      <c r="X255" s="71">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="256" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A256" s="69" t="s">
+        <v>558</v>
+      </c>
+      <c r="B256" s="68" t="s">
+        <v>559</v>
+      </c>
+      <c r="C256" s="69">
+        <v>0</v>
+      </c>
+      <c r="D256" s="69">
+        <v>0</v>
+      </c>
+      <c r="E256" s="69">
+        <v>0</v>
+      </c>
+      <c r="F256" s="69">
+        <v>0</v>
+      </c>
+      <c r="G256" s="69">
+        <v>0</v>
+      </c>
+      <c r="H256" s="69">
+        <v>0</v>
+      </c>
+      <c r="I256" s="69">
+        <v>0</v>
+      </c>
+      <c r="J256" s="69">
+        <v>181</v>
+      </c>
+      <c r="K256" s="69">
+        <v>150</v>
+      </c>
+      <c r="L256" s="69">
+        <v>80</v>
+      </c>
+      <c r="M256" s="69">
+        <v>113</v>
+      </c>
+      <c r="N256" s="72">
+        <v>0</v>
+      </c>
+      <c r="O256" s="72">
+        <v>0</v>
+      </c>
+      <c r="P256" s="72">
+        <v>0</v>
+      </c>
+      <c r="Q256" s="72">
+        <v>0</v>
+      </c>
+      <c r="R256" s="72">
+        <v>0</v>
+      </c>
+      <c r="S256" s="72">
+        <v>0</v>
+      </c>
+      <c r="T256" s="72">
+        <v>0</v>
+      </c>
+      <c r="U256" s="72">
+        <v>16</v>
+      </c>
+      <c r="V256" s="72">
+        <v>15</v>
+      </c>
+      <c r="W256" s="72">
+        <v>7</v>
+      </c>
+      <c r="X256" s="72">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A257" s="70" t="s">
+        <v>326</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:M6"/>
+    <mergeCell ref="N6:X6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1991-1999</vt:lpstr>
       <vt:lpstr>2000-2025</vt:lpstr>
+      <vt:lpstr>по районам до 18 лет</vt:lpstr>
+      <vt:lpstr>по районам до 20 лет</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>