--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -471,67 +471,67 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -806,287 +806,287 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.7109375" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...47 lines deleted...]
-      <c r="BV1" s="46" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="BV1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="46"/>
-[...21 lines deleted...]
-      <c r="CS1" s="46"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
+      <c r="CH1" s="43"/>
+      <c r="CI1" s="43"/>
+      <c r="CJ1" s="43"/>
+      <c r="CK1" s="43"/>
+      <c r="CL1" s="43"/>
+      <c r="CM1" s="43"/>
+      <c r="CN1" s="43"/>
+      <c r="CO1" s="43"/>
+      <c r="CP1" s="43"/>
+      <c r="CQ1" s="43"/>
+      <c r="CR1" s="43"/>
+      <c r="CS1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="47"/>
+      <c r="CJ2" s="47"/>
+      <c r="CK2" s="47"/>
+      <c r="CL2" s="47"/>
+      <c r="CM2" s="47"/>
+      <c r="CN2" s="47"/>
+      <c r="CO2" s="47"/>
+      <c r="CP2" s="47"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="48"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="27" t="s">
@@ -1594,51 +1594,53 @@
       </c>
       <c r="CB4" s="38">
         <v>2610.0688</v>
       </c>
       <c r="CC4" s="38">
         <v>3011.68</v>
       </c>
       <c r="CD4" s="38">
         <v>3408.7942000000003</v>
       </c>
       <c r="CE4" s="38">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="38">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="38">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="38">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="38">
         <v>716.10519999999997</v>
       </c>
-      <c r="CJ4" s="30"/>
+      <c r="CJ4" s="30">
+        <v>1117.5634000000002</v>
+      </c>
       <c r="CK4" s="30"/>
       <c r="CL4" s="38"/>
       <c r="CM4" s="38"/>
       <c r="CN4" s="38"/>
       <c r="CO4" s="38"/>
       <c r="CP4" s="38"/>
       <c r="CQ4" s="38"/>
       <c r="CR4" s="38"/>
       <c r="CS4" s="38"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>33</v>
@@ -1867,51 +1869,53 @@
       </c>
       <c r="CB5" s="40">
         <v>34.870800000000003</v>
       </c>
       <c r="CC5" s="40">
         <v>41.123699999999999</v>
       </c>
       <c r="CD5" s="40">
         <v>46.75</v>
       </c>
       <c r="CE5" s="40">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="40">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="40">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="40">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="40">
         <v>4.9123999999999999</v>
       </c>
-      <c r="CJ5" s="40"/>
+      <c r="CJ5" s="40">
+        <v>9.0762999999999998</v>
+      </c>
       <c r="CK5" s="40"/>
       <c r="CL5" s="40"/>
       <c r="CM5" s="40"/>
       <c r="CN5" s="40"/>
       <c r="CO5" s="40"/>
       <c r="CP5" s="40"/>
       <c r="CQ5" s="40"/>
       <c r="CR5" s="40"/>
       <c r="CS5" s="40"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="9">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="9">
         <v>138.4675</v>
       </c>
       <c r="D6" s="10">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="10">
         <v>283.47830000000005</v>
@@ -2140,51 +2144,53 @@
       </c>
       <c r="CB6" s="39">
         <v>399.16790000000003</v>
       </c>
       <c r="CC6" s="40">
         <v>458.0127</v>
       </c>
       <c r="CD6" s="39">
         <v>515.68240000000003</v>
       </c>
       <c r="CE6" s="39">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="39">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="39">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="39">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="39">
         <v>105.47199999999999</v>
       </c>
-      <c r="CJ6" s="33"/>
+      <c r="CJ6" s="40">
+        <v>168.2056</v>
+      </c>
       <c r="CK6" s="33"/>
       <c r="CL6" s="40"/>
       <c r="CM6" s="39"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="9">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="10">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="10">
         <v>71.885199999999998</v>
@@ -2413,51 +2419,53 @@
       </c>
       <c r="CB7" s="39">
         <v>136.899</v>
       </c>
       <c r="CC7" s="40">
         <v>157.73410000000001</v>
       </c>
       <c r="CD7" s="39">
         <v>180.648</v>
       </c>
       <c r="CE7" s="39">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="39">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="39">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="39">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="39">
         <v>40.173300000000005</v>
       </c>
-      <c r="CJ7" s="33"/>
+      <c r="CJ7" s="40">
+        <v>60.691400000000002</v>
+      </c>
       <c r="CK7" s="33"/>
       <c r="CL7" s="40"/>
       <c r="CM7" s="39"/>
       <c r="CN7" s="39"/>
       <c r="CO7" s="40"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="9">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="10">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="10">
         <v>355.05160000000001</v>
@@ -2686,51 +2694,53 @@
       </c>
       <c r="CB8" s="39">
         <v>276.87979999999999</v>
       </c>
       <c r="CC8" s="40">
         <v>319.87459999999999</v>
       </c>
       <c r="CD8" s="39">
         <v>364.10559999999998</v>
       </c>
       <c r="CE8" s="39">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="39">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="39">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="39">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="39">
         <v>84.0441</v>
       </c>
-      <c r="CJ8" s="33"/>
+      <c r="CJ8" s="40">
+        <v>131.471</v>
+      </c>
       <c r="CK8" s="33"/>
       <c r="CL8" s="40"/>
       <c r="CM8" s="39"/>
       <c r="CN8" s="39"/>
       <c r="CO8" s="40"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="9">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="10">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="10">
         <v>41.01250000000001</v>
@@ -2959,51 +2969,53 @@
       </c>
       <c r="CB9" s="39">
         <v>30.682400000000001</v>
       </c>
       <c r="CC9" s="40">
         <v>34.891500000000001</v>
       </c>
       <c r="CD9" s="39">
         <v>38.460900000000002</v>
       </c>
       <c r="CE9" s="39">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="39">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="39">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="39">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="39">
         <v>11.2887</v>
       </c>
-      <c r="CJ9" s="33"/>
+      <c r="CJ9" s="40">
+        <v>16.2059</v>
+      </c>
       <c r="CK9" s="33"/>
       <c r="CL9" s="40"/>
       <c r="CM9" s="39"/>
       <c r="CN9" s="39"/>
       <c r="CO9" s="40"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="9">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="9">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="9">
         <v>55.59259999999999</v>
@@ -3232,51 +3244,53 @@
       </c>
       <c r="CB10" s="39">
         <v>75.510999999999996</v>
       </c>
       <c r="CC10" s="40">
         <v>87.712999999999994</v>
       </c>
       <c r="CD10" s="39">
         <v>100.87989999999999</v>
       </c>
       <c r="CE10" s="39">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="39">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="39">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="39">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="39">
         <v>19.236799999999999</v>
       </c>
-      <c r="CJ10" s="33"/>
+      <c r="CJ10" s="40">
+        <v>30.529700000000002</v>
+      </c>
       <c r="CK10" s="33"/>
       <c r="CL10" s="39"/>
       <c r="CM10" s="39"/>
       <c r="CN10" s="39"/>
       <c r="CO10" s="40"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="9">
         <v>13.8842</v>
       </c>
       <c r="D11" s="9">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="9">
         <v>33.881399999999999</v>
@@ -3505,51 +3519,53 @@
       </c>
       <c r="CB11" s="39">
         <v>53.276000000000003</v>
       </c>
       <c r="CC11" s="40">
         <v>68.165999999999997</v>
       </c>
       <c r="CD11" s="39">
         <v>79.542500000000004</v>
       </c>
       <c r="CE11" s="39">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="39">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="39">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="39">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="39">
         <v>11.9351</v>
       </c>
-      <c r="CJ11" s="33"/>
+      <c r="CJ11" s="40">
+        <v>20.244199999999999</v>
+      </c>
       <c r="CK11" s="33"/>
       <c r="CL11" s="39"/>
       <c r="CM11" s="39"/>
       <c r="CN11" s="39"/>
       <c r="CO11" s="40"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>33</v>
@@ -3778,51 +3794,53 @@
       </c>
       <c r="CB12" s="39">
         <v>193.7706</v>
       </c>
       <c r="CC12" s="40">
         <v>223.5412</v>
       </c>
       <c r="CD12" s="39">
         <v>253.6944</v>
       </c>
       <c r="CE12" s="39">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="39">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="39">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="40">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="40">
         <v>56.430099999999996</v>
       </c>
-      <c r="CJ12" s="40"/>
+      <c r="CJ12" s="40">
+        <v>85.373800000000003</v>
+      </c>
       <c r="CK12" s="40"/>
       <c r="CL12" s="40"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="40"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="9">
         <v>111.6309</v>
       </c>
       <c r="D13" s="9">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="9">
         <v>233.19749999999996</v>
@@ -4051,51 +4069,53 @@
       </c>
       <c r="CB13" s="39">
         <v>358.96770000000004</v>
       </c>
       <c r="CC13" s="40">
         <v>413.39759999999995</v>
       </c>
       <c r="CD13" s="39">
         <v>464.09540000000004</v>
       </c>
       <c r="CE13" s="39">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="39">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="39">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="39">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="39">
         <v>97.719399999999993</v>
       </c>
-      <c r="CJ13" s="33"/>
+      <c r="CJ13" s="40">
+        <v>149.26349999999999</v>
+      </c>
       <c r="CK13" s="33"/>
       <c r="CL13" s="39"/>
       <c r="CM13" s="39"/>
       <c r="CN13" s="39"/>
       <c r="CO13" s="40"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>44.4069</v>
       </c>
       <c r="C14" s="9">
         <v>86.4011</v>
       </c>
       <c r="D14" s="9">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="9">
         <v>218.6234</v>
@@ -4324,51 +4344,53 @@
       </c>
       <c r="CB14" s="39">
         <v>222.6866</v>
       </c>
       <c r="CC14" s="40">
         <v>255.381</v>
       </c>
       <c r="CD14" s="39">
         <v>288.05520000000001</v>
       </c>
       <c r="CE14" s="39">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="39">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="39">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="39">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="39">
         <v>60.791899999999998</v>
       </c>
-      <c r="CJ14" s="33"/>
+      <c r="CJ14" s="40">
+        <v>95.4773</v>
+      </c>
       <c r="CK14" s="33"/>
       <c r="CL14" s="39"/>
       <c r="CM14" s="39"/>
       <c r="CN14" s="39"/>
       <c r="CO14" s="40"/>
       <c r="CP14" s="39"/>
       <c r="CQ14" s="39"/>
       <c r="CR14" s="39"/>
       <c r="CS14" s="39"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="9">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="9">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="9">
         <v>2.3709000000000002</v>
@@ -4597,51 +4619,53 @@
       </c>
       <c r="CB15" s="39">
         <v>4.1088000000000005</v>
       </c>
       <c r="CC15" s="40">
         <v>4.9596</v>
       </c>
       <c r="CD15" s="39">
         <v>5.8848000000000003</v>
       </c>
       <c r="CE15" s="39">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="39">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="39">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="39">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="39">
         <v>0.83350000000000002</v>
       </c>
-      <c r="CJ15" s="33"/>
+      <c r="CJ15" s="40">
+        <v>1.2906</v>
+      </c>
       <c r="CK15" s="33"/>
       <c r="CL15" s="39"/>
       <c r="CM15" s="39"/>
       <c r="CN15" s="39"/>
       <c r="CO15" s="40"/>
       <c r="CP15" s="39"/>
       <c r="CQ15" s="39"/>
       <c r="CR15" s="39"/>
       <c r="CS15" s="39"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="9">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="9">
         <v>3.04</v>
@@ -4870,51 +4894,53 @@
       </c>
       <c r="CB16" s="39">
         <v>0.37630000000000002</v>
       </c>
       <c r="CC16" s="40">
         <v>0.4345</v>
       </c>
       <c r="CD16" s="39">
         <v>0.49180000000000001</v>
       </c>
       <c r="CE16" s="39">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="39">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="39">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="39">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="39">
         <v>5.1700000000000003E-2</v>
       </c>
-      <c r="CJ16" s="33"/>
+      <c r="CJ16" s="40">
+        <v>8.6800000000000002E-2</v>
+      </c>
       <c r="CK16" s="33"/>
       <c r="CL16" s="39"/>
       <c r="CM16" s="39"/>
       <c r="CN16" s="39"/>
       <c r="CO16" s="40"/>
       <c r="CP16" s="39"/>
       <c r="CQ16" s="39"/>
       <c r="CR16" s="39"/>
       <c r="CS16" s="39"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="13">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="13">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="13">
         <v>73.415800000000004</v>
@@ -5143,51 +5169,53 @@
       </c>
       <c r="CB17" s="41">
         <v>111.8014</v>
       </c>
       <c r="CC17" s="40">
         <v>130.6892</v>
       </c>
       <c r="CD17" s="41">
         <v>148.3176</v>
       </c>
       <c r="CE17" s="41">
         <v>164.69</v>
       </c>
       <c r="CF17" s="41">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="41">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="41">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="41">
         <v>31.8325</v>
       </c>
-      <c r="CJ17" s="33"/>
+      <c r="CJ17" s="40">
+        <v>47.541599999999995</v>
+      </c>
       <c r="CK17" s="33"/>
       <c r="CL17" s="41"/>
       <c r="CM17" s="41"/>
       <c r="CN17" s="41"/>
       <c r="CO17" s="40"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="13">
         <v>112.0715</v>
       </c>
       <c r="D18" s="13">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="13">
         <v>236.41220000000001</v>
@@ -5416,51 +5444,53 @@
       </c>
       <c r="CB18" s="41">
         <v>373.02540000000005</v>
       </c>
       <c r="CC18" s="40">
         <v>428.2921</v>
       </c>
       <c r="CD18" s="41">
         <v>481.49700000000001</v>
       </c>
       <c r="CE18" s="41">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="41">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="41">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="41">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="41">
         <v>94.903300000000002</v>
       </c>
-      <c r="CJ18" s="33"/>
+      <c r="CJ18" s="40">
+        <v>147.4511</v>
+      </c>
       <c r="CK18" s="33"/>
       <c r="CL18" s="41"/>
       <c r="CM18" s="41"/>
       <c r="CN18" s="41"/>
       <c r="CO18" s="40"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="18">
         <v>23.3567</v>
       </c>
       <c r="D19" s="18">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="18">
         <v>58.040999999999997</v>
@@ -5689,51 +5719,53 @@
       </c>
       <c r="CB19" s="41">
         <v>156.5377</v>
       </c>
       <c r="CC19" s="40">
         <v>176.92089999999999</v>
       </c>
       <c r="CD19" s="41">
         <v>199.52950000000001</v>
       </c>
       <c r="CE19" s="41">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="41">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="41">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="35">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="35">
         <v>46.671099999999996</v>
       </c>
-      <c r="CJ19" s="33"/>
+      <c r="CJ19" s="40">
+        <v>78.073399999999992</v>
+      </c>
       <c r="CK19" s="33"/>
       <c r="CL19" s="35"/>
       <c r="CM19" s="41"/>
       <c r="CN19" s="41"/>
       <c r="CO19" s="40"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>33</v>
@@ -5962,51 +5994,53 @@
       </c>
       <c r="CB20" s="42">
         <v>17.558499999999999</v>
       </c>
       <c r="CC20" s="40">
         <v>19.2121</v>
       </c>
       <c r="CD20" s="42">
         <v>22.493500000000001</v>
       </c>
       <c r="CE20" s="42">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="42">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="42">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="40">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="40">
         <v>3.4609999999999999</v>
       </c>
-      <c r="CJ20" s="40"/>
+      <c r="CJ20" s="40">
+        <v>6.0996000000000006</v>
+      </c>
       <c r="CK20" s="40"/>
       <c r="CL20" s="40"/>
       <c r="CM20" s="42"/>
       <c r="CN20" s="42"/>
       <c r="CO20" s="40"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="13">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="13">
         <v>14.4399</v>
       </c>
       <c r="D21" s="13">
         <v>25.823</v>
       </c>
       <c r="E21" s="13">
         <v>38.187100000000001</v>
@@ -6235,51 +6269,53 @@
       </c>
       <c r="CB21" s="41">
         <v>31.816800000000001</v>
       </c>
       <c r="CC21" s="40">
         <v>37.745800000000003</v>
       </c>
       <c r="CD21" s="41">
         <v>43.625</v>
       </c>
       <c r="CE21" s="41">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="41">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="41">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="41">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="41">
         <v>5.4726000000000008</v>
       </c>
-      <c r="CJ21" s="33"/>
+      <c r="CJ21" s="40">
+        <v>9.0337000000000014</v>
+      </c>
       <c r="CK21" s="33"/>
       <c r="CL21" s="41"/>
       <c r="CM21" s="41"/>
       <c r="CN21" s="41"/>
       <c r="CO21" s="40"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="13">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="13">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="13">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="13">
         <v>1.6000000000000001E-3</v>
@@ -6508,51 +6544,53 @@
       </c>
       <c r="CB22" s="41">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="CC22" s="40">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="CD22" s="41">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="CE22" s="41">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="41">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="41">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="41">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="41">
         <v>5.0000000000000001E-4</v>
       </c>
-      <c r="CJ22" s="36"/>
+      <c r="CJ22" s="40">
+        <v>6.9999999999999999E-4</v>
+      </c>
       <c r="CK22" s="36"/>
       <c r="CL22" s="41"/>
       <c r="CM22" s="41"/>
       <c r="CN22" s="41"/>
       <c r="CO22" s="40"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="13">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="13">
         <v>0.1237</v>
       </c>
       <c r="D23" s="13">
         <v>0.1515</v>
       </c>
       <c r="E23" s="13">
         <v>0.17949999999999999</v>
@@ -6781,51 +6819,53 @@
       </c>
       <c r="CB23" s="41">
         <v>0.10150000000000001</v>
       </c>
       <c r="CC23" s="40">
         <v>0.1154</v>
       </c>
       <c r="CD23" s="41">
         <v>0.1293</v>
       </c>
       <c r="CE23" s="41">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="41">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="41">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="41">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="41">
         <v>2.7E-2</v>
       </c>
-      <c r="CJ23" s="36"/>
+      <c r="CJ23" s="40">
+        <v>4.0100000000000004E-2</v>
+      </c>
       <c r="CK23" s="36"/>
       <c r="CL23" s="41"/>
       <c r="CM23" s="41"/>
       <c r="CN23" s="41"/>
       <c r="CO23" s="40"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="18">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="18">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="18">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="18">
         <v>41.781200000000005</v>
@@ -7054,74 +7094,76 @@
       </c>
       <c r="CB24" s="41">
         <v>132.02939999999998</v>
       </c>
       <c r="CC24" s="40">
         <v>153.4735</v>
       </c>
       <c r="CD24" s="41">
         <v>174.90970000000002</v>
       </c>
       <c r="CE24" s="41">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="41">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="41">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="35">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="35">
         <v>40.848399999999998</v>
       </c>
-      <c r="CJ24" s="35"/>
+      <c r="CJ24" s="40">
+        <v>61.4071</v>
+      </c>
       <c r="CK24" s="35"/>
       <c r="CL24" s="35"/>
       <c r="CM24" s="41"/>
       <c r="CN24" s="41"/>
       <c r="CO24" s="40"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>