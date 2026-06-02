--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -471,67 +471,67 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -806,287 +806,287 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.7109375" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...47 lines deleted...]
-      <c r="BV1" s="43" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="BV1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="43"/>
-[...21 lines deleted...]
-      <c r="CS1" s="43"/>
+      <c r="BW1" s="46"/>
+      <c r="BX1" s="46"/>
+      <c r="BY1" s="46"/>
+      <c r="BZ1" s="46"/>
+      <c r="CA1" s="46"/>
+      <c r="CB1" s="46"/>
+      <c r="CC1" s="46"/>
+      <c r="CD1" s="46"/>
+      <c r="CE1" s="46"/>
+      <c r="CF1" s="46"/>
+      <c r="CG1" s="46"/>
+      <c r="CH1" s="46"/>
+      <c r="CI1" s="46"/>
+      <c r="CJ1" s="46"/>
+      <c r="CK1" s="46"/>
+      <c r="CL1" s="46"/>
+      <c r="CM1" s="46"/>
+      <c r="CN1" s="46"/>
+      <c r="CO1" s="46"/>
+      <c r="CP1" s="46"/>
+      <c r="CQ1" s="46"/>
+      <c r="CR1" s="46"/>
+      <c r="CS1" s="46"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="47"/>
-[...10 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="47"/>
-[...10 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="47"/>
-[...10 lines deleted...]
-      <c r="AL2" s="46" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="47"/>
-[...10 lines deleted...]
-      <c r="AX2" s="46" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="46" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="47"/>
-[...10 lines deleted...]
-      <c r="BV2" s="46" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="47"/>
-[...10 lines deleted...]
-      <c r="CH2" s="46" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="47"/>
-[...9 lines deleted...]
-      <c r="CS2" s="48"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45"/>
+      <c r="A3" s="48"/>
       <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="27" t="s">
@@ -1597,51 +1597,53 @@
       </c>
       <c r="CC4" s="38">
         <v>3011.68</v>
       </c>
       <c r="CD4" s="38">
         <v>3408.7942000000003</v>
       </c>
       <c r="CE4" s="38">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="38">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="38">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="38">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="38">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="30">
         <v>1117.5634000000002</v>
       </c>
-      <c r="CK4" s="30"/>
+      <c r="CK4" s="30">
+        <v>1519.8721999999998</v>
+      </c>
       <c r="CL4" s="38"/>
       <c r="CM4" s="38"/>
       <c r="CN4" s="38"/>
       <c r="CO4" s="38"/>
       <c r="CP4" s="38"/>
       <c r="CQ4" s="38"/>
       <c r="CR4" s="38"/>
       <c r="CS4" s="38"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>33</v>
       </c>
@@ -1872,51 +1874,53 @@
       </c>
       <c r="CC5" s="40">
         <v>41.123699999999999</v>
       </c>
       <c r="CD5" s="40">
         <v>46.75</v>
       </c>
       <c r="CE5" s="40">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="40">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="40">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="40">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="40">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="40">
         <v>9.0762999999999998</v>
       </c>
-      <c r="CK5" s="40"/>
+      <c r="CK5" s="40">
+        <v>14.008800000000001</v>
+      </c>
       <c r="CL5" s="40"/>
       <c r="CM5" s="40"/>
       <c r="CN5" s="40"/>
       <c r="CO5" s="40"/>
       <c r="CP5" s="40"/>
       <c r="CQ5" s="40"/>
       <c r="CR5" s="40"/>
       <c r="CS5" s="40"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="9">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="9">
         <v>138.4675</v>
       </c>
       <c r="D6" s="10">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="10">
         <v>283.47830000000005</v>
       </c>
@@ -2147,51 +2151,53 @@
       </c>
       <c r="CC6" s="40">
         <v>458.0127</v>
       </c>
       <c r="CD6" s="39">
         <v>515.68240000000003</v>
       </c>
       <c r="CE6" s="39">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="39">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="39">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="39">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="39">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="40">
         <v>168.2056</v>
       </c>
-      <c r="CK6" s="33"/>
+      <c r="CK6" s="33">
+        <v>228.26390000000001</v>
+      </c>
       <c r="CL6" s="40"/>
       <c r="CM6" s="39"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="9">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="10">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="10">
         <v>71.885199999999998</v>
       </c>
@@ -2422,51 +2428,53 @@
       </c>
       <c r="CC7" s="40">
         <v>157.73410000000001</v>
       </c>
       <c r="CD7" s="39">
         <v>180.648</v>
       </c>
       <c r="CE7" s="39">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="39">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="39">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="39">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="39">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="40">
         <v>60.691400000000002</v>
       </c>
-      <c r="CK7" s="33"/>
+      <c r="CK7" s="33">
+        <v>79.547899999999998</v>
+      </c>
       <c r="CL7" s="40"/>
       <c r="CM7" s="39"/>
       <c r="CN7" s="39"/>
       <c r="CO7" s="40"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="9">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="10">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="10">
         <v>355.05160000000001</v>
       </c>
@@ -2697,51 +2705,53 @@
       </c>
       <c r="CC8" s="40">
         <v>319.87459999999999</v>
       </c>
       <c r="CD8" s="39">
         <v>364.10559999999998</v>
       </c>
       <c r="CE8" s="39">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="39">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="39">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="39">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="39">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="40">
         <v>131.471</v>
       </c>
-      <c r="CK8" s="33"/>
+      <c r="CK8" s="33">
+        <v>178.33369999999999</v>
+      </c>
       <c r="CL8" s="40"/>
       <c r="CM8" s="39"/>
       <c r="CN8" s="39"/>
       <c r="CO8" s="40"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="9">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="10">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="10">
         <v>41.01250000000001</v>
       </c>
@@ -2972,51 +2982,53 @@
       </c>
       <c r="CC9" s="40">
         <v>34.891500000000001</v>
       </c>
       <c r="CD9" s="39">
         <v>38.460900000000002</v>
       </c>
       <c r="CE9" s="39">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="39">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="39">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="39">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="39">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="40">
         <v>16.2059</v>
       </c>
-      <c r="CK9" s="33"/>
+      <c r="CK9" s="33">
+        <v>21.984999999999999</v>
+      </c>
       <c r="CL9" s="40"/>
       <c r="CM9" s="39"/>
       <c r="CN9" s="39"/>
       <c r="CO9" s="40"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="9">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="9">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="9">
         <v>55.59259999999999</v>
       </c>
@@ -3247,51 +3259,53 @@
       </c>
       <c r="CC10" s="40">
         <v>87.712999999999994</v>
       </c>
       <c r="CD10" s="39">
         <v>100.87989999999999</v>
       </c>
       <c r="CE10" s="39">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="39">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="39">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="39">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="39">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="40">
         <v>30.529700000000002</v>
       </c>
-      <c r="CK10" s="33"/>
+      <c r="CK10" s="33">
+        <v>43.996199999999995</v>
+      </c>
       <c r="CL10" s="39"/>
       <c r="CM10" s="39"/>
       <c r="CN10" s="39"/>
       <c r="CO10" s="40"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="9">
         <v>13.8842</v>
       </c>
       <c r="D11" s="9">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="9">
         <v>33.881399999999999</v>
       </c>
@@ -3522,51 +3536,53 @@
       </c>
       <c r="CC11" s="40">
         <v>68.165999999999997</v>
       </c>
       <c r="CD11" s="39">
         <v>79.542500000000004</v>
       </c>
       <c r="CE11" s="39">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="39">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="39">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="39">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="39">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="40">
         <v>20.244199999999999</v>
       </c>
-      <c r="CK11" s="33"/>
+      <c r="CK11" s="33">
+        <v>29.544599999999999</v>
+      </c>
       <c r="CL11" s="39"/>
       <c r="CM11" s="39"/>
       <c r="CN11" s="39"/>
       <c r="CO11" s="40"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>33</v>
       </c>
@@ -3797,51 +3813,53 @@
       </c>
       <c r="CC12" s="40">
         <v>223.5412</v>
       </c>
       <c r="CD12" s="39">
         <v>253.6944</v>
       </c>
       <c r="CE12" s="39">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="39">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="39">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="40">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="40">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="40">
         <v>85.373800000000003</v>
       </c>
-      <c r="CK12" s="40"/>
+      <c r="CK12" s="40">
+        <v>115.95689999999999</v>
+      </c>
       <c r="CL12" s="40"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="40"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="9">
         <v>111.6309</v>
       </c>
       <c r="D13" s="9">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="9">
         <v>233.19749999999996</v>
       </c>
@@ -4072,51 +4090,53 @@
       </c>
       <c r="CC13" s="40">
         <v>413.39759999999995</v>
       </c>
       <c r="CD13" s="39">
         <v>464.09540000000004</v>
       </c>
       <c r="CE13" s="39">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="39">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="39">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="39">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="39">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="40">
         <v>149.26349999999999</v>
       </c>
-      <c r="CK13" s="33"/>
+      <c r="CK13" s="33">
+        <v>199.32899999999998</v>
+      </c>
       <c r="CL13" s="39"/>
       <c r="CM13" s="39"/>
       <c r="CN13" s="39"/>
       <c r="CO13" s="40"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>44.4069</v>
       </c>
       <c r="C14" s="9">
         <v>86.4011</v>
       </c>
       <c r="D14" s="9">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="9">
         <v>218.6234</v>
       </c>
@@ -4347,51 +4367,53 @@
       </c>
       <c r="CC14" s="40">
         <v>255.381</v>
       </c>
       <c r="CD14" s="39">
         <v>288.05520000000001</v>
       </c>
       <c r="CE14" s="39">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="39">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="39">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="39">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="39">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="40">
         <v>95.4773</v>
       </c>
-      <c r="CK14" s="33"/>
+      <c r="CK14" s="33">
+        <v>131.19829999999999</v>
+      </c>
       <c r="CL14" s="39"/>
       <c r="CM14" s="39"/>
       <c r="CN14" s="39"/>
       <c r="CO14" s="40"/>
       <c r="CP14" s="39"/>
       <c r="CQ14" s="39"/>
       <c r="CR14" s="39"/>
       <c r="CS14" s="39"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="9">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="9">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="9">
         <v>2.3709000000000002</v>
       </c>
@@ -4622,51 +4644,53 @@
       </c>
       <c r="CC15" s="40">
         <v>4.9596</v>
       </c>
       <c r="CD15" s="39">
         <v>5.8848000000000003</v>
       </c>
       <c r="CE15" s="39">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="39">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="39">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="39">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="39">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="40">
         <v>1.2906</v>
       </c>
-      <c r="CK15" s="33"/>
+      <c r="CK15" s="33">
+        <v>1.9855999999999998</v>
+      </c>
       <c r="CL15" s="39"/>
       <c r="CM15" s="39"/>
       <c r="CN15" s="39"/>
       <c r="CO15" s="40"/>
       <c r="CP15" s="39"/>
       <c r="CQ15" s="39"/>
       <c r="CR15" s="39"/>
       <c r="CS15" s="39"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="9">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="9">
         <v>3.04</v>
       </c>
@@ -4897,51 +4921,53 @@
       </c>
       <c r="CC16" s="40">
         <v>0.4345</v>
       </c>
       <c r="CD16" s="39">
         <v>0.49180000000000001</v>
       </c>
       <c r="CE16" s="39">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="39">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="39">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="39">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="39">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="40">
         <v>8.6800000000000002E-2</v>
       </c>
-      <c r="CK16" s="33"/>
+      <c r="CK16" s="33">
+        <v>0.13500000000000001</v>
+      </c>
       <c r="CL16" s="39"/>
       <c r="CM16" s="39"/>
       <c r="CN16" s="39"/>
       <c r="CO16" s="40"/>
       <c r="CP16" s="39"/>
       <c r="CQ16" s="39"/>
       <c r="CR16" s="39"/>
       <c r="CS16" s="39"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="13">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="13">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="13">
         <v>73.415800000000004</v>
       </c>
@@ -5172,51 +5198,53 @@
       </c>
       <c r="CC17" s="40">
         <v>130.6892</v>
       </c>
       <c r="CD17" s="41">
         <v>148.3176</v>
       </c>
       <c r="CE17" s="41">
         <v>164.69</v>
       </c>
       <c r="CF17" s="41">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="41">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="41">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="41">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="40">
         <v>47.541599999999995</v>
       </c>
-      <c r="CK17" s="33"/>
+      <c r="CK17" s="33">
+        <v>63.357500000000002</v>
+      </c>
       <c r="CL17" s="41"/>
       <c r="CM17" s="41"/>
       <c r="CN17" s="41"/>
       <c r="CO17" s="40"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="13">
         <v>112.0715</v>
       </c>
       <c r="D18" s="13">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="13">
         <v>236.41220000000001</v>
       </c>
@@ -5447,51 +5475,53 @@
       </c>
       <c r="CC18" s="40">
         <v>428.2921</v>
       </c>
       <c r="CD18" s="41">
         <v>481.49700000000001</v>
       </c>
       <c r="CE18" s="41">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="41">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="41">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="41">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="41">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="40">
         <v>147.4511</v>
       </c>
-      <c r="CK18" s="33"/>
+      <c r="CK18" s="33">
+        <v>201.58170000000001</v>
+      </c>
       <c r="CL18" s="41"/>
       <c r="CM18" s="41"/>
       <c r="CN18" s="41"/>
       <c r="CO18" s="40"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="18">
         <v>23.3567</v>
       </c>
       <c r="D19" s="18">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="18">
         <v>58.040999999999997</v>
       </c>
@@ -5722,51 +5752,53 @@
       </c>
       <c r="CC19" s="40">
         <v>176.92089999999999</v>
       </c>
       <c r="CD19" s="41">
         <v>199.52950000000001</v>
       </c>
       <c r="CE19" s="41">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="41">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="41">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="35">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="35">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="40">
         <v>78.073399999999992</v>
       </c>
-      <c r="CK19" s="33"/>
+      <c r="CK19" s="33">
+        <v>108.518</v>
+      </c>
       <c r="CL19" s="35"/>
       <c r="CM19" s="41"/>
       <c r="CN19" s="41"/>
       <c r="CO19" s="40"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>33</v>
       </c>
@@ -5997,51 +6029,53 @@
       </c>
       <c r="CC20" s="40">
         <v>19.2121</v>
       </c>
       <c r="CD20" s="42">
         <v>22.493500000000001</v>
       </c>
       <c r="CE20" s="42">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="42">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="42">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="40">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="40">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="40">
         <v>6.0996000000000006</v>
       </c>
-      <c r="CK20" s="40"/>
+      <c r="CK20" s="40">
+        <v>8.1073000000000004</v>
+      </c>
       <c r="CL20" s="40"/>
       <c r="CM20" s="42"/>
       <c r="CN20" s="42"/>
       <c r="CO20" s="40"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="13">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="13">
         <v>14.4399</v>
       </c>
       <c r="D21" s="13">
         <v>25.823</v>
       </c>
       <c r="E21" s="13">
         <v>38.187100000000001</v>
       </c>
@@ -6272,51 +6306,53 @@
       </c>
       <c r="CC21" s="40">
         <v>37.745800000000003</v>
       </c>
       <c r="CD21" s="41">
         <v>43.625</v>
       </c>
       <c r="CE21" s="41">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="41">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="41">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="41">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="41">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="40">
         <v>9.0337000000000014</v>
       </c>
-      <c r="CK21" s="33"/>
+      <c r="CK21" s="33">
+        <v>13.0747</v>
+      </c>
       <c r="CL21" s="41"/>
       <c r="CM21" s="41"/>
       <c r="CN21" s="41"/>
       <c r="CO21" s="40"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="13">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="13">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="13">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="13">
         <v>1.6000000000000001E-3</v>
       </c>
@@ -6547,51 +6583,53 @@
       </c>
       <c r="CC22" s="40">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="CD22" s="41">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="CE22" s="41">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="41">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="41">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="41">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="41">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="40">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="CK22" s="36"/>
+      <c r="CK22" s="36">
+        <v>1.1999999999999999E-3</v>
+      </c>
       <c r="CL22" s="41"/>
       <c r="CM22" s="41"/>
       <c r="CN22" s="41"/>
       <c r="CO22" s="40"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="13">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="13">
         <v>0.1237</v>
       </c>
       <c r="D23" s="13">
         <v>0.1515</v>
       </c>
       <c r="E23" s="13">
         <v>0.17949999999999999</v>
       </c>
@@ -6822,51 +6860,53 @@
       </c>
       <c r="CC23" s="40">
         <v>0.1154</v>
       </c>
       <c r="CD23" s="41">
         <v>0.1293</v>
       </c>
       <c r="CE23" s="41">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="41">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="41">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="41">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="41">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="40">
         <v>4.0100000000000004E-2</v>
       </c>
-      <c r="CK23" s="36"/>
+      <c r="CK23" s="36">
+        <v>5.2900000000000003E-2</v>
+      </c>
       <c r="CL23" s="41"/>
       <c r="CM23" s="41"/>
       <c r="CN23" s="41"/>
       <c r="CO23" s="40"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="18">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="18">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="18">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="18">
         <v>41.781200000000005</v>
       </c>
@@ -7097,73 +7137,75 @@
       </c>
       <c r="CC24" s="40">
         <v>153.4735</v>
       </c>
       <c r="CD24" s="41">
         <v>174.90970000000002</v>
       </c>
       <c r="CE24" s="41">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="41">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="41">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="35">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="35">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="40">
         <v>61.4071</v>
       </c>
-      <c r="CK24" s="35"/>
+      <c r="CK24" s="35">
+        <v>80.894000000000005</v>
+      </c>
       <c r="CL24" s="35"/>
       <c r="CM24" s="41"/>
       <c r="CN24" s="41"/>
       <c r="CO24" s="40"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>