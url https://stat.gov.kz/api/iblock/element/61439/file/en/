--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="45">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -471,67 +476,67 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -554,86 +559,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -805,288 +810,288 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.7109375" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...47 lines deleted...]
-      <c r="BV1" s="46" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="BV1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="46"/>
-[...21 lines deleted...]
-      <c r="CS1" s="46"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
+      <c r="CH1" s="43"/>
+      <c r="CI1" s="43"/>
+      <c r="CJ1" s="43"/>
+      <c r="CK1" s="43"/>
+      <c r="CL1" s="43"/>
+      <c r="CM1" s="43"/>
+      <c r="CN1" s="43"/>
+      <c r="CO1" s="43"/>
+      <c r="CP1" s="43"/>
+      <c r="CQ1" s="43"/>
+      <c r="CR1" s="43"/>
+      <c r="CS1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="47"/>
+      <c r="CJ2" s="47"/>
+      <c r="CK2" s="47"/>
+      <c r="CL2" s="47"/>
+      <c r="CM2" s="47"/>
+      <c r="CN2" s="47"/>
+      <c r="CO2" s="47"/>
+      <c r="CP2" s="47"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="48"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="27" t="s">
@@ -1600,51 +1605,53 @@
       </c>
       <c r="CD4" s="38">
         <v>3408.7942000000003</v>
       </c>
       <c r="CE4" s="38">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="38">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="38">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="38">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="38">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="30">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="30">
         <v>1519.8721999999998</v>
       </c>
-      <c r="CL4" s="38"/>
+      <c r="CL4" s="38">
+        <v>1933.4757999999999</v>
+      </c>
       <c r="CM4" s="38"/>
       <c r="CN4" s="38"/>
       <c r="CO4" s="38"/>
       <c r="CP4" s="38"/>
       <c r="CQ4" s="38"/>
       <c r="CR4" s="38"/>
       <c r="CS4" s="38"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="4" t="s">
@@ -1877,51 +1884,53 @@
       </c>
       <c r="CD5" s="40">
         <v>46.75</v>
       </c>
       <c r="CE5" s="40">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="40">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="40">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="40">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="40">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="40">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="40">
         <v>14.008800000000001</v>
       </c>
-      <c r="CL5" s="40"/>
+      <c r="CL5" s="40">
+        <v>19.711599999999997</v>
+      </c>
       <c r="CM5" s="40"/>
       <c r="CN5" s="40"/>
       <c r="CO5" s="40"/>
       <c r="CP5" s="40"/>
       <c r="CQ5" s="40"/>
       <c r="CR5" s="40"/>
       <c r="CS5" s="40"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="9">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="9">
         <v>138.4675</v>
       </c>
       <c r="D6" s="10">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="10">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="10">
@@ -2154,51 +2163,53 @@
       </c>
       <c r="CD6" s="39">
         <v>515.68240000000003</v>
       </c>
       <c r="CE6" s="39">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="39">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="39">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="39">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="39">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="40">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="33">
         <v>228.26390000000001</v>
       </c>
-      <c r="CL6" s="40"/>
+      <c r="CL6" s="40">
+        <v>294.45279999999997</v>
+      </c>
       <c r="CM6" s="39"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="9">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="10">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="10">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="10">
@@ -2431,51 +2442,53 @@
       </c>
       <c r="CD7" s="39">
         <v>180.648</v>
       </c>
       <c r="CE7" s="39">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="39">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="39">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="39">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="39">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="40">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="33">
         <v>79.547899999999998</v>
       </c>
-      <c r="CL7" s="40"/>
+      <c r="CL7" s="40">
+        <v>101.5236</v>
+      </c>
       <c r="CM7" s="39"/>
       <c r="CN7" s="39"/>
       <c r="CO7" s="40"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="9">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="10">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="10">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="10">
@@ -2708,51 +2721,53 @@
       </c>
       <c r="CD8" s="39">
         <v>364.10559999999998</v>
       </c>
       <c r="CE8" s="39">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="39">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="39">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="39">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="39">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="40">
         <v>131.471</v>
       </c>
       <c r="CK8" s="33">
         <v>178.33369999999999</v>
       </c>
-      <c r="CL8" s="40"/>
+      <c r="CL8" s="40">
+        <v>223.61829999999998</v>
+      </c>
       <c r="CM8" s="39"/>
       <c r="CN8" s="39"/>
       <c r="CO8" s="40"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="9">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="10">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="10">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="10">
@@ -2985,51 +3000,53 @@
       </c>
       <c r="CD9" s="39">
         <v>38.460900000000002</v>
       </c>
       <c r="CE9" s="39">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="39">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="39">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="39">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="39">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="40">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="33">
         <v>21.984999999999999</v>
       </c>
-      <c r="CL9" s="40"/>
+      <c r="CL9" s="40">
+        <v>26.862500000000001</v>
+      </c>
       <c r="CM9" s="39"/>
       <c r="CN9" s="39"/>
       <c r="CO9" s="40"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="9">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="9">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="9">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="9">
@@ -3262,51 +3279,53 @@
       </c>
       <c r="CD10" s="39">
         <v>100.87989999999999</v>
       </c>
       <c r="CE10" s="39">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="39">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="39">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="39">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="39">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="40">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="33">
         <v>43.996199999999995</v>
       </c>
-      <c r="CL10" s="39"/>
+      <c r="CL10" s="39">
+        <v>57.659699999999994</v>
+      </c>
       <c r="CM10" s="39"/>
       <c r="CN10" s="39"/>
       <c r="CO10" s="40"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="9">
         <v>13.8842</v>
       </c>
       <c r="D11" s="9">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="9">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="9">
@@ -3539,51 +3558,53 @@
       </c>
       <c r="CD11" s="39">
         <v>79.542500000000004</v>
       </c>
       <c r="CE11" s="39">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="39">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="39">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="39">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="39">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="40">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="33">
         <v>29.544599999999999</v>
       </c>
-      <c r="CL11" s="39"/>
+      <c r="CL11" s="39">
+        <v>38.000399999999999</v>
+      </c>
       <c r="CM11" s="39"/>
       <c r="CN11" s="39"/>
       <c r="CO11" s="40"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="4" t="s">
@@ -3816,51 +3837,53 @@
       </c>
       <c r="CD12" s="39">
         <v>253.6944</v>
       </c>
       <c r="CE12" s="39">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="39">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="39">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="40">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="40">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="40">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="40">
         <v>115.95689999999999</v>
       </c>
-      <c r="CL12" s="40"/>
+      <c r="CL12" s="40">
+        <v>144.98500000000001</v>
+      </c>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="40"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="9">
         <v>111.6309</v>
       </c>
       <c r="D13" s="9">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="9">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="9">
@@ -4093,51 +4116,53 @@
       </c>
       <c r="CD13" s="39">
         <v>464.09540000000004</v>
       </c>
       <c r="CE13" s="39">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="39">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="39">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="39">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="39">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="40">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="33">
         <v>199.32899999999998</v>
       </c>
-      <c r="CL13" s="39"/>
+      <c r="CL13" s="39">
+        <v>253.56120000000001</v>
+      </c>
       <c r="CM13" s="39"/>
       <c r="CN13" s="39"/>
       <c r="CO13" s="40"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>44.4069</v>
       </c>
       <c r="C14" s="9">
         <v>86.4011</v>
       </c>
       <c r="D14" s="9">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="9">
         <v>218.6234</v>
       </c>
       <c r="F14" s="9">
@@ -4370,51 +4395,53 @@
       </c>
       <c r="CD14" s="39">
         <v>288.05520000000001</v>
       </c>
       <c r="CE14" s="39">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="39">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="39">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="39">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="39">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="40">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="33">
         <v>131.19829999999999</v>
       </c>
-      <c r="CL14" s="39"/>
+      <c r="CL14" s="39">
+        <v>160.62879999999998</v>
+      </c>
       <c r="CM14" s="39"/>
       <c r="CN14" s="39"/>
       <c r="CO14" s="40"/>
       <c r="CP14" s="39"/>
       <c r="CQ14" s="39"/>
       <c r="CR14" s="39"/>
       <c r="CS14" s="39"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="9">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="9">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="9">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="9">
@@ -4647,51 +4674,53 @@
       </c>
       <c r="CD15" s="39">
         <v>5.8848000000000003</v>
       </c>
       <c r="CE15" s="39">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="39">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="39">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="39">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="39">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="40">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="33">
         <v>1.9855999999999998</v>
       </c>
-      <c r="CL15" s="39"/>
+      <c r="CL15" s="39">
+        <v>2.7465000000000002</v>
+      </c>
       <c r="CM15" s="39"/>
       <c r="CN15" s="39"/>
       <c r="CO15" s="40"/>
       <c r="CP15" s="39"/>
       <c r="CQ15" s="39"/>
       <c r="CR15" s="39"/>
       <c r="CS15" s="39"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="9">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="9">
         <v>3.04</v>
       </c>
       <c r="F16" s="9">
@@ -4924,51 +4953,53 @@
       </c>
       <c r="CD16" s="39">
         <v>0.49180000000000001</v>
       </c>
       <c r="CE16" s="39">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="39">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="39">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="39">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="39">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="40">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="33">
         <v>0.13500000000000001</v>
       </c>
-      <c r="CL16" s="39"/>
+      <c r="CL16" s="39">
+        <v>0.18509999999999999</v>
+      </c>
       <c r="CM16" s="39"/>
       <c r="CN16" s="39"/>
       <c r="CO16" s="40"/>
       <c r="CP16" s="39"/>
       <c r="CQ16" s="39"/>
       <c r="CR16" s="39"/>
       <c r="CS16" s="39"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="13">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="13">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="13">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="13">
@@ -5201,51 +5232,53 @@
       </c>
       <c r="CD17" s="41">
         <v>148.3176</v>
       </c>
       <c r="CE17" s="41">
         <v>164.69</v>
       </c>
       <c r="CF17" s="41">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="41">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="41">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="41">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="40">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="33">
         <v>63.357500000000002</v>
       </c>
-      <c r="CL17" s="41"/>
+      <c r="CL17" s="41">
+        <v>80.581500000000005</v>
+      </c>
       <c r="CM17" s="41"/>
       <c r="CN17" s="41"/>
       <c r="CO17" s="40"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="13">
         <v>112.0715</v>
       </c>
       <c r="D18" s="13">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="13">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="13">
@@ -5478,51 +5511,53 @@
       </c>
       <c r="CD18" s="41">
         <v>481.49700000000001</v>
       </c>
       <c r="CE18" s="41">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="41">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="41">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="41">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="41">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="40">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="33">
         <v>201.58170000000001</v>
       </c>
-      <c r="CL18" s="41"/>
+      <c r="CL18" s="41">
+        <v>261.43290000000002</v>
+      </c>
       <c r="CM18" s="41"/>
       <c r="CN18" s="41"/>
       <c r="CO18" s="40"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="18">
         <v>23.3567</v>
       </c>
       <c r="D19" s="18">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="18">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="18">
@@ -5755,51 +5790,53 @@
       </c>
       <c r="CD19" s="41">
         <v>199.52950000000001</v>
       </c>
       <c r="CE19" s="41">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="41">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="41">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="35">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="35">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="40">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="33">
         <v>108.518</v>
       </c>
-      <c r="CL19" s="35"/>
+      <c r="CL19" s="35">
+        <v>139.22499999999999</v>
+      </c>
       <c r="CM19" s="41"/>
       <c r="CN19" s="41"/>
       <c r="CO19" s="40"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="4" t="s">
@@ -6032,51 +6069,53 @@
       </c>
       <c r="CD20" s="42">
         <v>22.493500000000001</v>
       </c>
       <c r="CE20" s="42">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="42">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="42">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="40">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="40">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="40">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="40">
         <v>8.1073000000000004</v>
       </c>
-      <c r="CL20" s="40"/>
+      <c r="CL20" s="40">
+        <v>10.008700000000001</v>
+      </c>
       <c r="CM20" s="42"/>
       <c r="CN20" s="42"/>
       <c r="CO20" s="40"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="13">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="13">
         <v>14.4399</v>
       </c>
       <c r="D21" s="13">
         <v>25.823</v>
       </c>
       <c r="E21" s="13">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="13">
@@ -6309,51 +6348,53 @@
       </c>
       <c r="CD21" s="41">
         <v>43.625</v>
       </c>
       <c r="CE21" s="41">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="41">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="41">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="41">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="41">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="40">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="33">
         <v>13.0747</v>
       </c>
-      <c r="CL21" s="41"/>
+      <c r="CL21" s="41">
+        <v>18.161300000000001</v>
+      </c>
       <c r="CM21" s="41"/>
       <c r="CN21" s="41"/>
       <c r="CO21" s="40"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="13">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="13">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="13">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="13">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="13">
@@ -6586,51 +6627,53 @@
       </c>
       <c r="CD22" s="41">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="CE22" s="41">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="41">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="41">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="41">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="41">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="40">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="36">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="CL22" s="41"/>
+      <c r="CL22" s="41">
+        <v>1.4E-3</v>
+      </c>
       <c r="CM22" s="41"/>
       <c r="CN22" s="41"/>
       <c r="CO22" s="40"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="13">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="13">
         <v>0.1237</v>
       </c>
       <c r="D23" s="13">
         <v>0.1515</v>
       </c>
       <c r="E23" s="13">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="13">
@@ -6863,51 +6906,53 @@
       </c>
       <c r="CD23" s="41">
         <v>0.1293</v>
       </c>
       <c r="CE23" s="41">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="41">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="41">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="41">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="41">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="40">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="36">
         <v>5.2900000000000003E-2</v>
       </c>
-      <c r="CL23" s="41"/>
+      <c r="CL23" s="41">
+        <v>6.5599999999999992E-2</v>
+      </c>
       <c r="CM23" s="41"/>
       <c r="CN23" s="41"/>
       <c r="CO23" s="40"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="18">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="18">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="18">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="18">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="18">
@@ -7140,72 +7185,74 @@
       </c>
       <c r="CD24" s="41">
         <v>174.90970000000002</v>
       </c>
       <c r="CE24" s="41">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="41">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="41">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="35">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="35">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="40">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="35">
         <v>80.894000000000005</v>
       </c>
-      <c r="CL24" s="35"/>
+      <c r="CL24" s="35">
+        <v>100.06389999999999</v>
+      </c>
       <c r="CM24" s="41"/>
       <c r="CN24" s="41"/>
       <c r="CO24" s="40"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>