--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="45">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -476,67 +471,67 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -559,86 +554,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -811,287 +806,287 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.7109375" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...47 lines deleted...]
-      <c r="BV1" s="43" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="BV1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="43"/>
-[...21 lines deleted...]
-      <c r="CS1" s="43"/>
+      <c r="BW1" s="46"/>
+      <c r="BX1" s="46"/>
+      <c r="BY1" s="46"/>
+      <c r="BZ1" s="46"/>
+      <c r="CA1" s="46"/>
+      <c r="CB1" s="46"/>
+      <c r="CC1" s="46"/>
+      <c r="CD1" s="46"/>
+      <c r="CE1" s="46"/>
+      <c r="CF1" s="46"/>
+      <c r="CG1" s="46"/>
+      <c r="CH1" s="46"/>
+      <c r="CI1" s="46"/>
+      <c r="CJ1" s="46"/>
+      <c r="CK1" s="46"/>
+      <c r="CL1" s="46"/>
+      <c r="CM1" s="46"/>
+      <c r="CN1" s="46"/>
+      <c r="CO1" s="46"/>
+      <c r="CP1" s="46"/>
+      <c r="CQ1" s="46"/>
+      <c r="CR1" s="46"/>
+      <c r="CS1" s="46"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="47"/>
-[...10 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="47"/>
-[...10 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="47"/>
-[...10 lines deleted...]
-      <c r="AL2" s="46" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="47"/>
-[...10 lines deleted...]
-      <c r="AX2" s="46" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="46" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="47"/>
-[...10 lines deleted...]
-      <c r="BV2" s="46" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="47"/>
-[...10 lines deleted...]
-      <c r="CH2" s="46" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="47"/>
-[...9 lines deleted...]
-      <c r="CS2" s="48"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45"/>
+      <c r="A3" s="48"/>
       <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="27" t="s">
@@ -1608,51 +1603,53 @@
       </c>
       <c r="CE4" s="38">
         <v>3787.5336000000011</v>
       </c>
       <c r="CF4" s="38">
         <v>4156.7259999999997</v>
       </c>
       <c r="CG4" s="38">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="38">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="38">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="30">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="30">
         <v>1519.8721999999998</v>
       </c>
       <c r="CL4" s="38">
         <v>1933.4757999999999</v>
       </c>
-      <c r="CM4" s="38"/>
+      <c r="CM4" s="38">
+        <v>2378.3705</v>
+      </c>
       <c r="CN4" s="38"/>
       <c r="CO4" s="38"/>
       <c r="CP4" s="38"/>
       <c r="CQ4" s="38"/>
       <c r="CR4" s="38"/>
       <c r="CS4" s="38"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>33</v>
@@ -1887,51 +1884,53 @@
       </c>
       <c r="CE5" s="40">
         <v>51.141299999999994</v>
       </c>
       <c r="CF5" s="40">
         <v>54.5334</v>
       </c>
       <c r="CG5" s="40">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="40">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="40">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="40">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="40">
         <v>14.008800000000001</v>
       </c>
       <c r="CL5" s="40">
         <v>19.711599999999997</v>
       </c>
-      <c r="CM5" s="40"/>
+      <c r="CM5" s="40">
+        <v>26.247700000000002</v>
+      </c>
       <c r="CN5" s="40"/>
       <c r="CO5" s="40"/>
       <c r="CP5" s="40"/>
       <c r="CQ5" s="40"/>
       <c r="CR5" s="40"/>
       <c r="CS5" s="40"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="9">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="9">
         <v>138.4675</v>
       </c>
       <c r="D6" s="10">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="10">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="10">
         <v>364.48109999999997</v>
@@ -2166,51 +2165,53 @@
       </c>
       <c r="CE6" s="39">
         <v>573.64350000000002</v>
       </c>
       <c r="CF6" s="39">
         <v>628.10990000000004</v>
       </c>
       <c r="CG6" s="39">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="39">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="39">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="40">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="33">
         <v>228.26390000000001</v>
       </c>
       <c r="CL6" s="40">
         <v>294.45279999999997</v>
       </c>
-      <c r="CM6" s="39"/>
+      <c r="CM6" s="39">
+        <v>362.28059999999999</v>
+      </c>
       <c r="CN6" s="39"/>
       <c r="CO6" s="40"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="9">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="10">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="10">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="10">
         <v>90.5702</v>
@@ -2445,51 +2446,53 @@
       </c>
       <c r="CE7" s="39">
         <v>201.1926</v>
       </c>
       <c r="CF7" s="39">
         <v>220.48240000000001</v>
       </c>
       <c r="CG7" s="39">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="39">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="39">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="40">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="33">
         <v>79.547899999999998</v>
       </c>
       <c r="CL7" s="40">
         <v>101.5236</v>
       </c>
-      <c r="CM7" s="39"/>
+      <c r="CM7" s="39">
+        <v>124.0423</v>
+      </c>
       <c r="CN7" s="39"/>
       <c r="CO7" s="40"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="9">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="10">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="10">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="10">
         <v>453.35700000000003</v>
@@ -2724,51 +2727,53 @@
       </c>
       <c r="CE8" s="39">
         <v>412.85869999999994</v>
       </c>
       <c r="CF8" s="39">
         <v>459.68959999999998</v>
       </c>
       <c r="CG8" s="39">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="39">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="39">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="40">
         <v>131.471</v>
       </c>
       <c r="CK8" s="33">
         <v>178.33369999999999</v>
       </c>
       <c r="CL8" s="40">
         <v>223.61829999999998</v>
       </c>
-      <c r="CM8" s="39"/>
+      <c r="CM8" s="39">
+        <v>272.91929999999996</v>
+      </c>
       <c r="CN8" s="39"/>
       <c r="CO8" s="40"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="9">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="10">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="10">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="10">
         <v>50.8857</v>
@@ -3003,51 +3008,53 @@
       </c>
       <c r="CE9" s="39">
         <v>43.1126</v>
       </c>
       <c r="CF9" s="39">
         <v>47.572200000000002</v>
       </c>
       <c r="CG9" s="39">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="39">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="39">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="40">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="33">
         <v>21.984999999999999</v>
       </c>
       <c r="CL9" s="40">
         <v>26.862500000000001</v>
       </c>
-      <c r="CM9" s="39"/>
+      <c r="CM9" s="39">
+        <v>30.9239</v>
+      </c>
       <c r="CN9" s="39"/>
       <c r="CO9" s="40"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="9">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="9">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="9">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="9">
         <v>72.376499999999993</v>
@@ -3282,51 +3289,53 @@
       </c>
       <c r="CE10" s="39">
         <v>111.67139999999999</v>
       </c>
       <c r="CF10" s="39">
         <v>122.9819</v>
       </c>
       <c r="CG10" s="39">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="39">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="39">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="40">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="33">
         <v>43.996199999999995</v>
       </c>
       <c r="CL10" s="39">
         <v>57.659699999999994</v>
       </c>
-      <c r="CM10" s="39"/>
+      <c r="CM10" s="39">
+        <v>72.757800000000003</v>
+      </c>
       <c r="CN10" s="39"/>
       <c r="CO10" s="40"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="9">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="9">
         <v>13.8842</v>
       </c>
       <c r="D11" s="9">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="9">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="9">
         <v>45.455100000000009</v>
@@ -3561,51 +3570,53 @@
       </c>
       <c r="CE11" s="39">
         <v>86.870399999999989</v>
       </c>
       <c r="CF11" s="39">
         <v>94.088399999999993</v>
       </c>
       <c r="CG11" s="39">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="39">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="39">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="40">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="33">
         <v>29.544599999999999</v>
       </c>
       <c r="CL11" s="39">
         <v>38.000399999999999</v>
       </c>
-      <c r="CM11" s="39"/>
+      <c r="CM11" s="39">
+        <v>49.441499999999998</v>
+      </c>
       <c r="CN11" s="39"/>
       <c r="CO11" s="40"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>33</v>
@@ -3840,51 +3851,53 @@
       </c>
       <c r="CE12" s="39">
         <v>279.44709999999998</v>
       </c>
       <c r="CF12" s="39">
         <v>304.38360000000006</v>
       </c>
       <c r="CG12" s="39">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="40">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="40">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="40">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="40">
         <v>115.95689999999999</v>
       </c>
       <c r="CL12" s="40">
         <v>144.98500000000001</v>
       </c>
-      <c r="CM12" s="39"/>
+      <c r="CM12" s="39">
+        <v>173.8348</v>
+      </c>
       <c r="CN12" s="39"/>
       <c r="CO12" s="40"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="9">
         <v>111.6309</v>
       </c>
       <c r="D13" s="9">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="9">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="9">
         <v>296.48710000000005</v>
@@ -4119,51 +4132,53 @@
       </c>
       <c r="CE13" s="39">
         <v>516.03769999999997</v>
       </c>
       <c r="CF13" s="39">
         <v>568.1656999999999</v>
       </c>
       <c r="CG13" s="39">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="39">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="39">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="40">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="33">
         <v>199.32899999999998</v>
       </c>
       <c r="CL13" s="39">
         <v>253.56120000000001</v>
       </c>
-      <c r="CM13" s="39"/>
+      <c r="CM13" s="39">
+        <v>310.15820000000002</v>
+      </c>
       <c r="CN13" s="39"/>
       <c r="CO13" s="40"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>44.4069</v>
       </c>
       <c r="C14" s="9">
         <v>86.4011</v>
       </c>
       <c r="D14" s="9">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="9">
         <v>218.6234</v>
       </c>
       <c r="F14" s="9">
         <v>272.87040000000002</v>
@@ -4398,51 +4413,53 @@
       </c>
       <c r="CE14" s="39">
         <v>319.21370000000007</v>
       </c>
       <c r="CF14" s="39">
         <v>353.42309999999998</v>
       </c>
       <c r="CG14" s="39">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="39">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="39">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="40">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="33">
         <v>131.19829999999999</v>
       </c>
       <c r="CL14" s="39">
         <v>160.62879999999998</v>
       </c>
-      <c r="CM14" s="39"/>
+      <c r="CM14" s="39">
+        <v>198.23839999999998</v>
+      </c>
       <c r="CN14" s="39"/>
       <c r="CO14" s="40"/>
       <c r="CP14" s="39"/>
       <c r="CQ14" s="39"/>
       <c r="CR14" s="39"/>
       <c r="CS14" s="39"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="9">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="9">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="9">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="9">
         <v>3.1249000000000002</v>
@@ -4677,51 +4694,53 @@
       </c>
       <c r="CE15" s="39">
         <v>6.6952000000000007</v>
       </c>
       <c r="CF15" s="39">
         <v>7.4767000000000001</v>
       </c>
       <c r="CG15" s="39">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="39">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="39">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="40">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="33">
         <v>1.9855999999999998</v>
       </c>
       <c r="CL15" s="39">
         <v>2.7465000000000002</v>
       </c>
-      <c r="CM15" s="39"/>
+      <c r="CM15" s="39">
+        <v>3.5909</v>
+      </c>
       <c r="CN15" s="39"/>
       <c r="CO15" s="40"/>
       <c r="CP15" s="39"/>
       <c r="CQ15" s="39"/>
       <c r="CR15" s="39"/>
       <c r="CS15" s="39"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="9">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="9">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="9">
         <v>3.04</v>
       </c>
       <c r="F16" s="9">
         <v>3.8231999999999999</v>
@@ -4956,51 +4975,53 @@
       </c>
       <c r="CE16" s="39">
         <v>0.55570000000000008</v>
       </c>
       <c r="CF16" s="39">
         <v>0.60050000000000003</v>
       </c>
       <c r="CG16" s="39">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="39">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="39">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="40">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="33">
         <v>0.13500000000000001</v>
       </c>
       <c r="CL16" s="39">
         <v>0.18509999999999999</v>
       </c>
-      <c r="CM16" s="39"/>
+      <c r="CM16" s="39">
+        <v>0.27360000000000001</v>
+      </c>
       <c r="CN16" s="39"/>
       <c r="CO16" s="40"/>
       <c r="CP16" s="39"/>
       <c r="CQ16" s="39"/>
       <c r="CR16" s="39"/>
       <c r="CS16" s="39"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="13">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="13">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="13">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="13">
         <v>95.386800000000022</v>
@@ -5235,51 +5256,53 @@
       </c>
       <c r="CE17" s="41">
         <v>164.69</v>
       </c>
       <c r="CF17" s="41">
         <v>181.8014</v>
       </c>
       <c r="CG17" s="41">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="41">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="41">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="40">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="33">
         <v>63.357500000000002</v>
       </c>
       <c r="CL17" s="41">
         <v>80.581500000000005</v>
       </c>
-      <c r="CM17" s="41"/>
+      <c r="CM17" s="41">
+        <v>99.434600000000003</v>
+      </c>
       <c r="CN17" s="41"/>
       <c r="CO17" s="40"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="13">
         <v>112.0715</v>
       </c>
       <c r="D18" s="13">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="13">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="13">
         <v>306.77570000000003</v>
@@ -5514,51 +5537,53 @@
       </c>
       <c r="CE18" s="41">
         <v>530.04079999999988</v>
       </c>
       <c r="CF18" s="41">
         <v>576.14810000000011</v>
       </c>
       <c r="CG18" s="41">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="41">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="41">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="40">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="33">
         <v>201.58170000000001</v>
       </c>
       <c r="CL18" s="41">
         <v>261.43290000000002</v>
       </c>
-      <c r="CM18" s="41"/>
+      <c r="CM18" s="41">
+        <v>327.45600000000002</v>
+      </c>
       <c r="CN18" s="41"/>
       <c r="CO18" s="40"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="18">
         <v>23.3567</v>
       </c>
       <c r="D19" s="18">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="18">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="18">
         <v>77.476399999999998</v>
@@ -5793,51 +5818,53 @@
       </c>
       <c r="CE19" s="41">
         <v>220.06790000000004</v>
       </c>
       <c r="CF19" s="41">
         <v>238.4238</v>
       </c>
       <c r="CG19" s="41">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="35">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="35">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="40">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="33">
         <v>108.518</v>
       </c>
       <c r="CL19" s="35">
         <v>139.22499999999999</v>
       </c>
-      <c r="CM19" s="41"/>
+      <c r="CM19" s="41">
+        <v>170.7551</v>
+      </c>
       <c r="CN19" s="41"/>
       <c r="CO19" s="40"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>33</v>
@@ -6072,51 +6099,53 @@
       </c>
       <c r="CE20" s="42">
         <v>24.733699999999995</v>
       </c>
       <c r="CF20" s="42">
         <v>26.255200000000002</v>
       </c>
       <c r="CG20" s="42">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="40">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="40">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="40">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="40">
         <v>8.1073000000000004</v>
       </c>
       <c r="CL20" s="40">
         <v>10.008700000000001</v>
       </c>
-      <c r="CM20" s="42"/>
+      <c r="CM20" s="42">
+        <v>15.393600000000001</v>
+      </c>
       <c r="CN20" s="42"/>
       <c r="CO20" s="40"/>
       <c r="CP20" s="42"/>
       <c r="CQ20" s="42"/>
       <c r="CR20" s="42"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="13">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="13">
         <v>14.4399</v>
       </c>
       <c r="D21" s="13">
         <v>25.823</v>
       </c>
       <c r="E21" s="13">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="13">
         <v>54.7303</v>
@@ -6351,51 +6380,53 @@
       </c>
       <c r="CE21" s="41">
         <v>48.5807</v>
       </c>
       <c r="CF21" s="41">
         <v>53.147599999999997</v>
       </c>
       <c r="CG21" s="41">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="41">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="41">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="40">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="33">
         <v>13.0747</v>
       </c>
       <c r="CL21" s="41">
         <v>18.161300000000001</v>
       </c>
-      <c r="CM21" s="41"/>
+      <c r="CM21" s="41">
+        <v>24.174900000000001</v>
+      </c>
       <c r="CN21" s="41"/>
       <c r="CO21" s="40"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="13">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="13">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="13">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="13">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="13">
         <v>2.1000000000000003E-3</v>
@@ -6630,51 +6661,53 @@
       </c>
       <c r="CE22" s="41">
         <v>1.8E-3</v>
       </c>
       <c r="CF22" s="41">
         <v>1.9E-3</v>
       </c>
       <c r="CG22" s="41">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="41">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="41">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="40">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="36">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="CL22" s="41">
         <v>1.4E-3</v>
       </c>
-      <c r="CM22" s="41"/>
+      <c r="CM22" s="41">
+        <v>1.6000000000000001E-3</v>
+      </c>
       <c r="CN22" s="41"/>
       <c r="CO22" s="40"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="13">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="13">
         <v>0.1237</v>
       </c>
       <c r="D23" s="13">
         <v>0.1515</v>
       </c>
       <c r="E23" s="13">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="13">
         <v>0.20250000000000001</v>
@@ -6909,51 +6942,53 @@
       </c>
       <c r="CE23" s="41">
         <v>0.14310000000000003</v>
       </c>
       <c r="CF23" s="41">
         <v>0.15679999999999999</v>
       </c>
       <c r="CG23" s="41">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="41">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="41">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="40">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="36">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="CL23" s="41">
         <v>6.5599999999999992E-2</v>
       </c>
-      <c r="CM23" s="41"/>
+      <c r="CM23" s="41">
+        <v>7.8299999999999995E-2</v>
+      </c>
       <c r="CN23" s="41"/>
       <c r="CO23" s="40"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="18">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="18">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="18">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="18">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="18">
         <v>51.726699999999994</v>
@@ -7188,71 +7223,73 @@
       </c>
       <c r="CE24" s="41">
         <v>196.8357</v>
       </c>
       <c r="CF24" s="41">
         <v>219.28380000000001</v>
       </c>
       <c r="CG24" s="41">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="35">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="35">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="40">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="35">
         <v>80.894000000000005</v>
       </c>
       <c r="CL24" s="35">
         <v>100.06389999999999</v>
       </c>
-      <c r="CM24" s="41"/>
+      <c r="CM24" s="41">
+        <v>116.36739999999999</v>
+      </c>
       <c r="CN24" s="41"/>
       <c r="CO24" s="40"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>