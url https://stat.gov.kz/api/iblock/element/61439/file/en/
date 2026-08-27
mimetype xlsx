--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="3750" yWindow="1560" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="45">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
@@ -215,62 +215,56 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -379,149 +373,144 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -802,5078 +791,5110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CS24"/>
+  <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.7109375" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...47 lines deleted...]
-      <c r="BV1" s="46" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="BV1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="46"/>
-[...21 lines deleted...]
-      <c r="CS1" s="46"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
+      <c r="CH1" s="45"/>
+      <c r="CI1" s="45"/>
+      <c r="CJ1" s="45"/>
+      <c r="CK1" s="45"/>
+      <c r="CL1" s="45"/>
+      <c r="CM1" s="45"/>
+      <c r="CN1" s="45"/>
+      <c r="CO1" s="45"/>
+      <c r="CP1" s="45"/>
+      <c r="CQ1" s="45"/>
+      <c r="CR1" s="45"/>
+      <c r="CS1" s="45"/>
     </row>
-    <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:97" s="29" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="43"/>
+      <c r="AZ2" s="43"/>
+      <c r="BA2" s="43"/>
+      <c r="BB2" s="43"/>
+      <c r="BC2" s="43"/>
+      <c r="BD2" s="43"/>
+      <c r="BE2" s="43"/>
+      <c r="BF2" s="43"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="43"/>
+      <c r="BL2" s="43"/>
+      <c r="BM2" s="43"/>
+      <c r="BN2" s="43"/>
+      <c r="BO2" s="43"/>
+      <c r="BP2" s="43"/>
+      <c r="BQ2" s="43"/>
+      <c r="BR2" s="43"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="44"/>
+      <c r="BV2" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="43" t="s">
+      <c r="BW2" s="43"/>
+      <c r="BX2" s="43"/>
+      <c r="BY2" s="43"/>
+      <c r="BZ2" s="43"/>
+      <c r="CA2" s="43"/>
+      <c r="CB2" s="43"/>
+      <c r="CC2" s="43"/>
+      <c r="CD2" s="43"/>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="44"/>
+      <c r="CH2" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="44"/>
-[...9 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CI2" s="43"/>
+      <c r="CJ2" s="43"/>
+      <c r="CK2" s="43"/>
+      <c r="CL2" s="43"/>
+      <c r="CM2" s="43"/>
+      <c r="CN2" s="43"/>
+      <c r="CO2" s="43"/>
+      <c r="CP2" s="43"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="44"/>
     </row>
-    <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="27" t="s">
+    <row r="3" spans="1:97" s="29" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47"/>
+      <c r="B3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="F3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="G3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="H3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="I3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="K3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="L3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="28" t="s">
+      <c r="M3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="N3" s="27" t="s">
+      <c r="N3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="27" t="s">
+      <c r="O3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="27" t="s">
+      <c r="P3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="Q3" s="27" t="s">
+      <c r="Q3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="27" t="s">
+      <c r="R3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="S3" s="27" t="s">
+      <c r="S3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="T3" s="27" t="s">
+      <c r="T3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="U3" s="27" t="s">
+      <c r="U3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="V3" s="27" t="s">
+      <c r="V3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="W3" s="27" t="s">
+      <c r="W3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="28" t="s">
+      <c r="X3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="Y3" s="28" t="s">
+      <c r="Y3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="Z3" s="27" t="s">
+      <c r="Z3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="27" t="s">
+      <c r="AA3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="AB3" s="27" t="s">
+      <c r="AB3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AC3" s="27" t="s">
+      <c r="AC3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="27" t="s">
+      <c r="AD3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="AE3" s="27" t="s">
+      <c r="AE3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AF3" s="27" t="s">
+      <c r="AF3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="AG3" s="27" t="s">
+      <c r="AG3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="AH3" s="27" t="s">
+      <c r="AH3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="AI3" s="27" t="s">
+      <c r="AI3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="28" t="s">
+      <c r="AJ3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AK3" s="28" t="s">
+      <c r="AK3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="AL3" s="27" t="s">
+      <c r="AL3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AM3" s="27" t="s">
+      <c r="AM3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="AN3" s="27" t="s">
+      <c r="AN3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AO3" s="27" t="s">
+      <c r="AO3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="27" t="s">
+      <c r="AP3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="AQ3" s="27" t="s">
+      <c r="AQ3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AR3" s="27" t="s">
+      <c r="AR3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="AS3" s="27" t="s">
+      <c r="AS3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="AT3" s="27" t="s">
+      <c r="AT3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="AU3" s="27" t="s">
+      <c r="AU3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="AV3" s="28" t="s">
+      <c r="AV3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AW3" s="28" t="s">
+      <c r="AW3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="AX3" s="27" t="s">
+      <c r="AX3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AY3" s="27" t="s">
+      <c r="AY3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="AZ3" s="27" t="s">
+      <c r="AZ3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="BA3" s="27" t="s">
+      <c r="BA3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="27" t="s">
+      <c r="BB3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="BC3" s="27" t="s">
+      <c r="BC3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="BD3" s="27" t="s">
+      <c r="BD3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="BE3" s="27" t="s">
+      <c r="BE3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="BF3" s="27" t="s">
+      <c r="BF3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="BG3" s="27" t="s">
+      <c r="BG3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="BH3" s="28" t="s">
+      <c r="BH3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BI3" s="28" t="s">
+      <c r="BI3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BJ3" s="27" t="s">
+      <c r="BJ3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="BK3" s="27" t="s">
+      <c r="BK3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="BL3" s="27" t="s">
+      <c r="BL3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="BM3" s="27" t="s">
+      <c r="BM3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="BN3" s="27" t="s">
+      <c r="BN3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="BO3" s="27" t="s">
+      <c r="BO3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="BP3" s="27" t="s">
+      <c r="BP3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="BQ3" s="27" t="s">
+      <c r="BQ3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="BR3" s="27" t="s">
+      <c r="BR3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="BS3" s="27" t="s">
+      <c r="BS3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="BT3" s="28" t="s">
+      <c r="BT3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BU3" s="28" t="s">
+      <c r="BU3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BV3" s="27" t="s">
+      <c r="BV3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="BW3" s="27" t="s">
+      <c r="BW3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="BX3" s="27" t="s">
+      <c r="BX3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="BY3" s="27" t="s">
+      <c r="BY3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="BZ3" s="27" t="s">
+      <c r="BZ3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="CA3" s="27" t="s">
+      <c r="CA3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="CB3" s="27" t="s">
+      <c r="CB3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="CC3" s="27" t="s">
+      <c r="CC3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="CD3" s="27" t="s">
+      <c r="CD3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="CE3" s="27" t="s">
+      <c r="CE3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="CF3" s="28" t="s">
+      <c r="CF3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CG3" s="28" t="s">
+      <c r="CG3" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="CH3" s="27" t="s">
+      <c r="CH3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="CI3" s="27" t="s">
+      <c r="CI3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="CJ3" s="27" t="s">
+      <c r="CJ3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="CK3" s="27" t="s">
+      <c r="CK3" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="CL3" s="27" t="s">
+      <c r="CL3" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="CM3" s="27" t="s">
+      <c r="CM3" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="CN3" s="27" t="s">
+      <c r="CN3" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="CO3" s="27" t="s">
+      <c r="CO3" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="CP3" s="27" t="s">
+      <c r="CP3" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="CQ3" s="27" t="s">
+      <c r="CQ3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="CR3" s="28" t="s">
+      <c r="CR3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CS3" s="28" t="s">
+      <c r="CS3" s="31" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B4" s="32">
         <v>423.09310000000005</v>
       </c>
-      <c r="C4" s="4">
+      <c r="C4" s="32">
         <v>811.27639999999997</v>
       </c>
-      <c r="D4" s="4">
+      <c r="D4" s="32">
         <v>1280.7348000000002</v>
       </c>
-      <c r="E4" s="4">
+      <c r="E4" s="32">
         <v>1746.1518000000001</v>
       </c>
-      <c r="F4" s="4">
+      <c r="F4" s="32">
         <v>2239.7316999999998</v>
       </c>
-      <c r="G4" s="4">
+      <c r="G4" s="32">
         <v>2756.2419</v>
       </c>
-      <c r="H4" s="4">
+      <c r="H4" s="32">
         <v>3255.1680999999999</v>
       </c>
-      <c r="I4" s="4">
+      <c r="I4" s="32">
         <v>3752.3358999999996</v>
       </c>
-      <c r="J4" s="5">
+      <c r="J4" s="33">
         <v>4220.7065000000002</v>
       </c>
-      <c r="K4" s="5">
+      <c r="K4" s="33">
         <v>4652.4978999999994</v>
       </c>
-      <c r="L4" s="5">
+      <c r="L4" s="33">
         <v>5077.7399000000005</v>
       </c>
-      <c r="M4" s="5">
+      <c r="M4" s="33">
         <v>5513.3585999999996</v>
       </c>
-      <c r="N4" s="4">
+      <c r="N4" s="32">
         <v>382.79220000000009</v>
       </c>
-      <c r="O4" s="4">
+      <c r="O4" s="32">
         <v>747.44229999999993</v>
       </c>
-      <c r="P4" s="4">
+      <c r="P4" s="32">
         <v>1192.6747000000003</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="Q4" s="32">
         <v>1638.9702999999997</v>
       </c>
-      <c r="R4" s="4">
+      <c r="R4" s="32">
         <v>2101.547</v>
       </c>
-      <c r="S4" s="4">
+      <c r="S4" s="32">
         <v>2602.0950000000007</v>
       </c>
-      <c r="T4" s="4">
+      <c r="T4" s="32">
         <v>3094.6015000000011</v>
       </c>
-      <c r="U4" s="4">
+      <c r="U4" s="32">
         <v>3570.3537000000001</v>
       </c>
-      <c r="V4" s="5">
+      <c r="V4" s="33">
         <v>3990.6527999999998</v>
       </c>
-      <c r="W4" s="5">
+      <c r="W4" s="33">
         <v>4357.0729000000001</v>
       </c>
-      <c r="X4" s="5">
+      <c r="X4" s="33">
         <v>4699.4721</v>
       </c>
-      <c r="Y4" s="5">
+      <c r="Y4" s="33">
         <v>5047.8320999999996</v>
       </c>
-      <c r="Z4" s="4">
+      <c r="Z4" s="32">
         <v>312.22929999999997</v>
       </c>
-      <c r="AA4" s="4">
+      <c r="AA4" s="32">
         <v>613.36940000000004</v>
       </c>
-      <c r="AB4" s="6">
+      <c r="AB4" s="34">
         <v>998.72720000000015</v>
       </c>
-      <c r="AC4" s="4">
+      <c r="AC4" s="32">
         <v>1391.0509999999997</v>
       </c>
-      <c r="AD4" s="4">
+      <c r="AD4" s="32">
         <v>1820.8812000000003</v>
       </c>
-      <c r="AE4" s="4">
+      <c r="AE4" s="32">
         <v>2278.0564000000004</v>
       </c>
-      <c r="AF4" s="4">
+      <c r="AF4" s="32">
         <v>2760.3120999999996</v>
       </c>
-      <c r="AG4" s="4">
+      <c r="AG4" s="32">
         <v>3215.7387999999996</v>
       </c>
-      <c r="AH4" s="5">
+      <c r="AH4" s="33">
         <v>3631.3086000000008</v>
       </c>
-      <c r="AI4" s="5">
+      <c r="AI4" s="33">
         <v>4026.2064999999998</v>
       </c>
-      <c r="AJ4" s="5">
+      <c r="AJ4" s="33">
         <v>4408.4069</v>
       </c>
-      <c r="AK4" s="5">
+      <c r="AK4" s="33">
         <v>4819.8261000000002</v>
       </c>
-      <c r="AL4" s="4">
+      <c r="AL4" s="32">
         <v>369.65860000000004</v>
       </c>
-      <c r="AM4" s="4">
+      <c r="AM4" s="32">
         <v>708.1031999999999</v>
       </c>
-      <c r="AN4" s="6">
+      <c r="AN4" s="34">
         <v>1126.7153000000001</v>
       </c>
-      <c r="AO4" s="4">
+      <c r="AO4" s="32">
         <v>1559.5132999999998</v>
       </c>
-      <c r="AP4" s="4">
+      <c r="AP4" s="32">
         <v>1997.3307999999997</v>
       </c>
-      <c r="AQ4" s="4">
+      <c r="AQ4" s="32">
         <v>2468.3487999999998</v>
       </c>
-      <c r="AR4" s="4">
+      <c r="AR4" s="32">
         <v>2943.4675000000002</v>
       </c>
-      <c r="AS4" s="25">
+      <c r="AS4" s="17">
         <v>3398.7863000000002</v>
       </c>
-      <c r="AT4" s="25">
+      <c r="AT4" s="17">
         <v>3824.4308999999994</v>
       </c>
-      <c r="AU4" s="4">
+      <c r="AU4" s="32">
         <v>4222.6903999999995</v>
       </c>
-      <c r="AV4" s="4">
+      <c r="AV4" s="32">
         <v>4623.311999999999</v>
       </c>
-      <c r="AW4" s="4">
+      <c r="AW4" s="32">
         <v>5027.2</v>
       </c>
-      <c r="AX4" s="29">
+      <c r="AX4" s="32">
         <v>337.4862</v>
       </c>
-      <c r="AY4" s="29">
+      <c r="AY4" s="32">
         <v>673.42580000000009</v>
       </c>
-      <c r="AZ4" s="30">
+      <c r="AZ4" s="34">
         <v>1036.7299</v>
       </c>
-      <c r="BA4" s="30">
+      <c r="BA4" s="34">
         <v>1402.6197</v>
       </c>
-      <c r="BB4" s="29">
+      <c r="BB4" s="32">
         <v>1785.0526</v>
       </c>
-      <c r="BC4" s="29">
+      <c r="BC4" s="32">
         <v>2177.7698999999998</v>
       </c>
-      <c r="BD4" s="29">
+      <c r="BD4" s="32">
         <v>2563.7318</v>
       </c>
-      <c r="BE4" s="29">
+      <c r="BE4" s="32">
         <v>2952.3885</v>
       </c>
-      <c r="BF4" s="29">
+      <c r="BF4" s="32">
         <v>3331.1566000000003</v>
       </c>
-      <c r="BG4" s="29">
+      <c r="BG4" s="32">
         <v>3702.6452000000004</v>
       </c>
-      <c r="BH4" s="29">
+      <c r="BH4" s="32">
         <v>4048.4259999999999</v>
       </c>
-      <c r="BI4" s="29">
+      <c r="BI4" s="32">
         <v>4411.9845999999998</v>
       </c>
-      <c r="BJ4" s="29">
+      <c r="BJ4" s="32">
         <v>338.42860000000002</v>
       </c>
-      <c r="BK4" s="29">
+      <c r="BK4" s="32">
         <v>663.98830000000009</v>
       </c>
-      <c r="BL4" s="30">
+      <c r="BL4" s="34">
         <v>1045.4688000000001</v>
       </c>
-      <c r="BM4" s="30">
+      <c r="BM4" s="34">
         <v>1413.6158</v>
       </c>
-      <c r="BN4" s="29">
+      <c r="BN4" s="32">
         <v>1791.1027000000004</v>
       </c>
-      <c r="BO4" s="29">
+      <c r="BO4" s="32">
         <v>2185.0496000000003</v>
       </c>
-      <c r="BP4" s="29">
+      <c r="BP4" s="32">
         <v>2582.5432999999998</v>
       </c>
-      <c r="BQ4" s="38">
+      <c r="BQ4" s="32">
         <v>2977.4147999999996</v>
       </c>
-      <c r="BR4" s="38">
+      <c r="BR4" s="32">
         <v>3363.2997999999993</v>
       </c>
-      <c r="BS4" s="38">
+      <c r="BS4" s="32">
         <v>3734.5077999999999</v>
       </c>
-      <c r="BT4" s="38">
+      <c r="BT4" s="32">
         <v>4096.9265999999998</v>
       </c>
-      <c r="BU4" s="4">
+      <c r="BU4" s="32">
         <v>4461.1331000000009</v>
       </c>
-      <c r="BV4" s="38">
+      <c r="BV4" s="32">
         <v>346.85950000000008</v>
       </c>
-      <c r="BW4" s="38">
+      <c r="BW4" s="32">
         <v>661.12149999999997</v>
       </c>
-      <c r="BX4" s="30">
+      <c r="BX4" s="34">
         <v>1020.9664</v>
       </c>
-      <c r="BY4" s="30">
+      <c r="BY4" s="34">
         <v>1399.2410999999997</v>
       </c>
-      <c r="BZ4" s="38">
+      <c r="BZ4" s="32">
         <v>1797</v>
       </c>
-      <c r="CA4" s="38">
+      <c r="CA4" s="32">
         <v>2204.7660000000001</v>
       </c>
-      <c r="CB4" s="38">
+      <c r="CB4" s="32">
         <v>2610.0688</v>
       </c>
-      <c r="CC4" s="38">
+      <c r="CC4" s="32">
         <v>3011.68</v>
       </c>
-      <c r="CD4" s="38">
+      <c r="CD4" s="32">
         <v>3408.7942000000003</v>
       </c>
-      <c r="CE4" s="38">
+      <c r="CE4" s="32">
         <v>3787.5336000000011</v>
       </c>
-      <c r="CF4" s="38">
+      <c r="CF4" s="32">
         <v>4156.7259999999997</v>
       </c>
-      <c r="CG4" s="38">
+      <c r="CG4" s="32">
         <v>4568.5324000000001</v>
       </c>
-      <c r="CH4" s="38">
+      <c r="CH4" s="32">
         <v>366.83009999999996</v>
       </c>
-      <c r="CI4" s="38">
+      <c r="CI4" s="32">
         <v>716.10519999999997</v>
       </c>
-      <c r="CJ4" s="30">
+      <c r="CJ4" s="34">
         <v>1117.5634000000002</v>
       </c>
-      <c r="CK4" s="30">
+      <c r="CK4" s="34">
         <v>1519.8721999999998</v>
       </c>
-      <c r="CL4" s="38">
+      <c r="CL4" s="32">
         <v>1933.4757999999999</v>
       </c>
-      <c r="CM4" s="38">
+      <c r="CM4" s="32">
         <v>2378.3705</v>
       </c>
-      <c r="CN4" s="38"/>
-[...4 lines deleted...]
-      <c r="CS4" s="38"/>
+      <c r="CN4" s="25">
+        <v>2821.3038999999999</v>
+      </c>
+      <c r="CO4" s="32"/>
+      <c r="CP4" s="32"/>
+      <c r="CQ4" s="32"/>
+      <c r="CR4" s="32"/>
+      <c r="CS4" s="32"/>
     </row>
-    <row r="5" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="22" t="s">
+    <row r="5" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...119 lines deleted...]
-      <c r="AP5" s="4" t="s">
+      <c r="B5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="R5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="S5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="T5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="U5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="V5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="W5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="X5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AM5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AN5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="AQ5" s="10">
         <v>33.452800000000003</v>
       </c>
       <c r="AR5" s="10">
         <v>40.655199999999994</v>
       </c>
-      <c r="AS5" s="26">
+      <c r="AS5" s="18">
         <v>46.808999999999997</v>
       </c>
-      <c r="AT5" s="26">
+      <c r="AT5" s="18">
         <v>52.3476</v>
       </c>
       <c r="AU5" s="10">
         <v>57.169400000000003</v>
       </c>
       <c r="AV5" s="10">
         <v>61.0002</v>
       </c>
       <c r="AW5" s="10">
         <v>64.5</v>
       </c>
-      <c r="AX5" s="32">
+      <c r="AX5" s="10">
         <v>2.3645</v>
       </c>
-      <c r="AY5" s="32">
+      <c r="AY5" s="10">
         <v>5.5491000000000001</v>
       </c>
-      <c r="AZ5" s="32">
+      <c r="AZ5" s="10">
         <v>9.8853999999999989</v>
       </c>
-      <c r="BA5" s="32">
+      <c r="BA5" s="10">
         <v>14.721399999999999</v>
       </c>
-      <c r="BB5" s="32">
+      <c r="BB5" s="10">
         <v>21.591999999999999</v>
       </c>
-      <c r="BC5" s="32">
+      <c r="BC5" s="10">
         <v>28.9207</v>
       </c>
-      <c r="BD5" s="32">
+      <c r="BD5" s="10">
         <v>35.79</v>
       </c>
-      <c r="BE5" s="32">
+      <c r="BE5" s="10">
         <v>41.434899999999999</v>
       </c>
-      <c r="BF5" s="32">
+      <c r="BF5" s="10">
         <v>46.632400000000004</v>
       </c>
-      <c r="BG5" s="32">
+      <c r="BG5" s="10">
         <v>50.466900000000003</v>
       </c>
-      <c r="BH5" s="32">
+      <c r="BH5" s="10">
         <v>53.398199999999996</v>
       </c>
-      <c r="BI5" s="32">
+      <c r="BI5" s="10">
         <v>56.7134</v>
       </c>
-      <c r="BJ5" s="32">
+      <c r="BJ5" s="10">
         <v>2.3081999999999998</v>
       </c>
-      <c r="BK5" s="32">
+      <c r="BK5" s="10">
         <v>5.2666000000000004</v>
       </c>
-      <c r="BL5" s="32">
+      <c r="BL5" s="10">
         <v>9.8516999999999992</v>
       </c>
-      <c r="BM5" s="32">
+      <c r="BM5" s="10">
         <v>14.8225</v>
       </c>
-      <c r="BN5" s="32">
+      <c r="BN5" s="10">
         <v>21.623100000000001</v>
       </c>
-      <c r="BO5" s="32">
+      <c r="BO5" s="10">
         <v>28.525599999999997</v>
       </c>
-      <c r="BP5" s="32">
+      <c r="BP5" s="10">
         <v>35.580899999999993</v>
       </c>
-      <c r="BQ5" s="40">
+      <c r="BQ5" s="10">
         <v>41.537099999999995</v>
       </c>
-      <c r="BR5" s="40">
+      <c r="BR5" s="10">
         <v>47.053899999999999</v>
       </c>
-      <c r="BS5" s="40">
+      <c r="BS5" s="10">
         <v>51.229300000000002</v>
       </c>
-      <c r="BT5" s="40">
+      <c r="BT5" s="10">
         <v>54.533999999999999</v>
       </c>
       <c r="BU5" s="10">
         <v>58.450900000000004</v>
       </c>
-      <c r="BV5" s="40">
+      <c r="BV5" s="10">
         <v>2.149</v>
       </c>
-      <c r="BW5" s="40">
+      <c r="BW5" s="10">
         <v>5.4711999999999996</v>
       </c>
-      <c r="BX5" s="40">
+      <c r="BX5" s="10">
         <v>9.8943999999999992</v>
       </c>
-      <c r="BY5" s="40">
+      <c r="BY5" s="10">
         <v>15.053600000000001</v>
       </c>
-      <c r="BZ5" s="40">
+      <c r="BZ5" s="10">
         <v>20.9</v>
       </c>
-      <c r="CA5" s="40">
+      <c r="CA5" s="10">
         <v>27.412599999999998</v>
       </c>
-      <c r="CB5" s="40">
+      <c r="CB5" s="10">
         <v>34.870800000000003</v>
       </c>
-      <c r="CC5" s="40">
+      <c r="CC5" s="10">
         <v>41.123699999999999</v>
       </c>
-      <c r="CD5" s="40">
+      <c r="CD5" s="10">
         <v>46.75</v>
       </c>
-      <c r="CE5" s="40">
+      <c r="CE5" s="10">
         <v>51.141299999999994</v>
       </c>
-      <c r="CF5" s="40">
+      <c r="CF5" s="10">
         <v>54.5334</v>
       </c>
-      <c r="CG5" s="40">
+      <c r="CG5" s="10">
         <v>58.156600000000005</v>
       </c>
-      <c r="CH5" s="40">
+      <c r="CH5" s="10">
         <v>1.9725999999999999</v>
       </c>
-      <c r="CI5" s="40">
+      <c r="CI5" s="10">
         <v>4.9123999999999999</v>
       </c>
-      <c r="CJ5" s="40">
+      <c r="CJ5" s="10">
         <v>9.0762999999999998</v>
       </c>
-      <c r="CK5" s="40">
+      <c r="CK5" s="10">
         <v>14.008800000000001</v>
       </c>
-      <c r="CL5" s="40">
+      <c r="CL5" s="10">
         <v>19.711599999999997</v>
       </c>
-      <c r="CM5" s="40">
+      <c r="CM5" s="10">
         <v>26.247700000000002</v>
       </c>
-      <c r="CN5" s="40"/>
-[...4 lines deleted...]
-      <c r="CS5" s="40"/>
+      <c r="CN5" s="26">
+        <v>33.543300000000002</v>
+      </c>
+      <c r="CO5" s="10"/>
+      <c r="CP5" s="10"/>
+      <c r="CQ5" s="10"/>
+      <c r="CR5" s="10"/>
+      <c r="CS5" s="10"/>
     </row>
-    <row r="6" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="27">
         <v>72.826399999999992</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="27">
         <v>138.4675</v>
       </c>
       <c r="D6" s="10">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="10">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="10">
         <v>364.48109999999997</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="27">
         <v>445.65969999999993</v>
       </c>
       <c r="H6" s="10">
         <v>519.19870000000003</v>
       </c>
       <c r="I6" s="10">
         <v>593.00750000000005</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="36">
         <v>662.37189999999987</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="36">
         <v>732.07809999999995</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="36">
         <v>793.09900000000016</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="37">
         <v>860.42919999999992</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="27">
         <v>63.252699999999997</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="27">
         <v>134.37769999999998</v>
       </c>
       <c r="P6" s="10">
         <v>203.86600000000004</v>
       </c>
       <c r="Q6" s="10">
         <v>269.78699999999998</v>
       </c>
       <c r="R6" s="10">
         <v>341.42020000000002</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S6" s="27">
         <v>428.80579999999998</v>
       </c>
       <c r="T6" s="10">
         <v>499.94420000000002</v>
       </c>
       <c r="U6" s="10">
         <v>566.1878999999999</v>
       </c>
-      <c r="V6" s="11">
+      <c r="V6" s="36">
         <v>630.60149999999999</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W6" s="36">
         <v>692.2355</v>
       </c>
-      <c r="X6" s="11">
+      <c r="X6" s="36">
         <v>747.58069999999998</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y6" s="37">
         <v>804.41449999999986</v>
       </c>
-      <c r="Z6" s="9">
+      <c r="Z6" s="27">
         <v>54.864599999999996</v>
       </c>
-      <c r="AA6" s="9">
+      <c r="AA6" s="27">
         <v>109.3733</v>
       </c>
-      <c r="AB6" s="14">
+      <c r="AB6" s="38">
         <v>173.49870000000001</v>
       </c>
       <c r="AC6" s="10">
         <v>237.67689999999999</v>
       </c>
       <c r="AD6" s="10">
         <v>310.81670000000003</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="AE6" s="27">
         <v>378.05319999999995</v>
       </c>
       <c r="AF6" s="10">
         <v>462.59570000000002</v>
       </c>
       <c r="AG6" s="10">
         <v>536.45650000000001</v>
       </c>
-      <c r="AH6" s="11">
+      <c r="AH6" s="36">
         <v>599.63059999999996</v>
       </c>
-      <c r="AI6" s="11">
+      <c r="AI6" s="36">
         <v>664.59450000000004</v>
       </c>
-      <c r="AJ6" s="11">
+      <c r="AJ6" s="36">
         <v>725.19099999999992</v>
       </c>
-      <c r="AK6" s="12">
+      <c r="AK6" s="37">
         <v>789.61590000000001</v>
       </c>
-      <c r="AL6" s="9">
+      <c r="AL6" s="27">
         <v>59.726199999999999</v>
       </c>
-      <c r="AM6" s="9">
+      <c r="AM6" s="27">
         <v>110.98939999999999</v>
       </c>
-      <c r="AN6" s="14">
+      <c r="AN6" s="38">
         <v>173.61160000000001</v>
       </c>
       <c r="AO6" s="10">
         <v>233.38629999999998</v>
       </c>
       <c r="AP6" s="10">
         <v>299.38919999999996</v>
       </c>
-      <c r="AQ6" s="9">
+      <c r="AQ6" s="27">
         <v>367.86359999999996</v>
       </c>
-      <c r="AR6" s="9">
+      <c r="AR6" s="27">
         <v>436.97679999999997</v>
       </c>
-      <c r="AS6" s="26">
+      <c r="AS6" s="18">
         <v>496.88219999999995</v>
       </c>
-      <c r="AT6" s="26">
+      <c r="AT6" s="18">
         <v>555.4828</v>
       </c>
-      <c r="AU6" s="9">
+      <c r="AU6" s="27">
         <v>616.46249999999998</v>
       </c>
-      <c r="AV6" s="9">
+      <c r="AV6" s="27">
         <v>675.44589999999994</v>
       </c>
-      <c r="AW6" s="9">
+      <c r="AW6" s="27">
         <v>736.9</v>
       </c>
-      <c r="AX6" s="31">
+      <c r="AX6" s="27">
         <v>53.536099999999998</v>
       </c>
-      <c r="AY6" s="31">
+      <c r="AY6" s="27">
         <v>109.2333</v>
       </c>
-      <c r="AZ6" s="33">
+      <c r="AZ6" s="38">
         <v>169.04570000000001</v>
       </c>
-      <c r="BA6" s="33">
+      <c r="BA6" s="38">
         <v>225.16210000000001</v>
       </c>
-      <c r="BB6" s="32">
+      <c r="BB6" s="10">
         <v>286.84350000000001</v>
       </c>
-      <c r="BC6" s="31">
+      <c r="BC6" s="27">
         <v>353.14400000000001</v>
       </c>
-      <c r="BD6" s="31">
+      <c r="BD6" s="27">
         <v>414.49299999999999</v>
       </c>
-      <c r="BE6" s="32">
+      <c r="BE6" s="10">
         <v>475.64400000000001</v>
       </c>
-      <c r="BF6" s="31">
+      <c r="BF6" s="27">
         <v>531.9206999999999</v>
       </c>
-      <c r="BG6" s="31">
+      <c r="BG6" s="27">
         <v>589.47990000000004</v>
       </c>
-      <c r="BH6" s="31">
+      <c r="BH6" s="27">
         <v>636.59019999999998</v>
       </c>
-      <c r="BI6" s="31">
+      <c r="BI6" s="27">
         <v>691.21130000000005</v>
       </c>
-      <c r="BJ6" s="31">
+      <c r="BJ6" s="27">
         <v>46.739199999999997</v>
       </c>
-      <c r="BK6" s="31">
+      <c r="BK6" s="27">
         <v>95.026999999999987</v>
       </c>
-      <c r="BL6" s="33">
+      <c r="BL6" s="38">
         <v>159.19420000000002</v>
       </c>
-      <c r="BM6" s="33">
+      <c r="BM6" s="38">
         <v>218.8578</v>
       </c>
-      <c r="BN6" s="32">
+      <c r="BN6" s="10">
         <v>279.56940000000003</v>
       </c>
-      <c r="BO6" s="31">
+      <c r="BO6" s="27">
         <v>340.33699999999999</v>
       </c>
-      <c r="BP6" s="31">
+      <c r="BP6" s="27">
         <v>404.60730000000001</v>
       </c>
-      <c r="BQ6" s="40">
+      <c r="BQ6" s="10">
         <v>467.50719999999995</v>
       </c>
-      <c r="BR6" s="39">
+      <c r="BR6" s="27">
         <v>525.80729999999994</v>
       </c>
-      <c r="BS6" s="39">
+      <c r="BS6" s="27">
         <v>581.87879999999996</v>
       </c>
-      <c r="BT6" s="39">
+      <c r="BT6" s="27">
         <v>634.09249999999997</v>
       </c>
-      <c r="BU6" s="9">
+      <c r="BU6" s="27">
         <v>689.7328</v>
       </c>
-      <c r="BV6" s="39">
+      <c r="BV6" s="27">
         <v>54.329000000000001</v>
       </c>
-      <c r="BW6" s="39">
+      <c r="BW6" s="27">
         <v>99.460599999999999</v>
       </c>
-      <c r="BX6" s="33">
+      <c r="BX6" s="38">
         <v>159.84539999999998</v>
       </c>
-      <c r="BY6" s="33">
+      <c r="BY6" s="38">
         <v>212.90690000000001</v>
       </c>
-      <c r="BZ6" s="40">
+      <c r="BZ6" s="10">
         <v>275.10000000000002</v>
       </c>
-      <c r="CA6" s="39">
+      <c r="CA6" s="27">
         <v>336.95309999999995</v>
       </c>
-      <c r="CB6" s="39">
+      <c r="CB6" s="27">
         <v>399.16790000000003</v>
       </c>
-      <c r="CC6" s="40">
+      <c r="CC6" s="10">
         <v>458.0127</v>
       </c>
-      <c r="CD6" s="39">
+      <c r="CD6" s="27">
         <v>515.68240000000003</v>
       </c>
-      <c r="CE6" s="39">
+      <c r="CE6" s="27">
         <v>573.64350000000002</v>
       </c>
-      <c r="CF6" s="39">
+      <c r="CF6" s="27">
         <v>628.10990000000004</v>
       </c>
-      <c r="CG6" s="39">
+      <c r="CG6" s="27">
         <v>686.7786000000001</v>
       </c>
-      <c r="CH6" s="39">
+      <c r="CH6" s="27">
         <v>52.752000000000002</v>
       </c>
-      <c r="CI6" s="39">
+      <c r="CI6" s="27">
         <v>105.47199999999999</v>
       </c>
-      <c r="CJ6" s="40">
+      <c r="CJ6" s="10">
         <v>168.2056</v>
       </c>
-      <c r="CK6" s="33">
+      <c r="CK6" s="38">
         <v>228.26390000000001</v>
       </c>
-      <c r="CL6" s="40">
+      <c r="CL6" s="10">
         <v>294.45279999999997</v>
       </c>
-      <c r="CM6" s="39">
+      <c r="CM6" s="27">
         <v>362.28059999999999</v>
       </c>
-      <c r="CN6" s="39"/>
-[...4 lines deleted...]
-      <c r="CS6" s="39"/>
+      <c r="CN6" s="26">
+        <v>431.08590000000004</v>
+      </c>
+      <c r="CO6" s="10"/>
+      <c r="CP6" s="27"/>
+      <c r="CQ6" s="27"/>
+      <c r="CR6" s="27"/>
+      <c r="CS6" s="27"/>
     </row>
-    <row r="7" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A7" s="8" t="s">
+    <row r="7" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="27">
         <v>20.011299999999999</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="27">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="10">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="10">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="10">
         <v>90.5702</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="27">
         <v>110.9019</v>
       </c>
       <c r="H7" s="10">
         <v>132.90289999999999</v>
       </c>
       <c r="I7" s="10">
         <v>153.53210000000001</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="36">
         <v>176.88050000000001</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="36">
         <v>196.66190000000003</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="36">
         <v>216.69009999999997</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="37">
         <v>235.61070000000001</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="27">
         <v>19.7408</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="27">
         <v>32.578200000000002</v>
       </c>
       <c r="P7" s="10">
         <v>49.0428</v>
       </c>
       <c r="Q7" s="10">
         <v>67.904300000000006</v>
       </c>
       <c r="R7" s="10">
         <v>89.062300000000008</v>
       </c>
-      <c r="S7" s="9">
+      <c r="S7" s="27">
         <v>110.72279999999999</v>
       </c>
       <c r="T7" s="10">
         <v>132.5376</v>
       </c>
       <c r="U7" s="10">
         <v>150.7979</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="36">
         <v>169.2756</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="36">
         <v>192.66709999999998</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="36">
         <v>214.7424</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="37">
         <v>231.64329999999998</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="Z7" s="27">
         <v>18.464500000000001</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AA7" s="27">
         <v>32.8795</v>
       </c>
-      <c r="AB7" s="14">
+      <c r="AB7" s="38">
         <v>48.951300000000003</v>
       </c>
       <c r="AC7" s="10">
         <v>66.974299999999985</v>
       </c>
       <c r="AD7" s="10">
         <v>87.7059</v>
       </c>
-      <c r="AE7" s="9">
+      <c r="AE7" s="27">
         <v>108.29769999999999</v>
       </c>
       <c r="AF7" s="10">
         <v>129.19569999999999</v>
       </c>
       <c r="AG7" s="10">
         <v>148.96449999999999</v>
       </c>
-      <c r="AH7" s="11">
+      <c r="AH7" s="36">
         <v>171.91070000000002</v>
       </c>
-      <c r="AI7" s="11">
+      <c r="AI7" s="36">
         <v>192.7415</v>
       </c>
-      <c r="AJ7" s="11">
+      <c r="AJ7" s="36">
         <v>212.51320000000001</v>
       </c>
-      <c r="AK7" s="12">
+      <c r="AK7" s="37">
         <v>231.6283</v>
       </c>
-      <c r="AL7" s="9">
+      <c r="AL7" s="27">
         <v>20.882000000000001</v>
       </c>
-      <c r="AM7" s="9">
+      <c r="AM7" s="27">
         <v>39.1965</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AN7" s="38">
         <v>60.822799999999994</v>
       </c>
       <c r="AO7" s="10">
         <v>80.596800000000002</v>
       </c>
       <c r="AP7" s="10">
         <v>99.501400000000004</v>
       </c>
-      <c r="AQ7" s="9">
+      <c r="AQ7" s="27">
         <v>121.35860000000001</v>
       </c>
-      <c r="AR7" s="9">
+      <c r="AR7" s="27">
         <v>145.25800000000001</v>
       </c>
-      <c r="AS7" s="26">
+      <c r="AS7" s="18">
         <v>166.07929999999999</v>
       </c>
-      <c r="AT7" s="26">
+      <c r="AT7" s="18">
         <v>189.8125</v>
       </c>
-      <c r="AU7" s="9">
+      <c r="AU7" s="27">
         <v>211.1362</v>
       </c>
-      <c r="AV7" s="9">
+      <c r="AV7" s="27">
         <v>230.2586</v>
       </c>
-      <c r="AW7" s="9">
+      <c r="AW7" s="27">
         <v>247.8</v>
       </c>
-      <c r="AX7" s="31">
+      <c r="AX7" s="27">
         <v>19.657799999999998</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AY7" s="27">
         <v>36.352599999999995</v>
       </c>
-      <c r="AZ7" s="33">
+      <c r="AZ7" s="38">
         <v>54.675199999999997</v>
       </c>
-      <c r="BA7" s="33">
+      <c r="BA7" s="38">
         <v>72.344399999999993</v>
       </c>
-      <c r="BB7" s="32">
+      <c r="BB7" s="10">
         <v>91.141300000000001</v>
       </c>
-      <c r="BC7" s="31">
+      <c r="BC7" s="27">
         <v>109.64569999999999</v>
       </c>
-      <c r="BD7" s="31">
+      <c r="BD7" s="27">
         <v>128.65719999999999</v>
       </c>
-      <c r="BE7" s="32">
+      <c r="BE7" s="10">
         <v>143.91070000000002</v>
       </c>
-      <c r="BF7" s="31">
+      <c r="BF7" s="27">
         <v>164.06539999999998</v>
       </c>
-      <c r="BG7" s="31">
+      <c r="BG7" s="27">
         <v>183.69720000000001</v>
       </c>
-      <c r="BH7" s="31">
+      <c r="BH7" s="27">
         <v>201.45400000000001</v>
       </c>
-      <c r="BI7" s="31">
+      <c r="BI7" s="27">
         <v>217.2217</v>
       </c>
-      <c r="BJ7" s="31">
+      <c r="BJ7" s="27">
         <v>17.851599999999998</v>
       </c>
-      <c r="BK7" s="31">
+      <c r="BK7" s="27">
         <v>32.199199999999998</v>
       </c>
-      <c r="BL7" s="33">
+      <c r="BL7" s="38">
         <v>48.107599999999998</v>
       </c>
-      <c r="BM7" s="33">
+      <c r="BM7" s="38">
         <v>63.306100000000001</v>
       </c>
-      <c r="BN7" s="32">
+      <c r="BN7" s="10">
         <v>80.202100000000002</v>
       </c>
-      <c r="BO7" s="31">
+      <c r="BO7" s="27">
         <v>99.832899999999995</v>
       </c>
-      <c r="BP7" s="31">
+      <c r="BP7" s="27">
         <v>120.07510000000001</v>
       </c>
-      <c r="BQ7" s="40">
+      <c r="BQ7" s="10">
         <v>137.827</v>
       </c>
-      <c r="BR7" s="39">
+      <c r="BR7" s="27">
         <v>157.46390000000002</v>
       </c>
-      <c r="BS7" s="39">
+      <c r="BS7" s="27">
         <v>176.45729999999998</v>
       </c>
-      <c r="BT7" s="39">
+      <c r="BT7" s="27">
         <v>195.51939999999999</v>
       </c>
-      <c r="BU7" s="9">
+      <c r="BU7" s="27">
         <v>214.29489999999998</v>
       </c>
-      <c r="BV7" s="39">
+      <c r="BV7" s="27">
         <v>20.148599999999998</v>
       </c>
-      <c r="BW7" s="39">
+      <c r="BW7" s="27">
         <v>37.343700000000005</v>
       </c>
-      <c r="BX7" s="33">
+      <c r="BX7" s="38">
         <v>56.625300000000003</v>
       </c>
-      <c r="BY7" s="33">
+      <c r="BY7" s="38">
         <v>76.097200000000001</v>
       </c>
-      <c r="BZ7" s="40">
+      <c r="BZ7" s="10">
         <v>96</v>
       </c>
-      <c r="CA7" s="39">
+      <c r="CA7" s="27">
         <v>115.8853</v>
       </c>
-      <c r="CB7" s="39">
+      <c r="CB7" s="27">
         <v>136.899</v>
       </c>
-      <c r="CC7" s="40">
+      <c r="CC7" s="10">
         <v>157.73410000000001</v>
       </c>
-      <c r="CD7" s="39">
+      <c r="CD7" s="27">
         <v>180.648</v>
       </c>
-      <c r="CE7" s="39">
+      <c r="CE7" s="27">
         <v>201.1926</v>
       </c>
-      <c r="CF7" s="39">
+      <c r="CF7" s="27">
         <v>220.48240000000001</v>
       </c>
-      <c r="CG7" s="39">
+      <c r="CG7" s="27">
         <v>238.51250000000002</v>
       </c>
-      <c r="CH7" s="39">
+      <c r="CH7" s="27">
         <v>21.520400000000002</v>
       </c>
-      <c r="CI7" s="39">
+      <c r="CI7" s="27">
         <v>40.173300000000005</v>
       </c>
-      <c r="CJ7" s="40">
+      <c r="CJ7" s="10">
         <v>60.691400000000002</v>
       </c>
-      <c r="CK7" s="33">
+      <c r="CK7" s="38">
         <v>79.547899999999998</v>
       </c>
-      <c r="CL7" s="40">
+      <c r="CL7" s="10">
         <v>101.5236</v>
       </c>
-      <c r="CM7" s="39">
+      <c r="CM7" s="27">
         <v>124.0423</v>
       </c>
-      <c r="CN7" s="39"/>
-[...4 lines deleted...]
-      <c r="CS7" s="39"/>
+      <c r="CN7" s="26">
+        <v>147.6602</v>
+      </c>
+      <c r="CO7" s="10"/>
+      <c r="CP7" s="27"/>
+      <c r="CQ7" s="27"/>
+      <c r="CR7" s="27"/>
+      <c r="CS7" s="27"/>
     </row>
-    <row r="8" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="27">
         <v>89.03840000000001</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="27">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="10">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="10">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="10">
         <v>453.35700000000003</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="27">
         <v>552.73309999999992</v>
       </c>
       <c r="H8" s="10">
         <v>636.81799999999998</v>
       </c>
       <c r="I8" s="10">
         <v>723.5068</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="36">
         <v>807.08570000000009</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="36">
         <v>893.73739999999987</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="36">
         <v>972.54410000000007</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="37">
         <v>1055.8669</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="27">
         <v>70.311099999999996</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="27">
         <v>143.2406</v>
       </c>
       <c r="P8" s="10">
         <v>243.8723</v>
       </c>
       <c r="Q8" s="10">
         <v>335.17269999999996</v>
       </c>
       <c r="R8" s="10">
         <v>426.71639999999996</v>
       </c>
-      <c r="S8" s="9">
+      <c r="S8" s="27">
         <v>516.56240000000003</v>
       </c>
       <c r="T8" s="10">
         <v>606.40170000000001</v>
       </c>
       <c r="U8" s="10">
         <v>696.02530000000002</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="36">
         <v>783.06209999999999</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="36">
         <v>865.36719999999991</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="36">
         <v>927.21609999999998</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="37">
         <v>994.81150000000002</v>
       </c>
-      <c r="Z8" s="9">
+      <c r="Z8" s="27">
         <v>54.536499999999997</v>
       </c>
-      <c r="AA8" s="9">
+      <c r="AA8" s="27">
         <v>107.79429999999999</v>
       </c>
-      <c r="AB8" s="14">
+      <c r="AB8" s="38">
         <v>174.2884</v>
       </c>
       <c r="AC8" s="10">
         <v>235.49420000000001</v>
       </c>
       <c r="AD8" s="10">
         <v>305.24309999999997</v>
       </c>
-      <c r="AE8" s="9">
+      <c r="AE8" s="27">
         <v>380.60180000000003</v>
       </c>
       <c r="AF8" s="10">
         <v>451.20209999999997</v>
       </c>
       <c r="AG8" s="10">
         <v>522.06370000000004</v>
       </c>
-      <c r="AH8" s="11">
+      <c r="AH8" s="36">
         <v>590.41240000000005</v>
       </c>
-      <c r="AI8" s="11">
+      <c r="AI8" s="36">
         <v>665.78589999999997</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ8" s="36">
         <v>731.50030000000004</v>
       </c>
-      <c r="AK8" s="12">
+      <c r="AK8" s="37">
         <v>809.73299999999995</v>
       </c>
-      <c r="AL8" s="9">
+      <c r="AL8" s="27">
         <v>69.67710000000001</v>
       </c>
-      <c r="AM8" s="9">
+      <c r="AM8" s="27">
         <v>134.5608</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AN8" s="38">
         <v>207.20779999999999</v>
       </c>
       <c r="AO8" s="10">
         <v>300.31640000000004</v>
       </c>
       <c r="AP8" s="10">
         <v>380.47899999999998</v>
       </c>
-      <c r="AQ8" s="9">
+      <c r="AQ8" s="27">
         <v>275.75819999999999</v>
       </c>
-      <c r="AR8" s="9">
+      <c r="AR8" s="27">
         <v>320.3897</v>
       </c>
-      <c r="AS8" s="26">
+      <c r="AS8" s="18">
         <v>365.80410000000006</v>
       </c>
-      <c r="AT8" s="26">
+      <c r="AT8" s="18">
         <v>411.8895</v>
       </c>
-      <c r="AU8" s="9">
+      <c r="AU8" s="27">
         <v>461.71280000000002</v>
       </c>
-      <c r="AV8" s="9">
+      <c r="AV8" s="27">
         <v>511.45049999999998</v>
       </c>
-      <c r="AW8" s="9">
+      <c r="AW8" s="27">
         <v>560.6</v>
       </c>
-      <c r="AX8" s="31">
+      <c r="AX8" s="27">
         <v>40.590300000000006</v>
       </c>
-      <c r="AY8" s="31">
+      <c r="AY8" s="27">
         <v>74.171000000000006</v>
       </c>
-      <c r="AZ8" s="33">
+      <c r="AZ8" s="38">
         <v>111.2368</v>
       </c>
-      <c r="BA8" s="33">
+      <c r="BA8" s="38">
         <v>150.08079999999998</v>
       </c>
-      <c r="BB8" s="32">
+      <c r="BB8" s="10">
         <v>190.44910000000002</v>
       </c>
-      <c r="BC8" s="31">
+      <c r="BC8" s="27">
         <v>234.02950000000001</v>
       </c>
-      <c r="BD8" s="31">
+      <c r="BD8" s="27">
         <v>276.05490000000003</v>
       </c>
-      <c r="BE8" s="32">
+      <c r="BE8" s="10">
         <v>319.96609999999998</v>
       </c>
-      <c r="BF8" s="31">
+      <c r="BF8" s="27">
         <v>363.3032</v>
       </c>
-      <c r="BG8" s="31">
+      <c r="BG8" s="27">
         <v>410.15629999999999</v>
       </c>
-      <c r="BH8" s="31">
+      <c r="BH8" s="27">
         <v>455.36950000000002</v>
       </c>
-      <c r="BI8" s="31">
+      <c r="BI8" s="27">
         <v>501.64420000000001</v>
       </c>
-      <c r="BJ8" s="31">
+      <c r="BJ8" s="27">
         <v>43.730699999999999</v>
       </c>
-      <c r="BK8" s="31">
+      <c r="BK8" s="27">
         <v>84.093800000000002</v>
       </c>
-      <c r="BL8" s="33">
+      <c r="BL8" s="38">
         <v>129.09829999999999</v>
       </c>
-      <c r="BM8" s="33">
+      <c r="BM8" s="38">
         <v>170.91759999999996</v>
       </c>
-      <c r="BN8" s="32">
+      <c r="BN8" s="10">
         <v>213.82089999999997</v>
       </c>
-      <c r="BO8" s="31">
+      <c r="BO8" s="27">
         <v>258.42529999999999</v>
       </c>
-      <c r="BP8" s="31">
+      <c r="BP8" s="27">
         <v>297.09389999999996</v>
       </c>
-      <c r="BQ8" s="40">
+      <c r="BQ8" s="10">
         <v>340.14400000000001</v>
       </c>
-      <c r="BR8" s="39">
+      <c r="BR8" s="27">
         <v>386.69809999999995</v>
       </c>
-      <c r="BS8" s="39">
+      <c r="BS8" s="27">
         <v>436.50200000000001</v>
       </c>
-      <c r="BT8" s="39">
+      <c r="BT8" s="27">
         <v>488.23149999999998</v>
       </c>
-      <c r="BU8" s="9">
+      <c r="BU8" s="27">
         <v>535.63009999999997</v>
       </c>
-      <c r="BV8" s="39">
+      <c r="BV8" s="27">
         <v>41.5105</v>
       </c>
-      <c r="BW8" s="39">
+      <c r="BW8" s="27">
         <v>80.430599999999998</v>
       </c>
-      <c r="BX8" s="33">
+      <c r="BX8" s="38">
         <v>121.45530000000001</v>
       </c>
-      <c r="BY8" s="33">
+      <c r="BY8" s="38">
         <v>161.78609999999998</v>
       </c>
-      <c r="BZ8" s="40">
+      <c r="BZ8" s="10">
         <v>204.6</v>
       </c>
-      <c r="CA8" s="39">
+      <c r="CA8" s="27">
         <v>242.64170000000001</v>
       </c>
-      <c r="CB8" s="39">
+      <c r="CB8" s="27">
         <v>276.87979999999999</v>
       </c>
-      <c r="CC8" s="40">
+      <c r="CC8" s="10">
         <v>319.87459999999999</v>
       </c>
-      <c r="CD8" s="39">
+      <c r="CD8" s="27">
         <v>364.10559999999998</v>
       </c>
-      <c r="CE8" s="39">
+      <c r="CE8" s="27">
         <v>412.85869999999994</v>
       </c>
-      <c r="CF8" s="39">
+      <c r="CF8" s="27">
         <v>459.68959999999998</v>
       </c>
-      <c r="CG8" s="39">
+      <c r="CG8" s="27">
         <v>507.76190000000003</v>
       </c>
-      <c r="CH8" s="39">
+      <c r="CH8" s="27">
         <v>42.727400000000003</v>
       </c>
-      <c r="CI8" s="39">
+      <c r="CI8" s="27">
         <v>84.0441</v>
       </c>
-      <c r="CJ8" s="40">
+      <c r="CJ8" s="10">
         <v>131.471</v>
       </c>
-      <c r="CK8" s="33">
+      <c r="CK8" s="38">
         <v>178.33369999999999</v>
       </c>
-      <c r="CL8" s="40">
+      <c r="CL8" s="10">
         <v>223.61829999999998</v>
       </c>
-      <c r="CM8" s="39">
+      <c r="CM8" s="27">
         <v>272.91929999999996</v>
       </c>
-      <c r="CN8" s="39"/>
-[...4 lines deleted...]
-      <c r="CS8" s="39"/>
+      <c r="CN8" s="26">
+        <v>322.42340000000002</v>
+      </c>
+      <c r="CO8" s="10"/>
+      <c r="CP8" s="27"/>
+      <c r="CQ8" s="27"/>
+      <c r="CR8" s="27"/>
+      <c r="CS8" s="27"/>
     </row>
-    <row r="9" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A9" s="8" t="s">
+    <row r="9" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="27">
         <v>10.827099999999998</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="27">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="10">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="10">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="10">
         <v>50.8857</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="27">
         <v>60.770700000000005</v>
       </c>
       <c r="H9" s="10">
         <v>70.620800000000003</v>
       </c>
       <c r="I9" s="10">
         <v>81.10090000000001</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="36">
         <v>90.731999999999985</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="36">
         <v>100.3754</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="36">
         <v>110.646</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="37">
         <v>120.0247</v>
       </c>
-      <c r="N9" s="9">
+      <c r="N9" s="27">
         <v>10.234699999999998</v>
       </c>
-      <c r="O9" s="9">
+      <c r="O9" s="27">
         <v>19.431899999999999</v>
       </c>
       <c r="P9" s="10">
         <v>25.833200000000005</v>
       </c>
       <c r="Q9" s="10">
         <v>33.324000000000005</v>
       </c>
       <c r="R9" s="10">
         <v>38.204899999999995</v>
       </c>
-      <c r="S9" s="9">
+      <c r="S9" s="27">
         <v>41.378800000000005</v>
       </c>
       <c r="T9" s="10">
         <v>43.972400000000007</v>
       </c>
       <c r="U9" s="10">
         <v>46.222100000000005</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="36">
         <v>48.198999999999998</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="36">
         <v>50.433100000000003</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="36">
         <v>52.713900000000002</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="37">
         <v>55.011499999999998</v>
       </c>
-      <c r="Z9" s="9">
+      <c r="Z9" s="27">
         <v>2.2338</v>
       </c>
-      <c r="AA9" s="9">
+      <c r="AA9" s="27">
         <v>5.9027999999999992</v>
       </c>
-      <c r="AB9" s="14">
+      <c r="AB9" s="38">
         <v>11.2288</v>
       </c>
       <c r="AC9" s="10">
         <v>16.513300000000001</v>
       </c>
       <c r="AD9" s="10">
         <v>21.3964</v>
       </c>
-      <c r="AE9" s="9">
+      <c r="AE9" s="27">
         <v>25.379000000000001</v>
       </c>
       <c r="AF9" s="10">
         <v>28.3871</v>
       </c>
       <c r="AG9" s="10">
         <v>31.061199999999999</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AH9" s="36">
         <v>33.411299999999997</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AI9" s="36">
         <v>35.607299999999995</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ9" s="36">
         <v>37.317300000000003</v>
       </c>
-      <c r="AK9" s="12">
+      <c r="AK9" s="37">
         <v>38.917199999999994</v>
       </c>
-      <c r="AL9" s="9">
+      <c r="AL9" s="27">
         <v>1.5062</v>
       </c>
-      <c r="AM9" s="9">
+      <c r="AM9" s="27">
         <v>3.1837000000000004</v>
       </c>
-      <c r="AN9" s="14">
+      <c r="AN9" s="38">
         <v>6.2431999999999999</v>
       </c>
       <c r="AO9" s="10">
         <v>8.9901999999999997</v>
       </c>
       <c r="AP9" s="10">
         <v>11.603999999999999</v>
       </c>
-      <c r="AQ9" s="9">
+      <c r="AQ9" s="27">
         <v>13.991</v>
       </c>
-      <c r="AR9" s="9">
+      <c r="AR9" s="27">
         <v>15.9506</v>
       </c>
-      <c r="AS9" s="26">
+      <c r="AS9" s="18">
         <v>17.625</v>
       </c>
-      <c r="AT9" s="26">
+      <c r="AT9" s="18">
         <v>19.084599999999998</v>
       </c>
-      <c r="AU9" s="9">
+      <c r="AU9" s="27">
         <v>20.270900000000001</v>
       </c>
-      <c r="AV9" s="9">
+      <c r="AV9" s="27">
         <v>21.237000000000002</v>
       </c>
-      <c r="AW9" s="9">
+      <c r="AW9" s="27">
         <v>22.2</v>
       </c>
-      <c r="AX9" s="31">
+      <c r="AX9" s="27">
         <v>0.90570000000000006</v>
       </c>
-      <c r="AY9" s="31">
+      <c r="AY9" s="27">
         <v>1.7037</v>
       </c>
-      <c r="AZ9" s="33">
+      <c r="AZ9" s="38">
         <v>2.5846</v>
       </c>
-      <c r="BA9" s="33">
+      <c r="BA9" s="38">
         <v>3.3881999999999999</v>
       </c>
-      <c r="BB9" s="32">
+      <c r="BB9" s="10">
         <v>3.9350000000000001</v>
       </c>
-      <c r="BC9" s="31">
+      <c r="BC9" s="27">
         <v>4.1051000000000002</v>
       </c>
-      <c r="BD9" s="31">
+      <c r="BD9" s="27">
         <v>4.3191999999999995</v>
       </c>
-      <c r="BE9" s="32">
+      <c r="BE9" s="10">
         <v>4.4543999999999997</v>
       </c>
-      <c r="BF9" s="31">
+      <c r="BF9" s="27">
         <v>4.5827999999999998</v>
       </c>
-      <c r="BG9" s="31">
+      <c r="BG9" s="27">
         <v>4.6758999999999995</v>
       </c>
-      <c r="BH9" s="31">
+      <c r="BH9" s="27">
         <v>5.1289999999999996</v>
       </c>
-      <c r="BI9" s="31">
+      <c r="BI9" s="27">
         <v>6.8034999999999997</v>
       </c>
-      <c r="BJ9" s="31">
+      <c r="BJ9" s="27">
         <v>1.7504000000000002</v>
       </c>
-      <c r="BK9" s="31">
+      <c r="BK9" s="27">
         <v>3.3881000000000001</v>
       </c>
-      <c r="BL9" s="33">
+      <c r="BL9" s="38">
         <v>5.1725000000000003</v>
       </c>
-      <c r="BM9" s="33">
+      <c r="BM9" s="38">
         <v>6.8849</v>
       </c>
-      <c r="BN9" s="32">
+      <c r="BN9" s="10">
         <v>8.7074999999999996</v>
       </c>
-      <c r="BO9" s="31">
+      <c r="BO9" s="27">
         <v>10.481199999999999</v>
       </c>
-      <c r="BP9" s="31">
+      <c r="BP9" s="27">
         <v>12.835099999999999</v>
       </c>
-      <c r="BQ9" s="40">
+      <c r="BQ9" s="10">
         <v>16.162500000000001</v>
       </c>
-      <c r="BR9" s="39">
+      <c r="BR9" s="27">
         <v>19.4405</v>
       </c>
-      <c r="BS9" s="39">
+      <c r="BS9" s="27">
         <v>22.724000000000004</v>
       </c>
-      <c r="BT9" s="39">
+      <c r="BT9" s="27">
         <v>25.8672</v>
       </c>
-      <c r="BU9" s="9">
+      <c r="BU9" s="27">
         <v>29.4483</v>
       </c>
-      <c r="BV9" s="39">
+      <c r="BV9" s="27">
         <v>4.7895000000000003</v>
       </c>
-      <c r="BW9" s="39">
+      <c r="BW9" s="27">
         <v>9.1228999999999996</v>
       </c>
-      <c r="BX9" s="33">
+      <c r="BX9" s="38">
         <v>13.824200000000001</v>
       </c>
-      <c r="BY9" s="33">
+      <c r="BY9" s="38">
         <v>18.2683</v>
       </c>
-      <c r="BZ9" s="40">
+      <c r="BZ9" s="10">
         <v>22.7</v>
       </c>
-      <c r="CA9" s="39">
+      <c r="CA9" s="27">
         <v>26.799299999999999</v>
       </c>
-      <c r="CB9" s="39">
+      <c r="CB9" s="27">
         <v>30.682400000000001</v>
       </c>
-      <c r="CC9" s="40">
+      <c r="CC9" s="10">
         <v>34.891500000000001</v>
       </c>
-      <c r="CD9" s="39">
+      <c r="CD9" s="27">
         <v>38.460900000000002</v>
       </c>
-      <c r="CE9" s="39">
+      <c r="CE9" s="27">
         <v>43.1126</v>
       </c>
-      <c r="CF9" s="39">
+      <c r="CF9" s="27">
         <v>47.572200000000002</v>
       </c>
-      <c r="CG9" s="39">
+      <c r="CG9" s="27">
         <v>52.892499999999991</v>
       </c>
-      <c r="CH9" s="39">
+      <c r="CH9" s="27">
         <v>6.0868000000000002</v>
       </c>
-      <c r="CI9" s="39">
+      <c r="CI9" s="27">
         <v>11.2887</v>
       </c>
-      <c r="CJ9" s="40">
+      <c r="CJ9" s="10">
         <v>16.2059</v>
       </c>
-      <c r="CK9" s="33">
+      <c r="CK9" s="38">
         <v>21.984999999999999</v>
       </c>
-      <c r="CL9" s="40">
+      <c r="CL9" s="10">
         <v>26.862500000000001</v>
       </c>
-      <c r="CM9" s="39">
+      <c r="CM9" s="27">
         <v>30.9239</v>
       </c>
-      <c r="CN9" s="39"/>
-[...4 lines deleted...]
-      <c r="CS9" s="39"/>
+      <c r="CN9" s="26">
+        <v>35.313600000000001</v>
+      </c>
+      <c r="CO9" s="10"/>
+      <c r="CP9" s="27"/>
+      <c r="CQ9" s="27"/>
+      <c r="CR9" s="27"/>
+      <c r="CS9" s="27"/>
     </row>
-    <row r="10" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="27">
         <v>12.362299999999999</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="27">
         <v>24.797599999999999</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="27">
         <v>39.628699999999995</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="27">
         <v>55.59259999999999</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="27">
         <v>72.376499999999993</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="27">
         <v>91.114299999999986</v>
       </c>
       <c r="H10" s="10">
         <v>107.1221</v>
       </c>
       <c r="I10" s="10">
         <v>124.53489999999999</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="37">
         <v>140.92970000000003</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="37">
         <v>154.62890000000002</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="37">
         <v>167.92689999999999</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="37">
         <v>181.49520000000001</v>
       </c>
-      <c r="N10" s="9">
+      <c r="N10" s="27">
         <v>13.331299999999999</v>
       </c>
-      <c r="O10" s="9">
+      <c r="O10" s="27">
         <v>25.802499999999998</v>
       </c>
-      <c r="P10" s="9">
+      <c r="P10" s="27">
         <v>40.197399999999995</v>
       </c>
-      <c r="Q10" s="9">
+      <c r="Q10" s="27">
         <v>56.063299999999998</v>
       </c>
-      <c r="R10" s="9">
+      <c r="R10" s="27">
         <v>73.510199999999998</v>
       </c>
-      <c r="S10" s="9">
+      <c r="S10" s="27">
         <v>93.367399999999989</v>
       </c>
       <c r="T10" s="10">
         <v>109.18610000000001</v>
       </c>
       <c r="U10" s="10">
         <v>126.499</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="36">
         <v>143.97269999999997</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="36">
         <v>158.01679999999999</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="36">
         <v>173.69229999999999</v>
       </c>
-      <c r="Y10" s="12">
+      <c r="Y10" s="37">
         <v>188.85170000000002</v>
       </c>
-      <c r="Z10" s="9">
+      <c r="Z10" s="27">
         <v>14.373700000000001</v>
       </c>
-      <c r="AA10" s="9">
+      <c r="AA10" s="27">
         <v>28.791699999999999</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB10" s="38">
         <v>43.299900000000001</v>
       </c>
-      <c r="AC10" s="9">
+      <c r="AC10" s="27">
         <v>59.386800000000001</v>
       </c>
-      <c r="AD10" s="9">
+      <c r="AD10" s="27">
         <v>77.671299999999988</v>
       </c>
-      <c r="AE10" s="9">
+      <c r="AE10" s="27">
         <v>97.304000000000002</v>
       </c>
       <c r="AF10" s="10">
         <v>114.5916</v>
       </c>
       <c r="AG10" s="10">
         <v>131.16739999999999</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AH10" s="36">
         <v>147.40679999999998</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AI10" s="36">
         <v>161.8844</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ10" s="36">
         <v>176.59979999999999</v>
       </c>
-      <c r="AK10" s="12">
+      <c r="AK10" s="37">
         <v>193.8878</v>
       </c>
-      <c r="AL10" s="9">
+      <c r="AL10" s="27">
         <v>13.1685</v>
       </c>
-      <c r="AM10" s="9">
+      <c r="AM10" s="27">
         <v>29.252299999999998</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AN10" s="38">
         <v>45.462300000000006</v>
       </c>
-      <c r="AO10" s="9">
+      <c r="AO10" s="27">
         <v>61.692699999999995</v>
       </c>
-      <c r="AP10" s="9">
+      <c r="AP10" s="27">
         <v>80.089799999999997</v>
       </c>
-      <c r="AQ10" s="9">
+      <c r="AQ10" s="27">
         <v>99.822600000000008</v>
       </c>
-      <c r="AR10" s="9">
+      <c r="AR10" s="27">
         <v>115.8668</v>
       </c>
-      <c r="AS10" s="26">
+      <c r="AS10" s="18">
         <v>132.0275</v>
       </c>
-      <c r="AT10" s="26">
+      <c r="AT10" s="18">
         <v>148.39990000000003</v>
       </c>
-      <c r="AU10" s="9">
+      <c r="AU10" s="27">
         <v>163.10599999999999</v>
       </c>
-      <c r="AV10" s="9">
+      <c r="AV10" s="27">
         <v>177.02699999999999</v>
       </c>
-      <c r="AW10" s="9">
+      <c r="AW10" s="27">
         <v>189.9</v>
       </c>
-      <c r="AX10" s="31">
+      <c r="AX10" s="27">
         <v>9.9262999999999995</v>
       </c>
-      <c r="AY10" s="31">
+      <c r="AY10" s="27">
         <v>22.291700000000002</v>
       </c>
-      <c r="AZ10" s="33">
+      <c r="AZ10" s="38">
         <v>35.265800000000006</v>
       </c>
-      <c r="BA10" s="33">
+      <c r="BA10" s="38">
         <v>49.410299999999999</v>
       </c>
-      <c r="BB10" s="31">
+      <c r="BB10" s="27">
         <v>63.431800000000003</v>
       </c>
-      <c r="BC10" s="31">
+      <c r="BC10" s="27">
         <v>79.633200000000002</v>
       </c>
-      <c r="BD10" s="31">
+      <c r="BD10" s="27">
         <v>94.014200000000002</v>
       </c>
-      <c r="BE10" s="32">
+      <c r="BE10" s="10">
         <v>107.6421</v>
       </c>
-      <c r="BF10" s="31">
+      <c r="BF10" s="27">
         <v>122.4438</v>
       </c>
-      <c r="BG10" s="31">
+      <c r="BG10" s="27">
         <v>134.06429999999997</v>
       </c>
-      <c r="BH10" s="31">
+      <c r="BH10" s="27">
         <v>145.17490000000001</v>
       </c>
-      <c r="BI10" s="31">
+      <c r="BI10" s="27">
         <v>155.1694</v>
       </c>
-      <c r="BJ10" s="31">
+      <c r="BJ10" s="27">
         <v>9.718399999999999</v>
       </c>
-      <c r="BK10" s="31">
+      <c r="BK10" s="27">
         <v>20.332800000000002</v>
       </c>
-      <c r="BL10" s="33">
+      <c r="BL10" s="38">
         <v>33.296500000000002</v>
       </c>
-      <c r="BM10" s="33">
+      <c r="BM10" s="38">
         <v>45.913800000000002</v>
       </c>
-      <c r="BN10" s="31">
+      <c r="BN10" s="27">
         <v>58.280500000000011</v>
       </c>
-      <c r="BO10" s="31">
+      <c r="BO10" s="27">
         <v>71.348699999999994</v>
       </c>
-      <c r="BP10" s="31">
+      <c r="BP10" s="27">
         <v>83.0107</v>
       </c>
-      <c r="BQ10" s="40">
+      <c r="BQ10" s="10">
         <v>95.960499999999996</v>
       </c>
-      <c r="BR10" s="39">
+      <c r="BR10" s="27">
         <v>109.12540000000001</v>
       </c>
-      <c r="BS10" s="39">
+      <c r="BS10" s="27">
         <v>120.08130000000001</v>
       </c>
-      <c r="BT10" s="39">
+      <c r="BT10" s="27">
         <v>131.71790000000001</v>
       </c>
-      <c r="BU10" s="9">
+      <c r="BU10" s="27">
         <v>142.24790000000002</v>
       </c>
-      <c r="BV10" s="39">
+      <c r="BV10" s="27">
         <v>8.763399999999999</v>
       </c>
-      <c r="BW10" s="39">
+      <c r="BW10" s="27">
         <v>19.122899999999998</v>
       </c>
-      <c r="BX10" s="33">
+      <c r="BX10" s="38">
         <v>29.582099999999997</v>
       </c>
-      <c r="BY10" s="33">
+      <c r="BY10" s="38">
         <v>40.718599999999995</v>
       </c>
-      <c r="BZ10" s="39">
+      <c r="BZ10" s="27">
         <v>51.2</v>
       </c>
-      <c r="CA10" s="39">
+      <c r="CA10" s="27">
         <v>64.265199999999993</v>
       </c>
-      <c r="CB10" s="39">
+      <c r="CB10" s="27">
         <v>75.510999999999996</v>
       </c>
-      <c r="CC10" s="40">
+      <c r="CC10" s="10">
         <v>87.712999999999994</v>
       </c>
-      <c r="CD10" s="39">
+      <c r="CD10" s="27">
         <v>100.87989999999999</v>
       </c>
-      <c r="CE10" s="39">
+      <c r="CE10" s="27">
         <v>111.67139999999999</v>
       </c>
-      <c r="CF10" s="39">
+      <c r="CF10" s="27">
         <v>122.9819</v>
       </c>
-      <c r="CG10" s="39">
+      <c r="CG10" s="27">
         <v>133.70870000000002</v>
       </c>
-      <c r="CH10" s="39">
+      <c r="CH10" s="27">
         <v>9.3017000000000003</v>
       </c>
-      <c r="CI10" s="39">
+      <c r="CI10" s="27">
         <v>19.236799999999999</v>
       </c>
-      <c r="CJ10" s="40">
+      <c r="CJ10" s="10">
         <v>30.529700000000002</v>
       </c>
-      <c r="CK10" s="33">
+      <c r="CK10" s="38">
         <v>43.996199999999995</v>
       </c>
-      <c r="CL10" s="39">
+      <c r="CL10" s="27">
         <v>57.659699999999994</v>
       </c>
-      <c r="CM10" s="39">
+      <c r="CM10" s="27">
         <v>72.757800000000003</v>
       </c>
-      <c r="CN10" s="39"/>
-[...4 lines deleted...]
-      <c r="CS10" s="39"/>
+      <c r="CN10" s="26">
+        <v>86.98060000000001</v>
+      </c>
+      <c r="CO10" s="10"/>
+      <c r="CP10" s="27"/>
+      <c r="CQ10" s="27"/>
+      <c r="CR10" s="27"/>
+      <c r="CS10" s="27"/>
     </row>
-    <row r="11" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="27">
         <v>7.5087999999999999</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="27">
         <v>13.8842</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="27">
         <v>22.387599999999999</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="27">
         <v>33.881399999999999</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="27">
         <v>45.455100000000009</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="27">
         <v>59.700600000000001</v>
       </c>
       <c r="H11" s="10">
         <v>76.543600000000012</v>
       </c>
       <c r="I11" s="10">
         <v>92.158600000000007</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="37">
         <v>104.4298</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="37">
         <v>114.78820000000002</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="37">
         <v>124.62230000000001</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M11" s="37">
         <v>134.5633</v>
       </c>
-      <c r="N11" s="9">
+      <c r="N11" s="27">
         <v>7.7065000000000001</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O11" s="27">
         <v>14.4054</v>
       </c>
-      <c r="P11" s="9">
+      <c r="P11" s="27">
         <v>26.051500000000001</v>
       </c>
-      <c r="Q11" s="9">
+      <c r="Q11" s="27">
         <v>37.914999999999999</v>
       </c>
-      <c r="R11" s="9">
+      <c r="R11" s="27">
         <v>48.660800000000002</v>
       </c>
-      <c r="S11" s="9">
+      <c r="S11" s="27">
         <v>61.877100000000006</v>
       </c>
       <c r="T11" s="10">
         <v>77.691600000000008</v>
       </c>
       <c r="U11" s="10">
         <v>93.707100000000011</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="36">
         <v>106.57510000000001</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="36">
         <v>117.8754</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="36">
         <v>127.6964</v>
       </c>
-      <c r="Y11" s="12">
+      <c r="Y11" s="37">
         <v>137.38460000000001</v>
       </c>
-      <c r="Z11" s="9">
+      <c r="Z11" s="27">
         <v>8.0572999999999997</v>
       </c>
-      <c r="AA11" s="9">
+      <c r="AA11" s="27">
         <v>16.828199999999995</v>
       </c>
-      <c r="AB11" s="14">
+      <c r="AB11" s="38">
         <v>28.2563</v>
       </c>
-      <c r="AC11" s="9">
+      <c r="AC11" s="27">
         <v>39.395099999999999</v>
       </c>
-      <c r="AD11" s="9">
+      <c r="AD11" s="27">
         <v>50.251100000000001</v>
       </c>
-      <c r="AE11" s="9">
+      <c r="AE11" s="27">
         <v>65.828999999999994</v>
       </c>
       <c r="AF11" s="10">
         <v>84.751000000000005</v>
       </c>
       <c r="AG11" s="10">
         <v>102.78530000000001</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH11" s="36">
         <v>116.6832</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI11" s="36">
         <v>127.04889999999999</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="36">
         <v>137.47859999999997</v>
       </c>
-      <c r="AK11" s="12">
+      <c r="AK11" s="37">
         <v>148.85170000000002</v>
       </c>
-      <c r="AL11" s="9">
+      <c r="AL11" s="27">
         <v>9.4072000000000013</v>
       </c>
-      <c r="AM11" s="9">
+      <c r="AM11" s="27">
         <v>17.0977</v>
       </c>
-      <c r="AN11" s="14">
+      <c r="AN11" s="38">
         <v>26.726899999999997</v>
       </c>
-      <c r="AO11" s="9">
+      <c r="AO11" s="27">
         <v>37.698100000000004</v>
       </c>
-      <c r="AP11" s="9">
+      <c r="AP11" s="27">
         <v>47.9223</v>
       </c>
-      <c r="AQ11" s="9">
+      <c r="AQ11" s="27">
         <v>61.802700000000002</v>
       </c>
-      <c r="AR11" s="9">
+      <c r="AR11" s="27">
         <v>78.026899999999998</v>
       </c>
-      <c r="AS11" s="26">
+      <c r="AS11" s="18">
         <v>96.713499999999996</v>
       </c>
-      <c r="AT11" s="26">
+      <c r="AT11" s="18">
         <v>110.38669999999999</v>
       </c>
-      <c r="AU11" s="9">
+      <c r="AU11" s="27">
         <v>121.1429</v>
       </c>
-      <c r="AV11" s="9">
+      <c r="AV11" s="27">
         <v>130.3151</v>
       </c>
-      <c r="AW11" s="9">
+      <c r="AW11" s="27">
         <v>139.80000000000001</v>
       </c>
-      <c r="AX11" s="31">
+      <c r="AX11" s="27">
         <v>7.9260999999999999</v>
       </c>
-      <c r="AY11" s="31">
+      <c r="AY11" s="27">
         <v>14.681299999999998</v>
       </c>
-      <c r="AZ11" s="33">
+      <c r="AZ11" s="38">
         <v>23.988499999999998</v>
       </c>
-      <c r="BA11" s="33">
+      <c r="BA11" s="38">
         <v>33.688499999999998</v>
       </c>
-      <c r="BB11" s="31">
+      <c r="BB11" s="27">
         <v>43.202300000000001</v>
       </c>
-      <c r="BC11" s="31">
+      <c r="BC11" s="27">
         <v>56.136900000000004</v>
       </c>
-      <c r="BD11" s="31">
+      <c r="BD11" s="27">
         <v>71.124499999999998</v>
       </c>
-      <c r="BE11" s="32">
+      <c r="BE11" s="10">
         <v>86.945300000000003</v>
       </c>
-      <c r="BF11" s="31">
+      <c r="BF11" s="27">
         <v>101.0608</v>
       </c>
-      <c r="BG11" s="31">
+      <c r="BG11" s="27">
         <v>111.6887</v>
       </c>
-      <c r="BH11" s="31">
+      <c r="BH11" s="27">
         <v>120.8802</v>
       </c>
-      <c r="BI11" s="31">
+      <c r="BI11" s="27">
         <v>131.19889999999998</v>
       </c>
-      <c r="BJ11" s="31">
+      <c r="BJ11" s="27">
         <v>8.0777000000000001</v>
       </c>
-      <c r="BK11" s="31">
+      <c r="BK11" s="27">
         <v>14.4842</v>
       </c>
-      <c r="BL11" s="33">
+      <c r="BL11" s="38">
         <v>22.080699999999997</v>
       </c>
-      <c r="BM11" s="33">
+      <c r="BM11" s="38">
         <v>30.629200000000001</v>
       </c>
-      <c r="BN11" s="31">
+      <c r="BN11" s="27">
         <v>41.896000000000001</v>
       </c>
-      <c r="BO11" s="31">
+      <c r="BO11" s="27">
         <v>56.514400000000002</v>
       </c>
-      <c r="BP11" s="31">
+      <c r="BP11" s="27">
         <v>75.01870000000001</v>
       </c>
-      <c r="BQ11" s="40">
+      <c r="BQ11" s="10">
         <v>89.553600000000003</v>
       </c>
-      <c r="BR11" s="39">
+      <c r="BR11" s="27">
         <v>101.21310000000001</v>
       </c>
-      <c r="BS11" s="39">
+      <c r="BS11" s="27">
         <v>109.4597</v>
       </c>
-      <c r="BT11" s="39">
+      <c r="BT11" s="27">
         <v>116.58669999999999</v>
       </c>
-      <c r="BU11" s="9">
+      <c r="BU11" s="27">
         <v>123.5872</v>
       </c>
-      <c r="BV11" s="39">
+      <c r="BV11" s="27">
         <v>4.6178999999999997</v>
       </c>
-      <c r="BW11" s="39">
+      <c r="BW11" s="27">
         <v>8.8022999999999989</v>
       </c>
-      <c r="BX11" s="33">
+      <c r="BX11" s="38">
         <v>15.080299999999999</v>
       </c>
-      <c r="BY11" s="33">
+      <c r="BY11" s="38">
         <v>21.776299999999999</v>
       </c>
-      <c r="BZ11" s="39">
+      <c r="BZ11" s="27">
         <v>28.8</v>
       </c>
-      <c r="CA11" s="39">
+      <c r="CA11" s="27">
         <v>39.466000000000001</v>
       </c>
-      <c r="CB11" s="39">
+      <c r="CB11" s="27">
         <v>53.276000000000003</v>
       </c>
-      <c r="CC11" s="40">
+      <c r="CC11" s="10">
         <v>68.165999999999997</v>
       </c>
-      <c r="CD11" s="39">
+      <c r="CD11" s="27">
         <v>79.542500000000004</v>
       </c>
-      <c r="CE11" s="39">
+      <c r="CE11" s="27">
         <v>86.870399999999989</v>
       </c>
-      <c r="CF11" s="39">
+      <c r="CF11" s="27">
         <v>94.088399999999993</v>
       </c>
-      <c r="CG11" s="39">
+      <c r="CG11" s="27">
         <v>102.7585</v>
       </c>
-      <c r="CH11" s="39">
+      <c r="CH11" s="27">
         <v>5.7831000000000001</v>
       </c>
-      <c r="CI11" s="39">
+      <c r="CI11" s="27">
         <v>11.9351</v>
       </c>
-      <c r="CJ11" s="40">
+      <c r="CJ11" s="10">
         <v>20.244199999999999</v>
       </c>
-      <c r="CK11" s="33">
+      <c r="CK11" s="38">
         <v>29.544599999999999</v>
       </c>
-      <c r="CL11" s="39">
+      <c r="CL11" s="27">
         <v>38.000399999999999</v>
       </c>
-      <c r="CM11" s="39">
+      <c r="CM11" s="27">
         <v>49.441499999999998</v>
       </c>
-      <c r="CN11" s="39"/>
-[...4 lines deleted...]
-      <c r="CS11" s="39"/>
+      <c r="CN11" s="26">
+        <v>63.891500000000001</v>
+      </c>
+      <c r="CO11" s="10"/>
+      <c r="CP11" s="27"/>
+      <c r="CQ11" s="27"/>
+      <c r="CR11" s="27"/>
+      <c r="CS11" s="27"/>
     </row>
-    <row r="12" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A12" s="8" t="s">
+    <row r="12" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="4" t="s">
-[...122 lines deleted...]
-      <c r="AQ12" s="9">
+      <c r="B12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="L12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="M12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="N12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="O12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="R12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="S12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="T12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="U12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="V12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="W12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="X12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AM12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AN12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP12" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ12" s="27">
         <v>188.08449999999999</v>
       </c>
-      <c r="AR12" s="9">
+      <c r="AR12" s="27">
         <v>217.2338</v>
       </c>
-      <c r="AS12" s="26">
+      <c r="AS12" s="18">
         <v>250.1413</v>
       </c>
-      <c r="AT12" s="26">
+      <c r="AT12" s="18">
         <v>281.34550000000002</v>
       </c>
-      <c r="AU12" s="9">
+      <c r="AU12" s="27">
         <v>314.84270000000004</v>
       </c>
-      <c r="AV12" s="9">
+      <c r="AV12" s="27">
         <v>349.87109999999996</v>
       </c>
-      <c r="AW12" s="9">
+      <c r="AW12" s="27">
         <v>384.8</v>
       </c>
-      <c r="AX12" s="32">
+      <c r="AX12" s="10">
         <v>26.216000000000001</v>
       </c>
-      <c r="AY12" s="32">
+      <c r="AY12" s="10">
         <v>57.831000000000003</v>
       </c>
-      <c r="AZ12" s="32">
+      <c r="AZ12" s="10">
         <v>89.4405</v>
       </c>
-      <c r="BA12" s="32">
+      <c r="BA12" s="10">
         <v>122.50389999999999</v>
       </c>
-      <c r="BB12" s="32">
+      <c r="BB12" s="10">
         <v>151.88879999999997</v>
       </c>
-      <c r="BC12" s="31">
+      <c r="BC12" s="27">
         <v>184.15039999999999</v>
       </c>
-      <c r="BD12" s="31">
+      <c r="BD12" s="27">
         <v>209.84810000000002</v>
       </c>
-      <c r="BE12" s="32">
+      <c r="BE12" s="10">
         <v>235.15570000000002</v>
       </c>
-      <c r="BF12" s="31">
+      <c r="BF12" s="27">
         <v>261.17039999999997</v>
       </c>
-      <c r="BG12" s="31">
+      <c r="BG12" s="27">
         <v>288.85209999999995</v>
       </c>
-      <c r="BH12" s="31">
+      <c r="BH12" s="27">
         <v>315.77850000000001</v>
       </c>
-      <c r="BI12" s="31">
+      <c r="BI12" s="27">
         <v>341.44069999999999</v>
       </c>
-      <c r="BJ12" s="32">
+      <c r="BJ12" s="10">
         <v>26.494800000000001</v>
       </c>
-      <c r="BK12" s="32">
+      <c r="BK12" s="10">
         <v>52.363500000000002</v>
       </c>
-      <c r="BL12" s="32">
+      <c r="BL12" s="10">
         <v>79.365100000000012</v>
       </c>
-      <c r="BM12" s="32">
+      <c r="BM12" s="10">
         <v>105.64689999999999</v>
       </c>
-      <c r="BN12" s="32">
+      <c r="BN12" s="10">
         <v>134.73880000000003</v>
       </c>
-      <c r="BO12" s="31">
+      <c r="BO12" s="27">
         <v>163.23429999999999</v>
       </c>
-      <c r="BP12" s="31">
+      <c r="BP12" s="27">
         <v>189.292</v>
       </c>
-      <c r="BQ12" s="40">
+      <c r="BQ12" s="10">
         <v>216.4614</v>
       </c>
-      <c r="BR12" s="39">
+      <c r="BR12" s="27">
         <v>245.87820000000002</v>
       </c>
-      <c r="BS12" s="39">
+      <c r="BS12" s="27">
         <v>275.16339999999997</v>
       </c>
-      <c r="BT12" s="39">
+      <c r="BT12" s="27">
         <v>302.17500000000001</v>
       </c>
-      <c r="BU12" s="9">
+      <c r="BU12" s="27">
         <v>329.83199999999999</v>
       </c>
-      <c r="BV12" s="40">
+      <c r="BV12" s="10">
         <v>25.193800000000003</v>
       </c>
-      <c r="BW12" s="40">
+      <c r="BW12" s="10">
         <v>53.855700000000006</v>
       </c>
-      <c r="BX12" s="40">
+      <c r="BX12" s="10">
         <v>80.945399999999992</v>
       </c>
-      <c r="BY12" s="40">
+      <c r="BY12" s="10">
         <v>110.7325</v>
       </c>
-      <c r="BZ12" s="40">
+      <c r="BZ12" s="10">
         <v>137.80000000000001</v>
       </c>
-      <c r="CA12" s="39">
+      <c r="CA12" s="27">
         <v>165.7834</v>
       </c>
-      <c r="CB12" s="39">
+      <c r="CB12" s="27">
         <v>193.7706</v>
       </c>
-      <c r="CC12" s="40">
+      <c r="CC12" s="10">
         <v>223.5412</v>
       </c>
-      <c r="CD12" s="39">
+      <c r="CD12" s="27">
         <v>253.6944</v>
       </c>
-      <c r="CE12" s="39">
+      <c r="CE12" s="27">
         <v>279.44709999999998</v>
       </c>
-      <c r="CF12" s="39">
+      <c r="CF12" s="27">
         <v>304.38360000000006</v>
       </c>
-      <c r="CG12" s="39">
+      <c r="CG12" s="27">
         <v>331.85300000000001</v>
       </c>
-      <c r="CH12" s="40">
+      <c r="CH12" s="10">
         <v>25.608700000000002</v>
       </c>
-      <c r="CI12" s="40">
+      <c r="CI12" s="10">
         <v>56.430099999999996</v>
       </c>
-      <c r="CJ12" s="40">
+      <c r="CJ12" s="10">
         <v>85.373800000000003</v>
       </c>
-      <c r="CK12" s="40">
+      <c r="CK12" s="10">
         <v>115.95689999999999</v>
       </c>
-      <c r="CL12" s="40">
+      <c r="CL12" s="10">
         <v>144.98500000000001</v>
       </c>
-      <c r="CM12" s="39">
+      <c r="CM12" s="27">
         <v>173.8348</v>
       </c>
-      <c r="CN12" s="39"/>
-[...4 lines deleted...]
-      <c r="CS12" s="39"/>
+      <c r="CN12" s="26">
+        <v>203.81</v>
+      </c>
+      <c r="CO12" s="10"/>
+      <c r="CP12" s="27"/>
+      <c r="CQ12" s="27"/>
+      <c r="CR12" s="27"/>
+      <c r="CS12" s="27"/>
     </row>
-    <row r="13" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A13" s="8" t="s">
+    <row r="13" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="27">
         <v>59.219300000000004</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="27">
         <v>111.6309</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="27">
         <v>171.42660000000004</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="27">
         <v>233.19749999999996</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="27">
         <v>296.48710000000005</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="27">
         <v>360.44749999999999</v>
       </c>
       <c r="H13" s="10">
         <v>423.36309999999997</v>
       </c>
       <c r="I13" s="10">
         <v>489.05249999999995</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="37">
         <v>555.14280000000008</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="37">
         <v>618.99160000000006</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="37">
         <v>682.13119999999992</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="37">
         <v>747.97669999999994</v>
       </c>
-      <c r="N13" s="9">
+      <c r="N13" s="27">
         <v>53.365699999999997</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O13" s="27">
         <v>100.99879999999999</v>
       </c>
-      <c r="P13" s="9">
+      <c r="P13" s="27">
         <v>154.51129999999998</v>
       </c>
-      <c r="Q13" s="9">
+      <c r="Q13" s="27">
         <v>209.69370000000001</v>
       </c>
-      <c r="R13" s="9">
+      <c r="R13" s="27">
         <v>270.13729999999998</v>
       </c>
-      <c r="S13" s="9">
+      <c r="S13" s="27">
         <v>329.15739999999994</v>
       </c>
       <c r="T13" s="10">
         <v>388.43099999999998</v>
       </c>
       <c r="U13" s="10">
         <v>450.88279999999997</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="36">
         <v>502.63190000000003</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="36">
         <v>555.21019999999999</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="36">
         <v>607.64560000000006</v>
       </c>
-      <c r="Y13" s="12">
+      <c r="Y13" s="37">
         <v>664.26330000000007</v>
       </c>
-      <c r="Z13" s="9">
+      <c r="Z13" s="27">
         <v>52.216999999999999</v>
       </c>
-      <c r="AA13" s="9">
+      <c r="AA13" s="27">
         <v>99.629500000000021</v>
       </c>
-      <c r="AB13" s="14">
+      <c r="AB13" s="38">
         <v>157.75960000000001</v>
       </c>
-      <c r="AC13" s="9">
+      <c r="AC13" s="27">
         <v>213.32219999999998</v>
       </c>
-      <c r="AD13" s="9">
+      <c r="AD13" s="27">
         <v>270.26610000000005</v>
       </c>
-      <c r="AE13" s="9">
+      <c r="AE13" s="27">
         <v>326.94420000000002</v>
       </c>
       <c r="AF13" s="10">
         <v>384.81870000000004</v>
       </c>
       <c r="AG13" s="10">
         <v>443.27130000000005</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH13" s="36">
         <v>499.56299999999999</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI13" s="36">
         <v>553.13290000000006</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ13" s="36">
         <v>600.97339999999997</v>
       </c>
-      <c r="AK13" s="12">
+      <c r="AK13" s="37">
         <v>650.89919999999995</v>
       </c>
-      <c r="AL13" s="9">
+      <c r="AL13" s="27">
         <v>46.241199999999999</v>
       </c>
-      <c r="AM13" s="9">
+      <c r="AM13" s="27">
         <v>91.067599999999999</v>
       </c>
-      <c r="AN13" s="14">
+      <c r="AN13" s="38">
         <v>144.2098</v>
       </c>
-      <c r="AO13" s="9">
+      <c r="AO13" s="27">
         <v>193.30170000000001</v>
       </c>
-      <c r="AP13" s="9">
+      <c r="AP13" s="27">
         <v>245.767</v>
       </c>
-      <c r="AQ13" s="9">
+      <c r="AQ13" s="27">
         <v>294.82089999999994</v>
       </c>
-      <c r="AR13" s="9">
+      <c r="AR13" s="27">
         <v>355.55990000000003</v>
       </c>
-      <c r="AS13" s="26">
+      <c r="AS13" s="18">
         <v>414.93619999999999</v>
       </c>
-      <c r="AT13" s="26">
+      <c r="AT13" s="18">
         <v>472.87220000000002</v>
       </c>
-      <c r="AU13" s="9">
+      <c r="AU13" s="27">
         <v>531.77440000000001</v>
       </c>
-      <c r="AV13" s="9">
+      <c r="AV13" s="27">
         <v>589.5261999999999</v>
       </c>
-      <c r="AW13" s="9">
+      <c r="AW13" s="27">
         <v>652.29999999999995</v>
       </c>
-      <c r="AX13" s="31">
+      <c r="AX13" s="27">
         <v>53.014300000000006</v>
       </c>
-      <c r="AY13" s="31">
+      <c r="AY13" s="27">
         <v>104.23950000000001</v>
       </c>
-      <c r="AZ13" s="33">
+      <c r="AZ13" s="38">
         <v>160.74189999999999</v>
       </c>
-      <c r="BA13" s="33">
+      <c r="BA13" s="38">
         <v>216.43689999999998</v>
       </c>
-      <c r="BB13" s="31">
+      <c r="BB13" s="27">
         <v>272.73250000000002</v>
       </c>
-      <c r="BC13" s="31">
+      <c r="BC13" s="27">
         <v>326.44740000000002</v>
       </c>
-      <c r="BD13" s="31">
+      <c r="BD13" s="27">
         <v>384.19440000000003</v>
       </c>
-      <c r="BE13" s="32">
+      <c r="BE13" s="10">
         <v>441.81309999999996</v>
       </c>
-      <c r="BF13" s="31">
+      <c r="BF13" s="27">
         <v>498.02719999999999</v>
       </c>
-      <c r="BG13" s="31">
+      <c r="BG13" s="27">
         <v>556.28700000000003</v>
       </c>
-      <c r="BH13" s="31">
+      <c r="BH13" s="27">
         <v>612.94290000000001</v>
       </c>
-      <c r="BI13" s="31">
+      <c r="BI13" s="27">
         <v>671.92730000000006</v>
       </c>
-      <c r="BJ13" s="31">
+      <c r="BJ13" s="27">
         <v>53.229800000000004</v>
       </c>
-      <c r="BK13" s="31">
+      <c r="BK13" s="27">
         <v>105.3853</v>
       </c>
-      <c r="BL13" s="33">
+      <c r="BL13" s="38">
         <v>162.3278</v>
       </c>
-      <c r="BM13" s="33">
+      <c r="BM13" s="38">
         <v>214.9759</v>
       </c>
-      <c r="BN13" s="31">
+      <c r="BN13" s="27">
         <v>268.33429999999998</v>
       </c>
-      <c r="BO13" s="31">
+      <c r="BO13" s="27">
         <v>321.39460000000003</v>
       </c>
-      <c r="BP13" s="31">
+      <c r="BP13" s="27">
         <v>375.43309999999997</v>
       </c>
-      <c r="BQ13" s="40">
+      <c r="BQ13" s="10">
         <v>429.60809999999998</v>
       </c>
-      <c r="BR13" s="39">
+      <c r="BR13" s="27">
         <v>478.45010000000002</v>
       </c>
-      <c r="BS13" s="39">
+      <c r="BS13" s="27">
         <v>526.95359999999994</v>
       </c>
-      <c r="BT13" s="39">
+      <c r="BT13" s="27">
         <v>573.94869999999992</v>
       </c>
-      <c r="BU13" s="9">
+      <c r="BU13" s="27">
         <v>625.03730000000007</v>
       </c>
-      <c r="BV13" s="39">
+      <c r="BV13" s="27">
         <v>50.601099999999995</v>
       </c>
-      <c r="BW13" s="39">
+      <c r="BW13" s="27">
         <v>92.506799999999998</v>
       </c>
-      <c r="BX13" s="33">
+      <c r="BX13" s="38">
         <v>139.3237</v>
       </c>
-      <c r="BY13" s="33">
+      <c r="BY13" s="38">
         <v>193.697</v>
       </c>
-      <c r="BZ13" s="39">
+      <c r="BZ13" s="27">
         <v>247.9</v>
       </c>
-      <c r="CA13" s="39">
+      <c r="CA13" s="27">
         <v>303.98290000000003</v>
       </c>
-      <c r="CB13" s="39">
+      <c r="CB13" s="27">
         <v>358.96770000000004</v>
       </c>
-      <c r="CC13" s="40">
+      <c r="CC13" s="10">
         <v>413.39759999999995</v>
       </c>
-      <c r="CD13" s="39">
+      <c r="CD13" s="27">
         <v>464.09540000000004</v>
       </c>
-      <c r="CE13" s="39">
+      <c r="CE13" s="27">
         <v>516.03769999999997</v>
       </c>
-      <c r="CF13" s="39">
+      <c r="CF13" s="27">
         <v>568.1656999999999</v>
       </c>
-      <c r="CG13" s="39">
+      <c r="CG13" s="27">
         <v>627.99119999999994</v>
       </c>
-      <c r="CH13" s="39">
+      <c r="CH13" s="27">
         <v>50.6785</v>
       </c>
-      <c r="CI13" s="39">
+      <c r="CI13" s="27">
         <v>97.719399999999993</v>
       </c>
-      <c r="CJ13" s="40">
+      <c r="CJ13" s="10">
         <v>149.26349999999999</v>
       </c>
-      <c r="CK13" s="33">
+      <c r="CK13" s="38">
         <v>199.32899999999998</v>
       </c>
-      <c r="CL13" s="39">
+      <c r="CL13" s="27">
         <v>253.56120000000001</v>
       </c>
-      <c r="CM13" s="39">
+      <c r="CM13" s="27">
         <v>310.15820000000002</v>
       </c>
-      <c r="CN13" s="39"/>
-[...4 lines deleted...]
-      <c r="CS13" s="39"/>
+      <c r="CN13" s="26">
+        <v>369.46370000000002</v>
+      </c>
+      <c r="CO13" s="10"/>
+      <c r="CP13" s="27"/>
+      <c r="CQ13" s="27"/>
+      <c r="CR13" s="27"/>
+      <c r="CS13" s="27"/>
     </row>
-    <row r="14" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A14" s="8" t="s">
+    <row r="14" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="27">
         <v>44.4069</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="27">
         <v>86.4011</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="27">
         <v>156.70239999999998</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="27">
         <v>218.6234</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="27">
         <v>272.87040000000002</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="27">
         <v>330.10069999999996</v>
       </c>
       <c r="H14" s="10">
         <v>387.77709999999996</v>
       </c>
       <c r="I14" s="10">
         <v>449.7586</v>
       </c>
-      <c r="J14" s="12">
+      <c r="J14" s="37">
         <v>501.76209999999998</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="37">
         <v>539.61320000000012</v>
       </c>
-      <c r="L14" s="12">
+      <c r="L14" s="37">
         <v>589.50490000000002</v>
       </c>
-      <c r="M14" s="12">
+      <c r="M14" s="37">
         <v>643.83859999999993</v>
       </c>
-      <c r="N14" s="9">
+      <c r="N14" s="27">
         <v>41.586700000000008</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="27">
         <v>81.306399999999996</v>
       </c>
-      <c r="P14" s="9">
+      <c r="P14" s="27">
         <v>149.19540000000003</v>
       </c>
-      <c r="Q14" s="9">
+      <c r="Q14" s="27">
         <v>210.04220000000001</v>
       </c>
-      <c r="R14" s="9">
+      <c r="R14" s="27">
         <v>263.4228</v>
       </c>
-      <c r="S14" s="9">
+      <c r="S14" s="27">
         <v>322.53190000000001</v>
       </c>
       <c r="T14" s="10">
         <v>382.99290000000002</v>
       </c>
       <c r="U14" s="10">
         <v>446.91080000000005</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="36">
         <v>499.24619999999999</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="36">
         <v>529.65320000000008</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="36">
         <v>572.20660000000009</v>
       </c>
-      <c r="Y14" s="12">
+      <c r="Y14" s="37">
         <v>616.33640000000003</v>
       </c>
-      <c r="Z14" s="9">
+      <c r="Z14" s="27">
         <v>32.616900000000001</v>
       </c>
-      <c r="AA14" s="9">
+      <c r="AA14" s="27">
         <v>64.194199999999995</v>
       </c>
-      <c r="AB14" s="14">
+      <c r="AB14" s="38">
         <v>125.03789999999999</v>
       </c>
-      <c r="AC14" s="9">
+      <c r="AC14" s="27">
         <v>179.7175</v>
       </c>
-      <c r="AD14" s="9">
+      <c r="AD14" s="27">
         <v>228.83789999999999</v>
       </c>
-      <c r="AE14" s="9">
+      <c r="AE14" s="27">
         <v>285.21290000000005</v>
       </c>
       <c r="AF14" s="10">
         <v>344.50969999999995</v>
       </c>
       <c r="AG14" s="10">
         <v>402.96039999999999</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH14" s="36">
         <v>450.68220000000002</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AI14" s="36">
         <v>490.70350000000002</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ14" s="36">
         <v>543.28829999999994</v>
       </c>
-      <c r="AK14" s="12">
+      <c r="AK14" s="37">
         <v>599.25790000000006</v>
       </c>
-      <c r="AL14" s="9">
+      <c r="AL14" s="27">
         <v>40.599899999999998</v>
       </c>
-      <c r="AM14" s="9">
+      <c r="AM14" s="27">
         <v>74.021299999999997</v>
       </c>
-      <c r="AN14" s="14">
+      <c r="AN14" s="38">
         <v>134.25539999999998</v>
       </c>
-      <c r="AO14" s="9">
+      <c r="AO14" s="27">
         <v>187.13</v>
       </c>
-      <c r="AP14" s="9">
+      <c r="AP14" s="27">
         <v>239.0188</v>
       </c>
-      <c r="AQ14" s="9">
+      <c r="AQ14" s="27">
         <v>294.62620000000004</v>
       </c>
-      <c r="AR14" s="9">
+      <c r="AR14" s="27">
         <v>350.2833</v>
       </c>
-      <c r="AS14" s="26">
+      <c r="AS14" s="18">
         <v>404.87729999999999</v>
       </c>
-      <c r="AT14" s="26">
+      <c r="AT14" s="18">
         <v>450.0976</v>
       </c>
-      <c r="AU14" s="9">
+      <c r="AU14" s="27">
         <v>483.16439999999994</v>
       </c>
-      <c r="AV14" s="9">
+      <c r="AV14" s="27">
         <v>529.57819999999992</v>
       </c>
-      <c r="AW14" s="9">
+      <c r="AW14" s="27">
         <v>573.6</v>
       </c>
-      <c r="AX14" s="31">
+      <c r="AX14" s="27">
         <v>28.2089</v>
       </c>
-      <c r="AY14" s="31">
+      <c r="AY14" s="27">
         <v>60.842199999999998</v>
       </c>
-      <c r="AZ14" s="33">
+      <c r="AZ14" s="38">
         <v>90.183999999999997</v>
       </c>
-      <c r="BA14" s="33">
+      <c r="BA14" s="38">
         <v>115.9562</v>
       </c>
-      <c r="BB14" s="31">
+      <c r="BB14" s="27">
         <v>144.95870000000002</v>
       </c>
-      <c r="BC14" s="31">
+      <c r="BC14" s="27">
         <v>172.51729999999998</v>
       </c>
-      <c r="BD14" s="31">
+      <c r="BD14" s="27">
         <v>200.48150000000001</v>
       </c>
-      <c r="BE14" s="32">
+      <c r="BE14" s="10">
         <v>229.3494</v>
       </c>
-      <c r="BF14" s="31">
+      <c r="BF14" s="27">
         <v>258.04059999999998</v>
       </c>
-      <c r="BG14" s="31">
+      <c r="BG14" s="27">
         <v>288.8202</v>
       </c>
-      <c r="BH14" s="31">
+      <c r="BH14" s="27">
         <v>322.9366</v>
       </c>
-      <c r="BI14" s="31">
+      <c r="BI14" s="27">
         <v>359.47750000000002</v>
       </c>
-      <c r="BJ14" s="31">
+      <c r="BJ14" s="27">
         <v>35.614200000000004</v>
       </c>
-      <c r="BK14" s="31">
+      <c r="BK14" s="27">
         <v>66.593199999999996</v>
       </c>
-      <c r="BL14" s="33">
+      <c r="BL14" s="38">
         <v>104.58239999999999</v>
       </c>
-      <c r="BM14" s="33">
+      <c r="BM14" s="38">
         <v>137.8278</v>
       </c>
-      <c r="BN14" s="31">
+      <c r="BN14" s="27">
         <v>163.25480000000002</v>
       </c>
-      <c r="BO14" s="31">
+      <c r="BO14" s="27">
         <v>191.99379999999999</v>
       </c>
-      <c r="BP14" s="31">
+      <c r="BP14" s="27">
         <v>225.18269999999998</v>
       </c>
-      <c r="BQ14" s="40">
+      <c r="BQ14" s="10">
         <v>259.65750000000003</v>
       </c>
-      <c r="BR14" s="39">
+      <c r="BR14" s="27">
         <v>293.57340000000005</v>
       </c>
-      <c r="BS14" s="39">
+      <c r="BS14" s="27">
         <v>326.89189999999996</v>
       </c>
-      <c r="BT14" s="39">
+      <c r="BT14" s="27">
         <v>360.74579999999997</v>
       </c>
-      <c r="BU14" s="9">
+      <c r="BU14" s="27">
         <v>392.15870000000001</v>
       </c>
-      <c r="BV14" s="39">
+      <c r="BV14" s="27">
         <v>33.270699999999998</v>
       </c>
-      <c r="BW14" s="39">
+      <c r="BW14" s="27">
         <v>58.468699999999998</v>
       </c>
-      <c r="BX14" s="33">
+      <c r="BX14" s="38">
         <v>86.811999999999998</v>
       </c>
-      <c r="BY14" s="33">
+      <c r="BY14" s="38">
         <v>121.6905</v>
       </c>
-      <c r="BZ14" s="39">
+      <c r="BZ14" s="27">
         <v>157.1</v>
       </c>
-      <c r="CA14" s="39">
+      <c r="CA14" s="27">
         <v>190.48929999999999</v>
       </c>
-      <c r="CB14" s="39">
+      <c r="CB14" s="27">
         <v>222.6866</v>
       </c>
-      <c r="CC14" s="40">
+      <c r="CC14" s="10">
         <v>255.381</v>
       </c>
-      <c r="CD14" s="39">
+      <c r="CD14" s="27">
         <v>288.05520000000001</v>
       </c>
-      <c r="CE14" s="39">
+      <c r="CE14" s="27">
         <v>319.21370000000007</v>
       </c>
-      <c r="CF14" s="39">
+      <c r="CF14" s="27">
         <v>353.42309999999998</v>
       </c>
-      <c r="CG14" s="39">
+      <c r="CG14" s="27">
         <v>393.38850000000008</v>
       </c>
-      <c r="CH14" s="39">
+      <c r="CH14" s="27">
         <v>31.465799999999998</v>
       </c>
-      <c r="CI14" s="39">
+      <c r="CI14" s="27">
         <v>60.791899999999998</v>
       </c>
-      <c r="CJ14" s="40">
+      <c r="CJ14" s="10">
         <v>95.4773</v>
       </c>
-      <c r="CK14" s="33">
+      <c r="CK14" s="38">
         <v>131.19829999999999</v>
       </c>
-      <c r="CL14" s="39">
+      <c r="CL14" s="27">
         <v>160.62879999999998</v>
       </c>
-      <c r="CM14" s="39">
+      <c r="CM14" s="27">
         <v>198.23839999999998</v>
       </c>
-      <c r="CN14" s="39"/>
-[...4 lines deleted...]
-      <c r="CS14" s="39"/>
+      <c r="CN14" s="26">
+        <v>227.29249999999999</v>
+      </c>
+      <c r="CO14" s="10"/>
+      <c r="CP14" s="27"/>
+      <c r="CQ14" s="27"/>
+      <c r="CR14" s="27"/>
+      <c r="CS14" s="27"/>
     </row>
-    <row r="15" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A15" s="8" t="s">
+    <row r="15" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="27">
         <v>0.58129999999999993</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="27">
         <v>1.1749000000000001</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="27">
         <v>1.6730999999999998</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="27">
         <v>2.3709000000000002</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="27">
         <v>3.1249000000000002</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="27">
         <v>3.8833000000000002</v>
       </c>
       <c r="H15" s="10">
         <v>4.6890000000000001</v>
       </c>
       <c r="I15" s="10">
         <v>5.4978999999999996</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J15" s="37">
         <v>6.3837000000000002</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="37">
         <v>7.1522999999999994</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L15" s="37">
         <v>7.8402000000000012</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M15" s="37">
         <v>8.5295000000000005</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N15" s="27">
         <v>0.28870000000000001</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O15" s="27">
         <v>0.60299999999999998</v>
       </c>
-      <c r="P15" s="9">
+      <c r="P15" s="27">
         <v>0.9254</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="Q15" s="27">
         <v>1.4572000000000001</v>
       </c>
-      <c r="R15" s="9">
+      <c r="R15" s="27">
         <v>2.0436000000000001</v>
       </c>
-      <c r="S15" s="9">
+      <c r="S15" s="27">
         <v>2.6951999999999998</v>
       </c>
-      <c r="T15" s="15">
+      <c r="T15" s="39">
         <v>3.6128999999999998</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U15" s="39">
         <v>4.5586000000000002</v>
       </c>
-      <c r="V15" s="16">
+      <c r="V15" s="40">
         <v>5.5747</v>
       </c>
-      <c r="W15" s="16">
+      <c r="W15" s="40">
         <v>6.2718999999999996</v>
       </c>
-      <c r="X15" s="16">
+      <c r="X15" s="40">
         <v>6.8856000000000002</v>
       </c>
-      <c r="Y15" s="24">
+      <c r="Y15" s="41">
         <v>7.5662000000000003</v>
       </c>
-      <c r="Z15" s="9">
+      <c r="Z15" s="27">
         <v>0.37460000000000004</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AA15" s="27">
         <v>0.77429999999999999</v>
       </c>
-      <c r="AB15" s="14">
+      <c r="AB15" s="38">
         <v>1.1876</v>
       </c>
-      <c r="AC15" s="9">
+      <c r="AC15" s="27">
         <v>1.8117000000000001</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AD15" s="27">
         <v>2.4908999999999999</v>
       </c>
-      <c r="AE15" s="9">
+      <c r="AE15" s="27">
         <v>3.2395</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF15" s="39">
         <v>4.0427999999999997</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG15" s="39">
         <v>4.8737999999999992</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="40">
         <v>5.7489999999999997</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="40">
         <v>6.5301</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AJ15" s="40">
         <v>7.2232000000000003</v>
       </c>
-      <c r="AK15" s="24">
+      <c r="AK15" s="41">
         <v>7.9218000000000002</v>
       </c>
-      <c r="AL15" s="9">
+      <c r="AL15" s="27">
         <v>0.3579</v>
       </c>
-      <c r="AM15" s="9">
+      <c r="AM15" s="27">
         <v>0.75090000000000001</v>
       </c>
-      <c r="AN15" s="14">
+      <c r="AN15" s="38">
         <v>1.1734</v>
       </c>
-      <c r="AO15" s="9">
+      <c r="AO15" s="27">
         <v>1.8340999999999998</v>
       </c>
-      <c r="AP15" s="9">
+      <c r="AP15" s="27">
         <v>2.5514000000000001</v>
       </c>
-      <c r="AQ15" s="9">
+      <c r="AQ15" s="27">
         <v>3.3386</v>
       </c>
-      <c r="AR15" s="9">
+      <c r="AR15" s="27">
         <v>4.1671000000000005</v>
       </c>
-      <c r="AS15" s="26">
+      <c r="AS15" s="18">
         <v>5.0052000000000003</v>
       </c>
-      <c r="AT15" s="26">
+      <c r="AT15" s="18">
         <v>5.8869999999999996</v>
       </c>
-      <c r="AU15" s="9">
+      <c r="AU15" s="27">
         <v>6.6783000000000001</v>
       </c>
-      <c r="AV15" s="9">
+      <c r="AV15" s="27">
         <v>7.3798000000000004</v>
       </c>
-      <c r="AW15" s="9">
+      <c r="AW15" s="27">
         <v>8.1</v>
       </c>
-      <c r="AX15" s="31">
+      <c r="AX15" s="27">
         <v>0.28749999999999998</v>
       </c>
-      <c r="AY15" s="31">
+      <c r="AY15" s="27">
         <v>0.62529999999999997</v>
       </c>
-      <c r="AZ15" s="33">
+      <c r="AZ15" s="38">
         <v>0.96739999999999993</v>
       </c>
-      <c r="BA15" s="33">
+      <c r="BA15" s="38">
         <v>1.5515000000000001</v>
       </c>
-      <c r="BB15" s="31">
+      <c r="BB15" s="27">
         <v>2.1889000000000003</v>
       </c>
-      <c r="BC15" s="31">
+      <c r="BC15" s="27">
         <v>2.9413</v>
       </c>
-      <c r="BD15" s="31">
+      <c r="BD15" s="27">
         <v>3.7315</v>
       </c>
-      <c r="BE15" s="32">
+      <c r="BE15" s="10">
         <v>4.5060000000000002</v>
       </c>
-      <c r="BF15" s="31">
+      <c r="BF15" s="27">
         <v>5.3567</v>
       </c>
-      <c r="BG15" s="31">
+      <c r="BG15" s="27">
         <v>6.1141000000000005</v>
       </c>
-      <c r="BH15" s="31">
+      <c r="BH15" s="27">
         <v>6.7794999999999996</v>
       </c>
-      <c r="BI15" s="31">
+      <c r="BI15" s="27">
         <v>7.5116000000000005</v>
       </c>
-      <c r="BJ15" s="31">
+      <c r="BJ15" s="27">
         <v>0.30760000000000004</v>
       </c>
-      <c r="BK15" s="31">
+      <c r="BK15" s="27">
         <v>0.61630000000000007</v>
       </c>
-      <c r="BL15" s="33">
+      <c r="BL15" s="38">
         <v>0.94489999999999996</v>
       </c>
-      <c r="BM15" s="33">
+      <c r="BM15" s="38">
         <v>1.5332999999999999</v>
       </c>
-      <c r="BN15" s="31">
+      <c r="BN15" s="27">
         <v>2.1537999999999999</v>
       </c>
-      <c r="BO15" s="31">
+      <c r="BO15" s="27">
         <v>3.0152999999999999</v>
       </c>
-      <c r="BP15" s="31">
+      <c r="BP15" s="27">
         <v>3.8125999999999998</v>
       </c>
-      <c r="BQ15" s="40">
+      <c r="BQ15" s="10">
         <v>4.5973000000000006</v>
       </c>
-      <c r="BR15" s="39">
+      <c r="BR15" s="27">
         <v>5.4604000000000008</v>
       </c>
-      <c r="BS15" s="39">
+      <c r="BS15" s="27">
         <v>6.2081</v>
       </c>
-      <c r="BT15" s="39">
+      <c r="BT15" s="27">
         <v>6.8792</v>
       </c>
-      <c r="BU15" s="9">
+      <c r="BU15" s="27">
         <v>7.5750000000000002</v>
       </c>
-      <c r="BV15" s="39">
+      <c r="BV15" s="27">
         <v>0.25900000000000001</v>
       </c>
-      <c r="BW15" s="39">
+      <c r="BW15" s="27">
         <v>0.61570000000000003</v>
       </c>
-      <c r="BX15" s="33">
+      <c r="BX15" s="38">
         <v>1.0429000000000002</v>
       </c>
-      <c r="BY15" s="33">
+      <c r="BY15" s="38">
         <v>1.7245999999999999</v>
       </c>
-      <c r="BZ15" s="39">
+      <c r="BZ15" s="27">
         <v>2.5</v>
       </c>
-      <c r="CA15" s="39">
+      <c r="CA15" s="27">
         <v>3.2999000000000001</v>
       </c>
-      <c r="CB15" s="39">
+      <c r="CB15" s="27">
         <v>4.1088000000000005</v>
       </c>
-      <c r="CC15" s="40">
+      <c r="CC15" s="10">
         <v>4.9596</v>
       </c>
-      <c r="CD15" s="39">
+      <c r="CD15" s="27">
         <v>5.8848000000000003</v>
       </c>
-      <c r="CE15" s="39">
+      <c r="CE15" s="27">
         <v>6.6952000000000007</v>
       </c>
-      <c r="CF15" s="39">
+      <c r="CF15" s="27">
         <v>7.4767000000000001</v>
       </c>
-      <c r="CG15" s="39">
+      <c r="CG15" s="27">
         <v>8.1137000000000015</v>
       </c>
-      <c r="CH15" s="39">
+      <c r="CH15" s="27">
         <v>0.38730000000000003</v>
       </c>
-      <c r="CI15" s="39">
+      <c r="CI15" s="27">
         <v>0.83350000000000002</v>
       </c>
-      <c r="CJ15" s="40">
+      <c r="CJ15" s="10">
         <v>1.2906</v>
       </c>
-      <c r="CK15" s="33">
+      <c r="CK15" s="38">
         <v>1.9855999999999998</v>
       </c>
-      <c r="CL15" s="39">
+      <c r="CL15" s="27">
         <v>2.7465000000000002</v>
       </c>
-      <c r="CM15" s="39">
+      <c r="CM15" s="27">
         <v>3.5909</v>
       </c>
-      <c r="CN15" s="39"/>
-[...4 lines deleted...]
-      <c r="CS15" s="39"/>
+      <c r="CN15" s="26">
+        <v>4.4146999999999998</v>
+      </c>
+      <c r="CO15" s="10"/>
+      <c r="CP15" s="27"/>
+      <c r="CQ15" s="27"/>
+      <c r="CR15" s="27"/>
+      <c r="CS15" s="27"/>
     </row>
-    <row r="16" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A16" s="8" t="s">
+    <row r="16" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="27">
         <v>0.78290000000000004</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="27">
         <v>1.4402000000000001</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="27">
         <v>2.2315999999999998</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="27">
         <v>3.04</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="27">
         <v>3.8231999999999999</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="27">
         <v>4.6218999999999992</v>
       </c>
       <c r="H16" s="10">
         <v>5.4508000000000001</v>
       </c>
       <c r="I16" s="10">
         <v>6.2391000000000005</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="37">
         <v>7.0129999999999999</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="37">
         <v>7.7896999999999998</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L16" s="37">
         <v>8.5678999999999998</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="37">
         <v>9.3353000000000002</v>
       </c>
-      <c r="N16" s="9">
+      <c r="N16" s="27">
         <v>0.75790000000000013</v>
       </c>
-      <c r="O16" s="9">
+      <c r="O16" s="27">
         <v>0.78979999999999995</v>
       </c>
-      <c r="P16" s="9">
+      <c r="P16" s="27">
         <v>0.83020000000000005</v>
       </c>
-      <c r="Q16" s="9">
+      <c r="Q16" s="27">
         <v>0.8882000000000001</v>
       </c>
-      <c r="R16" s="9">
+      <c r="R16" s="27">
         <v>0.94629999999999992</v>
       </c>
-      <c r="S16" s="9">
+      <c r="S16" s="27">
         <v>1.0449999999999999</v>
       </c>
-      <c r="T16" s="9">
+      <c r="T16" s="27">
         <v>1.1447000000000001</v>
       </c>
-      <c r="U16" s="9">
+      <c r="U16" s="27">
         <v>1.2078000000000002</v>
       </c>
-      <c r="V16" s="12">
+      <c r="V16" s="37">
         <v>1.2815000000000001</v>
       </c>
-      <c r="W16" s="12">
+      <c r="W16" s="37">
         <v>1.3555999999999999</v>
       </c>
-      <c r="X16" s="12">
+      <c r="X16" s="37">
         <v>1.4088000000000003</v>
       </c>
-      <c r="Y16" s="12">
+      <c r="Y16" s="37">
         <v>1.4511999999999998</v>
       </c>
-      <c r="Z16" s="9">
+      <c r="Z16" s="27">
         <v>3.2899999999999999E-2</v>
       </c>
-      <c r="AA16" s="9">
+      <c r="AA16" s="27">
         <v>6.4799999999999996E-2</v>
       </c>
-      <c r="AB16" s="14">
+      <c r="AB16" s="38">
         <v>0.1052</v>
       </c>
-      <c r="AC16" s="9">
+      <c r="AC16" s="27">
         <v>0.16319999999999998</v>
       </c>
-      <c r="AD16" s="9">
+      <c r="AD16" s="27">
         <v>0.2213</v>
       </c>
-      <c r="AE16" s="9">
+      <c r="AE16" s="27">
         <v>0.32</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AF16" s="27">
         <v>0.41969999999999996</v>
       </c>
-      <c r="AG16" s="9">
+      <c r="AG16" s="27">
         <v>0.4874</v>
       </c>
-      <c r="AH16" s="12">
+      <c r="AH16" s="37">
         <v>0.55649999999999999</v>
       </c>
-      <c r="AI16" s="12">
+      <c r="AI16" s="37">
         <v>0.63060000000000005</v>
       </c>
-      <c r="AJ16" s="12">
+      <c r="AJ16" s="37">
         <v>0.68380000000000007</v>
       </c>
-      <c r="AK16" s="12">
+      <c r="AK16" s="37">
         <v>0.72620000000000007</v>
       </c>
-      <c r="AL16" s="9">
+      <c r="AL16" s="27">
         <v>3.2899999999999999E-2</v>
       </c>
-      <c r="AM16" s="9">
+      <c r="AM16" s="27">
         <v>6.7799999999999999E-2</v>
       </c>
-      <c r="AN16" s="14">
+      <c r="AN16" s="38">
         <v>0.11120000000000001</v>
       </c>
-      <c r="AO16" s="9">
+      <c r="AO16" s="27">
         <v>0.17199999999999999</v>
       </c>
-      <c r="AP16" s="9">
+      <c r="AP16" s="27">
         <v>0.23289999999999997</v>
       </c>
-      <c r="AQ16" s="9">
+      <c r="AQ16" s="27">
         <v>0.33439999999999998</v>
       </c>
-      <c r="AR16" s="9">
+      <c r="AR16" s="27">
         <v>0.43689999999999996</v>
       </c>
-      <c r="AS16" s="26">
+      <c r="AS16" s="18">
         <v>0.50739999999999996</v>
       </c>
-      <c r="AT16" s="26">
+      <c r="AT16" s="18">
         <v>0.57929999999999993</v>
       </c>
-      <c r="AU16" s="9">
+      <c r="AU16" s="27">
         <v>0.65489999999999993</v>
       </c>
-      <c r="AV16" s="9">
+      <c r="AV16" s="27">
         <v>0.70960000000000001</v>
       </c>
-      <c r="AW16" s="9">
+      <c r="AW16" s="27">
         <v>0.8</v>
       </c>
-      <c r="AX16" s="31">
+      <c r="AX16" s="27">
         <v>2.9899999999999999E-2</v>
       </c>
-      <c r="AY16" s="31">
+      <c r="AY16" s="27">
         <v>6.1799999999999994E-2</v>
       </c>
-      <c r="AZ16" s="33">
+      <c r="AZ16" s="38">
         <v>0.10340000000000001</v>
       </c>
-      <c r="BA16" s="33">
+      <c r="BA16" s="38">
         <v>0.16119999999999998</v>
       </c>
-      <c r="BB16" s="31">
+      <c r="BB16" s="27">
         <v>0.21880000000000002</v>
       </c>
-      <c r="BC16" s="31">
+      <c r="BC16" s="27">
         <v>0.31610000000000005</v>
       </c>
-      <c r="BD16" s="31">
+      <c r="BD16" s="27">
         <v>0.40939999999999999</v>
       </c>
-      <c r="BE16" s="32">
+      <c r="BE16" s="10">
         <v>0.47110000000000002</v>
       </c>
-      <c r="BF16" s="31">
+      <c r="BF16" s="27">
         <v>0.53370000000000006</v>
       </c>
-      <c r="BG16" s="31">
+      <c r="BG16" s="27">
         <v>0.60250000000000004</v>
       </c>
-      <c r="BH16" s="31">
+      <c r="BH16" s="27">
         <v>0.65089999999999992</v>
       </c>
-      <c r="BI16" s="31">
+      <c r="BI16" s="27">
         <v>0.69210000000000005</v>
       </c>
-      <c r="BJ16" s="31">
+      <c r="BJ16" s="27">
         <v>3.3700000000000001E-2</v>
       </c>
-      <c r="BK16" s="31">
+      <c r="BK16" s="27">
         <v>6.1800000000000008E-2</v>
       </c>
-      <c r="BL16" s="33">
+      <c r="BL16" s="38">
         <v>0.10340000000000001</v>
       </c>
-      <c r="BM16" s="33">
+      <c r="BM16" s="38">
         <v>0.16120000000000001</v>
       </c>
-      <c r="BN16" s="31">
+      <c r="BN16" s="27">
         <v>0.21879999999999999</v>
       </c>
-      <c r="BO16" s="31">
+      <c r="BO16" s="27">
         <v>0.31609999999999999</v>
       </c>
-      <c r="BP16" s="31">
+      <c r="BP16" s="27">
         <v>0.40949999999999998</v>
       </c>
-      <c r="BQ16" s="40">
+      <c r="BQ16" s="10">
         <v>0.47360000000000002</v>
       </c>
-      <c r="BR16" s="39">
+      <c r="BR16" s="27">
         <v>0.53630000000000011</v>
       </c>
-      <c r="BS16" s="39">
+      <c r="BS16" s="27">
         <v>0.60530000000000006</v>
       </c>
-      <c r="BT16" s="39">
+      <c r="BT16" s="27">
         <v>0.65380000000000005</v>
       </c>
-      <c r="BU16" s="9">
+      <c r="BU16" s="27">
         <v>0.69489999999999996</v>
       </c>
-      <c r="BV16" s="39">
+      <c r="BV16" s="27">
         <v>3.0199999999999998E-2</v>
       </c>
-      <c r="BW16" s="39">
+      <c r="BW16" s="27">
         <v>5.6100000000000004E-2</v>
       </c>
-      <c r="BX16" s="33">
+      <c r="BX16" s="38">
         <v>9.4E-2</v>
       </c>
-      <c r="BY16" s="33">
+      <c r="BY16" s="38">
         <v>0.1462</v>
       </c>
-      <c r="BZ16" s="39">
+      <c r="BZ16" s="27">
         <v>0.2</v>
       </c>
-      <c r="CA16" s="39">
+      <c r="CA16" s="27">
         <v>0.28849999999999998</v>
       </c>
-      <c r="CB16" s="39">
+      <c r="CB16" s="27">
         <v>0.37630000000000002</v>
       </c>
-      <c r="CC16" s="40">
+      <c r="CC16" s="10">
         <v>0.4345</v>
       </c>
-      <c r="CD16" s="39">
+      <c r="CD16" s="27">
         <v>0.49180000000000001</v>
       </c>
-      <c r="CE16" s="39">
+      <c r="CE16" s="27">
         <v>0.55570000000000008</v>
       </c>
-      <c r="CF16" s="39">
+      <c r="CF16" s="27">
         <v>0.60050000000000003</v>
       </c>
-      <c r="CG16" s="39">
+      <c r="CG16" s="27">
         <v>0.64049999999999996</v>
       </c>
-      <c r="CH16" s="39">
+      <c r="CH16" s="27">
         <v>2.7800000000000002E-2</v>
       </c>
-      <c r="CI16" s="39">
+      <c r="CI16" s="27">
         <v>5.1700000000000003E-2</v>
       </c>
-      <c r="CJ16" s="40">
+      <c r="CJ16" s="10">
         <v>8.6800000000000002E-2</v>
       </c>
-      <c r="CK16" s="33">
+      <c r="CK16" s="38">
         <v>0.13500000000000001</v>
       </c>
-      <c r="CL16" s="39">
+      <c r="CL16" s="27">
         <v>0.18509999999999999</v>
       </c>
-      <c r="CM16" s="39">
+      <c r="CM16" s="27">
         <v>0.27360000000000001</v>
       </c>
-      <c r="CN16" s="39"/>
-[...4 lines deleted...]
-      <c r="CS16" s="39"/>
+      <c r="CN16" s="26">
+        <v>0.35960000000000003</v>
+      </c>
+      <c r="CO16" s="10"/>
+      <c r="CP16" s="27"/>
+      <c r="CQ16" s="27"/>
+      <c r="CR16" s="27"/>
+      <c r="CS16" s="27"/>
     </row>
-    <row r="17" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A17" s="8" t="s">
+    <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="27">
         <v>17.131699999999999</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="27">
         <v>33.712699999999998</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="27">
         <v>52.915900000000001</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="27">
         <v>73.415800000000004</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="27">
         <v>95.386800000000022</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="27">
         <v>117.816</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="10">
         <v>140.20920000000001</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="10">
         <v>163.20620000000002</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="37">
         <v>186.94470000000001</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="37">
         <v>208.66729999999998</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="37">
         <v>229.19289999999998</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="37">
         <v>248.07909999999998</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="27">
         <v>18.343499999999999</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="27">
         <v>36.624000000000002</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="27">
         <v>56.895499999999998</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="27">
         <v>77.723600000000005</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="27">
         <v>99.215299999999985</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="27">
         <v>121.8857</v>
       </c>
-      <c r="T17" s="9">
+      <c r="T17" s="27">
         <v>146.12319999999997</v>
       </c>
-      <c r="U17" s="9">
+      <c r="U17" s="27">
         <v>170.24679999999998</v>
       </c>
-      <c r="V17" s="12">
+      <c r="V17" s="37">
         <v>193.29270000000002</v>
       </c>
-      <c r="W17" s="12">
+      <c r="W17" s="37">
         <v>213.5729</v>
       </c>
-      <c r="X17" s="12">
+      <c r="X17" s="37">
         <v>234.25070000000002</v>
       </c>
-      <c r="Y17" s="12">
+      <c r="Y17" s="37">
         <v>253.89020000000002</v>
       </c>
-      <c r="Z17" s="13">
+      <c r="Z17" s="27">
         <v>19.152099999999997</v>
       </c>
-      <c r="AA17" s="13">
+      <c r="AA17" s="27">
         <v>36.389499999999998</v>
       </c>
-      <c r="AB17" s="14">
+      <c r="AB17" s="38">
         <v>55.390700000000002</v>
       </c>
-      <c r="AC17" s="13">
+      <c r="AC17" s="27">
         <v>76.272499999999994</v>
       </c>
-      <c r="AD17" s="13">
+      <c r="AD17" s="27">
         <v>99.978700000000018</v>
       </c>
-      <c r="AE17" s="13">
+      <c r="AE17" s="27">
         <v>123.84679999999999</v>
       </c>
-      <c r="AF17" s="9">
+      <c r="AF17" s="27">
         <v>148.93809999999996</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AG17" s="27">
         <v>173.47910000000002</v>
       </c>
-      <c r="AH17" s="12">
+      <c r="AH17" s="37">
         <v>197.52250000000001</v>
       </c>
-      <c r="AI17" s="12">
+      <c r="AI17" s="37">
         <v>217.90650000000002</v>
       </c>
-      <c r="AJ17" s="12">
+      <c r="AJ17" s="37">
         <v>236.52379999999999</v>
       </c>
-      <c r="AK17" s="12">
+      <c r="AK17" s="37">
         <v>254.40820000000002</v>
       </c>
-      <c r="AL17" s="13">
+      <c r="AL17" s="27">
         <v>18.6052</v>
       </c>
-      <c r="AM17" s="13">
+      <c r="AM17" s="27">
         <v>35.044499999999999</v>
       </c>
-      <c r="AN17" s="14">
+      <c r="AN17" s="38">
         <v>53.754299999999994</v>
       </c>
-      <c r="AO17" s="13">
+      <c r="AO17" s="27">
         <v>74.656399999999991</v>
       </c>
-      <c r="AP17" s="13">
+      <c r="AP17" s="27">
         <v>94.948599999999999</v>
       </c>
-      <c r="AQ17" s="13">
+      <c r="AQ17" s="27">
         <v>116.11069999999998</v>
       </c>
-      <c r="AR17" s="13">
+      <c r="AR17" s="27">
         <v>138.81970000000001</v>
       </c>
-      <c r="AS17" s="26">
+      <c r="AS17" s="18">
         <v>162.16829999999999</v>
       </c>
-      <c r="AT17" s="26">
+      <c r="AT17" s="18">
         <v>183.58040000000003</v>
       </c>
-      <c r="AU17" s="13">
+      <c r="AU17" s="27">
         <v>202.09189999999998</v>
       </c>
-      <c r="AV17" s="13">
+      <c r="AV17" s="27">
         <v>220.09029999999998</v>
       </c>
-      <c r="AW17" s="13">
+      <c r="AW17" s="27">
         <v>237.9</v>
       </c>
-      <c r="AX17" s="34">
+      <c r="AX17" s="27">
         <v>16.233799999999999</v>
       </c>
-      <c r="AY17" s="34">
+      <c r="AY17" s="27">
         <v>31.3948</v>
       </c>
-      <c r="AZ17" s="33">
+      <c r="AZ17" s="38">
         <v>48.5336</v>
       </c>
-      <c r="BA17" s="33">
+      <c r="BA17" s="38">
         <v>65.832700000000003</v>
       </c>
-      <c r="BB17" s="34">
+      <c r="BB17" s="27">
         <v>83.057100000000005</v>
       </c>
-      <c r="BC17" s="34">
+      <c r="BC17" s="27">
         <v>101.14619999999999</v>
       </c>
-      <c r="BD17" s="34">
+      <c r="BD17" s="27">
         <v>119.95530000000001</v>
       </c>
-      <c r="BE17" s="32">
+      <c r="BE17" s="10">
         <v>138.58629999999999</v>
       </c>
-      <c r="BF17" s="34">
+      <c r="BF17" s="27">
         <v>156.42160000000001</v>
       </c>
-      <c r="BG17" s="34">
+      <c r="BG17" s="27">
         <v>173.01849999999999</v>
       </c>
-      <c r="BH17" s="34">
+      <c r="BH17" s="27">
         <v>187.11099999999999</v>
       </c>
-      <c r="BI17" s="34">
+      <c r="BI17" s="27">
         <v>202.87729999999999</v>
       </c>
-      <c r="BJ17" s="34">
+      <c r="BJ17" s="27">
         <v>16.000699999999998</v>
       </c>
-      <c r="BK17" s="34">
+      <c r="BK17" s="27">
         <v>31.325400000000002</v>
       </c>
-      <c r="BL17" s="33">
+      <c r="BL17" s="38">
         <v>47.956499999999998</v>
       </c>
-      <c r="BM17" s="33">
+      <c r="BM17" s="38">
         <v>64.703600000000009</v>
       </c>
-      <c r="BN17" s="34">
+      <c r="BN17" s="27">
         <v>82.11760000000001</v>
       </c>
-      <c r="BO17" s="34">
+      <c r="BO17" s="27">
         <v>100.95</v>
       </c>
-      <c r="BP17" s="34">
+      <c r="BP17" s="27">
         <v>119.60469999999999</v>
       </c>
-      <c r="BQ17" s="40">
+      <c r="BQ17" s="10">
         <v>138.2945</v>
       </c>
-      <c r="BR17" s="41">
+      <c r="BR17" s="27">
         <v>156.36639999999997</v>
       </c>
-      <c r="BS17" s="41">
+      <c r="BS17" s="27">
         <v>172.90189999999998</v>
       </c>
-      <c r="BT17" s="41">
+      <c r="BT17" s="27">
         <v>188.80109999999996</v>
       </c>
-      <c r="BU17" s="13">
+      <c r="BU17" s="27">
         <v>203.636</v>
       </c>
-      <c r="BV17" s="41">
+      <c r="BV17" s="27">
         <v>15.255100000000001</v>
       </c>
-      <c r="BW17" s="41">
+      <c r="BW17" s="27">
         <v>28.760200000000001</v>
       </c>
-      <c r="BX17" s="33">
+      <c r="BX17" s="38">
         <v>43.533900000000003</v>
       </c>
-      <c r="BY17" s="33">
+      <c r="BY17" s="38">
         <v>60.166600000000003</v>
       </c>
-      <c r="BZ17" s="41">
+      <c r="BZ17" s="27">
         <v>76.400000000000006</v>
       </c>
-      <c r="CA17" s="41">
+      <c r="CA17" s="27">
         <v>93.0672</v>
       </c>
-      <c r="CB17" s="41">
+      <c r="CB17" s="27">
         <v>111.8014</v>
       </c>
-      <c r="CC17" s="40">
+      <c r="CC17" s="10">
         <v>130.6892</v>
       </c>
-      <c r="CD17" s="41">
+      <c r="CD17" s="27">
         <v>148.3176</v>
       </c>
-      <c r="CE17" s="41">
+      <c r="CE17" s="27">
         <v>164.69</v>
       </c>
-      <c r="CF17" s="41">
+      <c r="CF17" s="27">
         <v>181.8014</v>
       </c>
-      <c r="CG17" s="41">
+      <c r="CG17" s="27">
         <v>199.07569999999998</v>
       </c>
-      <c r="CH17" s="41">
+      <c r="CH17" s="27">
         <v>16.8446</v>
       </c>
-      <c r="CI17" s="41">
+      <c r="CI17" s="27">
         <v>31.8325</v>
       </c>
-      <c r="CJ17" s="40">
+      <c r="CJ17" s="10">
         <v>47.541599999999995</v>
       </c>
-      <c r="CK17" s="33">
+      <c r="CK17" s="38">
         <v>63.357500000000002</v>
       </c>
-      <c r="CL17" s="41">
+      <c r="CL17" s="27">
         <v>80.581500000000005</v>
       </c>
-      <c r="CM17" s="41">
+      <c r="CM17" s="27">
         <v>99.434600000000003</v>
       </c>
-      <c r="CN17" s="41"/>
-[...4 lines deleted...]
-      <c r="CS17" s="41"/>
+      <c r="CN17" s="26">
+        <v>118.306</v>
+      </c>
+      <c r="CO17" s="10"/>
+      <c r="CP17" s="27"/>
+      <c r="CQ17" s="27"/>
+      <c r="CR17" s="27"/>
+      <c r="CS17" s="27"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="8">
         <v>58.628299999999996</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="8">
         <v>112.0715</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="8">
         <v>171.09000000000003</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="8">
         <v>236.41220000000001</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="8">
         <v>306.77570000000003</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="8">
         <v>386.82049999999998</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="10">
         <v>476.40640000000002</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="10">
         <v>556.27250000000004</v>
       </c>
-      <c r="J18" s="12">
+      <c r="J18" s="7">
         <v>627.86669999999992</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="7">
         <v>687.40019999999993</v>
       </c>
-      <c r="L18" s="12">
+      <c r="L18" s="7">
         <v>748.19240000000002</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="7">
         <v>802.93399999999997</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="8">
         <v>51.3416</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="8">
         <v>92.732500000000002</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="8">
         <v>134.66129999999998</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="8">
         <v>186.0521</v>
       </c>
-      <c r="R18" s="13">
+      <c r="R18" s="8">
         <v>241.09389999999999</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="8">
         <v>311.47550000000001</v>
       </c>
-      <c r="T18" s="9">
+      <c r="T18" s="6">
         <v>392.37510000000003</v>
       </c>
-      <c r="U18" s="9">
+      <c r="U18" s="6">
         <v>458.71719999999993</v>
       </c>
-      <c r="V18" s="12">
+      <c r="V18" s="7">
         <v>501.57130000000001</v>
       </c>
-      <c r="W18" s="12">
+      <c r="W18" s="7">
         <v>524.27420000000006</v>
       </c>
-      <c r="X18" s="12">
+      <c r="X18" s="7">
         <v>541.71010000000001</v>
       </c>
-      <c r="Y18" s="12">
+      <c r="Y18" s="7">
         <v>558.44349999999997</v>
       </c>
-      <c r="Z18" s="13">
+      <c r="Z18" s="8">
         <v>18.427400000000002</v>
       </c>
-      <c r="AA18" s="13">
+      <c r="AA18" s="8">
         <v>37.179199999999994</v>
       </c>
-      <c r="AB18" s="14">
+      <c r="AB18" s="9">
         <v>60.733299999999993</v>
       </c>
-      <c r="AC18" s="13">
+      <c r="AC18" s="8">
         <v>97.72</v>
       </c>
-      <c r="AD18" s="13">
+      <c r="AD18" s="8">
         <v>145.95820000000001</v>
       </c>
-      <c r="AE18" s="13">
+      <c r="AE18" s="8">
         <v>208.57920000000001</v>
       </c>
-      <c r="AF18" s="9">
+      <c r="AF18" s="6">
         <v>280.25529999999998</v>
       </c>
-      <c r="AG18" s="9">
+      <c r="AG18" s="6">
         <v>341.63600000000002</v>
       </c>
-      <c r="AH18" s="12">
+      <c r="AH18" s="7">
         <v>397.89490000000001</v>
       </c>
-      <c r="AI18" s="12">
+      <c r="AI18" s="7">
         <v>447.71790000000004</v>
       </c>
-      <c r="AJ18" s="12">
+      <c r="AJ18" s="7">
         <v>498.16989999999998</v>
       </c>
-      <c r="AK18" s="12">
+      <c r="AK18" s="7">
         <v>552.98099999999999</v>
       </c>
-      <c r="AL18" s="13">
+      <c r="AL18" s="8">
         <v>54.964700000000001</v>
       </c>
-      <c r="AM18" s="13">
+      <c r="AM18" s="8">
         <v>101.42489999999999</v>
       </c>
-      <c r="AN18" s="14">
+      <c r="AN18" s="9">
         <v>154.4701</v>
       </c>
-      <c r="AO18" s="13">
+      <c r="AO18" s="8">
         <v>213.68960000000001</v>
       </c>
-      <c r="AP18" s="13">
+      <c r="AP18" s="8">
         <v>275.27909999999997</v>
       </c>
-      <c r="AQ18" s="13">
+      <c r="AQ18" s="8">
         <v>345.57310000000001</v>
       </c>
-      <c r="AR18" s="13">
+      <c r="AR18" s="8">
         <v>429.0061</v>
       </c>
-      <c r="AS18" s="26">
+      <c r="AS18" s="18">
         <v>499.55059999999997</v>
       </c>
-      <c r="AT18" s="26">
+      <c r="AT18" s="18">
         <v>559.90790000000004</v>
       </c>
-      <c r="AU18" s="13">
+      <c r="AU18" s="8">
         <v>609.96900000000005</v>
       </c>
-      <c r="AV18" s="13">
+      <c r="AV18" s="8">
         <v>658.3039</v>
       </c>
-      <c r="AW18" s="13">
+      <c r="AW18" s="8">
         <v>705.7</v>
       </c>
-      <c r="AX18" s="34">
+      <c r="AX18" s="21">
         <v>42.865199999999994</v>
       </c>
-      <c r="AY18" s="34">
+      <c r="AY18" s="21">
         <v>82.685600000000008</v>
       </c>
-      <c r="AZ18" s="33">
+      <c r="AZ18" s="20">
         <v>125.8814</v>
       </c>
-      <c r="BA18" s="33">
+      <c r="BA18" s="20">
         <v>174.1825</v>
       </c>
-      <c r="BB18" s="34">
+      <c r="BB18" s="21">
         <v>225.76270000000002</v>
       </c>
-      <c r="BC18" s="34">
+      <c r="BC18" s="21">
         <v>279.8777</v>
       </c>
-      <c r="BD18" s="34">
+      <c r="BD18" s="21">
         <v>334.30990000000003</v>
       </c>
-      <c r="BE18" s="32">
+      <c r="BE18" s="19">
         <v>389.46379999999999</v>
       </c>
-      <c r="BF18" s="34">
+      <c r="BF18" s="21">
         <v>437.62240000000003</v>
       </c>
-      <c r="BG18" s="34">
+      <c r="BG18" s="21">
         <v>480.99720000000002</v>
       </c>
-      <c r="BH18" s="34">
+      <c r="BH18" s="21">
         <v>522.85040000000004</v>
       </c>
-      <c r="BI18" s="34">
+      <c r="BI18" s="21">
         <v>565.68299999999999</v>
       </c>
-      <c r="BJ18" s="34">
+      <c r="BJ18" s="21">
         <v>41.454999999999998</v>
       </c>
-      <c r="BK18" s="34">
+      <c r="BK18" s="21">
         <v>86.457299999999989</v>
       </c>
-      <c r="BL18" s="33">
+      <c r="BL18" s="20">
         <v>135.81359999999998</v>
       </c>
-      <c r="BM18" s="33">
+      <c r="BM18" s="20">
         <v>184.91279999999998</v>
       </c>
-      <c r="BN18" s="34">
+      <c r="BN18" s="21">
         <v>236.41310000000001</v>
       </c>
-      <c r="BO18" s="34">
+      <c r="BO18" s="21">
         <v>292.64680000000004</v>
       </c>
-      <c r="BP18" s="34">
+      <c r="BP18" s="21">
         <v>350.90790000000004</v>
       </c>
-      <c r="BQ18" s="40">
+      <c r="BQ18" s="26">
         <v>404.67040000000003</v>
       </c>
-      <c r="BR18" s="41">
+      <c r="BR18" s="27">
         <v>456.45429999999999</v>
       </c>
-      <c r="BS18" s="41">
+      <c r="BS18" s="27">
         <v>504.41370000000001</v>
       </c>
-      <c r="BT18" s="41">
+      <c r="BT18" s="27">
         <v>551.76569999999992</v>
       </c>
-      <c r="BU18" s="13">
+      <c r="BU18" s="8">
         <v>600.20719999999994</v>
       </c>
-      <c r="BV18" s="41">
+      <c r="BV18" s="27">
         <v>47.326999999999998</v>
       </c>
-      <c r="BW18" s="41">
+      <c r="BW18" s="27">
         <v>91.592400000000012</v>
       </c>
-      <c r="BX18" s="33">
+      <c r="BX18" s="20">
         <v>140.66540000000001</v>
       </c>
-      <c r="BY18" s="33">
+      <c r="BY18" s="20">
         <v>193.47420000000002</v>
       </c>
-      <c r="BZ18" s="41">
+      <c r="BZ18" s="27">
         <v>250.7</v>
       </c>
-      <c r="CA18" s="41">
+      <c r="CA18" s="27">
         <v>310.01679999999999</v>
       </c>
-      <c r="CB18" s="41">
+      <c r="CB18" s="27">
         <v>373.02540000000005</v>
       </c>
-      <c r="CC18" s="40">
+      <c r="CC18" s="26">
         <v>428.2921</v>
       </c>
-      <c r="CD18" s="41">
+      <c r="CD18" s="27">
         <v>481.49700000000001</v>
       </c>
-      <c r="CE18" s="41">
+      <c r="CE18" s="27">
         <v>530.04079999999988</v>
       </c>
-      <c r="CF18" s="41">
+      <c r="CF18" s="27">
         <v>576.14810000000011</v>
       </c>
-      <c r="CG18" s="41">
+      <c r="CG18" s="27">
         <v>630.05949999999996</v>
       </c>
-      <c r="CH18" s="41">
+      <c r="CH18" s="27">
         <v>51.932400000000001</v>
       </c>
-      <c r="CI18" s="41">
+      <c r="CI18" s="27">
         <v>94.903300000000002</v>
       </c>
-      <c r="CJ18" s="40">
+      <c r="CJ18" s="26">
         <v>147.4511</v>
       </c>
-      <c r="CK18" s="33">
+      <c r="CK18" s="20">
         <v>201.58170000000001</v>
       </c>
-      <c r="CL18" s="41">
+      <c r="CL18" s="27">
         <v>261.43290000000002</v>
       </c>
-      <c r="CM18" s="41">
+      <c r="CM18" s="27">
         <v>327.45600000000002</v>
       </c>
-      <c r="CN18" s="41"/>
-[...4 lines deleted...]
-      <c r="CS18" s="41"/>
+      <c r="CN18" s="26">
+        <v>393.28440000000001</v>
+      </c>
+      <c r="CO18" s="26"/>
+      <c r="CP18" s="27"/>
+      <c r="CQ18" s="27"/>
+      <c r="CR18" s="27"/>
+      <c r="CS18" s="27"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A19" s="8" t="s">
+      <c r="A19" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="11">
         <v>11.514899999999999</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="11">
         <v>23.3567</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="11">
         <v>40.361899999999999</v>
       </c>
-      <c r="E19" s="18">
+      <c r="E19" s="11">
         <v>58.040999999999997</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="11">
         <v>77.476399999999998</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="8">
         <v>96.996899999999997</v>
       </c>
-      <c r="H19" s="17">
+      <c r="H19" s="10">
         <v>114.8241</v>
       </c>
-      <c r="I19" s="17">
+      <c r="I19" s="10">
         <v>131.26870000000002</v>
       </c>
-      <c r="J19" s="12">
+      <c r="J19" s="7">
         <v>145.2946</v>
       </c>
-      <c r="K19" s="12">
+      <c r="K19" s="7">
         <v>159.72279999999998</v>
       </c>
-      <c r="L19" s="12">
+      <c r="L19" s="7">
         <v>173.8895</v>
       </c>
-      <c r="M19" s="12">
+      <c r="M19" s="7">
         <v>188.38290000000001</v>
       </c>
-      <c r="N19" s="18">
+      <c r="N19" s="11">
         <v>12.7553</v>
       </c>
-      <c r="O19" s="18">
+      <c r="O19" s="11">
         <v>25.763800000000003</v>
       </c>
-      <c r="P19" s="18">
+      <c r="P19" s="11">
         <v>44.006399999999992</v>
       </c>
-      <c r="Q19" s="18">
+      <c r="Q19" s="11">
         <v>65.197099999999992</v>
       </c>
-      <c r="R19" s="18">
+      <c r="R19" s="11">
         <v>88.485199999999992</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S19" s="8">
         <v>110.50149999999999</v>
       </c>
-      <c r="T19" s="9">
+      <c r="T19" s="6">
         <v>130.86699999999999</v>
       </c>
-      <c r="U19" s="9">
+      <c r="U19" s="6">
         <v>149.86520000000002</v>
       </c>
-      <c r="V19" s="12">
+      <c r="V19" s="7">
         <v>167.3963</v>
       </c>
-      <c r="W19" s="12">
+      <c r="W19" s="7">
         <v>185.1944</v>
       </c>
-      <c r="X19" s="12">
+      <c r="X19" s="7">
         <v>200.9923</v>
       </c>
-      <c r="Y19" s="12">
+      <c r="Y19" s="7">
         <v>216.40799999999999</v>
       </c>
-      <c r="Z19" s="18">
+      <c r="Z19" s="11">
         <v>14.817600000000001</v>
       </c>
-      <c r="AA19" s="18">
+      <c r="AA19" s="11">
         <v>30.450900000000001</v>
       </c>
-      <c r="AB19" s="14">
+      <c r="AB19" s="9">
         <v>51.360699999999994</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC19" s="11">
         <v>73.040600000000012</v>
       </c>
-      <c r="AD19" s="18">
+      <c r="AD19" s="11">
         <v>95.982199999999992</v>
       </c>
-      <c r="AE19" s="13">
+      <c r="AE19" s="8">
         <v>117.73279999999998</v>
       </c>
-      <c r="AF19" s="9">
+      <c r="AF19" s="6">
         <v>138.1704</v>
       </c>
-      <c r="AG19" s="9">
+      <c r="AG19" s="6">
         <v>158.29420000000002</v>
       </c>
-      <c r="AH19" s="12">
+      <c r="AH19" s="7">
         <v>176.20679999999999</v>
       </c>
-      <c r="AI19" s="12">
+      <c r="AI19" s="7">
         <v>193.64699999999999</v>
       </c>
-      <c r="AJ19" s="12">
+      <c r="AJ19" s="7">
         <v>209.642</v>
       </c>
-      <c r="AK19" s="12">
+      <c r="AK19" s="7">
         <v>226.8494</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL19" s="11">
         <v>16.537399999999998</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM19" s="11">
         <v>35.067699999999995</v>
       </c>
-      <c r="AN19" s="14">
+      <c r="AN19" s="9">
         <v>58.5717</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AO19" s="11">
         <v>83.143100000000004</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AP19" s="11">
         <v>108.6915</v>
       </c>
-      <c r="AQ19" s="13">
+      <c r="AQ19" s="8">
         <v>131.5693</v>
       </c>
-      <c r="AR19" s="13">
+      <c r="AR19" s="8">
         <v>152.79229999999998</v>
       </c>
-      <c r="AS19" s="26">
+      <c r="AS19" s="18">
         <v>174.97990000000001</v>
       </c>
-      <c r="AT19" s="26">
+      <c r="AT19" s="18">
         <v>194.6867</v>
       </c>
-      <c r="AU19" s="13">
+      <c r="AU19" s="8">
         <v>213.84240000000003</v>
       </c>
-      <c r="AV19" s="13">
+      <c r="AV19" s="8">
         <v>232.9487</v>
       </c>
-      <c r="AW19" s="13">
+      <c r="AW19" s="8">
         <v>253.4</v>
       </c>
-      <c r="AX19" s="35">
+      <c r="AX19" s="22">
         <v>17.0077</v>
       </c>
-      <c r="AY19" s="35">
+      <c r="AY19" s="22">
         <v>34.058199999999999</v>
       </c>
-      <c r="AZ19" s="33">
+      <c r="AZ19" s="20">
         <v>55.967400000000005</v>
       </c>
-      <c r="BA19" s="33">
+      <c r="BA19" s="20">
         <v>78.495399999999989</v>
       </c>
-      <c r="BB19" s="35">
+      <c r="BB19" s="22">
         <v>101.7769</v>
       </c>
-      <c r="BC19" s="34">
+      <c r="BC19" s="21">
         <v>122.5322</v>
       </c>
-      <c r="BD19" s="34">
+      <c r="BD19" s="21">
         <v>142.40429999999998</v>
       </c>
-      <c r="BE19" s="32">
+      <c r="BE19" s="19">
         <v>166.34899999999999</v>
       </c>
-      <c r="BF19" s="34">
+      <c r="BF19" s="21">
         <v>190.91629999999998</v>
       </c>
-      <c r="BG19" s="34">
+      <c r="BG19" s="21">
         <v>211.6874</v>
       </c>
-      <c r="BH19" s="34">
+      <c r="BH19" s="21">
         <v>228.0959</v>
       </c>
-      <c r="BI19" s="34">
+      <c r="BI19" s="21">
         <v>247.00670000000002</v>
       </c>
-      <c r="BJ19" s="35">
+      <c r="BJ19" s="22">
         <v>16.642400000000002</v>
       </c>
-      <c r="BK19" s="35">
+      <c r="BK19" s="22">
         <v>29.185500000000001</v>
       </c>
-      <c r="BL19" s="33">
+      <c r="BL19" s="20">
         <v>50.545699999999997</v>
       </c>
-      <c r="BM19" s="33">
+      <c r="BM19" s="20">
         <v>75.0154</v>
       </c>
-      <c r="BN19" s="35">
+      <c r="BN19" s="22">
         <v>98.769600000000011</v>
       </c>
-      <c r="BO19" s="34">
+      <c r="BO19" s="21">
         <v>121.11929999999998</v>
       </c>
-      <c r="BP19" s="34">
+      <c r="BP19" s="21">
         <v>143.55670000000001</v>
       </c>
-      <c r="BQ19" s="40">
+      <c r="BQ19" s="26">
         <v>167.3647</v>
       </c>
-      <c r="BR19" s="41">
+      <c r="BR19" s="27">
         <v>190.21179999999998</v>
       </c>
-      <c r="BS19" s="41">
+      <c r="BS19" s="27">
         <v>211.85170000000002</v>
       </c>
-      <c r="BT19" s="41">
+      <c r="BT19" s="27">
         <v>231.5111</v>
       </c>
-      <c r="BU19" s="13">
+      <c r="BU19" s="8">
         <v>251.08789999999999</v>
       </c>
-      <c r="BV19" s="35">
+      <c r="BV19" s="22">
         <v>18.830500000000001</v>
       </c>
-      <c r="BW19" s="35">
+      <c r="BW19" s="22">
         <v>35.376100000000001</v>
       </c>
-      <c r="BX19" s="33">
+      <c r="BX19" s="20">
         <v>56.648400000000002</v>
       </c>
-      <c r="BY19" s="33">
+      <c r="BY19" s="20">
         <v>80.405500000000004</v>
       </c>
-      <c r="BZ19" s="35">
+      <c r="BZ19" s="22">
         <v>105.7</v>
       </c>
-      <c r="CA19" s="41">
+      <c r="CA19" s="27">
         <v>133.077</v>
       </c>
-      <c r="CB19" s="41">
+      <c r="CB19" s="27">
         <v>156.5377</v>
       </c>
-      <c r="CC19" s="40">
+      <c r="CC19" s="26">
         <v>176.92089999999999</v>
       </c>
-      <c r="CD19" s="41">
+      <c r="CD19" s="27">
         <v>199.52950000000001</v>
       </c>
-      <c r="CE19" s="41">
+      <c r="CE19" s="27">
         <v>220.06790000000004</v>
       </c>
-      <c r="CF19" s="41">
+      <c r="CF19" s="27">
         <v>238.4238</v>
       </c>
-      <c r="CG19" s="41">
+      <c r="CG19" s="27">
         <v>265.3963</v>
       </c>
-      <c r="CH19" s="35">
+      <c r="CH19" s="22">
         <v>23.7151</v>
       </c>
-      <c r="CI19" s="35">
+      <c r="CI19" s="22">
         <v>46.671099999999996</v>
       </c>
-      <c r="CJ19" s="40">
+      <c r="CJ19" s="26">
         <v>78.073399999999992</v>
       </c>
-      <c r="CK19" s="33">
+      <c r="CK19" s="20">
         <v>108.518</v>
       </c>
-      <c r="CL19" s="35">
+      <c r="CL19" s="22">
         <v>139.22499999999999</v>
       </c>
-      <c r="CM19" s="41">
+      <c r="CM19" s="27">
         <v>170.7551</v>
       </c>
-      <c r="CN19" s="41"/>
-[...4 lines deleted...]
-      <c r="CS19" s="41"/>
+      <c r="CN19" s="26">
+        <v>201.23229999999998</v>
+      </c>
+      <c r="CO19" s="26"/>
+      <c r="CP19" s="27"/>
+      <c r="CQ19" s="27"/>
+      <c r="CR19" s="27"/>
+      <c r="CS19" s="27"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>33</v>
@@ -5955,1327 +5976,1340 @@
       </c>
       <c r="AI20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AJ20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AK20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AL20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AM20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AN20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AO20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AP20" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="AQ20" s="23">
+      <c r="AQ20" s="16">
         <v>11.253400000000001</v>
       </c>
-      <c r="AR20" s="23">
+      <c r="AR20" s="16">
         <v>13.3847</v>
       </c>
-      <c r="AS20" s="26">
+      <c r="AS20" s="18">
         <v>15.286899999999999</v>
       </c>
-      <c r="AT20" s="26">
+      <c r="AT20" s="18">
         <v>17.4696</v>
       </c>
-      <c r="AU20" s="23">
+      <c r="AU20" s="16">
         <v>19.272200000000002</v>
       </c>
-      <c r="AV20" s="23">
+      <c r="AV20" s="16">
         <v>20.900599999999997</v>
       </c>
-      <c r="AW20" s="23">
+      <c r="AW20" s="16">
         <v>22.9</v>
       </c>
-      <c r="AX20" s="32">
+      <c r="AX20" s="19">
         <v>1.6111</v>
       </c>
-      <c r="AY20" s="32">
+      <c r="AY20" s="19">
         <v>3.0884999999999998</v>
       </c>
-      <c r="AZ20" s="32">
+      <c r="AZ20" s="19">
         <v>4.8043999999999993</v>
       </c>
-      <c r="BA20" s="32">
+      <c r="BA20" s="19">
         <v>6.0481999999999996</v>
       </c>
-      <c r="BB20" s="32">
+      <c r="BB20" s="19">
         <v>7.5667</v>
       </c>
-      <c r="BC20" s="37">
+      <c r="BC20" s="24">
         <v>9.9522999999999993</v>
       </c>
-      <c r="BD20" s="37">
+      <c r="BD20" s="24">
         <v>11.470499999999999</v>
       </c>
-      <c r="BE20" s="32">
+      <c r="BE20" s="19">
         <v>12.6396</v>
       </c>
-      <c r="BF20" s="37">
+      <c r="BF20" s="24">
         <v>14.600200000000001</v>
       </c>
-      <c r="BG20" s="37">
+      <c r="BG20" s="24">
         <v>16.185700000000001</v>
       </c>
-      <c r="BH20" s="37">
+      <c r="BH20" s="24">
         <v>17.661099999999998</v>
       </c>
-      <c r="BI20" s="37">
+      <c r="BI20" s="24">
         <v>19.903700000000001</v>
       </c>
-      <c r="BJ20" s="32">
+      <c r="BJ20" s="19">
         <v>1.343</v>
       </c>
-      <c r="BK20" s="32">
+      <c r="BK20" s="19">
         <v>2.6021000000000005</v>
       </c>
-      <c r="BL20" s="32">
+      <c r="BL20" s="19">
         <v>4.1713000000000005</v>
       </c>
-      <c r="BM20" s="32">
+      <c r="BM20" s="19">
         <v>5.3277000000000001</v>
       </c>
-      <c r="BN20" s="32">
+      <c r="BN20" s="19">
         <v>6.5025000000000004</v>
       </c>
-      <c r="BO20" s="37">
+      <c r="BO20" s="24">
         <v>8.4598999999999993</v>
       </c>
-      <c r="BP20" s="37">
+      <c r="BP20" s="24">
         <v>9.7702999999999989</v>
       </c>
-      <c r="BQ20" s="40">
+      <c r="BQ20" s="26">
         <v>10.743799999999998</v>
       </c>
-      <c r="BR20" s="42">
+      <c r="BR20" s="28">
         <v>12.501700000000001</v>
       </c>
-      <c r="BS20" s="42">
+      <c r="BS20" s="28">
         <v>13.4633</v>
       </c>
-      <c r="BT20" s="42">
+      <c r="BT20" s="28">
         <v>14.269600000000001</v>
       </c>
-      <c r="BU20" s="23">
+      <c r="BU20" s="16">
         <v>16.0502</v>
       </c>
-      <c r="BV20" s="40">
+      <c r="BV20" s="26">
         <v>1.6217999999999999</v>
       </c>
-      <c r="BW20" s="40">
+      <c r="BW20" s="26">
         <v>3.5288999999999997</v>
       </c>
-      <c r="BX20" s="40">
+      <c r="BX20" s="26">
         <v>6.2412000000000001</v>
       </c>
-      <c r="BY20" s="40">
+      <c r="BY20" s="26">
         <v>8.3587000000000007</v>
       </c>
-      <c r="BZ20" s="40">
+      <c r="BZ20" s="26">
         <v>10.6</v>
       </c>
-      <c r="CA20" s="42">
+      <c r="CA20" s="28">
         <v>15.311399999999999</v>
       </c>
-      <c r="CB20" s="42">
+      <c r="CB20" s="28">
         <v>17.558499999999999</v>
       </c>
-      <c r="CC20" s="40">
+      <c r="CC20" s="26">
         <v>19.2121</v>
       </c>
-      <c r="CD20" s="42">
+      <c r="CD20" s="28">
         <v>22.493500000000001</v>
       </c>
-      <c r="CE20" s="42">
+      <c r="CE20" s="28">
         <v>24.733699999999995</v>
       </c>
-      <c r="CF20" s="42">
+      <c r="CF20" s="28">
         <v>26.255200000000002</v>
       </c>
-      <c r="CG20" s="42">
+      <c r="CG20" s="28">
         <v>30.642199999999999</v>
       </c>
-      <c r="CH20" s="40">
+      <c r="CH20" s="26">
         <v>1.5937999999999999</v>
       </c>
-      <c r="CI20" s="40">
+      <c r="CI20" s="26">
         <v>3.4609999999999999</v>
       </c>
-      <c r="CJ20" s="40">
+      <c r="CJ20" s="26">
         <v>6.0996000000000006</v>
       </c>
-      <c r="CK20" s="40">
+      <c r="CK20" s="26">
         <v>8.1073000000000004</v>
       </c>
-      <c r="CL20" s="40">
+      <c r="CL20" s="26">
         <v>10.008700000000001</v>
       </c>
-      <c r="CM20" s="42">
+      <c r="CM20" s="28">
         <v>15.393600000000001</v>
       </c>
-      <c r="CN20" s="42"/>
-[...4 lines deleted...]
-      <c r="CS20" s="42"/>
+      <c r="CN20" s="26">
+        <v>17.612599999999997</v>
+      </c>
+      <c r="CO20" s="26"/>
+      <c r="CP20" s="28"/>
+      <c r="CQ20" s="28"/>
+      <c r="CR20" s="28"/>
+      <c r="CS20" s="28"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="8">
         <v>6.7937999999999992</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="8">
         <v>14.4399</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="8">
         <v>25.823</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="8">
         <v>38.187100000000001</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="8">
         <v>54.7303</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="8">
         <v>74.235599999999991</v>
       </c>
-      <c r="H21" s="17">
+      <c r="H21" s="10">
         <v>90.481800000000007</v>
       </c>
-      <c r="I21" s="17">
+      <c r="I21" s="10">
         <v>105.5823</v>
       </c>
-      <c r="J21" s="12">
+      <c r="J21" s="7">
         <v>120.27549999999999</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K21" s="7">
         <v>131.78550000000001</v>
       </c>
-      <c r="L21" s="12">
+      <c r="L21" s="7">
         <v>142.03310000000002</v>
       </c>
-      <c r="M21" s="12">
+      <c r="M21" s="7">
         <v>152.7176</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="8">
         <v>6.8486000000000002</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="8">
         <v>14.7104</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="8">
         <v>26.339300000000001</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="8">
         <v>38.964100000000002</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="8">
         <v>55.984299999999998</v>
       </c>
-      <c r="S21" s="13">
+      <c r="S21" s="8">
         <v>75.769300000000001</v>
       </c>
-      <c r="T21" s="9">
+      <c r="T21" s="6">
         <v>92.560500000000005</v>
       </c>
-      <c r="U21" s="9">
+      <c r="U21" s="6">
         <v>107.87819999999999</v>
       </c>
-      <c r="V21" s="12">
+      <c r="V21" s="7">
         <v>122.47640000000001</v>
       </c>
-      <c r="W21" s="12">
+      <c r="W21" s="7">
         <v>134.08670000000001</v>
       </c>
-      <c r="X21" s="12">
+      <c r="X21" s="7">
         <v>144.33150000000001</v>
       </c>
-      <c r="Y21" s="12">
+      <c r="Y21" s="7">
         <v>155.08000000000001</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="8">
         <v>6.9914000000000005</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AA21" s="8">
         <v>14.962899999999998</v>
       </c>
-      <c r="AB21" s="14">
+      <c r="AB21" s="9">
         <v>26.830899999999996</v>
       </c>
-      <c r="AC21" s="13">
+      <c r="AC21" s="8">
         <v>40.174099999999996</v>
       </c>
-      <c r="AD21" s="13">
+      <c r="AD21" s="8">
         <v>57.766600000000004</v>
       </c>
-      <c r="AE21" s="13">
+      <c r="AE21" s="8">
         <v>78.699600000000004</v>
       </c>
-      <c r="AF21" s="9">
+      <c r="AF21" s="6">
         <v>96.645299999999992</v>
       </c>
-      <c r="AG21" s="9">
+      <c r="AG21" s="6">
         <v>112.4439</v>
       </c>
-      <c r="AH21" s="12">
+      <c r="AH21" s="7">
         <v>126.82250000000001</v>
       </c>
-      <c r="AI21" s="12">
+      <c r="AI21" s="7">
         <v>138.8201</v>
       </c>
-      <c r="AJ21" s="12">
+      <c r="AJ21" s="7">
         <v>148.80179999999999</v>
       </c>
-      <c r="AK21" s="12">
+      <c r="AK21" s="7">
         <v>158.3766</v>
       </c>
-      <c r="AL21" s="13">
+      <c r="AL21" s="8">
         <v>6.8414999999999999</v>
       </c>
-      <c r="AM21" s="13">
+      <c r="AM21" s="8">
         <v>14.419700000000001</v>
       </c>
-      <c r="AN21" s="14">
+      <c r="AN21" s="9">
         <v>25.632199999999997</v>
       </c>
-      <c r="AO21" s="13">
+      <c r="AO21" s="8">
         <v>38.139199999999995</v>
       </c>
-      <c r="AP21" s="13">
+      <c r="AP21" s="8">
         <v>54.625599999999999</v>
       </c>
-      <c r="AQ21" s="13">
+      <c r="AQ21" s="8">
         <v>39.290999999999997</v>
       </c>
-      <c r="AR21" s="13">
+      <c r="AR21" s="8">
         <v>48.074800000000003</v>
       </c>
-      <c r="AS21" s="26">
+      <c r="AS21" s="18">
         <v>56.758400000000002</v>
       </c>
-      <c r="AT21" s="26">
+      <c r="AT21" s="18">
         <v>64.990700000000004</v>
       </c>
-      <c r="AU21" s="13">
+      <c r="AU21" s="8">
         <v>71.841200000000001</v>
       </c>
-      <c r="AV21" s="13">
+      <c r="AV21" s="8">
         <v>78.146199999999993</v>
       </c>
-      <c r="AW21" s="13">
+      <c r="AW21" s="8">
         <v>84.3</v>
       </c>
-      <c r="AX21" s="34">
+      <c r="AX21" s="21">
         <v>2.8844000000000003</v>
       </c>
-      <c r="AY21" s="34">
+      <c r="AY21" s="21">
         <v>5.7747000000000002</v>
       </c>
-      <c r="AZ21" s="33">
+      <c r="AZ21" s="20">
         <v>10.214399999999999</v>
       </c>
-      <c r="BA21" s="33">
+      <c r="BA21" s="20">
         <v>15.386200000000001</v>
       </c>
-      <c r="BB21" s="34">
+      <c r="BB21" s="21">
         <v>22.116700000000002</v>
       </c>
-      <c r="BC21" s="34">
+      <c r="BC21" s="21">
         <v>29.900599999999997</v>
       </c>
-      <c r="BD21" s="34">
+      <c r="BD21" s="21">
         <v>36.515800000000006</v>
       </c>
-      <c r="BE21" s="32">
+      <c r="BE21" s="19">
         <v>42.951099999999997</v>
       </c>
-      <c r="BF21" s="34">
+      <c r="BF21" s="21">
         <v>49.200800000000001</v>
       </c>
-      <c r="BG21" s="34">
+      <c r="BG21" s="21">
         <v>54.214400000000005</v>
       </c>
-      <c r="BH21" s="34">
+      <c r="BH21" s="21">
         <v>58.857599999999998</v>
       </c>
-      <c r="BI21" s="34">
+      <c r="BI21" s="21">
         <v>63.749499999999998</v>
       </c>
-      <c r="BJ21" s="34">
+      <c r="BJ21" s="21">
         <v>2.9052000000000002</v>
       </c>
-      <c r="BK21" s="34">
+      <c r="BK21" s="21">
         <v>5.9712999999999994</v>
       </c>
-      <c r="BL21" s="33">
+      <c r="BL21" s="20">
         <v>10.466400000000002</v>
       </c>
-      <c r="BM21" s="33">
+      <c r="BM21" s="20">
         <v>15.814299999999999</v>
       </c>
-      <c r="BN21" s="34">
+      <c r="BN21" s="21">
         <v>22.484500000000001</v>
       </c>
-      <c r="BO21" s="34">
+      <c r="BO21" s="21">
         <v>29.890099999999997</v>
       </c>
-      <c r="BP21" s="34">
+      <c r="BP21" s="21">
         <v>35.978400000000001</v>
       </c>
-      <c r="BQ21" s="40">
+      <c r="BQ21" s="26">
         <v>41.894400000000005</v>
       </c>
-      <c r="BR21" s="41">
+      <c r="BR21" s="27">
         <v>47.494999999999997</v>
       </c>
-      <c r="BS21" s="41">
+      <c r="BS21" s="27">
         <v>52.176299999999998</v>
       </c>
-      <c r="BT21" s="41">
+      <c r="BT21" s="27">
         <v>56.570500000000003</v>
       </c>
-      <c r="BU21" s="13">
+      <c r="BU21" s="8">
         <v>61.123599999999996</v>
       </c>
-      <c r="BV21" s="41">
+      <c r="BV21" s="27">
         <v>2.1543000000000001</v>
       </c>
-      <c r="BW21" s="41">
+      <c r="BW21" s="27">
         <v>5.0750999999999991</v>
       </c>
-      <c r="BX21" s="33">
+      <c r="BX21" s="20">
         <v>8.7961000000000009</v>
       </c>
-      <c r="BY21" s="33">
+      <c r="BY21" s="20">
         <v>13.321399999999999</v>
       </c>
-      <c r="BZ21" s="41">
+      <c r="BZ21" s="27">
         <v>19.399999999999999</v>
       </c>
-      <c r="CA21" s="41">
+      <c r="CA21" s="27">
         <v>25.740400000000001</v>
       </c>
-      <c r="CB21" s="41">
+      <c r="CB21" s="27">
         <v>31.816800000000001</v>
       </c>
-      <c r="CC21" s="40">
+      <c r="CC21" s="26">
         <v>37.745800000000003</v>
       </c>
-      <c r="CD21" s="41">
+      <c r="CD21" s="27">
         <v>43.625</v>
       </c>
-      <c r="CE21" s="41">
+      <c r="CE21" s="27">
         <v>48.5807</v>
       </c>
-      <c r="CF21" s="41">
+      <c r="CF21" s="27">
         <v>53.147599999999997</v>
       </c>
-      <c r="CG21" s="41">
+      <c r="CG21" s="27">
         <v>57.951000000000001</v>
       </c>
-      <c r="CH21" s="41">
+      <c r="CH21" s="27">
         <v>2.3088000000000002</v>
       </c>
-      <c r="CI21" s="41">
+      <c r="CI21" s="27">
         <v>5.4726000000000008</v>
       </c>
-      <c r="CJ21" s="40">
+      <c r="CJ21" s="26">
         <v>9.0337000000000014</v>
       </c>
-      <c r="CK21" s="33">
+      <c r="CK21" s="20">
         <v>13.0747</v>
       </c>
-      <c r="CL21" s="41">
+      <c r="CL21" s="27">
         <v>18.161300000000001</v>
       </c>
-      <c r="CM21" s="41">
+      <c r="CM21" s="27">
         <v>24.174900000000001</v>
       </c>
-      <c r="CN21" s="41"/>
-[...4 lines deleted...]
-      <c r="CS21" s="41"/>
+      <c r="CN21" s="26">
+        <v>30.464200000000002</v>
+      </c>
+      <c r="CO21" s="26"/>
+      <c r="CP21" s="27"/>
+      <c r="CQ21" s="27"/>
+      <c r="CR21" s="27"/>
+      <c r="CS21" s="27"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A22" s="8" t="s">
+      <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="8">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="8">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="8">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="8">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="8">
         <v>2.1000000000000003E-3</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="8">
         <v>2.8999999999999998E-3</v>
       </c>
-      <c r="H22" s="17">
+      <c r="H22" s="10">
         <v>3.3E-3</v>
       </c>
-      <c r="I22" s="17">
+      <c r="I22" s="10">
         <v>3.8E-3</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J22" s="7">
         <v>4.3E-3</v>
       </c>
-      <c r="K22" s="12">
+      <c r="K22" s="7">
         <v>4.7999999999999996E-3</v>
       </c>
-      <c r="L22" s="12">
+      <c r="L22" s="7">
         <v>5.1999999999999998E-3</v>
       </c>
-      <c r="M22" s="12">
+      <c r="M22" s="7">
         <v>5.4999999999999997E-3</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="8">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="8">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="8">
         <v>5.0000000000000001E-4</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="8">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="8">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="S22" s="13">
+      <c r="S22" s="8">
         <v>1.2999999999999999E-3</v>
       </c>
-      <c r="T22" s="9">
+      <c r="T22" s="6">
         <v>1.4E-3</v>
       </c>
-      <c r="U22" s="9">
+      <c r="U22" s="6">
         <v>1.5E-3</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="7">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="W22" s="12">
+      <c r="W22" s="7">
         <v>1.6999999999999999E-3</v>
       </c>
-      <c r="X22" s="12">
+      <c r="X22" s="7">
         <v>1.8E-3</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="Y22" s="7">
         <v>1.9E-3</v>
       </c>
-      <c r="Z22" s="13">
+      <c r="Z22" s="8">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="AA22" s="13">
+      <c r="AA22" s="8">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="AB22" s="19">
+      <c r="AB22" s="12">
         <v>8.9999999999999998E-4</v>
       </c>
-      <c r="AC22" s="13">
+      <c r="AC22" s="8">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="AD22" s="13">
+      <c r="AD22" s="8">
         <v>1.5E-3</v>
       </c>
-      <c r="AE22" s="13">
+      <c r="AE22" s="8">
         <v>1.9E-3</v>
       </c>
-      <c r="AF22" s="9">
+      <c r="AF22" s="6">
         <v>1.9E-3</v>
       </c>
-      <c r="AG22" s="9">
+      <c r="AG22" s="6">
         <v>2.2000000000000001E-3</v>
       </c>
-      <c r="AH22" s="12">
+      <c r="AH22" s="7">
         <v>2.3999999999999998E-3</v>
       </c>
-      <c r="AI22" s="12">
+      <c r="AI22" s="7">
         <v>2.5999999999999999E-3</v>
       </c>
-      <c r="AJ22" s="12">
+      <c r="AJ22" s="7">
         <v>2.8E-3</v>
       </c>
-      <c r="AK22" s="12">
+      <c r="AK22" s="7">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="AL22" s="13">
+      <c r="AL22" s="8">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="AM22" s="13">
+      <c r="AM22" s="8">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="AN22" s="19">
+      <c r="AN22" s="12">
         <v>8.9999999999999998E-4</v>
       </c>
-      <c r="AO22" s="13">
+      <c r="AO22" s="8">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="AP22" s="13">
+      <c r="AP22" s="8">
         <v>1.5E-3</v>
       </c>
-      <c r="AQ22" s="13">
+      <c r="AQ22" s="8">
         <v>1.9E-3</v>
       </c>
-      <c r="AR22" s="13">
+      <c r="AR22" s="8">
         <v>2.1000000000000003E-3</v>
       </c>
-      <c r="AS22" s="26">
+      <c r="AS22" s="18">
         <v>2.3E-3</v>
       </c>
-      <c r="AT22" s="26">
+      <c r="AT22" s="18">
         <v>2.5000000000000001E-3</v>
       </c>
-      <c r="AU22" s="13">
+      <c r="AU22" s="8">
         <v>2.7000000000000001E-3</v>
       </c>
-      <c r="AV22" s="13">
+      <c r="AV22" s="8">
         <v>2.8999999999999998E-3</v>
       </c>
-      <c r="AW22" s="13">
+      <c r="AW22" s="8">
         <v>0</v>
       </c>
-      <c r="AX22" s="34">
+      <c r="AX22" s="21">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="AY22" s="34">
+      <c r="AY22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="AZ22" s="36">
+      <c r="AZ22" s="23">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="BA22" s="36">
+      <c r="BA22" s="23">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="BB22" s="34">
+      <c r="BB22" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BC22" s="34">
+      <c r="BC22" s="21">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="BD22" s="34">
+      <c r="BD22" s="21">
         <v>1.4E-3</v>
       </c>
-      <c r="BE22" s="32">
+      <c r="BE22" s="19">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="BF22" s="34">
+      <c r="BF22" s="21">
         <v>1.6999999999999999E-3</v>
       </c>
-      <c r="BG22" s="34">
+      <c r="BG22" s="21">
         <v>1.8E-3</v>
       </c>
-      <c r="BH22" s="34">
+      <c r="BH22" s="21">
         <v>1.9E-3</v>
       </c>
-      <c r="BI22" s="34">
+      <c r="BI22" s="21">
         <v>2E-3</v>
       </c>
-      <c r="BJ22" s="34">
+      <c r="BJ22" s="21">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="BK22" s="34">
+      <c r="BK22" s="21">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="BL22" s="36">
+      <c r="BL22" s="23">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="BM22" s="36">
+      <c r="BM22" s="23">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="BN22" s="34">
+      <c r="BN22" s="21">
         <v>1E-3</v>
       </c>
-      <c r="BO22" s="34">
+      <c r="BO22" s="21">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="BP22" s="34">
+      <c r="BP22" s="21">
         <v>1.4E-3</v>
       </c>
-      <c r="BQ22" s="40">
+      <c r="BQ22" s="26">
         <v>1.5E-3</v>
       </c>
-      <c r="BR22" s="41">
+      <c r="BR22" s="27">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="BS22" s="41">
+      <c r="BS22" s="27">
         <v>1.6999999999999999E-3</v>
       </c>
-      <c r="BT22" s="41">
+      <c r="BT22" s="27">
         <v>1.8E-3</v>
       </c>
-      <c r="BU22" s="13">
+      <c r="BU22" s="8">
         <v>1.9E-3</v>
       </c>
-      <c r="BV22" s="41">
+      <c r="BV22" s="27">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="BW22" s="41">
+      <c r="BW22" s="27">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="BX22" s="36">
+      <c r="BX22" s="23">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="BY22" s="36">
+      <c r="BY22" s="23">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="BZ22" s="41">
+      <c r="BZ22" s="27">
         <v>0</v>
       </c>
-      <c r="CA22" s="41">
+      <c r="CA22" s="27">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="CB22" s="41">
+      <c r="CB22" s="27">
         <v>1.2999999999999999E-3</v>
       </c>
-      <c r="CC22" s="40">
+      <c r="CC22" s="26">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="CD22" s="41">
+      <c r="CD22" s="27">
         <v>1.6999999999999999E-3</v>
       </c>
-      <c r="CE22" s="41">
+      <c r="CE22" s="27">
         <v>1.8E-3</v>
       </c>
-      <c r="CF22" s="41">
+      <c r="CF22" s="27">
         <v>1.9E-3</v>
       </c>
-      <c r="CG22" s="41">
+      <c r="CG22" s="27">
         <v>2E-3</v>
       </c>
-      <c r="CH22" s="41">
+      <c r="CH22" s="27">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="CI22" s="41">
+      <c r="CI22" s="27">
         <v>5.0000000000000001E-4</v>
       </c>
-      <c r="CJ22" s="40">
+      <c r="CJ22" s="26">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="CK22" s="36">
+      <c r="CK22" s="23">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="CL22" s="41">
+      <c r="CL22" s="27">
         <v>1.4E-3</v>
       </c>
-      <c r="CM22" s="41">
+      <c r="CM22" s="27">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="CN22" s="41"/>
-[...4 lines deleted...]
-      <c r="CS22" s="41"/>
+      <c r="CN22" s="26">
+        <v>1.8E-3</v>
+      </c>
+      <c r="CO22" s="26"/>
+      <c r="CP22" s="27"/>
+      <c r="CQ22" s="27"/>
+      <c r="CR22" s="27"/>
+      <c r="CS22" s="27"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="8">
         <v>9.0799999999999992E-2</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="8">
         <v>0.1237</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="8">
         <v>0.1515</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="8">
         <v>0.17949999999999999</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="8">
         <v>0.20250000000000001</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="8">
         <v>0.23720000000000002</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H23" s="10">
         <v>0.25590000000000002</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I23" s="10">
         <v>0.27390000000000003</v>
       </c>
-      <c r="J23" s="12">
+      <c r="J23" s="7">
         <v>0.29330000000000001</v>
       </c>
-      <c r="K23" s="12">
+      <c r="K23" s="7">
         <v>0.31359999999999999</v>
       </c>
-      <c r="L23" s="12">
+      <c r="L23" s="7">
         <v>0.33740000000000003</v>
       </c>
-      <c r="M23" s="12">
+      <c r="M23" s="7">
         <v>0.36009999999999998</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O23" s="8">
         <v>0.1148</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="8">
         <v>0.13550000000000001</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="8">
         <v>0.1575</v>
       </c>
-      <c r="R23" s="13">
+      <c r="R23" s="8">
         <v>0.17369999999999999</v>
       </c>
-      <c r="S23" s="13">
+      <c r="S23" s="8">
         <v>0.2281</v>
       </c>
-      <c r="T23" s="9">
+      <c r="T23" s="6">
         <v>0.24209999999999998</v>
       </c>
-      <c r="U23" s="9">
+      <c r="U23" s="6">
         <v>0.25610000000000005</v>
       </c>
-      <c r="V23" s="12">
+      <c r="V23" s="7">
         <v>0.26989999999999997</v>
       </c>
-      <c r="W23" s="12">
+      <c r="W23" s="7">
         <v>0.29630000000000001</v>
       </c>
-      <c r="X23" s="12">
+      <c r="X23" s="7">
         <v>0.31980000000000003</v>
       </c>
-      <c r="Y23" s="12">
+      <c r="Y23" s="7">
         <v>0.34320000000000001</v>
       </c>
-      <c r="Z23" s="13">
+      <c r="Z23" s="8">
         <v>5.2200000000000003E-2</v>
       </c>
-      <c r="AA23" s="13">
+      <c r="AA23" s="8">
         <v>7.5400000000000009E-2</v>
       </c>
-      <c r="AB23" s="19">
+      <c r="AB23" s="12">
         <v>9.8399999999999987E-2</v>
       </c>
-      <c r="AC23" s="13">
+      <c r="AC23" s="8">
         <v>0.1215</v>
       </c>
-      <c r="AD23" s="13">
+      <c r="AD23" s="8">
         <v>0.13869999999999999</v>
       </c>
-      <c r="AE23" s="13">
+      <c r="AE23" s="8">
         <v>0.26470000000000005</v>
       </c>
-      <c r="AF23" s="9">
+      <c r="AF23" s="6">
         <v>0.28179999999999999</v>
       </c>
-      <c r="AG23" s="9">
+      <c r="AG23" s="6">
         <v>0.29890000000000005</v>
       </c>
-      <c r="AH23" s="12">
+      <c r="AH23" s="7">
         <v>0.316</v>
       </c>
-      <c r="AI23" s="12">
+      <c r="AI23" s="7">
         <v>0.34849999999999998</v>
       </c>
-      <c r="AJ23" s="12">
+      <c r="AJ23" s="7">
         <v>0.38080000000000003</v>
       </c>
-      <c r="AK23" s="12">
+      <c r="AK23" s="7">
         <v>0.39979999999999999</v>
       </c>
-      <c r="AL23" s="13">
+      <c r="AL23" s="8">
         <v>4.2700000000000002E-2</v>
       </c>
-      <c r="AM23" s="13">
+      <c r="AM23" s="8">
         <v>6.1700000000000005E-2</v>
       </c>
-      <c r="AN23" s="19">
+      <c r="AN23" s="12">
         <v>8.0700000000000008E-2</v>
       </c>
-      <c r="AO23" s="13">
+      <c r="AO23" s="8">
         <v>9.9699999999999997E-2</v>
       </c>
-      <c r="AP23" s="13">
+      <c r="AP23" s="8">
         <v>0.11409999999999999</v>
       </c>
-      <c r="AQ23" s="13">
+      <c r="AQ23" s="8">
         <v>0.21729999999999999</v>
       </c>
-      <c r="AR23" s="13">
+      <c r="AR23" s="8">
         <v>0.23150000000000001</v>
       </c>
-      <c r="AS23" s="26">
+      <c r="AS23" s="18">
         <v>0.2455</v>
       </c>
-      <c r="AT23" s="26">
+      <c r="AT23" s="18">
         <v>0.25950000000000001</v>
       </c>
-      <c r="AU23" s="13">
+      <c r="AU23" s="8">
         <v>0.29210000000000003</v>
       </c>
-      <c r="AV23" s="13">
+      <c r="AV23" s="8">
         <v>0.32790000000000002</v>
       </c>
-      <c r="AW23" s="13">
+      <c r="AW23" s="8">
         <v>0.3</v>
       </c>
-      <c r="AX23" s="34">
+      <c r="AX23" s="21">
         <v>2.5100000000000001E-2</v>
       </c>
-      <c r="AY23" s="34">
+      <c r="AY23" s="21">
         <v>4.4200000000000003E-2</v>
       </c>
-      <c r="AZ23" s="36">
+      <c r="AZ23" s="23">
         <v>5.8999999999999997E-2</v>
       </c>
-      <c r="BA23" s="36">
+      <c r="BA23" s="23">
         <v>7.7900000000000011E-2</v>
       </c>
-      <c r="BB23" s="34">
+      <c r="BB23" s="21">
         <v>9.64E-2</v>
       </c>
-      <c r="BC23" s="34">
+      <c r="BC23" s="21">
         <v>0.1148</v>
       </c>
-      <c r="BD23" s="34">
+      <c r="BD23" s="21">
         <v>0.1328</v>
       </c>
-      <c r="BE23" s="32">
+      <c r="BE23" s="19">
         <v>0.1507</v>
       </c>
-      <c r="BF23" s="34">
+      <c r="BF23" s="21">
         <v>0.16850000000000001</v>
       </c>
-      <c r="BG23" s="34">
+      <c r="BG23" s="21">
         <v>0.18609999999999999</v>
       </c>
-      <c r="BH23" s="34">
+      <c r="BH23" s="21">
         <v>0.2036</v>
       </c>
-      <c r="BI23" s="34">
+      <c r="BI23" s="21">
         <v>0.22080000000000002</v>
       </c>
-      <c r="BJ23" s="34">
+      <c r="BJ23" s="21">
         <v>1.7200000000000003E-2</v>
       </c>
-      <c r="BK23" s="34">
+      <c r="BK23" s="21">
         <v>3.4099999999999998E-2</v>
       </c>
-      <c r="BL23" s="36">
+      <c r="BL23" s="23">
         <v>5.0700000000000002E-2</v>
       </c>
-      <c r="BM23" s="36">
+      <c r="BM23" s="23">
         <v>6.6900000000000001E-2</v>
       </c>
-      <c r="BN23" s="34">
+      <c r="BN23" s="21">
         <v>8.3000000000000004E-2</v>
       </c>
-      <c r="BO23" s="34">
+      <c r="BO23" s="21">
         <v>9.8799999999999999E-2</v>
       </c>
-      <c r="BP23" s="34">
+      <c r="BP23" s="21">
         <v>0.11460000000000001</v>
       </c>
-      <c r="BQ23" s="40">
+      <c r="BQ23" s="26">
         <v>0.13029999999999997</v>
       </c>
-      <c r="BR23" s="41">
+      <c r="BR23" s="27">
         <v>0.14579999999999999</v>
       </c>
-      <c r="BS23" s="41">
+      <c r="BS23" s="27">
         <v>0.16089999999999999</v>
       </c>
-      <c r="BT23" s="41">
+      <c r="BT23" s="27">
         <v>0.17589999999999997</v>
       </c>
-      <c r="BU23" s="13">
+      <c r="BU23" s="8">
         <v>0.191</v>
       </c>
-      <c r="BV23" s="41">
+      <c r="BV23" s="27">
         <v>1.49E-2</v>
       </c>
-      <c r="BW23" s="41">
+      <c r="BW23" s="27">
         <v>2.98E-2</v>
       </c>
-      <c r="BX23" s="36">
+      <c r="BX23" s="23">
         <v>4.4499999999999998E-2</v>
       </c>
-      <c r="BY23" s="36">
+      <c r="BY23" s="23">
         <v>5.8999999999999997E-2</v>
       </c>
-      <c r="BZ23" s="41">
+      <c r="BZ23" s="27">
         <v>0.1</v>
       </c>
-      <c r="CA23" s="41">
+      <c r="CA23" s="27">
         <v>8.7499999999999994E-2</v>
       </c>
-      <c r="CB23" s="41">
+      <c r="CB23" s="27">
         <v>0.10150000000000001</v>
       </c>
-      <c r="CC23" s="40">
+      <c r="CC23" s="26">
         <v>0.1154</v>
       </c>
-      <c r="CD23" s="41">
+      <c r="CD23" s="27">
         <v>0.1293</v>
       </c>
-      <c r="CE23" s="41">
+      <c r="CE23" s="27">
         <v>0.14310000000000003</v>
       </c>
-      <c r="CF23" s="41">
+      <c r="CF23" s="27">
         <v>0.15679999999999999</v>
       </c>
-      <c r="CG23" s="41">
+      <c r="CG23" s="27">
         <v>0.17030000000000001</v>
       </c>
-      <c r="CH23" s="41">
+      <c r="CH23" s="27">
         <v>1.3599999999999999E-2</v>
       </c>
-      <c r="CI23" s="41">
+      <c r="CI23" s="27">
         <v>2.7E-2</v>
       </c>
-      <c r="CJ23" s="40">
+      <c r="CJ23" s="26">
         <v>4.0100000000000004E-2</v>
       </c>
-      <c r="CK23" s="36">
+      <c r="CK23" s="23">
         <v>5.2900000000000003E-2</v>
       </c>
-      <c r="CL23" s="41">
+      <c r="CL23" s="27">
         <v>6.5599999999999992E-2</v>
       </c>
-      <c r="CM23" s="41">
+      <c r="CM23" s="27">
         <v>7.8299999999999995E-2</v>
       </c>
-      <c r="CN23" s="41"/>
-[...4 lines deleted...]
-      <c r="CS23" s="41"/>
+      <c r="CN23" s="26">
+        <v>9.0700000000000003E-2</v>
+      </c>
+      <c r="CO23" s="26"/>
+      <c r="CP23" s="27"/>
+      <c r="CQ23" s="27"/>
+      <c r="CR23" s="27"/>
+      <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="A24" s="21" t="s">
+      <c r="A24" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="11">
         <v>11.368499999999999</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="11">
         <v>21.383500000000002</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="11">
         <v>32.590199999999996</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="11">
         <v>41.781200000000005</v>
       </c>
-      <c r="F24" s="18">
+      <c r="F24" s="11">
         <v>51.726699999999994</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="8">
         <v>60.199100000000001</v>
       </c>
-      <c r="H24" s="17">
+      <c r="H24" s="10">
         <v>68.501300000000001</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I24" s="10">
         <v>77.33959999999999</v>
       </c>
-      <c r="J24" s="12">
+      <c r="J24" s="7">
         <v>87.296199999999999</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="7">
         <v>98.787000000000006</v>
       </c>
-      <c r="L24" s="12">
+      <c r="L24" s="7">
         <v>110.5168</v>
       </c>
-      <c r="M24" s="12">
+      <c r="M24" s="7">
         <v>123.2093</v>
       </c>
-      <c r="N24" s="18">
+      <c r="N24" s="11">
         <v>12.8352</v>
       </c>
-      <c r="O24" s="18">
+      <c r="O24" s="11">
         <v>23.9621</v>
       </c>
-      <c r="P24" s="18">
+      <c r="P24" s="11">
         <v>36.310700000000004</v>
       </c>
-      <c r="Q24" s="18">
+      <c r="Q24" s="11">
         <v>48.627499999999998</v>
       </c>
-      <c r="R24" s="18">
+      <c r="R24" s="11">
         <v>62.468699999999998</v>
       </c>
-      <c r="S24" s="13">
+      <c r="S24" s="8">
         <v>74.089799999999997</v>
       </c>
-      <c r="T24" s="9">
+      <c r="T24" s="6">
         <v>86.517099999999985</v>
       </c>
-      <c r="U24" s="9">
+      <c r="U24" s="6">
         <v>100.38939999999999</v>
       </c>
-      <c r="V24" s="12">
+      <c r="V24" s="7">
         <v>115.2243</v>
       </c>
-      <c r="W24" s="12">
+      <c r="W24" s="7">
         <v>130.5607</v>
       </c>
-      <c r="X24" s="12">
+      <c r="X24" s="7">
         <v>146.07749999999999</v>
       </c>
-      <c r="Y24" s="12">
+      <c r="Y24" s="7">
         <v>161.93109999999999</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z24" s="11">
         <v>15.016400000000001</v>
       </c>
-      <c r="AA24" s="18">
+      <c r="AA24" s="11">
         <v>28.078099999999999</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB24" s="11">
         <v>40.698599999999999</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AC24" s="11">
         <v>53.265900000000002</v>
       </c>
-      <c r="AD24" s="18">
+      <c r="AD24" s="11">
         <v>66.154600000000002</v>
       </c>
-      <c r="AE24" s="13">
+      <c r="AE24" s="8">
         <v>77.750100000000003</v>
       </c>
-      <c r="AF24" s="9">
+      <c r="AF24" s="6">
         <v>91.505200000000002</v>
       </c>
-      <c r="AG24" s="9">
+      <c r="AG24" s="6">
         <v>105.49299999999999</v>
       </c>
-      <c r="AH24" s="12">
+      <c r="AH24" s="7">
         <v>116.53779999999999</v>
       </c>
-      <c r="AI24" s="12">
+      <c r="AI24" s="7">
         <v>129.10429999999999</v>
       </c>
-      <c r="AJ24" s="12">
+      <c r="AJ24" s="7">
         <v>142.11689999999999</v>
       </c>
-      <c r="AK24" s="12">
+      <c r="AK24" s="7">
         <v>155.36909999999997</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AL24" s="11">
         <v>11.067600000000001</v>
       </c>
-      <c r="AM24" s="18">
+      <c r="AM24" s="11">
         <v>21.896000000000001</v>
       </c>
-      <c r="AN24" s="18">
+      <c r="AN24" s="11">
         <v>34.381</v>
       </c>
-      <c r="AO24" s="18">
+      <c r="AO24" s="11">
         <v>44.665799999999997</v>
       </c>
-      <c r="AP24" s="18">
+      <c r="AP24" s="11">
         <v>57.114600000000003</v>
       </c>
-      <c r="AQ24" s="13">
+      <c r="AQ24" s="8">
         <v>69.078000000000003</v>
       </c>
-      <c r="AR24" s="13">
+      <c r="AR24" s="8">
         <v>80.351300000000009</v>
       </c>
-      <c r="AS24" s="26">
+      <c r="AS24" s="18">
         <v>92.386400000000009</v>
       </c>
-      <c r="AT24" s="26">
+      <c r="AT24" s="18">
         <v>105.34840000000001</v>
       </c>
-      <c r="AU24" s="13">
+      <c r="AU24" s="8">
         <v>117.26349999999999</v>
       </c>
-      <c r="AV24" s="13">
+      <c r="AV24" s="8">
         <v>128.79230000000001</v>
       </c>
-      <c r="AW24" s="13">
+      <c r="AW24" s="8">
         <v>141.4</v>
       </c>
-      <c r="AX24" s="35">
+      <c r="AX24" s="22">
         <v>14.195200000000002</v>
       </c>
-      <c r="AY24" s="35">
+      <c r="AY24" s="22">
         <v>28.797000000000001</v>
       </c>
-      <c r="AZ24" s="35">
+      <c r="AZ24" s="22">
         <v>43.149900000000002</v>
       </c>
-      <c r="BA24" s="35">
+      <c r="BA24" s="22">
         <v>57.190599999999996</v>
       </c>
-      <c r="BB24" s="35">
+      <c r="BB24" s="22">
         <v>72.092600000000004</v>
       </c>
-      <c r="BC24" s="34">
+      <c r="BC24" s="21">
         <v>82.257600000000011</v>
       </c>
-      <c r="BD24" s="34">
+      <c r="BD24" s="21">
         <v>95.823899999999995</v>
       </c>
-      <c r="BE24" s="32">
+      <c r="BE24" s="19">
         <v>110.95360000000001</v>
       </c>
-      <c r="BF24" s="34">
+      <c r="BF24" s="21">
         <v>125.0873</v>
       </c>
-      <c r="BG24" s="34">
+      <c r="BG24" s="21">
         <v>141.44900000000001</v>
       </c>
-      <c r="BH24" s="34">
+      <c r="BH24" s="21">
         <v>156.56010000000001</v>
       </c>
-      <c r="BI24" s="34">
+      <c r="BI24" s="21">
         <v>171.53020000000001</v>
       </c>
-      <c r="BJ24" s="35">
+      <c r="BJ24" s="22">
         <v>14.208600000000001</v>
       </c>
-      <c r="BK24" s="35">
+      <c r="BK24" s="22">
         <v>28.6004</v>
       </c>
-      <c r="BL24" s="35">
+      <c r="BL24" s="22">
         <v>42.338900000000002</v>
       </c>
-      <c r="BM24" s="35">
+      <c r="BM24" s="22">
         <v>56.2973</v>
       </c>
-      <c r="BN24" s="35">
+      <c r="BN24" s="22">
         <v>71.931399999999996</v>
       </c>
-      <c r="BO24" s="34">
+      <c r="BO24" s="21">
         <v>86.464300000000009</v>
       </c>
-      <c r="BP24" s="34">
+      <c r="BP24" s="21">
         <v>100.2577</v>
       </c>
-      <c r="BQ24" s="40">
+      <c r="BQ24" s="26">
         <v>114.8254</v>
       </c>
-      <c r="BR24" s="41">
+      <c r="BR24" s="27">
         <v>129.42260000000002</v>
       </c>
-      <c r="BS24" s="41">
+      <c r="BS24" s="27">
         <v>145.3836</v>
       </c>
-      <c r="BT24" s="41">
+      <c r="BT24" s="27">
         <v>162.87919999999997</v>
       </c>
-      <c r="BU24" s="13">
+      <c r="BU24" s="8">
         <v>180.14529999999999</v>
       </c>
-      <c r="BV24" s="35">
+      <c r="BV24" s="22">
         <v>15.993</v>
       </c>
-      <c r="BW24" s="35">
+      <c r="BW24" s="22">
         <v>31.5015</v>
       </c>
-      <c r="BX24" s="35">
+      <c r="BX24" s="22">
         <v>50.511499999999998</v>
       </c>
-      <c r="BY24" s="35">
+      <c r="BY24" s="22">
         <v>68.857199999999992</v>
       </c>
-      <c r="BZ24" s="35">
+      <c r="BZ24" s="22">
         <v>89.3</v>
       </c>
-      <c r="CA24" s="41">
+      <c r="CA24" s="27">
         <v>110.19739999999999</v>
       </c>
-      <c r="CB24" s="41">
+      <c r="CB24" s="27">
         <v>132.02939999999998</v>
       </c>
-      <c r="CC24" s="40">
+      <c r="CC24" s="26">
         <v>153.4735</v>
       </c>
-      <c r="CD24" s="41">
+      <c r="CD24" s="27">
         <v>174.90970000000002</v>
       </c>
-      <c r="CE24" s="41">
+      <c r="CE24" s="27">
         <v>196.8357</v>
       </c>
-      <c r="CF24" s="41">
+      <c r="CF24" s="27">
         <v>219.28380000000001</v>
       </c>
-      <c r="CG24" s="41">
+      <c r="CG24" s="27">
         <v>242.67919999999998</v>
       </c>
-      <c r="CH24" s="35">
+      <c r="CH24" s="22">
         <v>22.109400000000001</v>
       </c>
-      <c r="CI24" s="35">
+      <c r="CI24" s="22">
         <v>40.848399999999998</v>
       </c>
-      <c r="CJ24" s="40">
+      <c r="CJ24" s="26">
         <v>61.4071</v>
       </c>
-      <c r="CK24" s="35">
+      <c r="CK24" s="22">
         <v>80.894000000000005</v>
       </c>
-      <c r="CL24" s="35">
+      <c r="CL24" s="22">
         <v>100.06389999999999</v>
       </c>
-      <c r="CM24" s="41">
+      <c r="CM24" s="27">
         <v>116.36739999999999</v>
       </c>
-      <c r="CN24" s="41"/>
-[...4 lines deleted...]
-      <c r="CS24" s="41"/>
+      <c r="CN24" s="26">
+        <v>134.07300000000001</v>
+      </c>
+      <c r="CO24" s="26"/>
+      <c r="CP24" s="27"/>
+      <c r="CQ24" s="27"/>
+      <c r="CR24" s="27"/>
+      <c r="CS24" s="27"/>
+    </row>
+    <row r="25" spans="1:97" x14ac:dyDescent="0.2">
+      <c r="CN25" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>