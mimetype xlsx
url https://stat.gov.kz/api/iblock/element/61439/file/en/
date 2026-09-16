--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3750" yWindow="1560" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="2235" yWindow="900" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="45">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
@@ -795,90 +795,90 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN3" sqref="CN3"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.7109375" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
@@ -1598,51 +1598,53 @@
       </c>
       <c r="CG4" s="32">
         <v>4568.5324000000001</v>
       </c>
       <c r="CH4" s="32">
         <v>366.83009999999996</v>
       </c>
       <c r="CI4" s="32">
         <v>716.10519999999997</v>
       </c>
       <c r="CJ4" s="34">
         <v>1117.5634000000002</v>
       </c>
       <c r="CK4" s="34">
         <v>1519.8721999999998</v>
       </c>
       <c r="CL4" s="32">
         <v>1933.4757999999999</v>
       </c>
       <c r="CM4" s="32">
         <v>2378.3705</v>
       </c>
       <c r="CN4" s="25">
         <v>2821.3038999999999</v>
       </c>
-      <c r="CO4" s="32"/>
+      <c r="CO4" s="32">
+        <v>3247.4850000000001</v>
+      </c>
       <c r="CP4" s="32"/>
       <c r="CQ4" s="32"/>
       <c r="CR4" s="32"/>
       <c r="CS4" s="32"/>
     </row>
     <row r="5" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="32" t="s">
@@ -1881,51 +1883,53 @@
       </c>
       <c r="CG5" s="10">
         <v>58.156600000000005</v>
       </c>
       <c r="CH5" s="10">
         <v>1.9725999999999999</v>
       </c>
       <c r="CI5" s="10">
         <v>4.9123999999999999</v>
       </c>
       <c r="CJ5" s="10">
         <v>9.0762999999999998</v>
       </c>
       <c r="CK5" s="10">
         <v>14.008800000000001</v>
       </c>
       <c r="CL5" s="10">
         <v>19.711599999999997</v>
       </c>
       <c r="CM5" s="10">
         <v>26.247700000000002</v>
       </c>
       <c r="CN5" s="26">
         <v>33.543300000000002</v>
       </c>
-      <c r="CO5" s="10"/>
+      <c r="CO5" s="10">
+        <v>39.644400000000005</v>
+      </c>
       <c r="CP5" s="10"/>
       <c r="CQ5" s="10"/>
       <c r="CR5" s="10"/>
       <c r="CS5" s="10"/>
     </row>
     <row r="6" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="27">
         <v>72.826399999999992</v>
       </c>
       <c r="C6" s="27">
         <v>138.4675</v>
       </c>
       <c r="D6" s="10">
         <v>211.20369999999997</v>
       </c>
       <c r="E6" s="10">
         <v>283.47830000000005</v>
       </c>
       <c r="F6" s="10">
         <v>364.48109999999997</v>
       </c>
       <c r="G6" s="27">
@@ -2164,51 +2168,53 @@
       </c>
       <c r="CG6" s="27">
         <v>686.7786000000001</v>
       </c>
       <c r="CH6" s="27">
         <v>52.752000000000002</v>
       </c>
       <c r="CI6" s="27">
         <v>105.47199999999999</v>
       </c>
       <c r="CJ6" s="10">
         <v>168.2056</v>
       </c>
       <c r="CK6" s="38">
         <v>228.26390000000001</v>
       </c>
       <c r="CL6" s="10">
         <v>294.45279999999997</v>
       </c>
       <c r="CM6" s="27">
         <v>362.28059999999999</v>
       </c>
       <c r="CN6" s="26">
         <v>431.08590000000004</v>
       </c>
-      <c r="CO6" s="10"/>
+      <c r="CO6" s="10">
+        <v>495.13640000000004</v>
+      </c>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="27"/>
       <c r="CR6" s="27"/>
       <c r="CS6" s="27"/>
     </row>
     <row r="7" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="27">
         <v>20.011299999999999</v>
       </c>
       <c r="C7" s="27">
         <v>35.668500000000002</v>
       </c>
       <c r="D7" s="10">
         <v>54.963100000000004</v>
       </c>
       <c r="E7" s="10">
         <v>71.885199999999998</v>
       </c>
       <c r="F7" s="10">
         <v>90.5702</v>
       </c>
       <c r="G7" s="27">
@@ -2447,51 +2453,53 @@
       </c>
       <c r="CG7" s="27">
         <v>238.51250000000002</v>
       </c>
       <c r="CH7" s="27">
         <v>21.520400000000002</v>
       </c>
       <c r="CI7" s="27">
         <v>40.173300000000005</v>
       </c>
       <c r="CJ7" s="10">
         <v>60.691400000000002</v>
       </c>
       <c r="CK7" s="38">
         <v>79.547899999999998</v>
       </c>
       <c r="CL7" s="10">
         <v>101.5236</v>
       </c>
       <c r="CM7" s="27">
         <v>124.0423</v>
       </c>
       <c r="CN7" s="26">
         <v>147.6602</v>
       </c>
-      <c r="CO7" s="10"/>
+      <c r="CO7" s="10">
+        <v>168.416</v>
+      </c>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="27"/>
       <c r="CR7" s="27"/>
       <c r="CS7" s="27"/>
     </row>
     <row r="8" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="27">
         <v>89.03840000000001</v>
       </c>
       <c r="C8" s="27">
         <v>171.70839999999998</v>
       </c>
       <c r="D8" s="10">
         <v>266.10560000000004</v>
       </c>
       <c r="E8" s="10">
         <v>355.05160000000001</v>
       </c>
       <c r="F8" s="10">
         <v>453.35700000000003</v>
       </c>
       <c r="G8" s="27">
@@ -2730,51 +2738,53 @@
       </c>
       <c r="CG8" s="27">
         <v>507.76190000000003</v>
       </c>
       <c r="CH8" s="27">
         <v>42.727400000000003</v>
       </c>
       <c r="CI8" s="27">
         <v>84.0441</v>
       </c>
       <c r="CJ8" s="10">
         <v>131.471</v>
       </c>
       <c r="CK8" s="38">
         <v>178.33369999999999</v>
       </c>
       <c r="CL8" s="10">
         <v>223.61829999999998</v>
       </c>
       <c r="CM8" s="27">
         <v>272.91929999999996</v>
       </c>
       <c r="CN8" s="26">
         <v>322.42340000000002</v>
       </c>
-      <c r="CO8" s="10"/>
+      <c r="CO8" s="10">
+        <v>369.98089999999996</v>
+      </c>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="27"/>
       <c r="CR8" s="27"/>
       <c r="CS8" s="27"/>
     </row>
     <row r="9" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="27">
         <v>10.827099999999998</v>
       </c>
       <c r="C9" s="27">
         <v>21.014299999999999</v>
       </c>
       <c r="D9" s="10">
         <v>31.478800000000003</v>
       </c>
       <c r="E9" s="10">
         <v>41.01250000000001</v>
       </c>
       <c r="F9" s="10">
         <v>50.8857</v>
       </c>
       <c r="G9" s="27">
@@ -3013,51 +3023,53 @@
       </c>
       <c r="CG9" s="27">
         <v>52.892499999999991</v>
       </c>
       <c r="CH9" s="27">
         <v>6.0868000000000002</v>
       </c>
       <c r="CI9" s="27">
         <v>11.2887</v>
       </c>
       <c r="CJ9" s="10">
         <v>16.2059</v>
       </c>
       <c r="CK9" s="38">
         <v>21.984999999999999</v>
       </c>
       <c r="CL9" s="10">
         <v>26.862500000000001</v>
       </c>
       <c r="CM9" s="27">
         <v>30.9239</v>
       </c>
       <c r="CN9" s="26">
         <v>35.313600000000001</v>
       </c>
-      <c r="CO9" s="10"/>
+      <c r="CO9" s="10">
+        <v>39.510400000000004</v>
+      </c>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="27"/>
       <c r="CR9" s="27"/>
       <c r="CS9" s="27"/>
     </row>
     <row r="10" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="27">
         <v>12.362299999999999</v>
       </c>
       <c r="C10" s="27">
         <v>24.797599999999999</v>
       </c>
       <c r="D10" s="27">
         <v>39.628699999999995</v>
       </c>
       <c r="E10" s="27">
         <v>55.59259999999999</v>
       </c>
       <c r="F10" s="27">
         <v>72.376499999999993</v>
       </c>
       <c r="G10" s="27">
@@ -3296,51 +3308,53 @@
       </c>
       <c r="CG10" s="27">
         <v>133.70870000000002</v>
       </c>
       <c r="CH10" s="27">
         <v>9.3017000000000003</v>
       </c>
       <c r="CI10" s="27">
         <v>19.236799999999999</v>
       </c>
       <c r="CJ10" s="10">
         <v>30.529700000000002</v>
       </c>
       <c r="CK10" s="38">
         <v>43.996199999999995</v>
       </c>
       <c r="CL10" s="27">
         <v>57.659699999999994</v>
       </c>
       <c r="CM10" s="27">
         <v>72.757800000000003</v>
       </c>
       <c r="CN10" s="26">
         <v>86.98060000000001</v>
       </c>
-      <c r="CO10" s="10"/>
+      <c r="CO10" s="10">
+        <v>100.58470000000001</v>
+      </c>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="27"/>
       <c r="CR10" s="27"/>
       <c r="CS10" s="27"/>
     </row>
     <row r="11" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="27">
         <v>7.5087999999999999</v>
       </c>
       <c r="C11" s="27">
         <v>13.8842</v>
       </c>
       <c r="D11" s="27">
         <v>22.387599999999999</v>
       </c>
       <c r="E11" s="27">
         <v>33.881399999999999</v>
       </c>
       <c r="F11" s="27">
         <v>45.455100000000009</v>
       </c>
       <c r="G11" s="27">
@@ -3579,51 +3593,53 @@
       </c>
       <c r="CG11" s="27">
         <v>102.7585</v>
       </c>
       <c r="CH11" s="27">
         <v>5.7831000000000001</v>
       </c>
       <c r="CI11" s="27">
         <v>11.9351</v>
       </c>
       <c r="CJ11" s="10">
         <v>20.244199999999999</v>
       </c>
       <c r="CK11" s="38">
         <v>29.544599999999999</v>
       </c>
       <c r="CL11" s="27">
         <v>38.000399999999999</v>
       </c>
       <c r="CM11" s="27">
         <v>49.441499999999998</v>
       </c>
       <c r="CN11" s="26">
         <v>63.891500000000001</v>
       </c>
-      <c r="CO11" s="10"/>
+      <c r="CO11" s="10">
+        <v>78.0137</v>
+      </c>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="27"/>
       <c r="CR11" s="27"/>
       <c r="CS11" s="27"/>
     </row>
     <row r="12" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="32" t="s">
@@ -3862,51 +3878,53 @@
       </c>
       <c r="CG12" s="27">
         <v>331.85300000000001</v>
       </c>
       <c r="CH12" s="10">
         <v>25.608700000000002</v>
       </c>
       <c r="CI12" s="10">
         <v>56.430099999999996</v>
       </c>
       <c r="CJ12" s="10">
         <v>85.373800000000003</v>
       </c>
       <c r="CK12" s="10">
         <v>115.95689999999999</v>
       </c>
       <c r="CL12" s="10">
         <v>144.98500000000001</v>
       </c>
       <c r="CM12" s="27">
         <v>173.8348</v>
       </c>
       <c r="CN12" s="26">
         <v>203.81</v>
       </c>
-      <c r="CO12" s="10"/>
+      <c r="CO12" s="10">
+        <v>234.48660000000001</v>
+      </c>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="27"/>
       <c r="CR12" s="27"/>
       <c r="CS12" s="27"/>
     </row>
     <row r="13" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="27">
         <v>59.219300000000004</v>
       </c>
       <c r="C13" s="27">
         <v>111.6309</v>
       </c>
       <c r="D13" s="27">
         <v>171.42660000000004</v>
       </c>
       <c r="E13" s="27">
         <v>233.19749999999996</v>
       </c>
       <c r="F13" s="27">
         <v>296.48710000000005</v>
       </c>
       <c r="G13" s="27">
@@ -4145,51 +4163,53 @@
       </c>
       <c r="CG13" s="27">
         <v>627.99119999999994</v>
       </c>
       <c r="CH13" s="27">
         <v>50.6785</v>
       </c>
       <c r="CI13" s="27">
         <v>97.719399999999993</v>
       </c>
       <c r="CJ13" s="10">
         <v>149.26349999999999</v>
       </c>
       <c r="CK13" s="38">
         <v>199.32899999999998</v>
       </c>
       <c r="CL13" s="27">
         <v>253.56120000000001</v>
       </c>
       <c r="CM13" s="27">
         <v>310.15820000000002</v>
       </c>
       <c r="CN13" s="26">
         <v>369.46370000000002</v>
       </c>
-      <c r="CO13" s="10"/>
+      <c r="CO13" s="10">
+        <v>428.31349999999998</v>
+      </c>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="27"/>
       <c r="CR13" s="27"/>
       <c r="CS13" s="27"/>
     </row>
     <row r="14" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="27">
         <v>44.4069</v>
       </c>
       <c r="C14" s="27">
         <v>86.4011</v>
       </c>
       <c r="D14" s="27">
         <v>156.70239999999998</v>
       </c>
       <c r="E14" s="27">
         <v>218.6234</v>
       </c>
       <c r="F14" s="27">
         <v>272.87040000000002</v>
       </c>
       <c r="G14" s="27">
@@ -4428,51 +4448,53 @@
       </c>
       <c r="CG14" s="27">
         <v>393.38850000000008</v>
       </c>
       <c r="CH14" s="27">
         <v>31.465799999999998</v>
       </c>
       <c r="CI14" s="27">
         <v>60.791899999999998</v>
       </c>
       <c r="CJ14" s="10">
         <v>95.4773</v>
       </c>
       <c r="CK14" s="38">
         <v>131.19829999999999</v>
       </c>
       <c r="CL14" s="27">
         <v>160.62879999999998</v>
       </c>
       <c r="CM14" s="27">
         <v>198.23839999999998</v>
       </c>
       <c r="CN14" s="26">
         <v>227.29249999999999</v>
       </c>
-      <c r="CO14" s="10"/>
+      <c r="CO14" s="10">
+        <v>254.33849999999998</v>
+      </c>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="27"/>
       <c r="CR14" s="27"/>
       <c r="CS14" s="27"/>
     </row>
     <row r="15" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="27">
         <v>0.58129999999999993</v>
       </c>
       <c r="C15" s="27">
         <v>1.1749000000000001</v>
       </c>
       <c r="D15" s="27">
         <v>1.6730999999999998</v>
       </c>
       <c r="E15" s="27">
         <v>2.3709000000000002</v>
       </c>
       <c r="F15" s="27">
         <v>3.1249000000000002</v>
       </c>
       <c r="G15" s="27">
@@ -4711,51 +4733,53 @@
       </c>
       <c r="CG15" s="27">
         <v>8.1137000000000015</v>
       </c>
       <c r="CH15" s="27">
         <v>0.38730000000000003</v>
       </c>
       <c r="CI15" s="27">
         <v>0.83350000000000002</v>
       </c>
       <c r="CJ15" s="10">
         <v>1.2906</v>
       </c>
       <c r="CK15" s="38">
         <v>1.9855999999999998</v>
       </c>
       <c r="CL15" s="27">
         <v>2.7465000000000002</v>
       </c>
       <c r="CM15" s="27">
         <v>3.5909</v>
       </c>
       <c r="CN15" s="26">
         <v>4.4146999999999998</v>
       </c>
-      <c r="CO15" s="10"/>
+      <c r="CO15" s="10">
+        <v>5.2763</v>
+      </c>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="27"/>
       <c r="CR15" s="27"/>
       <c r="CS15" s="27"/>
     </row>
     <row r="16" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="27">
         <v>0.78290000000000004</v>
       </c>
       <c r="C16" s="27">
         <v>1.4402000000000001</v>
       </c>
       <c r="D16" s="27">
         <v>2.2315999999999998</v>
       </c>
       <c r="E16" s="27">
         <v>3.04</v>
       </c>
       <c r="F16" s="27">
         <v>3.8231999999999999</v>
       </c>
       <c r="G16" s="27">
@@ -4994,51 +5018,53 @@
       </c>
       <c r="CG16" s="27">
         <v>0.64049999999999996</v>
       </c>
       <c r="CH16" s="27">
         <v>2.7800000000000002E-2</v>
       </c>
       <c r="CI16" s="27">
         <v>5.1700000000000003E-2</v>
       </c>
       <c r="CJ16" s="10">
         <v>8.6800000000000002E-2</v>
       </c>
       <c r="CK16" s="38">
         <v>0.13500000000000001</v>
       </c>
       <c r="CL16" s="27">
         <v>0.18509999999999999</v>
       </c>
       <c r="CM16" s="27">
         <v>0.27360000000000001</v>
       </c>
       <c r="CN16" s="26">
         <v>0.35960000000000003</v>
       </c>
-      <c r="CO16" s="10"/>
+      <c r="CO16" s="10">
+        <v>0.41770000000000002</v>
+      </c>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="27"/>
       <c r="CR16" s="27"/>
       <c r="CS16" s="27"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="27">
         <v>17.131699999999999</v>
       </c>
       <c r="C17" s="27">
         <v>33.712699999999998</v>
       </c>
       <c r="D17" s="27">
         <v>52.915900000000001</v>
       </c>
       <c r="E17" s="27">
         <v>73.415800000000004</v>
       </c>
       <c r="F17" s="27">
         <v>95.386800000000022</v>
       </c>
       <c r="G17" s="27">
@@ -5277,51 +5303,53 @@
       </c>
       <c r="CG17" s="27">
         <v>199.07569999999998</v>
       </c>
       <c r="CH17" s="27">
         <v>16.8446</v>
       </c>
       <c r="CI17" s="27">
         <v>31.8325</v>
       </c>
       <c r="CJ17" s="10">
         <v>47.541599999999995</v>
       </c>
       <c r="CK17" s="38">
         <v>63.357500000000002</v>
       </c>
       <c r="CL17" s="27">
         <v>80.581500000000005</v>
       </c>
       <c r="CM17" s="27">
         <v>99.434600000000003</v>
       </c>
       <c r="CN17" s="26">
         <v>118.306</v>
       </c>
-      <c r="CO17" s="10"/>
+      <c r="CO17" s="10">
+        <v>137.1703</v>
+      </c>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="27"/>
       <c r="CR17" s="27"/>
       <c r="CS17" s="27"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="8">
         <v>58.628299999999996</v>
       </c>
       <c r="C18" s="8">
         <v>112.0715</v>
       </c>
       <c r="D18" s="8">
         <v>171.09000000000003</v>
       </c>
       <c r="E18" s="8">
         <v>236.41220000000001</v>
       </c>
       <c r="F18" s="8">
         <v>306.77570000000003</v>
       </c>
       <c r="G18" s="8">
@@ -5560,51 +5588,53 @@
       </c>
       <c r="CG18" s="27">
         <v>630.05949999999996</v>
       </c>
       <c r="CH18" s="27">
         <v>51.932400000000001</v>
       </c>
       <c r="CI18" s="27">
         <v>94.903300000000002</v>
       </c>
       <c r="CJ18" s="26">
         <v>147.4511</v>
       </c>
       <c r="CK18" s="20">
         <v>201.58170000000001</v>
       </c>
       <c r="CL18" s="27">
         <v>261.43290000000002</v>
       </c>
       <c r="CM18" s="27">
         <v>327.45600000000002</v>
       </c>
       <c r="CN18" s="26">
         <v>393.28440000000001</v>
       </c>
-      <c r="CO18" s="26"/>
+      <c r="CO18" s="26">
+        <v>456.69220000000001</v>
+      </c>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="27"/>
       <c r="CR18" s="27"/>
       <c r="CS18" s="27"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>11.514899999999999</v>
       </c>
       <c r="C19" s="11">
         <v>23.3567</v>
       </c>
       <c r="D19" s="11">
         <v>40.361899999999999</v>
       </c>
       <c r="E19" s="11">
         <v>58.040999999999997</v>
       </c>
       <c r="F19" s="11">
         <v>77.476399999999998</v>
       </c>
       <c r="G19" s="8">
@@ -5843,51 +5873,53 @@
       </c>
       <c r="CG19" s="27">
         <v>265.3963</v>
       </c>
       <c r="CH19" s="22">
         <v>23.7151</v>
       </c>
       <c r="CI19" s="22">
         <v>46.671099999999996</v>
       </c>
       <c r="CJ19" s="26">
         <v>78.073399999999992</v>
       </c>
       <c r="CK19" s="20">
         <v>108.518</v>
       </c>
       <c r="CL19" s="22">
         <v>139.22499999999999</v>
       </c>
       <c r="CM19" s="27">
         <v>170.7551</v>
       </c>
       <c r="CN19" s="26">
         <v>201.23229999999998</v>
       </c>
-      <c r="CO19" s="26"/>
+      <c r="CO19" s="26">
+        <v>227.2997</v>
+      </c>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="27"/>
       <c r="CR19" s="27"/>
       <c r="CS19" s="27"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="4" t="s">
@@ -6126,51 +6158,53 @@
       </c>
       <c r="CG20" s="28">
         <v>30.642199999999999</v>
       </c>
       <c r="CH20" s="26">
         <v>1.5937999999999999</v>
       </c>
       <c r="CI20" s="26">
         <v>3.4609999999999999</v>
       </c>
       <c r="CJ20" s="26">
         <v>6.0996000000000006</v>
       </c>
       <c r="CK20" s="26">
         <v>8.1073000000000004</v>
       </c>
       <c r="CL20" s="26">
         <v>10.008700000000001</v>
       </c>
       <c r="CM20" s="28">
         <v>15.393600000000001</v>
       </c>
       <c r="CN20" s="26">
         <v>17.612599999999997</v>
       </c>
-      <c r="CO20" s="26"/>
+      <c r="CO20" s="26">
+        <v>19.1661</v>
+      </c>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="28"/>
       <c r="CR20" s="28"/>
       <c r="CS20" s="28"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="8">
         <v>6.7937999999999992</v>
       </c>
       <c r="C21" s="8">
         <v>14.4399</v>
       </c>
       <c r="D21" s="8">
         <v>25.823</v>
       </c>
       <c r="E21" s="8">
         <v>38.187100000000001</v>
       </c>
       <c r="F21" s="8">
         <v>54.7303</v>
       </c>
       <c r="G21" s="8">
@@ -6409,51 +6443,53 @@
       </c>
       <c r="CG21" s="27">
         <v>57.951000000000001</v>
       </c>
       <c r="CH21" s="27">
         <v>2.3088000000000002</v>
       </c>
       <c r="CI21" s="27">
         <v>5.4726000000000008</v>
       </c>
       <c r="CJ21" s="26">
         <v>9.0337000000000014</v>
       </c>
       <c r="CK21" s="20">
         <v>13.0747</v>
       </c>
       <c r="CL21" s="27">
         <v>18.161300000000001</v>
       </c>
       <c r="CM21" s="27">
         <v>24.174900000000001</v>
       </c>
       <c r="CN21" s="26">
         <v>30.464200000000002</v>
       </c>
-      <c r="CO21" s="26"/>
+      <c r="CO21" s="26">
+        <v>36.514000000000003</v>
+      </c>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="27"/>
       <c r="CR21" s="27"/>
       <c r="CS21" s="27"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="8">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="C22" s="8">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="D22" s="8">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E22" s="8">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="F22" s="8">
         <v>2.1000000000000003E-3</v>
       </c>
       <c r="G22" s="8">
@@ -6692,51 +6728,53 @@
       </c>
       <c r="CG22" s="27">
         <v>2E-3</v>
       </c>
       <c r="CH22" s="27">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="CI22" s="27">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="CJ22" s="26">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="CK22" s="23">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="CL22" s="27">
         <v>1.4E-3</v>
       </c>
       <c r="CM22" s="27">
         <v>1.6000000000000001E-3</v>
       </c>
       <c r="CN22" s="26">
         <v>1.8E-3</v>
       </c>
-      <c r="CO22" s="26"/>
+      <c r="CO22" s="26">
+        <v>2E-3</v>
+      </c>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="27"/>
       <c r="CR22" s="27"/>
       <c r="CS22" s="27"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="8">
         <v>9.0799999999999992E-2</v>
       </c>
       <c r="C23" s="8">
         <v>0.1237</v>
       </c>
       <c r="D23" s="8">
         <v>0.1515</v>
       </c>
       <c r="E23" s="8">
         <v>0.17949999999999999</v>
       </c>
       <c r="F23" s="8">
         <v>0.20250000000000001</v>
       </c>
       <c r="G23" s="8">
@@ -6975,51 +7013,53 @@
       </c>
       <c r="CG23" s="27">
         <v>0.17030000000000001</v>
       </c>
       <c r="CH23" s="27">
         <v>1.3599999999999999E-2</v>
       </c>
       <c r="CI23" s="27">
         <v>2.7E-2</v>
       </c>
       <c r="CJ23" s="26">
         <v>4.0100000000000004E-2</v>
       </c>
       <c r="CK23" s="23">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="CL23" s="27">
         <v>6.5599999999999992E-2</v>
       </c>
       <c r="CM23" s="27">
         <v>7.8299999999999995E-2</v>
       </c>
       <c r="CN23" s="26">
         <v>9.0700000000000003E-2</v>
       </c>
-      <c r="CO23" s="26"/>
+      <c r="CO23" s="26">
+        <v>0.1031</v>
+      </c>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="27"/>
       <c r="CR23" s="27"/>
       <c r="CS23" s="27"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11">
         <v>11.368499999999999</v>
       </c>
       <c r="C24" s="11">
         <v>21.383500000000002</v>
       </c>
       <c r="D24" s="11">
         <v>32.590199999999996</v>
       </c>
       <c r="E24" s="11">
         <v>41.781200000000005</v>
       </c>
       <c r="F24" s="11">
         <v>51.726699999999994</v>
       </c>
       <c r="G24" s="8">
@@ -7258,51 +7298,53 @@
       </c>
       <c r="CG24" s="27">
         <v>242.67919999999998</v>
       </c>
       <c r="CH24" s="22">
         <v>22.109400000000001</v>
       </c>
       <c r="CI24" s="22">
         <v>40.848399999999998</v>
       </c>
       <c r="CJ24" s="26">
         <v>61.4071</v>
       </c>
       <c r="CK24" s="22">
         <v>80.894000000000005</v>
       </c>
       <c r="CL24" s="22">
         <v>100.06389999999999</v>
       </c>
       <c r="CM24" s="27">
         <v>116.36739999999999</v>
       </c>
       <c r="CN24" s="26">
         <v>134.07300000000001</v>
       </c>
-      <c r="CO24" s="26"/>
+      <c r="CO24" s="26">
+        <v>156.41849999999999</v>
+      </c>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="27"/>
       <c r="CR24" s="27"/>
       <c r="CS24" s="27"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CN25" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>