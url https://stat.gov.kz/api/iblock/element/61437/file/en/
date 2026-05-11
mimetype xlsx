--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="45">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -444,61 +444,61 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -775,279 +775,279 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="10" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" style="2" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.140625" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.5703125" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.85546875" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.85546875" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...47 lines deleted...]
-      <c r="BV1" s="41" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
+      <c r="AP1" s="38"/>
+      <c r="AQ1" s="38"/>
+      <c r="AR1" s="38"/>
+      <c r="AS1" s="38"/>
+      <c r="AT1" s="38"/>
+      <c r="AU1" s="38"/>
+      <c r="AV1" s="38"/>
+      <c r="AW1" s="38"/>
+      <c r="BV1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="41"/>
-[...21 lines deleted...]
-      <c r="CS1" s="41"/>
+      <c r="BW1" s="38"/>
+      <c r="BX1" s="38"/>
+      <c r="BY1" s="38"/>
+      <c r="BZ1" s="38"/>
+      <c r="CA1" s="38"/>
+      <c r="CB1" s="38"/>
+      <c r="CC1" s="38"/>
+      <c r="CD1" s="38"/>
+      <c r="CE1" s="38"/>
+      <c r="CF1" s="38"/>
+      <c r="CG1" s="38"/>
+      <c r="CH1" s="38"/>
+      <c r="CI1" s="38"/>
+      <c r="CJ1" s="38"/>
+      <c r="CK1" s="38"/>
+      <c r="CL1" s="38"/>
+      <c r="CM1" s="38"/>
+      <c r="CN1" s="38"/>
+      <c r="CO1" s="38"/>
+      <c r="CP1" s="38"/>
+      <c r="CQ1" s="38"/>
+      <c r="CR1" s="38"/>
+      <c r="CS1" s="38"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="39"/>
-[...10 lines deleted...]
-      <c r="N2" s="38" t="s">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="39"/>
-[...10 lines deleted...]
-      <c r="Z2" s="38" t="s">
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="39"/>
-[...10 lines deleted...]
-      <c r="AL2" s="38" t="s">
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="39"/>
-[...10 lines deleted...]
-      <c r="AX2" s="38" t="s">
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="38" t="s">
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
+      <c r="BB2" s="40"/>
+      <c r="BC2" s="40"/>
+      <c r="BD2" s="40"/>
+      <c r="BE2" s="40"/>
+      <c r="BF2" s="40"/>
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="41"/>
+      <c r="BJ2" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="39"/>
-[...10 lines deleted...]
-      <c r="BV2" s="38" t="s">
+      <c r="BK2" s="40"/>
+      <c r="BL2" s="40"/>
+      <c r="BM2" s="40"/>
+      <c r="BN2" s="40"/>
+      <c r="BO2" s="40"/>
+      <c r="BP2" s="40"/>
+      <c r="BQ2" s="40"/>
+      <c r="BR2" s="40"/>
+      <c r="BS2" s="40"/>
+      <c r="BT2" s="40"/>
+      <c r="BU2" s="41"/>
+      <c r="BV2" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="39"/>
-[...10 lines deleted...]
-      <c r="CH2" s="38" t="s">
+      <c r="BW2" s="40"/>
+      <c r="BX2" s="40"/>
+      <c r="BY2" s="40"/>
+      <c r="BZ2" s="40"/>
+      <c r="CA2" s="40"/>
+      <c r="CB2" s="40"/>
+      <c r="CC2" s="40"/>
+      <c r="CD2" s="40"/>
+      <c r="CE2" s="40"/>
+      <c r="CF2" s="40"/>
+      <c r="CG2" s="41"/>
+      <c r="CH2" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="39"/>
-[...9 lines deleted...]
-      <c r="CS2" s="40"/>
+      <c r="CI2" s="40"/>
+      <c r="CJ2" s="40"/>
+      <c r="CK2" s="40"/>
+      <c r="CL2" s="40"/>
+      <c r="CM2" s="40"/>
+      <c r="CN2" s="40"/>
+      <c r="CO2" s="40"/>
+      <c r="CP2" s="40"/>
+      <c r="CQ2" s="40"/>
+      <c r="CR2" s="40"/>
+      <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1558,51 +1558,53 @@
       </c>
       <c r="CB4" s="10">
         <v>2255.3778999999995</v>
       </c>
       <c r="CC4" s="10">
         <v>2625.1543000000001</v>
       </c>
       <c r="CD4" s="10">
         <v>2978.8514999999989</v>
       </c>
       <c r="CE4" s="10">
         <v>3253.0409999999993</v>
       </c>
       <c r="CF4" s="10">
         <v>3491.0771999999997</v>
       </c>
       <c r="CG4" s="10">
         <v>3755.3463999999999</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>382.62899999999996</v>
       </c>
-      <c r="CJ4" s="4"/>
+      <c r="CJ4" s="4">
+        <v>652.73950000000002</v>
+      </c>
       <c r="CK4" s="8"/>
       <c r="CL4" s="9"/>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
@@ -1831,51 +1833,53 @@
       </c>
       <c r="CB5" s="17">
         <v>180.03550000000001</v>
       </c>
       <c r="CC5" s="21">
         <v>214.51040000000003</v>
       </c>
       <c r="CD5" s="17">
         <v>248.4144</v>
       </c>
       <c r="CE5" s="17">
         <v>275.2158</v>
       </c>
       <c r="CF5" s="17">
         <v>297.5027</v>
       </c>
       <c r="CG5" s="17">
         <v>314.72810000000004</v>
       </c>
       <c r="CH5" s="17">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="17">
         <v>22.821800000000003</v>
       </c>
-      <c r="CJ5" s="17"/>
+      <c r="CJ5" s="17">
+        <v>44.320800000000006</v>
+      </c>
       <c r="CK5" s="17"/>
       <c r="CL5" s="17"/>
       <c r="CM5" s="17"/>
       <c r="CN5" s="17"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="17"/>
       <c r="CQ5" s="17"/>
       <c r="CR5" s="17"/>
       <c r="CS5" s="17"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="15">
         <v>32.780099999999997</v>
       </c>
       <c r="D6" s="15">
         <v>60.997</v>
       </c>
       <c r="E6" s="15">
         <v>96.003199999999993</v>
@@ -2104,51 +2108,53 @@
       </c>
       <c r="CB6" s="21">
         <v>140.88029999999998</v>
       </c>
       <c r="CC6" s="21">
         <v>163.72149999999999</v>
       </c>
       <c r="CD6" s="21">
         <v>186.16810000000001</v>
       </c>
       <c r="CE6" s="21">
         <v>204.87890000000002</v>
       </c>
       <c r="CF6" s="21">
         <v>221.41230000000002</v>
       </c>
       <c r="CG6" s="21">
         <v>239.98310000000001</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>30.051599999999997</v>
       </c>
-      <c r="CJ6" s="15"/>
+      <c r="CJ6" s="15">
+        <v>49.448800000000006</v>
+      </c>
       <c r="CK6" s="20"/>
       <c r="CL6" s="21"/>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="15">
         <v>20.4512</v>
       </c>
       <c r="D7" s="15">
         <v>50.002499999999998</v>
       </c>
       <c r="E7" s="15">
         <v>75.177899999999994</v>
@@ -2377,51 +2383,53 @@
       </c>
       <c r="CB7" s="21">
         <v>103.32260000000001</v>
       </c>
       <c r="CC7" s="21">
         <v>123.70570000000001</v>
       </c>
       <c r="CD7" s="21">
         <v>142.3922</v>
       </c>
       <c r="CE7" s="21">
         <v>157.3545</v>
       </c>
       <c r="CF7" s="21">
         <v>169.92689999999999</v>
       </c>
       <c r="CG7" s="21">
         <v>180.83750000000001</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>11.489700000000001</v>
       </c>
-      <c r="CJ7" s="15"/>
+      <c r="CJ7" s="15">
+        <v>26.4374</v>
+      </c>
       <c r="CK7" s="20"/>
       <c r="CL7" s="21"/>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="15">
         <v>92.673600000000008</v>
       </c>
       <c r="D8" s="15">
         <v>149.7183</v>
       </c>
       <c r="E8" s="15">
         <v>212.1952</v>
@@ -2650,51 +2658,53 @@
       </c>
       <c r="CB8" s="21">
         <v>162.84479999999999</v>
       </c>
       <c r="CC8" s="21">
         <v>195.73009999999999</v>
       </c>
       <c r="CD8" s="21">
         <v>232.10559999999998</v>
       </c>
       <c r="CE8" s="21">
         <v>265.51990000000001</v>
       </c>
       <c r="CF8" s="21">
         <v>290.36440000000005</v>
       </c>
       <c r="CG8" s="21">
         <v>312.54409999999996</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>35.775800000000004</v>
       </c>
-      <c r="CJ8" s="15"/>
+      <c r="CJ8" s="15">
+        <v>56.474899999999998</v>
+      </c>
       <c r="CK8" s="20"/>
       <c r="CL8" s="21"/>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="15">
         <v>4.3558999999999992</v>
       </c>
       <c r="D9" s="15">
         <v>7.8308</v>
       </c>
       <c r="E9" s="15">
         <v>13.8376</v>
@@ -2923,51 +2933,53 @@
       </c>
       <c r="CB9" s="21">
         <v>19.3294</v>
       </c>
       <c r="CC9" s="21">
         <v>22.828700000000001</v>
       </c>
       <c r="CD9" s="21">
         <v>25.773700000000002</v>
       </c>
       <c r="CE9" s="21">
         <v>27.5977</v>
       </c>
       <c r="CF9" s="21">
         <v>29.485099999999999</v>
       </c>
       <c r="CG9" s="21">
         <v>31.774000000000001</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>2.0985999999999998</v>
       </c>
-      <c r="CJ9" s="15"/>
+      <c r="CJ9" s="15">
+        <v>3.8534999999999999</v>
+      </c>
       <c r="CK9" s="20"/>
       <c r="CL9" s="21"/>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="15">
         <v>10.584899999999999</v>
       </c>
       <c r="D10" s="15">
         <v>20.1845</v>
       </c>
       <c r="E10" s="15">
         <v>40.073800000000006</v>
@@ -3196,51 +3208,53 @@
       </c>
       <c r="CB10" s="21">
         <v>142.03219999999999</v>
       </c>
       <c r="CC10" s="21">
         <v>162.83180000000002</v>
       </c>
       <c r="CD10" s="21">
         <v>182.82859999999997</v>
       </c>
       <c r="CE10" s="21">
         <v>194.42789999999999</v>
       </c>
       <c r="CF10" s="21">
         <v>204.23179999999999</v>
       </c>
       <c r="CG10" s="21">
         <v>214.12679999999997</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>10.173399999999999</v>
       </c>
-      <c r="CJ10" s="15"/>
+      <c r="CJ10" s="15">
+        <v>19.475000000000001</v>
+      </c>
       <c r="CK10" s="20"/>
       <c r="CL10" s="21"/>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="15">
         <v>33.351800000000004</v>
       </c>
       <c r="D11" s="15">
         <v>51.588099999999997</v>
       </c>
       <c r="E11" s="15">
         <v>79.483800000000002</v>
@@ -3469,51 +3483,53 @@
       </c>
       <c r="CB11" s="21">
         <v>130.98400000000001</v>
       </c>
       <c r="CC11" s="21">
         <v>156.2816</v>
       </c>
       <c r="CD11" s="21">
         <v>181.00120000000001</v>
       </c>
       <c r="CE11" s="21">
         <v>196.74709999999999</v>
       </c>
       <c r="CF11" s="21">
         <v>211.44759999999999</v>
       </c>
       <c r="CG11" s="21">
         <v>230.02180000000001</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>24.223200000000002</v>
       </c>
-      <c r="CJ11" s="15"/>
+      <c r="CJ11" s="15">
+        <v>37.274000000000001</v>
+      </c>
       <c r="CK11" s="20"/>
       <c r="CL11" s="21"/>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
@@ -3742,51 +3758,53 @@
       </c>
       <c r="CB12" s="15">
         <v>125.8931</v>
       </c>
       <c r="CC12" s="21">
         <v>147.59720000000002</v>
       </c>
       <c r="CD12" s="15">
         <v>174.41890000000004</v>
       </c>
       <c r="CE12" s="15">
         <v>193.69959999999998</v>
       </c>
       <c r="CF12" s="15">
         <v>210.51809999999998</v>
       </c>
       <c r="CG12" s="15">
         <v>226.00470000000001</v>
       </c>
       <c r="CH12" s="17">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="17">
         <v>20.605</v>
       </c>
-      <c r="CJ12" s="17"/>
+      <c r="CJ12" s="17">
+        <v>37.868400000000001</v>
+      </c>
       <c r="CK12" s="17"/>
       <c r="CL12" s="17"/>
       <c r="CM12" s="15"/>
       <c r="CN12" s="15"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="15"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="15"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="15">
         <v>27.263099999999998</v>
       </c>
       <c r="D13" s="15">
         <v>66.56</v>
       </c>
       <c r="E13" s="15">
         <v>104.43469999999999</v>
@@ -4015,51 +4033,53 @@
       </c>
       <c r="CB13" s="21">
         <v>124.6645</v>
       </c>
       <c r="CC13" s="21">
         <v>143.483</v>
       </c>
       <c r="CD13" s="21">
         <v>167.7971</v>
       </c>
       <c r="CE13" s="21">
         <v>182.358</v>
       </c>
       <c r="CF13" s="21">
         <v>195.52</v>
       </c>
       <c r="CG13" s="21">
         <v>217.75420000000003</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>12.925700000000001</v>
       </c>
-      <c r="CJ13" s="15"/>
+      <c r="CJ13" s="15">
+        <v>30.1172</v>
+      </c>
       <c r="CK13" s="20"/>
       <c r="CL13" s="21"/>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="15">
         <v>45.380499999999998</v>
       </c>
       <c r="D14" s="15">
         <v>71.608000000000004</v>
       </c>
       <c r="E14" s="15">
         <v>120.96379999999999</v>
@@ -4288,51 +4308,53 @@
       </c>
       <c r="CB14" s="21">
         <v>165.79409999999999</v>
       </c>
       <c r="CC14" s="21">
         <v>180.178</v>
       </c>
       <c r="CD14" s="21">
         <v>193.52859999999998</v>
       </c>
       <c r="CE14" s="21">
         <v>205.6902</v>
       </c>
       <c r="CF14" s="21">
         <v>214.96329999999998</v>
       </c>
       <c r="CG14" s="21">
         <v>225.60120000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>28.7698</v>
       </c>
-      <c r="CJ14" s="15"/>
+      <c r="CJ14" s="15">
+        <v>45.221600000000009</v>
+      </c>
       <c r="CK14" s="20"/>
       <c r="CL14" s="21"/>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="21"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="21"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="15">
         <v>10.715200000000001</v>
       </c>
       <c r="D15" s="15">
         <v>16.892199999999999</v>
       </c>
       <c r="E15" s="15">
         <v>23.779299999999999</v>
@@ -4561,51 +4583,53 @@
       </c>
       <c r="CB15" s="21">
         <v>26.157699999999998</v>
       </c>
       <c r="CC15" s="21">
         <v>30.485599999999998</v>
       </c>
       <c r="CD15" s="21">
         <v>34.8887</v>
       </c>
       <c r="CE15" s="21">
         <v>39.153899999999993</v>
       </c>
       <c r="CF15" s="21">
         <v>43.502900000000004</v>
       </c>
       <c r="CG15" s="21">
         <v>54.965699999999998</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>6.2778999999999998</v>
       </c>
-      <c r="CJ15" s="15"/>
+      <c r="CJ15" s="15">
+        <v>9.5282999999999998</v>
+      </c>
       <c r="CK15" s="20"/>
       <c r="CL15" s="21"/>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="21"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="21"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="21"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="15">
         <v>0.2286</v>
       </c>
       <c r="D16" s="15">
         <v>0.3785</v>
       </c>
       <c r="E16" s="15">
         <v>0.5757000000000001</v>
@@ -4832,51 +4856,53 @@
       <c r="CA16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CB16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CC16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CD16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CE16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="15"/>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CJ16" s="15"/>
+      <c r="CJ16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CK16" s="15"/>
       <c r="CL16" s="15"/>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="15"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="15">
         <v>35.182900000000004</v>
       </c>
       <c r="D17" s="15">
         <v>62.316600000000001</v>
       </c>
       <c r="E17" s="15">
         <v>94.040700000000001</v>
@@ -5105,51 +5131,53 @@
       </c>
       <c r="CB17" s="21">
         <v>153.42010000000002</v>
       </c>
       <c r="CC17" s="21">
         <v>179.65820000000002</v>
       </c>
       <c r="CD17" s="15">
         <v>201.25879999999998</v>
       </c>
       <c r="CE17" s="15">
         <v>220.57669999999999</v>
       </c>
       <c r="CF17" s="21">
         <v>237.1765</v>
       </c>
       <c r="CG17" s="15">
         <v>254.5376</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>28.685399999999998</v>
       </c>
-      <c r="CJ17" s="15"/>
+      <c r="CJ17" s="15">
+        <v>46.686199999999999</v>
+      </c>
       <c r="CK17" s="20"/>
       <c r="CL17" s="21"/>
       <c r="CM17" s="15"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="21"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="15"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="15">
         <v>36.863800000000005</v>
       </c>
       <c r="D18" s="15">
         <v>62.0717</v>
       </c>
       <c r="E18" s="15">
         <v>116.40129999999999</v>
@@ -5378,51 +5406,53 @@
       </c>
       <c r="CB18" s="21">
         <v>224.5162</v>
       </c>
       <c r="CC18" s="21">
         <v>268.04409999999996</v>
       </c>
       <c r="CD18" s="21">
         <v>307.11829999999998</v>
       </c>
       <c r="CE18" s="15">
         <v>334.92690000000005</v>
       </c>
       <c r="CF18" s="21">
         <v>357.82230000000004</v>
       </c>
       <c r="CG18" s="21">
         <v>382.66919999999993</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>40.201599999999999</v>
       </c>
-      <c r="CJ18" s="15"/>
+      <c r="CJ18" s="15">
+        <v>65.005700000000004</v>
+      </c>
       <c r="CK18" s="20"/>
       <c r="CL18" s="21"/>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="21"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="21"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="28">
         <v>84.70389999999999</v>
       </c>
       <c r="D19" s="28">
         <v>142.51249999999999</v>
       </c>
       <c r="E19" s="28">
         <v>211.26280000000003</v>
@@ -5651,51 +5681,53 @@
       </c>
       <c r="CB19" s="21">
         <v>327.36019999999996</v>
       </c>
       <c r="CC19" s="21">
         <v>368.78030000000001</v>
       </c>
       <c r="CD19" s="21">
         <v>405.95840000000004</v>
       </c>
       <c r="CE19" s="15">
         <v>427.85490000000004</v>
       </c>
       <c r="CF19" s="21">
         <v>449.23109999999997</v>
       </c>
       <c r="CG19" s="21">
         <v>474.4221</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="28">
         <v>67.802999999999997</v>
       </c>
-      <c r="CJ19" s="15"/>
+      <c r="CJ19" s="15">
+        <v>111.2055</v>
+      </c>
       <c r="CK19" s="20"/>
       <c r="CL19" s="21"/>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="21"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="21"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
@@ -5924,51 +5956,53 @@
       </c>
       <c r="CB20" s="32">
         <v>36.932600000000001</v>
       </c>
       <c r="CC20" s="21">
         <v>44.196100000000001</v>
       </c>
       <c r="CD20" s="21">
         <v>47.277500000000003</v>
       </c>
       <c r="CE20" s="21">
         <v>53.657300000000006</v>
       </c>
       <c r="CF20" s="32">
         <v>57.418199999999999</v>
       </c>
       <c r="CG20" s="21">
         <v>64.169700000000006</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="17">
         <v>3.4695999999999998</v>
       </c>
-      <c r="CJ20" s="28"/>
+      <c r="CJ20" s="28">
+        <v>7.7821000000000007</v>
+      </c>
       <c r="CK20" s="17"/>
       <c r="CL20" s="17"/>
       <c r="CM20" s="21"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="21"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="21"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="21"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="15">
         <v>77.005399999999995</v>
       </c>
       <c r="D21" s="15">
         <v>140.62860000000001</v>
       </c>
       <c r="E21" s="15">
         <v>219.80889999999999</v>
@@ -6197,51 +6231,53 @@
       </c>
       <c r="CB21" s="21">
         <v>147.41709999999998</v>
       </c>
       <c r="CC21" s="21">
         <v>173.41420000000002</v>
       </c>
       <c r="CD21" s="32">
         <v>193.24279999999999</v>
       </c>
       <c r="CE21" s="21">
         <v>213.09200000000001</v>
       </c>
       <c r="CF21" s="21">
         <v>235.2559</v>
       </c>
       <c r="CG21" s="32">
         <v>260.46509999999995</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>26.802599999999998</v>
       </c>
-      <c r="CJ21" s="17"/>
+      <c r="CJ21" s="17">
+        <v>45.525199999999998</v>
+      </c>
       <c r="CK21" s="20"/>
       <c r="CL21" s="21"/>
       <c r="CM21" s="32"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="21"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="15">
         <v>3.0699999999999998E-2</v>
       </c>
       <c r="D22" s="15">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="E22" s="15">
         <v>6.3799999999999996E-2</v>
@@ -6470,51 +6506,53 @@
       </c>
       <c r="CB22" s="21">
         <v>8.1799999999999998E-2</v>
       </c>
       <c r="CC22" s="21">
         <v>0.1067</v>
       </c>
       <c r="CD22" s="21">
         <v>0.1245</v>
       </c>
       <c r="CE22" s="21">
         <v>0.1371</v>
       </c>
       <c r="CF22" s="21">
         <v>0.1447</v>
       </c>
       <c r="CG22" s="21">
         <v>0.1479</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>1.3099999999999999E-2</v>
       </c>
-      <c r="CJ22" s="15"/>
+      <c r="CJ22" s="15">
+        <v>0.02</v>
+      </c>
       <c r="CK22" s="29"/>
       <c r="CL22" s="21"/>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="21"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="21"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="15">
         <v>0.63260000000000005</v>
       </c>
       <c r="D23" s="15">
         <v>0.88580000000000003</v>
       </c>
       <c r="E23" s="15">
         <v>1.147</v>
@@ -6743,51 +6781,53 @@
       </c>
       <c r="CB23" s="21">
         <v>0.18830000000000002</v>
       </c>
       <c r="CC23" s="21">
         <v>0.2155</v>
       </c>
       <c r="CD23" s="21">
         <v>0.24330000000000002</v>
       </c>
       <c r="CE23" s="32">
         <v>0.27079999999999999</v>
       </c>
       <c r="CF23" s="21">
         <v>0.2994</v>
       </c>
       <c r="CG23" s="21">
         <v>0.32230000000000003</v>
       </c>
       <c r="CH23" s="28">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="CJ23" s="15"/>
+      <c r="CJ23" s="15">
+        <v>7.9500000000000001E-2</v>
+      </c>
       <c r="CK23" s="29"/>
       <c r="CL23" s="21"/>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="21"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="21"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="28">
         <v>2.3504</v>
       </c>
       <c r="C24" s="28">
         <v>4.9820000000000002</v>
       </c>
       <c r="D24" s="28">
         <v>8.1944999999999997</v>
       </c>
       <c r="E24" s="28">
         <v>12.868300000000001</v>
@@ -7016,74 +7056,76 @@
       </c>
       <c r="CB24" s="28">
         <v>43.523399999999995</v>
       </c>
       <c r="CC24" s="21">
         <v>49.385599999999997</v>
       </c>
       <c r="CD24" s="21">
         <v>54.3108</v>
       </c>
       <c r="CE24" s="21">
         <v>59.881800000000005</v>
       </c>
       <c r="CF24" s="28">
         <v>64.853999999999999</v>
       </c>
       <c r="CG24" s="21">
         <v>70.271299999999997</v>
       </c>
       <c r="CH24" s="17">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="28">
         <v>10.3902</v>
       </c>
-      <c r="CJ24" s="15"/>
+      <c r="CJ24" s="15">
+        <v>16.415400000000002</v>
+      </c>
       <c r="CK24" s="28"/>
       <c r="CL24" s="28"/>
       <c r="CM24" s="21"/>
       <c r="CN24" s="28"/>
       <c r="CO24" s="21"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="21"/>
       <c r="CR24" s="28"/>
       <c r="CS24" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>