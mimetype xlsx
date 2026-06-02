--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="45">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -444,61 +444,61 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -775,279 +775,279 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="10" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" style="2" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.140625" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.5703125" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.85546875" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.85546875" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...47 lines deleted...]
-      <c r="BV1" s="38" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
+      <c r="AQ1" s="41"/>
+      <c r="AR1" s="41"/>
+      <c r="AS1" s="41"/>
+      <c r="AT1" s="41"/>
+      <c r="AU1" s="41"/>
+      <c r="AV1" s="41"/>
+      <c r="AW1" s="41"/>
+      <c r="BV1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="38"/>
-[...21 lines deleted...]
-      <c r="CS1" s="38"/>
+      <c r="BW1" s="41"/>
+      <c r="BX1" s="41"/>
+      <c r="BY1" s="41"/>
+      <c r="BZ1" s="41"/>
+      <c r="CA1" s="41"/>
+      <c r="CB1" s="41"/>
+      <c r="CC1" s="41"/>
+      <c r="CD1" s="41"/>
+      <c r="CE1" s="41"/>
+      <c r="CF1" s="41"/>
+      <c r="CG1" s="41"/>
+      <c r="CH1" s="41"/>
+      <c r="CI1" s="41"/>
+      <c r="CJ1" s="41"/>
+      <c r="CK1" s="41"/>
+      <c r="CL1" s="41"/>
+      <c r="CM1" s="41"/>
+      <c r="CN1" s="41"/>
+      <c r="CO1" s="41"/>
+      <c r="CP1" s="41"/>
+      <c r="CQ1" s="41"/>
+      <c r="CR1" s="41"/>
+      <c r="CS1" s="41"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="40"/>
-[...10 lines deleted...]
-      <c r="N2" s="39" t="s">
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="40"/>
-[...10 lines deleted...]
-      <c r="Z2" s="39" t="s">
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="40"/>
-[...10 lines deleted...]
-      <c r="AL2" s="39" t="s">
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="40"/>
+      <c r="AL2" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="40"/>
-[...10 lines deleted...]
-      <c r="AX2" s="39" t="s">
+      <c r="AM2" s="39"/>
+      <c r="AN2" s="39"/>
+      <c r="AO2" s="39"/>
+      <c r="AP2" s="39"/>
+      <c r="AQ2" s="39"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="40"/>
+      <c r="AX2" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="39" t="s">
+      <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
+      <c r="BD2" s="39"/>
+      <c r="BE2" s="39"/>
+      <c r="BF2" s="39"/>
+      <c r="BG2" s="39"/>
+      <c r="BH2" s="39"/>
+      <c r="BI2" s="40"/>
+      <c r="BJ2" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="40"/>
-[...10 lines deleted...]
-      <c r="BV2" s="39" t="s">
+      <c r="BK2" s="39"/>
+      <c r="BL2" s="39"/>
+      <c r="BM2" s="39"/>
+      <c r="BN2" s="39"/>
+      <c r="BO2" s="39"/>
+      <c r="BP2" s="39"/>
+      <c r="BQ2" s="39"/>
+      <c r="BR2" s="39"/>
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="40"/>
+      <c r="BV2" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="40"/>
-[...10 lines deleted...]
-      <c r="CH2" s="39" t="s">
+      <c r="BW2" s="39"/>
+      <c r="BX2" s="39"/>
+      <c r="BY2" s="39"/>
+      <c r="BZ2" s="39"/>
+      <c r="CA2" s="39"/>
+      <c r="CB2" s="39"/>
+      <c r="CC2" s="39"/>
+      <c r="CD2" s="39"/>
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="40"/>
+      <c r="CH2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="40"/>
-[...9 lines deleted...]
-      <c r="CS2" s="41"/>
+      <c r="CI2" s="39"/>
+      <c r="CJ2" s="39"/>
+      <c r="CK2" s="39"/>
+      <c r="CL2" s="39"/>
+      <c r="CM2" s="39"/>
+      <c r="CN2" s="39"/>
+      <c r="CO2" s="39"/>
+      <c r="CP2" s="39"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1561,51 +1561,53 @@
       </c>
       <c r="CC4" s="10">
         <v>2625.1543000000001</v>
       </c>
       <c r="CD4" s="10">
         <v>2978.8514999999989</v>
       </c>
       <c r="CE4" s="10">
         <v>3253.0409999999993</v>
       </c>
       <c r="CF4" s="10">
         <v>3491.0771999999997</v>
       </c>
       <c r="CG4" s="10">
         <v>3755.3463999999999</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>382.62899999999996</v>
       </c>
       <c r="CJ4" s="4">
         <v>652.73950000000002</v>
       </c>
-      <c r="CK4" s="8"/>
+      <c r="CK4" s="8">
+        <v>986.88139999999976</v>
+      </c>
       <c r="CL4" s="9"/>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
@@ -1836,51 +1838,53 @@
       </c>
       <c r="CC5" s="21">
         <v>214.51040000000003</v>
       </c>
       <c r="CD5" s="17">
         <v>248.4144</v>
       </c>
       <c r="CE5" s="17">
         <v>275.2158</v>
       </c>
       <c r="CF5" s="17">
         <v>297.5027</v>
       </c>
       <c r="CG5" s="17">
         <v>314.72810000000004</v>
       </c>
       <c r="CH5" s="17">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="17">
         <v>22.821800000000003</v>
       </c>
       <c r="CJ5" s="17">
         <v>44.320800000000006</v>
       </c>
-      <c r="CK5" s="17"/>
+      <c r="CK5" s="17">
+        <v>71.033500000000004</v>
+      </c>
       <c r="CL5" s="17"/>
       <c r="CM5" s="17"/>
       <c r="CN5" s="17"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="17"/>
       <c r="CQ5" s="17"/>
       <c r="CR5" s="17"/>
       <c r="CS5" s="17"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="15">
         <v>32.780099999999997</v>
       </c>
       <c r="D6" s="15">
         <v>60.997</v>
       </c>
       <c r="E6" s="15">
         <v>96.003199999999993</v>
       </c>
@@ -2111,51 +2115,53 @@
       </c>
       <c r="CC6" s="21">
         <v>163.72149999999999</v>
       </c>
       <c r="CD6" s="21">
         <v>186.16810000000001</v>
       </c>
       <c r="CE6" s="21">
         <v>204.87890000000002</v>
       </c>
       <c r="CF6" s="21">
         <v>221.41230000000002</v>
       </c>
       <c r="CG6" s="21">
         <v>239.98310000000001</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>30.051599999999997</v>
       </c>
       <c r="CJ6" s="15">
         <v>49.448800000000006</v>
       </c>
-      <c r="CK6" s="20"/>
+      <c r="CK6" s="20">
+        <v>71.976200000000006</v>
+      </c>
       <c r="CL6" s="21"/>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="15">
         <v>20.4512</v>
       </c>
       <c r="D7" s="15">
         <v>50.002499999999998</v>
       </c>
       <c r="E7" s="15">
         <v>75.177899999999994</v>
       </c>
@@ -2386,51 +2392,53 @@
       </c>
       <c r="CC7" s="21">
         <v>123.70570000000001</v>
       </c>
       <c r="CD7" s="21">
         <v>142.3922</v>
       </c>
       <c r="CE7" s="21">
         <v>157.3545</v>
       </c>
       <c r="CF7" s="21">
         <v>169.92689999999999</v>
       </c>
       <c r="CG7" s="21">
         <v>180.83750000000001</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>11.489700000000001</v>
       </c>
       <c r="CJ7" s="15">
         <v>26.4374</v>
       </c>
-      <c r="CK7" s="20"/>
+      <c r="CK7" s="20">
+        <v>39.460900000000002</v>
+      </c>
       <c r="CL7" s="21"/>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="15">
         <v>92.673600000000008</v>
       </c>
       <c r="D8" s="15">
         <v>149.7183</v>
       </c>
       <c r="E8" s="15">
         <v>212.1952</v>
       </c>
@@ -2661,51 +2669,53 @@
       </c>
       <c r="CC8" s="21">
         <v>195.73009999999999</v>
       </c>
       <c r="CD8" s="21">
         <v>232.10559999999998</v>
       </c>
       <c r="CE8" s="21">
         <v>265.51990000000001</v>
       </c>
       <c r="CF8" s="21">
         <v>290.36440000000005</v>
       </c>
       <c r="CG8" s="21">
         <v>312.54409999999996</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>35.775800000000004</v>
       </c>
       <c r="CJ8" s="15">
         <v>56.474899999999998</v>
       </c>
-      <c r="CK8" s="20"/>
+      <c r="CK8" s="20">
+        <v>76.148699999999991</v>
+      </c>
       <c r="CL8" s="21"/>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="15">
         <v>4.3558999999999992</v>
       </c>
       <c r="D9" s="15">
         <v>7.8308</v>
       </c>
       <c r="E9" s="15">
         <v>13.8376</v>
       </c>
@@ -2936,51 +2946,53 @@
       </c>
       <c r="CC9" s="21">
         <v>22.828700000000001</v>
       </c>
       <c r="CD9" s="21">
         <v>25.773700000000002</v>
       </c>
       <c r="CE9" s="21">
         <v>27.5977</v>
       </c>
       <c r="CF9" s="21">
         <v>29.485099999999999</v>
       </c>
       <c r="CG9" s="21">
         <v>31.774000000000001</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>2.0985999999999998</v>
       </c>
       <c r="CJ9" s="15">
         <v>3.8534999999999999</v>
       </c>
-      <c r="CK9" s="20"/>
+      <c r="CK9" s="20">
+        <v>6.8040000000000003</v>
+      </c>
       <c r="CL9" s="21"/>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="15">
         <v>10.584899999999999</v>
       </c>
       <c r="D10" s="15">
         <v>20.1845</v>
       </c>
       <c r="E10" s="15">
         <v>40.073800000000006</v>
       </c>
@@ -3211,51 +3223,53 @@
       </c>
       <c r="CC10" s="21">
         <v>162.83180000000002</v>
       </c>
       <c r="CD10" s="21">
         <v>182.82859999999997</v>
       </c>
       <c r="CE10" s="21">
         <v>194.42789999999999</v>
       </c>
       <c r="CF10" s="21">
         <v>204.23179999999999</v>
       </c>
       <c r="CG10" s="21">
         <v>214.12679999999997</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>10.173399999999999</v>
       </c>
       <c r="CJ10" s="15">
         <v>19.475000000000001</v>
       </c>
-      <c r="CK10" s="20"/>
+      <c r="CK10" s="20">
+        <v>39.548100000000005</v>
+      </c>
       <c r="CL10" s="21"/>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="15">
         <v>33.351800000000004</v>
       </c>
       <c r="D11" s="15">
         <v>51.588099999999997</v>
       </c>
       <c r="E11" s="15">
         <v>79.483800000000002</v>
       </c>
@@ -3486,51 +3500,53 @@
       </c>
       <c r="CC11" s="21">
         <v>156.2816</v>
       </c>
       <c r="CD11" s="21">
         <v>181.00120000000001</v>
       </c>
       <c r="CE11" s="21">
         <v>196.74709999999999</v>
       </c>
       <c r="CF11" s="21">
         <v>211.44759999999999</v>
       </c>
       <c r="CG11" s="21">
         <v>230.02180000000001</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>24.223200000000002</v>
       </c>
       <c r="CJ11" s="15">
         <v>37.274000000000001</v>
       </c>
-      <c r="CK11" s="20"/>
+      <c r="CK11" s="20">
+        <v>57.949200000000005</v>
+      </c>
       <c r="CL11" s="21"/>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
@@ -3761,51 +3777,53 @@
       </c>
       <c r="CC12" s="21">
         <v>147.59720000000002</v>
       </c>
       <c r="CD12" s="15">
         <v>174.41890000000004</v>
       </c>
       <c r="CE12" s="15">
         <v>193.69959999999998</v>
       </c>
       <c r="CF12" s="15">
         <v>210.51809999999998</v>
       </c>
       <c r="CG12" s="15">
         <v>226.00470000000001</v>
       </c>
       <c r="CH12" s="17">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="17">
         <v>20.605</v>
       </c>
       <c r="CJ12" s="17">
         <v>37.868400000000001</v>
       </c>
-      <c r="CK12" s="17"/>
+      <c r="CK12" s="17">
+        <v>57.436500000000002</v>
+      </c>
       <c r="CL12" s="17"/>
       <c r="CM12" s="15"/>
       <c r="CN12" s="15"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="15"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="15"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="15">
         <v>27.263099999999998</v>
       </c>
       <c r="D13" s="15">
         <v>66.56</v>
       </c>
       <c r="E13" s="15">
         <v>104.43469999999999</v>
       </c>
@@ -4036,51 +4054,53 @@
       </c>
       <c r="CC13" s="21">
         <v>143.483</v>
       </c>
       <c r="CD13" s="21">
         <v>167.7971</v>
       </c>
       <c r="CE13" s="21">
         <v>182.358</v>
       </c>
       <c r="CF13" s="21">
         <v>195.52</v>
       </c>
       <c r="CG13" s="21">
         <v>217.75420000000003</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>12.925700000000001</v>
       </c>
       <c r="CJ13" s="15">
         <v>30.1172</v>
       </c>
-      <c r="CK13" s="20"/>
+      <c r="CK13" s="20">
+        <v>47.637</v>
+      </c>
       <c r="CL13" s="21"/>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="15">
         <v>45.380499999999998</v>
       </c>
       <c r="D14" s="15">
         <v>71.608000000000004</v>
       </c>
       <c r="E14" s="15">
         <v>120.96379999999999</v>
       </c>
@@ -4311,51 +4331,53 @@
       </c>
       <c r="CC14" s="21">
         <v>180.178</v>
       </c>
       <c r="CD14" s="21">
         <v>193.52859999999998</v>
       </c>
       <c r="CE14" s="21">
         <v>205.6902</v>
       </c>
       <c r="CF14" s="21">
         <v>214.96329999999998</v>
       </c>
       <c r="CG14" s="21">
         <v>225.60120000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>28.7698</v>
       </c>
       <c r="CJ14" s="15">
         <v>45.221600000000009</v>
       </c>
-      <c r="CK14" s="20"/>
+      <c r="CK14" s="20">
+        <v>71.565700000000007</v>
+      </c>
       <c r="CL14" s="21"/>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="21"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="21"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="15">
         <v>10.715200000000001</v>
       </c>
       <c r="D15" s="15">
         <v>16.892199999999999</v>
       </c>
       <c r="E15" s="15">
         <v>23.779299999999999</v>
       </c>
@@ -4586,51 +4608,53 @@
       </c>
       <c r="CC15" s="21">
         <v>30.485599999999998</v>
       </c>
       <c r="CD15" s="21">
         <v>34.8887</v>
       </c>
       <c r="CE15" s="21">
         <v>39.153899999999993</v>
       </c>
       <c r="CF15" s="21">
         <v>43.502900000000004</v>
       </c>
       <c r="CG15" s="21">
         <v>54.965699999999998</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>6.2778999999999998</v>
       </c>
       <c r="CJ15" s="15">
         <v>9.5282999999999998</v>
       </c>
-      <c r="CK15" s="20"/>
+      <c r="CK15" s="20">
+        <v>13.3813</v>
+      </c>
       <c r="CL15" s="21"/>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="21"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="21"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="21"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="15">
         <v>0.2286</v>
       </c>
       <c r="D16" s="15">
         <v>0.3785</v>
       </c>
       <c r="E16" s="15">
         <v>0.5757000000000001</v>
       </c>
@@ -4859,51 +4883,53 @@
       <c r="CB16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CC16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CD16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CE16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="15"/>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CK16" s="15"/>
+      <c r="CK16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CL16" s="15"/>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="15"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="15">
         <v>35.182900000000004</v>
       </c>
       <c r="D17" s="15">
         <v>62.316600000000001</v>
       </c>
       <c r="E17" s="15">
         <v>94.040700000000001</v>
       </c>
@@ -5134,51 +5160,53 @@
       </c>
       <c r="CC17" s="21">
         <v>179.65820000000002</v>
       </c>
       <c r="CD17" s="15">
         <v>201.25879999999998</v>
       </c>
       <c r="CE17" s="15">
         <v>220.57669999999999</v>
       </c>
       <c r="CF17" s="21">
         <v>237.1765</v>
       </c>
       <c r="CG17" s="15">
         <v>254.5376</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>28.685399999999998</v>
       </c>
       <c r="CJ17" s="15">
         <v>46.686199999999999</v>
       </c>
-      <c r="CK17" s="20"/>
+      <c r="CK17" s="20">
+        <v>67.223199999999991</v>
+      </c>
       <c r="CL17" s="21"/>
       <c r="CM17" s="15"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="21"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="15"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="15">
         <v>36.863800000000005</v>
       </c>
       <c r="D18" s="15">
         <v>62.0717</v>
       </c>
       <c r="E18" s="15">
         <v>116.40129999999999</v>
       </c>
@@ -5409,51 +5437,53 @@
       </c>
       <c r="CC18" s="21">
         <v>268.04409999999996</v>
       </c>
       <c r="CD18" s="21">
         <v>307.11829999999998</v>
       </c>
       <c r="CE18" s="15">
         <v>334.92690000000005</v>
       </c>
       <c r="CF18" s="21">
         <v>357.82230000000004</v>
       </c>
       <c r="CG18" s="21">
         <v>382.66919999999993</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>40.201599999999999</v>
       </c>
       <c r="CJ18" s="15">
         <v>65.005700000000004</v>
       </c>
-      <c r="CK18" s="20"/>
+      <c r="CK18" s="20">
+        <v>100.83210000000001</v>
+      </c>
       <c r="CL18" s="21"/>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="21"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="21"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="28">
         <v>84.70389999999999</v>
       </c>
       <c r="D19" s="28">
         <v>142.51249999999999</v>
       </c>
       <c r="E19" s="28">
         <v>211.26280000000003</v>
       </c>
@@ -5684,51 +5714,53 @@
       </c>
       <c r="CC19" s="21">
         <v>368.78030000000001</v>
       </c>
       <c r="CD19" s="21">
         <v>405.95840000000004</v>
       </c>
       <c r="CE19" s="15">
         <v>427.85490000000004</v>
       </c>
       <c r="CF19" s="21">
         <v>449.23109999999997</v>
       </c>
       <c r="CG19" s="21">
         <v>474.4221</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="28">
         <v>67.802999999999997</v>
       </c>
       <c r="CJ19" s="15">
         <v>111.2055</v>
       </c>
-      <c r="CK19" s="20"/>
+      <c r="CK19" s="20">
+        <v>160.55929999999998</v>
+      </c>
       <c r="CL19" s="21"/>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="21"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="21"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
@@ -5959,51 +5991,53 @@
       </c>
       <c r="CC20" s="21">
         <v>44.196100000000001</v>
       </c>
       <c r="CD20" s="21">
         <v>47.277500000000003</v>
       </c>
       <c r="CE20" s="21">
         <v>53.657300000000006</v>
       </c>
       <c r="CF20" s="32">
         <v>57.418199999999999</v>
       </c>
       <c r="CG20" s="21">
         <v>64.169700000000006</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="17">
         <v>3.4695999999999998</v>
       </c>
       <c r="CJ20" s="28">
         <v>7.7821000000000007</v>
       </c>
-      <c r="CK20" s="17"/>
+      <c r="CK20" s="17">
+        <v>13.2826</v>
+      </c>
       <c r="CL20" s="17"/>
       <c r="CM20" s="21"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="21"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="21"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="21"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="15">
         <v>77.005399999999995</v>
       </c>
       <c r="D21" s="15">
         <v>140.62860000000001</v>
       </c>
       <c r="E21" s="15">
         <v>219.80889999999999</v>
       </c>
@@ -6234,51 +6268,53 @@
       </c>
       <c r="CC21" s="21">
         <v>173.41420000000002</v>
       </c>
       <c r="CD21" s="32">
         <v>193.24279999999999</v>
       </c>
       <c r="CE21" s="21">
         <v>213.09200000000001</v>
       </c>
       <c r="CF21" s="21">
         <v>235.2559</v>
       </c>
       <c r="CG21" s="32">
         <v>260.46509999999995</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>26.802599999999998</v>
       </c>
       <c r="CJ21" s="17">
         <v>45.525199999999998</v>
       </c>
-      <c r="CK21" s="20"/>
+      <c r="CK21" s="20">
+        <v>68.084699999999998</v>
+      </c>
       <c r="CL21" s="21"/>
       <c r="CM21" s="32"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="21"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="15">
         <v>3.0699999999999998E-2</v>
       </c>
       <c r="D22" s="15">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="E22" s="15">
         <v>6.3799999999999996E-2</v>
       </c>
@@ -6509,51 +6545,53 @@
       </c>
       <c r="CC22" s="21">
         <v>0.1067</v>
       </c>
       <c r="CD22" s="21">
         <v>0.1245</v>
       </c>
       <c r="CE22" s="21">
         <v>0.1371</v>
       </c>
       <c r="CF22" s="21">
         <v>0.1447</v>
       </c>
       <c r="CG22" s="21">
         <v>0.1479</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>1.3099999999999999E-2</v>
       </c>
       <c r="CJ22" s="15">
         <v>0.02</v>
       </c>
-      <c r="CK22" s="29"/>
+      <c r="CK22" s="29">
+        <v>3.2199999999999999E-2</v>
+      </c>
       <c r="CL22" s="21"/>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="21"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="21"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="15">
         <v>0.63260000000000005</v>
       </c>
       <c r="D23" s="15">
         <v>0.88580000000000003</v>
       </c>
       <c r="E23" s="15">
         <v>1.147</v>
       </c>
@@ -6784,51 +6822,53 @@
       </c>
       <c r="CC23" s="21">
         <v>0.2155</v>
       </c>
       <c r="CD23" s="21">
         <v>0.24330000000000002</v>
       </c>
       <c r="CE23" s="32">
         <v>0.27079999999999999</v>
       </c>
       <c r="CF23" s="21">
         <v>0.2994</v>
       </c>
       <c r="CG23" s="21">
         <v>0.32230000000000003</v>
       </c>
       <c r="CH23" s="28">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="CJ23" s="15">
         <v>7.9500000000000001E-2</v>
       </c>
-      <c r="CK23" s="29"/>
+      <c r="CK23" s="29">
+        <v>0.1105</v>
+      </c>
       <c r="CL23" s="21"/>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="21"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="21"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="28">
         <v>2.3504</v>
       </c>
       <c r="C24" s="28">
         <v>4.9820000000000002</v>
       </c>
       <c r="D24" s="28">
         <v>8.1944999999999997</v>
       </c>
       <c r="E24" s="28">
         <v>12.868300000000001</v>
       </c>
@@ -7059,73 +7099,75 @@
       </c>
       <c r="CC24" s="21">
         <v>49.385599999999997</v>
       </c>
       <c r="CD24" s="21">
         <v>54.3108</v>
       </c>
       <c r="CE24" s="21">
         <v>59.881800000000005</v>
       </c>
       <c r="CF24" s="28">
         <v>64.853999999999999</v>
       </c>
       <c r="CG24" s="21">
         <v>70.271299999999997</v>
       </c>
       <c r="CH24" s="17">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="28">
         <v>10.3902</v>
       </c>
       <c r="CJ24" s="15">
         <v>16.415400000000002</v>
       </c>
-      <c r="CK24" s="28"/>
+      <c r="CK24" s="28">
+        <v>23.8157</v>
+      </c>
       <c r="CL24" s="28"/>
       <c r="CM24" s="21"/>
       <c r="CN24" s="28"/>
       <c r="CO24" s="21"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="21"/>
       <c r="CR24" s="28"/>
       <c r="CS24" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>