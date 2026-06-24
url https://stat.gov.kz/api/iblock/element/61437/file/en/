--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="45">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -444,61 +449,61 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -523,86 +528,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -774,280 +779,280 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="10" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" style="2" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.140625" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.5703125" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.85546875" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.85546875" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...47 lines deleted...]
-      <c r="BV1" s="41" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
+      <c r="AP1" s="38"/>
+      <c r="AQ1" s="38"/>
+      <c r="AR1" s="38"/>
+      <c r="AS1" s="38"/>
+      <c r="AT1" s="38"/>
+      <c r="AU1" s="38"/>
+      <c r="AV1" s="38"/>
+      <c r="AW1" s="38"/>
+      <c r="BV1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="41"/>
-[...21 lines deleted...]
-      <c r="CS1" s="41"/>
+      <c r="BW1" s="38"/>
+      <c r="BX1" s="38"/>
+      <c r="BY1" s="38"/>
+      <c r="BZ1" s="38"/>
+      <c r="CA1" s="38"/>
+      <c r="CB1" s="38"/>
+      <c r="CC1" s="38"/>
+      <c r="CD1" s="38"/>
+      <c r="CE1" s="38"/>
+      <c r="CF1" s="38"/>
+      <c r="CG1" s="38"/>
+      <c r="CH1" s="38"/>
+      <c r="CI1" s="38"/>
+      <c r="CJ1" s="38"/>
+      <c r="CK1" s="38"/>
+      <c r="CL1" s="38"/>
+      <c r="CM1" s="38"/>
+      <c r="CN1" s="38"/>
+      <c r="CO1" s="38"/>
+      <c r="CP1" s="38"/>
+      <c r="CQ1" s="38"/>
+      <c r="CR1" s="38"/>
+      <c r="CS1" s="38"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="39"/>
-[...10 lines deleted...]
-      <c r="N2" s="38" t="s">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="39"/>
-[...10 lines deleted...]
-      <c r="Z2" s="38" t="s">
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="39"/>
-[...10 lines deleted...]
-      <c r="AL2" s="38" t="s">
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="39"/>
-[...10 lines deleted...]
-      <c r="AX2" s="38" t="s">
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="38" t="s">
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
+      <c r="BB2" s="40"/>
+      <c r="BC2" s="40"/>
+      <c r="BD2" s="40"/>
+      <c r="BE2" s="40"/>
+      <c r="BF2" s="40"/>
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="41"/>
+      <c r="BJ2" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="39"/>
-[...10 lines deleted...]
-      <c r="BV2" s="38" t="s">
+      <c r="BK2" s="40"/>
+      <c r="BL2" s="40"/>
+      <c r="BM2" s="40"/>
+      <c r="BN2" s="40"/>
+      <c r="BO2" s="40"/>
+      <c r="BP2" s="40"/>
+      <c r="BQ2" s="40"/>
+      <c r="BR2" s="40"/>
+      <c r="BS2" s="40"/>
+      <c r="BT2" s="40"/>
+      <c r="BU2" s="41"/>
+      <c r="BV2" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="39"/>
-[...10 lines deleted...]
-      <c r="CH2" s="38" t="s">
+      <c r="BW2" s="40"/>
+      <c r="BX2" s="40"/>
+      <c r="BY2" s="40"/>
+      <c r="BZ2" s="40"/>
+      <c r="CA2" s="40"/>
+      <c r="CB2" s="40"/>
+      <c r="CC2" s="40"/>
+      <c r="CD2" s="40"/>
+      <c r="CE2" s="40"/>
+      <c r="CF2" s="40"/>
+      <c r="CG2" s="41"/>
+      <c r="CH2" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="39"/>
-[...9 lines deleted...]
-      <c r="CS2" s="40"/>
+      <c r="CI2" s="40"/>
+      <c r="CJ2" s="40"/>
+      <c r="CK2" s="40"/>
+      <c r="CL2" s="40"/>
+      <c r="CM2" s="40"/>
+      <c r="CN2" s="40"/>
+      <c r="CO2" s="40"/>
+      <c r="CP2" s="40"/>
+      <c r="CQ2" s="40"/>
+      <c r="CR2" s="40"/>
+      <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1564,51 +1569,53 @@
       </c>
       <c r="CD4" s="10">
         <v>2978.8514999999989</v>
       </c>
       <c r="CE4" s="10">
         <v>3253.0409999999993</v>
       </c>
       <c r="CF4" s="10">
         <v>3491.0771999999997</v>
       </c>
       <c r="CG4" s="10">
         <v>3755.3463999999999</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>382.62899999999996</v>
       </c>
       <c r="CJ4" s="4">
         <v>652.73950000000002</v>
       </c>
       <c r="CK4" s="8">
         <v>986.88139999999976</v>
       </c>
-      <c r="CL4" s="9"/>
+      <c r="CL4" s="9">
+        <v>1384.7837</v>
+      </c>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
@@ -1841,51 +1848,53 @@
       </c>
       <c r="CD5" s="17">
         <v>248.4144</v>
       </c>
       <c r="CE5" s="17">
         <v>275.2158</v>
       </c>
       <c r="CF5" s="17">
         <v>297.5027</v>
       </c>
       <c r="CG5" s="17">
         <v>314.72810000000004</v>
       </c>
       <c r="CH5" s="17">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="17">
         <v>22.821800000000003</v>
       </c>
       <c r="CJ5" s="17">
         <v>44.320800000000006</v>
       </c>
       <c r="CK5" s="17">
         <v>71.033500000000004</v>
       </c>
-      <c r="CL5" s="17"/>
+      <c r="CL5" s="17">
+        <v>101.881</v>
+      </c>
       <c r="CM5" s="17"/>
       <c r="CN5" s="17"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="17"/>
       <c r="CQ5" s="17"/>
       <c r="CR5" s="17"/>
       <c r="CS5" s="17"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="15">
         <v>32.780099999999997</v>
       </c>
       <c r="D6" s="15">
         <v>60.997</v>
       </c>
       <c r="E6" s="15">
         <v>96.003199999999993</v>
       </c>
       <c r="F6" s="15">
@@ -2118,51 +2127,53 @@
       </c>
       <c r="CD6" s="21">
         <v>186.16810000000001</v>
       </c>
       <c r="CE6" s="21">
         <v>204.87890000000002</v>
       </c>
       <c r="CF6" s="21">
         <v>221.41230000000002</v>
       </c>
       <c r="CG6" s="21">
         <v>239.98310000000001</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>30.051599999999997</v>
       </c>
       <c r="CJ6" s="15">
         <v>49.448800000000006</v>
       </c>
       <c r="CK6" s="20">
         <v>71.976200000000006</v>
       </c>
-      <c r="CL6" s="21"/>
+      <c r="CL6" s="21">
+        <v>98.593999999999994</v>
+      </c>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="15">
         <v>20.4512</v>
       </c>
       <c r="D7" s="15">
         <v>50.002499999999998</v>
       </c>
       <c r="E7" s="15">
         <v>75.177899999999994</v>
       </c>
       <c r="F7" s="15">
@@ -2395,51 +2406,53 @@
       </c>
       <c r="CD7" s="21">
         <v>142.3922</v>
       </c>
       <c r="CE7" s="21">
         <v>157.3545</v>
       </c>
       <c r="CF7" s="21">
         <v>169.92689999999999</v>
       </c>
       <c r="CG7" s="21">
         <v>180.83750000000001</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>11.489700000000001</v>
       </c>
       <c r="CJ7" s="15">
         <v>26.4374</v>
       </c>
       <c r="CK7" s="20">
         <v>39.460900000000002</v>
       </c>
-      <c r="CL7" s="21"/>
+      <c r="CL7" s="21">
+        <v>55.526800000000001</v>
+      </c>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="15">
         <v>92.673600000000008</v>
       </c>
       <c r="D8" s="15">
         <v>149.7183</v>
       </c>
       <c r="E8" s="15">
         <v>212.1952</v>
       </c>
       <c r="F8" s="15">
@@ -2672,51 +2685,53 @@
       </c>
       <c r="CD8" s="21">
         <v>232.10559999999998</v>
       </c>
       <c r="CE8" s="21">
         <v>265.51990000000001</v>
       </c>
       <c r="CF8" s="21">
         <v>290.36440000000005</v>
       </c>
       <c r="CG8" s="21">
         <v>312.54409999999996</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>35.775800000000004</v>
       </c>
       <c r="CJ8" s="15">
         <v>56.474899999999998</v>
       </c>
       <c r="CK8" s="20">
         <v>76.148699999999991</v>
       </c>
-      <c r="CL8" s="21"/>
+      <c r="CL8" s="21">
+        <v>99.906300000000002</v>
+      </c>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="15">
         <v>4.3558999999999992</v>
       </c>
       <c r="D9" s="15">
         <v>7.8308</v>
       </c>
       <c r="E9" s="15">
         <v>13.8376</v>
       </c>
       <c r="F9" s="15">
@@ -2949,51 +2964,53 @@
       </c>
       <c r="CD9" s="21">
         <v>25.773700000000002</v>
       </c>
       <c r="CE9" s="21">
         <v>27.5977</v>
       </c>
       <c r="CF9" s="21">
         <v>29.485099999999999</v>
       </c>
       <c r="CG9" s="21">
         <v>31.774000000000001</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>2.0985999999999998</v>
       </c>
       <c r="CJ9" s="15">
         <v>3.8534999999999999</v>
       </c>
       <c r="CK9" s="20">
         <v>6.8040000000000003</v>
       </c>
-      <c r="CL9" s="21"/>
+      <c r="CL9" s="21">
+        <v>12.309899999999999</v>
+      </c>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="15">
         <v>10.584899999999999</v>
       </c>
       <c r="D10" s="15">
         <v>20.1845</v>
       </c>
       <c r="E10" s="15">
         <v>40.073800000000006</v>
       </c>
       <c r="F10" s="15">
@@ -3226,51 +3243,53 @@
       </c>
       <c r="CD10" s="21">
         <v>182.82859999999997</v>
       </c>
       <c r="CE10" s="21">
         <v>194.42789999999999</v>
       </c>
       <c r="CF10" s="21">
         <v>204.23179999999999</v>
       </c>
       <c r="CG10" s="21">
         <v>214.12679999999997</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>10.173399999999999</v>
       </c>
       <c r="CJ10" s="15">
         <v>19.475000000000001</v>
       </c>
       <c r="CK10" s="20">
         <v>39.548100000000005</v>
       </c>
-      <c r="CL10" s="21"/>
+      <c r="CL10" s="21">
+        <v>76.435699999999997</v>
+      </c>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="15">
         <v>33.351800000000004</v>
       </c>
       <c r="D11" s="15">
         <v>51.588099999999997</v>
       </c>
       <c r="E11" s="15">
         <v>79.483800000000002</v>
       </c>
       <c r="F11" s="15">
@@ -3503,51 +3522,53 @@
       </c>
       <c r="CD11" s="21">
         <v>181.00120000000001</v>
       </c>
       <c r="CE11" s="21">
         <v>196.74709999999999</v>
       </c>
       <c r="CF11" s="21">
         <v>211.44759999999999</v>
       </c>
       <c r="CG11" s="21">
         <v>230.02180000000001</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>24.223200000000002</v>
       </c>
       <c r="CJ11" s="15">
         <v>37.274000000000001</v>
       </c>
       <c r="CK11" s="20">
         <v>57.949200000000005</v>
       </c>
-      <c r="CL11" s="21"/>
+      <c r="CL11" s="21">
+        <v>80.254800000000003</v>
+      </c>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
@@ -3780,51 +3801,53 @@
       </c>
       <c r="CD12" s="15">
         <v>174.41890000000004</v>
       </c>
       <c r="CE12" s="15">
         <v>193.69959999999998</v>
       </c>
       <c r="CF12" s="15">
         <v>210.51809999999998</v>
       </c>
       <c r="CG12" s="15">
         <v>226.00470000000001</v>
       </c>
       <c r="CH12" s="17">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="17">
         <v>20.605</v>
       </c>
       <c r="CJ12" s="17">
         <v>37.868400000000001</v>
       </c>
       <c r="CK12" s="17">
         <v>57.436500000000002</v>
       </c>
-      <c r="CL12" s="17"/>
+      <c r="CL12" s="17">
+        <v>76.7654</v>
+      </c>
       <c r="CM12" s="15"/>
       <c r="CN12" s="15"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="15"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="15"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="15">
         <v>27.263099999999998</v>
       </c>
       <c r="D13" s="15">
         <v>66.56</v>
       </c>
       <c r="E13" s="15">
         <v>104.43469999999999</v>
       </c>
       <c r="F13" s="15">
@@ -4057,51 +4080,53 @@
       </c>
       <c r="CD13" s="21">
         <v>167.7971</v>
       </c>
       <c r="CE13" s="21">
         <v>182.358</v>
       </c>
       <c r="CF13" s="21">
         <v>195.52</v>
       </c>
       <c r="CG13" s="21">
         <v>217.75420000000003</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>12.925700000000001</v>
       </c>
       <c r="CJ13" s="15">
         <v>30.1172</v>
       </c>
       <c r="CK13" s="20">
         <v>47.637</v>
       </c>
-      <c r="CL13" s="21"/>
+      <c r="CL13" s="21">
+        <v>73.665499999999994</v>
+      </c>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="15">
         <v>45.380499999999998</v>
       </c>
       <c r="D14" s="15">
         <v>71.608000000000004</v>
       </c>
       <c r="E14" s="15">
         <v>120.96379999999999</v>
       </c>
       <c r="F14" s="15">
@@ -4334,51 +4359,53 @@
       </c>
       <c r="CD14" s="21">
         <v>193.52859999999998</v>
       </c>
       <c r="CE14" s="21">
         <v>205.6902</v>
       </c>
       <c r="CF14" s="21">
         <v>214.96329999999998</v>
       </c>
       <c r="CG14" s="21">
         <v>225.60120000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>28.7698</v>
       </c>
       <c r="CJ14" s="15">
         <v>45.221600000000009</v>
       </c>
       <c r="CK14" s="20">
         <v>71.565700000000007</v>
       </c>
-      <c r="CL14" s="21"/>
+      <c r="CL14" s="21">
+        <v>97.331199999999995</v>
+      </c>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="21"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="21"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="15">
         <v>10.715200000000001</v>
       </c>
       <c r="D15" s="15">
         <v>16.892199999999999</v>
       </c>
       <c r="E15" s="15">
         <v>23.779299999999999</v>
       </c>
       <c r="F15" s="15">
@@ -4611,51 +4638,53 @@
       </c>
       <c r="CD15" s="21">
         <v>34.8887</v>
       </c>
       <c r="CE15" s="21">
         <v>39.153899999999993</v>
       </c>
       <c r="CF15" s="21">
         <v>43.502900000000004</v>
       </c>
       <c r="CG15" s="21">
         <v>54.965699999999998</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>6.2778999999999998</v>
       </c>
       <c r="CJ15" s="15">
         <v>9.5282999999999998</v>
       </c>
       <c r="CK15" s="20">
         <v>13.3813</v>
       </c>
-      <c r="CL15" s="21"/>
+      <c r="CL15" s="21">
+        <v>17.511800000000001</v>
+      </c>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="21"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="21"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="21"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="15">
         <v>0.2286</v>
       </c>
       <c r="D16" s="15">
         <v>0.3785</v>
       </c>
       <c r="E16" s="15">
         <v>0.5757000000000001</v>
       </c>
       <c r="F16" s="15">
@@ -4886,51 +4915,53 @@
       <c r="CC16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CD16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CE16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="15"/>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CL16" s="15"/>
+      <c r="CL16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CM16" s="15"/>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="15"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="15">
         <v>35.182900000000004</v>
       </c>
       <c r="D17" s="15">
         <v>62.316600000000001</v>
       </c>
       <c r="E17" s="15">
         <v>94.040700000000001</v>
       </c>
       <c r="F17" s="15">
@@ -5163,51 +5194,53 @@
       </c>
       <c r="CD17" s="15">
         <v>201.25879999999998</v>
       </c>
       <c r="CE17" s="15">
         <v>220.57669999999999</v>
       </c>
       <c r="CF17" s="21">
         <v>237.1765</v>
       </c>
       <c r="CG17" s="15">
         <v>254.5376</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>28.685399999999998</v>
       </c>
       <c r="CJ17" s="15">
         <v>46.686199999999999</v>
       </c>
       <c r="CK17" s="20">
         <v>67.223199999999991</v>
       </c>
-      <c r="CL17" s="21"/>
+      <c r="CL17" s="21">
+        <v>90.506799999999984</v>
+      </c>
       <c r="CM17" s="15"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="21"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="15"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="15">
         <v>36.863800000000005</v>
       </c>
       <c r="D18" s="15">
         <v>62.0717</v>
       </c>
       <c r="E18" s="15">
         <v>116.40129999999999</v>
       </c>
       <c r="F18" s="15">
@@ -5440,51 +5473,53 @@
       </c>
       <c r="CD18" s="21">
         <v>307.11829999999998</v>
       </c>
       <c r="CE18" s="15">
         <v>334.92690000000005</v>
       </c>
       <c r="CF18" s="21">
         <v>357.82230000000004</v>
       </c>
       <c r="CG18" s="21">
         <v>382.66919999999993</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>40.201599999999999</v>
       </c>
       <c r="CJ18" s="15">
         <v>65.005700000000004</v>
       </c>
       <c r="CK18" s="20">
         <v>100.83210000000001</v>
       </c>
-      <c r="CL18" s="21"/>
+      <c r="CL18" s="21">
+        <v>141.02539999999999</v>
+      </c>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="21"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="21"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="28">
         <v>84.70389999999999</v>
       </c>
       <c r="D19" s="28">
         <v>142.51249999999999</v>
       </c>
       <c r="E19" s="28">
         <v>211.26280000000003</v>
       </c>
       <c r="F19" s="28">
@@ -5717,51 +5752,53 @@
       </c>
       <c r="CD19" s="21">
         <v>405.95840000000004</v>
       </c>
       <c r="CE19" s="15">
         <v>427.85490000000004</v>
       </c>
       <c r="CF19" s="21">
         <v>449.23109999999997</v>
       </c>
       <c r="CG19" s="21">
         <v>474.4221</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="28">
         <v>67.802999999999997</v>
       </c>
       <c r="CJ19" s="15">
         <v>111.2055</v>
       </c>
       <c r="CK19" s="20">
         <v>160.55929999999998</v>
       </c>
-      <c r="CL19" s="21"/>
+      <c r="CL19" s="21">
+        <v>216.42860000000002</v>
+      </c>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="21"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="21"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
@@ -5994,51 +6031,53 @@
       </c>
       <c r="CD20" s="21">
         <v>47.277500000000003</v>
       </c>
       <c r="CE20" s="21">
         <v>53.657300000000006</v>
       </c>
       <c r="CF20" s="32">
         <v>57.418199999999999</v>
       </c>
       <c r="CG20" s="21">
         <v>64.169700000000006</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="17">
         <v>3.4695999999999998</v>
       </c>
       <c r="CJ20" s="28">
         <v>7.7821000000000007</v>
       </c>
       <c r="CK20" s="17">
         <v>13.2826</v>
       </c>
-      <c r="CL20" s="17"/>
+      <c r="CL20" s="17">
+        <v>20.895499999999998</v>
+      </c>
       <c r="CM20" s="21"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="21"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="21"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="21"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="15">
         <v>77.005399999999995</v>
       </c>
       <c r="D21" s="15">
         <v>140.62860000000001</v>
       </c>
       <c r="E21" s="15">
         <v>219.80889999999999</v>
       </c>
       <c r="F21" s="15">
@@ -6271,51 +6310,53 @@
       </c>
       <c r="CD21" s="32">
         <v>193.24279999999999</v>
       </c>
       <c r="CE21" s="21">
         <v>213.09200000000001</v>
       </c>
       <c r="CF21" s="21">
         <v>235.2559</v>
       </c>
       <c r="CG21" s="32">
         <v>260.46509999999995</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>26.802599999999998</v>
       </c>
       <c r="CJ21" s="17">
         <v>45.525199999999998</v>
       </c>
       <c r="CK21" s="20">
         <v>68.084699999999998</v>
       </c>
-      <c r="CL21" s="21"/>
+      <c r="CL21" s="21">
+        <v>93.408900000000003</v>
+      </c>
       <c r="CM21" s="32"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="21"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="15">
         <v>3.0699999999999998E-2</v>
       </c>
       <c r="D22" s="15">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="E22" s="15">
         <v>6.3799999999999996E-2</v>
       </c>
       <c r="F22" s="15">
@@ -6548,51 +6589,53 @@
       </c>
       <c r="CD22" s="21">
         <v>0.1245</v>
       </c>
       <c r="CE22" s="21">
         <v>0.1371</v>
       </c>
       <c r="CF22" s="21">
         <v>0.1447</v>
       </c>
       <c r="CG22" s="21">
         <v>0.1479</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>1.3099999999999999E-2</v>
       </c>
       <c r="CJ22" s="15">
         <v>0.02</v>
       </c>
       <c r="CK22" s="29">
         <v>3.2199999999999999E-2</v>
       </c>
-      <c r="CL22" s="21"/>
+      <c r="CL22" s="21">
+        <v>4.3299999999999998E-2</v>
+      </c>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="21"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="21"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="15">
         <v>0.63260000000000005</v>
       </c>
       <c r="D23" s="15">
         <v>0.88580000000000003</v>
       </c>
       <c r="E23" s="15">
         <v>1.147</v>
       </c>
       <c r="F23" s="15">
@@ -6825,51 +6868,53 @@
       </c>
       <c r="CD23" s="21">
         <v>0.24330000000000002</v>
       </c>
       <c r="CE23" s="32">
         <v>0.27079999999999999</v>
       </c>
       <c r="CF23" s="21">
         <v>0.2994</v>
       </c>
       <c r="CG23" s="21">
         <v>0.32230000000000003</v>
       </c>
       <c r="CH23" s="28">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="CJ23" s="15">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="CK23" s="29">
         <v>0.1105</v>
       </c>
-      <c r="CL23" s="21"/>
+      <c r="CL23" s="21">
+        <v>0.14149999999999999</v>
+      </c>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="21"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="21"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="28">
         <v>2.3504</v>
       </c>
       <c r="C24" s="28">
         <v>4.9820000000000002</v>
       </c>
       <c r="D24" s="28">
         <v>8.1944999999999997</v>
       </c>
       <c r="E24" s="28">
         <v>12.868300000000001</v>
       </c>
       <c r="F24" s="28">
@@ -7102,72 +7147,74 @@
       </c>
       <c r="CD24" s="21">
         <v>54.3108</v>
       </c>
       <c r="CE24" s="21">
         <v>59.881800000000005</v>
       </c>
       <c r="CF24" s="28">
         <v>64.853999999999999</v>
       </c>
       <c r="CG24" s="21">
         <v>70.271299999999997</v>
       </c>
       <c r="CH24" s="17">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="28">
         <v>10.3902</v>
       </c>
       <c r="CJ24" s="15">
         <v>16.415400000000002</v>
       </c>
       <c r="CK24" s="28">
         <v>23.8157</v>
       </c>
-      <c r="CL24" s="28"/>
+      <c r="CL24" s="28">
+        <v>32.151299999999999</v>
+      </c>
       <c r="CM24" s="21"/>
       <c r="CN24" s="28"/>
       <c r="CO24" s="21"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="21"/>
       <c r="CR24" s="28"/>
       <c r="CS24" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>