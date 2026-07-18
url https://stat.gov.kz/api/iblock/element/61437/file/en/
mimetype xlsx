--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="45">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -378,51 +373,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -449,65 +444,66 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -528,86 +524,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -780,279 +776,279 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="10" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" style="2" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.140625" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.5703125" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.85546875" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.85546875" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...47 lines deleted...]
-      <c r="BV1" s="38" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
+      <c r="AQ1" s="41"/>
+      <c r="AR1" s="41"/>
+      <c r="AS1" s="41"/>
+      <c r="AT1" s="41"/>
+      <c r="AU1" s="41"/>
+      <c r="AV1" s="41"/>
+      <c r="AW1" s="41"/>
+      <c r="BV1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="38"/>
-[...21 lines deleted...]
-      <c r="CS1" s="38"/>
+      <c r="BW1" s="41"/>
+      <c r="BX1" s="41"/>
+      <c r="BY1" s="41"/>
+      <c r="BZ1" s="41"/>
+      <c r="CA1" s="41"/>
+      <c r="CB1" s="41"/>
+      <c r="CC1" s="41"/>
+      <c r="CD1" s="41"/>
+      <c r="CE1" s="41"/>
+      <c r="CF1" s="41"/>
+      <c r="CG1" s="41"/>
+      <c r="CH1" s="41"/>
+      <c r="CI1" s="41"/>
+      <c r="CJ1" s="41"/>
+      <c r="CK1" s="41"/>
+      <c r="CL1" s="41"/>
+      <c r="CM1" s="41"/>
+      <c r="CN1" s="41"/>
+      <c r="CO1" s="41"/>
+      <c r="CP1" s="41"/>
+      <c r="CQ1" s="41"/>
+      <c r="CR1" s="41"/>
+      <c r="CS1" s="41"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="40"/>
-[...10 lines deleted...]
-      <c r="N2" s="39" t="s">
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="40"/>
-[...10 lines deleted...]
-      <c r="Z2" s="39" t="s">
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="40"/>
-[...10 lines deleted...]
-      <c r="AL2" s="39" t="s">
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="40"/>
+      <c r="AL2" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="40"/>
-[...10 lines deleted...]
-      <c r="AX2" s="39" t="s">
+      <c r="AM2" s="39"/>
+      <c r="AN2" s="39"/>
+      <c r="AO2" s="39"/>
+      <c r="AP2" s="39"/>
+      <c r="AQ2" s="39"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="40"/>
+      <c r="AX2" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="39" t="s">
+      <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
+      <c r="BD2" s="39"/>
+      <c r="BE2" s="39"/>
+      <c r="BF2" s="39"/>
+      <c r="BG2" s="39"/>
+      <c r="BH2" s="39"/>
+      <c r="BI2" s="40"/>
+      <c r="BJ2" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="40"/>
-[...10 lines deleted...]
-      <c r="BV2" s="39" t="s">
+      <c r="BK2" s="39"/>
+      <c r="BL2" s="39"/>
+      <c r="BM2" s="39"/>
+      <c r="BN2" s="39"/>
+      <c r="BO2" s="39"/>
+      <c r="BP2" s="39"/>
+      <c r="BQ2" s="39"/>
+      <c r="BR2" s="39"/>
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="40"/>
+      <c r="BV2" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="40"/>
-[...10 lines deleted...]
-      <c r="CH2" s="39" t="s">
+      <c r="BW2" s="39"/>
+      <c r="BX2" s="39"/>
+      <c r="BY2" s="39"/>
+      <c r="BZ2" s="39"/>
+      <c r="CA2" s="39"/>
+      <c r="CB2" s="39"/>
+      <c r="CC2" s="39"/>
+      <c r="CD2" s="39"/>
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="40"/>
+      <c r="CH2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="40"/>
-[...9 lines deleted...]
-      <c r="CS2" s="41"/>
+      <c r="CI2" s="39"/>
+      <c r="CJ2" s="39"/>
+      <c r="CK2" s="39"/>
+      <c r="CL2" s="39"/>
+      <c r="CM2" s="39"/>
+      <c r="CN2" s="39"/>
+      <c r="CO2" s="39"/>
+      <c r="CP2" s="39"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
@@ -1572,51 +1568,53 @@
       </c>
       <c r="CE4" s="10">
         <v>3253.0409999999993</v>
       </c>
       <c r="CF4" s="10">
         <v>3491.0771999999997</v>
       </c>
       <c r="CG4" s="10">
         <v>3755.3463999999999</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>382.62899999999996</v>
       </c>
       <c r="CJ4" s="4">
         <v>652.73950000000002</v>
       </c>
       <c r="CK4" s="8">
         <v>986.88139999999976</v>
       </c>
       <c r="CL4" s="9">
         <v>1384.7837</v>
       </c>
-      <c r="CM4" s="10"/>
+      <c r="CM4" s="10">
+        <v>1893.1614000000002</v>
+      </c>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
@@ -1851,51 +1849,53 @@
       </c>
       <c r="CE5" s="17">
         <v>275.2158</v>
       </c>
       <c r="CF5" s="17">
         <v>297.5027</v>
       </c>
       <c r="CG5" s="17">
         <v>314.72810000000004</v>
       </c>
       <c r="CH5" s="17">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="17">
         <v>22.821800000000003</v>
       </c>
       <c r="CJ5" s="17">
         <v>44.320800000000006</v>
       </c>
       <c r="CK5" s="17">
         <v>71.033500000000004</v>
       </c>
       <c r="CL5" s="17">
         <v>101.881</v>
       </c>
-      <c r="CM5" s="17"/>
+      <c r="CM5" s="17">
+        <v>146.80530000000002</v>
+      </c>
       <c r="CN5" s="17"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="17"/>
       <c r="CQ5" s="17"/>
       <c r="CR5" s="17"/>
       <c r="CS5" s="17"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="15">
         <v>32.780099999999997</v>
       </c>
       <c r="D6" s="15">
         <v>60.997</v>
       </c>
       <c r="E6" s="15">
         <v>96.003199999999993</v>
       </c>
       <c r="F6" s="15">
         <v>139.3801</v>
@@ -2130,51 +2130,53 @@
       </c>
       <c r="CE6" s="21">
         <v>204.87890000000002</v>
       </c>
       <c r="CF6" s="21">
         <v>221.41230000000002</v>
       </c>
       <c r="CG6" s="21">
         <v>239.98310000000001</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>30.051599999999997</v>
       </c>
       <c r="CJ6" s="15">
         <v>49.448800000000006</v>
       </c>
       <c r="CK6" s="20">
         <v>71.976200000000006</v>
       </c>
       <c r="CL6" s="21">
         <v>98.593999999999994</v>
       </c>
-      <c r="CM6" s="21"/>
+      <c r="CM6" s="21">
+        <v>129.5162</v>
+      </c>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="15">
         <v>20.4512</v>
       </c>
       <c r="D7" s="15">
         <v>50.002499999999998</v>
       </c>
       <c r="E7" s="15">
         <v>75.177899999999994</v>
       </c>
       <c r="F7" s="15">
         <v>107.6494</v>
@@ -2409,51 +2411,53 @@
       </c>
       <c r="CE7" s="21">
         <v>157.3545</v>
       </c>
       <c r="CF7" s="21">
         <v>169.92689999999999</v>
       </c>
       <c r="CG7" s="21">
         <v>180.83750000000001</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>11.489700000000001</v>
       </c>
       <c r="CJ7" s="15">
         <v>26.4374</v>
       </c>
       <c r="CK7" s="20">
         <v>39.460900000000002</v>
       </c>
       <c r="CL7" s="21">
         <v>55.526800000000001</v>
       </c>
-      <c r="CM7" s="21"/>
+      <c r="CM7" s="21">
+        <v>83.256600000000006</v>
+      </c>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="15">
         <v>92.673600000000008</v>
       </c>
       <c r="D8" s="15">
         <v>149.7183</v>
       </c>
       <c r="E8" s="15">
         <v>212.1952</v>
       </c>
       <c r="F8" s="15">
         <v>290.34030000000001</v>
@@ -2688,51 +2692,53 @@
       </c>
       <c r="CE8" s="21">
         <v>265.51990000000001</v>
       </c>
       <c r="CF8" s="21">
         <v>290.36440000000005</v>
       </c>
       <c r="CG8" s="21">
         <v>312.54409999999996</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>35.775800000000004</v>
       </c>
       <c r="CJ8" s="15">
         <v>56.474899999999998</v>
       </c>
       <c r="CK8" s="20">
         <v>76.148699999999991</v>
       </c>
       <c r="CL8" s="21">
         <v>99.906300000000002</v>
       </c>
-      <c r="CM8" s="21"/>
+      <c r="CM8" s="21">
+        <v>133.7535</v>
+      </c>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="15">
         <v>4.3558999999999992</v>
       </c>
       <c r="D9" s="15">
         <v>7.8308</v>
       </c>
       <c r="E9" s="15">
         <v>13.8376</v>
       </c>
       <c r="F9" s="15">
         <v>25.395499999999998</v>
@@ -2967,51 +2973,53 @@
       </c>
       <c r="CE9" s="21">
         <v>27.5977</v>
       </c>
       <c r="CF9" s="21">
         <v>29.485099999999999</v>
       </c>
       <c r="CG9" s="21">
         <v>31.774000000000001</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>2.0985999999999998</v>
       </c>
       <c r="CJ9" s="15">
         <v>3.8534999999999999</v>
       </c>
       <c r="CK9" s="20">
         <v>6.8040000000000003</v>
       </c>
       <c r="CL9" s="21">
         <v>12.309899999999999</v>
       </c>
-      <c r="CM9" s="21"/>
+      <c r="CM9" s="21">
+        <v>16.401799999999998</v>
+      </c>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="15">
         <v>10.584899999999999</v>
       </c>
       <c r="D10" s="15">
         <v>20.1845</v>
       </c>
       <c r="E10" s="15">
         <v>40.073800000000006</v>
       </c>
       <c r="F10" s="15">
         <v>76.874200000000002</v>
@@ -3246,51 +3254,53 @@
       </c>
       <c r="CE10" s="21">
         <v>194.42789999999999</v>
       </c>
       <c r="CF10" s="21">
         <v>204.23179999999999</v>
       </c>
       <c r="CG10" s="21">
         <v>214.12679999999997</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>10.173399999999999</v>
       </c>
       <c r="CJ10" s="15">
         <v>19.475000000000001</v>
       </c>
       <c r="CK10" s="20">
         <v>39.548100000000005</v>
       </c>
       <c r="CL10" s="21">
         <v>76.435699999999997</v>
       </c>
-      <c r="CM10" s="21"/>
+      <c r="CM10" s="21">
+        <v>118.41670000000001</v>
+      </c>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="15">
         <v>33.351800000000004</v>
       </c>
       <c r="D11" s="15">
         <v>51.588099999999997</v>
       </c>
       <c r="E11" s="15">
         <v>79.483800000000002</v>
       </c>
       <c r="F11" s="15">
         <v>110.252</v>
@@ -3525,51 +3535,53 @@
       </c>
       <c r="CE11" s="21">
         <v>196.74709999999999</v>
       </c>
       <c r="CF11" s="21">
         <v>211.44759999999999</v>
       </c>
       <c r="CG11" s="21">
         <v>230.02180000000001</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>24.223200000000002</v>
       </c>
       <c r="CJ11" s="15">
         <v>37.274000000000001</v>
       </c>
       <c r="CK11" s="20">
         <v>57.949200000000005</v>
       </c>
       <c r="CL11" s="21">
         <v>80.254800000000003</v>
       </c>
-      <c r="CM11" s="21"/>
+      <c r="CM11" s="21">
+        <v>110.2483</v>
+      </c>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>30</v>
@@ -3804,51 +3816,53 @@
       </c>
       <c r="CE12" s="15">
         <v>193.69959999999998</v>
       </c>
       <c r="CF12" s="15">
         <v>210.51809999999998</v>
       </c>
       <c r="CG12" s="15">
         <v>226.00470000000001</v>
       </c>
       <c r="CH12" s="17">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="17">
         <v>20.605</v>
       </c>
       <c r="CJ12" s="17">
         <v>37.868400000000001</v>
       </c>
       <c r="CK12" s="17">
         <v>57.436500000000002</v>
       </c>
       <c r="CL12" s="17">
         <v>76.7654</v>
       </c>
-      <c r="CM12" s="15"/>
+      <c r="CM12" s="15">
+        <v>104.72710000000001</v>
+      </c>
       <c r="CN12" s="15"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="15"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="15"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="15">
         <v>27.263099999999998</v>
       </c>
       <c r="D13" s="15">
         <v>66.56</v>
       </c>
       <c r="E13" s="15">
         <v>104.43469999999999</v>
       </c>
       <c r="F13" s="15">
         <v>163.0966</v>
@@ -4083,51 +4097,53 @@
       </c>
       <c r="CE13" s="21">
         <v>182.358</v>
       </c>
       <c r="CF13" s="21">
         <v>195.52</v>
       </c>
       <c r="CG13" s="21">
         <v>217.75420000000003</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>12.925700000000001</v>
       </c>
       <c r="CJ13" s="15">
         <v>30.1172</v>
       </c>
       <c r="CK13" s="20">
         <v>47.637</v>
       </c>
       <c r="CL13" s="21">
         <v>73.665499999999994</v>
       </c>
-      <c r="CM13" s="21"/>
+      <c r="CM13" s="21">
+        <v>108.1747</v>
+      </c>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="15">
         <v>45.380499999999998</v>
       </c>
       <c r="D14" s="15">
         <v>71.608000000000004</v>
       </c>
       <c r="E14" s="15">
         <v>120.96379999999999</v>
       </c>
       <c r="F14" s="15">
         <v>168.07029999999997</v>
@@ -4362,51 +4378,53 @@
       </c>
       <c r="CE14" s="21">
         <v>205.6902</v>
       </c>
       <c r="CF14" s="21">
         <v>214.96329999999998</v>
       </c>
       <c r="CG14" s="21">
         <v>225.60120000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>28.7698</v>
       </c>
       <c r="CJ14" s="15">
         <v>45.221600000000009</v>
       </c>
       <c r="CK14" s="20">
         <v>71.565700000000007</v>
       </c>
       <c r="CL14" s="21">
         <v>97.331199999999995</v>
       </c>
-      <c r="CM14" s="21"/>
+      <c r="CM14" s="21">
+        <v>146.79089999999999</v>
+      </c>
       <c r="CN14" s="21"/>
       <c r="CO14" s="21"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="21"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="15">
         <v>10.715200000000001</v>
       </c>
       <c r="D15" s="15">
         <v>16.892199999999999</v>
       </c>
       <c r="E15" s="15">
         <v>23.779299999999999</v>
       </c>
       <c r="F15" s="15">
         <v>31.134799999999998</v>
@@ -4641,51 +4659,53 @@
       </c>
       <c r="CE15" s="21">
         <v>39.153899999999993</v>
       </c>
       <c r="CF15" s="21">
         <v>43.502900000000004</v>
       </c>
       <c r="CG15" s="21">
         <v>54.965699999999998</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>6.2778999999999998</v>
       </c>
       <c r="CJ15" s="15">
         <v>9.5282999999999998</v>
       </c>
       <c r="CK15" s="20">
         <v>13.3813</v>
       </c>
       <c r="CL15" s="21">
         <v>17.511800000000001</v>
       </c>
-      <c r="CM15" s="21"/>
+      <c r="CM15" s="21">
+        <v>22.529900000000001</v>
+      </c>
       <c r="CN15" s="21"/>
       <c r="CO15" s="21"/>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="21"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="21"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="15">
         <v>0.2286</v>
       </c>
       <c r="D16" s="15">
         <v>0.3785</v>
       </c>
       <c r="E16" s="15">
         <v>0.5757000000000001</v>
       </c>
       <c r="F16" s="15">
         <v>1.6018000000000001</v>
@@ -4918,51 +4938,53 @@
       <c r="CD16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CE16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="15"/>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CL16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CM16" s="15"/>
+      <c r="CM16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CN16" s="15"/>
       <c r="CO16" s="15"/>
       <c r="CP16" s="15"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="15">
         <v>35.182900000000004</v>
       </c>
       <c r="D17" s="15">
         <v>62.316600000000001</v>
       </c>
       <c r="E17" s="15">
         <v>94.040700000000001</v>
       </c>
       <c r="F17" s="15">
         <v>135.87979999999999</v>
@@ -5197,51 +5219,53 @@
       </c>
       <c r="CE17" s="15">
         <v>220.57669999999999</v>
       </c>
       <c r="CF17" s="21">
         <v>237.1765</v>
       </c>
       <c r="CG17" s="15">
         <v>254.5376</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>28.685399999999998</v>
       </c>
       <c r="CJ17" s="15">
         <v>46.686199999999999</v>
       </c>
       <c r="CK17" s="20">
         <v>67.223199999999991</v>
       </c>
       <c r="CL17" s="21">
         <v>90.506799999999984</v>
       </c>
-      <c r="CM17" s="15"/>
+      <c r="CM17" s="15">
+        <v>120.4593</v>
+      </c>
       <c r="CN17" s="21"/>
       <c r="CO17" s="21"/>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="15"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="15">
         <v>36.863800000000005</v>
       </c>
       <c r="D18" s="15">
         <v>62.0717</v>
       </c>
       <c r="E18" s="15">
         <v>116.40129999999999</v>
       </c>
       <c r="F18" s="15">
         <v>178.47229999999999</v>
@@ -5476,51 +5500,53 @@
       </c>
       <c r="CE18" s="15">
         <v>334.92690000000005</v>
       </c>
       <c r="CF18" s="21">
         <v>357.82230000000004</v>
       </c>
       <c r="CG18" s="21">
         <v>382.66919999999993</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>40.201599999999999</v>
       </c>
       <c r="CJ18" s="15">
         <v>65.005700000000004</v>
       </c>
       <c r="CK18" s="20">
         <v>100.83210000000001</v>
       </c>
       <c r="CL18" s="21">
         <v>141.02539999999999</v>
       </c>
-      <c r="CM18" s="21"/>
+      <c r="CM18" s="43">
+        <v>188.23609999999999</v>
+      </c>
       <c r="CN18" s="21"/>
       <c r="CO18" s="21"/>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="21"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="28">
         <v>84.70389999999999</v>
       </c>
       <c r="D19" s="28">
         <v>142.51249999999999</v>
       </c>
       <c r="E19" s="28">
         <v>211.26280000000003</v>
       </c>
       <c r="F19" s="28">
         <v>294.23159999999996</v>
@@ -5755,51 +5781,53 @@
       </c>
       <c r="CE19" s="15">
         <v>427.85490000000004</v>
       </c>
       <c r="CF19" s="21">
         <v>449.23109999999997</v>
       </c>
       <c r="CG19" s="21">
         <v>474.4221</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="28">
         <v>67.802999999999997</v>
       </c>
       <c r="CJ19" s="15">
         <v>111.2055</v>
       </c>
       <c r="CK19" s="20">
         <v>160.55929999999998</v>
       </c>
       <c r="CL19" s="21">
         <v>216.42860000000002</v>
       </c>
-      <c r="CM19" s="21"/>
+      <c r="CM19" s="15">
+        <v>271.76209999999998</v>
+      </c>
       <c r="CN19" s="21"/>
       <c r="CO19" s="21"/>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="21"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>30</v>
@@ -6034,51 +6062,53 @@
       </c>
       <c r="CE20" s="21">
         <v>53.657300000000006</v>
       </c>
       <c r="CF20" s="32">
         <v>57.418199999999999</v>
       </c>
       <c r="CG20" s="21">
         <v>64.169700000000006</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="17">
         <v>3.4695999999999998</v>
       </c>
       <c r="CJ20" s="28">
         <v>7.7821000000000007</v>
       </c>
       <c r="CK20" s="17">
         <v>13.2826</v>
       </c>
       <c r="CL20" s="17">
         <v>20.895499999999998</v>
       </c>
-      <c r="CM20" s="21"/>
+      <c r="CM20" s="15">
+        <v>26.8889</v>
+      </c>
       <c r="CN20" s="32"/>
       <c r="CO20" s="21"/>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="21"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="21"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="15">
         <v>77.005399999999995</v>
       </c>
       <c r="D21" s="15">
         <v>140.62860000000001</v>
       </c>
       <c r="E21" s="15">
         <v>219.80889999999999</v>
       </c>
       <c r="F21" s="15">
         <v>311.59580000000005</v>
@@ -6313,51 +6343,53 @@
       </c>
       <c r="CE21" s="21">
         <v>213.09200000000001</v>
       </c>
       <c r="CF21" s="21">
         <v>235.2559</v>
       </c>
       <c r="CG21" s="32">
         <v>260.46509999999995</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>26.802599999999998</v>
       </c>
       <c r="CJ21" s="17">
         <v>45.525199999999998</v>
       </c>
       <c r="CK21" s="20">
         <v>68.084699999999998</v>
       </c>
       <c r="CL21" s="21">
         <v>93.408900000000003</v>
       </c>
-      <c r="CM21" s="32"/>
+      <c r="CM21" s="21">
+        <v>125.5403</v>
+      </c>
       <c r="CN21" s="21"/>
       <c r="CO21" s="21"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="15">
         <v>3.0699999999999998E-2</v>
       </c>
       <c r="D22" s="15">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="E22" s="15">
         <v>6.3799999999999996E-2</v>
       </c>
       <c r="F22" s="15">
         <v>9.2299999999999993E-2</v>
@@ -6592,51 +6624,53 @@
       </c>
       <c r="CE22" s="21">
         <v>0.1371</v>
       </c>
       <c r="CF22" s="21">
         <v>0.1447</v>
       </c>
       <c r="CG22" s="21">
         <v>0.1479</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>1.3099999999999999E-2</v>
       </c>
       <c r="CJ22" s="15">
         <v>0.02</v>
       </c>
       <c r="CK22" s="29">
         <v>3.2199999999999999E-2</v>
       </c>
       <c r="CL22" s="21">
         <v>4.3299999999999998E-2</v>
       </c>
-      <c r="CM22" s="21"/>
+      <c r="CM22" s="21">
+        <v>6.1499999999999999E-2</v>
+      </c>
       <c r="CN22" s="21"/>
       <c r="CO22" s="21"/>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="21"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="15">
         <v>0.63260000000000005</v>
       </c>
       <c r="D23" s="15">
         <v>0.88580000000000003</v>
       </c>
       <c r="E23" s="15">
         <v>1.147</v>
       </c>
       <c r="F23" s="15">
         <v>1.478</v>
@@ -6871,51 +6905,53 @@
       </c>
       <c r="CE23" s="32">
         <v>0.27079999999999999</v>
       </c>
       <c r="CF23" s="21">
         <v>0.2994</v>
       </c>
       <c r="CG23" s="21">
         <v>0.32230000000000003</v>
       </c>
       <c r="CH23" s="28">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="CJ23" s="15">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="CK23" s="29">
         <v>0.1105</v>
       </c>
       <c r="CL23" s="21">
         <v>0.14149999999999999</v>
       </c>
-      <c r="CM23" s="21"/>
+      <c r="CM23" s="21">
+        <v>0.1651</v>
+      </c>
       <c r="CN23" s="21"/>
       <c r="CO23" s="21"/>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="21"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="28">
         <v>2.3504</v>
       </c>
       <c r="C24" s="28">
         <v>4.9820000000000002</v>
       </c>
       <c r="D24" s="28">
         <v>8.1944999999999997</v>
       </c>
       <c r="E24" s="28">
         <v>12.868300000000001</v>
       </c>
       <c r="F24" s="28">
         <v>18.781300000000002</v>
@@ -7150,71 +7186,73 @@
       </c>
       <c r="CE24" s="21">
         <v>59.881800000000005</v>
       </c>
       <c r="CF24" s="28">
         <v>64.853999999999999</v>
       </c>
       <c r="CG24" s="21">
         <v>70.271299999999997</v>
       </c>
       <c r="CH24" s="17">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="28">
         <v>10.3902</v>
       </c>
       <c r="CJ24" s="15">
         <v>16.415400000000002</v>
       </c>
       <c r="CK24" s="28">
         <v>23.8157</v>
       </c>
       <c r="CL24" s="28">
         <v>32.151299999999999</v>
       </c>
-      <c r="CM24" s="21"/>
+      <c r="CM24" s="32">
+        <v>39.427099999999996</v>
+      </c>
       <c r="CN24" s="28"/>
       <c r="CO24" s="21"/>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="21"/>
       <c r="CR24" s="28"/>
       <c r="CS24" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>