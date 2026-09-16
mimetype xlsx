--- v4 (2026-07-18)
+++ v5 (2026-09-16)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="-180" yWindow="-105" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="45">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -444,66 +444,66 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -775,283 +775,283 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="10" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" style="2" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.140625" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.5703125" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.85546875" style="2" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.85546875" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.85546875" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...47 lines deleted...]
-      <c r="BV1" s="41" t="s">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
+      <c r="BV1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="41"/>
-[...21 lines deleted...]
-      <c r="CS1" s="41"/>
+      <c r="BW1" s="42"/>
+      <c r="BX1" s="42"/>
+      <c r="BY1" s="42"/>
+      <c r="BZ1" s="42"/>
+      <c r="CA1" s="42"/>
+      <c r="CB1" s="42"/>
+      <c r="CC1" s="42"/>
+      <c r="CD1" s="42"/>
+      <c r="CE1" s="42"/>
+      <c r="CF1" s="42"/>
+      <c r="CG1" s="42"/>
+      <c r="CH1" s="42"/>
+      <c r="CI1" s="42"/>
+      <c r="CJ1" s="42"/>
+      <c r="CK1" s="42"/>
+      <c r="CL1" s="42"/>
+      <c r="CM1" s="42"/>
+      <c r="CN1" s="42"/>
+      <c r="CO1" s="42"/>
+      <c r="CP1" s="42"/>
+      <c r="CQ1" s="42"/>
+      <c r="CR1" s="42"/>
+      <c r="CS1" s="42"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="39"/>
-[...10 lines deleted...]
-      <c r="N2" s="38" t="s">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="O2" s="39"/>
-[...10 lines deleted...]
-      <c r="Z2" s="38" t="s">
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="AA2" s="39"/>
-[...10 lines deleted...]
-      <c r="AL2" s="38" t="s">
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="AM2" s="39"/>
-[...10 lines deleted...]
-      <c r="AX2" s="38" t="s">
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="AY2" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="38" t="s">
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
+      <c r="BB2" s="40"/>
+      <c r="BC2" s="40"/>
+      <c r="BD2" s="40"/>
+      <c r="BE2" s="40"/>
+      <c r="BF2" s="40"/>
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="41"/>
+      <c r="BJ2" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="BK2" s="39"/>
-[...10 lines deleted...]
-      <c r="BV2" s="38" t="s">
+      <c r="BK2" s="40"/>
+      <c r="BL2" s="40"/>
+      <c r="BM2" s="40"/>
+      <c r="BN2" s="40"/>
+      <c r="BO2" s="40"/>
+      <c r="BP2" s="40"/>
+      <c r="BQ2" s="40"/>
+      <c r="BR2" s="40"/>
+      <c r="BS2" s="40"/>
+      <c r="BT2" s="40"/>
+      <c r="BU2" s="41"/>
+      <c r="BV2" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="BW2" s="39"/>
-[...10 lines deleted...]
-      <c r="CH2" s="38" t="s">
+      <c r="BW2" s="40"/>
+      <c r="BX2" s="40"/>
+      <c r="BY2" s="40"/>
+      <c r="BZ2" s="40"/>
+      <c r="CA2" s="40"/>
+      <c r="CB2" s="40"/>
+      <c r="CC2" s="40"/>
+      <c r="CD2" s="40"/>
+      <c r="CE2" s="40"/>
+      <c r="CF2" s="40"/>
+      <c r="CG2" s="41"/>
+      <c r="CH2" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="CI2" s="39"/>
-[...9 lines deleted...]
-      <c r="CS2" s="40"/>
+      <c r="CI2" s="40"/>
+      <c r="CJ2" s="40"/>
+      <c r="CK2" s="40"/>
+      <c r="CL2" s="40"/>
+      <c r="CM2" s="40"/>
+      <c r="CN2" s="40"/>
+      <c r="CO2" s="40"/>
+      <c r="CP2" s="40"/>
+      <c r="CQ2" s="40"/>
+      <c r="CR2" s="40"/>
+      <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="42"/>
+      <c r="A3" s="43"/>
       <c r="B3" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="34" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="34" t="s">
@@ -1571,52 +1571,56 @@
       </c>
       <c r="CF4" s="10">
         <v>3491.0771999999997</v>
       </c>
       <c r="CG4" s="10">
         <v>3755.3463999999999</v>
       </c>
       <c r="CH4" s="4">
         <v>180.89680000000001</v>
       </c>
       <c r="CI4" s="4">
         <v>382.62899999999996</v>
       </c>
       <c r="CJ4" s="4">
         <v>652.73950000000002</v>
       </c>
       <c r="CK4" s="8">
         <v>986.88139999999976</v>
       </c>
       <c r="CL4" s="9">
         <v>1384.7837</v>
       </c>
       <c r="CM4" s="10">
         <v>1893.1614000000002</v>
       </c>
-      <c r="CN4" s="10"/>
-      <c r="CO4" s="10"/>
+      <c r="CN4" s="10">
+        <v>2304.4070999999999</v>
+      </c>
+      <c r="CO4" s="10">
+        <v>2678.6841000000004</v>
+      </c>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="4" t="s">
@@ -1852,52 +1856,56 @@
       </c>
       <c r="CF5" s="17">
         <v>297.5027</v>
       </c>
       <c r="CG5" s="17">
         <v>314.72810000000004</v>
       </c>
       <c r="CH5" s="17">
         <v>9.8094999999999999</v>
       </c>
       <c r="CI5" s="17">
         <v>22.821800000000003</v>
       </c>
       <c r="CJ5" s="17">
         <v>44.320800000000006</v>
       </c>
       <c r="CK5" s="17">
         <v>71.033500000000004</v>
       </c>
       <c r="CL5" s="17">
         <v>101.881</v>
       </c>
       <c r="CM5" s="17">
         <v>146.80530000000002</v>
       </c>
-      <c r="CN5" s="17"/>
-      <c r="CO5" s="21"/>
+      <c r="CN5" s="17">
+        <v>186.00820000000002</v>
+      </c>
+      <c r="CO5" s="21">
+        <v>223.15820000000002</v>
+      </c>
       <c r="CP5" s="17"/>
       <c r="CQ5" s="17"/>
       <c r="CR5" s="17"/>
       <c r="CS5" s="17"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15">
         <v>15.055200000000001</v>
       </c>
       <c r="C6" s="15">
         <v>32.780099999999997</v>
       </c>
       <c r="D6" s="15">
         <v>60.997</v>
       </c>
       <c r="E6" s="15">
         <v>96.003199999999993</v>
       </c>
       <c r="F6" s="15">
         <v>139.3801</v>
       </c>
       <c r="G6" s="15">
@@ -2133,52 +2141,56 @@
       </c>
       <c r="CF6" s="21">
         <v>221.41230000000002</v>
       </c>
       <c r="CG6" s="21">
         <v>239.98310000000001</v>
       </c>
       <c r="CH6" s="15">
         <v>13.505599999999999</v>
       </c>
       <c r="CI6" s="15">
         <v>30.051599999999997</v>
       </c>
       <c r="CJ6" s="15">
         <v>49.448800000000006</v>
       </c>
       <c r="CK6" s="20">
         <v>71.976200000000006</v>
       </c>
       <c r="CL6" s="21">
         <v>98.593999999999994</v>
       </c>
       <c r="CM6" s="21">
         <v>129.5162</v>
       </c>
-      <c r="CN6" s="21"/>
-      <c r="CO6" s="21"/>
+      <c r="CN6" s="17">
+        <v>156.19579999999999</v>
+      </c>
+      <c r="CO6" s="21">
+        <v>180.66839999999999</v>
+      </c>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>5.3929</v>
       </c>
       <c r="C7" s="15">
         <v>20.4512</v>
       </c>
       <c r="D7" s="15">
         <v>50.002499999999998</v>
       </c>
       <c r="E7" s="15">
         <v>75.177899999999994</v>
       </c>
       <c r="F7" s="15">
         <v>107.6494</v>
       </c>
       <c r="G7" s="15">
@@ -2414,52 +2426,56 @@
       </c>
       <c r="CF7" s="21">
         <v>169.92689999999999</v>
       </c>
       <c r="CG7" s="21">
         <v>180.83750000000001</v>
       </c>
       <c r="CH7" s="15">
         <v>3.6092</v>
       </c>
       <c r="CI7" s="15">
         <v>11.489700000000001</v>
       </c>
       <c r="CJ7" s="15">
         <v>26.4374</v>
       </c>
       <c r="CK7" s="20">
         <v>39.460900000000002</v>
       </c>
       <c r="CL7" s="21">
         <v>55.526800000000001</v>
       </c>
       <c r="CM7" s="21">
         <v>83.256600000000006</v>
       </c>
-      <c r="CN7" s="21"/>
-      <c r="CO7" s="21"/>
+      <c r="CN7" s="17">
+        <v>106.27289999999999</v>
+      </c>
+      <c r="CO7" s="21">
+        <v>127.1786</v>
+      </c>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15">
         <v>49.571100000000001</v>
       </c>
       <c r="C8" s="15">
         <v>92.673600000000008</v>
       </c>
       <c r="D8" s="15">
         <v>149.7183</v>
       </c>
       <c r="E8" s="15">
         <v>212.1952</v>
       </c>
       <c r="F8" s="15">
         <v>290.34030000000001</v>
       </c>
       <c r="G8" s="15">
@@ -2695,52 +2711,56 @@
       </c>
       <c r="CF8" s="21">
         <v>290.36440000000005</v>
       </c>
       <c r="CG8" s="21">
         <v>312.54409999999996</v>
       </c>
       <c r="CH8" s="15">
         <v>19.1355</v>
       </c>
       <c r="CI8" s="15">
         <v>35.775800000000004</v>
       </c>
       <c r="CJ8" s="15">
         <v>56.474899999999998</v>
       </c>
       <c r="CK8" s="20">
         <v>76.148699999999991</v>
       </c>
       <c r="CL8" s="21">
         <v>99.906300000000002</v>
       </c>
       <c r="CM8" s="21">
         <v>133.7535</v>
       </c>
-      <c r="CN8" s="21"/>
-      <c r="CO8" s="21"/>
+      <c r="CN8" s="17">
+        <v>166.3622</v>
+      </c>
+      <c r="CO8" s="21">
+        <v>200.0095</v>
+      </c>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15">
         <v>2.0192999999999999</v>
       </c>
       <c r="C9" s="15">
         <v>4.3558999999999992</v>
       </c>
       <c r="D9" s="15">
         <v>7.8308</v>
       </c>
       <c r="E9" s="15">
         <v>13.8376</v>
       </c>
       <c r="F9" s="15">
         <v>25.395499999999998</v>
       </c>
       <c r="G9" s="15">
@@ -2976,52 +2996,56 @@
       </c>
       <c r="CF9" s="21">
         <v>29.485099999999999</v>
       </c>
       <c r="CG9" s="21">
         <v>31.774000000000001</v>
       </c>
       <c r="CH9" s="15">
         <v>1.0230999999999999</v>
       </c>
       <c r="CI9" s="15">
         <v>2.0985999999999998</v>
       </c>
       <c r="CJ9" s="15">
         <v>3.8534999999999999</v>
       </c>
       <c r="CK9" s="20">
         <v>6.8040000000000003</v>
       </c>
       <c r="CL9" s="21">
         <v>12.309899999999999</v>
       </c>
       <c r="CM9" s="21">
         <v>16.401799999999998</v>
       </c>
-      <c r="CN9" s="21"/>
-      <c r="CO9" s="21"/>
+      <c r="CN9" s="17">
+        <v>19.741599999999998</v>
+      </c>
+      <c r="CO9" s="21">
+        <v>23.6249</v>
+      </c>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="15">
         <v>3.8593999999999999</v>
       </c>
       <c r="C10" s="15">
         <v>10.584899999999999</v>
       </c>
       <c r="D10" s="15">
         <v>20.1845</v>
       </c>
       <c r="E10" s="15">
         <v>40.073800000000006</v>
       </c>
       <c r="F10" s="15">
         <v>76.874200000000002</v>
       </c>
       <c r="G10" s="15">
@@ -3257,52 +3281,56 @@
       </c>
       <c r="CF10" s="21">
         <v>204.23179999999999</v>
       </c>
       <c r="CG10" s="21">
         <v>214.12679999999997</v>
       </c>
       <c r="CH10" s="15">
         <v>3.2718999999999996</v>
       </c>
       <c r="CI10" s="15">
         <v>10.173399999999999</v>
       </c>
       <c r="CJ10" s="15">
         <v>19.475000000000001</v>
       </c>
       <c r="CK10" s="20">
         <v>39.548100000000005</v>
       </c>
       <c r="CL10" s="21">
         <v>76.435699999999997</v>
       </c>
       <c r="CM10" s="21">
         <v>118.41670000000001</v>
       </c>
-      <c r="CN10" s="21"/>
-      <c r="CO10" s="21"/>
+      <c r="CN10" s="17">
+        <v>147.9785</v>
+      </c>
+      <c r="CO10" s="21">
+        <v>169.7353</v>
+      </c>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="15">
         <v>16.690099999999997</v>
       </c>
       <c r="C11" s="15">
         <v>33.351800000000004</v>
       </c>
       <c r="D11" s="15">
         <v>51.588099999999997</v>
       </c>
       <c r="E11" s="15">
         <v>79.483800000000002</v>
       </c>
       <c r="F11" s="15">
         <v>110.252</v>
       </c>
       <c r="G11" s="15">
@@ -3538,52 +3566,56 @@
       </c>
       <c r="CF11" s="21">
         <v>211.44759999999999</v>
       </c>
       <c r="CG11" s="21">
         <v>230.02180000000001</v>
       </c>
       <c r="CH11" s="15">
         <v>12.069100000000001</v>
       </c>
       <c r="CI11" s="15">
         <v>24.223200000000002</v>
       </c>
       <c r="CJ11" s="15">
         <v>37.274000000000001</v>
       </c>
       <c r="CK11" s="20">
         <v>57.949200000000005</v>
       </c>
       <c r="CL11" s="21">
         <v>80.254800000000003</v>
       </c>
       <c r="CM11" s="21">
         <v>110.2483</v>
       </c>
-      <c r="CN11" s="21"/>
-      <c r="CO11" s="21"/>
+      <c r="CN11" s="17">
+        <v>133.37020000000001</v>
+      </c>
+      <c r="CO11" s="21">
+        <v>159.1739</v>
+      </c>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="4" t="s">
@@ -3819,52 +3851,56 @@
       </c>
       <c r="CF12" s="15">
         <v>210.51809999999998</v>
       </c>
       <c r="CG12" s="15">
         <v>226.00470000000001</v>
       </c>
       <c r="CH12" s="17">
         <v>10.9497</v>
       </c>
       <c r="CI12" s="17">
         <v>20.605</v>
       </c>
       <c r="CJ12" s="17">
         <v>37.868400000000001</v>
       </c>
       <c r="CK12" s="17">
         <v>57.436500000000002</v>
       </c>
       <c r="CL12" s="17">
         <v>76.7654</v>
       </c>
       <c r="CM12" s="15">
         <v>104.72710000000001</v>
       </c>
-      <c r="CN12" s="15"/>
-      <c r="CO12" s="21"/>
+      <c r="CN12" s="17">
+        <v>126.7452</v>
+      </c>
+      <c r="CO12" s="21">
+        <v>148.64099999999999</v>
+      </c>
       <c r="CP12" s="15"/>
       <c r="CQ12" s="15"/>
       <c r="CR12" s="15"/>
       <c r="CS12" s="15"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="15">
         <v>10.042099999999998</v>
       </c>
       <c r="C13" s="15">
         <v>27.263099999999998</v>
       </c>
       <c r="D13" s="15">
         <v>66.56</v>
       </c>
       <c r="E13" s="15">
         <v>104.43469999999999</v>
       </c>
       <c r="F13" s="15">
         <v>163.0966</v>
       </c>
       <c r="G13" s="15">
@@ -4100,52 +4136,56 @@
       </c>
       <c r="CF13" s="21">
         <v>195.52</v>
       </c>
       <c r="CG13" s="21">
         <v>217.75420000000003</v>
       </c>
       <c r="CH13" s="15">
         <v>5.0472999999999999</v>
       </c>
       <c r="CI13" s="15">
         <v>12.925700000000001</v>
       </c>
       <c r="CJ13" s="15">
         <v>30.1172</v>
       </c>
       <c r="CK13" s="20">
         <v>47.637</v>
       </c>
       <c r="CL13" s="21">
         <v>73.665499999999994</v>
       </c>
       <c r="CM13" s="21">
         <v>108.1747</v>
       </c>
-      <c r="CN13" s="21"/>
-      <c r="CO13" s="21"/>
+      <c r="CN13" s="17">
+        <v>131.53149999999999</v>
+      </c>
+      <c r="CO13" s="21">
+        <v>151.33260000000001</v>
+      </c>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="15">
         <v>19.604200000000002</v>
       </c>
       <c r="C14" s="15">
         <v>45.380499999999998</v>
       </c>
       <c r="D14" s="15">
         <v>71.608000000000004</v>
       </c>
       <c r="E14" s="15">
         <v>120.96379999999999</v>
       </c>
       <c r="F14" s="15">
         <v>168.07029999999997</v>
       </c>
       <c r="G14" s="15">
@@ -4381,52 +4421,56 @@
       </c>
       <c r="CF14" s="21">
         <v>214.96329999999998</v>
       </c>
       <c r="CG14" s="21">
         <v>225.60120000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>13.161</v>
       </c>
       <c r="CI14" s="15">
         <v>28.7698</v>
       </c>
       <c r="CJ14" s="15">
         <v>45.221600000000009</v>
       </c>
       <c r="CK14" s="20">
         <v>71.565700000000007</v>
       </c>
       <c r="CL14" s="21">
         <v>97.331199999999995</v>
       </c>
       <c r="CM14" s="21">
         <v>146.79089999999999</v>
       </c>
-      <c r="CN14" s="21"/>
-      <c r="CO14" s="21"/>
+      <c r="CN14" s="17">
+        <v>171.66410000000002</v>
+      </c>
+      <c r="CO14" s="21">
+        <v>186.191</v>
+      </c>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="21"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="15">
         <v>5.3673000000000002</v>
       </c>
       <c r="C15" s="15">
         <v>10.715200000000001</v>
       </c>
       <c r="D15" s="15">
         <v>16.892199999999999</v>
       </c>
       <c r="E15" s="15">
         <v>23.779299999999999</v>
       </c>
       <c r="F15" s="15">
         <v>31.134799999999998</v>
       </c>
       <c r="G15" s="24">
@@ -4662,52 +4706,56 @@
       </c>
       <c r="CF15" s="21">
         <v>43.502900000000004</v>
       </c>
       <c r="CG15" s="21">
         <v>54.965699999999998</v>
       </c>
       <c r="CH15" s="15">
         <v>3.1314000000000002</v>
       </c>
       <c r="CI15" s="15">
         <v>6.2778999999999998</v>
       </c>
       <c r="CJ15" s="15">
         <v>9.5282999999999998</v>
       </c>
       <c r="CK15" s="20">
         <v>13.3813</v>
       </c>
       <c r="CL15" s="21">
         <v>17.511800000000001</v>
       </c>
       <c r="CM15" s="21">
         <v>22.529900000000001</v>
       </c>
-      <c r="CN15" s="21"/>
-      <c r="CO15" s="21"/>
+      <c r="CN15" s="17">
+        <v>27.427099999999999</v>
+      </c>
+      <c r="CO15" s="21">
+        <v>31.9496</v>
+      </c>
       <c r="CP15" s="21"/>
       <c r="CQ15" s="21"/>
       <c r="CR15" s="21"/>
       <c r="CS15" s="21"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15">
         <v>0.11030000000000001</v>
       </c>
       <c r="C16" s="15">
         <v>0.2286</v>
       </c>
       <c r="D16" s="15">
         <v>0.3785</v>
       </c>
       <c r="E16" s="15">
         <v>0.5757000000000001</v>
       </c>
       <c r="F16" s="15">
         <v>1.6018000000000001</v>
       </c>
       <c r="G16" s="15">
@@ -4941,52 +4989,56 @@
       <c r="CE16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CF16" s="15"/>
       <c r="CG16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CH16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CI16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CJ16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CK16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CL16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="CM16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="CN16" s="15"/>
-      <c r="CO16" s="15"/>
+      <c r="CN16" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="CO16" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="CP16" s="15"/>
       <c r="CQ16" s="15"/>
       <c r="CR16" s="15"/>
       <c r="CS16" s="15"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>15.825900000000001</v>
       </c>
       <c r="C17" s="15">
         <v>35.182900000000004</v>
       </c>
       <c r="D17" s="15">
         <v>62.316600000000001</v>
       </c>
       <c r="E17" s="15">
         <v>94.040700000000001</v>
       </c>
       <c r="F17" s="15">
         <v>135.87979999999999</v>
       </c>
       <c r="G17" s="15">
@@ -5222,52 +5274,56 @@
       </c>
       <c r="CF17" s="21">
         <v>237.1765</v>
       </c>
       <c r="CG17" s="15">
         <v>254.5376</v>
       </c>
       <c r="CH17" s="15">
         <v>14.504900000000001</v>
       </c>
       <c r="CI17" s="15">
         <v>28.685399999999998</v>
       </c>
       <c r="CJ17" s="15">
         <v>46.686199999999999</v>
       </c>
       <c r="CK17" s="20">
         <v>67.223199999999991</v>
       </c>
       <c r="CL17" s="21">
         <v>90.506799999999984</v>
       </c>
       <c r="CM17" s="15">
         <v>120.4593</v>
       </c>
-      <c r="CN17" s="21"/>
-      <c r="CO17" s="21"/>
+      <c r="CN17" s="17">
+        <v>148.4238</v>
+      </c>
+      <c r="CO17" s="21">
+        <v>174.64559999999997</v>
+      </c>
       <c r="CP17" s="15"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="21"/>
       <c r="CS17" s="15"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>17.431900000000002</v>
       </c>
       <c r="C18" s="15">
         <v>36.863800000000005</v>
       </c>
       <c r="D18" s="15">
         <v>62.0717</v>
       </c>
       <c r="E18" s="15">
         <v>116.40129999999999</v>
       </c>
       <c r="F18" s="15">
         <v>178.47229999999999</v>
       </c>
       <c r="G18" s="15">
@@ -5500,55 +5556,59 @@
       </c>
       <c r="CE18" s="15">
         <v>334.92690000000005</v>
       </c>
       <c r="CF18" s="21">
         <v>357.82230000000004</v>
       </c>
       <c r="CG18" s="21">
         <v>382.66919999999993</v>
       </c>
       <c r="CH18" s="15">
         <v>19.903400000000001</v>
       </c>
       <c r="CI18" s="15">
         <v>40.201599999999999</v>
       </c>
       <c r="CJ18" s="15">
         <v>65.005700000000004</v>
       </c>
       <c r="CK18" s="20">
         <v>100.83210000000001</v>
       </c>
       <c r="CL18" s="21">
         <v>141.02539999999999</v>
       </c>
-      <c r="CM18" s="43">
+      <c r="CM18" s="38">
         <v>188.23609999999999</v>
       </c>
-      <c r="CN18" s="21"/>
-      <c r="CO18" s="21"/>
+      <c r="CN18" s="17">
+        <v>236.6566</v>
+      </c>
+      <c r="CO18" s="21">
+        <v>282.75870000000003</v>
+      </c>
       <c r="CP18" s="21"/>
       <c r="CQ18" s="15"/>
       <c r="CR18" s="21"/>
       <c r="CS18" s="21"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28">
         <v>40.368499999999997</v>
       </c>
       <c r="C19" s="28">
         <v>84.70389999999999</v>
       </c>
       <c r="D19" s="28">
         <v>142.51249999999999</v>
       </c>
       <c r="E19" s="28">
         <v>211.26280000000003</v>
       </c>
       <c r="F19" s="28">
         <v>294.23159999999996</v>
       </c>
       <c r="G19" s="15">
@@ -5784,52 +5844,56 @@
       </c>
       <c r="CF19" s="21">
         <v>449.23109999999997</v>
       </c>
       <c r="CG19" s="21">
         <v>474.4221</v>
       </c>
       <c r="CH19" s="15">
         <v>33.095599999999997</v>
       </c>
       <c r="CI19" s="28">
         <v>67.802999999999997</v>
       </c>
       <c r="CJ19" s="15">
         <v>111.2055</v>
       </c>
       <c r="CK19" s="20">
         <v>160.55929999999998</v>
       </c>
       <c r="CL19" s="21">
         <v>216.42860000000002</v>
       </c>
       <c r="CM19" s="15">
         <v>271.76209999999998</v>
       </c>
-      <c r="CN19" s="21"/>
-      <c r="CO19" s="21"/>
+      <c r="CN19" s="17">
+        <v>308.07100000000003</v>
+      </c>
+      <c r="CO19" s="21">
+        <v>341.92220000000003</v>
+      </c>
       <c r="CP19" s="21"/>
       <c r="CQ19" s="15"/>
       <c r="CR19" s="21"/>
       <c r="CS19" s="21"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G20" s="4" t="s">
@@ -6065,52 +6129,56 @@
       </c>
       <c r="CF20" s="32">
         <v>57.418199999999999</v>
       </c>
       <c r="CG20" s="21">
         <v>64.169700000000006</v>
       </c>
       <c r="CH20" s="15">
         <v>0.94240000000000013</v>
       </c>
       <c r="CI20" s="17">
         <v>3.4695999999999998</v>
       </c>
       <c r="CJ20" s="28">
         <v>7.7821000000000007</v>
       </c>
       <c r="CK20" s="17">
         <v>13.2826</v>
       </c>
       <c r="CL20" s="17">
         <v>20.895499999999998</v>
       </c>
       <c r="CM20" s="15">
         <v>26.8889</v>
       </c>
-      <c r="CN20" s="32"/>
-      <c r="CO20" s="21"/>
+      <c r="CN20" s="17">
+        <v>36.946199999999997</v>
+      </c>
+      <c r="CO20" s="21">
+        <v>44.203199999999995</v>
+      </c>
       <c r="CP20" s="21"/>
       <c r="CQ20" s="21"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="21"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="15">
         <v>34.654300000000006</v>
       </c>
       <c r="C21" s="15">
         <v>77.005399999999995</v>
       </c>
       <c r="D21" s="15">
         <v>140.62860000000001</v>
       </c>
       <c r="E21" s="15">
         <v>219.80889999999999</v>
       </c>
       <c r="F21" s="15">
         <v>311.59580000000005</v>
       </c>
       <c r="G21" s="15">
@@ -6346,52 +6414,56 @@
       </c>
       <c r="CF21" s="21">
         <v>235.2559</v>
       </c>
       <c r="CG21" s="32">
         <v>260.46509999999995</v>
       </c>
       <c r="CH21" s="15">
         <v>12.6447</v>
       </c>
       <c r="CI21" s="15">
         <v>26.802599999999998</v>
       </c>
       <c r="CJ21" s="17">
         <v>45.525199999999998</v>
       </c>
       <c r="CK21" s="20">
         <v>68.084699999999998</v>
       </c>
       <c r="CL21" s="21">
         <v>93.408900000000003</v>
       </c>
       <c r="CM21" s="21">
         <v>125.5403</v>
       </c>
-      <c r="CN21" s="21"/>
-      <c r="CO21" s="21"/>
+      <c r="CN21" s="17">
+        <v>154.934</v>
+      </c>
+      <c r="CO21" s="21">
+        <v>182.11750000000001</v>
+      </c>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="21"/>
       <c r="CR21" s="21"/>
       <c r="CS21" s="32"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="15">
         <v>1.5099999999999999E-2</v>
       </c>
       <c r="C22" s="15">
         <v>3.0699999999999998E-2</v>
       </c>
       <c r="D22" s="15">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="E22" s="15">
         <v>6.3799999999999996E-2</v>
       </c>
       <c r="F22" s="15">
         <v>9.2299999999999993E-2</v>
       </c>
       <c r="G22" s="15">
@@ -6627,52 +6699,56 @@
       </c>
       <c r="CF22" s="21">
         <v>0.1447</v>
       </c>
       <c r="CG22" s="21">
         <v>0.1479</v>
       </c>
       <c r="CH22" s="15">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="CI22" s="15">
         <v>1.3099999999999999E-2</v>
       </c>
       <c r="CJ22" s="15">
         <v>0.02</v>
       </c>
       <c r="CK22" s="29">
         <v>3.2199999999999999E-2</v>
       </c>
       <c r="CL22" s="21">
         <v>4.3299999999999998E-2</v>
       </c>
       <c r="CM22" s="21">
         <v>6.1499999999999999E-2</v>
       </c>
-      <c r="CN22" s="21"/>
-      <c r="CO22" s="21"/>
+      <c r="CN22" s="17">
+        <v>8.48E-2</v>
+      </c>
+      <c r="CO22" s="21">
+        <v>0.1077</v>
+      </c>
       <c r="CP22" s="21"/>
       <c r="CQ22" s="21"/>
       <c r="CR22" s="21"/>
       <c r="CS22" s="21"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="15">
         <v>0.38529999999999998</v>
       </c>
       <c r="C23" s="15">
         <v>0.63260000000000005</v>
       </c>
       <c r="D23" s="15">
         <v>0.88580000000000003</v>
       </c>
       <c r="E23" s="15">
         <v>1.147</v>
       </c>
       <c r="F23" s="15">
         <v>1.478</v>
       </c>
       <c r="G23" s="15">
@@ -6908,52 +6984,56 @@
       </c>
       <c r="CF23" s="21">
         <v>0.2994</v>
       </c>
       <c r="CG23" s="21">
         <v>0.32230000000000003</v>
       </c>
       <c r="CH23" s="28">
         <v>2.52E-2</v>
       </c>
       <c r="CI23" s="15">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="CJ23" s="15">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="CK23" s="29">
         <v>0.1105</v>
       </c>
       <c r="CL23" s="21">
         <v>0.14149999999999999</v>
       </c>
       <c r="CM23" s="21">
         <v>0.1651</v>
       </c>
-      <c r="CN23" s="21"/>
-      <c r="CO23" s="21"/>
+      <c r="CN23" s="17">
+        <v>0.18869999999999998</v>
+      </c>
+      <c r="CO23" s="21">
+        <v>0.21409999999999998</v>
+      </c>
       <c r="CP23" s="21"/>
       <c r="CQ23" s="32"/>
       <c r="CR23" s="21"/>
       <c r="CS23" s="21"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="28">
         <v>2.3504</v>
       </c>
       <c r="C24" s="28">
         <v>4.9820000000000002</v>
       </c>
       <c r="D24" s="28">
         <v>8.1944999999999997</v>
       </c>
       <c r="E24" s="28">
         <v>12.868300000000001</v>
       </c>
       <c r="F24" s="28">
         <v>18.781300000000002</v>
       </c>
       <c r="G24" s="15">
@@ -7189,52 +7269,56 @@
       </c>
       <c r="CF24" s="28">
         <v>64.853999999999999</v>
       </c>
       <c r="CG24" s="21">
         <v>70.271299999999997</v>
       </c>
       <c r="CH24" s="17">
         <v>5.0598000000000001</v>
       </c>
       <c r="CI24" s="28">
         <v>10.3902</v>
       </c>
       <c r="CJ24" s="15">
         <v>16.415400000000002</v>
       </c>
       <c r="CK24" s="28">
         <v>23.8157</v>
       </c>
       <c r="CL24" s="28">
         <v>32.151299999999999</v>
       </c>
       <c r="CM24" s="32">
         <v>39.427099999999996</v>
       </c>
-      <c r="CN24" s="28"/>
-      <c r="CO24" s="21"/>
+      <c r="CN24" s="17">
+        <v>45.807099999999998</v>
+      </c>
+      <c r="CO24" s="21">
+        <v>51.052099999999996</v>
+      </c>
       <c r="CP24" s="21"/>
       <c r="CQ24" s="21"/>
       <c r="CR24" s="28"/>
       <c r="CS24" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 