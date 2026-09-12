--- v3 (2026-07-21)
+++ v4 (2026-09-12)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\06\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\07\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{271F7360-EE28-46B9-98A0-BE9EA390F016}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8B9CB16-4330-4E0B-9FF6-318501DA5E92}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24900" windowHeight="10890" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="70">
   <si>
     <t>Кезең</t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар </t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -1082,190 +1082,190 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507187/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13:B14"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="2" width="67.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
       <c r="A4" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="63.75">
+    <row r="7" spans="1:2" ht="76.5">
       <c r="A7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="66" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="114.75">
+    <row r="11" spans="1:2" ht="127.5">
       <c r="A11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38"/>
       <c r="B14" s="30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40"/>
       <c r="B16" s="31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="28">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="28">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>41</v>
       </c>
@@ -1354,55 +1354,55 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="24"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="24"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:E82"/>
+  <dimension ref="B1:E83"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B82" sqref="B82"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C90" sqref="C90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="22.5">
       <c r="B1" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:5" ht="12.75">
@@ -2423,50 +2423,64 @@
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="14">
         <v>11867.1</v>
       </c>
       <c r="D81" s="14">
         <v>51833.599999999999</v>
       </c>
       <c r="E81" s="14">
         <v>104.3</v>
       </c>
     </row>
     <row r="82" spans="2:5">
       <c r="B82" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="14">
         <v>13697.3</v>
       </c>
       <c r="D82" s="14">
         <v>65531</v>
       </c>
       <c r="E82" s="14">
         <v>105.1</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5">
+      <c r="B83" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C83" s="14">
+        <v>11570.4</v>
+      </c>
+      <c r="D83" s="14">
+        <v>77101.399999999994</v>
+      </c>
+      <c r="E83" s="14">
+        <v>104.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C50:E50"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C11:E11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">