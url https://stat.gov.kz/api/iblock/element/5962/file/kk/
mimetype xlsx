--- v4 (2026-09-12)
+++ v5 (2026-10-02)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\07\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\08\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8B9CB16-4330-4E0B-9FF6-318501DA5E92}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2DB7B538-6E94-4A8C-87DA-E557F1A7813F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24900" windowHeight="10890" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16335" windowHeight="9540" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="70">
   <si>
     <t>Кезең</t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар </t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -240,54 +240,54 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4630450?keyword=</t>
   </si>
   <si>
     <t>млрд. теңге                                                                                                                                         пайызбен</t>
   </si>
   <si>
     <t>11120102                                                                                                                                              111201021</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор                                                                        Қысқа мерзімді экономикалық индикатор индексі</t>
   </si>
   <si>
     <t xml:space="preserve">ҚМЭИ шығарылымын есептеу негізгі салалардың есепті кезеңдегі шығарылымын қосу арқылы жүргізіледі.                                                                            ҚМЭИ индексін есептеу базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі. </t>
   </si>
   <si>
     <t>2026ж.</t>
   </si>
   <si>
     <t>Таза айдағы ағымдағы бағаларда, млрд.теңге</t>
   </si>
   <si>
     <t>Жылдың басынан үдемелі қорытындымен ағымдағы бағаларда, млрд.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">Өндіріс әдісімен есептелген жалпы ішкі өнім (2026 жылғы қаңтар-наурыз (есепті деректер бойынша)) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2026 жылғы қаңтар-наурыз) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндіріс әдісімен есептелген жалпы ішкі өнім (2026 жылғы қаңтар-маусым (жедел деректер бойынша)) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1071,63 +1071,63 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507187/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507187/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="1.%20&#1056;&#1077;&#1089;&#1087;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;%20&#1073;&#1086;&#1081;&#1099;&#1085;&#1096;&#1072;%20&#1179;&#1099;&#1089;&#1179;&#1072;%20&#1084;&#1077;&#1088;&#1079;&#1110;&#1084;&#1076;&#1110;%20&#1101;&#1082;&#1086;&#1085;&#1086;&#1084;&#1080;&#1082;&#1072;&#1083;&#1099;&#1179;%20&#1080;&#1085;&#1076;&#1080;&#1082;&#1072;&#1090;&#1086;&#1088;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="2" width="67.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1185,131 +1185,131 @@
       <c r="B10" s="20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="127.5">
       <c r="A11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38"/>
       <c r="B14" s="30" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40"/>
       <c r="B16" s="31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="28">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="28">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="25.5">
       <c r="A22" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{F13E2191-2AF9-46C0-A525-DC2927218AF8}"/>
-    <hyperlink ref="B13" r:id="rId4" xr:uid="{C0F7BFB0-D41F-459B-8DC5-C2E55C7E01BB}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{0BBEE7D3-2994-4D32-800A-52DA94309EB3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B18"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="85" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="2:2">
@@ -1354,62 +1354,62 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="24"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="24"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:E83"/>
+  <dimension ref="B1:E84"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C90" sqref="C90"/>
+      <pane ySplit="10" topLeftCell="A68" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D90" sqref="D90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="16.42578125" style="2" customWidth="1"/>
-    <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16" style="2" customWidth="1"/>
+    <col min="3" max="3" width="16.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="22.5">
       <c r="B1" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:5" ht="12.75">
       <c r="B3" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
     </row>
@@ -2436,50 +2436,64 @@
     <row r="82" spans="2:5">
       <c r="B82" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="14">
         <v>13697.3</v>
       </c>
       <c r="D82" s="14">
         <v>65531</v>
       </c>
       <c r="E82" s="14">
         <v>105.1</v>
       </c>
     </row>
     <row r="83" spans="2:5">
       <c r="B83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="14">
         <v>11570.4</v>
       </c>
       <c r="D83" s="14">
         <v>77101.399999999994</v>
       </c>
       <c r="E83" s="14">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5">
+      <c r="B84" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="14">
+        <v>12953.1</v>
+      </c>
+      <c r="D84" s="14">
+        <v>90054.5</v>
+      </c>
+      <c r="E84" s="14">
         <v>104.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C50:E50"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C11:E11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>