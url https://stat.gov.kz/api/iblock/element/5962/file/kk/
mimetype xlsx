--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\08\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\09\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2DB7B538-6E94-4A8C-87DA-E557F1A7813F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11E6DFAF-BD94-418F-BCAC-FDD705D29CE8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16335" windowHeight="9540" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24960" windowHeight="9540" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="70">
   <si>
     <t>Кезең</t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар </t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -240,54 +240,54 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4630450?keyword=</t>
   </si>
   <si>
     <t>млрд. теңге                                                                                                                                         пайызбен</t>
   </si>
   <si>
     <t>11120102                                                                                                                                              111201021</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор                                                                        Қысқа мерзімді экономикалық индикатор индексі</t>
   </si>
   <si>
     <t xml:space="preserve">ҚМЭИ шығарылымын есептеу негізгі салалардың есепті кезеңдегі шығарылымын қосу арқылы жүргізіледі.                                                                            ҚМЭИ индексін есептеу базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі. </t>
   </si>
   <si>
     <t>2026ж.</t>
   </si>
   <si>
     <t>Таза айдағы ағымдағы бағаларда, млрд.теңге</t>
   </si>
   <si>
     <t>Жылдың басынан үдемелі қорытындымен ағымдағы бағаларда, млрд.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2026 жылғы қаңтар-наурыз) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Өндіріс әдісімен есептелген жалпы ішкі өнім (2026 жылғы қаңтар-маусым (жедел деректер бойынша)) </t>
+    <t xml:space="preserve">Өндіріс әдісімен есептелген жалпы ішкі өнім (2026 жылғы қаңтар-маусым (есепті деректер бойынша)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2026 жылғы қаңтар-маусым) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1071,63 +1071,63 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507187/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="1.%20&#1056;&#1077;&#1089;&#1087;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;%20&#1073;&#1086;&#1081;&#1099;&#1085;&#1096;&#1072;%20&#1179;&#1099;&#1089;&#1179;&#1072;%20&#1084;&#1077;&#1088;&#1079;&#1110;&#1084;&#1076;&#1110;%20&#1101;&#1082;&#1086;&#1085;&#1086;&#1084;&#1080;&#1082;&#1072;&#1083;&#1099;&#1179;%20&#1080;&#1085;&#1076;&#1080;&#1082;&#1072;&#1090;&#1086;&#1088;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/518333/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="2" width="67.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1185,87 +1185,87 @@
       <c r="B10" s="20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="127.5">
       <c r="A11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38"/>
       <c r="B14" s="30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40"/>
       <c r="B16" s="31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="28">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="28">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>41</v>
       </c>
@@ -1354,55 +1354,55 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="24"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="24"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:E84"/>
+  <dimension ref="B1:E85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D90" sqref="D90"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A71" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C88" sqref="C88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16" style="2" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="22.5">
       <c r="B1" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:5" ht="12.75">
@@ -2451,50 +2451,64 @@
       <c r="B83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="14">
         <v>11570.4</v>
       </c>
       <c r="D83" s="14">
         <v>77101.399999999994</v>
       </c>
       <c r="E83" s="14">
         <v>104.9</v>
       </c>
     </row>
     <row r="84" spans="2:5">
       <c r="B84" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="14">
         <v>12953.1</v>
       </c>
       <c r="D84" s="14">
         <v>90054.5</v>
       </c>
       <c r="E84" s="14">
         <v>104.9</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5">
+      <c r="B85" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="14">
+        <v>15779.1</v>
+      </c>
+      <c r="D85" s="14">
+        <v>105833.60000000001</v>
+      </c>
+      <c r="E85" s="14">
+        <v>104.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C50:E50"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C11:E11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">