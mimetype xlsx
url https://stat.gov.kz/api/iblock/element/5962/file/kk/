--- v0 (2026-04-22)
+++ v1 (2026-05-14)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C072CF7-E845-45BC-9F05-CAB92C59FBB3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3239F12C-8353-4510-BA34-79AEF043A8DE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23550" windowHeight="10305" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="70">
   <si>
     <t>Кезең</t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар </t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -216,78 +216,78 @@
   </si>
   <si>
     <t>ҚМЭИ</t>
   </si>
   <si>
     <t>2021 жылдан бастап</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор – экономиканың даму тенденцияларын сипаттайтын көрсеткіш. Оны есептеу жедел есептеуді қамтамасыз ету мақсатында жүзеге асырылады және ауыл шаруашылығы, өнеркәсіп, құрылыс, сауда, көлік және байланыс сияқты негізгі салалар бойынша шығарылым индекстерінің өзгеруіне негізделеді</t>
   </si>
   <si>
     <t xml:space="preserve">ҰСБ-ның статистикалық деректері </t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикаторды есептеу жеделділікті қамтамасыз ету мақсатында жүзеге асырылады және ЖІӨ-нің 60%-н аса құрайтын ауыл шаруашылығы, өнеркәсіп, құрылыс, сауда, көлік және байланыс сияқты негізгі салалар бойынша шығарылым индекстерінің өзгеруіне негізделеді. Көрсеткіш бақыланбайтын экономикаға жете есептеулерсіз және басқа макроэкономикалық түзетулерді қолданусыз қалыптастырылады. Кейбір салалардың шығарылымдары қайта қаралғандықтан, үдемелі қорытындымен саналатын деректер таза айлардың қосындысымен бірдей болмауы мүмкін.</t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 a.kabylbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Ә.Б. Қабылбекова,
 Д.К. Ибраева</t>
   </si>
   <si>
-    <t xml:space="preserve">ЖІӨ-дегі мұнай-газ секторының үлесін бөліп көрсете отырып, өндіріс әдісімен есептелген жалпы ішкі өнім (2024 жылғы) </t>
-[...4 lines deleted...]
-  <si>
     <t>Қазақстан Республикасы бойынша Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005  </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4630450?keyword=</t>
   </si>
   <si>
     <t>млрд. теңге                                                                                                                                         пайызбен</t>
   </si>
   <si>
     <t>11120102                                                                                                                                              111201021</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор                                                                        Қысқа мерзімді экономикалық индикатор индексі</t>
   </si>
   <si>
     <t xml:space="preserve">ҚМЭИ шығарылымын есептеу негізгі салалардың есепті кезеңдегі шығарылымын қосу арқылы жүргізіледі.                                                                            ҚМЭИ индексін есептеу базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі. </t>
   </si>
   <si>
     <t>2026ж.</t>
+  </si>
+  <si>
+    <t>Өндіріс әдісімен есептелген жалпы ішкі өнім (2025 жылғы қаңтар-желтоқсан)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2025 жылғы қаңтар-желтоқсан) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1071,245 +1071,245 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/305438/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/433554/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483097/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="2" width="69.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="26" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
       <c r="A4" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="63.75">
       <c r="A7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="66" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="114.75">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2">
       <c r="A13" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38"/>
       <c r="B14" s="30" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40"/>
       <c r="B16" s="31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="28">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="28">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
       <c r="A20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="25.5">
       <c r="A22" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{F13E2191-2AF9-46C0-A525-DC2927218AF8}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{C0F7BFB0-D41F-459B-8DC5-C2E55C7E01BB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="85" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:2">
@@ -1354,82 +1354,82 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="24"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="24"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:E79"/>
+  <dimension ref="B1:E80"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D82" sqref="D82"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C85" sqref="C85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="22.5">
       <c r="B1" s="33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:5" ht="12.75">
       <c r="B3" s="50" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
     </row>
     <row r="4" spans="2:5">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="2:5" ht="12.75" customHeight="1">
       <c r="B5" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="47" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="47" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2335,96 +2335,110 @@
         <v>12301</v>
       </c>
       <c r="D74" s="14">
         <v>115980.3</v>
       </c>
       <c r="E74" s="14">
         <v>109.1</v>
       </c>
     </row>
     <row r="75" spans="2:5">
       <c r="B75" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="14">
         <v>14820.1</v>
       </c>
       <c r="D75" s="14">
         <v>130800.5</v>
       </c>
       <c r="E75" s="36">
         <v>109.4</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" s="41" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C76" s="42"/>
       <c r="D76" s="42"/>
       <c r="E76" s="43"/>
     </row>
     <row r="77" spans="2:5">
       <c r="B77" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="14">
         <v>8101.4</v>
       </c>
       <c r="D77" s="14">
         <v>8101.4</v>
       </c>
       <c r="E77" s="14">
         <v>97.2</v>
       </c>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C78" s="14">
         <v>9091.6</v>
       </c>
       <c r="D78" s="14">
         <v>17193</v>
       </c>
       <c r="E78" s="14">
         <v>100.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="14">
         <v>11447</v>
       </c>
       <c r="D79" s="14">
         <v>28640</v>
       </c>
       <c r="E79" s="14">
         <v>102.5</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5">
+      <c r="B80" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" s="14">
+        <v>11357.9</v>
+      </c>
+      <c r="D80" s="14">
+        <v>39998</v>
+      </c>
+      <c r="E80" s="14">
+        <v>104.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C50:E50"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C11:E11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">