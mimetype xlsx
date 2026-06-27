--- v1 (2026-05-14)
+++ v2 (2026-06-27)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\05\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3239F12C-8353-4510-BA34-79AEF043A8DE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6A39751-E2AA-4554-97EF-16AA71FA641C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
   <si>
     <t>Кезең</t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар </t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -1083,51 +1083,51 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483097/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="2" width="69.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1213,59 +1213,59 @@
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38"/>
       <c r="B14" s="30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40"/>
       <c r="B16" s="31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="28">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="28">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
       <c r="A20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>43</v>
       </c>
@@ -1354,55 +1354,55 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="24"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="24"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:E80"/>
+  <dimension ref="B1:E81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C85" sqref="C85"/>
+      <pane ySplit="10" topLeftCell="A74" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D86" sqref="D86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="22.5">
       <c r="B1" s="33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:5" ht="12.75">
@@ -2395,50 +2395,64 @@
       <c r="B79" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="14">
         <v>11447</v>
       </c>
       <c r="D79" s="14">
         <v>28640</v>
       </c>
       <c r="E79" s="14">
         <v>102.5</v>
       </c>
     </row>
     <row r="80" spans="2:5">
       <c r="B80" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="14">
         <v>11357.9</v>
       </c>
       <c r="D80" s="14">
         <v>39998</v>
       </c>
       <c r="E80" s="14">
         <v>104.2</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5">
+      <c r="B81" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="14">
+        <v>11867.1</v>
+      </c>
+      <c r="D81" s="14">
+        <v>51833.599999999999</v>
+      </c>
+      <c r="E81" s="14">
+        <v>104.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C50:E50"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C11:E11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">