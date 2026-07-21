--- v2 (2026-06-27)
+++ v3 (2026-07-21)
@@ -5,125 +5,119 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\05\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\06\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6A39751-E2AA-4554-97EF-16AA71FA641C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{271F7360-EE28-46B9-98A0-BE9EA390F016}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="70">
   <si>
     <t>Кезең</t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар </t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>НКИ, кезең өткен жылғы тиісті кезеңге,  %</t>
-  </si>
-[...4 lines deleted...]
-    <t>Жылдың басынан үдемелі қорытындымен ағымдағы бағаларда, млрд.тг</t>
   </si>
   <si>
     <t>2021 ж.</t>
   </si>
   <si>
     <t>2022 ж.</t>
   </si>
   <si>
     <t>2023 ж.</t>
   </si>
   <si>
     <t xml:space="preserve">Қараша </t>
   </si>
   <si>
     <t>2024 ж.</t>
   </si>
   <si>
     <t>2025ж.</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
@@ -240,54 +234,60 @@
   <si>
     <t>Қазақстан Республикасы бойынша Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005  </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4630450?keyword=</t>
   </si>
   <si>
     <t>млрд. теңге                                                                                                                                         пайызбен</t>
   </si>
   <si>
     <t>11120102                                                                                                                                              111201021</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор                                                                        Қысқа мерзімді экономикалық индикатор индексі</t>
   </si>
   <si>
     <t xml:space="preserve">ҚМЭИ шығарылымын есептеу негізгі салалардың есепті кезеңдегі шығарылымын қосу арқылы жүргізіледі.                                                                            ҚМЭИ индексін есептеу базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі. </t>
   </si>
   <si>
     <t>2026ж.</t>
   </si>
   <si>
-    <t>Өндіріс әдісімен есептелген жалпы ішкі өнім (2025 жылғы қаңтар-желтоқсан)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2025 жылғы қаңтар-желтоқсан) </t>
+    <t>Таза айдағы ағымдағы бағаларда, млрд.теңге</t>
+  </si>
+  <si>
+    <t>Жылдың басынан үдемелі қорытындымен ағымдағы бағаларда, млрд.теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндіріс әдісімен есептелген жалпы ішкі өнім (2026 жылғы қаңтар-наурыз (есепті деректер бойынша)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2026 жылғы қаңтар-наурыз) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1071,432 +1071,432 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483097/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507187/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
-    <col min="2" max="2" width="69.7109375" customWidth="1"/>
+    <col min="2" max="2" width="67.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="15" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B2" s="26" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27" customHeight="1">
       <c r="A3" s="15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
       <c r="A4" s="15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="63.75">
       <c r="A7" s="18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="15" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="66" customHeight="1">
       <c r="A9" s="15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="15" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="114.75">
       <c r="A11" s="15" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="37" t="s">
         <v>33</v>
-      </c>
-[...6 lines deleted...]
-        <v>35</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
+    <row r="14" spans="1:2">
       <c r="A14" s="38"/>
       <c r="B14" s="30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40"/>
       <c r="B16" s="31" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B17" s="28">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B18" s="28">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B19" s="17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
       <c r="A20" s="15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="25.5">
       <c r="A22" s="15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B22" s="29" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{F13E2191-2AF9-46C0-A525-DC2927218AF8}"/>
     <hyperlink ref="B13" r:id="rId4" xr:uid="{C0F7BFB0-D41F-459B-8DC5-C2E55C7E01BB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="85" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="22" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="22" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="22" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="22" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="22"/>
     </row>
     <row r="9" spans="2:2" ht="25.5">
       <c r="B9" s="23" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="22"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="24"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="24"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:E81"/>
+  <dimension ref="B1:E82"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D86" sqref="D86"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A71" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B82" sqref="B82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="22.5">
       <c r="B1" s="33" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:5" ht="12.75">
       <c r="B3" s="50" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
     </row>
     <row r="4" spans="2:5">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="2:5" ht="12.75" customHeight="1">
       <c r="B5" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="D5" s="47" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="E5" s="47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="2:5">
       <c r="B6" s="45"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="45"/>
       <c r="C7" s="48"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
     </row>
     <row r="8" spans="2:5">
       <c r="B8" s="45"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
     </row>
     <row r="9" spans="2:5">
       <c r="B9" s="46"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
     </row>
     <row r="10" spans="2:5">
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>2</v>
       </c>
       <c r="D10" s="11">
         <v>3</v>
       </c>
       <c r="E10" s="12">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="2:5">
       <c r="B11" s="8"/>
       <c r="C11" s="52" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D11" s="53"/>
       <c r="E11" s="54"/>
     </row>
     <row r="12" spans="2:5">
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="6">
         <v>4651.7</v>
       </c>
       <c r="D12" s="6">
         <v>4651.7</v>
       </c>
       <c r="E12" s="6">
         <v>94.2</v>
       </c>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="6">
         <v>4936.2</v>
       </c>
@@ -1628,51 +1628,51 @@
       </c>
       <c r="D22" s="6">
         <v>71301.899999999994</v>
       </c>
       <c r="E22" s="6">
         <v>104.1</v>
       </c>
     </row>
     <row r="23" spans="2:5">
       <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="6">
         <v>8383.2000000000007</v>
       </c>
       <c r="D23" s="6">
         <v>79685</v>
       </c>
       <c r="E23" s="6">
         <v>104.5</v>
       </c>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="9"/>
       <c r="C24" s="51" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D24" s="51"/>
       <c r="E24" s="51"/>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="6">
         <v>5888.6</v>
       </c>
       <c r="D25" s="6">
         <v>5888.6</v>
       </c>
       <c r="E25" s="6">
         <v>103</v>
       </c>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="6">
         <v>6465</v>
       </c>
@@ -1775,82 +1775,82 @@
         <v>10951.8</v>
       </c>
       <c r="D33" s="6">
         <v>70070.600000000006</v>
       </c>
       <c r="E33" s="6">
         <v>103.5</v>
       </c>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="6">
         <v>8413.7999999999993</v>
       </c>
       <c r="D34" s="6">
         <v>78484.3</v>
       </c>
       <c r="E34" s="6">
         <v>103.1</v>
       </c>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C35" s="6">
         <v>8558.1</v>
       </c>
       <c r="D35" s="6">
         <v>87042.4</v>
       </c>
       <c r="E35" s="6">
         <v>103.2</v>
       </c>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6">
         <v>9305.2999999999993</v>
       </c>
       <c r="D36" s="6">
         <v>96344.7</v>
       </c>
       <c r="E36" s="6">
         <v>103.5</v>
       </c>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="51" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="6">
         <v>6509.9</v>
       </c>
       <c r="D38" s="6">
         <v>6509.9</v>
       </c>
       <c r="E38" s="6">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="6">
         <v>6399.2</v>
       </c>
@@ -1953,80 +1953,80 @@
         <v>10806.3</v>
       </c>
       <c r="D46" s="6">
         <v>70828.7</v>
       </c>
       <c r="E46" s="6">
         <v>104.6</v>
       </c>
     </row>
     <row r="47" spans="2:5">
       <c r="B47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="6">
         <v>9379.6</v>
       </c>
       <c r="D47" s="6">
         <v>80208.3</v>
       </c>
       <c r="E47" s="6">
         <v>104.9</v>
       </c>
     </row>
     <row r="48" spans="2:5">
       <c r="B48" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C48" s="6">
         <v>8903.1</v>
       </c>
       <c r="D48" s="6">
         <v>89111.3</v>
       </c>
       <c r="E48" s="6">
         <v>104.8</v>
       </c>
     </row>
     <row r="49" spans="2:5">
       <c r="B49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6">
         <v>10183.200000000001</v>
       </c>
       <c r="D49" s="6">
         <v>99294.6</v>
       </c>
       <c r="E49" s="6">
         <v>105.1</v>
       </c>
     </row>
     <row r="50" spans="2:5">
       <c r="B50" s="9"/>
       <c r="C50" s="51" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D50" s="51"/>
       <c r="E50" s="51"/>
     </row>
     <row r="51" spans="2:5">
       <c r="B51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="6">
         <v>6738.7</v>
       </c>
       <c r="D51" s="6">
         <v>6738.7</v>
       </c>
       <c r="E51" s="6">
         <v>104.3</v>
       </c>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="14">
         <v>6996</v>
       </c>
@@ -2131,80 +2131,80 @@
       <c r="D59" s="14">
         <v>75354.600000000006</v>
       </c>
       <c r="E59" s="14">
         <v>105.3</v>
       </c>
     </row>
     <row r="60" spans="2:5">
       <c r="B60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="14">
         <f>10288186.3/1000</f>
         <v>10288.200000000001</v>
       </c>
       <c r="D60" s="14">
         <f>85642797.8/1000</f>
         <v>85642.8</v>
       </c>
       <c r="E60" s="14">
         <v>105.3</v>
       </c>
     </row>
     <row r="61" spans="2:5">
       <c r="B61" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C61" s="14">
         <v>10111.5</v>
       </c>
       <c r="D61" s="14">
         <v>95754.3</v>
       </c>
       <c r="E61" s="14">
         <v>105.6</v>
       </c>
     </row>
     <row r="62" spans="2:5">
       <c r="B62" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="14">
         <v>12506.2</v>
       </c>
       <c r="D62" s="14">
         <v>108260.5</v>
       </c>
       <c r="E62" s="14">
         <v>106.2</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="7"/>
       <c r="C63" s="41" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D63" s="42"/>
       <c r="E63" s="43"/>
     </row>
     <row r="64" spans="2:5">
       <c r="B64" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="14">
         <v>7935.6</v>
       </c>
       <c r="D64" s="14">
         <v>7935.6</v>
       </c>
       <c r="E64" s="14">
         <v>104.5</v>
       </c>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C65" s="14">
         <v>8445.9</v>
       </c>
@@ -2307,79 +2307,79 @@
         <v>14143.2</v>
       </c>
       <c r="D72" s="14">
         <v>91400.7</v>
       </c>
       <c r="E72" s="14">
         <v>109.1</v>
       </c>
     </row>
     <row r="73" spans="2:5">
       <c r="B73" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="14">
         <v>12278</v>
       </c>
       <c r="D73" s="14">
         <v>103678.7</v>
       </c>
       <c r="E73" s="14">
         <v>109.1</v>
       </c>
     </row>
     <row r="74" spans="2:5">
       <c r="B74" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C74" s="14">
         <v>12301</v>
       </c>
       <c r="D74" s="14">
         <v>115980.3</v>
       </c>
       <c r="E74" s="14">
         <v>109.1</v>
       </c>
     </row>
     <row r="75" spans="2:5">
       <c r="B75" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="14">
         <v>14820.1</v>
       </c>
       <c r="D75" s="14">
         <v>130800.5</v>
       </c>
       <c r="E75" s="36">
         <v>109.4</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" s="41" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C76" s="42"/>
       <c r="D76" s="42"/>
       <c r="E76" s="43"/>
     </row>
     <row r="77" spans="2:5">
       <c r="B77" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="14">
         <v>8101.4</v>
       </c>
       <c r="D77" s="14">
         <v>8101.4</v>
       </c>
       <c r="E77" s="14">
         <v>97.2</v>
       </c>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C78" s="14">
         <v>9091.6</v>
@@ -2409,50 +2409,64 @@
       <c r="B80" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="14">
         <v>11357.9</v>
       </c>
       <c r="D80" s="14">
         <v>39998</v>
       </c>
       <c r="E80" s="14">
         <v>104.2</v>
       </c>
     </row>
     <row r="81" spans="2:5">
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="14">
         <v>11867.1</v>
       </c>
       <c r="D81" s="14">
         <v>51833.599999999999</v>
       </c>
       <c r="E81" s="14">
         <v>104.3</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5">
+      <c r="B82" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="14">
+        <v>13697.3</v>
+      </c>
+      <c r="D82" s="14">
+        <v>65531</v>
+      </c>
+      <c r="E82" s="14">
+        <v>105.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C50:E50"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C11:E11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">