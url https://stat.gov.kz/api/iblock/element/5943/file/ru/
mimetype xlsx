--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\02\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC1BE4B4-B9EC-48C3-BE19-2ACB0584539E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2273A4C1-4730-4F60-8DCA-E0822EAD47A4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13650" windowHeight="11790" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10365" windowHeight="10245" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Динамика" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Динамика!$B$1:$B$320</definedName>
   </definedNames>
-  <calcPr calcId="144525" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4520" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4541" uniqueCount="143">
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Оптовая и розничная торговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Связь</t>
   </si>
   <si>
     <t>период к соответствующему периоду предыдущего года</t>
   </si>
   <si>
@@ -342,55 +342,50 @@
   <si>
     <t>ИФО, январь-март 
  2025г. к январю-марту 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-апрель
  2025г. к январю-апрелю 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-май
  2025г. к январю-маю 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-июнь
  2025г. к январю-июню 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-июль
  2025г. к январю-июлю 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-август
  2025г. к январю-августу 2024г., %</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...3 lines deleted...]
-  <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>+7 7172749537</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Кабылбекова А.Б.,
 Ибраева Д.К.</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
@@ -502,73 +497,118 @@
   <si>
     <t>ИФО, январь-октябрь 
  2025г. к январю-октябрю 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-ноябрь 
  2025г. к январю-ноябрю 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь-ноябрь 
  2025г. к январю-ноябрю 2024г.,%</t>
   </si>
   <si>
     <t>ИФО, январь-декабрь 
  2025г. к январю-декабрю 2024г., %</t>
   </si>
   <si>
     <t>ИФО, январь 2026г. к январю 2025г., %</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора по отраслям экономики регионов за 2021-2026гг.</t>
   </si>
   <si>
     <t>ИФО, январь-февраль 2026г. к январю-февралю 2025г., %</t>
   </si>
+  <si>
+    <t>ИФО, январь-март 
+ 2026г. к январю-марту 2025г., %</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">a.kabylbekova@aspire.gov.kz    </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">                                                                      </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>d.ibraeva@aspire.gov.kz</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="32">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -716,50 +756,61 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -784,51 +835,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="49">
+  <cellStyleXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
@@ -841,50 +892,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -969,96 +1021,97 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="49">
+  <cellStyles count="50">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Гиперссылка 3" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Гиперссылка 4" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Денежный 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Обычный 11" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Обычный 12" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Обычный 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Обычный 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Обычный 2 3" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Обычный 2 4" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Обычный 2 5" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="Обычный 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="Обычный 3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Обычный 3 3" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Обычный 3 4" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Обычный 4" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Обычный 4 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Обычный 4 2 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Обычный 4 3" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Обычный 5" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 6" xfId="49" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
     <cellStyle name="Обычный 7" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="Тысячи_Sheet1" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="Финансовый 2" xfId="47" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="Финансовый 3" xfId="48" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1379,344 +1432,344 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/427384/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335563/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="79" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="26" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B3" s="32">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="26" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="26" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B7" s="32" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="57.75" customHeight="1">
       <c r="A8" s="26" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B8" s="28" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="26" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B9" s="29" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="40.5" customHeight="1">
       <c r="A10" s="26" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="26" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="26" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="26" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="50" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="25.5">
       <c r="A15" s="51"/>
       <c r="B15" s="30" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="45" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="26" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B17" s="46">
-        <v>46097</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="26" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B18" s="46">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="26" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="30" customHeight="1">
       <c r="A20" s="26" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="26.25" customHeight="1">
+    <row r="22" spans="1:2" ht="41.25" customHeight="1">
       <c r="A22" s="26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B22" s="25" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="24"/>
     <col min="2" max="2" width="87" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="38" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="38" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="38" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="38" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="38"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="39" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="38"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="38"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="37"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="37"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="37"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="36" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BM320"/>
   <sheetViews>
-    <sheetView topLeftCell="A290" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BM6" sqref="BM6"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BJ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BN308" sqref="BN308"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="42" customWidth="1"/>
     <col min="2" max="2" width="38" style="1" customWidth="1"/>
     <col min="3" max="36" width="14.42578125" style="2" customWidth="1"/>
     <col min="37" max="62" width="12.28515625" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.28515625" style="47" customWidth="1"/>
     <col min="64" max="64" width="12.28515625" style="2" customWidth="1"/>
-    <col min="65" max="65" width="11.85546875" style="2" customWidth="1"/>
+    <col min="65" max="65" width="12.140625" style="2" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65">
       <c r="B1" s="41">
         <v>111201021</v>
       </c>
     </row>
     <row r="2" spans="1:65" s="3" customFormat="1" ht="18">
       <c r="A2" s="43"/>
       <c r="B2" s="23"/>
       <c r="C2" s="52" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="52"/>
       <c r="L2" s="52"/>
       <c r="M2" s="52"/>
       <c r="N2" s="52"/>
       <c r="O2" s="52"/>
       <c r="P2" s="52"/>
       <c r="Q2" s="52"/>
       <c r="R2" s="52"/>
       <c r="S2" s="52"/>
       <c r="T2" s="52"/>
       <c r="U2" s="52"/>
       <c r="V2" s="52"/>
       <c r="W2" s="52"/>
       <c r="X2" s="52"/>
       <c r="Y2" s="52"/>
       <c r="Z2" s="52"/>
       <c r="AA2" s="52"/>
@@ -1913,65 +1966,68 @@
       <c r="AY6" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC6" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD6" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE6" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG6" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH6" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH6" s="4" t="s">
+      <c r="BI6" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ6" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK6" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK6" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL6" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM6" s="4" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:65">
       <c r="B7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>102.5</v>
       </c>
       <c r="D7" s="6">
         <v>103.1</v>
       </c>
       <c r="E7" s="6">
         <v>102.8</v>
       </c>
       <c r="F7" s="6">
         <v>103</v>
       </c>
       <c r="G7" s="6">
         <v>103.1</v>
       </c>
       <c r="H7" s="6">
         <v>103.2</v>
       </c>
@@ -2121,51 +2177,53 @@
       </c>
       <c r="BE7" s="7">
         <v>103.7</v>
       </c>
       <c r="BF7" s="7">
         <v>103.4</v>
       </c>
       <c r="BG7" s="7">
         <v>104.4</v>
       </c>
       <c r="BH7" s="7">
         <v>105.4</v>
       </c>
       <c r="BI7" s="7">
         <v>106.1</v>
       </c>
       <c r="BJ7" s="7">
         <v>105.9</v>
       </c>
       <c r="BK7" s="9">
         <v>102.6</v>
       </c>
       <c r="BL7" s="9">
         <v>103.4</v>
       </c>
-      <c r="BM7" s="47"/>
+      <c r="BM7" s="9">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="8" spans="1:65">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>95.9</v>
       </c>
       <c r="D8" s="6">
         <v>98.1</v>
       </c>
       <c r="E8" s="6">
         <v>100.1</v>
       </c>
       <c r="F8" s="6">
         <v>100.8</v>
       </c>
       <c r="G8" s="6">
         <v>101.4</v>
       </c>
       <c r="H8" s="6">
         <v>101.5</v>
       </c>
       <c r="I8" s="6">
         <v>102.5</v>
@@ -2313,178 +2371,180 @@
       </c>
       <c r="BE8" s="7">
         <v>106.9</v>
       </c>
       <c r="BF8" s="7">
         <v>107.6</v>
       </c>
       <c r="BG8" s="7">
         <v>107.4</v>
       </c>
       <c r="BH8" s="7">
         <v>107.3</v>
       </c>
       <c r="BI8" s="7">
         <v>107.4</v>
       </c>
       <c r="BJ8" s="7">
         <v>107.5</v>
       </c>
       <c r="BK8" s="9">
         <v>93.4</v>
       </c>
       <c r="BL8" s="9">
         <v>96.9</v>
       </c>
-      <c r="BM8" s="47"/>
+      <c r="BM8" s="9">
+        <v>99.3</v>
+      </c>
     </row>
     <row r="9" spans="1:65" ht="22.5">
       <c r="B9" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ9" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR9" s="6">
         <v>100.3</v>
       </c>
       <c r="AS9" s="6">
         <v>100.5</v>
       </c>
       <c r="AT9" s="6">
         <v>101</v>
       </c>
       <c r="AU9" s="7">
         <v>101.2</v>
       </c>
       <c r="AV9" s="7">
         <v>100.3</v>
       </c>
       <c r="AW9" s="7">
         <v>100.1</v>
       </c>
       <c r="AX9" s="7">
         <v>99.8</v>
       </c>
       <c r="AY9" s="9">
         <v>101.3</v>
       </c>
@@ -2505,178 +2565,180 @@
       </c>
       <c r="BE9" s="7">
         <v>108.5</v>
       </c>
       <c r="BF9" s="7">
         <v>109.6</v>
       </c>
       <c r="BG9" s="7">
         <v>109.3</v>
       </c>
       <c r="BH9" s="7">
         <v>109.6</v>
       </c>
       <c r="BI9" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ9" s="7">
         <v>109.4</v>
       </c>
       <c r="BK9" s="9">
         <v>80.099999999999994</v>
       </c>
       <c r="BL9" s="9">
         <v>85.8</v>
       </c>
-      <c r="BM9" s="47"/>
+      <c r="BM9" s="9">
+        <v>88.6</v>
+      </c>
     </row>
     <row r="10" spans="1:65">
       <c r="B10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ10" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR10" s="6">
         <v>105.1</v>
       </c>
       <c r="AS10" s="6">
         <v>105.1</v>
       </c>
       <c r="AT10" s="6">
         <v>104.9</v>
       </c>
       <c r="AU10" s="7">
         <v>104.8</v>
       </c>
       <c r="AV10" s="7">
         <v>104.8</v>
       </c>
       <c r="AW10" s="7">
         <v>105.3</v>
       </c>
       <c r="AX10" s="7">
         <v>105.9</v>
       </c>
       <c r="AY10" s="9">
         <v>103.7</v>
       </c>
@@ -2697,178 +2759,180 @@
       </c>
       <c r="BE10" s="7">
         <v>106.1</v>
       </c>
       <c r="BF10" s="7">
         <v>106.5</v>
       </c>
       <c r="BG10" s="7">
         <v>106.2</v>
       </c>
       <c r="BH10" s="7">
         <v>105.8</v>
       </c>
       <c r="BI10" s="7">
         <v>105.9</v>
       </c>
       <c r="BJ10" s="7">
         <v>106.4</v>
       </c>
       <c r="BK10" s="9">
         <v>104.4</v>
       </c>
       <c r="BL10" s="9">
         <v>105.9</v>
       </c>
-      <c r="BM10" s="47"/>
+      <c r="BM10" s="9">
+        <v>108.5</v>
+      </c>
     </row>
     <row r="11" spans="1:65" ht="22.5">
       <c r="B11" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ11" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR11" s="6">
         <v>106.1</v>
       </c>
       <c r="AS11" s="6">
         <v>106</v>
       </c>
       <c r="AT11" s="6">
         <v>105.9</v>
       </c>
       <c r="AU11" s="7">
         <v>105.5</v>
       </c>
       <c r="AV11" s="7">
         <v>104.9</v>
       </c>
       <c r="AW11" s="7">
         <v>104.5</v>
       </c>
       <c r="AX11" s="7">
         <v>104.5</v>
       </c>
       <c r="AY11" s="9">
         <v>99.3</v>
       </c>
@@ -2889,178 +2953,180 @@
       </c>
       <c r="BE11" s="7">
         <v>101.8</v>
       </c>
       <c r="BF11" s="6">
         <v>102</v>
       </c>
       <c r="BG11" s="6">
         <v>102.1</v>
       </c>
       <c r="BH11" s="7">
         <v>102.2</v>
       </c>
       <c r="BI11" s="7">
         <v>102.3</v>
       </c>
       <c r="BJ11" s="7">
         <v>102.1</v>
       </c>
       <c r="BK11" s="9">
         <v>108.2</v>
       </c>
       <c r="BL11" s="9">
         <v>107.5</v>
       </c>
-      <c r="BM11" s="47"/>
+      <c r="BM11" s="9">
+        <v>106.9</v>
+      </c>
     </row>
     <row r="12" spans="1:65" ht="33.75">
       <c r="B12" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ12" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR12" s="6">
         <v>99.3</v>
       </c>
       <c r="AS12" s="6">
         <v>99.6</v>
       </c>
       <c r="AT12" s="6">
         <v>98.7</v>
       </c>
       <c r="AU12" s="7">
         <v>98.4</v>
       </c>
       <c r="AV12" s="7">
         <v>98.8</v>
       </c>
       <c r="AW12" s="7">
         <v>99.7</v>
       </c>
       <c r="AX12" s="7">
         <v>99.7</v>
       </c>
       <c r="AY12" s="9">
         <v>94.4</v>
       </c>
@@ -3081,51 +3147,53 @@
       </c>
       <c r="BE12" s="7">
         <v>93.1</v>
       </c>
       <c r="BF12" s="7">
         <v>93.9</v>
       </c>
       <c r="BG12" s="7">
         <v>93.4</v>
       </c>
       <c r="BH12" s="7">
         <v>93.7</v>
       </c>
       <c r="BI12" s="7">
         <v>93.7</v>
       </c>
       <c r="BJ12" s="7">
         <v>93.5</v>
       </c>
       <c r="BK12" s="9">
         <v>105.9</v>
       </c>
       <c r="BL12" s="9">
         <v>120.5</v>
       </c>
-      <c r="BM12" s="47"/>
+      <c r="BM12" s="9">
+        <v>116.2</v>
+      </c>
     </row>
     <row r="13" spans="1:65">
       <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="6">
         <v>107</v>
       </c>
       <c r="D13" s="6">
         <v>109.7</v>
       </c>
       <c r="E13" s="6">
         <v>113.1</v>
       </c>
       <c r="F13" s="6">
         <v>112.5</v>
       </c>
       <c r="G13" s="6">
         <v>111.3</v>
       </c>
       <c r="H13" s="6">
         <v>111.9</v>
       </c>
       <c r="I13" s="6">
         <v>111.1</v>
@@ -3273,51 +3341,53 @@
       </c>
       <c r="BE13" s="7">
         <v>118.5</v>
       </c>
       <c r="BF13" s="7">
         <v>118.1</v>
       </c>
       <c r="BG13" s="7">
         <v>114.9</v>
       </c>
       <c r="BH13" s="7">
         <v>115.1</v>
       </c>
       <c r="BI13" s="7">
         <v>114.7</v>
       </c>
       <c r="BJ13" s="7">
         <v>115.9</v>
       </c>
       <c r="BK13" s="9">
         <v>114.4</v>
       </c>
       <c r="BL13" s="9">
         <v>114.5</v>
       </c>
-      <c r="BM13" s="47"/>
+      <c r="BM13" s="9">
+        <v>114.8</v>
+      </c>
     </row>
     <row r="14" spans="1:65" ht="22.5">
       <c r="B14" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="6">
         <v>91.9</v>
       </c>
       <c r="D14" s="6">
         <v>94.7</v>
       </c>
       <c r="E14" s="6">
         <v>97.3</v>
       </c>
       <c r="F14" s="6">
         <v>105.7</v>
       </c>
       <c r="G14" s="6">
         <v>106.7</v>
       </c>
       <c r="H14" s="6">
         <v>108.5</v>
       </c>
       <c r="I14" s="6">
         <v>109.1</v>
@@ -3465,51 +3535,53 @@
       </c>
       <c r="BE14" s="7">
         <v>108.6</v>
       </c>
       <c r="BF14" s="7">
         <v>108.9</v>
       </c>
       <c r="BG14" s="7">
         <v>108.8</v>
       </c>
       <c r="BH14" s="6">
         <v>109</v>
       </c>
       <c r="BI14" s="7">
         <v>108.8</v>
       </c>
       <c r="BJ14" s="7">
         <v>108.9</v>
       </c>
       <c r="BK14" s="9">
         <v>102.9</v>
       </c>
       <c r="BL14" s="9">
         <v>103.4</v>
       </c>
-      <c r="BM14" s="47"/>
+      <c r="BM14" s="9">
+        <v>104.8</v>
+      </c>
     </row>
     <row r="15" spans="1:65">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>82.6</v>
       </c>
       <c r="D15" s="6">
         <v>80.900000000000006</v>
       </c>
       <c r="E15" s="6">
         <v>82.6</v>
       </c>
       <c r="F15" s="6">
         <v>91</v>
       </c>
       <c r="G15" s="6">
         <v>93.1</v>
       </c>
       <c r="H15" s="6">
         <v>95.1</v>
       </c>
       <c r="I15" s="6">
         <v>96.9</v>
@@ -3657,51 +3729,53 @@
       </c>
       <c r="BE15" s="7">
         <v>122.5</v>
       </c>
       <c r="BF15" s="7">
         <v>121.5</v>
       </c>
       <c r="BG15" s="7">
         <v>121.2</v>
       </c>
       <c r="BH15" s="7">
         <v>120.7</v>
       </c>
       <c r="BI15" s="7">
         <v>120.3</v>
       </c>
       <c r="BJ15" s="7">
         <v>120.4</v>
       </c>
       <c r="BK15" s="9">
         <v>105.1</v>
       </c>
       <c r="BL15" s="9">
         <v>110.7</v>
       </c>
-      <c r="BM15" s="47"/>
+      <c r="BM15" s="9">
+        <v>112.8</v>
+      </c>
     </row>
     <row r="16" spans="1:65">
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>109.2</v>
       </c>
       <c r="D16" s="6">
         <v>109.4</v>
       </c>
       <c r="E16" s="6">
         <v>109.9</v>
       </c>
       <c r="F16" s="6">
         <v>111.1</v>
       </c>
       <c r="G16" s="6">
         <v>111.6</v>
       </c>
       <c r="H16" s="6">
         <v>112.2</v>
       </c>
       <c r="I16" s="6">
         <v>112.5</v>
@@ -3849,51 +3923,53 @@
       </c>
       <c r="BE16" s="7">
         <v>103.5</v>
       </c>
       <c r="BF16" s="7">
         <v>103.8</v>
       </c>
       <c r="BG16" s="7">
         <v>103.9</v>
       </c>
       <c r="BH16" s="6">
         <v>104</v>
       </c>
       <c r="BI16" s="7">
         <v>103.8</v>
       </c>
       <c r="BJ16" s="7">
         <v>103.6</v>
       </c>
       <c r="BK16" s="9">
         <v>107.9</v>
       </c>
       <c r="BL16" s="9">
         <v>103.8</v>
       </c>
-      <c r="BM16" s="47"/>
+      <c r="BM16" s="9">
+        <v>103.9</v>
+      </c>
     </row>
     <row r="17" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A17" s="42"/>
       <c r="B17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="18">
         <v>94.2</v>
       </c>
       <c r="D17" s="18">
         <v>96</v>
       </c>
       <c r="E17" s="18">
         <v>98.2</v>
       </c>
       <c r="F17" s="18">
         <v>101.2</v>
       </c>
       <c r="G17" s="18">
         <v>102</v>
       </c>
       <c r="H17" s="18">
         <v>102.9</v>
       </c>
       <c r="I17" s="18">
@@ -4042,51 +4118,53 @@
       </c>
       <c r="BE17" s="18">
         <v>109.3</v>
       </c>
       <c r="BF17" s="18">
         <v>109.6</v>
       </c>
       <c r="BG17" s="18">
         <v>109.1</v>
       </c>
       <c r="BH17" s="19">
         <v>109.1</v>
       </c>
       <c r="BI17" s="19">
         <v>109.1</v>
       </c>
       <c r="BJ17" s="19">
         <v>109.4</v>
       </c>
       <c r="BK17" s="20">
         <v>97.2</v>
       </c>
       <c r="BL17" s="20">
         <v>100.2</v>
       </c>
-      <c r="BM17" s="47"/>
+      <c r="BM17" s="20">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="18" spans="1:65">
       <c r="AJ18" s="8"/>
       <c r="BM18" s="47"/>
     </row>
     <row r="19" spans="1:65">
       <c r="BM19" s="47"/>
     </row>
     <row r="20" spans="1:65">
       <c r="A20" s="42">
         <v>10</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>43</v>
       </c>
       <c r="BM20" s="47"/>
     </row>
     <row r="21" spans="1:65">
       <c r="BM21" s="47"/>
     </row>
     <row r="22" spans="1:65" ht="67.5">
       <c r="B22" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="7"/>
@@ -4202,68 +4280,70 @@
       <c r="AY22" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ22" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA22" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB22" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC22" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD22" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE22" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH22" s="4" t="s">
+      <c r="BI22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK22" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK22" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL22" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM22" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM22" s="47"/>
     </row>
     <row r="23" spans="1:65">
       <c r="B23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="6">
         <v>105.4</v>
       </c>
@@ -4377,51 +4457,53 @@
       </c>
       <c r="BE23" s="7">
         <v>104.2</v>
       </c>
       <c r="BF23" s="7">
         <v>102.9</v>
       </c>
       <c r="BG23" s="7">
         <v>102.8</v>
       </c>
       <c r="BH23" s="7">
         <v>100.7</v>
       </c>
       <c r="BI23" s="7">
         <v>100.9</v>
       </c>
       <c r="BJ23" s="7">
         <v>101.1</v>
       </c>
       <c r="BK23" s="9">
         <v>104.6</v>
       </c>
       <c r="BL23" s="9">
         <v>104.6</v>
       </c>
-      <c r="BM23" s="47"/>
+      <c r="BM23" s="9">
+        <v>103.5</v>
+      </c>
     </row>
     <row r="24" spans="1:65">
       <c r="B24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="6">
         <v>108.9</v>
       </c>
@@ -4535,51 +4617,53 @@
       </c>
       <c r="BE24" s="7">
         <v>99.8</v>
       </c>
       <c r="BF24" s="7">
         <v>99.6</v>
       </c>
       <c r="BG24" s="6">
         <v>99</v>
       </c>
       <c r="BH24" s="7">
         <v>98.9</v>
       </c>
       <c r="BI24" s="7">
         <v>99.2</v>
       </c>
       <c r="BJ24" s="7">
         <v>99.1</v>
       </c>
       <c r="BK24" s="9">
         <v>106.5</v>
       </c>
       <c r="BL24" s="9">
         <v>103.6</v>
       </c>
-      <c r="BM24" s="47"/>
+      <c r="BM24" s="9">
+        <v>103.2</v>
+      </c>
     </row>
     <row r="25" spans="1:65" ht="22.5">
       <c r="B25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="6"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
@@ -4645,51 +4729,53 @@
       </c>
       <c r="BE25" s="6">
         <v>99</v>
       </c>
       <c r="BF25" s="7">
         <v>98.7</v>
       </c>
       <c r="BG25" s="7">
         <v>97.8</v>
       </c>
       <c r="BH25" s="7">
         <v>97.6</v>
       </c>
       <c r="BI25" s="7">
         <v>97.5</v>
       </c>
       <c r="BJ25" s="7">
         <v>97.3</v>
       </c>
       <c r="BK25" s="9">
         <v>100</v>
       </c>
       <c r="BL25" s="9">
         <v>102.9</v>
       </c>
-      <c r="BM25" s="47"/>
+      <c r="BM25" s="9">
+        <v>101</v>
+      </c>
     </row>
     <row r="26" spans="1:65">
       <c r="B26" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="6"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
@@ -4755,51 +4841,53 @@
       </c>
       <c r="BE26" s="7">
         <v>101.1</v>
       </c>
       <c r="BF26" s="7">
         <v>101.2</v>
       </c>
       <c r="BG26" s="7">
         <v>101.3</v>
       </c>
       <c r="BH26" s="7">
         <v>101.5</v>
       </c>
       <c r="BI26" s="7">
         <v>102.8</v>
       </c>
       <c r="BJ26" s="7">
         <v>102.9</v>
       </c>
       <c r="BK26" s="9">
         <v>127.1</v>
       </c>
       <c r="BL26" s="9">
         <v>104.6</v>
       </c>
-      <c r="BM26" s="47"/>
+      <c r="BM26" s="9">
+        <v>108.1</v>
+      </c>
     </row>
     <row r="27" spans="1:65" ht="22.5">
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="6"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
@@ -4865,51 +4953,53 @@
       </c>
       <c r="BE27" s="6">
         <v>105</v>
       </c>
       <c r="BF27" s="7">
         <v>105.4</v>
       </c>
       <c r="BG27" s="6">
         <v>105.5</v>
       </c>
       <c r="BH27" s="7">
         <v>104.4</v>
       </c>
       <c r="BI27" s="6">
         <v>104</v>
       </c>
       <c r="BJ27" s="7">
         <v>103.8</v>
       </c>
       <c r="BK27" s="9">
         <v>101.3</v>
       </c>
       <c r="BL27" s="9">
         <v>106.4</v>
       </c>
-      <c r="BM27" s="47"/>
+      <c r="BM27" s="9">
+        <v>105.1</v>
+      </c>
     </row>
     <row r="28" spans="1:65" ht="33.75">
       <c r="B28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="6"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
@@ -4975,51 +5065,53 @@
       </c>
       <c r="BE28" s="7">
         <v>96.3</v>
       </c>
       <c r="BF28" s="7">
         <v>96.4</v>
       </c>
       <c r="BG28" s="7">
         <v>94.8</v>
       </c>
       <c r="BH28" s="6">
         <v>95</v>
       </c>
       <c r="BI28" s="7">
         <v>96.2</v>
       </c>
       <c r="BJ28" s="7">
         <v>97.2</v>
       </c>
       <c r="BK28" s="9">
         <v>100</v>
       </c>
       <c r="BL28" s="9">
         <v>129.4</v>
       </c>
-      <c r="BM28" s="47"/>
+      <c r="BM28" s="9">
+        <v>140.30000000000001</v>
+      </c>
     </row>
     <row r="29" spans="1:65">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="6">
         <v>69.400000000000006</v>
       </c>
@@ -5133,51 +5225,53 @@
       </c>
       <c r="BE29" s="7">
         <v>118.7</v>
       </c>
       <c r="BF29" s="7">
         <v>120.8</v>
       </c>
       <c r="BG29" s="7">
         <v>96.9</v>
       </c>
       <c r="BH29" s="7">
         <v>96.8</v>
       </c>
       <c r="BI29" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ29" s="7">
         <v>106.2</v>
       </c>
       <c r="BK29" s="9">
         <v>94.5</v>
       </c>
       <c r="BL29" s="9">
         <v>129.5</v>
       </c>
-      <c r="BM29" s="47"/>
+      <c r="BM29" s="9">
+        <v>99.1</v>
+      </c>
     </row>
     <row r="30" spans="1:65" ht="22.5">
       <c r="B30" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="6">
         <v>86.1</v>
       </c>
@@ -5291,51 +5385,53 @@
       </c>
       <c r="BE30" s="7">
         <v>109.1</v>
       </c>
       <c r="BF30" s="7">
         <v>107.4</v>
       </c>
       <c r="BG30" s="7">
         <v>105.9</v>
       </c>
       <c r="BH30" s="7">
         <v>104.9</v>
       </c>
       <c r="BI30" s="7">
         <v>103.7</v>
       </c>
       <c r="BJ30" s="7">
         <v>103.5</v>
       </c>
       <c r="BK30" s="9">
         <v>104.2</v>
       </c>
       <c r="BL30" s="9">
         <v>104.8</v>
       </c>
-      <c r="BM30" s="47"/>
+      <c r="BM30" s="9">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="31" spans="1:65">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="6">
         <v>106.1</v>
       </c>
@@ -5449,51 +5545,53 @@
       </c>
       <c r="BE31" s="7">
         <v>121.4</v>
       </c>
       <c r="BF31" s="7">
         <v>122.5</v>
       </c>
       <c r="BG31" s="7">
         <v>123.4</v>
       </c>
       <c r="BH31" s="7">
         <v>124.1</v>
       </c>
       <c r="BI31" s="7">
         <v>125.2</v>
       </c>
       <c r="BJ31" s="7">
         <v>125.9</v>
       </c>
       <c r="BK31" s="9">
         <v>136</v>
       </c>
       <c r="BL31" s="9">
         <v>127.5</v>
       </c>
-      <c r="BM31" s="47"/>
+      <c r="BM31" s="9">
+        <v>125.2</v>
+      </c>
     </row>
     <row r="32" spans="1:65">
       <c r="B32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="6">
         <v>100.7</v>
       </c>
@@ -5607,51 +5705,53 @@
       </c>
       <c r="BE32" s="7">
         <v>107.5</v>
       </c>
       <c r="BF32" s="7">
         <v>106.8</v>
       </c>
       <c r="BG32" s="7">
         <v>106.4</v>
       </c>
       <c r="BH32" s="7">
         <v>106.3</v>
       </c>
       <c r="BI32" s="7">
         <v>106.1</v>
       </c>
       <c r="BJ32" s="6">
         <v>106</v>
       </c>
       <c r="BK32" s="9">
         <v>103.6</v>
       </c>
       <c r="BL32" s="9">
         <v>102.5</v>
       </c>
-      <c r="BM32" s="47"/>
+      <c r="BM32" s="9">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="33" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A33" s="42"/>
       <c r="B33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="19"/>
       <c r="S33" s="19"/>
       <c r="T33" s="18">
         <v>103.6</v>
@@ -5766,51 +5866,53 @@
       </c>
       <c r="BE33" s="18">
         <v>102.9</v>
       </c>
       <c r="BF33" s="18">
         <v>102.8</v>
       </c>
       <c r="BG33" s="18">
         <v>100.8</v>
       </c>
       <c r="BH33" s="19">
         <v>100.4</v>
       </c>
       <c r="BI33" s="19">
         <v>101.1</v>
       </c>
       <c r="BJ33" s="19">
         <v>101.4</v>
       </c>
       <c r="BK33" s="20">
         <v>107.5</v>
       </c>
       <c r="BL33" s="20">
         <v>105.3</v>
       </c>
-      <c r="BM33" s="47"/>
+      <c r="BM33" s="20">
+        <v>104.1</v>
+      </c>
     </row>
     <row r="34" spans="1:65">
       <c r="B34" s="15"/>
       <c r="BM34" s="47"/>
     </row>
     <row r="35" spans="1:65">
       <c r="A35" s="42">
         <v>11</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BM35" s="47"/>
     </row>
     <row r="36" spans="1:65">
       <c r="BM36" s="47"/>
     </row>
     <row r="37" spans="1:65" ht="67.5">
       <c r="B37" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="4" t="s">
@@ -5957,68 +6059,70 @@
       <c r="AY37" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ37" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA37" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB37" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC37" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD37" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE37" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG37" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH37" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH37" s="4" t="s">
+      <c r="BI37" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ37" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK37" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK37" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL37" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM37" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM37" s="47"/>
     </row>
     <row r="38" spans="1:65">
       <c r="B38" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="6">
         <v>114</v>
       </c>
       <c r="D38" s="6">
         <v>118.3</v>
       </c>
       <c r="E38" s="6">
         <v>114.1</v>
       </c>
       <c r="F38" s="6">
         <v>114</v>
       </c>
       <c r="G38" s="6">
         <v>113.8</v>
       </c>
       <c r="H38" s="6">
         <v>112.4</v>
       </c>
       <c r="I38" s="6">
         <v>111.8</v>
@@ -6166,51 +6270,53 @@
       </c>
       <c r="BE38" s="7">
         <v>103.7</v>
       </c>
       <c r="BF38" s="6">
         <v>107</v>
       </c>
       <c r="BG38" s="7">
         <v>108.9</v>
       </c>
       <c r="BH38" s="7">
         <v>113.6</v>
       </c>
       <c r="BI38" s="7">
         <v>115.7</v>
       </c>
       <c r="BJ38" s="7">
         <v>115.9</v>
       </c>
       <c r="BK38" s="9">
         <v>108.1</v>
       </c>
       <c r="BL38" s="9">
         <v>105.7</v>
       </c>
-      <c r="BM38" s="47"/>
+      <c r="BM38" s="9">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="39" spans="1:65">
       <c r="B39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="6">
         <v>105</v>
       </c>
       <c r="D39" s="6">
         <v>109.7</v>
       </c>
       <c r="E39" s="6">
         <v>109.1</v>
       </c>
       <c r="F39" s="6">
         <v>108.1</v>
       </c>
       <c r="G39" s="6">
         <v>107.1</v>
       </c>
       <c r="H39" s="6">
         <v>107.5</v>
       </c>
       <c r="I39" s="6">
         <v>108</v>
@@ -6358,178 +6464,180 @@
       </c>
       <c r="BE39" s="7">
         <v>101.2</v>
       </c>
       <c r="BF39" s="7">
         <v>99.4</v>
       </c>
       <c r="BG39" s="7">
         <v>98.4</v>
       </c>
       <c r="BH39" s="7">
         <v>96.7</v>
       </c>
       <c r="BI39" s="7">
         <v>96.5</v>
       </c>
       <c r="BJ39" s="7">
         <v>95.3</v>
       </c>
       <c r="BK39" s="9">
         <v>81</v>
       </c>
       <c r="BL39" s="9">
         <v>83.4</v>
       </c>
-      <c r="BM39" s="47"/>
+      <c r="BM39" s="9">
+        <v>86.2</v>
+      </c>
     </row>
     <row r="40" spans="1:65" ht="22.5">
       <c r="B40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ40" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR40" s="6">
         <v>103.8</v>
       </c>
       <c r="AS40" s="9">
         <v>97.9</v>
       </c>
       <c r="AT40" s="6">
         <v>97.3</v>
       </c>
       <c r="AU40" s="7">
         <v>97.4</v>
       </c>
       <c r="AV40" s="7">
         <v>99.6</v>
       </c>
       <c r="AW40" s="7">
         <v>98.4</v>
       </c>
       <c r="AX40" s="7">
         <v>99.2</v>
       </c>
       <c r="AY40" s="9">
         <v>109.2</v>
       </c>
@@ -6550,178 +6658,180 @@
       </c>
       <c r="BE40" s="7">
         <v>93.8</v>
       </c>
       <c r="BF40" s="7">
         <v>91.9</v>
       </c>
       <c r="BG40" s="6">
         <v>92</v>
       </c>
       <c r="BH40" s="7">
         <v>90.7</v>
       </c>
       <c r="BI40" s="6">
         <v>91</v>
       </c>
       <c r="BJ40" s="7">
         <v>92.5</v>
       </c>
       <c r="BK40" s="9">
         <v>74.5</v>
       </c>
       <c r="BL40" s="9">
         <v>92.5</v>
       </c>
-      <c r="BM40" s="47"/>
+      <c r="BM40" s="9">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="41" spans="1:65">
       <c r="B41" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ41" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR41" s="6">
         <v>99.8</v>
       </c>
       <c r="AS41" s="9">
         <v>98.8</v>
       </c>
       <c r="AT41" s="6">
         <v>98.3</v>
       </c>
       <c r="AU41" s="7">
         <v>99.3</v>
       </c>
       <c r="AV41" s="7">
         <v>99.8</v>
       </c>
       <c r="AW41" s="6">
         <v>99</v>
       </c>
       <c r="AX41" s="7">
         <v>99.6</v>
       </c>
       <c r="AY41" s="9">
         <v>103.2</v>
       </c>
@@ -6742,178 +6852,180 @@
       </c>
       <c r="BE41" s="7">
         <v>103.4</v>
       </c>
       <c r="BF41" s="7">
         <v>101.2</v>
       </c>
       <c r="BG41" s="7">
         <v>99.9</v>
       </c>
       <c r="BH41" s="7">
         <v>97.9</v>
       </c>
       <c r="BI41" s="7">
         <v>97.5</v>
       </c>
       <c r="BJ41" s="7">
         <v>95.6</v>
       </c>
       <c r="BK41" s="9">
         <v>80.599999999999994</v>
       </c>
       <c r="BL41" s="9">
         <v>80.2</v>
       </c>
-      <c r="BM41" s="47"/>
+      <c r="BM41" s="9">
+        <v>82</v>
+      </c>
     </row>
     <row r="42" spans="1:65" ht="22.5">
       <c r="B42" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ42" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR42" s="6">
         <v>138.5</v>
       </c>
       <c r="AS42" s="9">
         <v>117.3</v>
       </c>
       <c r="AT42" s="6">
         <v>113.9</v>
       </c>
       <c r="AU42" s="7">
         <v>113.1</v>
       </c>
       <c r="AV42" s="7">
         <v>109.7</v>
       </c>
       <c r="AW42" s="7">
         <v>106.2</v>
       </c>
       <c r="AX42" s="7">
         <v>102.7</v>
       </c>
       <c r="AY42" s="9">
         <v>99.2</v>
       </c>
@@ -6934,178 +7046,180 @@
       </c>
       <c r="BE42" s="7">
         <v>93.3</v>
       </c>
       <c r="BF42" s="7">
         <v>95.8</v>
       </c>
       <c r="BG42" s="7">
         <v>96.3</v>
       </c>
       <c r="BH42" s="7">
         <v>95.9</v>
       </c>
       <c r="BI42" s="7">
         <v>96.7</v>
       </c>
       <c r="BJ42" s="7">
         <v>97.2</v>
       </c>
       <c r="BK42" s="9">
         <v>97.8</v>
       </c>
       <c r="BL42" s="9">
         <v>94.5</v>
       </c>
-      <c r="BM42" s="47"/>
+      <c r="BM42" s="9">
+        <v>99.7</v>
+      </c>
     </row>
     <row r="43" spans="1:65" ht="33.75">
       <c r="B43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ43" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR43" s="6">
         <v>109.5</v>
       </c>
       <c r="AS43" s="9">
         <v>106.6</v>
       </c>
       <c r="AT43" s="6">
         <v>105.5</v>
       </c>
       <c r="AU43" s="7">
         <v>105.3</v>
       </c>
       <c r="AV43" s="7">
         <v>102.6</v>
       </c>
       <c r="AW43" s="7">
         <v>103.6</v>
       </c>
       <c r="AX43" s="6">
         <v>105</v>
       </c>
       <c r="AY43" s="9">
         <v>94.9</v>
       </c>
@@ -7126,51 +7240,53 @@
       </c>
       <c r="BE43" s="6">
         <v>107</v>
       </c>
       <c r="BF43" s="7">
         <v>106.1</v>
       </c>
       <c r="BG43" s="7">
         <v>104.2</v>
       </c>
       <c r="BH43" s="7">
         <v>103.5</v>
       </c>
       <c r="BI43" s="7">
         <v>103.3</v>
       </c>
       <c r="BJ43" s="7">
         <v>103.1</v>
       </c>
       <c r="BK43" s="9">
         <v>104.1</v>
       </c>
       <c r="BL43" s="9">
         <v>104.5</v>
       </c>
-      <c r="BM43" s="47"/>
+      <c r="BM43" s="9">
+        <v>107.1</v>
+      </c>
     </row>
     <row r="44" spans="1:65">
       <c r="B44" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="7">
         <v>113.2</v>
       </c>
       <c r="D44" s="7">
         <v>160.30000000000001</v>
       </c>
       <c r="E44" s="6">
         <v>135.30000000000001</v>
       </c>
       <c r="F44" s="6">
         <v>110.6</v>
       </c>
       <c r="G44" s="6">
         <v>115.4</v>
       </c>
       <c r="H44" s="6">
         <v>108.7</v>
       </c>
       <c r="I44" s="6">
         <v>102.4</v>
@@ -7318,51 +7434,53 @@
       </c>
       <c r="BE44" s="7">
         <v>132.69999999999999</v>
       </c>
       <c r="BF44" s="7">
         <v>123.3</v>
       </c>
       <c r="BG44" s="7">
         <v>126.4</v>
       </c>
       <c r="BH44" s="7">
         <v>121.7</v>
       </c>
       <c r="BI44" s="6">
         <v>118</v>
       </c>
       <c r="BJ44" s="7">
         <v>124.4</v>
       </c>
       <c r="BK44" s="9">
         <v>102.9</v>
       </c>
       <c r="BL44" s="9">
         <v>90.8</v>
       </c>
-      <c r="BM44" s="47"/>
+      <c r="BM44" s="9">
+        <v>76.599999999999994</v>
+      </c>
     </row>
     <row r="45" spans="1:65" ht="22.5">
       <c r="B45" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="7">
         <v>88.7</v>
       </c>
       <c r="D45" s="7">
         <v>91.8</v>
       </c>
       <c r="E45" s="7">
         <v>97.6</v>
       </c>
       <c r="F45" s="7">
         <v>100.3</v>
       </c>
       <c r="G45" s="6">
         <v>100.3</v>
       </c>
       <c r="H45" s="6">
         <v>101.2</v>
       </c>
       <c r="I45" s="6">
         <v>102</v>
@@ -7510,51 +7628,53 @@
       </c>
       <c r="BE45" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="BF45" s="7">
         <v>143.4</v>
       </c>
       <c r="BG45" s="7">
         <v>141.9</v>
       </c>
       <c r="BH45" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="BI45" s="7">
         <v>134.4</v>
       </c>
       <c r="BJ45" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="BK45" s="9">
         <v>124.6</v>
       </c>
       <c r="BL45" s="9">
         <v>115.3</v>
       </c>
-      <c r="BM45" s="47"/>
+      <c r="BM45" s="9">
+        <v>108.5</v>
+      </c>
     </row>
     <row r="46" spans="1:65">
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="7">
         <v>89.8</v>
       </c>
       <c r="D46" s="7">
         <v>81.599999999999994</v>
       </c>
       <c r="E46" s="7">
         <v>81.7</v>
       </c>
       <c r="F46" s="6">
         <v>90</v>
       </c>
       <c r="G46" s="6">
         <v>91.9</v>
       </c>
       <c r="H46" s="6">
         <v>93.5</v>
       </c>
       <c r="I46" s="6">
         <v>96.9</v>
@@ -7702,51 +7822,53 @@
       </c>
       <c r="BE46" s="7">
         <v>113.1</v>
       </c>
       <c r="BF46" s="7">
         <v>112.3</v>
       </c>
       <c r="BG46" s="7">
         <v>109.8</v>
       </c>
       <c r="BH46" s="7">
         <v>107.8</v>
       </c>
       <c r="BI46" s="7">
         <v>107.8</v>
       </c>
       <c r="BJ46" s="6">
         <v>107</v>
       </c>
       <c r="BK46" s="9">
         <v>112.6</v>
       </c>
       <c r="BL46" s="9">
         <v>122.2</v>
       </c>
-      <c r="BM46" s="47"/>
+      <c r="BM46" s="9">
+        <v>124.3</v>
+      </c>
     </row>
     <row r="47" spans="1:65">
       <c r="B47" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="7">
         <v>113.8</v>
       </c>
       <c r="D47" s="7">
         <v>113.4</v>
       </c>
       <c r="E47" s="7">
         <v>112.8</v>
       </c>
       <c r="F47" s="7">
         <v>112.5</v>
       </c>
       <c r="G47" s="6">
         <v>112.4</v>
       </c>
       <c r="H47" s="6">
         <v>112.4</v>
       </c>
       <c r="I47" s="6">
         <v>112.6</v>
@@ -7894,51 +8016,53 @@
       </c>
       <c r="BE47" s="7">
         <v>104.2</v>
       </c>
       <c r="BF47" s="7">
         <v>103.9</v>
       </c>
       <c r="BG47" s="7">
         <v>103.7</v>
       </c>
       <c r="BH47" s="7">
         <v>103.8</v>
       </c>
       <c r="BI47" s="7">
         <v>103.8</v>
       </c>
       <c r="BJ47" s="6">
         <v>104</v>
       </c>
       <c r="BK47" s="9">
         <v>138.30000000000001</v>
       </c>
       <c r="BL47" s="9">
         <v>139.5</v>
       </c>
-      <c r="BM47" s="47"/>
+      <c r="BM47" s="9">
+        <v>139.69999999999999</v>
+      </c>
     </row>
     <row r="48" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A48" s="42"/>
       <c r="B48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C48" s="18">
         <v>102.3</v>
       </c>
       <c r="D48" s="18">
         <v>105.3</v>
       </c>
       <c r="E48" s="18">
         <v>105.4</v>
       </c>
       <c r="F48" s="18">
         <v>105.7</v>
       </c>
       <c r="G48" s="18">
         <v>105.6</v>
       </c>
       <c r="H48" s="18">
         <v>105.8</v>
       </c>
       <c r="I48" s="18">
@@ -8087,51 +8211,53 @@
       </c>
       <c r="BE48" s="18">
         <v>108.8</v>
       </c>
       <c r="BF48" s="18">
         <v>107.3</v>
       </c>
       <c r="BG48" s="19">
         <v>107.5</v>
       </c>
       <c r="BH48" s="19">
         <v>107.2</v>
       </c>
       <c r="BI48" s="19">
         <v>107.1</v>
       </c>
       <c r="BJ48" s="18">
         <v>107</v>
       </c>
       <c r="BK48" s="20">
         <v>90</v>
       </c>
       <c r="BL48" s="20">
         <v>91.5</v>
       </c>
-      <c r="BM48" s="47"/>
+      <c r="BM48" s="20">
+        <v>91.9</v>
+      </c>
     </row>
     <row r="49" spans="1:65">
       <c r="R49" s="8"/>
       <c r="BM49" s="47"/>
     </row>
     <row r="50" spans="1:65">
       <c r="A50" s="42">
         <v>15</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="R50" s="8"/>
       <c r="BM50" s="47"/>
     </row>
     <row r="51" spans="1:65">
       <c r="R51" s="8"/>
       <c r="BM51" s="47"/>
     </row>
     <row r="52" spans="1:65" ht="67.5">
       <c r="B52" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>23</v>
@@ -8280,68 +8406,70 @@
       <c r="AY52" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA52" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB52" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC52" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD52" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE52" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG52" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH52" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH52" s="4" t="s">
+      <c r="BI52" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI52" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ52" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK52" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK52" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL52" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM52" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM52" s="47"/>
     </row>
     <row r="53" spans="1:65">
       <c r="B53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="7">
         <v>100.6</v>
       </c>
       <c r="D53" s="6">
         <v>103.1</v>
       </c>
       <c r="E53" s="6">
         <v>102.5</v>
       </c>
       <c r="F53" s="6">
         <v>102.6</v>
       </c>
       <c r="G53" s="6">
         <v>102.1</v>
       </c>
       <c r="H53" s="6">
         <v>102.6</v>
       </c>
       <c r="I53" s="6">
         <v>101.8</v>
@@ -8489,51 +8617,53 @@
       </c>
       <c r="BE53" s="7">
         <v>101.9</v>
       </c>
       <c r="BF53" s="6">
         <v>103</v>
       </c>
       <c r="BG53" s="7">
         <v>103.1</v>
       </c>
       <c r="BH53" s="7">
         <v>101.8</v>
       </c>
       <c r="BI53" s="6">
         <v>102</v>
       </c>
       <c r="BJ53" s="7">
         <v>102.5</v>
       </c>
       <c r="BK53" s="9">
         <v>100.3</v>
       </c>
       <c r="BL53" s="9">
         <v>100.9</v>
       </c>
-      <c r="BM53" s="47"/>
+      <c r="BM53" s="9">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="54" spans="1:65">
       <c r="B54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="7">
         <v>93.1</v>
       </c>
       <c r="D54" s="6">
         <v>105.9</v>
       </c>
       <c r="E54" s="6">
         <v>107.3</v>
       </c>
       <c r="F54" s="6">
         <v>107.7</v>
       </c>
       <c r="G54" s="6">
         <v>108.1</v>
       </c>
       <c r="H54" s="6">
         <v>108.2</v>
       </c>
       <c r="I54" s="6">
         <v>106.8</v>
@@ -8681,178 +8811,180 @@
       </c>
       <c r="BE54" s="7">
         <v>101.1</v>
       </c>
       <c r="BF54" s="7">
         <v>101.5</v>
       </c>
       <c r="BG54" s="6">
         <v>101.4</v>
       </c>
       <c r="BH54" s="7">
         <v>101.3</v>
       </c>
       <c r="BI54" s="7">
         <v>101.4</v>
       </c>
       <c r="BJ54" s="7">
         <v>103.7</v>
       </c>
       <c r="BK54" s="9">
         <v>95.3</v>
       </c>
       <c r="BL54" s="9">
         <v>100.4</v>
       </c>
-      <c r="BM54" s="47"/>
+      <c r="BM54" s="9">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="55" spans="1:65" ht="22.5">
       <c r="B55" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ55" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR55" s="6">
         <v>100.4</v>
       </c>
       <c r="AS55" s="9">
         <v>100.9</v>
       </c>
       <c r="AT55" s="6">
         <v>100.8</v>
       </c>
       <c r="AU55" s="7">
         <v>101.4</v>
       </c>
       <c r="AV55" s="7">
         <v>100.4</v>
       </c>
       <c r="AW55" s="7">
         <v>99.8</v>
       </c>
       <c r="AX55" s="7">
         <v>100.4</v>
       </c>
       <c r="AY55" s="9">
         <v>102.7</v>
       </c>
@@ -8873,178 +9005,180 @@
       </c>
       <c r="BE55" s="7">
         <v>101.1</v>
       </c>
       <c r="BF55" s="7">
         <v>102.2</v>
       </c>
       <c r="BG55" s="7">
         <v>102.1</v>
       </c>
       <c r="BH55" s="7">
         <v>102.3</v>
       </c>
       <c r="BI55" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ55" s="6">
         <v>102</v>
       </c>
       <c r="BK55" s="9">
         <v>99.9</v>
       </c>
       <c r="BL55" s="9">
         <v>102</v>
       </c>
-      <c r="BM55" s="47"/>
+      <c r="BM55" s="9">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="56" spans="1:65">
       <c r="B56" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ56" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR56" s="6">
         <v>120.7</v>
       </c>
       <c r="AS56" s="9">
         <v>118.2</v>
       </c>
       <c r="AT56" s="6">
         <v>115.1</v>
       </c>
       <c r="AU56" s="7">
         <v>112.5</v>
       </c>
       <c r="AV56" s="7">
         <v>109.8</v>
       </c>
       <c r="AW56" s="7">
         <v>109.4</v>
       </c>
       <c r="AX56" s="7">
         <v>109.9</v>
       </c>
       <c r="AY56" s="9">
         <v>96.9</v>
       </c>
@@ -9065,178 +9199,180 @@
       </c>
       <c r="BE56" s="7">
         <v>103.1</v>
       </c>
       <c r="BF56" s="7">
         <v>102.7</v>
       </c>
       <c r="BG56" s="7">
         <v>102.4</v>
       </c>
       <c r="BH56" s="7">
         <v>101.9</v>
       </c>
       <c r="BI56" s="7">
         <v>101.7</v>
       </c>
       <c r="BJ56" s="7">
         <v>106.5</v>
       </c>
       <c r="BK56" s="9">
         <v>90</v>
       </c>
       <c r="BL56" s="9">
         <v>98.1</v>
       </c>
-      <c r="BM56" s="47"/>
+      <c r="BM56" s="9">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="57" spans="1:65" ht="22.5">
       <c r="B57" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ57" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR57" s="6">
         <v>121.6</v>
       </c>
       <c r="AS57" s="9">
         <v>109.4</v>
       </c>
       <c r="AT57" s="6">
         <v>106.7</v>
       </c>
       <c r="AU57" s="7">
         <v>106.8</v>
       </c>
       <c r="AV57" s="7">
         <v>105.9</v>
       </c>
       <c r="AW57" s="6">
         <v>105</v>
       </c>
       <c r="AX57" s="7">
         <v>104.2</v>
       </c>
       <c r="AY57" s="9">
         <v>72.2</v>
       </c>
@@ -9257,178 +9393,180 @@
       </c>
       <c r="BE57" s="7">
         <v>89.1</v>
       </c>
       <c r="BF57" s="7">
         <v>91.4</v>
       </c>
       <c r="BG57" s="6">
         <v>92.5</v>
       </c>
       <c r="BH57" s="7">
         <v>93.1</v>
       </c>
       <c r="BI57" s="7">
         <v>94.6</v>
       </c>
       <c r="BJ57" s="7">
         <v>95.2</v>
       </c>
       <c r="BK57" s="9">
         <v>99.1</v>
       </c>
       <c r="BL57" s="9">
         <v>101.5</v>
       </c>
-      <c r="BM57" s="47"/>
+      <c r="BM57" s="9">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="58" spans="1:65" ht="33.75">
       <c r="B58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ58" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR58" s="6">
         <v>103.3</v>
       </c>
       <c r="AS58" s="9">
         <v>79.099999999999994</v>
       </c>
       <c r="AT58" s="6">
         <v>80.8</v>
       </c>
       <c r="AU58" s="7">
         <v>81.900000000000006</v>
       </c>
       <c r="AV58" s="7">
         <v>85.5</v>
       </c>
       <c r="AW58" s="7">
         <v>89.1</v>
       </c>
       <c r="AX58" s="7">
         <v>91.9</v>
       </c>
       <c r="AY58" s="9">
         <v>63.9</v>
       </c>
@@ -9449,51 +9587,53 @@
       </c>
       <c r="BE58" s="7">
         <v>86.7</v>
       </c>
       <c r="BF58" s="7">
         <v>86.8</v>
       </c>
       <c r="BG58" s="7">
         <v>87.1</v>
       </c>
       <c r="BH58" s="7">
         <v>88.4</v>
       </c>
       <c r="BI58" s="7">
         <v>90.4</v>
       </c>
       <c r="BJ58" s="7">
         <v>92.3</v>
       </c>
       <c r="BK58" s="9">
         <v>106.7</v>
       </c>
       <c r="BL58" s="9">
         <v>124.5</v>
       </c>
-      <c r="BM58" s="47"/>
+      <c r="BM58" s="9">
+        <v>128.9</v>
+      </c>
     </row>
     <row r="59" spans="1:65">
       <c r="B59" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="7">
         <v>111.6</v>
       </c>
       <c r="D59" s="7">
         <v>100.9</v>
       </c>
       <c r="E59" s="6">
         <v>101.5</v>
       </c>
       <c r="F59" s="6">
         <v>104.3</v>
       </c>
       <c r="G59" s="6">
         <v>101.3</v>
       </c>
       <c r="H59" s="6">
         <v>105.4</v>
       </c>
       <c r="I59" s="6">
         <v>104.8</v>
@@ -9641,51 +9781,53 @@
       </c>
       <c r="BE59" s="7">
         <v>125.6</v>
       </c>
       <c r="BF59" s="7">
         <v>121.2</v>
       </c>
       <c r="BG59" s="7">
         <v>118.1</v>
       </c>
       <c r="BH59" s="6">
         <v>117</v>
       </c>
       <c r="BI59" s="7">
         <v>117.7</v>
       </c>
       <c r="BJ59" s="7">
         <v>117.5</v>
       </c>
       <c r="BK59" s="9">
         <v>123.4</v>
       </c>
       <c r="BL59" s="9">
         <v>120</v>
       </c>
-      <c r="BM59" s="47"/>
+      <c r="BM59" s="9">
+        <v>109.3</v>
+      </c>
     </row>
     <row r="60" spans="1:65" ht="22.5">
       <c r="B60" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="7">
         <v>91.4</v>
       </c>
       <c r="D60" s="7">
         <v>89.2</v>
       </c>
       <c r="E60" s="7">
         <v>90.3</v>
       </c>
       <c r="F60" s="6">
         <v>102</v>
       </c>
       <c r="G60" s="6">
         <v>103.1</v>
       </c>
       <c r="H60" s="6">
         <v>102.6</v>
       </c>
       <c r="I60" s="6">
         <v>103.3</v>
@@ -9833,51 +9975,53 @@
       </c>
       <c r="BE60" s="7">
         <v>104.6</v>
       </c>
       <c r="BF60" s="7">
         <v>101.8</v>
       </c>
       <c r="BG60" s="7">
         <v>102.2</v>
       </c>
       <c r="BH60" s="7">
         <v>102.1</v>
       </c>
       <c r="BI60" s="7">
         <v>102.8</v>
       </c>
       <c r="BJ60" s="7">
         <v>107.9</v>
       </c>
       <c r="BK60" s="9">
         <v>113.7</v>
       </c>
       <c r="BL60" s="9">
         <v>103</v>
       </c>
-      <c r="BM60" s="47"/>
+      <c r="BM60" s="9">
+        <v>103</v>
+      </c>
     </row>
     <row r="61" spans="1:65">
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="7">
         <v>82.2</v>
       </c>
       <c r="D61" s="7">
         <v>80.099999999999994</v>
       </c>
       <c r="E61" s="7">
         <v>80.8</v>
       </c>
       <c r="F61" s="7">
         <v>91.5</v>
       </c>
       <c r="G61" s="6">
         <v>95.1</v>
       </c>
       <c r="H61" s="6">
         <v>95.3</v>
       </c>
       <c r="I61" s="6">
         <v>96.8</v>
@@ -10025,51 +10169,53 @@
       </c>
       <c r="BE61" s="7">
         <v>111.2</v>
       </c>
       <c r="BF61" s="7">
         <v>110.3</v>
       </c>
       <c r="BG61" s="6">
         <v>110</v>
       </c>
       <c r="BH61" s="7">
         <v>110.3</v>
       </c>
       <c r="BI61" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ61" s="7">
         <v>110.1</v>
       </c>
       <c r="BK61" s="9">
         <v>112.1</v>
       </c>
       <c r="BL61" s="9">
         <v>111.8</v>
       </c>
-      <c r="BM61" s="47"/>
+      <c r="BM61" s="9">
+        <v>110.7</v>
+      </c>
     </row>
     <row r="62" spans="1:65">
       <c r="B62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="7">
         <v>105.3</v>
       </c>
       <c r="D62" s="7">
         <v>104.1</v>
       </c>
       <c r="E62" s="6">
         <v>105</v>
       </c>
       <c r="F62" s="6">
         <v>105</v>
       </c>
       <c r="G62" s="6">
         <v>105.3</v>
       </c>
       <c r="H62" s="6">
         <v>105.6</v>
       </c>
       <c r="I62" s="6">
         <v>105.2</v>
@@ -10217,51 +10363,53 @@
       </c>
       <c r="BE62" s="7">
         <v>99.9</v>
       </c>
       <c r="BF62" s="7">
         <v>100.3</v>
       </c>
       <c r="BG62" s="7">
         <v>100.7</v>
       </c>
       <c r="BH62" s="6">
         <v>101</v>
       </c>
       <c r="BI62" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ62" s="7">
         <v>101.6</v>
       </c>
       <c r="BK62" s="9">
         <v>101.7</v>
       </c>
       <c r="BL62" s="9">
         <v>99.7</v>
       </c>
-      <c r="BM62" s="47"/>
+      <c r="BM62" s="9">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="63" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A63" s="42"/>
       <c r="B63" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="18">
         <v>92.3</v>
       </c>
       <c r="D63" s="18">
         <v>100.2</v>
       </c>
       <c r="E63" s="18">
         <v>101.2</v>
       </c>
       <c r="F63" s="18">
         <v>104.6</v>
       </c>
       <c r="G63" s="18">
         <v>105.3</v>
       </c>
       <c r="H63" s="18">
         <v>105.5</v>
       </c>
       <c r="I63" s="18">
@@ -10410,51 +10558,53 @@
       </c>
       <c r="BE63" s="18">
         <v>104.2</v>
       </c>
       <c r="BF63" s="18">
         <v>103.9</v>
       </c>
       <c r="BG63" s="18">
         <v>103.8</v>
       </c>
       <c r="BH63" s="19">
         <v>103.6</v>
       </c>
       <c r="BI63" s="19">
         <v>103.8</v>
       </c>
       <c r="BJ63" s="18">
         <v>106</v>
       </c>
       <c r="BK63" s="20">
         <v>100</v>
       </c>
       <c r="BL63" s="20">
         <v>102.7</v>
       </c>
-      <c r="BM63" s="47"/>
+      <c r="BM63" s="20">
+        <v>103.5</v>
+      </c>
     </row>
     <row r="64" spans="1:65">
       <c r="R64" s="8"/>
       <c r="BM64" s="47"/>
     </row>
     <row r="65" spans="1:65">
       <c r="A65" s="42">
         <v>19</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>10</v>
       </c>
       <c r="R65" s="8"/>
       <c r="BM65" s="47"/>
     </row>
     <row r="66" spans="1:65">
       <c r="R66" s="8"/>
       <c r="BM66" s="47"/>
     </row>
     <row r="67" spans="1:65" ht="67.5">
       <c r="B67" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>23</v>
@@ -10603,68 +10753,70 @@
       <c r="AY67" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA67" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB67" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC67" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD67" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE67" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF67" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG67" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH67" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH67" s="4" t="s">
+      <c r="BI67" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI67" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ67" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK67" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK67" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL67" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM67" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM67" s="47"/>
     </row>
     <row r="68" spans="1:65">
       <c r="B68" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="7">
         <v>101.7</v>
       </c>
       <c r="D68" s="6">
         <v>101.4</v>
       </c>
       <c r="E68" s="6">
         <v>101.6</v>
       </c>
       <c r="F68" s="6">
         <v>100.5</v>
       </c>
       <c r="G68" s="6">
         <v>100.7</v>
       </c>
       <c r="H68" s="6">
         <v>101.3</v>
       </c>
       <c r="I68" s="6">
         <v>100.9</v>
@@ -10812,51 +10964,53 @@
       </c>
       <c r="BE68" s="7">
         <v>103.3</v>
       </c>
       <c r="BF68" s="6">
         <v>102</v>
       </c>
       <c r="BG68" s="7">
         <v>100.8</v>
       </c>
       <c r="BH68" s="7">
         <v>101.1</v>
       </c>
       <c r="BI68" s="6">
         <v>102</v>
       </c>
       <c r="BJ68" s="6">
         <v>102</v>
       </c>
       <c r="BK68" s="9">
         <v>92.6</v>
       </c>
       <c r="BL68" s="9">
         <v>97.4</v>
       </c>
-      <c r="BM68" s="47"/>
+      <c r="BM68" s="9">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="69" spans="1:65">
       <c r="B69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C69" s="7">
         <v>104.9</v>
       </c>
       <c r="D69" s="6">
         <v>114.3</v>
       </c>
       <c r="E69" s="6">
         <v>114.8</v>
       </c>
       <c r="F69" s="6">
         <v>115.3</v>
       </c>
       <c r="G69" s="6">
         <v>115.6</v>
       </c>
       <c r="H69" s="6">
         <v>115.8</v>
       </c>
       <c r="I69" s="6">
         <v>114.8</v>
@@ -11004,178 +11158,180 @@
       </c>
       <c r="BE69" s="7">
         <v>106.6</v>
       </c>
       <c r="BF69" s="7">
         <v>108.2</v>
       </c>
       <c r="BG69" s="7">
         <v>109.3</v>
       </c>
       <c r="BH69" s="7">
         <v>108.7</v>
       </c>
       <c r="BI69" s="7">
         <v>109.4</v>
       </c>
       <c r="BJ69" s="7">
         <v>110.1</v>
       </c>
       <c r="BK69" s="9">
         <v>112.6</v>
       </c>
       <c r="BL69" s="9">
         <v>119.1</v>
       </c>
-      <c r="BM69" s="47"/>
+      <c r="BM69" s="9">
+        <v>117.8</v>
+      </c>
     </row>
     <row r="70" spans="1:65" ht="22.5">
       <c r="B70" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ70" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR70" s="6">
         <v>109.9</v>
       </c>
       <c r="AS70" s="9">
         <v>98.7</v>
       </c>
       <c r="AT70" s="6">
         <v>99.7</v>
       </c>
       <c r="AU70" s="7">
         <v>99.9</v>
       </c>
       <c r="AV70" s="7">
         <v>100.2</v>
       </c>
       <c r="AW70" s="7">
         <v>105.2</v>
       </c>
       <c r="AX70" s="7">
         <v>108.9</v>
       </c>
       <c r="AY70" s="9">
         <v>109.2</v>
       </c>
@@ -11196,178 +11352,180 @@
       </c>
       <c r="BE70" s="7">
         <v>99.9</v>
       </c>
       <c r="BF70" s="7">
         <v>101.1</v>
       </c>
       <c r="BG70" s="6">
         <v>101</v>
       </c>
       <c r="BH70" s="7">
         <v>100.5</v>
       </c>
       <c r="BI70" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ70" s="7">
         <v>98.9</v>
       </c>
       <c r="BK70" s="9">
         <v>105.9</v>
       </c>
       <c r="BL70" s="9">
         <v>138.80000000000001</v>
       </c>
-      <c r="BM70" s="47"/>
+      <c r="BM70" s="9">
+        <v>152.69999999999999</v>
+      </c>
     </row>
     <row r="71" spans="1:65">
       <c r="B71" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ71" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR71" s="6">
         <v>103.6</v>
       </c>
       <c r="AS71" s="9">
         <v>104.2</v>
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="7">
         <v>105.1</v>
       </c>
       <c r="AV71" s="7">
         <v>106.1</v>
       </c>
       <c r="AW71" s="7">
         <v>106.6</v>
       </c>
       <c r="AX71" s="6">
         <v>107</v>
       </c>
       <c r="AY71" s="9">
         <v>111</v>
       </c>
@@ -11388,178 +11546,180 @@
       </c>
       <c r="BE71" s="7">
         <v>106.9</v>
       </c>
       <c r="BF71" s="7">
         <v>108.6</v>
       </c>
       <c r="BG71" s="7">
         <v>109.9</v>
       </c>
       <c r="BH71" s="7">
         <v>109.4</v>
       </c>
       <c r="BI71" s="7">
         <v>110.2</v>
       </c>
       <c r="BJ71" s="6">
         <v>111</v>
       </c>
       <c r="BK71" s="9">
         <v>112.8</v>
       </c>
       <c r="BL71" s="9">
         <v>122.6</v>
       </c>
-      <c r="BM71" s="47"/>
+      <c r="BM71" s="9">
+        <v>120.1</v>
+      </c>
     </row>
     <row r="72" spans="1:65" ht="22.5">
       <c r="B72" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ72" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR72" s="6">
         <v>139.80000000000001</v>
       </c>
       <c r="AS72" s="9">
         <v>116.7</v>
       </c>
       <c r="AT72" s="6">
         <v>112.3</v>
       </c>
       <c r="AU72" s="7">
         <v>112.6</v>
       </c>
       <c r="AV72" s="7">
         <v>113.3</v>
       </c>
       <c r="AW72" s="7">
         <v>113.8</v>
       </c>
       <c r="AX72" s="7">
         <v>112.4</v>
       </c>
       <c r="AY72" s="9">
         <v>108.7</v>
       </c>
@@ -11580,178 +11740,180 @@
       </c>
       <c r="BE72" s="7">
         <v>103.2</v>
       </c>
       <c r="BF72" s="7">
         <v>103.3</v>
       </c>
       <c r="BG72" s="6">
         <v>102.3</v>
       </c>
       <c r="BH72" s="7">
         <v>99.8</v>
       </c>
       <c r="BI72" s="7">
         <v>98.4</v>
       </c>
       <c r="BJ72" s="7">
         <v>97.3</v>
       </c>
       <c r="BK72" s="9">
         <v>111.7</v>
       </c>
       <c r="BL72" s="9">
         <v>104.5</v>
       </c>
-      <c r="BM72" s="47"/>
+      <c r="BM72" s="9">
+        <v>105</v>
+      </c>
     </row>
     <row r="73" spans="1:65" ht="33.75">
       <c r="B73" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ73" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR73" s="6">
         <v>106.2</v>
       </c>
       <c r="AS73" s="9">
         <v>96.3</v>
       </c>
       <c r="AT73" s="6">
         <v>100</v>
       </c>
       <c r="AU73" s="7">
         <v>102.1</v>
       </c>
       <c r="AV73" s="7">
         <v>104</v>
       </c>
       <c r="AW73" s="7">
         <v>104.5</v>
       </c>
       <c r="AX73" s="7">
         <v>105.1</v>
       </c>
       <c r="AY73" s="9">
         <v>75.900000000000006</v>
       </c>
@@ -11772,51 +11934,53 @@
       </c>
       <c r="BE73" s="7">
         <v>89.1</v>
       </c>
       <c r="BF73" s="7">
         <v>90.2</v>
       </c>
       <c r="BG73" s="7">
         <v>89.6</v>
       </c>
       <c r="BH73" s="7">
         <v>88.8</v>
       </c>
       <c r="BI73" s="7">
         <v>88.6</v>
       </c>
       <c r="BJ73" s="7">
         <v>85.6</v>
       </c>
       <c r="BK73" s="9">
         <v>94.5</v>
       </c>
       <c r="BL73" s="9">
         <v>106.1</v>
       </c>
-      <c r="BM73" s="47"/>
+      <c r="BM73" s="9">
+        <v>107.9</v>
+      </c>
     </row>
     <row r="74" spans="1:65">
       <c r="B74" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="6">
         <v>107</v>
       </c>
       <c r="D74" s="7">
         <v>103.5</v>
       </c>
       <c r="E74" s="6">
         <v>109.9</v>
       </c>
       <c r="F74" s="6">
         <v>104.2</v>
       </c>
       <c r="G74" s="6">
         <v>108.1</v>
       </c>
       <c r="H74" s="6">
         <v>106.2</v>
       </c>
       <c r="I74" s="6">
         <v>108.5</v>
@@ -11964,51 +12128,53 @@
       </c>
       <c r="BE74" s="6">
         <v>126</v>
       </c>
       <c r="BF74" s="7">
         <v>122.3</v>
       </c>
       <c r="BG74" s="7">
         <v>121.1</v>
       </c>
       <c r="BH74" s="7">
         <v>120.7</v>
       </c>
       <c r="BI74" s="7">
         <v>118.7</v>
       </c>
       <c r="BJ74" s="7">
         <v>118.4</v>
       </c>
       <c r="BK74" s="9">
         <v>103.2</v>
       </c>
       <c r="BL74" s="9">
         <v>113.1</v>
       </c>
-      <c r="BM74" s="47"/>
+      <c r="BM74" s="9">
+        <v>110.7</v>
+      </c>
     </row>
     <row r="75" spans="1:65" ht="22.5">
       <c r="B75" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="7">
         <v>99.7</v>
       </c>
       <c r="D75" s="7">
         <v>103.6</v>
       </c>
       <c r="E75" s="6">
         <v>109</v>
       </c>
       <c r="F75" s="6">
         <v>118.9</v>
       </c>
       <c r="G75" s="6">
         <v>119.4</v>
       </c>
       <c r="H75" s="6">
         <v>119.5</v>
       </c>
       <c r="I75" s="6">
         <v>119.4</v>
@@ -12156,51 +12322,53 @@
       </c>
       <c r="BE75" s="7">
         <v>119.4</v>
       </c>
       <c r="BF75" s="7">
         <v>119.1</v>
       </c>
       <c r="BG75" s="7">
         <v>118.5</v>
       </c>
       <c r="BH75" s="7">
         <v>116.5</v>
       </c>
       <c r="BI75" s="7">
         <v>114.3</v>
       </c>
       <c r="BJ75" s="7">
         <v>115.8</v>
       </c>
       <c r="BK75" s="9">
         <v>125</v>
       </c>
       <c r="BL75" s="9">
         <v>123.1</v>
       </c>
-      <c r="BM75" s="47"/>
+      <c r="BM75" s="9">
+        <v>120.6</v>
+      </c>
     </row>
     <row r="76" spans="1:65">
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="7">
         <v>82.2</v>
       </c>
       <c r="D76" s="7">
         <v>78.3</v>
       </c>
       <c r="E76" s="7">
         <v>79.8</v>
       </c>
       <c r="F76" s="7">
         <v>86.6</v>
       </c>
       <c r="G76" s="6">
         <v>90.2</v>
       </c>
       <c r="H76" s="6">
         <v>98.1</v>
       </c>
       <c r="I76" s="6">
         <v>101.3</v>
@@ -12348,51 +12516,53 @@
       </c>
       <c r="BE76" s="7">
         <v>109.4</v>
       </c>
       <c r="BF76" s="7">
         <v>108.8</v>
       </c>
       <c r="BG76" s="7">
         <v>108.8</v>
       </c>
       <c r="BH76" s="7">
         <v>109.2</v>
       </c>
       <c r="BI76" s="7">
         <v>109.4</v>
       </c>
       <c r="BJ76" s="7">
         <v>110.1</v>
       </c>
       <c r="BK76" s="9">
         <v>113.4</v>
       </c>
       <c r="BL76" s="9">
         <v>117.9</v>
       </c>
-      <c r="BM76" s="47"/>
+      <c r="BM76" s="9">
+        <v>117.6</v>
+      </c>
     </row>
     <row r="77" spans="1:65">
       <c r="B77" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="7">
         <v>121.7</v>
       </c>
       <c r="D77" s="7">
         <v>124.4</v>
       </c>
       <c r="E77" s="6">
         <v>124</v>
       </c>
       <c r="F77" s="6">
         <v>121.7</v>
       </c>
       <c r="G77" s="6">
         <v>120.5</v>
       </c>
       <c r="H77" s="6">
         <v>120.4</v>
       </c>
       <c r="I77" s="6">
         <v>120.4</v>
@@ -12540,51 +12710,53 @@
       </c>
       <c r="BE77" s="6">
         <v>112</v>
       </c>
       <c r="BF77" s="7">
         <v>111.8</v>
       </c>
       <c r="BG77" s="7">
         <v>111.4</v>
       </c>
       <c r="BH77" s="7">
         <v>111.5</v>
       </c>
       <c r="BI77" s="7">
         <v>110.4</v>
       </c>
       <c r="BJ77" s="7">
         <v>110.1</v>
       </c>
       <c r="BK77" s="9">
         <v>97.5</v>
       </c>
       <c r="BL77" s="9">
         <v>95.5</v>
       </c>
-      <c r="BM77" s="47"/>
+      <c r="BM77" s="9">
+        <v>94.8</v>
+      </c>
     </row>
     <row r="78" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A78" s="42"/>
       <c r="B78" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C78" s="18">
         <v>98.1</v>
       </c>
       <c r="D78" s="18">
         <v>102.1</v>
       </c>
       <c r="E78" s="18">
         <v>104.2</v>
       </c>
       <c r="F78" s="18">
         <v>106.5</v>
       </c>
       <c r="G78" s="18">
         <v>108</v>
       </c>
       <c r="H78" s="18">
         <v>109.4</v>
       </c>
       <c r="I78" s="18">
@@ -12733,51 +12905,53 @@
       </c>
       <c r="BE78" s="18">
         <v>109.9</v>
       </c>
       <c r="BF78" s="18">
         <v>110.1</v>
       </c>
       <c r="BG78" s="18">
         <v>110.2</v>
       </c>
       <c r="BH78" s="19">
         <v>109.7</v>
       </c>
       <c r="BI78" s="19">
         <v>109.8</v>
       </c>
       <c r="BJ78" s="19">
         <v>110.6</v>
       </c>
       <c r="BK78" s="20">
         <v>111.5</v>
       </c>
       <c r="BL78" s="20">
         <v>117</v>
       </c>
-      <c r="BM78" s="47"/>
+      <c r="BM78" s="20">
+        <v>115.6</v>
+      </c>
     </row>
     <row r="79" spans="1:65">
       <c r="R79" s="8"/>
       <c r="BM79" s="47"/>
     </row>
     <row r="80" spans="1:65">
       <c r="A80" s="42">
         <v>23</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>11</v>
       </c>
       <c r="R80" s="8"/>
       <c r="BM80" s="47"/>
     </row>
     <row r="81" spans="1:65">
       <c r="R81" s="8"/>
       <c r="BM81" s="47"/>
     </row>
     <row r="82" spans="1:65" ht="67.5">
       <c r="B82" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>23</v>
@@ -12926,68 +13100,70 @@
       <c r="AY82" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ82" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA82" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB82" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC82" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD82" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG82" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH82" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH82" s="4" t="s">
+      <c r="BI82" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI82" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ82" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK82" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK82" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL82" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM82" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM82" s="47"/>
     </row>
     <row r="83" spans="1:65">
       <c r="B83" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="7">
         <v>95.4</v>
       </c>
       <c r="D83" s="6">
         <v>95.1</v>
       </c>
       <c r="E83" s="6">
         <v>97.8</v>
       </c>
       <c r="F83" s="6">
         <v>98.8</v>
       </c>
       <c r="G83" s="6">
         <v>100</v>
       </c>
       <c r="H83" s="6">
         <v>100.9</v>
       </c>
       <c r="I83" s="6">
         <v>101.3</v>
@@ -13135,51 +13311,53 @@
       </c>
       <c r="BE83" s="7">
         <v>108.7</v>
       </c>
       <c r="BF83" s="7">
         <v>107.6</v>
       </c>
       <c r="BG83" s="7">
         <v>108.5</v>
       </c>
       <c r="BH83" s="7">
         <v>108.6</v>
       </c>
       <c r="BI83" s="7">
         <v>107.4</v>
       </c>
       <c r="BJ83" s="7">
         <v>105.6</v>
       </c>
       <c r="BK83" s="9">
         <v>100.7</v>
       </c>
       <c r="BL83" s="9">
         <v>101.2</v>
       </c>
-      <c r="BM83" s="47"/>
+      <c r="BM83" s="9">
+        <v>101.2</v>
+      </c>
     </row>
     <row r="84" spans="1:65">
       <c r="B84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C84" s="7">
         <v>82.3</v>
       </c>
       <c r="D84" s="6">
         <v>83.1</v>
       </c>
       <c r="E84" s="6">
         <v>85.3</v>
       </c>
       <c r="F84" s="6">
         <v>85.8</v>
       </c>
       <c r="G84" s="6">
         <v>86.8</v>
       </c>
       <c r="H84" s="6">
         <v>89</v>
       </c>
       <c r="I84" s="6">
         <v>93.1</v>
@@ -13327,178 +13505,180 @@
       </c>
       <c r="BE84" s="7">
         <v>115.5</v>
       </c>
       <c r="BF84" s="7">
         <v>117.4</v>
       </c>
       <c r="BG84" s="7">
         <v>117.6</v>
       </c>
       <c r="BH84" s="7">
         <v>118.6</v>
       </c>
       <c r="BI84" s="7">
         <v>119.3</v>
       </c>
       <c r="BJ84" s="6">
         <v>119</v>
       </c>
       <c r="BK84" s="9">
         <v>62.5</v>
       </c>
       <c r="BL84" s="9">
         <v>73.599999999999994</v>
       </c>
-      <c r="BM84" s="47"/>
+      <c r="BM84" s="9">
+        <v>78.400000000000006</v>
+      </c>
     </row>
     <row r="85" spans="1:65" ht="22.5">
       <c r="B85" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ85" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR85" s="6">
         <v>97.9</v>
       </c>
       <c r="AS85" s="9">
         <v>98.8</v>
       </c>
       <c r="AT85" s="6">
         <v>98.9</v>
       </c>
       <c r="AU85" s="7">
         <v>99.5</v>
       </c>
       <c r="AV85" s="7">
         <v>96.6</v>
       </c>
       <c r="AW85" s="7">
         <v>96.5</v>
       </c>
       <c r="AX85" s="7">
         <v>95.6</v>
       </c>
       <c r="AY85" s="9">
         <v>98.8</v>
       </c>
@@ -13519,178 +13699,180 @@
       </c>
       <c r="BE85" s="7">
         <v>117.1</v>
       </c>
       <c r="BF85" s="7">
         <v>119.2</v>
       </c>
       <c r="BG85" s="7">
         <v>119.2</v>
       </c>
       <c r="BH85" s="7">
         <v>120.4</v>
       </c>
       <c r="BI85" s="7">
         <v>121.1</v>
       </c>
       <c r="BJ85" s="7">
         <v>120.8</v>
       </c>
       <c r="BK85" s="9">
         <v>56.8</v>
       </c>
       <c r="BL85" s="9">
         <v>69</v>
       </c>
-      <c r="BM85" s="47"/>
+      <c r="BM85" s="9">
+        <v>74.2</v>
+      </c>
     </row>
     <row r="86" spans="1:65">
       <c r="B86" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ86" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR86" s="6">
         <v>102</v>
       </c>
       <c r="AS86" s="9">
         <v>101.9</v>
       </c>
       <c r="AT86" s="6">
         <v>101.1</v>
       </c>
       <c r="AU86" s="7">
         <v>101.8</v>
       </c>
       <c r="AV86" s="7">
         <v>101.9</v>
       </c>
       <c r="AW86" s="6">
         <v>102</v>
       </c>
       <c r="AX86" s="7">
         <v>101.3</v>
       </c>
       <c r="AY86" s="9">
         <v>112.2</v>
       </c>
@@ -13711,178 +13893,180 @@
       </c>
       <c r="BE86" s="6">
         <v>101</v>
       </c>
       <c r="BF86" s="6">
         <v>101</v>
       </c>
       <c r="BG86" s="7">
         <v>102.4</v>
       </c>
       <c r="BH86" s="7">
         <v>101.9</v>
       </c>
       <c r="BI86" s="7">
         <v>102.8</v>
       </c>
       <c r="BJ86" s="6">
         <v>103</v>
       </c>
       <c r="BK86" s="9">
         <v>102.5</v>
       </c>
       <c r="BL86" s="9">
         <v>103.4</v>
       </c>
-      <c r="BM86" s="47"/>
+      <c r="BM86" s="9">
+        <v>108.5</v>
+      </c>
     </row>
     <row r="87" spans="1:65" ht="22.5">
       <c r="B87" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ87" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR87" s="6">
         <v>118.6</v>
       </c>
       <c r="AS87" s="9">
         <v>112.5</v>
       </c>
       <c r="AT87" s="6">
         <v>112.2</v>
       </c>
       <c r="AU87" s="7">
         <v>112.4</v>
       </c>
       <c r="AV87" s="7">
         <v>113.1</v>
       </c>
       <c r="AW87" s="7">
         <v>113.5</v>
       </c>
       <c r="AX87" s="7">
         <v>113.3</v>
       </c>
       <c r="AY87" s="9">
         <v>110.2</v>
       </c>
@@ -13903,178 +14087,180 @@
       </c>
       <c r="BE87" s="6">
         <v>123</v>
       </c>
       <c r="BF87" s="7">
         <v>126.2</v>
       </c>
       <c r="BG87" s="6">
         <v>127.2</v>
       </c>
       <c r="BH87" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="BI87" s="7">
         <v>129.1</v>
       </c>
       <c r="BJ87" s="7">
         <v>123.2</v>
       </c>
       <c r="BK87" s="9">
         <v>109.6</v>
       </c>
       <c r="BL87" s="9">
         <v>106.8</v>
       </c>
-      <c r="BM87" s="47"/>
+      <c r="BM87" s="9">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="88" spans="1:65" ht="33.75">
       <c r="B88" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ88" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR88" s="6">
         <v>94.5</v>
       </c>
       <c r="AS88" s="9">
         <v>99.1</v>
       </c>
       <c r="AT88" s="6">
         <v>97.7</v>
       </c>
       <c r="AU88" s="7">
         <v>101.9</v>
       </c>
       <c r="AV88" s="7">
         <v>103.2</v>
       </c>
       <c r="AW88" s="7">
         <v>108.8</v>
       </c>
       <c r="AX88" s="7">
         <v>112.9</v>
       </c>
       <c r="AY88" s="9">
         <v>90.9</v>
       </c>
@@ -14095,51 +14281,53 @@
       </c>
       <c r="BE88" s="7">
         <v>70.3</v>
       </c>
       <c r="BF88" s="7">
         <v>70.400000000000006</v>
       </c>
       <c r="BG88" s="7">
         <v>68.099999999999994</v>
       </c>
       <c r="BH88" s="7">
         <v>68.3</v>
       </c>
       <c r="BI88" s="7">
         <v>67.5</v>
       </c>
       <c r="BJ88" s="7">
         <v>67.599999999999994</v>
       </c>
       <c r="BK88" s="9">
         <v>134.4</v>
       </c>
       <c r="BL88" s="9">
         <v>161</v>
       </c>
-      <c r="BM88" s="47"/>
+      <c r="BM88" s="9">
+        <v>137.5</v>
+      </c>
     </row>
     <row r="89" spans="1:65">
       <c r="B89" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="7">
         <v>103.2</v>
       </c>
       <c r="D89" s="7">
         <v>105.2</v>
       </c>
       <c r="E89" s="6">
         <v>106.2</v>
       </c>
       <c r="F89" s="6">
         <v>103.5</v>
       </c>
       <c r="G89" s="6">
         <v>106.9</v>
       </c>
       <c r="H89" s="6">
         <v>107.2</v>
       </c>
       <c r="I89" s="6">
         <v>110</v>
@@ -14287,51 +14475,53 @@
       </c>
       <c r="BE89" s="6">
         <v>63</v>
       </c>
       <c r="BF89" s="7">
         <v>63.8</v>
       </c>
       <c r="BG89" s="7">
         <v>71.3</v>
       </c>
       <c r="BH89" s="7">
         <v>71.8</v>
       </c>
       <c r="BI89" s="7">
         <v>73.8</v>
       </c>
       <c r="BJ89" s="7">
         <v>76.3</v>
       </c>
       <c r="BK89" s="9">
         <v>101.5</v>
       </c>
       <c r="BL89" s="9">
         <v>102.2</v>
       </c>
-      <c r="BM89" s="47"/>
+      <c r="BM89" s="9">
+        <v>107.2</v>
+      </c>
     </row>
     <row r="90" spans="1:65" ht="22.5">
       <c r="B90" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C90" s="7">
         <v>75.900000000000006</v>
       </c>
       <c r="D90" s="7">
         <v>93.5</v>
       </c>
       <c r="E90" s="7">
         <v>102.6</v>
       </c>
       <c r="F90" s="6">
         <v>119.3</v>
       </c>
       <c r="G90" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="H90" s="6">
         <v>135</v>
       </c>
       <c r="I90" s="6">
         <v>136.1</v>
@@ -14479,51 +14669,53 @@
       </c>
       <c r="BE90" s="7">
         <v>106.2</v>
       </c>
       <c r="BF90" s="7">
         <v>109.3</v>
       </c>
       <c r="BG90" s="7">
         <v>108.6</v>
       </c>
       <c r="BH90" s="7">
         <v>110.7</v>
       </c>
       <c r="BI90" s="7">
         <v>106.7</v>
       </c>
       <c r="BJ90" s="7">
         <v>100.7</v>
       </c>
       <c r="BK90" s="9">
         <v>81.8</v>
       </c>
       <c r="BL90" s="9">
         <v>83.7</v>
       </c>
-      <c r="BM90" s="47"/>
+      <c r="BM90" s="9">
+        <v>98.5</v>
+      </c>
     </row>
     <row r="91" spans="1:65">
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="7">
         <v>99.1</v>
       </c>
       <c r="D91" s="7">
         <v>108.1</v>
       </c>
       <c r="E91" s="7">
         <v>112.4</v>
       </c>
       <c r="F91" s="7">
         <v>117.8</v>
       </c>
       <c r="G91" s="6">
         <v>119.1</v>
       </c>
       <c r="H91" s="6">
         <v>119.2</v>
       </c>
       <c r="I91" s="6">
         <v>119.1</v>
@@ -14671,51 +14863,53 @@
       </c>
       <c r="BE91" s="7">
         <v>120.4</v>
       </c>
       <c r="BF91" s="7">
         <v>119.1</v>
       </c>
       <c r="BG91" s="7">
         <v>119.1</v>
       </c>
       <c r="BH91" s="6">
         <v>118</v>
       </c>
       <c r="BI91" s="7">
         <v>116.2</v>
       </c>
       <c r="BJ91" s="7">
         <v>114.3</v>
       </c>
       <c r="BK91" s="9">
         <v>83.7</v>
       </c>
       <c r="BL91" s="9">
         <v>87.4</v>
       </c>
-      <c r="BM91" s="47"/>
+      <c r="BM91" s="9">
+        <v>94.5</v>
+      </c>
     </row>
     <row r="92" spans="1:65">
       <c r="B92" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="7">
         <v>100.8</v>
       </c>
       <c r="D92" s="7">
         <v>100.3</v>
       </c>
       <c r="E92" s="7">
         <v>99.7</v>
       </c>
       <c r="F92" s="6">
         <v>99.4</v>
       </c>
       <c r="G92" s="6">
         <v>99.4</v>
       </c>
       <c r="H92" s="6">
         <v>99.9</v>
       </c>
       <c r="I92" s="6">
         <v>100.1</v>
@@ -14863,51 +15057,53 @@
       </c>
       <c r="BE92" s="7">
         <v>99.8</v>
       </c>
       <c r="BF92" s="7">
         <v>99.4</v>
       </c>
       <c r="BG92" s="7">
         <v>99.4</v>
       </c>
       <c r="BH92" s="7">
         <v>99.6</v>
       </c>
       <c r="BI92" s="7">
         <v>99.8</v>
       </c>
       <c r="BJ92" s="7">
         <v>99.6</v>
       </c>
       <c r="BK92" s="9">
         <v>95.7</v>
       </c>
       <c r="BL92" s="9">
         <v>96.1</v>
       </c>
-      <c r="BM92" s="47"/>
+      <c r="BM92" s="9">
+        <v>97.9</v>
+      </c>
     </row>
     <row r="93" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A93" s="42"/>
       <c r="B93" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C93" s="18">
         <v>83.4</v>
       </c>
       <c r="D93" s="18">
         <v>87</v>
       </c>
       <c r="E93" s="18">
         <v>90.3</v>
       </c>
       <c r="F93" s="18">
         <v>92.9</v>
       </c>
       <c r="G93" s="18">
         <v>95.2</v>
       </c>
       <c r="H93" s="18">
         <v>97.7</v>
       </c>
       <c r="I93" s="18">
@@ -15056,51 +15252,53 @@
       </c>
       <c r="BE93" s="18">
         <v>111.3</v>
       </c>
       <c r="BF93" s="18">
         <v>113.2</v>
       </c>
       <c r="BG93" s="18">
         <v>113.6</v>
       </c>
       <c r="BH93" s="19">
         <v>114.7</v>
       </c>
       <c r="BI93" s="19">
         <v>114.7</v>
       </c>
       <c r="BJ93" s="19">
         <v>113.3</v>
       </c>
       <c r="BK93" s="20">
         <v>66.8</v>
       </c>
       <c r="BL93" s="20">
         <v>76.099999999999994</v>
       </c>
-      <c r="BM93" s="47"/>
+      <c r="BM93" s="20">
+        <v>82.2</v>
+      </c>
     </row>
     <row r="94" spans="1:65">
       <c r="R94" s="8"/>
       <c r="BM94" s="47"/>
     </row>
     <row r="95" spans="1:65">
       <c r="A95" s="42">
         <v>27</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>12</v>
       </c>
       <c r="R95" s="8"/>
       <c r="BM95" s="47"/>
     </row>
     <row r="96" spans="1:65">
       <c r="R96" s="8"/>
       <c r="BM96" s="47"/>
     </row>
     <row r="97" spans="1:65" ht="67.5">
       <c r="B97" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>23</v>
@@ -15249,68 +15447,70 @@
       <c r="AY97" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA97" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB97" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC97" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD97" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE97" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF97" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG97" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH97" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH97" s="4" t="s">
+      <c r="BI97" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI97" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ97" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK97" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK97" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL97" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM97" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM97" s="47"/>
     </row>
     <row r="98" spans="1:65">
       <c r="B98" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="7">
         <v>98.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.1</v>
       </c>
       <c r="E98" s="6">
         <v>101.6</v>
       </c>
       <c r="F98" s="6">
         <v>102.7</v>
       </c>
       <c r="G98" s="6">
         <v>103.3</v>
       </c>
       <c r="H98" s="6">
         <v>102.4</v>
       </c>
       <c r="I98" s="6">
         <v>99.2</v>
@@ -15458,51 +15658,53 @@
       </c>
       <c r="BE98" s="6">
         <v>106</v>
       </c>
       <c r="BF98" s="7">
         <v>105.5</v>
       </c>
       <c r="BG98" s="7">
         <v>105.8</v>
       </c>
       <c r="BH98" s="7">
         <v>106.4</v>
       </c>
       <c r="BI98" s="6">
         <v>104</v>
       </c>
       <c r="BJ98" s="7">
         <v>102.8</v>
       </c>
       <c r="BK98" s="9">
         <v>115.9</v>
       </c>
       <c r="BL98" s="9">
         <v>112.4</v>
       </c>
-      <c r="BM98" s="47"/>
+      <c r="BM98" s="9">
+        <v>104.6</v>
+      </c>
     </row>
     <row r="99" spans="1:65">
       <c r="B99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C99" s="7">
         <v>95.6</v>
       </c>
       <c r="D99" s="6">
         <v>94.7</v>
       </c>
       <c r="E99" s="6">
         <v>95.3</v>
       </c>
       <c r="F99" s="6">
         <v>93.1</v>
       </c>
       <c r="G99" s="6">
         <v>94.1</v>
       </c>
       <c r="H99" s="6">
         <v>93.6</v>
       </c>
       <c r="I99" s="6">
         <v>93.7</v>
@@ -15650,178 +15852,180 @@
       </c>
       <c r="BE99" s="6">
         <v>106</v>
       </c>
       <c r="BF99" s="7">
         <v>106.5</v>
       </c>
       <c r="BG99" s="7">
         <v>104.7</v>
       </c>
       <c r="BH99" s="7">
         <v>103.6</v>
       </c>
       <c r="BI99" s="7">
         <v>102.9</v>
       </c>
       <c r="BJ99" s="7">
         <v>100.8</v>
       </c>
       <c r="BK99" s="9">
         <v>76</v>
       </c>
       <c r="BL99" s="9">
         <v>83.4</v>
       </c>
-      <c r="BM99" s="47"/>
+      <c r="BM99" s="9">
+        <v>84.7</v>
+      </c>
     </row>
     <row r="100" spans="1:65" ht="22.5">
       <c r="B100" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ100" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR100" s="6">
         <v>100.8</v>
       </c>
       <c r="AS100" s="9">
         <v>100.5</v>
       </c>
       <c r="AT100" s="6">
         <v>99.9</v>
       </c>
       <c r="AU100" s="7">
         <v>100.3</v>
       </c>
       <c r="AV100" s="7">
         <v>101.7</v>
       </c>
       <c r="AW100" s="7">
         <v>102.3</v>
       </c>
       <c r="AX100" s="7">
         <v>102.7</v>
       </c>
       <c r="AY100" s="9">
         <v>101.9</v>
       </c>
@@ -15842,178 +16046,180 @@
       </c>
       <c r="BE100" s="7">
         <v>105.1</v>
       </c>
       <c r="BF100" s="7">
         <v>105.5</v>
       </c>
       <c r="BG100" s="7">
         <v>103.7</v>
       </c>
       <c r="BH100" s="7">
         <v>102.8</v>
       </c>
       <c r="BI100" s="7">
         <v>102.2</v>
       </c>
       <c r="BJ100" s="7">
         <v>100.2</v>
       </c>
       <c r="BK100" s="9">
         <v>73.400000000000006</v>
       </c>
       <c r="BL100" s="9">
         <v>82.2</v>
       </c>
-      <c r="BM100" s="47"/>
+      <c r="BM100" s="9">
+        <v>82.8</v>
+      </c>
     </row>
     <row r="101" spans="1:65">
       <c r="B101" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ101" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR101" s="6">
         <v>99.4</v>
       </c>
       <c r="AS101" s="9">
         <v>98.9</v>
       </c>
       <c r="AT101" s="6">
         <v>98.3</v>
       </c>
       <c r="AU101" s="7">
         <v>94.8</v>
       </c>
       <c r="AV101" s="7">
         <v>95.3</v>
       </c>
       <c r="AW101" s="7">
         <v>95.4</v>
       </c>
       <c r="AX101" s="7">
         <v>96.8</v>
       </c>
       <c r="AY101" s="9">
         <v>102.5</v>
       </c>
@@ -16034,178 +16240,180 @@
       </c>
       <c r="BE101" s="7">
         <v>121.2</v>
       </c>
       <c r="BF101" s="7">
         <v>122.8</v>
       </c>
       <c r="BG101" s="7">
         <v>120.8</v>
       </c>
       <c r="BH101" s="7">
         <v>116.9</v>
       </c>
       <c r="BI101" s="7">
         <v>115.2</v>
       </c>
       <c r="BJ101" s="7">
         <v>112.2</v>
       </c>
       <c r="BK101" s="9">
         <v>95.5</v>
       </c>
       <c r="BL101" s="9">
         <v>91</v>
       </c>
-      <c r="BM101" s="47"/>
+      <c r="BM101" s="9">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="102" spans="1:65" ht="22.5">
       <c r="B102" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ102" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR102" s="6">
         <v>113.1</v>
       </c>
       <c r="AS102" s="9">
         <v>105.3</v>
       </c>
       <c r="AT102" s="6">
         <v>99.8</v>
       </c>
       <c r="AU102" s="7">
         <v>97.6</v>
       </c>
       <c r="AV102" s="7">
         <v>97.1</v>
       </c>
       <c r="AW102" s="7">
         <v>98.2</v>
       </c>
       <c r="AX102" s="7">
         <v>98.9</v>
       </c>
       <c r="AY102" s="9">
         <v>64.7</v>
       </c>
@@ -16226,178 +16434,180 @@
       </c>
       <c r="BE102" s="7">
         <v>84.3</v>
       </c>
       <c r="BF102" s="7">
         <v>85.6</v>
       </c>
       <c r="BG102" s="6">
         <v>86.6</v>
       </c>
       <c r="BH102" s="7">
         <v>85.3</v>
       </c>
       <c r="BI102" s="7">
         <v>85.9</v>
       </c>
       <c r="BJ102" s="7">
         <v>84.8</v>
       </c>
       <c r="BK102" s="9">
         <v>92.3</v>
       </c>
       <c r="BL102" s="9">
         <v>93</v>
       </c>
-      <c r="BM102" s="47"/>
+      <c r="BM102" s="9">
+        <v>91.7</v>
+      </c>
     </row>
     <row r="103" spans="1:65" ht="33.75">
       <c r="B103" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ103" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR103" s="6">
         <v>131.1</v>
       </c>
       <c r="AS103" s="9">
         <v>128.4</v>
       </c>
       <c r="AT103" s="6">
         <v>128.69999999999999</v>
       </c>
       <c r="AU103" s="7">
         <v>127.7</v>
       </c>
       <c r="AV103" s="7">
         <v>123.2</v>
       </c>
       <c r="AW103" s="7">
         <v>123.4</v>
       </c>
       <c r="AX103" s="7">
         <v>122.4</v>
       </c>
       <c r="AY103" s="9">
         <v>101.8</v>
       </c>
@@ -16418,51 +16628,53 @@
       </c>
       <c r="BE103" s="7">
         <v>94.4</v>
       </c>
       <c r="BF103" s="7">
         <v>91.4</v>
       </c>
       <c r="BG103" s="7">
         <v>90.5</v>
       </c>
       <c r="BH103" s="7">
         <v>89.8</v>
       </c>
       <c r="BI103" s="7">
         <v>89.7</v>
       </c>
       <c r="BJ103" s="7">
         <v>94.2</v>
       </c>
       <c r="BK103" s="9">
         <v>67.8</v>
       </c>
       <c r="BL103" s="9">
         <v>90.5</v>
       </c>
-      <c r="BM103" s="47"/>
+      <c r="BM103" s="9">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="104" spans="1:65">
       <c r="B104" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="7">
         <v>107.2</v>
       </c>
       <c r="D104" s="7">
         <v>82.5</v>
       </c>
       <c r="E104" s="6">
         <v>101.7</v>
       </c>
       <c r="F104" s="6">
         <v>88.1</v>
       </c>
       <c r="G104" s="6">
         <v>87.6</v>
       </c>
       <c r="H104" s="6">
         <v>108.1</v>
       </c>
       <c r="I104" s="6">
         <v>104.1</v>
@@ -16610,51 +16822,53 @@
       </c>
       <c r="BE104" s="7">
         <v>133.4</v>
       </c>
       <c r="BF104" s="7">
         <v>137.5</v>
       </c>
       <c r="BG104" s="6">
         <v>106</v>
       </c>
       <c r="BH104" s="6">
         <v>109</v>
       </c>
       <c r="BI104" s="7">
         <v>108.3</v>
       </c>
       <c r="BJ104" s="7">
         <v>111.2</v>
       </c>
       <c r="BK104" s="9">
         <v>119.1</v>
       </c>
       <c r="BL104" s="9">
         <v>105.1</v>
       </c>
-      <c r="BM104" s="47"/>
+      <c r="BM104" s="9">
+        <v>117.4</v>
+      </c>
     </row>
     <row r="105" spans="1:65" ht="22.5">
       <c r="B105" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C105" s="7">
         <v>95.3</v>
       </c>
       <c r="D105" s="7">
         <v>93.6</v>
       </c>
       <c r="E105" s="7">
         <v>93.6</v>
       </c>
       <c r="F105" s="6">
         <v>98.5</v>
       </c>
       <c r="G105" s="6">
         <v>97.8</v>
       </c>
       <c r="H105" s="6">
         <v>101.1</v>
       </c>
       <c r="I105" s="6">
         <v>100.7</v>
@@ -16802,51 +17016,53 @@
       </c>
       <c r="BE105" s="7">
         <v>101.7</v>
       </c>
       <c r="BF105" s="7">
         <v>100.9</v>
       </c>
       <c r="BG105" s="7">
         <v>101.3</v>
       </c>
       <c r="BH105" s="7">
         <v>100.7</v>
       </c>
       <c r="BI105" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ105" s="7">
         <v>100.3</v>
       </c>
       <c r="BK105" s="9">
         <v>100.5</v>
       </c>
       <c r="BL105" s="9">
         <v>100.7</v>
       </c>
-      <c r="BM105" s="47"/>
+      <c r="BM105" s="9">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="106" spans="1:65">
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="7">
         <v>75.599999999999994</v>
       </c>
       <c r="D106" s="7">
         <v>73.3</v>
       </c>
       <c r="E106" s="7">
         <v>73.099999999999994</v>
       </c>
       <c r="F106" s="7">
         <v>86.1</v>
       </c>
       <c r="G106" s="6">
         <v>89.5</v>
       </c>
       <c r="H106" s="6">
         <v>91.5</v>
       </c>
       <c r="I106" s="6">
         <v>94.3</v>
@@ -16994,51 +17210,53 @@
       </c>
       <c r="BE106" s="7">
         <v>103.2</v>
       </c>
       <c r="BF106" s="7">
         <v>101.7</v>
       </c>
       <c r="BG106" s="7">
         <v>101.2</v>
       </c>
       <c r="BH106" s="7">
         <v>101.2</v>
       </c>
       <c r="BI106" s="7">
         <v>101.4</v>
       </c>
       <c r="BJ106" s="7">
         <v>101.9</v>
       </c>
       <c r="BK106" s="9">
         <v>111.3</v>
       </c>
       <c r="BL106" s="9">
         <v>105.9</v>
       </c>
-      <c r="BM106" s="47"/>
+      <c r="BM106" s="9">
+        <v>104.6</v>
+      </c>
     </row>
     <row r="107" spans="1:65">
       <c r="B107" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="7">
         <v>114.2</v>
       </c>
       <c r="D107" s="7">
         <v>112.2</v>
       </c>
       <c r="E107" s="7">
         <v>112.1</v>
       </c>
       <c r="F107" s="6">
         <v>113.2</v>
       </c>
       <c r="G107" s="6">
         <v>113</v>
       </c>
       <c r="H107" s="6">
         <v>112.2</v>
       </c>
       <c r="I107" s="6">
         <v>110.8</v>
@@ -17186,51 +17404,53 @@
       </c>
       <c r="BE107" s="7">
         <v>103.9</v>
       </c>
       <c r="BF107" s="6">
         <v>105</v>
       </c>
       <c r="BG107" s="7">
         <v>105.5</v>
       </c>
       <c r="BH107" s="7">
         <v>106.2</v>
       </c>
       <c r="BI107" s="7">
         <v>106.9</v>
       </c>
       <c r="BJ107" s="7">
         <v>107.2</v>
       </c>
       <c r="BK107" s="9">
         <v>98.3</v>
       </c>
       <c r="BL107" s="9">
         <v>101</v>
       </c>
-      <c r="BM107" s="47"/>
+      <c r="BM107" s="9">
+        <v>100.9</v>
+      </c>
     </row>
     <row r="108" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A108" s="42"/>
       <c r="B108" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C108" s="18">
         <v>94.4</v>
       </c>
       <c r="D108" s="18">
         <v>92.6</v>
       </c>
       <c r="E108" s="18">
         <v>93.7</v>
       </c>
       <c r="F108" s="18">
         <v>92.9</v>
       </c>
       <c r="G108" s="18">
         <v>94</v>
       </c>
       <c r="H108" s="18">
         <v>95.3</v>
       </c>
       <c r="I108" s="18">
@@ -17379,51 +17599,53 @@
       </c>
       <c r="BE108" s="18">
         <v>107</v>
       </c>
       <c r="BF108" s="18">
         <v>107.4</v>
       </c>
       <c r="BG108" s="18">
         <v>104.5</v>
       </c>
       <c r="BH108" s="19">
         <v>103.8</v>
       </c>
       <c r="BI108" s="19">
         <v>103.1</v>
       </c>
       <c r="BJ108" s="19">
         <v>101.7</v>
       </c>
       <c r="BK108" s="20">
         <v>79.900000000000006</v>
       </c>
       <c r="BL108" s="20">
         <v>86.6</v>
       </c>
-      <c r="BM108" s="47"/>
+      <c r="BM108" s="20">
+        <v>88.5</v>
+      </c>
     </row>
     <row r="109" spans="1:65">
       <c r="P109" s="10"/>
       <c r="R109" s="8"/>
       <c r="BM109" s="47"/>
     </row>
     <row r="110" spans="1:65">
       <c r="A110" s="42">
         <v>31</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R110" s="8"/>
       <c r="BM110" s="47"/>
     </row>
     <row r="111" spans="1:65">
       <c r="R111" s="8"/>
       <c r="BM111" s="47"/>
     </row>
     <row r="112" spans="1:65" ht="67.5">
       <c r="B112" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C112" s="4" t="s">
@@ -17573,68 +17795,70 @@
       <c r="AY112" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ112" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA112" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB112" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC112" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD112" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE112" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF112" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG112" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH112" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH112" s="4" t="s">
+      <c r="BI112" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI112" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ112" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK112" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK112" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL112" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM112" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM112" s="47"/>
     </row>
     <row r="113" spans="1:65">
       <c r="B113" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C113" s="7">
         <v>101.8</v>
       </c>
       <c r="D113" s="6">
         <v>102.4</v>
       </c>
       <c r="E113" s="6">
         <v>103.8</v>
       </c>
       <c r="F113" s="6">
         <v>103.1</v>
       </c>
       <c r="G113" s="6">
         <v>102.9</v>
       </c>
       <c r="H113" s="6">
         <v>104.3</v>
       </c>
       <c r="I113" s="6">
         <v>104.2</v>
@@ -17782,51 +18006,53 @@
       </c>
       <c r="BE113" s="7">
         <v>102.1</v>
       </c>
       <c r="BF113" s="7">
         <v>100.1</v>
       </c>
       <c r="BG113" s="7">
         <v>103.1</v>
       </c>
       <c r="BH113" s="7">
         <v>103.1</v>
       </c>
       <c r="BI113" s="7">
         <v>101.4</v>
       </c>
       <c r="BJ113" s="7">
         <v>102.1</v>
       </c>
       <c r="BK113" s="9">
         <v>102.7</v>
       </c>
       <c r="BL113" s="9">
         <v>103.1</v>
       </c>
-      <c r="BM113" s="47"/>
+      <c r="BM113" s="9">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="114" spans="1:65">
       <c r="B114" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C114" s="7">
         <v>105.4</v>
       </c>
       <c r="D114" s="6">
         <v>105.6</v>
       </c>
       <c r="E114" s="6">
         <v>107.3</v>
       </c>
       <c r="F114" s="6">
         <v>107.1</v>
       </c>
       <c r="G114" s="6">
         <v>106.7</v>
       </c>
       <c r="H114" s="6">
         <v>107.3</v>
       </c>
       <c r="I114" s="6">
         <v>107.7</v>
@@ -17974,178 +18200,180 @@
       </c>
       <c r="BE114" s="7">
         <v>118.2</v>
       </c>
       <c r="BF114" s="7">
         <v>118.9</v>
       </c>
       <c r="BG114" s="7">
         <v>118.3</v>
       </c>
       <c r="BH114" s="6">
         <v>117</v>
       </c>
       <c r="BI114" s="6">
         <v>116</v>
       </c>
       <c r="BJ114" s="7">
         <v>115.6</v>
       </c>
       <c r="BK114" s="9">
         <v>113.6</v>
       </c>
       <c r="BL114" s="9">
         <v>117.4</v>
       </c>
-      <c r="BM114" s="47"/>
+      <c r="BM114" s="9">
+        <v>117.6</v>
+      </c>
     </row>
     <row r="115" spans="1:65" ht="22.5">
       <c r="B115" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ115" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR115" s="6">
         <v>102.8</v>
       </c>
       <c r="AS115" s="9">
         <v>103.2</v>
       </c>
       <c r="AT115" s="6">
         <v>102.9</v>
       </c>
       <c r="AU115" s="6">
         <v>102.6</v>
       </c>
       <c r="AV115" s="6">
         <v>101.9</v>
       </c>
       <c r="AW115" s="7">
         <v>101.3</v>
       </c>
       <c r="AX115" s="7">
         <v>101.3</v>
       </c>
       <c r="AY115" s="9">
         <v>139.4</v>
       </c>
@@ -18166,178 +18394,180 @@
       </c>
       <c r="BE115" s="7">
         <v>139.5</v>
       </c>
       <c r="BF115" s="6">
         <v>143</v>
       </c>
       <c r="BG115" s="7">
         <v>141.69999999999999</v>
       </c>
       <c r="BH115" s="7">
         <v>140.30000000000001</v>
       </c>
       <c r="BI115" s="7">
         <v>139.80000000000001</v>
       </c>
       <c r="BJ115" s="7">
         <v>132.4</v>
       </c>
       <c r="BK115" s="9">
         <v>104.5</v>
       </c>
       <c r="BL115" s="9">
         <v>112.8</v>
       </c>
-      <c r="BM115" s="47"/>
+      <c r="BM115" s="9">
+        <v>113.3</v>
+      </c>
     </row>
     <row r="116" spans="1:65">
       <c r="B116" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ116" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR116" s="6">
         <v>86.5</v>
       </c>
       <c r="AS116" s="9">
         <v>92</v>
       </c>
       <c r="AT116" s="6">
         <v>92.3</v>
       </c>
       <c r="AU116" s="6">
         <v>93.9</v>
       </c>
       <c r="AV116" s="6">
         <v>96.7</v>
       </c>
       <c r="AW116" s="7">
         <v>97.6</v>
       </c>
       <c r="AX116" s="7">
         <v>98.4</v>
       </c>
       <c r="AY116" s="9">
         <v>120.1</v>
       </c>
@@ -18358,178 +18588,180 @@
       </c>
       <c r="BE116" s="7">
         <v>113.5</v>
       </c>
       <c r="BF116" s="7">
         <v>113.9</v>
       </c>
       <c r="BG116" s="7">
         <v>113.3</v>
       </c>
       <c r="BH116" s="6">
         <v>112</v>
       </c>
       <c r="BI116" s="7">
         <v>110.9</v>
       </c>
       <c r="BJ116" s="7">
         <v>112.8</v>
       </c>
       <c r="BK116" s="9">
         <v>114.4</v>
       </c>
       <c r="BL116" s="9">
         <v>120</v>
       </c>
-      <c r="BM116" s="47"/>
+      <c r="BM116" s="9">
+        <v>121.5</v>
+      </c>
     </row>
     <row r="117" spans="1:65" ht="22.5">
       <c r="B117" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ117" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR117" s="6">
         <v>104.8</v>
       </c>
       <c r="AS117" s="9">
         <v>108.1</v>
       </c>
       <c r="AT117" s="6">
         <v>112.7</v>
       </c>
       <c r="AU117" s="6">
         <v>114.7</v>
       </c>
       <c r="AV117" s="6">
         <v>116.5</v>
       </c>
       <c r="AW117" s="7">
         <v>116.9</v>
       </c>
       <c r="AX117" s="7">
         <v>117.5</v>
       </c>
       <c r="AY117" s="9">
         <v>108.7</v>
       </c>
@@ -18550,178 +18782,180 @@
       </c>
       <c r="BE117" s="7">
         <v>111.5</v>
       </c>
       <c r="BF117" s="7">
         <v>110.1</v>
       </c>
       <c r="BG117" s="6">
         <v>110.1</v>
       </c>
       <c r="BH117" s="7">
         <v>109.4</v>
       </c>
       <c r="BI117" s="7">
         <v>108.1</v>
       </c>
       <c r="BJ117" s="7">
         <v>106.9</v>
       </c>
       <c r="BK117" s="9">
         <v>120.9</v>
       </c>
       <c r="BL117" s="9">
         <v>114.7</v>
       </c>
-      <c r="BM117" s="47"/>
+      <c r="BM117" s="9">
+        <v>111.1</v>
+      </c>
     </row>
     <row r="118" spans="1:65" ht="33.75">
       <c r="B118" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ118" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR118" s="6">
         <v>104.9</v>
       </c>
       <c r="AS118" s="9">
         <v>105.6</v>
       </c>
       <c r="AT118" s="6">
         <v>106.7</v>
       </c>
       <c r="AU118" s="6">
         <v>107.8</v>
       </c>
       <c r="AV118" s="6">
         <v>109</v>
       </c>
       <c r="AW118" s="7">
         <v>109.5</v>
       </c>
       <c r="AX118" s="7">
         <v>108.5</v>
       </c>
       <c r="AY118" s="9">
         <v>101.2</v>
       </c>
@@ -18742,51 +18976,53 @@
       </c>
       <c r="BE118" s="7">
         <v>104.7</v>
       </c>
       <c r="BF118" s="6">
         <v>105</v>
       </c>
       <c r="BG118" s="7">
         <v>105.4</v>
       </c>
       <c r="BH118" s="6">
         <v>104</v>
       </c>
       <c r="BI118" s="6">
         <v>103</v>
       </c>
       <c r="BJ118" s="7">
         <v>102.5</v>
       </c>
       <c r="BK118" s="9">
         <v>111.8</v>
       </c>
       <c r="BL118" s="9">
         <v>116.1</v>
       </c>
-      <c r="BM118" s="47"/>
+      <c r="BM118" s="9">
+        <v>116.6</v>
+      </c>
     </row>
     <row r="119" spans="1:65">
       <c r="B119" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="7">
         <v>105.5</v>
       </c>
       <c r="D119" s="7">
         <v>86.1</v>
       </c>
       <c r="E119" s="6">
         <v>106.9</v>
       </c>
       <c r="F119" s="6">
         <v>110.3</v>
       </c>
       <c r="G119" s="6">
         <v>106.5</v>
       </c>
       <c r="H119" s="6">
         <v>114.2</v>
       </c>
       <c r="I119" s="6">
         <v>116.5</v>
@@ -18934,51 +19170,53 @@
       </c>
       <c r="BE119" s="7">
         <v>112.7</v>
       </c>
       <c r="BF119" s="7">
         <v>119.6</v>
       </c>
       <c r="BG119" s="7">
         <v>116.5</v>
       </c>
       <c r="BH119" s="7">
         <v>118.8</v>
       </c>
       <c r="BI119" s="7">
         <v>120.4</v>
       </c>
       <c r="BJ119" s="7">
         <v>114.4</v>
       </c>
       <c r="BK119" s="9">
         <v>104.2</v>
       </c>
       <c r="BL119" s="9">
         <v>102</v>
       </c>
-      <c r="BM119" s="47"/>
+      <c r="BM119" s="9">
+        <v>152.69999999999999</v>
+      </c>
     </row>
     <row r="120" spans="1:65" ht="22.5">
       <c r="B120" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="7">
         <v>94.6</v>
       </c>
       <c r="D120" s="7">
         <v>95.2</v>
       </c>
       <c r="E120" s="7">
         <v>99.7</v>
       </c>
       <c r="F120" s="6">
         <v>107</v>
       </c>
       <c r="G120" s="6">
         <v>105.9</v>
       </c>
       <c r="H120" s="6">
         <v>105.1</v>
       </c>
       <c r="I120" s="6">
         <v>104.6</v>
@@ -19126,51 +19364,53 @@
       </c>
       <c r="BE120" s="7">
         <v>102.3</v>
       </c>
       <c r="BF120" s="7">
         <v>102.4</v>
       </c>
       <c r="BG120" s="7">
         <v>101.4</v>
       </c>
       <c r="BH120" s="7">
         <v>100.5</v>
       </c>
       <c r="BI120" s="7">
         <v>100.2</v>
       </c>
       <c r="BJ120" s="7">
         <v>100.5</v>
       </c>
       <c r="BK120" s="9">
         <v>103.9</v>
       </c>
       <c r="BL120" s="9">
         <v>104.1</v>
       </c>
-      <c r="BM120" s="47"/>
+      <c r="BM120" s="9">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="121" spans="1:65">
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="7">
         <v>85.3</v>
       </c>
       <c r="D121" s="6">
         <v>79</v>
       </c>
       <c r="E121" s="6">
         <v>80</v>
       </c>
       <c r="F121" s="7">
         <v>85.3</v>
       </c>
       <c r="G121" s="6">
         <v>89.4</v>
       </c>
       <c r="H121" s="6">
         <v>100.1</v>
       </c>
       <c r="I121" s="6">
         <v>102.6</v>
@@ -19318,51 +19558,53 @@
       </c>
       <c r="BE121" s="7">
         <v>108.3</v>
       </c>
       <c r="BF121" s="7">
         <v>104.9</v>
       </c>
       <c r="BG121" s="7">
         <v>102.7</v>
       </c>
       <c r="BH121" s="7">
         <v>102.9</v>
       </c>
       <c r="BI121" s="7">
         <v>102.9</v>
       </c>
       <c r="BJ121" s="7">
         <v>103.1</v>
       </c>
       <c r="BK121" s="9">
         <v>104.6</v>
       </c>
       <c r="BL121" s="9">
         <v>114</v>
       </c>
-      <c r="BM121" s="47"/>
+      <c r="BM121" s="9">
+        <v>118.3</v>
+      </c>
     </row>
     <row r="122" spans="1:65">
       <c r="B122" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="7">
         <v>115.4</v>
       </c>
       <c r="D122" s="7">
         <v>114.3</v>
       </c>
       <c r="E122" s="7">
         <v>114.4</v>
       </c>
       <c r="F122" s="6">
         <v>115</v>
       </c>
       <c r="G122" s="6">
         <v>115.2</v>
       </c>
       <c r="H122" s="6">
         <v>115.6</v>
       </c>
       <c r="I122" s="6">
         <v>115.7</v>
@@ -19510,51 +19752,53 @@
       </c>
       <c r="BE122" s="7">
         <v>109.7</v>
       </c>
       <c r="BF122" s="7">
         <v>109.3</v>
       </c>
       <c r="BG122" s="7">
         <v>109.1</v>
       </c>
       <c r="BH122" s="7">
         <v>109.4</v>
       </c>
       <c r="BI122" s="7">
         <v>109.5</v>
       </c>
       <c r="BJ122" s="7">
         <v>110.1</v>
       </c>
       <c r="BK122" s="9">
         <v>105.1</v>
       </c>
       <c r="BL122" s="9">
         <v>104.2</v>
       </c>
-      <c r="BM122" s="47"/>
+      <c r="BM122" s="9">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="123" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A123" s="42"/>
       <c r="B123" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C123" s="18">
         <v>96.6</v>
       </c>
       <c r="D123" s="18">
         <v>93.7</v>
       </c>
       <c r="E123" s="18">
         <v>96.9</v>
       </c>
       <c r="F123" s="18">
         <v>99.6</v>
       </c>
       <c r="G123" s="18">
         <v>100.6</v>
       </c>
       <c r="H123" s="18">
         <v>105.4</v>
       </c>
       <c r="I123" s="18">
@@ -19703,51 +19947,53 @@
       </c>
       <c r="BE123" s="18">
         <v>111.6</v>
       </c>
       <c r="BF123" s="18">
         <v>111.4</v>
       </c>
       <c r="BG123" s="18">
         <v>110.2</v>
       </c>
       <c r="BH123" s="19">
         <v>109.8</v>
       </c>
       <c r="BI123" s="19">
         <v>109.4</v>
       </c>
       <c r="BJ123" s="19">
         <v>108.9</v>
       </c>
       <c r="BK123" s="20">
         <v>110.3</v>
       </c>
       <c r="BL123" s="20">
         <v>113.5</v>
       </c>
-      <c r="BM123" s="47"/>
+      <c r="BM123" s="20">
+        <v>118.4</v>
+      </c>
     </row>
     <row r="124" spans="1:65">
       <c r="R124" s="8"/>
       <c r="BM124" s="47"/>
     </row>
     <row r="125" spans="1:65">
       <c r="A125" s="42">
         <v>33</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>44</v>
       </c>
       <c r="R125" s="8"/>
       <c r="BM125" s="47"/>
     </row>
     <row r="126" spans="1:65">
       <c r="R126" s="8"/>
       <c r="BM126" s="47"/>
     </row>
     <row r="127" spans="1:65" ht="67.5">
       <c r="B127" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
@@ -19862,68 +20108,70 @@
       <c r="AY127" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ127" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA127" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB127" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC127" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD127" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE127" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF127" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG127" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH127" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH127" s="4" t="s">
+      <c r="BI127" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI127" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ127" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK127" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK127" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL127" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM127" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM127" s="47"/>
     </row>
     <row r="128" spans="1:65">
       <c r="B128" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C128" s="7"/>
       <c r="D128" s="7"/>
       <c r="E128" s="7"/>
       <c r="F128" s="7"/>
       <c r="G128" s="7"/>
       <c r="H128" s="7"/>
       <c r="I128" s="7"/>
       <c r="J128" s="7"/>
       <c r="K128" s="7"/>
       <c r="L128" s="7"/>
       <c r="M128" s="7"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="6"/>
       <c r="S128" s="7"/>
       <c r="T128" s="6">
         <v>101.8</v>
       </c>
@@ -20037,51 +20285,53 @@
       </c>
       <c r="BE128" s="7">
         <v>103.7</v>
       </c>
       <c r="BF128" s="7">
         <v>102.1</v>
       </c>
       <c r="BG128" s="7">
         <v>100.2</v>
       </c>
       <c r="BH128" s="6">
         <v>100</v>
       </c>
       <c r="BI128" s="7">
         <v>101.1</v>
       </c>
       <c r="BJ128" s="7">
         <v>102.2</v>
       </c>
       <c r="BK128" s="9">
         <v>100.1</v>
       </c>
       <c r="BL128" s="9">
         <v>101.4</v>
       </c>
-      <c r="BM128" s="47"/>
+      <c r="BM128" s="9">
+        <v>101.8</v>
+      </c>
     </row>
     <row r="129" spans="1:65">
       <c r="B129" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="7"/>
       <c r="F129" s="7"/>
       <c r="G129" s="7"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="7"/>
       <c r="L129" s="7"/>
       <c r="M129" s="7"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="6"/>
       <c r="S129" s="7"/>
       <c r="T129" s="6">
         <v>94</v>
       </c>
@@ -20195,51 +20445,53 @@
       </c>
       <c r="BE129" s="7">
         <v>104.6</v>
       </c>
       <c r="BF129" s="7">
         <v>105.5</v>
       </c>
       <c r="BG129" s="7">
         <v>103.2</v>
       </c>
       <c r="BH129" s="6">
         <v>104</v>
       </c>
       <c r="BI129" s="7">
         <v>103.9</v>
       </c>
       <c r="BJ129" s="7">
         <v>103.3</v>
       </c>
       <c r="BK129" s="9">
         <v>114.4</v>
       </c>
       <c r="BL129" s="9">
         <v>123.1</v>
       </c>
-      <c r="BM129" s="47"/>
+      <c r="BM129" s="9">
+        <v>130.1</v>
+      </c>
     </row>
     <row r="130" spans="1:65" ht="22.5">
       <c r="B130" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
       <c r="F130" s="7"/>
       <c r="G130" s="7"/>
       <c r="H130" s="7"/>
       <c r="I130" s="7"/>
       <c r="J130" s="7"/>
       <c r="K130" s="7"/>
       <c r="L130" s="7"/>
       <c r="M130" s="7"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
       <c r="R130" s="6"/>
       <c r="S130" s="7"/>
       <c r="T130" s="6"/>
       <c r="U130" s="7"/>
       <c r="V130" s="6"/>
@@ -20305,51 +20557,53 @@
       </c>
       <c r="BE130" s="7">
         <v>89.8</v>
       </c>
       <c r="BF130" s="7">
         <v>85.5</v>
       </c>
       <c r="BG130" s="7">
         <v>82.4</v>
       </c>
       <c r="BH130" s="7">
         <v>82.9</v>
       </c>
       <c r="BI130" s="7">
         <v>87.4</v>
       </c>
       <c r="BJ130" s="7">
         <v>90.1</v>
       </c>
       <c r="BK130" s="9">
         <v>98.8</v>
       </c>
       <c r="BL130" s="9">
         <v>241.2</v>
       </c>
-      <c r="BM130" s="47"/>
+      <c r="BM130" s="9">
+        <v>291.7</v>
+      </c>
     </row>
     <row r="131" spans="1:65">
       <c r="B131" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C131" s="7"/>
       <c r="D131" s="7"/>
       <c r="E131" s="7"/>
       <c r="F131" s="7"/>
       <c r="G131" s="7"/>
       <c r="H131" s="7"/>
       <c r="I131" s="7"/>
       <c r="J131" s="7"/>
       <c r="K131" s="7"/>
       <c r="L131" s="7"/>
       <c r="M131" s="7"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
       <c r="R131" s="6"/>
       <c r="S131" s="7"/>
       <c r="T131" s="6"/>
       <c r="U131" s="7"/>
       <c r="V131" s="6"/>
@@ -20415,51 +20669,53 @@
       </c>
       <c r="BE131" s="7">
         <v>103.9</v>
       </c>
       <c r="BF131" s="6">
         <v>105</v>
       </c>
       <c r="BG131" s="7">
         <v>102.3</v>
       </c>
       <c r="BH131" s="7">
         <v>103.3</v>
       </c>
       <c r="BI131" s="7">
         <v>103.1</v>
       </c>
       <c r="BJ131" s="7">
         <v>102.5</v>
       </c>
       <c r="BK131" s="9">
         <v>116.8</v>
       </c>
       <c r="BL131" s="9">
         <v>119.8</v>
       </c>
-      <c r="BM131" s="47"/>
+      <c r="BM131" s="9">
+        <v>126.6</v>
+      </c>
     </row>
     <row r="132" spans="1:65" ht="22.5">
       <c r="B132" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="7"/>
       <c r="L132" s="7"/>
       <c r="M132" s="7"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="6"/>
       <c r="S132" s="7"/>
       <c r="T132" s="6"/>
       <c r="U132" s="7"/>
       <c r="V132" s="6"/>
@@ -20525,51 +20781,53 @@
       </c>
       <c r="BE132" s="7">
         <v>114.4</v>
       </c>
       <c r="BF132" s="7">
         <v>116.1</v>
       </c>
       <c r="BG132" s="6">
         <v>116.3</v>
       </c>
       <c r="BH132" s="7">
         <v>116.6</v>
       </c>
       <c r="BI132" s="7">
         <v>115.6</v>
       </c>
       <c r="BJ132" s="7">
         <v>114.3</v>
       </c>
       <c r="BK132" s="9">
         <v>109.4</v>
       </c>
       <c r="BL132" s="9">
         <v>119.1</v>
       </c>
-      <c r="BM132" s="47"/>
+      <c r="BM132" s="9">
+        <v>118.7</v>
+      </c>
     </row>
     <row r="133" spans="1:65" ht="33.75">
       <c r="B133" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C133" s="7"/>
       <c r="D133" s="7"/>
       <c r="E133" s="7"/>
       <c r="F133" s="7"/>
       <c r="G133" s="7"/>
       <c r="H133" s="7"/>
       <c r="I133" s="7"/>
       <c r="J133" s="7"/>
       <c r="K133" s="7"/>
       <c r="L133" s="7"/>
       <c r="M133" s="7"/>
       <c r="N133" s="7"/>
       <c r="O133" s="7"/>
       <c r="P133" s="7"/>
       <c r="Q133" s="7"/>
       <c r="R133" s="6"/>
       <c r="S133" s="7"/>
       <c r="T133" s="6"/>
       <c r="U133" s="7"/>
       <c r="V133" s="6"/>
@@ -20635,51 +20893,53 @@
       </c>
       <c r="BE133" s="7">
         <v>96.6</v>
       </c>
       <c r="BF133" s="7">
         <v>96.1</v>
       </c>
       <c r="BG133" s="7">
         <v>95.8</v>
       </c>
       <c r="BH133" s="7">
         <v>94.4</v>
       </c>
       <c r="BI133" s="6">
         <v>94</v>
       </c>
       <c r="BJ133" s="7">
         <v>93.2</v>
       </c>
       <c r="BK133" s="9">
         <v>103.9</v>
       </c>
       <c r="BL133" s="9">
         <v>106</v>
       </c>
-      <c r="BM133" s="47"/>
+      <c r="BM133" s="9">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="134" spans="1:65">
       <c r="B134" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C134" s="7"/>
       <c r="D134" s="7"/>
       <c r="E134" s="7"/>
       <c r="F134" s="7"/>
       <c r="G134" s="7"/>
       <c r="H134" s="7"/>
       <c r="I134" s="7"/>
       <c r="J134" s="7"/>
       <c r="K134" s="7"/>
       <c r="L134" s="7"/>
       <c r="M134" s="7"/>
       <c r="N134" s="7"/>
       <c r="O134" s="7"/>
       <c r="P134" s="7"/>
       <c r="Q134" s="7"/>
       <c r="R134" s="6"/>
       <c r="S134" s="7"/>
       <c r="T134" s="6">
         <v>80.8</v>
       </c>
@@ -20793,51 +21053,53 @@
       </c>
       <c r="BE134" s="7">
         <v>123.9</v>
       </c>
       <c r="BF134" s="7">
         <v>129.6</v>
       </c>
       <c r="BG134" s="7">
         <v>113.9</v>
       </c>
       <c r="BH134" s="7">
         <v>112.4</v>
       </c>
       <c r="BI134" s="7">
         <v>107.8</v>
       </c>
       <c r="BJ134" s="7">
         <v>109.7</v>
       </c>
       <c r="BK134" s="9">
         <v>121.4</v>
       </c>
       <c r="BL134" s="9">
         <v>124.2</v>
       </c>
-      <c r="BM134" s="47"/>
+      <c r="BM134" s="9">
+        <v>86.9</v>
+      </c>
     </row>
     <row r="135" spans="1:65" ht="22.5">
       <c r="B135" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="7"/>
       <c r="L135" s="7"/>
       <c r="M135" s="7"/>
       <c r="N135" s="7"/>
       <c r="O135" s="7"/>
       <c r="P135" s="7"/>
       <c r="Q135" s="7"/>
       <c r="R135" s="6"/>
       <c r="S135" s="7"/>
       <c r="T135" s="6">
         <v>126.7</v>
       </c>
@@ -20951,51 +21213,53 @@
       </c>
       <c r="BE135" s="7">
         <v>94.5</v>
       </c>
       <c r="BF135" s="7">
         <v>100.6</v>
       </c>
       <c r="BG135" s="7">
         <v>101.4</v>
       </c>
       <c r="BH135" s="7">
         <v>102.2</v>
       </c>
       <c r="BI135" s="7">
         <v>101.8</v>
       </c>
       <c r="BJ135" s="7">
         <v>103.5</v>
       </c>
       <c r="BK135" s="9">
         <v>102.1</v>
       </c>
       <c r="BL135" s="9">
         <v>100</v>
       </c>
-      <c r="BM135" s="47"/>
+      <c r="BM135" s="9">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="136" spans="1:65">
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="7"/>
       <c r="D136" s="7"/>
       <c r="E136" s="7"/>
       <c r="F136" s="7"/>
       <c r="G136" s="7"/>
       <c r="H136" s="7"/>
       <c r="I136" s="7"/>
       <c r="J136" s="7"/>
       <c r="K136" s="7"/>
       <c r="L136" s="7"/>
       <c r="M136" s="7"/>
       <c r="N136" s="7"/>
       <c r="O136" s="7"/>
       <c r="P136" s="7"/>
       <c r="Q136" s="7"/>
       <c r="R136" s="6"/>
       <c r="S136" s="7"/>
       <c r="T136" s="6">
         <v>96.5</v>
       </c>
@@ -21109,51 +21373,53 @@
       </c>
       <c r="BE136" s="7">
         <v>135.69999999999999</v>
       </c>
       <c r="BF136" s="7">
         <v>133.4</v>
       </c>
       <c r="BG136" s="7">
         <v>133.6</v>
       </c>
       <c r="BH136" s="7">
         <v>134.9</v>
       </c>
       <c r="BI136" s="7">
         <v>136.6</v>
       </c>
       <c r="BJ136" s="7">
         <v>137.9</v>
       </c>
       <c r="BK136" s="9">
         <v>136.4</v>
       </c>
       <c r="BL136" s="9">
         <v>118.5</v>
       </c>
-      <c r="BM136" s="47"/>
+      <c r="BM136" s="9">
+        <v>125.5</v>
+      </c>
     </row>
     <row r="137" spans="1:65">
       <c r="B137" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C137" s="7"/>
       <c r="D137" s="7"/>
       <c r="E137" s="7"/>
       <c r="F137" s="7"/>
       <c r="G137" s="7"/>
       <c r="H137" s="7"/>
       <c r="I137" s="7"/>
       <c r="J137" s="7"/>
       <c r="K137" s="7"/>
       <c r="L137" s="7"/>
       <c r="M137" s="7"/>
       <c r="N137" s="7"/>
       <c r="O137" s="7"/>
       <c r="P137" s="7"/>
       <c r="Q137" s="7"/>
       <c r="R137" s="6"/>
       <c r="S137" s="7"/>
       <c r="T137" s="6">
         <v>100.7</v>
       </c>
@@ -21267,51 +21533,53 @@
       </c>
       <c r="BE137" s="7">
         <v>105.4</v>
       </c>
       <c r="BF137" s="6">
         <v>105</v>
       </c>
       <c r="BG137" s="7">
         <v>104.9</v>
       </c>
       <c r="BH137" s="7">
         <v>105.2</v>
       </c>
       <c r="BI137" s="7">
         <v>105.3</v>
       </c>
       <c r="BJ137" s="7">
         <v>105.8</v>
       </c>
       <c r="BK137" s="9">
         <v>105.2</v>
       </c>
       <c r="BL137" s="9">
         <v>104.1</v>
       </c>
-      <c r="BM137" s="47"/>
+      <c r="BM137" s="9">
+        <v>104.4</v>
+      </c>
     </row>
     <row r="138" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A138" s="42"/>
       <c r="B138" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C138" s="19"/>
       <c r="D138" s="19"/>
       <c r="E138" s="19"/>
       <c r="F138" s="19"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="19"/>
       <c r="J138" s="19"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="19"/>
       <c r="N138" s="19"/>
       <c r="O138" s="19"/>
       <c r="P138" s="19"/>
       <c r="Q138" s="19"/>
       <c r="R138" s="18"/>
       <c r="S138" s="19"/>
       <c r="T138" s="18">
         <v>96.6</v>
@@ -21426,51 +21694,53 @@
       </c>
       <c r="BE138" s="18">
         <v>111</v>
       </c>
       <c r="BF138" s="18">
         <v>112.5</v>
       </c>
       <c r="BG138" s="18">
         <v>107.7</v>
       </c>
       <c r="BH138" s="19">
         <v>107.6</v>
       </c>
       <c r="BI138" s="19">
         <v>106.9</v>
       </c>
       <c r="BJ138" s="19">
         <v>108.1</v>
       </c>
       <c r="BK138" s="20">
         <v>114.2</v>
       </c>
       <c r="BL138" s="20">
         <v>115.4</v>
       </c>
-      <c r="BM138" s="47"/>
+      <c r="BM138" s="20">
+        <v>111.8</v>
+      </c>
     </row>
     <row r="139" spans="1:65">
       <c r="B139" s="15"/>
       <c r="R139" s="8"/>
       <c r="BM139" s="47"/>
     </row>
     <row r="140" spans="1:65">
       <c r="A140" s="42">
         <v>35</v>
       </c>
       <c r="B140" s="22" t="s">
         <v>14</v>
       </c>
       <c r="R140" s="8"/>
       <c r="BM140" s="47"/>
     </row>
     <row r="141" spans="1:65">
       <c r="R141" s="8"/>
       <c r="BM141" s="47"/>
     </row>
     <row r="142" spans="1:65" ht="67.5">
       <c r="B142" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C142" s="4" t="s">
@@ -21620,68 +21890,70 @@
       <c r="AY142" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ142" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA142" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB142" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC142" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD142" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE142" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF142" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG142" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH142" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH142" s="4" t="s">
+      <c r="BI142" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI142" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ142" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK142" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK142" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL142" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM142" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM142" s="47"/>
     </row>
     <row r="143" spans="1:65">
       <c r="B143" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C143" s="7">
         <v>102.3</v>
       </c>
       <c r="D143" s="6">
         <v>104.1</v>
       </c>
       <c r="E143" s="6">
         <v>103.5</v>
       </c>
       <c r="F143" s="6">
         <v>104.5</v>
       </c>
       <c r="G143" s="6">
         <v>103.3</v>
       </c>
       <c r="H143" s="6">
         <v>103.2</v>
       </c>
       <c r="I143" s="6">
         <v>103</v>
@@ -21829,51 +22101,53 @@
       </c>
       <c r="BE143" s="7">
         <v>101.7</v>
       </c>
       <c r="BF143" s="7">
         <v>102.9</v>
       </c>
       <c r="BG143" s="7">
         <v>100.6</v>
       </c>
       <c r="BH143" s="7">
         <v>98.2</v>
       </c>
       <c r="BI143" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ143" s="7">
         <v>100.3</v>
       </c>
       <c r="BK143" s="9">
         <v>103.4</v>
       </c>
       <c r="BL143" s="9">
         <v>104.4</v>
       </c>
-      <c r="BM143" s="47"/>
+      <c r="BM143" s="9">
+        <v>104.4</v>
+      </c>
     </row>
     <row r="144" spans="1:65">
       <c r="B144" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C144" s="7">
         <v>96.9</v>
       </c>
       <c r="D144" s="6">
         <v>98.9</v>
       </c>
       <c r="E144" s="6">
         <v>99.1</v>
       </c>
       <c r="F144" s="6">
         <v>100.8</v>
       </c>
       <c r="G144" s="6">
         <v>101.1</v>
       </c>
       <c r="H144" s="6">
         <v>101.4</v>
       </c>
       <c r="I144" s="6">
         <v>101.6</v>
@@ -22021,178 +22295,180 @@
       </c>
       <c r="BE144" s="7">
         <v>107.3</v>
       </c>
       <c r="BF144" s="6">
         <v>107</v>
       </c>
       <c r="BG144" s="7">
         <v>106.2</v>
       </c>
       <c r="BH144" s="7">
         <v>106.3</v>
       </c>
       <c r="BI144" s="6">
         <v>106</v>
       </c>
       <c r="BJ144" s="6">
         <v>106</v>
       </c>
       <c r="BK144" s="9">
         <v>106.3</v>
       </c>
       <c r="BL144" s="9">
         <v>105.6</v>
       </c>
-      <c r="BM144" s="47"/>
+      <c r="BM144" s="9">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="145" spans="1:65" ht="22.5">
       <c r="B145" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ145" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR145" s="6">
         <v>111.1</v>
       </c>
       <c r="AS145" s="9">
         <v>113.1</v>
       </c>
       <c r="AT145" s="6">
         <v>113.1</v>
       </c>
       <c r="AU145" s="7">
         <v>112.6</v>
       </c>
       <c r="AV145" s="7">
         <v>113.5</v>
       </c>
       <c r="AW145" s="7">
         <v>114.2</v>
       </c>
       <c r="AX145" s="6">
         <v>114</v>
       </c>
       <c r="AY145" s="9">
         <v>124.9</v>
       </c>
@@ -22213,178 +22489,180 @@
       </c>
       <c r="BE145" s="7">
         <v>109.9</v>
       </c>
       <c r="BF145" s="7">
         <v>108.9</v>
       </c>
       <c r="BG145" s="7">
         <v>108.1</v>
       </c>
       <c r="BH145" s="7">
         <v>107.4</v>
       </c>
       <c r="BI145" s="7">
         <v>107.3</v>
       </c>
       <c r="BJ145" s="7">
         <v>107.4</v>
       </c>
       <c r="BK145" s="9">
         <v>102</v>
       </c>
       <c r="BL145" s="9">
         <v>101.4</v>
       </c>
-      <c r="BM145" s="47"/>
+      <c r="BM145" s="9">
+        <v>101</v>
+      </c>
     </row>
     <row r="146" spans="1:65">
       <c r="B146" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ146" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR146" s="6">
         <v>112.1</v>
       </c>
       <c r="AS146" s="9">
         <v>111</v>
       </c>
       <c r="AT146" s="6">
         <v>110.3</v>
       </c>
       <c r="AU146" s="7">
         <v>110.7</v>
       </c>
       <c r="AV146" s="7">
         <v>111.5</v>
       </c>
       <c r="AW146" s="7">
         <v>112.4</v>
       </c>
       <c r="AX146" s="7">
         <v>112.3</v>
       </c>
       <c r="AY146" s="9">
         <v>107.9</v>
       </c>
@@ -22405,178 +22683,180 @@
       </c>
       <c r="BE146" s="7">
         <v>106.9</v>
       </c>
       <c r="BF146" s="7">
         <v>106.7</v>
       </c>
       <c r="BG146" s="7">
         <v>105.9</v>
       </c>
       <c r="BH146" s="7">
         <v>106.2</v>
       </c>
       <c r="BI146" s="7">
         <v>105.7</v>
       </c>
       <c r="BJ146" s="7">
         <v>105.8</v>
       </c>
       <c r="BK146" s="9">
         <v>107.5</v>
       </c>
       <c r="BL146" s="9">
         <v>107.1</v>
       </c>
-      <c r="BM146" s="47"/>
+      <c r="BM146" s="9">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="147" spans="1:65" ht="22.5">
       <c r="B147" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ147" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR147" s="6">
         <v>112.9</v>
       </c>
       <c r="AS147" s="9">
         <v>106.5</v>
       </c>
       <c r="AT147" s="6">
         <v>103.2</v>
       </c>
       <c r="AU147" s="7">
         <v>103.1</v>
       </c>
       <c r="AV147" s="7">
         <v>103.2</v>
       </c>
       <c r="AW147" s="7">
         <v>103.7</v>
       </c>
       <c r="AX147" s="7">
         <v>103.6</v>
       </c>
       <c r="AY147" s="9">
         <v>102</v>
       </c>
@@ -22597,178 +22877,180 @@
       </c>
       <c r="BE147" s="7">
         <v>103.9</v>
       </c>
       <c r="BF147" s="7">
         <v>104.5</v>
       </c>
       <c r="BG147" s="6">
         <v>103.6</v>
       </c>
       <c r="BH147" s="7">
         <v>104.2</v>
       </c>
       <c r="BI147" s="7">
         <v>104.3</v>
       </c>
       <c r="BJ147" s="6">
         <v>104</v>
       </c>
       <c r="BK147" s="9">
         <v>109.3</v>
       </c>
       <c r="BL147" s="9">
         <v>106</v>
       </c>
-      <c r="BM147" s="47"/>
+      <c r="BM147" s="9">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="148" spans="1:65" ht="33.75">
       <c r="B148" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ148" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR148" s="6">
         <v>103.1</v>
       </c>
       <c r="AS148" s="9">
         <v>105.3</v>
       </c>
       <c r="AT148" s="6">
         <v>105</v>
       </c>
       <c r="AU148" s="7">
         <v>100.4</v>
       </c>
       <c r="AV148" s="7">
         <v>101</v>
       </c>
       <c r="AW148" s="7">
         <v>99.3</v>
       </c>
       <c r="AX148" s="7">
         <v>98.1</v>
       </c>
       <c r="AY148" s="9">
         <v>120.4</v>
       </c>
@@ -22789,51 +23071,53 @@
       </c>
       <c r="BE148" s="7">
         <v>105.1</v>
       </c>
       <c r="BF148" s="7">
         <v>107.1</v>
       </c>
       <c r="BG148" s="7">
         <v>107.3</v>
       </c>
       <c r="BH148" s="7">
         <v>107.4</v>
       </c>
       <c r="BI148" s="7">
         <v>108.5</v>
       </c>
       <c r="BJ148" s="7">
         <v>108.3</v>
       </c>
       <c r="BK148" s="9">
         <v>93.3</v>
       </c>
       <c r="BL148" s="9">
         <v>84.9</v>
       </c>
-      <c r="BM148" s="47"/>
+      <c r="BM148" s="9">
+        <v>86.7</v>
+      </c>
     </row>
     <row r="149" spans="1:65">
       <c r="B149" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C149" s="7">
         <v>101.3</v>
       </c>
       <c r="D149" s="7">
         <v>102.9</v>
       </c>
       <c r="E149" s="6">
         <v>104.9</v>
       </c>
       <c r="F149" s="6">
         <v>102.8</v>
       </c>
       <c r="G149" s="6">
         <v>107.6</v>
       </c>
       <c r="H149" s="6">
         <v>112.8</v>
       </c>
       <c r="I149" s="6">
         <v>103.4</v>
@@ -22981,51 +23265,53 @@
       </c>
       <c r="BE149" s="7">
         <v>121.8</v>
       </c>
       <c r="BF149" s="6">
         <v>124</v>
       </c>
       <c r="BG149" s="7">
         <v>101.2</v>
       </c>
       <c r="BH149" s="7">
         <v>100.7</v>
       </c>
       <c r="BI149" s="7">
         <v>100.2</v>
       </c>
       <c r="BJ149" s="7">
         <v>104.2</v>
       </c>
       <c r="BK149" s="9">
         <v>139.4</v>
       </c>
       <c r="BL149" s="9">
         <v>122.8</v>
       </c>
-      <c r="BM149" s="47"/>
+      <c r="BM149" s="9">
+        <v>101.6</v>
+      </c>
     </row>
     <row r="150" spans="1:65" ht="22.5">
       <c r="B150" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="7">
         <v>96.1</v>
       </c>
       <c r="D150" s="7">
         <v>97.6</v>
       </c>
       <c r="E150" s="7">
         <v>97.9</v>
       </c>
       <c r="F150" s="7">
         <v>103.6</v>
       </c>
       <c r="G150" s="6">
         <v>104.4</v>
       </c>
       <c r="H150" s="6">
         <v>105.9</v>
       </c>
       <c r="I150" s="6">
         <v>108.6</v>
@@ -23173,51 +23459,53 @@
       </c>
       <c r="BE150" s="7">
         <v>101.4</v>
       </c>
       <c r="BF150" s="7">
         <v>100.3</v>
       </c>
       <c r="BG150" s="7">
         <v>100.6</v>
       </c>
       <c r="BH150" s="7">
         <v>101.7</v>
       </c>
       <c r="BI150" s="7">
         <v>101.6</v>
       </c>
       <c r="BJ150" s="7">
         <v>101.9</v>
       </c>
       <c r="BK150" s="9">
         <v>103.9</v>
       </c>
       <c r="BL150" s="9">
         <v>103.9</v>
       </c>
-      <c r="BM150" s="47"/>
+      <c r="BM150" s="9">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="151" spans="1:65">
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="7">
         <v>84.8</v>
       </c>
       <c r="D151" s="7">
         <v>76.3</v>
       </c>
       <c r="E151" s="7">
         <v>76.400000000000006</v>
       </c>
       <c r="F151" s="7">
         <v>86.2</v>
       </c>
       <c r="G151" s="6">
         <v>89.9</v>
       </c>
       <c r="H151" s="6">
         <v>91</v>
       </c>
       <c r="I151" s="6">
         <v>92.2</v>
@@ -23365,51 +23653,53 @@
       </c>
       <c r="BE151" s="7">
         <v>119.8</v>
       </c>
       <c r="BF151" s="7">
         <v>117.7</v>
       </c>
       <c r="BG151" s="7">
         <v>116.8</v>
       </c>
       <c r="BH151" s="7">
         <v>115.1</v>
       </c>
       <c r="BI151" s="7">
         <v>114.2</v>
       </c>
       <c r="BJ151" s="7">
         <v>113.5</v>
       </c>
       <c r="BK151" s="9">
         <v>104.3</v>
       </c>
       <c r="BL151" s="9">
         <v>103.9</v>
       </c>
-      <c r="BM151" s="47"/>
+      <c r="BM151" s="9">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="152" spans="1:65">
       <c r="B152" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="7">
         <v>107.7</v>
       </c>
       <c r="D152" s="6">
         <v>109</v>
       </c>
       <c r="E152" s="7">
         <v>109.8</v>
       </c>
       <c r="F152" s="6">
         <v>110</v>
       </c>
       <c r="G152" s="6">
         <v>109.7</v>
       </c>
       <c r="H152" s="6">
         <v>109.4</v>
       </c>
       <c r="I152" s="6">
         <v>109.1</v>
@@ -23557,51 +23847,53 @@
       </c>
       <c r="BE152" s="7">
         <v>104.5</v>
       </c>
       <c r="BF152" s="7">
         <v>104.8</v>
       </c>
       <c r="BG152" s="7">
         <v>104.9</v>
       </c>
       <c r="BH152" s="6">
         <v>105</v>
       </c>
       <c r="BI152" s="7">
         <v>105.1</v>
       </c>
       <c r="BJ152" s="7">
         <v>105.2</v>
       </c>
       <c r="BK152" s="9">
         <v>97.6</v>
       </c>
       <c r="BL152" s="9">
         <v>97.7</v>
       </c>
-      <c r="BM152" s="47"/>
+      <c r="BM152" s="9">
+        <v>97.4</v>
+      </c>
     </row>
     <row r="153" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A153" s="42"/>
       <c r="B153" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C153" s="18">
         <v>96.5</v>
       </c>
       <c r="D153" s="18">
         <v>97.7</v>
       </c>
       <c r="E153" s="18">
         <v>98.1</v>
       </c>
       <c r="F153" s="18">
         <v>100.4</v>
       </c>
       <c r="G153" s="18">
         <v>101.1</v>
       </c>
       <c r="H153" s="18">
         <v>101.9</v>
       </c>
       <c r="I153" s="18">
@@ -23750,51 +24042,53 @@
       </c>
       <c r="BE153" s="18">
         <v>107.7</v>
       </c>
       <c r="BF153" s="18">
         <v>107.4</v>
       </c>
       <c r="BG153" s="18">
         <v>105.3</v>
       </c>
       <c r="BH153" s="19">
         <v>105.3</v>
       </c>
       <c r="BI153" s="19">
         <v>105.1</v>
       </c>
       <c r="BJ153" s="19">
         <v>105.4</v>
       </c>
       <c r="BK153" s="20">
         <v>106.3</v>
       </c>
       <c r="BL153" s="20">
         <v>105.7</v>
       </c>
-      <c r="BM153" s="47"/>
+      <c r="BM153" s="20">
+        <v>105.3</v>
+      </c>
     </row>
     <row r="154" spans="1:65">
       <c r="R154" s="8"/>
       <c r="BM154" s="47"/>
     </row>
     <row r="155" spans="1:65">
       <c r="A155" s="42">
         <v>39</v>
       </c>
       <c r="B155" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R155" s="8"/>
       <c r="BM155" s="47"/>
     </row>
     <row r="156" spans="1:65">
       <c r="R156" s="8"/>
       <c r="BM156" s="47"/>
     </row>
     <row r="157" spans="1:65" ht="67.5">
       <c r="B157" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>23</v>
@@ -23943,68 +24237,70 @@
       <c r="AY157" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ157" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA157" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB157" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC157" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD157" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE157" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF157" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG157" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH157" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH157" s="4" t="s">
+      <c r="BI157" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI157" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ157" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK157" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK157" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL157" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM157" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM157" s="47"/>
     </row>
     <row r="158" spans="1:65">
       <c r="B158" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C158" s="7">
         <v>102.7</v>
       </c>
       <c r="D158" s="6">
         <v>101.6</v>
       </c>
       <c r="E158" s="6">
         <v>101.6</v>
       </c>
       <c r="F158" s="6">
         <v>101.8</v>
       </c>
       <c r="G158" s="6">
         <v>102.1</v>
       </c>
       <c r="H158" s="6">
         <v>102.2</v>
       </c>
       <c r="I158" s="6">
         <v>102.7</v>
@@ -24152,51 +24448,53 @@
       </c>
       <c r="BE158" s="7">
         <v>101.2</v>
       </c>
       <c r="BF158" s="7">
         <v>106.2</v>
       </c>
       <c r="BG158" s="6">
         <v>109</v>
       </c>
       <c r="BH158" s="7">
         <v>114.9</v>
       </c>
       <c r="BI158" s="7">
         <v>115.4</v>
       </c>
       <c r="BJ158" s="7">
         <v>115.6</v>
       </c>
       <c r="BK158" s="9">
         <v>102.5</v>
       </c>
       <c r="BL158" s="9">
         <v>102.4</v>
       </c>
-      <c r="BM158" s="47"/>
+      <c r="BM158" s="9">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="159" spans="1:65">
       <c r="B159" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C159" s="7">
         <v>109.1</v>
       </c>
       <c r="D159" s="6">
         <v>107.2</v>
       </c>
       <c r="E159" s="6">
         <v>108.6</v>
       </c>
       <c r="F159" s="6">
         <v>109.5</v>
       </c>
       <c r="G159" s="6">
         <v>109.7</v>
       </c>
       <c r="H159" s="6">
         <v>109.8</v>
       </c>
       <c r="I159" s="6">
         <v>110.2</v>
@@ -24344,178 +24642,180 @@
       </c>
       <c r="BE159" s="7">
         <v>104.3</v>
       </c>
       <c r="BF159" s="7">
         <v>105.5</v>
       </c>
       <c r="BG159" s="7">
         <v>106.4</v>
       </c>
       <c r="BH159" s="7">
         <v>105.2</v>
       </c>
       <c r="BI159" s="7">
         <v>104.7</v>
       </c>
       <c r="BJ159" s="7">
         <v>105.2</v>
       </c>
       <c r="BK159" s="9">
         <v>100.5</v>
       </c>
       <c r="BL159" s="9">
         <v>97.9</v>
       </c>
-      <c r="BM159" s="47"/>
+      <c r="BM159" s="9">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="160" spans="1:65" ht="22.5">
       <c r="B160" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ160" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR160" s="6">
         <v>107.9</v>
       </c>
       <c r="AS160" s="9">
         <v>106.9</v>
       </c>
       <c r="AT160" s="6">
         <v>108.8</v>
       </c>
       <c r="AU160" s="7">
         <v>109.2</v>
       </c>
       <c r="AV160" s="6">
         <v>110</v>
       </c>
       <c r="AW160" s="7">
         <v>109.7</v>
       </c>
       <c r="AX160" s="6">
         <v>109</v>
       </c>
       <c r="AY160" s="9">
         <v>114.2</v>
       </c>
@@ -24536,178 +24836,180 @@
       </c>
       <c r="BE160" s="7">
         <v>104.2</v>
       </c>
       <c r="BF160" s="6">
         <v>102</v>
       </c>
       <c r="BG160" s="7">
         <v>102.3</v>
       </c>
       <c r="BH160" s="7">
         <v>101.4</v>
       </c>
       <c r="BI160" s="7">
         <v>101.6</v>
       </c>
       <c r="BJ160" s="6">
         <v>103</v>
       </c>
       <c r="BK160" s="9">
         <v>92.2</v>
       </c>
       <c r="BL160" s="9">
         <v>89.6</v>
       </c>
-      <c r="BM160" s="47"/>
+      <c r="BM160" s="9">
+        <v>87.6</v>
+      </c>
     </row>
     <row r="161" spans="1:65">
       <c r="B161" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ161" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR161" s="6">
         <v>91.5</v>
       </c>
       <c r="AS161" s="9">
         <v>89.9</v>
       </c>
       <c r="AT161" s="6">
         <v>91.1</v>
       </c>
       <c r="AU161" s="7">
         <v>91.4</v>
       </c>
       <c r="AV161" s="7">
         <v>94.1</v>
       </c>
       <c r="AW161" s="7">
         <v>96.1</v>
       </c>
       <c r="AX161" s="7">
         <v>99.9</v>
       </c>
       <c r="AY161" s="9">
         <v>82.8</v>
       </c>
@@ -24728,178 +25030,180 @@
       </c>
       <c r="BE161" s="7">
         <v>104.7</v>
       </c>
       <c r="BF161" s="6">
         <v>107</v>
       </c>
       <c r="BG161" s="7">
         <v>108.1</v>
       </c>
       <c r="BH161" s="7">
         <v>106.8</v>
       </c>
       <c r="BI161" s="6">
         <v>106</v>
       </c>
       <c r="BJ161" s="7">
         <v>106.3</v>
       </c>
       <c r="BK161" s="9">
         <v>103.5</v>
       </c>
       <c r="BL161" s="9">
         <v>100.6</v>
       </c>
-      <c r="BM161" s="47"/>
+      <c r="BM161" s="9">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="162" spans="1:65" ht="22.5">
       <c r="B162" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ162" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR162" s="6">
         <v>116.1</v>
       </c>
       <c r="AS162" s="9">
         <v>99.6</v>
       </c>
       <c r="AT162" s="6">
         <v>99.8</v>
       </c>
       <c r="AU162" s="7">
         <v>102.2</v>
       </c>
       <c r="AV162" s="7">
         <v>101.1</v>
       </c>
       <c r="AW162" s="7">
         <v>101.3</v>
       </c>
       <c r="AX162" s="7">
         <v>99.8</v>
       </c>
       <c r="AY162" s="9">
         <v>96.5</v>
       </c>
@@ -24920,178 +25224,180 @@
       </c>
       <c r="BE162" s="7">
         <v>98.1</v>
       </c>
       <c r="BF162" s="7">
         <v>97.5</v>
       </c>
       <c r="BG162" s="6">
         <v>96.9</v>
       </c>
       <c r="BH162" s="7">
         <v>96.2</v>
       </c>
       <c r="BI162" s="6">
         <v>96</v>
       </c>
       <c r="BJ162" s="7">
         <v>96.4</v>
       </c>
       <c r="BK162" s="9">
         <v>102</v>
       </c>
       <c r="BL162" s="9">
         <v>107.7</v>
       </c>
-      <c r="BM162" s="47"/>
+      <c r="BM162" s="9">
+        <v>106.1</v>
+      </c>
     </row>
     <row r="163" spans="1:65" ht="33.75">
       <c r="B163" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ163" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR163" s="6">
         <v>118.4</v>
       </c>
       <c r="AS163" s="9">
         <v>122.8</v>
       </c>
       <c r="AT163" s="6">
         <v>118.9</v>
       </c>
       <c r="AU163" s="7">
         <v>117.8</v>
       </c>
       <c r="AV163" s="7">
         <v>115.4</v>
       </c>
       <c r="AW163" s="7">
         <v>113.5</v>
       </c>
       <c r="AX163" s="7">
         <v>111.8</v>
       </c>
       <c r="AY163" s="9">
         <v>98.5</v>
       </c>
@@ -25112,51 +25418,53 @@
       </c>
       <c r="BE163" s="7">
         <v>93.3</v>
       </c>
       <c r="BF163" s="7">
         <v>94.2</v>
       </c>
       <c r="BG163" s="7">
         <v>94.4</v>
       </c>
       <c r="BH163" s="6">
         <v>95</v>
       </c>
       <c r="BI163" s="7">
         <v>95.5</v>
       </c>
       <c r="BJ163" s="7">
         <v>96.3</v>
       </c>
       <c r="BK163" s="9">
         <v>102.9</v>
       </c>
       <c r="BL163" s="9">
         <v>89.7</v>
       </c>
-      <c r="BM163" s="47"/>
+      <c r="BM163" s="9">
+        <v>93.7</v>
+      </c>
     </row>
     <row r="164" spans="1:65">
       <c r="B164" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="7">
         <v>104.8</v>
       </c>
       <c r="D164" s="7">
         <v>142.6</v>
       </c>
       <c r="E164" s="6">
         <v>119.8</v>
       </c>
       <c r="F164" s="6">
         <v>125</v>
       </c>
       <c r="G164" s="6">
         <v>129.6</v>
       </c>
       <c r="H164" s="6">
         <v>112.6</v>
       </c>
       <c r="I164" s="6">
         <v>110.7</v>
@@ -25304,51 +25612,53 @@
       </c>
       <c r="BE164" s="7">
         <v>140.4</v>
       </c>
       <c r="BF164" s="7">
         <v>135.6</v>
       </c>
       <c r="BG164" s="7">
         <v>125.4</v>
       </c>
       <c r="BH164" s="7">
         <v>127.5</v>
       </c>
       <c r="BI164" s="7">
         <v>125.9</v>
       </c>
       <c r="BJ164" s="6">
         <v>123</v>
       </c>
       <c r="BK164" s="9">
         <v>101.7</v>
       </c>
       <c r="BL164" s="9">
         <v>62.3</v>
       </c>
-      <c r="BM164" s="47"/>
+      <c r="BM164" s="9">
+        <v>106.6</v>
+      </c>
     </row>
     <row r="165" spans="1:65" ht="22.5">
       <c r="B165" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="7">
         <v>95.4</v>
       </c>
       <c r="D165" s="7">
         <v>98.6</v>
       </c>
       <c r="E165" s="7">
         <v>99.1</v>
       </c>
       <c r="F165" s="7">
         <v>101.3</v>
       </c>
       <c r="G165" s="6">
         <v>99.3</v>
       </c>
       <c r="H165" s="6">
         <v>104.2</v>
       </c>
       <c r="I165" s="6">
         <v>105.3</v>
@@ -25496,51 +25806,53 @@
       </c>
       <c r="BE165" s="7">
         <v>117.6</v>
       </c>
       <c r="BF165" s="7">
         <v>114.1</v>
       </c>
       <c r="BG165" s="6">
         <v>113</v>
       </c>
       <c r="BH165" s="7">
         <v>112.2</v>
       </c>
       <c r="BI165" s="6">
         <v>111</v>
       </c>
       <c r="BJ165" s="7">
         <v>111.9</v>
       </c>
       <c r="BK165" s="9">
         <v>104.2</v>
       </c>
       <c r="BL165" s="9">
         <v>105.6</v>
       </c>
-      <c r="BM165" s="47"/>
+      <c r="BM165" s="9">
+        <v>106</v>
+      </c>
     </row>
     <row r="166" spans="1:65">
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="7">
         <v>75.8</v>
       </c>
       <c r="D166" s="7">
         <v>73.900000000000006</v>
       </c>
       <c r="E166" s="7">
         <v>74.900000000000006</v>
       </c>
       <c r="F166" s="7">
         <v>85.9</v>
       </c>
       <c r="G166" s="6">
         <v>89.3</v>
       </c>
       <c r="H166" s="6">
         <v>93.6</v>
       </c>
       <c r="I166" s="6">
         <v>97.6</v>
@@ -25688,51 +26000,53 @@
       </c>
       <c r="BE166" s="7">
         <v>132.69999999999999</v>
       </c>
       <c r="BF166" s="7">
         <v>134.4</v>
       </c>
       <c r="BG166" s="7">
         <v>136.1</v>
       </c>
       <c r="BH166" s="7">
         <v>134.6</v>
       </c>
       <c r="BI166" s="7">
         <v>133.80000000000001</v>
       </c>
       <c r="BJ166" s="7">
         <v>132.80000000000001</v>
       </c>
       <c r="BK166" s="9">
         <v>106.5</v>
       </c>
       <c r="BL166" s="9">
         <v>108.7</v>
       </c>
-      <c r="BM166" s="47"/>
+      <c r="BM166" s="9">
+        <v>112.3</v>
+      </c>
     </row>
     <row r="167" spans="1:65">
       <c r="B167" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="6">
         <v>107</v>
       </c>
       <c r="D167" s="7">
         <v>109.6</v>
       </c>
       <c r="E167" s="7">
         <v>110.7</v>
       </c>
       <c r="F167" s="7">
         <v>109.6</v>
       </c>
       <c r="G167" s="6">
         <v>108.8</v>
       </c>
       <c r="H167" s="6">
         <v>108.3</v>
       </c>
       <c r="I167" s="6">
         <v>107.6</v>
@@ -25880,51 +26194,53 @@
       </c>
       <c r="BE167" s="7">
         <v>104.1</v>
       </c>
       <c r="BF167" s="7">
         <v>103.3</v>
       </c>
       <c r="BG167" s="7">
         <v>102.8</v>
       </c>
       <c r="BH167" s="7">
         <v>102.6</v>
       </c>
       <c r="BI167" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ167" s="7">
         <v>102.6</v>
       </c>
       <c r="BK167" s="9">
         <v>92.5</v>
       </c>
       <c r="BL167" s="9">
         <v>94.4</v>
       </c>
-      <c r="BM167" s="47"/>
+      <c r="BM167" s="9">
+        <v>94</v>
+      </c>
     </row>
     <row r="168" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A168" s="42"/>
       <c r="B168" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C168" s="18">
         <v>102.6</v>
       </c>
       <c r="D168" s="18">
         <v>101.9</v>
       </c>
       <c r="E168" s="18">
         <v>102.7</v>
       </c>
       <c r="F168" s="18">
         <v>105.6</v>
       </c>
       <c r="G168" s="18">
         <v>106.1</v>
       </c>
       <c r="H168" s="18">
         <v>106.6</v>
       </c>
       <c r="I168" s="18">
@@ -26073,51 +26389,53 @@
       </c>
       <c r="BE168" s="18">
         <v>109.8</v>
       </c>
       <c r="BF168" s="18">
         <v>110.3</v>
       </c>
       <c r="BG168" s="18">
         <v>110.7</v>
       </c>
       <c r="BH168" s="19">
         <v>110.8</v>
       </c>
       <c r="BI168" s="19">
         <v>110.3</v>
       </c>
       <c r="BJ168" s="19">
         <v>110.6</v>
       </c>
       <c r="BK168" s="20">
         <v>101.6</v>
       </c>
       <c r="BL168" s="20">
         <v>97.9</v>
       </c>
-      <c r="BM168" s="47"/>
+      <c r="BM168" s="20">
+        <v>101.8</v>
+      </c>
     </row>
     <row r="169" spans="1:65">
       <c r="R169" s="8"/>
       <c r="BM169" s="47"/>
     </row>
     <row r="170" spans="1:65">
       <c r="A170" s="42">
         <v>43</v>
       </c>
       <c r="B170" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R170" s="8"/>
       <c r="BM170" s="47"/>
     </row>
     <row r="171" spans="1:65">
       <c r="R171" s="8"/>
       <c r="BM171" s="47"/>
     </row>
     <row r="172" spans="1:65" ht="67.5">
       <c r="B172" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>23</v>
@@ -26266,68 +26584,70 @@
       <c r="AY172" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ172" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA172" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB172" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC172" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD172" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE172" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF172" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG172" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH172" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH172" s="4" t="s">
+      <c r="BI172" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI172" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ172" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK172" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK172" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL172" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM172" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM172" s="47"/>
     </row>
     <row r="173" spans="1:65">
       <c r="B173" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C173" s="7">
         <v>100.6</v>
       </c>
       <c r="D173" s="6">
         <v>102.2</v>
       </c>
       <c r="E173" s="6">
         <v>102.7</v>
       </c>
       <c r="F173" s="6">
         <v>102.7</v>
       </c>
       <c r="G173" s="6">
         <v>102.5</v>
       </c>
       <c r="H173" s="6">
         <v>102.8</v>
       </c>
       <c r="I173" s="6">
         <v>102.1</v>
@@ -26475,51 +26795,53 @@
       </c>
       <c r="BE173" s="7">
         <v>102.6</v>
       </c>
       <c r="BF173" s="7">
         <v>102.5</v>
       </c>
       <c r="BG173" s="7">
         <v>102.6</v>
       </c>
       <c r="BH173" s="7">
         <v>101.9</v>
       </c>
       <c r="BI173" s="6">
         <v>102</v>
       </c>
       <c r="BJ173" s="7">
         <v>101.3</v>
       </c>
       <c r="BK173" s="9">
         <v>103.5</v>
       </c>
       <c r="BL173" s="9">
         <v>103.4</v>
       </c>
-      <c r="BM173" s="47"/>
+      <c r="BM173" s="9">
+        <v>103.2</v>
+      </c>
     </row>
     <row r="174" spans="1:65">
       <c r="B174" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C174" s="7">
         <v>94.8</v>
       </c>
       <c r="D174" s="6">
         <v>98.3</v>
       </c>
       <c r="E174" s="6">
         <v>99.4</v>
       </c>
       <c r="F174" s="6">
         <v>99.7</v>
       </c>
       <c r="G174" s="6">
         <v>100.3</v>
       </c>
       <c r="H174" s="6">
         <v>100.5</v>
       </c>
       <c r="I174" s="6">
         <v>100.6</v>
@@ -26667,178 +26989,180 @@
       </c>
       <c r="BE174" s="7">
         <v>98.6</v>
       </c>
       <c r="BF174" s="7">
         <v>99.6</v>
       </c>
       <c r="BG174" s="7">
         <v>99.6</v>
       </c>
       <c r="BH174" s="7">
         <v>98.6</v>
       </c>
       <c r="BI174" s="7">
         <v>98.7</v>
       </c>
       <c r="BJ174" s="7">
         <v>97.3</v>
       </c>
       <c r="BK174" s="9">
         <v>96.5</v>
       </c>
       <c r="BL174" s="9">
         <v>101.8</v>
       </c>
-      <c r="BM174" s="47"/>
+      <c r="BM174" s="9">
+        <v>101.7</v>
+      </c>
     </row>
     <row r="175" spans="1:65" ht="22.5">
       <c r="B175" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ175" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR175" s="6">
         <v>96.3</v>
       </c>
       <c r="AS175" s="9">
         <v>96.7</v>
       </c>
       <c r="AT175" s="6">
         <v>96.2</v>
       </c>
       <c r="AU175" s="7">
         <v>95.1</v>
       </c>
       <c r="AV175" s="7">
         <v>94.8</v>
       </c>
       <c r="AW175" s="7">
         <v>94.1</v>
       </c>
       <c r="AX175" s="7">
         <v>93.9</v>
       </c>
       <c r="AY175" s="9">
         <v>96.8</v>
       </c>
@@ -26859,178 +27183,180 @@
       </c>
       <c r="BE175" s="7">
         <v>92.6</v>
       </c>
       <c r="BF175" s="7">
         <v>93.5</v>
       </c>
       <c r="BG175" s="7">
         <v>94.2</v>
       </c>
       <c r="BH175" s="7">
         <v>93.9</v>
       </c>
       <c r="BI175" s="7">
         <v>94.4</v>
       </c>
       <c r="BJ175" s="7">
         <v>93.8</v>
       </c>
       <c r="BK175" s="9">
         <v>86.2</v>
       </c>
       <c r="BL175" s="9">
         <v>91.6</v>
       </c>
-      <c r="BM175" s="47"/>
+      <c r="BM175" s="9">
+        <v>93.1</v>
+      </c>
     </row>
     <row r="176" spans="1:65">
       <c r="B176" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ176" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR176" s="6">
         <v>137.5</v>
       </c>
       <c r="AS176" s="9">
         <v>139.9</v>
       </c>
       <c r="AT176" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="AU176" s="6">
         <v>128</v>
       </c>
       <c r="AV176" s="6">
         <v>122.8</v>
       </c>
       <c r="AW176" s="7">
         <v>120.6</v>
       </c>
       <c r="AX176" s="7">
         <v>119.6</v>
       </c>
       <c r="AY176" s="9">
         <v>98.9</v>
       </c>
@@ -27051,178 +27377,180 @@
       </c>
       <c r="BE176" s="7">
         <v>113.4</v>
       </c>
       <c r="BF176" s="7">
         <v>114.7</v>
       </c>
       <c r="BG176" s="7">
         <v>113.1</v>
       </c>
       <c r="BH176" s="7">
         <v>110.7</v>
       </c>
       <c r="BI176" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ176" s="7">
         <v>106.4</v>
       </c>
       <c r="BK176" s="9">
         <v>105.5</v>
       </c>
       <c r="BL176" s="9">
         <v>117.3</v>
       </c>
-      <c r="BM176" s="47"/>
+      <c r="BM176" s="9">
+        <v>113.6</v>
+      </c>
     </row>
     <row r="177" spans="1:65" ht="22.5">
       <c r="B177" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ177" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR177" s="6">
         <v>102.5</v>
       </c>
       <c r="AS177" s="9">
         <v>99.8</v>
       </c>
       <c r="AT177" s="6">
         <v>99.9</v>
       </c>
       <c r="AU177" s="7">
         <v>98.1</v>
       </c>
       <c r="AV177" s="7">
         <v>99.6</v>
       </c>
       <c r="AW177" s="6">
         <v>101</v>
       </c>
       <c r="AX177" s="7">
         <v>101.5</v>
       </c>
       <c r="AY177" s="9">
         <v>98.5</v>
       </c>
@@ -27243,178 +27571,180 @@
       </c>
       <c r="BE177" s="6">
         <v>92</v>
       </c>
       <c r="BF177" s="7">
         <v>91.8</v>
       </c>
       <c r="BG177" s="6">
         <v>91.5</v>
       </c>
       <c r="BH177" s="7">
         <v>90.5</v>
       </c>
       <c r="BI177" s="7">
         <v>90.6</v>
       </c>
       <c r="BJ177" s="7">
         <v>90.2</v>
       </c>
       <c r="BK177" s="9">
         <v>136.30000000000001</v>
       </c>
       <c r="BL177" s="9">
         <v>102.5</v>
       </c>
-      <c r="BM177" s="47"/>
+      <c r="BM177" s="9">
+        <v>108.2</v>
+      </c>
     </row>
     <row r="178" spans="1:65" ht="33.75">
       <c r="B178" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ178" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR178" s="6">
         <v>99.1</v>
       </c>
       <c r="AS178" s="9">
         <v>97.1</v>
       </c>
       <c r="AT178" s="6">
         <v>99.8</v>
       </c>
       <c r="AU178" s="7">
         <v>101.4</v>
       </c>
       <c r="AV178" s="7">
         <v>102.6</v>
       </c>
       <c r="AW178" s="7">
         <v>103.7</v>
       </c>
       <c r="AX178" s="7">
         <v>103.6</v>
       </c>
       <c r="AY178" s="9">
         <v>112.3</v>
       </c>
@@ -27435,51 +27765,53 @@
       </c>
       <c r="BE178" s="7">
         <v>124.1</v>
       </c>
       <c r="BF178" s="7">
         <v>121.3</v>
       </c>
       <c r="BG178" s="7">
         <v>120.3</v>
       </c>
       <c r="BH178" s="7">
         <v>118.7</v>
       </c>
       <c r="BI178" s="7">
         <v>118.5</v>
       </c>
       <c r="BJ178" s="7">
         <v>117.9</v>
       </c>
       <c r="BK178" s="9">
         <v>101.8</v>
       </c>
       <c r="BL178" s="9">
         <v>114.7</v>
       </c>
-      <c r="BM178" s="47"/>
+      <c r="BM178" s="9">
+        <v>119.9</v>
+      </c>
     </row>
     <row r="179" spans="1:65">
       <c r="B179" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C179" s="7">
         <v>141.5</v>
       </c>
       <c r="D179" s="7">
         <v>117.2</v>
       </c>
       <c r="E179" s="6">
         <v>144</v>
       </c>
       <c r="F179" s="6">
         <v>157.9</v>
       </c>
       <c r="G179" s="6">
         <v>162.5</v>
       </c>
       <c r="H179" s="6">
         <v>134</v>
       </c>
       <c r="I179" s="6">
         <v>110.6</v>
@@ -27627,51 +27959,53 @@
       </c>
       <c r="BE179" s="6">
         <v>137</v>
       </c>
       <c r="BF179" s="7">
         <v>139.19999999999999</v>
       </c>
       <c r="BG179" s="7">
         <v>115.6</v>
       </c>
       <c r="BH179" s="7">
         <v>117.6</v>
       </c>
       <c r="BI179" s="7">
         <v>124.7</v>
       </c>
       <c r="BJ179" s="7">
         <v>121.8</v>
       </c>
       <c r="BK179" s="9">
         <v>111.3</v>
       </c>
       <c r="BL179" s="9">
         <v>162.30000000000001</v>
       </c>
-      <c r="BM179" s="47"/>
+      <c r="BM179" s="9">
+        <v>122</v>
+      </c>
     </row>
     <row r="180" spans="1:65" ht="22.5">
       <c r="B180" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="7">
         <v>94.3</v>
       </c>
       <c r="D180" s="7">
         <v>96.4</v>
       </c>
       <c r="E180" s="7">
         <v>96.6</v>
       </c>
       <c r="F180" s="7">
         <v>99.4</v>
       </c>
       <c r="G180" s="6">
         <v>100.1</v>
       </c>
       <c r="H180" s="6">
         <v>101.5</v>
       </c>
       <c r="I180" s="6">
         <v>101.2</v>
@@ -27819,51 +28153,53 @@
       </c>
       <c r="BE180" s="7">
         <v>106.1</v>
       </c>
       <c r="BF180" s="7">
         <v>106.5</v>
       </c>
       <c r="BG180" s="7">
         <v>106.5</v>
       </c>
       <c r="BH180" s="6">
         <v>107</v>
       </c>
       <c r="BI180" s="6">
         <v>107</v>
       </c>
       <c r="BJ180" s="6">
         <v>107</v>
       </c>
       <c r="BK180" s="9">
         <v>101.2</v>
       </c>
       <c r="BL180" s="9">
         <v>101.2</v>
       </c>
-      <c r="BM180" s="47"/>
+      <c r="BM180" s="9">
+        <v>101.4</v>
+      </c>
     </row>
     <row r="181" spans="1:65">
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="7">
         <v>84.3</v>
       </c>
       <c r="D181" s="7">
         <v>77.7</v>
       </c>
       <c r="E181" s="7">
         <v>77.7</v>
       </c>
       <c r="F181" s="7">
         <v>83.2</v>
       </c>
       <c r="G181" s="6">
         <v>83.3</v>
       </c>
       <c r="H181" s="6">
         <v>84.1</v>
       </c>
       <c r="I181" s="6">
         <v>86.9</v>
@@ -28011,51 +28347,53 @@
       </c>
       <c r="BE181" s="7">
         <v>101.1</v>
       </c>
       <c r="BF181" s="7">
         <v>101.1</v>
       </c>
       <c r="BG181" s="7">
         <v>102.3</v>
       </c>
       <c r="BH181" s="7">
         <v>102.4</v>
       </c>
       <c r="BI181" s="7">
         <v>103.5</v>
       </c>
       <c r="BJ181" s="7">
         <v>104.4</v>
       </c>
       <c r="BK181" s="9">
         <v>143.4</v>
       </c>
       <c r="BL181" s="9">
         <v>134.80000000000001</v>
       </c>
-      <c r="BM181" s="47"/>
+      <c r="BM181" s="9">
+        <v>131.30000000000001</v>
+      </c>
     </row>
     <row r="182" spans="1:65">
       <c r="B182" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C182" s="7">
         <v>114.1</v>
       </c>
       <c r="D182" s="7">
         <v>109.9</v>
       </c>
       <c r="E182" s="7">
         <v>108.8</v>
       </c>
       <c r="F182" s="7">
         <v>108.1</v>
       </c>
       <c r="G182" s="6">
         <v>108.7</v>
       </c>
       <c r="H182" s="6">
         <v>108.7</v>
       </c>
       <c r="I182" s="6">
         <v>109.6</v>
@@ -28203,51 +28541,53 @@
       </c>
       <c r="BE182" s="7">
         <v>101.5</v>
       </c>
       <c r="BF182" s="7">
         <v>101.8</v>
       </c>
       <c r="BG182" s="7">
         <v>102.3</v>
       </c>
       <c r="BH182" s="7">
         <v>102.4</v>
       </c>
       <c r="BI182" s="7">
         <v>100.6</v>
       </c>
       <c r="BJ182" s="7">
         <v>101.8</v>
       </c>
       <c r="BK182" s="9">
         <v>106.7</v>
       </c>
       <c r="BL182" s="9">
         <v>104.1</v>
       </c>
-      <c r="BM182" s="47"/>
+      <c r="BM182" s="9">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="183" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A183" s="42"/>
       <c r="B183" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C183" s="18">
         <v>93</v>
       </c>
       <c r="D183" s="18">
         <v>93.4</v>
       </c>
       <c r="E183" s="18">
         <v>94.9</v>
       </c>
       <c r="F183" s="18">
         <v>97.1</v>
       </c>
       <c r="G183" s="18">
         <v>97.4</v>
       </c>
       <c r="H183" s="18">
         <v>97.7</v>
       </c>
       <c r="I183" s="18">
@@ -28396,51 +28736,53 @@
       </c>
       <c r="BE183" s="18">
         <v>104.8</v>
       </c>
       <c r="BF183" s="18">
         <v>105.5</v>
       </c>
       <c r="BG183" s="18">
         <v>103.2</v>
       </c>
       <c r="BH183" s="19">
         <v>102.9</v>
       </c>
       <c r="BI183" s="19">
         <v>104.1</v>
       </c>
       <c r="BJ183" s="19">
         <v>103.3</v>
       </c>
       <c r="BK183" s="20">
         <v>104.4</v>
       </c>
       <c r="BL183" s="20">
         <v>109.3</v>
       </c>
-      <c r="BM183" s="47"/>
+      <c r="BM183" s="20">
+        <v>107.5</v>
+      </c>
     </row>
     <row r="184" spans="1:65">
       <c r="R184" s="8"/>
       <c r="BM184" s="47"/>
     </row>
     <row r="185" spans="1:65">
       <c r="A185" s="42">
         <v>47</v>
       </c>
       <c r="B185" s="22" t="s">
         <v>17</v>
       </c>
       <c r="R185" s="8"/>
       <c r="BM185" s="47"/>
     </row>
     <row r="186" spans="1:65">
       <c r="R186" s="8"/>
       <c r="BM186" s="47"/>
     </row>
     <row r="187" spans="1:65" ht="67.5">
       <c r="B187" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>23</v>
@@ -28589,68 +28931,70 @@
       <c r="AY187" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ187" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA187" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB187" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC187" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD187" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE187" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF187" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG187" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH187" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH187" s="4" t="s">
+      <c r="BI187" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI187" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ187" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK187" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK187" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL187" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM187" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM187" s="47"/>
     </row>
     <row r="188" spans="1:65">
       <c r="B188" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C188" s="6">
         <v>99</v>
       </c>
       <c r="D188" s="6">
         <v>100.9</v>
       </c>
       <c r="E188" s="6">
         <v>102.3</v>
       </c>
       <c r="F188" s="6">
         <v>103</v>
       </c>
       <c r="G188" s="6">
         <v>103</v>
       </c>
       <c r="H188" s="6">
         <v>103.2</v>
       </c>
       <c r="I188" s="6">
         <v>101.4</v>
@@ -28798,51 +29142,53 @@
       </c>
       <c r="BE188" s="7">
         <v>103.3</v>
       </c>
       <c r="BF188" s="7">
         <v>100.4</v>
       </c>
       <c r="BG188" s="7">
         <v>98.6</v>
       </c>
       <c r="BH188" s="7">
         <v>99.8</v>
       </c>
       <c r="BI188" s="7">
         <v>100.9</v>
       </c>
       <c r="BJ188" s="7">
         <v>102.4</v>
       </c>
       <c r="BK188" s="9">
         <v>117.5</v>
       </c>
       <c r="BL188" s="9">
         <v>109.2</v>
       </c>
-      <c r="BM188" s="47"/>
+      <c r="BM188" s="9">
+        <v>98.8</v>
+      </c>
     </row>
     <row r="189" spans="1:65">
       <c r="B189" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C189" s="7">
         <v>95.9</v>
       </c>
       <c r="D189" s="6">
         <v>93</v>
       </c>
       <c r="E189" s="6">
         <v>92.6</v>
       </c>
       <c r="F189" s="6">
         <v>92.8</v>
       </c>
       <c r="G189" s="6">
         <v>93.7</v>
       </c>
       <c r="H189" s="6">
         <v>94.1</v>
       </c>
       <c r="I189" s="6">
         <v>95</v>
@@ -28990,178 +29336,180 @@
       </c>
       <c r="BE189" s="7">
         <v>100.8</v>
       </c>
       <c r="BF189" s="7">
         <v>101.8</v>
       </c>
       <c r="BG189" s="7">
         <v>101.9</v>
       </c>
       <c r="BH189" s="7">
         <v>101.6</v>
       </c>
       <c r="BI189" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ189" s="7">
         <v>100.5</v>
       </c>
       <c r="BK189" s="9">
         <v>104.3</v>
       </c>
       <c r="BL189" s="9">
         <v>100</v>
       </c>
-      <c r="BM189" s="47"/>
+      <c r="BM189" s="9">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="190" spans="1:65" ht="22.5">
       <c r="B190" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ190" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR190" s="6">
         <v>102.2</v>
       </c>
       <c r="AS190" s="9">
         <v>103.3</v>
       </c>
       <c r="AT190" s="6">
         <v>104.4</v>
       </c>
       <c r="AU190" s="6">
         <v>104</v>
       </c>
       <c r="AV190" s="6">
         <v>103.8</v>
       </c>
       <c r="AW190" s="7">
         <v>103.5</v>
       </c>
       <c r="AX190" s="7">
         <v>102.7</v>
       </c>
       <c r="AY190" s="9">
         <v>96</v>
       </c>
@@ -29182,178 +29530,180 @@
       </c>
       <c r="BE190" s="6">
         <v>100</v>
       </c>
       <c r="BF190" s="7">
         <v>101.3</v>
       </c>
       <c r="BG190" s="7">
         <v>101.6</v>
       </c>
       <c r="BH190" s="7">
         <v>101.5</v>
       </c>
       <c r="BI190" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ190" s="7">
         <v>99.7</v>
       </c>
       <c r="BK190" s="9">
         <v>103.6</v>
       </c>
       <c r="BL190" s="9">
         <v>97.5</v>
       </c>
-      <c r="BM190" s="47"/>
+      <c r="BM190" s="9">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="191" spans="1:65">
       <c r="B191" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ191" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR191" s="6">
         <v>111.6</v>
       </c>
       <c r="AS191" s="9">
         <v>112.4</v>
       </c>
       <c r="AT191" s="6">
         <v>117.1</v>
       </c>
       <c r="AU191" s="7">
         <v>118.5</v>
       </c>
       <c r="AV191" s="7">
         <v>117.7</v>
       </c>
       <c r="AW191" s="7">
         <v>116.2</v>
       </c>
       <c r="AX191" s="7">
         <v>112.8</v>
       </c>
       <c r="AY191" s="9">
         <v>110.9</v>
       </c>
@@ -29374,178 +29724,180 @@
       </c>
       <c r="BE191" s="7">
         <v>104.1</v>
       </c>
       <c r="BF191" s="7">
         <v>104.6</v>
       </c>
       <c r="BG191" s="6">
         <v>102</v>
       </c>
       <c r="BH191" s="7">
         <v>99.6</v>
       </c>
       <c r="BI191" s="7">
         <v>98.2</v>
       </c>
       <c r="BJ191" s="7">
         <v>104.9</v>
       </c>
       <c r="BK191" s="9">
         <v>100.8</v>
       </c>
       <c r="BL191" s="9">
         <v>100.5</v>
       </c>
-      <c r="BM191" s="47"/>
+      <c r="BM191" s="9">
+        <v>118.8</v>
+      </c>
     </row>
     <row r="192" spans="1:65" ht="22.5">
       <c r="B192" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ192" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR192" s="6">
         <v>96.4</v>
       </c>
       <c r="AS192" s="9">
         <v>93.5</v>
       </c>
       <c r="AT192" s="6">
         <v>95.1</v>
       </c>
       <c r="AU192" s="7">
         <v>94.8</v>
       </c>
       <c r="AV192" s="7">
         <v>96.1</v>
       </c>
       <c r="AW192" s="7">
         <v>98.7</v>
       </c>
       <c r="AX192" s="7">
         <v>99.1</v>
       </c>
       <c r="AY192" s="9">
         <v>96.1</v>
       </c>
@@ -29566,178 +29918,180 @@
       </c>
       <c r="BE192" s="7">
         <v>105.5</v>
       </c>
       <c r="BF192" s="7">
         <v>104.8</v>
       </c>
       <c r="BG192" s="6">
         <v>105.6</v>
       </c>
       <c r="BH192" s="7">
         <v>105.3</v>
       </c>
       <c r="BI192" s="7">
         <v>104.6</v>
       </c>
       <c r="BJ192" s="7">
         <v>104.3</v>
       </c>
       <c r="BK192" s="9">
         <v>113.6</v>
       </c>
       <c r="BL192" s="9">
         <v>122.6</v>
       </c>
-      <c r="BM192" s="47"/>
+      <c r="BM192" s="9">
+        <v>121.8</v>
+      </c>
     </row>
     <row r="193" spans="1:65" ht="33.75">
       <c r="B193" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ193" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR193" s="6">
         <v>103.5</v>
       </c>
       <c r="AS193" s="9">
         <v>103.1</v>
       </c>
       <c r="AT193" s="6">
         <v>103.2</v>
       </c>
       <c r="AU193" s="7">
         <v>102.7</v>
       </c>
       <c r="AV193" s="7">
         <v>105.3</v>
       </c>
       <c r="AW193" s="7">
         <v>107.4</v>
       </c>
       <c r="AX193" s="7">
         <v>112.9</v>
       </c>
       <c r="AY193" s="9">
         <v>85.8</v>
       </c>
@@ -29758,51 +30112,53 @@
       </c>
       <c r="BE193" s="6">
         <v>98</v>
       </c>
       <c r="BF193" s="7">
         <v>98.3</v>
       </c>
       <c r="BG193" s="7">
         <v>100.2</v>
       </c>
       <c r="BH193" s="7">
         <v>100.2</v>
       </c>
       <c r="BI193" s="7">
         <v>98.3</v>
       </c>
       <c r="BJ193" s="7">
         <v>98.2</v>
       </c>
       <c r="BK193" s="9">
         <v>114.5</v>
       </c>
       <c r="BL193" s="9">
         <v>102.7</v>
       </c>
-      <c r="BM193" s="47"/>
+      <c r="BM193" s="9">
+        <v>97.1</v>
+      </c>
     </row>
     <row r="194" spans="1:65">
       <c r="B194" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C194" s="7">
         <v>110.4</v>
       </c>
       <c r="D194" s="7">
         <v>100.2</v>
       </c>
       <c r="E194" s="6">
         <v>66.2</v>
       </c>
       <c r="F194" s="6">
         <v>105.6</v>
       </c>
       <c r="G194" s="6">
         <v>109.1</v>
       </c>
       <c r="H194" s="6">
         <v>121.1</v>
       </c>
       <c r="I194" s="6">
         <v>118.8</v>
@@ -29950,51 +30306,53 @@
       </c>
       <c r="BE194" s="7">
         <v>128.1</v>
       </c>
       <c r="BF194" s="6">
         <v>126</v>
       </c>
       <c r="BG194" s="7">
         <v>117.7</v>
       </c>
       <c r="BH194" s="7">
         <v>106.7</v>
       </c>
       <c r="BI194" s="7">
         <v>107.7</v>
       </c>
       <c r="BJ194" s="7">
         <v>102.8</v>
       </c>
       <c r="BK194" s="9">
         <v>102.1</v>
       </c>
       <c r="BL194" s="9">
         <v>102</v>
       </c>
-      <c r="BM194" s="47"/>
+      <c r="BM194" s="9">
+        <v>123.1</v>
+      </c>
     </row>
     <row r="195" spans="1:65" ht="22.5">
       <c r="B195" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C195" s="7">
         <v>93.6</v>
       </c>
       <c r="D195" s="7">
         <v>93.3</v>
       </c>
       <c r="E195" s="7">
         <v>92.5</v>
       </c>
       <c r="F195" s="7">
         <v>100.5</v>
       </c>
       <c r="G195" s="6">
         <v>102.7</v>
       </c>
       <c r="H195" s="6">
         <v>104.9</v>
       </c>
       <c r="I195" s="6">
         <v>104.4</v>
@@ -30142,51 +30500,53 @@
       </c>
       <c r="BE195" s="7">
         <v>107.6</v>
       </c>
       <c r="BF195" s="6">
         <v>108</v>
       </c>
       <c r="BG195" s="7">
         <v>107.1</v>
       </c>
       <c r="BH195" s="7">
         <v>107.3</v>
       </c>
       <c r="BI195" s="7">
         <v>108.1</v>
       </c>
       <c r="BJ195" s="6">
         <v>109</v>
       </c>
       <c r="BK195" s="9">
         <v>100.9</v>
       </c>
       <c r="BL195" s="9">
         <v>101.7</v>
       </c>
-      <c r="BM195" s="47"/>
+      <c r="BM195" s="9">
+        <v>101.2</v>
+      </c>
     </row>
     <row r="196" spans="1:65">
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="7">
         <v>85.4</v>
       </c>
       <c r="D196" s="7">
         <v>93.5</v>
       </c>
       <c r="E196" s="7">
         <v>97.1</v>
       </c>
       <c r="F196" s="7">
         <v>105.9</v>
       </c>
       <c r="G196" s="6">
         <v>108.1</v>
       </c>
       <c r="H196" s="6">
         <v>108.2</v>
       </c>
       <c r="I196" s="6">
         <v>108.8</v>
@@ -30334,51 +30694,53 @@
       </c>
       <c r="BE196" s="7">
         <v>107.2</v>
       </c>
       <c r="BF196" s="7">
         <v>106.2</v>
       </c>
       <c r="BG196" s="7">
         <v>105.6</v>
       </c>
       <c r="BH196" s="6">
         <v>106</v>
       </c>
       <c r="BI196" s="7">
         <v>107.5</v>
       </c>
       <c r="BJ196" s="7">
         <v>108.3</v>
       </c>
       <c r="BK196" s="9">
         <v>113.4</v>
       </c>
       <c r="BL196" s="9">
         <v>106.8</v>
       </c>
-      <c r="BM196" s="47"/>
+      <c r="BM196" s="9">
+        <v>108.7</v>
+      </c>
     </row>
     <row r="197" spans="1:65">
       <c r="B197" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C197" s="7">
         <v>107.4</v>
       </c>
       <c r="D197" s="7">
         <v>106.4</v>
       </c>
       <c r="E197" s="7">
         <v>103.6</v>
       </c>
       <c r="F197" s="7">
         <v>102.9</v>
       </c>
       <c r="G197" s="6">
         <v>101.6</v>
       </c>
       <c r="H197" s="6">
         <v>101.9</v>
       </c>
       <c r="I197" s="6">
         <v>102</v>
@@ -30526,51 +30888,53 @@
       </c>
       <c r="BE197" s="7">
         <v>103.1</v>
       </c>
       <c r="BF197" s="6">
         <v>102</v>
       </c>
       <c r="BG197" s="7">
         <v>101.4</v>
       </c>
       <c r="BH197" s="7">
         <v>101.3</v>
       </c>
       <c r="BI197" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ197" s="7">
         <v>100.5</v>
       </c>
       <c r="BK197" s="9">
         <v>88.9</v>
       </c>
       <c r="BL197" s="9">
         <v>90</v>
       </c>
-      <c r="BM197" s="47"/>
+      <c r="BM197" s="9">
+        <v>91.3</v>
+      </c>
     </row>
     <row r="198" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A198" s="42"/>
       <c r="B198" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C198" s="18">
         <v>95</v>
       </c>
       <c r="D198" s="18">
         <v>93.4</v>
       </c>
       <c r="E198" s="18">
         <v>91.7</v>
       </c>
       <c r="F198" s="18">
         <v>95</v>
       </c>
       <c r="G198" s="18">
         <v>96.2</v>
       </c>
       <c r="H198" s="18">
         <v>97.5</v>
       </c>
       <c r="I198" s="18">
@@ -30719,51 +31083,53 @@
       </c>
       <c r="BE198" s="18">
         <v>103.8</v>
       </c>
       <c r="BF198" s="18">
         <v>104.3</v>
       </c>
       <c r="BG198" s="18">
         <v>103.8</v>
       </c>
       <c r="BH198" s="19">
         <v>102.9</v>
       </c>
       <c r="BI198" s="19">
         <v>102.9</v>
       </c>
       <c r="BJ198" s="19">
         <v>102.2</v>
       </c>
       <c r="BK198" s="20">
         <v>105.1</v>
       </c>
       <c r="BL198" s="20">
         <v>101</v>
       </c>
-      <c r="BM198" s="47"/>
+      <c r="BM198" s="20">
+        <v>104.3</v>
+      </c>
     </row>
     <row r="199" spans="1:65">
       <c r="R199" s="8"/>
       <c r="BM199" s="47"/>
     </row>
     <row r="200" spans="1:65">
       <c r="R200" s="8"/>
       <c r="BM200" s="47"/>
     </row>
     <row r="201" spans="1:65">
       <c r="A201" s="42">
         <v>55</v>
       </c>
       <c r="B201" s="22" t="s">
         <v>18</v>
       </c>
       <c r="R201" s="8"/>
       <c r="BM201" s="47"/>
     </row>
     <row r="202" spans="1:65">
       <c r="R202" s="8"/>
       <c r="BM202" s="47"/>
     </row>
     <row r="203" spans="1:65" ht="67.5">
       <c r="B203" s="14" t="s">
@@ -30916,68 +31282,70 @@
       <c r="AY203" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ203" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA203" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB203" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC203" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD203" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE203" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF203" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG203" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH203" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH203" s="4" t="s">
+      <c r="BI203" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI203" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ203" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK203" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK203" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL203" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM203" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM203" s="47"/>
     </row>
     <row r="204" spans="1:65">
       <c r="B204" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C204" s="7">
         <v>102.2</v>
       </c>
       <c r="D204" s="6">
         <v>102.6</v>
       </c>
       <c r="E204" s="6">
         <v>103.2</v>
       </c>
       <c r="F204" s="6">
         <v>104.1</v>
       </c>
       <c r="G204" s="6">
         <v>103.9</v>
       </c>
       <c r="H204" s="6">
         <v>104.4</v>
       </c>
       <c r="I204" s="6">
         <v>103.9</v>
@@ -31125,51 +31493,53 @@
       </c>
       <c r="BE204" s="7">
         <v>102.6</v>
       </c>
       <c r="BF204" s="7">
         <v>102.7</v>
       </c>
       <c r="BG204" s="7">
         <v>105.9</v>
       </c>
       <c r="BH204" s="7">
         <v>107.4</v>
       </c>
       <c r="BI204" s="7">
         <v>108.2</v>
       </c>
       <c r="BJ204" s="7">
         <v>109.6</v>
       </c>
       <c r="BK204" s="9">
         <v>103.4</v>
       </c>
       <c r="BL204" s="9">
         <v>104.3</v>
       </c>
-      <c r="BM204" s="47"/>
+      <c r="BM204" s="9">
+        <v>104</v>
+      </c>
     </row>
     <row r="205" spans="1:65">
       <c r="B205" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C205" s="7">
         <v>99.2</v>
       </c>
       <c r="D205" s="6">
         <v>101.6</v>
       </c>
       <c r="E205" s="6">
         <v>103.7</v>
       </c>
       <c r="F205" s="6">
         <v>104.2</v>
       </c>
       <c r="G205" s="6">
         <v>105.1</v>
       </c>
       <c r="H205" s="6">
         <v>105.5</v>
       </c>
       <c r="I205" s="6">
         <v>105.7</v>
@@ -31317,178 +31687,180 @@
       </c>
       <c r="BE205" s="7">
         <v>101.8</v>
       </c>
       <c r="BF205" s="7">
         <v>101.5</v>
       </c>
       <c r="BG205" s="7">
         <v>100.7</v>
       </c>
       <c r="BH205" s="7">
         <v>99.8</v>
       </c>
       <c r="BI205" s="7">
         <v>100.9</v>
       </c>
       <c r="BJ205" s="7">
         <v>102.2</v>
       </c>
       <c r="BK205" s="9">
         <v>101.4</v>
       </c>
       <c r="BL205" s="9">
         <v>102.4</v>
       </c>
-      <c r="BM205" s="47"/>
+      <c r="BM205" s="9">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="206" spans="1:65" ht="22.5">
       <c r="B206" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ206" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR206" s="6">
         <v>90.3</v>
       </c>
       <c r="AS206" s="6">
         <v>94.2</v>
       </c>
       <c r="AT206" s="6">
         <v>97.4</v>
       </c>
       <c r="AU206" s="7">
         <v>94.7</v>
       </c>
       <c r="AV206" s="7">
         <v>96.1</v>
       </c>
       <c r="AW206" s="7">
         <v>97.5</v>
       </c>
       <c r="AX206" s="7">
         <v>98.7</v>
       </c>
       <c r="AY206" s="9">
         <v>98.9</v>
       </c>
@@ -31509,178 +31881,180 @@
       </c>
       <c r="BE206" s="7">
         <v>100.1</v>
       </c>
       <c r="BF206" s="7">
         <v>100.7</v>
       </c>
       <c r="BG206" s="7">
         <v>100.2</v>
       </c>
       <c r="BH206" s="7">
         <v>99.1</v>
       </c>
       <c r="BI206" s="7">
         <v>101.8</v>
       </c>
       <c r="BJ206" s="7">
         <v>102.7</v>
       </c>
       <c r="BK206" s="9">
         <v>97.7</v>
       </c>
       <c r="BL206" s="9">
         <v>94</v>
       </c>
-      <c r="BM206" s="47"/>
+      <c r="BM206" s="9">
+        <v>97.4</v>
+      </c>
     </row>
     <row r="207" spans="1:65">
       <c r="B207" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ207" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR207" s="6">
         <v>107.4</v>
       </c>
       <c r="AS207" s="6">
         <v>108.5</v>
       </c>
       <c r="AT207" s="6">
         <v>109.3</v>
       </c>
       <c r="AU207" s="7">
         <v>108.1</v>
       </c>
       <c r="AV207" s="7">
         <v>108.2</v>
       </c>
       <c r="AW207" s="7">
         <v>109.4</v>
       </c>
       <c r="AX207" s="7">
         <v>109.5</v>
       </c>
       <c r="AY207" s="9">
         <v>102.4</v>
       </c>
@@ -31701,178 +32075,180 @@
       </c>
       <c r="BE207" s="7">
         <v>102.8</v>
       </c>
       <c r="BF207" s="6">
         <v>102</v>
       </c>
       <c r="BG207" s="7">
         <v>100.9</v>
       </c>
       <c r="BH207" s="7">
         <v>99.8</v>
       </c>
       <c r="BI207" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ207" s="7">
         <v>101.9</v>
       </c>
       <c r="BK207" s="9">
         <v>102.8</v>
       </c>
       <c r="BL207" s="9">
         <v>104.6</v>
       </c>
-      <c r="BM207" s="47"/>
+      <c r="BM207" s="9">
+        <v>108</v>
+      </c>
     </row>
     <row r="208" spans="1:65" ht="22.5">
       <c r="B208" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ208" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR208" s="6">
         <v>102.7</v>
       </c>
       <c r="AS208" s="6">
         <v>98.1</v>
       </c>
       <c r="AT208" s="6">
         <v>97.8</v>
       </c>
       <c r="AU208" s="7">
         <v>96.5</v>
       </c>
       <c r="AV208" s="7">
         <v>96</v>
       </c>
       <c r="AW208" s="7">
         <v>95.1</v>
       </c>
       <c r="AX208" s="7">
         <v>95.4</v>
       </c>
       <c r="AY208" s="9">
         <v>104.5</v>
       </c>
@@ -31893,178 +32269,180 @@
       </c>
       <c r="BE208" s="7">
         <v>100.6</v>
       </c>
       <c r="BF208" s="7">
         <v>100.4</v>
       </c>
       <c r="BG208" s="6">
         <v>100.5</v>
       </c>
       <c r="BH208" s="7">
         <v>100.5</v>
       </c>
       <c r="BI208" s="7">
         <v>101.1</v>
       </c>
       <c r="BJ208" s="7">
         <v>102.2</v>
       </c>
       <c r="BK208" s="9">
         <v>103.2</v>
       </c>
       <c r="BL208" s="9">
         <v>103.6</v>
       </c>
-      <c r="BM208" s="47"/>
+      <c r="BM208" s="9">
+        <v>101.6</v>
+      </c>
     </row>
     <row r="209" spans="1:65" ht="33.75">
       <c r="B209" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ209" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR209" s="6">
         <v>80.099999999999994</v>
       </c>
       <c r="AS209" s="6">
         <v>89.8</v>
       </c>
       <c r="AT209" s="6">
         <v>89.4</v>
       </c>
       <c r="AU209" s="7">
         <v>88.5</v>
       </c>
       <c r="AV209" s="7">
         <v>91.2</v>
       </c>
       <c r="AW209" s="7">
         <v>92.8</v>
       </c>
       <c r="AX209" s="7">
         <v>92.7</v>
       </c>
       <c r="AY209" s="9">
         <v>95.5</v>
       </c>
@@ -32085,51 +32463,53 @@
       </c>
       <c r="BE209" s="7">
         <v>106.7</v>
       </c>
       <c r="BF209" s="7">
         <v>105.9</v>
       </c>
       <c r="BG209" s="7">
         <v>106.2</v>
       </c>
       <c r="BH209" s="7">
         <v>105.6</v>
       </c>
       <c r="BI209" s="7">
         <v>106.2</v>
       </c>
       <c r="BJ209" s="7">
         <v>107.6</v>
       </c>
       <c r="BK209" s="9">
         <v>82.4</v>
       </c>
       <c r="BL209" s="9">
         <v>162.6</v>
       </c>
-      <c r="BM209" s="47"/>
+      <c r="BM209" s="9">
+        <v>146.4</v>
+      </c>
     </row>
     <row r="210" spans="1:65">
       <c r="B210" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="7">
         <v>103.4</v>
       </c>
       <c r="D210" s="7">
         <v>122</v>
       </c>
       <c r="E210" s="6">
         <v>101.3</v>
       </c>
       <c r="F210" s="6">
         <v>103.7</v>
       </c>
       <c r="G210" s="6">
         <v>111.7</v>
       </c>
       <c r="H210" s="6">
         <v>109</v>
       </c>
       <c r="I210" s="6">
         <v>103.2</v>
@@ -32277,51 +32657,53 @@
       </c>
       <c r="BE210" s="7">
         <v>113.4</v>
       </c>
       <c r="BF210" s="7">
         <v>112.5</v>
       </c>
       <c r="BG210" s="6">
         <v>123</v>
       </c>
       <c r="BH210" s="7">
         <v>122.6</v>
       </c>
       <c r="BI210" s="7">
         <v>121.4</v>
       </c>
       <c r="BJ210" s="7">
         <v>124.2</v>
       </c>
       <c r="BK210" s="9">
         <v>104.3</v>
       </c>
       <c r="BL210" s="9">
         <v>113.1</v>
       </c>
-      <c r="BM210" s="47"/>
+      <c r="BM210" s="9">
+        <v>126.6</v>
+      </c>
     </row>
     <row r="211" spans="1:65" ht="22.5">
       <c r="B211" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C211" s="7">
         <v>92.1</v>
       </c>
       <c r="D211" s="7">
         <v>98.6</v>
       </c>
       <c r="E211" s="7">
         <v>98.9</v>
       </c>
       <c r="F211" s="7">
         <v>107.1</v>
       </c>
       <c r="G211" s="6">
         <v>108.8</v>
       </c>
       <c r="H211" s="6">
         <v>105.4</v>
       </c>
       <c r="I211" s="6">
         <v>104.5</v>
@@ -32469,51 +32851,53 @@
       </c>
       <c r="BE211" s="7">
         <v>119.7</v>
       </c>
       <c r="BF211" s="7">
         <v>118.1</v>
       </c>
       <c r="BG211" s="7">
         <v>115.8</v>
       </c>
       <c r="BH211" s="7">
         <v>117.7</v>
       </c>
       <c r="BI211" s="7">
         <v>117.2</v>
       </c>
       <c r="BJ211" s="7">
         <v>115.9</v>
       </c>
       <c r="BK211" s="9">
         <v>108.3</v>
       </c>
       <c r="BL211" s="9">
         <v>119.8</v>
       </c>
-      <c r="BM211" s="47"/>
+      <c r="BM211" s="9">
+        <v>125.2</v>
+      </c>
     </row>
     <row r="212" spans="1:65">
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="7">
         <v>79.8</v>
       </c>
       <c r="D212" s="7">
         <v>74.900000000000006</v>
       </c>
       <c r="E212" s="7">
         <v>74.599999999999994</v>
       </c>
       <c r="F212" s="6">
         <v>82</v>
       </c>
       <c r="G212" s="6">
         <v>83.6</v>
       </c>
       <c r="H212" s="6">
         <v>84.4</v>
       </c>
       <c r="I212" s="6">
         <v>86.5</v>
@@ -32661,51 +33045,53 @@
       </c>
       <c r="BE212" s="7">
         <v>115.3</v>
       </c>
       <c r="BF212" s="6">
         <v>115</v>
       </c>
       <c r="BG212" s="7">
         <v>114.6</v>
       </c>
       <c r="BH212" s="7">
         <v>111.7</v>
       </c>
       <c r="BI212" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ212" s="7">
         <v>108.4</v>
       </c>
       <c r="BK212" s="9">
         <v>106.9</v>
       </c>
       <c r="BL212" s="9">
         <v>114.3</v>
       </c>
-      <c r="BM212" s="47"/>
+      <c r="BM212" s="9">
+        <v>113.3</v>
+      </c>
     </row>
     <row r="213" spans="1:65">
       <c r="B213" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C213" s="7">
         <v>101.3</v>
       </c>
       <c r="D213" s="7">
         <v>100.8</v>
       </c>
       <c r="E213" s="7">
         <v>100.1</v>
       </c>
       <c r="F213" s="6">
         <v>100</v>
       </c>
       <c r="G213" s="6">
         <v>100</v>
       </c>
       <c r="H213" s="6">
         <v>100</v>
       </c>
       <c r="I213" s="6">
         <v>100.1</v>
@@ -32853,51 +33239,53 @@
       </c>
       <c r="BE213" s="6">
         <v>112</v>
       </c>
       <c r="BF213" s="7">
         <v>110.8</v>
       </c>
       <c r="BG213" s="7">
         <v>110.2</v>
       </c>
       <c r="BH213" s="7">
         <v>109.7</v>
       </c>
       <c r="BI213" s="7">
         <v>109.1</v>
       </c>
       <c r="BJ213" s="6">
         <v>109</v>
       </c>
       <c r="BK213" s="9">
         <v>95.1</v>
       </c>
       <c r="BL213" s="9">
         <v>95.2</v>
       </c>
-      <c r="BM213" s="47"/>
+      <c r="BM213" s="9">
+        <v>94.9</v>
+      </c>
     </row>
     <row r="214" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A214" s="42"/>
       <c r="B214" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C214" s="18">
         <v>96.7</v>
       </c>
       <c r="D214" s="18">
         <v>98.2</v>
       </c>
       <c r="E214" s="18">
         <v>99.6</v>
       </c>
       <c r="F214" s="18">
         <v>101.7</v>
       </c>
       <c r="G214" s="18">
         <v>102.8</v>
       </c>
       <c r="H214" s="18">
         <v>103</v>
       </c>
       <c r="I214" s="18">
@@ -33046,51 +33434,53 @@
       </c>
       <c r="BE214" s="18">
         <v>104.6</v>
       </c>
       <c r="BF214" s="18">
         <v>104.3</v>
       </c>
       <c r="BG214" s="18">
         <v>104.6</v>
       </c>
       <c r="BH214" s="19">
         <v>104.1</v>
       </c>
       <c r="BI214" s="19">
         <v>104.8</v>
       </c>
       <c r="BJ214" s="18">
         <v>106</v>
       </c>
       <c r="BK214" s="20">
         <v>102.3</v>
       </c>
       <c r="BL214" s="20">
         <v>104.6</v>
       </c>
-      <c r="BM214" s="47"/>
+      <c r="BM214" s="20">
+        <v>107.5</v>
+      </c>
     </row>
     <row r="215" spans="1:65">
       <c r="R215" s="8"/>
       <c r="BM215" s="47"/>
     </row>
     <row r="216" spans="1:65">
       <c r="A216" s="42">
         <v>59</v>
       </c>
       <c r="B216" s="22" t="s">
         <v>19</v>
       </c>
       <c r="R216" s="8"/>
       <c r="BM216" s="47"/>
     </row>
     <row r="217" spans="1:65">
       <c r="R217" s="8"/>
       <c r="BM217" s="47"/>
     </row>
     <row r="218" spans="1:65" ht="67.5">
       <c r="B218" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>23</v>
@@ -33239,68 +33629,70 @@
       <c r="AY218" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ218" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA218" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB218" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC218" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD218" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE218" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF218" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG218" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH218" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH218" s="4" t="s">
+      <c r="BI218" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI218" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ218" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK218" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK218" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL218" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM218" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM218" s="47"/>
     </row>
     <row r="219" spans="1:65">
       <c r="B219" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C219" s="7">
         <v>98.8</v>
       </c>
       <c r="D219" s="6">
         <v>97</v>
       </c>
       <c r="E219" s="6">
         <v>97.1</v>
       </c>
       <c r="F219" s="6">
         <v>98.3</v>
       </c>
       <c r="G219" s="6">
         <v>98.9</v>
       </c>
       <c r="H219" s="6">
         <v>101.2</v>
       </c>
       <c r="I219" s="6">
         <v>101.7</v>
@@ -33448,51 +33840,53 @@
       </c>
       <c r="BE219" s="7">
         <v>108.6</v>
       </c>
       <c r="BF219" s="7">
         <v>109.3</v>
       </c>
       <c r="BG219" s="7">
         <v>110.1</v>
       </c>
       <c r="BH219" s="7">
         <v>109.3</v>
       </c>
       <c r="BI219" s="7">
         <v>110.5</v>
       </c>
       <c r="BJ219" s="7">
         <v>110.2</v>
       </c>
       <c r="BK219" s="9">
         <v>105.8</v>
       </c>
       <c r="BL219" s="9">
         <v>104.9</v>
       </c>
-      <c r="BM219" s="47"/>
+      <c r="BM219" s="9">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="220" spans="1:65">
       <c r="B220" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C220" s="7">
         <v>101.2</v>
       </c>
       <c r="D220" s="6">
         <v>109.7</v>
       </c>
       <c r="E220" s="6">
         <v>110.2</v>
       </c>
       <c r="F220" s="6">
         <v>110.3</v>
       </c>
       <c r="G220" s="6">
         <v>109.3</v>
       </c>
       <c r="H220" s="6">
         <v>108.5</v>
       </c>
       <c r="I220" s="6">
         <v>107.2</v>
@@ -33640,178 +34034,180 @@
       </c>
       <c r="BE220" s="7">
         <v>114.9</v>
       </c>
       <c r="BF220" s="7">
         <v>116.9</v>
       </c>
       <c r="BG220" s="7">
         <v>116.5</v>
       </c>
       <c r="BH220" s="7">
         <v>119.1</v>
       </c>
       <c r="BI220" s="7">
         <v>120.8</v>
       </c>
       <c r="BJ220" s="7">
         <v>119.9</v>
       </c>
       <c r="BK220" s="9">
         <v>107.7</v>
       </c>
       <c r="BL220" s="9">
         <v>132.5</v>
       </c>
-      <c r="BM220" s="47"/>
+      <c r="BM220" s="9">
+        <v>136.80000000000001</v>
+      </c>
     </row>
     <row r="221" spans="1:65" ht="22.5">
       <c r="B221" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ221" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR221" s="6">
         <v>68.3</v>
       </c>
       <c r="AS221" s="6">
         <v>103.5</v>
       </c>
       <c r="AT221" s="6">
         <v>102.1</v>
       </c>
       <c r="AU221" s="7">
         <v>100.3</v>
       </c>
       <c r="AV221" s="7">
         <v>97</v>
       </c>
       <c r="AW221" s="7">
         <v>94.4</v>
       </c>
       <c r="AX221" s="7">
         <v>92.8</v>
       </c>
       <c r="AY221" s="9">
         <v>133.5</v>
       </c>
@@ -33832,178 +34228,180 @@
       </c>
       <c r="BE221" s="7">
         <v>116.4</v>
       </c>
       <c r="BF221" s="7">
         <v>116.7</v>
       </c>
       <c r="BG221" s="7">
         <v>116.6</v>
       </c>
       <c r="BH221" s="7">
         <v>114.1</v>
       </c>
       <c r="BI221" s="7">
         <v>112.1</v>
       </c>
       <c r="BJ221" s="7">
         <v>108.6</v>
       </c>
       <c r="BK221" s="9">
         <v>104.1</v>
       </c>
       <c r="BL221" s="9">
         <v>116.5</v>
       </c>
-      <c r="BM221" s="47"/>
+      <c r="BM221" s="9">
+        <v>121</v>
+      </c>
     </row>
     <row r="222" spans="1:65">
       <c r="B222" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ222" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR222" s="6">
         <v>107.5</v>
       </c>
       <c r="AS222" s="6">
         <v>105.1</v>
       </c>
       <c r="AT222" s="6">
         <v>104.3</v>
       </c>
       <c r="AU222" s="7">
         <v>100.6</v>
       </c>
       <c r="AV222" s="7">
         <v>101.5</v>
       </c>
       <c r="AW222" s="7">
         <v>100.7</v>
       </c>
       <c r="AX222" s="7">
         <v>106.1</v>
       </c>
       <c r="AY222" s="9">
         <v>125.4</v>
       </c>
@@ -34024,178 +34422,180 @@
       </c>
       <c r="BE222" s="7">
         <v>117.8</v>
       </c>
       <c r="BF222" s="7">
         <v>119.9</v>
       </c>
       <c r="BG222" s="7">
         <v>119.3</v>
       </c>
       <c r="BH222" s="7">
         <v>122.2</v>
       </c>
       <c r="BI222" s="7">
         <v>124.1</v>
       </c>
       <c r="BJ222" s="7">
         <v>123.2</v>
       </c>
       <c r="BK222" s="9">
         <v>106.6</v>
       </c>
       <c r="BL222" s="9">
         <v>135.30000000000001</v>
       </c>
-      <c r="BM222" s="47"/>
+      <c r="BM222" s="9">
+        <v>139.80000000000001</v>
+      </c>
     </row>
     <row r="223" spans="1:65" ht="22.5">
       <c r="B223" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ223" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR223" s="6">
         <v>100.1</v>
       </c>
       <c r="AS223" s="6">
         <v>97</v>
       </c>
       <c r="AT223" s="6">
         <v>96.3</v>
       </c>
       <c r="AU223" s="7">
         <v>93.7</v>
       </c>
       <c r="AV223" s="7">
         <v>91.8</v>
       </c>
       <c r="AW223" s="7">
         <v>90.8</v>
       </c>
       <c r="AX223" s="7">
         <v>90.6</v>
       </c>
       <c r="AY223" s="9">
         <v>97.8</v>
       </c>
@@ -34216,178 +34616,180 @@
       </c>
       <c r="BE223" s="7">
         <v>92.2</v>
       </c>
       <c r="BF223" s="7">
         <v>93.7</v>
       </c>
       <c r="BG223" s="6">
         <v>94.9</v>
       </c>
       <c r="BH223" s="7">
         <v>96.6</v>
       </c>
       <c r="BI223" s="6">
         <v>99</v>
       </c>
       <c r="BJ223" s="7">
         <v>99.7</v>
       </c>
       <c r="BK223" s="9">
         <v>117.7</v>
       </c>
       <c r="BL223" s="9">
         <v>115.6</v>
       </c>
-      <c r="BM223" s="47"/>
+      <c r="BM223" s="9">
+        <v>118.1</v>
+      </c>
     </row>
     <row r="224" spans="1:65" ht="33.75">
       <c r="B224" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ224" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR224" s="6">
         <v>88.1</v>
       </c>
       <c r="AS224" s="6">
         <v>86.3</v>
       </c>
       <c r="AT224" s="6">
         <v>87.7</v>
       </c>
       <c r="AU224" s="7">
         <v>89.8</v>
       </c>
       <c r="AV224" s="7">
         <v>90.1</v>
       </c>
       <c r="AW224" s="7">
         <v>89.5</v>
       </c>
       <c r="AX224" s="7">
         <v>87.9</v>
       </c>
       <c r="AY224" s="9">
         <v>85.8</v>
       </c>
@@ -34408,51 +34810,53 @@
       </c>
       <c r="BE224" s="7">
         <v>96.9</v>
       </c>
       <c r="BF224" s="7">
         <v>100.5</v>
       </c>
       <c r="BG224" s="7">
         <v>100.4</v>
       </c>
       <c r="BH224" s="7">
         <v>100.2</v>
       </c>
       <c r="BI224" s="7">
         <v>97.3</v>
       </c>
       <c r="BJ224" s="7">
         <v>94.3</v>
       </c>
       <c r="BK224" s="9">
         <v>103.6</v>
       </c>
       <c r="BL224" s="9">
         <v>128</v>
       </c>
-      <c r="BM224" s="47"/>
+      <c r="BM224" s="9">
+        <v>134.5</v>
+      </c>
     </row>
     <row r="225" spans="1:65">
       <c r="B225" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C225" s="7">
         <v>109.5</v>
       </c>
       <c r="D225" s="7">
         <v>118.8</v>
       </c>
       <c r="E225" s="6">
         <v>154.5</v>
       </c>
       <c r="F225" s="6">
         <v>123.8</v>
       </c>
       <c r="G225" s="6">
         <v>108.1</v>
       </c>
       <c r="H225" s="6">
         <v>104.9</v>
       </c>
       <c r="I225" s="6">
         <v>105.5</v>
@@ -34600,51 +35004,53 @@
       </c>
       <c r="BE225" s="7">
         <v>134.19999999999999</v>
       </c>
       <c r="BF225" s="7">
         <v>141.5</v>
       </c>
       <c r="BG225" s="7">
         <v>127.3</v>
       </c>
       <c r="BH225" s="7">
         <v>130.1</v>
       </c>
       <c r="BI225" s="7">
         <v>131.4</v>
       </c>
       <c r="BJ225" s="6">
         <v>127</v>
       </c>
       <c r="BK225" s="9">
         <v>135.1</v>
       </c>
       <c r="BL225" s="9">
         <v>145</v>
       </c>
-      <c r="BM225" s="47"/>
+      <c r="BM225" s="9">
+        <v>99.6</v>
+      </c>
     </row>
     <row r="226" spans="1:65" ht="22.5">
       <c r="B226" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="7">
         <v>92.8</v>
       </c>
       <c r="D226" s="7">
         <v>95.6</v>
       </c>
       <c r="E226" s="7">
         <v>90.4</v>
       </c>
       <c r="F226" s="7">
         <v>101.5</v>
       </c>
       <c r="G226" s="6">
         <v>100.1</v>
       </c>
       <c r="H226" s="6">
         <v>101.1</v>
       </c>
       <c r="I226" s="6">
         <v>101.5</v>
@@ -34792,51 +35198,53 @@
       </c>
       <c r="BE226" s="6">
         <v>112</v>
       </c>
       <c r="BF226" s="7">
         <v>112.3</v>
       </c>
       <c r="BG226" s="6">
         <v>112</v>
       </c>
       <c r="BH226" s="7">
         <v>112.3</v>
       </c>
       <c r="BI226" s="7">
         <v>113.3</v>
       </c>
       <c r="BJ226" s="7">
         <v>112.6</v>
       </c>
       <c r="BK226" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="BL226" s="9">
         <v>126.3</v>
       </c>
-      <c r="BM226" s="47"/>
+      <c r="BM226" s="9">
+        <v>120.8</v>
+      </c>
     </row>
     <row r="227" spans="1:65">
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="7">
         <v>88.4</v>
       </c>
       <c r="D227" s="7">
         <v>85.6</v>
       </c>
       <c r="E227" s="7">
         <v>85.7</v>
       </c>
       <c r="F227" s="7">
         <v>90.9</v>
       </c>
       <c r="G227" s="6">
         <v>91</v>
       </c>
       <c r="H227" s="6">
         <v>91.1</v>
       </c>
       <c r="I227" s="6">
         <v>91.6</v>
@@ -34984,51 +35392,53 @@
       </c>
       <c r="BE227" s="7">
         <v>99.9</v>
       </c>
       <c r="BF227" s="7">
         <v>99.3</v>
       </c>
       <c r="BG227" s="7">
         <v>99.2</v>
       </c>
       <c r="BH227" s="7">
         <v>98.6</v>
       </c>
       <c r="BI227" s="7">
         <v>98.9</v>
       </c>
       <c r="BJ227" s="7">
         <v>98.2</v>
       </c>
       <c r="BK227" s="9">
         <v>110.4</v>
       </c>
       <c r="BL227" s="9">
         <v>115.8</v>
       </c>
-      <c r="BM227" s="47"/>
+      <c r="BM227" s="9">
+        <v>117.4</v>
+      </c>
     </row>
     <row r="228" spans="1:65">
       <c r="B228" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C228" s="7">
         <v>104.4</v>
       </c>
       <c r="D228" s="7">
         <v>105.8</v>
       </c>
       <c r="E228" s="7">
         <v>106.7</v>
       </c>
       <c r="F228" s="6">
         <v>106</v>
       </c>
       <c r="G228" s="6">
         <v>106.2</v>
       </c>
       <c r="H228" s="6">
         <v>106</v>
       </c>
       <c r="I228" s="6">
         <v>106.7</v>
@@ -35176,51 +35586,53 @@
       </c>
       <c r="BE228" s="7">
         <v>101.7</v>
       </c>
       <c r="BF228" s="7">
         <v>100.8</v>
       </c>
       <c r="BG228" s="7">
         <v>100.2</v>
       </c>
       <c r="BH228" s="7">
         <v>100.4</v>
       </c>
       <c r="BI228" s="7">
         <v>100.5</v>
       </c>
       <c r="BJ228" s="7">
         <v>101.1</v>
       </c>
       <c r="BK228" s="9">
         <v>95.7</v>
       </c>
       <c r="BL228" s="9">
         <v>100.7</v>
       </c>
-      <c r="BM228" s="47"/>
+      <c r="BM228" s="9">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="229" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A229" s="42"/>
       <c r="B229" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C229" s="18">
         <v>96</v>
       </c>
       <c r="D229" s="18">
         <v>99.1</v>
       </c>
       <c r="E229" s="18">
         <v>101.1</v>
       </c>
       <c r="F229" s="18">
         <v>103.1</v>
       </c>
       <c r="G229" s="18">
         <v>101.6</v>
       </c>
       <c r="H229" s="18">
         <v>101.8</v>
       </c>
       <c r="I229" s="18">
@@ -35369,51 +35781,53 @@
       </c>
       <c r="BE229" s="18">
         <v>112.8</v>
       </c>
       <c r="BF229" s="18">
         <v>114</v>
       </c>
       <c r="BG229" s="18">
         <v>112.6</v>
       </c>
       <c r="BH229" s="18">
         <v>113</v>
       </c>
       <c r="BI229" s="19">
         <v>114.1</v>
       </c>
       <c r="BJ229" s="19">
         <v>113.8</v>
       </c>
       <c r="BK229" s="20">
         <v>113.1</v>
       </c>
       <c r="BL229" s="20">
         <v>126.4</v>
       </c>
-      <c r="BM229" s="47"/>
+      <c r="BM229" s="20">
+        <v>125</v>
+      </c>
     </row>
     <row r="230" spans="1:65">
       <c r="B230" s="15"/>
       <c r="R230" s="8"/>
       <c r="BM230" s="47"/>
     </row>
     <row r="231" spans="1:65">
       <c r="A231" s="42">
         <v>61</v>
       </c>
       <c r="B231" s="22" t="s">
         <v>21</v>
       </c>
       <c r="R231" s="8"/>
       <c r="BM231" s="47"/>
     </row>
     <row r="232" spans="1:65">
       <c r="R232" s="8"/>
       <c r="BM232" s="47"/>
     </row>
     <row r="233" spans="1:65" ht="67.5">
       <c r="B233" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="4" t="s">
@@ -35563,68 +35977,70 @@
       <c r="AY233" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ233" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA233" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB233" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC233" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD233" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE233" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF233" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG233" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH233" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH233" s="4" t="s">
+      <c r="BI233" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI233" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ233" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK233" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK233" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL233" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM233" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM233" s="47"/>
     </row>
     <row r="234" spans="1:65">
       <c r="B234" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C234" s="7">
         <v>103.2</v>
       </c>
       <c r="D234" s="6">
         <v>103</v>
       </c>
       <c r="E234" s="6">
         <v>101.7</v>
       </c>
       <c r="F234" s="6">
         <v>102.5</v>
       </c>
       <c r="G234" s="6">
         <v>102.9</v>
       </c>
       <c r="H234" s="6">
         <v>101.9</v>
       </c>
       <c r="I234" s="6">
         <v>98.8</v>
@@ -35772,51 +36188,53 @@
       </c>
       <c r="BE234" s="7">
         <v>103.9</v>
       </c>
       <c r="BF234" s="7">
         <v>100.1</v>
       </c>
       <c r="BG234" s="7">
         <v>101.5</v>
       </c>
       <c r="BH234" s="7">
         <v>101.7</v>
       </c>
       <c r="BI234" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ234" s="7">
         <v>100.6</v>
       </c>
       <c r="BK234" s="9">
         <v>105.8</v>
       </c>
       <c r="BL234" s="9">
         <v>107</v>
       </c>
-      <c r="BM234" s="47"/>
+      <c r="BM234" s="9">
+        <v>107.8</v>
+      </c>
     </row>
     <row r="235" spans="1:65">
       <c r="B235" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C235" s="7">
         <v>91.5</v>
       </c>
       <c r="D235" s="6">
         <v>97</v>
       </c>
       <c r="E235" s="6">
         <v>97.7</v>
       </c>
       <c r="F235" s="6">
         <v>98.2</v>
       </c>
       <c r="G235" s="6">
         <v>100.9</v>
       </c>
       <c r="H235" s="6">
         <v>101.5</v>
       </c>
       <c r="I235" s="6">
         <v>101.9</v>
@@ -35964,178 +36382,180 @@
       </c>
       <c r="BE235" s="7">
         <v>112.3</v>
       </c>
       <c r="BF235" s="7">
         <v>113.1</v>
       </c>
       <c r="BG235" s="7">
         <v>113.5</v>
       </c>
       <c r="BH235" s="7">
         <v>113.4</v>
       </c>
       <c r="BI235" s="7">
         <v>112.5</v>
       </c>
       <c r="BJ235" s="7">
         <v>113.8</v>
       </c>
       <c r="BK235" s="9">
         <v>122.4</v>
       </c>
       <c r="BL235" s="9">
         <v>119.4</v>
       </c>
-      <c r="BM235" s="47"/>
+      <c r="BM235" s="9">
+        <v>121.9</v>
+      </c>
     </row>
     <row r="236" spans="1:65" ht="22.5">
       <c r="B236" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ236" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR236" s="6">
         <v>103.1</v>
       </c>
       <c r="AS236" s="9">
         <v>102.2</v>
       </c>
       <c r="AT236" s="6">
         <v>103.1</v>
       </c>
       <c r="AU236" s="7">
         <v>104.5</v>
       </c>
       <c r="AV236" s="7">
         <v>105.2</v>
       </c>
       <c r="AW236" s="7">
         <v>105.8</v>
       </c>
       <c r="AX236" s="9">
         <v>107.3</v>
       </c>
       <c r="AY236" s="9">
         <v>101.7</v>
       </c>
@@ -36156,178 +36576,180 @@
       </c>
       <c r="BE236" s="6">
         <v>113</v>
       </c>
       <c r="BF236" s="7">
         <v>114.1</v>
       </c>
       <c r="BG236" s="7">
         <v>114.6</v>
       </c>
       <c r="BH236" s="7">
         <v>115.1</v>
       </c>
       <c r="BI236" s="7">
         <v>113.9</v>
       </c>
       <c r="BJ236" s="7">
         <v>113.8</v>
       </c>
       <c r="BK236" s="9">
         <v>132.69999999999999</v>
       </c>
       <c r="BL236" s="9">
         <v>116.7</v>
       </c>
-      <c r="BM236" s="47"/>
+      <c r="BM236" s="9">
+        <v>117.8</v>
+      </c>
     </row>
     <row r="237" spans="1:65">
       <c r="B237" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ237" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR237" s="6">
         <v>111.2</v>
       </c>
       <c r="AS237" s="9">
         <v>111.6</v>
       </c>
       <c r="AT237" s="6">
         <v>111.4</v>
       </c>
       <c r="AU237" s="7">
         <v>112.7</v>
       </c>
       <c r="AV237" s="7">
         <v>113.1</v>
       </c>
       <c r="AW237" s="7">
         <v>112.6</v>
       </c>
       <c r="AX237" s="9">
         <v>113.1</v>
       </c>
       <c r="AY237" s="9">
         <v>94.4</v>
       </c>
@@ -36348,178 +36770,180 @@
       </c>
       <c r="BE237" s="7">
         <v>111.3</v>
       </c>
       <c r="BF237" s="7">
         <v>111.7</v>
       </c>
       <c r="BG237" s="7">
         <v>112.1</v>
       </c>
       <c r="BH237" s="7">
         <v>111.2</v>
       </c>
       <c r="BI237" s="7">
         <v>110.9</v>
       </c>
       <c r="BJ237" s="7">
         <v>114.7</v>
       </c>
       <c r="BK237" s="9">
         <v>113.1</v>
       </c>
       <c r="BL237" s="9">
         <v>125.5</v>
       </c>
-      <c r="BM237" s="47"/>
+      <c r="BM237" s="9">
+        <v>129.80000000000001</v>
+      </c>
     </row>
     <row r="238" spans="1:65" ht="22.5">
       <c r="B238" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ238" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR238" s="6">
         <v>112.4</v>
       </c>
       <c r="AS238" s="9">
         <v>114.2</v>
       </c>
       <c r="AT238" s="6">
         <v>115.2</v>
       </c>
       <c r="AU238" s="7">
         <v>115.1</v>
       </c>
       <c r="AV238" s="7">
         <v>114.6</v>
       </c>
       <c r="AW238" s="7">
         <v>115.4</v>
       </c>
       <c r="AX238" s="9">
         <v>116.2</v>
       </c>
       <c r="AY238" s="9">
         <v>142</v>
       </c>
@@ -36540,178 +36964,180 @@
       </c>
       <c r="BE238" s="7">
         <v>114.4</v>
       </c>
       <c r="BF238" s="7">
         <v>113.7</v>
       </c>
       <c r="BG238" s="6">
         <v>113.3</v>
       </c>
       <c r="BH238" s="7">
         <v>112.9</v>
       </c>
       <c r="BI238" s="6">
         <v>110</v>
       </c>
       <c r="BJ238" s="7">
         <v>108.1</v>
       </c>
       <c r="BK238" s="9">
         <v>96.4</v>
       </c>
       <c r="BL238" s="9">
         <v>94.8</v>
       </c>
-      <c r="BM238" s="47"/>
+      <c r="BM238" s="9">
+        <v>97.4</v>
+      </c>
     </row>
     <row r="239" spans="1:65" ht="33.75">
       <c r="B239" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ239" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR239" s="6">
         <v>90.2</v>
       </c>
       <c r="AS239" s="9">
         <v>89.5</v>
       </c>
       <c r="AT239" s="6">
         <v>89.4</v>
       </c>
       <c r="AU239" s="7">
         <v>90.7</v>
       </c>
       <c r="AV239" s="7">
         <v>93.3</v>
       </c>
       <c r="AW239" s="6">
         <v>96</v>
       </c>
       <c r="AX239" s="9">
         <v>99.4</v>
       </c>
       <c r="AY239" s="9">
         <v>79.3</v>
       </c>
@@ -36732,51 +37158,53 @@
       </c>
       <c r="BE239" s="7">
         <v>100.6</v>
       </c>
       <c r="BF239" s="7">
         <v>102.3</v>
       </c>
       <c r="BG239" s="6">
         <v>102</v>
       </c>
       <c r="BH239" s="7">
         <v>104.4</v>
       </c>
       <c r="BI239" s="7">
         <v>105.8</v>
       </c>
       <c r="BJ239" s="7">
         <v>103.8</v>
       </c>
       <c r="BK239" s="9">
         <v>110.7</v>
       </c>
       <c r="BL239" s="9">
         <v>148.9</v>
       </c>
-      <c r="BM239" s="47"/>
+      <c r="BM239" s="9">
+        <v>150</v>
+      </c>
     </row>
     <row r="240" spans="1:65">
       <c r="B240" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C240" s="6">
         <v>185</v>
       </c>
       <c r="D240" s="7">
         <v>251.6</v>
       </c>
       <c r="E240" s="6">
         <v>269.7</v>
       </c>
       <c r="F240" s="6">
         <v>183.3</v>
       </c>
       <c r="G240" s="6">
         <v>173</v>
       </c>
       <c r="H240" s="6">
         <v>151.6</v>
       </c>
       <c r="I240" s="6">
         <v>131.19999999999999</v>
@@ -36924,51 +37352,53 @@
       </c>
       <c r="BE240" s="7">
         <v>131.9</v>
       </c>
       <c r="BF240" s="7">
         <v>127.2</v>
       </c>
       <c r="BG240" s="7">
         <v>125.5</v>
       </c>
       <c r="BH240" s="7">
         <v>128.6</v>
       </c>
       <c r="BI240" s="7">
         <v>127.8</v>
       </c>
       <c r="BJ240" s="7">
         <v>117.5</v>
       </c>
       <c r="BK240" s="9">
         <v>136.69999999999999</v>
       </c>
       <c r="BL240" s="9">
         <v>133.19999999999999</v>
       </c>
-      <c r="BM240" s="47"/>
+      <c r="BM240" s="9">
+        <v>122.6</v>
+      </c>
     </row>
     <row r="241" spans="1:65" ht="22.5">
       <c r="B241" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C241" s="7">
         <v>91.4</v>
       </c>
       <c r="D241" s="7">
         <v>93.9</v>
       </c>
       <c r="E241" s="7">
         <v>93.7</v>
       </c>
       <c r="F241" s="7">
         <v>97.4</v>
       </c>
       <c r="G241" s="6">
         <v>101</v>
       </c>
       <c r="H241" s="6">
         <v>104</v>
       </c>
       <c r="I241" s="6">
         <v>105.2</v>
@@ -37116,51 +37546,53 @@
       </c>
       <c r="BE241" s="7">
         <v>164.4</v>
       </c>
       <c r="BF241" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="BG241" s="7">
         <v>152.4</v>
       </c>
       <c r="BH241" s="7">
         <v>148.30000000000001</v>
       </c>
       <c r="BI241" s="7">
         <v>145.9</v>
       </c>
       <c r="BJ241" s="7">
         <v>146.19999999999999</v>
       </c>
       <c r="BK241" s="9">
         <v>124.5</v>
       </c>
       <c r="BL241" s="9">
         <v>122</v>
       </c>
-      <c r="BM241" s="47"/>
+      <c r="BM241" s="9">
+        <v>121.8</v>
+      </c>
     </row>
     <row r="242" spans="1:65">
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="7">
         <v>88.5</v>
       </c>
       <c r="D242" s="7">
         <v>85.3</v>
       </c>
       <c r="E242" s="7">
         <v>86.7</v>
       </c>
       <c r="F242" s="7">
         <v>94.6</v>
       </c>
       <c r="G242" s="6">
         <v>99.4</v>
       </c>
       <c r="H242" s="6">
         <v>100.8</v>
       </c>
       <c r="I242" s="6">
         <v>101.8</v>
@@ -37308,51 +37740,53 @@
       </c>
       <c r="BE242" s="7">
         <v>123.7</v>
       </c>
       <c r="BF242" s="7">
         <v>123.2</v>
       </c>
       <c r="BG242" s="7">
         <v>123.1</v>
       </c>
       <c r="BH242" s="7">
         <v>124.8</v>
       </c>
       <c r="BI242" s="7">
         <v>125.7</v>
       </c>
       <c r="BJ242" s="7">
         <v>126.5</v>
       </c>
       <c r="BK242" s="9">
         <v>126.9</v>
       </c>
       <c r="BL242" s="9">
         <v>126.8</v>
       </c>
-      <c r="BM242" s="47"/>
+      <c r="BM242" s="9">
+        <v>120.8</v>
+      </c>
     </row>
     <row r="243" spans="1:65">
       <c r="B243" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="7">
         <v>111.4</v>
       </c>
       <c r="D243" s="7">
         <v>108.9</v>
       </c>
       <c r="E243" s="7">
         <v>108.4</v>
       </c>
       <c r="F243" s="7">
         <v>108.6</v>
       </c>
       <c r="G243" s="6">
         <v>108.8</v>
       </c>
       <c r="H243" s="6">
         <v>108.9</v>
       </c>
       <c r="I243" s="6">
         <v>109.1</v>
@@ -37500,51 +37934,53 @@
       </c>
       <c r="BE243" s="7">
         <v>113.9</v>
       </c>
       <c r="BF243" s="7">
         <v>112.7</v>
       </c>
       <c r="BG243" s="7">
         <v>111.7</v>
       </c>
       <c r="BH243" s="7">
         <v>111.3</v>
       </c>
       <c r="BI243" s="7">
         <v>110.9</v>
       </c>
       <c r="BJ243" s="7">
         <v>110.9</v>
       </c>
       <c r="BK243" s="9">
         <v>104.8</v>
       </c>
       <c r="BL243" s="9">
         <v>105.2</v>
       </c>
-      <c r="BM243" s="47"/>
+      <c r="BM243" s="9">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="244" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A244" s="42"/>
       <c r="B244" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C244" s="18">
         <v>95.5</v>
       </c>
       <c r="D244" s="18">
         <v>100.9</v>
       </c>
       <c r="E244" s="18">
         <v>103.8</v>
       </c>
       <c r="F244" s="18">
         <v>104.6</v>
       </c>
       <c r="G244" s="18">
         <v>106.9</v>
       </c>
       <c r="H244" s="18">
         <v>106.5</v>
       </c>
       <c r="I244" s="18">
@@ -37693,51 +38129,53 @@
       </c>
       <c r="BE244" s="18">
         <v>117.7</v>
       </c>
       <c r="BF244" s="18">
         <v>115.8</v>
       </c>
       <c r="BG244" s="18">
         <v>114.8</v>
       </c>
       <c r="BH244" s="19">
         <v>114.8</v>
       </c>
       <c r="BI244" s="19">
         <v>114.4</v>
       </c>
       <c r="BJ244" s="19">
         <v>113.9</v>
       </c>
       <c r="BK244" s="20">
         <v>120.2</v>
       </c>
       <c r="BL244" s="20">
         <v>118.9</v>
       </c>
-      <c r="BM244" s="47"/>
+      <c r="BM244" s="20">
+        <v>119.4</v>
+      </c>
     </row>
     <row r="245" spans="1:65">
       <c r="B245" s="15"/>
       <c r="C245" s="16"/>
       <c r="D245" s="16"/>
       <c r="E245" s="16"/>
       <c r="F245" s="16"/>
       <c r="G245" s="16"/>
       <c r="H245" s="16"/>
       <c r="I245" s="16"/>
       <c r="J245" s="16"/>
       <c r="K245" s="16"/>
       <c r="L245" s="16"/>
       <c r="M245" s="16"/>
       <c r="N245" s="16"/>
       <c r="O245" s="16"/>
       <c r="P245" s="10"/>
       <c r="Q245" s="10"/>
       <c r="R245" s="16"/>
       <c r="S245" s="16"/>
       <c r="T245" s="16"/>
       <c r="BM245" s="47"/>
     </row>
     <row r="246" spans="1:65">
       <c r="A246" s="42">
@@ -37904,68 +38342,70 @@
       <c r="AY248" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ248" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA248" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB248" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC248" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD248" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE248" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF248" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG248" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH248" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH248" s="4" t="s">
+      <c r="BI248" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI248" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ248" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK248" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK248" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL248" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM248" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM248" s="47"/>
     </row>
     <row r="249" spans="1:65">
       <c r="B249" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C249" s="6"/>
       <c r="D249" s="6"/>
       <c r="E249" s="6"/>
       <c r="F249" s="6"/>
       <c r="G249" s="6"/>
       <c r="H249" s="6"/>
       <c r="I249" s="6"/>
       <c r="J249" s="6"/>
       <c r="K249" s="6"/>
       <c r="L249" s="6"/>
       <c r="M249" s="6"/>
       <c r="N249" s="6"/>
       <c r="O249" s="6"/>
       <c r="P249" s="7"/>
       <c r="Q249" s="7"/>
       <c r="R249" s="6"/>
       <c r="S249" s="6"/>
       <c r="T249" s="6">
         <v>103.3</v>
       </c>
@@ -38079,51 +38519,53 @@
       </c>
       <c r="BE249" s="7">
         <v>101.4</v>
       </c>
       <c r="BF249" s="7">
         <v>100.9</v>
       </c>
       <c r="BG249" s="7">
         <v>99.5</v>
       </c>
       <c r="BH249" s="7">
         <v>101.2</v>
       </c>
       <c r="BI249" s="6">
         <v>101</v>
       </c>
       <c r="BJ249" s="7">
         <v>100.9</v>
       </c>
       <c r="BK249" s="9">
         <v>99.8</v>
       </c>
       <c r="BL249" s="9">
         <v>99.6</v>
       </c>
-      <c r="BM249" s="47"/>
+      <c r="BM249" s="9">
+        <v>99.7</v>
+      </c>
     </row>
     <row r="250" spans="1:65">
       <c r="B250" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C250" s="6"/>
       <c r="D250" s="6"/>
       <c r="E250" s="6"/>
       <c r="F250" s="6"/>
       <c r="G250" s="6"/>
       <c r="H250" s="6"/>
       <c r="I250" s="6"/>
       <c r="J250" s="6"/>
       <c r="K250" s="6"/>
       <c r="L250" s="6"/>
       <c r="M250" s="6"/>
       <c r="N250" s="6"/>
       <c r="O250" s="6"/>
       <c r="P250" s="7"/>
       <c r="Q250" s="7"/>
       <c r="R250" s="6"/>
       <c r="S250" s="6"/>
       <c r="T250" s="6">
         <v>105.5</v>
       </c>
@@ -38237,51 +38679,53 @@
       </c>
       <c r="BE250" s="7">
         <v>98.8</v>
       </c>
       <c r="BF250" s="7">
         <v>98.1</v>
       </c>
       <c r="BG250" s="7">
         <v>97.7</v>
       </c>
       <c r="BH250" s="7">
         <v>98.4</v>
       </c>
       <c r="BI250" s="7">
         <v>99.8</v>
       </c>
       <c r="BJ250" s="7">
         <v>101.2</v>
       </c>
       <c r="BK250" s="9">
         <v>105.7</v>
       </c>
       <c r="BL250" s="9">
         <v>109.5</v>
       </c>
-      <c r="BM250" s="47"/>
+      <c r="BM250" s="9">
+        <v>113.1</v>
+      </c>
     </row>
     <row r="251" spans="1:65" ht="22.5">
       <c r="B251" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C251" s="6"/>
       <c r="D251" s="6"/>
       <c r="E251" s="6"/>
       <c r="F251" s="6"/>
       <c r="G251" s="6"/>
       <c r="H251" s="6"/>
       <c r="I251" s="6"/>
       <c r="J251" s="6"/>
       <c r="K251" s="6"/>
       <c r="L251" s="6"/>
       <c r="M251" s="6"/>
       <c r="N251" s="6"/>
       <c r="O251" s="6"/>
       <c r="P251" s="7"/>
       <c r="Q251" s="7"/>
       <c r="R251" s="6"/>
       <c r="S251" s="6"/>
       <c r="T251" s="6"/>
       <c r="U251" s="7"/>
       <c r="V251" s="6"/>
@@ -38347,51 +38791,53 @@
       </c>
       <c r="BE251" s="7">
         <v>96.7</v>
       </c>
       <c r="BF251" s="7">
         <v>96.9</v>
       </c>
       <c r="BG251" s="7">
         <v>96.9</v>
       </c>
       <c r="BH251" s="7">
         <v>97.6</v>
       </c>
       <c r="BI251" s="7">
         <v>98.1</v>
       </c>
       <c r="BJ251" s="7">
         <v>99.5</v>
       </c>
       <c r="BK251" s="9">
         <v>104</v>
       </c>
       <c r="BL251" s="9">
         <v>109.9</v>
       </c>
-      <c r="BM251" s="47"/>
+      <c r="BM251" s="9">
+        <v>115.7</v>
+      </c>
     </row>
     <row r="252" spans="1:65">
       <c r="B252" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C252" s="6"/>
       <c r="D252" s="6"/>
       <c r="E252" s="6"/>
       <c r="F252" s="6"/>
       <c r="G252" s="6"/>
       <c r="H252" s="6"/>
       <c r="I252" s="6"/>
       <c r="J252" s="6"/>
       <c r="K252" s="6"/>
       <c r="L252" s="6"/>
       <c r="M252" s="6"/>
       <c r="N252" s="6"/>
       <c r="O252" s="6"/>
       <c r="P252" s="7"/>
       <c r="Q252" s="7"/>
       <c r="R252" s="6"/>
       <c r="S252" s="6"/>
       <c r="T252" s="6"/>
       <c r="U252" s="7"/>
       <c r="V252" s="6"/>
@@ -38457,51 +38903,53 @@
       </c>
       <c r="BE252" s="7">
         <v>101.4</v>
       </c>
       <c r="BF252" s="7">
         <v>99.3</v>
       </c>
       <c r="BG252" s="7">
         <v>98.3</v>
       </c>
       <c r="BH252" s="7">
         <v>98.9</v>
       </c>
       <c r="BI252" s="7">
         <v>101.7</v>
       </c>
       <c r="BJ252" s="7">
         <v>103.2</v>
       </c>
       <c r="BK252" s="9">
         <v>107.7</v>
       </c>
       <c r="BL252" s="9">
         <v>108.6</v>
       </c>
-      <c r="BM252" s="47"/>
+      <c r="BM252" s="9">
+        <v>109.4</v>
+      </c>
     </row>
     <row r="253" spans="1:65" ht="22.5">
       <c r="B253" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C253" s="6"/>
       <c r="D253" s="6"/>
       <c r="E253" s="6"/>
       <c r="F253" s="6"/>
       <c r="G253" s="6"/>
       <c r="H253" s="6"/>
       <c r="I253" s="6"/>
       <c r="J253" s="6"/>
       <c r="K253" s="6"/>
       <c r="L253" s="6"/>
       <c r="M253" s="6"/>
       <c r="N253" s="6"/>
       <c r="O253" s="6"/>
       <c r="P253" s="7"/>
       <c r="Q253" s="7"/>
       <c r="R253" s="6"/>
       <c r="S253" s="6"/>
       <c r="T253" s="6"/>
       <c r="U253" s="7"/>
       <c r="V253" s="6"/>
@@ -38567,51 +39015,53 @@
       </c>
       <c r="BE253" s="7">
         <v>108.8</v>
       </c>
       <c r="BF253" s="7">
         <v>109</v>
       </c>
       <c r="BG253" s="6">
         <v>109</v>
       </c>
       <c r="BH253" s="7">
         <v>109.1</v>
       </c>
       <c r="BI253" s="7">
         <v>109.2</v>
       </c>
       <c r="BJ253" s="7">
         <v>109.3</v>
       </c>
       <c r="BK253" s="9">
         <v>113.6</v>
       </c>
       <c r="BL253" s="9">
         <v>116</v>
       </c>
-      <c r="BM253" s="47"/>
+      <c r="BM253" s="9">
+        <v>109</v>
+      </c>
     </row>
     <row r="254" spans="1:65" ht="33.75">
       <c r="B254" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C254" s="6"/>
       <c r="D254" s="6"/>
       <c r="E254" s="6"/>
       <c r="F254" s="6"/>
       <c r="G254" s="6"/>
       <c r="H254" s="6"/>
       <c r="I254" s="6"/>
       <c r="J254" s="6"/>
       <c r="K254" s="6"/>
       <c r="L254" s="6"/>
       <c r="M254" s="6"/>
       <c r="N254" s="6"/>
       <c r="O254" s="6"/>
       <c r="P254" s="7"/>
       <c r="Q254" s="7"/>
       <c r="R254" s="6"/>
       <c r="S254" s="6"/>
       <c r="T254" s="6"/>
       <c r="U254" s="7"/>
       <c r="V254" s="6"/>
@@ -38677,51 +39127,53 @@
       </c>
       <c r="BE254" s="7">
         <v>95.5</v>
       </c>
       <c r="BF254" s="7">
         <v>106.7</v>
       </c>
       <c r="BG254" s="7">
         <v>108.1</v>
       </c>
       <c r="BH254" s="7">
         <v>107.3</v>
       </c>
       <c r="BI254" s="6">
         <v>107</v>
       </c>
       <c r="BJ254" s="7">
         <v>92.3</v>
       </c>
       <c r="BK254" s="9">
         <v>75.3</v>
       </c>
       <c r="BL254" s="9">
         <v>98.5</v>
       </c>
-      <c r="BM254" s="47"/>
+      <c r="BM254" s="9">
+        <v>104.6</v>
+      </c>
     </row>
     <row r="255" spans="1:65">
       <c r="B255" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C255" s="6"/>
       <c r="D255" s="6"/>
       <c r="E255" s="6"/>
       <c r="F255" s="6"/>
       <c r="G255" s="6"/>
       <c r="H255" s="6"/>
       <c r="I255" s="6"/>
       <c r="J255" s="6"/>
       <c r="K255" s="6"/>
       <c r="L255" s="6"/>
       <c r="M255" s="6"/>
       <c r="N255" s="6"/>
       <c r="O255" s="6"/>
       <c r="P255" s="7"/>
       <c r="Q255" s="7"/>
       <c r="R255" s="6"/>
       <c r="S255" s="6"/>
       <c r="T255" s="6">
         <v>110.4</v>
       </c>
@@ -38835,51 +39287,53 @@
       </c>
       <c r="BE255" s="7">
         <v>97.1</v>
       </c>
       <c r="BF255" s="7">
         <v>97.3</v>
       </c>
       <c r="BG255" s="7">
         <v>109.7</v>
       </c>
       <c r="BH255" s="7">
         <v>109.4</v>
       </c>
       <c r="BI255" s="6">
         <v>112</v>
       </c>
       <c r="BJ255" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="BK255" s="9">
         <v>97.4</v>
       </c>
       <c r="BL255" s="9">
         <v>243.7</v>
       </c>
-      <c r="BM255" s="47"/>
+      <c r="BM255" s="9">
+        <v>200.4</v>
+      </c>
     </row>
     <row r="256" spans="1:65" ht="22.5">
       <c r="B256" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="6"/>
       <c r="D256" s="6"/>
       <c r="E256" s="6"/>
       <c r="F256" s="6"/>
       <c r="G256" s="6"/>
       <c r="H256" s="6"/>
       <c r="I256" s="6"/>
       <c r="J256" s="6"/>
       <c r="K256" s="6"/>
       <c r="L256" s="6"/>
       <c r="M256" s="6"/>
       <c r="N256" s="6"/>
       <c r="O256" s="6"/>
       <c r="P256" s="7"/>
       <c r="Q256" s="7"/>
       <c r="R256" s="6"/>
       <c r="S256" s="6"/>
       <c r="T256" s="6">
         <v>80.599999999999994</v>
       </c>
@@ -38993,51 +39447,53 @@
       </c>
       <c r="BE256" s="7">
         <v>104.9</v>
       </c>
       <c r="BF256" s="7">
         <v>104.3</v>
       </c>
       <c r="BG256" s="7">
         <v>104.6</v>
       </c>
       <c r="BH256" s="7">
         <v>101.3</v>
       </c>
       <c r="BI256" s="7">
         <v>101.6</v>
       </c>
       <c r="BJ256" s="6">
         <v>101</v>
       </c>
       <c r="BK256" s="9">
         <v>102.9</v>
       </c>
       <c r="BL256" s="9">
         <v>101.1</v>
       </c>
-      <c r="BM256" s="47"/>
+      <c r="BM256" s="9">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="257" spans="1:65">
       <c r="B257" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="6"/>
       <c r="D257" s="6"/>
       <c r="E257" s="6"/>
       <c r="F257" s="6"/>
       <c r="G257" s="6"/>
       <c r="H257" s="6"/>
       <c r="I257" s="6"/>
       <c r="J257" s="6"/>
       <c r="K257" s="6"/>
       <c r="L257" s="6"/>
       <c r="M257" s="6"/>
       <c r="N257" s="6"/>
       <c r="O257" s="6"/>
       <c r="P257" s="7"/>
       <c r="Q257" s="7"/>
       <c r="R257" s="6"/>
       <c r="S257" s="6"/>
       <c r="T257" s="6">
         <v>104.5</v>
       </c>
@@ -39151,51 +39607,53 @@
       </c>
       <c r="BE257" s="6">
         <v>123</v>
       </c>
       <c r="BF257" s="7">
         <v>122.6</v>
       </c>
       <c r="BG257" s="7">
         <v>122.1</v>
       </c>
       <c r="BH257" s="7">
         <v>122.1</v>
       </c>
       <c r="BI257" s="7">
         <v>122.5</v>
       </c>
       <c r="BJ257" s="7">
         <v>122.5</v>
       </c>
       <c r="BK257" s="9">
         <v>111.3</v>
       </c>
       <c r="BL257" s="9">
         <v>122.2</v>
       </c>
-      <c r="BM257" s="47"/>
+      <c r="BM257" s="9">
+        <v>120.4</v>
+      </c>
     </row>
     <row r="258" spans="1:65">
       <c r="B258" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C258" s="6"/>
       <c r="D258" s="6"/>
       <c r="E258" s="6"/>
       <c r="F258" s="6"/>
       <c r="G258" s="6"/>
       <c r="H258" s="6"/>
       <c r="I258" s="6"/>
       <c r="J258" s="6"/>
       <c r="K258" s="6"/>
       <c r="L258" s="6"/>
       <c r="M258" s="6"/>
       <c r="N258" s="6"/>
       <c r="O258" s="6"/>
       <c r="P258" s="7"/>
       <c r="Q258" s="7"/>
       <c r="R258" s="6"/>
       <c r="S258" s="6"/>
       <c r="T258" s="6">
         <v>93.6</v>
       </c>
@@ -39309,51 +39767,53 @@
       </c>
       <c r="BE258" s="7">
         <v>111.8</v>
       </c>
       <c r="BF258" s="7">
         <v>112.3</v>
       </c>
       <c r="BG258" s="7">
         <v>112.7</v>
       </c>
       <c r="BH258" s="7">
         <v>112.4</v>
       </c>
       <c r="BI258" s="7">
         <v>112.8</v>
       </c>
       <c r="BJ258" s="7">
         <v>113.2</v>
       </c>
       <c r="BK258" s="9">
         <v>95.1</v>
       </c>
       <c r="BL258" s="9">
         <v>96.3</v>
       </c>
-      <c r="BM258" s="47"/>
+      <c r="BM258" s="9">
+        <v>92.7</v>
+      </c>
     </row>
     <row r="259" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A259" s="42"/>
       <c r="B259" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C259" s="18"/>
       <c r="D259" s="18"/>
       <c r="E259" s="18"/>
       <c r="F259" s="18"/>
       <c r="G259" s="18"/>
       <c r="H259" s="18"/>
       <c r="I259" s="18"/>
       <c r="J259" s="18"/>
       <c r="K259" s="18"/>
       <c r="L259" s="18"/>
       <c r="M259" s="18"/>
       <c r="N259" s="18"/>
       <c r="O259" s="18"/>
       <c r="P259" s="19"/>
       <c r="Q259" s="19"/>
       <c r="R259" s="18"/>
       <c r="S259" s="18"/>
       <c r="T259" s="18">
         <v>105.1</v>
@@ -39468,51 +39928,53 @@
       </c>
       <c r="BE259" s="18">
         <v>99.6</v>
       </c>
       <c r="BF259" s="18">
         <v>99</v>
       </c>
       <c r="BG259" s="18">
         <v>99.1</v>
       </c>
       <c r="BH259" s="19">
         <v>99.7</v>
       </c>
       <c r="BI259" s="19">
         <v>101.1</v>
       </c>
       <c r="BJ259" s="19">
         <v>103.2</v>
       </c>
       <c r="BK259" s="20">
         <v>105.6</v>
       </c>
       <c r="BL259" s="20">
         <v>111.4</v>
       </c>
-      <c r="BM259" s="47"/>
+      <c r="BM259" s="20">
+        <v>114.7</v>
+      </c>
     </row>
     <row r="260" spans="1:65">
       <c r="R260" s="8"/>
       <c r="BM260" s="47"/>
     </row>
     <row r="261" spans="1:65">
       <c r="A261" s="42">
         <v>63</v>
       </c>
       <c r="B261" s="22" t="s">
         <v>20</v>
       </c>
       <c r="R261" s="8"/>
       <c r="BM261" s="47"/>
     </row>
     <row r="262" spans="1:65">
       <c r="R262" s="8"/>
       <c r="BM262" s="47"/>
     </row>
     <row r="263" spans="1:65" ht="67.5">
       <c r="B263" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>23</v>
@@ -39661,68 +40123,70 @@
       <c r="AY263" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ263" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA263" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB263" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC263" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD263" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE263" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF263" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG263" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH263" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH263" s="4" t="s">
+      <c r="BI263" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI263" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ263" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK263" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK263" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL263" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM263" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM263" s="47"/>
     </row>
     <row r="264" spans="1:65">
       <c r="B264" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C264" s="7">
         <v>100.8</v>
       </c>
       <c r="D264" s="6">
         <v>101</v>
       </c>
       <c r="E264" s="6">
         <v>101.4</v>
       </c>
       <c r="F264" s="6">
         <v>102.1</v>
       </c>
       <c r="G264" s="6">
         <v>102.4</v>
       </c>
       <c r="H264" s="6">
         <v>103.2</v>
       </c>
       <c r="I264" s="6">
         <v>103</v>
@@ -39870,51 +40334,53 @@
       </c>
       <c r="BE264" s="7">
         <v>103.9</v>
       </c>
       <c r="BF264" s="7">
         <v>102.8</v>
       </c>
       <c r="BG264" s="7">
         <v>100.9</v>
       </c>
       <c r="BH264" s="7">
         <v>101.1</v>
       </c>
       <c r="BI264" s="7">
         <v>103.1</v>
       </c>
       <c r="BJ264" s="7">
         <v>102</v>
       </c>
       <c r="BK264" s="9">
         <v>95.8</v>
       </c>
       <c r="BL264" s="9">
         <v>97.6</v>
       </c>
-      <c r="BM264" s="47"/>
+      <c r="BM264" s="9">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="265" spans="1:65">
       <c r="B265" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C265" s="7">
         <v>108.9</v>
       </c>
       <c r="D265" s="6">
         <v>109</v>
       </c>
       <c r="E265" s="6">
         <v>108.1</v>
       </c>
       <c r="F265" s="6">
         <v>106.7</v>
       </c>
       <c r="G265" s="6">
         <v>106.9</v>
       </c>
       <c r="H265" s="6">
         <v>107.1</v>
       </c>
       <c r="I265" s="6">
         <v>104.7</v>
@@ -40062,178 +40528,180 @@
       </c>
       <c r="BE265" s="6">
         <v>92</v>
       </c>
       <c r="BF265" s="7">
         <v>93.5</v>
       </c>
       <c r="BG265" s="7">
         <v>93.4</v>
       </c>
       <c r="BH265" s="7">
         <v>95.1</v>
       </c>
       <c r="BI265" s="7">
         <v>94.4</v>
       </c>
       <c r="BJ265" s="6">
         <v>95</v>
       </c>
       <c r="BK265" s="9">
         <v>96.7</v>
       </c>
       <c r="BL265" s="9">
         <v>82.4</v>
       </c>
-      <c r="BM265" s="47"/>
+      <c r="BM265" s="9">
+        <v>88.2</v>
+      </c>
     </row>
     <row r="266" spans="1:65" ht="22.5">
       <c r="B266" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ266" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR266" s="6">
         <v>106.4</v>
       </c>
       <c r="AS266" s="9">
         <v>102.6</v>
       </c>
       <c r="AT266" s="6">
         <v>105.5</v>
       </c>
       <c r="AU266" s="7">
         <v>108.4</v>
       </c>
       <c r="AV266" s="7">
         <v>109.1</v>
       </c>
       <c r="AW266" s="7">
         <v>106.2</v>
       </c>
       <c r="AX266" s="9">
         <v>106.8</v>
       </c>
       <c r="AY266" s="9">
         <v>103.2</v>
       </c>
@@ -40254,178 +40722,180 @@
       </c>
       <c r="BE266" s="7">
         <v>96.2</v>
       </c>
       <c r="BF266" s="7">
         <v>96.8</v>
       </c>
       <c r="BG266" s="7">
         <v>95.6</v>
       </c>
       <c r="BH266" s="7">
         <v>95.7</v>
       </c>
       <c r="BI266" s="7">
         <v>94.2</v>
       </c>
       <c r="BJ266" s="7">
         <v>95.1</v>
       </c>
       <c r="BK266" s="9">
         <v>93.4</v>
       </c>
       <c r="BL266" s="9">
         <v>93.3</v>
       </c>
-      <c r="BM266" s="47"/>
+      <c r="BM266" s="9">
+        <v>95.4</v>
+      </c>
     </row>
     <row r="267" spans="1:65">
       <c r="B267" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ267" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR267" s="6">
         <v>103.7</v>
       </c>
       <c r="AS267" s="9">
         <v>106.1</v>
       </c>
       <c r="AT267" s="6">
         <v>105.4</v>
       </c>
       <c r="AU267" s="7">
         <v>104.1</v>
       </c>
       <c r="AV267" s="7">
         <v>101.3</v>
       </c>
       <c r="AW267" s="7">
         <v>102.3</v>
       </c>
       <c r="AX267" s="9">
         <v>102.2</v>
       </c>
       <c r="AY267" s="9">
         <v>71.599999999999994</v>
       </c>
@@ -40446,178 +40916,180 @@
       </c>
       <c r="BE267" s="7">
         <v>90.3</v>
       </c>
       <c r="BF267" s="7">
         <v>92.2</v>
       </c>
       <c r="BG267" s="7">
         <v>92.5</v>
       </c>
       <c r="BH267" s="7">
         <v>94.9</v>
       </c>
       <c r="BI267" s="7">
         <v>94.5</v>
       </c>
       <c r="BJ267" s="6">
         <v>95</v>
       </c>
       <c r="BK267" s="9">
         <v>97.8</v>
       </c>
       <c r="BL267" s="9">
         <v>78.2</v>
       </c>
-      <c r="BM267" s="47"/>
+      <c r="BM267" s="9">
+        <v>85.5</v>
+      </c>
     </row>
     <row r="268" spans="1:65" ht="22.5">
       <c r="B268" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ268" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR268" s="6">
         <v>118.5</v>
       </c>
       <c r="AS268" s="9">
         <v>111.9</v>
       </c>
       <c r="AT268" s="6">
         <v>112.1</v>
       </c>
       <c r="AU268" s="7">
         <v>112.4</v>
       </c>
       <c r="AV268" s="7">
         <v>109.4</v>
       </c>
       <c r="AW268" s="7">
         <v>109.7</v>
       </c>
       <c r="AX268" s="9">
         <v>108.6</v>
       </c>
       <c r="AY268" s="9">
         <v>91.1</v>
       </c>
@@ -40638,178 +41110,180 @@
       </c>
       <c r="BE268" s="7">
         <v>94.8</v>
       </c>
       <c r="BF268" s="7">
         <v>95.1</v>
       </c>
       <c r="BG268" s="6">
         <v>94.7</v>
       </c>
       <c r="BH268" s="7">
         <v>93.8</v>
       </c>
       <c r="BI268" s="7">
         <v>93.1</v>
       </c>
       <c r="BJ268" s="7">
         <v>93.4</v>
       </c>
       <c r="BK268" s="9">
         <v>94.7</v>
       </c>
       <c r="BL268" s="9">
         <v>91.6</v>
       </c>
-      <c r="BM268" s="47"/>
+      <c r="BM268" s="9">
+        <v>91.6</v>
+      </c>
     </row>
     <row r="269" spans="1:65" ht="33.75">
       <c r="B269" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ269" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR269" s="6">
         <v>98.4</v>
       </c>
       <c r="AS269" s="9">
         <v>91.3</v>
       </c>
       <c r="AT269" s="6">
         <v>90.4</v>
       </c>
       <c r="AU269" s="7">
         <v>90.6</v>
       </c>
       <c r="AV269" s="7">
         <v>90.5</v>
       </c>
       <c r="AW269" s="7">
         <v>91.3</v>
       </c>
       <c r="AX269" s="9">
         <v>91.7</v>
       </c>
       <c r="AY269" s="9">
         <v>99.5</v>
       </c>
@@ -40830,51 +41304,53 @@
       </c>
       <c r="BE269" s="7">
         <v>105.7</v>
       </c>
       <c r="BF269" s="6">
         <v>105</v>
       </c>
       <c r="BG269" s="7">
         <v>104.5</v>
       </c>
       <c r="BH269" s="7">
         <v>102.8</v>
       </c>
       <c r="BI269" s="7">
         <v>99.8</v>
       </c>
       <c r="BJ269" s="7">
         <v>99.2</v>
       </c>
       <c r="BK269" s="9">
         <v>103.2</v>
       </c>
       <c r="BL269" s="9">
         <v>109.4</v>
       </c>
-      <c r="BM269" s="47"/>
+      <c r="BM269" s="9">
+        <v>111</v>
+      </c>
     </row>
     <row r="270" spans="1:65">
       <c r="B270" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C270" s="7">
         <v>103.7</v>
       </c>
       <c r="D270" s="6">
         <v>104</v>
       </c>
       <c r="E270" s="6">
         <v>106.1</v>
       </c>
       <c r="F270" s="6">
         <v>105.6</v>
       </c>
       <c r="G270" s="6">
         <v>106.6</v>
       </c>
       <c r="H270" s="6">
         <v>102.9</v>
       </c>
       <c r="I270" s="6">
         <v>110.7</v>
@@ -41022,51 +41498,53 @@
       </c>
       <c r="BE270" s="7">
         <v>105.9</v>
       </c>
       <c r="BF270" s="7">
         <v>104.3</v>
       </c>
       <c r="BG270" s="7">
         <v>110.8</v>
       </c>
       <c r="BH270" s="7">
         <v>113.4</v>
       </c>
       <c r="BI270" s="7">
         <v>111.5</v>
       </c>
       <c r="BJ270" s="7">
         <v>109.3</v>
       </c>
       <c r="BK270" s="9">
         <v>103</v>
       </c>
       <c r="BL270" s="9">
         <v>115.9</v>
       </c>
-      <c r="BM270" s="47"/>
+      <c r="BM270" s="9">
+        <v>115.9</v>
+      </c>
     </row>
     <row r="271" spans="1:65" ht="22.5">
       <c r="B271" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C271" s="7">
         <v>98.2</v>
       </c>
       <c r="D271" s="7">
         <v>99.1</v>
       </c>
       <c r="E271" s="7">
         <v>100.3</v>
       </c>
       <c r="F271" s="7">
         <v>103.9</v>
       </c>
       <c r="G271" s="6">
         <v>105.3</v>
       </c>
       <c r="H271" s="6">
         <v>106.6</v>
       </c>
       <c r="I271" s="6">
         <v>107.3</v>
@@ -41214,51 +41692,53 @@
       </c>
       <c r="BE271" s="7">
         <v>103.2</v>
       </c>
       <c r="BF271" s="7">
         <v>105.7</v>
       </c>
       <c r="BG271" s="7">
         <v>107.1</v>
       </c>
       <c r="BH271" s="6">
         <v>106</v>
       </c>
       <c r="BI271" s="7">
         <v>108.5</v>
       </c>
       <c r="BJ271" s="7">
         <v>108.5</v>
       </c>
       <c r="BK271" s="9">
         <v>107.9</v>
       </c>
       <c r="BL271" s="9">
         <v>105.7</v>
       </c>
-      <c r="BM271" s="47"/>
+      <c r="BM271" s="9">
+        <v>108.3</v>
+      </c>
     </row>
     <row r="272" spans="1:65">
       <c r="B272" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="7">
         <v>78.599999999999994</v>
       </c>
       <c r="D272" s="7">
         <v>73.7</v>
       </c>
       <c r="E272" s="6">
         <v>75</v>
       </c>
       <c r="F272" s="7">
         <v>83.5</v>
       </c>
       <c r="G272" s="6">
         <v>85.5</v>
       </c>
       <c r="H272" s="6">
         <v>86.1</v>
       </c>
       <c r="I272" s="6">
         <v>88.3</v>
@@ -41406,51 +41886,53 @@
       </c>
       <c r="BE272" s="7">
         <v>128.30000000000001</v>
       </c>
       <c r="BF272" s="7">
         <v>126.9</v>
       </c>
       <c r="BG272" s="7">
         <v>126.8</v>
       </c>
       <c r="BH272" s="7">
         <v>126.2</v>
       </c>
       <c r="BI272" s="7">
         <v>126.6</v>
       </c>
       <c r="BJ272" s="7">
         <v>126.9</v>
       </c>
       <c r="BK272" s="9">
         <v>106.7</v>
       </c>
       <c r="BL272" s="9">
         <v>114</v>
       </c>
-      <c r="BM272" s="47"/>
+      <c r="BM272" s="9">
+        <v>112.6</v>
+      </c>
     </row>
     <row r="273" spans="1:65">
       <c r="B273" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C273" s="7">
         <v>110.4</v>
       </c>
       <c r="D273" s="7">
         <v>111.5</v>
       </c>
       <c r="E273" s="7">
         <v>111.9</v>
       </c>
       <c r="F273" s="7">
         <v>113.3</v>
       </c>
       <c r="G273" s="6">
         <v>113.3</v>
       </c>
       <c r="H273" s="6">
         <v>112.4</v>
       </c>
       <c r="I273" s="6">
         <v>111.6</v>
@@ -41598,51 +42080,53 @@
       </c>
       <c r="BE273" s="7">
         <v>93.1</v>
       </c>
       <c r="BF273" s="7">
         <v>93.7</v>
       </c>
       <c r="BG273" s="6">
         <v>94</v>
       </c>
       <c r="BH273" s="7">
         <v>94.4</v>
       </c>
       <c r="BI273" s="7">
         <v>94.4</v>
       </c>
       <c r="BJ273" s="7">
         <v>94.5</v>
       </c>
       <c r="BK273" s="9">
         <v>90.2</v>
       </c>
       <c r="BL273" s="9">
         <v>92.2</v>
       </c>
-      <c r="BM273" s="47"/>
+      <c r="BM273" s="9">
+        <v>93.9</v>
+      </c>
     </row>
     <row r="274" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A274" s="42"/>
       <c r="B274" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C274" s="18">
         <v>104.9</v>
       </c>
       <c r="D274" s="18">
         <v>104.4</v>
       </c>
       <c r="E274" s="18">
         <v>104.1</v>
       </c>
       <c r="F274" s="18">
         <v>104.3</v>
       </c>
       <c r="G274" s="18">
         <v>104.8</v>
       </c>
       <c r="H274" s="18">
         <v>104.9</v>
       </c>
       <c r="I274" s="18">
@@ -41791,51 +42275,53 @@
       </c>
       <c r="BE274" s="18">
         <v>96.1</v>
       </c>
       <c r="BF274" s="18">
         <v>97.3</v>
       </c>
       <c r="BG274" s="18">
         <v>97.8</v>
       </c>
       <c r="BH274" s="19">
         <v>99.1</v>
       </c>
       <c r="BI274" s="18">
         <v>99</v>
       </c>
       <c r="BJ274" s="19">
         <v>99.1</v>
       </c>
       <c r="BK274" s="20">
         <v>98.4</v>
       </c>
       <c r="BL274" s="20">
         <v>87.4</v>
       </c>
-      <c r="BM274" s="47"/>
+      <c r="BM274" s="20">
+        <v>93</v>
+      </c>
     </row>
     <row r="275" spans="1:65">
       <c r="R275" s="8"/>
       <c r="BM275" s="47"/>
     </row>
     <row r="276" spans="1:65">
       <c r="A276" s="42">
         <v>71</v>
       </c>
       <c r="B276" s="22" t="s">
         <v>50</v>
       </c>
       <c r="R276" s="8"/>
       <c r="BM276" s="47"/>
     </row>
     <row r="277" spans="1:65">
       <c r="R277" s="8"/>
       <c r="BM277" s="47"/>
     </row>
     <row r="278" spans="1:65" ht="67.5">
       <c r="B278" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>23</v>
@@ -41984,68 +42470,70 @@
       <c r="AY278" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ278" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA278" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB278" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC278" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD278" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE278" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF278" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG278" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH278" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH278" s="4" t="s">
+      <c r="BI278" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI278" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ278" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK278" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK278" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL278" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM278" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM278" s="47"/>
     </row>
     <row r="279" spans="1:65">
       <c r="B279" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C279" s="7">
         <v>101.2</v>
       </c>
       <c r="D279" s="6">
         <v>100.4</v>
       </c>
       <c r="E279" s="6">
         <v>100.4</v>
       </c>
       <c r="F279" s="6">
         <v>100.4</v>
       </c>
       <c r="G279" s="6">
         <v>100.2</v>
       </c>
       <c r="H279" s="6">
         <v>99.9</v>
       </c>
       <c r="I279" s="6">
         <v>99.9</v>
@@ -42193,51 +42681,53 @@
       </c>
       <c r="BE279" s="7">
         <v>97.3</v>
       </c>
       <c r="BF279" s="7">
         <v>97.7</v>
       </c>
       <c r="BG279" s="7">
         <v>99.4</v>
       </c>
       <c r="BH279" s="7">
         <v>98.9</v>
       </c>
       <c r="BI279" s="7">
         <v>98.7</v>
       </c>
       <c r="BJ279" s="7">
         <v>100.2</v>
       </c>
       <c r="BK279" s="9">
         <v>99.1</v>
       </c>
       <c r="BL279" s="9">
         <v>99.6</v>
       </c>
-      <c r="BM279" s="47"/>
+      <c r="BM279" s="9">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="280" spans="1:65">
       <c r="B280" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C280" s="7">
         <v>109.2</v>
       </c>
       <c r="D280" s="6">
         <v>119.3</v>
       </c>
       <c r="E280" s="6">
         <v>125.3</v>
       </c>
       <c r="F280" s="6">
         <v>120.3</v>
       </c>
       <c r="G280" s="6">
         <v>115.6</v>
       </c>
       <c r="H280" s="6">
         <v>115.7</v>
       </c>
       <c r="I280" s="6">
         <v>113.6</v>
@@ -42385,178 +42875,180 @@
       </c>
       <c r="BE280" s="7">
         <v>105.2</v>
       </c>
       <c r="BF280" s="7">
         <v>107.7</v>
       </c>
       <c r="BG280" s="7">
         <v>107.7</v>
       </c>
       <c r="BH280" s="7">
         <v>107.4</v>
       </c>
       <c r="BI280" s="7">
         <v>106.4</v>
       </c>
       <c r="BJ280" s="7">
         <v>104.9</v>
       </c>
       <c r="BK280" s="9">
         <v>103.2</v>
       </c>
       <c r="BL280" s="9">
         <v>110.4</v>
       </c>
-      <c r="BM280" s="47"/>
+      <c r="BM280" s="9">
+        <v>115.9</v>
+      </c>
     </row>
     <row r="281" spans="1:65" ht="22.5">
       <c r="B281" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ281" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR281" s="6">
         <v>0</v>
       </c>
       <c r="AS281" s="9">
         <v>0</v>
       </c>
       <c r="AT281" s="6">
         <v>0</v>
       </c>
       <c r="AU281" s="7">
         <v>0</v>
       </c>
       <c r="AV281" s="7">
         <v>0</v>
       </c>
       <c r="AW281" s="7">
         <v>0</v>
       </c>
       <c r="AX281" s="9">
         <v>0</v>
       </c>
       <c r="AY281" s="9">
         <v>0</v>
       </c>
@@ -42577,178 +43069,180 @@
       </c>
       <c r="BE281" s="7">
         <v>171.4</v>
       </c>
       <c r="BF281" s="7">
         <v>235.7</v>
       </c>
       <c r="BG281" s="7">
         <v>248.7</v>
       </c>
       <c r="BH281" s="7">
         <v>242.8</v>
       </c>
       <c r="BI281" s="7">
         <v>227.5</v>
       </c>
       <c r="BJ281" s="7">
         <v>214.8</v>
       </c>
       <c r="BK281" s="9">
         <v>0</v>
       </c>
       <c r="BL281" s="9">
         <v>0</v>
       </c>
-      <c r="BM281" s="47"/>
+      <c r="BM281" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="282" spans="1:65">
       <c r="B282" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ282" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR282" s="6">
         <v>116.5</v>
       </c>
       <c r="AS282" s="9">
         <v>110.9</v>
       </c>
       <c r="AT282" s="6">
         <v>109.5</v>
       </c>
       <c r="AU282" s="7">
         <v>108.3</v>
       </c>
       <c r="AV282" s="7">
         <v>109.8</v>
       </c>
       <c r="AW282" s="7">
         <v>110.1</v>
       </c>
       <c r="AX282" s="9">
         <v>109.8</v>
       </c>
       <c r="AY282" s="9">
         <v>125.3</v>
       </c>
@@ -42769,178 +43263,180 @@
       </c>
       <c r="BE282" s="6">
         <v>107</v>
       </c>
       <c r="BF282" s="7">
         <v>109.4</v>
       </c>
       <c r="BG282" s="7">
         <v>109.3</v>
       </c>
       <c r="BH282" s="7">
         <v>108.6</v>
       </c>
       <c r="BI282" s="7">
         <v>107.2</v>
       </c>
       <c r="BJ282" s="7">
         <v>105.2</v>
       </c>
       <c r="BK282" s="9">
         <v>101.2</v>
       </c>
       <c r="BL282" s="9">
         <v>108.8</v>
       </c>
-      <c r="BM282" s="47"/>
+      <c r="BM282" s="9">
+        <v>114.8</v>
+      </c>
     </row>
     <row r="283" spans="1:65" ht="22.5">
       <c r="B283" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ283" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR283" s="6">
         <v>80.8</v>
       </c>
       <c r="AS283" s="9">
         <v>85</v>
       </c>
       <c r="AT283" s="6">
         <v>82.3</v>
       </c>
       <c r="AU283" s="7">
         <v>80.2</v>
       </c>
       <c r="AV283" s="7">
         <v>78.8</v>
       </c>
       <c r="AW283" s="6">
         <v>78</v>
       </c>
       <c r="AX283" s="9">
         <v>77.3</v>
       </c>
       <c r="AY283" s="9">
         <v>76.400000000000006</v>
       </c>
@@ -42961,178 +43457,180 @@
       </c>
       <c r="BE283" s="7">
         <v>89.2</v>
       </c>
       <c r="BF283" s="7">
         <v>91.9</v>
       </c>
       <c r="BG283" s="6">
         <v>92.8</v>
       </c>
       <c r="BH283" s="7">
         <v>95.8</v>
       </c>
       <c r="BI283" s="7">
         <v>99.4</v>
       </c>
       <c r="BJ283" s="6">
         <v>102</v>
       </c>
       <c r="BK283" s="9">
         <v>132.5</v>
       </c>
       <c r="BL283" s="9">
         <v>129.1</v>
       </c>
-      <c r="BM283" s="47"/>
+      <c r="BM283" s="9">
+        <v>127.5</v>
+      </c>
     </row>
     <row r="284" spans="1:65" ht="33.75">
       <c r="B284" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ284" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR284" s="6">
         <v>96</v>
       </c>
       <c r="AS284" s="9">
         <v>93.6</v>
       </c>
       <c r="AT284" s="6">
         <v>94</v>
       </c>
       <c r="AU284" s="7">
         <v>93.6</v>
       </c>
       <c r="AV284" s="7">
         <v>92.5</v>
       </c>
       <c r="AW284" s="7">
         <v>93.8</v>
       </c>
       <c r="AX284" s="9">
         <v>89.8</v>
       </c>
       <c r="AY284" s="9">
         <v>73</v>
       </c>
@@ -43153,51 +43651,53 @@
       </c>
       <c r="BE284" s="7">
         <v>94.1</v>
       </c>
       <c r="BF284" s="7">
         <v>100.1</v>
       </c>
       <c r="BG284" s="7">
         <v>101.6</v>
       </c>
       <c r="BH284" s="7">
         <v>101.5</v>
       </c>
       <c r="BI284" s="7">
         <v>103.4</v>
       </c>
       <c r="BJ284" s="7">
         <v>106.1</v>
       </c>
       <c r="BK284" s="9">
         <v>86.6</v>
       </c>
       <c r="BL284" s="9">
         <v>140.1</v>
       </c>
-      <c r="BM284" s="47"/>
+      <c r="BM284" s="9">
+        <v>142.9</v>
+      </c>
     </row>
     <row r="285" spans="1:65">
       <c r="B285" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C285" s="7">
         <v>101.1</v>
       </c>
       <c r="D285" s="7">
         <v>102.3</v>
       </c>
       <c r="E285" s="6">
         <v>105.3</v>
       </c>
       <c r="F285" s="6">
         <v>126.3</v>
       </c>
       <c r="G285" s="6">
         <v>102.7</v>
       </c>
       <c r="H285" s="6">
         <v>105.5</v>
       </c>
       <c r="I285" s="6">
         <v>110</v>
@@ -43345,51 +43845,53 @@
       </c>
       <c r="BE285" s="7">
         <v>133.9</v>
       </c>
       <c r="BF285" s="7">
         <v>127.5</v>
       </c>
       <c r="BG285" s="7">
         <v>141.80000000000001</v>
       </c>
       <c r="BH285" s="7">
         <v>144.4</v>
       </c>
       <c r="BI285" s="7">
         <v>137.4</v>
       </c>
       <c r="BJ285" s="7">
         <v>132.69999999999999</v>
       </c>
       <c r="BK285" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="BL285" s="9">
         <v>123.5</v>
       </c>
-      <c r="BM285" s="47"/>
+      <c r="BM285" s="9">
+        <v>108.9</v>
+      </c>
     </row>
     <row r="286" spans="1:65" ht="22.5">
       <c r="B286" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C286" s="6">
         <v>97</v>
       </c>
       <c r="D286" s="7">
         <v>98.8</v>
       </c>
       <c r="E286" s="7">
         <v>99.7</v>
       </c>
       <c r="F286" s="7">
         <v>108.5</v>
       </c>
       <c r="G286" s="6">
         <v>107</v>
       </c>
       <c r="H286" s="6">
         <v>108.4</v>
       </c>
       <c r="I286" s="6">
         <v>109.7</v>
@@ -43537,51 +44039,53 @@
       </c>
       <c r="BE286" s="7">
         <v>109.2</v>
       </c>
       <c r="BF286" s="7">
         <v>108.1</v>
       </c>
       <c r="BG286" s="7">
         <v>106.2</v>
       </c>
       <c r="BH286" s="7">
         <v>107.3</v>
       </c>
       <c r="BI286" s="7">
         <v>108.4</v>
       </c>
       <c r="BJ286" s="7">
         <v>108.9</v>
       </c>
       <c r="BK286" s="9">
         <v>101.3</v>
       </c>
       <c r="BL286" s="9">
         <v>101.8</v>
       </c>
-      <c r="BM286" s="47"/>
+      <c r="BM286" s="9">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="287" spans="1:65">
       <c r="B287" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="7">
         <v>84.7</v>
       </c>
       <c r="D287" s="7">
         <v>88.1</v>
       </c>
       <c r="E287" s="7">
         <v>89.3</v>
       </c>
       <c r="F287" s="7">
         <v>97.6</v>
       </c>
       <c r="G287" s="6">
         <v>99.4</v>
       </c>
       <c r="H287" s="6">
         <v>99.7</v>
       </c>
       <c r="I287" s="6">
         <v>101</v>
@@ -43729,51 +44233,53 @@
       </c>
       <c r="BE287" s="7">
         <v>157.80000000000001</v>
       </c>
       <c r="BF287" s="7">
         <v>156.6</v>
       </c>
       <c r="BG287" s="7">
         <v>156.4</v>
       </c>
       <c r="BH287" s="7">
         <v>155.19999999999999</v>
       </c>
       <c r="BI287" s="7">
         <v>154.1</v>
       </c>
       <c r="BJ287" s="7">
         <v>154.6</v>
       </c>
       <c r="BK287" s="9">
         <v>103.3</v>
       </c>
       <c r="BL287" s="9">
         <v>119.6</v>
       </c>
-      <c r="BM287" s="47"/>
+      <c r="BM287" s="9">
+        <v>120.2</v>
+      </c>
     </row>
     <row r="288" spans="1:65">
       <c r="B288" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C288" s="7">
         <v>105.3</v>
       </c>
       <c r="D288" s="7">
         <v>107.4</v>
       </c>
       <c r="E288" s="7">
         <v>107.6</v>
       </c>
       <c r="F288" s="7">
         <v>110.1</v>
       </c>
       <c r="G288" s="6">
         <v>111.7</v>
       </c>
       <c r="H288" s="6">
         <v>113.9</v>
       </c>
       <c r="I288" s="6">
         <v>115.5</v>
@@ -43921,51 +44427,53 @@
       </c>
       <c r="BE288" s="7">
         <v>101.3</v>
       </c>
       <c r="BF288" s="7">
         <v>102.1</v>
       </c>
       <c r="BG288" s="7">
         <v>103.6</v>
       </c>
       <c r="BH288" s="7">
         <v>104.5</v>
       </c>
       <c r="BI288" s="7">
         <v>105.5</v>
       </c>
       <c r="BJ288" s="7">
         <v>106.4</v>
       </c>
       <c r="BK288" s="9">
         <v>117.3</v>
       </c>
       <c r="BL288" s="9">
         <v>116.7</v>
       </c>
-      <c r="BM288" s="47"/>
+      <c r="BM288" s="9">
+        <v>116.5</v>
+      </c>
     </row>
     <row r="289" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A289" s="42"/>
       <c r="B289" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C289" s="18">
         <v>97</v>
       </c>
       <c r="D289" s="18">
         <v>102.5</v>
       </c>
       <c r="E289" s="18">
         <v>105.4</v>
       </c>
       <c r="F289" s="18">
         <v>110.9</v>
       </c>
       <c r="G289" s="18">
         <v>107.9</v>
       </c>
       <c r="H289" s="18">
         <v>108.7</v>
       </c>
       <c r="I289" s="18">
@@ -44114,51 +44622,53 @@
       </c>
       <c r="BE289" s="18">
         <v>119.1</v>
       </c>
       <c r="BF289" s="18">
         <v>118.6</v>
       </c>
       <c r="BG289" s="18">
         <v>119.4</v>
       </c>
       <c r="BH289" s="19">
         <v>119.7</v>
       </c>
       <c r="BI289" s="19">
         <v>118.6</v>
       </c>
       <c r="BJ289" s="19">
         <v>117.6</v>
       </c>
       <c r="BK289" s="20">
         <v>104.8</v>
       </c>
       <c r="BL289" s="20">
         <v>110.6</v>
       </c>
-      <c r="BM289" s="47"/>
+      <c r="BM289" s="20">
+        <v>111.5</v>
+      </c>
     </row>
     <row r="290" spans="1:65">
       <c r="R290" s="8"/>
       <c r="BM290" s="47"/>
     </row>
     <row r="291" spans="1:65">
       <c r="A291" s="42">
         <v>75</v>
       </c>
       <c r="B291" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R291" s="8"/>
       <c r="BM291" s="47"/>
     </row>
     <row r="292" spans="1:65">
       <c r="R292" s="8"/>
       <c r="BM292" s="47"/>
     </row>
     <row r="293" spans="1:65" ht="67.5">
       <c r="B293" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>23</v>
@@ -44307,68 +44817,70 @@
       <c r="AY293" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ293" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA293" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB293" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC293" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD293" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE293" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF293" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG293" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH293" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH293" s="4" t="s">
+      <c r="BI293" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BI293" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ293" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK293" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK293" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL293" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM293" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM293" s="47"/>
     </row>
     <row r="294" spans="1:65">
       <c r="B294" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C294" s="7">
         <v>69.599999999999994</v>
       </c>
       <c r="D294" s="6">
         <v>82</v>
       </c>
       <c r="E294" s="6">
         <v>86.4</v>
       </c>
       <c r="F294" s="6">
         <v>90.9</v>
       </c>
       <c r="G294" s="6">
         <v>92.2</v>
       </c>
       <c r="H294" s="6">
         <v>93.4</v>
       </c>
       <c r="I294" s="6">
         <v>94.8</v>
@@ -44516,51 +45028,53 @@
       </c>
       <c r="BE294" s="7">
         <v>117.5</v>
       </c>
       <c r="BF294" s="7">
         <v>111.7</v>
       </c>
       <c r="BG294" s="7">
         <v>105.6</v>
       </c>
       <c r="BH294" s="7">
         <v>104.9</v>
       </c>
       <c r="BI294" s="7">
         <v>104.7</v>
       </c>
       <c r="BJ294" s="7">
         <v>97.9</v>
       </c>
       <c r="BK294" s="9">
         <v>100.8</v>
       </c>
       <c r="BL294" s="9">
         <v>100.1</v>
       </c>
-      <c r="BM294" s="47"/>
+      <c r="BM294" s="9">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="295" spans="1:65">
       <c r="B295" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C295" s="6">
         <v>106</v>
       </c>
       <c r="D295" s="6">
         <v>117.4</v>
       </c>
       <c r="E295" s="6">
         <v>118.3</v>
       </c>
       <c r="F295" s="6">
         <v>119.5</v>
       </c>
       <c r="G295" s="6">
         <v>119.7</v>
       </c>
       <c r="H295" s="6">
         <v>119.8</v>
       </c>
       <c r="I295" s="6">
         <v>122</v>
@@ -44708,178 +45222,180 @@
       </c>
       <c r="BE295" s="7">
         <v>113.5</v>
       </c>
       <c r="BF295" s="6">
         <v>114</v>
       </c>
       <c r="BG295" s="7">
         <v>113.2</v>
       </c>
       <c r="BH295" s="7">
         <v>112.3</v>
       </c>
       <c r="BI295" s="6">
         <v>115</v>
       </c>
       <c r="BJ295" s="7">
         <v>117.2</v>
       </c>
       <c r="BK295" s="9">
         <v>111.9</v>
       </c>
       <c r="BL295" s="9">
         <v>129.80000000000001</v>
       </c>
-      <c r="BM295" s="47"/>
+      <c r="BM295" s="9">
+        <v>131.1</v>
+      </c>
     </row>
     <row r="296" spans="1:65" ht="22.5">
       <c r="B296" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ296" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR296" s="6">
         <v>0</v>
       </c>
       <c r="AS296" s="9">
         <v>0</v>
       </c>
       <c r="AT296" s="6">
         <v>0</v>
       </c>
       <c r="AU296" s="6">
         <v>0</v>
       </c>
       <c r="AV296" s="6">
         <v>0</v>
       </c>
       <c r="AW296" s="7">
         <v>0</v>
       </c>
       <c r="AX296" s="9">
         <v>0</v>
       </c>
       <c r="AY296" s="9">
         <v>0</v>
       </c>
@@ -44900,178 +45416,180 @@
       </c>
       <c r="BE296" s="7">
         <v>0</v>
       </c>
       <c r="BF296" s="7">
         <v>0</v>
       </c>
       <c r="BG296" s="7">
         <v>0</v>
       </c>
       <c r="BH296" s="7">
         <v>0</v>
       </c>
       <c r="BI296" s="7">
         <v>0</v>
       </c>
       <c r="BJ296" s="7">
         <v>0</v>
       </c>
       <c r="BK296" s="9">
         <v>0</v>
       </c>
       <c r="BL296" s="9">
         <v>0</v>
       </c>
-      <c r="BM296" s="47"/>
+      <c r="BM296" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="297" spans="1:65">
       <c r="B297" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ297" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR297" s="6">
         <v>96.6</v>
       </c>
       <c r="AS297" s="9">
         <v>93.2</v>
       </c>
       <c r="AT297" s="6">
         <v>93.3</v>
       </c>
       <c r="AU297" s="7">
         <v>93.5</v>
       </c>
       <c r="AV297" s="7">
         <v>93.3</v>
       </c>
       <c r="AW297" s="7">
         <v>95.3</v>
       </c>
       <c r="AX297" s="9">
         <v>98.7</v>
       </c>
       <c r="AY297" s="9">
         <v>110.5</v>
       </c>
@@ -45092,178 +45610,180 @@
       </c>
       <c r="BE297" s="7">
         <v>115.5</v>
       </c>
       <c r="BF297" s="6">
         <v>116</v>
       </c>
       <c r="BG297" s="6">
         <v>115</v>
       </c>
       <c r="BH297" s="7">
         <v>113.7</v>
       </c>
       <c r="BI297" s="7">
         <v>116.8</v>
       </c>
       <c r="BJ297" s="7">
         <v>119.3</v>
       </c>
       <c r="BK297" s="9">
         <v>113.7</v>
       </c>
       <c r="BL297" s="9">
         <v>134.30000000000001</v>
       </c>
-      <c r="BM297" s="47"/>
+      <c r="BM297" s="9">
+        <v>136.1</v>
+      </c>
     </row>
     <row r="298" spans="1:65" ht="22.5">
       <c r="B298" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ298" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR298" s="6">
         <v>84.4</v>
       </c>
       <c r="AS298" s="9">
         <v>94.9</v>
       </c>
       <c r="AT298" s="6">
         <v>95.8</v>
       </c>
       <c r="AU298" s="7">
         <v>95.7</v>
       </c>
       <c r="AV298" s="7">
         <v>94.1</v>
       </c>
       <c r="AW298" s="7">
         <v>93.9</v>
       </c>
       <c r="AX298" s="9">
         <v>94</v>
       </c>
       <c r="AY298" s="9">
         <v>98.9</v>
       </c>
@@ -45284,178 +45804,180 @@
       </c>
       <c r="BE298" s="7">
         <v>101.3</v>
       </c>
       <c r="BF298" s="7">
         <v>101.6</v>
       </c>
       <c r="BG298" s="6">
         <v>102.2</v>
       </c>
       <c r="BH298" s="7">
         <v>103.6</v>
       </c>
       <c r="BI298" s="7">
         <v>103.9</v>
       </c>
       <c r="BJ298" s="7">
         <v>104.1</v>
       </c>
       <c r="BK298" s="9">
         <v>102</v>
       </c>
       <c r="BL298" s="9">
         <v>103.5</v>
       </c>
-      <c r="BM298" s="47"/>
+      <c r="BM298" s="9">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="299" spans="1:65" ht="33.75">
       <c r="B299" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ299" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR299" s="6">
         <v>87.6</v>
       </c>
       <c r="AS299" s="9">
         <v>91.5</v>
       </c>
       <c r="AT299" s="6">
         <v>91.4</v>
       </c>
       <c r="AU299" s="7">
         <v>90.4</v>
       </c>
       <c r="AV299" s="7">
         <v>91.2</v>
       </c>
       <c r="AW299" s="7">
         <v>91.9</v>
       </c>
       <c r="AX299" s="9">
         <v>92.2</v>
       </c>
       <c r="AY299" s="9">
         <v>109.3</v>
       </c>
@@ -45476,51 +45998,53 @@
       </c>
       <c r="BE299" s="7">
         <v>99.9</v>
       </c>
       <c r="BF299" s="7">
         <v>100.8</v>
       </c>
       <c r="BG299" s="6">
         <v>102</v>
       </c>
       <c r="BH299" s="7">
         <v>102.4</v>
       </c>
       <c r="BI299" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ299" s="7">
         <v>102.9</v>
       </c>
       <c r="BK299" s="9">
         <v>107.5</v>
       </c>
       <c r="BL299" s="9">
         <v>116.3</v>
       </c>
-      <c r="BM299" s="47"/>
+      <c r="BM299" s="9">
+        <v>115.3</v>
+      </c>
     </row>
     <row r="300" spans="1:65">
       <c r="B300" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C300" s="7">
         <v>108.1</v>
       </c>
       <c r="D300" s="7">
         <v>106.9</v>
       </c>
       <c r="E300" s="6">
         <v>144.69999999999999</v>
       </c>
       <c r="F300" s="6">
         <v>132.9</v>
       </c>
       <c r="G300" s="6">
         <v>124.7</v>
       </c>
       <c r="H300" s="6">
         <v>124.1</v>
       </c>
       <c r="I300" s="6">
         <v>122.2</v>
@@ -45668,51 +46192,53 @@
       </c>
       <c r="BE300" s="7">
         <v>135.6</v>
       </c>
       <c r="BF300" s="7">
         <v>136.6</v>
       </c>
       <c r="BG300" s="7">
         <v>137.69999999999999</v>
       </c>
       <c r="BH300" s="7">
         <v>132.4</v>
       </c>
       <c r="BI300" s="7">
         <v>134.5</v>
       </c>
       <c r="BJ300" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="BK300" s="9">
         <v>118.3</v>
       </c>
       <c r="BL300" s="9">
         <v>110.2</v>
       </c>
-      <c r="BM300" s="47"/>
+      <c r="BM300" s="9">
+        <v>122.7</v>
+      </c>
     </row>
     <row r="301" spans="1:65" ht="22.5">
       <c r="B301" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C301" s="7">
         <v>93.3</v>
       </c>
       <c r="D301" s="7">
         <v>93.5</v>
       </c>
       <c r="E301" s="7">
         <v>96.1</v>
       </c>
       <c r="F301" s="7">
         <v>104.2</v>
       </c>
       <c r="G301" s="6">
         <v>104.7</v>
       </c>
       <c r="H301" s="6">
         <v>106.6</v>
       </c>
       <c r="I301" s="6">
         <v>106.4</v>
@@ -45860,51 +46386,53 @@
       </c>
       <c r="BE301" s="7">
         <v>105.9</v>
       </c>
       <c r="BF301" s="7">
         <v>106.5</v>
       </c>
       <c r="BG301" s="7">
         <v>107.5</v>
       </c>
       <c r="BH301" s="7">
         <v>106.9</v>
       </c>
       <c r="BI301" s="7">
         <v>107.2</v>
       </c>
       <c r="BJ301" s="7">
         <v>107.9</v>
       </c>
       <c r="BK301" s="9">
         <v>103.3</v>
       </c>
       <c r="BL301" s="9">
         <v>104</v>
       </c>
-      <c r="BM301" s="47"/>
+      <c r="BM301" s="9">
+        <v>104.2</v>
+      </c>
     </row>
     <row r="302" spans="1:65">
       <c r="B302" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C302" s="7">
         <v>79.5</v>
       </c>
       <c r="D302" s="7">
         <v>78.900000000000006</v>
       </c>
       <c r="E302" s="7">
         <v>84.5</v>
       </c>
       <c r="F302" s="7">
         <v>96.3</v>
       </c>
       <c r="G302" s="6">
         <v>96.5</v>
       </c>
       <c r="H302" s="6">
         <v>96.6</v>
       </c>
       <c r="I302" s="6">
         <v>97.2</v>
@@ -46052,51 +46580,53 @@
       </c>
       <c r="BE302" s="7">
         <v>125.2</v>
       </c>
       <c r="BF302" s="7">
         <v>124.5</v>
       </c>
       <c r="BG302" s="7">
         <v>124.7</v>
       </c>
       <c r="BH302" s="7">
         <v>123.1</v>
       </c>
       <c r="BI302" s="7">
         <v>121.5</v>
       </c>
       <c r="BJ302" s="6">
         <v>122</v>
       </c>
       <c r="BK302" s="9">
         <v>99.7</v>
       </c>
       <c r="BL302" s="9">
         <v>106.3</v>
       </c>
-      <c r="BM302" s="47"/>
+      <c r="BM302" s="9">
+        <v>109.9</v>
+      </c>
     </row>
     <row r="303" spans="1:65">
       <c r="B303" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C303" s="7">
         <v>111.2</v>
       </c>
       <c r="D303" s="7">
         <v>110.9</v>
       </c>
       <c r="E303" s="7">
         <v>111.6</v>
       </c>
       <c r="F303" s="7">
         <v>112.9</v>
       </c>
       <c r="G303" s="6">
         <v>113.4</v>
       </c>
       <c r="H303" s="6">
         <v>113.7</v>
       </c>
       <c r="I303" s="6">
         <v>113.8</v>
@@ -46244,51 +46774,53 @@
       </c>
       <c r="BE303" s="7">
         <v>103.9</v>
       </c>
       <c r="BF303" s="7">
         <v>104.1</v>
       </c>
       <c r="BG303" s="7">
         <v>103.8</v>
       </c>
       <c r="BH303" s="7">
         <v>103.6</v>
       </c>
       <c r="BI303" s="7">
         <v>102.7</v>
       </c>
       <c r="BJ303" s="7">
         <v>101.9</v>
       </c>
       <c r="BK303" s="9">
         <v>103.6</v>
       </c>
       <c r="BL303" s="9">
         <v>98.9</v>
       </c>
-      <c r="BM303" s="47"/>
+      <c r="BM303" s="9">
+        <v>99</v>
+      </c>
     </row>
     <row r="304" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A304" s="42"/>
       <c r="B304" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C304" s="18">
         <v>94.9</v>
       </c>
       <c r="D304" s="18">
         <v>97</v>
       </c>
       <c r="E304" s="18">
         <v>101.1</v>
       </c>
       <c r="F304" s="18">
         <v>107.6</v>
       </c>
       <c r="G304" s="18">
         <v>107.8</v>
       </c>
       <c r="H304" s="18">
         <v>108.9</v>
       </c>
       <c r="I304" s="18">
@@ -46437,51 +46969,53 @@
       </c>
       <c r="BE304" s="18">
         <v>111.1</v>
       </c>
       <c r="BF304" s="18">
         <v>111.5</v>
       </c>
       <c r="BG304" s="18">
         <v>112</v>
       </c>
       <c r="BH304" s="19">
         <v>110.9</v>
       </c>
       <c r="BI304" s="19">
         <v>111.4</v>
       </c>
       <c r="BJ304" s="19">
         <v>112.8</v>
       </c>
       <c r="BK304" s="20">
         <v>104.2</v>
       </c>
       <c r="BL304" s="20">
         <v>109.4</v>
       </c>
-      <c r="BM304" s="47"/>
+      <c r="BM304" s="20">
+        <v>111.1</v>
+      </c>
     </row>
     <row r="305" spans="1:65">
       <c r="R305" s="8"/>
       <c r="BM305" s="47"/>
     </row>
     <row r="306" spans="1:65">
       <c r="A306" s="42">
         <v>79</v>
       </c>
       <c r="B306" s="22" t="s">
         <v>22</v>
       </c>
       <c r="R306" s="8"/>
       <c r="BM306" s="47"/>
     </row>
     <row r="307" spans="1:65">
       <c r="R307" s="8"/>
       <c r="BM307" s="47"/>
     </row>
     <row r="308" spans="1:65" ht="67.5">
       <c r="B308" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>23</v>
@@ -46630,68 +47164,70 @@
       <c r="AY308" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ308" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA308" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB308" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC308" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD308" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE308" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF308" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG308" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH308" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BH308" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BI308" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ308" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="BJ308" s="4" t="s">
+      <c r="BK308" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="BK308" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL308" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM308" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="BM308" s="47"/>
     </row>
     <row r="309" spans="1:65">
       <c r="B309" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C309" s="7">
         <v>108.8</v>
       </c>
       <c r="D309" s="6">
         <v>105.3</v>
       </c>
       <c r="E309" s="6">
         <v>105.5</v>
       </c>
       <c r="F309" s="6">
         <v>101.6</v>
       </c>
       <c r="G309" s="6">
         <v>101.2</v>
       </c>
       <c r="H309" s="6">
         <v>102.1</v>
       </c>
       <c r="I309" s="6">
         <v>103</v>
@@ -46839,51 +47375,53 @@
       </c>
       <c r="BE309" s="7">
         <v>102.1</v>
       </c>
       <c r="BF309" s="7">
         <v>100.4</v>
       </c>
       <c r="BG309" s="7">
         <v>98.2</v>
       </c>
       <c r="BH309" s="7">
         <v>98.4</v>
       </c>
       <c r="BI309" s="7">
         <v>98.6</v>
       </c>
       <c r="BJ309" s="7">
         <v>99.3</v>
       </c>
       <c r="BK309" s="9">
         <v>110</v>
       </c>
       <c r="BL309" s="9">
         <v>107.6</v>
       </c>
-      <c r="BM309" s="47"/>
+      <c r="BM309" s="9">
+        <v>107.3</v>
+      </c>
     </row>
     <row r="310" spans="1:65">
       <c r="B310" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C310" s="7">
         <v>109.6</v>
       </c>
       <c r="D310" s="6">
         <v>112.1</v>
       </c>
       <c r="E310" s="6">
         <v>112.7</v>
       </c>
       <c r="F310" s="6">
         <v>113.5</v>
       </c>
       <c r="G310" s="6">
         <v>110.1</v>
       </c>
       <c r="H310" s="6">
         <v>107.2</v>
       </c>
       <c r="I310" s="6">
         <v>106.2</v>
@@ -47031,178 +47569,180 @@
       </c>
       <c r="BE310" s="7">
         <v>115.8</v>
       </c>
       <c r="BF310" s="7">
         <v>115.8</v>
       </c>
       <c r="BG310" s="7">
         <v>115.7</v>
       </c>
       <c r="BH310" s="7">
         <v>114.7</v>
       </c>
       <c r="BI310" s="7">
         <v>113.9</v>
       </c>
       <c r="BJ310" s="7">
         <v>113.3</v>
       </c>
       <c r="BK310" s="9">
         <v>101.4</v>
       </c>
       <c r="BL310" s="9">
         <v>106</v>
       </c>
-      <c r="BM310" s="47"/>
+      <c r="BM310" s="9">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="311" spans="1:65" ht="22.5">
       <c r="B311" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ311" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR311" s="6">
         <v>141.5</v>
       </c>
       <c r="AS311" s="9">
         <v>84.7</v>
       </c>
       <c r="AT311" s="6">
         <v>81</v>
       </c>
       <c r="AU311" s="7">
         <v>82.7</v>
       </c>
       <c r="AV311" s="7">
         <v>85.5</v>
       </c>
       <c r="AW311" s="7">
         <v>82.7</v>
       </c>
       <c r="AX311" s="9">
         <v>82.1</v>
       </c>
       <c r="AY311" s="9">
         <v>100</v>
       </c>
@@ -47223,178 +47763,180 @@
       </c>
       <c r="BE311" s="6">
         <v>71</v>
       </c>
       <c r="BF311" s="7">
         <v>69.5</v>
       </c>
       <c r="BG311" s="7">
         <v>70.7</v>
       </c>
       <c r="BH311" s="7">
         <v>68.7</v>
       </c>
       <c r="BI311" s="7">
         <v>73.3</v>
       </c>
       <c r="BJ311" s="7">
         <v>84.7</v>
       </c>
       <c r="BK311" s="9">
         <v>12.2</v>
       </c>
       <c r="BL311" s="9">
         <v>43.1</v>
       </c>
-      <c r="BM311" s="47"/>
+      <c r="BM311" s="9">
+        <v>104.5</v>
+      </c>
     </row>
     <row r="312" spans="1:65">
       <c r="B312" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ312" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR312" s="6">
         <v>95.3</v>
       </c>
       <c r="AS312" s="9">
         <v>103.4</v>
       </c>
       <c r="AT312" s="6">
         <v>103</v>
       </c>
       <c r="AU312" s="7">
         <v>102.3</v>
       </c>
       <c r="AV312" s="7">
         <v>102.4</v>
       </c>
       <c r="AW312" s="7">
         <v>102.9</v>
       </c>
       <c r="AX312" s="9">
         <v>103.7</v>
       </c>
       <c r="AY312" s="9">
         <v>113.3</v>
       </c>
@@ -47415,178 +47957,180 @@
       </c>
       <c r="BE312" s="7">
         <v>117.6</v>
       </c>
       <c r="BF312" s="7">
         <v>117.6</v>
       </c>
       <c r="BG312" s="7">
         <v>117.6</v>
       </c>
       <c r="BH312" s="7">
         <v>116.5</v>
       </c>
       <c r="BI312" s="7">
         <v>115.8</v>
       </c>
       <c r="BJ312" s="7">
         <v>115.4</v>
       </c>
       <c r="BK312" s="9">
         <v>99.8</v>
       </c>
       <c r="BL312" s="9">
         <v>104.2</v>
       </c>
-      <c r="BM312" s="47"/>
+      <c r="BM312" s="9">
+        <v>104</v>
+      </c>
     </row>
     <row r="313" spans="1:65" ht="22.5">
       <c r="B313" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ313" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR313" s="6">
         <v>84.4</v>
       </c>
       <c r="AS313" s="9">
         <v>94.9</v>
       </c>
       <c r="AT313" s="6">
         <v>95.8</v>
       </c>
       <c r="AU313" s="7">
         <v>95.7</v>
       </c>
       <c r="AV313" s="7">
         <v>94.1</v>
       </c>
       <c r="AW313" s="7">
         <v>93.9</v>
       </c>
       <c r="AX313" s="9">
         <v>94</v>
       </c>
       <c r="AY313" s="9">
         <v>114.3</v>
       </c>
@@ -47607,178 +48151,180 @@
       </c>
       <c r="BE313" s="7">
         <v>111.2</v>
       </c>
       <c r="BF313" s="6">
         <v>111</v>
       </c>
       <c r="BG313" s="6">
         <v>110</v>
       </c>
       <c r="BH313" s="7">
         <v>103.6</v>
       </c>
       <c r="BI313" s="7">
         <v>103.9</v>
       </c>
       <c r="BJ313" s="7">
         <v>104.1</v>
       </c>
       <c r="BK313" s="9">
         <v>120</v>
       </c>
       <c r="BL313" s="9">
         <v>127.9</v>
       </c>
-      <c r="BM313" s="47"/>
+      <c r="BM313" s="9">
+        <v>124.1</v>
+      </c>
     </row>
     <row r="314" spans="1:65" ht="33.75">
       <c r="B314" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="O314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="P314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="S314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="X314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Y314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Z314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AA314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AB314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AC314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AD314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AE314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AG314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AJ314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AK314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AL314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AM314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AO314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ314" s="40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AR314" s="6">
         <v>94.2</v>
       </c>
       <c r="AS314" s="9">
         <v>98.3</v>
       </c>
       <c r="AT314" s="6">
         <v>91.4</v>
       </c>
       <c r="AU314" s="7">
         <v>88.4</v>
       </c>
       <c r="AV314" s="7">
         <v>84.9</v>
       </c>
       <c r="AW314" s="7">
         <v>83.5</v>
       </c>
       <c r="AX314" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="AY314" s="9">
         <v>54.8</v>
       </c>
@@ -47799,51 +48345,53 @@
       </c>
       <c r="BE314" s="7">
         <v>59.9</v>
       </c>
       <c r="BF314" s="7">
         <v>59.8</v>
       </c>
       <c r="BG314" s="7">
         <v>59.7</v>
       </c>
       <c r="BH314" s="7">
         <v>59.2</v>
       </c>
       <c r="BI314" s="6">
         <v>59</v>
       </c>
       <c r="BJ314" s="7">
         <v>58.7</v>
       </c>
       <c r="BK314" s="9">
         <v>115.5</v>
       </c>
       <c r="BL314" s="9">
         <v>109.4</v>
       </c>
-      <c r="BM314" s="47"/>
+      <c r="BM314" s="9">
+        <v>106.4</v>
+      </c>
     </row>
     <row r="315" spans="1:65">
       <c r="B315" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C315" s="7">
         <v>127.5</v>
       </c>
       <c r="D315" s="7">
         <v>169.3</v>
       </c>
       <c r="E315" s="6">
         <v>117.6</v>
       </c>
       <c r="F315" s="6">
         <v>122.5</v>
       </c>
       <c r="G315" s="6">
         <v>115.3</v>
       </c>
       <c r="H315" s="6">
         <v>115.6</v>
       </c>
       <c r="I315" s="6">
         <v>114.7</v>
@@ -47991,51 +48539,53 @@
       </c>
       <c r="BE315" s="7">
         <v>118.8</v>
       </c>
       <c r="BF315" s="7">
         <v>114.4</v>
       </c>
       <c r="BG315" s="7">
         <v>96.2</v>
       </c>
       <c r="BH315" s="6">
         <v>107</v>
       </c>
       <c r="BI315" s="7">
         <v>103.7</v>
       </c>
       <c r="BJ315" s="7">
         <v>120.3</v>
       </c>
       <c r="BK315" s="9">
         <v>108</v>
       </c>
       <c r="BL315" s="9">
         <v>121.4</v>
       </c>
-      <c r="BM315" s="47"/>
+      <c r="BM315" s="9">
+        <v>144.19999999999999</v>
+      </c>
     </row>
     <row r="316" spans="1:65" ht="22.5">
       <c r="B316" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C316" s="7">
         <v>96.6</v>
       </c>
       <c r="D316" s="7">
         <v>98.4</v>
       </c>
       <c r="E316" s="7">
         <v>98.6</v>
       </c>
       <c r="F316" s="7">
         <v>103.9</v>
       </c>
       <c r="G316" s="6">
         <v>101.6</v>
       </c>
       <c r="H316" s="6">
         <v>103.4</v>
       </c>
       <c r="I316" s="6">
         <v>104.2</v>
@@ -48183,51 +48733,53 @@
       </c>
       <c r="BE316" s="7">
         <v>120.5</v>
       </c>
       <c r="BF316" s="7">
         <v>121.3</v>
       </c>
       <c r="BG316" s="7">
         <v>124.5</v>
       </c>
       <c r="BH316" s="7">
         <v>124.6</v>
       </c>
       <c r="BI316" s="7">
         <v>124.6</v>
       </c>
       <c r="BJ316" s="7">
         <v>125.8</v>
       </c>
       <c r="BK316" s="9">
         <v>112.2</v>
       </c>
       <c r="BL316" s="9">
         <v>116.6</v>
       </c>
-      <c r="BM316" s="47"/>
+      <c r="BM316" s="9">
+        <v>115.8</v>
+      </c>
     </row>
     <row r="317" spans="1:65">
       <c r="B317" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C317" s="7">
         <v>95.3</v>
       </c>
       <c r="D317" s="7">
         <v>86.8</v>
       </c>
       <c r="E317" s="7">
         <v>92.2</v>
       </c>
       <c r="F317" s="7">
         <v>105.9</v>
       </c>
       <c r="G317" s="6">
         <v>106</v>
       </c>
       <c r="H317" s="6">
         <v>102.6</v>
       </c>
       <c r="I317" s="6">
         <v>103</v>
@@ -48375,51 +48927,53 @@
       </c>
       <c r="BE317" s="7">
         <v>99.6</v>
       </c>
       <c r="BF317" s="7">
         <v>98.6</v>
       </c>
       <c r="BG317" s="7">
         <v>98.3</v>
       </c>
       <c r="BH317" s="6">
         <v>99</v>
       </c>
       <c r="BI317" s="7">
         <v>99.7</v>
       </c>
       <c r="BJ317" s="7">
         <v>101.1</v>
       </c>
       <c r="BK317" s="9">
         <v>89.4</v>
       </c>
       <c r="BL317" s="9">
         <v>98.8</v>
       </c>
-      <c r="BM317" s="47"/>
+      <c r="BM317" s="9">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="318" spans="1:65">
       <c r="B318" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C318" s="7">
         <v>110.8</v>
       </c>
       <c r="D318" s="7">
         <v>112.9</v>
       </c>
       <c r="E318" s="7">
         <v>113.7</v>
       </c>
       <c r="F318" s="7">
         <v>114.2</v>
       </c>
       <c r="G318" s="6">
         <v>114.1</v>
       </c>
       <c r="H318" s="6">
         <v>114</v>
       </c>
       <c r="I318" s="6">
         <v>113.6</v>
@@ -48567,51 +49121,53 @@
       </c>
       <c r="BE318" s="7">
         <v>118.8</v>
       </c>
       <c r="BF318" s="7">
         <v>118.5</v>
       </c>
       <c r="BG318" s="7">
         <v>118.7</v>
       </c>
       <c r="BH318" s="7">
         <v>118.3</v>
       </c>
       <c r="BI318" s="7">
         <v>117.9</v>
       </c>
       <c r="BJ318" s="7">
         <v>117.7</v>
       </c>
       <c r="BK318" s="9">
         <v>106.6</v>
       </c>
       <c r="BL318" s="9">
         <v>103.2</v>
       </c>
-      <c r="BM318" s="47"/>
+      <c r="BM318" s="9">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="319" spans="1:65" s="3" customFormat="1" ht="22.5">
       <c r="A319" s="42"/>
       <c r="B319" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C319" s="18">
         <v>104.4</v>
       </c>
       <c r="D319" s="18">
         <v>104.9</v>
       </c>
       <c r="E319" s="18">
         <v>105.4</v>
       </c>
       <c r="F319" s="18">
         <v>110.1</v>
       </c>
       <c r="G319" s="18">
         <v>107.5</v>
       </c>
       <c r="H319" s="18">
         <v>106.1</v>
       </c>
       <c r="I319" s="18">
@@ -48760,51 +49316,53 @@
       </c>
       <c r="BE319" s="18">
         <v>115.4</v>
       </c>
       <c r="BF319" s="18">
         <v>115</v>
       </c>
       <c r="BG319" s="18">
         <v>113.7</v>
       </c>
       <c r="BH319" s="19">
         <v>114.8</v>
       </c>
       <c r="BI319" s="19">
         <v>114.2</v>
       </c>
       <c r="BJ319" s="19">
         <v>116.7</v>
       </c>
       <c r="BK319" s="20">
         <v>102.1</v>
       </c>
       <c r="BL319" s="20">
         <v>108</v>
       </c>
-      <c r="BM319" s="47"/>
+      <c r="BM319" s="20">
+        <v>111.3</v>
+      </c>
     </row>
     <row r="320" spans="1:65">
       <c r="R320" s="8"/>
       <c r="BM320" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:BG2"/>
   </mergeCells>
   <conditionalFormatting sqref="BJ34:BJ36 BJ49:BJ51 BJ64:BJ66 BJ79:BJ81 BJ94:BJ96 BJ109:BJ111 BJ124:BJ126 BJ139:BJ141 BJ154:BJ156 BJ169:BJ171 BJ184:BJ186 BJ199:BJ202 BJ215:BJ217 BJ230:BJ232 BJ245:BJ247 BJ260:BJ262 BJ275:BJ277 BJ290:BJ292 BJ305:BJ307">
     <cfRule type="cellIs" dxfId="0" priority="43" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>