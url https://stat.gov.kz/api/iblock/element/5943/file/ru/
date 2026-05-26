--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -4,72 +4,72 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2273A4C1-4730-4F60-8DCA-E0822EAD47A4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EBFF0F9-905B-4CCB-8A2C-66227297C434}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10365" windowHeight="10245" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Динамика" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Динамика!$B$1:$B$320</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4541" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4562" uniqueCount="144">
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Оптовая и розничная торговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Связь</t>
   </si>
   <si>
     <t>период к соответствующему периоду предыдущего года</t>
   </si>
   <si>
@@ -370,56 +370,50 @@
     <t>+7 7172749537</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Кабылбекова А.Б.,
 Ибраева Д.К.</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан с выделением ненаблюдаемой экономики (2024г.) </t>
-[...4 lines deleted...]
-  <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Расчет краткосрочного экономического индикатора осуществляется для обеспечения оперативности и базируется на изменении индексов выпуска по базовым отраслям: сельское хозяйство, промышленность, строительство, торговля, транспорт и связь, составляющих свыше 60% от ВВП. Показатель формируется без досчетов на ненаблюдаемую экономику и без применения других макроэкономических  корректировок. В связи с пересмотром выпусков отдельных отраслей, данные с нарастающим итогом могут не совпадать с суммой чистых месяцев.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Статистические данные БНС</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Индекс КЭИ рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде.</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -542,73 +536,83 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">                                                                      </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>d.ibraeva@aspire.gov.kz</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
+  <si>
+    <t>ИФО, январь-апрель
+ 2026г. к январю-апрелю 2025г., %</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-декабрь 2025г.) </t>
+  </si>
+  <si>
+    <t>Валовой внутренний продукт методом производства (январь-декабрь 2025г.)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -767,50 +771,71 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -835,51 +860,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
@@ -893,52 +918,53 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -960,53 +986,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="41"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1020,74 +1043,79 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="41" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="50">
+  <cellStyles count="51">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Гиперссылка" xfId="50" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Гиперссылка 3" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Гиперссылка 4" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Денежный 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Обычный 11" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Обычный 12" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Обычный 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Обычный 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Обычный 2 3" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Обычный 2 4" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Обычный 2 5" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="Обычный 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="Обычный 3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Обычный 3 3" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Обычный 3 4" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Обычный 4" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Обычный 4 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Обычный 4 2 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Обычный 4 3" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Обычный 5" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="Обычный 6" xfId="49" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
     <cellStyle name="Обычный 7" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
@@ -1421,423 +1449,426 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/427384/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335563/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:B22"/>
+  <dimension ref="A2:C22"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="79" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-[...1 lines deleted...]
-      <c r="B2" s="35"/>
+    <row r="2" spans="1:3">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
     </row>
-    <row r="3" spans="1:2" ht="15" customHeight="1">
+    <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="A3" s="26" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B3" s="32">
+        <v>120</v>
+      </c>
+      <c r="B3" s="31">
         <v>111201021</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="16.5" customHeight="1">
+    <row r="4" spans="1:3" ht="16.5" customHeight="1">
       <c r="A4" s="26" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B4" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="31" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:3">
       <c r="A5" s="26" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...4 lines deleted...]
-        <v>117</v>
+    <row r="6" spans="1:3">
+      <c r="A6" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>115</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...4 lines deleted...]
-        <v>115</v>
+    <row r="7" spans="1:3">
+      <c r="A7" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="57.75" customHeight="1">
+    <row r="8" spans="1:3" ht="57.75" customHeight="1">
       <c r="A8" s="26" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B8" s="28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:3">
       <c r="A9" s="26" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B9" s="29" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="40.5" customHeight="1">
+    <row r="10" spans="1:3" ht="40.5" customHeight="1">
       <c r="A10" s="26" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15.75" customHeight="1">
+    <row r="11" spans="1:3" ht="15.75" customHeight="1">
       <c r="A11" s="26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="96" customHeight="1">
+    <row r="12" spans="1:3" ht="96" customHeight="1">
       <c r="A12" s="26" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>104</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:3">
       <c r="A13" s="26" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>102</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
-[...5 lines deleted...]
-      </c>
+    <row r="14" spans="1:3">
+      <c r="A14" s="49" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>143</v>
+      </c>
+      <c r="C14" s="53"/>
     </row>
-    <row r="15" spans="1:2" ht="25.5">
-[...3 lines deleted...]
-      </c>
+    <row r="15" spans="1:3">
+      <c r="A15" s="50"/>
+      <c r="B15" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="C15" s="53"/>
     </row>
-    <row r="16" spans="1:2">
-[...4 lines deleted...]
-        <v>132</v>
+    <row r="16" spans="1:3">
+      <c r="A16" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="46">
-        <v>46127</v>
+      <c r="B17" s="45">
+        <v>46156</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="46">
-        <v>46156</v>
+      <c r="B18" s="45">
+        <v>46188</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="30" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="41.25" customHeight="1">
+    <row r="22" spans="1:2" ht="40.5" customHeight="1">
       <c r="A22" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B22" s="25" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="24"/>
     <col min="2" max="2" width="87" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="38" t="s">
-        <v>129</v>
+      <c r="B6" s="37" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="38" t="s">
-        <v>128</v>
+      <c r="B7" s="37" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="38" t="s">
-        <v>127</v>
+      <c r="B8" s="37" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="38" t="s">
-        <v>126</v>
+      <c r="B9" s="37" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="38" t="s">
-        <v>125</v>
+      <c r="B10" s="37" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="38"/>
+      <c r="B11" s="37"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="39" t="s">
-        <v>124</v>
+      <c r="B12" s="38" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="38"/>
+      <c r="B13" s="37"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="38"/>
+      <c r="B14" s="37"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="37"/>
+      <c r="B15" s="36"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="37"/>
+      <c r="B16" s="36"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="37"/>
+      <c r="B17" s="36"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="36" t="s">
-        <v>123</v>
+      <c r="B18" s="35" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BM320"/>
+  <dimension ref="A1:BN320"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BN308" sqref="BN308"/>
+      <pane xSplit="2" topLeftCell="BL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BP289" sqref="BP289"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="42" customWidth="1"/>
+    <col min="1" max="1" width="8.7109375" style="41" customWidth="1"/>
     <col min="2" max="2" width="38" style="1" customWidth="1"/>
     <col min="3" max="36" width="14.42578125" style="2" customWidth="1"/>
     <col min="37" max="62" width="12.28515625" style="2" customWidth="1"/>
-    <col min="63" max="63" width="12.28515625" style="47" customWidth="1"/>
+    <col min="63" max="63" width="12.28515625" style="46" customWidth="1"/>
     <col min="64" max="64" width="12.28515625" style="2" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="2" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="2"/>
+    <col min="66" max="66" width="16" style="2" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
-      <c r="B1" s="41">
+    <row r="1" spans="1:66">
+      <c r="B1" s="40">
         <v>111201021</v>
       </c>
     </row>
-    <row r="2" spans="1:65" s="3" customFormat="1" ht="18">
-      <c r="A2" s="43"/>
+    <row r="2" spans="1:66" s="3" customFormat="1" ht="18">
+      <c r="A2" s="42"/>
       <c r="B2" s="23"/>
-      <c r="C2" s="52" t="s">
-[...58 lines deleted...]
-      <c r="BK2" s="48"/>
+      <c r="C2" s="51" t="s">
+        <v>137</v>
+      </c>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AL2" s="51"/>
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="AX2" s="51"/>
+      <c r="AY2" s="51"/>
+      <c r="AZ2" s="51"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="51"/>
+      <c r="BC2" s="51"/>
+      <c r="BD2" s="51"/>
+      <c r="BE2" s="51"/>
+      <c r="BF2" s="51"/>
+      <c r="BG2" s="51"/>
+      <c r="BK2" s="47"/>
     </row>
-    <row r="4" spans="1:65">
-      <c r="A4" s="42">
+    <row r="4" spans="1:66">
+      <c r="A4" s="41">
         <v>0</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:65" ht="75.75" customHeight="1">
+    <row r="6" spans="1:66" ht="75.75" customHeight="1">
       <c r="B6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1966,72 +1997,75 @@
       <c r="AY6" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC6" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD6" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE6" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG6" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH6" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI6" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI6" s="4" t="s">
+      <c r="BJ6" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK6" s="49" t="s">
+      <c r="BK6" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL6" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL6" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM6" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN6" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="B7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="6">
         <v>102.5</v>
       </c>
       <c r="D7" s="6">
         <v>103.1</v>
       </c>
       <c r="E7" s="6">
         <v>102.8</v>
       </c>
       <c r="F7" s="6">
         <v>103</v>
       </c>
       <c r="G7" s="6">
         <v>103.1</v>
       </c>
       <c r="H7" s="6">
         <v>103.2</v>
       </c>
       <c r="I7" s="6">
         <v>102.4</v>
       </c>
       <c r="J7" s="6">
@@ -2180,52 +2214,55 @@
       </c>
       <c r="BF7" s="7">
         <v>103.4</v>
       </c>
       <c r="BG7" s="7">
         <v>104.4</v>
       </c>
       <c r="BH7" s="7">
         <v>105.4</v>
       </c>
       <c r="BI7" s="7">
         <v>106.1</v>
       </c>
       <c r="BJ7" s="7">
         <v>105.9</v>
       </c>
       <c r="BK7" s="9">
         <v>102.6</v>
       </c>
       <c r="BL7" s="9">
         <v>103.4</v>
       </c>
       <c r="BM7" s="9">
         <v>103.4</v>
       </c>
+      <c r="BN7" s="9">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>95.9</v>
       </c>
       <c r="D8" s="6">
         <v>98.1</v>
       </c>
       <c r="E8" s="6">
         <v>100.1</v>
       </c>
       <c r="F8" s="6">
         <v>100.8</v>
       </c>
       <c r="G8" s="6">
         <v>101.4</v>
       </c>
       <c r="H8" s="6">
         <v>101.5</v>
       </c>
       <c r="I8" s="6">
         <v>102.5</v>
       </c>
       <c r="J8" s="6">
@@ -2374,177 +2411,180 @@
       </c>
       <c r="BF8" s="7">
         <v>107.6</v>
       </c>
       <c r="BG8" s="7">
         <v>107.4</v>
       </c>
       <c r="BH8" s="7">
         <v>107.3</v>
       </c>
       <c r="BI8" s="7">
         <v>107.4</v>
       </c>
       <c r="BJ8" s="7">
         <v>107.5</v>
       </c>
       <c r="BK8" s="9">
         <v>93.4</v>
       </c>
       <c r="BL8" s="9">
         <v>96.9</v>
       </c>
       <c r="BM8" s="9">
         <v>99.3</v>
       </c>
+      <c r="BN8" s="9">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:65" ht="22.5">
+    <row r="9" spans="1:66" ht="22.5">
       <c r="B9" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C9" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP9" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ9" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR9" s="6">
         <v>100.3</v>
       </c>
       <c r="AS9" s="6">
         <v>100.5</v>
       </c>
       <c r="AT9" s="6">
         <v>101</v>
       </c>
       <c r="AU9" s="7">
         <v>101.2</v>
       </c>
       <c r="AV9" s="7">
         <v>100.3</v>
       </c>
       <c r="AW9" s="7">
         <v>100.1</v>
       </c>
       <c r="AX9" s="7">
         <v>99.8</v>
       </c>
       <c r="AY9" s="9">
         <v>101.3</v>
       </c>
@@ -2568,177 +2608,180 @@
       </c>
       <c r="BF9" s="7">
         <v>109.6</v>
       </c>
       <c r="BG9" s="7">
         <v>109.3</v>
       </c>
       <c r="BH9" s="7">
         <v>109.6</v>
       </c>
       <c r="BI9" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ9" s="7">
         <v>109.4</v>
       </c>
       <c r="BK9" s="9">
         <v>80.099999999999994</v>
       </c>
       <c r="BL9" s="9">
         <v>85.8</v>
       </c>
       <c r="BM9" s="9">
         <v>88.6</v>
       </c>
+      <c r="BN9" s="9">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="B10" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C10" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP10" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ10" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR10" s="6">
         <v>105.1</v>
       </c>
       <c r="AS10" s="6">
         <v>105.1</v>
       </c>
       <c r="AT10" s="6">
         <v>104.9</v>
       </c>
       <c r="AU10" s="7">
         <v>104.8</v>
       </c>
       <c r="AV10" s="7">
         <v>104.8</v>
       </c>
       <c r="AW10" s="7">
         <v>105.3</v>
       </c>
       <c r="AX10" s="7">
         <v>105.9</v>
       </c>
       <c r="AY10" s="9">
         <v>103.7</v>
       </c>
@@ -2762,177 +2805,180 @@
       </c>
       <c r="BF10" s="7">
         <v>106.5</v>
       </c>
       <c r="BG10" s="7">
         <v>106.2</v>
       </c>
       <c r="BH10" s="7">
         <v>105.8</v>
       </c>
       <c r="BI10" s="7">
         <v>105.9</v>
       </c>
       <c r="BJ10" s="7">
         <v>106.4</v>
       </c>
       <c r="BK10" s="9">
         <v>104.4</v>
       </c>
       <c r="BL10" s="9">
         <v>105.9</v>
       </c>
       <c r="BM10" s="9">
         <v>108.5</v>
       </c>
+      <c r="BN10" s="9">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" ht="22.5">
+    <row r="11" spans="1:66" ht="22.5">
       <c r="B11" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C11" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ11" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR11" s="6">
         <v>106.1</v>
       </c>
       <c r="AS11" s="6">
         <v>106</v>
       </c>
       <c r="AT11" s="6">
         <v>105.9</v>
       </c>
       <c r="AU11" s="7">
         <v>105.5</v>
       </c>
       <c r="AV11" s="7">
         <v>104.9</v>
       </c>
       <c r="AW11" s="7">
         <v>104.5</v>
       </c>
       <c r="AX11" s="7">
         <v>104.5</v>
       </c>
       <c r="AY11" s="9">
         <v>99.3</v>
       </c>
@@ -2956,177 +3002,180 @@
       </c>
       <c r="BF11" s="6">
         <v>102</v>
       </c>
       <c r="BG11" s="6">
         <v>102.1</v>
       </c>
       <c r="BH11" s="7">
         <v>102.2</v>
       </c>
       <c r="BI11" s="7">
         <v>102.3</v>
       </c>
       <c r="BJ11" s="7">
         <v>102.1</v>
       </c>
       <c r="BK11" s="9">
         <v>108.2</v>
       </c>
       <c r="BL11" s="9">
         <v>107.5</v>
       </c>
       <c r="BM11" s="9">
         <v>106.9</v>
       </c>
+      <c r="BN11" s="9">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" ht="33.75">
+    <row r="12" spans="1:66" ht="33.75">
       <c r="B12" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C12" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP12" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ12" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR12" s="6">
         <v>99.3</v>
       </c>
       <c r="AS12" s="6">
         <v>99.6</v>
       </c>
       <c r="AT12" s="6">
         <v>98.7</v>
       </c>
       <c r="AU12" s="7">
         <v>98.4</v>
       </c>
       <c r="AV12" s="7">
         <v>98.8</v>
       </c>
       <c r="AW12" s="7">
         <v>99.7</v>
       </c>
       <c r="AX12" s="7">
         <v>99.7</v>
       </c>
       <c r="AY12" s="9">
         <v>94.4</v>
       </c>
@@ -3150,52 +3199,55 @@
       </c>
       <c r="BF12" s="7">
         <v>93.9</v>
       </c>
       <c r="BG12" s="7">
         <v>93.4</v>
       </c>
       <c r="BH12" s="7">
         <v>93.7</v>
       </c>
       <c r="BI12" s="7">
         <v>93.7</v>
       </c>
       <c r="BJ12" s="7">
         <v>93.5</v>
       </c>
       <c r="BK12" s="9">
         <v>105.9</v>
       </c>
       <c r="BL12" s="9">
         <v>120.5</v>
       </c>
       <c r="BM12" s="9">
         <v>116.2</v>
       </c>
+      <c r="BN12" s="9">
+        <v>114.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="6">
         <v>107</v>
       </c>
       <c r="D13" s="6">
         <v>109.7</v>
       </c>
       <c r="E13" s="6">
         <v>113.1</v>
       </c>
       <c r="F13" s="6">
         <v>112.5</v>
       </c>
       <c r="G13" s="6">
         <v>111.3</v>
       </c>
       <c r="H13" s="6">
         <v>111.9</v>
       </c>
       <c r="I13" s="6">
         <v>111.1</v>
       </c>
       <c r="J13" s="6">
@@ -3344,52 +3396,55 @@
       </c>
       <c r="BF13" s="7">
         <v>118.1</v>
       </c>
       <c r="BG13" s="7">
         <v>114.9</v>
       </c>
       <c r="BH13" s="7">
         <v>115.1</v>
       </c>
       <c r="BI13" s="7">
         <v>114.7</v>
       </c>
       <c r="BJ13" s="7">
         <v>115.9</v>
       </c>
       <c r="BK13" s="9">
         <v>114.4</v>
       </c>
       <c r="BL13" s="9">
         <v>114.5</v>
       </c>
       <c r="BM13" s="9">
         <v>114.8</v>
       </c>
+      <c r="BN13" s="9">
+        <v>114.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" ht="22.5">
+    <row r="14" spans="1:66" ht="22.5">
       <c r="B14" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="6">
         <v>91.9</v>
       </c>
       <c r="D14" s="6">
         <v>94.7</v>
       </c>
       <c r="E14" s="6">
         <v>97.3</v>
       </c>
       <c r="F14" s="6">
         <v>105.7</v>
       </c>
       <c r="G14" s="6">
         <v>106.7</v>
       </c>
       <c r="H14" s="6">
         <v>108.5</v>
       </c>
       <c r="I14" s="6">
         <v>109.1</v>
       </c>
       <c r="J14" s="6">
@@ -3538,52 +3593,55 @@
       </c>
       <c r="BF14" s="7">
         <v>108.9</v>
       </c>
       <c r="BG14" s="7">
         <v>108.8</v>
       </c>
       <c r="BH14" s="6">
         <v>109</v>
       </c>
       <c r="BI14" s="7">
         <v>108.8</v>
       </c>
       <c r="BJ14" s="7">
         <v>108.9</v>
       </c>
       <c r="BK14" s="9">
         <v>102.9</v>
       </c>
       <c r="BL14" s="9">
         <v>103.4</v>
       </c>
       <c r="BM14" s="9">
         <v>104.8</v>
       </c>
+      <c r="BN14" s="9">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>82.6</v>
       </c>
       <c r="D15" s="6">
         <v>80.900000000000006</v>
       </c>
       <c r="E15" s="6">
         <v>82.6</v>
       </c>
       <c r="F15" s="6">
         <v>91</v>
       </c>
       <c r="G15" s="6">
         <v>93.1</v>
       </c>
       <c r="H15" s="6">
         <v>95.1</v>
       </c>
       <c r="I15" s="6">
         <v>96.9</v>
       </c>
       <c r="J15" s="6">
@@ -3732,52 +3790,55 @@
       </c>
       <c r="BF15" s="7">
         <v>121.5</v>
       </c>
       <c r="BG15" s="7">
         <v>121.2</v>
       </c>
       <c r="BH15" s="7">
         <v>120.7</v>
       </c>
       <c r="BI15" s="7">
         <v>120.3</v>
       </c>
       <c r="BJ15" s="7">
         <v>120.4</v>
       </c>
       <c r="BK15" s="9">
         <v>105.1</v>
       </c>
       <c r="BL15" s="9">
         <v>110.7</v>
       </c>
       <c r="BM15" s="9">
         <v>112.8</v>
       </c>
+      <c r="BN15" s="9">
+        <v>112</v>
+      </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>109.2</v>
       </c>
       <c r="D16" s="6">
         <v>109.4</v>
       </c>
       <c r="E16" s="6">
         <v>109.9</v>
       </c>
       <c r="F16" s="6">
         <v>111.1</v>
       </c>
       <c r="G16" s="6">
         <v>111.6</v>
       </c>
       <c r="H16" s="6">
         <v>112.2</v>
       </c>
       <c r="I16" s="6">
         <v>112.5</v>
       </c>
       <c r="J16" s="6">
@@ -3926,53 +3987,56 @@
       </c>
       <c r="BF16" s="7">
         <v>103.8</v>
       </c>
       <c r="BG16" s="7">
         <v>103.9</v>
       </c>
       <c r="BH16" s="6">
         <v>104</v>
       </c>
       <c r="BI16" s="7">
         <v>103.8</v>
       </c>
       <c r="BJ16" s="7">
         <v>103.6</v>
       </c>
       <c r="BK16" s="9">
         <v>107.9</v>
       </c>
       <c r="BL16" s="9">
         <v>103.8</v>
       </c>
       <c r="BM16" s="9">
         <v>103.9</v>
       </c>
+      <c r="BN16" s="9">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A17" s="42"/>
+    <row r="17" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A17" s="41"/>
       <c r="B17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="18">
         <v>94.2</v>
       </c>
       <c r="D17" s="18">
         <v>96</v>
       </c>
       <c r="E17" s="18">
         <v>98.2</v>
       </c>
       <c r="F17" s="18">
         <v>101.2</v>
       </c>
       <c r="G17" s="18">
         <v>102</v>
       </c>
       <c r="H17" s="18">
         <v>102.9</v>
       </c>
       <c r="I17" s="18">
         <v>103.7</v>
       </c>
       <c r="J17" s="18">
@@ -4121,71 +4185,74 @@
       </c>
       <c r="BF17" s="18">
         <v>109.6</v>
       </c>
       <c r="BG17" s="18">
         <v>109.1</v>
       </c>
       <c r="BH17" s="19">
         <v>109.1</v>
       </c>
       <c r="BI17" s="19">
         <v>109.1</v>
       </c>
       <c r="BJ17" s="19">
         <v>109.4</v>
       </c>
       <c r="BK17" s="20">
         <v>97.2</v>
       </c>
       <c r="BL17" s="20">
         <v>100.2</v>
       </c>
       <c r="BM17" s="20">
         <v>102.5</v>
       </c>
+      <c r="BN17" s="20">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="AJ18" s="8"/>
-      <c r="BM18" s="47"/>
+      <c r="BM18" s="46"/>
     </row>
-    <row r="19" spans="1:65">
-      <c r="BM19" s="47"/>
+    <row r="19" spans="1:66">
+      <c r="BM19" s="46"/>
     </row>
-    <row r="20" spans="1:65">
-      <c r="A20" s="42">
+    <row r="20" spans="1:66">
+      <c r="A20" s="41">
         <v>10</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="BM20" s="47"/>
+      <c r="BM20" s="46"/>
     </row>
-    <row r="21" spans="1:65">
-      <c r="BM21" s="47"/>
+    <row r="21" spans="1:66">
+      <c r="BM21" s="46"/>
     </row>
-    <row r="22" spans="1:65" ht="67.5">
+    <row r="22" spans="1:66" ht="67.5">
       <c r="B22" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="4" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="4" t="s">
         <v>41</v>
@@ -4280,72 +4347,75 @@
       <c r="AY22" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ22" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA22" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB22" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC22" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD22" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE22" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI22" s="4" t="s">
+      <c r="BJ22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK22" s="49" t="s">
+      <c r="BK22" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL22" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL22" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN22" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="B23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="6">
         <v>105.4</v>
       </c>
       <c r="U23" s="7">
         <v>104.5</v>
@@ -4460,52 +4530,55 @@
       </c>
       <c r="BF23" s="7">
         <v>102.9</v>
       </c>
       <c r="BG23" s="7">
         <v>102.8</v>
       </c>
       <c r="BH23" s="7">
         <v>100.7</v>
       </c>
       <c r="BI23" s="7">
         <v>100.9</v>
       </c>
       <c r="BJ23" s="7">
         <v>101.1</v>
       </c>
       <c r="BK23" s="9">
         <v>104.6</v>
       </c>
       <c r="BL23" s="9">
         <v>104.6</v>
       </c>
       <c r="BM23" s="9">
         <v>103.5</v>
       </c>
+      <c r="BN23" s="9">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="B24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="6">
         <v>108.9</v>
       </c>
       <c r="U24" s="7">
         <v>108.7</v>
@@ -4620,52 +4693,55 @@
       </c>
       <c r="BF24" s="7">
         <v>99.6</v>
       </c>
       <c r="BG24" s="6">
         <v>99</v>
       </c>
       <c r="BH24" s="7">
         <v>98.9</v>
       </c>
       <c r="BI24" s="7">
         <v>99.2</v>
       </c>
       <c r="BJ24" s="7">
         <v>99.1</v>
       </c>
       <c r="BK24" s="9">
         <v>106.5</v>
       </c>
       <c r="BL24" s="9">
         <v>103.6</v>
       </c>
       <c r="BM24" s="9">
         <v>103.2</v>
       </c>
+      <c r="BN24" s="9">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" ht="22.5">
+    <row r="25" spans="1:66" ht="22.5">
       <c r="B25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="6"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="6"/>
@@ -4732,52 +4808,55 @@
       </c>
       <c r="BF25" s="7">
         <v>98.7</v>
       </c>
       <c r="BG25" s="7">
         <v>97.8</v>
       </c>
       <c r="BH25" s="7">
         <v>97.6</v>
       </c>
       <c r="BI25" s="7">
         <v>97.5</v>
       </c>
       <c r="BJ25" s="7">
         <v>97.3</v>
       </c>
       <c r="BK25" s="9">
         <v>100</v>
       </c>
       <c r="BL25" s="9">
         <v>102.9</v>
       </c>
       <c r="BM25" s="9">
         <v>101</v>
       </c>
+      <c r="BN25" s="9">
+        <v>100.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="B26" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="6"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="6"/>
@@ -4844,52 +4923,55 @@
       </c>
       <c r="BF26" s="7">
         <v>101.2</v>
       </c>
       <c r="BG26" s="7">
         <v>101.3</v>
       </c>
       <c r="BH26" s="7">
         <v>101.5</v>
       </c>
       <c r="BI26" s="7">
         <v>102.8</v>
       </c>
       <c r="BJ26" s="7">
         <v>102.9</v>
       </c>
       <c r="BK26" s="9">
         <v>127.1</v>
       </c>
       <c r="BL26" s="9">
         <v>104.6</v>
       </c>
       <c r="BM26" s="9">
         <v>108.1</v>
       </c>
+      <c r="BN26" s="9">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" ht="22.5">
+    <row r="27" spans="1:66" ht="22.5">
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="6"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="6"/>
@@ -4956,52 +5038,55 @@
       </c>
       <c r="BF27" s="7">
         <v>105.4</v>
       </c>
       <c r="BG27" s="6">
         <v>105.5</v>
       </c>
       <c r="BH27" s="7">
         <v>104.4</v>
       </c>
       <c r="BI27" s="6">
         <v>104</v>
       </c>
       <c r="BJ27" s="7">
         <v>103.8</v>
       </c>
       <c r="BK27" s="9">
         <v>101.3</v>
       </c>
       <c r="BL27" s="9">
         <v>106.4</v>
       </c>
       <c r="BM27" s="9">
         <v>105.1</v>
       </c>
+      <c r="BN27" s="9">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" ht="33.75">
+    <row r="28" spans="1:66" ht="33.75">
       <c r="B28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="6"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="6"/>
@@ -5068,52 +5153,55 @@
       </c>
       <c r="BF28" s="7">
         <v>96.4</v>
       </c>
       <c r="BG28" s="7">
         <v>94.8</v>
       </c>
       <c r="BH28" s="6">
         <v>95</v>
       </c>
       <c r="BI28" s="7">
         <v>96.2</v>
       </c>
       <c r="BJ28" s="7">
         <v>97.2</v>
       </c>
       <c r="BK28" s="9">
         <v>100</v>
       </c>
       <c r="BL28" s="9">
         <v>129.4</v>
       </c>
       <c r="BM28" s="9">
         <v>140.30000000000001</v>
       </c>
+      <c r="BN28" s="9">
+        <v>131.69999999999999</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="6">
         <v>69.400000000000006</v>
       </c>
       <c r="U29" s="7">
         <v>81.099999999999994</v>
@@ -5228,52 +5316,55 @@
       </c>
       <c r="BF29" s="7">
         <v>120.8</v>
       </c>
       <c r="BG29" s="7">
         <v>96.9</v>
       </c>
       <c r="BH29" s="7">
         <v>96.8</v>
       </c>
       <c r="BI29" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ29" s="7">
         <v>106.2</v>
       </c>
       <c r="BK29" s="9">
         <v>94.5</v>
       </c>
       <c r="BL29" s="9">
         <v>129.5</v>
       </c>
       <c r="BM29" s="9">
         <v>99.1</v>
       </c>
+      <c r="BN29" s="9">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" ht="22.5">
+    <row r="30" spans="1:66" ht="22.5">
       <c r="B30" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="6">
         <v>86.1</v>
       </c>
       <c r="U30" s="7">
         <v>87.4</v>
@@ -5388,52 +5479,55 @@
       </c>
       <c r="BF30" s="7">
         <v>107.4</v>
       </c>
       <c r="BG30" s="7">
         <v>105.9</v>
       </c>
       <c r="BH30" s="7">
         <v>104.9</v>
       </c>
       <c r="BI30" s="7">
         <v>103.7</v>
       </c>
       <c r="BJ30" s="7">
         <v>103.5</v>
       </c>
       <c r="BK30" s="9">
         <v>104.2</v>
       </c>
       <c r="BL30" s="9">
         <v>104.8</v>
       </c>
       <c r="BM30" s="9">
         <v>103.6</v>
       </c>
+      <c r="BN30" s="9">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="6">
         <v>106.1</v>
       </c>
       <c r="U31" s="7">
         <v>104.9</v>
@@ -5548,52 +5642,55 @@
       </c>
       <c r="BF31" s="7">
         <v>122.5</v>
       </c>
       <c r="BG31" s="7">
         <v>123.4</v>
       </c>
       <c r="BH31" s="7">
         <v>124.1</v>
       </c>
       <c r="BI31" s="7">
         <v>125.2</v>
       </c>
       <c r="BJ31" s="7">
         <v>125.9</v>
       </c>
       <c r="BK31" s="9">
         <v>136</v>
       </c>
       <c r="BL31" s="9">
         <v>127.5</v>
       </c>
       <c r="BM31" s="9">
         <v>125.2</v>
       </c>
+      <c r="BN31" s="9">
+        <v>121.1</v>
+      </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="B32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="6">
         <v>100.7</v>
       </c>
       <c r="U32" s="7">
         <v>103.7</v>
@@ -5708,53 +5805,56 @@
       </c>
       <c r="BF32" s="7">
         <v>106.8</v>
       </c>
       <c r="BG32" s="7">
         <v>106.4</v>
       </c>
       <c r="BH32" s="7">
         <v>106.3</v>
       </c>
       <c r="BI32" s="7">
         <v>106.1</v>
       </c>
       <c r="BJ32" s="6">
         <v>106</v>
       </c>
       <c r="BK32" s="9">
         <v>103.6</v>
       </c>
       <c r="BL32" s="9">
         <v>102.5</v>
       </c>
       <c r="BM32" s="9">
         <v>101.1</v>
       </c>
+      <c r="BN32" s="9">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A33" s="42"/>
+    <row r="33" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A33" s="41"/>
       <c r="B33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="19"/>
       <c r="S33" s="19"/>
       <c r="T33" s="18">
         <v>103.6</v>
       </c>
       <c r="U33" s="19">
         <v>104.1</v>
@@ -5869,68 +5969,71 @@
       </c>
       <c r="BF33" s="18">
         <v>102.8</v>
       </c>
       <c r="BG33" s="18">
         <v>100.8</v>
       </c>
       <c r="BH33" s="19">
         <v>100.4</v>
       </c>
       <c r="BI33" s="19">
         <v>101.1</v>
       </c>
       <c r="BJ33" s="19">
         <v>101.4</v>
       </c>
       <c r="BK33" s="20">
         <v>107.5</v>
       </c>
       <c r="BL33" s="20">
         <v>105.3</v>
       </c>
       <c r="BM33" s="20">
         <v>104.1</v>
       </c>
+      <c r="BN33" s="20">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="B34" s="15"/>
-      <c r="BM34" s="47"/>
+      <c r="BM34" s="46"/>
     </row>
-    <row r="35" spans="1:65">
-      <c r="A35" s="42">
+    <row r="35" spans="1:66">
+      <c r="A35" s="41">
         <v>11</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="BM35" s="47"/>
+      <c r="BM35" s="46"/>
     </row>
-    <row r="36" spans="1:65">
-      <c r="BM36" s="47"/>
+    <row r="36" spans="1:66">
+      <c r="BM36" s="46"/>
     </row>
-    <row r="37" spans="1:65" ht="67.5">
+    <row r="37" spans="1:66" ht="67.5">
       <c r="B37" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J37" s="4" t="s">
@@ -6059,72 +6162,75 @@
       <c r="AY37" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ37" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA37" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB37" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC37" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD37" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE37" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG37" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH37" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI37" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH37" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI37" s="4" t="s">
+      <c r="BJ37" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ37" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK37" s="49" t="s">
+      <c r="BK37" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL37" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL37" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM37" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN37" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="B38" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="6">
         <v>114</v>
       </c>
       <c r="D38" s="6">
         <v>118.3</v>
       </c>
       <c r="E38" s="6">
         <v>114.1</v>
       </c>
       <c r="F38" s="6">
         <v>114</v>
       </c>
       <c r="G38" s="6">
         <v>113.8</v>
       </c>
       <c r="H38" s="6">
         <v>112.4</v>
       </c>
       <c r="I38" s="6">
         <v>111.8</v>
       </c>
       <c r="J38" s="6">
@@ -6273,52 +6379,55 @@
       </c>
       <c r="BF38" s="6">
         <v>107</v>
       </c>
       <c r="BG38" s="7">
         <v>108.9</v>
       </c>
       <c r="BH38" s="7">
         <v>113.6</v>
       </c>
       <c r="BI38" s="7">
         <v>115.7</v>
       </c>
       <c r="BJ38" s="7">
         <v>115.9</v>
       </c>
       <c r="BK38" s="9">
         <v>108.1</v>
       </c>
       <c r="BL38" s="9">
         <v>105.7</v>
       </c>
       <c r="BM38" s="9">
         <v>102.6</v>
       </c>
+      <c r="BN38" s="9">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="B39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="6">
         <v>105</v>
       </c>
       <c r="D39" s="6">
         <v>109.7</v>
       </c>
       <c r="E39" s="6">
         <v>109.1</v>
       </c>
       <c r="F39" s="6">
         <v>108.1</v>
       </c>
       <c r="G39" s="6">
         <v>107.1</v>
       </c>
       <c r="H39" s="6">
         <v>107.5</v>
       </c>
       <c r="I39" s="6">
         <v>108</v>
       </c>
       <c r="J39" s="6">
@@ -6467,177 +6576,180 @@
       </c>
       <c r="BF39" s="7">
         <v>99.4</v>
       </c>
       <c r="BG39" s="7">
         <v>98.4</v>
       </c>
       <c r="BH39" s="7">
         <v>96.7</v>
       </c>
       <c r="BI39" s="7">
         <v>96.5</v>
       </c>
       <c r="BJ39" s="7">
         <v>95.3</v>
       </c>
       <c r="BK39" s="9">
         <v>81</v>
       </c>
       <c r="BL39" s="9">
         <v>83.4</v>
       </c>
       <c r="BM39" s="9">
         <v>86.2</v>
       </c>
+      <c r="BN39" s="9">
+        <v>88.5</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" ht="22.5">
+    <row r="40" spans="1:66" ht="22.5">
       <c r="B40" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP40" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ40" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR40" s="6">
         <v>103.8</v>
       </c>
       <c r="AS40" s="9">
         <v>97.9</v>
       </c>
       <c r="AT40" s="6">
         <v>97.3</v>
       </c>
       <c r="AU40" s="7">
         <v>97.4</v>
       </c>
       <c r="AV40" s="7">
         <v>99.6</v>
       </c>
       <c r="AW40" s="7">
         <v>98.4</v>
       </c>
       <c r="AX40" s="7">
         <v>99.2</v>
       </c>
       <c r="AY40" s="9">
         <v>109.2</v>
       </c>
@@ -6661,177 +6773,180 @@
       </c>
       <c r="BF40" s="7">
         <v>91.9</v>
       </c>
       <c r="BG40" s="6">
         <v>92</v>
       </c>
       <c r="BH40" s="7">
         <v>90.7</v>
       </c>
       <c r="BI40" s="6">
         <v>91</v>
       </c>
       <c r="BJ40" s="7">
         <v>92.5</v>
       </c>
       <c r="BK40" s="9">
         <v>74.5</v>
       </c>
       <c r="BL40" s="9">
         <v>92.5</v>
       </c>
       <c r="BM40" s="9">
         <v>98.7</v>
       </c>
+      <c r="BN40" s="9">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="B41" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C41" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP41" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ41" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR41" s="6">
         <v>99.8</v>
       </c>
       <c r="AS41" s="9">
         <v>98.8</v>
       </c>
       <c r="AT41" s="6">
         <v>98.3</v>
       </c>
       <c r="AU41" s="7">
         <v>99.3</v>
       </c>
       <c r="AV41" s="7">
         <v>99.8</v>
       </c>
       <c r="AW41" s="6">
         <v>99</v>
       </c>
       <c r="AX41" s="7">
         <v>99.6</v>
       </c>
       <c r="AY41" s="9">
         <v>103.2</v>
       </c>
@@ -6855,177 +6970,180 @@
       </c>
       <c r="BF41" s="7">
         <v>101.2</v>
       </c>
       <c r="BG41" s="7">
         <v>99.9</v>
       </c>
       <c r="BH41" s="7">
         <v>97.9</v>
       </c>
       <c r="BI41" s="7">
         <v>97.5</v>
       </c>
       <c r="BJ41" s="7">
         <v>95.6</v>
       </c>
       <c r="BK41" s="9">
         <v>80.599999999999994</v>
       </c>
       <c r="BL41" s="9">
         <v>80.2</v>
       </c>
       <c r="BM41" s="9">
         <v>82</v>
       </c>
+      <c r="BN41" s="9">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" ht="22.5">
+    <row r="42" spans="1:66" ht="22.5">
       <c r="B42" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C42" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP42" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ42" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR42" s="6">
         <v>138.5</v>
       </c>
       <c r="AS42" s="9">
         <v>117.3</v>
       </c>
       <c r="AT42" s="6">
         <v>113.9</v>
       </c>
       <c r="AU42" s="7">
         <v>113.1</v>
       </c>
       <c r="AV42" s="7">
         <v>109.7</v>
       </c>
       <c r="AW42" s="7">
         <v>106.2</v>
       </c>
       <c r="AX42" s="7">
         <v>102.7</v>
       </c>
       <c r="AY42" s="9">
         <v>99.2</v>
       </c>
@@ -7049,177 +7167,180 @@
       </c>
       <c r="BF42" s="7">
         <v>95.8</v>
       </c>
       <c r="BG42" s="7">
         <v>96.3</v>
       </c>
       <c r="BH42" s="7">
         <v>95.9</v>
       </c>
       <c r="BI42" s="7">
         <v>96.7</v>
       </c>
       <c r="BJ42" s="7">
         <v>97.2</v>
       </c>
       <c r="BK42" s="9">
         <v>97.8</v>
       </c>
       <c r="BL42" s="9">
         <v>94.5</v>
       </c>
       <c r="BM42" s="9">
         <v>99.7</v>
       </c>
+      <c r="BN42" s="9">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" ht="33.75">
+    <row r="43" spans="1:66" ht="33.75">
       <c r="B43" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C43" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP43" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ43" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR43" s="6">
         <v>109.5</v>
       </c>
       <c r="AS43" s="9">
         <v>106.6</v>
       </c>
       <c r="AT43" s="6">
         <v>105.5</v>
       </c>
       <c r="AU43" s="7">
         <v>105.3</v>
       </c>
       <c r="AV43" s="7">
         <v>102.6</v>
       </c>
       <c r="AW43" s="7">
         <v>103.6</v>
       </c>
       <c r="AX43" s="6">
         <v>105</v>
       </c>
       <c r="AY43" s="9">
         <v>94.9</v>
       </c>
@@ -7243,52 +7364,55 @@
       </c>
       <c r="BF43" s="7">
         <v>106.1</v>
       </c>
       <c r="BG43" s="7">
         <v>104.2</v>
       </c>
       <c r="BH43" s="7">
         <v>103.5</v>
       </c>
       <c r="BI43" s="7">
         <v>103.3</v>
       </c>
       <c r="BJ43" s="7">
         <v>103.1</v>
       </c>
       <c r="BK43" s="9">
         <v>104.1</v>
       </c>
       <c r="BL43" s="9">
         <v>104.5</v>
       </c>
       <c r="BM43" s="9">
         <v>107.1</v>
       </c>
+      <c r="BN43" s="9">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="B44" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="7">
         <v>113.2</v>
       </c>
       <c r="D44" s="7">
         <v>160.30000000000001</v>
       </c>
       <c r="E44" s="6">
         <v>135.30000000000001</v>
       </c>
       <c r="F44" s="6">
         <v>110.6</v>
       </c>
       <c r="G44" s="6">
         <v>115.4</v>
       </c>
       <c r="H44" s="6">
         <v>108.7</v>
       </c>
       <c r="I44" s="6">
         <v>102.4</v>
       </c>
       <c r="J44" s="6">
@@ -7437,52 +7561,55 @@
       </c>
       <c r="BF44" s="7">
         <v>123.3</v>
       </c>
       <c r="BG44" s="7">
         <v>126.4</v>
       </c>
       <c r="BH44" s="7">
         <v>121.7</v>
       </c>
       <c r="BI44" s="6">
         <v>118</v>
       </c>
       <c r="BJ44" s="7">
         <v>124.4</v>
       </c>
       <c r="BK44" s="9">
         <v>102.9</v>
       </c>
       <c r="BL44" s="9">
         <v>90.8</v>
       </c>
       <c r="BM44" s="9">
         <v>76.599999999999994</v>
       </c>
+      <c r="BN44" s="9">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="45" spans="1:65" ht="22.5">
+    <row r="45" spans="1:66" ht="22.5">
       <c r="B45" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="7">
         <v>88.7</v>
       </c>
       <c r="D45" s="7">
         <v>91.8</v>
       </c>
       <c r="E45" s="7">
         <v>97.6</v>
       </c>
       <c r="F45" s="7">
         <v>100.3</v>
       </c>
       <c r="G45" s="6">
         <v>100.3</v>
       </c>
       <c r="H45" s="6">
         <v>101.2</v>
       </c>
       <c r="I45" s="6">
         <v>102</v>
       </c>
       <c r="J45" s="6">
@@ -7631,52 +7758,55 @@
       </c>
       <c r="BF45" s="7">
         <v>143.4</v>
       </c>
       <c r="BG45" s="7">
         <v>141.9</v>
       </c>
       <c r="BH45" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="BI45" s="7">
         <v>134.4</v>
       </c>
       <c r="BJ45" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="BK45" s="9">
         <v>124.6</v>
       </c>
       <c r="BL45" s="9">
         <v>115.3</v>
       </c>
       <c r="BM45" s="9">
         <v>108.5</v>
       </c>
+      <c r="BN45" s="9">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="46" spans="1:65">
+    <row r="46" spans="1:66">
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="7">
         <v>89.8</v>
       </c>
       <c r="D46" s="7">
         <v>81.599999999999994</v>
       </c>
       <c r="E46" s="7">
         <v>81.7</v>
       </c>
       <c r="F46" s="6">
         <v>90</v>
       </c>
       <c r="G46" s="6">
         <v>91.9</v>
       </c>
       <c r="H46" s="6">
         <v>93.5</v>
       </c>
       <c r="I46" s="6">
         <v>96.9</v>
       </c>
       <c r="J46" s="6">
@@ -7825,52 +7955,55 @@
       </c>
       <c r="BF46" s="7">
         <v>112.3</v>
       </c>
       <c r="BG46" s="7">
         <v>109.8</v>
       </c>
       <c r="BH46" s="7">
         <v>107.8</v>
       </c>
       <c r="BI46" s="7">
         <v>107.8</v>
       </c>
       <c r="BJ46" s="6">
         <v>107</v>
       </c>
       <c r="BK46" s="9">
         <v>112.6</v>
       </c>
       <c r="BL46" s="9">
         <v>122.2</v>
       </c>
       <c r="BM46" s="9">
         <v>124.3</v>
       </c>
+      <c r="BN46" s="9">
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="47" spans="1:65">
+    <row r="47" spans="1:66">
       <c r="B47" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="7">
         <v>113.8</v>
       </c>
       <c r="D47" s="7">
         <v>113.4</v>
       </c>
       <c r="E47" s="7">
         <v>112.8</v>
       </c>
       <c r="F47" s="7">
         <v>112.5</v>
       </c>
       <c r="G47" s="6">
         <v>112.4</v>
       </c>
       <c r="H47" s="6">
         <v>112.4</v>
       </c>
       <c r="I47" s="6">
         <v>112.6</v>
       </c>
       <c r="J47" s="6">
@@ -8019,53 +8152,56 @@
       </c>
       <c r="BF47" s="7">
         <v>103.9</v>
       </c>
       <c r="BG47" s="7">
         <v>103.7</v>
       </c>
       <c r="BH47" s="7">
         <v>103.8</v>
       </c>
       <c r="BI47" s="7">
         <v>103.8</v>
       </c>
       <c r="BJ47" s="6">
         <v>104</v>
       </c>
       <c r="BK47" s="9">
         <v>138.30000000000001</v>
       </c>
       <c r="BL47" s="9">
         <v>139.5</v>
       </c>
       <c r="BM47" s="9">
         <v>139.69999999999999</v>
       </c>
+      <c r="BN47" s="9">
+        <v>140.4</v>
+      </c>
     </row>
-    <row r="48" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A48" s="42"/>
+    <row r="48" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A48" s="41"/>
       <c r="B48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C48" s="18">
         <v>102.3</v>
       </c>
       <c r="D48" s="18">
         <v>105.3</v>
       </c>
       <c r="E48" s="18">
         <v>105.4</v>
       </c>
       <c r="F48" s="18">
         <v>105.7</v>
       </c>
       <c r="G48" s="18">
         <v>105.6</v>
       </c>
       <c r="H48" s="18">
         <v>105.8</v>
       </c>
       <c r="I48" s="18">
         <v>106.2</v>
       </c>
       <c r="J48" s="18">
@@ -8214,70 +8350,73 @@
       </c>
       <c r="BF48" s="18">
         <v>107.3</v>
       </c>
       <c r="BG48" s="19">
         <v>107.5</v>
       </c>
       <c r="BH48" s="19">
         <v>107.2</v>
       </c>
       <c r="BI48" s="19">
         <v>107.1</v>
       </c>
       <c r="BJ48" s="18">
         <v>107</v>
       </c>
       <c r="BK48" s="20">
         <v>90</v>
       </c>
       <c r="BL48" s="20">
         <v>91.5</v>
       </c>
       <c r="BM48" s="20">
         <v>91.9</v>
       </c>
+      <c r="BN48" s="20">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="49" spans="1:65">
+    <row r="49" spans="1:66">
       <c r="R49" s="8"/>
-      <c r="BM49" s="47"/>
+      <c r="BM49" s="46"/>
     </row>
-    <row r="50" spans="1:65">
-      <c r="A50" s="42">
+    <row r="50" spans="1:66">
+      <c r="A50" s="41">
         <v>15</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="R50" s="8"/>
-      <c r="BM50" s="47"/>
+      <c r="BM50" s="46"/>
     </row>
-    <row r="51" spans="1:65">
+    <row r="51" spans="1:66">
       <c r="R51" s="8"/>
-      <c r="BM51" s="47"/>
+      <c r="BM51" s="46"/>
     </row>
-    <row r="52" spans="1:65" ht="67.5">
+    <row r="52" spans="1:66" ht="67.5">
       <c r="B52" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I52" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J52" s="4" t="s">
@@ -8406,72 +8545,75 @@
       <c r="AY52" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ52" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA52" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB52" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC52" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD52" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE52" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG52" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH52" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI52" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI52" s="4" t="s">
+      <c r="BJ52" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK52" s="49" t="s">
+      <c r="BK52" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL52" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL52" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM52" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN52" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="53" spans="1:65">
+    <row r="53" spans="1:66">
       <c r="B53" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="7">
         <v>100.6</v>
       </c>
       <c r="D53" s="6">
         <v>103.1</v>
       </c>
       <c r="E53" s="6">
         <v>102.5</v>
       </c>
       <c r="F53" s="6">
         <v>102.6</v>
       </c>
       <c r="G53" s="6">
         <v>102.1</v>
       </c>
       <c r="H53" s="6">
         <v>102.6</v>
       </c>
       <c r="I53" s="6">
         <v>101.8</v>
       </c>
       <c r="J53" s="6">
@@ -8620,52 +8762,55 @@
       </c>
       <c r="BF53" s="6">
         <v>103</v>
       </c>
       <c r="BG53" s="7">
         <v>103.1</v>
       </c>
       <c r="BH53" s="7">
         <v>101.8</v>
       </c>
       <c r="BI53" s="6">
         <v>102</v>
       </c>
       <c r="BJ53" s="7">
         <v>102.5</v>
       </c>
       <c r="BK53" s="9">
         <v>100.3</v>
       </c>
       <c r="BL53" s="9">
         <v>100.9</v>
       </c>
       <c r="BM53" s="9">
         <v>101.5</v>
       </c>
+      <c r="BN53" s="9">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="54" spans="1:65">
+    <row r="54" spans="1:66">
       <c r="B54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="7">
         <v>93.1</v>
       </c>
       <c r="D54" s="6">
         <v>105.9</v>
       </c>
       <c r="E54" s="6">
         <v>107.3</v>
       </c>
       <c r="F54" s="6">
         <v>107.7</v>
       </c>
       <c r="G54" s="6">
         <v>108.1</v>
       </c>
       <c r="H54" s="6">
         <v>108.2</v>
       </c>
       <c r="I54" s="6">
         <v>106.8</v>
       </c>
       <c r="J54" s="6">
@@ -8814,177 +8959,180 @@
       </c>
       <c r="BF54" s="7">
         <v>101.5</v>
       </c>
       <c r="BG54" s="6">
         <v>101.4</v>
       </c>
       <c r="BH54" s="7">
         <v>101.3</v>
       </c>
       <c r="BI54" s="7">
         <v>101.4</v>
       </c>
       <c r="BJ54" s="7">
         <v>103.7</v>
       </c>
       <c r="BK54" s="9">
         <v>95.3</v>
       </c>
       <c r="BL54" s="9">
         <v>100.4</v>
       </c>
       <c r="BM54" s="9">
         <v>102.2</v>
       </c>
+      <c r="BN54" s="9">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="55" spans="1:65" ht="22.5">
+    <row r="55" spans="1:66" ht="22.5">
       <c r="B55" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C55" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP55" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ55" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR55" s="6">
         <v>100.4</v>
       </c>
       <c r="AS55" s="9">
         <v>100.9</v>
       </c>
       <c r="AT55" s="6">
         <v>100.8</v>
       </c>
       <c r="AU55" s="7">
         <v>101.4</v>
       </c>
       <c r="AV55" s="7">
         <v>100.4</v>
       </c>
       <c r="AW55" s="7">
         <v>99.8</v>
       </c>
       <c r="AX55" s="7">
         <v>100.4</v>
       </c>
       <c r="AY55" s="9">
         <v>102.7</v>
       </c>
@@ -9008,177 +9156,180 @@
       </c>
       <c r="BF55" s="7">
         <v>102.2</v>
       </c>
       <c r="BG55" s="7">
         <v>102.1</v>
       </c>
       <c r="BH55" s="7">
         <v>102.3</v>
       </c>
       <c r="BI55" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ55" s="6">
         <v>102</v>
       </c>
       <c r="BK55" s="9">
         <v>99.9</v>
       </c>
       <c r="BL55" s="9">
         <v>102</v>
       </c>
       <c r="BM55" s="9">
         <v>103.1</v>
       </c>
+      <c r="BN55" s="9">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:66">
       <c r="B56" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C56" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP56" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ56" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR56" s="6">
         <v>120.7</v>
       </c>
       <c r="AS56" s="9">
         <v>118.2</v>
       </c>
       <c r="AT56" s="6">
         <v>115.1</v>
       </c>
       <c r="AU56" s="7">
         <v>112.5</v>
       </c>
       <c r="AV56" s="7">
         <v>109.8</v>
       </c>
       <c r="AW56" s="7">
         <v>109.4</v>
       </c>
       <c r="AX56" s="7">
         <v>109.9</v>
       </c>
       <c r="AY56" s="9">
         <v>96.9</v>
       </c>
@@ -9202,177 +9353,180 @@
       </c>
       <c r="BF56" s="7">
         <v>102.7</v>
       </c>
       <c r="BG56" s="7">
         <v>102.4</v>
       </c>
       <c r="BH56" s="7">
         <v>101.9</v>
       </c>
       <c r="BI56" s="7">
         <v>101.7</v>
       </c>
       <c r="BJ56" s="7">
         <v>106.5</v>
       </c>
       <c r="BK56" s="9">
         <v>90</v>
       </c>
       <c r="BL56" s="9">
         <v>98.1</v>
       </c>
       <c r="BM56" s="9">
         <v>100.7</v>
       </c>
+      <c r="BN56" s="9">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="57" spans="1:65" ht="22.5">
+    <row r="57" spans="1:66" ht="22.5">
       <c r="B57" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C57" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP57" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ57" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR57" s="6">
         <v>121.6</v>
       </c>
       <c r="AS57" s="9">
         <v>109.4</v>
       </c>
       <c r="AT57" s="6">
         <v>106.7</v>
       </c>
       <c r="AU57" s="7">
         <v>106.8</v>
       </c>
       <c r="AV57" s="7">
         <v>105.9</v>
       </c>
       <c r="AW57" s="6">
         <v>105</v>
       </c>
       <c r="AX57" s="7">
         <v>104.2</v>
       </c>
       <c r="AY57" s="9">
         <v>72.2</v>
       </c>
@@ -9396,177 +9550,180 @@
       </c>
       <c r="BF57" s="7">
         <v>91.4</v>
       </c>
       <c r="BG57" s="6">
         <v>92.5</v>
       </c>
       <c r="BH57" s="7">
         <v>93.1</v>
       </c>
       <c r="BI57" s="7">
         <v>94.6</v>
       </c>
       <c r="BJ57" s="7">
         <v>95.2</v>
       </c>
       <c r="BK57" s="9">
         <v>99.1</v>
       </c>
       <c r="BL57" s="9">
         <v>101.5</v>
       </c>
       <c r="BM57" s="9">
         <v>101.5</v>
       </c>
+      <c r="BN57" s="9">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="58" spans="1:65" ht="33.75">
+    <row r="58" spans="1:66" ht="33.75">
       <c r="B58" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C58" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP58" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ58" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR58" s="6">
         <v>103.3</v>
       </c>
       <c r="AS58" s="9">
         <v>79.099999999999994</v>
       </c>
       <c r="AT58" s="6">
         <v>80.8</v>
       </c>
       <c r="AU58" s="7">
         <v>81.900000000000006</v>
       </c>
       <c r="AV58" s="7">
         <v>85.5</v>
       </c>
       <c r="AW58" s="7">
         <v>89.1</v>
       </c>
       <c r="AX58" s="7">
         <v>91.9</v>
       </c>
       <c r="AY58" s="9">
         <v>63.9</v>
       </c>
@@ -9590,52 +9747,55 @@
       </c>
       <c r="BF58" s="7">
         <v>86.8</v>
       </c>
       <c r="BG58" s="7">
         <v>87.1</v>
       </c>
       <c r="BH58" s="7">
         <v>88.4</v>
       </c>
       <c r="BI58" s="7">
         <v>90.4</v>
       </c>
       <c r="BJ58" s="7">
         <v>92.3</v>
       </c>
       <c r="BK58" s="9">
         <v>106.7</v>
       </c>
       <c r="BL58" s="9">
         <v>124.5</v>
       </c>
       <c r="BM58" s="9">
         <v>128.9</v>
       </c>
+      <c r="BN58" s="9">
+        <v>123.8</v>
+      </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:66">
       <c r="B59" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="7">
         <v>111.6</v>
       </c>
       <c r="D59" s="7">
         <v>100.9</v>
       </c>
       <c r="E59" s="6">
         <v>101.5</v>
       </c>
       <c r="F59" s="6">
         <v>104.3</v>
       </c>
       <c r="G59" s="6">
         <v>101.3</v>
       </c>
       <c r="H59" s="6">
         <v>105.4</v>
       </c>
       <c r="I59" s="6">
         <v>104.8</v>
       </c>
       <c r="J59" s="6">
@@ -9784,52 +9944,55 @@
       </c>
       <c r="BF59" s="7">
         <v>121.2</v>
       </c>
       <c r="BG59" s="7">
         <v>118.1</v>
       </c>
       <c r="BH59" s="6">
         <v>117</v>
       </c>
       <c r="BI59" s="7">
         <v>117.7</v>
       </c>
       <c r="BJ59" s="7">
         <v>117.5</v>
       </c>
       <c r="BK59" s="9">
         <v>123.4</v>
       </c>
       <c r="BL59" s="9">
         <v>120</v>
       </c>
       <c r="BM59" s="9">
         <v>109.3</v>
       </c>
+      <c r="BN59" s="9">
+        <v>113.1</v>
+      </c>
     </row>
-    <row r="60" spans="1:65" ht="22.5">
+    <row r="60" spans="1:66" ht="22.5">
       <c r="B60" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="7">
         <v>91.4</v>
       </c>
       <c r="D60" s="7">
         <v>89.2</v>
       </c>
       <c r="E60" s="7">
         <v>90.3</v>
       </c>
       <c r="F60" s="6">
         <v>102</v>
       </c>
       <c r="G60" s="6">
         <v>103.1</v>
       </c>
       <c r="H60" s="6">
         <v>102.6</v>
       </c>
       <c r="I60" s="6">
         <v>103.3</v>
       </c>
       <c r="J60" s="6">
@@ -9978,52 +10141,55 @@
       </c>
       <c r="BF60" s="7">
         <v>101.8</v>
       </c>
       <c r="BG60" s="7">
         <v>102.2</v>
       </c>
       <c r="BH60" s="7">
         <v>102.1</v>
       </c>
       <c r="BI60" s="7">
         <v>102.8</v>
       </c>
       <c r="BJ60" s="7">
         <v>107.9</v>
       </c>
       <c r="BK60" s="9">
         <v>113.7</v>
       </c>
       <c r="BL60" s="9">
         <v>103</v>
       </c>
       <c r="BM60" s="9">
         <v>103</v>
       </c>
+      <c r="BN60" s="9">
+        <v>102</v>
+      </c>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:66">
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="7">
         <v>82.2</v>
       </c>
       <c r="D61" s="7">
         <v>80.099999999999994</v>
       </c>
       <c r="E61" s="7">
         <v>80.8</v>
       </c>
       <c r="F61" s="7">
         <v>91.5</v>
       </c>
       <c r="G61" s="6">
         <v>95.1</v>
       </c>
       <c r="H61" s="6">
         <v>95.3</v>
       </c>
       <c r="I61" s="6">
         <v>96.8</v>
       </c>
       <c r="J61" s="6">
@@ -10172,52 +10338,55 @@
       </c>
       <c r="BF61" s="7">
         <v>110.3</v>
       </c>
       <c r="BG61" s="6">
         <v>110</v>
       </c>
       <c r="BH61" s="7">
         <v>110.3</v>
       </c>
       <c r="BI61" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ61" s="7">
         <v>110.1</v>
       </c>
       <c r="BK61" s="9">
         <v>112.1</v>
       </c>
       <c r="BL61" s="9">
         <v>111.8</v>
       </c>
       <c r="BM61" s="9">
         <v>110.7</v>
       </c>
+      <c r="BN61" s="9">
+        <v>107.7</v>
+      </c>
     </row>
-    <row r="62" spans="1:65">
+    <row r="62" spans="1:66">
       <c r="B62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="7">
         <v>105.3</v>
       </c>
       <c r="D62" s="7">
         <v>104.1</v>
       </c>
       <c r="E62" s="6">
         <v>105</v>
       </c>
       <c r="F62" s="6">
         <v>105</v>
       </c>
       <c r="G62" s="6">
         <v>105.3</v>
       </c>
       <c r="H62" s="6">
         <v>105.6</v>
       </c>
       <c r="I62" s="6">
         <v>105.2</v>
       </c>
       <c r="J62" s="6">
@@ -10366,53 +10535,56 @@
       </c>
       <c r="BF62" s="7">
         <v>100.3</v>
       </c>
       <c r="BG62" s="7">
         <v>100.7</v>
       </c>
       <c r="BH62" s="6">
         <v>101</v>
       </c>
       <c r="BI62" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ62" s="7">
         <v>101.6</v>
       </c>
       <c r="BK62" s="9">
         <v>101.7</v>
       </c>
       <c r="BL62" s="9">
         <v>99.7</v>
       </c>
       <c r="BM62" s="9">
         <v>100.2</v>
       </c>
+      <c r="BN62" s="9">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="63" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A63" s="42"/>
+    <row r="63" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A63" s="41"/>
       <c r="B63" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="18">
         <v>92.3</v>
       </c>
       <c r="D63" s="18">
         <v>100.2</v>
       </c>
       <c r="E63" s="18">
         <v>101.2</v>
       </c>
       <c r="F63" s="18">
         <v>104.6</v>
       </c>
       <c r="G63" s="18">
         <v>105.3</v>
       </c>
       <c r="H63" s="18">
         <v>105.5</v>
       </c>
       <c r="I63" s="18">
         <v>104.7</v>
       </c>
       <c r="J63" s="18">
@@ -10561,70 +10733,73 @@
       </c>
       <c r="BF63" s="18">
         <v>103.9</v>
       </c>
       <c r="BG63" s="18">
         <v>103.8</v>
       </c>
       <c r="BH63" s="19">
         <v>103.6</v>
       </c>
       <c r="BI63" s="19">
         <v>103.8</v>
       </c>
       <c r="BJ63" s="18">
         <v>106</v>
       </c>
       <c r="BK63" s="20">
         <v>100</v>
       </c>
       <c r="BL63" s="20">
         <v>102.7</v>
       </c>
       <c r="BM63" s="20">
         <v>103.5</v>
       </c>
+      <c r="BN63" s="20">
+        <v>102</v>
+      </c>
     </row>
-    <row r="64" spans="1:65">
+    <row r="64" spans="1:66">
       <c r="R64" s="8"/>
-      <c r="BM64" s="47"/>
+      <c r="BM64" s="46"/>
     </row>
-    <row r="65" spans="1:65">
-      <c r="A65" s="42">
+    <row r="65" spans="1:66">
+      <c r="A65" s="41">
         <v>19</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>10</v>
       </c>
       <c r="R65" s="8"/>
-      <c r="BM65" s="47"/>
+      <c r="BM65" s="46"/>
     </row>
-    <row r="66" spans="1:65">
+    <row r="66" spans="1:66">
       <c r="R66" s="8"/>
-      <c r="BM66" s="47"/>
+      <c r="BM66" s="46"/>
     </row>
-    <row r="67" spans="1:65" ht="67.5">
+    <row r="67" spans="1:66" ht="67.5">
       <c r="B67" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I67" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J67" s="4" t="s">
@@ -10753,72 +10928,75 @@
       <c r="AY67" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ67" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA67" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB67" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC67" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD67" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE67" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF67" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG67" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH67" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI67" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH67" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI67" s="4" t="s">
+      <c r="BJ67" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ67" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK67" s="49" t="s">
+      <c r="BK67" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL67" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL67" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM67" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN67" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="68" spans="1:65">
+    <row r="68" spans="1:66">
       <c r="B68" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="7">
         <v>101.7</v>
       </c>
       <c r="D68" s="6">
         <v>101.4</v>
       </c>
       <c r="E68" s="6">
         <v>101.6</v>
       </c>
       <c r="F68" s="6">
         <v>100.5</v>
       </c>
       <c r="G68" s="6">
         <v>100.7</v>
       </c>
       <c r="H68" s="6">
         <v>101.3</v>
       </c>
       <c r="I68" s="6">
         <v>100.9</v>
       </c>
       <c r="J68" s="6">
@@ -10967,52 +11145,55 @@
       </c>
       <c r="BF68" s="6">
         <v>102</v>
       </c>
       <c r="BG68" s="7">
         <v>100.8</v>
       </c>
       <c r="BH68" s="7">
         <v>101.1</v>
       </c>
       <c r="BI68" s="6">
         <v>102</v>
       </c>
       <c r="BJ68" s="6">
         <v>102</v>
       </c>
       <c r="BK68" s="9">
         <v>92.6</v>
       </c>
       <c r="BL68" s="9">
         <v>97.4</v>
       </c>
       <c r="BM68" s="9">
         <v>101.9</v>
       </c>
+      <c r="BN68" s="9">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="69" spans="1:65">
+    <row r="69" spans="1:66">
       <c r="B69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C69" s="7">
         <v>104.9</v>
       </c>
       <c r="D69" s="6">
         <v>114.3</v>
       </c>
       <c r="E69" s="6">
         <v>114.8</v>
       </c>
       <c r="F69" s="6">
         <v>115.3</v>
       </c>
       <c r="G69" s="6">
         <v>115.6</v>
       </c>
       <c r="H69" s="6">
         <v>115.8</v>
       </c>
       <c r="I69" s="6">
         <v>114.8</v>
       </c>
       <c r="J69" s="6">
@@ -11161,177 +11342,180 @@
       </c>
       <c r="BF69" s="7">
         <v>108.2</v>
       </c>
       <c r="BG69" s="7">
         <v>109.3</v>
       </c>
       <c r="BH69" s="7">
         <v>108.7</v>
       </c>
       <c r="BI69" s="7">
         <v>109.4</v>
       </c>
       <c r="BJ69" s="7">
         <v>110.1</v>
       </c>
       <c r="BK69" s="9">
         <v>112.6</v>
       </c>
       <c r="BL69" s="9">
         <v>119.1</v>
       </c>
       <c r="BM69" s="9">
         <v>117.8</v>
       </c>
+      <c r="BN69" s="9">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="70" spans="1:65" ht="22.5">
+    <row r="70" spans="1:66" ht="22.5">
       <c r="B70" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C70" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP70" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ70" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR70" s="6">
         <v>109.9</v>
       </c>
       <c r="AS70" s="9">
         <v>98.7</v>
       </c>
       <c r="AT70" s="6">
         <v>99.7</v>
       </c>
       <c r="AU70" s="7">
         <v>99.9</v>
       </c>
       <c r="AV70" s="7">
         <v>100.2</v>
       </c>
       <c r="AW70" s="7">
         <v>105.2</v>
       </c>
       <c r="AX70" s="7">
         <v>108.9</v>
       </c>
       <c r="AY70" s="9">
         <v>109.2</v>
       </c>
@@ -11355,177 +11539,180 @@
       </c>
       <c r="BF70" s="7">
         <v>101.1</v>
       </c>
       <c r="BG70" s="6">
         <v>101</v>
       </c>
       <c r="BH70" s="7">
         <v>100.5</v>
       </c>
       <c r="BI70" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ70" s="7">
         <v>98.9</v>
       </c>
       <c r="BK70" s="9">
         <v>105.9</v>
       </c>
       <c r="BL70" s="9">
         <v>138.80000000000001</v>
       </c>
       <c r="BM70" s="9">
         <v>152.69999999999999</v>
       </c>
+      <c r="BN70" s="9">
+        <v>143.5</v>
+      </c>
     </row>
-    <row r="71" spans="1:65">
+    <row r="71" spans="1:66">
       <c r="B71" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C71" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP71" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ71" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR71" s="6">
         <v>103.6</v>
       </c>
       <c r="AS71" s="9">
         <v>104.2</v>
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="7">
         <v>105.1</v>
       </c>
       <c r="AV71" s="7">
         <v>106.1</v>
       </c>
       <c r="AW71" s="7">
         <v>106.6</v>
       </c>
       <c r="AX71" s="6">
         <v>107</v>
       </c>
       <c r="AY71" s="9">
         <v>111</v>
       </c>
@@ -11549,177 +11736,180 @@
       </c>
       <c r="BF71" s="7">
         <v>108.6</v>
       </c>
       <c r="BG71" s="7">
         <v>109.9</v>
       </c>
       <c r="BH71" s="7">
         <v>109.4</v>
       </c>
       <c r="BI71" s="7">
         <v>110.2</v>
       </c>
       <c r="BJ71" s="6">
         <v>111</v>
       </c>
       <c r="BK71" s="9">
         <v>112.8</v>
       </c>
       <c r="BL71" s="9">
         <v>122.6</v>
       </c>
       <c r="BM71" s="9">
         <v>120.1</v>
       </c>
+      <c r="BN71" s="9">
+        <v>119.7</v>
+      </c>
     </row>
-    <row r="72" spans="1:65" ht="22.5">
+    <row r="72" spans="1:66" ht="22.5">
       <c r="B72" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C72" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP72" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ72" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR72" s="6">
         <v>139.80000000000001</v>
       </c>
       <c r="AS72" s="9">
         <v>116.7</v>
       </c>
       <c r="AT72" s="6">
         <v>112.3</v>
       </c>
       <c r="AU72" s="7">
         <v>112.6</v>
       </c>
       <c r="AV72" s="7">
         <v>113.3</v>
       </c>
       <c r="AW72" s="7">
         <v>113.8</v>
       </c>
       <c r="AX72" s="7">
         <v>112.4</v>
       </c>
       <c r="AY72" s="9">
         <v>108.7</v>
       </c>
@@ -11743,177 +11933,180 @@
       </c>
       <c r="BF72" s="7">
         <v>103.3</v>
       </c>
       <c r="BG72" s="6">
         <v>102.3</v>
       </c>
       <c r="BH72" s="7">
         <v>99.8</v>
       </c>
       <c r="BI72" s="7">
         <v>98.4</v>
       </c>
       <c r="BJ72" s="7">
         <v>97.3</v>
       </c>
       <c r="BK72" s="9">
         <v>111.7</v>
       </c>
       <c r="BL72" s="9">
         <v>104.5</v>
       </c>
       <c r="BM72" s="9">
         <v>105</v>
       </c>
+      <c r="BN72" s="9">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="73" spans="1:65" ht="33.75">
+    <row r="73" spans="1:66" ht="33.75">
       <c r="B73" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C73" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP73" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ73" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR73" s="6">
         <v>106.2</v>
       </c>
       <c r="AS73" s="9">
         <v>96.3</v>
       </c>
       <c r="AT73" s="6">
         <v>100</v>
       </c>
       <c r="AU73" s="7">
         <v>102.1</v>
       </c>
       <c r="AV73" s="7">
         <v>104</v>
       </c>
       <c r="AW73" s="7">
         <v>104.5</v>
       </c>
       <c r="AX73" s="7">
         <v>105.1</v>
       </c>
       <c r="AY73" s="9">
         <v>75.900000000000006</v>
       </c>
@@ -11937,52 +12130,55 @@
       </c>
       <c r="BF73" s="7">
         <v>90.2</v>
       </c>
       <c r="BG73" s="7">
         <v>89.6</v>
       </c>
       <c r="BH73" s="7">
         <v>88.8</v>
       </c>
       <c r="BI73" s="7">
         <v>88.6</v>
       </c>
       <c r="BJ73" s="7">
         <v>85.6</v>
       </c>
       <c r="BK73" s="9">
         <v>94.5</v>
       </c>
       <c r="BL73" s="9">
         <v>106.1</v>
       </c>
       <c r="BM73" s="9">
         <v>107.9</v>
       </c>
+      <c r="BN73" s="9">
+        <v>110.7</v>
+      </c>
     </row>
-    <row r="74" spans="1:65">
+    <row r="74" spans="1:66">
       <c r="B74" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="6">
         <v>107</v>
       </c>
       <c r="D74" s="7">
         <v>103.5</v>
       </c>
       <c r="E74" s="6">
         <v>109.9</v>
       </c>
       <c r="F74" s="6">
         <v>104.2</v>
       </c>
       <c r="G74" s="6">
         <v>108.1</v>
       </c>
       <c r="H74" s="6">
         <v>106.2</v>
       </c>
       <c r="I74" s="6">
         <v>108.5</v>
       </c>
       <c r="J74" s="6">
@@ -12131,52 +12327,55 @@
       </c>
       <c r="BF74" s="7">
         <v>122.3</v>
       </c>
       <c r="BG74" s="7">
         <v>121.1</v>
       </c>
       <c r="BH74" s="7">
         <v>120.7</v>
       </c>
       <c r="BI74" s="7">
         <v>118.7</v>
       </c>
       <c r="BJ74" s="7">
         <v>118.4</v>
       </c>
       <c r="BK74" s="9">
         <v>103.2</v>
       </c>
       <c r="BL74" s="9">
         <v>113.1</v>
       </c>
       <c r="BM74" s="9">
         <v>110.7</v>
       </c>
+      <c r="BN74" s="9">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="75" spans="1:65" ht="22.5">
+    <row r="75" spans="1:66" ht="22.5">
       <c r="B75" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="7">
         <v>99.7</v>
       </c>
       <c r="D75" s="7">
         <v>103.6</v>
       </c>
       <c r="E75" s="6">
         <v>109</v>
       </c>
       <c r="F75" s="6">
         <v>118.9</v>
       </c>
       <c r="G75" s="6">
         <v>119.4</v>
       </c>
       <c r="H75" s="6">
         <v>119.5</v>
       </c>
       <c r="I75" s="6">
         <v>119.4</v>
       </c>
       <c r="J75" s="6">
@@ -12325,52 +12524,55 @@
       </c>
       <c r="BF75" s="7">
         <v>119.1</v>
       </c>
       <c r="BG75" s="7">
         <v>118.5</v>
       </c>
       <c r="BH75" s="7">
         <v>116.5</v>
       </c>
       <c r="BI75" s="7">
         <v>114.3</v>
       </c>
       <c r="BJ75" s="7">
         <v>115.8</v>
       </c>
       <c r="BK75" s="9">
         <v>125</v>
       </c>
       <c r="BL75" s="9">
         <v>123.1</v>
       </c>
       <c r="BM75" s="9">
         <v>120.6</v>
       </c>
+      <c r="BN75" s="9">
+        <v>120.6</v>
+      </c>
     </row>
-    <row r="76" spans="1:65">
+    <row r="76" spans="1:66">
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="7">
         <v>82.2</v>
       </c>
       <c r="D76" s="7">
         <v>78.3</v>
       </c>
       <c r="E76" s="7">
         <v>79.8</v>
       </c>
       <c r="F76" s="7">
         <v>86.6</v>
       </c>
       <c r="G76" s="6">
         <v>90.2</v>
       </c>
       <c r="H76" s="6">
         <v>98.1</v>
       </c>
       <c r="I76" s="6">
         <v>101.3</v>
       </c>
       <c r="J76" s="6">
@@ -12519,52 +12721,55 @@
       </c>
       <c r="BF76" s="7">
         <v>108.8</v>
       </c>
       <c r="BG76" s="7">
         <v>108.8</v>
       </c>
       <c r="BH76" s="7">
         <v>109.2</v>
       </c>
       <c r="BI76" s="7">
         <v>109.4</v>
       </c>
       <c r="BJ76" s="7">
         <v>110.1</v>
       </c>
       <c r="BK76" s="9">
         <v>113.4</v>
       </c>
       <c r="BL76" s="9">
         <v>117.9</v>
       </c>
       <c r="BM76" s="9">
         <v>117.6</v>
       </c>
+      <c r="BN76" s="9">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="77" spans="1:65">
+    <row r="77" spans="1:66">
       <c r="B77" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="7">
         <v>121.7</v>
       </c>
       <c r="D77" s="7">
         <v>124.4</v>
       </c>
       <c r="E77" s="6">
         <v>124</v>
       </c>
       <c r="F77" s="6">
         <v>121.7</v>
       </c>
       <c r="G77" s="6">
         <v>120.5</v>
       </c>
       <c r="H77" s="6">
         <v>120.4</v>
       </c>
       <c r="I77" s="6">
         <v>120.4</v>
       </c>
       <c r="J77" s="6">
@@ -12713,53 +12918,56 @@
       </c>
       <c r="BF77" s="7">
         <v>111.8</v>
       </c>
       <c r="BG77" s="7">
         <v>111.4</v>
       </c>
       <c r="BH77" s="7">
         <v>111.5</v>
       </c>
       <c r="BI77" s="7">
         <v>110.4</v>
       </c>
       <c r="BJ77" s="7">
         <v>110.1</v>
       </c>
       <c r="BK77" s="9">
         <v>97.5</v>
       </c>
       <c r="BL77" s="9">
         <v>95.5</v>
       </c>
       <c r="BM77" s="9">
         <v>94.8</v>
       </c>
+      <c r="BN77" s="9">
+        <v>95.4</v>
+      </c>
     </row>
-    <row r="78" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A78" s="42"/>
+    <row r="78" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A78" s="41"/>
       <c r="B78" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C78" s="18">
         <v>98.1</v>
       </c>
       <c r="D78" s="18">
         <v>102.1</v>
       </c>
       <c r="E78" s="18">
         <v>104.2</v>
       </c>
       <c r="F78" s="18">
         <v>106.5</v>
       </c>
       <c r="G78" s="18">
         <v>108</v>
       </c>
       <c r="H78" s="18">
         <v>109.4</v>
       </c>
       <c r="I78" s="18">
         <v>109.7</v>
       </c>
       <c r="J78" s="18">
@@ -12908,70 +13116,73 @@
       </c>
       <c r="BF78" s="18">
         <v>110.1</v>
       </c>
       <c r="BG78" s="18">
         <v>110.2</v>
       </c>
       <c r="BH78" s="19">
         <v>109.7</v>
       </c>
       <c r="BI78" s="19">
         <v>109.8</v>
       </c>
       <c r="BJ78" s="19">
         <v>110.6</v>
       </c>
       <c r="BK78" s="20">
         <v>111.5</v>
       </c>
       <c r="BL78" s="20">
         <v>117</v>
       </c>
       <c r="BM78" s="20">
         <v>115.6</v>
       </c>
+      <c r="BN78" s="20">
+        <v>115.3</v>
+      </c>
     </row>
-    <row r="79" spans="1:65">
+    <row r="79" spans="1:66">
       <c r="R79" s="8"/>
-      <c r="BM79" s="47"/>
+      <c r="BM79" s="46"/>
     </row>
-    <row r="80" spans="1:65">
-      <c r="A80" s="42">
+    <row r="80" spans="1:66">
+      <c r="A80" s="41">
         <v>23</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>11</v>
       </c>
       <c r="R80" s="8"/>
-      <c r="BM80" s="47"/>
+      <c r="BM80" s="46"/>
     </row>
-    <row r="81" spans="1:65">
+    <row r="81" spans="1:66">
       <c r="R81" s="8"/>
-      <c r="BM81" s="47"/>
+      <c r="BM81" s="46"/>
     </row>
-    <row r="82" spans="1:65" ht="67.5">
+    <row r="82" spans="1:66" ht="67.5">
       <c r="B82" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J82" s="4" t="s">
@@ -13100,72 +13311,75 @@
       <c r="AY82" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ82" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA82" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB82" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC82" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD82" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG82" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH82" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI82" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH82" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI82" s="4" t="s">
+      <c r="BJ82" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ82" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK82" s="49" t="s">
+      <c r="BK82" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL82" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL82" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM82" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN82" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="83" spans="1:65">
+    <row r="83" spans="1:66">
       <c r="B83" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="7">
         <v>95.4</v>
       </c>
       <c r="D83" s="6">
         <v>95.1</v>
       </c>
       <c r="E83" s="6">
         <v>97.8</v>
       </c>
       <c r="F83" s="6">
         <v>98.8</v>
       </c>
       <c r="G83" s="6">
         <v>100</v>
       </c>
       <c r="H83" s="6">
         <v>100.9</v>
       </c>
       <c r="I83" s="6">
         <v>101.3</v>
       </c>
       <c r="J83" s="6">
@@ -13314,52 +13528,55 @@
       </c>
       <c r="BF83" s="7">
         <v>107.6</v>
       </c>
       <c r="BG83" s="7">
         <v>108.5</v>
       </c>
       <c r="BH83" s="7">
         <v>108.6</v>
       </c>
       <c r="BI83" s="7">
         <v>107.4</v>
       </c>
       <c r="BJ83" s="7">
         <v>105.6</v>
       </c>
       <c r="BK83" s="9">
         <v>100.7</v>
       </c>
       <c r="BL83" s="9">
         <v>101.2</v>
       </c>
       <c r="BM83" s="9">
         <v>101.2</v>
       </c>
+      <c r="BN83" s="9">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="84" spans="1:65">
+    <row r="84" spans="1:66">
       <c r="B84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C84" s="7">
         <v>82.3</v>
       </c>
       <c r="D84" s="6">
         <v>83.1</v>
       </c>
       <c r="E84" s="6">
         <v>85.3</v>
       </c>
       <c r="F84" s="6">
         <v>85.8</v>
       </c>
       <c r="G84" s="6">
         <v>86.8</v>
       </c>
       <c r="H84" s="6">
         <v>89</v>
       </c>
       <c r="I84" s="6">
         <v>93.1</v>
       </c>
       <c r="J84" s="6">
@@ -13508,177 +13725,180 @@
       </c>
       <c r="BF84" s="7">
         <v>117.4</v>
       </c>
       <c r="BG84" s="7">
         <v>117.6</v>
       </c>
       <c r="BH84" s="7">
         <v>118.6</v>
       </c>
       <c r="BI84" s="7">
         <v>119.3</v>
       </c>
       <c r="BJ84" s="6">
         <v>119</v>
       </c>
       <c r="BK84" s="9">
         <v>62.5</v>
       </c>
       <c r="BL84" s="9">
         <v>73.599999999999994</v>
       </c>
       <c r="BM84" s="9">
         <v>78.400000000000006</v>
       </c>
+      <c r="BN84" s="9">
+        <v>86.1</v>
+      </c>
     </row>
-    <row r="85" spans="1:65" ht="22.5">
+    <row r="85" spans="1:66" ht="22.5">
       <c r="B85" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C85" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP85" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ85" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR85" s="6">
         <v>97.9</v>
       </c>
       <c r="AS85" s="9">
         <v>98.8</v>
       </c>
       <c r="AT85" s="6">
         <v>98.9</v>
       </c>
       <c r="AU85" s="7">
         <v>99.5</v>
       </c>
       <c r="AV85" s="7">
         <v>96.6</v>
       </c>
       <c r="AW85" s="7">
         <v>96.5</v>
       </c>
       <c r="AX85" s="7">
         <v>95.6</v>
       </c>
       <c r="AY85" s="9">
         <v>98.8</v>
       </c>
@@ -13702,177 +13922,180 @@
       </c>
       <c r="BF85" s="7">
         <v>119.2</v>
       </c>
       <c r="BG85" s="7">
         <v>119.2</v>
       </c>
       <c r="BH85" s="7">
         <v>120.4</v>
       </c>
       <c r="BI85" s="7">
         <v>121.1</v>
       </c>
       <c r="BJ85" s="7">
         <v>120.8</v>
       </c>
       <c r="BK85" s="9">
         <v>56.8</v>
       </c>
       <c r="BL85" s="9">
         <v>69</v>
       </c>
       <c r="BM85" s="9">
         <v>74.2</v>
       </c>
+      <c r="BN85" s="9">
+        <v>82.7</v>
+      </c>
     </row>
-    <row r="86" spans="1:65">
+    <row r="86" spans="1:66">
       <c r="B86" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C86" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP86" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ86" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR86" s="6">
         <v>102</v>
       </c>
       <c r="AS86" s="9">
         <v>101.9</v>
       </c>
       <c r="AT86" s="6">
         <v>101.1</v>
       </c>
       <c r="AU86" s="7">
         <v>101.8</v>
       </c>
       <c r="AV86" s="7">
         <v>101.9</v>
       </c>
       <c r="AW86" s="6">
         <v>102</v>
       </c>
       <c r="AX86" s="7">
         <v>101.3</v>
       </c>
       <c r="AY86" s="9">
         <v>112.2</v>
       </c>
@@ -13896,177 +14119,180 @@
       </c>
       <c r="BF86" s="6">
         <v>101</v>
       </c>
       <c r="BG86" s="7">
         <v>102.4</v>
       </c>
       <c r="BH86" s="7">
         <v>101.9</v>
       </c>
       <c r="BI86" s="7">
         <v>102.8</v>
       </c>
       <c r="BJ86" s="6">
         <v>103</v>
       </c>
       <c r="BK86" s="9">
         <v>102.5</v>
       </c>
       <c r="BL86" s="9">
         <v>103.4</v>
       </c>
       <c r="BM86" s="9">
         <v>108.5</v>
       </c>
+      <c r="BN86" s="9">
+        <v>111.3</v>
+      </c>
     </row>
-    <row r="87" spans="1:65" ht="22.5">
+    <row r="87" spans="1:66" ht="22.5">
       <c r="B87" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C87" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP87" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ87" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR87" s="6">
         <v>118.6</v>
       </c>
       <c r="AS87" s="9">
         <v>112.5</v>
       </c>
       <c r="AT87" s="6">
         <v>112.2</v>
       </c>
       <c r="AU87" s="7">
         <v>112.4</v>
       </c>
       <c r="AV87" s="7">
         <v>113.1</v>
       </c>
       <c r="AW87" s="7">
         <v>113.5</v>
       </c>
       <c r="AX87" s="7">
         <v>113.3</v>
       </c>
       <c r="AY87" s="9">
         <v>110.2</v>
       </c>
@@ -14090,177 +14316,180 @@
       </c>
       <c r="BF87" s="7">
         <v>126.2</v>
       </c>
       <c r="BG87" s="6">
         <v>127.2</v>
       </c>
       <c r="BH87" s="7">
         <v>128.19999999999999</v>
       </c>
       <c r="BI87" s="7">
         <v>129.1</v>
       </c>
       <c r="BJ87" s="7">
         <v>123.2</v>
       </c>
       <c r="BK87" s="9">
         <v>109.6</v>
       </c>
       <c r="BL87" s="9">
         <v>106.8</v>
       </c>
       <c r="BM87" s="9">
         <v>107.6</v>
       </c>
+      <c r="BN87" s="9">
+        <v>110.1</v>
+      </c>
     </row>
-    <row r="88" spans="1:65" ht="33.75">
+    <row r="88" spans="1:66" ht="33.75">
       <c r="B88" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C88" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP88" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ88" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR88" s="6">
         <v>94.5</v>
       </c>
       <c r="AS88" s="9">
         <v>99.1</v>
       </c>
       <c r="AT88" s="6">
         <v>97.7</v>
       </c>
       <c r="AU88" s="7">
         <v>101.9</v>
       </c>
       <c r="AV88" s="7">
         <v>103.2</v>
       </c>
       <c r="AW88" s="7">
         <v>108.8</v>
       </c>
       <c r="AX88" s="7">
         <v>112.9</v>
       </c>
       <c r="AY88" s="9">
         <v>90.9</v>
       </c>
@@ -14284,52 +14513,55 @@
       </c>
       <c r="BF88" s="7">
         <v>70.400000000000006</v>
       </c>
       <c r="BG88" s="7">
         <v>68.099999999999994</v>
       </c>
       <c r="BH88" s="7">
         <v>68.3</v>
       </c>
       <c r="BI88" s="7">
         <v>67.5</v>
       </c>
       <c r="BJ88" s="7">
         <v>67.599999999999994</v>
       </c>
       <c r="BK88" s="9">
         <v>134.4</v>
       </c>
       <c r="BL88" s="9">
         <v>161</v>
       </c>
       <c r="BM88" s="9">
         <v>137.5</v>
       </c>
+      <c r="BN88" s="9">
+        <v>122.7</v>
+      </c>
     </row>
-    <row r="89" spans="1:65">
+    <row r="89" spans="1:66">
       <c r="B89" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="7">
         <v>103.2</v>
       </c>
       <c r="D89" s="7">
         <v>105.2</v>
       </c>
       <c r="E89" s="6">
         <v>106.2</v>
       </c>
       <c r="F89" s="6">
         <v>103.5</v>
       </c>
       <c r="G89" s="6">
         <v>106.9</v>
       </c>
       <c r="H89" s="6">
         <v>107.2</v>
       </c>
       <c r="I89" s="6">
         <v>110</v>
       </c>
       <c r="J89" s="6">
@@ -14478,52 +14710,55 @@
       </c>
       <c r="BF89" s="7">
         <v>63.8</v>
       </c>
       <c r="BG89" s="7">
         <v>71.3</v>
       </c>
       <c r="BH89" s="7">
         <v>71.8</v>
       </c>
       <c r="BI89" s="7">
         <v>73.8</v>
       </c>
       <c r="BJ89" s="7">
         <v>76.3</v>
       </c>
       <c r="BK89" s="9">
         <v>101.5</v>
       </c>
       <c r="BL89" s="9">
         <v>102.2</v>
       </c>
       <c r="BM89" s="9">
         <v>107.2</v>
       </c>
+      <c r="BN89" s="9">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="90" spans="1:65" ht="22.5">
+    <row r="90" spans="1:66" ht="22.5">
       <c r="B90" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C90" s="7">
         <v>75.900000000000006</v>
       </c>
       <c r="D90" s="7">
         <v>93.5</v>
       </c>
       <c r="E90" s="7">
         <v>102.6</v>
       </c>
       <c r="F90" s="6">
         <v>119.3</v>
       </c>
       <c r="G90" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="H90" s="6">
         <v>135</v>
       </c>
       <c r="I90" s="6">
         <v>136.1</v>
       </c>
       <c r="J90" s="6">
@@ -14672,52 +14907,55 @@
       </c>
       <c r="BF90" s="7">
         <v>109.3</v>
       </c>
       <c r="BG90" s="7">
         <v>108.6</v>
       </c>
       <c r="BH90" s="7">
         <v>110.7</v>
       </c>
       <c r="BI90" s="7">
         <v>106.7</v>
       </c>
       <c r="BJ90" s="7">
         <v>100.7</v>
       </c>
       <c r="BK90" s="9">
         <v>81.8</v>
       </c>
       <c r="BL90" s="9">
         <v>83.7</v>
       </c>
       <c r="BM90" s="9">
         <v>98.5</v>
       </c>
+      <c r="BN90" s="9">
+        <v>100</v>
+      </c>
     </row>
-    <row r="91" spans="1:65">
+    <row r="91" spans="1:66">
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="7">
         <v>99.1</v>
       </c>
       <c r="D91" s="7">
         <v>108.1</v>
       </c>
       <c r="E91" s="7">
         <v>112.4</v>
       </c>
       <c r="F91" s="7">
         <v>117.8</v>
       </c>
       <c r="G91" s="6">
         <v>119.1</v>
       </c>
       <c r="H91" s="6">
         <v>119.2</v>
       </c>
       <c r="I91" s="6">
         <v>119.1</v>
       </c>
       <c r="J91" s="6">
@@ -14866,52 +15104,55 @@
       </c>
       <c r="BF91" s="7">
         <v>119.1</v>
       </c>
       <c r="BG91" s="7">
         <v>119.1</v>
       </c>
       <c r="BH91" s="6">
         <v>118</v>
       </c>
       <c r="BI91" s="7">
         <v>116.2</v>
       </c>
       <c r="BJ91" s="7">
         <v>114.3</v>
       </c>
       <c r="BK91" s="9">
         <v>83.7</v>
       </c>
       <c r="BL91" s="9">
         <v>87.4</v>
       </c>
       <c r="BM91" s="9">
         <v>94.5</v>
       </c>
+      <c r="BN91" s="9">
+        <v>87.2</v>
+      </c>
     </row>
-    <row r="92" spans="1:65">
+    <row r="92" spans="1:66">
       <c r="B92" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="7">
         <v>100.8</v>
       </c>
       <c r="D92" s="7">
         <v>100.3</v>
       </c>
       <c r="E92" s="7">
         <v>99.7</v>
       </c>
       <c r="F92" s="6">
         <v>99.4</v>
       </c>
       <c r="G92" s="6">
         <v>99.4</v>
       </c>
       <c r="H92" s="6">
         <v>99.9</v>
       </c>
       <c r="I92" s="6">
         <v>100.1</v>
       </c>
       <c r="J92" s="6">
@@ -15060,53 +15301,56 @@
       </c>
       <c r="BF92" s="7">
         <v>99.4</v>
       </c>
       <c r="BG92" s="7">
         <v>99.4</v>
       </c>
       <c r="BH92" s="7">
         <v>99.6</v>
       </c>
       <c r="BI92" s="7">
         <v>99.8</v>
       </c>
       <c r="BJ92" s="7">
         <v>99.6</v>
       </c>
       <c r="BK92" s="9">
         <v>95.7</v>
       </c>
       <c r="BL92" s="9">
         <v>96.1</v>
       </c>
       <c r="BM92" s="9">
         <v>97.9</v>
       </c>
+      <c r="BN92" s="9">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="93" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A93" s="42"/>
+    <row r="93" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A93" s="41"/>
       <c r="B93" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C93" s="18">
         <v>83.4</v>
       </c>
       <c r="D93" s="18">
         <v>87</v>
       </c>
       <c r="E93" s="18">
         <v>90.3</v>
       </c>
       <c r="F93" s="18">
         <v>92.9</v>
       </c>
       <c r="G93" s="18">
         <v>95.2</v>
       </c>
       <c r="H93" s="18">
         <v>97.7</v>
       </c>
       <c r="I93" s="18">
         <v>101.2</v>
       </c>
       <c r="J93" s="18">
@@ -15255,70 +15499,73 @@
       </c>
       <c r="BF93" s="18">
         <v>113.2</v>
       </c>
       <c r="BG93" s="18">
         <v>113.6</v>
       </c>
       <c r="BH93" s="19">
         <v>114.7</v>
       </c>
       <c r="BI93" s="19">
         <v>114.7</v>
       </c>
       <c r="BJ93" s="19">
         <v>113.3</v>
       </c>
       <c r="BK93" s="20">
         <v>66.8</v>
       </c>
       <c r="BL93" s="20">
         <v>76.099999999999994</v>
       </c>
       <c r="BM93" s="20">
         <v>82.2</v>
       </c>
+      <c r="BN93" s="20">
+        <v>88.2</v>
+      </c>
     </row>
-    <row r="94" spans="1:65">
+    <row r="94" spans="1:66">
       <c r="R94" s="8"/>
-      <c r="BM94" s="47"/>
+      <c r="BM94" s="46"/>
     </row>
-    <row r="95" spans="1:65">
-      <c r="A95" s="42">
+    <row r="95" spans="1:66">
+      <c r="A95" s="41">
         <v>27</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>12</v>
       </c>
       <c r="R95" s="8"/>
-      <c r="BM95" s="47"/>
+      <c r="BM95" s="46"/>
     </row>
-    <row r="96" spans="1:65">
+    <row r="96" spans="1:66">
       <c r="R96" s="8"/>
-      <c r="BM96" s="47"/>
+      <c r="BM96" s="46"/>
     </row>
-    <row r="97" spans="1:65" ht="67.5">
+    <row r="97" spans="1:66" ht="67.5">
       <c r="B97" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F97" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G97" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I97" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J97" s="4" t="s">
@@ -15447,72 +15694,75 @@
       <c r="AY97" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA97" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB97" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC97" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD97" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE97" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF97" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG97" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH97" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI97" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI97" s="4" t="s">
+      <c r="BJ97" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK97" s="49" t="s">
+      <c r="BK97" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL97" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL97" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM97" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN97" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="98" spans="1:65">
+    <row r="98" spans="1:66">
       <c r="B98" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="7">
         <v>98.7</v>
       </c>
       <c r="D98" s="6">
         <v>100.1</v>
       </c>
       <c r="E98" s="6">
         <v>101.6</v>
       </c>
       <c r="F98" s="6">
         <v>102.7</v>
       </c>
       <c r="G98" s="6">
         <v>103.3</v>
       </c>
       <c r="H98" s="6">
         <v>102.4</v>
       </c>
       <c r="I98" s="6">
         <v>99.2</v>
       </c>
       <c r="J98" s="6">
@@ -15661,52 +15911,55 @@
       </c>
       <c r="BF98" s="7">
         <v>105.5</v>
       </c>
       <c r="BG98" s="7">
         <v>105.8</v>
       </c>
       <c r="BH98" s="7">
         <v>106.4</v>
       </c>
       <c r="BI98" s="6">
         <v>104</v>
       </c>
       <c r="BJ98" s="7">
         <v>102.8</v>
       </c>
       <c r="BK98" s="9">
         <v>115.9</v>
       </c>
       <c r="BL98" s="9">
         <v>112.4</v>
       </c>
       <c r="BM98" s="9">
         <v>104.6</v>
       </c>
+      <c r="BN98" s="9">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="99" spans="1:65">
+    <row r="99" spans="1:66">
       <c r="B99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C99" s="7">
         <v>95.6</v>
       </c>
       <c r="D99" s="6">
         <v>94.7</v>
       </c>
       <c r="E99" s="6">
         <v>95.3</v>
       </c>
       <c r="F99" s="6">
         <v>93.1</v>
       </c>
       <c r="G99" s="6">
         <v>94.1</v>
       </c>
       <c r="H99" s="6">
         <v>93.6</v>
       </c>
       <c r="I99" s="6">
         <v>93.7</v>
       </c>
       <c r="J99" s="6">
@@ -15855,177 +16108,180 @@
       </c>
       <c r="BF99" s="7">
         <v>106.5</v>
       </c>
       <c r="BG99" s="7">
         <v>104.7</v>
       </c>
       <c r="BH99" s="7">
         <v>103.6</v>
       </c>
       <c r="BI99" s="7">
         <v>102.9</v>
       </c>
       <c r="BJ99" s="7">
         <v>100.8</v>
       </c>
       <c r="BK99" s="9">
         <v>76</v>
       </c>
       <c r="BL99" s="9">
         <v>83.4</v>
       </c>
       <c r="BM99" s="9">
         <v>84.7</v>
       </c>
+      <c r="BN99" s="9">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="100" spans="1:65" ht="22.5">
+    <row r="100" spans="1:66" ht="22.5">
       <c r="B100" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C100" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP100" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ100" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR100" s="6">
         <v>100.8</v>
       </c>
       <c r="AS100" s="9">
         <v>100.5</v>
       </c>
       <c r="AT100" s="6">
         <v>99.9</v>
       </c>
       <c r="AU100" s="7">
         <v>100.3</v>
       </c>
       <c r="AV100" s="7">
         <v>101.7</v>
       </c>
       <c r="AW100" s="7">
         <v>102.3</v>
       </c>
       <c r="AX100" s="7">
         <v>102.7</v>
       </c>
       <c r="AY100" s="9">
         <v>101.9</v>
       </c>
@@ -16049,177 +16305,180 @@
       </c>
       <c r="BF100" s="7">
         <v>105.5</v>
       </c>
       <c r="BG100" s="7">
         <v>103.7</v>
       </c>
       <c r="BH100" s="7">
         <v>102.8</v>
       </c>
       <c r="BI100" s="7">
         <v>102.2</v>
       </c>
       <c r="BJ100" s="7">
         <v>100.2</v>
       </c>
       <c r="BK100" s="9">
         <v>73.400000000000006</v>
       </c>
       <c r="BL100" s="9">
         <v>82.2</v>
       </c>
       <c r="BM100" s="9">
         <v>82.8</v>
       </c>
+      <c r="BN100" s="9">
+        <v>86.4</v>
+      </c>
     </row>
-    <row r="101" spans="1:65">
+    <row r="101" spans="1:66">
       <c r="B101" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C101" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP101" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ101" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR101" s="6">
         <v>99.4</v>
       </c>
       <c r="AS101" s="9">
         <v>98.9</v>
       </c>
       <c r="AT101" s="6">
         <v>98.3</v>
       </c>
       <c r="AU101" s="7">
         <v>94.8</v>
       </c>
       <c r="AV101" s="7">
         <v>95.3</v>
       </c>
       <c r="AW101" s="7">
         <v>95.4</v>
       </c>
       <c r="AX101" s="7">
         <v>96.8</v>
       </c>
       <c r="AY101" s="9">
         <v>102.5</v>
       </c>
@@ -16243,177 +16502,180 @@
       </c>
       <c r="BF101" s="7">
         <v>122.8</v>
       </c>
       <c r="BG101" s="7">
         <v>120.8</v>
       </c>
       <c r="BH101" s="7">
         <v>116.9</v>
       </c>
       <c r="BI101" s="7">
         <v>115.2</v>
       </c>
       <c r="BJ101" s="7">
         <v>112.2</v>
       </c>
       <c r="BK101" s="9">
         <v>95.5</v>
       </c>
       <c r="BL101" s="9">
         <v>91</v>
       </c>
       <c r="BM101" s="9">
         <v>100.3</v>
       </c>
+      <c r="BN101" s="9">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="102" spans="1:65" ht="22.5">
+    <row r="102" spans="1:66" ht="22.5">
       <c r="B102" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C102" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP102" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ102" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR102" s="6">
         <v>113.1</v>
       </c>
       <c r="AS102" s="9">
         <v>105.3</v>
       </c>
       <c r="AT102" s="6">
         <v>99.8</v>
       </c>
       <c r="AU102" s="7">
         <v>97.6</v>
       </c>
       <c r="AV102" s="7">
         <v>97.1</v>
       </c>
       <c r="AW102" s="7">
         <v>98.2</v>
       </c>
       <c r="AX102" s="7">
         <v>98.9</v>
       </c>
       <c r="AY102" s="9">
         <v>64.7</v>
       </c>
@@ -16437,177 +16699,180 @@
       </c>
       <c r="BF102" s="7">
         <v>85.6</v>
       </c>
       <c r="BG102" s="6">
         <v>86.6</v>
       </c>
       <c r="BH102" s="7">
         <v>85.3</v>
       </c>
       <c r="BI102" s="7">
         <v>85.9</v>
       </c>
       <c r="BJ102" s="7">
         <v>84.8</v>
       </c>
       <c r="BK102" s="9">
         <v>92.3</v>
       </c>
       <c r="BL102" s="9">
         <v>93</v>
       </c>
       <c r="BM102" s="9">
         <v>91.7</v>
       </c>
+      <c r="BN102" s="9">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="103" spans="1:65" ht="33.75">
+    <row r="103" spans="1:66" ht="33.75">
       <c r="B103" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C103" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP103" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ103" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR103" s="6">
         <v>131.1</v>
       </c>
       <c r="AS103" s="9">
         <v>128.4</v>
       </c>
       <c r="AT103" s="6">
         <v>128.69999999999999</v>
       </c>
       <c r="AU103" s="7">
         <v>127.7</v>
       </c>
       <c r="AV103" s="7">
         <v>123.2</v>
       </c>
       <c r="AW103" s="7">
         <v>123.4</v>
       </c>
       <c r="AX103" s="7">
         <v>122.4</v>
       </c>
       <c r="AY103" s="9">
         <v>101.8</v>
       </c>
@@ -16631,52 +16896,55 @@
       </c>
       <c r="BF103" s="7">
         <v>91.4</v>
       </c>
       <c r="BG103" s="7">
         <v>90.5</v>
       </c>
       <c r="BH103" s="7">
         <v>89.8</v>
       </c>
       <c r="BI103" s="7">
         <v>89.7</v>
       </c>
       <c r="BJ103" s="7">
         <v>94.2</v>
       </c>
       <c r="BK103" s="9">
         <v>67.8</v>
       </c>
       <c r="BL103" s="9">
         <v>90.5</v>
       </c>
       <c r="BM103" s="9">
         <v>98.7</v>
       </c>
+      <c r="BN103" s="9">
+        <v>127.3</v>
+      </c>
     </row>
-    <row r="104" spans="1:65">
+    <row r="104" spans="1:66">
       <c r="B104" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="7">
         <v>107.2</v>
       </c>
       <c r="D104" s="7">
         <v>82.5</v>
       </c>
       <c r="E104" s="6">
         <v>101.7</v>
       </c>
       <c r="F104" s="6">
         <v>88.1</v>
       </c>
       <c r="G104" s="6">
         <v>87.6</v>
       </c>
       <c r="H104" s="6">
         <v>108.1</v>
       </c>
       <c r="I104" s="6">
         <v>104.1</v>
       </c>
       <c r="J104" s="6">
@@ -16825,52 +17093,55 @@
       </c>
       <c r="BF104" s="7">
         <v>137.5</v>
       </c>
       <c r="BG104" s="6">
         <v>106</v>
       </c>
       <c r="BH104" s="6">
         <v>109</v>
       </c>
       <c r="BI104" s="7">
         <v>108.3</v>
       </c>
       <c r="BJ104" s="7">
         <v>111.2</v>
       </c>
       <c r="BK104" s="9">
         <v>119.1</v>
       </c>
       <c r="BL104" s="9">
         <v>105.1</v>
       </c>
       <c r="BM104" s="9">
         <v>117.4</v>
       </c>
+      <c r="BN104" s="9">
+        <v>117</v>
+      </c>
     </row>
-    <row r="105" spans="1:65" ht="22.5">
+    <row r="105" spans="1:66" ht="22.5">
       <c r="B105" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C105" s="7">
         <v>95.3</v>
       </c>
       <c r="D105" s="7">
         <v>93.6</v>
       </c>
       <c r="E105" s="7">
         <v>93.6</v>
       </c>
       <c r="F105" s="6">
         <v>98.5</v>
       </c>
       <c r="G105" s="6">
         <v>97.8</v>
       </c>
       <c r="H105" s="6">
         <v>101.1</v>
       </c>
       <c r="I105" s="6">
         <v>100.7</v>
       </c>
       <c r="J105" s="6">
@@ -17019,52 +17290,55 @@
       </c>
       <c r="BF105" s="7">
         <v>100.9</v>
       </c>
       <c r="BG105" s="7">
         <v>101.3</v>
       </c>
       <c r="BH105" s="7">
         <v>100.7</v>
       </c>
       <c r="BI105" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ105" s="7">
         <v>100.3</v>
       </c>
       <c r="BK105" s="9">
         <v>100.5</v>
       </c>
       <c r="BL105" s="9">
         <v>100.7</v>
       </c>
       <c r="BM105" s="9">
         <v>100.5</v>
       </c>
+      <c r="BN105" s="9">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="106" spans="1:65">
+    <row r="106" spans="1:66">
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="7">
         <v>75.599999999999994</v>
       </c>
       <c r="D106" s="7">
         <v>73.3</v>
       </c>
       <c r="E106" s="7">
         <v>73.099999999999994</v>
       </c>
       <c r="F106" s="7">
         <v>86.1</v>
       </c>
       <c r="G106" s="6">
         <v>89.5</v>
       </c>
       <c r="H106" s="6">
         <v>91.5</v>
       </c>
       <c r="I106" s="6">
         <v>94.3</v>
       </c>
       <c r="J106" s="6">
@@ -17213,52 +17487,55 @@
       </c>
       <c r="BF106" s="7">
         <v>101.7</v>
       </c>
       <c r="BG106" s="7">
         <v>101.2</v>
       </c>
       <c r="BH106" s="7">
         <v>101.2</v>
       </c>
       <c r="BI106" s="7">
         <v>101.4</v>
       </c>
       <c r="BJ106" s="7">
         <v>101.9</v>
       </c>
       <c r="BK106" s="9">
         <v>111.3</v>
       </c>
       <c r="BL106" s="9">
         <v>105.9</v>
       </c>
       <c r="BM106" s="9">
         <v>104.6</v>
       </c>
+      <c r="BN106" s="9">
+        <v>102</v>
+      </c>
     </row>
-    <row r="107" spans="1:65">
+    <row r="107" spans="1:66">
       <c r="B107" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="7">
         <v>114.2</v>
       </c>
       <c r="D107" s="7">
         <v>112.2</v>
       </c>
       <c r="E107" s="7">
         <v>112.1</v>
       </c>
       <c r="F107" s="6">
         <v>113.2</v>
       </c>
       <c r="G107" s="6">
         <v>113</v>
       </c>
       <c r="H107" s="6">
         <v>112.2</v>
       </c>
       <c r="I107" s="6">
         <v>110.8</v>
       </c>
       <c r="J107" s="6">
@@ -17407,53 +17684,56 @@
       </c>
       <c r="BF107" s="6">
         <v>105</v>
       </c>
       <c r="BG107" s="7">
         <v>105.5</v>
       </c>
       <c r="BH107" s="7">
         <v>106.2</v>
       </c>
       <c r="BI107" s="7">
         <v>106.9</v>
       </c>
       <c r="BJ107" s="7">
         <v>107.2</v>
       </c>
       <c r="BK107" s="9">
         <v>98.3</v>
       </c>
       <c r="BL107" s="9">
         <v>101</v>
       </c>
       <c r="BM107" s="9">
         <v>100.9</v>
       </c>
+      <c r="BN107" s="9">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="108" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A108" s="42"/>
+    <row r="108" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A108" s="41"/>
       <c r="B108" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C108" s="18">
         <v>94.4</v>
       </c>
       <c r="D108" s="18">
         <v>92.6</v>
       </c>
       <c r="E108" s="18">
         <v>93.7</v>
       </c>
       <c r="F108" s="18">
         <v>92.9</v>
       </c>
       <c r="G108" s="18">
         <v>94</v>
       </c>
       <c r="H108" s="18">
         <v>95.3</v>
       </c>
       <c r="I108" s="18">
         <v>95.2</v>
       </c>
       <c r="J108" s="18">
@@ -17602,71 +17882,74 @@
       </c>
       <c r="BF108" s="18">
         <v>107.4</v>
       </c>
       <c r="BG108" s="18">
         <v>104.5</v>
       </c>
       <c r="BH108" s="19">
         <v>103.8</v>
       </c>
       <c r="BI108" s="19">
         <v>103.1</v>
       </c>
       <c r="BJ108" s="19">
         <v>101.7</v>
       </c>
       <c r="BK108" s="20">
         <v>79.900000000000006</v>
       </c>
       <c r="BL108" s="20">
         <v>86.6</v>
       </c>
       <c r="BM108" s="20">
         <v>88.5</v>
       </c>
+      <c r="BN108" s="20">
+        <v>91.6</v>
+      </c>
     </row>
-    <row r="109" spans="1:65">
+    <row r="109" spans="1:66">
       <c r="P109" s="10"/>
       <c r="R109" s="8"/>
-      <c r="BM109" s="47"/>
+      <c r="BM109" s="46"/>
     </row>
-    <row r="110" spans="1:65">
-      <c r="A110" s="42">
+    <row r="110" spans="1:66">
+      <c r="A110" s="41">
         <v>31</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R110" s="8"/>
-      <c r="BM110" s="47"/>
+      <c r="BM110" s="46"/>
     </row>
-    <row r="111" spans="1:65">
+    <row r="111" spans="1:66">
       <c r="R111" s="8"/>
-      <c r="BM111" s="47"/>
+      <c r="BM111" s="46"/>
     </row>
-    <row r="112" spans="1:65" ht="67.5">
+    <row r="112" spans="1:66" ht="67.5">
       <c r="B112" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F112" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G112" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I112" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J112" s="4" t="s">
@@ -17795,72 +18078,75 @@
       <c r="AY112" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ112" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA112" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB112" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC112" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD112" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE112" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF112" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG112" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH112" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI112" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH112" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI112" s="4" t="s">
+      <c r="BJ112" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ112" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK112" s="49" t="s">
+      <c r="BK112" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL112" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL112" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM112" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN112" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="113" spans="1:65">
+    <row r="113" spans="1:66">
       <c r="B113" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C113" s="7">
         <v>101.8</v>
       </c>
       <c r="D113" s="6">
         <v>102.4</v>
       </c>
       <c r="E113" s="6">
         <v>103.8</v>
       </c>
       <c r="F113" s="6">
         <v>103.1</v>
       </c>
       <c r="G113" s="6">
         <v>102.9</v>
       </c>
       <c r="H113" s="6">
         <v>104.3</v>
       </c>
       <c r="I113" s="6">
         <v>104.2</v>
       </c>
       <c r="J113" s="6">
@@ -18009,52 +18295,55 @@
       </c>
       <c r="BF113" s="7">
         <v>100.1</v>
       </c>
       <c r="BG113" s="7">
         <v>103.1</v>
       </c>
       <c r="BH113" s="7">
         <v>103.1</v>
       </c>
       <c r="BI113" s="7">
         <v>101.4</v>
       </c>
       <c r="BJ113" s="7">
         <v>102.1</v>
       </c>
       <c r="BK113" s="9">
         <v>102.7</v>
       </c>
       <c r="BL113" s="9">
         <v>103.1</v>
       </c>
       <c r="BM113" s="9">
         <v>101.9</v>
       </c>
+      <c r="BN113" s="9">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="114" spans="1:65">
+    <row r="114" spans="1:66">
       <c r="B114" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C114" s="7">
         <v>105.4</v>
       </c>
       <c r="D114" s="6">
         <v>105.6</v>
       </c>
       <c r="E114" s="6">
         <v>107.3</v>
       </c>
       <c r="F114" s="6">
         <v>107.1</v>
       </c>
       <c r="G114" s="6">
         <v>106.7</v>
       </c>
       <c r="H114" s="6">
         <v>107.3</v>
       </c>
       <c r="I114" s="6">
         <v>107.7</v>
       </c>
       <c r="J114" s="6">
@@ -18203,177 +18492,180 @@
       </c>
       <c r="BF114" s="7">
         <v>118.9</v>
       </c>
       <c r="BG114" s="7">
         <v>118.3</v>
       </c>
       <c r="BH114" s="6">
         <v>117</v>
       </c>
       <c r="BI114" s="6">
         <v>116</v>
       </c>
       <c r="BJ114" s="7">
         <v>115.6</v>
       </c>
       <c r="BK114" s="9">
         <v>113.6</v>
       </c>
       <c r="BL114" s="9">
         <v>117.4</v>
       </c>
       <c r="BM114" s="9">
         <v>117.6</v>
       </c>
+      <c r="BN114" s="9">
+        <v>120.6</v>
+      </c>
     </row>
-    <row r="115" spans="1:65" ht="22.5">
+    <row r="115" spans="1:66" ht="22.5">
       <c r="B115" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C115" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP115" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ115" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR115" s="6">
         <v>102.8</v>
       </c>
       <c r="AS115" s="9">
         <v>103.2</v>
       </c>
       <c r="AT115" s="6">
         <v>102.9</v>
       </c>
       <c r="AU115" s="6">
         <v>102.6</v>
       </c>
       <c r="AV115" s="6">
         <v>101.9</v>
       </c>
       <c r="AW115" s="7">
         <v>101.3</v>
       </c>
       <c r="AX115" s="7">
         <v>101.3</v>
       </c>
       <c r="AY115" s="9">
         <v>139.4</v>
       </c>
@@ -18397,177 +18689,180 @@
       </c>
       <c r="BF115" s="6">
         <v>143</v>
       </c>
       <c r="BG115" s="7">
         <v>141.69999999999999</v>
       </c>
       <c r="BH115" s="7">
         <v>140.30000000000001</v>
       </c>
       <c r="BI115" s="7">
         <v>139.80000000000001</v>
       </c>
       <c r="BJ115" s="7">
         <v>132.4</v>
       </c>
       <c r="BK115" s="9">
         <v>104.5</v>
       </c>
       <c r="BL115" s="9">
         <v>112.8</v>
       </c>
       <c r="BM115" s="9">
         <v>113.3</v>
       </c>
+      <c r="BN115" s="9">
+        <v>114.5</v>
+      </c>
     </row>
-    <row r="116" spans="1:65">
+    <row r="116" spans="1:66">
       <c r="B116" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C116" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP116" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ116" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR116" s="6">
         <v>86.5</v>
       </c>
       <c r="AS116" s="9">
         <v>92</v>
       </c>
       <c r="AT116" s="6">
         <v>92.3</v>
       </c>
       <c r="AU116" s="6">
         <v>93.9</v>
       </c>
       <c r="AV116" s="6">
         <v>96.7</v>
       </c>
       <c r="AW116" s="7">
         <v>97.6</v>
       </c>
       <c r="AX116" s="7">
         <v>98.4</v>
       </c>
       <c r="AY116" s="9">
         <v>120.1</v>
       </c>
@@ -18591,177 +18886,180 @@
       </c>
       <c r="BF116" s="7">
         <v>113.9</v>
       </c>
       <c r="BG116" s="7">
         <v>113.3</v>
       </c>
       <c r="BH116" s="6">
         <v>112</v>
       </c>
       <c r="BI116" s="7">
         <v>110.9</v>
       </c>
       <c r="BJ116" s="7">
         <v>112.8</v>
       </c>
       <c r="BK116" s="9">
         <v>114.4</v>
       </c>
       <c r="BL116" s="9">
         <v>120</v>
       </c>
       <c r="BM116" s="9">
         <v>121.5</v>
       </c>
+      <c r="BN116" s="9">
+        <v>128.69999999999999</v>
+      </c>
     </row>
-    <row r="117" spans="1:65" ht="22.5">
+    <row r="117" spans="1:66" ht="22.5">
       <c r="B117" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C117" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP117" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ117" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR117" s="6">
         <v>104.8</v>
       </c>
       <c r="AS117" s="9">
         <v>108.1</v>
       </c>
       <c r="AT117" s="6">
         <v>112.7</v>
       </c>
       <c r="AU117" s="6">
         <v>114.7</v>
       </c>
       <c r="AV117" s="6">
         <v>116.5</v>
       </c>
       <c r="AW117" s="7">
         <v>116.9</v>
       </c>
       <c r="AX117" s="7">
         <v>117.5</v>
       </c>
       <c r="AY117" s="9">
         <v>108.7</v>
       </c>
@@ -18785,177 +19083,180 @@
       </c>
       <c r="BF117" s="7">
         <v>110.1</v>
       </c>
       <c r="BG117" s="6">
         <v>110.1</v>
       </c>
       <c r="BH117" s="7">
         <v>109.4</v>
       </c>
       <c r="BI117" s="7">
         <v>108.1</v>
       </c>
       <c r="BJ117" s="7">
         <v>106.9</v>
       </c>
       <c r="BK117" s="9">
         <v>120.9</v>
       </c>
       <c r="BL117" s="9">
         <v>114.7</v>
       </c>
       <c r="BM117" s="9">
         <v>111.1</v>
       </c>
+      <c r="BN117" s="9">
+        <v>104</v>
+      </c>
     </row>
-    <row r="118" spans="1:65" ht="33.75">
+    <row r="118" spans="1:66" ht="33.75">
       <c r="B118" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C118" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP118" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ118" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR118" s="6">
         <v>104.9</v>
       </c>
       <c r="AS118" s="9">
         <v>105.6</v>
       </c>
       <c r="AT118" s="6">
         <v>106.7</v>
       </c>
       <c r="AU118" s="6">
         <v>107.8</v>
       </c>
       <c r="AV118" s="6">
         <v>109</v>
       </c>
       <c r="AW118" s="7">
         <v>109.5</v>
       </c>
       <c r="AX118" s="7">
         <v>108.5</v>
       </c>
       <c r="AY118" s="9">
         <v>101.2</v>
       </c>
@@ -18979,52 +19280,55 @@
       </c>
       <c r="BF118" s="6">
         <v>105</v>
       </c>
       <c r="BG118" s="7">
         <v>105.4</v>
       </c>
       <c r="BH118" s="6">
         <v>104</v>
       </c>
       <c r="BI118" s="6">
         <v>103</v>
       </c>
       <c r="BJ118" s="7">
         <v>102.5</v>
       </c>
       <c r="BK118" s="9">
         <v>111.8</v>
       </c>
       <c r="BL118" s="9">
         <v>116.1</v>
       </c>
       <c r="BM118" s="9">
         <v>116.6</v>
       </c>
+      <c r="BN118" s="9">
+        <v>116</v>
+      </c>
     </row>
-    <row r="119" spans="1:65">
+    <row r="119" spans="1:66">
       <c r="B119" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="7">
         <v>105.5</v>
       </c>
       <c r="D119" s="7">
         <v>86.1</v>
       </c>
       <c r="E119" s="6">
         <v>106.9</v>
       </c>
       <c r="F119" s="6">
         <v>110.3</v>
       </c>
       <c r="G119" s="6">
         <v>106.5</v>
       </c>
       <c r="H119" s="6">
         <v>114.2</v>
       </c>
       <c r="I119" s="6">
         <v>116.5</v>
       </c>
       <c r="J119" s="6">
@@ -19173,52 +19477,55 @@
       </c>
       <c r="BF119" s="7">
         <v>119.6</v>
       </c>
       <c r="BG119" s="7">
         <v>116.5</v>
       </c>
       <c r="BH119" s="7">
         <v>118.8</v>
       </c>
       <c r="BI119" s="7">
         <v>120.4</v>
       </c>
       <c r="BJ119" s="7">
         <v>114.4</v>
       </c>
       <c r="BK119" s="9">
         <v>104.2</v>
       </c>
       <c r="BL119" s="9">
         <v>102</v>
       </c>
       <c r="BM119" s="9">
         <v>152.69999999999999</v>
       </c>
+      <c r="BN119" s="9">
+        <v>127.3</v>
+      </c>
     </row>
-    <row r="120" spans="1:65" ht="22.5">
+    <row r="120" spans="1:66" ht="22.5">
       <c r="B120" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="7">
         <v>94.6</v>
       </c>
       <c r="D120" s="7">
         <v>95.2</v>
       </c>
       <c r="E120" s="7">
         <v>99.7</v>
       </c>
       <c r="F120" s="6">
         <v>107</v>
       </c>
       <c r="G120" s="6">
         <v>105.9</v>
       </c>
       <c r="H120" s="6">
         <v>105.1</v>
       </c>
       <c r="I120" s="6">
         <v>104.6</v>
       </c>
       <c r="J120" s="6">
@@ -19367,52 +19674,55 @@
       </c>
       <c r="BF120" s="7">
         <v>102.4</v>
       </c>
       <c r="BG120" s="7">
         <v>101.4</v>
       </c>
       <c r="BH120" s="7">
         <v>100.5</v>
       </c>
       <c r="BI120" s="7">
         <v>100.2</v>
       </c>
       <c r="BJ120" s="7">
         <v>100.5</v>
       </c>
       <c r="BK120" s="9">
         <v>103.9</v>
       </c>
       <c r="BL120" s="9">
         <v>104.1</v>
       </c>
       <c r="BM120" s="9">
         <v>103.6</v>
       </c>
+      <c r="BN120" s="9">
+        <v>104</v>
+      </c>
     </row>
-    <row r="121" spans="1:65">
+    <row r="121" spans="1:66">
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="7">
         <v>85.3</v>
       </c>
       <c r="D121" s="6">
         <v>79</v>
       </c>
       <c r="E121" s="6">
         <v>80</v>
       </c>
       <c r="F121" s="7">
         <v>85.3</v>
       </c>
       <c r="G121" s="6">
         <v>89.4</v>
       </c>
       <c r="H121" s="6">
         <v>100.1</v>
       </c>
       <c r="I121" s="6">
         <v>102.6</v>
       </c>
       <c r="J121" s="6">
@@ -19561,52 +19871,55 @@
       </c>
       <c r="BF121" s="7">
         <v>104.9</v>
       </c>
       <c r="BG121" s="7">
         <v>102.7</v>
       </c>
       <c r="BH121" s="7">
         <v>102.9</v>
       </c>
       <c r="BI121" s="7">
         <v>102.9</v>
       </c>
       <c r="BJ121" s="7">
         <v>103.1</v>
       </c>
       <c r="BK121" s="9">
         <v>104.6</v>
       </c>
       <c r="BL121" s="9">
         <v>114</v>
       </c>
       <c r="BM121" s="9">
         <v>118.3</v>
       </c>
+      <c r="BN121" s="9">
+        <v>117.5</v>
+      </c>
     </row>
-    <row r="122" spans="1:65">
+    <row r="122" spans="1:66">
       <c r="B122" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="7">
         <v>115.4</v>
       </c>
       <c r="D122" s="7">
         <v>114.3</v>
       </c>
       <c r="E122" s="7">
         <v>114.4</v>
       </c>
       <c r="F122" s="6">
         <v>115</v>
       </c>
       <c r="G122" s="6">
         <v>115.2</v>
       </c>
       <c r="H122" s="6">
         <v>115.6</v>
       </c>
       <c r="I122" s="6">
         <v>115.7</v>
       </c>
       <c r="J122" s="6">
@@ -19755,53 +20068,56 @@
       </c>
       <c r="BF122" s="7">
         <v>109.3</v>
       </c>
       <c r="BG122" s="7">
         <v>109.1</v>
       </c>
       <c r="BH122" s="7">
         <v>109.4</v>
       </c>
       <c r="BI122" s="7">
         <v>109.5</v>
       </c>
       <c r="BJ122" s="7">
         <v>110.1</v>
       </c>
       <c r="BK122" s="9">
         <v>105.1</v>
       </c>
       <c r="BL122" s="9">
         <v>104.2</v>
       </c>
       <c r="BM122" s="9">
         <v>102.2</v>
       </c>
+      <c r="BN122" s="9">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="123" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A123" s="42"/>
+    <row r="123" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A123" s="41"/>
       <c r="B123" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C123" s="18">
         <v>96.6</v>
       </c>
       <c r="D123" s="18">
         <v>93.7</v>
       </c>
       <c r="E123" s="18">
         <v>96.9</v>
       </c>
       <c r="F123" s="18">
         <v>99.6</v>
       </c>
       <c r="G123" s="18">
         <v>100.6</v>
       </c>
       <c r="H123" s="18">
         <v>105.4</v>
       </c>
       <c r="I123" s="18">
         <v>106.4</v>
       </c>
       <c r="J123" s="18">
@@ -19950,70 +20266,73 @@
       </c>
       <c r="BF123" s="18">
         <v>111.4</v>
       </c>
       <c r="BG123" s="18">
         <v>110.2</v>
       </c>
       <c r="BH123" s="19">
         <v>109.8</v>
       </c>
       <c r="BI123" s="19">
         <v>109.4</v>
       </c>
       <c r="BJ123" s="19">
         <v>108.9</v>
       </c>
       <c r="BK123" s="20">
         <v>110.3</v>
       </c>
       <c r="BL123" s="20">
         <v>113.5</v>
       </c>
       <c r="BM123" s="20">
         <v>118.4</v>
       </c>
+      <c r="BN123" s="20">
+        <v>117.9</v>
+      </c>
     </row>
-    <row r="124" spans="1:65">
+    <row r="124" spans="1:66">
       <c r="R124" s="8"/>
-      <c r="BM124" s="47"/>
+      <c r="BM124" s="46"/>
     </row>
-    <row r="125" spans="1:65">
-      <c r="A125" s="42">
+    <row r="125" spans="1:66">
+      <c r="A125" s="41">
         <v>33</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>44</v>
       </c>
       <c r="R125" s="8"/>
-      <c r="BM125" s="47"/>
+      <c r="BM125" s="46"/>
     </row>
-    <row r="126" spans="1:65">
+    <row r="126" spans="1:66">
       <c r="R126" s="8"/>
-      <c r="BM126" s="47"/>
+      <c r="BM126" s="46"/>
     </row>
-    <row r="127" spans="1:65" ht="67.5">
+    <row r="127" spans="1:66" ht="67.5">
       <c r="B127" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="K127" s="7"/>
       <c r="L127" s="7"/>
       <c r="M127" s="7"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7"/>
       <c r="P127" s="7"/>
       <c r="Q127" s="7"/>
       <c r="R127" s="6"/>
       <c r="S127" s="7"/>
       <c r="T127" s="4" t="s">
         <v>40</v>
       </c>
       <c r="U127" s="4" t="s">
         <v>41</v>
@@ -20108,72 +20427,75 @@
       <c r="AY127" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ127" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA127" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB127" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC127" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD127" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE127" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF127" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG127" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH127" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI127" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH127" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI127" s="4" t="s">
+      <c r="BJ127" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ127" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK127" s="49" t="s">
+      <c r="BK127" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL127" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL127" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM127" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN127" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="128" spans="1:65">
+    <row r="128" spans="1:66">
       <c r="B128" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C128" s="7"/>
       <c r="D128" s="7"/>
       <c r="E128" s="7"/>
       <c r="F128" s="7"/>
       <c r="G128" s="7"/>
       <c r="H128" s="7"/>
       <c r="I128" s="7"/>
       <c r="J128" s="7"/>
       <c r="K128" s="7"/>
       <c r="L128" s="7"/>
       <c r="M128" s="7"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="6"/>
       <c r="S128" s="7"/>
       <c r="T128" s="6">
         <v>101.8</v>
       </c>
       <c r="U128" s="7">
         <v>101.9</v>
@@ -20288,52 +20610,55 @@
       </c>
       <c r="BF128" s="7">
         <v>102.1</v>
       </c>
       <c r="BG128" s="7">
         <v>100.2</v>
       </c>
       <c r="BH128" s="6">
         <v>100</v>
       </c>
       <c r="BI128" s="7">
         <v>101.1</v>
       </c>
       <c r="BJ128" s="7">
         <v>102.2</v>
       </c>
       <c r="BK128" s="9">
         <v>100.1</v>
       </c>
       <c r="BL128" s="9">
         <v>101.4</v>
       </c>
       <c r="BM128" s="9">
         <v>101.8</v>
       </c>
+      <c r="BN128" s="9">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="129" spans="1:65">
+    <row r="129" spans="1:66">
       <c r="B129" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="7"/>
       <c r="F129" s="7"/>
       <c r="G129" s="7"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="7"/>
       <c r="L129" s="7"/>
       <c r="M129" s="7"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="6"/>
       <c r="S129" s="7"/>
       <c r="T129" s="6">
         <v>94</v>
       </c>
       <c r="U129" s="7">
         <v>93.6</v>
@@ -20448,52 +20773,55 @@
       </c>
       <c r="BF129" s="7">
         <v>105.5</v>
       </c>
       <c r="BG129" s="7">
         <v>103.2</v>
       </c>
       <c r="BH129" s="6">
         <v>104</v>
       </c>
       <c r="BI129" s="7">
         <v>103.9</v>
       </c>
       <c r="BJ129" s="7">
         <v>103.3</v>
       </c>
       <c r="BK129" s="9">
         <v>114.4</v>
       </c>
       <c r="BL129" s="9">
         <v>123.1</v>
       </c>
       <c r="BM129" s="9">
         <v>130.1</v>
       </c>
+      <c r="BN129" s="9">
+        <v>128.4</v>
+      </c>
     </row>
-    <row r="130" spans="1:65" ht="22.5">
+    <row r="130" spans="1:66" ht="22.5">
       <c r="B130" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
       <c r="F130" s="7"/>
       <c r="G130" s="7"/>
       <c r="H130" s="7"/>
       <c r="I130" s="7"/>
       <c r="J130" s="7"/>
       <c r="K130" s="7"/>
       <c r="L130" s="7"/>
       <c r="M130" s="7"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
       <c r="R130" s="6"/>
       <c r="S130" s="7"/>
       <c r="T130" s="6"/>
       <c r="U130" s="7"/>
       <c r="V130" s="6"/>
       <c r="W130" s="7"/>
       <c r="X130" s="6"/>
@@ -20560,52 +20888,55 @@
       </c>
       <c r="BF130" s="7">
         <v>85.5</v>
       </c>
       <c r="BG130" s="7">
         <v>82.4</v>
       </c>
       <c r="BH130" s="7">
         <v>82.9</v>
       </c>
       <c r="BI130" s="7">
         <v>87.4</v>
       </c>
       <c r="BJ130" s="7">
         <v>90.1</v>
       </c>
       <c r="BK130" s="9">
         <v>98.8</v>
       </c>
       <c r="BL130" s="9">
         <v>241.2</v>
       </c>
       <c r="BM130" s="9">
         <v>291.7</v>
       </c>
+      <c r="BN130" s="9">
+        <v>256.60000000000002</v>
+      </c>
     </row>
-    <row r="131" spans="1:65">
+    <row r="131" spans="1:66">
       <c r="B131" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C131" s="7"/>
       <c r="D131" s="7"/>
       <c r="E131" s="7"/>
       <c r="F131" s="7"/>
       <c r="G131" s="7"/>
       <c r="H131" s="7"/>
       <c r="I131" s="7"/>
       <c r="J131" s="7"/>
       <c r="K131" s="7"/>
       <c r="L131" s="7"/>
       <c r="M131" s="7"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
       <c r="R131" s="6"/>
       <c r="S131" s="7"/>
       <c r="T131" s="6"/>
       <c r="U131" s="7"/>
       <c r="V131" s="6"/>
       <c r="W131" s="7"/>
       <c r="X131" s="6"/>
@@ -20672,52 +21003,55 @@
       </c>
       <c r="BF131" s="6">
         <v>105</v>
       </c>
       <c r="BG131" s="7">
         <v>102.3</v>
       </c>
       <c r="BH131" s="7">
         <v>103.3</v>
       </c>
       <c r="BI131" s="7">
         <v>103.1</v>
       </c>
       <c r="BJ131" s="7">
         <v>102.5</v>
       </c>
       <c r="BK131" s="9">
         <v>116.8</v>
       </c>
       <c r="BL131" s="9">
         <v>119.8</v>
       </c>
       <c r="BM131" s="9">
         <v>126.6</v>
       </c>
+      <c r="BN131" s="9">
+        <v>126.4</v>
+      </c>
     </row>
-    <row r="132" spans="1:65" ht="22.5">
+    <row r="132" spans="1:66" ht="22.5">
       <c r="B132" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="7"/>
       <c r="L132" s="7"/>
       <c r="M132" s="7"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="6"/>
       <c r="S132" s="7"/>
       <c r="T132" s="6"/>
       <c r="U132" s="7"/>
       <c r="V132" s="6"/>
       <c r="W132" s="7"/>
       <c r="X132" s="6"/>
@@ -20784,52 +21118,55 @@
       </c>
       <c r="BF132" s="7">
         <v>116.1</v>
       </c>
       <c r="BG132" s="6">
         <v>116.3</v>
       </c>
       <c r="BH132" s="7">
         <v>116.6</v>
       </c>
       <c r="BI132" s="7">
         <v>115.6</v>
       </c>
       <c r="BJ132" s="7">
         <v>114.3</v>
       </c>
       <c r="BK132" s="9">
         <v>109.4</v>
       </c>
       <c r="BL132" s="9">
         <v>119.1</v>
       </c>
       <c r="BM132" s="9">
         <v>118.7</v>
       </c>
+      <c r="BN132" s="9">
+        <v>115.1</v>
+      </c>
     </row>
-    <row r="133" spans="1:65" ht="33.75">
+    <row r="133" spans="1:66" ht="33.75">
       <c r="B133" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C133" s="7"/>
       <c r="D133" s="7"/>
       <c r="E133" s="7"/>
       <c r="F133" s="7"/>
       <c r="G133" s="7"/>
       <c r="H133" s="7"/>
       <c r="I133" s="7"/>
       <c r="J133" s="7"/>
       <c r="K133" s="7"/>
       <c r="L133" s="7"/>
       <c r="M133" s="7"/>
       <c r="N133" s="7"/>
       <c r="O133" s="7"/>
       <c r="P133" s="7"/>
       <c r="Q133" s="7"/>
       <c r="R133" s="6"/>
       <c r="S133" s="7"/>
       <c r="T133" s="6"/>
       <c r="U133" s="7"/>
       <c r="V133" s="6"/>
       <c r="W133" s="7"/>
       <c r="X133" s="6"/>
@@ -20896,52 +21233,55 @@
       </c>
       <c r="BF133" s="7">
         <v>96.1</v>
       </c>
       <c r="BG133" s="7">
         <v>95.8</v>
       </c>
       <c r="BH133" s="7">
         <v>94.4</v>
       </c>
       <c r="BI133" s="6">
         <v>94</v>
       </c>
       <c r="BJ133" s="7">
         <v>93.2</v>
       </c>
       <c r="BK133" s="9">
         <v>103.9</v>
       </c>
       <c r="BL133" s="9">
         <v>106</v>
       </c>
       <c r="BM133" s="9">
         <v>107.6</v>
       </c>
+      <c r="BN133" s="9">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="134" spans="1:65">
+    <row r="134" spans="1:66">
       <c r="B134" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C134" s="7"/>
       <c r="D134" s="7"/>
       <c r="E134" s="7"/>
       <c r="F134" s="7"/>
       <c r="G134" s="7"/>
       <c r="H134" s="7"/>
       <c r="I134" s="7"/>
       <c r="J134" s="7"/>
       <c r="K134" s="7"/>
       <c r="L134" s="7"/>
       <c r="M134" s="7"/>
       <c r="N134" s="7"/>
       <c r="O134" s="7"/>
       <c r="P134" s="7"/>
       <c r="Q134" s="7"/>
       <c r="R134" s="6"/>
       <c r="S134" s="7"/>
       <c r="T134" s="6">
         <v>80.8</v>
       </c>
       <c r="U134" s="7">
         <v>89.2</v>
@@ -21056,52 +21396,55 @@
       </c>
       <c r="BF134" s="7">
         <v>129.6</v>
       </c>
       <c r="BG134" s="7">
         <v>113.9</v>
       </c>
       <c r="BH134" s="7">
         <v>112.4</v>
       </c>
       <c r="BI134" s="7">
         <v>107.8</v>
       </c>
       <c r="BJ134" s="7">
         <v>109.7</v>
       </c>
       <c r="BK134" s="9">
         <v>121.4</v>
       </c>
       <c r="BL134" s="9">
         <v>124.2</v>
       </c>
       <c r="BM134" s="9">
         <v>86.9</v>
       </c>
+      <c r="BN134" s="9">
+        <v>89</v>
+      </c>
     </row>
-    <row r="135" spans="1:65" ht="22.5">
+    <row r="135" spans="1:66" ht="22.5">
       <c r="B135" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="7"/>
       <c r="L135" s="7"/>
       <c r="M135" s="7"/>
       <c r="N135" s="7"/>
       <c r="O135" s="7"/>
       <c r="P135" s="7"/>
       <c r="Q135" s="7"/>
       <c r="R135" s="6"/>
       <c r="S135" s="7"/>
       <c r="T135" s="6">
         <v>126.7</v>
       </c>
       <c r="U135" s="7">
         <v>124.4</v>
@@ -21216,52 +21559,55 @@
       </c>
       <c r="BF135" s="7">
         <v>100.6</v>
       </c>
       <c r="BG135" s="7">
         <v>101.4</v>
       </c>
       <c r="BH135" s="7">
         <v>102.2</v>
       </c>
       <c r="BI135" s="7">
         <v>101.8</v>
       </c>
       <c r="BJ135" s="7">
         <v>103.5</v>
       </c>
       <c r="BK135" s="9">
         <v>102.1</v>
       </c>
       <c r="BL135" s="9">
         <v>100</v>
       </c>
       <c r="BM135" s="9">
         <v>103.8</v>
       </c>
+      <c r="BN135" s="9">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="136" spans="1:65">
+    <row r="136" spans="1:66">
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="7"/>
       <c r="D136" s="7"/>
       <c r="E136" s="7"/>
       <c r="F136" s="7"/>
       <c r="G136" s="7"/>
       <c r="H136" s="7"/>
       <c r="I136" s="7"/>
       <c r="J136" s="7"/>
       <c r="K136" s="7"/>
       <c r="L136" s="7"/>
       <c r="M136" s="7"/>
       <c r="N136" s="7"/>
       <c r="O136" s="7"/>
       <c r="P136" s="7"/>
       <c r="Q136" s="7"/>
       <c r="R136" s="6"/>
       <c r="S136" s="7"/>
       <c r="T136" s="6">
         <v>96.5</v>
       </c>
       <c r="U136" s="7">
         <v>97.7</v>
@@ -21376,52 +21722,55 @@
       </c>
       <c r="BF136" s="7">
         <v>133.4</v>
       </c>
       <c r="BG136" s="7">
         <v>133.6</v>
       </c>
       <c r="BH136" s="7">
         <v>134.9</v>
       </c>
       <c r="BI136" s="7">
         <v>136.6</v>
       </c>
       <c r="BJ136" s="7">
         <v>137.9</v>
       </c>
       <c r="BK136" s="9">
         <v>136.4</v>
       </c>
       <c r="BL136" s="9">
         <v>118.5</v>
       </c>
       <c r="BM136" s="9">
         <v>125.5</v>
       </c>
+      <c r="BN136" s="9">
+        <v>127.6</v>
+      </c>
     </row>
-    <row r="137" spans="1:65">
+    <row r="137" spans="1:66">
       <c r="B137" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C137" s="7"/>
       <c r="D137" s="7"/>
       <c r="E137" s="7"/>
       <c r="F137" s="7"/>
       <c r="G137" s="7"/>
       <c r="H137" s="7"/>
       <c r="I137" s="7"/>
       <c r="J137" s="7"/>
       <c r="K137" s="7"/>
       <c r="L137" s="7"/>
       <c r="M137" s="7"/>
       <c r="N137" s="7"/>
       <c r="O137" s="7"/>
       <c r="P137" s="7"/>
       <c r="Q137" s="7"/>
       <c r="R137" s="6"/>
       <c r="S137" s="7"/>
       <c r="T137" s="6">
         <v>100.7</v>
       </c>
       <c r="U137" s="7">
         <v>102.4</v>
@@ -21536,53 +21885,56 @@
       </c>
       <c r="BF137" s="6">
         <v>105</v>
       </c>
       <c r="BG137" s="7">
         <v>104.9</v>
       </c>
       <c r="BH137" s="7">
         <v>105.2</v>
       </c>
       <c r="BI137" s="7">
         <v>105.3</v>
       </c>
       <c r="BJ137" s="7">
         <v>105.8</v>
       </c>
       <c r="BK137" s="9">
         <v>105.2</v>
       </c>
       <c r="BL137" s="9">
         <v>104.1</v>
       </c>
       <c r="BM137" s="9">
         <v>104.4</v>
       </c>
+      <c r="BN137" s="9">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="138" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A138" s="42"/>
+    <row r="138" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A138" s="41"/>
       <c r="B138" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C138" s="19"/>
       <c r="D138" s="19"/>
       <c r="E138" s="19"/>
       <c r="F138" s="19"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="19"/>
       <c r="J138" s="19"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="19"/>
       <c r="N138" s="19"/>
       <c r="O138" s="19"/>
       <c r="P138" s="19"/>
       <c r="Q138" s="19"/>
       <c r="R138" s="18"/>
       <c r="S138" s="19"/>
       <c r="T138" s="18">
         <v>96.6</v>
       </c>
       <c r="U138" s="19">
         <v>101.9</v>
@@ -21697,71 +22049,74 @@
       </c>
       <c r="BF138" s="18">
         <v>112.5</v>
       </c>
       <c r="BG138" s="18">
         <v>107.7</v>
       </c>
       <c r="BH138" s="19">
         <v>107.6</v>
       </c>
       <c r="BI138" s="19">
         <v>106.9</v>
       </c>
       <c r="BJ138" s="19">
         <v>108.1</v>
       </c>
       <c r="BK138" s="20">
         <v>114.2</v>
       </c>
       <c r="BL138" s="20">
         <v>115.4</v>
       </c>
       <c r="BM138" s="20">
         <v>111.8</v>
       </c>
+      <c r="BN138" s="20">
+        <v>111.5</v>
+      </c>
     </row>
-    <row r="139" spans="1:65">
+    <row r="139" spans="1:66">
       <c r="B139" s="15"/>
       <c r="R139" s="8"/>
-      <c r="BM139" s="47"/>
+      <c r="BM139" s="46"/>
     </row>
-    <row r="140" spans="1:65">
-      <c r="A140" s="42">
+    <row r="140" spans="1:66">
+      <c r="A140" s="41">
         <v>35</v>
       </c>
       <c r="B140" s="22" t="s">
         <v>14</v>
       </c>
       <c r="R140" s="8"/>
-      <c r="BM140" s="47"/>
+      <c r="BM140" s="46"/>
     </row>
-    <row r="141" spans="1:65">
+    <row r="141" spans="1:66">
       <c r="R141" s="8"/>
-      <c r="BM141" s="47"/>
+      <c r="BM141" s="46"/>
     </row>
-    <row r="142" spans="1:65" ht="67.5">
+    <row r="142" spans="1:66" ht="67.5">
       <c r="B142" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F142" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G142" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H142" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I142" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J142" s="4" t="s">
@@ -21890,72 +22245,75 @@
       <c r="AY142" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ142" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA142" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB142" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC142" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD142" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE142" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF142" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG142" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH142" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI142" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH142" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI142" s="4" t="s">
+      <c r="BJ142" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ142" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK142" s="49" t="s">
+      <c r="BK142" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL142" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL142" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM142" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN142" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="143" spans="1:65">
+    <row r="143" spans="1:66">
       <c r="B143" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C143" s="7">
         <v>102.3</v>
       </c>
       <c r="D143" s="6">
         <v>104.1</v>
       </c>
       <c r="E143" s="6">
         <v>103.5</v>
       </c>
       <c r="F143" s="6">
         <v>104.5</v>
       </c>
       <c r="G143" s="6">
         <v>103.3</v>
       </c>
       <c r="H143" s="6">
         <v>103.2</v>
       </c>
       <c r="I143" s="6">
         <v>103</v>
       </c>
       <c r="J143" s="6">
@@ -22104,52 +22462,55 @@
       </c>
       <c r="BF143" s="7">
         <v>102.9</v>
       </c>
       <c r="BG143" s="7">
         <v>100.6</v>
       </c>
       <c r="BH143" s="7">
         <v>98.2</v>
       </c>
       <c r="BI143" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ143" s="7">
         <v>100.3</v>
       </c>
       <c r="BK143" s="9">
         <v>103.4</v>
       </c>
       <c r="BL143" s="9">
         <v>104.4</v>
       </c>
       <c r="BM143" s="9">
         <v>104.4</v>
       </c>
+      <c r="BN143" s="9">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="144" spans="1:65">
+    <row r="144" spans="1:66">
       <c r="B144" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C144" s="7">
         <v>96.9</v>
       </c>
       <c r="D144" s="6">
         <v>98.9</v>
       </c>
       <c r="E144" s="6">
         <v>99.1</v>
       </c>
       <c r="F144" s="6">
         <v>100.8</v>
       </c>
       <c r="G144" s="6">
         <v>101.1</v>
       </c>
       <c r="H144" s="6">
         <v>101.4</v>
       </c>
       <c r="I144" s="6">
         <v>101.6</v>
       </c>
       <c r="J144" s="6">
@@ -22298,177 +22659,180 @@
       </c>
       <c r="BF144" s="6">
         <v>107</v>
       </c>
       <c r="BG144" s="7">
         <v>106.2</v>
       </c>
       <c r="BH144" s="7">
         <v>106.3</v>
       </c>
       <c r="BI144" s="6">
         <v>106</v>
       </c>
       <c r="BJ144" s="6">
         <v>106</v>
       </c>
       <c r="BK144" s="9">
         <v>106.3</v>
       </c>
       <c r="BL144" s="9">
         <v>105.6</v>
       </c>
       <c r="BM144" s="9">
         <v>105.9</v>
       </c>
+      <c r="BN144" s="9">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="145" spans="1:65" ht="22.5">
+    <row r="145" spans="1:66" ht="22.5">
       <c r="B145" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C145" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP145" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ145" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR145" s="6">
         <v>111.1</v>
       </c>
       <c r="AS145" s="9">
         <v>113.1</v>
       </c>
       <c r="AT145" s="6">
         <v>113.1</v>
       </c>
       <c r="AU145" s="7">
         <v>112.6</v>
       </c>
       <c r="AV145" s="7">
         <v>113.5</v>
       </c>
       <c r="AW145" s="7">
         <v>114.2</v>
       </c>
       <c r="AX145" s="6">
         <v>114</v>
       </c>
       <c r="AY145" s="9">
         <v>124.9</v>
       </c>
@@ -22492,177 +22856,180 @@
       </c>
       <c r="BF145" s="7">
         <v>108.9</v>
       </c>
       <c r="BG145" s="7">
         <v>108.1</v>
       </c>
       <c r="BH145" s="7">
         <v>107.4</v>
       </c>
       <c r="BI145" s="7">
         <v>107.3</v>
       </c>
       <c r="BJ145" s="7">
         <v>107.4</v>
       </c>
       <c r="BK145" s="9">
         <v>102</v>
       </c>
       <c r="BL145" s="9">
         <v>101.4</v>
       </c>
       <c r="BM145" s="9">
         <v>101</v>
       </c>
+      <c r="BN145" s="9">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="146" spans="1:65">
+    <row r="146" spans="1:66">
       <c r="B146" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C146" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP146" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ146" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR146" s="6">
         <v>112.1</v>
       </c>
       <c r="AS146" s="9">
         <v>111</v>
       </c>
       <c r="AT146" s="6">
         <v>110.3</v>
       </c>
       <c r="AU146" s="7">
         <v>110.7</v>
       </c>
       <c r="AV146" s="7">
         <v>111.5</v>
       </c>
       <c r="AW146" s="7">
         <v>112.4</v>
       </c>
       <c r="AX146" s="7">
         <v>112.3</v>
       </c>
       <c r="AY146" s="9">
         <v>107.9</v>
       </c>
@@ -22686,177 +23053,180 @@
       </c>
       <c r="BF146" s="7">
         <v>106.7</v>
       </c>
       <c r="BG146" s="7">
         <v>105.9</v>
       </c>
       <c r="BH146" s="7">
         <v>106.2</v>
       </c>
       <c r="BI146" s="7">
         <v>105.7</v>
       </c>
       <c r="BJ146" s="7">
         <v>105.8</v>
       </c>
       <c r="BK146" s="9">
         <v>107.5</v>
       </c>
       <c r="BL146" s="9">
         <v>107.1</v>
       </c>
       <c r="BM146" s="9">
         <v>107.6</v>
       </c>
+      <c r="BN146" s="9">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="147" spans="1:65" ht="22.5">
+    <row r="147" spans="1:66" ht="22.5">
       <c r="B147" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C147" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP147" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ147" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR147" s="6">
         <v>112.9</v>
       </c>
       <c r="AS147" s="9">
         <v>106.5</v>
       </c>
       <c r="AT147" s="6">
         <v>103.2</v>
       </c>
       <c r="AU147" s="7">
         <v>103.1</v>
       </c>
       <c r="AV147" s="7">
         <v>103.2</v>
       </c>
       <c r="AW147" s="7">
         <v>103.7</v>
       </c>
       <c r="AX147" s="7">
         <v>103.6</v>
       </c>
       <c r="AY147" s="9">
         <v>102</v>
       </c>
@@ -22880,177 +23250,180 @@
       </c>
       <c r="BF147" s="7">
         <v>104.5</v>
       </c>
       <c r="BG147" s="6">
         <v>103.6</v>
       </c>
       <c r="BH147" s="7">
         <v>104.2</v>
       </c>
       <c r="BI147" s="7">
         <v>104.3</v>
       </c>
       <c r="BJ147" s="6">
         <v>104</v>
       </c>
       <c r="BK147" s="9">
         <v>109.3</v>
       </c>
       <c r="BL147" s="9">
         <v>106</v>
       </c>
       <c r="BM147" s="9">
         <v>105.6</v>
       </c>
+      <c r="BN147" s="9">
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="148" spans="1:65" ht="33.75">
+    <row r="148" spans="1:66" ht="33.75">
       <c r="B148" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C148" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP148" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ148" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR148" s="6">
         <v>103.1</v>
       </c>
       <c r="AS148" s="9">
         <v>105.3</v>
       </c>
       <c r="AT148" s="6">
         <v>105</v>
       </c>
       <c r="AU148" s="7">
         <v>100.4</v>
       </c>
       <c r="AV148" s="7">
         <v>101</v>
       </c>
       <c r="AW148" s="7">
         <v>99.3</v>
       </c>
       <c r="AX148" s="7">
         <v>98.1</v>
       </c>
       <c r="AY148" s="9">
         <v>120.4</v>
       </c>
@@ -23074,52 +23447,55 @@
       </c>
       <c r="BF148" s="7">
         <v>107.1</v>
       </c>
       <c r="BG148" s="7">
         <v>107.3</v>
       </c>
       <c r="BH148" s="7">
         <v>107.4</v>
       </c>
       <c r="BI148" s="7">
         <v>108.5</v>
       </c>
       <c r="BJ148" s="7">
         <v>108.3</v>
       </c>
       <c r="BK148" s="9">
         <v>93.3</v>
       </c>
       <c r="BL148" s="9">
         <v>84.9</v>
       </c>
       <c r="BM148" s="9">
         <v>86.7</v>
       </c>
+      <c r="BN148" s="9">
+        <v>83.2</v>
+      </c>
     </row>
-    <row r="149" spans="1:65">
+    <row r="149" spans="1:66">
       <c r="B149" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C149" s="7">
         <v>101.3</v>
       </c>
       <c r="D149" s="7">
         <v>102.9</v>
       </c>
       <c r="E149" s="6">
         <v>104.9</v>
       </c>
       <c r="F149" s="6">
         <v>102.8</v>
       </c>
       <c r="G149" s="6">
         <v>107.6</v>
       </c>
       <c r="H149" s="6">
         <v>112.8</v>
       </c>
       <c r="I149" s="6">
         <v>103.4</v>
       </c>
       <c r="J149" s="6">
@@ -23268,52 +23644,55 @@
       </c>
       <c r="BF149" s="6">
         <v>124</v>
       </c>
       <c r="BG149" s="7">
         <v>101.2</v>
       </c>
       <c r="BH149" s="7">
         <v>100.7</v>
       </c>
       <c r="BI149" s="7">
         <v>100.2</v>
       </c>
       <c r="BJ149" s="7">
         <v>104.2</v>
       </c>
       <c r="BK149" s="9">
         <v>139.4</v>
       </c>
       <c r="BL149" s="9">
         <v>122.8</v>
       </c>
       <c r="BM149" s="9">
         <v>101.6</v>
       </c>
+      <c r="BN149" s="9">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="150" spans="1:65" ht="22.5">
+    <row r="150" spans="1:66" ht="22.5">
       <c r="B150" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="7">
         <v>96.1</v>
       </c>
       <c r="D150" s="7">
         <v>97.6</v>
       </c>
       <c r="E150" s="7">
         <v>97.9</v>
       </c>
       <c r="F150" s="7">
         <v>103.6</v>
       </c>
       <c r="G150" s="6">
         <v>104.4</v>
       </c>
       <c r="H150" s="6">
         <v>105.9</v>
       </c>
       <c r="I150" s="6">
         <v>108.6</v>
       </c>
       <c r="J150" s="6">
@@ -23462,52 +23841,55 @@
       </c>
       <c r="BF150" s="7">
         <v>100.3</v>
       </c>
       <c r="BG150" s="7">
         <v>100.6</v>
       </c>
       <c r="BH150" s="7">
         <v>101.7</v>
       </c>
       <c r="BI150" s="7">
         <v>101.6</v>
       </c>
       <c r="BJ150" s="7">
         <v>101.9</v>
       </c>
       <c r="BK150" s="9">
         <v>103.9</v>
       </c>
       <c r="BL150" s="9">
         <v>103.9</v>
       </c>
       <c r="BM150" s="9">
         <v>102.2</v>
       </c>
+      <c r="BN150" s="9">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="151" spans="1:65">
+    <row r="151" spans="1:66">
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="7">
         <v>84.8</v>
       </c>
       <c r="D151" s="7">
         <v>76.3</v>
       </c>
       <c r="E151" s="7">
         <v>76.400000000000006</v>
       </c>
       <c r="F151" s="7">
         <v>86.2</v>
       </c>
       <c r="G151" s="6">
         <v>89.9</v>
       </c>
       <c r="H151" s="6">
         <v>91</v>
       </c>
       <c r="I151" s="6">
         <v>92.2</v>
       </c>
       <c r="J151" s="6">
@@ -23656,52 +24038,55 @@
       </c>
       <c r="BF151" s="7">
         <v>117.7</v>
       </c>
       <c r="BG151" s="7">
         <v>116.8</v>
       </c>
       <c r="BH151" s="7">
         <v>115.1</v>
       </c>
       <c r="BI151" s="7">
         <v>114.2</v>
       </c>
       <c r="BJ151" s="7">
         <v>113.5</v>
       </c>
       <c r="BK151" s="9">
         <v>104.3</v>
       </c>
       <c r="BL151" s="9">
         <v>103.9</v>
       </c>
       <c r="BM151" s="9">
         <v>104.7</v>
       </c>
+      <c r="BN151" s="9">
+        <v>104.2</v>
+      </c>
     </row>
-    <row r="152" spans="1:65">
+    <row r="152" spans="1:66">
       <c r="B152" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="7">
         <v>107.7</v>
       </c>
       <c r="D152" s="6">
         <v>109</v>
       </c>
       <c r="E152" s="7">
         <v>109.8</v>
       </c>
       <c r="F152" s="6">
         <v>110</v>
       </c>
       <c r="G152" s="6">
         <v>109.7</v>
       </c>
       <c r="H152" s="6">
         <v>109.4</v>
       </c>
       <c r="I152" s="6">
         <v>109.1</v>
       </c>
       <c r="J152" s="6">
@@ -23850,53 +24235,56 @@
       </c>
       <c r="BF152" s="7">
         <v>104.8</v>
       </c>
       <c r="BG152" s="7">
         <v>104.9</v>
       </c>
       <c r="BH152" s="6">
         <v>105</v>
       </c>
       <c r="BI152" s="7">
         <v>105.1</v>
       </c>
       <c r="BJ152" s="7">
         <v>105.2</v>
       </c>
       <c r="BK152" s="9">
         <v>97.6</v>
       </c>
       <c r="BL152" s="9">
         <v>97.7</v>
       </c>
       <c r="BM152" s="9">
         <v>97.4</v>
       </c>
+      <c r="BN152" s="9">
+        <v>98</v>
+      </c>
     </row>
-    <row r="153" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A153" s="42"/>
+    <row r="153" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A153" s="41"/>
       <c r="B153" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C153" s="18">
         <v>96.5</v>
       </c>
       <c r="D153" s="18">
         <v>97.7</v>
       </c>
       <c r="E153" s="18">
         <v>98.1</v>
       </c>
       <c r="F153" s="18">
         <v>100.4</v>
       </c>
       <c r="G153" s="18">
         <v>101.1</v>
       </c>
       <c r="H153" s="18">
         <v>101.9</v>
       </c>
       <c r="I153" s="18">
         <v>101.8</v>
       </c>
       <c r="J153" s="18">
@@ -24045,70 +24433,73 @@
       </c>
       <c r="BF153" s="18">
         <v>107.4</v>
       </c>
       <c r="BG153" s="18">
         <v>105.3</v>
       </c>
       <c r="BH153" s="19">
         <v>105.3</v>
       </c>
       <c r="BI153" s="19">
         <v>105.1</v>
       </c>
       <c r="BJ153" s="19">
         <v>105.4</v>
       </c>
       <c r="BK153" s="20">
         <v>106.3</v>
       </c>
       <c r="BL153" s="20">
         <v>105.7</v>
       </c>
       <c r="BM153" s="20">
         <v>105.3</v>
       </c>
+      <c r="BN153" s="20">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="154" spans="1:65">
+    <row r="154" spans="1:66">
       <c r="R154" s="8"/>
-      <c r="BM154" s="47"/>
+      <c r="BM154" s="46"/>
     </row>
-    <row r="155" spans="1:65">
-      <c r="A155" s="42">
+    <row r="155" spans="1:66">
+      <c r="A155" s="41">
         <v>39</v>
       </c>
       <c r="B155" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R155" s="8"/>
-      <c r="BM155" s="47"/>
+      <c r="BM155" s="46"/>
     </row>
-    <row r="156" spans="1:65">
+    <row r="156" spans="1:66">
       <c r="R156" s="8"/>
-      <c r="BM156" s="47"/>
+      <c r="BM156" s="46"/>
     </row>
-    <row r="157" spans="1:65" ht="67.5">
+    <row r="157" spans="1:66" ht="67.5">
       <c r="B157" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F157" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G157" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I157" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J157" s="4" t="s">
@@ -24237,72 +24628,75 @@
       <c r="AY157" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ157" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA157" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB157" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC157" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD157" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE157" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF157" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG157" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH157" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI157" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH157" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI157" s="4" t="s">
+      <c r="BJ157" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ157" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK157" s="49" t="s">
+      <c r="BK157" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL157" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL157" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM157" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN157" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="158" spans="1:65">
+    <row r="158" spans="1:66">
       <c r="B158" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C158" s="7">
         <v>102.7</v>
       </c>
       <c r="D158" s="6">
         <v>101.6</v>
       </c>
       <c r="E158" s="6">
         <v>101.6</v>
       </c>
       <c r="F158" s="6">
         <v>101.8</v>
       </c>
       <c r="G158" s="6">
         <v>102.1</v>
       </c>
       <c r="H158" s="6">
         <v>102.2</v>
       </c>
       <c r="I158" s="6">
         <v>102.7</v>
       </c>
       <c r="J158" s="6">
@@ -24451,52 +24845,55 @@
       </c>
       <c r="BF158" s="7">
         <v>106.2</v>
       </c>
       <c r="BG158" s="6">
         <v>109</v>
       </c>
       <c r="BH158" s="7">
         <v>114.9</v>
       </c>
       <c r="BI158" s="7">
         <v>115.4</v>
       </c>
       <c r="BJ158" s="7">
         <v>115.6</v>
       </c>
       <c r="BK158" s="9">
         <v>102.5</v>
       </c>
       <c r="BL158" s="9">
         <v>102.4</v>
       </c>
       <c r="BM158" s="9">
         <v>102.5</v>
       </c>
+      <c r="BN158" s="9">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="159" spans="1:65">
+    <row r="159" spans="1:66">
       <c r="B159" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C159" s="7">
         <v>109.1</v>
       </c>
       <c r="D159" s="6">
         <v>107.2</v>
       </c>
       <c r="E159" s="6">
         <v>108.6</v>
       </c>
       <c r="F159" s="6">
         <v>109.5</v>
       </c>
       <c r="G159" s="6">
         <v>109.7</v>
       </c>
       <c r="H159" s="6">
         <v>109.8</v>
       </c>
       <c r="I159" s="6">
         <v>110.2</v>
       </c>
       <c r="J159" s="6">
@@ -24645,177 +25042,180 @@
       </c>
       <c r="BF159" s="7">
         <v>105.5</v>
       </c>
       <c r="BG159" s="7">
         <v>106.4</v>
       </c>
       <c r="BH159" s="7">
         <v>105.2</v>
       </c>
       <c r="BI159" s="7">
         <v>104.7</v>
       </c>
       <c r="BJ159" s="7">
         <v>105.2</v>
       </c>
       <c r="BK159" s="9">
         <v>100.5</v>
       </c>
       <c r="BL159" s="9">
         <v>97.9</v>
       </c>
       <c r="BM159" s="9">
         <v>99.5</v>
       </c>
+      <c r="BN159" s="9">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="160" spans="1:65" ht="22.5">
+    <row r="160" spans="1:66" ht="22.5">
       <c r="B160" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C160" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP160" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ160" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR160" s="6">
         <v>107.9</v>
       </c>
       <c r="AS160" s="9">
         <v>106.9</v>
       </c>
       <c r="AT160" s="6">
         <v>108.8</v>
       </c>
       <c r="AU160" s="7">
         <v>109.2</v>
       </c>
       <c r="AV160" s="6">
         <v>110</v>
       </c>
       <c r="AW160" s="7">
         <v>109.7</v>
       </c>
       <c r="AX160" s="6">
         <v>109</v>
       </c>
       <c r="AY160" s="9">
         <v>114.2</v>
       </c>
@@ -24839,177 +25239,180 @@
       </c>
       <c r="BF160" s="6">
         <v>102</v>
       </c>
       <c r="BG160" s="7">
         <v>102.3</v>
       </c>
       <c r="BH160" s="7">
         <v>101.4</v>
       </c>
       <c r="BI160" s="7">
         <v>101.6</v>
       </c>
       <c r="BJ160" s="6">
         <v>103</v>
       </c>
       <c r="BK160" s="9">
         <v>92.2</v>
       </c>
       <c r="BL160" s="9">
         <v>89.6</v>
       </c>
       <c r="BM160" s="9">
         <v>87.6</v>
       </c>
+      <c r="BN160" s="9">
+        <v>87.7</v>
+      </c>
     </row>
-    <row r="161" spans="1:65">
+    <row r="161" spans="1:66">
       <c r="B161" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C161" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP161" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ161" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR161" s="6">
         <v>91.5</v>
       </c>
       <c r="AS161" s="9">
         <v>89.9</v>
       </c>
       <c r="AT161" s="6">
         <v>91.1</v>
       </c>
       <c r="AU161" s="7">
         <v>91.4</v>
       </c>
       <c r="AV161" s="7">
         <v>94.1</v>
       </c>
       <c r="AW161" s="7">
         <v>96.1</v>
       </c>
       <c r="AX161" s="7">
         <v>99.9</v>
       </c>
       <c r="AY161" s="9">
         <v>82.8</v>
       </c>
@@ -25033,177 +25436,180 @@
       </c>
       <c r="BF161" s="6">
         <v>107</v>
       </c>
       <c r="BG161" s="7">
         <v>108.1</v>
       </c>
       <c r="BH161" s="7">
         <v>106.8</v>
       </c>
       <c r="BI161" s="6">
         <v>106</v>
       </c>
       <c r="BJ161" s="7">
         <v>106.3</v>
       </c>
       <c r="BK161" s="9">
         <v>103.5</v>
       </c>
       <c r="BL161" s="9">
         <v>100.6</v>
       </c>
       <c r="BM161" s="9">
         <v>103.7</v>
       </c>
+      <c r="BN161" s="9">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="162" spans="1:65" ht="22.5">
+    <row r="162" spans="1:66" ht="22.5">
       <c r="B162" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C162" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP162" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ162" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR162" s="6">
         <v>116.1</v>
       </c>
       <c r="AS162" s="9">
         <v>99.6</v>
       </c>
       <c r="AT162" s="6">
         <v>99.8</v>
       </c>
       <c r="AU162" s="7">
         <v>102.2</v>
       </c>
       <c r="AV162" s="7">
         <v>101.1</v>
       </c>
       <c r="AW162" s="7">
         <v>101.3</v>
       </c>
       <c r="AX162" s="7">
         <v>99.8</v>
       </c>
       <c r="AY162" s="9">
         <v>96.5</v>
       </c>
@@ -25227,177 +25633,180 @@
       </c>
       <c r="BF162" s="7">
         <v>97.5</v>
       </c>
       <c r="BG162" s="6">
         <v>96.9</v>
       </c>
       <c r="BH162" s="7">
         <v>96.2</v>
       </c>
       <c r="BI162" s="6">
         <v>96</v>
       </c>
       <c r="BJ162" s="7">
         <v>96.4</v>
       </c>
       <c r="BK162" s="9">
         <v>102</v>
       </c>
       <c r="BL162" s="9">
         <v>107.7</v>
       </c>
       <c r="BM162" s="9">
         <v>106.1</v>
       </c>
+      <c r="BN162" s="9">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="163" spans="1:65" ht="33.75">
+    <row r="163" spans="1:66" ht="33.75">
       <c r="B163" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C163" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP163" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ163" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR163" s="6">
         <v>118.4</v>
       </c>
       <c r="AS163" s="9">
         <v>122.8</v>
       </c>
       <c r="AT163" s="6">
         <v>118.9</v>
       </c>
       <c r="AU163" s="7">
         <v>117.8</v>
       </c>
       <c r="AV163" s="7">
         <v>115.4</v>
       </c>
       <c r="AW163" s="7">
         <v>113.5</v>
       </c>
       <c r="AX163" s="7">
         <v>111.8</v>
       </c>
       <c r="AY163" s="9">
         <v>98.5</v>
       </c>
@@ -25421,52 +25830,55 @@
       </c>
       <c r="BF163" s="7">
         <v>94.2</v>
       </c>
       <c r="BG163" s="7">
         <v>94.4</v>
       </c>
       <c r="BH163" s="6">
         <v>95</v>
       </c>
       <c r="BI163" s="7">
         <v>95.5</v>
       </c>
       <c r="BJ163" s="7">
         <v>96.3</v>
       </c>
       <c r="BK163" s="9">
         <v>102.9</v>
       </c>
       <c r="BL163" s="9">
         <v>89.7</v>
       </c>
       <c r="BM163" s="9">
         <v>93.7</v>
       </c>
+      <c r="BN163" s="9">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="164" spans="1:65">
+    <row r="164" spans="1:66">
       <c r="B164" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="7">
         <v>104.8</v>
       </c>
       <c r="D164" s="7">
         <v>142.6</v>
       </c>
       <c r="E164" s="6">
         <v>119.8</v>
       </c>
       <c r="F164" s="6">
         <v>125</v>
       </c>
       <c r="G164" s="6">
         <v>129.6</v>
       </c>
       <c r="H164" s="6">
         <v>112.6</v>
       </c>
       <c r="I164" s="6">
         <v>110.7</v>
       </c>
       <c r="J164" s="6">
@@ -25615,52 +26027,55 @@
       </c>
       <c r="BF164" s="7">
         <v>135.6</v>
       </c>
       <c r="BG164" s="7">
         <v>125.4</v>
       </c>
       <c r="BH164" s="7">
         <v>127.5</v>
       </c>
       <c r="BI164" s="7">
         <v>125.9</v>
       </c>
       <c r="BJ164" s="6">
         <v>123</v>
       </c>
       <c r="BK164" s="9">
         <v>101.7</v>
       </c>
       <c r="BL164" s="9">
         <v>62.3</v>
       </c>
       <c r="BM164" s="9">
         <v>106.6</v>
       </c>
+      <c r="BN164" s="9">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="165" spans="1:65" ht="22.5">
+    <row r="165" spans="1:66" ht="22.5">
       <c r="B165" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="7">
         <v>95.4</v>
       </c>
       <c r="D165" s="7">
         <v>98.6</v>
       </c>
       <c r="E165" s="7">
         <v>99.1</v>
       </c>
       <c r="F165" s="7">
         <v>101.3</v>
       </c>
       <c r="G165" s="6">
         <v>99.3</v>
       </c>
       <c r="H165" s="6">
         <v>104.2</v>
       </c>
       <c r="I165" s="6">
         <v>105.3</v>
       </c>
       <c r="J165" s="6">
@@ -25809,52 +26224,55 @@
       </c>
       <c r="BF165" s="7">
         <v>114.1</v>
       </c>
       <c r="BG165" s="6">
         <v>113</v>
       </c>
       <c r="BH165" s="7">
         <v>112.2</v>
       </c>
       <c r="BI165" s="6">
         <v>111</v>
       </c>
       <c r="BJ165" s="7">
         <v>111.9</v>
       </c>
       <c r="BK165" s="9">
         <v>104.2</v>
       </c>
       <c r="BL165" s="9">
         <v>105.6</v>
       </c>
       <c r="BM165" s="9">
         <v>106</v>
       </c>
+      <c r="BN165" s="9">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="166" spans="1:65">
+    <row r="166" spans="1:66">
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="7">
         <v>75.8</v>
       </c>
       <c r="D166" s="7">
         <v>73.900000000000006</v>
       </c>
       <c r="E166" s="7">
         <v>74.900000000000006</v>
       </c>
       <c r="F166" s="7">
         <v>85.9</v>
       </c>
       <c r="G166" s="6">
         <v>89.3</v>
       </c>
       <c r="H166" s="6">
         <v>93.6</v>
       </c>
       <c r="I166" s="6">
         <v>97.6</v>
       </c>
       <c r="J166" s="6">
@@ -26003,52 +26421,55 @@
       </c>
       <c r="BF166" s="7">
         <v>134.4</v>
       </c>
       <c r="BG166" s="7">
         <v>136.1</v>
       </c>
       <c r="BH166" s="7">
         <v>134.6</v>
       </c>
       <c r="BI166" s="7">
         <v>133.80000000000001</v>
       </c>
       <c r="BJ166" s="7">
         <v>132.80000000000001</v>
       </c>
       <c r="BK166" s="9">
         <v>106.5</v>
       </c>
       <c r="BL166" s="9">
         <v>108.7</v>
       </c>
       <c r="BM166" s="9">
         <v>112.3</v>
       </c>
+      <c r="BN166" s="9">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="167" spans="1:65">
+    <row r="167" spans="1:66">
       <c r="B167" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="6">
         <v>107</v>
       </c>
       <c r="D167" s="7">
         <v>109.6</v>
       </c>
       <c r="E167" s="7">
         <v>110.7</v>
       </c>
       <c r="F167" s="7">
         <v>109.6</v>
       </c>
       <c r="G167" s="6">
         <v>108.8</v>
       </c>
       <c r="H167" s="6">
         <v>108.3</v>
       </c>
       <c r="I167" s="6">
         <v>107.6</v>
       </c>
       <c r="J167" s="6">
@@ -26197,53 +26618,56 @@
       </c>
       <c r="BF167" s="7">
         <v>103.3</v>
       </c>
       <c r="BG167" s="7">
         <v>102.8</v>
       </c>
       <c r="BH167" s="7">
         <v>102.6</v>
       </c>
       <c r="BI167" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ167" s="7">
         <v>102.6</v>
       </c>
       <c r="BK167" s="9">
         <v>92.5</v>
       </c>
       <c r="BL167" s="9">
         <v>94.4</v>
       </c>
       <c r="BM167" s="9">
         <v>94</v>
       </c>
+      <c r="BN167" s="9">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="168" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A168" s="42"/>
+    <row r="168" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A168" s="41"/>
       <c r="B168" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C168" s="18">
         <v>102.6</v>
       </c>
       <c r="D168" s="18">
         <v>101.9</v>
       </c>
       <c r="E168" s="18">
         <v>102.7</v>
       </c>
       <c r="F168" s="18">
         <v>105.6</v>
       </c>
       <c r="G168" s="18">
         <v>106.1</v>
       </c>
       <c r="H168" s="18">
         <v>106.6</v>
       </c>
       <c r="I168" s="18">
         <v>107.5</v>
       </c>
       <c r="J168" s="18">
@@ -26392,70 +26816,73 @@
       </c>
       <c r="BF168" s="18">
         <v>110.3</v>
       </c>
       <c r="BG168" s="18">
         <v>110.7</v>
       </c>
       <c r="BH168" s="19">
         <v>110.8</v>
       </c>
       <c r="BI168" s="19">
         <v>110.3</v>
       </c>
       <c r="BJ168" s="19">
         <v>110.6</v>
       </c>
       <c r="BK168" s="20">
         <v>101.6</v>
       </c>
       <c r="BL168" s="20">
         <v>97.9</v>
       </c>
       <c r="BM168" s="20">
         <v>101.8</v>
       </c>
+      <c r="BN168" s="20">
+        <v>104</v>
+      </c>
     </row>
-    <row r="169" spans="1:65">
+    <row r="169" spans="1:66">
       <c r="R169" s="8"/>
-      <c r="BM169" s="47"/>
+      <c r="BM169" s="46"/>
     </row>
-    <row r="170" spans="1:65">
-      <c r="A170" s="42">
+    <row r="170" spans="1:66">
+      <c r="A170" s="41">
         <v>43</v>
       </c>
       <c r="B170" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R170" s="8"/>
-      <c r="BM170" s="47"/>
+      <c r="BM170" s="46"/>
     </row>
-    <row r="171" spans="1:65">
+    <row r="171" spans="1:66">
       <c r="R171" s="8"/>
-      <c r="BM171" s="47"/>
+      <c r="BM171" s="46"/>
     </row>
-    <row r="172" spans="1:65" ht="67.5">
+    <row r="172" spans="1:66" ht="67.5">
       <c r="B172" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F172" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G172" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I172" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J172" s="4" t="s">
@@ -26584,72 +27011,75 @@
       <c r="AY172" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ172" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA172" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB172" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC172" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD172" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE172" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF172" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG172" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH172" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI172" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH172" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI172" s="4" t="s">
+      <c r="BJ172" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ172" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK172" s="49" t="s">
+      <c r="BK172" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL172" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL172" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM172" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN172" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="173" spans="1:65">
+    <row r="173" spans="1:66">
       <c r="B173" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C173" s="7">
         <v>100.6</v>
       </c>
       <c r="D173" s="6">
         <v>102.2</v>
       </c>
       <c r="E173" s="6">
         <v>102.7</v>
       </c>
       <c r="F173" s="6">
         <v>102.7</v>
       </c>
       <c r="G173" s="6">
         <v>102.5</v>
       </c>
       <c r="H173" s="6">
         <v>102.8</v>
       </c>
       <c r="I173" s="6">
         <v>102.1</v>
       </c>
       <c r="J173" s="6">
@@ -26798,52 +27228,55 @@
       </c>
       <c r="BF173" s="7">
         <v>102.5</v>
       </c>
       <c r="BG173" s="7">
         <v>102.6</v>
       </c>
       <c r="BH173" s="7">
         <v>101.9</v>
       </c>
       <c r="BI173" s="6">
         <v>102</v>
       </c>
       <c r="BJ173" s="7">
         <v>101.3</v>
       </c>
       <c r="BK173" s="9">
         <v>103.5</v>
       </c>
       <c r="BL173" s="9">
         <v>103.4</v>
       </c>
       <c r="BM173" s="9">
         <v>103.2</v>
       </c>
+      <c r="BN173" s="9">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="174" spans="1:65">
+    <row r="174" spans="1:66">
       <c r="B174" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C174" s="7">
         <v>94.8</v>
       </c>
       <c r="D174" s="6">
         <v>98.3</v>
       </c>
       <c r="E174" s="6">
         <v>99.4</v>
       </c>
       <c r="F174" s="6">
         <v>99.7</v>
       </c>
       <c r="G174" s="6">
         <v>100.3</v>
       </c>
       <c r="H174" s="6">
         <v>100.5</v>
       </c>
       <c r="I174" s="6">
         <v>100.6</v>
       </c>
       <c r="J174" s="6">
@@ -26992,177 +27425,180 @@
       </c>
       <c r="BF174" s="7">
         <v>99.6</v>
       </c>
       <c r="BG174" s="7">
         <v>99.6</v>
       </c>
       <c r="BH174" s="7">
         <v>98.6</v>
       </c>
       <c r="BI174" s="7">
         <v>98.7</v>
       </c>
       <c r="BJ174" s="7">
         <v>97.3</v>
       </c>
       <c r="BK174" s="9">
         <v>96.5</v>
       </c>
       <c r="BL174" s="9">
         <v>101.8</v>
       </c>
       <c r="BM174" s="9">
         <v>101.7</v>
       </c>
+      <c r="BN174" s="9">
+        <v>100</v>
+      </c>
     </row>
-    <row r="175" spans="1:65" ht="22.5">
+    <row r="175" spans="1:66" ht="22.5">
       <c r="B175" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C175" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP175" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ175" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR175" s="6">
         <v>96.3</v>
       </c>
       <c r="AS175" s="9">
         <v>96.7</v>
       </c>
       <c r="AT175" s="6">
         <v>96.2</v>
       </c>
       <c r="AU175" s="7">
         <v>95.1</v>
       </c>
       <c r="AV175" s="7">
         <v>94.8</v>
       </c>
       <c r="AW175" s="7">
         <v>94.1</v>
       </c>
       <c r="AX175" s="7">
         <v>93.9</v>
       </c>
       <c r="AY175" s="9">
         <v>96.8</v>
       </c>
@@ -27186,177 +27622,180 @@
       </c>
       <c r="BF175" s="7">
         <v>93.5</v>
       </c>
       <c r="BG175" s="7">
         <v>94.2</v>
       </c>
       <c r="BH175" s="7">
         <v>93.9</v>
       </c>
       <c r="BI175" s="7">
         <v>94.4</v>
       </c>
       <c r="BJ175" s="7">
         <v>93.8</v>
       </c>
       <c r="BK175" s="9">
         <v>86.2</v>
       </c>
       <c r="BL175" s="9">
         <v>91.6</v>
       </c>
       <c r="BM175" s="9">
         <v>93.1</v>
       </c>
+      <c r="BN175" s="9">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="176" spans="1:65">
+    <row r="176" spans="1:66">
       <c r="B176" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C176" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP176" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ176" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR176" s="6">
         <v>137.5</v>
       </c>
       <c r="AS176" s="9">
         <v>139.9</v>
       </c>
       <c r="AT176" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="AU176" s="6">
         <v>128</v>
       </c>
       <c r="AV176" s="6">
         <v>122.8</v>
       </c>
       <c r="AW176" s="7">
         <v>120.6</v>
       </c>
       <c r="AX176" s="7">
         <v>119.6</v>
       </c>
       <c r="AY176" s="9">
         <v>98.9</v>
       </c>
@@ -27380,177 +27819,180 @@
       </c>
       <c r="BF176" s="7">
         <v>114.7</v>
       </c>
       <c r="BG176" s="7">
         <v>113.1</v>
       </c>
       <c r="BH176" s="7">
         <v>110.7</v>
       </c>
       <c r="BI176" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ176" s="7">
         <v>106.4</v>
       </c>
       <c r="BK176" s="9">
         <v>105.5</v>
       </c>
       <c r="BL176" s="9">
         <v>117.3</v>
       </c>
       <c r="BM176" s="9">
         <v>113.6</v>
       </c>
+      <c r="BN176" s="9">
+        <v>109.3</v>
+      </c>
     </row>
-    <row r="177" spans="1:65" ht="22.5">
+    <row r="177" spans="1:66" ht="22.5">
       <c r="B177" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C177" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP177" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ177" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR177" s="6">
         <v>102.5</v>
       </c>
       <c r="AS177" s="9">
         <v>99.8</v>
       </c>
       <c r="AT177" s="6">
         <v>99.9</v>
       </c>
       <c r="AU177" s="7">
         <v>98.1</v>
       </c>
       <c r="AV177" s="7">
         <v>99.6</v>
       </c>
       <c r="AW177" s="6">
         <v>101</v>
       </c>
       <c r="AX177" s="7">
         <v>101.5</v>
       </c>
       <c r="AY177" s="9">
         <v>98.5</v>
       </c>
@@ -27574,177 +28016,180 @@
       </c>
       <c r="BF177" s="7">
         <v>91.8</v>
       </c>
       <c r="BG177" s="6">
         <v>91.5</v>
       </c>
       <c r="BH177" s="7">
         <v>90.5</v>
       </c>
       <c r="BI177" s="7">
         <v>90.6</v>
       </c>
       <c r="BJ177" s="7">
         <v>90.2</v>
       </c>
       <c r="BK177" s="9">
         <v>136.30000000000001</v>
       </c>
       <c r="BL177" s="9">
         <v>102.5</v>
       </c>
       <c r="BM177" s="9">
         <v>108.2</v>
       </c>
+      <c r="BN177" s="9">
+        <v>115.2</v>
+      </c>
     </row>
-    <row r="178" spans="1:65" ht="33.75">
+    <row r="178" spans="1:66" ht="33.75">
       <c r="B178" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C178" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP178" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ178" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR178" s="6">
         <v>99.1</v>
       </c>
       <c r="AS178" s="9">
         <v>97.1</v>
       </c>
       <c r="AT178" s="6">
         <v>99.8</v>
       </c>
       <c r="AU178" s="7">
         <v>101.4</v>
       </c>
       <c r="AV178" s="7">
         <v>102.6</v>
       </c>
       <c r="AW178" s="7">
         <v>103.7</v>
       </c>
       <c r="AX178" s="7">
         <v>103.6</v>
       </c>
       <c r="AY178" s="9">
         <v>112.3</v>
       </c>
@@ -27768,52 +28213,55 @@
       </c>
       <c r="BF178" s="7">
         <v>121.3</v>
       </c>
       <c r="BG178" s="7">
         <v>120.3</v>
       </c>
       <c r="BH178" s="7">
         <v>118.7</v>
       </c>
       <c r="BI178" s="7">
         <v>118.5</v>
       </c>
       <c r="BJ178" s="7">
         <v>117.9</v>
       </c>
       <c r="BK178" s="9">
         <v>101.8</v>
       </c>
       <c r="BL178" s="9">
         <v>114.7</v>
       </c>
       <c r="BM178" s="9">
         <v>119.9</v>
       </c>
+      <c r="BN178" s="9">
+        <v>113.2</v>
+      </c>
     </row>
-    <row r="179" spans="1:65">
+    <row r="179" spans="1:66">
       <c r="B179" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C179" s="7">
         <v>141.5</v>
       </c>
       <c r="D179" s="7">
         <v>117.2</v>
       </c>
       <c r="E179" s="6">
         <v>144</v>
       </c>
       <c r="F179" s="6">
         <v>157.9</v>
       </c>
       <c r="G179" s="6">
         <v>162.5</v>
       </c>
       <c r="H179" s="6">
         <v>134</v>
       </c>
       <c r="I179" s="6">
         <v>110.6</v>
       </c>
       <c r="J179" s="6">
@@ -27962,52 +28410,55 @@
       </c>
       <c r="BF179" s="7">
         <v>139.19999999999999</v>
       </c>
       <c r="BG179" s="7">
         <v>115.6</v>
       </c>
       <c r="BH179" s="7">
         <v>117.6</v>
       </c>
       <c r="BI179" s="7">
         <v>124.7</v>
       </c>
       <c r="BJ179" s="7">
         <v>121.8</v>
       </c>
       <c r="BK179" s="9">
         <v>111.3</v>
       </c>
       <c r="BL179" s="9">
         <v>162.30000000000001</v>
       </c>
       <c r="BM179" s="9">
         <v>122</v>
       </c>
+      <c r="BN179" s="9">
+        <v>127.5</v>
+      </c>
     </row>
-    <row r="180" spans="1:65" ht="22.5">
+    <row r="180" spans="1:66" ht="22.5">
       <c r="B180" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="7">
         <v>94.3</v>
       </c>
       <c r="D180" s="7">
         <v>96.4</v>
       </c>
       <c r="E180" s="7">
         <v>96.6</v>
       </c>
       <c r="F180" s="7">
         <v>99.4</v>
       </c>
       <c r="G180" s="6">
         <v>100.1</v>
       </c>
       <c r="H180" s="6">
         <v>101.5</v>
       </c>
       <c r="I180" s="6">
         <v>101.2</v>
       </c>
       <c r="J180" s="6">
@@ -28156,52 +28607,55 @@
       </c>
       <c r="BF180" s="7">
         <v>106.5</v>
       </c>
       <c r="BG180" s="7">
         <v>106.5</v>
       </c>
       <c r="BH180" s="6">
         <v>107</v>
       </c>
       <c r="BI180" s="6">
         <v>107</v>
       </c>
       <c r="BJ180" s="6">
         <v>107</v>
       </c>
       <c r="BK180" s="9">
         <v>101.2</v>
       </c>
       <c r="BL180" s="9">
         <v>101.2</v>
       </c>
       <c r="BM180" s="9">
         <v>101.4</v>
       </c>
+      <c r="BN180" s="9">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="181" spans="1:65">
+    <row r="181" spans="1:66">
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="7">
         <v>84.3</v>
       </c>
       <c r="D181" s="7">
         <v>77.7</v>
       </c>
       <c r="E181" s="7">
         <v>77.7</v>
       </c>
       <c r="F181" s="7">
         <v>83.2</v>
       </c>
       <c r="G181" s="6">
         <v>83.3</v>
       </c>
       <c r="H181" s="6">
         <v>84.1</v>
       </c>
       <c r="I181" s="6">
         <v>86.9</v>
       </c>
       <c r="J181" s="6">
@@ -28350,52 +28804,55 @@
       </c>
       <c r="BF181" s="7">
         <v>101.1</v>
       </c>
       <c r="BG181" s="7">
         <v>102.3</v>
       </c>
       <c r="BH181" s="7">
         <v>102.4</v>
       </c>
       <c r="BI181" s="7">
         <v>103.5</v>
       </c>
       <c r="BJ181" s="7">
         <v>104.4</v>
       </c>
       <c r="BK181" s="9">
         <v>143.4</v>
       </c>
       <c r="BL181" s="9">
         <v>134.80000000000001</v>
       </c>
       <c r="BM181" s="9">
         <v>131.30000000000001</v>
       </c>
+      <c r="BN181" s="9">
+        <v>128.6</v>
+      </c>
     </row>
-    <row r="182" spans="1:65">
+    <row r="182" spans="1:66">
       <c r="B182" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C182" s="7">
         <v>114.1</v>
       </c>
       <c r="D182" s="7">
         <v>109.9</v>
       </c>
       <c r="E182" s="7">
         <v>108.8</v>
       </c>
       <c r="F182" s="7">
         <v>108.1</v>
       </c>
       <c r="G182" s="6">
         <v>108.7</v>
       </c>
       <c r="H182" s="6">
         <v>108.7</v>
       </c>
       <c r="I182" s="6">
         <v>109.6</v>
       </c>
       <c r="J182" s="6">
@@ -28544,53 +29001,56 @@
       </c>
       <c r="BF182" s="7">
         <v>101.8</v>
       </c>
       <c r="BG182" s="7">
         <v>102.3</v>
       </c>
       <c r="BH182" s="7">
         <v>102.4</v>
       </c>
       <c r="BI182" s="7">
         <v>100.6</v>
       </c>
       <c r="BJ182" s="7">
         <v>101.8</v>
       </c>
       <c r="BK182" s="9">
         <v>106.7</v>
       </c>
       <c r="BL182" s="9">
         <v>104.1</v>
       </c>
       <c r="BM182" s="9">
         <v>102.8</v>
       </c>
+      <c r="BN182" s="9">
+        <v>105.5</v>
+      </c>
     </row>
-    <row r="183" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A183" s="42"/>
+    <row r="183" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A183" s="41"/>
       <c r="B183" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C183" s="18">
         <v>93</v>
       </c>
       <c r="D183" s="18">
         <v>93.4</v>
       </c>
       <c r="E183" s="18">
         <v>94.9</v>
       </c>
       <c r="F183" s="18">
         <v>97.1</v>
       </c>
       <c r="G183" s="18">
         <v>97.4</v>
       </c>
       <c r="H183" s="18">
         <v>97.7</v>
       </c>
       <c r="I183" s="18">
         <v>97.8</v>
       </c>
       <c r="J183" s="18">
@@ -28739,70 +29199,73 @@
       </c>
       <c r="BF183" s="18">
         <v>105.5</v>
       </c>
       <c r="BG183" s="18">
         <v>103.2</v>
       </c>
       <c r="BH183" s="19">
         <v>102.9</v>
       </c>
       <c r="BI183" s="19">
         <v>104.1</v>
       </c>
       <c r="BJ183" s="19">
         <v>103.3</v>
       </c>
       <c r="BK183" s="20">
         <v>104.4</v>
       </c>
       <c r="BL183" s="20">
         <v>109.3</v>
       </c>
       <c r="BM183" s="20">
         <v>107.5</v>
       </c>
+      <c r="BN183" s="20">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="184" spans="1:65">
+    <row r="184" spans="1:66">
       <c r="R184" s="8"/>
-      <c r="BM184" s="47"/>
+      <c r="BM184" s="46"/>
     </row>
-    <row r="185" spans="1:65">
-      <c r="A185" s="42">
+    <row r="185" spans="1:66">
+      <c r="A185" s="41">
         <v>47</v>
       </c>
       <c r="B185" s="22" t="s">
         <v>17</v>
       </c>
       <c r="R185" s="8"/>
-      <c r="BM185" s="47"/>
+      <c r="BM185" s="46"/>
     </row>
-    <row r="186" spans="1:65">
+    <row r="186" spans="1:66">
       <c r="R186" s="8"/>
-      <c r="BM186" s="47"/>
+      <c r="BM186" s="46"/>
     </row>
-    <row r="187" spans="1:65" ht="67.5">
+    <row r="187" spans="1:66" ht="67.5">
       <c r="B187" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F187" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G187" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I187" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J187" s="4" t="s">
@@ -28931,72 +29394,75 @@
       <c r="AY187" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ187" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA187" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB187" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC187" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD187" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE187" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF187" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG187" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH187" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI187" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH187" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI187" s="4" t="s">
+      <c r="BJ187" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ187" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK187" s="49" t="s">
+      <c r="BK187" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL187" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL187" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM187" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN187" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="188" spans="1:65">
+    <row r="188" spans="1:66">
       <c r="B188" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C188" s="6">
         <v>99</v>
       </c>
       <c r="D188" s="6">
         <v>100.9</v>
       </c>
       <c r="E188" s="6">
         <v>102.3</v>
       </c>
       <c r="F188" s="6">
         <v>103</v>
       </c>
       <c r="G188" s="6">
         <v>103</v>
       </c>
       <c r="H188" s="6">
         <v>103.2</v>
       </c>
       <c r="I188" s="6">
         <v>101.4</v>
       </c>
       <c r="J188" s="6">
@@ -29145,52 +29611,55 @@
       </c>
       <c r="BF188" s="7">
         <v>100.4</v>
       </c>
       <c r="BG188" s="7">
         <v>98.6</v>
       </c>
       <c r="BH188" s="7">
         <v>99.8</v>
       </c>
       <c r="BI188" s="7">
         <v>100.9</v>
       </c>
       <c r="BJ188" s="7">
         <v>102.4</v>
       </c>
       <c r="BK188" s="9">
         <v>117.5</v>
       </c>
       <c r="BL188" s="9">
         <v>109.2</v>
       </c>
       <c r="BM188" s="9">
         <v>98.8</v>
       </c>
+      <c r="BN188" s="9">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="189" spans="1:65">
+    <row r="189" spans="1:66">
       <c r="B189" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C189" s="7">
         <v>95.9</v>
       </c>
       <c r="D189" s="6">
         <v>93</v>
       </c>
       <c r="E189" s="6">
         <v>92.6</v>
       </c>
       <c r="F189" s="6">
         <v>92.8</v>
       </c>
       <c r="G189" s="6">
         <v>93.7</v>
       </c>
       <c r="H189" s="6">
         <v>94.1</v>
       </c>
       <c r="I189" s="6">
         <v>95</v>
       </c>
       <c r="J189" s="6">
@@ -29339,177 +29808,180 @@
       </c>
       <c r="BF189" s="7">
         <v>101.8</v>
       </c>
       <c r="BG189" s="7">
         <v>101.9</v>
       </c>
       <c r="BH189" s="7">
         <v>101.6</v>
       </c>
       <c r="BI189" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ189" s="7">
         <v>100.5</v>
       </c>
       <c r="BK189" s="9">
         <v>104.3</v>
       </c>
       <c r="BL189" s="9">
         <v>100</v>
       </c>
       <c r="BM189" s="9">
         <v>102.2</v>
       </c>
+      <c r="BN189" s="9">
+        <v>103</v>
+      </c>
     </row>
-    <row r="190" spans="1:65" ht="22.5">
+    <row r="190" spans="1:66" ht="22.5">
       <c r="B190" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C190" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP190" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ190" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR190" s="6">
         <v>102.2</v>
       </c>
       <c r="AS190" s="9">
         <v>103.3</v>
       </c>
       <c r="AT190" s="6">
         <v>104.4</v>
       </c>
       <c r="AU190" s="6">
         <v>104</v>
       </c>
       <c r="AV190" s="6">
         <v>103.8</v>
       </c>
       <c r="AW190" s="7">
         <v>103.5</v>
       </c>
       <c r="AX190" s="7">
         <v>102.7</v>
       </c>
       <c r="AY190" s="9">
         <v>96</v>
       </c>
@@ -29533,177 +30005,180 @@
       </c>
       <c r="BF190" s="7">
         <v>101.3</v>
       </c>
       <c r="BG190" s="7">
         <v>101.6</v>
       </c>
       <c r="BH190" s="7">
         <v>101.5</v>
       </c>
       <c r="BI190" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ190" s="7">
         <v>99.7</v>
       </c>
       <c r="BK190" s="9">
         <v>103.6</v>
       </c>
       <c r="BL190" s="9">
         <v>97.5</v>
       </c>
       <c r="BM190" s="9">
         <v>98.1</v>
       </c>
+      <c r="BN190" s="9">
+        <v>97.3</v>
+      </c>
     </row>
-    <row r="191" spans="1:65">
+    <row r="191" spans="1:66">
       <c r="B191" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C191" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP191" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ191" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR191" s="6">
         <v>111.6</v>
       </c>
       <c r="AS191" s="9">
         <v>112.4</v>
       </c>
       <c r="AT191" s="6">
         <v>117.1</v>
       </c>
       <c r="AU191" s="7">
         <v>118.5</v>
       </c>
       <c r="AV191" s="7">
         <v>117.7</v>
       </c>
       <c r="AW191" s="7">
         <v>116.2</v>
       </c>
       <c r="AX191" s="7">
         <v>112.8</v>
       </c>
       <c r="AY191" s="9">
         <v>110.9</v>
       </c>
@@ -29727,177 +30202,180 @@
       </c>
       <c r="BF191" s="7">
         <v>104.6</v>
       </c>
       <c r="BG191" s="6">
         <v>102</v>
       </c>
       <c r="BH191" s="7">
         <v>99.6</v>
       </c>
       <c r="BI191" s="7">
         <v>98.2</v>
       </c>
       <c r="BJ191" s="7">
         <v>104.9</v>
       </c>
       <c r="BK191" s="9">
         <v>100.8</v>
       </c>
       <c r="BL191" s="9">
         <v>100.5</v>
       </c>
       <c r="BM191" s="9">
         <v>118.8</v>
       </c>
+      <c r="BN191" s="9">
+        <v>136.19999999999999</v>
+      </c>
     </row>
-    <row r="192" spans="1:65" ht="22.5">
+    <row r="192" spans="1:66" ht="22.5">
       <c r="B192" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C192" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP192" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ192" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR192" s="6">
         <v>96.4</v>
       </c>
       <c r="AS192" s="9">
         <v>93.5</v>
       </c>
       <c r="AT192" s="6">
         <v>95.1</v>
       </c>
       <c r="AU192" s="7">
         <v>94.8</v>
       </c>
       <c r="AV192" s="7">
         <v>96.1</v>
       </c>
       <c r="AW192" s="7">
         <v>98.7</v>
       </c>
       <c r="AX192" s="7">
         <v>99.1</v>
       </c>
       <c r="AY192" s="9">
         <v>96.1</v>
       </c>
@@ -29921,177 +30399,180 @@
       </c>
       <c r="BF192" s="7">
         <v>104.8</v>
       </c>
       <c r="BG192" s="6">
         <v>105.6</v>
       </c>
       <c r="BH192" s="7">
         <v>105.3</v>
       </c>
       <c r="BI192" s="7">
         <v>104.6</v>
       </c>
       <c r="BJ192" s="7">
         <v>104.3</v>
       </c>
       <c r="BK192" s="9">
         <v>113.6</v>
       </c>
       <c r="BL192" s="9">
         <v>122.6</v>
       </c>
       <c r="BM192" s="9">
         <v>121.8</v>
       </c>
+      <c r="BN192" s="9">
+        <v>116.4</v>
+      </c>
     </row>
-    <row r="193" spans="1:65" ht="33.75">
+    <row r="193" spans="1:66" ht="33.75">
       <c r="B193" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C193" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP193" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ193" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR193" s="6">
         <v>103.5</v>
       </c>
       <c r="AS193" s="9">
         <v>103.1</v>
       </c>
       <c r="AT193" s="6">
         <v>103.2</v>
       </c>
       <c r="AU193" s="7">
         <v>102.7</v>
       </c>
       <c r="AV193" s="7">
         <v>105.3</v>
       </c>
       <c r="AW193" s="7">
         <v>107.4</v>
       </c>
       <c r="AX193" s="7">
         <v>112.9</v>
       </c>
       <c r="AY193" s="9">
         <v>85.8</v>
       </c>
@@ -30115,52 +30596,55 @@
       </c>
       <c r="BF193" s="7">
         <v>98.3</v>
       </c>
       <c r="BG193" s="7">
         <v>100.2</v>
       </c>
       <c r="BH193" s="7">
         <v>100.2</v>
       </c>
       <c r="BI193" s="7">
         <v>98.3</v>
       </c>
       <c r="BJ193" s="7">
         <v>98.2</v>
       </c>
       <c r="BK193" s="9">
         <v>114.5</v>
       </c>
       <c r="BL193" s="9">
         <v>102.7</v>
       </c>
       <c r="BM193" s="9">
         <v>97.1</v>
       </c>
+      <c r="BN193" s="9">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="194" spans="1:65">
+    <row r="194" spans="1:66">
       <c r="B194" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C194" s="7">
         <v>110.4</v>
       </c>
       <c r="D194" s="7">
         <v>100.2</v>
       </c>
       <c r="E194" s="6">
         <v>66.2</v>
       </c>
       <c r="F194" s="6">
         <v>105.6</v>
       </c>
       <c r="G194" s="6">
         <v>109.1</v>
       </c>
       <c r="H194" s="6">
         <v>121.1</v>
       </c>
       <c r="I194" s="6">
         <v>118.8</v>
       </c>
       <c r="J194" s="6">
@@ -30309,52 +30793,55 @@
       </c>
       <c r="BF194" s="6">
         <v>126</v>
       </c>
       <c r="BG194" s="7">
         <v>117.7</v>
       </c>
       <c r="BH194" s="7">
         <v>106.7</v>
       </c>
       <c r="BI194" s="7">
         <v>107.7</v>
       </c>
       <c r="BJ194" s="7">
         <v>102.8</v>
       </c>
       <c r="BK194" s="9">
         <v>102.1</v>
       </c>
       <c r="BL194" s="9">
         <v>102</v>
       </c>
       <c r="BM194" s="9">
         <v>123.1</v>
       </c>
+      <c r="BN194" s="9">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="195" spans="1:65" ht="22.5">
+    <row r="195" spans="1:66" ht="22.5">
       <c r="B195" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C195" s="7">
         <v>93.6</v>
       </c>
       <c r="D195" s="7">
         <v>93.3</v>
       </c>
       <c r="E195" s="7">
         <v>92.5</v>
       </c>
       <c r="F195" s="7">
         <v>100.5</v>
       </c>
       <c r="G195" s="6">
         <v>102.7</v>
       </c>
       <c r="H195" s="6">
         <v>104.9</v>
       </c>
       <c r="I195" s="6">
         <v>104.4</v>
       </c>
       <c r="J195" s="6">
@@ -30503,52 +30990,55 @@
       </c>
       <c r="BF195" s="6">
         <v>108</v>
       </c>
       <c r="BG195" s="7">
         <v>107.1</v>
       </c>
       <c r="BH195" s="7">
         <v>107.3</v>
       </c>
       <c r="BI195" s="7">
         <v>108.1</v>
       </c>
       <c r="BJ195" s="6">
         <v>109</v>
       </c>
       <c r="BK195" s="9">
         <v>100.9</v>
       </c>
       <c r="BL195" s="9">
         <v>101.7</v>
       </c>
       <c r="BM195" s="9">
         <v>101.2</v>
       </c>
+      <c r="BN195" s="9">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="196" spans="1:65">
+    <row r="196" spans="1:66">
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="7">
         <v>85.4</v>
       </c>
       <c r="D196" s="7">
         <v>93.5</v>
       </c>
       <c r="E196" s="7">
         <v>97.1</v>
       </c>
       <c r="F196" s="7">
         <v>105.9</v>
       </c>
       <c r="G196" s="6">
         <v>108.1</v>
       </c>
       <c r="H196" s="6">
         <v>108.2</v>
       </c>
       <c r="I196" s="6">
         <v>108.8</v>
       </c>
       <c r="J196" s="6">
@@ -30697,52 +31187,55 @@
       </c>
       <c r="BF196" s="7">
         <v>106.2</v>
       </c>
       <c r="BG196" s="7">
         <v>105.6</v>
       </c>
       <c r="BH196" s="6">
         <v>106</v>
       </c>
       <c r="BI196" s="7">
         <v>107.5</v>
       </c>
       <c r="BJ196" s="7">
         <v>108.3</v>
       </c>
       <c r="BK196" s="9">
         <v>113.4</v>
       </c>
       <c r="BL196" s="9">
         <v>106.8</v>
       </c>
       <c r="BM196" s="9">
         <v>108.7</v>
       </c>
+      <c r="BN196" s="9">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="197" spans="1:65">
+    <row r="197" spans="1:66">
       <c r="B197" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C197" s="7">
         <v>107.4</v>
       </c>
       <c r="D197" s="7">
         <v>106.4</v>
       </c>
       <c r="E197" s="7">
         <v>103.6</v>
       </c>
       <c r="F197" s="7">
         <v>102.9</v>
       </c>
       <c r="G197" s="6">
         <v>101.6</v>
       </c>
       <c r="H197" s="6">
         <v>101.9</v>
       </c>
       <c r="I197" s="6">
         <v>102</v>
       </c>
       <c r="J197" s="6">
@@ -30891,53 +31384,56 @@
       </c>
       <c r="BF197" s="6">
         <v>102</v>
       </c>
       <c r="BG197" s="7">
         <v>101.4</v>
       </c>
       <c r="BH197" s="7">
         <v>101.3</v>
       </c>
       <c r="BI197" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ197" s="7">
         <v>100.5</v>
       </c>
       <c r="BK197" s="9">
         <v>88.9</v>
       </c>
       <c r="BL197" s="9">
         <v>90</v>
       </c>
       <c r="BM197" s="9">
         <v>91.3</v>
       </c>
+      <c r="BN197" s="9">
+        <v>92.4</v>
+      </c>
     </row>
-    <row r="198" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A198" s="42"/>
+    <row r="198" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A198" s="41"/>
       <c r="B198" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C198" s="18">
         <v>95</v>
       </c>
       <c r="D198" s="18">
         <v>93.4</v>
       </c>
       <c r="E198" s="18">
         <v>91.7</v>
       </c>
       <c r="F198" s="18">
         <v>95</v>
       </c>
       <c r="G198" s="18">
         <v>96.2</v>
       </c>
       <c r="H198" s="18">
         <v>97.5</v>
       </c>
       <c r="I198" s="18">
         <v>98.1</v>
       </c>
       <c r="J198" s="18">
@@ -31086,74 +31582,77 @@
       </c>
       <c r="BF198" s="18">
         <v>104.3</v>
       </c>
       <c r="BG198" s="18">
         <v>103.8</v>
       </c>
       <c r="BH198" s="19">
         <v>102.9</v>
       </c>
       <c r="BI198" s="19">
         <v>102.9</v>
       </c>
       <c r="BJ198" s="19">
         <v>102.2</v>
       </c>
       <c r="BK198" s="20">
         <v>105.1</v>
       </c>
       <c r="BL198" s="20">
         <v>101</v>
       </c>
       <c r="BM198" s="20">
         <v>104.3</v>
       </c>
+      <c r="BN198" s="20">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="199" spans="1:65">
+    <row r="199" spans="1:66">
       <c r="R199" s="8"/>
-      <c r="BM199" s="47"/>
+      <c r="BM199" s="46"/>
     </row>
-    <row r="200" spans="1:65">
+    <row r="200" spans="1:66">
       <c r="R200" s="8"/>
-      <c r="BM200" s="47"/>
+      <c r="BM200" s="46"/>
     </row>
-    <row r="201" spans="1:65">
-      <c r="A201" s="42">
+    <row r="201" spans="1:66">
+      <c r="A201" s="41">
         <v>55</v>
       </c>
       <c r="B201" s="22" t="s">
         <v>18</v>
       </c>
       <c r="R201" s="8"/>
-      <c r="BM201" s="47"/>
+      <c r="BM201" s="46"/>
     </row>
-    <row r="202" spans="1:65">
+    <row r="202" spans="1:66">
       <c r="R202" s="8"/>
-      <c r="BM202" s="47"/>
+      <c r="BM202" s="46"/>
     </row>
-    <row r="203" spans="1:65" ht="67.5">
+    <row r="203" spans="1:66" ht="67.5">
       <c r="B203" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E203" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F203" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G203" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I203" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J203" s="4" t="s">
@@ -31282,72 +31781,75 @@
       <c r="AY203" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ203" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA203" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB203" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC203" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD203" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE203" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF203" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG203" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH203" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI203" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH203" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI203" s="4" t="s">
+      <c r="BJ203" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ203" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK203" s="49" t="s">
+      <c r="BK203" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL203" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL203" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM203" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN203" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="204" spans="1:65">
+    <row r="204" spans="1:66">
       <c r="B204" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C204" s="7">
         <v>102.2</v>
       </c>
       <c r="D204" s="6">
         <v>102.6</v>
       </c>
       <c r="E204" s="6">
         <v>103.2</v>
       </c>
       <c r="F204" s="6">
         <v>104.1</v>
       </c>
       <c r="G204" s="6">
         <v>103.9</v>
       </c>
       <c r="H204" s="6">
         <v>104.4</v>
       </c>
       <c r="I204" s="6">
         <v>103.9</v>
       </c>
       <c r="J204" s="6">
@@ -31496,52 +31998,55 @@
       </c>
       <c r="BF204" s="7">
         <v>102.7</v>
       </c>
       <c r="BG204" s="7">
         <v>105.9</v>
       </c>
       <c r="BH204" s="7">
         <v>107.4</v>
       </c>
       <c r="BI204" s="7">
         <v>108.2</v>
       </c>
       <c r="BJ204" s="7">
         <v>109.6</v>
       </c>
       <c r="BK204" s="9">
         <v>103.4</v>
       </c>
       <c r="BL204" s="9">
         <v>104.3</v>
       </c>
       <c r="BM204" s="9">
         <v>104</v>
       </c>
+      <c r="BN204" s="9">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="205" spans="1:65">
+    <row r="205" spans="1:66">
       <c r="B205" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C205" s="7">
         <v>99.2</v>
       </c>
       <c r="D205" s="6">
         <v>101.6</v>
       </c>
       <c r="E205" s="6">
         <v>103.7</v>
       </c>
       <c r="F205" s="6">
         <v>104.2</v>
       </c>
       <c r="G205" s="6">
         <v>105.1</v>
       </c>
       <c r="H205" s="6">
         <v>105.5</v>
       </c>
       <c r="I205" s="6">
         <v>105.7</v>
       </c>
       <c r="J205" s="6">
@@ -31690,177 +32195,180 @@
       </c>
       <c r="BF205" s="7">
         <v>101.5</v>
       </c>
       <c r="BG205" s="7">
         <v>100.7</v>
       </c>
       <c r="BH205" s="7">
         <v>99.8</v>
       </c>
       <c r="BI205" s="7">
         <v>100.9</v>
       </c>
       <c r="BJ205" s="7">
         <v>102.2</v>
       </c>
       <c r="BK205" s="9">
         <v>101.4</v>
       </c>
       <c r="BL205" s="9">
         <v>102.4</v>
       </c>
       <c r="BM205" s="9">
         <v>104.9</v>
       </c>
+      <c r="BN205" s="9">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="206" spans="1:65" ht="22.5">
+    <row r="206" spans="1:66" ht="22.5">
       <c r="B206" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C206" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP206" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ206" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR206" s="6">
         <v>90.3</v>
       </c>
       <c r="AS206" s="6">
         <v>94.2</v>
       </c>
       <c r="AT206" s="6">
         <v>97.4</v>
       </c>
       <c r="AU206" s="7">
         <v>94.7</v>
       </c>
       <c r="AV206" s="7">
         <v>96.1</v>
       </c>
       <c r="AW206" s="7">
         <v>97.5</v>
       </c>
       <c r="AX206" s="7">
         <v>98.7</v>
       </c>
       <c r="AY206" s="9">
         <v>98.9</v>
       </c>
@@ -31884,177 +32392,180 @@
       </c>
       <c r="BF206" s="7">
         <v>100.7</v>
       </c>
       <c r="BG206" s="7">
         <v>100.2</v>
       </c>
       <c r="BH206" s="7">
         <v>99.1</v>
       </c>
       <c r="BI206" s="7">
         <v>101.8</v>
       </c>
       <c r="BJ206" s="7">
         <v>102.7</v>
       </c>
       <c r="BK206" s="9">
         <v>97.7</v>
       </c>
       <c r="BL206" s="9">
         <v>94</v>
       </c>
       <c r="BM206" s="9">
         <v>97.4</v>
       </c>
+      <c r="BN206" s="9">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="207" spans="1:65">
+    <row r="207" spans="1:66">
       <c r="B207" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C207" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP207" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ207" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR207" s="6">
         <v>107.4</v>
       </c>
       <c r="AS207" s="6">
         <v>108.5</v>
       </c>
       <c r="AT207" s="6">
         <v>109.3</v>
       </c>
       <c r="AU207" s="7">
         <v>108.1</v>
       </c>
       <c r="AV207" s="7">
         <v>108.2</v>
       </c>
       <c r="AW207" s="7">
         <v>109.4</v>
       </c>
       <c r="AX207" s="7">
         <v>109.5</v>
       </c>
       <c r="AY207" s="9">
         <v>102.4</v>
       </c>
@@ -32078,177 +32589,180 @@
       </c>
       <c r="BF207" s="6">
         <v>102</v>
       </c>
       <c r="BG207" s="7">
         <v>100.9</v>
       </c>
       <c r="BH207" s="7">
         <v>99.8</v>
       </c>
       <c r="BI207" s="7">
         <v>100.3</v>
       </c>
       <c r="BJ207" s="7">
         <v>101.9</v>
       </c>
       <c r="BK207" s="9">
         <v>102.8</v>
       </c>
       <c r="BL207" s="9">
         <v>104.6</v>
       </c>
       <c r="BM207" s="9">
         <v>108</v>
       </c>
+      <c r="BN207" s="9">
+        <v>107.3</v>
+      </c>
     </row>
-    <row r="208" spans="1:65" ht="22.5">
+    <row r="208" spans="1:66" ht="22.5">
       <c r="B208" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C208" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP208" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ208" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR208" s="6">
         <v>102.7</v>
       </c>
       <c r="AS208" s="6">
         <v>98.1</v>
       </c>
       <c r="AT208" s="6">
         <v>97.8</v>
       </c>
       <c r="AU208" s="7">
         <v>96.5</v>
       </c>
       <c r="AV208" s="7">
         <v>96</v>
       </c>
       <c r="AW208" s="7">
         <v>95.1</v>
       </c>
       <c r="AX208" s="7">
         <v>95.4</v>
       </c>
       <c r="AY208" s="9">
         <v>104.5</v>
       </c>
@@ -32272,177 +32786,180 @@
       </c>
       <c r="BF208" s="7">
         <v>100.4</v>
       </c>
       <c r="BG208" s="6">
         <v>100.5</v>
       </c>
       <c r="BH208" s="7">
         <v>100.5</v>
       </c>
       <c r="BI208" s="7">
         <v>101.1</v>
       </c>
       <c r="BJ208" s="7">
         <v>102.2</v>
       </c>
       <c r="BK208" s="9">
         <v>103.2</v>
       </c>
       <c r="BL208" s="9">
         <v>103.6</v>
       </c>
       <c r="BM208" s="9">
         <v>101.6</v>
       </c>
+      <c r="BN208" s="9">
+        <v>109</v>
+      </c>
     </row>
-    <row r="209" spans="1:65" ht="33.75">
+    <row r="209" spans="1:66" ht="33.75">
       <c r="B209" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C209" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP209" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ209" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR209" s="6">
         <v>80.099999999999994</v>
       </c>
       <c r="AS209" s="6">
         <v>89.8</v>
       </c>
       <c r="AT209" s="6">
         <v>89.4</v>
       </c>
       <c r="AU209" s="7">
         <v>88.5</v>
       </c>
       <c r="AV209" s="7">
         <v>91.2</v>
       </c>
       <c r="AW209" s="7">
         <v>92.8</v>
       </c>
       <c r="AX209" s="7">
         <v>92.7</v>
       </c>
       <c r="AY209" s="9">
         <v>95.5</v>
       </c>
@@ -32466,52 +32983,55 @@
       </c>
       <c r="BF209" s="7">
         <v>105.9</v>
       </c>
       <c r="BG209" s="7">
         <v>106.2</v>
       </c>
       <c r="BH209" s="7">
         <v>105.6</v>
       </c>
       <c r="BI209" s="7">
         <v>106.2</v>
       </c>
       <c r="BJ209" s="7">
         <v>107.6</v>
       </c>
       <c r="BK209" s="9">
         <v>82.4</v>
       </c>
       <c r="BL209" s="9">
         <v>162.6</v>
       </c>
       <c r="BM209" s="9">
         <v>146.4</v>
       </c>
+      <c r="BN209" s="9">
+        <v>165.5</v>
+      </c>
     </row>
-    <row r="210" spans="1:65">
+    <row r="210" spans="1:66">
       <c r="B210" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="7">
         <v>103.4</v>
       </c>
       <c r="D210" s="7">
         <v>122</v>
       </c>
       <c r="E210" s="6">
         <v>101.3</v>
       </c>
       <c r="F210" s="6">
         <v>103.7</v>
       </c>
       <c r="G210" s="6">
         <v>111.7</v>
       </c>
       <c r="H210" s="6">
         <v>109</v>
       </c>
       <c r="I210" s="6">
         <v>103.2</v>
       </c>
       <c r="J210" s="6">
@@ -32660,52 +33180,55 @@
       </c>
       <c r="BF210" s="7">
         <v>112.5</v>
       </c>
       <c r="BG210" s="6">
         <v>123</v>
       </c>
       <c r="BH210" s="7">
         <v>122.6</v>
       </c>
       <c r="BI210" s="7">
         <v>121.4</v>
       </c>
       <c r="BJ210" s="7">
         <v>124.2</v>
       </c>
       <c r="BK210" s="9">
         <v>104.3</v>
       </c>
       <c r="BL210" s="9">
         <v>113.1</v>
       </c>
       <c r="BM210" s="9">
         <v>126.6</v>
       </c>
+      <c r="BN210" s="9">
+        <v>127.2</v>
+      </c>
     </row>
-    <row r="211" spans="1:65" ht="22.5">
+    <row r="211" spans="1:66" ht="22.5">
       <c r="B211" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C211" s="7">
         <v>92.1</v>
       </c>
       <c r="D211" s="7">
         <v>98.6</v>
       </c>
       <c r="E211" s="7">
         <v>98.9</v>
       </c>
       <c r="F211" s="7">
         <v>107.1</v>
       </c>
       <c r="G211" s="6">
         <v>108.8</v>
       </c>
       <c r="H211" s="6">
         <v>105.4</v>
       </c>
       <c r="I211" s="6">
         <v>104.5</v>
       </c>
       <c r="J211" s="6">
@@ -32854,52 +33377,55 @@
       </c>
       <c r="BF211" s="7">
         <v>118.1</v>
       </c>
       <c r="BG211" s="7">
         <v>115.8</v>
       </c>
       <c r="BH211" s="7">
         <v>117.7</v>
       </c>
       <c r="BI211" s="7">
         <v>117.2</v>
       </c>
       <c r="BJ211" s="7">
         <v>115.9</v>
       </c>
       <c r="BK211" s="9">
         <v>108.3</v>
       </c>
       <c r="BL211" s="9">
         <v>119.8</v>
       </c>
       <c r="BM211" s="9">
         <v>125.2</v>
       </c>
+      <c r="BN211" s="9">
+        <v>127.1</v>
+      </c>
     </row>
-    <row r="212" spans="1:65">
+    <row r="212" spans="1:66">
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="7">
         <v>79.8</v>
       </c>
       <c r="D212" s="7">
         <v>74.900000000000006</v>
       </c>
       <c r="E212" s="7">
         <v>74.599999999999994</v>
       </c>
       <c r="F212" s="6">
         <v>82</v>
       </c>
       <c r="G212" s="6">
         <v>83.6</v>
       </c>
       <c r="H212" s="6">
         <v>84.4</v>
       </c>
       <c r="I212" s="6">
         <v>86.5</v>
       </c>
       <c r="J212" s="6">
@@ -33048,52 +33574,55 @@
       </c>
       <c r="BF212" s="6">
         <v>115</v>
       </c>
       <c r="BG212" s="7">
         <v>114.6</v>
       </c>
       <c r="BH212" s="7">
         <v>111.7</v>
       </c>
       <c r="BI212" s="7">
         <v>109.7</v>
       </c>
       <c r="BJ212" s="7">
         <v>108.4</v>
       </c>
       <c r="BK212" s="9">
         <v>106.9</v>
       </c>
       <c r="BL212" s="9">
         <v>114.3</v>
       </c>
       <c r="BM212" s="9">
         <v>113.3</v>
       </c>
+      <c r="BN212" s="9">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="213" spans="1:65">
+    <row r="213" spans="1:66">
       <c r="B213" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C213" s="7">
         <v>101.3</v>
       </c>
       <c r="D213" s="7">
         <v>100.8</v>
       </c>
       <c r="E213" s="7">
         <v>100.1</v>
       </c>
       <c r="F213" s="6">
         <v>100</v>
       </c>
       <c r="G213" s="6">
         <v>100</v>
       </c>
       <c r="H213" s="6">
         <v>100</v>
       </c>
       <c r="I213" s="6">
         <v>100.1</v>
       </c>
       <c r="J213" s="6">
@@ -33242,53 +33771,56 @@
       </c>
       <c r="BF213" s="7">
         <v>110.8</v>
       </c>
       <c r="BG213" s="7">
         <v>110.2</v>
       </c>
       <c r="BH213" s="7">
         <v>109.7</v>
       </c>
       <c r="BI213" s="7">
         <v>109.1</v>
       </c>
       <c r="BJ213" s="6">
         <v>109</v>
       </c>
       <c r="BK213" s="9">
         <v>95.1</v>
       </c>
       <c r="BL213" s="9">
         <v>95.2</v>
       </c>
       <c r="BM213" s="9">
         <v>94.9</v>
       </c>
+      <c r="BN213" s="9">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="214" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A214" s="42"/>
+    <row r="214" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A214" s="41"/>
       <c r="B214" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C214" s="18">
         <v>96.7</v>
       </c>
       <c r="D214" s="18">
         <v>98.2</v>
       </c>
       <c r="E214" s="18">
         <v>99.6</v>
       </c>
       <c r="F214" s="18">
         <v>101.7</v>
       </c>
       <c r="G214" s="18">
         <v>102.8</v>
       </c>
       <c r="H214" s="18">
         <v>103</v>
       </c>
       <c r="I214" s="18">
         <v>103</v>
       </c>
       <c r="J214" s="18">
@@ -33437,70 +33969,73 @@
       </c>
       <c r="BF214" s="18">
         <v>104.3</v>
       </c>
       <c r="BG214" s="18">
         <v>104.6</v>
       </c>
       <c r="BH214" s="19">
         <v>104.1</v>
       </c>
       <c r="BI214" s="19">
         <v>104.8</v>
       </c>
       <c r="BJ214" s="18">
         <v>106</v>
       </c>
       <c r="BK214" s="20">
         <v>102.3</v>
       </c>
       <c r="BL214" s="20">
         <v>104.6</v>
       </c>
       <c r="BM214" s="20">
         <v>107.5</v>
       </c>
+      <c r="BN214" s="20">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="215" spans="1:65">
+    <row r="215" spans="1:66">
       <c r="R215" s="8"/>
-      <c r="BM215" s="47"/>
+      <c r="BM215" s="46"/>
     </row>
-    <row r="216" spans="1:65">
-      <c r="A216" s="42">
+    <row r="216" spans="1:66">
+      <c r="A216" s="41">
         <v>59</v>
       </c>
       <c r="B216" s="22" t="s">
         <v>19</v>
       </c>
       <c r="R216" s="8"/>
-      <c r="BM216" s="47"/>
+      <c r="BM216" s="46"/>
     </row>
-    <row r="217" spans="1:65">
+    <row r="217" spans="1:66">
       <c r="R217" s="8"/>
-      <c r="BM217" s="47"/>
+      <c r="BM217" s="46"/>
     </row>
-    <row r="218" spans="1:65" ht="67.5">
+    <row r="218" spans="1:66" ht="67.5">
       <c r="B218" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E218" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F218" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G218" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H218" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I218" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J218" s="4" t="s">
@@ -33629,72 +34164,75 @@
       <c r="AY218" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ218" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA218" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB218" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC218" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD218" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE218" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF218" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG218" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH218" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI218" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH218" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI218" s="4" t="s">
+      <c r="BJ218" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ218" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK218" s="49" t="s">
+      <c r="BK218" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL218" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL218" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM218" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN218" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="219" spans="1:65">
+    <row r="219" spans="1:66">
       <c r="B219" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C219" s="7">
         <v>98.8</v>
       </c>
       <c r="D219" s="6">
         <v>97</v>
       </c>
       <c r="E219" s="6">
         <v>97.1</v>
       </c>
       <c r="F219" s="6">
         <v>98.3</v>
       </c>
       <c r="G219" s="6">
         <v>98.9</v>
       </c>
       <c r="H219" s="6">
         <v>101.2</v>
       </c>
       <c r="I219" s="6">
         <v>101.7</v>
       </c>
       <c r="J219" s="6">
@@ -33843,52 +34381,55 @@
       </c>
       <c r="BF219" s="7">
         <v>109.3</v>
       </c>
       <c r="BG219" s="7">
         <v>110.1</v>
       </c>
       <c r="BH219" s="7">
         <v>109.3</v>
       </c>
       <c r="BI219" s="7">
         <v>110.5</v>
       </c>
       <c r="BJ219" s="7">
         <v>110.2</v>
       </c>
       <c r="BK219" s="9">
         <v>105.8</v>
       </c>
       <c r="BL219" s="9">
         <v>104.9</v>
       </c>
       <c r="BM219" s="9">
         <v>103.8</v>
       </c>
+      <c r="BN219" s="9">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="220" spans="1:65">
+    <row r="220" spans="1:66">
       <c r="B220" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C220" s="7">
         <v>101.2</v>
       </c>
       <c r="D220" s="6">
         <v>109.7</v>
       </c>
       <c r="E220" s="6">
         <v>110.2</v>
       </c>
       <c r="F220" s="6">
         <v>110.3</v>
       </c>
       <c r="G220" s="6">
         <v>109.3</v>
       </c>
       <c r="H220" s="6">
         <v>108.5</v>
       </c>
       <c r="I220" s="6">
         <v>107.2</v>
       </c>
       <c r="J220" s="6">
@@ -34037,177 +34578,180 @@
       </c>
       <c r="BF220" s="7">
         <v>116.9</v>
       </c>
       <c r="BG220" s="7">
         <v>116.5</v>
       </c>
       <c r="BH220" s="7">
         <v>119.1</v>
       </c>
       <c r="BI220" s="7">
         <v>120.8</v>
       </c>
       <c r="BJ220" s="7">
         <v>119.9</v>
       </c>
       <c r="BK220" s="9">
         <v>107.7</v>
       </c>
       <c r="BL220" s="9">
         <v>132.5</v>
       </c>
       <c r="BM220" s="9">
         <v>136.80000000000001</v>
       </c>
+      <c r="BN220" s="9">
+        <v>127.6</v>
+      </c>
     </row>
-    <row r="221" spans="1:65" ht="22.5">
+    <row r="221" spans="1:66" ht="22.5">
       <c r="B221" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C221" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP221" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ221" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR221" s="6">
         <v>68.3</v>
       </c>
       <c r="AS221" s="6">
         <v>103.5</v>
       </c>
       <c r="AT221" s="6">
         <v>102.1</v>
       </c>
       <c r="AU221" s="7">
         <v>100.3</v>
       </c>
       <c r="AV221" s="7">
         <v>97</v>
       </c>
       <c r="AW221" s="7">
         <v>94.4</v>
       </c>
       <c r="AX221" s="7">
         <v>92.8</v>
       </c>
       <c r="AY221" s="9">
         <v>133.5</v>
       </c>
@@ -34231,177 +34775,180 @@
       </c>
       <c r="BF221" s="7">
         <v>116.7</v>
       </c>
       <c r="BG221" s="7">
         <v>116.6</v>
       </c>
       <c r="BH221" s="7">
         <v>114.1</v>
       </c>
       <c r="BI221" s="7">
         <v>112.1</v>
       </c>
       <c r="BJ221" s="7">
         <v>108.6</v>
       </c>
       <c r="BK221" s="9">
         <v>104.1</v>
       </c>
       <c r="BL221" s="9">
         <v>116.5</v>
       </c>
       <c r="BM221" s="9">
         <v>121</v>
       </c>
+      <c r="BN221" s="9">
+        <v>122.3</v>
+      </c>
     </row>
-    <row r="222" spans="1:65">
+    <row r="222" spans="1:66">
       <c r="B222" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C222" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP222" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ222" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR222" s="6">
         <v>107.5</v>
       </c>
       <c r="AS222" s="6">
         <v>105.1</v>
       </c>
       <c r="AT222" s="6">
         <v>104.3</v>
       </c>
       <c r="AU222" s="7">
         <v>100.6</v>
       </c>
       <c r="AV222" s="7">
         <v>101.5</v>
       </c>
       <c r="AW222" s="7">
         <v>100.7</v>
       </c>
       <c r="AX222" s="7">
         <v>106.1</v>
       </c>
       <c r="AY222" s="9">
         <v>125.4</v>
       </c>
@@ -34425,177 +34972,180 @@
       </c>
       <c r="BF222" s="7">
         <v>119.9</v>
       </c>
       <c r="BG222" s="7">
         <v>119.3</v>
       </c>
       <c r="BH222" s="7">
         <v>122.2</v>
       </c>
       <c r="BI222" s="7">
         <v>124.1</v>
       </c>
       <c r="BJ222" s="7">
         <v>123.2</v>
       </c>
       <c r="BK222" s="9">
         <v>106.6</v>
       </c>
       <c r="BL222" s="9">
         <v>135.30000000000001</v>
       </c>
       <c r="BM222" s="9">
         <v>139.80000000000001</v>
       </c>
+      <c r="BN222" s="9">
+        <v>128.9</v>
+      </c>
     </row>
-    <row r="223" spans="1:65" ht="22.5">
+    <row r="223" spans="1:66" ht="22.5">
       <c r="B223" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C223" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP223" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ223" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR223" s="6">
         <v>100.1</v>
       </c>
       <c r="AS223" s="6">
         <v>97</v>
       </c>
       <c r="AT223" s="6">
         <v>96.3</v>
       </c>
       <c r="AU223" s="7">
         <v>93.7</v>
       </c>
       <c r="AV223" s="7">
         <v>91.8</v>
       </c>
       <c r="AW223" s="7">
         <v>90.8</v>
       </c>
       <c r="AX223" s="7">
         <v>90.6</v>
       </c>
       <c r="AY223" s="9">
         <v>97.8</v>
       </c>
@@ -34619,177 +35169,180 @@
       </c>
       <c r="BF223" s="7">
         <v>93.7</v>
       </c>
       <c r="BG223" s="6">
         <v>94.9</v>
       </c>
       <c r="BH223" s="7">
         <v>96.6</v>
       </c>
       <c r="BI223" s="6">
         <v>99</v>
       </c>
       <c r="BJ223" s="7">
         <v>99.7</v>
       </c>
       <c r="BK223" s="9">
         <v>117.7</v>
       </c>
       <c r="BL223" s="9">
         <v>115.6</v>
       </c>
       <c r="BM223" s="9">
         <v>118.1</v>
       </c>
+      <c r="BN223" s="9">
+        <v>118.3</v>
+      </c>
     </row>
-    <row r="224" spans="1:65" ht="33.75">
+    <row r="224" spans="1:66" ht="33.75">
       <c r="B224" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C224" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP224" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ224" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR224" s="6">
         <v>88.1</v>
       </c>
       <c r="AS224" s="6">
         <v>86.3</v>
       </c>
       <c r="AT224" s="6">
         <v>87.7</v>
       </c>
       <c r="AU224" s="7">
         <v>89.8</v>
       </c>
       <c r="AV224" s="7">
         <v>90.1</v>
       </c>
       <c r="AW224" s="7">
         <v>89.5</v>
       </c>
       <c r="AX224" s="7">
         <v>87.9</v>
       </c>
       <c r="AY224" s="9">
         <v>85.8</v>
       </c>
@@ -34813,52 +35366,55 @@
       </c>
       <c r="BF224" s="7">
         <v>100.5</v>
       </c>
       <c r="BG224" s="7">
         <v>100.4</v>
       </c>
       <c r="BH224" s="7">
         <v>100.2</v>
       </c>
       <c r="BI224" s="7">
         <v>97.3</v>
       </c>
       <c r="BJ224" s="7">
         <v>94.3</v>
       </c>
       <c r="BK224" s="9">
         <v>103.6</v>
       </c>
       <c r="BL224" s="9">
         <v>128</v>
       </c>
       <c r="BM224" s="9">
         <v>134.5</v>
       </c>
+      <c r="BN224" s="9">
+        <v>130.5</v>
+      </c>
     </row>
-    <row r="225" spans="1:65">
+    <row r="225" spans="1:66">
       <c r="B225" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C225" s="7">
         <v>109.5</v>
       </c>
       <c r="D225" s="7">
         <v>118.8</v>
       </c>
       <c r="E225" s="6">
         <v>154.5</v>
       </c>
       <c r="F225" s="6">
         <v>123.8</v>
       </c>
       <c r="G225" s="6">
         <v>108.1</v>
       </c>
       <c r="H225" s="6">
         <v>104.9</v>
       </c>
       <c r="I225" s="6">
         <v>105.5</v>
       </c>
       <c r="J225" s="6">
@@ -35007,52 +35563,55 @@
       </c>
       <c r="BF225" s="7">
         <v>141.5</v>
       </c>
       <c r="BG225" s="7">
         <v>127.3</v>
       </c>
       <c r="BH225" s="7">
         <v>130.1</v>
       </c>
       <c r="BI225" s="7">
         <v>131.4</v>
       </c>
       <c r="BJ225" s="6">
         <v>127</v>
       </c>
       <c r="BK225" s="9">
         <v>135.1</v>
       </c>
       <c r="BL225" s="9">
         <v>145</v>
       </c>
       <c r="BM225" s="9">
         <v>99.6</v>
       </c>
+      <c r="BN225" s="9">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="226" spans="1:65" ht="22.5">
+    <row r="226" spans="1:66" ht="22.5">
       <c r="B226" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="7">
         <v>92.8</v>
       </c>
       <c r="D226" s="7">
         <v>95.6</v>
       </c>
       <c r="E226" s="7">
         <v>90.4</v>
       </c>
       <c r="F226" s="7">
         <v>101.5</v>
       </c>
       <c r="G226" s="6">
         <v>100.1</v>
       </c>
       <c r="H226" s="6">
         <v>101.1</v>
       </c>
       <c r="I226" s="6">
         <v>101.5</v>
       </c>
       <c r="J226" s="6">
@@ -35201,52 +35760,55 @@
       </c>
       <c r="BF226" s="7">
         <v>112.3</v>
       </c>
       <c r="BG226" s="6">
         <v>112</v>
       </c>
       <c r="BH226" s="7">
         <v>112.3</v>
       </c>
       <c r="BI226" s="7">
         <v>113.3</v>
       </c>
       <c r="BJ226" s="7">
         <v>112.6</v>
       </c>
       <c r="BK226" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="BL226" s="9">
         <v>126.3</v>
       </c>
       <c r="BM226" s="9">
         <v>120.8</v>
       </c>
+      <c r="BN226" s="9">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="227" spans="1:65">
+    <row r="227" spans="1:66">
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="7">
         <v>88.4</v>
       </c>
       <c r="D227" s="7">
         <v>85.6</v>
       </c>
       <c r="E227" s="7">
         <v>85.7</v>
       </c>
       <c r="F227" s="7">
         <v>90.9</v>
       </c>
       <c r="G227" s="6">
         <v>91</v>
       </c>
       <c r="H227" s="6">
         <v>91.1</v>
       </c>
       <c r="I227" s="6">
         <v>91.6</v>
       </c>
       <c r="J227" s="6">
@@ -35395,52 +35957,55 @@
       </c>
       <c r="BF227" s="7">
         <v>99.3</v>
       </c>
       <c r="BG227" s="7">
         <v>99.2</v>
       </c>
       <c r="BH227" s="7">
         <v>98.6</v>
       </c>
       <c r="BI227" s="7">
         <v>98.9</v>
       </c>
       <c r="BJ227" s="7">
         <v>98.2</v>
       </c>
       <c r="BK227" s="9">
         <v>110.4</v>
       </c>
       <c r="BL227" s="9">
         <v>115.8</v>
       </c>
       <c r="BM227" s="9">
         <v>117.4</v>
       </c>
+      <c r="BN227" s="9">
+        <v>115.6</v>
+      </c>
     </row>
-    <row r="228" spans="1:65">
+    <row r="228" spans="1:66">
       <c r="B228" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C228" s="7">
         <v>104.4</v>
       </c>
       <c r="D228" s="7">
         <v>105.8</v>
       </c>
       <c r="E228" s="7">
         <v>106.7</v>
       </c>
       <c r="F228" s="6">
         <v>106</v>
       </c>
       <c r="G228" s="6">
         <v>106.2</v>
       </c>
       <c r="H228" s="6">
         <v>106</v>
       </c>
       <c r="I228" s="6">
         <v>106.7</v>
       </c>
       <c r="J228" s="6">
@@ -35589,53 +36154,56 @@
       </c>
       <c r="BF228" s="7">
         <v>100.8</v>
       </c>
       <c r="BG228" s="7">
         <v>100.2</v>
       </c>
       <c r="BH228" s="7">
         <v>100.4</v>
       </c>
       <c r="BI228" s="7">
         <v>100.5</v>
       </c>
       <c r="BJ228" s="7">
         <v>101.1</v>
       </c>
       <c r="BK228" s="9">
         <v>95.7</v>
       </c>
       <c r="BL228" s="9">
         <v>100.7</v>
       </c>
       <c r="BM228" s="9">
         <v>100.2</v>
       </c>
+      <c r="BN228" s="9">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="229" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A229" s="42"/>
+    <row r="229" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A229" s="41"/>
       <c r="B229" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C229" s="18">
         <v>96</v>
       </c>
       <c r="D229" s="18">
         <v>99.1</v>
       </c>
       <c r="E229" s="18">
         <v>101.1</v>
       </c>
       <c r="F229" s="18">
         <v>103.1</v>
       </c>
       <c r="G229" s="18">
         <v>101.6</v>
       </c>
       <c r="H229" s="18">
         <v>101.8</v>
       </c>
       <c r="I229" s="18">
         <v>101.7</v>
       </c>
       <c r="J229" s="18">
@@ -35784,71 +36352,74 @@
       </c>
       <c r="BF229" s="18">
         <v>114</v>
       </c>
       <c r="BG229" s="18">
         <v>112.6</v>
       </c>
       <c r="BH229" s="18">
         <v>113</v>
       </c>
       <c r="BI229" s="19">
         <v>114.1</v>
       </c>
       <c r="BJ229" s="19">
         <v>113.8</v>
       </c>
       <c r="BK229" s="20">
         <v>113.1</v>
       </c>
       <c r="BL229" s="20">
         <v>126.4</v>
       </c>
       <c r="BM229" s="20">
         <v>125</v>
       </c>
+      <c r="BN229" s="20">
+        <v>120.3</v>
+      </c>
     </row>
-    <row r="230" spans="1:65">
+    <row r="230" spans="1:66">
       <c r="B230" s="15"/>
       <c r="R230" s="8"/>
-      <c r="BM230" s="47"/>
+      <c r="BM230" s="46"/>
     </row>
-    <row r="231" spans="1:65">
-      <c r="A231" s="42">
+    <row r="231" spans="1:66">
+      <c r="A231" s="41">
         <v>61</v>
       </c>
       <c r="B231" s="22" t="s">
         <v>21</v>
       </c>
       <c r="R231" s="8"/>
-      <c r="BM231" s="47"/>
+      <c r="BM231" s="46"/>
     </row>
-    <row r="232" spans="1:65">
+    <row r="232" spans="1:66">
       <c r="R232" s="8"/>
-      <c r="BM232" s="47"/>
+      <c r="BM232" s="46"/>
     </row>
-    <row r="233" spans="1:65" ht="67.5">
+    <row r="233" spans="1:66" ht="67.5">
       <c r="B233" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E233" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F233" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G233" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I233" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J233" s="4" t="s">
@@ -35977,72 +36548,75 @@
       <c r="AY233" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ233" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA233" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB233" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC233" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD233" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE233" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF233" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG233" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH233" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI233" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH233" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI233" s="4" t="s">
+      <c r="BJ233" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ233" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK233" s="49" t="s">
+      <c r="BK233" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL233" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL233" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM233" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN233" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="234" spans="1:65">
+    <row r="234" spans="1:66">
       <c r="B234" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C234" s="7">
         <v>103.2</v>
       </c>
       <c r="D234" s="6">
         <v>103</v>
       </c>
       <c r="E234" s="6">
         <v>101.7</v>
       </c>
       <c r="F234" s="6">
         <v>102.5</v>
       </c>
       <c r="G234" s="6">
         <v>102.9</v>
       </c>
       <c r="H234" s="6">
         <v>101.9</v>
       </c>
       <c r="I234" s="6">
         <v>98.8</v>
       </c>
       <c r="J234" s="6">
@@ -36191,52 +36765,55 @@
       </c>
       <c r="BF234" s="7">
         <v>100.1</v>
       </c>
       <c r="BG234" s="7">
         <v>101.5</v>
       </c>
       <c r="BH234" s="7">
         <v>101.7</v>
       </c>
       <c r="BI234" s="7">
         <v>101.2</v>
       </c>
       <c r="BJ234" s="7">
         <v>100.6</v>
       </c>
       <c r="BK234" s="9">
         <v>105.8</v>
       </c>
       <c r="BL234" s="9">
         <v>107</v>
       </c>
       <c r="BM234" s="9">
         <v>107.8</v>
       </c>
+      <c r="BN234" s="9">
+        <v>111.3</v>
+      </c>
     </row>
-    <row r="235" spans="1:65">
+    <row r="235" spans="1:66">
       <c r="B235" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C235" s="7">
         <v>91.5</v>
       </c>
       <c r="D235" s="6">
         <v>97</v>
       </c>
       <c r="E235" s="6">
         <v>97.7</v>
       </c>
       <c r="F235" s="6">
         <v>98.2</v>
       </c>
       <c r="G235" s="6">
         <v>100.9</v>
       </c>
       <c r="H235" s="6">
         <v>101.5</v>
       </c>
       <c r="I235" s="6">
         <v>101.9</v>
       </c>
       <c r="J235" s="6">
@@ -36385,177 +36962,180 @@
       </c>
       <c r="BF235" s="7">
         <v>113.1</v>
       </c>
       <c r="BG235" s="7">
         <v>113.5</v>
       </c>
       <c r="BH235" s="7">
         <v>113.4</v>
       </c>
       <c r="BI235" s="7">
         <v>112.5</v>
       </c>
       <c r="BJ235" s="7">
         <v>113.8</v>
       </c>
       <c r="BK235" s="9">
         <v>122.4</v>
       </c>
       <c r="BL235" s="9">
         <v>119.4</v>
       </c>
       <c r="BM235" s="9">
         <v>121.9</v>
       </c>
+      <c r="BN235" s="9">
+        <v>133</v>
+      </c>
     </row>
-    <row r="236" spans="1:65" ht="22.5">
+    <row r="236" spans="1:66" ht="22.5">
       <c r="B236" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C236" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP236" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ236" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR236" s="6">
         <v>103.1</v>
       </c>
       <c r="AS236" s="9">
         <v>102.2</v>
       </c>
       <c r="AT236" s="6">
         <v>103.1</v>
       </c>
       <c r="AU236" s="7">
         <v>104.5</v>
       </c>
       <c r="AV236" s="7">
         <v>105.2</v>
       </c>
       <c r="AW236" s="7">
         <v>105.8</v>
       </c>
       <c r="AX236" s="9">
         <v>107.3</v>
       </c>
       <c r="AY236" s="9">
         <v>101.7</v>
       </c>
@@ -36579,177 +37159,180 @@
       </c>
       <c r="BF236" s="7">
         <v>114.1</v>
       </c>
       <c r="BG236" s="7">
         <v>114.6</v>
       </c>
       <c r="BH236" s="7">
         <v>115.1</v>
       </c>
       <c r="BI236" s="7">
         <v>113.9</v>
       </c>
       <c r="BJ236" s="7">
         <v>113.8</v>
       </c>
       <c r="BK236" s="9">
         <v>132.69999999999999</v>
       </c>
       <c r="BL236" s="9">
         <v>116.7</v>
       </c>
       <c r="BM236" s="9">
         <v>117.8</v>
       </c>
+      <c r="BN236" s="9">
+        <v>117.6</v>
+      </c>
     </row>
-    <row r="237" spans="1:65">
+    <row r="237" spans="1:66">
       <c r="B237" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C237" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP237" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ237" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR237" s="6">
         <v>111.2</v>
       </c>
       <c r="AS237" s="9">
         <v>111.6</v>
       </c>
       <c r="AT237" s="6">
         <v>111.4</v>
       </c>
       <c r="AU237" s="7">
         <v>112.7</v>
       </c>
       <c r="AV237" s="7">
         <v>113.1</v>
       </c>
       <c r="AW237" s="7">
         <v>112.6</v>
       </c>
       <c r="AX237" s="9">
         <v>113.1</v>
       </c>
       <c r="AY237" s="9">
         <v>94.4</v>
       </c>
@@ -36773,177 +37356,180 @@
       </c>
       <c r="BF237" s="7">
         <v>111.7</v>
       </c>
       <c r="BG237" s="7">
         <v>112.1</v>
       </c>
       <c r="BH237" s="7">
         <v>111.2</v>
       </c>
       <c r="BI237" s="7">
         <v>110.9</v>
       </c>
       <c r="BJ237" s="7">
         <v>114.7</v>
       </c>
       <c r="BK237" s="9">
         <v>113.1</v>
       </c>
       <c r="BL237" s="9">
         <v>125.5</v>
       </c>
       <c r="BM237" s="9">
         <v>129.80000000000001</v>
       </c>
+      <c r="BN237" s="9">
+        <v>156.5</v>
+      </c>
     </row>
-    <row r="238" spans="1:65" ht="22.5">
+    <row r="238" spans="1:66" ht="22.5">
       <c r="B238" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C238" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP238" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ238" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR238" s="6">
         <v>112.4</v>
       </c>
       <c r="AS238" s="9">
         <v>114.2</v>
       </c>
       <c r="AT238" s="6">
         <v>115.2</v>
       </c>
       <c r="AU238" s="7">
         <v>115.1</v>
       </c>
       <c r="AV238" s="7">
         <v>114.6</v>
       </c>
       <c r="AW238" s="7">
         <v>115.4</v>
       </c>
       <c r="AX238" s="9">
         <v>116.2</v>
       </c>
       <c r="AY238" s="9">
         <v>142</v>
       </c>
@@ -36967,177 +37553,180 @@
       </c>
       <c r="BF238" s="7">
         <v>113.7</v>
       </c>
       <c r="BG238" s="6">
         <v>113.3</v>
       </c>
       <c r="BH238" s="7">
         <v>112.9</v>
       </c>
       <c r="BI238" s="6">
         <v>110</v>
       </c>
       <c r="BJ238" s="7">
         <v>108.1</v>
       </c>
       <c r="BK238" s="9">
         <v>96.4</v>
       </c>
       <c r="BL238" s="9">
         <v>94.8</v>
       </c>
       <c r="BM238" s="9">
         <v>97.4</v>
       </c>
+      <c r="BN238" s="9">
+        <v>100.2</v>
+      </c>
     </row>
-    <row r="239" spans="1:65" ht="33.75">
+    <row r="239" spans="1:66" ht="33.75">
       <c r="B239" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C239" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP239" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ239" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR239" s="6">
         <v>90.2</v>
       </c>
       <c r="AS239" s="9">
         <v>89.5</v>
       </c>
       <c r="AT239" s="6">
         <v>89.4</v>
       </c>
       <c r="AU239" s="7">
         <v>90.7</v>
       </c>
       <c r="AV239" s="7">
         <v>93.3</v>
       </c>
       <c r="AW239" s="6">
         <v>96</v>
       </c>
       <c r="AX239" s="9">
         <v>99.4</v>
       </c>
       <c r="AY239" s="9">
         <v>79.3</v>
       </c>
@@ -37161,52 +37750,55 @@
       </c>
       <c r="BF239" s="7">
         <v>102.3</v>
       </c>
       <c r="BG239" s="6">
         <v>102</v>
       </c>
       <c r="BH239" s="7">
         <v>104.4</v>
       </c>
       <c r="BI239" s="7">
         <v>105.8</v>
       </c>
       <c r="BJ239" s="7">
         <v>103.8</v>
       </c>
       <c r="BK239" s="9">
         <v>110.7</v>
       </c>
       <c r="BL239" s="9">
         <v>148.9</v>
       </c>
       <c r="BM239" s="9">
         <v>150</v>
       </c>
+      <c r="BN239" s="9">
+        <v>146.69999999999999</v>
+      </c>
     </row>
-    <row r="240" spans="1:65">
+    <row r="240" spans="1:66">
       <c r="B240" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C240" s="6">
         <v>185</v>
       </c>
       <c r="D240" s="7">
         <v>251.6</v>
       </c>
       <c r="E240" s="6">
         <v>269.7</v>
       </c>
       <c r="F240" s="6">
         <v>183.3</v>
       </c>
       <c r="G240" s="6">
         <v>173</v>
       </c>
       <c r="H240" s="6">
         <v>151.6</v>
       </c>
       <c r="I240" s="6">
         <v>131.19999999999999</v>
       </c>
       <c r="J240" s="6">
@@ -37355,52 +37947,55 @@
       </c>
       <c r="BF240" s="7">
         <v>127.2</v>
       </c>
       <c r="BG240" s="7">
         <v>125.5</v>
       </c>
       <c r="BH240" s="7">
         <v>128.6</v>
       </c>
       <c r="BI240" s="7">
         <v>127.8</v>
       </c>
       <c r="BJ240" s="7">
         <v>117.5</v>
       </c>
       <c r="BK240" s="9">
         <v>136.69999999999999</v>
       </c>
       <c r="BL240" s="9">
         <v>133.19999999999999</v>
       </c>
       <c r="BM240" s="9">
         <v>122.6</v>
       </c>
+      <c r="BN240" s="9">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="241" spans="1:65" ht="22.5">
+    <row r="241" spans="1:66" ht="22.5">
       <c r="B241" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C241" s="7">
         <v>91.4</v>
       </c>
       <c r="D241" s="7">
         <v>93.9</v>
       </c>
       <c r="E241" s="7">
         <v>93.7</v>
       </c>
       <c r="F241" s="7">
         <v>97.4</v>
       </c>
       <c r="G241" s="6">
         <v>101</v>
       </c>
       <c r="H241" s="6">
         <v>104</v>
       </c>
       <c r="I241" s="6">
         <v>105.2</v>
       </c>
       <c r="J241" s="6">
@@ -37549,52 +38144,55 @@
       </c>
       <c r="BF241" s="7">
         <v>157.30000000000001</v>
       </c>
       <c r="BG241" s="7">
         <v>152.4</v>
       </c>
       <c r="BH241" s="7">
         <v>148.30000000000001</v>
       </c>
       <c r="BI241" s="7">
         <v>145.9</v>
       </c>
       <c r="BJ241" s="7">
         <v>146.19999999999999</v>
       </c>
       <c r="BK241" s="9">
         <v>124.5</v>
       </c>
       <c r="BL241" s="9">
         <v>122</v>
       </c>
       <c r="BM241" s="9">
         <v>121.8</v>
       </c>
+      <c r="BN241" s="9">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="242" spans="1:65">
+    <row r="242" spans="1:66">
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="7">
         <v>88.5</v>
       </c>
       <c r="D242" s="7">
         <v>85.3</v>
       </c>
       <c r="E242" s="7">
         <v>86.7</v>
       </c>
       <c r="F242" s="7">
         <v>94.6</v>
       </c>
       <c r="G242" s="6">
         <v>99.4</v>
       </c>
       <c r="H242" s="6">
         <v>100.8</v>
       </c>
       <c r="I242" s="6">
         <v>101.8</v>
       </c>
       <c r="J242" s="6">
@@ -37743,52 +38341,55 @@
       </c>
       <c r="BF242" s="7">
         <v>123.2</v>
       </c>
       <c r="BG242" s="7">
         <v>123.1</v>
       </c>
       <c r="BH242" s="7">
         <v>124.8</v>
       </c>
       <c r="BI242" s="7">
         <v>125.7</v>
       </c>
       <c r="BJ242" s="7">
         <v>126.5</v>
       </c>
       <c r="BK242" s="9">
         <v>126.9</v>
       </c>
       <c r="BL242" s="9">
         <v>126.8</v>
       </c>
       <c r="BM242" s="9">
         <v>120.8</v>
       </c>
+      <c r="BN242" s="9">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="243" spans="1:65">
+    <row r="243" spans="1:66">
       <c r="B243" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="7">
         <v>111.4</v>
       </c>
       <c r="D243" s="7">
         <v>108.9</v>
       </c>
       <c r="E243" s="7">
         <v>108.4</v>
       </c>
       <c r="F243" s="7">
         <v>108.6</v>
       </c>
       <c r="G243" s="6">
         <v>108.8</v>
       </c>
       <c r="H243" s="6">
         <v>108.9</v>
       </c>
       <c r="I243" s="6">
         <v>109.1</v>
       </c>
       <c r="J243" s="6">
@@ -37937,53 +38538,56 @@
       </c>
       <c r="BF243" s="7">
         <v>112.7</v>
       </c>
       <c r="BG243" s="7">
         <v>111.7</v>
       </c>
       <c r="BH243" s="7">
         <v>111.3</v>
       </c>
       <c r="BI243" s="7">
         <v>110.9</v>
       </c>
       <c r="BJ243" s="7">
         <v>110.9</v>
       </c>
       <c r="BK243" s="9">
         <v>104.8</v>
       </c>
       <c r="BL243" s="9">
         <v>105.2</v>
       </c>
       <c r="BM243" s="9">
         <v>103.7</v>
       </c>
+      <c r="BN243" s="9">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="244" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A244" s="42"/>
+    <row r="244" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A244" s="41"/>
       <c r="B244" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C244" s="18">
         <v>95.5</v>
       </c>
       <c r="D244" s="18">
         <v>100.9</v>
       </c>
       <c r="E244" s="18">
         <v>103.8</v>
       </c>
       <c r="F244" s="18">
         <v>104.6</v>
       </c>
       <c r="G244" s="18">
         <v>106.9</v>
       </c>
       <c r="H244" s="18">
         <v>106.5</v>
       </c>
       <c r="I244" s="18">
         <v>104.4</v>
       </c>
       <c r="J244" s="18">
@@ -38132,122 +38736,125 @@
       </c>
       <c r="BF244" s="18">
         <v>115.8</v>
       </c>
       <c r="BG244" s="18">
         <v>114.8</v>
       </c>
       <c r="BH244" s="19">
         <v>114.8</v>
       </c>
       <c r="BI244" s="19">
         <v>114.4</v>
       </c>
       <c r="BJ244" s="19">
         <v>113.9</v>
       </c>
       <c r="BK244" s="20">
         <v>120.2</v>
       </c>
       <c r="BL244" s="20">
         <v>118.9</v>
       </c>
       <c r="BM244" s="20">
         <v>119.4</v>
       </c>
+      <c r="BN244" s="20">
+        <v>125.2</v>
+      </c>
     </row>
-    <row r="245" spans="1:65">
+    <row r="245" spans="1:66">
       <c r="B245" s="15"/>
       <c r="C245" s="16"/>
       <c r="D245" s="16"/>
       <c r="E245" s="16"/>
       <c r="F245" s="16"/>
       <c r="G245" s="16"/>
       <c r="H245" s="16"/>
       <c r="I245" s="16"/>
       <c r="J245" s="16"/>
       <c r="K245" s="16"/>
       <c r="L245" s="16"/>
       <c r="M245" s="16"/>
       <c r="N245" s="16"/>
       <c r="O245" s="16"/>
       <c r="P245" s="10"/>
       <c r="Q245" s="10"/>
       <c r="R245" s="16"/>
       <c r="S245" s="16"/>
       <c r="T245" s="16"/>
-      <c r="BM245" s="47"/>
+      <c r="BM245" s="46"/>
     </row>
-    <row r="246" spans="1:65">
-      <c r="A246" s="42">
+    <row r="246" spans="1:66">
+      <c r="A246" s="41">
         <v>62</v>
       </c>
       <c r="B246" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C246" s="16"/>
       <c r="D246" s="16"/>
       <c r="E246" s="16"/>
       <c r="F246" s="16"/>
       <c r="G246" s="16"/>
       <c r="H246" s="16"/>
       <c r="I246" s="16"/>
       <c r="J246" s="16"/>
       <c r="K246" s="16"/>
       <c r="L246" s="16"/>
       <c r="M246" s="16"/>
       <c r="N246" s="16"/>
       <c r="O246" s="16"/>
       <c r="P246" s="10"/>
       <c r="Q246" s="10"/>
       <c r="R246" s="16"/>
       <c r="S246" s="16"/>
       <c r="T246" s="16"/>
-      <c r="BM246" s="47"/>
+      <c r="BM246" s="46"/>
     </row>
-    <row r="247" spans="1:65">
+    <row r="247" spans="1:66">
       <c r="C247" s="16"/>
       <c r="D247" s="16"/>
       <c r="E247" s="16"/>
       <c r="F247" s="16"/>
       <c r="G247" s="16"/>
       <c r="H247" s="16"/>
       <c r="I247" s="16"/>
       <c r="J247" s="16"/>
       <c r="K247" s="16"/>
       <c r="L247" s="16"/>
       <c r="M247" s="16"/>
       <c r="N247" s="16"/>
       <c r="O247" s="16"/>
       <c r="P247" s="10"/>
       <c r="Q247" s="10"/>
       <c r="R247" s="16"/>
       <c r="S247" s="16"/>
       <c r="T247" s="16"/>
-      <c r="BM247" s="47"/>
+      <c r="BM247" s="46"/>
     </row>
-    <row r="248" spans="1:65" ht="67.5">
+    <row r="248" spans="1:66" ht="67.5">
       <c r="B248" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C248" s="6"/>
       <c r="D248" s="6"/>
       <c r="E248" s="6"/>
       <c r="F248" s="6"/>
       <c r="G248" s="6"/>
       <c r="H248" s="6"/>
       <c r="I248" s="6"/>
       <c r="J248" s="6"/>
       <c r="K248" s="6"/>
       <c r="L248" s="6"/>
       <c r="M248" s="6"/>
       <c r="N248" s="6"/>
       <c r="O248" s="6"/>
       <c r="P248" s="7"/>
       <c r="Q248" s="7"/>
       <c r="R248" s="6"/>
       <c r="S248" s="6"/>
       <c r="T248" s="4" t="s">
         <v>40</v>
       </c>
       <c r="U248" s="4" t="s">
         <v>41</v>
@@ -38342,72 +38949,75 @@
       <c r="AY248" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ248" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA248" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB248" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC248" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD248" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE248" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF248" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG248" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH248" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI248" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH248" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI248" s="4" t="s">
+      <c r="BJ248" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ248" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK248" s="49" t="s">
+      <c r="BK248" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL248" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL248" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM248" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN248" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="249" spans="1:65">
+    <row r="249" spans="1:66">
       <c r="B249" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C249" s="6"/>
       <c r="D249" s="6"/>
       <c r="E249" s="6"/>
       <c r="F249" s="6"/>
       <c r="G249" s="6"/>
       <c r="H249" s="6"/>
       <c r="I249" s="6"/>
       <c r="J249" s="6"/>
       <c r="K249" s="6"/>
       <c r="L249" s="6"/>
       <c r="M249" s="6"/>
       <c r="N249" s="6"/>
       <c r="O249" s="6"/>
       <c r="P249" s="7"/>
       <c r="Q249" s="7"/>
       <c r="R249" s="6"/>
       <c r="S249" s="6"/>
       <c r="T249" s="6">
         <v>103.3</v>
       </c>
       <c r="U249" s="7">
         <v>102.2</v>
@@ -38522,52 +39132,55 @@
       </c>
       <c r="BF249" s="7">
         <v>100.9</v>
       </c>
       <c r="BG249" s="7">
         <v>99.5</v>
       </c>
       <c r="BH249" s="7">
         <v>101.2</v>
       </c>
       <c r="BI249" s="6">
         <v>101</v>
       </c>
       <c r="BJ249" s="7">
         <v>100.9</v>
       </c>
       <c r="BK249" s="9">
         <v>99.8</v>
       </c>
       <c r="BL249" s="9">
         <v>99.6</v>
       </c>
       <c r="BM249" s="9">
         <v>99.7</v>
       </c>
+      <c r="BN249" s="9">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="250" spans="1:65">
+    <row r="250" spans="1:66">
       <c r="B250" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C250" s="6"/>
       <c r="D250" s="6"/>
       <c r="E250" s="6"/>
       <c r="F250" s="6"/>
       <c r="G250" s="6"/>
       <c r="H250" s="6"/>
       <c r="I250" s="6"/>
       <c r="J250" s="6"/>
       <c r="K250" s="6"/>
       <c r="L250" s="6"/>
       <c r="M250" s="6"/>
       <c r="N250" s="6"/>
       <c r="O250" s="6"/>
       <c r="P250" s="7"/>
       <c r="Q250" s="7"/>
       <c r="R250" s="6"/>
       <c r="S250" s="6"/>
       <c r="T250" s="6">
         <v>105.5</v>
       </c>
       <c r="U250" s="7">
         <v>105.7</v>
@@ -38682,52 +39295,55 @@
       </c>
       <c r="BF250" s="7">
         <v>98.1</v>
       </c>
       <c r="BG250" s="7">
         <v>97.7</v>
       </c>
       <c r="BH250" s="7">
         <v>98.4</v>
       </c>
       <c r="BI250" s="7">
         <v>99.8</v>
       </c>
       <c r="BJ250" s="7">
         <v>101.2</v>
       </c>
       <c r="BK250" s="9">
         <v>105.7</v>
       </c>
       <c r="BL250" s="9">
         <v>109.5</v>
       </c>
       <c r="BM250" s="9">
         <v>113.1</v>
       </c>
+      <c r="BN250" s="9">
+        <v>115.7</v>
+      </c>
     </row>
-    <row r="251" spans="1:65" ht="22.5">
+    <row r="251" spans="1:66" ht="22.5">
       <c r="B251" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C251" s="6"/>
       <c r="D251" s="6"/>
       <c r="E251" s="6"/>
       <c r="F251" s="6"/>
       <c r="G251" s="6"/>
       <c r="H251" s="6"/>
       <c r="I251" s="6"/>
       <c r="J251" s="6"/>
       <c r="K251" s="6"/>
       <c r="L251" s="6"/>
       <c r="M251" s="6"/>
       <c r="N251" s="6"/>
       <c r="O251" s="6"/>
       <c r="P251" s="7"/>
       <c r="Q251" s="7"/>
       <c r="R251" s="6"/>
       <c r="S251" s="6"/>
       <c r="T251" s="6"/>
       <c r="U251" s="7"/>
       <c r="V251" s="6"/>
       <c r="W251" s="7"/>
       <c r="X251" s="6"/>
@@ -38794,52 +39410,55 @@
       </c>
       <c r="BF251" s="7">
         <v>96.9</v>
       </c>
       <c r="BG251" s="7">
         <v>96.9</v>
       </c>
       <c r="BH251" s="7">
         <v>97.6</v>
       </c>
       <c r="BI251" s="7">
         <v>98.1</v>
       </c>
       <c r="BJ251" s="7">
         <v>99.5</v>
       </c>
       <c r="BK251" s="9">
         <v>104</v>
       </c>
       <c r="BL251" s="9">
         <v>109.9</v>
       </c>
       <c r="BM251" s="9">
         <v>115.7</v>
       </c>
+      <c r="BN251" s="9">
+        <v>118</v>
+      </c>
     </row>
-    <row r="252" spans="1:65">
+    <row r="252" spans="1:66">
       <c r="B252" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C252" s="6"/>
       <c r="D252" s="6"/>
       <c r="E252" s="6"/>
       <c r="F252" s="6"/>
       <c r="G252" s="6"/>
       <c r="H252" s="6"/>
       <c r="I252" s="6"/>
       <c r="J252" s="6"/>
       <c r="K252" s="6"/>
       <c r="L252" s="6"/>
       <c r="M252" s="6"/>
       <c r="N252" s="6"/>
       <c r="O252" s="6"/>
       <c r="P252" s="7"/>
       <c r="Q252" s="7"/>
       <c r="R252" s="6"/>
       <c r="S252" s="6"/>
       <c r="T252" s="6"/>
       <c r="U252" s="7"/>
       <c r="V252" s="6"/>
       <c r="W252" s="7"/>
       <c r="X252" s="6"/>
@@ -38906,52 +39525,55 @@
       </c>
       <c r="BF252" s="7">
         <v>99.3</v>
       </c>
       <c r="BG252" s="7">
         <v>98.3</v>
       </c>
       <c r="BH252" s="7">
         <v>98.9</v>
       </c>
       <c r="BI252" s="7">
         <v>101.7</v>
       </c>
       <c r="BJ252" s="7">
         <v>103.2</v>
       </c>
       <c r="BK252" s="9">
         <v>107.7</v>
       </c>
       <c r="BL252" s="9">
         <v>108.6</v>
       </c>
       <c r="BM252" s="9">
         <v>109.4</v>
       </c>
+      <c r="BN252" s="9">
+        <v>112.9</v>
+      </c>
     </row>
-    <row r="253" spans="1:65" ht="22.5">
+    <row r="253" spans="1:66" ht="22.5">
       <c r="B253" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C253" s="6"/>
       <c r="D253" s="6"/>
       <c r="E253" s="6"/>
       <c r="F253" s="6"/>
       <c r="G253" s="6"/>
       <c r="H253" s="6"/>
       <c r="I253" s="6"/>
       <c r="J253" s="6"/>
       <c r="K253" s="6"/>
       <c r="L253" s="6"/>
       <c r="M253" s="6"/>
       <c r="N253" s="6"/>
       <c r="O253" s="6"/>
       <c r="P253" s="7"/>
       <c r="Q253" s="7"/>
       <c r="R253" s="6"/>
       <c r="S253" s="6"/>
       <c r="T253" s="6"/>
       <c r="U253" s="7"/>
       <c r="V253" s="6"/>
       <c r="W253" s="7"/>
       <c r="X253" s="6"/>
@@ -39018,52 +39640,55 @@
       </c>
       <c r="BF253" s="7">
         <v>109</v>
       </c>
       <c r="BG253" s="6">
         <v>109</v>
       </c>
       <c r="BH253" s="7">
         <v>109.1</v>
       </c>
       <c r="BI253" s="7">
         <v>109.2</v>
       </c>
       <c r="BJ253" s="7">
         <v>109.3</v>
       </c>
       <c r="BK253" s="9">
         <v>113.6</v>
       </c>
       <c r="BL253" s="9">
         <v>116</v>
       </c>
       <c r="BM253" s="9">
         <v>109</v>
       </c>
+      <c r="BN253" s="9">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="254" spans="1:65" ht="33.75">
+    <row r="254" spans="1:66" ht="33.75">
       <c r="B254" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C254" s="6"/>
       <c r="D254" s="6"/>
       <c r="E254" s="6"/>
       <c r="F254" s="6"/>
       <c r="G254" s="6"/>
       <c r="H254" s="6"/>
       <c r="I254" s="6"/>
       <c r="J254" s="6"/>
       <c r="K254" s="6"/>
       <c r="L254" s="6"/>
       <c r="M254" s="6"/>
       <c r="N254" s="6"/>
       <c r="O254" s="6"/>
       <c r="P254" s="7"/>
       <c r="Q254" s="7"/>
       <c r="R254" s="6"/>
       <c r="S254" s="6"/>
       <c r="T254" s="6"/>
       <c r="U254" s="7"/>
       <c r="V254" s="6"/>
       <c r="W254" s="7"/>
       <c r="X254" s="6"/>
@@ -39130,52 +39755,55 @@
       </c>
       <c r="BF254" s="7">
         <v>106.7</v>
       </c>
       <c r="BG254" s="7">
         <v>108.1</v>
       </c>
       <c r="BH254" s="7">
         <v>107.3</v>
       </c>
       <c r="BI254" s="6">
         <v>107</v>
       </c>
       <c r="BJ254" s="7">
         <v>92.3</v>
       </c>
       <c r="BK254" s="9">
         <v>75.3</v>
       </c>
       <c r="BL254" s="9">
         <v>98.5</v>
       </c>
       <c r="BM254" s="9">
         <v>104.6</v>
       </c>
+      <c r="BN254" s="9">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="255" spans="1:65">
+    <row r="255" spans="1:66">
       <c r="B255" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C255" s="6"/>
       <c r="D255" s="6"/>
       <c r="E255" s="6"/>
       <c r="F255" s="6"/>
       <c r="G255" s="6"/>
       <c r="H255" s="6"/>
       <c r="I255" s="6"/>
       <c r="J255" s="6"/>
       <c r="K255" s="6"/>
       <c r="L255" s="6"/>
       <c r="M255" s="6"/>
       <c r="N255" s="6"/>
       <c r="O255" s="6"/>
       <c r="P255" s="7"/>
       <c r="Q255" s="7"/>
       <c r="R255" s="6"/>
       <c r="S255" s="6"/>
       <c r="T255" s="6">
         <v>110.4</v>
       </c>
       <c r="U255" s="6">
         <v>123</v>
@@ -39290,52 +39918,55 @@
       </c>
       <c r="BF255" s="7">
         <v>97.3</v>
       </c>
       <c r="BG255" s="7">
         <v>109.7</v>
       </c>
       <c r="BH255" s="7">
         <v>109.4</v>
       </c>
       <c r="BI255" s="6">
         <v>112</v>
       </c>
       <c r="BJ255" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="BK255" s="9">
         <v>97.4</v>
       </c>
       <c r="BL255" s="9">
         <v>243.7</v>
       </c>
       <c r="BM255" s="9">
         <v>200.4</v>
       </c>
+      <c r="BN255" s="9">
+        <v>360.2</v>
+      </c>
     </row>
-    <row r="256" spans="1:65" ht="22.5">
+    <row r="256" spans="1:66" ht="22.5">
       <c r="B256" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="6"/>
       <c r="D256" s="6"/>
       <c r="E256" s="6"/>
       <c r="F256" s="6"/>
       <c r="G256" s="6"/>
       <c r="H256" s="6"/>
       <c r="I256" s="6"/>
       <c r="J256" s="6"/>
       <c r="K256" s="6"/>
       <c r="L256" s="6"/>
       <c r="M256" s="6"/>
       <c r="N256" s="6"/>
       <c r="O256" s="6"/>
       <c r="P256" s="7"/>
       <c r="Q256" s="7"/>
       <c r="R256" s="6"/>
       <c r="S256" s="6"/>
       <c r="T256" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="U256" s="7">
         <v>82.1</v>
@@ -39450,52 +40081,55 @@
       </c>
       <c r="BF256" s="7">
         <v>104.3</v>
       </c>
       <c r="BG256" s="7">
         <v>104.6</v>
       </c>
       <c r="BH256" s="7">
         <v>101.3</v>
       </c>
       <c r="BI256" s="7">
         <v>101.6</v>
       </c>
       <c r="BJ256" s="6">
         <v>101</v>
       </c>
       <c r="BK256" s="9">
         <v>102.9</v>
       </c>
       <c r="BL256" s="9">
         <v>101.1</v>
       </c>
       <c r="BM256" s="9">
         <v>100.2</v>
       </c>
+      <c r="BN256" s="9">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="257" spans="1:65">
+    <row r="257" spans="1:66">
       <c r="B257" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="6"/>
       <c r="D257" s="6"/>
       <c r="E257" s="6"/>
       <c r="F257" s="6"/>
       <c r="G257" s="6"/>
       <c r="H257" s="6"/>
       <c r="I257" s="6"/>
       <c r="J257" s="6"/>
       <c r="K257" s="6"/>
       <c r="L257" s="6"/>
       <c r="M257" s="6"/>
       <c r="N257" s="6"/>
       <c r="O257" s="6"/>
       <c r="P257" s="7"/>
       <c r="Q257" s="7"/>
       <c r="R257" s="6"/>
       <c r="S257" s="6"/>
       <c r="T257" s="6">
         <v>104.5</v>
       </c>
       <c r="U257" s="7">
         <v>103.9</v>
@@ -39610,52 +40244,55 @@
       </c>
       <c r="BF257" s="7">
         <v>122.6</v>
       </c>
       <c r="BG257" s="7">
         <v>122.1</v>
       </c>
       <c r="BH257" s="7">
         <v>122.1</v>
       </c>
       <c r="BI257" s="7">
         <v>122.5</v>
       </c>
       <c r="BJ257" s="7">
         <v>122.5</v>
       </c>
       <c r="BK257" s="9">
         <v>111.3</v>
       </c>
       <c r="BL257" s="9">
         <v>122.2</v>
       </c>
       <c r="BM257" s="9">
         <v>120.4</v>
       </c>
+      <c r="BN257" s="9">
+        <v>117.2</v>
+      </c>
     </row>
-    <row r="258" spans="1:65">
+    <row r="258" spans="1:66">
       <c r="B258" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C258" s="6"/>
       <c r="D258" s="6"/>
       <c r="E258" s="6"/>
       <c r="F258" s="6"/>
       <c r="G258" s="6"/>
       <c r="H258" s="6"/>
       <c r="I258" s="6"/>
       <c r="J258" s="6"/>
       <c r="K258" s="6"/>
       <c r="L258" s="6"/>
       <c r="M258" s="6"/>
       <c r="N258" s="6"/>
       <c r="O258" s="6"/>
       <c r="P258" s="7"/>
       <c r="Q258" s="7"/>
       <c r="R258" s="6"/>
       <c r="S258" s="6"/>
       <c r="T258" s="6">
         <v>93.6</v>
       </c>
       <c r="U258" s="7">
         <v>96.3</v>
@@ -39770,53 +40407,56 @@
       </c>
       <c r="BF258" s="7">
         <v>112.3</v>
       </c>
       <c r="BG258" s="7">
         <v>112.7</v>
       </c>
       <c r="BH258" s="7">
         <v>112.4</v>
       </c>
       <c r="BI258" s="7">
         <v>112.8</v>
       </c>
       <c r="BJ258" s="7">
         <v>113.2</v>
       </c>
       <c r="BK258" s="9">
         <v>95.1</v>
       </c>
       <c r="BL258" s="9">
         <v>96.3</v>
       </c>
       <c r="BM258" s="9">
         <v>92.7</v>
       </c>
+      <c r="BN258" s="9">
+        <v>91.7</v>
+      </c>
     </row>
-    <row r="259" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A259" s="42"/>
+    <row r="259" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A259" s="41"/>
       <c r="B259" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C259" s="18"/>
       <c r="D259" s="18"/>
       <c r="E259" s="18"/>
       <c r="F259" s="18"/>
       <c r="G259" s="18"/>
       <c r="H259" s="18"/>
       <c r="I259" s="18"/>
       <c r="J259" s="18"/>
       <c r="K259" s="18"/>
       <c r="L259" s="18"/>
       <c r="M259" s="18"/>
       <c r="N259" s="18"/>
       <c r="O259" s="18"/>
       <c r="P259" s="19"/>
       <c r="Q259" s="19"/>
       <c r="R259" s="18"/>
       <c r="S259" s="18"/>
       <c r="T259" s="18">
         <v>105.1</v>
       </c>
       <c r="U259" s="19">
         <v>102.2</v>
@@ -39931,70 +40571,73 @@
       </c>
       <c r="BF259" s="18">
         <v>99</v>
       </c>
       <c r="BG259" s="18">
         <v>99.1</v>
       </c>
       <c r="BH259" s="19">
         <v>99.7</v>
       </c>
       <c r="BI259" s="19">
         <v>101.1</v>
       </c>
       <c r="BJ259" s="19">
         <v>103.2</v>
       </c>
       <c r="BK259" s="20">
         <v>105.6</v>
       </c>
       <c r="BL259" s="20">
         <v>111.4</v>
       </c>
       <c r="BM259" s="20">
         <v>114.7</v>
       </c>
+      <c r="BN259" s="20">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="260" spans="1:65">
+    <row r="260" spans="1:66">
       <c r="R260" s="8"/>
-      <c r="BM260" s="47"/>
+      <c r="BM260" s="46"/>
     </row>
-    <row r="261" spans="1:65">
-      <c r="A261" s="42">
+    <row r="261" spans="1:66">
+      <c r="A261" s="41">
         <v>63</v>
       </c>
       <c r="B261" s="22" t="s">
         <v>20</v>
       </c>
       <c r="R261" s="8"/>
-      <c r="BM261" s="47"/>
+      <c r="BM261" s="46"/>
     </row>
-    <row r="262" spans="1:65">
+    <row r="262" spans="1:66">
       <c r="R262" s="8"/>
-      <c r="BM262" s="47"/>
+      <c r="BM262" s="46"/>
     </row>
-    <row r="263" spans="1:65" ht="67.5">
+    <row r="263" spans="1:66" ht="67.5">
       <c r="B263" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E263" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G263" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I263" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J263" s="4" t="s">
@@ -40123,72 +40766,75 @@
       <c r="AY263" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ263" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA263" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB263" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC263" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD263" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE263" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF263" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG263" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH263" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI263" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH263" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI263" s="4" t="s">
+      <c r="BJ263" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ263" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK263" s="49" t="s">
+      <c r="BK263" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL263" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL263" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM263" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN263" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="264" spans="1:65">
+    <row r="264" spans="1:66">
       <c r="B264" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C264" s="7">
         <v>100.8</v>
       </c>
       <c r="D264" s="6">
         <v>101</v>
       </c>
       <c r="E264" s="6">
         <v>101.4</v>
       </c>
       <c r="F264" s="6">
         <v>102.1</v>
       </c>
       <c r="G264" s="6">
         <v>102.4</v>
       </c>
       <c r="H264" s="6">
         <v>103.2</v>
       </c>
       <c r="I264" s="6">
         <v>103</v>
       </c>
       <c r="J264" s="6">
@@ -40337,52 +40983,55 @@
       </c>
       <c r="BF264" s="7">
         <v>102.8</v>
       </c>
       <c r="BG264" s="7">
         <v>100.9</v>
       </c>
       <c r="BH264" s="7">
         <v>101.1</v>
       </c>
       <c r="BI264" s="7">
         <v>103.1</v>
       </c>
       <c r="BJ264" s="7">
         <v>102</v>
       </c>
       <c r="BK264" s="9">
         <v>95.8</v>
       </c>
       <c r="BL264" s="9">
         <v>97.6</v>
       </c>
       <c r="BM264" s="9">
         <v>101.9</v>
       </c>
+      <c r="BN264" s="9">
+        <v>102</v>
+      </c>
     </row>
-    <row r="265" spans="1:65">
+    <row r="265" spans="1:66">
       <c r="B265" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C265" s="7">
         <v>108.9</v>
       </c>
       <c r="D265" s="6">
         <v>109</v>
       </c>
       <c r="E265" s="6">
         <v>108.1</v>
       </c>
       <c r="F265" s="6">
         <v>106.7</v>
       </c>
       <c r="G265" s="6">
         <v>106.9</v>
       </c>
       <c r="H265" s="6">
         <v>107.1</v>
       </c>
       <c r="I265" s="6">
         <v>104.7</v>
       </c>
       <c r="J265" s="6">
@@ -40531,177 +41180,180 @@
       </c>
       <c r="BF265" s="7">
         <v>93.5</v>
       </c>
       <c r="BG265" s="7">
         <v>93.4</v>
       </c>
       <c r="BH265" s="7">
         <v>95.1</v>
       </c>
       <c r="BI265" s="7">
         <v>94.4</v>
       </c>
       <c r="BJ265" s="6">
         <v>95</v>
       </c>
       <c r="BK265" s="9">
         <v>96.7</v>
       </c>
       <c r="BL265" s="9">
         <v>82.4</v>
       </c>
       <c r="BM265" s="9">
         <v>88.2</v>
       </c>
+      <c r="BN265" s="9">
+        <v>94.7</v>
+      </c>
     </row>
-    <row r="266" spans="1:65" ht="22.5">
+    <row r="266" spans="1:66" ht="22.5">
       <c r="B266" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C266" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP266" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ266" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR266" s="6">
         <v>106.4</v>
       </c>
       <c r="AS266" s="9">
         <v>102.6</v>
       </c>
       <c r="AT266" s="6">
         <v>105.5</v>
       </c>
       <c r="AU266" s="7">
         <v>108.4</v>
       </c>
       <c r="AV266" s="7">
         <v>109.1</v>
       </c>
       <c r="AW266" s="7">
         <v>106.2</v>
       </c>
       <c r="AX266" s="9">
         <v>106.8</v>
       </c>
       <c r="AY266" s="9">
         <v>103.2</v>
       </c>
@@ -40725,177 +41377,180 @@
       </c>
       <c r="BF266" s="7">
         <v>96.8</v>
       </c>
       <c r="BG266" s="7">
         <v>95.6</v>
       </c>
       <c r="BH266" s="7">
         <v>95.7</v>
       </c>
       <c r="BI266" s="7">
         <v>94.2</v>
       </c>
       <c r="BJ266" s="7">
         <v>95.1</v>
       </c>
       <c r="BK266" s="9">
         <v>93.4</v>
       </c>
       <c r="BL266" s="9">
         <v>93.3</v>
       </c>
       <c r="BM266" s="9">
         <v>95.4</v>
       </c>
+      <c r="BN266" s="9">
+        <v>96.5</v>
+      </c>
     </row>
-    <row r="267" spans="1:65">
+    <row r="267" spans="1:66">
       <c r="B267" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C267" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP267" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ267" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR267" s="6">
         <v>103.7</v>
       </c>
       <c r="AS267" s="9">
         <v>106.1</v>
       </c>
       <c r="AT267" s="6">
         <v>105.4</v>
       </c>
       <c r="AU267" s="7">
         <v>104.1</v>
       </c>
       <c r="AV267" s="7">
         <v>101.3</v>
       </c>
       <c r="AW267" s="7">
         <v>102.3</v>
       </c>
       <c r="AX267" s="9">
         <v>102.2</v>
       </c>
       <c r="AY267" s="9">
         <v>71.599999999999994</v>
       </c>
@@ -40919,177 +41574,180 @@
       </c>
       <c r="BF267" s="7">
         <v>92.2</v>
       </c>
       <c r="BG267" s="7">
         <v>92.5</v>
       </c>
       <c r="BH267" s="7">
         <v>94.9</v>
       </c>
       <c r="BI267" s="7">
         <v>94.5</v>
       </c>
       <c r="BJ267" s="6">
         <v>95</v>
       </c>
       <c r="BK267" s="9">
         <v>97.8</v>
       </c>
       <c r="BL267" s="9">
         <v>78.2</v>
       </c>
       <c r="BM267" s="9">
         <v>85.5</v>
       </c>
+      <c r="BN267" s="9">
+        <v>94</v>
+      </c>
     </row>
-    <row r="268" spans="1:65" ht="22.5">
+    <row r="268" spans="1:66" ht="22.5">
       <c r="B268" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C268" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP268" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ268" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR268" s="6">
         <v>118.5</v>
       </c>
       <c r="AS268" s="9">
         <v>111.9</v>
       </c>
       <c r="AT268" s="6">
         <v>112.1</v>
       </c>
       <c r="AU268" s="7">
         <v>112.4</v>
       </c>
       <c r="AV268" s="7">
         <v>109.4</v>
       </c>
       <c r="AW268" s="7">
         <v>109.7</v>
       </c>
       <c r="AX268" s="9">
         <v>108.6</v>
       </c>
       <c r="AY268" s="9">
         <v>91.1</v>
       </c>
@@ -41113,177 +41771,180 @@
       </c>
       <c r="BF268" s="7">
         <v>95.1</v>
       </c>
       <c r="BG268" s="6">
         <v>94.7</v>
       </c>
       <c r="BH268" s="7">
         <v>93.8</v>
       </c>
       <c r="BI268" s="7">
         <v>93.1</v>
       </c>
       <c r="BJ268" s="7">
         <v>93.4</v>
       </c>
       <c r="BK268" s="9">
         <v>94.7</v>
       </c>
       <c r="BL268" s="9">
         <v>91.6</v>
       </c>
       <c r="BM268" s="9">
         <v>91.6</v>
       </c>
+      <c r="BN268" s="9">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="269" spans="1:65" ht="33.75">
+    <row r="269" spans="1:66" ht="33.75">
       <c r="B269" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C269" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP269" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ269" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR269" s="6">
         <v>98.4</v>
       </c>
       <c r="AS269" s="9">
         <v>91.3</v>
       </c>
       <c r="AT269" s="6">
         <v>90.4</v>
       </c>
       <c r="AU269" s="7">
         <v>90.6</v>
       </c>
       <c r="AV269" s="7">
         <v>90.5</v>
       </c>
       <c r="AW269" s="7">
         <v>91.3</v>
       </c>
       <c r="AX269" s="9">
         <v>91.7</v>
       </c>
       <c r="AY269" s="9">
         <v>99.5</v>
       </c>
@@ -41307,52 +41968,55 @@
       </c>
       <c r="BF269" s="6">
         <v>105</v>
       </c>
       <c r="BG269" s="7">
         <v>104.5</v>
       </c>
       <c r="BH269" s="7">
         <v>102.8</v>
       </c>
       <c r="BI269" s="7">
         <v>99.8</v>
       </c>
       <c r="BJ269" s="7">
         <v>99.2</v>
       </c>
       <c r="BK269" s="9">
         <v>103.2</v>
       </c>
       <c r="BL269" s="9">
         <v>109.4</v>
       </c>
       <c r="BM269" s="9">
         <v>111</v>
       </c>
+      <c r="BN269" s="9">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="270" spans="1:65">
+    <row r="270" spans="1:66">
       <c r="B270" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C270" s="7">
         <v>103.7</v>
       </c>
       <c r="D270" s="6">
         <v>104</v>
       </c>
       <c r="E270" s="6">
         <v>106.1</v>
       </c>
       <c r="F270" s="6">
         <v>105.6</v>
       </c>
       <c r="G270" s="6">
         <v>106.6</v>
       </c>
       <c r="H270" s="6">
         <v>102.9</v>
       </c>
       <c r="I270" s="6">
         <v>110.7</v>
       </c>
       <c r="J270" s="6">
@@ -41501,52 +42165,55 @@
       </c>
       <c r="BF270" s="7">
         <v>104.3</v>
       </c>
       <c r="BG270" s="7">
         <v>110.8</v>
       </c>
       <c r="BH270" s="7">
         <v>113.4</v>
       </c>
       <c r="BI270" s="7">
         <v>111.5</v>
       </c>
       <c r="BJ270" s="7">
         <v>109.3</v>
       </c>
       <c r="BK270" s="9">
         <v>103</v>
       </c>
       <c r="BL270" s="9">
         <v>115.9</v>
       </c>
       <c r="BM270" s="9">
         <v>115.9</v>
       </c>
+      <c r="BN270" s="9">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="271" spans="1:65" ht="22.5">
+    <row r="271" spans="1:66" ht="22.5">
       <c r="B271" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C271" s="7">
         <v>98.2</v>
       </c>
       <c r="D271" s="7">
         <v>99.1</v>
       </c>
       <c r="E271" s="7">
         <v>100.3</v>
       </c>
       <c r="F271" s="7">
         <v>103.9</v>
       </c>
       <c r="G271" s="6">
         <v>105.3</v>
       </c>
       <c r="H271" s="6">
         <v>106.6</v>
       </c>
       <c r="I271" s="6">
         <v>107.3</v>
       </c>
       <c r="J271" s="6">
@@ -41695,52 +42362,55 @@
       </c>
       <c r="BF271" s="7">
         <v>105.7</v>
       </c>
       <c r="BG271" s="7">
         <v>107.1</v>
       </c>
       <c r="BH271" s="6">
         <v>106</v>
       </c>
       <c r="BI271" s="7">
         <v>108.5</v>
       </c>
       <c r="BJ271" s="7">
         <v>108.5</v>
       </c>
       <c r="BK271" s="9">
         <v>107.9</v>
       </c>
       <c r="BL271" s="9">
         <v>105.7</v>
       </c>
       <c r="BM271" s="9">
         <v>108.3</v>
       </c>
+      <c r="BN271" s="9">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="272" spans="1:65">
+    <row r="272" spans="1:66">
       <c r="B272" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="7">
         <v>78.599999999999994</v>
       </c>
       <c r="D272" s="7">
         <v>73.7</v>
       </c>
       <c r="E272" s="6">
         <v>75</v>
       </c>
       <c r="F272" s="7">
         <v>83.5</v>
       </c>
       <c r="G272" s="6">
         <v>85.5</v>
       </c>
       <c r="H272" s="6">
         <v>86.1</v>
       </c>
       <c r="I272" s="6">
         <v>88.3</v>
       </c>
       <c r="J272" s="6">
@@ -41889,52 +42559,55 @@
       </c>
       <c r="BF272" s="7">
         <v>126.9</v>
       </c>
       <c r="BG272" s="7">
         <v>126.8</v>
       </c>
       <c r="BH272" s="7">
         <v>126.2</v>
       </c>
       <c r="BI272" s="7">
         <v>126.6</v>
       </c>
       <c r="BJ272" s="7">
         <v>126.9</v>
       </c>
       <c r="BK272" s="9">
         <v>106.7</v>
       </c>
       <c r="BL272" s="9">
         <v>114</v>
       </c>
       <c r="BM272" s="9">
         <v>112.6</v>
       </c>
+      <c r="BN272" s="9">
+        <v>113</v>
+      </c>
     </row>
-    <row r="273" spans="1:65">
+    <row r="273" spans="1:66">
       <c r="B273" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C273" s="7">
         <v>110.4</v>
       </c>
       <c r="D273" s="7">
         <v>111.5</v>
       </c>
       <c r="E273" s="7">
         <v>111.9</v>
       </c>
       <c r="F273" s="7">
         <v>113.3</v>
       </c>
       <c r="G273" s="6">
         <v>113.3</v>
       </c>
       <c r="H273" s="6">
         <v>112.4</v>
       </c>
       <c r="I273" s="6">
         <v>111.6</v>
       </c>
       <c r="J273" s="6">
@@ -42083,53 +42756,56 @@
       </c>
       <c r="BF273" s="7">
         <v>93.7</v>
       </c>
       <c r="BG273" s="6">
         <v>94</v>
       </c>
       <c r="BH273" s="7">
         <v>94.4</v>
       </c>
       <c r="BI273" s="7">
         <v>94.4</v>
       </c>
       <c r="BJ273" s="7">
         <v>94.5</v>
       </c>
       <c r="BK273" s="9">
         <v>90.2</v>
       </c>
       <c r="BL273" s="9">
         <v>92.2</v>
       </c>
       <c r="BM273" s="9">
         <v>93.9</v>
       </c>
+      <c r="BN273" s="9">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="274" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A274" s="42"/>
+    <row r="274" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A274" s="41"/>
       <c r="B274" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C274" s="18">
         <v>104.9</v>
       </c>
       <c r="D274" s="18">
         <v>104.4</v>
       </c>
       <c r="E274" s="18">
         <v>104.1</v>
       </c>
       <c r="F274" s="18">
         <v>104.3</v>
       </c>
       <c r="G274" s="18">
         <v>104.8</v>
       </c>
       <c r="H274" s="18">
         <v>104.9</v>
       </c>
       <c r="I274" s="18">
         <v>104</v>
       </c>
       <c r="J274" s="18">
@@ -42278,70 +42954,73 @@
       </c>
       <c r="BF274" s="18">
         <v>97.3</v>
       </c>
       <c r="BG274" s="18">
         <v>97.8</v>
       </c>
       <c r="BH274" s="19">
         <v>99.1</v>
       </c>
       <c r="BI274" s="18">
         <v>99</v>
       </c>
       <c r="BJ274" s="19">
         <v>99.1</v>
       </c>
       <c r="BK274" s="20">
         <v>98.4</v>
       </c>
       <c r="BL274" s="20">
         <v>87.4</v>
       </c>
       <c r="BM274" s="20">
         <v>93</v>
       </c>
+      <c r="BN274" s="20">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="275" spans="1:65">
+    <row r="275" spans="1:66">
       <c r="R275" s="8"/>
-      <c r="BM275" s="47"/>
+      <c r="BM275" s="46"/>
     </row>
-    <row r="276" spans="1:65">
-      <c r="A276" s="42">
+    <row r="276" spans="1:66">
+      <c r="A276" s="41">
         <v>71</v>
       </c>
       <c r="B276" s="22" t="s">
         <v>50</v>
       </c>
       <c r="R276" s="8"/>
-      <c r="BM276" s="47"/>
+      <c r="BM276" s="46"/>
     </row>
-    <row r="277" spans="1:65">
+    <row r="277" spans="1:66">
       <c r="R277" s="8"/>
-      <c r="BM277" s="47"/>
+      <c r="BM277" s="46"/>
     </row>
-    <row r="278" spans="1:65" ht="67.5">
+    <row r="278" spans="1:66" ht="67.5">
       <c r="B278" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E278" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F278" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G278" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H278" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I278" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J278" s="4" t="s">
@@ -42470,72 +43149,75 @@
       <c r="AY278" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ278" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA278" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB278" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC278" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD278" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE278" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF278" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG278" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH278" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI278" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH278" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI278" s="4" t="s">
+      <c r="BJ278" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ278" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK278" s="49" t="s">
+      <c r="BK278" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL278" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL278" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM278" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN278" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="279" spans="1:65">
+    <row r="279" spans="1:66">
       <c r="B279" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C279" s="7">
         <v>101.2</v>
       </c>
       <c r="D279" s="6">
         <v>100.4</v>
       </c>
       <c r="E279" s="6">
         <v>100.4</v>
       </c>
       <c r="F279" s="6">
         <v>100.4</v>
       </c>
       <c r="G279" s="6">
         <v>100.2</v>
       </c>
       <c r="H279" s="6">
         <v>99.9</v>
       </c>
       <c r="I279" s="6">
         <v>99.9</v>
       </c>
       <c r="J279" s="6">
@@ -42684,52 +43366,55 @@
       </c>
       <c r="BF279" s="7">
         <v>97.7</v>
       </c>
       <c r="BG279" s="7">
         <v>99.4</v>
       </c>
       <c r="BH279" s="7">
         <v>98.9</v>
       </c>
       <c r="BI279" s="7">
         <v>98.7</v>
       </c>
       <c r="BJ279" s="7">
         <v>100.2</v>
       </c>
       <c r="BK279" s="9">
         <v>99.1</v>
       </c>
       <c r="BL279" s="9">
         <v>99.6</v>
       </c>
       <c r="BM279" s="9">
         <v>100.1</v>
       </c>
+      <c r="BN279" s="9">
+        <v>100.1</v>
+      </c>
     </row>
-    <row r="280" spans="1:65">
+    <row r="280" spans="1:66">
       <c r="B280" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C280" s="7">
         <v>109.2</v>
       </c>
       <c r="D280" s="6">
         <v>119.3</v>
       </c>
       <c r="E280" s="6">
         <v>125.3</v>
       </c>
       <c r="F280" s="6">
         <v>120.3</v>
       </c>
       <c r="G280" s="6">
         <v>115.6</v>
       </c>
       <c r="H280" s="6">
         <v>115.7</v>
       </c>
       <c r="I280" s="6">
         <v>113.6</v>
       </c>
       <c r="J280" s="6">
@@ -42878,177 +43563,180 @@
       </c>
       <c r="BF280" s="7">
         <v>107.7</v>
       </c>
       <c r="BG280" s="7">
         <v>107.7</v>
       </c>
       <c r="BH280" s="7">
         <v>107.4</v>
       </c>
       <c r="BI280" s="7">
         <v>106.4</v>
       </c>
       <c r="BJ280" s="7">
         <v>104.9</v>
       </c>
       <c r="BK280" s="9">
         <v>103.2</v>
       </c>
       <c r="BL280" s="9">
         <v>110.4</v>
       </c>
       <c r="BM280" s="9">
         <v>115.9</v>
       </c>
+      <c r="BN280" s="9">
+        <v>116.5</v>
+      </c>
     </row>
-    <row r="281" spans="1:65" ht="22.5">
+    <row r="281" spans="1:66" ht="22.5">
       <c r="B281" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C281" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP281" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ281" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR281" s="6">
         <v>0</v>
       </c>
       <c r="AS281" s="9">
         <v>0</v>
       </c>
       <c r="AT281" s="6">
         <v>0</v>
       </c>
       <c r="AU281" s="7">
         <v>0</v>
       </c>
       <c r="AV281" s="7">
         <v>0</v>
       </c>
       <c r="AW281" s="7">
         <v>0</v>
       </c>
       <c r="AX281" s="9">
         <v>0</v>
       </c>
       <c r="AY281" s="9">
         <v>0</v>
       </c>
@@ -43072,177 +43760,180 @@
       </c>
       <c r="BF281" s="7">
         <v>235.7</v>
       </c>
       <c r="BG281" s="7">
         <v>248.7</v>
       </c>
       <c r="BH281" s="7">
         <v>242.8</v>
       </c>
       <c r="BI281" s="7">
         <v>227.5</v>
       </c>
       <c r="BJ281" s="7">
         <v>214.8</v>
       </c>
       <c r="BK281" s="9">
         <v>0</v>
       </c>
       <c r="BL281" s="9">
         <v>0</v>
       </c>
       <c r="BM281" s="9">
         <v>0</v>
       </c>
+      <c r="BN281" s="9">
+        <v>62.5</v>
+      </c>
     </row>
-    <row r="282" spans="1:65">
+    <row r="282" spans="1:66">
       <c r="B282" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C282" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP282" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ282" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR282" s="6">
         <v>116.5</v>
       </c>
       <c r="AS282" s="9">
         <v>110.9</v>
       </c>
       <c r="AT282" s="6">
         <v>109.5</v>
       </c>
       <c r="AU282" s="7">
         <v>108.3</v>
       </c>
       <c r="AV282" s="7">
         <v>109.8</v>
       </c>
       <c r="AW282" s="7">
         <v>110.1</v>
       </c>
       <c r="AX282" s="9">
         <v>109.8</v>
       </c>
       <c r="AY282" s="9">
         <v>125.3</v>
       </c>
@@ -43266,177 +43957,180 @@
       </c>
       <c r="BF282" s="7">
         <v>109.4</v>
       </c>
       <c r="BG282" s="7">
         <v>109.3</v>
       </c>
       <c r="BH282" s="7">
         <v>108.6</v>
       </c>
       <c r="BI282" s="7">
         <v>107.2</v>
       </c>
       <c r="BJ282" s="7">
         <v>105.2</v>
       </c>
       <c r="BK282" s="9">
         <v>101.2</v>
       </c>
       <c r="BL282" s="9">
         <v>108.8</v>
       </c>
       <c r="BM282" s="9">
         <v>114.8</v>
       </c>
+      <c r="BN282" s="9">
+        <v>115.7</v>
+      </c>
     </row>
-    <row r="283" spans="1:65" ht="22.5">
+    <row r="283" spans="1:66" ht="22.5">
       <c r="B283" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C283" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP283" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ283" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR283" s="6">
         <v>80.8</v>
       </c>
       <c r="AS283" s="9">
         <v>85</v>
       </c>
       <c r="AT283" s="6">
         <v>82.3</v>
       </c>
       <c r="AU283" s="7">
         <v>80.2</v>
       </c>
       <c r="AV283" s="7">
         <v>78.8</v>
       </c>
       <c r="AW283" s="6">
         <v>78</v>
       </c>
       <c r="AX283" s="9">
         <v>77.3</v>
       </c>
       <c r="AY283" s="9">
         <v>76.400000000000006</v>
       </c>
@@ -43460,177 +44154,180 @@
       </c>
       <c r="BF283" s="7">
         <v>91.9</v>
       </c>
       <c r="BG283" s="6">
         <v>92.8</v>
       </c>
       <c r="BH283" s="7">
         <v>95.8</v>
       </c>
       <c r="BI283" s="7">
         <v>99.4</v>
       </c>
       <c r="BJ283" s="6">
         <v>102</v>
       </c>
       <c r="BK283" s="9">
         <v>132.5</v>
       </c>
       <c r="BL283" s="9">
         <v>129.1</v>
       </c>
       <c r="BM283" s="9">
         <v>127.5</v>
       </c>
+      <c r="BN283" s="9">
+        <v>124</v>
+      </c>
     </row>
-    <row r="284" spans="1:65" ht="33.75">
+    <row r="284" spans="1:66" ht="33.75">
       <c r="B284" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C284" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP284" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ284" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR284" s="6">
         <v>96</v>
       </c>
       <c r="AS284" s="9">
         <v>93.6</v>
       </c>
       <c r="AT284" s="6">
         <v>94</v>
       </c>
       <c r="AU284" s="7">
         <v>93.6</v>
       </c>
       <c r="AV284" s="7">
         <v>92.5</v>
       </c>
       <c r="AW284" s="7">
         <v>93.8</v>
       </c>
       <c r="AX284" s="9">
         <v>89.8</v>
       </c>
       <c r="AY284" s="9">
         <v>73</v>
       </c>
@@ -43654,52 +44351,55 @@
       </c>
       <c r="BF284" s="7">
         <v>100.1</v>
       </c>
       <c r="BG284" s="7">
         <v>101.6</v>
       </c>
       <c r="BH284" s="7">
         <v>101.5</v>
       </c>
       <c r="BI284" s="7">
         <v>103.4</v>
       </c>
       <c r="BJ284" s="7">
         <v>106.1</v>
       </c>
       <c r="BK284" s="9">
         <v>86.6</v>
       </c>
       <c r="BL284" s="9">
         <v>140.1</v>
       </c>
       <c r="BM284" s="9">
         <v>142.9</v>
       </c>
+      <c r="BN284" s="9">
+        <v>146.9</v>
+      </c>
     </row>
-    <row r="285" spans="1:65">
+    <row r="285" spans="1:66">
       <c r="B285" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C285" s="7">
         <v>101.1</v>
       </c>
       <c r="D285" s="7">
         <v>102.3</v>
       </c>
       <c r="E285" s="6">
         <v>105.3</v>
       </c>
       <c r="F285" s="6">
         <v>126.3</v>
       </c>
       <c r="G285" s="6">
         <v>102.7</v>
       </c>
       <c r="H285" s="6">
         <v>105.5</v>
       </c>
       <c r="I285" s="6">
         <v>110</v>
       </c>
       <c r="J285" s="6">
@@ -43848,52 +44548,55 @@
       </c>
       <c r="BF285" s="7">
         <v>127.5</v>
       </c>
       <c r="BG285" s="7">
         <v>141.80000000000001</v>
       </c>
       <c r="BH285" s="7">
         <v>144.4</v>
       </c>
       <c r="BI285" s="7">
         <v>137.4</v>
       </c>
       <c r="BJ285" s="7">
         <v>132.69999999999999</v>
       </c>
       <c r="BK285" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="BL285" s="9">
         <v>123.5</v>
       </c>
       <c r="BM285" s="9">
         <v>108.9</v>
       </c>
+      <c r="BN285" s="9">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="286" spans="1:65" ht="22.5">
+    <row r="286" spans="1:66" ht="22.5">
       <c r="B286" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C286" s="6">
         <v>97</v>
       </c>
       <c r="D286" s="7">
         <v>98.8</v>
       </c>
       <c r="E286" s="7">
         <v>99.7</v>
       </c>
       <c r="F286" s="7">
         <v>108.5</v>
       </c>
       <c r="G286" s="6">
         <v>107</v>
       </c>
       <c r="H286" s="6">
         <v>108.4</v>
       </c>
       <c r="I286" s="6">
         <v>109.7</v>
       </c>
       <c r="J286" s="6">
@@ -44042,52 +44745,55 @@
       </c>
       <c r="BF286" s="7">
         <v>108.1</v>
       </c>
       <c r="BG286" s="7">
         <v>106.2</v>
       </c>
       <c r="BH286" s="7">
         <v>107.3</v>
       </c>
       <c r="BI286" s="7">
         <v>108.4</v>
       </c>
       <c r="BJ286" s="7">
         <v>108.9</v>
       </c>
       <c r="BK286" s="9">
         <v>101.3</v>
       </c>
       <c r="BL286" s="9">
         <v>101.8</v>
       </c>
       <c r="BM286" s="9">
         <v>102.5</v>
       </c>
+      <c r="BN286" s="9">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="287" spans="1:65">
+    <row r="287" spans="1:66">
       <c r="B287" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="7">
         <v>84.7</v>
       </c>
       <c r="D287" s="7">
         <v>88.1</v>
       </c>
       <c r="E287" s="7">
         <v>89.3</v>
       </c>
       <c r="F287" s="7">
         <v>97.6</v>
       </c>
       <c r="G287" s="6">
         <v>99.4</v>
       </c>
       <c r="H287" s="6">
         <v>99.7</v>
       </c>
       <c r="I287" s="6">
         <v>101</v>
       </c>
       <c r="J287" s="6">
@@ -44236,52 +44942,55 @@
       </c>
       <c r="BF287" s="7">
         <v>156.6</v>
       </c>
       <c r="BG287" s="7">
         <v>156.4</v>
       </c>
       <c r="BH287" s="7">
         <v>155.19999999999999</v>
       </c>
       <c r="BI287" s="7">
         <v>154.1</v>
       </c>
       <c r="BJ287" s="7">
         <v>154.6</v>
       </c>
       <c r="BK287" s="9">
         <v>103.3</v>
       </c>
       <c r="BL287" s="9">
         <v>119.6</v>
       </c>
       <c r="BM287" s="9">
         <v>120.2</v>
       </c>
+      <c r="BN287" s="9">
+        <v>130</v>
+      </c>
     </row>
-    <row r="288" spans="1:65">
+    <row r="288" spans="1:66">
       <c r="B288" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C288" s="7">
         <v>105.3</v>
       </c>
       <c r="D288" s="7">
         <v>107.4</v>
       </c>
       <c r="E288" s="7">
         <v>107.6</v>
       </c>
       <c r="F288" s="7">
         <v>110.1</v>
       </c>
       <c r="G288" s="6">
         <v>111.7</v>
       </c>
       <c r="H288" s="6">
         <v>113.9</v>
       </c>
       <c r="I288" s="6">
         <v>115.5</v>
       </c>
       <c r="J288" s="6">
@@ -44430,53 +45139,56 @@
       </c>
       <c r="BF288" s="7">
         <v>102.1</v>
       </c>
       <c r="BG288" s="7">
         <v>103.6</v>
       </c>
       <c r="BH288" s="7">
         <v>104.5</v>
       </c>
       <c r="BI288" s="7">
         <v>105.5</v>
       </c>
       <c r="BJ288" s="7">
         <v>106.4</v>
       </c>
       <c r="BK288" s="9">
         <v>117.3</v>
       </c>
       <c r="BL288" s="9">
         <v>116.7</v>
       </c>
       <c r="BM288" s="9">
         <v>116.5</v>
       </c>
+      <c r="BN288" s="9">
+        <v>115.1</v>
+      </c>
     </row>
-    <row r="289" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A289" s="42"/>
+    <row r="289" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A289" s="41"/>
       <c r="B289" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C289" s="18">
         <v>97</v>
       </c>
       <c r="D289" s="18">
         <v>102.5</v>
       </c>
       <c r="E289" s="18">
         <v>105.4</v>
       </c>
       <c r="F289" s="18">
         <v>110.9</v>
       </c>
       <c r="G289" s="18">
         <v>107.9</v>
       </c>
       <c r="H289" s="18">
         <v>108.7</v>
       </c>
       <c r="I289" s="18">
         <v>109.4</v>
       </c>
       <c r="J289" s="18">
@@ -44625,70 +45337,73 @@
       </c>
       <c r="BF289" s="18">
         <v>118.6</v>
       </c>
       <c r="BG289" s="18">
         <v>119.4</v>
       </c>
       <c r="BH289" s="19">
         <v>119.7</v>
       </c>
       <c r="BI289" s="19">
         <v>118.6</v>
       </c>
       <c r="BJ289" s="19">
         <v>117.6</v>
       </c>
       <c r="BK289" s="20">
         <v>104.8</v>
       </c>
       <c r="BL289" s="20">
         <v>110.6</v>
       </c>
       <c r="BM289" s="20">
         <v>111.5</v>
       </c>
+      <c r="BN289" s="20">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="290" spans="1:65">
+    <row r="290" spans="1:66">
       <c r="R290" s="8"/>
-      <c r="BM290" s="47"/>
+      <c r="BM290" s="46"/>
     </row>
-    <row r="291" spans="1:65">
-      <c r="A291" s="42">
+    <row r="291" spans="1:66">
+      <c r="A291" s="41">
         <v>75</v>
       </c>
       <c r="B291" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R291" s="8"/>
-      <c r="BM291" s="47"/>
+      <c r="BM291" s="46"/>
     </row>
-    <row r="292" spans="1:65">
+    <row r="292" spans="1:66">
       <c r="R292" s="8"/>
-      <c r="BM292" s="47"/>
+      <c r="BM292" s="46"/>
     </row>
-    <row r="293" spans="1:65" ht="67.5">
+    <row r="293" spans="1:66" ht="67.5">
       <c r="B293" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E293" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F293" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G293" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H293" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I293" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J293" s="4" t="s">
@@ -44817,72 +45532,75 @@
       <c r="AY293" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ293" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA293" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB293" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC293" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD293" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE293" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF293" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG293" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH293" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI293" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="BH293" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BI293" s="4" t="s">
+      <c r="BJ293" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="BJ293" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK293" s="49" t="s">
+      <c r="BK293" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL293" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL293" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM293" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN293" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="294" spans="1:65">
+    <row r="294" spans="1:66">
       <c r="B294" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C294" s="7">
         <v>69.599999999999994</v>
       </c>
       <c r="D294" s="6">
         <v>82</v>
       </c>
       <c r="E294" s="6">
         <v>86.4</v>
       </c>
       <c r="F294" s="6">
         <v>90.9</v>
       </c>
       <c r="G294" s="6">
         <v>92.2</v>
       </c>
       <c r="H294" s="6">
         <v>93.4</v>
       </c>
       <c r="I294" s="6">
         <v>94.8</v>
       </c>
       <c r="J294" s="6">
@@ -45031,52 +45749,55 @@
       </c>
       <c r="BF294" s="7">
         <v>111.7</v>
       </c>
       <c r="BG294" s="7">
         <v>105.6</v>
       </c>
       <c r="BH294" s="7">
         <v>104.9</v>
       </c>
       <c r="BI294" s="7">
         <v>104.7</v>
       </c>
       <c r="BJ294" s="7">
         <v>97.9</v>
       </c>
       <c r="BK294" s="9">
         <v>100.8</v>
       </c>
       <c r="BL294" s="9">
         <v>100.1</v>
       </c>
       <c r="BM294" s="9">
         <v>101.1</v>
       </c>
+      <c r="BN294" s="9">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="295" spans="1:65">
+    <row r="295" spans="1:66">
       <c r="B295" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C295" s="6">
         <v>106</v>
       </c>
       <c r="D295" s="6">
         <v>117.4</v>
       </c>
       <c r="E295" s="6">
         <v>118.3</v>
       </c>
       <c r="F295" s="6">
         <v>119.5</v>
       </c>
       <c r="G295" s="6">
         <v>119.7</v>
       </c>
       <c r="H295" s="6">
         <v>119.8</v>
       </c>
       <c r="I295" s="6">
         <v>122</v>
       </c>
       <c r="J295" s="6">
@@ -45225,177 +45946,180 @@
       </c>
       <c r="BF295" s="6">
         <v>114</v>
       </c>
       <c r="BG295" s="7">
         <v>113.2</v>
       </c>
       <c r="BH295" s="7">
         <v>112.3</v>
       </c>
       <c r="BI295" s="6">
         <v>115</v>
       </c>
       <c r="BJ295" s="7">
         <v>117.2</v>
       </c>
       <c r="BK295" s="9">
         <v>111.9</v>
       </c>
       <c r="BL295" s="9">
         <v>129.80000000000001</v>
       </c>
       <c r="BM295" s="9">
         <v>131.1</v>
       </c>
+      <c r="BN295" s="9">
+        <v>127.8</v>
+      </c>
     </row>
-    <row r="296" spans="1:65" ht="22.5">
+    <row r="296" spans="1:66" ht="22.5">
       <c r="B296" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C296" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP296" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ296" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR296" s="6">
         <v>0</v>
       </c>
       <c r="AS296" s="9">
         <v>0</v>
       </c>
       <c r="AT296" s="6">
         <v>0</v>
       </c>
       <c r="AU296" s="6">
         <v>0</v>
       </c>
       <c r="AV296" s="6">
         <v>0</v>
       </c>
       <c r="AW296" s="7">
         <v>0</v>
       </c>
       <c r="AX296" s="9">
         <v>0</v>
       </c>
       <c r="AY296" s="9">
         <v>0</v>
       </c>
@@ -45419,177 +46143,180 @@
       </c>
       <c r="BF296" s="7">
         <v>0</v>
       </c>
       <c r="BG296" s="7">
         <v>0</v>
       </c>
       <c r="BH296" s="7">
         <v>0</v>
       </c>
       <c r="BI296" s="7">
         <v>0</v>
       </c>
       <c r="BJ296" s="7">
         <v>0</v>
       </c>
       <c r="BK296" s="9">
         <v>0</v>
       </c>
       <c r="BL296" s="9">
         <v>0</v>
       </c>
       <c r="BM296" s="9">
         <v>0</v>
       </c>
+      <c r="BN296" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="297" spans="1:65">
+    <row r="297" spans="1:66">
       <c r="B297" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C297" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP297" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ297" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR297" s="6">
         <v>96.6</v>
       </c>
       <c r="AS297" s="9">
         <v>93.2</v>
       </c>
       <c r="AT297" s="6">
         <v>93.3</v>
       </c>
       <c r="AU297" s="7">
         <v>93.5</v>
       </c>
       <c r="AV297" s="7">
         <v>93.3</v>
       </c>
       <c r="AW297" s="7">
         <v>95.3</v>
       </c>
       <c r="AX297" s="9">
         <v>98.7</v>
       </c>
       <c r="AY297" s="9">
         <v>110.5</v>
       </c>
@@ -45613,177 +46340,180 @@
       </c>
       <c r="BF297" s="6">
         <v>116</v>
       </c>
       <c r="BG297" s="6">
         <v>115</v>
       </c>
       <c r="BH297" s="7">
         <v>113.7</v>
       </c>
       <c r="BI297" s="7">
         <v>116.8</v>
       </c>
       <c r="BJ297" s="7">
         <v>119.3</v>
       </c>
       <c r="BK297" s="9">
         <v>113.7</v>
       </c>
       <c r="BL297" s="9">
         <v>134.30000000000001</v>
       </c>
       <c r="BM297" s="9">
         <v>136.1</v>
       </c>
+      <c r="BN297" s="9">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="298" spans="1:65" ht="22.5">
+    <row r="298" spans="1:66" ht="22.5">
       <c r="B298" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C298" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP298" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ298" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR298" s="6">
         <v>84.4</v>
       </c>
       <c r="AS298" s="9">
         <v>94.9</v>
       </c>
       <c r="AT298" s="6">
         <v>95.8</v>
       </c>
       <c r="AU298" s="7">
         <v>95.7</v>
       </c>
       <c r="AV298" s="7">
         <v>94.1</v>
       </c>
       <c r="AW298" s="7">
         <v>93.9</v>
       </c>
       <c r="AX298" s="9">
         <v>94</v>
       </c>
       <c r="AY298" s="9">
         <v>98.9</v>
       </c>
@@ -45807,177 +46537,180 @@
       </c>
       <c r="BF298" s="7">
         <v>101.6</v>
       </c>
       <c r="BG298" s="6">
         <v>102.2</v>
       </c>
       <c r="BH298" s="7">
         <v>103.6</v>
       </c>
       <c r="BI298" s="7">
         <v>103.9</v>
       </c>
       <c r="BJ298" s="7">
         <v>104.1</v>
       </c>
       <c r="BK298" s="9">
         <v>102</v>
       </c>
       <c r="BL298" s="9">
         <v>103.5</v>
       </c>
       <c r="BM298" s="9">
         <v>101.5</v>
       </c>
+      <c r="BN298" s="9">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="299" spans="1:65" ht="33.75">
+    <row r="299" spans="1:66" ht="33.75">
       <c r="B299" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C299" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP299" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ299" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR299" s="6">
         <v>87.6</v>
       </c>
       <c r="AS299" s="9">
         <v>91.5</v>
       </c>
       <c r="AT299" s="6">
         <v>91.4</v>
       </c>
       <c r="AU299" s="7">
         <v>90.4</v>
       </c>
       <c r="AV299" s="7">
         <v>91.2</v>
       </c>
       <c r="AW299" s="7">
         <v>91.9</v>
       </c>
       <c r="AX299" s="9">
         <v>92.2</v>
       </c>
       <c r="AY299" s="9">
         <v>109.3</v>
       </c>
@@ -46001,52 +46734,55 @@
       </c>
       <c r="BF299" s="7">
         <v>100.8</v>
       </c>
       <c r="BG299" s="6">
         <v>102</v>
       </c>
       <c r="BH299" s="7">
         <v>102.4</v>
       </c>
       <c r="BI299" s="7">
         <v>102.5</v>
       </c>
       <c r="BJ299" s="7">
         <v>102.9</v>
       </c>
       <c r="BK299" s="9">
         <v>107.5</v>
       </c>
       <c r="BL299" s="9">
         <v>116.3</v>
       </c>
       <c r="BM299" s="9">
         <v>115.3</v>
       </c>
+      <c r="BN299" s="9">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="300" spans="1:65">
+    <row r="300" spans="1:66">
       <c r="B300" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C300" s="7">
         <v>108.1</v>
       </c>
       <c r="D300" s="7">
         <v>106.9</v>
       </c>
       <c r="E300" s="6">
         <v>144.69999999999999</v>
       </c>
       <c r="F300" s="6">
         <v>132.9</v>
       </c>
       <c r="G300" s="6">
         <v>124.7</v>
       </c>
       <c r="H300" s="6">
         <v>124.1</v>
       </c>
       <c r="I300" s="6">
         <v>122.2</v>
       </c>
       <c r="J300" s="6">
@@ -46195,52 +46931,55 @@
       </c>
       <c r="BF300" s="7">
         <v>136.6</v>
       </c>
       <c r="BG300" s="7">
         <v>137.69999999999999</v>
       </c>
       <c r="BH300" s="7">
         <v>132.4</v>
       </c>
       <c r="BI300" s="7">
         <v>134.5</v>
       </c>
       <c r="BJ300" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="BK300" s="9">
         <v>118.3</v>
       </c>
       <c r="BL300" s="9">
         <v>110.2</v>
       </c>
       <c r="BM300" s="9">
         <v>122.7</v>
       </c>
+      <c r="BN300" s="9">
+        <v>117</v>
+      </c>
     </row>
-    <row r="301" spans="1:65" ht="22.5">
+    <row r="301" spans="1:66" ht="22.5">
       <c r="B301" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C301" s="7">
         <v>93.3</v>
       </c>
       <c r="D301" s="7">
         <v>93.5</v>
       </c>
       <c r="E301" s="7">
         <v>96.1</v>
       </c>
       <c r="F301" s="7">
         <v>104.2</v>
       </c>
       <c r="G301" s="6">
         <v>104.7</v>
       </c>
       <c r="H301" s="6">
         <v>106.6</v>
       </c>
       <c r="I301" s="6">
         <v>106.4</v>
       </c>
       <c r="J301" s="6">
@@ -46389,52 +47128,55 @@
       </c>
       <c r="BF301" s="7">
         <v>106.5</v>
       </c>
       <c r="BG301" s="7">
         <v>107.5</v>
       </c>
       <c r="BH301" s="7">
         <v>106.9</v>
       </c>
       <c r="BI301" s="7">
         <v>107.2</v>
       </c>
       <c r="BJ301" s="7">
         <v>107.9</v>
       </c>
       <c r="BK301" s="9">
         <v>103.3</v>
       </c>
       <c r="BL301" s="9">
         <v>104</v>
       </c>
       <c r="BM301" s="9">
         <v>104.2</v>
       </c>
+      <c r="BN301" s="9">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="302" spans="1:65">
+    <row r="302" spans="1:66">
       <c r="B302" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C302" s="7">
         <v>79.5</v>
       </c>
       <c r="D302" s="7">
         <v>78.900000000000006</v>
       </c>
       <c r="E302" s="7">
         <v>84.5</v>
       </c>
       <c r="F302" s="7">
         <v>96.3</v>
       </c>
       <c r="G302" s="6">
         <v>96.5</v>
       </c>
       <c r="H302" s="6">
         <v>96.6</v>
       </c>
       <c r="I302" s="6">
         <v>97.2</v>
       </c>
       <c r="J302" s="6">
@@ -46583,52 +47325,55 @@
       </c>
       <c r="BF302" s="7">
         <v>124.5</v>
       </c>
       <c r="BG302" s="7">
         <v>124.7</v>
       </c>
       <c r="BH302" s="7">
         <v>123.1</v>
       </c>
       <c r="BI302" s="7">
         <v>121.5</v>
       </c>
       <c r="BJ302" s="6">
         <v>122</v>
       </c>
       <c r="BK302" s="9">
         <v>99.7</v>
       </c>
       <c r="BL302" s="9">
         <v>106.3</v>
       </c>
       <c r="BM302" s="9">
         <v>109.9</v>
       </c>
+      <c r="BN302" s="9">
+        <v>108</v>
+      </c>
     </row>
-    <row r="303" spans="1:65">
+    <row r="303" spans="1:66">
       <c r="B303" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C303" s="7">
         <v>111.2</v>
       </c>
       <c r="D303" s="7">
         <v>110.9</v>
       </c>
       <c r="E303" s="7">
         <v>111.6</v>
       </c>
       <c r="F303" s="7">
         <v>112.9</v>
       </c>
       <c r="G303" s="6">
         <v>113.4</v>
       </c>
       <c r="H303" s="6">
         <v>113.7</v>
       </c>
       <c r="I303" s="6">
         <v>113.8</v>
       </c>
       <c r="J303" s="6">
@@ -46777,53 +47522,56 @@
       </c>
       <c r="BF303" s="7">
         <v>104.1</v>
       </c>
       <c r="BG303" s="7">
         <v>103.8</v>
       </c>
       <c r="BH303" s="7">
         <v>103.6</v>
       </c>
       <c r="BI303" s="7">
         <v>102.7</v>
       </c>
       <c r="BJ303" s="7">
         <v>101.9</v>
       </c>
       <c r="BK303" s="9">
         <v>103.6</v>
       </c>
       <c r="BL303" s="9">
         <v>98.9</v>
       </c>
       <c r="BM303" s="9">
         <v>99</v>
       </c>
+      <c r="BN303" s="9">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="304" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A304" s="42"/>
+    <row r="304" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A304" s="41"/>
       <c r="B304" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C304" s="18">
         <v>94.9</v>
       </c>
       <c r="D304" s="18">
         <v>97</v>
       </c>
       <c r="E304" s="18">
         <v>101.1</v>
       </c>
       <c r="F304" s="18">
         <v>107.6</v>
       </c>
       <c r="G304" s="18">
         <v>107.8</v>
       </c>
       <c r="H304" s="18">
         <v>108.9</v>
       </c>
       <c r="I304" s="18">
         <v>109.1</v>
       </c>
       <c r="J304" s="18">
@@ -46972,70 +47720,73 @@
       </c>
       <c r="BF304" s="18">
         <v>111.5</v>
       </c>
       <c r="BG304" s="18">
         <v>112</v>
       </c>
       <c r="BH304" s="19">
         <v>110.9</v>
       </c>
       <c r="BI304" s="19">
         <v>111.4</v>
       </c>
       <c r="BJ304" s="19">
         <v>112.8</v>
       </c>
       <c r="BK304" s="20">
         <v>104.2</v>
       </c>
       <c r="BL304" s="20">
         <v>109.4</v>
       </c>
       <c r="BM304" s="20">
         <v>111.1</v>
       </c>
+      <c r="BN304" s="20">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="305" spans="1:65">
+    <row r="305" spans="1:66">
       <c r="R305" s="8"/>
-      <c r="BM305" s="47"/>
+      <c r="BM305" s="46"/>
     </row>
-    <row r="306" spans="1:65">
-      <c r="A306" s="42">
+    <row r="306" spans="1:66">
+      <c r="A306" s="41">
         <v>79</v>
       </c>
       <c r="B306" s="22" t="s">
         <v>22</v>
       </c>
       <c r="R306" s="8"/>
-      <c r="BM306" s="47"/>
+      <c r="BM306" s="46"/>
     </row>
-    <row r="307" spans="1:65">
+    <row r="307" spans="1:66">
       <c r="R307" s="8"/>
-      <c r="BM307" s="47"/>
+      <c r="BM307" s="46"/>
     </row>
-    <row r="308" spans="1:65" ht="67.5">
+    <row r="308" spans="1:66" ht="67.5">
       <c r="B308" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D308" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E308" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F308" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G308" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H308" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I308" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J308" s="4" t="s">
@@ -47164,72 +47915,75 @@
       <c r="AY308" s="4" t="s">
         <v>83</v>
       </c>
       <c r="AZ308" s="4" t="s">
         <v>84</v>
       </c>
       <c r="BA308" s="4" t="s">
         <v>85</v>
       </c>
       <c r="BB308" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC308" s="4" t="s">
         <v>87</v>
       </c>
       <c r="BD308" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BE308" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BF308" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BG308" s="4" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="BH308" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI308" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="BI308" s="4" t="s">
+      <c r="BJ308" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK308" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="BJ308" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BK308" s="49" t="s">
+      <c r="BL308" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="BL308" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM308" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN308" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="309" spans="1:65">
+    <row r="309" spans="1:66">
       <c r="B309" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C309" s="7">
         <v>108.8</v>
       </c>
       <c r="D309" s="6">
         <v>105.3</v>
       </c>
       <c r="E309" s="6">
         <v>105.5</v>
       </c>
       <c r="F309" s="6">
         <v>101.6</v>
       </c>
       <c r="G309" s="6">
         <v>101.2</v>
       </c>
       <c r="H309" s="6">
         <v>102.1</v>
       </c>
       <c r="I309" s="6">
         <v>103</v>
       </c>
       <c r="J309" s="6">
@@ -47378,52 +48132,55 @@
       </c>
       <c r="BF309" s="7">
         <v>100.4</v>
       </c>
       <c r="BG309" s="7">
         <v>98.2</v>
       </c>
       <c r="BH309" s="7">
         <v>98.4</v>
       </c>
       <c r="BI309" s="7">
         <v>98.6</v>
       </c>
       <c r="BJ309" s="7">
         <v>99.3</v>
       </c>
       <c r="BK309" s="9">
         <v>110</v>
       </c>
       <c r="BL309" s="9">
         <v>107.6</v>
       </c>
       <c r="BM309" s="9">
         <v>107.3</v>
       </c>
+      <c r="BN309" s="9">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="310" spans="1:65">
+    <row r="310" spans="1:66">
       <c r="B310" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C310" s="7">
         <v>109.6</v>
       </c>
       <c r="D310" s="6">
         <v>112.1</v>
       </c>
       <c r="E310" s="6">
         <v>112.7</v>
       </c>
       <c r="F310" s="6">
         <v>113.5</v>
       </c>
       <c r="G310" s="6">
         <v>110.1</v>
       </c>
       <c r="H310" s="6">
         <v>107.2</v>
       </c>
       <c r="I310" s="6">
         <v>106.2</v>
       </c>
       <c r="J310" s="6">
@@ -47572,177 +48329,180 @@
       </c>
       <c r="BF310" s="7">
         <v>115.8</v>
       </c>
       <c r="BG310" s="7">
         <v>115.7</v>
       </c>
       <c r="BH310" s="7">
         <v>114.7</v>
       </c>
       <c r="BI310" s="7">
         <v>113.9</v>
       </c>
       <c r="BJ310" s="7">
         <v>113.3</v>
       </c>
       <c r="BK310" s="9">
         <v>101.4</v>
       </c>
       <c r="BL310" s="9">
         <v>106</v>
       </c>
       <c r="BM310" s="9">
         <v>105.6</v>
       </c>
+      <c r="BN310" s="9">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="311" spans="1:65" ht="22.5">
+    <row r="311" spans="1:66" ht="22.5">
       <c r="B311" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C311" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP311" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ311" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR311" s="6">
         <v>141.5</v>
       </c>
       <c r="AS311" s="9">
         <v>84.7</v>
       </c>
       <c r="AT311" s="6">
         <v>81</v>
       </c>
       <c r="AU311" s="7">
         <v>82.7</v>
       </c>
       <c r="AV311" s="7">
         <v>85.5</v>
       </c>
       <c r="AW311" s="7">
         <v>82.7</v>
       </c>
       <c r="AX311" s="9">
         <v>82.1</v>
       </c>
       <c r="AY311" s="9">
         <v>100</v>
       </c>
@@ -47766,177 +48526,180 @@
       </c>
       <c r="BF311" s="7">
         <v>69.5</v>
       </c>
       <c r="BG311" s="7">
         <v>70.7</v>
       </c>
       <c r="BH311" s="7">
         <v>68.7</v>
       </c>
       <c r="BI311" s="7">
         <v>73.3</v>
       </c>
       <c r="BJ311" s="7">
         <v>84.7</v>
       </c>
       <c r="BK311" s="9">
         <v>12.2</v>
       </c>
       <c r="BL311" s="9">
         <v>43.1</v>
       </c>
       <c r="BM311" s="9">
         <v>104.5</v>
       </c>
+      <c r="BN311" s="9">
+        <v>124.7</v>
+      </c>
     </row>
-    <row r="312" spans="1:65">
+    <row r="312" spans="1:66">
       <c r="B312" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C312" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP312" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ312" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR312" s="6">
         <v>95.3</v>
       </c>
       <c r="AS312" s="9">
         <v>103.4</v>
       </c>
       <c r="AT312" s="6">
         <v>103</v>
       </c>
       <c r="AU312" s="7">
         <v>102.3</v>
       </c>
       <c r="AV312" s="7">
         <v>102.4</v>
       </c>
       <c r="AW312" s="7">
         <v>102.9</v>
       </c>
       <c r="AX312" s="9">
         <v>103.7</v>
       </c>
       <c r="AY312" s="9">
         <v>113.3</v>
       </c>
@@ -47960,177 +48723,180 @@
       </c>
       <c r="BF312" s="7">
         <v>117.6</v>
       </c>
       <c r="BG312" s="7">
         <v>117.6</v>
       </c>
       <c r="BH312" s="7">
         <v>116.5</v>
       </c>
       <c r="BI312" s="7">
         <v>115.8</v>
       </c>
       <c r="BJ312" s="7">
         <v>115.4</v>
       </c>
       <c r="BK312" s="9">
         <v>99.8</v>
       </c>
       <c r="BL312" s="9">
         <v>104.2</v>
       </c>
       <c r="BM312" s="9">
         <v>104</v>
       </c>
+      <c r="BN312" s="9">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="313" spans="1:65" ht="22.5">
+    <row r="313" spans="1:66" ht="22.5">
       <c r="B313" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C313" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP313" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ313" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR313" s="6">
         <v>84.4</v>
       </c>
       <c r="AS313" s="9">
         <v>94.9</v>
       </c>
       <c r="AT313" s="6">
         <v>95.8</v>
       </c>
       <c r="AU313" s="7">
         <v>95.7</v>
       </c>
       <c r="AV313" s="7">
         <v>94.1</v>
       </c>
       <c r="AW313" s="7">
         <v>93.9</v>
       </c>
       <c r="AX313" s="9">
         <v>94</v>
       </c>
       <c r="AY313" s="9">
         <v>114.3</v>
       </c>
@@ -48154,177 +48920,180 @@
       </c>
       <c r="BF313" s="6">
         <v>111</v>
       </c>
       <c r="BG313" s="6">
         <v>110</v>
       </c>
       <c r="BH313" s="7">
         <v>103.6</v>
       </c>
       <c r="BI313" s="7">
         <v>103.9</v>
       </c>
       <c r="BJ313" s="7">
         <v>104.1</v>
       </c>
       <c r="BK313" s="9">
         <v>120</v>
       </c>
       <c r="BL313" s="9">
         <v>127.9</v>
       </c>
       <c r="BM313" s="9">
         <v>124.1</v>
       </c>
+      <c r="BN313" s="9">
+        <v>120.1</v>
+      </c>
     </row>
-    <row r="314" spans="1:65" ht="33.75">
+    <row r="314" spans="1:66" ht="33.75">
       <c r="B314" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C314" s="40" t="s">
-[...120 lines deleted...]
-        <v>130</v>
+      <c r="C314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="K314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="L314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="M314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="N314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="O314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="P314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP314" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ314" s="39" t="s">
+        <v>128</v>
       </c>
       <c r="AR314" s="6">
         <v>94.2</v>
       </c>
       <c r="AS314" s="9">
         <v>98.3</v>
       </c>
       <c r="AT314" s="6">
         <v>91.4</v>
       </c>
       <c r="AU314" s="7">
         <v>88.4</v>
       </c>
       <c r="AV314" s="7">
         <v>84.9</v>
       </c>
       <c r="AW314" s="7">
         <v>83.5</v>
       </c>
       <c r="AX314" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="AY314" s="9">
         <v>54.8</v>
       </c>
@@ -48348,52 +49117,55 @@
       </c>
       <c r="BF314" s="7">
         <v>59.8</v>
       </c>
       <c r="BG314" s="7">
         <v>59.7</v>
       </c>
       <c r="BH314" s="7">
         <v>59.2</v>
       </c>
       <c r="BI314" s="6">
         <v>59</v>
       </c>
       <c r="BJ314" s="7">
         <v>58.7</v>
       </c>
       <c r="BK314" s="9">
         <v>115.5</v>
       </c>
       <c r="BL314" s="9">
         <v>109.4</v>
       </c>
       <c r="BM314" s="9">
         <v>106.4</v>
       </c>
+      <c r="BN314" s="9">
+        <v>101</v>
+      </c>
     </row>
-    <row r="315" spans="1:65">
+    <row r="315" spans="1:66">
       <c r="B315" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C315" s="7">
         <v>127.5</v>
       </c>
       <c r="D315" s="7">
         <v>169.3</v>
       </c>
       <c r="E315" s="6">
         <v>117.6</v>
       </c>
       <c r="F315" s="6">
         <v>122.5</v>
       </c>
       <c r="G315" s="6">
         <v>115.3</v>
       </c>
       <c r="H315" s="6">
         <v>115.6</v>
       </c>
       <c r="I315" s="6">
         <v>114.7</v>
       </c>
       <c r="J315" s="6">
@@ -48542,52 +49314,55 @@
       </c>
       <c r="BF315" s="7">
         <v>114.4</v>
       </c>
       <c r="BG315" s="7">
         <v>96.2</v>
       </c>
       <c r="BH315" s="6">
         <v>107</v>
       </c>
       <c r="BI315" s="7">
         <v>103.7</v>
       </c>
       <c r="BJ315" s="7">
         <v>120.3</v>
       </c>
       <c r="BK315" s="9">
         <v>108</v>
       </c>
       <c r="BL315" s="9">
         <v>121.4</v>
       </c>
       <c r="BM315" s="9">
         <v>144.19999999999999</v>
       </c>
+      <c r="BN315" s="9">
+        <v>133</v>
+      </c>
     </row>
-    <row r="316" spans="1:65" ht="22.5">
+    <row r="316" spans="1:66" ht="22.5">
       <c r="B316" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C316" s="7">
         <v>96.6</v>
       </c>
       <c r="D316" s="7">
         <v>98.4</v>
       </c>
       <c r="E316" s="7">
         <v>98.6</v>
       </c>
       <c r="F316" s="7">
         <v>103.9</v>
       </c>
       <c r="G316" s="6">
         <v>101.6</v>
       </c>
       <c r="H316" s="6">
         <v>103.4</v>
       </c>
       <c r="I316" s="6">
         <v>104.2</v>
       </c>
       <c r="J316" s="6">
@@ -48736,52 +49511,55 @@
       </c>
       <c r="BF316" s="7">
         <v>121.3</v>
       </c>
       <c r="BG316" s="7">
         <v>124.5</v>
       </c>
       <c r="BH316" s="7">
         <v>124.6</v>
       </c>
       <c r="BI316" s="7">
         <v>124.6</v>
       </c>
       <c r="BJ316" s="7">
         <v>125.8</v>
       </c>
       <c r="BK316" s="9">
         <v>112.2</v>
       </c>
       <c r="BL316" s="9">
         <v>116.6</v>
       </c>
       <c r="BM316" s="9">
         <v>115.8</v>
       </c>
+      <c r="BN316" s="9">
+        <v>117.1</v>
+      </c>
     </row>
-    <row r="317" spans="1:65">
+    <row r="317" spans="1:66">
       <c r="B317" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C317" s="7">
         <v>95.3</v>
       </c>
       <c r="D317" s="7">
         <v>86.8</v>
       </c>
       <c r="E317" s="7">
         <v>92.2</v>
       </c>
       <c r="F317" s="7">
         <v>105.9</v>
       </c>
       <c r="G317" s="6">
         <v>106</v>
       </c>
       <c r="H317" s="6">
         <v>102.6</v>
       </c>
       <c r="I317" s="6">
         <v>103</v>
       </c>
       <c r="J317" s="6">
@@ -48930,52 +49708,55 @@
       </c>
       <c r="BF317" s="7">
         <v>98.6</v>
       </c>
       <c r="BG317" s="7">
         <v>98.3</v>
       </c>
       <c r="BH317" s="6">
         <v>99</v>
       </c>
       <c r="BI317" s="7">
         <v>99.7</v>
       </c>
       <c r="BJ317" s="7">
         <v>101.1</v>
       </c>
       <c r="BK317" s="9">
         <v>89.4</v>
       </c>
       <c r="BL317" s="9">
         <v>98.8</v>
       </c>
       <c r="BM317" s="9">
         <v>103.7</v>
       </c>
+      <c r="BN317" s="9">
+        <v>109</v>
+      </c>
     </row>
-    <row r="318" spans="1:65">
+    <row r="318" spans="1:66">
       <c r="B318" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C318" s="7">
         <v>110.8</v>
       </c>
       <c r="D318" s="7">
         <v>112.9</v>
       </c>
       <c r="E318" s="7">
         <v>113.7</v>
       </c>
       <c r="F318" s="7">
         <v>114.2</v>
       </c>
       <c r="G318" s="6">
         <v>114.1</v>
       </c>
       <c r="H318" s="6">
         <v>114</v>
       </c>
       <c r="I318" s="6">
         <v>113.6</v>
       </c>
       <c r="J318" s="6">
@@ -49124,53 +49905,56 @@
       </c>
       <c r="BF318" s="7">
         <v>118.5</v>
       </c>
       <c r="BG318" s="7">
         <v>118.7</v>
       </c>
       <c r="BH318" s="7">
         <v>118.3</v>
       </c>
       <c r="BI318" s="7">
         <v>117.9</v>
       </c>
       <c r="BJ318" s="7">
         <v>117.7</v>
       </c>
       <c r="BK318" s="9">
         <v>106.6</v>
       </c>
       <c r="BL318" s="9">
         <v>103.2</v>
       </c>
       <c r="BM318" s="9">
         <v>105.2</v>
       </c>
+      <c r="BN318" s="9">
+        <v>107.4</v>
+      </c>
     </row>
-    <row r="319" spans="1:65" s="3" customFormat="1" ht="22.5">
-      <c r="A319" s="42"/>
+    <row r="319" spans="1:66" s="3" customFormat="1" ht="22.5">
+      <c r="A319" s="41"/>
       <c r="B319" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C319" s="18">
         <v>104.4</v>
       </c>
       <c r="D319" s="18">
         <v>104.9</v>
       </c>
       <c r="E319" s="18">
         <v>105.4</v>
       </c>
       <c r="F319" s="18">
         <v>110.1</v>
       </c>
       <c r="G319" s="18">
         <v>107.5</v>
       </c>
       <c r="H319" s="18">
         <v>106.1</v>
       </c>
       <c r="I319" s="18">
         <v>105.8</v>
       </c>
       <c r="J319" s="18">
@@ -49319,54 +50103,57 @@
       </c>
       <c r="BF319" s="18">
         <v>115</v>
       </c>
       <c r="BG319" s="18">
         <v>113.7</v>
       </c>
       <c r="BH319" s="19">
         <v>114.8</v>
       </c>
       <c r="BI319" s="19">
         <v>114.2</v>
       </c>
       <c r="BJ319" s="19">
         <v>116.7</v>
       </c>
       <c r="BK319" s="20">
         <v>102.1</v>
       </c>
       <c r="BL319" s="20">
         <v>108</v>
       </c>
       <c r="BM319" s="20">
         <v>111.3</v>
       </c>
+      <c r="BN319" s="20">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="320" spans="1:65">
+    <row r="320" spans="1:66">
       <c r="R320" s="8"/>
-      <c r="BM320" s="47"/>
+      <c r="BM320" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:BG2"/>
   </mergeCells>
   <conditionalFormatting sqref="BJ34:BJ36 BJ49:BJ51 BJ64:BJ66 BJ79:BJ81 BJ94:BJ96 BJ109:BJ111 BJ124:BJ126 BJ139:BJ141 BJ154:BJ156 BJ169:BJ171 BJ184:BJ186 BJ199:BJ202 BJ215:BJ217 BJ230:BJ232 BJ245:BJ247 BJ260:BJ262 BJ275:BJ277 BJ290:BJ292 BJ305:BJ307">
     <cfRule type="cellIs" dxfId="0" priority="43" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>