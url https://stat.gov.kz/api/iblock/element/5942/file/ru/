--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42337BC7-FC6C-4050-B4CE-FB31F728C57B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{001641A2-814C-4F15-957C-4C83F4CE3507}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17325" windowHeight="10770" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -669,51 +669,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -758,82 +758,76 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1188,52 +1182,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/427384/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335563/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:B18"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="79" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="24">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>74</v>
       </c>
@@ -1318,59 +1312,59 @@
         <v>57</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="25.5">
       <c r="A15" s="39"/>
       <c r="B15" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="21">
-        <v>46097</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="21">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>47</v>
       </c>
@@ -1453,190 +1447,193 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="29"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="28" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BL28"/>
+  <dimension ref="A1:BO28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BJ23" sqref="BJ22:BJ23"/>
+      <selection pane="topRight" activeCell="BM7" sqref="BM7:BM27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="12">
-      <c r="A1" s="43">
+    <row r="1" spans="1:67" ht="12">
+      <c r="A1" s="45">
         <v>111201021</v>
       </c>
-      <c r="B1" s="43"/>
+      <c r="B1" s="45"/>
     </row>
-    <row r="2" spans="1:64" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:64" ht="15" customHeight="1">
+    <row r="2" spans="1:67" ht="15" customHeight="1"/>
+    <row r="3" spans="1:67" ht="15" customHeight="1"/>
+    <row r="4" spans="1:67" ht="15" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AU4" s="14"/>
       <c r="AV4" s="14"/>
       <c r="BA4" s="14"/>
-      <c r="BD4" s="47" t="s">
+      <c r="BD4" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="BE4" s="47"/>
-[...5 lines deleted...]
-      <c r="BK4" s="48"/>
+      <c r="BE4" s="41"/>
+      <c r="BF4" s="41"/>
+      <c r="BG4" s="41"/>
+      <c r="BH4" s="41"/>
+      <c r="BI4" s="41"/>
+      <c r="BJ4" s="41"/>
+      <c r="BK4" s="41"/>
+      <c r="BL4" s="41"/>
+      <c r="BM4" s="41"/>
     </row>
-    <row r="5" spans="1:64" ht="15" customHeight="1">
-      <c r="A5" s="44" t="s">
+    <row r="5" spans="1:67" ht="15" customHeight="1">
+      <c r="A5" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="B5" s="45"/>
-      <c r="C5" s="40" t="s">
+      <c r="B5" s="47"/>
+      <c r="C5" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="41"/>
-[...10 lines deleted...]
-      <c r="O5" s="40" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="P5" s="41"/>
-[...10 lines deleted...]
-      <c r="AA5" s="40" t="s">
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="44"/>
+      <c r="AA5" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AB5" s="41"/>
-[...10 lines deleted...]
-      <c r="AM5" s="40" t="s">
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43"/>
+      <c r="AE5" s="43"/>
+      <c r="AF5" s="43"/>
+      <c r="AG5" s="43"/>
+      <c r="AH5" s="43"/>
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="43"/>
+      <c r="AK5" s="43"/>
+      <c r="AL5" s="44"/>
+      <c r="AM5" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="AN5" s="41"/>
-[...10 lines deleted...]
-      <c r="AY5" s="40" t="s">
+      <c r="AN5" s="43"/>
+      <c r="AO5" s="43"/>
+      <c r="AP5" s="43"/>
+      <c r="AQ5" s="43"/>
+      <c r="AR5" s="43"/>
+      <c r="AS5" s="43"/>
+      <c r="AT5" s="43"/>
+      <c r="AU5" s="43"/>
+      <c r="AV5" s="43"/>
+      <c r="AW5" s="43"/>
+      <c r="AX5" s="44"/>
+      <c r="AY5" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AZ5" s="41"/>
-[...10 lines deleted...]
-      <c r="BK5" s="49" t="s">
+      <c r="AZ5" s="43"/>
+      <c r="BA5" s="43"/>
+      <c r="BB5" s="43"/>
+      <c r="BC5" s="43"/>
+      <c r="BD5" s="43"/>
+      <c r="BE5" s="43"/>
+      <c r="BF5" s="43"/>
+      <c r="BG5" s="43"/>
+      <c r="BH5" s="43"/>
+      <c r="BI5" s="43"/>
+      <c r="BJ5" s="44"/>
+      <c r="BK5" s="40" t="s">
         <v>89</v>
       </c>
-      <c r="BL5" s="50"/>
+      <c r="BL5" s="40"/>
+      <c r="BM5" s="40"/>
     </row>
-    <row r="6" spans="1:64" s="5" customFormat="1" ht="30.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="46"/>
+    <row r="6" spans="1:67" s="5" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="48"/>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="7" t="s">
@@ -1779,52 +1776,56 @@
       </c>
       <c r="BE6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="BF6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="BG6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="BH6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="BI6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="BJ6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BK6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BL6" s="6" t="s">
         <v>16</v>
       </c>
+      <c r="BM6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="BN6" s="36"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:67">
       <c r="A7" s="32">
         <v>0</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
         <v>102.9</v>
       </c>
       <c r="I7" s="12">
@@ -1973,52 +1974,56 @@
       </c>
       <c r="BE7" s="12">
         <v>109.3</v>
       </c>
       <c r="BF7" s="12">
         <v>109.6</v>
       </c>
       <c r="BG7" s="12">
         <v>109.1</v>
       </c>
       <c r="BH7" s="35">
         <v>109.1</v>
       </c>
       <c r="BI7" s="35">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="35">
         <v>109.4</v>
       </c>
       <c r="BK7" s="35">
         <v>97.2</v>
       </c>
       <c r="BL7" s="37">
         <v>100.2</v>
       </c>
+      <c r="BM7" s="37">
+        <v>102.5</v>
+      </c>
+      <c r="BN7" s="36"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:67">
       <c r="A8" s="32">
         <v>10</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10">
         <v>103.6</v>
@@ -2133,52 +2138,57 @@
       </c>
       <c r="BE8" s="13">
         <v>102.9</v>
       </c>
       <c r="BF8" s="8">
         <v>102.8</v>
       </c>
       <c r="BG8" s="8">
         <v>100.8</v>
       </c>
       <c r="BH8" s="8">
         <v>100.4</v>
       </c>
       <c r="BI8" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="8">
         <v>101.4</v>
       </c>
       <c r="BK8" s="8">
         <v>107.5</v>
       </c>
       <c r="BL8" s="13">
         <v>105.3</v>
       </c>
+      <c r="BM8" s="13">
+        <v>104.1</v>
+      </c>
+      <c r="BN8" s="36"/>
+      <c r="BO8" s="36"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:67">
       <c r="A9" s="32">
         <v>11</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="10">
         <v>102.3</v>
       </c>
       <c r="D9" s="10">
         <v>105.3</v>
       </c>
       <c r="E9" s="10">
         <v>105.4</v>
       </c>
       <c r="F9" s="10">
         <v>105.7</v>
       </c>
       <c r="G9" s="10">
         <v>105.6</v>
       </c>
       <c r="H9" s="10">
         <v>105.8</v>
       </c>
       <c r="I9" s="10">
@@ -2327,52 +2337,57 @@
       </c>
       <c r="BE9" s="13">
         <v>108.8</v>
       </c>
       <c r="BF9" s="8">
         <v>107.3</v>
       </c>
       <c r="BG9" s="8">
         <v>107.5</v>
       </c>
       <c r="BH9" s="8">
         <v>107.2</v>
       </c>
       <c r="BI9" s="8">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="13">
         <v>107</v>
       </c>
       <c r="BK9" s="13">
         <v>90</v>
       </c>
       <c r="BL9" s="13">
         <v>91.5</v>
       </c>
+      <c r="BM9" s="13">
+        <v>91.9</v>
+      </c>
+      <c r="BN9" s="36"/>
+      <c r="BO9" s="36"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:67">
       <c r="A10" s="32">
         <v>15</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>92.3</v>
       </c>
       <c r="D10" s="10">
         <v>100.2</v>
       </c>
       <c r="E10" s="10">
         <v>101.2</v>
       </c>
       <c r="F10" s="10">
         <v>104.6</v>
       </c>
       <c r="G10" s="10">
         <v>105.3</v>
       </c>
       <c r="H10" s="10">
         <v>105.5</v>
       </c>
       <c r="I10" s="10">
@@ -2521,52 +2536,57 @@
       </c>
       <c r="BE10" s="13">
         <v>104.2</v>
       </c>
       <c r="BF10" s="8">
         <v>103.9</v>
       </c>
       <c r="BG10" s="8">
         <v>103.8</v>
       </c>
       <c r="BH10" s="8">
         <v>103.6</v>
       </c>
       <c r="BI10" s="8">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="13">
         <v>106</v>
       </c>
       <c r="BK10" s="13">
         <v>100</v>
       </c>
       <c r="BL10" s="13">
         <v>102.7</v>
       </c>
+      <c r="BM10" s="13">
+        <v>103.5</v>
+      </c>
+      <c r="BN10" s="36"/>
+      <c r="BO10" s="36"/>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:67">
       <c r="A11" s="32">
         <v>19</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="10">
         <v>98.1</v>
       </c>
       <c r="D11" s="10">
         <v>102.1</v>
       </c>
       <c r="E11" s="10">
         <v>104.2</v>
       </c>
       <c r="F11" s="10">
         <v>106.5</v>
       </c>
       <c r="G11" s="10">
         <v>108</v>
       </c>
       <c r="H11" s="10">
         <v>109.4</v>
       </c>
       <c r="I11" s="10">
@@ -2715,52 +2735,57 @@
       </c>
       <c r="BE11" s="13">
         <v>109.9</v>
       </c>
       <c r="BF11" s="8">
         <v>110.1</v>
       </c>
       <c r="BG11" s="8">
         <v>110.2</v>
       </c>
       <c r="BH11" s="8">
         <v>109.7</v>
       </c>
       <c r="BI11" s="8">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="8">
         <v>110.6</v>
       </c>
       <c r="BK11" s="8">
         <v>111.5</v>
       </c>
       <c r="BL11" s="13">
         <v>117</v>
       </c>
+      <c r="BM11" s="13">
+        <v>115.6</v>
+      </c>
+      <c r="BN11" s="36"/>
+      <c r="BO11" s="36"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:67">
       <c r="A12" s="32">
         <v>23</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>83.4</v>
       </c>
       <c r="D12" s="10">
         <v>87</v>
       </c>
       <c r="E12" s="10">
         <v>90.3</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
         <v>95.2</v>
       </c>
       <c r="H12" s="10">
         <v>97.7</v>
       </c>
       <c r="I12" s="10">
@@ -2909,52 +2934,57 @@
       </c>
       <c r="BE12" s="13">
         <v>111.3</v>
       </c>
       <c r="BF12" s="8">
         <v>113.2</v>
       </c>
       <c r="BG12" s="8">
         <v>113.6</v>
       </c>
       <c r="BH12" s="8">
         <v>114.7</v>
       </c>
       <c r="BI12" s="8">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="8">
         <v>113.3</v>
       </c>
       <c r="BK12" s="8">
         <v>66.8</v>
       </c>
       <c r="BL12" s="13">
         <v>76.099999999999994</v>
       </c>
+      <c r="BM12" s="13">
+        <v>82.2</v>
+      </c>
+      <c r="BN12" s="36"/>
+      <c r="BO12" s="36"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:67">
       <c r="A13" s="32">
         <v>27</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="10">
         <v>94.4</v>
       </c>
       <c r="D13" s="10">
         <v>92.6</v>
       </c>
       <c r="E13" s="10">
         <v>93.7</v>
       </c>
       <c r="F13" s="10">
         <v>92.9</v>
       </c>
       <c r="G13" s="10">
         <v>94</v>
       </c>
       <c r="H13" s="10">
         <v>95.3</v>
       </c>
       <c r="I13" s="10">
@@ -3103,52 +3133,57 @@
       </c>
       <c r="BE13" s="13">
         <v>107</v>
       </c>
       <c r="BF13" s="8">
         <v>107.4</v>
       </c>
       <c r="BG13" s="8">
         <v>104.5</v>
       </c>
       <c r="BH13" s="8">
         <v>103.8</v>
       </c>
       <c r="BI13" s="8">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="8">
         <v>101.7</v>
       </c>
       <c r="BK13" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="13">
         <v>86.6</v>
       </c>
+      <c r="BM13" s="13">
+        <v>88.5</v>
+      </c>
+      <c r="BN13" s="36"/>
+      <c r="BO13" s="36"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:67">
       <c r="A14" s="32">
         <v>31</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="10">
         <v>96.6</v>
       </c>
       <c r="D14" s="10">
         <v>93.7</v>
       </c>
       <c r="E14" s="10">
         <v>96.9</v>
       </c>
       <c r="F14" s="10">
         <v>99.6</v>
       </c>
       <c r="G14" s="10">
         <v>100.6</v>
       </c>
       <c r="H14" s="10">
         <v>105.4</v>
       </c>
       <c r="I14" s="10">
@@ -3297,52 +3332,57 @@
       </c>
       <c r="BE14" s="13">
         <v>111.6</v>
       </c>
       <c r="BF14" s="8">
         <v>111.4</v>
       </c>
       <c r="BG14" s="8">
         <v>110.2</v>
       </c>
       <c r="BH14" s="8">
         <v>109.8</v>
       </c>
       <c r="BI14" s="8">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="8">
         <v>108.9</v>
       </c>
       <c r="BK14" s="8">
         <v>110.3</v>
       </c>
       <c r="BL14" s="13">
         <v>113.5</v>
       </c>
+      <c r="BM14" s="13">
+        <v>118.4</v>
+      </c>
+      <c r="BN14" s="36"/>
+      <c r="BO14" s="36"/>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:67">
       <c r="A15" s="32">
         <v>33</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10">
         <v>96.6</v>
@@ -3457,52 +3497,57 @@
       </c>
       <c r="BE15" s="13">
         <v>111</v>
       </c>
       <c r="BF15" s="8">
         <v>112.5</v>
       </c>
       <c r="BG15" s="8">
         <v>107.7</v>
       </c>
       <c r="BH15" s="8">
         <v>107.6</v>
       </c>
       <c r="BI15" s="8">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="8">
         <v>108.1</v>
       </c>
       <c r="BK15" s="13">
         <v>114.2</v>
       </c>
       <c r="BL15" s="13">
         <v>115.4</v>
       </c>
+      <c r="BM15" s="13">
+        <v>111.8</v>
+      </c>
+      <c r="BN15" s="36"/>
+      <c r="BO15" s="36"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:67">
       <c r="A16" s="32">
         <v>35</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="10">
         <v>96.5</v>
       </c>
       <c r="D16" s="10">
         <v>97.7</v>
       </c>
       <c r="E16" s="10">
         <v>98.1</v>
       </c>
       <c r="F16" s="10">
         <v>100.4</v>
       </c>
       <c r="G16" s="10">
         <v>101.1</v>
       </c>
       <c r="H16" s="10">
         <v>101.9</v>
       </c>
       <c r="I16" s="10">
@@ -3651,52 +3696,57 @@
       </c>
       <c r="BE16" s="13">
         <v>107.7</v>
       </c>
       <c r="BF16" s="8">
         <v>107.4</v>
       </c>
       <c r="BG16" s="8">
         <v>105.3</v>
       </c>
       <c r="BH16" s="8">
         <v>105.3</v>
       </c>
       <c r="BI16" s="8">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="8">
         <v>105.4</v>
       </c>
       <c r="BK16" s="8">
         <v>106.3</v>
       </c>
       <c r="BL16" s="13">
         <v>105.7</v>
       </c>
+      <c r="BM16" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="BN16" s="36"/>
+      <c r="BO16" s="36"/>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:67">
       <c r="A17" s="32">
         <v>39</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>102.6</v>
       </c>
       <c r="D17" s="10">
         <v>101.9</v>
       </c>
       <c r="E17" s="10">
         <v>102.7</v>
       </c>
       <c r="F17" s="10">
         <v>105.6</v>
       </c>
       <c r="G17" s="10">
         <v>106.1</v>
       </c>
       <c r="H17" s="10">
         <v>106.6</v>
       </c>
       <c r="I17" s="10">
@@ -3845,52 +3895,57 @@
       </c>
       <c r="BE17" s="13">
         <v>109.8</v>
       </c>
       <c r="BF17" s="8">
         <v>110.3</v>
       </c>
       <c r="BG17" s="8">
         <v>110.7</v>
       </c>
       <c r="BH17" s="8">
         <v>110.8</v>
       </c>
       <c r="BI17" s="8">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="8">
         <v>110.6</v>
       </c>
       <c r="BK17" s="8">
         <v>101.6</v>
       </c>
       <c r="BL17" s="13">
         <v>97.9</v>
       </c>
+      <c r="BM17" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="BN17" s="36"/>
+      <c r="BO17" s="36"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:67">
       <c r="A18" s="32">
         <v>43</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="10">
         <v>93</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
         <v>94.9</v>
       </c>
       <c r="F18" s="10">
         <v>97.1</v>
       </c>
       <c r="G18" s="10">
         <v>97.4</v>
       </c>
       <c r="H18" s="10">
         <v>97.7</v>
       </c>
       <c r="I18" s="10">
@@ -4039,52 +4094,57 @@
       </c>
       <c r="BE18" s="13">
         <v>104.8</v>
       </c>
       <c r="BF18" s="8">
         <v>105.5</v>
       </c>
       <c r="BG18" s="8">
         <v>103.2</v>
       </c>
       <c r="BH18" s="8">
         <v>102.9</v>
       </c>
       <c r="BI18" s="8">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="8">
         <v>103.3</v>
       </c>
       <c r="BK18" s="8">
         <v>104.4</v>
       </c>
       <c r="BL18" s="13">
         <v>109.3</v>
       </c>
+      <c r="BM18" s="13">
+        <v>107.5</v>
+      </c>
+      <c r="BN18" s="36"/>
+      <c r="BO18" s="36"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:67">
       <c r="A19" s="32">
         <v>47</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="10">
         <v>95</v>
       </c>
       <c r="D19" s="10">
         <v>93.4</v>
       </c>
       <c r="E19" s="10">
         <v>91.7</v>
       </c>
       <c r="F19" s="10">
         <v>95</v>
       </c>
       <c r="G19" s="10">
         <v>96.2</v>
       </c>
       <c r="H19" s="10">
         <v>97.5</v>
       </c>
       <c r="I19" s="10">
@@ -4233,52 +4293,57 @@
       </c>
       <c r="BE19" s="13">
         <v>103.8</v>
       </c>
       <c r="BF19" s="8">
         <v>104.3</v>
       </c>
       <c r="BG19" s="8">
         <v>103.8</v>
       </c>
       <c r="BH19" s="8">
         <v>102.9</v>
       </c>
       <c r="BI19" s="8">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="8">
         <v>102.2</v>
       </c>
       <c r="BK19" s="8">
         <v>105.1</v>
       </c>
       <c r="BL19" s="13">
         <v>101</v>
       </c>
+      <c r="BM19" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="BN19" s="36"/>
+      <c r="BO19" s="36"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:67">
       <c r="A20" s="32">
         <v>55</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="10">
         <v>96.7</v>
       </c>
       <c r="D20" s="10">
         <v>98.2</v>
       </c>
       <c r="E20" s="10">
         <v>99.6</v>
       </c>
       <c r="F20" s="10">
         <v>101.7</v>
       </c>
       <c r="G20" s="10">
         <v>102.8</v>
       </c>
       <c r="H20" s="10">
         <v>103</v>
       </c>
       <c r="I20" s="10">
@@ -4427,52 +4492,57 @@
       </c>
       <c r="BE20" s="13">
         <v>104.6</v>
       </c>
       <c r="BF20" s="8">
         <v>104.3</v>
       </c>
       <c r="BG20" s="8">
         <v>104.6</v>
       </c>
       <c r="BH20" s="8">
         <v>104.1</v>
       </c>
       <c r="BI20" s="8">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="13">
         <v>106</v>
       </c>
       <c r="BK20" s="8">
         <v>102.3</v>
       </c>
       <c r="BL20" s="13">
         <v>104.6</v>
       </c>
+      <c r="BM20" s="13">
+        <v>107.5</v>
+      </c>
+      <c r="BN20" s="36"/>
+      <c r="BO20" s="36"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:67">
       <c r="A21" s="32">
         <v>59</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="10">
         <v>96</v>
       </c>
       <c r="D21" s="10">
         <v>99.1</v>
       </c>
       <c r="E21" s="10">
         <v>101.1</v>
       </c>
       <c r="F21" s="10">
         <v>103.1</v>
       </c>
       <c r="G21" s="10">
         <v>101.6</v>
       </c>
       <c r="H21" s="10">
         <v>101.8</v>
       </c>
       <c r="I21" s="10">
@@ -4621,52 +4691,56 @@
       </c>
       <c r="BE21" s="13">
         <v>112.8</v>
       </c>
       <c r="BF21" s="13">
         <v>114</v>
       </c>
       <c r="BG21" s="8">
         <v>112.6</v>
       </c>
       <c r="BH21" s="13">
         <v>113</v>
       </c>
       <c r="BI21" s="8">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="8">
         <v>113.8</v>
       </c>
       <c r="BK21" s="8">
         <v>113.1</v>
       </c>
       <c r="BL21" s="13">
         <v>126.4</v>
       </c>
+      <c r="BM21" s="13">
+        <v>125</v>
+      </c>
+      <c r="BO21" s="36"/>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:67">
       <c r="A22" s="32">
         <v>61</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="10">
         <v>95.5</v>
       </c>
       <c r="D22" s="10">
         <v>100.9</v>
       </c>
       <c r="E22" s="10">
         <v>103.8</v>
       </c>
       <c r="F22" s="10">
         <v>104.6</v>
       </c>
       <c r="G22" s="10">
         <v>106.9</v>
       </c>
       <c r="H22" s="10">
         <v>106.5</v>
       </c>
       <c r="I22" s="10">
@@ -4815,52 +4889,56 @@
       </c>
       <c r="BE22" s="13">
         <v>117.7</v>
       </c>
       <c r="BF22" s="8">
         <v>115.8</v>
       </c>
       <c r="BG22" s="8">
         <v>114.8</v>
       </c>
       <c r="BH22" s="8">
         <v>114.8</v>
       </c>
       <c r="BI22" s="8">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="8">
         <v>113.9</v>
       </c>
       <c r="BK22" s="8">
         <v>120.2</v>
       </c>
       <c r="BL22" s="13">
         <v>118.9</v>
       </c>
+      <c r="BM22" s="13">
+        <v>119.4</v>
+      </c>
+      <c r="BO22" s="36"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:67">
       <c r="A23" s="32">
         <v>62</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10">
         <v>105.1</v>
@@ -4975,52 +5053,56 @@
       </c>
       <c r="BE23" s="13">
         <v>99.6</v>
       </c>
       <c r="BF23" s="13">
         <v>99</v>
       </c>
       <c r="BG23" s="8">
         <v>99.1</v>
       </c>
       <c r="BH23" s="8">
         <v>99.7</v>
       </c>
       <c r="BI23" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="8">
         <v>103.2</v>
       </c>
       <c r="BK23" s="8">
         <v>105.6</v>
       </c>
       <c r="BL23" s="13">
         <v>111.4</v>
       </c>
+      <c r="BM23" s="13">
+        <v>114.7</v>
+      </c>
+      <c r="BO23" s="36"/>
     </row>
-    <row r="24" spans="1:64" ht="12" customHeight="1">
+    <row r="24" spans="1:67" ht="12" customHeight="1">
       <c r="A24" s="32">
         <v>63</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10">
         <v>104.9</v>
       </c>
       <c r="D24" s="10">
         <v>104.4</v>
       </c>
       <c r="E24" s="10">
         <v>104.1</v>
       </c>
       <c r="F24" s="10">
         <v>104.3</v>
       </c>
       <c r="G24" s="10">
         <v>104.8</v>
       </c>
       <c r="H24" s="10">
         <v>104.9</v>
       </c>
       <c r="I24" s="10">
@@ -5169,52 +5251,56 @@
       </c>
       <c r="BE24" s="13">
         <v>96.1</v>
       </c>
       <c r="BF24" s="8">
         <v>97.3</v>
       </c>
       <c r="BG24" s="8">
         <v>97.8</v>
       </c>
       <c r="BH24" s="8">
         <v>99.1</v>
       </c>
       <c r="BI24" s="13">
         <v>99</v>
       </c>
       <c r="BJ24" s="8">
         <v>99.1</v>
       </c>
       <c r="BK24" s="8">
         <v>98.4</v>
       </c>
       <c r="BL24" s="13">
         <v>87.4</v>
       </c>
+      <c r="BM24" s="13">
+        <v>93</v>
+      </c>
+      <c r="BO24" s="36"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:67">
       <c r="A25" s="32">
         <v>71</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="10">
         <v>97</v>
       </c>
       <c r="D25" s="10">
         <v>102.5</v>
       </c>
       <c r="E25" s="10">
         <v>105.4</v>
       </c>
       <c r="F25" s="10">
         <v>110.9</v>
       </c>
       <c r="G25" s="10">
         <v>107.9</v>
       </c>
       <c r="H25" s="10">
         <v>108.7</v>
       </c>
       <c r="I25" s="10">
@@ -5363,52 +5449,56 @@
       </c>
       <c r="BE25" s="13">
         <v>119.1</v>
       </c>
       <c r="BF25" s="8">
         <v>118.6</v>
       </c>
       <c r="BG25" s="8">
         <v>119.4</v>
       </c>
       <c r="BH25" s="8">
         <v>119.7</v>
       </c>
       <c r="BI25" s="8">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="8">
         <v>117.6</v>
       </c>
       <c r="BK25" s="8">
         <v>104.8</v>
       </c>
       <c r="BL25" s="13">
         <v>110.6</v>
       </c>
+      <c r="BM25" s="13">
+        <v>111.5</v>
+      </c>
+      <c r="BO25" s="36"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:67">
       <c r="A26" s="32">
         <v>75</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="10">
         <v>94.9</v>
       </c>
       <c r="D26" s="10">
         <v>97</v>
       </c>
       <c r="E26" s="10">
         <v>101.1</v>
       </c>
       <c r="F26" s="10">
         <v>107.6</v>
       </c>
       <c r="G26" s="10">
         <v>107.8</v>
       </c>
       <c r="H26" s="10">
         <v>108.9</v>
       </c>
       <c r="I26" s="10">
@@ -5557,52 +5647,56 @@
       </c>
       <c r="BE26" s="13">
         <v>111.1</v>
       </c>
       <c r="BF26" s="8">
         <v>111.5</v>
       </c>
       <c r="BG26" s="13">
         <v>112</v>
       </c>
       <c r="BH26" s="8">
         <v>110.9</v>
       </c>
       <c r="BI26" s="8">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="8">
         <v>112.8</v>
       </c>
       <c r="BK26" s="8">
         <v>104.2</v>
       </c>
       <c r="BL26" s="13">
         <v>109.4</v>
       </c>
+      <c r="BM26" s="13">
+        <v>111.1</v>
+      </c>
+      <c r="BO26" s="36"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:67">
       <c r="A27" s="32">
         <v>79</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="10">
         <v>104.4</v>
       </c>
       <c r="D27" s="10">
         <v>104.9</v>
       </c>
       <c r="E27" s="10">
         <v>105.4</v>
       </c>
       <c r="F27" s="10">
         <v>110.1</v>
       </c>
       <c r="G27" s="10">
         <v>107.5</v>
       </c>
       <c r="H27" s="10">
         <v>106.1</v>
       </c>
       <c r="I27" s="10">
@@ -5751,66 +5845,70 @@
       </c>
       <c r="BE27" s="13">
         <v>115.4</v>
       </c>
       <c r="BF27" s="13">
         <v>115</v>
       </c>
       <c r="BG27" s="8">
         <v>113.7</v>
       </c>
       <c r="BH27" s="8">
         <v>114.8</v>
       </c>
       <c r="BI27" s="8">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="8">
         <v>116.7</v>
       </c>
       <c r="BK27" s="8">
         <v>102.1</v>
       </c>
       <c r="BL27" s="13">
         <v>108</v>
       </c>
+      <c r="BM27" s="13">
+        <v>111.3</v>
+      </c>
+      <c r="BO27" s="36"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:67">
       <c r="BL28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="BK5:BM5"/>
+    <mergeCell ref="BD4:BM4"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
-    <mergeCell ref="BD4:BK4"/>
-    <mergeCell ref="BK5:BL5"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>