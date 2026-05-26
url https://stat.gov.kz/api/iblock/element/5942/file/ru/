--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{001641A2-814C-4F15-957C-4C83F4CE3507}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{056DA1D1-44FE-4C17-9F9A-32036D9E8AB5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -97,53 +97,50 @@
     <t>Январь-май</t>
   </si>
   <si>
     <t>Январь-июнь</t>
   </si>
   <si>
     <t>Январь-июль</t>
   </si>
   <si>
     <t>Январь-август</t>
   </si>
   <si>
     <t>Январь-сентябрь</t>
   </si>
   <si>
     <t>Январь-октябрь</t>
   </si>
   <si>
     <t>Январь-ноябрь</t>
   </si>
   <si>
     <t>Январь-декабрь</t>
   </si>
   <si>
     <t>к соответствующему периоду предыдущего года, %</t>
-  </si>
-[...1 lines deleted...]
-    <t>Индекс краткосрочного экономического индикатора по регионам*</t>
   </si>
   <si>
     <t>Январь-март</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>2021 г.</t>
   </si>
   <si>
     <t>2022 г.</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
@@ -186,56 +183,50 @@
     <t>+7 7172749537</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Кабылбекова А.Б.,
 Ибраева Д.К.</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан с выделением ненаблюдаемой экономики (2024г.) </t>
-[...4 lines deleted...]
-  <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Расчет краткосрочного экономического индикатора осуществляется для обеспечения оперативности и базируется на изменении индексов выпуска по базовым отраслям: сельское хозяйство, промышленность, строительство, торговля, транспорт и связь, составляющих свыше 60% от ВВП. Показатель формируется без досчетов на ненаблюдаемую экономику и без применения других макроэкономических  корректировок. В связи с пересмотром выпусков отдельных отраслей, данные с нарастающим итогом могут не совпадать с суммой чистых месяцев.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Статистические данные БНС</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Расчетный</t>
@@ -289,74 +280,83 @@
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>Индекс КЭИ рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде.</t>
   </si>
   <si>
     <t xml:space="preserve"> код КАТО</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>2026г.</t>
+  </si>
+  <si>
+    <t>Индекс краткосрочного экономического индикатора по регионам</t>
+  </si>
+  <si>
+    <t>Валовой внутренний продукт методом производства (январь-декабрь 2025г.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-декабрь 2025г.) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -494,50 +494,66 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -614,51 +630,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="46">
+  <cellStyleXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
@@ -668,98 +684,96 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="38"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -785,74 +799,78 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="46">
+  <cellStyles count="47">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Гиперссылка" xfId="46" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Денежный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный 11" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Обычный 12" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Обычный 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Обычный 2 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Обычный 2 3" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Обычный 2 4" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Обычный 2 5" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Обычный 3" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Обычный 3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="Обычный 3 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="Обычный 3 4" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Обычный 4" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Обычный 4 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Обычный 4 3" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Обычный 5" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Обычный 7" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Тысячи_Sheet1" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Финансовый 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="Финансовый 3" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
   </cellStyles>
@@ -1171,4744 +1189,4816 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/427384/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335563/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="79" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="27"/>
-      <c r="B2" s="27"/>
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B3" s="24">
+        <v>72</v>
+      </c>
+      <c r="B3" s="23">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>71</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="25" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="A6" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="25" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="A7" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="57.75" customHeight="1">
       <c r="A8" s="17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B8" s="19" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="17" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="40.5" customHeight="1">
       <c r="A10" s="17" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="17" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="17" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>58</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>56</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
-[...4 lines deleted...]
-        <v>56</v>
+    <row r="14" spans="1:2">
+      <c r="A14" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>88</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="25.5">
-[...2 lines deleted...]
-        <v>55</v>
+    <row r="15" spans="1:2">
+      <c r="A15" s="38"/>
+      <c r="B15" s="48" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="34" t="s">
-[...3 lines deleted...]
-        <v>88</v>
+      <c r="A16" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B17" s="21">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B18" s="21">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{EC8E0D04-C3ED-435A-8E80-9CBE1DE2B1E8}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{EDC6EE60-50E1-4EF7-9184-B380A0919BEE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="2" width="87" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="30" t="s">
-        <v>82</v>
+      <c r="B6" s="29" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="30" t="s">
-        <v>81</v>
+      <c r="B7" s="29" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="30" t="s">
-        <v>80</v>
+      <c r="B8" s="29" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="30" t="s">
-        <v>79</v>
+      <c r="B9" s="29" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="30" t="s">
-        <v>78</v>
+      <c r="B10" s="29" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="30"/>
+      <c r="B11" s="29"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="31" t="s">
-        <v>77</v>
+      <c r="B12" s="30" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="30"/>
+      <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="30"/>
+      <c r="B14" s="29"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="29"/>
+      <c r="B15" s="28"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="29"/>
+      <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="29"/>
+      <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="28" t="s">
-        <v>76</v>
+      <c r="B18" s="27" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BO28"/>
+  <dimension ref="A1:BP27"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BM7" sqref="BM7:BM27"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A3" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BK37" sqref="BK37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="12">
-      <c r="A1" s="45">
+    <row r="1" spans="1:68" ht="12">
+      <c r="A1" s="44">
         <v>111201021</v>
       </c>
-      <c r="B1" s="45"/>
+      <c r="B1" s="44"/>
     </row>
-    <row r="2" spans="1:67" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A4" s="1" t="s">
+    <row r="2" spans="1:68" ht="15" customHeight="1"/>
+    <row r="3" spans="1:68" ht="15" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="AU3" s="14"/>
+      <c r="AV3" s="14"/>
+      <c r="BA3" s="14"/>
+      <c r="BD3" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="40"/>
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+    </row>
+    <row r="4" spans="1:68" ht="15" customHeight="1">
+      <c r="A4" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="43"/>
+      <c r="AY4" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="42"/>
+      <c r="BC4" s="42"/>
+      <c r="BD4" s="42"/>
+      <c r="BE4" s="42"/>
+      <c r="BF4" s="42"/>
+      <c r="BG4" s="42"/>
+      <c r="BH4" s="42"/>
+      <c r="BI4" s="42"/>
+      <c r="BJ4" s="43"/>
+      <c r="BK4" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="BL4" s="39"/>
+      <c r="BM4" s="39"/>
+      <c r="BN4" s="39"/>
+    </row>
+    <row r="5" spans="1:68" s="5" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="N4" s="3"/>
-[...17 lines deleted...]
-      <c r="BM4" s="41"/>
+      <c r="F5" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="AI5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AN5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AO5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AP5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="AU5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AV5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW5" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AY5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AZ5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BA5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="BB5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BC5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="BD5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="BE5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BF5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="BG5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="BH5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="BI5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="BJ5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="BK5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BL5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="BN5" s="6" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="5" spans="1:67" ht="15" customHeight="1">
-[...18 lines deleted...]
-      <c r="O5" s="42" t="s">
+    <row r="6" spans="1:68">
+      <c r="A6" s="31">
+        <v>0</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="11">
+        <v>94.2</v>
+      </c>
+      <c r="D6" s="11">
+        <v>96</v>
+      </c>
+      <c r="E6" s="11">
+        <v>98.2</v>
+      </c>
+      <c r="F6" s="11">
+        <v>101.2</v>
+      </c>
+      <c r="G6" s="11">
+        <v>102</v>
+      </c>
+      <c r="H6" s="11">
+        <v>102.9</v>
+      </c>
+      <c r="I6" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="J6" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="K6" s="12">
+        <v>104.1</v>
+      </c>
+      <c r="L6" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="M6" s="12">
+        <v>104.1</v>
+      </c>
+      <c r="N6" s="12">
+        <v>104.5</v>
+      </c>
+      <c r="O6" s="12">
+        <v>103</v>
+      </c>
+      <c r="P6" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="R6" s="12">
+        <v>106</v>
+      </c>
+      <c r="S6" s="11">
+        <v>105.9</v>
+      </c>
+      <c r="T6" s="11">
+        <v>104.5</v>
+      </c>
+      <c r="U6" s="11">
+        <v>104</v>
+      </c>
+      <c r="V6" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="W6" s="12">
+        <v>103.5</v>
+      </c>
+      <c r="X6" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="Y6" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="Z6" s="12">
+        <v>103.5</v>
+      </c>
+      <c r="AA6" s="12">
+        <v>105</v>
+      </c>
+      <c r="AB6" s="12">
+        <v>104</v>
+      </c>
+      <c r="AC6" s="12">
+        <v>105.1</v>
+      </c>
+      <c r="AD6" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="AE6" s="12">
+        <v>104.5</v>
+      </c>
+      <c r="AF6" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="AG6" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="AH6" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="AI6" s="12">
+        <v>104.6</v>
+      </c>
+      <c r="AJ6" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="AK6" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="AL6" s="12">
+        <v>105.1</v>
+      </c>
+      <c r="AM6" s="12">
+        <v>104.3</v>
+      </c>
+      <c r="AN6" s="12">
+        <v>105.2</v>
+      </c>
+      <c r="AO6" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="AP6" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="AQ6" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="AR6" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="AS6" s="12">
+        <v>104.1</v>
+      </c>
+      <c r="AT6" s="12">
+        <v>104.4</v>
+      </c>
+      <c r="AU6" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="AV6" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="AW6" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="AX6" s="12">
+        <v>106.2</v>
+      </c>
+      <c r="AY6" s="12">
+        <v>104.5</v>
+      </c>
+      <c r="AZ6" s="12">
+        <v>107.3</v>
+      </c>
+      <c r="BA6" s="12">
+        <v>108.3</v>
+      </c>
+      <c r="BB6" s="12">
+        <v>108.5</v>
+      </c>
+      <c r="BC6" s="12">
+        <v>108.6</v>
+      </c>
+      <c r="BD6" s="12">
+        <v>109</v>
+      </c>
+      <c r="BE6" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="BF6" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="BG6" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="BH6" s="34">
+        <v>109.1</v>
+      </c>
+      <c r="BI6" s="34">
+        <v>109.1</v>
+      </c>
+      <c r="BJ6" s="34">
+        <v>109.4</v>
+      </c>
+      <c r="BK6" s="34">
+        <v>97.2</v>
+      </c>
+      <c r="BL6" s="36">
+        <v>100.2</v>
+      </c>
+      <c r="BM6" s="36">
+        <v>102.5</v>
+      </c>
+      <c r="BN6" s="36">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:68">
+      <c r="A7" s="31">
+        <v>10</v>
+      </c>
+      <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="P5" s="43"/>
-[...56 lines deleted...]
-      <c r="BM5" s="40"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10"/>
+      <c r="T7" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="U7" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="V7" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="W7" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="X7" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>110.3</v>
+      </c>
+      <c r="AB7" s="10">
+        <v>113.1</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>113.2</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>113.2</v>
+      </c>
+      <c r="AE7" s="10">
+        <v>110.5</v>
+      </c>
+      <c r="AF7" s="10">
+        <v>111.8</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>109.7</v>
+      </c>
+      <c r="AH7" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="AI7" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="AK7" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AL7" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AM7" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="AN7" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AO7" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="AP7" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="AQ7" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AR7" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="AS7" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="AT7" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="AU7" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="AV7" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AW7" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AX7" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="AY7" s="8">
+        <v>101.2</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>100.7</v>
+      </c>
+      <c r="BA7" s="13">
+        <v>101</v>
+      </c>
+      <c r="BB7" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="BC7" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="BD7" s="13">
+        <v>103.7</v>
+      </c>
+      <c r="BE7" s="13">
+        <v>102.9</v>
+      </c>
+      <c r="BF7" s="8">
+        <v>102.8</v>
+      </c>
+      <c r="BG7" s="8">
+        <v>100.8</v>
+      </c>
+      <c r="BH7" s="8">
+        <v>100.4</v>
+      </c>
+      <c r="BI7" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="BJ7" s="8">
+        <v>101.4</v>
+      </c>
+      <c r="BK7" s="8">
+        <v>107.5</v>
+      </c>
+      <c r="BL7" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="BM7" s="13">
+        <v>104.1</v>
+      </c>
+      <c r="BN7" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="BO7" s="35"/>
+      <c r="BP7" s="35"/>
     </row>
-    <row r="6" spans="1:67" s="5" customFormat="1" ht="30.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+    <row r="8" spans="1:68">
+      <c r="A8" s="31">
+        <v>11</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="D8" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="E8" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="F8" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="G8" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="H8" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="I8" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="J8" s="10">
+        <v>108.5</v>
+      </c>
+      <c r="K8" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="L8" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="M8" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="N8" s="10">
+        <v>103</v>
+      </c>
+      <c r="O8" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="P8" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>110.2</v>
+      </c>
+      <c r="R8" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="S8" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="T8" s="10">
+        <v>108</v>
+      </c>
+      <c r="U8" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="V8" s="10">
+        <v>108.3</v>
+      </c>
+      <c r="W8" s="10">
+        <v>111.2</v>
+      </c>
+      <c r="X8" s="10">
+        <v>112.1</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>113.8</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>115.3</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>112.6</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>108.2</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>112.5</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>113.2</v>
+      </c>
+      <c r="AF8" s="10">
+        <v>113.5</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>113.4</v>
+      </c>
+      <c r="AH8" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="AI8" s="10">
+        <v>98</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>97.9</v>
+      </c>
+      <c r="AK8" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="AL8" s="10">
+        <v>97.9</v>
+      </c>
+      <c r="AM8" s="10">
+        <v>109.9</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AO8" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="AP8" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="AQ8" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="AR8" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="AS8" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AT8" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AU8" s="10">
+        <v>110.5</v>
+      </c>
+      <c r="AV8" s="10">
+        <v>112</v>
+      </c>
+      <c r="AW8" s="10">
+        <v>111.8</v>
+      </c>
+      <c r="AX8" s="8">
+        <v>113.1</v>
+      </c>
+      <c r="AY8" s="8">
+        <v>108.2</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>112.1</v>
+      </c>
+      <c r="BA8" s="13">
+        <v>112</v>
+      </c>
+      <c r="BB8" s="13">
+        <v>110.6</v>
+      </c>
+      <c r="BC8" s="13">
+        <v>109.3</v>
+      </c>
+      <c r="BD8" s="13">
+        <v>110.3</v>
+      </c>
+      <c r="BE8" s="13">
+        <v>108.8</v>
+      </c>
+      <c r="BF8" s="8">
+        <v>107.3</v>
+      </c>
+      <c r="BG8" s="8">
+        <v>107.5</v>
+      </c>
+      <c r="BH8" s="8">
+        <v>107.2</v>
+      </c>
+      <c r="BI8" s="8">
+        <v>107.1</v>
+      </c>
+      <c r="BJ8" s="13">
+        <v>107</v>
+      </c>
+      <c r="BK8" s="13">
+        <v>90</v>
+      </c>
+      <c r="BL8" s="13">
+        <v>91.5</v>
+      </c>
+      <c r="BM8" s="13">
+        <v>91.9</v>
+      </c>
+      <c r="BN8" s="13">
+        <v>94.7</v>
+      </c>
+      <c r="BO8" s="35"/>
+      <c r="BP8" s="35"/>
+    </row>
+    <row r="9" spans="1:68">
+      <c r="A9" s="31">
         <v>15</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...11 lines deleted...]
-      <c r="H6" s="7" t="s">
+      <c r="B9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="10">
+        <v>92.3</v>
+      </c>
+      <c r="D9" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="E9" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="F9" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="G9" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="H9" s="10">
+        <v>105.5</v>
+      </c>
+      <c r="I9" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="J9" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="K9" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="L9" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="M9" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="N9" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="O9" s="10">
+        <v>92.5</v>
+      </c>
+      <c r="P9" s="10">
+        <v>95.3</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="R9" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="S9" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="T9" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="U9" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="V9" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="W9" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="X9" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>100</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>99.5</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>96.4</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>95.3</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>95</v>
+      </c>
+      <c r="AF9" s="10">
+        <v>94.8</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>94.7</v>
+      </c>
+      <c r="AH9" s="10">
+        <v>96.5</v>
+      </c>
+      <c r="AI9" s="10">
+        <v>97.3</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="AK9" s="10">
+        <v>98.7</v>
+      </c>
+      <c r="AL9" s="10">
+        <v>99</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>115.5</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>112.6</v>
+      </c>
+      <c r="AO9" s="10">
+        <v>113.7</v>
+      </c>
+      <c r="AP9" s="10">
+        <v>113.5</v>
+      </c>
+      <c r="AQ9" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AR9" s="10">
+        <v>110.8</v>
+      </c>
+      <c r="AS9" s="10">
+        <v>109</v>
+      </c>
+      <c r="AT9" s="10">
+        <v>108</v>
+      </c>
+      <c r="AU9" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AV9" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="AW9" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="AX9" s="8">
+        <v>106.4</v>
+      </c>
+      <c r="AY9" s="8">
+        <v>98.7</v>
+      </c>
+      <c r="AZ9" s="8">
+        <v>102.5</v>
+      </c>
+      <c r="BA9" s="8">
+        <v>103.7</v>
+      </c>
+      <c r="BB9" s="8">
+        <v>104.3</v>
+      </c>
+      <c r="BC9" s="8">
+        <v>103.9</v>
+      </c>
+      <c r="BD9" s="13">
+        <v>104</v>
+      </c>
+      <c r="BE9" s="13">
+        <v>104.2</v>
+      </c>
+      <c r="BF9" s="8">
+        <v>103.9</v>
+      </c>
+      <c r="BG9" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="BH9" s="8">
+        <v>103.6</v>
+      </c>
+      <c r="BI9" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="BJ9" s="13">
+        <v>106</v>
+      </c>
+      <c r="BK9" s="13">
+        <v>100</v>
+      </c>
+      <c r="BL9" s="13">
+        <v>102.7</v>
+      </c>
+      <c r="BM9" s="13">
+        <v>103.5</v>
+      </c>
+      <c r="BN9" s="13">
+        <v>102</v>
+      </c>
+      <c r="BO9" s="35"/>
+      <c r="BP9" s="35"/>
+    </row>
+    <row r="10" spans="1:68">
+      <c r="A10" s="31">
         <v>19</v>
       </c>
-      <c r="I6" s="7" t="s">
-[...8 lines deleted...]
-      <c r="L6" s="7" t="s">
+      <c r="B10" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="D10" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="E10" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="F10" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="G10" s="10">
+        <v>108</v>
+      </c>
+      <c r="H10" s="10">
+        <v>109.4</v>
+      </c>
+      <c r="I10" s="10">
+        <v>109.7</v>
+      </c>
+      <c r="J10" s="10">
+        <v>110.4</v>
+      </c>
+      <c r="K10" s="10">
+        <v>108.6</v>
+      </c>
+      <c r="L10" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="M10" s="10">
+        <v>109</v>
+      </c>
+      <c r="N10" s="10">
+        <v>109</v>
+      </c>
+      <c r="O10" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="P10" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="R10" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="S10" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="T10" s="10">
+        <v>105</v>
+      </c>
+      <c r="U10" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="V10" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="W10" s="10">
+        <v>104</v>
+      </c>
+      <c r="X10" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>107.6</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>113.7</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>107.2</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>108.8</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>108</v>
+      </c>
+      <c r="AH10" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AI10" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AK10" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>107</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="AQ10" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="AR10" s="10">
+        <v>108.2</v>
+      </c>
+      <c r="AS10" s="10">
+        <v>107.8</v>
+      </c>
+      <c r="AT10" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AU10" s="10">
+        <v>108.6</v>
+      </c>
+      <c r="AV10" s="10">
+        <v>108.6</v>
+      </c>
+      <c r="AW10" s="10">
+        <v>109.1</v>
+      </c>
+      <c r="AX10" s="8">
+        <v>110.6</v>
+      </c>
+      <c r="AY10" s="13">
+        <v>108</v>
+      </c>
+      <c r="AZ10" s="13">
+        <v>115.3</v>
+      </c>
+      <c r="BA10" s="13">
+        <v>113.2</v>
+      </c>
+      <c r="BB10" s="13">
+        <v>112.2</v>
+      </c>
+      <c r="BC10" s="13">
+        <v>111.3</v>
+      </c>
+      <c r="BD10" s="13">
+        <v>110.8</v>
+      </c>
+      <c r="BE10" s="13">
+        <v>109.9</v>
+      </c>
+      <c r="BF10" s="8">
+        <v>110.1</v>
+      </c>
+      <c r="BG10" s="8">
+        <v>110.2</v>
+      </c>
+      <c r="BH10" s="8">
+        <v>109.7</v>
+      </c>
+      <c r="BI10" s="8">
+        <v>109.8</v>
+      </c>
+      <c r="BJ10" s="8">
+        <v>110.6</v>
+      </c>
+      <c r="BK10" s="8">
+        <v>111.5</v>
+      </c>
+      <c r="BL10" s="13">
+        <v>117</v>
+      </c>
+      <c r="BM10" s="13">
+        <v>115.6</v>
+      </c>
+      <c r="BN10" s="13">
+        <v>115.3</v>
+      </c>
+      <c r="BO10" s="35"/>
+      <c r="BP10" s="35"/>
+    </row>
+    <row r="11" spans="1:68">
+      <c r="A11" s="31">
         <v>23</v>
       </c>
-      <c r="M6" s="7" t="s">
-[...158 lines deleted...]
-      <c r="BN6" s="36"/>
+      <c r="B11" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="10">
+        <v>83.4</v>
+      </c>
+      <c r="D11" s="10">
+        <v>87</v>
+      </c>
+      <c r="E11" s="10">
+        <v>90.3</v>
+      </c>
+      <c r="F11" s="10">
+        <v>92.9</v>
+      </c>
+      <c r="G11" s="10">
+        <v>95.2</v>
+      </c>
+      <c r="H11" s="10">
+        <v>97.7</v>
+      </c>
+      <c r="I11" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="J11" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="K11" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="L11" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="M11" s="10">
+        <v>107.6</v>
+      </c>
+      <c r="N11" s="10">
+        <v>108.2</v>
+      </c>
+      <c r="O11" s="10">
+        <v>122.2</v>
+      </c>
+      <c r="P11" s="10">
+        <v>121.6</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>117.1</v>
+      </c>
+      <c r="R11" s="10">
+        <v>115.4</v>
+      </c>
+      <c r="S11" s="10">
+        <v>115.4</v>
+      </c>
+      <c r="T11" s="10">
+        <v>111.7</v>
+      </c>
+      <c r="U11" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="V11" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="W11" s="10">
+        <v>103</v>
+      </c>
+      <c r="X11" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="AF11" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="AH11" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="AI11" s="10">
+        <v>111.2</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>112.6</v>
+      </c>
+      <c r="AK11" s="10">
+        <v>111.3</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>110.2</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>98.7</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="AO11" s="10">
+        <v>98.2</v>
+      </c>
+      <c r="AP11" s="10">
+        <v>96.9</v>
+      </c>
+      <c r="AQ11" s="10">
+        <v>95.5</v>
+      </c>
+      <c r="AR11" s="10">
+        <v>95.4</v>
+      </c>
+      <c r="AS11" s="10">
+        <v>95.6</v>
+      </c>
+      <c r="AT11" s="10">
+        <v>94.8</v>
+      </c>
+      <c r="AU11" s="10">
+        <v>95</v>
+      </c>
+      <c r="AV11" s="10">
+        <v>92.3</v>
+      </c>
+      <c r="AW11" s="10">
+        <v>92.2</v>
+      </c>
+      <c r="AX11" s="13">
+        <v>92</v>
+      </c>
+      <c r="AY11" s="13">
+        <v>96.6</v>
+      </c>
+      <c r="AZ11" s="13">
+        <v>102.2</v>
+      </c>
+      <c r="BA11" s="13">
+        <v>106.1</v>
+      </c>
+      <c r="BB11" s="13">
+        <v>106</v>
+      </c>
+      <c r="BC11" s="13">
+        <v>107.4</v>
+      </c>
+      <c r="BD11" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="BE11" s="13">
+        <v>111.3</v>
+      </c>
+      <c r="BF11" s="8">
+        <v>113.2</v>
+      </c>
+      <c r="BG11" s="8">
+        <v>113.6</v>
+      </c>
+      <c r="BH11" s="8">
+        <v>114.7</v>
+      </c>
+      <c r="BI11" s="8">
+        <v>114.7</v>
+      </c>
+      <c r="BJ11" s="8">
+        <v>113.3</v>
+      </c>
+      <c r="BK11" s="8">
+        <v>66.8</v>
+      </c>
+      <c r="BL11" s="13">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="BM11" s="13">
+        <v>82.2</v>
+      </c>
+      <c r="BN11" s="13">
+        <v>88.2</v>
+      </c>
+      <c r="BO11" s="35"/>
+      <c r="BP11" s="35"/>
     </row>
-    <row r="7" spans="1:67">
-[...961 lines deleted...]
-        <v>23</v>
+    <row r="12" spans="1:68">
+      <c r="A12" s="31">
+        <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C12" s="10">
-        <v>83.4</v>
+        <v>94.4</v>
       </c>
       <c r="D12" s="10">
-        <v>87</v>
+        <v>92.6</v>
       </c>
       <c r="E12" s="10">
-        <v>90.3</v>
+        <v>93.7</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
+        <v>94</v>
+      </c>
+      <c r="H12" s="10">
+        <v>95.3</v>
+      </c>
+      <c r="I12" s="10">
         <v>95.2</v>
       </c>
-      <c r="H12" s="10">
+      <c r="J12" s="10">
+        <v>95</v>
+      </c>
+      <c r="K12" s="10">
+        <v>96.1</v>
+      </c>
+      <c r="L12" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="M12" s="10">
+        <v>96.5</v>
+      </c>
+      <c r="N12" s="10">
+        <v>97.1</v>
+      </c>
+      <c r="O12" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="P12" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="R12" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="S12" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="T12" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="U12" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="V12" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="W12" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="X12" s="10">
+        <v>99.3</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>97.2</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>98.8</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>101</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>102</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="AH12" s="10">
+        <v>102.9</v>
+      </c>
+      <c r="AI12" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>110.1</v>
+      </c>
+      <c r="AK12" s="10">
+        <v>108.9</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>108</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>107</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AO12" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="AP12" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="AQ12" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="AR12" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AS12" s="10">
+        <v>100.1</v>
+      </c>
+      <c r="AT12" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="AU12" s="10">
+        <v>101</v>
+      </c>
+      <c r="AV12" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="AW12" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="AX12" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="AY12" s="13">
+        <v>102</v>
+      </c>
+      <c r="AZ12" s="13">
+        <v>103.7</v>
+      </c>
+      <c r="BA12" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="BB12" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="BC12" s="13">
+        <v>106.3</v>
+      </c>
+      <c r="BD12" s="13">
+        <v>108.2</v>
+      </c>
+      <c r="BE12" s="13">
+        <v>107</v>
+      </c>
+      <c r="BF12" s="8">
+        <v>107.4</v>
+      </c>
+      <c r="BG12" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="BH12" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="BI12" s="8">
+        <v>103.1</v>
+      </c>
+      <c r="BJ12" s="8">
+        <v>101.7</v>
+      </c>
+      <c r="BK12" s="13">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="BL12" s="13">
+        <v>86.6</v>
+      </c>
+      <c r="BM12" s="13">
+        <v>88.5</v>
+      </c>
+      <c r="BN12" s="13">
+        <v>91.6</v>
+      </c>
+      <c r="BO12" s="35"/>
+      <c r="BP12" s="35"/>
+    </row>
+    <row r="13" spans="1:68">
+      <c r="A13" s="31">
+        <v>31</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="10">
+        <v>96.6</v>
+      </c>
+      <c r="D13" s="10">
+        <v>93.7</v>
+      </c>
+      <c r="E13" s="10">
+        <v>96.9</v>
+      </c>
+      <c r="F13" s="10">
+        <v>99.6</v>
+      </c>
+      <c r="G13" s="10">
+        <v>100.6</v>
+      </c>
+      <c r="H13" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="I13" s="10">
+        <v>106.4</v>
+      </c>
+      <c r="J13" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="K13" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="L13" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="M13" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="N13" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="O13" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="P13" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="R13" s="10">
+        <v>108.1</v>
+      </c>
+      <c r="S13" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="T13" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="U13" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="V13" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="W13" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="X13" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>105.5</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>96.9</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>103</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="AF13" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AH13" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="AI13" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>100</v>
+      </c>
+      <c r="AK13" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AM13" s="10">
+        <v>104</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="AO13" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="AP13" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="AQ13" s="10">
+        <v>97.5</v>
+      </c>
+      <c r="AR13" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="AS13" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AT13" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AU13" s="10">
+        <v>103.7</v>
+      </c>
+      <c r="AV13" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AW13" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AX13" s="8">
+        <v>104.3</v>
+      </c>
+      <c r="AY13" s="8">
+        <v>114.1</v>
+      </c>
+      <c r="AZ13" s="8">
+        <v>112.5</v>
+      </c>
+      <c r="BA13" s="8">
+        <v>114.5</v>
+      </c>
+      <c r="BB13" s="8">
+        <v>115.8</v>
+      </c>
+      <c r="BC13" s="8">
+        <v>116.8</v>
+      </c>
+      <c r="BD13" s="13">
+        <v>113.8</v>
+      </c>
+      <c r="BE13" s="13">
+        <v>111.6</v>
+      </c>
+      <c r="BF13" s="8">
+        <v>111.4</v>
+      </c>
+      <c r="BG13" s="8">
+        <v>110.2</v>
+      </c>
+      <c r="BH13" s="8">
+        <v>109.8</v>
+      </c>
+      <c r="BI13" s="8">
+        <v>109.4</v>
+      </c>
+      <c r="BJ13" s="8">
+        <v>108.9</v>
+      </c>
+      <c r="BK13" s="8">
+        <v>110.3</v>
+      </c>
+      <c r="BL13" s="13">
+        <v>113.5</v>
+      </c>
+      <c r="BM13" s="13">
+        <v>118.4</v>
+      </c>
+      <c r="BN13" s="13">
+        <v>117.9</v>
+      </c>
+      <c r="BO13" s="35"/>
+      <c r="BP13" s="35"/>
+    </row>
+    <row r="14" spans="1:68">
+      <c r="A14" s="31">
+        <v>33</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10">
+        <v>96.6</v>
+      </c>
+      <c r="U14" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="V14" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="W14" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="X14" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>110.6</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>110.5</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>118.5</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>117.1</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>117.1</v>
+      </c>
+      <c r="AF14" s="10">
+        <v>121.5</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>121.2</v>
+      </c>
+      <c r="AH14" s="10">
+        <v>117.3</v>
+      </c>
+      <c r="AI14" s="10">
+        <v>115.3</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>112.9</v>
+      </c>
+      <c r="AK14" s="10">
+        <v>113.9</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>117.4</v>
+      </c>
+      <c r="AM14" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>110.1</v>
+      </c>
+      <c r="AO14" s="10">
+        <v>113.4</v>
+      </c>
+      <c r="AP14" s="10">
+        <v>110.3</v>
+      </c>
+      <c r="AQ14" s="10">
+        <v>111.1</v>
+      </c>
+      <c r="AR14" s="10">
+        <v>110.7</v>
+      </c>
+      <c r="AS14" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AT14" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AU14" s="10">
+        <v>114.4</v>
+      </c>
+      <c r="AV14" s="10">
+        <v>112.8</v>
+      </c>
+      <c r="AW14" s="10">
+        <v>112.3</v>
+      </c>
+      <c r="AX14" s="8">
+        <v>114.8</v>
+      </c>
+      <c r="AY14" s="8">
+        <v>111.8</v>
+      </c>
+      <c r="AZ14" s="8">
+        <v>118.9</v>
+      </c>
+      <c r="BA14" s="8">
+        <v>116.5</v>
+      </c>
+      <c r="BB14" s="8">
+        <v>116.2</v>
+      </c>
+      <c r="BC14" s="8">
+        <v>115.6</v>
+      </c>
+      <c r="BD14" s="13">
+        <v>114.9</v>
+      </c>
+      <c r="BE14" s="13">
+        <v>111</v>
+      </c>
+      <c r="BF14" s="8">
+        <v>112.5</v>
+      </c>
+      <c r="BG14" s="8">
+        <v>107.7</v>
+      </c>
+      <c r="BH14" s="8">
+        <v>107.6</v>
+      </c>
+      <c r="BI14" s="8">
+        <v>106.9</v>
+      </c>
+      <c r="BJ14" s="8">
+        <v>108.1</v>
+      </c>
+      <c r="BK14" s="13">
+        <v>114.2</v>
+      </c>
+      <c r="BL14" s="13">
+        <v>115.4</v>
+      </c>
+      <c r="BM14" s="13">
+        <v>111.8</v>
+      </c>
+      <c r="BN14" s="13">
+        <v>111.5</v>
+      </c>
+      <c r="BO14" s="35"/>
+      <c r="BP14" s="35"/>
+    </row>
+    <row r="15" spans="1:68">
+      <c r="A15" s="31">
+        <v>35</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="10">
+        <v>96.5</v>
+      </c>
+      <c r="D15" s="10">
         <v>97.7</v>
       </c>
-      <c r="I12" s="10">
+      <c r="E15" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="F15" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="G15" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="H15" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="I15" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="J15" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="K15" s="10">
+        <v>101</v>
+      </c>
+      <c r="L15" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="M15" s="10">
+        <v>101</v>
+      </c>
+      <c r="N15" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="O15" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="P15" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="R15" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="S15" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="T15" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="U15" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="V15" s="10">
         <v>101.2</v>
       </c>
-      <c r="J12" s="10">
+      <c r="W15" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="X15" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>94.1</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>93.3</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>93.4</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>94.6</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>92.4</v>
+      </c>
+      <c r="AF15" s="10">
+        <v>96.5</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>97</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>97.6</v>
+      </c>
+      <c r="AI15" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>98.2</v>
+      </c>
+      <c r="AK15" s="10">
+        <v>98.9</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>107</v>
+      </c>
+      <c r="AO15" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="AP15" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AQ15" s="10">
+        <v>110.3</v>
+      </c>
+      <c r="AR15" s="10">
+        <v>112.5</v>
+      </c>
+      <c r="AS15" s="10">
+        <v>112.5</v>
+      </c>
+      <c r="AT15" s="10">
+        <v>112.2</v>
+      </c>
+      <c r="AU15" s="10">
+        <v>113.1</v>
+      </c>
+      <c r="AV15" s="10">
+        <v>113.7</v>
+      </c>
+      <c r="AW15" s="10">
+        <v>114.6</v>
+      </c>
+      <c r="AX15" s="8">
+        <v>113.7</v>
+      </c>
+      <c r="AY15" s="8">
+        <v>110.3</v>
+      </c>
+      <c r="AZ15" s="8">
+        <v>113.9</v>
+      </c>
+      <c r="BA15" s="8">
+        <v>112.9</v>
+      </c>
+      <c r="BB15" s="8">
+        <v>110.9</v>
+      </c>
+      <c r="BC15" s="8">
+        <v>108.5</v>
+      </c>
+      <c r="BD15" s="13">
+        <v>106.6</v>
+      </c>
+      <c r="BE15" s="13">
+        <v>107.7</v>
+      </c>
+      <c r="BF15" s="8">
+        <v>107.4</v>
+      </c>
+      <c r="BG15" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="BH15" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="BI15" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="BJ15" s="8">
+        <v>105.4</v>
+      </c>
+      <c r="BK15" s="8">
+        <v>106.3</v>
+      </c>
+      <c r="BL15" s="13">
+        <v>105.7</v>
+      </c>
+      <c r="BM15" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="BN15" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="BO15" s="35"/>
+      <c r="BP15" s="35"/>
+    </row>
+    <row r="16" spans="1:68">
+      <c r="A16" s="31">
+        <v>39</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="D16" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="E16" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="F16" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="G16" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="H16" s="10">
+        <v>106.6</v>
+      </c>
+      <c r="I16" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="J16" s="10">
+        <v>107.2</v>
+      </c>
+      <c r="K16" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="L16" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="M16" s="10">
         <v>102.5</v>
       </c>
-      <c r="K12" s="10">
-[...38 lines deleted...]
-      <c r="X12" s="10">
+      <c r="N16" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="O16" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="P16" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="R16" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="S16" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="T16" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="U16" s="10">
+        <v>99.5</v>
+      </c>
+      <c r="V16" s="10">
         <v>100.2</v>
       </c>
-      <c r="Y12" s="10">
-[...219 lines deleted...]
-      <c r="AF13" s="10">
+      <c r="W16" s="10">
         <v>102</v>
       </c>
-      <c r="AG13" s="10">
-[...132 lines deleted...]
-      <c r="K14" s="10">
+      <c r="X16" s="10">
         <v>104.6</v>
       </c>
-      <c r="L14" s="10">
-[...378 lines deleted...]
-      <c r="Q16" s="10">
+      <c r="Y16" s="10">
         <v>105.1</v>
       </c>
-      <c r="R16" s="10">
-[...22 lines deleted...]
-      </c>
       <c r="Z16" s="10">
-        <v>100.2</v>
+        <v>104.4</v>
       </c>
       <c r="AA16" s="10">
         <v>94.1</v>
       </c>
       <c r="AB16" s="10">
-        <v>93.3</v>
+        <v>97.3</v>
       </c>
       <c r="AC16" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="AF16" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AH16" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="AI16" s="10">
+        <v>98.5</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>99</v>
+      </c>
+      <c r="AK16" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="AO16" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="AP16" s="10">
+        <v>103.7</v>
+      </c>
+      <c r="AQ16" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AR16" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="AS16" s="10">
+        <v>97.6</v>
+      </c>
+      <c r="AT16" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="AU16" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AV16" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="AW16" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="AX16" s="8">
+        <v>107.8</v>
+      </c>
+      <c r="AY16" s="13">
+        <v>98</v>
+      </c>
+      <c r="AZ16" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="BA16" s="13">
+        <v>105</v>
+      </c>
+      <c r="BB16" s="13">
+        <v>103.7</v>
+      </c>
+      <c r="BC16" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="BD16" s="13">
+        <v>108.6</v>
+      </c>
+      <c r="BE16" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="BF16" s="8">
+        <v>110.3</v>
+      </c>
+      <c r="BG16" s="8">
+        <v>110.7</v>
+      </c>
+      <c r="BH16" s="8">
+        <v>110.8</v>
+      </c>
+      <c r="BI16" s="8">
+        <v>110.3</v>
+      </c>
+      <c r="BJ16" s="8">
+        <v>110.6</v>
+      </c>
+      <c r="BK16" s="8">
+        <v>101.6</v>
+      </c>
+      <c r="BL16" s="13">
+        <v>97.9</v>
+      </c>
+      <c r="BM16" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="BN16" s="13">
+        <v>104</v>
+      </c>
+      <c r="BO16" s="35"/>
+      <c r="BP16" s="35"/>
+    </row>
+    <row r="17" spans="1:68">
+      <c r="A17" s="31">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="10">
+        <v>93</v>
+      </c>
+      <c r="D17" s="10">
         <v>93.4</v>
       </c>
-      <c r="AD16" s="10">
-[...14 lines deleted...]
-      <c r="AI16" s="10">
+      <c r="E17" s="10">
+        <v>94.9</v>
+      </c>
+      <c r="F17" s="10">
+        <v>97.1</v>
+      </c>
+      <c r="G17" s="10">
         <v>97.4</v>
       </c>
-      <c r="AJ16" s="10">
-[...11 lines deleted...]
-      <c r="AN16" s="10">
+      <c r="H17" s="10">
+        <v>97.7</v>
+      </c>
+      <c r="I17" s="10">
+        <v>97.8</v>
+      </c>
+      <c r="J17" s="10">
+        <v>98.3</v>
+      </c>
+      <c r="K17" s="10">
+        <v>99</v>
+      </c>
+      <c r="L17" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="M17" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="N17" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="O17" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="P17" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="R17" s="10">
+        <v>101</v>
+      </c>
+      <c r="S17" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="T17" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="U17" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="V17" s="10">
+        <v>99</v>
+      </c>
+      <c r="W17" s="10">
+        <v>102.3</v>
+      </c>
+      <c r="X17" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>100</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>103</v>
+      </c>
+      <c r="AH17" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="AI17" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AK17" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AM17" s="10">
+        <v>102.9</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="AO17" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="AP17" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="AQ17" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="AR17" s="10">
+        <v>107.6</v>
+      </c>
+      <c r="AS17" s="10">
+        <v>108.9</v>
+      </c>
+      <c r="AT17" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AU17" s="10">
+        <v>107.2</v>
+      </c>
+      <c r="AV17" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="AW17" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AX17" s="13">
         <v>107</v>
       </c>
-      <c r="AO16" s="10">
-[...227 lines deleted...]
-      </c>
       <c r="AY17" s="13">
-        <v>98</v>
+        <v>100.6</v>
       </c>
       <c r="AZ17" s="13">
-        <v>105.4</v>
+        <v>100.9</v>
       </c>
       <c r="BA17" s="13">
         <v>105</v>
       </c>
       <c r="BB17" s="13">
-        <v>103.7</v>
+        <v>105.5</v>
       </c>
       <c r="BC17" s="13">
-        <v>104.3</v>
+        <v>105</v>
       </c>
       <c r="BD17" s="13">
-        <v>108.6</v>
+        <v>106.3</v>
       </c>
       <c r="BE17" s="13">
-        <v>109.8</v>
+        <v>104.8</v>
       </c>
       <c r="BF17" s="8">
-        <v>110.3</v>
+        <v>105.5</v>
       </c>
       <c r="BG17" s="8">
-        <v>110.7</v>
+        <v>103.2</v>
       </c>
       <c r="BH17" s="8">
-        <v>110.8</v>
+        <v>102.9</v>
       </c>
       <c r="BI17" s="8">
-        <v>110.3</v>
+        <v>104.1</v>
       </c>
       <c r="BJ17" s="8">
-        <v>110.6</v>
+        <v>103.3</v>
       </c>
       <c r="BK17" s="8">
-        <v>101.6</v>
+        <v>104.4</v>
       </c>
       <c r="BL17" s="13">
-        <v>97.9</v>
+        <v>109.3</v>
       </c>
       <c r="BM17" s="13">
-        <v>101.8</v>
-[...2 lines deleted...]
-      <c r="BO17" s="36"/>
+        <v>107.5</v>
+      </c>
+      <c r="BN17" s="13">
+        <v>106.9</v>
+      </c>
+      <c r="BO17" s="35"/>
+      <c r="BP17" s="35"/>
     </row>
-    <row r="18" spans="1:67">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="18" spans="1:68">
+      <c r="A18" s="31">
+        <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C18" s="10">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
-        <v>94.9</v>
+        <v>91.7</v>
       </c>
       <c r="F18" s="10">
-        <v>97.1</v>
+        <v>95</v>
       </c>
       <c r="G18" s="10">
-        <v>97.4</v>
+        <v>96.2</v>
       </c>
       <c r="H18" s="10">
-        <v>97.7</v>
+        <v>97.5</v>
       </c>
       <c r="I18" s="10">
-        <v>97.8</v>
+        <v>98.1</v>
       </c>
       <c r="J18" s="10">
-        <v>98.3</v>
+        <v>99.3</v>
       </c>
       <c r="K18" s="10">
-        <v>99</v>
+        <v>100.8</v>
       </c>
       <c r="L18" s="10">
-        <v>99.7</v>
+        <v>101.6</v>
       </c>
       <c r="M18" s="10">
-        <v>100.5</v>
+        <v>101.8</v>
       </c>
       <c r="N18" s="10">
-        <v>100.9</v>
+        <v>101.3</v>
       </c>
       <c r="O18" s="10">
-        <v>100.5</v>
+        <v>101.4</v>
       </c>
       <c r="P18" s="10">
-        <v>101.7</v>
+        <v>101</v>
       </c>
       <c r="Q18" s="10">
-        <v>102.3</v>
+        <v>102.6</v>
       </c>
       <c r="R18" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="S18" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="T18" s="10">
         <v>101</v>
       </c>
-      <c r="S18" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="U18" s="10">
-        <v>99.2</v>
+        <v>101.3</v>
       </c>
       <c r="V18" s="10">
-        <v>99</v>
+        <v>101.9</v>
       </c>
       <c r="W18" s="10">
-        <v>102.3</v>
+        <v>100.2</v>
       </c>
       <c r="X18" s="10">
-        <v>101.4</v>
+        <v>101.2</v>
       </c>
       <c r="Y18" s="10">
-        <v>101.5</v>
+        <v>101.9</v>
       </c>
       <c r="Z18" s="10">
-        <v>101.1</v>
+        <v>101.9</v>
       </c>
       <c r="AA18" s="10">
         <v>104.5</v>
       </c>
       <c r="AB18" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>106</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="AH18" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="AK18" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AL18" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="AM18" s="10">
+        <v>96.2</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>98.6</v>
+      </c>
+      <c r="AO18" s="10">
+        <v>97.1</v>
+      </c>
+      <c r="AP18" s="10">
+        <v>98.8</v>
+      </c>
+      <c r="AQ18" s="10">
+        <v>99.5</v>
+      </c>
+      <c r="AR18" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="AS18" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="AT18" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AU18" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AV18" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="AW18" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AX18" s="8">
+        <v>102.4</v>
+      </c>
+      <c r="AY18" s="13">
         <v>100</v>
       </c>
-      <c r="AC18" s="10">
-[...5 lines deleted...]
-      <c r="AE18" s="10">
+      <c r="AZ18" s="13">
         <v>102.7</v>
       </c>
-      <c r="AF18" s="10">
-[...14 lines deleted...]
-      <c r="AK18" s="10">
+      <c r="BA18" s="13">
         <v>104.8</v>
-      </c>
-[...46 lines deleted...]
-        <v>105</v>
       </c>
       <c r="BB18" s="13">
         <v>105.5</v>
       </c>
       <c r="BC18" s="13">
-        <v>105</v>
+        <v>106.1</v>
       </c>
       <c r="BD18" s="13">
-        <v>106.3</v>
+        <v>104.1</v>
       </c>
       <c r="BE18" s="13">
-        <v>104.8</v>
+        <v>103.8</v>
       </c>
       <c r="BF18" s="8">
-        <v>105.5</v>
+        <v>104.3</v>
       </c>
       <c r="BG18" s="8">
-        <v>103.2</v>
+        <v>103.8</v>
       </c>
       <c r="BH18" s="8">
         <v>102.9</v>
       </c>
       <c r="BI18" s="8">
-        <v>104.1</v>
+        <v>102.9</v>
       </c>
       <c r="BJ18" s="8">
-        <v>103.3</v>
+        <v>102.2</v>
       </c>
       <c r="BK18" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="BL18" s="13">
+        <v>101</v>
+      </c>
+      <c r="BM18" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="BN18" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="BO18" s="35"/>
+      <c r="BP18" s="35"/>
+    </row>
+    <row r="19" spans="1:68">
+      <c r="A19" s="31">
+        <v>55</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="10">
+        <v>96.7</v>
+      </c>
+      <c r="D19" s="10">
+        <v>98.2</v>
+      </c>
+      <c r="E19" s="10">
+        <v>99.6</v>
+      </c>
+      <c r="F19" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="G19" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="H19" s="10">
+        <v>103</v>
+      </c>
+      <c r="I19" s="10">
+        <v>103</v>
+      </c>
+      <c r="J19" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="K19" s="10">
+        <v>102.9</v>
+      </c>
+      <c r="L19" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="M19" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="N19" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="O19" s="10">
+        <v>94.6</v>
+      </c>
+      <c r="P19" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="R19" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="S19" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="T19" s="10">
+        <v>99.6</v>
+      </c>
+      <c r="U19" s="10">
+        <v>97.7</v>
+      </c>
+      <c r="V19" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="W19" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="X19" s="10">
+        <v>100</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="AF19" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>102.6</v>
+      </c>
+      <c r="AH19" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AI19" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AK19" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="AL19" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="AN19" s="10">
+        <v>107.2</v>
+      </c>
+      <c r="AO19" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AP19" s="10">
+        <v>107</v>
+      </c>
+      <c r="AQ19" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="AR19" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AS19" s="10">
         <v>104.4</v>
       </c>
-      <c r="BL18" s="13">
-[...102 lines deleted...]
-      <c r="AF19" s="10">
+      <c r="AT19" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="AU19" s="10">
         <v>105.4</v>
       </c>
-      <c r="AG19" s="10">
-[...43 lines deleted...]
-      </c>
       <c r="AV19" s="10">
-        <v>101.5</v>
+        <v>106.9</v>
       </c>
       <c r="AW19" s="10">
-        <v>101.3</v>
+        <v>108.3</v>
       </c>
       <c r="AX19" s="8">
-        <v>102.4</v>
-[...14 lines deleted...]
-        <v>106.1</v>
+        <v>108.3</v>
+      </c>
+      <c r="AY19" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="AZ19" s="8">
+        <v>105.9</v>
+      </c>
+      <c r="BA19" s="8">
+        <v>107.1</v>
+      </c>
+      <c r="BB19" s="8">
+        <v>106.2</v>
+      </c>
+      <c r="BC19" s="8">
+        <v>105.8</v>
       </c>
       <c r="BD19" s="13">
-        <v>104.1</v>
+        <v>105.1</v>
       </c>
       <c r="BE19" s="13">
-        <v>103.8</v>
+        <v>104.6</v>
       </c>
       <c r="BF19" s="8">
         <v>104.3</v>
       </c>
       <c r="BG19" s="8">
+        <v>104.6</v>
+      </c>
+      <c r="BH19" s="8">
+        <v>104.1</v>
+      </c>
+      <c r="BI19" s="8">
+        <v>104.8</v>
+      </c>
+      <c r="BJ19" s="13">
+        <v>106</v>
+      </c>
+      <c r="BK19" s="8">
+        <v>102.3</v>
+      </c>
+      <c r="BL19" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="BM19" s="13">
+        <v>107.5</v>
+      </c>
+      <c r="BN19" s="13">
+        <v>108.7</v>
+      </c>
+      <c r="BO19" s="35"/>
+      <c r="BP19" s="35"/>
+    </row>
+    <row r="20" spans="1:68">
+      <c r="A20" s="31">
+        <v>59</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <v>96</v>
+      </c>
+      <c r="D20" s="10">
+        <v>99.1</v>
+      </c>
+      <c r="E20" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="F20" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="G20" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="H20" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="I20" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="J20" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="K20" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="L20" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="M20" s="10">
+        <v>95.3</v>
+      </c>
+      <c r="N20" s="10">
+        <v>96.2</v>
+      </c>
+      <c r="O20" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="P20" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="R20" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="S20" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="T20" s="10">
+        <v>103</v>
+      </c>
+      <c r="U20" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="V20" s="10">
+        <v>104</v>
+      </c>
+      <c r="W20" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="X20" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>111.4</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>111.4</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AF20" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="AH20" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="AI20" s="10">
+        <v>96.3</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>96.7</v>
+      </c>
+      <c r="AK20" s="10">
+        <v>96.7</v>
+      </c>
+      <c r="AL20" s="10">
+        <v>97.8</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>104</v>
+      </c>
+      <c r="AN20" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="AO20" s="10">
+        <v>111</v>
+      </c>
+      <c r="AP20" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="AQ20" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AR20" s="10">
+        <v>108</v>
+      </c>
+      <c r="AS20" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AT20" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="AU20" s="10">
+        <v>110.7</v>
+      </c>
+      <c r="AV20" s="10">
+        <v>116.5</v>
+      </c>
+      <c r="AW20" s="10">
+        <v>118.9</v>
+      </c>
+      <c r="AX20" s="13">
+        <v>120</v>
+      </c>
+      <c r="AY20" s="13">
+        <v>111.4</v>
+      </c>
+      <c r="AZ20" s="13">
+        <v>111.1</v>
+      </c>
+      <c r="BA20" s="13">
         <v>103.8</v>
       </c>
-      <c r="BH19" s="8">
+      <c r="BB20" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="BC20" s="13">
+        <v>109.4</v>
+      </c>
+      <c r="BD20" s="13">
+        <v>111.8</v>
+      </c>
+      <c r="BE20" s="13">
+        <v>112.8</v>
+      </c>
+      <c r="BF20" s="13">
+        <v>114</v>
+      </c>
+      <c r="BG20" s="8">
+        <v>112.6</v>
+      </c>
+      <c r="BH20" s="13">
+        <v>113</v>
+      </c>
+      <c r="BI20" s="8">
+        <v>114.1</v>
+      </c>
+      <c r="BJ20" s="8">
+        <v>113.8</v>
+      </c>
+      <c r="BK20" s="8">
+        <v>113.1</v>
+      </c>
+      <c r="BL20" s="13">
+        <v>126.4</v>
+      </c>
+      <c r="BM20" s="13">
+        <v>125</v>
+      </c>
+      <c r="BN20" s="13">
+        <v>120.3</v>
+      </c>
+      <c r="BO20" s="35"/>
+      <c r="BP20" s="35"/>
+    </row>
+    <row r="21" spans="1:68">
+      <c r="A21" s="31">
+        <v>61</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="10">
+        <v>95.5</v>
+      </c>
+      <c r="D21" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="E21" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="F21" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="G21" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="H21" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="I21" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="J21" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="K21" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="L21" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="M21" s="10">
         <v>102.9</v>
       </c>
-      <c r="BI19" s="8">
+      <c r="N21" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="O21" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="P21" s="10">
+        <v>105.5</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="R21" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="S21" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="T21" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="U21" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="V21" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="W21" s="10">
         <v>102.9</v>
       </c>
-      <c r="BJ19" s="8">
-[...60 lines deleted...]
-      <c r="P20" s="10">
+      <c r="X21" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>100.1</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>97.8</v>
+      </c>
+      <c r="AB21" s="10">
         <v>99.4</v>
       </c>
-      <c r="Q20" s="10">
-[...2 lines deleted...]
-      <c r="R20" s="10">
+      <c r="AC21" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="AH21" s="10">
         <v>100.4</v>
       </c>
-      <c r="S20" s="10">
-[...17 lines deleted...]
-      <c r="Y20" s="10">
+      <c r="AI21" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AJ21" s="10">
         <v>99.9</v>
       </c>
-      <c r="Z20" s="10">
-[...5 lines deleted...]
-      <c r="AB20" s="10">
+      <c r="AK21" s="10">
+        <v>99.3</v>
+      </c>
+      <c r="AL21" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="AM21" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="AN21" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="AO21" s="10">
         <v>104.2</v>
       </c>
-      <c r="AC20" s="10">
-[...38 lines deleted...]
-      <c r="AP20" s="10">
+      <c r="AP21" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="AQ21" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="AR21" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="AS21" s="10">
         <v>107</v>
       </c>
-      <c r="AQ20" s="10">
-[...153 lines deleted...]
-      <c r="AB21" s="10">
+      <c r="AT21" s="10">
+        <v>108.8</v>
+      </c>
+      <c r="AU21" s="10">
+        <v>110.6</v>
+      </c>
+      <c r="AV21" s="10">
+        <v>110</v>
+      </c>
+      <c r="AW21" s="10">
         <v>109.8</v>
       </c>
-      <c r="AC21" s="10">
-[...35 lines deleted...]
-      <c r="AO21" s="10">
+      <c r="AX21" s="13">
         <v>111</v>
       </c>
-      <c r="AP21" s="10">
-[...25 lines deleted...]
-      </c>
       <c r="AY21" s="13">
-        <v>111.4</v>
+        <v>104.2</v>
       </c>
       <c r="AZ21" s="13">
         <v>111.1</v>
       </c>
       <c r="BA21" s="13">
-        <v>103.8</v>
+        <v>117.5</v>
       </c>
       <c r="BB21" s="13">
-        <v>106.2</v>
+        <v>119.4</v>
       </c>
       <c r="BC21" s="13">
+        <v>120.4</v>
+      </c>
+      <c r="BD21" s="13">
+        <v>118</v>
+      </c>
+      <c r="BE21" s="13">
+        <v>117.7</v>
+      </c>
+      <c r="BF21" s="8">
+        <v>115.8</v>
+      </c>
+      <c r="BG21" s="8">
+        <v>114.8</v>
+      </c>
+      <c r="BH21" s="8">
+        <v>114.8</v>
+      </c>
+      <c r="BI21" s="8">
+        <v>114.4</v>
+      </c>
+      <c r="BJ21" s="8">
+        <v>113.9</v>
+      </c>
+      <c r="BK21" s="8">
+        <v>120.2</v>
+      </c>
+      <c r="BL21" s="13">
+        <v>118.9</v>
+      </c>
+      <c r="BM21" s="13">
+        <v>119.4</v>
+      </c>
+      <c r="BN21" s="13">
+        <v>125.2</v>
+      </c>
+      <c r="BO21" s="35"/>
+      <c r="BP21" s="35"/>
+    </row>
+    <row r="22" spans="1:68">
+      <c r="A22" s="31">
+        <v>62</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="U22" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="V22" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="W22" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="X22" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>112.9</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>110.5</v>
+      </c>
+      <c r="AD22" s="10">
         <v>109.4</v>
       </c>
-      <c r="BD21" s="13">
-[...29 lines deleted...]
-      <c r="BO21" s="36"/>
+      <c r="AE22" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="AF22" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AG22" s="10">
+        <v>98.2</v>
+      </c>
+      <c r="AH22" s="10">
+        <v>95.3</v>
+      </c>
+      <c r="AI22" s="10">
+        <v>93.8</v>
+      </c>
+      <c r="AJ22" s="10">
+        <v>96.7</v>
+      </c>
+      <c r="AK22" s="10">
+        <v>98.1</v>
+      </c>
+      <c r="AL22" s="10">
+        <v>97.5</v>
+      </c>
+      <c r="AM22" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="AN22" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AO22" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="AP22" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="AQ22" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="AR22" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="AS22" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="AT22" s="10">
+        <v>111.4</v>
+      </c>
+      <c r="AU22" s="10">
+        <v>114.4</v>
+      </c>
+      <c r="AV22" s="10">
+        <v>113.4</v>
+      </c>
+      <c r="AW22" s="10">
+        <v>109.6</v>
+      </c>
+      <c r="AX22" s="8">
+        <v>108.2</v>
+      </c>
+      <c r="AY22" s="8">
+        <v>104.3</v>
+      </c>
+      <c r="AZ22" s="8">
+        <v>101.6</v>
+      </c>
+      <c r="BA22" s="8">
+        <v>99.8</v>
+      </c>
+      <c r="BB22" s="8">
+        <v>96.8</v>
+      </c>
+      <c r="BC22" s="8">
+        <v>96.7</v>
+      </c>
+      <c r="BD22" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="BE22" s="13">
+        <v>99.6</v>
+      </c>
+      <c r="BF22" s="13">
+        <v>99</v>
+      </c>
+      <c r="BG22" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="BH22" s="8">
+        <v>99.7</v>
+      </c>
+      <c r="BI22" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="BJ22" s="8">
+        <v>103.2</v>
+      </c>
+      <c r="BK22" s="8">
+        <v>105.6</v>
+      </c>
+      <c r="BL22" s="13">
+        <v>111.4</v>
+      </c>
+      <c r="BM22" s="13">
+        <v>114.7</v>
+      </c>
+      <c r="BN22" s="13">
+        <v>120.4</v>
+      </c>
+      <c r="BO22" s="35"/>
+      <c r="BP22" s="35"/>
     </row>
-    <row r="22" spans="1:67">
-[...24 lines deleted...]
-      <c r="I22" s="10">
+    <row r="23" spans="1:68" ht="12" customHeight="1">
+      <c r="A23" s="31">
+        <v>63</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="D23" s="10">
         <v>104.4</v>
       </c>
-      <c r="J22" s="10">
-[...14 lines deleted...]
-      <c r="O22" s="10">
+      <c r="E23" s="10">
         <v>104.1</v>
       </c>
-      <c r="P22" s="10">
-[...74 lines deleted...]
-      <c r="AO22" s="10">
+      <c r="F23" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="G23" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="H23" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="I23" s="10">
+        <v>104</v>
+      </c>
+      <c r="J23" s="10">
         <v>104.2</v>
       </c>
-      <c r="AP22" s="10">
+      <c r="K23" s="10">
+        <v>104</v>
+      </c>
+      <c r="L23" s="10">
+        <v>105</v>
+      </c>
+      <c r="M23" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="N23" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="O23" s="10">
+        <v>98</v>
+      </c>
+      <c r="P23" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="R23" s="10">
+        <v>106.6</v>
+      </c>
+      <c r="S23" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="T23" s="10">
+        <v>108</v>
+      </c>
+      <c r="U23" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="V23" s="10">
+        <v>106.4</v>
+      </c>
+      <c r="W23" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="X23" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>104</v>
+      </c>
+      <c r="Z23" s="10">
         <v>103.4</v>
       </c>
-      <c r="AQ22" s="10">
-[...114 lines deleted...]
-      </c>
       <c r="AA23" s="10">
-        <v>107.4</v>
+        <v>95</v>
       </c>
       <c r="AB23" s="10">
-        <v>112.9</v>
+        <v>97.1</v>
       </c>
       <c r="AC23" s="10">
-        <v>110.5</v>
+        <v>109.1</v>
       </c>
       <c r="AD23" s="10">
         <v>109.4</v>
       </c>
       <c r="AE23" s="10">
-        <v>105.6</v>
+        <v>106.6</v>
       </c>
       <c r="AF23" s="10">
-        <v>100.4</v>
+        <v>106.1</v>
       </c>
       <c r="AG23" s="10">
-        <v>98.2</v>
+        <v>105.3</v>
       </c>
       <c r="AH23" s="10">
-        <v>95.3</v>
+        <v>104.8</v>
       </c>
       <c r="AI23" s="10">
-        <v>93.8</v>
+        <v>103.4</v>
       </c>
       <c r="AJ23" s="10">
-        <v>96.7</v>
+        <v>103</v>
       </c>
       <c r="AK23" s="10">
-        <v>98.1</v>
+        <v>102.6</v>
       </c>
       <c r="AL23" s="10">
-        <v>97.5</v>
+        <v>103.5</v>
       </c>
       <c r="AM23" s="10">
+        <v>119.8</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>114.9</v>
+      </c>
+      <c r="AO23" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AP23" s="10">
+        <v>105</v>
+      </c>
+      <c r="AQ23" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AR23" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="AS23" s="10">
+        <v>106.6</v>
+      </c>
+      <c r="AT23" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="AU23" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="AV23" s="10">
+        <v>105</v>
+      </c>
+      <c r="AW23" s="10">
         <v>105.4</v>
       </c>
-      <c r="AN23" s="10">
+      <c r="AX23" s="8">
+        <v>105.5</v>
+      </c>
+      <c r="AY23" s="8">
+        <v>87.3</v>
+      </c>
+      <c r="AZ23" s="8">
+        <v>94.8</v>
+      </c>
+      <c r="BA23" s="8">
+        <v>92.3</v>
+      </c>
+      <c r="BB23" s="8">
+        <v>94.8</v>
+      </c>
+      <c r="BC23" s="8">
+        <v>95.1</v>
+      </c>
+      <c r="BD23" s="13">
+        <v>95.1</v>
+      </c>
+      <c r="BE23" s="13">
+        <v>96.1</v>
+      </c>
+      <c r="BF23" s="8">
+        <v>97.3</v>
+      </c>
+      <c r="BG23" s="8">
+        <v>97.8</v>
+      </c>
+      <c r="BH23" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="BI23" s="13">
+        <v>99</v>
+      </c>
+      <c r="BJ23" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="BK23" s="8">
+        <v>98.4</v>
+      </c>
+      <c r="BL23" s="13">
+        <v>87.4</v>
+      </c>
+      <c r="BM23" s="13">
+        <v>93</v>
+      </c>
+      <c r="BN23" s="13">
+        <v>97.8</v>
+      </c>
+      <c r="BO23" s="35"/>
+      <c r="BP23" s="35"/>
+    </row>
+    <row r="24" spans="1:68">
+      <c r="A24" s="31">
+        <v>71</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="10">
+        <v>97</v>
+      </c>
+      <c r="D24" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="E24" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="F24" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="G24" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="H24" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="I24" s="10">
+        <v>109.4</v>
+      </c>
+      <c r="J24" s="10">
+        <v>109.5</v>
+      </c>
+      <c r="K24" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="L24" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="M24" s="10">
+        <v>109.5</v>
+      </c>
+      <c r="N24" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="O24" s="10">
+        <v>98.7</v>
+      </c>
+      <c r="P24" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="R24" s="10">
+        <v>107.6</v>
+      </c>
+      <c r="S24" s="10">
+        <v>108.6</v>
+      </c>
+      <c r="T24" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="U24" s="10">
+        <v>108.1</v>
+      </c>
+      <c r="V24" s="10">
+        <v>108.8</v>
+      </c>
+      <c r="W24" s="10">
+        <v>108</v>
+      </c>
+      <c r="X24" s="10">
+        <v>107.6</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>109</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="AD24" s="10">
         <v>105.7</v>
       </c>
-      <c r="AO23" s="10">
-[...20 lines deleted...]
-      <c r="AV23" s="10">
+      <c r="AE24" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="AI24" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AK24" s="10">
+        <v>105</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="AM24" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>112.6</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>109</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AQ24" s="10">
+        <v>112.7</v>
+      </c>
+      <c r="AR24" s="10">
+        <v>112</v>
+      </c>
+      <c r="AS24" s="10">
+        <v>110.4</v>
+      </c>
+      <c r="AT24" s="10">
+        <v>110.2</v>
+      </c>
+      <c r="AU24" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="AV24" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AW24" s="10">
+        <v>111.1</v>
+      </c>
+      <c r="AX24" s="8">
+        <v>111.5</v>
+      </c>
+      <c r="AY24" s="8">
+        <v>125.4</v>
+      </c>
+      <c r="AZ24" s="8">
+        <v>123.5</v>
+      </c>
+      <c r="BA24" s="8">
+        <v>124.7</v>
+      </c>
+      <c r="BB24" s="8">
+        <v>122.5</v>
+      </c>
+      <c r="BC24" s="13">
+        <v>120</v>
+      </c>
+      <c r="BD24" s="13">
+        <v>117.6</v>
+      </c>
+      <c r="BE24" s="13">
+        <v>119.1</v>
+      </c>
+      <c r="BF24" s="8">
+        <v>118.6</v>
+      </c>
+      <c r="BG24" s="8">
+        <v>119.4</v>
+      </c>
+      <c r="BH24" s="8">
+        <v>119.7</v>
+      </c>
+      <c r="BI24" s="8">
+        <v>118.6</v>
+      </c>
+      <c r="BJ24" s="8">
+        <v>117.6</v>
+      </c>
+      <c r="BK24" s="8">
+        <v>104.8</v>
+      </c>
+      <c r="BL24" s="13">
+        <v>110.6</v>
+      </c>
+      <c r="BM24" s="13">
+        <v>111.5</v>
+      </c>
+      <c r="BN24" s="13">
         <v>113.4</v>
       </c>
-      <c r="AW23" s="10">
-[...32 lines deleted...]
-      <c r="BH23" s="8">
+      <c r="BO24" s="35"/>
+      <c r="BP24" s="35"/>
+    </row>
+    <row r="25" spans="1:68">
+      <c r="A25" s="31">
+        <v>75</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="10">
+        <v>94.9</v>
+      </c>
+      <c r="D25" s="10">
+        <v>97</v>
+      </c>
+      <c r="E25" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="F25" s="10">
+        <v>107.6</v>
+      </c>
+      <c r="G25" s="10">
+        <v>107.8</v>
+      </c>
+      <c r="H25" s="10">
+        <v>108.9</v>
+      </c>
+      <c r="I25" s="10">
+        <v>109.1</v>
+      </c>
+      <c r="J25" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="K25" s="10">
+        <v>109</v>
+      </c>
+      <c r="L25" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="M25" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="N25" s="10">
+        <v>108.6</v>
+      </c>
+      <c r="O25" s="10">
+        <v>90.2</v>
+      </c>
+      <c r="P25" s="10">
         <v>99.7</v>
       </c>
-      <c r="BI23" s="8">
-[...262 lines deleted...]
-      </c>
       <c r="Q25" s="10">
-        <v>108.4</v>
+        <v>105.9</v>
       </c>
       <c r="R25" s="10">
         <v>107.6</v>
       </c>
       <c r="S25" s="10">
-        <v>108.6</v>
+        <v>107.6</v>
       </c>
       <c r="T25" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="U25" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="V25" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="W25" s="10">
+        <v>105</v>
+      </c>
+      <c r="X25" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>126.4</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>123.9</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>122.4</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>122.2</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>120.4</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>116</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>115.2</v>
+      </c>
+      <c r="AI25" s="10">
+        <v>113.5</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>113.1</v>
+      </c>
+      <c r="AK25" s="10">
+        <v>113</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>112.2</v>
+      </c>
+      <c r="AM25" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="AO25" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="AP25" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="AQ25" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="AR25" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AS25" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AT25" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="AU25" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="AV25" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="AW25" s="10">
+        <v>106.6</v>
+      </c>
+      <c r="AX25" s="8">
+        <v>108.3</v>
+      </c>
+      <c r="AY25" s="13">
+        <v>106</v>
+      </c>
+      <c r="AZ25" s="13">
+        <v>107</v>
+      </c>
+      <c r="BA25" s="13">
+        <v>107</v>
+      </c>
+      <c r="BB25" s="13">
+        <v>109.1</v>
+      </c>
+      <c r="BC25" s="13">
+        <v>109.5</v>
+      </c>
+      <c r="BD25" s="13">
+        <v>111</v>
+      </c>
+      <c r="BE25" s="13">
+        <v>111.1</v>
+      </c>
+      <c r="BF25" s="8">
+        <v>111.5</v>
+      </c>
+      <c r="BG25" s="13">
+        <v>112</v>
+      </c>
+      <c r="BH25" s="8">
+        <v>110.9</v>
+      </c>
+      <c r="BI25" s="8">
+        <v>111.4</v>
+      </c>
+      <c r="BJ25" s="8">
+        <v>112.8</v>
+      </c>
+      <c r="BK25" s="8">
+        <v>104.2</v>
+      </c>
+      <c r="BL25" s="13">
+        <v>109.4</v>
+      </c>
+      <c r="BM25" s="13">
+        <v>111.1</v>
+      </c>
+      <c r="BN25" s="13">
+        <v>110.3</v>
+      </c>
+      <c r="BO25" s="35"/>
+      <c r="BP25" s="35"/>
+    </row>
+    <row r="26" spans="1:68">
+      <c r="A26" s="31">
+        <v>79</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="D26" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="E26" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="F26" s="10">
+        <v>110.1</v>
+      </c>
+      <c r="G26" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="H26" s="10">
         <v>106.1</v>
       </c>
-      <c r="U25" s="10">
-[...5 lines deleted...]
-      <c r="W25" s="10">
+      <c r="I26" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="J26" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="K26" s="10">
+        <v>106.1</v>
+      </c>
+      <c r="L26" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="M26" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="N26" s="10">
+        <v>107.8</v>
+      </c>
+      <c r="O26" s="10">
+        <v>100.9</v>
+      </c>
+      <c r="P26" s="10">
+        <v>101.7</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="R26" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="S26" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="T26" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="U26" s="10">
+        <v>109.1</v>
+      </c>
+      <c r="V26" s="10">
+        <v>108.7</v>
+      </c>
+      <c r="W26" s="10">
+        <v>110.7</v>
+      </c>
+      <c r="X26" s="10">
+        <v>110.5</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>111.3</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>110.7</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>119.2</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>107</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>104</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>106.4</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>105.5</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="AI26" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="AK26" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>106.6</v>
+      </c>
+      <c r="AM26" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>104.9</v>
+      </c>
+      <c r="AO26" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AP26" s="10">
+        <v>107</v>
+      </c>
+      <c r="AQ26" s="10">
+        <v>107.7</v>
+      </c>
+      <c r="AR26" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="AS26" s="10">
+        <v>111.6</v>
+      </c>
+      <c r="AT26" s="10">
+        <v>112.1</v>
+      </c>
+      <c r="AU26" s="10">
+        <v>111.2</v>
+      </c>
+      <c r="AV26" s="10">
+        <v>112</v>
+      </c>
+      <c r="AW26" s="10">
+        <v>111.8</v>
+      </c>
+      <c r="AX26" s="8">
+        <v>111.7</v>
+      </c>
+      <c r="AY26" s="13">
+        <v>121</v>
+      </c>
+      <c r="AZ26" s="13">
+        <v>115.7</v>
+      </c>
+      <c r="BA26" s="13">
+        <v>116.5</v>
+      </c>
+      <c r="BB26" s="13">
+        <v>119.4</v>
+      </c>
+      <c r="BC26" s="13">
+        <v>117.7</v>
+      </c>
+      <c r="BD26" s="13">
+        <v>115.7</v>
+      </c>
+      <c r="BE26" s="13">
+        <v>115.4</v>
+      </c>
+      <c r="BF26" s="13">
+        <v>115</v>
+      </c>
+      <c r="BG26" s="8">
+        <v>113.7</v>
+      </c>
+      <c r="BH26" s="8">
+        <v>114.8</v>
+      </c>
+      <c r="BI26" s="8">
+        <v>114.2</v>
+      </c>
+      <c r="BJ26" s="8">
+        <v>116.7</v>
+      </c>
+      <c r="BK26" s="8">
+        <v>102.1</v>
+      </c>
+      <c r="BL26" s="13">
         <v>108</v>
       </c>
-      <c r="X25" s="10">
-[...62 lines deleted...]
-      <c r="AS25" s="10">
+      <c r="BM26" s="13">
+        <v>111.3</v>
+      </c>
+      <c r="BN26" s="13">
         <v>110.4</v>
       </c>
-      <c r="AT25" s="10">
-[...59 lines deleted...]
-      <c r="BO25" s="36"/>
+      <c r="BO26" s="35"/>
+      <c r="BP26" s="35"/>
     </row>
-    <row r="26" spans="1:67">
-[...396 lines deleted...]
-      <c r="BL28" s="36"/>
+    <row r="27" spans="1:68">
+      <c r="BL27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="BK5:BM5"/>
-[...1 lines deleted...]
-    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK4:BN4"/>
+    <mergeCell ref="BD3:BN3"/>
+    <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A5:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>