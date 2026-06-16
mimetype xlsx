--- v2 (2026-05-26)
+++ v3 (2026-06-16)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{056DA1D1-44FE-4C17-9F9A-32036D9E8AB5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BAAC2CA-CF64-4C92-9953-A6E44D915079}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="11130" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -766,85 +766,91 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1201,51 +1207,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="79" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="23">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>71</v>
       </c>
@@ -1304,85 +1310,85 @@
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="38"/>
-      <c r="B15" s="48" t="s">
+      <c r="A15" s="39"/>
+      <c r="B15" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="21">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="21">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>46</v>
       </c>
@@ -1468,191 +1474,193 @@
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BP27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A3" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BK37" sqref="BK37"/>
+      <pane xSplit="2" topLeftCell="BL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BQ15" sqref="BQ15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="12">
-      <c r="A1" s="44">
+      <c r="A1" s="47">
         <v>111201021</v>
       </c>
-      <c r="B1" s="44"/>
+      <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:68" ht="15" customHeight="1"/>
     <row r="3" spans="1:68" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="T3" s="4"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="BA3" s="14"/>
-      <c r="BD3" s="40" t="s">
+      <c r="BD3" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="BE3" s="40"/>
-[...8 lines deleted...]
-      <c r="BN3" s="40"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="43"/>
+      <c r="BJ3" s="43"/>
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
     </row>
     <row r="4" spans="1:68" ht="15" customHeight="1">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="46"/>
-      <c r="C4" s="41" t="s">
+      <c r="B4" s="49"/>
+      <c r="C4" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="42"/>
-[...10 lines deleted...]
-      <c r="O4" s="41" t="s">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="P4" s="42"/>
-[...10 lines deleted...]
-      <c r="AA4" s="41" t="s">
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="46"/>
+      <c r="AA4" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="AB4" s="42"/>
-[...10 lines deleted...]
-      <c r="AM4" s="41" t="s">
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="46"/>
+      <c r="AM4" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AN4" s="42"/>
-[...10 lines deleted...]
-      <c r="AY4" s="41" t="s">
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="45"/>
+      <c r="AX4" s="46"/>
+      <c r="AY4" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AZ4" s="42"/>
-[...10 lines deleted...]
-      <c r="BK4" s="39" t="s">
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="45"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="45"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="45"/>
+      <c r="BI4" s="45"/>
+      <c r="BJ4" s="46"/>
+      <c r="BK4" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="BL4" s="39"/>
-[...1 lines deleted...]
-      <c r="BN4" s="39"/>
+      <c r="BL4" s="41"/>
+      <c r="BM4" s="41"/>
+      <c r="BN4" s="41"/>
+      <c r="BO4" s="42"/>
     </row>
     <row r="5" spans="1:68" s="5" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A5" s="45"/>
-      <c r="B5" s="47"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
       <c r="C5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -1800,50 +1808,53 @@
         <v>43</v>
       </c>
       <c r="BG5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="BH5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="BI5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="BJ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BK5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BL5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="BM5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="BN5" s="6" t="s">
         <v>17</v>
+      </c>
+      <c r="BO5" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" s="31">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="11">
         <v>94.2</v>
       </c>
       <c r="D6" s="11">
         <v>96</v>
       </c>
       <c r="E6" s="11">
         <v>98.2</v>
       </c>
       <c r="F6" s="11">
         <v>101.2</v>
       </c>
       <c r="G6" s="11">
         <v>102</v>
       </c>
       <c r="H6" s="11">
@@ -2000,50 +2011,53 @@
         <v>109.6</v>
       </c>
       <c r="BG6" s="12">
         <v>109.1</v>
       </c>
       <c r="BH6" s="34">
         <v>109.1</v>
       </c>
       <c r="BI6" s="34">
         <v>109.1</v>
       </c>
       <c r="BJ6" s="34">
         <v>109.4</v>
       </c>
       <c r="BK6" s="34">
         <v>97.2</v>
       </c>
       <c r="BL6" s="36">
         <v>100.2</v>
       </c>
       <c r="BM6" s="36">
         <v>102.5</v>
       </c>
       <c r="BN6" s="36">
         <v>104.2</v>
+      </c>
+      <c r="BO6" s="36">
+        <v>104.3</v>
       </c>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" s="31">
         <v>10</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
@@ -2167,51 +2181,53 @@
       </c>
       <c r="BG7" s="8">
         <v>100.8</v>
       </c>
       <c r="BH7" s="8">
         <v>100.4</v>
       </c>
       <c r="BI7" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ7" s="8">
         <v>101.4</v>
       </c>
       <c r="BK7" s="8">
         <v>107.5</v>
       </c>
       <c r="BL7" s="13">
         <v>105.3</v>
       </c>
       <c r="BM7" s="13">
         <v>104.1</v>
       </c>
       <c r="BN7" s="13">
         <v>103.8</v>
       </c>
-      <c r="BO7" s="35"/>
+      <c r="BO7" s="13">
+        <v>103.3</v>
+      </c>
       <c r="BP7" s="35"/>
     </row>
     <row r="8" spans="1:68">
       <c r="A8" s="31">
         <v>11</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="10">
         <v>102.3</v>
       </c>
       <c r="D8" s="10">
         <v>105.3</v>
       </c>
       <c r="E8" s="10">
         <v>105.4</v>
       </c>
       <c r="F8" s="10">
         <v>105.7</v>
       </c>
       <c r="G8" s="10">
         <v>105.6</v>
       </c>
       <c r="H8" s="10">
@@ -2369,51 +2385,53 @@
       </c>
       <c r="BG8" s="8">
         <v>107.5</v>
       </c>
       <c r="BH8" s="8">
         <v>107.2</v>
       </c>
       <c r="BI8" s="8">
         <v>107.1</v>
       </c>
       <c r="BJ8" s="13">
         <v>107</v>
       </c>
       <c r="BK8" s="13">
         <v>90</v>
       </c>
       <c r="BL8" s="13">
         <v>91.5</v>
       </c>
       <c r="BM8" s="13">
         <v>91.9</v>
       </c>
       <c r="BN8" s="13">
         <v>94.7</v>
       </c>
-      <c r="BO8" s="35"/>
+      <c r="BO8" s="13">
+        <v>96.4</v>
+      </c>
       <c r="BP8" s="35"/>
     </row>
     <row r="9" spans="1:68">
       <c r="A9" s="31">
         <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>92.3</v>
       </c>
       <c r="D9" s="10">
         <v>100.2</v>
       </c>
       <c r="E9" s="10">
         <v>101.2</v>
       </c>
       <c r="F9" s="10">
         <v>104.6</v>
       </c>
       <c r="G9" s="10">
         <v>105.3</v>
       </c>
       <c r="H9" s="10">
@@ -2571,51 +2589,53 @@
       </c>
       <c r="BG9" s="8">
         <v>103.8</v>
       </c>
       <c r="BH9" s="8">
         <v>103.6</v>
       </c>
       <c r="BI9" s="8">
         <v>103.8</v>
       </c>
       <c r="BJ9" s="13">
         <v>106</v>
       </c>
       <c r="BK9" s="13">
         <v>100</v>
       </c>
       <c r="BL9" s="13">
         <v>102.7</v>
       </c>
       <c r="BM9" s="13">
         <v>103.5</v>
       </c>
       <c r="BN9" s="13">
         <v>102</v>
       </c>
-      <c r="BO9" s="35"/>
+      <c r="BO9" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BP9" s="35"/>
     </row>
     <row r="10" spans="1:68">
       <c r="A10" s="31">
         <v>19</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="10">
         <v>98.1</v>
       </c>
       <c r="D10" s="10">
         <v>102.1</v>
       </c>
       <c r="E10" s="10">
         <v>104.2</v>
       </c>
       <c r="F10" s="10">
         <v>106.5</v>
       </c>
       <c r="G10" s="10">
         <v>108</v>
       </c>
       <c r="H10" s="10">
@@ -2773,51 +2793,53 @@
       </c>
       <c r="BG10" s="8">
         <v>110.2</v>
       </c>
       <c r="BH10" s="8">
         <v>109.7</v>
       </c>
       <c r="BI10" s="8">
         <v>109.8</v>
       </c>
       <c r="BJ10" s="8">
         <v>110.6</v>
       </c>
       <c r="BK10" s="8">
         <v>111.5</v>
       </c>
       <c r="BL10" s="13">
         <v>117</v>
       </c>
       <c r="BM10" s="13">
         <v>115.6</v>
       </c>
       <c r="BN10" s="13">
         <v>115.3</v>
       </c>
-      <c r="BO10" s="35"/>
+      <c r="BO10" s="13">
+        <v>112.5</v>
+      </c>
       <c r="BP10" s="35"/>
     </row>
     <row r="11" spans="1:68">
       <c r="A11" s="31">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="10">
         <v>83.4</v>
       </c>
       <c r="D11" s="10">
         <v>87</v>
       </c>
       <c r="E11" s="10">
         <v>90.3</v>
       </c>
       <c r="F11" s="10">
         <v>92.9</v>
       </c>
       <c r="G11" s="10">
         <v>95.2</v>
       </c>
       <c r="H11" s="10">
@@ -2975,51 +2997,53 @@
       </c>
       <c r="BG11" s="8">
         <v>113.6</v>
       </c>
       <c r="BH11" s="8">
         <v>114.7</v>
       </c>
       <c r="BI11" s="8">
         <v>114.7</v>
       </c>
       <c r="BJ11" s="8">
         <v>113.3</v>
       </c>
       <c r="BK11" s="8">
         <v>66.8</v>
       </c>
       <c r="BL11" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="BM11" s="13">
         <v>82.2</v>
       </c>
       <c r="BN11" s="13">
         <v>88.2</v>
       </c>
-      <c r="BO11" s="35"/>
+      <c r="BO11" s="13">
+        <v>92.5</v>
+      </c>
       <c r="BP11" s="35"/>
     </row>
     <row r="12" spans="1:68">
       <c r="A12" s="31">
         <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>94.4</v>
       </c>
       <c r="D12" s="10">
         <v>92.6</v>
       </c>
       <c r="E12" s="10">
         <v>93.7</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
         <v>94</v>
       </c>
       <c r="H12" s="10">
@@ -3177,51 +3201,53 @@
       </c>
       <c r="BG12" s="8">
         <v>104.5</v>
       </c>
       <c r="BH12" s="8">
         <v>103.8</v>
       </c>
       <c r="BI12" s="8">
         <v>103.1</v>
       </c>
       <c r="BJ12" s="8">
         <v>101.7</v>
       </c>
       <c r="BK12" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="BL12" s="13">
         <v>86.6</v>
       </c>
       <c r="BM12" s="13">
         <v>88.5</v>
       </c>
       <c r="BN12" s="13">
         <v>91.6</v>
       </c>
-      <c r="BO12" s="35"/>
+      <c r="BO12" s="13">
+        <v>92.1</v>
+      </c>
       <c r="BP12" s="35"/>
     </row>
     <row r="13" spans="1:68">
       <c r="A13" s="31">
         <v>31</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="10">
         <v>96.6</v>
       </c>
       <c r="D13" s="10">
         <v>93.7</v>
       </c>
       <c r="E13" s="10">
         <v>96.9</v>
       </c>
       <c r="F13" s="10">
         <v>99.6</v>
       </c>
       <c r="G13" s="10">
         <v>100.6</v>
       </c>
       <c r="H13" s="10">
@@ -3379,51 +3405,53 @@
       </c>
       <c r="BG13" s="8">
         <v>110.2</v>
       </c>
       <c r="BH13" s="8">
         <v>109.8</v>
       </c>
       <c r="BI13" s="8">
         <v>109.4</v>
       </c>
       <c r="BJ13" s="8">
         <v>108.9</v>
       </c>
       <c r="BK13" s="8">
         <v>110.3</v>
       </c>
       <c r="BL13" s="13">
         <v>113.5</v>
       </c>
       <c r="BM13" s="13">
         <v>118.4</v>
       </c>
       <c r="BN13" s="13">
         <v>117.9</v>
       </c>
-      <c r="BO13" s="35"/>
+      <c r="BO13" s="13">
+        <v>115.2</v>
+      </c>
       <c r="BP13" s="35"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="31">
         <v>33</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
@@ -3547,51 +3575,53 @@
       </c>
       <c r="BG14" s="8">
         <v>107.7</v>
       </c>
       <c r="BH14" s="8">
         <v>107.6</v>
       </c>
       <c r="BI14" s="8">
         <v>106.9</v>
       </c>
       <c r="BJ14" s="8">
         <v>108.1</v>
       </c>
       <c r="BK14" s="13">
         <v>114.2</v>
       </c>
       <c r="BL14" s="13">
         <v>115.4</v>
       </c>
       <c r="BM14" s="13">
         <v>111.8</v>
       </c>
       <c r="BN14" s="13">
         <v>111.5</v>
       </c>
-      <c r="BO14" s="35"/>
+      <c r="BO14" s="13">
+        <v>106.8</v>
+      </c>
       <c r="BP14" s="35"/>
     </row>
     <row r="15" spans="1:68">
       <c r="A15" s="31">
         <v>35</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
         <v>96.5</v>
       </c>
       <c r="D15" s="10">
         <v>97.7</v>
       </c>
       <c r="E15" s="10">
         <v>98.1</v>
       </c>
       <c r="F15" s="10">
         <v>100.4</v>
       </c>
       <c r="G15" s="10">
         <v>101.1</v>
       </c>
       <c r="H15" s="10">
@@ -3749,51 +3779,53 @@
       </c>
       <c r="BG15" s="8">
         <v>105.3</v>
       </c>
       <c r="BH15" s="8">
         <v>105.3</v>
       </c>
       <c r="BI15" s="8">
         <v>105.1</v>
       </c>
       <c r="BJ15" s="8">
         <v>105.4</v>
       </c>
       <c r="BK15" s="8">
         <v>106.3</v>
       </c>
       <c r="BL15" s="13">
         <v>105.7</v>
       </c>
       <c r="BM15" s="13">
         <v>105.3</v>
       </c>
       <c r="BN15" s="13">
         <v>105.3</v>
       </c>
-      <c r="BO15" s="35"/>
+      <c r="BO15" s="13">
+        <v>104.1</v>
+      </c>
       <c r="BP15" s="35"/>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" s="31">
         <v>39</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>102.6</v>
       </c>
       <c r="D16" s="10">
         <v>101.9</v>
       </c>
       <c r="E16" s="10">
         <v>102.7</v>
       </c>
       <c r="F16" s="10">
         <v>105.6</v>
       </c>
       <c r="G16" s="10">
         <v>106.1</v>
       </c>
       <c r="H16" s="10">
@@ -3951,51 +3983,53 @@
       </c>
       <c r="BG16" s="8">
         <v>110.7</v>
       </c>
       <c r="BH16" s="8">
         <v>110.8</v>
       </c>
       <c r="BI16" s="8">
         <v>110.3</v>
       </c>
       <c r="BJ16" s="8">
         <v>110.6</v>
       </c>
       <c r="BK16" s="8">
         <v>101.6</v>
       </c>
       <c r="BL16" s="13">
         <v>97.9</v>
       </c>
       <c r="BM16" s="13">
         <v>101.8</v>
       </c>
       <c r="BN16" s="13">
         <v>104</v>
       </c>
-      <c r="BO16" s="35"/>
+      <c r="BO16" s="13">
+        <v>104.5</v>
+      </c>
       <c r="BP16" s="35"/>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="31">
         <v>43</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="10">
         <v>93</v>
       </c>
       <c r="D17" s="10">
         <v>93.4</v>
       </c>
       <c r="E17" s="10">
         <v>94.9</v>
       </c>
       <c r="F17" s="10">
         <v>97.1</v>
       </c>
       <c r="G17" s="10">
         <v>97.4</v>
       </c>
       <c r="H17" s="10">
@@ -4153,51 +4187,53 @@
       </c>
       <c r="BG17" s="8">
         <v>103.2</v>
       </c>
       <c r="BH17" s="8">
         <v>102.9</v>
       </c>
       <c r="BI17" s="8">
         <v>104.1</v>
       </c>
       <c r="BJ17" s="8">
         <v>103.3</v>
       </c>
       <c r="BK17" s="8">
         <v>104.4</v>
       </c>
       <c r="BL17" s="13">
         <v>109.3</v>
       </c>
       <c r="BM17" s="13">
         <v>107.5</v>
       </c>
       <c r="BN17" s="13">
         <v>106.9</v>
       </c>
-      <c r="BO17" s="35"/>
+      <c r="BO17" s="13">
+        <v>107.2</v>
+      </c>
       <c r="BP17" s="35"/>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="31">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>95</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
         <v>91.7</v>
       </c>
       <c r="F18" s="10">
         <v>95</v>
       </c>
       <c r="G18" s="10">
         <v>96.2</v>
       </c>
       <c r="H18" s="10">
@@ -4355,51 +4391,53 @@
       </c>
       <c r="BG18" s="8">
         <v>103.8</v>
       </c>
       <c r="BH18" s="8">
         <v>102.9</v>
       </c>
       <c r="BI18" s="8">
         <v>102.9</v>
       </c>
       <c r="BJ18" s="8">
         <v>102.2</v>
       </c>
       <c r="BK18" s="8">
         <v>105.1</v>
       </c>
       <c r="BL18" s="13">
         <v>101</v>
       </c>
       <c r="BM18" s="13">
         <v>104.3</v>
       </c>
       <c r="BN18" s="13">
         <v>103.9</v>
       </c>
-      <c r="BO18" s="35"/>
+      <c r="BO18" s="13">
+        <v>104.1</v>
+      </c>
       <c r="BP18" s="35"/>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="31">
         <v>55</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>96.7</v>
       </c>
       <c r="D19" s="10">
         <v>98.2</v>
       </c>
       <c r="E19" s="10">
         <v>99.6</v>
       </c>
       <c r="F19" s="10">
         <v>101.7</v>
       </c>
       <c r="G19" s="10">
         <v>102.8</v>
       </c>
       <c r="H19" s="10">
@@ -4557,51 +4595,53 @@
       </c>
       <c r="BG19" s="8">
         <v>104.6</v>
       </c>
       <c r="BH19" s="8">
         <v>104.1</v>
       </c>
       <c r="BI19" s="8">
         <v>104.8</v>
       </c>
       <c r="BJ19" s="13">
         <v>106</v>
       </c>
       <c r="BK19" s="8">
         <v>102.3</v>
       </c>
       <c r="BL19" s="13">
         <v>104.6</v>
       </c>
       <c r="BM19" s="13">
         <v>107.5</v>
       </c>
       <c r="BN19" s="13">
         <v>108.7</v>
       </c>
-      <c r="BO19" s="35"/>
+      <c r="BO19" s="13">
+        <v>107.8</v>
+      </c>
       <c r="BP19" s="35"/>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" s="31">
         <v>59</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="10">
         <v>96</v>
       </c>
       <c r="D20" s="10">
         <v>99.1</v>
       </c>
       <c r="E20" s="10">
         <v>101.1</v>
       </c>
       <c r="F20" s="10">
         <v>103.1</v>
       </c>
       <c r="G20" s="10">
         <v>101.6</v>
       </c>
       <c r="H20" s="10">
@@ -4759,51 +4799,53 @@
       </c>
       <c r="BG20" s="8">
         <v>112.6</v>
       </c>
       <c r="BH20" s="13">
         <v>113</v>
       </c>
       <c r="BI20" s="8">
         <v>114.1</v>
       </c>
       <c r="BJ20" s="8">
         <v>113.8</v>
       </c>
       <c r="BK20" s="8">
         <v>113.1</v>
       </c>
       <c r="BL20" s="13">
         <v>126.4</v>
       </c>
       <c r="BM20" s="13">
         <v>125</v>
       </c>
       <c r="BN20" s="13">
         <v>120.3</v>
       </c>
-      <c r="BO20" s="35"/>
+      <c r="BO20" s="13">
+        <v>116.5</v>
+      </c>
       <c r="BP20" s="35"/>
     </row>
     <row r="21" spans="1:68">
       <c r="A21" s="31">
         <v>61</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="10">
         <v>95.5</v>
       </c>
       <c r="D21" s="10">
         <v>100.9</v>
       </c>
       <c r="E21" s="10">
         <v>103.8</v>
       </c>
       <c r="F21" s="10">
         <v>104.6</v>
       </c>
       <c r="G21" s="10">
         <v>106.9</v>
       </c>
       <c r="H21" s="10">
@@ -4961,51 +5003,53 @@
       </c>
       <c r="BG21" s="8">
         <v>114.8</v>
       </c>
       <c r="BH21" s="8">
         <v>114.8</v>
       </c>
       <c r="BI21" s="8">
         <v>114.4</v>
       </c>
       <c r="BJ21" s="8">
         <v>113.9</v>
       </c>
       <c r="BK21" s="8">
         <v>120.2</v>
       </c>
       <c r="BL21" s="13">
         <v>118.9</v>
       </c>
       <c r="BM21" s="13">
         <v>119.4</v>
       </c>
       <c r="BN21" s="13">
         <v>125.2</v>
       </c>
-      <c r="BO21" s="35"/>
+      <c r="BO21" s="13">
+        <v>123.3</v>
+      </c>
       <c r="BP21" s="35"/>
     </row>
     <row r="22" spans="1:68">
       <c r="A22" s="31">
         <v>62</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
@@ -5129,51 +5173,53 @@
       </c>
       <c r="BG22" s="8">
         <v>99.1</v>
       </c>
       <c r="BH22" s="8">
         <v>99.7</v>
       </c>
       <c r="BI22" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ22" s="8">
         <v>103.2</v>
       </c>
       <c r="BK22" s="8">
         <v>105.6</v>
       </c>
       <c r="BL22" s="13">
         <v>111.4</v>
       </c>
       <c r="BM22" s="13">
         <v>114.7</v>
       </c>
       <c r="BN22" s="13">
         <v>120.4</v>
       </c>
-      <c r="BO22" s="35"/>
+      <c r="BO22" s="13">
+        <v>118.7</v>
+      </c>
       <c r="BP22" s="35"/>
     </row>
     <row r="23" spans="1:68" ht="12" customHeight="1">
       <c r="A23" s="31">
         <v>63</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="10">
         <v>104.9</v>
       </c>
       <c r="D23" s="10">
         <v>104.4</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
       <c r="F23" s="10">
         <v>104.3</v>
       </c>
       <c r="G23" s="10">
         <v>104.8</v>
       </c>
       <c r="H23" s="10">
@@ -5331,51 +5377,53 @@
       </c>
       <c r="BG23" s="8">
         <v>97.8</v>
       </c>
       <c r="BH23" s="8">
         <v>99.1</v>
       </c>
       <c r="BI23" s="13">
         <v>99</v>
       </c>
       <c r="BJ23" s="8">
         <v>99.1</v>
       </c>
       <c r="BK23" s="8">
         <v>98.4</v>
       </c>
       <c r="BL23" s="13">
         <v>87.4</v>
       </c>
       <c r="BM23" s="13">
         <v>93</v>
       </c>
       <c r="BN23" s="13">
         <v>97.8</v>
       </c>
-      <c r="BO23" s="35"/>
+      <c r="BO23" s="13">
+        <v>98.2</v>
+      </c>
       <c r="BP23" s="35"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="31">
         <v>71</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="10">
         <v>97</v>
       </c>
       <c r="D24" s="10">
         <v>102.5</v>
       </c>
       <c r="E24" s="10">
         <v>105.4</v>
       </c>
       <c r="F24" s="10">
         <v>110.9</v>
       </c>
       <c r="G24" s="10">
         <v>107.9</v>
       </c>
       <c r="H24" s="10">
@@ -5533,51 +5581,53 @@
       </c>
       <c r="BG24" s="8">
         <v>119.4</v>
       </c>
       <c r="BH24" s="8">
         <v>119.7</v>
       </c>
       <c r="BI24" s="8">
         <v>118.6</v>
       </c>
       <c r="BJ24" s="8">
         <v>117.6</v>
       </c>
       <c r="BK24" s="8">
         <v>104.8</v>
       </c>
       <c r="BL24" s="13">
         <v>110.6</v>
       </c>
       <c r="BM24" s="13">
         <v>111.5</v>
       </c>
       <c r="BN24" s="13">
         <v>113.4</v>
       </c>
-      <c r="BO24" s="35"/>
+      <c r="BO24" s="13">
+        <v>110.4</v>
+      </c>
       <c r="BP24" s="35"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" s="31">
         <v>75</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="10">
         <v>94.9</v>
       </c>
       <c r="D25" s="10">
         <v>97</v>
       </c>
       <c r="E25" s="10">
         <v>101.1</v>
       </c>
       <c r="F25" s="10">
         <v>107.6</v>
       </c>
       <c r="G25" s="10">
         <v>107.8</v>
       </c>
       <c r="H25" s="10">
@@ -5735,51 +5785,53 @@
       </c>
       <c r="BG25" s="13">
         <v>112</v>
       </c>
       <c r="BH25" s="8">
         <v>110.9</v>
       </c>
       <c r="BI25" s="8">
         <v>111.4</v>
       </c>
       <c r="BJ25" s="8">
         <v>112.8</v>
       </c>
       <c r="BK25" s="8">
         <v>104.2</v>
       </c>
       <c r="BL25" s="13">
         <v>109.4</v>
       </c>
       <c r="BM25" s="13">
         <v>111.1</v>
       </c>
       <c r="BN25" s="13">
         <v>110.3</v>
       </c>
-      <c r="BO25" s="35"/>
+      <c r="BO25" s="13">
+        <v>109.3</v>
+      </c>
       <c r="BP25" s="35"/>
     </row>
     <row r="26" spans="1:68">
       <c r="A26" s="31">
         <v>79</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="10">
         <v>104.4</v>
       </c>
       <c r="D26" s="10">
         <v>104.9</v>
       </c>
       <c r="E26" s="10">
         <v>105.4</v>
       </c>
       <c r="F26" s="10">
         <v>110.1</v>
       </c>
       <c r="G26" s="10">
         <v>107.5</v>
       </c>
       <c r="H26" s="10">
@@ -5937,60 +5989,62 @@
       </c>
       <c r="BG26" s="8">
         <v>113.7</v>
       </c>
       <c r="BH26" s="8">
         <v>114.8</v>
       </c>
       <c r="BI26" s="8">
         <v>114.2</v>
       </c>
       <c r="BJ26" s="8">
         <v>116.7</v>
       </c>
       <c r="BK26" s="8">
         <v>102.1</v>
       </c>
       <c r="BL26" s="13">
         <v>108</v>
       </c>
       <c r="BM26" s="13">
         <v>111.3</v>
       </c>
       <c r="BN26" s="13">
         <v>110.4</v>
       </c>
-      <c r="BO26" s="35"/>
+      <c r="BO26" s="13">
+        <v>112.5</v>
+      </c>
       <c r="BP26" s="35"/>
     </row>
     <row r="27" spans="1:68">
       <c r="BL27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="BK4:BN4"/>
-    <mergeCell ref="BD3:BN3"/>
+    <mergeCell ref="BK4:BO4"/>
+    <mergeCell ref="BD3:BO3"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>