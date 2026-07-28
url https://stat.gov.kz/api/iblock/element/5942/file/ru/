--- v3 (2026-06-16)
+++ v4 (2026-07-28)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BAAC2CA-CF64-4C92-9953-A6E44D915079}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{694649AF-E848-4D15-8B7D-8A36C45CD13E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="11130" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -285,78 +285,78 @@
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>Индекс КЭИ рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде.</t>
   </si>
   <si>
     <t xml:space="preserve"> код КАТО</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>2026г.</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора по регионам</t>
   </si>
   <si>
-    <t>Валовой внутренний продукт методом производства (январь-декабрь 2025г.)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-декабрь 2025г.) </t>
+    <t xml:space="preserve">Валовой внутренний продукт методом производства (январь-март 2026г. (по отчетным данным)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-март 2026г.) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -494,66 +494,50 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...14 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -630,51 +614,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="47">
+  <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
@@ -684,53 +668,52 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -766,117 +749,113 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="47">
+  <cellStyles count="46">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
-    <cellStyle name="Гиперссылка" xfId="46" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Денежный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный 11" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Обычный 12" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Обычный 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Обычный 2 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Обычный 2 3" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Обычный 2 4" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Обычный 2 5" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Обычный 3" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Обычный 3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="Обычный 3 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="Обычный 3 4" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Обычный 4" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Обычный 4 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Обычный 4 3" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Обычный 5" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Обычный 7" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Тысячи_Sheet1" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Финансовый 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="Финансовый 3" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
   </cellStyles>
@@ -1195,69 +1174,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
-    <col min="2" max="2" width="79" style="15" customWidth="1"/>
+    <col min="2" max="2" width="74.28515625" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="23">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="17" t="s">
@@ -1309,128 +1288,128 @@
     </row>
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39"/>
       <c r="B15" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="21">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="21">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B15" r:id="rId2" xr:uid="{EC8E0D04-C3ED-435A-8E80-9CBE1DE2B1E8}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{EDC6EE60-50E1-4EF7-9184-B380A0919BEE}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{4A6765A0-7ABC-40EE-A738-59F24B8FC615}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{71D23B8C-9F2B-4747-BD2E-8D5E1198B3A9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="2" width="87" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="29" t="s">
         <v>79</v>
       </c>
@@ -1474,193 +1453,198 @@
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BP27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A3" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BQ15" sqref="BQ15"/>
+      <pane xSplit="2" topLeftCell="BN1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BQ7" sqref="BQ7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
-    <col min="60" max="16384" width="9.140625" style="2"/>
+    <col min="60" max="65" width="9.140625" style="2"/>
+    <col min="66" max="66" width="8.42578125" style="2" customWidth="1"/>
+    <col min="67" max="67" width="8.5703125" style="2" customWidth="1"/>
+    <col min="68" max="68" width="8.28515625" style="2" customWidth="1"/>
+    <col min="69" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="12">
-      <c r="A1" s="47">
+      <c r="A1" s="45">
         <v>111201021</v>
       </c>
-      <c r="B1" s="47"/>
+      <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:68" ht="15" customHeight="1"/>
     <row r="3" spans="1:68" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="T3" s="4"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="BA3" s="14"/>
-      <c r="BD3" s="43" t="s">
+      <c r="BD3" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="BE3" s="43"/>
-[...9 lines deleted...]
-      <c r="BO3" s="43"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="40"/>
+      <c r="BK3" s="41"/>
+      <c r="BL3" s="41"/>
+      <c r="BM3" s="41"/>
+      <c r="BN3" s="41"/>
+      <c r="BO3" s="41"/>
     </row>
     <row r="4" spans="1:68" ht="15" customHeight="1">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="49"/>
-      <c r="C4" s="44" t="s">
+      <c r="B4" s="47"/>
+      <c r="C4" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="45"/>
-[...10 lines deleted...]
-      <c r="O4" s="44" t="s">
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="P4" s="45"/>
-[...10 lines deleted...]
-      <c r="AA4" s="44" t="s">
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AB4" s="45"/>
-[...10 lines deleted...]
-      <c r="AM4" s="44" t="s">
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="44"/>
+      <c r="AM4" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AN4" s="45"/>
-[...10 lines deleted...]
-      <c r="AY4" s="44" t="s">
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="44"/>
+      <c r="AY4" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AZ4" s="45"/>
-[...10 lines deleted...]
-      <c r="BK4" s="40" t="s">
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="43"/>
+      <c r="BE4" s="43"/>
+      <c r="BF4" s="43"/>
+      <c r="BG4" s="43"/>
+      <c r="BH4" s="43"/>
+      <c r="BI4" s="43"/>
+      <c r="BJ4" s="44"/>
+      <c r="BK4" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="BL4" s="41"/>
-[...2 lines deleted...]
-      <c r="BO4" s="42"/>
+      <c r="BL4" s="49"/>
+      <c r="BM4" s="49"/>
+      <c r="BN4" s="49"/>
+      <c r="BO4" s="49"/>
+      <c r="BP4" s="49"/>
     </row>
     <row r="5" spans="1:68" s="5" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="48"/>
       <c r="C5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -1811,50 +1795,53 @@
         <v>22</v>
       </c>
       <c r="BH5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="BI5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="BJ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BK5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BL5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="BM5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="BN5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BO5" s="6" t="s">
         <v>18</v>
+      </c>
+      <c r="BP5" s="6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" s="31">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="11">
         <v>94.2</v>
       </c>
       <c r="D6" s="11">
         <v>96</v>
       </c>
       <c r="E6" s="11">
         <v>98.2</v>
       </c>
       <c r="F6" s="11">
         <v>101.2</v>
       </c>
       <c r="G6" s="11">
         <v>102</v>
       </c>
       <c r="H6" s="11">
@@ -2014,50 +2001,53 @@
         <v>109.1</v>
       </c>
       <c r="BH6" s="34">
         <v>109.1</v>
       </c>
       <c r="BI6" s="34">
         <v>109.1</v>
       </c>
       <c r="BJ6" s="34">
         <v>109.4</v>
       </c>
       <c r="BK6" s="34">
         <v>97.2</v>
       </c>
       <c r="BL6" s="36">
         <v>100.2</v>
       </c>
       <c r="BM6" s="36">
         <v>102.5</v>
       </c>
       <c r="BN6" s="36">
         <v>104.2</v>
       </c>
       <c r="BO6" s="36">
         <v>104.3</v>
+      </c>
+      <c r="BP6" s="36">
+        <v>105.1</v>
       </c>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" s="31">
         <v>10</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
@@ -2184,51 +2174,53 @@
       </c>
       <c r="BH7" s="8">
         <v>100.4</v>
       </c>
       <c r="BI7" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ7" s="8">
         <v>101.4</v>
       </c>
       <c r="BK7" s="8">
         <v>107.5</v>
       </c>
       <c r="BL7" s="13">
         <v>105.3</v>
       </c>
       <c r="BM7" s="13">
         <v>104.1</v>
       </c>
       <c r="BN7" s="13">
         <v>103.8</v>
       </c>
       <c r="BO7" s="13">
         <v>103.3</v>
       </c>
-      <c r="BP7" s="35"/>
+      <c r="BP7" s="13">
+        <v>104.2</v>
+      </c>
     </row>
     <row r="8" spans="1:68">
       <c r="A8" s="31">
         <v>11</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="10">
         <v>102.3</v>
       </c>
       <c r="D8" s="10">
         <v>105.3</v>
       </c>
       <c r="E8" s="10">
         <v>105.4</v>
       </c>
       <c r="F8" s="10">
         <v>105.7</v>
       </c>
       <c r="G8" s="10">
         <v>105.6</v>
       </c>
       <c r="H8" s="10">
         <v>105.8</v>
@@ -2388,51 +2380,53 @@
       </c>
       <c r="BH8" s="8">
         <v>107.2</v>
       </c>
       <c r="BI8" s="8">
         <v>107.1</v>
       </c>
       <c r="BJ8" s="13">
         <v>107</v>
       </c>
       <c r="BK8" s="13">
         <v>90</v>
       </c>
       <c r="BL8" s="13">
         <v>91.5</v>
       </c>
       <c r="BM8" s="13">
         <v>91.9</v>
       </c>
       <c r="BN8" s="13">
         <v>94.7</v>
       </c>
       <c r="BO8" s="13">
         <v>96.4</v>
       </c>
-      <c r="BP8" s="35"/>
+      <c r="BP8" s="13">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="9" spans="1:68">
       <c r="A9" s="31">
         <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>92.3</v>
       </c>
       <c r="D9" s="10">
         <v>100.2</v>
       </c>
       <c r="E9" s="10">
         <v>101.2</v>
       </c>
       <c r="F9" s="10">
         <v>104.6</v>
       </c>
       <c r="G9" s="10">
         <v>105.3</v>
       </c>
       <c r="H9" s="10">
         <v>105.5</v>
@@ -2592,51 +2586,53 @@
       </c>
       <c r="BH9" s="8">
         <v>103.6</v>
       </c>
       <c r="BI9" s="8">
         <v>103.8</v>
       </c>
       <c r="BJ9" s="13">
         <v>106</v>
       </c>
       <c r="BK9" s="13">
         <v>100</v>
       </c>
       <c r="BL9" s="13">
         <v>102.7</v>
       </c>
       <c r="BM9" s="13">
         <v>103.5</v>
       </c>
       <c r="BN9" s="13">
         <v>102</v>
       </c>
       <c r="BO9" s="13">
         <v>100.7</v>
       </c>
-      <c r="BP9" s="35"/>
+      <c r="BP9" s="13">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="10" spans="1:68">
       <c r="A10" s="31">
         <v>19</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="10">
         <v>98.1</v>
       </c>
       <c r="D10" s="10">
         <v>102.1</v>
       </c>
       <c r="E10" s="10">
         <v>104.2</v>
       </c>
       <c r="F10" s="10">
         <v>106.5</v>
       </c>
       <c r="G10" s="10">
         <v>108</v>
       </c>
       <c r="H10" s="10">
         <v>109.4</v>
@@ -2796,51 +2792,53 @@
       </c>
       <c r="BH10" s="8">
         <v>109.7</v>
       </c>
       <c r="BI10" s="8">
         <v>109.8</v>
       </c>
       <c r="BJ10" s="8">
         <v>110.6</v>
       </c>
       <c r="BK10" s="8">
         <v>111.5</v>
       </c>
       <c r="BL10" s="13">
         <v>117</v>
       </c>
       <c r="BM10" s="13">
         <v>115.6</v>
       </c>
       <c r="BN10" s="13">
         <v>115.3</v>
       </c>
       <c r="BO10" s="13">
         <v>112.5</v>
       </c>
-      <c r="BP10" s="35"/>
+      <c r="BP10" s="13">
+        <v>114.8</v>
+      </c>
     </row>
     <row r="11" spans="1:68">
       <c r="A11" s="31">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="10">
         <v>83.4</v>
       </c>
       <c r="D11" s="10">
         <v>87</v>
       </c>
       <c r="E11" s="10">
         <v>90.3</v>
       </c>
       <c r="F11" s="10">
         <v>92.9</v>
       </c>
       <c r="G11" s="10">
         <v>95.2</v>
       </c>
       <c r="H11" s="10">
         <v>97.7</v>
@@ -3000,51 +2998,53 @@
       </c>
       <c r="BH11" s="8">
         <v>114.7</v>
       </c>
       <c r="BI11" s="8">
         <v>114.7</v>
       </c>
       <c r="BJ11" s="8">
         <v>113.3</v>
       </c>
       <c r="BK11" s="8">
         <v>66.8</v>
       </c>
       <c r="BL11" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="BM11" s="13">
         <v>82.2</v>
       </c>
       <c r="BN11" s="13">
         <v>88.2</v>
       </c>
       <c r="BO11" s="13">
         <v>92.5</v>
       </c>
-      <c r="BP11" s="35"/>
+      <c r="BP11" s="13">
+        <v>94.7</v>
+      </c>
     </row>
     <row r="12" spans="1:68">
       <c r="A12" s="31">
         <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>94.4</v>
       </c>
       <c r="D12" s="10">
         <v>92.6</v>
       </c>
       <c r="E12" s="10">
         <v>93.7</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
         <v>94</v>
       </c>
       <c r="H12" s="10">
         <v>95.3</v>
@@ -3204,51 +3204,53 @@
       </c>
       <c r="BH12" s="8">
         <v>103.8</v>
       </c>
       <c r="BI12" s="8">
         <v>103.1</v>
       </c>
       <c r="BJ12" s="8">
         <v>101.7</v>
       </c>
       <c r="BK12" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="BL12" s="13">
         <v>86.6</v>
       </c>
       <c r="BM12" s="13">
         <v>88.5</v>
       </c>
       <c r="BN12" s="13">
         <v>91.6</v>
       </c>
       <c r="BO12" s="13">
         <v>92.1</v>
       </c>
-      <c r="BP12" s="35"/>
+      <c r="BP12" s="13">
+        <v>93.6</v>
+      </c>
     </row>
     <row r="13" spans="1:68">
       <c r="A13" s="31">
         <v>31</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="10">
         <v>96.6</v>
       </c>
       <c r="D13" s="10">
         <v>93.7</v>
       </c>
       <c r="E13" s="10">
         <v>96.9</v>
       </c>
       <c r="F13" s="10">
         <v>99.6</v>
       </c>
       <c r="G13" s="10">
         <v>100.6</v>
       </c>
       <c r="H13" s="10">
         <v>105.4</v>
@@ -3408,51 +3410,53 @@
       </c>
       <c r="BH13" s="8">
         <v>109.8</v>
       </c>
       <c r="BI13" s="8">
         <v>109.4</v>
       </c>
       <c r="BJ13" s="8">
         <v>108.9</v>
       </c>
       <c r="BK13" s="8">
         <v>110.3</v>
       </c>
       <c r="BL13" s="13">
         <v>113.5</v>
       </c>
       <c r="BM13" s="13">
         <v>118.4</v>
       </c>
       <c r="BN13" s="13">
         <v>117.9</v>
       </c>
       <c r="BO13" s="13">
         <v>115.2</v>
       </c>
-      <c r="BP13" s="35"/>
+      <c r="BP13" s="13">
+        <v>114.2</v>
+      </c>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="31">
         <v>33</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
@@ -3578,51 +3582,53 @@
       </c>
       <c r="BH14" s="8">
         <v>107.6</v>
       </c>
       <c r="BI14" s="8">
         <v>106.9</v>
       </c>
       <c r="BJ14" s="8">
         <v>108.1</v>
       </c>
       <c r="BK14" s="13">
         <v>114.2</v>
       </c>
       <c r="BL14" s="13">
         <v>115.4</v>
       </c>
       <c r="BM14" s="13">
         <v>111.8</v>
       </c>
       <c r="BN14" s="13">
         <v>111.5</v>
       </c>
       <c r="BO14" s="13">
         <v>106.8</v>
       </c>
-      <c r="BP14" s="35"/>
+      <c r="BP14" s="13">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="15" spans="1:68">
       <c r="A15" s="31">
         <v>35</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
         <v>96.5</v>
       </c>
       <c r="D15" s="10">
         <v>97.7</v>
       </c>
       <c r="E15" s="10">
         <v>98.1</v>
       </c>
       <c r="F15" s="10">
         <v>100.4</v>
       </c>
       <c r="G15" s="10">
         <v>101.1</v>
       </c>
       <c r="H15" s="10">
         <v>101.9</v>
@@ -3782,51 +3788,53 @@
       </c>
       <c r="BH15" s="8">
         <v>105.3</v>
       </c>
       <c r="BI15" s="8">
         <v>105.1</v>
       </c>
       <c r="BJ15" s="8">
         <v>105.4</v>
       </c>
       <c r="BK15" s="8">
         <v>106.3</v>
       </c>
       <c r="BL15" s="13">
         <v>105.7</v>
       </c>
       <c r="BM15" s="13">
         <v>105.3</v>
       </c>
       <c r="BN15" s="13">
         <v>105.3</v>
       </c>
       <c r="BO15" s="13">
         <v>104.1</v>
       </c>
-      <c r="BP15" s="35"/>
+      <c r="BP15" s="13">
+        <v>103.2</v>
+      </c>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" s="31">
         <v>39</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>102.6</v>
       </c>
       <c r="D16" s="10">
         <v>101.9</v>
       </c>
       <c r="E16" s="10">
         <v>102.7</v>
       </c>
       <c r="F16" s="10">
         <v>105.6</v>
       </c>
       <c r="G16" s="10">
         <v>106.1</v>
       </c>
       <c r="H16" s="10">
         <v>106.6</v>
@@ -3986,51 +3994,53 @@
       </c>
       <c r="BH16" s="8">
         <v>110.8</v>
       </c>
       <c r="BI16" s="8">
         <v>110.3</v>
       </c>
       <c r="BJ16" s="8">
         <v>110.6</v>
       </c>
       <c r="BK16" s="8">
         <v>101.6</v>
       </c>
       <c r="BL16" s="13">
         <v>97.9</v>
       </c>
       <c r="BM16" s="13">
         <v>101.8</v>
       </c>
       <c r="BN16" s="13">
         <v>104</v>
       </c>
       <c r="BO16" s="13">
         <v>104.5</v>
       </c>
-      <c r="BP16" s="35"/>
+      <c r="BP16" s="13">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="31">
         <v>43</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="10">
         <v>93</v>
       </c>
       <c r="D17" s="10">
         <v>93.4</v>
       </c>
       <c r="E17" s="10">
         <v>94.9</v>
       </c>
       <c r="F17" s="10">
         <v>97.1</v>
       </c>
       <c r="G17" s="10">
         <v>97.4</v>
       </c>
       <c r="H17" s="10">
         <v>97.7</v>
@@ -4190,51 +4200,53 @@
       </c>
       <c r="BH17" s="8">
         <v>102.9</v>
       </c>
       <c r="BI17" s="8">
         <v>104.1</v>
       </c>
       <c r="BJ17" s="8">
         <v>103.3</v>
       </c>
       <c r="BK17" s="8">
         <v>104.4</v>
       </c>
       <c r="BL17" s="13">
         <v>109.3</v>
       </c>
       <c r="BM17" s="13">
         <v>107.5</v>
       </c>
       <c r="BN17" s="13">
         <v>106.9</v>
       </c>
       <c r="BO17" s="13">
         <v>107.2</v>
       </c>
-      <c r="BP17" s="35"/>
+      <c r="BP17" s="13">
+        <v>108.7</v>
+      </c>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="31">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>95</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
         <v>91.7</v>
       </c>
       <c r="F18" s="10">
         <v>95</v>
       </c>
       <c r="G18" s="10">
         <v>96.2</v>
       </c>
       <c r="H18" s="10">
         <v>97.5</v>
@@ -4394,51 +4406,53 @@
       </c>
       <c r="BH18" s="8">
         <v>102.9</v>
       </c>
       <c r="BI18" s="8">
         <v>102.9</v>
       </c>
       <c r="BJ18" s="8">
         <v>102.2</v>
       </c>
       <c r="BK18" s="8">
         <v>105.1</v>
       </c>
       <c r="BL18" s="13">
         <v>101</v>
       </c>
       <c r="BM18" s="13">
         <v>104.3</v>
       </c>
       <c r="BN18" s="13">
         <v>103.9</v>
       </c>
       <c r="BO18" s="13">
         <v>104.1</v>
       </c>
-      <c r="BP18" s="35"/>
+      <c r="BP18" s="13">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="31">
         <v>55</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>96.7</v>
       </c>
       <c r="D19" s="10">
         <v>98.2</v>
       </c>
       <c r="E19" s="10">
         <v>99.6</v>
       </c>
       <c r="F19" s="10">
         <v>101.7</v>
       </c>
       <c r="G19" s="10">
         <v>102.8</v>
       </c>
       <c r="H19" s="10">
         <v>103</v>
@@ -4598,51 +4612,53 @@
       </c>
       <c r="BH19" s="8">
         <v>104.1</v>
       </c>
       <c r="BI19" s="8">
         <v>104.8</v>
       </c>
       <c r="BJ19" s="13">
         <v>106</v>
       </c>
       <c r="BK19" s="8">
         <v>102.3</v>
       </c>
       <c r="BL19" s="13">
         <v>104.6</v>
       </c>
       <c r="BM19" s="13">
         <v>107.5</v>
       </c>
       <c r="BN19" s="13">
         <v>108.7</v>
       </c>
       <c r="BO19" s="13">
         <v>107.8</v>
       </c>
-      <c r="BP19" s="35"/>
+      <c r="BP19" s="13">
+        <v>108.7</v>
+      </c>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" s="31">
         <v>59</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="10">
         <v>96</v>
       </c>
       <c r="D20" s="10">
         <v>99.1</v>
       </c>
       <c r="E20" s="10">
         <v>101.1</v>
       </c>
       <c r="F20" s="10">
         <v>103.1</v>
       </c>
       <c r="G20" s="10">
         <v>101.6</v>
       </c>
       <c r="H20" s="10">
         <v>101.8</v>
@@ -4802,51 +4818,53 @@
       </c>
       <c r="BH20" s="13">
         <v>113</v>
       </c>
       <c r="BI20" s="8">
         <v>114.1</v>
       </c>
       <c r="BJ20" s="8">
         <v>113.8</v>
       </c>
       <c r="BK20" s="8">
         <v>113.1</v>
       </c>
       <c r="BL20" s="13">
         <v>126.4</v>
       </c>
       <c r="BM20" s="13">
         <v>125</v>
       </c>
       <c r="BN20" s="13">
         <v>120.3</v>
       </c>
       <c r="BO20" s="13">
         <v>116.5</v>
       </c>
-      <c r="BP20" s="35"/>
+      <c r="BP20" s="13">
+        <v>114.5</v>
+      </c>
     </row>
     <row r="21" spans="1:68">
       <c r="A21" s="31">
         <v>61</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="10">
         <v>95.5</v>
       </c>
       <c r="D21" s="10">
         <v>100.9</v>
       </c>
       <c r="E21" s="10">
         <v>103.8</v>
       </c>
       <c r="F21" s="10">
         <v>104.6</v>
       </c>
       <c r="G21" s="10">
         <v>106.9</v>
       </c>
       <c r="H21" s="10">
         <v>106.5</v>
@@ -5006,51 +5024,53 @@
       </c>
       <c r="BH21" s="8">
         <v>114.8</v>
       </c>
       <c r="BI21" s="8">
         <v>114.4</v>
       </c>
       <c r="BJ21" s="8">
         <v>113.9</v>
       </c>
       <c r="BK21" s="8">
         <v>120.2</v>
       </c>
       <c r="BL21" s="13">
         <v>118.9</v>
       </c>
       <c r="BM21" s="13">
         <v>119.4</v>
       </c>
       <c r="BN21" s="13">
         <v>125.2</v>
       </c>
       <c r="BO21" s="13">
         <v>123.3</v>
       </c>
-      <c r="BP21" s="35"/>
+      <c r="BP21" s="13">
+        <v>126.3</v>
+      </c>
     </row>
     <row r="22" spans="1:68">
       <c r="A22" s="31">
         <v>62</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
@@ -5176,51 +5196,53 @@
       </c>
       <c r="BH22" s="8">
         <v>99.7</v>
       </c>
       <c r="BI22" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ22" s="8">
         <v>103.2</v>
       </c>
       <c r="BK22" s="8">
         <v>105.6</v>
       </c>
       <c r="BL22" s="13">
         <v>111.4</v>
       </c>
       <c r="BM22" s="13">
         <v>114.7</v>
       </c>
       <c r="BN22" s="13">
         <v>120.4</v>
       </c>
       <c r="BO22" s="13">
         <v>118.7</v>
       </c>
-      <c r="BP22" s="35"/>
+      <c r="BP22" s="13">
+        <v>117</v>
+      </c>
     </row>
     <row r="23" spans="1:68" ht="12" customHeight="1">
       <c r="A23" s="31">
         <v>63</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="10">
         <v>104.9</v>
       </c>
       <c r="D23" s="10">
         <v>104.4</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
       <c r="F23" s="10">
         <v>104.3</v>
       </c>
       <c r="G23" s="10">
         <v>104.8</v>
       </c>
       <c r="H23" s="10">
         <v>104.9</v>
@@ -5380,51 +5402,53 @@
       </c>
       <c r="BH23" s="8">
         <v>99.1</v>
       </c>
       <c r="BI23" s="13">
         <v>99</v>
       </c>
       <c r="BJ23" s="8">
         <v>99.1</v>
       </c>
       <c r="BK23" s="8">
         <v>98.4</v>
       </c>
       <c r="BL23" s="13">
         <v>87.4</v>
       </c>
       <c r="BM23" s="13">
         <v>93</v>
       </c>
       <c r="BN23" s="13">
         <v>97.8</v>
       </c>
       <c r="BO23" s="13">
         <v>98.2</v>
       </c>
-      <c r="BP23" s="35"/>
+      <c r="BP23" s="13">
+        <v>99.8</v>
+      </c>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="31">
         <v>71</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="10">
         <v>97</v>
       </c>
       <c r="D24" s="10">
         <v>102.5</v>
       </c>
       <c r="E24" s="10">
         <v>105.4</v>
       </c>
       <c r="F24" s="10">
         <v>110.9</v>
       </c>
       <c r="G24" s="10">
         <v>107.9</v>
       </c>
       <c r="H24" s="10">
         <v>108.7</v>
@@ -5584,51 +5608,53 @@
       </c>
       <c r="BH24" s="8">
         <v>119.7</v>
       </c>
       <c r="BI24" s="8">
         <v>118.6</v>
       </c>
       <c r="BJ24" s="8">
         <v>117.6</v>
       </c>
       <c r="BK24" s="8">
         <v>104.8</v>
       </c>
       <c r="BL24" s="13">
         <v>110.6</v>
       </c>
       <c r="BM24" s="13">
         <v>111.5</v>
       </c>
       <c r="BN24" s="13">
         <v>113.4</v>
       </c>
       <c r="BO24" s="13">
         <v>110.4</v>
       </c>
-      <c r="BP24" s="35"/>
+      <c r="BP24" s="13">
+        <v>108.7</v>
+      </c>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" s="31">
         <v>75</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="10">
         <v>94.9</v>
       </c>
       <c r="D25" s="10">
         <v>97</v>
       </c>
       <c r="E25" s="10">
         <v>101.1</v>
       </c>
       <c r="F25" s="10">
         <v>107.6</v>
       </c>
       <c r="G25" s="10">
         <v>107.8</v>
       </c>
       <c r="H25" s="10">
         <v>108.9</v>
@@ -5788,51 +5814,53 @@
       </c>
       <c r="BH25" s="8">
         <v>110.9</v>
       </c>
       <c r="BI25" s="8">
         <v>111.4</v>
       </c>
       <c r="BJ25" s="8">
         <v>112.8</v>
       </c>
       <c r="BK25" s="8">
         <v>104.2</v>
       </c>
       <c r="BL25" s="13">
         <v>109.4</v>
       </c>
       <c r="BM25" s="13">
         <v>111.1</v>
       </c>
       <c r="BN25" s="13">
         <v>110.3</v>
       </c>
       <c r="BO25" s="13">
         <v>109.3</v>
       </c>
-      <c r="BP25" s="35"/>
+      <c r="BP25" s="13">
+        <v>108.7</v>
+      </c>
     </row>
     <row r="26" spans="1:68">
       <c r="A26" s="31">
         <v>79</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="10">
         <v>104.4</v>
       </c>
       <c r="D26" s="10">
         <v>104.9</v>
       </c>
       <c r="E26" s="10">
         <v>105.4</v>
       </c>
       <c r="F26" s="10">
         <v>110.1</v>
       </c>
       <c r="G26" s="10">
         <v>107.5</v>
       </c>
       <c r="H26" s="10">
         <v>106.1</v>
@@ -5992,67 +6020,69 @@
       </c>
       <c r="BH26" s="8">
         <v>114.8</v>
       </c>
       <c r="BI26" s="8">
         <v>114.2</v>
       </c>
       <c r="BJ26" s="8">
         <v>116.7</v>
       </c>
       <c r="BK26" s="8">
         <v>102.1</v>
       </c>
       <c r="BL26" s="13">
         <v>108</v>
       </c>
       <c r="BM26" s="13">
         <v>111.3</v>
       </c>
       <c r="BN26" s="13">
         <v>110.4</v>
       </c>
       <c r="BO26" s="13">
         <v>112.5</v>
       </c>
-      <c r="BP26" s="35"/>
+      <c r="BP26" s="13">
+        <v>114.6</v>
+      </c>
     </row>
     <row r="27" spans="1:68">
       <c r="BL27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="BK4:BO4"/>
     <mergeCell ref="BD3:BO3"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="C4:N4"/>
+    <mergeCell ref="BK4:BP4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>