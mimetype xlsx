--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{694649AF-E848-4D15-8B7D-8A36C45CD13E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C16661F7-95AA-4404-AC0E-BCB9C8C77E94}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="10080" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -669,51 +669,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -758,79 +758,76 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1185,52 +1182,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="23">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>71</v>
       </c>
@@ -1272,102 +1269,102 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="40.5" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="96" customHeight="1">
+    <row r="12" spans="1:2" ht="106.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39"/>
       <c r="B15" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="21">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="21">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>46</v>
       </c>
@@ -1450,115 +1447,119 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BP27"/>
+  <dimension ref="A1:BQ27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A3" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BQ7" sqref="BQ7"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BP1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BS8" sqref="BS8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
-    <col min="60" max="65" width="9.140625" style="2"/>
+    <col min="60" max="64" width="9.140625" style="2"/>
+    <col min="65" max="65" width="7.7109375" style="2" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="2" customWidth="1"/>
-    <col min="67" max="67" width="8.5703125" style="2" customWidth="1"/>
+    <col min="67" max="67" width="8.7109375" style="2" customWidth="1"/>
     <col min="68" max="68" width="8.28515625" style="2" customWidth="1"/>
-    <col min="69" max="16384" width="9.140625" style="2"/>
+    <col min="69" max="69" width="8.5703125" style="2" customWidth="1"/>
+    <col min="70" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" ht="12">
+    <row r="1" spans="1:69" ht="12">
       <c r="A1" s="45">
         <v>111201021</v>
       </c>
       <c r="B1" s="45"/>
     </row>
-    <row r="2" spans="1:68" ht="15" customHeight="1"/>
-    <row r="3" spans="1:68" ht="15" customHeight="1">
+    <row r="2" spans="1:69" ht="15" customHeight="1"/>
+    <row r="3" spans="1:69" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="T3" s="4"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="BA3" s="14"/>
-      <c r="BD3" s="40" t="s">
+      <c r="BD3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="BE3" s="40"/>
-[...4 lines deleted...]
-      <c r="BJ3" s="40"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="41"/>
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="41"/>
       <c r="BK3" s="41"/>
       <c r="BL3" s="41"/>
       <c r="BM3" s="41"/>
       <c r="BN3" s="41"/>
       <c r="BO3" s="41"/>
+      <c r="BP3" s="41"/>
+      <c r="BQ3" s="41"/>
     </row>
-    <row r="4" spans="1:68" ht="15" customHeight="1">
+    <row r="4" spans="1:69" ht="15" customHeight="1">
       <c r="A4" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="42" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="44"/>
       <c r="O4" s="42" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
@@ -1589,60 +1590,61 @@
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="43"/>
       <c r="AX4" s="44"/>
       <c r="AY4" s="42" t="s">
         <v>39</v>
       </c>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
       <c r="BC4" s="43"/>
       <c r="BD4" s="43"/>
       <c r="BE4" s="43"/>
       <c r="BF4" s="43"/>
       <c r="BG4" s="43"/>
       <c r="BH4" s="43"/>
       <c r="BI4" s="43"/>
       <c r="BJ4" s="44"/>
-      <c r="BK4" s="49" t="s">
+      <c r="BK4" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="BL4" s="49"/>
-[...3 lines deleted...]
-      <c r="BP4" s="49"/>
+      <c r="BL4" s="40"/>
+      <c r="BM4" s="40"/>
+      <c r="BN4" s="40"/>
+      <c r="BO4" s="40"/>
+      <c r="BP4" s="40"/>
+      <c r="BQ4" s="40"/>
     </row>
-    <row r="5" spans="1:68" s="5" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:69" s="5" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="46"/>
       <c r="B5" s="48"/>
       <c r="C5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>21</v>
@@ -1799,52 +1801,55 @@
       </c>
       <c r="BI5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="BJ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BK5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BL5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="BM5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="BN5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BO5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="BP5" s="6" t="s">
         <v>19</v>
       </c>
+      <c r="BQ5" s="6" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" s="31">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="11">
         <v>94.2</v>
       </c>
       <c r="D6" s="11">
         <v>96</v>
       </c>
       <c r="E6" s="11">
         <v>98.2</v>
       </c>
       <c r="F6" s="11">
         <v>101.2</v>
       </c>
       <c r="G6" s="11">
         <v>102</v>
       </c>
       <c r="H6" s="11">
         <v>102.9</v>
       </c>
       <c r="I6" s="12">
@@ -2005,52 +2010,55 @@
       </c>
       <c r="BI6" s="34">
         <v>109.1</v>
       </c>
       <c r="BJ6" s="34">
         <v>109.4</v>
       </c>
       <c r="BK6" s="34">
         <v>97.2</v>
       </c>
       <c r="BL6" s="36">
         <v>100.2</v>
       </c>
       <c r="BM6" s="36">
         <v>102.5</v>
       </c>
       <c r="BN6" s="36">
         <v>104.2</v>
       </c>
       <c r="BO6" s="36">
         <v>104.3</v>
       </c>
       <c r="BP6" s="36">
         <v>105.1</v>
       </c>
+      <c r="BQ6" s="36">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" s="31">
         <v>10</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10">
         <v>103.6</v>
@@ -2177,52 +2185,55 @@
       </c>
       <c r="BI7" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ7" s="8">
         <v>101.4</v>
       </c>
       <c r="BK7" s="8">
         <v>107.5</v>
       </c>
       <c r="BL7" s="13">
         <v>105.3</v>
       </c>
       <c r="BM7" s="13">
         <v>104.1</v>
       </c>
       <c r="BN7" s="13">
         <v>103.8</v>
       </c>
       <c r="BO7" s="13">
         <v>103.3</v>
       </c>
       <c r="BP7" s="13">
         <v>104.2</v>
       </c>
+      <c r="BQ7" s="13">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" s="31">
         <v>11</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="10">
         <v>102.3</v>
       </c>
       <c r="D8" s="10">
         <v>105.3</v>
       </c>
       <c r="E8" s="10">
         <v>105.4</v>
       </c>
       <c r="F8" s="10">
         <v>105.7</v>
       </c>
       <c r="G8" s="10">
         <v>105.6</v>
       </c>
       <c r="H8" s="10">
         <v>105.8</v>
       </c>
       <c r="I8" s="10">
@@ -2383,52 +2394,55 @@
       </c>
       <c r="BI8" s="8">
         <v>107.1</v>
       </c>
       <c r="BJ8" s="13">
         <v>107</v>
       </c>
       <c r="BK8" s="13">
         <v>90</v>
       </c>
       <c r="BL8" s="13">
         <v>91.5</v>
       </c>
       <c r="BM8" s="13">
         <v>91.9</v>
       </c>
       <c r="BN8" s="13">
         <v>94.7</v>
       </c>
       <c r="BO8" s="13">
         <v>96.4</v>
       </c>
       <c r="BP8" s="13">
         <v>99.5</v>
       </c>
+      <c r="BQ8" s="13">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" s="31">
         <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>92.3</v>
       </c>
       <c r="D9" s="10">
         <v>100.2</v>
       </c>
       <c r="E9" s="10">
         <v>101.2</v>
       </c>
       <c r="F9" s="10">
         <v>104.6</v>
       </c>
       <c r="G9" s="10">
         <v>105.3</v>
       </c>
       <c r="H9" s="10">
         <v>105.5</v>
       </c>
       <c r="I9" s="10">
@@ -2589,52 +2603,55 @@
       </c>
       <c r="BI9" s="8">
         <v>103.8</v>
       </c>
       <c r="BJ9" s="13">
         <v>106</v>
       </c>
       <c r="BK9" s="13">
         <v>100</v>
       </c>
       <c r="BL9" s="13">
         <v>102.7</v>
       </c>
       <c r="BM9" s="13">
         <v>103.5</v>
       </c>
       <c r="BN9" s="13">
         <v>102</v>
       </c>
       <c r="BO9" s="13">
         <v>100.7</v>
       </c>
       <c r="BP9" s="13">
         <v>103.6</v>
       </c>
+      <c r="BQ9" s="13">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" s="31">
         <v>19</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="10">
         <v>98.1</v>
       </c>
       <c r="D10" s="10">
         <v>102.1</v>
       </c>
       <c r="E10" s="10">
         <v>104.2</v>
       </c>
       <c r="F10" s="10">
         <v>106.5</v>
       </c>
       <c r="G10" s="10">
         <v>108</v>
       </c>
       <c r="H10" s="10">
         <v>109.4</v>
       </c>
       <c r="I10" s="10">
@@ -2795,52 +2812,55 @@
       </c>
       <c r="BI10" s="8">
         <v>109.8</v>
       </c>
       <c r="BJ10" s="8">
         <v>110.6</v>
       </c>
       <c r="BK10" s="8">
         <v>111.5</v>
       </c>
       <c r="BL10" s="13">
         <v>117</v>
       </c>
       <c r="BM10" s="13">
         <v>115.6</v>
       </c>
       <c r="BN10" s="13">
         <v>115.3</v>
       </c>
       <c r="BO10" s="13">
         <v>112.5</v>
       </c>
       <c r="BP10" s="13">
         <v>114.8</v>
       </c>
+      <c r="BQ10" s="13">
+        <v>115</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" s="31">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="10">
         <v>83.4</v>
       </c>
       <c r="D11" s="10">
         <v>87</v>
       </c>
       <c r="E11" s="10">
         <v>90.3</v>
       </c>
       <c r="F11" s="10">
         <v>92.9</v>
       </c>
       <c r="G11" s="10">
         <v>95.2</v>
       </c>
       <c r="H11" s="10">
         <v>97.7</v>
       </c>
       <c r="I11" s="10">
@@ -3001,52 +3021,55 @@
       </c>
       <c r="BI11" s="8">
         <v>114.7</v>
       </c>
       <c r="BJ11" s="8">
         <v>113.3</v>
       </c>
       <c r="BK11" s="8">
         <v>66.8</v>
       </c>
       <c r="BL11" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="BM11" s="13">
         <v>82.2</v>
       </c>
       <c r="BN11" s="13">
         <v>88.2</v>
       </c>
       <c r="BO11" s="13">
         <v>92.5</v>
       </c>
       <c r="BP11" s="13">
         <v>94.7</v>
       </c>
+      <c r="BQ11" s="13">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" s="31">
         <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>94.4</v>
       </c>
       <c r="D12" s="10">
         <v>92.6</v>
       </c>
       <c r="E12" s="10">
         <v>93.7</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
         <v>94</v>
       </c>
       <c r="H12" s="10">
         <v>95.3</v>
       </c>
       <c r="I12" s="10">
@@ -3207,52 +3230,55 @@
       </c>
       <c r="BI12" s="8">
         <v>103.1</v>
       </c>
       <c r="BJ12" s="8">
         <v>101.7</v>
       </c>
       <c r="BK12" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="BL12" s="13">
         <v>86.6</v>
       </c>
       <c r="BM12" s="13">
         <v>88.5</v>
       </c>
       <c r="BN12" s="13">
         <v>91.6</v>
       </c>
       <c r="BO12" s="13">
         <v>92.1</v>
       </c>
       <c r="BP12" s="13">
         <v>93.6</v>
       </c>
+      <c r="BQ12" s="13">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" s="31">
         <v>31</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="10">
         <v>96.6</v>
       </c>
       <c r="D13" s="10">
         <v>93.7</v>
       </c>
       <c r="E13" s="10">
         <v>96.9</v>
       </c>
       <c r="F13" s="10">
         <v>99.6</v>
       </c>
       <c r="G13" s="10">
         <v>100.6</v>
       </c>
       <c r="H13" s="10">
         <v>105.4</v>
       </c>
       <c r="I13" s="10">
@@ -3413,52 +3439,55 @@
       </c>
       <c r="BI13" s="8">
         <v>109.4</v>
       </c>
       <c r="BJ13" s="8">
         <v>108.9</v>
       </c>
       <c r="BK13" s="8">
         <v>110.3</v>
       </c>
       <c r="BL13" s="13">
         <v>113.5</v>
       </c>
       <c r="BM13" s="13">
         <v>118.4</v>
       </c>
       <c r="BN13" s="13">
         <v>117.9</v>
       </c>
       <c r="BO13" s="13">
         <v>115.2</v>
       </c>
       <c r="BP13" s="13">
         <v>114.2</v>
       </c>
+      <c r="BQ13" s="13">
+        <v>114</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" s="31">
         <v>33</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10">
         <v>96.6</v>
@@ -3585,52 +3614,55 @@
       </c>
       <c r="BI14" s="8">
         <v>106.9</v>
       </c>
       <c r="BJ14" s="8">
         <v>108.1</v>
       </c>
       <c r="BK14" s="13">
         <v>114.2</v>
       </c>
       <c r="BL14" s="13">
         <v>115.4</v>
       </c>
       <c r="BM14" s="13">
         <v>111.8</v>
       </c>
       <c r="BN14" s="13">
         <v>111.5</v>
       </c>
       <c r="BO14" s="13">
         <v>106.8</v>
       </c>
       <c r="BP14" s="13">
         <v>103.7</v>
       </c>
+      <c r="BQ14" s="13">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" s="31">
         <v>35</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
         <v>96.5</v>
       </c>
       <c r="D15" s="10">
         <v>97.7</v>
       </c>
       <c r="E15" s="10">
         <v>98.1</v>
       </c>
       <c r="F15" s="10">
         <v>100.4</v>
       </c>
       <c r="G15" s="10">
         <v>101.1</v>
       </c>
       <c r="H15" s="10">
         <v>101.9</v>
       </c>
       <c r="I15" s="10">
@@ -3791,52 +3823,55 @@
       </c>
       <c r="BI15" s="8">
         <v>105.1</v>
       </c>
       <c r="BJ15" s="8">
         <v>105.4</v>
       </c>
       <c r="BK15" s="8">
         <v>106.3</v>
       </c>
       <c r="BL15" s="13">
         <v>105.7</v>
       </c>
       <c r="BM15" s="13">
         <v>105.3</v>
       </c>
       <c r="BN15" s="13">
         <v>105.3</v>
       </c>
       <c r="BO15" s="13">
         <v>104.1</v>
       </c>
       <c r="BP15" s="13">
         <v>103.2</v>
       </c>
+      <c r="BQ15" s="13">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" s="31">
         <v>39</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>102.6</v>
       </c>
       <c r="D16" s="10">
         <v>101.9</v>
       </c>
       <c r="E16" s="10">
         <v>102.7</v>
       </c>
       <c r="F16" s="10">
         <v>105.6</v>
       </c>
       <c r="G16" s="10">
         <v>106.1</v>
       </c>
       <c r="H16" s="10">
         <v>106.6</v>
       </c>
       <c r="I16" s="10">
@@ -3997,52 +4032,55 @@
       </c>
       <c r="BI16" s="8">
         <v>110.3</v>
       </c>
       <c r="BJ16" s="8">
         <v>110.6</v>
       </c>
       <c r="BK16" s="8">
         <v>101.6</v>
       </c>
       <c r="BL16" s="13">
         <v>97.9</v>
       </c>
       <c r="BM16" s="13">
         <v>101.8</v>
       </c>
       <c r="BN16" s="13">
         <v>104</v>
       </c>
       <c r="BO16" s="13">
         <v>104.5</v>
       </c>
       <c r="BP16" s="13">
         <v>104.9</v>
       </c>
+      <c r="BQ16" s="13">
+        <v>104</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" s="31">
         <v>43</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="10">
         <v>93</v>
       </c>
       <c r="D17" s="10">
         <v>93.4</v>
       </c>
       <c r="E17" s="10">
         <v>94.9</v>
       </c>
       <c r="F17" s="10">
         <v>97.1</v>
       </c>
       <c r="G17" s="10">
         <v>97.4</v>
       </c>
       <c r="H17" s="10">
         <v>97.7</v>
       </c>
       <c r="I17" s="10">
@@ -4203,52 +4241,55 @@
       </c>
       <c r="BI17" s="8">
         <v>104.1</v>
       </c>
       <c r="BJ17" s="8">
         <v>103.3</v>
       </c>
       <c r="BK17" s="8">
         <v>104.4</v>
       </c>
       <c r="BL17" s="13">
         <v>109.3</v>
       </c>
       <c r="BM17" s="13">
         <v>107.5</v>
       </c>
       <c r="BN17" s="13">
         <v>106.9</v>
       </c>
       <c r="BO17" s="13">
         <v>107.2</v>
       </c>
       <c r="BP17" s="13">
         <v>108.7</v>
       </c>
+      <c r="BQ17" s="13">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" s="31">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>95</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
         <v>91.7</v>
       </c>
       <c r="F18" s="10">
         <v>95</v>
       </c>
       <c r="G18" s="10">
         <v>96.2</v>
       </c>
       <c r="H18" s="10">
         <v>97.5</v>
       </c>
       <c r="I18" s="10">
@@ -4409,52 +4450,55 @@
       </c>
       <c r="BI18" s="8">
         <v>102.9</v>
       </c>
       <c r="BJ18" s="8">
         <v>102.2</v>
       </c>
       <c r="BK18" s="8">
         <v>105.1</v>
       </c>
       <c r="BL18" s="13">
         <v>101</v>
       </c>
       <c r="BM18" s="13">
         <v>104.3</v>
       </c>
       <c r="BN18" s="13">
         <v>103.9</v>
       </c>
       <c r="BO18" s="13">
         <v>104.1</v>
       </c>
       <c r="BP18" s="13">
         <v>104.7</v>
       </c>
+      <c r="BQ18" s="13">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" s="31">
         <v>55</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>96.7</v>
       </c>
       <c r="D19" s="10">
         <v>98.2</v>
       </c>
       <c r="E19" s="10">
         <v>99.6</v>
       </c>
       <c r="F19" s="10">
         <v>101.7</v>
       </c>
       <c r="G19" s="10">
         <v>102.8</v>
       </c>
       <c r="H19" s="10">
         <v>103</v>
       </c>
       <c r="I19" s="10">
@@ -4615,52 +4659,55 @@
       </c>
       <c r="BI19" s="8">
         <v>104.8</v>
       </c>
       <c r="BJ19" s="13">
         <v>106</v>
       </c>
       <c r="BK19" s="8">
         <v>102.3</v>
       </c>
       <c r="BL19" s="13">
         <v>104.6</v>
       </c>
       <c r="BM19" s="13">
         <v>107.5</v>
       </c>
       <c r="BN19" s="13">
         <v>108.7</v>
       </c>
       <c r="BO19" s="13">
         <v>107.8</v>
       </c>
       <c r="BP19" s="13">
         <v>108.7</v>
       </c>
+      <c r="BQ19" s="13">
+        <v>109.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" s="31">
         <v>59</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="10">
         <v>96</v>
       </c>
       <c r="D20" s="10">
         <v>99.1</v>
       </c>
       <c r="E20" s="10">
         <v>101.1</v>
       </c>
       <c r="F20" s="10">
         <v>103.1</v>
       </c>
       <c r="G20" s="10">
         <v>101.6</v>
       </c>
       <c r="H20" s="10">
         <v>101.8</v>
       </c>
       <c r="I20" s="10">
@@ -4821,52 +4868,55 @@
       </c>
       <c r="BI20" s="8">
         <v>114.1</v>
       </c>
       <c r="BJ20" s="8">
         <v>113.8</v>
       </c>
       <c r="BK20" s="8">
         <v>113.1</v>
       </c>
       <c r="BL20" s="13">
         <v>126.4</v>
       </c>
       <c r="BM20" s="13">
         <v>125</v>
       </c>
       <c r="BN20" s="13">
         <v>120.3</v>
       </c>
       <c r="BO20" s="13">
         <v>116.5</v>
       </c>
       <c r="BP20" s="13">
         <v>114.5</v>
       </c>
+      <c r="BQ20" s="13">
+        <v>113.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" s="31">
         <v>61</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="10">
         <v>95.5</v>
       </c>
       <c r="D21" s="10">
         <v>100.9</v>
       </c>
       <c r="E21" s="10">
         <v>103.8</v>
       </c>
       <c r="F21" s="10">
         <v>104.6</v>
       </c>
       <c r="G21" s="10">
         <v>106.9</v>
       </c>
       <c r="H21" s="10">
         <v>106.5</v>
       </c>
       <c r="I21" s="10">
@@ -5027,52 +5077,55 @@
       </c>
       <c r="BI21" s="8">
         <v>114.4</v>
       </c>
       <c r="BJ21" s="8">
         <v>113.9</v>
       </c>
       <c r="BK21" s="8">
         <v>120.2</v>
       </c>
       <c r="BL21" s="13">
         <v>118.9</v>
       </c>
       <c r="BM21" s="13">
         <v>119.4</v>
       </c>
       <c r="BN21" s="13">
         <v>125.2</v>
       </c>
       <c r="BO21" s="13">
         <v>123.3</v>
       </c>
       <c r="BP21" s="13">
         <v>126.3</v>
       </c>
+      <c r="BQ21" s="13">
+        <v>124.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" s="31">
         <v>62</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10">
         <v>105.1</v>
@@ -5199,52 +5252,55 @@
       </c>
       <c r="BI22" s="8">
         <v>101.1</v>
       </c>
       <c r="BJ22" s="8">
         <v>103.2</v>
       </c>
       <c r="BK22" s="8">
         <v>105.6</v>
       </c>
       <c r="BL22" s="13">
         <v>111.4</v>
       </c>
       <c r="BM22" s="13">
         <v>114.7</v>
       </c>
       <c r="BN22" s="13">
         <v>120.4</v>
       </c>
       <c r="BO22" s="13">
         <v>118.7</v>
       </c>
       <c r="BP22" s="13">
         <v>117</v>
       </c>
+      <c r="BQ22" s="13">
+        <v>115.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:68" ht="12" customHeight="1">
+    <row r="23" spans="1:69" ht="12" customHeight="1">
       <c r="A23" s="31">
         <v>63</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="10">
         <v>104.9</v>
       </c>
       <c r="D23" s="10">
         <v>104.4</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
       <c r="F23" s="10">
         <v>104.3</v>
       </c>
       <c r="G23" s="10">
         <v>104.8</v>
       </c>
       <c r="H23" s="10">
         <v>104.9</v>
       </c>
       <c r="I23" s="10">
@@ -5405,52 +5461,55 @@
       </c>
       <c r="BI23" s="13">
         <v>99</v>
       </c>
       <c r="BJ23" s="8">
         <v>99.1</v>
       </c>
       <c r="BK23" s="8">
         <v>98.4</v>
       </c>
       <c r="BL23" s="13">
         <v>87.4</v>
       </c>
       <c r="BM23" s="13">
         <v>93</v>
       </c>
       <c r="BN23" s="13">
         <v>97.8</v>
       </c>
       <c r="BO23" s="13">
         <v>98.2</v>
       </c>
       <c r="BP23" s="13">
         <v>99.8</v>
       </c>
+      <c r="BQ23" s="13">
+        <v>99</v>
+      </c>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" s="31">
         <v>71</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="10">
         <v>97</v>
       </c>
       <c r="D24" s="10">
         <v>102.5</v>
       </c>
       <c r="E24" s="10">
         <v>105.4</v>
       </c>
       <c r="F24" s="10">
         <v>110.9</v>
       </c>
       <c r="G24" s="10">
         <v>107.9</v>
       </c>
       <c r="H24" s="10">
         <v>108.7</v>
       </c>
       <c r="I24" s="10">
@@ -5611,52 +5670,55 @@
       </c>
       <c r="BI24" s="8">
         <v>118.6</v>
       </c>
       <c r="BJ24" s="8">
         <v>117.6</v>
       </c>
       <c r="BK24" s="8">
         <v>104.8</v>
       </c>
       <c r="BL24" s="13">
         <v>110.6</v>
       </c>
       <c r="BM24" s="13">
         <v>111.5</v>
       </c>
       <c r="BN24" s="13">
         <v>113.4</v>
       </c>
       <c r="BO24" s="13">
         <v>110.4</v>
       </c>
       <c r="BP24" s="13">
         <v>108.7</v>
       </c>
+      <c r="BQ24" s="13">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" s="31">
         <v>75</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="10">
         <v>94.9</v>
       </c>
       <c r="D25" s="10">
         <v>97</v>
       </c>
       <c r="E25" s="10">
         <v>101.1</v>
       </c>
       <c r="F25" s="10">
         <v>107.6</v>
       </c>
       <c r="G25" s="10">
         <v>107.8</v>
       </c>
       <c r="H25" s="10">
         <v>108.9</v>
       </c>
       <c r="I25" s="10">
@@ -5817,52 +5879,55 @@
       </c>
       <c r="BI25" s="8">
         <v>111.4</v>
       </c>
       <c r="BJ25" s="8">
         <v>112.8</v>
       </c>
       <c r="BK25" s="8">
         <v>104.2</v>
       </c>
       <c r="BL25" s="13">
         <v>109.4</v>
       </c>
       <c r="BM25" s="13">
         <v>111.1</v>
       </c>
       <c r="BN25" s="13">
         <v>110.3</v>
       </c>
       <c r="BO25" s="13">
         <v>109.3</v>
       </c>
       <c r="BP25" s="13">
         <v>108.7</v>
       </c>
+      <c r="BQ25" s="13">
+        <v>110</v>
+      </c>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" s="31">
         <v>79</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="10">
         <v>104.4</v>
       </c>
       <c r="D26" s="10">
         <v>104.9</v>
       </c>
       <c r="E26" s="10">
         <v>105.4</v>
       </c>
       <c r="F26" s="10">
         <v>110.1</v>
       </c>
       <c r="G26" s="10">
         <v>107.5</v>
       </c>
       <c r="H26" s="10">
         <v>106.1</v>
       </c>
       <c r="I26" s="10">
@@ -6023,66 +6088,69 @@
       </c>
       <c r="BI26" s="8">
         <v>114.2</v>
       </c>
       <c r="BJ26" s="8">
         <v>116.7</v>
       </c>
       <c r="BK26" s="8">
         <v>102.1</v>
       </c>
       <c r="BL26" s="13">
         <v>108</v>
       </c>
       <c r="BM26" s="13">
         <v>111.3</v>
       </c>
       <c r="BN26" s="13">
         <v>110.4</v>
       </c>
       <c r="BO26" s="13">
         <v>112.5</v>
       </c>
       <c r="BP26" s="13">
         <v>114.6</v>
       </c>
+      <c r="BQ26" s="13">
+        <v>115</v>
+      </c>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="BL27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="BD3:BO3"/>
+    <mergeCell ref="BK4:BQ4"/>
+    <mergeCell ref="BD3:BQ3"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="C4:N4"/>
-    <mergeCell ref="BK4:BP4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>