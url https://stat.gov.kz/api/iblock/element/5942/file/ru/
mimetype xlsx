--- v5 (2026-08-17)
+++ v6 (2026-09-29)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C16661F7-95AA-4404-AC0E-BCB9C8C77E94}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F45FA8E8-C27D-446A-AF4A-82BFB740273E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="10080" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15405" windowHeight="10965" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -285,54 +285,54 @@
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>Индекс КЭИ рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде.</t>
   </si>
   <si>
     <t xml:space="preserve"> код КАТО</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>2026г.</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора по регионам</t>
   </si>
   <si>
-    <t xml:space="preserve">Валовой внутренний продукт методом производства (январь-март 2026г. (по отчетным данным)) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-март 2026г.) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой внутренний продукт методом производства (за январь-июнь 2026г. (по оперативным данным)) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="29">
     <font>
@@ -1171,63 +1171,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="23">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>71</v>
       </c>
@@ -1290,123 +1290,123 @@
       <c r="B11" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="106.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39"/>
       <c r="B15" s="37" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="21">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="21">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{4A6765A0-7ABC-40EE-A738-59F24B8FC615}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{71D23B8C-9F2B-4747-BD2E-8D5E1198B3A9}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{C13A1C11-78E4-4036-BACE-6A73ABF0DE48}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="2" width="87" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="29" t="s">
         <v>79</v>
       </c>
@@ -1447,119 +1447,123 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ27"/>
+  <dimension ref="A1:BR27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BS8" sqref="BS8"/>
+      <selection pane="topRight" activeCell="BT23" sqref="BT23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
-    <col min="2" max="2" width="26.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="25" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
-    <col min="60" max="64" width="9.140625" style="2"/>
+    <col min="60" max="62" width="9.140625" style="2"/>
+    <col min="63" max="63" width="8.42578125" style="2" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" style="2"/>
     <col min="65" max="65" width="7.7109375" style="2" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="2" customWidth="1"/>
     <col min="67" max="67" width="8.7109375" style="2" customWidth="1"/>
     <col min="68" max="68" width="8.28515625" style="2" customWidth="1"/>
     <col min="69" max="69" width="8.5703125" style="2" customWidth="1"/>
-    <col min="70" max="16384" width="9.140625" style="2"/>
+    <col min="70" max="70" width="8.7109375" style="2" customWidth="1"/>
+    <col min="71" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" ht="12">
+    <row r="1" spans="1:70" ht="12">
       <c r="A1" s="45">
         <v>111201021</v>
       </c>
       <c r="B1" s="45"/>
     </row>
-    <row r="2" spans="1:69" ht="15" customHeight="1"/>
-    <row r="3" spans="1:69" ht="15" customHeight="1">
+    <row r="2" spans="1:70" ht="15" customHeight="1"/>
+    <row r="3" spans="1:70" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="T3" s="4"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="BA3" s="14"/>
       <c r="BD3" s="41" t="s">
         <v>26</v>
       </c>
       <c r="BE3" s="41"/>
       <c r="BF3" s="41"/>
       <c r="BG3" s="41"/>
       <c r="BH3" s="41"/>
       <c r="BI3" s="41"/>
       <c r="BJ3" s="41"/>
       <c r="BK3" s="41"/>
       <c r="BL3" s="41"/>
       <c r="BM3" s="41"/>
       <c r="BN3" s="41"/>
       <c r="BO3" s="41"/>
       <c r="BP3" s="41"/>
       <c r="BQ3" s="41"/>
+      <c r="BR3" s="41"/>
     </row>
-    <row r="4" spans="1:69" ht="15" customHeight="1">
+    <row r="4" spans="1:70" ht="15" customHeight="1">
       <c r="A4" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="42" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="44"/>
       <c r="O4" s="42" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
@@ -1599,52 +1603,53 @@
       <c r="AW4" s="43"/>
       <c r="AX4" s="44"/>
       <c r="AY4" s="42" t="s">
         <v>39</v>
       </c>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
       <c r="BC4" s="43"/>
       <c r="BD4" s="43"/>
       <c r="BE4" s="43"/>
       <c r="BF4" s="43"/>
       <c r="BG4" s="43"/>
       <c r="BH4" s="43"/>
       <c r="BI4" s="43"/>
       <c r="BJ4" s="44"/>
       <c r="BK4" s="40" t="s">
         <v>86</v>
       </c>
       <c r="BL4" s="40"/>
       <c r="BM4" s="40"/>
       <c r="BN4" s="40"/>
       <c r="BO4" s="40"/>
       <c r="BP4" s="40"/>
       <c r="BQ4" s="40"/>
+      <c r="BR4" s="40"/>
     </row>
-    <row r="5" spans="1:69" s="5" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:70" s="5" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="46"/>
       <c r="B5" s="48"/>
       <c r="C5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>21</v>
@@ -1804,52 +1809,55 @@
       </c>
       <c r="BJ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BK5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BL5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="BM5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="BN5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BO5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="BP5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="BQ5" s="6" t="s">
         <v>20</v>
       </c>
+      <c r="BR5" s="6" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" s="31">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="11">
         <v>94.2</v>
       </c>
       <c r="D6" s="11">
         <v>96</v>
       </c>
       <c r="E6" s="11">
         <v>98.2</v>
       </c>
       <c r="F6" s="11">
         <v>101.2</v>
       </c>
       <c r="G6" s="11">
         <v>102</v>
       </c>
       <c r="H6" s="11">
         <v>102.9</v>
       </c>
       <c r="I6" s="12">
@@ -2013,52 +2021,55 @@
       </c>
       <c r="BJ6" s="34">
         <v>109.4</v>
       </c>
       <c r="BK6" s="34">
         <v>97.2</v>
       </c>
       <c r="BL6" s="36">
         <v>100.2</v>
       </c>
       <c r="BM6" s="36">
         <v>102.5</v>
       </c>
       <c r="BN6" s="36">
         <v>104.2</v>
       </c>
       <c r="BO6" s="36">
         <v>104.3</v>
       </c>
       <c r="BP6" s="36">
         <v>105.1</v>
       </c>
       <c r="BQ6" s="36">
         <v>104.9</v>
       </c>
+      <c r="BR6" s="36">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" s="31">
         <v>10</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10">
         <v>103.6</v>
@@ -2188,52 +2199,55 @@
       </c>
       <c r="BJ7" s="8">
         <v>101.4</v>
       </c>
       <c r="BK7" s="8">
         <v>107.5</v>
       </c>
       <c r="BL7" s="13">
         <v>105.3</v>
       </c>
       <c r="BM7" s="13">
         <v>104.1</v>
       </c>
       <c r="BN7" s="13">
         <v>103.8</v>
       </c>
       <c r="BO7" s="13">
         <v>103.3</v>
       </c>
       <c r="BP7" s="13">
         <v>104.2</v>
       </c>
       <c r="BQ7" s="13">
         <v>104.1</v>
       </c>
+      <c r="BR7" s="13">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" s="31">
         <v>11</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="10">
         <v>102.3</v>
       </c>
       <c r="D8" s="10">
         <v>105.3</v>
       </c>
       <c r="E8" s="10">
         <v>105.4</v>
       </c>
       <c r="F8" s="10">
         <v>105.7</v>
       </c>
       <c r="G8" s="10">
         <v>105.6</v>
       </c>
       <c r="H8" s="10">
         <v>105.8</v>
       </c>
       <c r="I8" s="10">
@@ -2397,52 +2411,55 @@
       </c>
       <c r="BJ8" s="13">
         <v>107</v>
       </c>
       <c r="BK8" s="13">
         <v>90</v>
       </c>
       <c r="BL8" s="13">
         <v>91.5</v>
       </c>
       <c r="BM8" s="13">
         <v>91.9</v>
       </c>
       <c r="BN8" s="13">
         <v>94.7</v>
       </c>
       <c r="BO8" s="13">
         <v>96.4</v>
       </c>
       <c r="BP8" s="13">
         <v>99.5</v>
       </c>
       <c r="BQ8" s="13">
         <v>99.5</v>
       </c>
+      <c r="BR8" s="13">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" s="31">
         <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>92.3</v>
       </c>
       <c r="D9" s="10">
         <v>100.2</v>
       </c>
       <c r="E9" s="10">
         <v>101.2</v>
       </c>
       <c r="F9" s="10">
         <v>104.6</v>
       </c>
       <c r="G9" s="10">
         <v>105.3</v>
       </c>
       <c r="H9" s="10">
         <v>105.5</v>
       </c>
       <c r="I9" s="10">
@@ -2606,52 +2623,55 @@
       </c>
       <c r="BJ9" s="13">
         <v>106</v>
       </c>
       <c r="BK9" s="13">
         <v>100</v>
       </c>
       <c r="BL9" s="13">
         <v>102.7</v>
       </c>
       <c r="BM9" s="13">
         <v>103.5</v>
       </c>
       <c r="BN9" s="13">
         <v>102</v>
       </c>
       <c r="BO9" s="13">
         <v>100.7</v>
       </c>
       <c r="BP9" s="13">
         <v>103.6</v>
       </c>
       <c r="BQ9" s="13">
         <v>102.2</v>
       </c>
+      <c r="BR9" s="13">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" s="31">
         <v>19</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="10">
         <v>98.1</v>
       </c>
       <c r="D10" s="10">
         <v>102.1</v>
       </c>
       <c r="E10" s="10">
         <v>104.2</v>
       </c>
       <c r="F10" s="10">
         <v>106.5</v>
       </c>
       <c r="G10" s="10">
         <v>108</v>
       </c>
       <c r="H10" s="10">
         <v>109.4</v>
       </c>
       <c r="I10" s="10">
@@ -2815,52 +2835,55 @@
       </c>
       <c r="BJ10" s="8">
         <v>110.6</v>
       </c>
       <c r="BK10" s="8">
         <v>111.5</v>
       </c>
       <c r="BL10" s="13">
         <v>117</v>
       </c>
       <c r="BM10" s="13">
         <v>115.6</v>
       </c>
       <c r="BN10" s="13">
         <v>115.3</v>
       </c>
       <c r="BO10" s="13">
         <v>112.5</v>
       </c>
       <c r="BP10" s="13">
         <v>114.8</v>
       </c>
       <c r="BQ10" s="13">
         <v>115</v>
       </c>
+      <c r="BR10" s="13">
+        <v>115</v>
+      </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" s="31">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="10">
         <v>83.4</v>
       </c>
       <c r="D11" s="10">
         <v>87</v>
       </c>
       <c r="E11" s="10">
         <v>90.3</v>
       </c>
       <c r="F11" s="10">
         <v>92.9</v>
       </c>
       <c r="G11" s="10">
         <v>95.2</v>
       </c>
       <c r="H11" s="10">
         <v>97.7</v>
       </c>
       <c r="I11" s="10">
@@ -3024,52 +3047,55 @@
       </c>
       <c r="BJ11" s="8">
         <v>113.3</v>
       </c>
       <c r="BK11" s="8">
         <v>66.8</v>
       </c>
       <c r="BL11" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="BM11" s="13">
         <v>82.2</v>
       </c>
       <c r="BN11" s="13">
         <v>88.2</v>
       </c>
       <c r="BO11" s="13">
         <v>92.5</v>
       </c>
       <c r="BP11" s="13">
         <v>94.7</v>
       </c>
       <c r="BQ11" s="13">
         <v>94.1</v>
       </c>
+      <c r="BR11" s="13">
+        <v>95</v>
+      </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" s="31">
         <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>94.4</v>
       </c>
       <c r="D12" s="10">
         <v>92.6</v>
       </c>
       <c r="E12" s="10">
         <v>93.7</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
         <v>94</v>
       </c>
       <c r="H12" s="10">
         <v>95.3</v>
       </c>
       <c r="I12" s="10">
@@ -3233,52 +3259,55 @@
       </c>
       <c r="BJ12" s="8">
         <v>101.7</v>
       </c>
       <c r="BK12" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="BL12" s="13">
         <v>86.6</v>
       </c>
       <c r="BM12" s="13">
         <v>88.5</v>
       </c>
       <c r="BN12" s="13">
         <v>91.6</v>
       </c>
       <c r="BO12" s="13">
         <v>92.1</v>
       </c>
       <c r="BP12" s="13">
         <v>93.6</v>
       </c>
       <c r="BQ12" s="13">
         <v>93.5</v>
       </c>
+      <c r="BR12" s="13">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" s="31">
         <v>31</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="10">
         <v>96.6</v>
       </c>
       <c r="D13" s="10">
         <v>93.7</v>
       </c>
       <c r="E13" s="10">
         <v>96.9</v>
       </c>
       <c r="F13" s="10">
         <v>99.6</v>
       </c>
       <c r="G13" s="10">
         <v>100.6</v>
       </c>
       <c r="H13" s="10">
         <v>105.4</v>
       </c>
       <c r="I13" s="10">
@@ -3442,52 +3471,55 @@
       </c>
       <c r="BJ13" s="8">
         <v>108.9</v>
       </c>
       <c r="BK13" s="8">
         <v>110.3</v>
       </c>
       <c r="BL13" s="13">
         <v>113.5</v>
       </c>
       <c r="BM13" s="13">
         <v>118.4</v>
       </c>
       <c r="BN13" s="13">
         <v>117.9</v>
       </c>
       <c r="BO13" s="13">
         <v>115.2</v>
       </c>
       <c r="BP13" s="13">
         <v>114.2</v>
       </c>
       <c r="BQ13" s="13">
         <v>114</v>
       </c>
+      <c r="BR13" s="13">
+        <v>113.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" s="31">
         <v>33</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10">
         <v>96.6</v>
@@ -3617,52 +3649,55 @@
       </c>
       <c r="BJ14" s="8">
         <v>108.1</v>
       </c>
       <c r="BK14" s="13">
         <v>114.2</v>
       </c>
       <c r="BL14" s="13">
         <v>115.4</v>
       </c>
       <c r="BM14" s="13">
         <v>111.8</v>
       </c>
       <c r="BN14" s="13">
         <v>111.5</v>
       </c>
       <c r="BO14" s="13">
         <v>106.8</v>
       </c>
       <c r="BP14" s="13">
         <v>103.7</v>
       </c>
       <c r="BQ14" s="13">
         <v>104.7</v>
       </c>
+      <c r="BR14" s="13">
+        <v>103.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" s="31">
         <v>35</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
         <v>96.5</v>
       </c>
       <c r="D15" s="10">
         <v>97.7</v>
       </c>
       <c r="E15" s="10">
         <v>98.1</v>
       </c>
       <c r="F15" s="10">
         <v>100.4</v>
       </c>
       <c r="G15" s="10">
         <v>101.1</v>
       </c>
       <c r="H15" s="10">
         <v>101.9</v>
       </c>
       <c r="I15" s="10">
@@ -3826,52 +3861,55 @@
       </c>
       <c r="BJ15" s="8">
         <v>105.4</v>
       </c>
       <c r="BK15" s="8">
         <v>106.3</v>
       </c>
       <c r="BL15" s="13">
         <v>105.7</v>
       </c>
       <c r="BM15" s="13">
         <v>105.3</v>
       </c>
       <c r="BN15" s="13">
         <v>105.3</v>
       </c>
       <c r="BO15" s="13">
         <v>104.1</v>
       </c>
       <c r="BP15" s="13">
         <v>103.2</v>
       </c>
       <c r="BQ15" s="13">
         <v>102.6</v>
       </c>
+      <c r="BR15" s="13">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" s="31">
         <v>39</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>102.6</v>
       </c>
       <c r="D16" s="10">
         <v>101.9</v>
       </c>
       <c r="E16" s="10">
         <v>102.7</v>
       </c>
       <c r="F16" s="10">
         <v>105.6</v>
       </c>
       <c r="G16" s="10">
         <v>106.1</v>
       </c>
       <c r="H16" s="10">
         <v>106.6</v>
       </c>
       <c r="I16" s="10">
@@ -4035,52 +4073,55 @@
       </c>
       <c r="BJ16" s="8">
         <v>110.6</v>
       </c>
       <c r="BK16" s="8">
         <v>101.6</v>
       </c>
       <c r="BL16" s="13">
         <v>97.9</v>
       </c>
       <c r="BM16" s="13">
         <v>101.8</v>
       </c>
       <c r="BN16" s="13">
         <v>104</v>
       </c>
       <c r="BO16" s="13">
         <v>104.5</v>
       </c>
       <c r="BP16" s="13">
         <v>104.9</v>
       </c>
       <c r="BQ16" s="13">
         <v>104</v>
       </c>
+      <c r="BR16" s="13">
+        <v>104</v>
+      </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" s="31">
         <v>43</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="10">
         <v>93</v>
       </c>
       <c r="D17" s="10">
         <v>93.4</v>
       </c>
       <c r="E17" s="10">
         <v>94.9</v>
       </c>
       <c r="F17" s="10">
         <v>97.1</v>
       </c>
       <c r="G17" s="10">
         <v>97.4</v>
       </c>
       <c r="H17" s="10">
         <v>97.7</v>
       </c>
       <c r="I17" s="10">
@@ -4244,52 +4285,55 @@
       </c>
       <c r="BJ17" s="8">
         <v>103.3</v>
       </c>
       <c r="BK17" s="8">
         <v>104.4</v>
       </c>
       <c r="BL17" s="13">
         <v>109.3</v>
       </c>
       <c r="BM17" s="13">
         <v>107.5</v>
       </c>
       <c r="BN17" s="13">
         <v>106.9</v>
       </c>
       <c r="BO17" s="13">
         <v>107.2</v>
       </c>
       <c r="BP17" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ17" s="13">
         <v>110.9</v>
       </c>
+      <c r="BR17" s="13">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" s="31">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>95</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
         <v>91.7</v>
       </c>
       <c r="F18" s="10">
         <v>95</v>
       </c>
       <c r="G18" s="10">
         <v>96.2</v>
       </c>
       <c r="H18" s="10">
         <v>97.5</v>
       </c>
       <c r="I18" s="10">
@@ -4453,52 +4497,55 @@
       </c>
       <c r="BJ18" s="8">
         <v>102.2</v>
       </c>
       <c r="BK18" s="8">
         <v>105.1</v>
       </c>
       <c r="BL18" s="13">
         <v>101</v>
       </c>
       <c r="BM18" s="13">
         <v>104.3</v>
       </c>
       <c r="BN18" s="13">
         <v>103.9</v>
       </c>
       <c r="BO18" s="13">
         <v>104.1</v>
       </c>
       <c r="BP18" s="13">
         <v>104.7</v>
       </c>
       <c r="BQ18" s="13">
         <v>104.4</v>
       </c>
+      <c r="BR18" s="13">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" s="31">
         <v>55</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>96.7</v>
       </c>
       <c r="D19" s="10">
         <v>98.2</v>
       </c>
       <c r="E19" s="10">
         <v>99.6</v>
       </c>
       <c r="F19" s="10">
         <v>101.7</v>
       </c>
       <c r="G19" s="10">
         <v>102.8</v>
       </c>
       <c r="H19" s="10">
         <v>103</v>
       </c>
       <c r="I19" s="10">
@@ -4662,52 +4709,55 @@
       </c>
       <c r="BJ19" s="13">
         <v>106</v>
       </c>
       <c r="BK19" s="8">
         <v>102.3</v>
       </c>
       <c r="BL19" s="13">
         <v>104.6</v>
       </c>
       <c r="BM19" s="13">
         <v>107.5</v>
       </c>
       <c r="BN19" s="13">
         <v>108.7</v>
       </c>
       <c r="BO19" s="13">
         <v>107.8</v>
       </c>
       <c r="BP19" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ19" s="13">
         <v>109.8</v>
       </c>
+      <c r="BR19" s="13">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" s="31">
         <v>59</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="10">
         <v>96</v>
       </c>
       <c r="D20" s="10">
         <v>99.1</v>
       </c>
       <c r="E20" s="10">
         <v>101.1</v>
       </c>
       <c r="F20" s="10">
         <v>103.1</v>
       </c>
       <c r="G20" s="10">
         <v>101.6</v>
       </c>
       <c r="H20" s="10">
         <v>101.8</v>
       </c>
       <c r="I20" s="10">
@@ -4871,52 +4921,55 @@
       </c>
       <c r="BJ20" s="8">
         <v>113.8</v>
       </c>
       <c r="BK20" s="8">
         <v>113.1</v>
       </c>
       <c r="BL20" s="13">
         <v>126.4</v>
       </c>
       <c r="BM20" s="13">
         <v>125</v>
       </c>
       <c r="BN20" s="13">
         <v>120.3</v>
       </c>
       <c r="BO20" s="13">
         <v>116.5</v>
       </c>
       <c r="BP20" s="13">
         <v>114.5</v>
       </c>
       <c r="BQ20" s="13">
         <v>113.1</v>
       </c>
+      <c r="BR20" s="13">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" s="31">
         <v>61</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="10">
         <v>95.5</v>
       </c>
       <c r="D21" s="10">
         <v>100.9</v>
       </c>
       <c r="E21" s="10">
         <v>103.8</v>
       </c>
       <c r="F21" s="10">
         <v>104.6</v>
       </c>
       <c r="G21" s="10">
         <v>106.9</v>
       </c>
       <c r="H21" s="10">
         <v>106.5</v>
       </c>
       <c r="I21" s="10">
@@ -5080,52 +5133,55 @@
       </c>
       <c r="BJ21" s="8">
         <v>113.9</v>
       </c>
       <c r="BK21" s="8">
         <v>120.2</v>
       </c>
       <c r="BL21" s="13">
         <v>118.9</v>
       </c>
       <c r="BM21" s="13">
         <v>119.4</v>
       </c>
       <c r="BN21" s="13">
         <v>125.2</v>
       </c>
       <c r="BO21" s="13">
         <v>123.3</v>
       </c>
       <c r="BP21" s="13">
         <v>126.3</v>
       </c>
       <c r="BQ21" s="13">
         <v>124.1</v>
       </c>
+      <c r="BR21" s="13">
+        <v>121.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" s="31">
         <v>62</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10">
         <v>105.1</v>
@@ -5255,52 +5311,55 @@
       </c>
       <c r="BJ22" s="8">
         <v>103.2</v>
       </c>
       <c r="BK22" s="8">
         <v>105.6</v>
       </c>
       <c r="BL22" s="13">
         <v>111.4</v>
       </c>
       <c r="BM22" s="13">
         <v>114.7</v>
       </c>
       <c r="BN22" s="13">
         <v>120.4</v>
       </c>
       <c r="BO22" s="13">
         <v>118.7</v>
       </c>
       <c r="BP22" s="13">
         <v>117</v>
       </c>
       <c r="BQ22" s="13">
         <v>115.9</v>
       </c>
+      <c r="BR22" s="13">
+        <v>113.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:69" ht="12" customHeight="1">
+    <row r="23" spans="1:70" ht="12" customHeight="1">
       <c r="A23" s="31">
         <v>63</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="10">
         <v>104.9</v>
       </c>
       <c r="D23" s="10">
         <v>104.4</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
       <c r="F23" s="10">
         <v>104.3</v>
       </c>
       <c r="G23" s="10">
         <v>104.8</v>
       </c>
       <c r="H23" s="10">
         <v>104.9</v>
       </c>
       <c r="I23" s="10">
@@ -5464,52 +5523,55 @@
       </c>
       <c r="BJ23" s="8">
         <v>99.1</v>
       </c>
       <c r="BK23" s="8">
         <v>98.4</v>
       </c>
       <c r="BL23" s="13">
         <v>87.4</v>
       </c>
       <c r="BM23" s="13">
         <v>93</v>
       </c>
       <c r="BN23" s="13">
         <v>97.8</v>
       </c>
       <c r="BO23" s="13">
         <v>98.2</v>
       </c>
       <c r="BP23" s="13">
         <v>99.8</v>
       </c>
       <c r="BQ23" s="13">
         <v>99</v>
       </c>
+      <c r="BR23" s="13">
+        <v>97.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" s="31">
         <v>71</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="10">
         <v>97</v>
       </c>
       <c r="D24" s="10">
         <v>102.5</v>
       </c>
       <c r="E24" s="10">
         <v>105.4</v>
       </c>
       <c r="F24" s="10">
         <v>110.9</v>
       </c>
       <c r="G24" s="10">
         <v>107.9</v>
       </c>
       <c r="H24" s="10">
         <v>108.7</v>
       </c>
       <c r="I24" s="10">
@@ -5673,52 +5735,55 @@
       </c>
       <c r="BJ24" s="8">
         <v>117.6</v>
       </c>
       <c r="BK24" s="8">
         <v>104.8</v>
       </c>
       <c r="BL24" s="13">
         <v>110.6</v>
       </c>
       <c r="BM24" s="13">
         <v>111.5</v>
       </c>
       <c r="BN24" s="13">
         <v>113.4</v>
       </c>
       <c r="BO24" s="13">
         <v>110.4</v>
       </c>
       <c r="BP24" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ24" s="13">
         <v>108.6</v>
       </c>
+      <c r="BR24" s="13">
+        <v>109.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" s="31">
         <v>75</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="10">
         <v>94.9</v>
       </c>
       <c r="D25" s="10">
         <v>97</v>
       </c>
       <c r="E25" s="10">
         <v>101.1</v>
       </c>
       <c r="F25" s="10">
         <v>107.6</v>
       </c>
       <c r="G25" s="10">
         <v>107.8</v>
       </c>
       <c r="H25" s="10">
         <v>108.9</v>
       </c>
       <c r="I25" s="10">
@@ -5882,52 +5947,55 @@
       </c>
       <c r="BJ25" s="8">
         <v>112.8</v>
       </c>
       <c r="BK25" s="8">
         <v>104.2</v>
       </c>
       <c r="BL25" s="13">
         <v>109.4</v>
       </c>
       <c r="BM25" s="13">
         <v>111.1</v>
       </c>
       <c r="BN25" s="13">
         <v>110.3</v>
       </c>
       <c r="BO25" s="13">
         <v>109.3</v>
       </c>
       <c r="BP25" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="13">
         <v>110</v>
       </c>
+      <c r="BR25" s="13">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" s="31">
         <v>79</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="10">
         <v>104.4</v>
       </c>
       <c r="D26" s="10">
         <v>104.9</v>
       </c>
       <c r="E26" s="10">
         <v>105.4</v>
       </c>
       <c r="F26" s="10">
         <v>110.1</v>
       </c>
       <c r="G26" s="10">
         <v>107.5</v>
       </c>
       <c r="H26" s="10">
         <v>106.1</v>
       </c>
       <c r="I26" s="10">
@@ -6091,58 +6159,61 @@
       </c>
       <c r="BJ26" s="8">
         <v>116.7</v>
       </c>
       <c r="BK26" s="8">
         <v>102.1</v>
       </c>
       <c r="BL26" s="13">
         <v>108</v>
       </c>
       <c r="BM26" s="13">
         <v>111.3</v>
       </c>
       <c r="BN26" s="13">
         <v>110.4</v>
       </c>
       <c r="BO26" s="13">
         <v>112.5</v>
       </c>
       <c r="BP26" s="13">
         <v>114.6</v>
       </c>
       <c r="BQ26" s="13">
         <v>115</v>
       </c>
+      <c r="BR26" s="13">
+        <v>117.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="BL27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="BK4:BQ4"/>
-    <mergeCell ref="BD3:BQ3"/>
+    <mergeCell ref="BK4:BR4"/>
+    <mergeCell ref="BD3:BR3"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>