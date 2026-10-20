--- v6 (2026-09-29)
+++ v7 (2026-10-20)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F45FA8E8-C27D-446A-AF4A-82BFB740273E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4734E5EF-B413-487B-ABC4-A824F0B327CB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15405" windowHeight="10965" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21390" windowHeight="10815" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Динамика" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -285,54 +285,54 @@
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>Индекс КЭИ рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде.</t>
   </si>
   <si>
     <t xml:space="preserve"> код КАТО</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>2026г.</t>
   </si>
   <si>
     <t>Индекс краткосрочного экономического индикатора по регионам</t>
   </si>
   <si>
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-март 2026г.) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Валовой внутренний продукт методом производства (за январь-июнь 2026г. (по оперативным данным)) </t>
+    <t xml:space="preserve">Валовой внутренний продукт методом производства (январь-июнь 2026г. (по отчетным данным)) </t>
+  </si>
+  <si>
+    <t>Валовой региональный продукт Республики Казахстан (январь-июнь 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="29">
     <font>
@@ -1171,63 +1171,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/348786/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="23">
         <v>111201021</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16.5" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>71</v>
       </c>
@@ -1290,123 +1290,123 @@
       <c r="B11" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="106.5" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="39"/>
       <c r="B15" s="37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="21">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="21">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B15" r:id="rId2" xr:uid="{4A6765A0-7ABC-40EE-A738-59F24B8FC615}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{C13A1C11-78E4-4036-BACE-6A73ABF0DE48}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{78B5957F-547C-4402-8DD9-AB701E9F0C12}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{A11FEBE4-CBF2-48E1-8ABF-B974685E2BD1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="2" width="87" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="29" t="s">
         <v>79</v>
       </c>
@@ -1447,123 +1447,125 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BR27"/>
+  <dimension ref="A1:BS27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BT23" sqref="BT23"/>
+      <pane xSplit="2" topLeftCell="BO1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BV19" sqref="BV19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="25" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="2" customWidth="1"/>
     <col min="4" max="14" width="14" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.85546875" style="2" customWidth="1"/>
     <col min="40" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="8.5703125" style="2" customWidth="1"/>
     <col min="59" max="59" width="8.85546875" style="2" customWidth="1"/>
     <col min="60" max="62" width="9.140625" style="2"/>
     <col min="63" max="63" width="8.42578125" style="2" customWidth="1"/>
     <col min="64" max="64" width="9.140625" style="2"/>
     <col min="65" max="65" width="7.7109375" style="2" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="2" customWidth="1"/>
     <col min="67" max="67" width="8.7109375" style="2" customWidth="1"/>
     <col min="68" max="68" width="8.28515625" style="2" customWidth="1"/>
     <col min="69" max="69" width="8.5703125" style="2" customWidth="1"/>
-    <col min="70" max="70" width="8.7109375" style="2" customWidth="1"/>
-    <col min="71" max="16384" width="9.140625" style="2"/>
+    <col min="70" max="70" width="8" style="2" customWidth="1"/>
+    <col min="71" max="71" width="8.5703125" style="2" customWidth="1"/>
+    <col min="72" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70" ht="12">
+    <row r="1" spans="1:71" ht="12">
       <c r="A1" s="45">
         <v>111201021</v>
       </c>
       <c r="B1" s="45"/>
     </row>
-    <row r="2" spans="1:70" ht="15" customHeight="1"/>
-    <row r="3" spans="1:70" ht="15" customHeight="1">
+    <row r="2" spans="1:71" ht="15" customHeight="1"/>
+    <row r="3" spans="1:71" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="T3" s="4"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="BA3" s="14"/>
       <c r="BD3" s="41" t="s">
         <v>26</v>
       </c>
       <c r="BE3" s="41"/>
       <c r="BF3" s="41"/>
       <c r="BG3" s="41"/>
       <c r="BH3" s="41"/>
       <c r="BI3" s="41"/>
       <c r="BJ3" s="41"/>
       <c r="BK3" s="41"/>
       <c r="BL3" s="41"/>
       <c r="BM3" s="41"/>
       <c r="BN3" s="41"/>
       <c r="BO3" s="41"/>
       <c r="BP3" s="41"/>
       <c r="BQ3" s="41"/>
       <c r="BR3" s="41"/>
+      <c r="BS3" s="41"/>
     </row>
-    <row r="4" spans="1:70" ht="15" customHeight="1">
+    <row r="4" spans="1:71" ht="15" customHeight="1">
       <c r="A4" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="42" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="44"/>
       <c r="O4" s="42" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
@@ -1604,52 +1606,53 @@
       <c r="AX4" s="44"/>
       <c r="AY4" s="42" t="s">
         <v>39</v>
       </c>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
       <c r="BC4" s="43"/>
       <c r="BD4" s="43"/>
       <c r="BE4" s="43"/>
       <c r="BF4" s="43"/>
       <c r="BG4" s="43"/>
       <c r="BH4" s="43"/>
       <c r="BI4" s="43"/>
       <c r="BJ4" s="44"/>
       <c r="BK4" s="40" t="s">
         <v>86</v>
       </c>
       <c r="BL4" s="40"/>
       <c r="BM4" s="40"/>
       <c r="BN4" s="40"/>
       <c r="BO4" s="40"/>
       <c r="BP4" s="40"/>
       <c r="BQ4" s="40"/>
       <c r="BR4" s="40"/>
+      <c r="BS4" s="40"/>
     </row>
-    <row r="5" spans="1:70" s="5" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:71" s="5" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="46"/>
       <c r="B5" s="48"/>
       <c r="C5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>21</v>
@@ -1812,52 +1815,55 @@
       </c>
       <c r="BK5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="BL5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="BM5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="BN5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BO5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="BP5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="BQ5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="BR5" s="6" t="s">
         <v>21</v>
       </c>
+      <c r="BS5" s="6" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" s="31">
         <v>0</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="11">
         <v>94.2</v>
       </c>
       <c r="D6" s="11">
         <v>96</v>
       </c>
       <c r="E6" s="11">
         <v>98.2</v>
       </c>
       <c r="F6" s="11">
         <v>101.2</v>
       </c>
       <c r="G6" s="11">
         <v>102</v>
       </c>
       <c r="H6" s="11">
         <v>102.9</v>
       </c>
       <c r="I6" s="12">
@@ -2024,52 +2030,55 @@
       </c>
       <c r="BK6" s="34">
         <v>97.2</v>
       </c>
       <c r="BL6" s="36">
         <v>100.2</v>
       </c>
       <c r="BM6" s="36">
         <v>102.5</v>
       </c>
       <c r="BN6" s="36">
         <v>104.2</v>
       </c>
       <c r="BO6" s="36">
         <v>104.3</v>
       </c>
       <c r="BP6" s="36">
         <v>105.1</v>
       </c>
       <c r="BQ6" s="36">
         <v>104.9</v>
       </c>
       <c r="BR6" s="36">
         <v>104.9</v>
       </c>
+      <c r="BS6" s="12">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" s="31">
         <v>10</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10">
         <v>103.6</v>
@@ -2202,52 +2211,55 @@
       </c>
       <c r="BK7" s="8">
         <v>107.5</v>
       </c>
       <c r="BL7" s="13">
         <v>105.3</v>
       </c>
       <c r="BM7" s="13">
         <v>104.1</v>
       </c>
       <c r="BN7" s="13">
         <v>103.8</v>
       </c>
       <c r="BO7" s="13">
         <v>103.3</v>
       </c>
       <c r="BP7" s="13">
         <v>104.2</v>
       </c>
       <c r="BQ7" s="13">
         <v>104.1</v>
       </c>
       <c r="BR7" s="13">
         <v>103.4</v>
       </c>
+      <c r="BS7" s="8">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" s="31">
         <v>11</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="10">
         <v>102.3</v>
       </c>
       <c r="D8" s="10">
         <v>105.3</v>
       </c>
       <c r="E8" s="10">
         <v>105.4</v>
       </c>
       <c r="F8" s="10">
         <v>105.7</v>
       </c>
       <c r="G8" s="10">
         <v>105.6</v>
       </c>
       <c r="H8" s="10">
         <v>105.8</v>
       </c>
       <c r="I8" s="10">
@@ -2414,52 +2426,55 @@
       </c>
       <c r="BK8" s="13">
         <v>90</v>
       </c>
       <c r="BL8" s="13">
         <v>91.5</v>
       </c>
       <c r="BM8" s="13">
         <v>91.9</v>
       </c>
       <c r="BN8" s="13">
         <v>94.7</v>
       </c>
       <c r="BO8" s="13">
         <v>96.4</v>
       </c>
       <c r="BP8" s="13">
         <v>99.5</v>
       </c>
       <c r="BQ8" s="13">
         <v>99.5</v>
       </c>
       <c r="BR8" s="13">
         <v>99.4</v>
       </c>
+      <c r="BS8" s="8">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" s="31">
         <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>92.3</v>
       </c>
       <c r="D9" s="10">
         <v>100.2</v>
       </c>
       <c r="E9" s="10">
         <v>101.2</v>
       </c>
       <c r="F9" s="10">
         <v>104.6</v>
       </c>
       <c r="G9" s="10">
         <v>105.3</v>
       </c>
       <c r="H9" s="10">
         <v>105.5</v>
       </c>
       <c r="I9" s="10">
@@ -2626,52 +2641,55 @@
       </c>
       <c r="BK9" s="13">
         <v>100</v>
       </c>
       <c r="BL9" s="13">
         <v>102.7</v>
       </c>
       <c r="BM9" s="13">
         <v>103.5</v>
       </c>
       <c r="BN9" s="13">
         <v>102</v>
       </c>
       <c r="BO9" s="13">
         <v>100.7</v>
       </c>
       <c r="BP9" s="13">
         <v>103.6</v>
       </c>
       <c r="BQ9" s="13">
         <v>102.2</v>
       </c>
       <c r="BR9" s="13">
         <v>101.6</v>
       </c>
+      <c r="BS9" s="8">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" s="31">
         <v>19</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="10">
         <v>98.1</v>
       </c>
       <c r="D10" s="10">
         <v>102.1</v>
       </c>
       <c r="E10" s="10">
         <v>104.2</v>
       </c>
       <c r="F10" s="10">
         <v>106.5</v>
       </c>
       <c r="G10" s="10">
         <v>108</v>
       </c>
       <c r="H10" s="10">
         <v>109.4</v>
       </c>
       <c r="I10" s="10">
@@ -2838,52 +2856,55 @@
       </c>
       <c r="BK10" s="8">
         <v>111.5</v>
       </c>
       <c r="BL10" s="13">
         <v>117</v>
       </c>
       <c r="BM10" s="13">
         <v>115.6</v>
       </c>
       <c r="BN10" s="13">
         <v>115.3</v>
       </c>
       <c r="BO10" s="13">
         <v>112.5</v>
       </c>
       <c r="BP10" s="13">
         <v>114.8</v>
       </c>
       <c r="BQ10" s="13">
         <v>115</v>
       </c>
       <c r="BR10" s="13">
         <v>115</v>
       </c>
+      <c r="BS10" s="8">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" s="31">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="10">
         <v>83.4</v>
       </c>
       <c r="D11" s="10">
         <v>87</v>
       </c>
       <c r="E11" s="10">
         <v>90.3</v>
       </c>
       <c r="F11" s="10">
         <v>92.9</v>
       </c>
       <c r="G11" s="10">
         <v>95.2</v>
       </c>
       <c r="H11" s="10">
         <v>97.7</v>
       </c>
       <c r="I11" s="10">
@@ -3050,52 +3071,55 @@
       </c>
       <c r="BK11" s="8">
         <v>66.8</v>
       </c>
       <c r="BL11" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="BM11" s="13">
         <v>82.2</v>
       </c>
       <c r="BN11" s="13">
         <v>88.2</v>
       </c>
       <c r="BO11" s="13">
         <v>92.5</v>
       </c>
       <c r="BP11" s="13">
         <v>94.7</v>
       </c>
       <c r="BQ11" s="13">
         <v>94.1</v>
       </c>
       <c r="BR11" s="13">
         <v>95</v>
       </c>
+      <c r="BS11" s="8">
+        <v>95.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" s="31">
         <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>94.4</v>
       </c>
       <c r="D12" s="10">
         <v>92.6</v>
       </c>
       <c r="E12" s="10">
         <v>93.7</v>
       </c>
       <c r="F12" s="10">
         <v>92.9</v>
       </c>
       <c r="G12" s="10">
         <v>94</v>
       </c>
       <c r="H12" s="10">
         <v>95.3</v>
       </c>
       <c r="I12" s="10">
@@ -3262,52 +3286,55 @@
       </c>
       <c r="BK12" s="13">
         <v>79.900000000000006</v>
       </c>
       <c r="BL12" s="13">
         <v>86.6</v>
       </c>
       <c r="BM12" s="13">
         <v>88.5</v>
       </c>
       <c r="BN12" s="13">
         <v>91.6</v>
       </c>
       <c r="BO12" s="13">
         <v>92.1</v>
       </c>
       <c r="BP12" s="13">
         <v>93.6</v>
       </c>
       <c r="BQ12" s="13">
         <v>93.5</v>
       </c>
       <c r="BR12" s="13">
         <v>93.9</v>
       </c>
+      <c r="BS12" s="8">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" s="31">
         <v>31</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="10">
         <v>96.6</v>
       </c>
       <c r="D13" s="10">
         <v>93.7</v>
       </c>
       <c r="E13" s="10">
         <v>96.9</v>
       </c>
       <c r="F13" s="10">
         <v>99.6</v>
       </c>
       <c r="G13" s="10">
         <v>100.6</v>
       </c>
       <c r="H13" s="10">
         <v>105.4</v>
       </c>
       <c r="I13" s="10">
@@ -3474,52 +3501,55 @@
       </c>
       <c r="BK13" s="8">
         <v>110.3</v>
       </c>
       <c r="BL13" s="13">
         <v>113.5</v>
       </c>
       <c r="BM13" s="13">
         <v>118.4</v>
       </c>
       <c r="BN13" s="13">
         <v>117.9</v>
       </c>
       <c r="BO13" s="13">
         <v>115.2</v>
       </c>
       <c r="BP13" s="13">
         <v>114.2</v>
       </c>
       <c r="BQ13" s="13">
         <v>114</v>
       </c>
       <c r="BR13" s="13">
         <v>113.5</v>
       </c>
+      <c r="BS13" s="8">
+        <v>111.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" s="31">
         <v>33</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10">
         <v>96.6</v>
@@ -3652,52 +3682,55 @@
       </c>
       <c r="BK14" s="13">
         <v>114.2</v>
       </c>
       <c r="BL14" s="13">
         <v>115.4</v>
       </c>
       <c r="BM14" s="13">
         <v>111.8</v>
       </c>
       <c r="BN14" s="13">
         <v>111.5</v>
       </c>
       <c r="BO14" s="13">
         <v>106.8</v>
       </c>
       <c r="BP14" s="13">
         <v>103.7</v>
       </c>
       <c r="BQ14" s="13">
         <v>104.7</v>
       </c>
       <c r="BR14" s="13">
         <v>103.8</v>
       </c>
+      <c r="BS14" s="13">
+        <v>105</v>
+      </c>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" s="31">
         <v>35</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
         <v>96.5</v>
       </c>
       <c r="D15" s="10">
         <v>97.7</v>
       </c>
       <c r="E15" s="10">
         <v>98.1</v>
       </c>
       <c r="F15" s="10">
         <v>100.4</v>
       </c>
       <c r="G15" s="10">
         <v>101.1</v>
       </c>
       <c r="H15" s="10">
         <v>101.9</v>
       </c>
       <c r="I15" s="10">
@@ -3864,52 +3897,55 @@
       </c>
       <c r="BK15" s="8">
         <v>106.3</v>
       </c>
       <c r="BL15" s="13">
         <v>105.7</v>
       </c>
       <c r="BM15" s="13">
         <v>105.3</v>
       </c>
       <c r="BN15" s="13">
         <v>105.3</v>
       </c>
       <c r="BO15" s="13">
         <v>104.1</v>
       </c>
       <c r="BP15" s="13">
         <v>103.2</v>
       </c>
       <c r="BQ15" s="13">
         <v>102.6</v>
       </c>
       <c r="BR15" s="13">
         <v>102.4</v>
       </c>
+      <c r="BS15" s="8">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" s="31">
         <v>39</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>102.6</v>
       </c>
       <c r="D16" s="10">
         <v>101.9</v>
       </c>
       <c r="E16" s="10">
         <v>102.7</v>
       </c>
       <c r="F16" s="10">
         <v>105.6</v>
       </c>
       <c r="G16" s="10">
         <v>106.1</v>
       </c>
       <c r="H16" s="10">
         <v>106.6</v>
       </c>
       <c r="I16" s="10">
@@ -4076,52 +4112,55 @@
       </c>
       <c r="BK16" s="8">
         <v>101.6</v>
       </c>
       <c r="BL16" s="13">
         <v>97.9</v>
       </c>
       <c r="BM16" s="13">
         <v>101.8</v>
       </c>
       <c r="BN16" s="13">
         <v>104</v>
       </c>
       <c r="BO16" s="13">
         <v>104.5</v>
       </c>
       <c r="BP16" s="13">
         <v>104.9</v>
       </c>
       <c r="BQ16" s="13">
         <v>104</v>
       </c>
       <c r="BR16" s="13">
         <v>104</v>
       </c>
+      <c r="BS16" s="8">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" s="31">
         <v>43</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="10">
         <v>93</v>
       </c>
       <c r="D17" s="10">
         <v>93.4</v>
       </c>
       <c r="E17" s="10">
         <v>94.9</v>
       </c>
       <c r="F17" s="10">
         <v>97.1</v>
       </c>
       <c r="G17" s="10">
         <v>97.4</v>
       </c>
       <c r="H17" s="10">
         <v>97.7</v>
       </c>
       <c r="I17" s="10">
@@ -4288,52 +4327,55 @@
       </c>
       <c r="BK17" s="8">
         <v>104.4</v>
       </c>
       <c r="BL17" s="13">
         <v>109.3</v>
       </c>
       <c r="BM17" s="13">
         <v>107.5</v>
       </c>
       <c r="BN17" s="13">
         <v>106.9</v>
       </c>
       <c r="BO17" s="13">
         <v>107.2</v>
       </c>
       <c r="BP17" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ17" s="13">
         <v>110.9</v>
       </c>
       <c r="BR17" s="13">
         <v>110.4</v>
       </c>
+      <c r="BS17" s="8">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" s="31">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>95</v>
       </c>
       <c r="D18" s="10">
         <v>93.4</v>
       </c>
       <c r="E18" s="10">
         <v>91.7</v>
       </c>
       <c r="F18" s="10">
         <v>95</v>
       </c>
       <c r="G18" s="10">
         <v>96.2</v>
       </c>
       <c r="H18" s="10">
         <v>97.5</v>
       </c>
       <c r="I18" s="10">
@@ -4500,52 +4542,55 @@
       </c>
       <c r="BK18" s="8">
         <v>105.1</v>
       </c>
       <c r="BL18" s="13">
         <v>101</v>
       </c>
       <c r="BM18" s="13">
         <v>104.3</v>
       </c>
       <c r="BN18" s="13">
         <v>103.9</v>
       </c>
       <c r="BO18" s="13">
         <v>104.1</v>
       </c>
       <c r="BP18" s="13">
         <v>104.7</v>
       </c>
       <c r="BQ18" s="13">
         <v>104.4</v>
       </c>
       <c r="BR18" s="13">
         <v>103.7</v>
       </c>
+      <c r="BS18" s="8">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" s="31">
         <v>55</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>96.7</v>
       </c>
       <c r="D19" s="10">
         <v>98.2</v>
       </c>
       <c r="E19" s="10">
         <v>99.6</v>
       </c>
       <c r="F19" s="10">
         <v>101.7</v>
       </c>
       <c r="G19" s="10">
         <v>102.8</v>
       </c>
       <c r="H19" s="10">
         <v>103</v>
       </c>
       <c r="I19" s="10">
@@ -4712,52 +4757,55 @@
       </c>
       <c r="BK19" s="8">
         <v>102.3</v>
       </c>
       <c r="BL19" s="13">
         <v>104.6</v>
       </c>
       <c r="BM19" s="13">
         <v>107.5</v>
       </c>
       <c r="BN19" s="13">
         <v>108.7</v>
       </c>
       <c r="BO19" s="13">
         <v>107.8</v>
       </c>
       <c r="BP19" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ19" s="13">
         <v>109.8</v>
       </c>
       <c r="BR19" s="13">
         <v>110.3</v>
       </c>
+      <c r="BS19" s="8">
+        <v>109.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" s="31">
         <v>59</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="10">
         <v>96</v>
       </c>
       <c r="D20" s="10">
         <v>99.1</v>
       </c>
       <c r="E20" s="10">
         <v>101.1</v>
       </c>
       <c r="F20" s="10">
         <v>103.1</v>
       </c>
       <c r="G20" s="10">
         <v>101.6</v>
       </c>
       <c r="H20" s="10">
         <v>101.8</v>
       </c>
       <c r="I20" s="10">
@@ -4924,52 +4972,55 @@
       </c>
       <c r="BK20" s="8">
         <v>113.1</v>
       </c>
       <c r="BL20" s="13">
         <v>126.4</v>
       </c>
       <c r="BM20" s="13">
         <v>125</v>
       </c>
       <c r="BN20" s="13">
         <v>120.3</v>
       </c>
       <c r="BO20" s="13">
         <v>116.5</v>
       </c>
       <c r="BP20" s="13">
         <v>114.5</v>
       </c>
       <c r="BQ20" s="13">
         <v>113.1</v>
       </c>
       <c r="BR20" s="13">
         <v>111.6</v>
       </c>
+      <c r="BS20" s="8">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" s="31">
         <v>61</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="10">
         <v>95.5</v>
       </c>
       <c r="D21" s="10">
         <v>100.9</v>
       </c>
       <c r="E21" s="10">
         <v>103.8</v>
       </c>
       <c r="F21" s="10">
         <v>104.6</v>
       </c>
       <c r="G21" s="10">
         <v>106.9</v>
       </c>
       <c r="H21" s="10">
         <v>106.5</v>
       </c>
       <c r="I21" s="10">
@@ -5136,52 +5187,55 @@
       </c>
       <c r="BK21" s="8">
         <v>120.2</v>
       </c>
       <c r="BL21" s="13">
         <v>118.9</v>
       </c>
       <c r="BM21" s="13">
         <v>119.4</v>
       </c>
       <c r="BN21" s="13">
         <v>125.2</v>
       </c>
       <c r="BO21" s="13">
         <v>123.3</v>
       </c>
       <c r="BP21" s="13">
         <v>126.3</v>
       </c>
       <c r="BQ21" s="13">
         <v>124.1</v>
       </c>
       <c r="BR21" s="13">
         <v>121.9</v>
       </c>
+      <c r="BS21" s="8">
+        <v>117.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" s="31">
         <v>62</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10">
         <v>105.1</v>
@@ -5314,52 +5368,55 @@
       </c>
       <c r="BK22" s="8">
         <v>105.6</v>
       </c>
       <c r="BL22" s="13">
         <v>111.4</v>
       </c>
       <c r="BM22" s="13">
         <v>114.7</v>
       </c>
       <c r="BN22" s="13">
         <v>120.4</v>
       </c>
       <c r="BO22" s="13">
         <v>118.7</v>
       </c>
       <c r="BP22" s="13">
         <v>117</v>
       </c>
       <c r="BQ22" s="13">
         <v>115.9</v>
       </c>
       <c r="BR22" s="13">
         <v>113.2</v>
       </c>
+      <c r="BS22" s="8">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:70" ht="12" customHeight="1">
+    <row r="23" spans="1:71" ht="12" customHeight="1">
       <c r="A23" s="31">
         <v>63</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="10">
         <v>104.9</v>
       </c>
       <c r="D23" s="10">
         <v>104.4</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
       <c r="F23" s="10">
         <v>104.3</v>
       </c>
       <c r="G23" s="10">
         <v>104.8</v>
       </c>
       <c r="H23" s="10">
         <v>104.9</v>
       </c>
       <c r="I23" s="10">
@@ -5526,52 +5583,55 @@
       </c>
       <c r="BK23" s="8">
         <v>98.4</v>
       </c>
       <c r="BL23" s="13">
         <v>87.4</v>
       </c>
       <c r="BM23" s="13">
         <v>93</v>
       </c>
       <c r="BN23" s="13">
         <v>97.8</v>
       </c>
       <c r="BO23" s="13">
         <v>98.2</v>
       </c>
       <c r="BP23" s="13">
         <v>99.8</v>
       </c>
       <c r="BQ23" s="13">
         <v>99</v>
       </c>
       <c r="BR23" s="13">
         <v>97.4</v>
       </c>
+      <c r="BS23" s="8">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" s="31">
         <v>71</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="10">
         <v>97</v>
       </c>
       <c r="D24" s="10">
         <v>102.5</v>
       </c>
       <c r="E24" s="10">
         <v>105.4</v>
       </c>
       <c r="F24" s="10">
         <v>110.9</v>
       </c>
       <c r="G24" s="10">
         <v>107.9</v>
       </c>
       <c r="H24" s="10">
         <v>108.7</v>
       </c>
       <c r="I24" s="10">
@@ -5738,52 +5798,55 @@
       </c>
       <c r="BK24" s="8">
         <v>104.8</v>
       </c>
       <c r="BL24" s="13">
         <v>110.6</v>
       </c>
       <c r="BM24" s="13">
         <v>111.5</v>
       </c>
       <c r="BN24" s="13">
         <v>113.4</v>
       </c>
       <c r="BO24" s="13">
         <v>110.4</v>
       </c>
       <c r="BP24" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ24" s="13">
         <v>108.6</v>
       </c>
       <c r="BR24" s="13">
         <v>109.6</v>
       </c>
+      <c r="BS24" s="8">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" s="31">
         <v>75</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="10">
         <v>94.9</v>
       </c>
       <c r="D25" s="10">
         <v>97</v>
       </c>
       <c r="E25" s="10">
         <v>101.1</v>
       </c>
       <c r="F25" s="10">
         <v>107.6</v>
       </c>
       <c r="G25" s="10">
         <v>107.8</v>
       </c>
       <c r="H25" s="10">
         <v>108.9</v>
       </c>
       <c r="I25" s="10">
@@ -5950,52 +6013,55 @@
       </c>
       <c r="BK25" s="8">
         <v>104.2</v>
       </c>
       <c r="BL25" s="13">
         <v>109.4</v>
       </c>
       <c r="BM25" s="13">
         <v>111.1</v>
       </c>
       <c r="BN25" s="13">
         <v>110.3</v>
       </c>
       <c r="BO25" s="13">
         <v>109.3</v>
       </c>
       <c r="BP25" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="13">
         <v>110</v>
       </c>
       <c r="BR25" s="13">
         <v>109.4</v>
       </c>
+      <c r="BS25" s="13">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" s="31">
         <v>79</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="10">
         <v>104.4</v>
       </c>
       <c r="D26" s="10">
         <v>104.9</v>
       </c>
       <c r="E26" s="10">
         <v>105.4</v>
       </c>
       <c r="F26" s="10">
         <v>110.1</v>
       </c>
       <c r="G26" s="10">
         <v>107.5</v>
       </c>
       <c r="H26" s="10">
         <v>106.1</v>
       </c>
       <c r="I26" s="10">
@@ -6162,58 +6228,61 @@
       </c>
       <c r="BK26" s="8">
         <v>102.1</v>
       </c>
       <c r="BL26" s="13">
         <v>108</v>
       </c>
       <c r="BM26" s="13">
         <v>111.3</v>
       </c>
       <c r="BN26" s="13">
         <v>110.4</v>
       </c>
       <c r="BO26" s="13">
         <v>112.5</v>
       </c>
       <c r="BP26" s="13">
         <v>114.6</v>
       </c>
       <c r="BQ26" s="13">
         <v>115</v>
       </c>
       <c r="BR26" s="13">
         <v>117.6</v>
       </c>
+      <c r="BS26" s="8">
+        <v>117.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="BL27" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="BK4:BR4"/>
-    <mergeCell ref="BD3:BR3"/>
+    <mergeCell ref="BK4:BS4"/>
+    <mergeCell ref="BD3:BS3"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>