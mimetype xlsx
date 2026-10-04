--- v5 (2026-08-24)
+++ v6 (2026-10-04)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\07\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\08\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB41132A-65FE-459E-9B83-672F5D1EBE6A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6D97E73-C44D-43CD-B8CA-68ECA24B3AD9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12060" windowHeight="10170" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17250" windowHeight="11085" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
@@ -235,54 +235,54 @@
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023005?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>11120102                                                                                                                                                                     111201021</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор                                                                                              Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>2026г.</t>
   </si>
   <si>
     <t>млрд. теңге                                                                                                                                                               в процентах</t>
   </si>
   <si>
     <t>В текущих ценах за чистый месяц, млрд.теңге</t>
   </si>
   <si>
     <t>В текущих ценах нарастающим итогом с начала года, млрд.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">Валовой внутренний продукт методом производства (январь-март 2026г. (по отчетным данным)) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-март 2026г.) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой внутренний продукт методом производства (за январь-июнь 2026г. (по оперативным данным)) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -597,51 +597,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -726,50 +726,53 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="24" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1205,63 +1208,63 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="22" t="s">
@@ -1322,131 +1325,131 @@
       </c>
       <c r="B11" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="31" t="s">
-        <v>66</v>
+      <c r="B14" s="49" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="17.25" customHeight="1">
       <c r="A15" s="33"/>
       <c r="B15" s="31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35"/>
       <c r="B17" s="29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="25">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="25">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="26.25" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A16:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{DE8CAD98-0B36-4C8D-ADCB-87DA025F5B1E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="2:2">
@@ -1482,64 +1485,64 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F84"/>
+  <dimension ref="A1:F85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A72" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G82" sqref="G82"/>
+      <selection pane="bottomLeft" activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
-    <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="28">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="28">
         <v>111201021</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="12.75">
       <c r="B4" s="39" t="s">
@@ -2571,50 +2574,64 @@
     <row r="83" spans="2:5">
       <c r="B83" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="10">
         <v>13697.3</v>
       </c>
       <c r="D83" s="10">
         <v>65531</v>
       </c>
       <c r="E83" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="84" spans="2:5">
       <c r="B84" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="10">
         <v>11570.4</v>
       </c>
       <c r="D84" s="10">
         <v>77101.399999999994</v>
       </c>
       <c r="E84" s="10">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5">
+      <c r="B85" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="10">
+        <v>12953.1</v>
+      </c>
+      <c r="D85" s="10">
+        <v>90054.5</v>
+      </c>
+      <c r="E85" s="10">
         <v>104.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="B64:E64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>