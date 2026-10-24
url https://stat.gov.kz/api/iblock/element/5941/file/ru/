--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\08\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\09\Динамические таблицы\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6D97E73-C44D-43CD-B8CA-68ECA24B3AD9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{939A4EE9-9DF9-45E8-A83D-6BEDD2AA1895}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17250" windowHeight="11085" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14745" windowHeight="10710" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
@@ -235,54 +235,54 @@
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023005?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>11120102                                                                                                                                                                     111201021</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор                                                                                              Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>2026г.</t>
   </si>
   <si>
     <t>млрд. теңге                                                                                                                                                               в процентах</t>
   </si>
   <si>
     <t>В текущих ценах за чистый месяц, млрд.теңге</t>
   </si>
   <si>
     <t>В текущих ценах нарастающим итогом с начала года, млрд.теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-март 2026г.) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Валовой внутренний продукт методом производства (за январь-июнь 2026г. (по оперативным данным)) </t>
+    <t xml:space="preserve">Валовой внутренний продукт методом производства (январь-июнь 2026г. (по отчетным данным)) </t>
+  </si>
+  <si>
+    <t>Валовой региональный продукт Республики Казахстан (январь-июнь 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -597,51 +597,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -726,53 +726,50 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1208,63 +1205,63 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/348786/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="22" t="s">
@@ -1325,88 +1322,88 @@
       </c>
       <c r="B11" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="49" t="s">
-        <v>67</v>
+      <c r="B14" s="31" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="17.25" customHeight="1">
       <c r="A15" s="33"/>
       <c r="B15" s="31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35"/>
       <c r="B17" s="29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="25">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="25">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>46</v>
       </c>
@@ -1485,61 +1482,62 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F85"/>
+  <dimension ref="A1:F86"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A72" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F9" sqref="F9"/>
+      <selection pane="bottomLeft" activeCell="G86" sqref="G86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
-    <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="28">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="28">
         <v>111201021</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
@@ -2589,50 +2587,64 @@
       <c r="B84" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="10">
         <v>11570.4</v>
       </c>
       <c r="D84" s="10">
         <v>77101.399999999994</v>
       </c>
       <c r="E84" s="10">
         <v>104.9</v>
       </c>
     </row>
     <row r="85" spans="2:5">
       <c r="B85" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="10">
         <v>12953.1</v>
       </c>
       <c r="D85" s="10">
         <v>90054.5</v>
       </c>
       <c r="E85" s="10">
         <v>104.9</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5">
+      <c r="B86" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="10">
+        <v>15779.1</v>
+      </c>
+      <c r="D86" s="10">
+        <v>105833.60000000001</v>
+      </c>
+      <c r="E86" s="10">
+        <v>104.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="B64:E64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">