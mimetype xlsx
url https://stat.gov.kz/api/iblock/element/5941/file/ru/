--- v0 (2026-04-03)
+++ v1 (2026-04-23)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\02\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5B2D3BF-EA4B-4D4E-9295-6887C0B862B2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F358585-3F32-4FB7-83B4-C2684F10E76C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17325" windowHeight="10770" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
@@ -1216,52 +1216,52 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/427384/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335563/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="22" t="s">
@@ -1351,59 +1351,59 @@
     <row r="15" spans="1:2" ht="25.5">
       <c r="A15" s="33"/>
       <c r="B15" s="27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35"/>
       <c r="B17" s="30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="25">
-        <v>46097</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="25">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>48</v>
       </c>
@@ -1482,55 +1482,55 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F79"/>
+  <dimension ref="A1:F80"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D81" sqref="D81"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="11" topLeftCell="A75" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C83" sqref="C83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="29">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="29">
         <v>111201021</v>
       </c>
@@ -2504,63 +2504,77 @@
       </c>
       <c r="C78" s="10">
         <v>8101.4</v>
       </c>
       <c r="D78" s="10">
         <v>8101.4</v>
       </c>
       <c r="E78" s="10">
         <v>97.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="10">
         <v>9091.6</v>
       </c>
       <c r="D79" s="10">
         <v>17193</v>
       </c>
       <c r="E79" s="11">
         <v>100.2</v>
       </c>
     </row>
+    <row r="80" spans="2:5">
+      <c r="B80" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" s="10">
+        <v>11447</v>
+      </c>
+      <c r="D80" s="10">
+        <v>28640</v>
+      </c>
+      <c r="E80" s="10">
+        <v>102.5</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="B64:E64"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
-    <mergeCell ref="B77:E77"/>
-[...3 lines deleted...]
-    <mergeCell ref="B64:E64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>