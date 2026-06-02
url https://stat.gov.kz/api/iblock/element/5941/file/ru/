--- v1 (2026-04-23)
+++ v2 (2026-06-02)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F358585-3F32-4FB7-83B4-C2684F10E76C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4E54EAD-C44B-48A3-95A8-DFAEC1FF0EB1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
@@ -200,111 +200,111 @@
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749537</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>КЭИ</t>
   </si>
   <si>
     <t>с 2021 года</t>
   </si>
   <si>
     <t xml:space="preserve">Краткосрочный экономический индикатор – показатель, характеризующий тенденции развития экономики. Его расчет осуществляется для обеспечения оперативности и базируется на изменении выпуска по 6 базовым отраслям: сельское хозяйство, промышленность, строительство, торговля, транспорт и связь. </t>
   </si>
   <si>
     <t>Выпуск КЭИ рассчитывается  путем суммирования выпусков базовых отраслей за отчетный период                                                                                                                                           Индекс КЭИ рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде.</t>
   </si>
   <si>
     <t>Расчет краткосрочного экономического индикатора осуществляется для обеспечения оперативности и базируется на изменении индексов выпуска по базовым отраслям: сельское хозяйство, промышленность, строительство, торговля, транспорт и связь, составляющих свыше 60% от ВВП. Показатель формируется без досчетов на ненаблюдаемую экономику и без применения других макроэкономических  корректировок. В связи с пересмотром выпусков отдельных отраслей, данные с нарастающим итогом могут не совпадать с суммой чистых месяцев.</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор по Республике Казахстан</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан с выделением ненаблюдаемой экономики (2024г.) </t>
   </si>
   <si>
     <t>Кабылбекова А.Б.,
 Ибраева Д.К.</t>
   </si>
   <si>
     <t xml:space="preserve">
  d.ibraeva@aspire.gov.kz
 a.kabylbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Статистические данные БНС</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023005?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>11120102                                                                                                                                                                     111201021</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор                                                                                              Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
     <t>млрд. тенге                                                                                                                                                               в процентах</t>
   </si>
   <si>
     <t>2026г.</t>
+  </si>
+  <si>
+    <t>Валовой внутренний продукт методом производства (январь-декабрь 2025г.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-декабрь 2025г.) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -411,50 +411,57 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -661,53 +668,50 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="24" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -726,50 +730,53 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1205,248 +1212,248 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/427384/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335563/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="25.5">
       <c r="A5" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="23" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="57.75" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="68.25" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
-      <c r="A14" s="32" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="27" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="B14" s="48" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="32"/>
+      <c r="B15" s="48" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="34" t="s">
+      <c r="A16" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34"/>
+      <c r="B17" s="29" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="25">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="25">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="26.25" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="28" t="s">
-        <v>59</v>
+      <c r="B23" s="27" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A16:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{D39BAFBE-30EF-4EB9-98F6-4275016E6A03}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{0680E96D-C733-4DAB-B9DB-D493A7955971}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="2:2">
@@ -1482,161 +1489,161 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F80"/>
+  <dimension ref="A1:F81"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C83" sqref="C83"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="11" topLeftCell="A70" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D87" sqref="D87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="29">
+      <c r="A1" s="28">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="29">
+      <c r="A2" s="28">
         <v>111201021</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="12.75">
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="39"/>
-[...1 lines deleted...]
-      <c r="E4" s="39"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="43" t="s">
+      <c r="C6" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="43" t="s">
+      <c r="D6" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="40" t="s">
+      <c r="E6" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="B7" s="47"/>
-[...2 lines deleted...]
-      <c r="E7" s="41"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="40"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="B8" s="47"/>
-[...2 lines deleted...]
-      <c r="E8" s="41"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="40"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="B9" s="47"/>
-[...2 lines deleted...]
-      <c r="E9" s="41"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="40"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="B10" s="48"/>
-[...2 lines deleted...]
-      <c r="E10" s="42"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="41"/>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>2</v>
       </c>
       <c r="D11" s="7">
         <v>3</v>
       </c>
       <c r="E11" s="8">
         <v>4</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" s="12"/>
-      <c r="C12" s="36" t="s">
+      <c r="C12" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="37"/>
-      <c r="E12" s="38"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="37"/>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>4651.7</v>
       </c>
       <c r="D13" s="10">
         <v>4651.7</v>
       </c>
       <c r="E13" s="10">
         <v>94.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="10">
         <v>4936.2</v>
       </c>
       <c r="D14" s="10">
         <v>9587.7999999999993</v>
       </c>
@@ -1764,55 +1771,55 @@
         <v>7454</v>
       </c>
       <c r="D23" s="10">
         <v>71301.899999999994</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10">
         <v>8383.2000000000007</v>
       </c>
       <c r="D24" s="10">
         <v>79685</v>
       </c>
       <c r="E24" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="12"/>
-      <c r="C25" s="36" t="s">
+      <c r="C25" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D25" s="37"/>
-      <c r="E25" s="38"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="37"/>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>5888.6</v>
       </c>
       <c r="D26" s="10">
         <v>5888.6</v>
       </c>
       <c r="E26" s="10">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="2:5">
       <c r="B27" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>6465</v>
       </c>
       <c r="D27" s="10">
         <v>12353.7</v>
       </c>
@@ -1940,55 +1947,55 @@
         <v>8558.1</v>
       </c>
       <c r="D36" s="10">
         <v>87042.4</v>
       </c>
       <c r="E36" s="10">
         <v>103.2</v>
       </c>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="10">
         <v>9305.2999999999993</v>
       </c>
       <c r="D37" s="10">
         <v>96344.7</v>
       </c>
       <c r="E37" s="10">
         <v>103.5</v>
       </c>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="12"/>
-      <c r="C38" s="36" t="s">
+      <c r="C38" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="D38" s="37"/>
-      <c r="E38" s="38"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="37"/>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>6509.9</v>
       </c>
       <c r="D39" s="10">
         <v>6509.9</v>
       </c>
       <c r="E39" s="10">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="10">
         <v>6399.2</v>
       </c>
       <c r="D40" s="10">
         <v>12909.8</v>
       </c>
@@ -2116,55 +2123,55 @@
         <v>8903.1</v>
       </c>
       <c r="D49" s="10">
         <v>89111.3</v>
       </c>
       <c r="E49" s="10">
         <v>104.8</v>
       </c>
     </row>
     <row r="50" spans="2:5">
       <c r="B50" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="10">
         <v>10183.200000000001</v>
       </c>
       <c r="D50" s="10">
         <v>99294.6</v>
       </c>
       <c r="E50" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="51" spans="2:5">
       <c r="B51" s="12"/>
-      <c r="C51" s="36" t="s">
+      <c r="C51" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="D51" s="37"/>
-      <c r="E51" s="38"/>
+      <c r="D51" s="36"/>
+      <c r="E51" s="37"/>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="10">
         <v>6738.7</v>
       </c>
       <c r="D52" s="10">
         <v>6738.7</v>
       </c>
       <c r="E52" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1">
       <c r="B53" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="10">
         <v>6996</v>
       </c>
       <c r="D53" s="10">
         <v>13665.7</v>
       </c>
@@ -2293,56 +2300,56 @@
       <c r="C62" s="10">
         <v>10111.5</v>
       </c>
       <c r="D62" s="10">
         <v>95754.3</v>
       </c>
       <c r="E62" s="10">
         <v>105.6</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10">
         <v>12506.2</v>
       </c>
       <c r="D63" s="10">
         <v>108260.5</v>
       </c>
       <c r="E63" s="10">
         <v>106.2</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="12.75" customHeight="1">
-      <c r="B64" s="36" t="s">
+      <c r="B64" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="C64" s="37"/>
-[...1 lines deleted...]
-      <c r="E64" s="38"/>
+      <c r="C64" s="36"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="37"/>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="10">
         <v>7935.6</v>
       </c>
       <c r="D65" s="10">
         <v>7935.6</v>
       </c>
       <c r="E65" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="66" spans="2:5">
       <c r="B66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="10">
         <v>8445.9</v>
       </c>
       <c r="D66" s="10">
         <v>16381.4</v>
       </c>
@@ -2450,116 +2457,130 @@
     </row>
     <row r="74" spans="2:5" ht="11.25" customHeight="1">
       <c r="B74" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C74" s="10">
         <v>12278</v>
       </c>
       <c r="D74" s="10">
         <v>103678.7</v>
       </c>
       <c r="E74" s="10">
         <v>109.1</v>
       </c>
     </row>
     <row r="75" spans="2:5">
       <c r="B75" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="10">
         <v>12301</v>
       </c>
       <c r="D75" s="10">
         <v>115980.3</v>
       </c>
-      <c r="E75" s="31">
+      <c r="E75" s="30">
         <v>109.1</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="10">
         <v>14820.1</v>
       </c>
       <c r="D76" s="10">
         <v>130800.5</v>
       </c>
-      <c r="E76" s="31">
+      <c r="E76" s="30">
         <v>109.4</v>
       </c>
     </row>
     <row r="77" spans="2:5">
-      <c r="B77" s="36" t="s">
-[...4 lines deleted...]
-      <c r="E77" s="38"/>
+      <c r="B77" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="C77" s="36"/>
+      <c r="D77" s="36"/>
+      <c r="E77" s="37"/>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="10">
         <v>8101.4</v>
       </c>
       <c r="D78" s="10">
         <v>8101.4</v>
       </c>
       <c r="E78" s="10">
         <v>97.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="10">
         <v>9091.6</v>
       </c>
       <c r="D79" s="10">
         <v>17193</v>
       </c>
       <c r="E79" s="11">
         <v>100.2</v>
       </c>
     </row>
     <row r="80" spans="2:5">
       <c r="B80" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="10">
         <v>11447</v>
       </c>
       <c r="D80" s="10">
         <v>28640</v>
       </c>
       <c r="E80" s="10">
         <v>102.5</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5">
+      <c r="B81" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="10">
+        <v>11357.9</v>
+      </c>
+      <c r="D81" s="10">
+        <v>39998</v>
+      </c>
+      <c r="E81" s="10">
+        <v>104.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="B64:E64"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">