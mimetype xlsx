--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\05\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4E54EAD-C44B-48A3-95A8-DFAEC1FF0EB1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E22455E-3BF3-4A9F-97CC-71E34D70154D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11385" windowHeight="7680" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
@@ -680,103 +680,103 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="24" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1224,51 +1224,51 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="22" t="s">
@@ -1326,91 +1326,91 @@
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="32"/>
-      <c r="B15" s="48" t="s">
+      <c r="A15" s="33"/>
+      <c r="B15" s="31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="34"/>
+      <c r="A17" s="35"/>
       <c r="B17" s="29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="25">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="25">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>48</v>
       </c>
@@ -1489,161 +1489,161 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F81"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane ySplit="11" topLeftCell="A70" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D87" sqref="D87"/>
+      <pane ySplit="11" topLeftCell="A78" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F80" sqref="F80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="28">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="28">
         <v>111201021</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="12.75">
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="38"/>
-[...1 lines deleted...]
-      <c r="E4" s="38"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="42" t="s">
+      <c r="D6" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="B7" s="46"/>
-[...2 lines deleted...]
-      <c r="E7" s="40"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="41"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="B8" s="46"/>
-[...2 lines deleted...]
-      <c r="E8" s="40"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="41"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="B9" s="46"/>
-[...2 lines deleted...]
-      <c r="E9" s="40"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="41"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="B10" s="47"/>
-[...2 lines deleted...]
-      <c r="E10" s="41"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="42"/>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>2</v>
       </c>
       <c r="D11" s="7">
         <v>3</v>
       </c>
       <c r="E11" s="8">
         <v>4</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" s="12"/>
-      <c r="C12" s="35" t="s">
+      <c r="C12" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="36"/>
-      <c r="E12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="38"/>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>4651.7</v>
       </c>
       <c r="D13" s="10">
         <v>4651.7</v>
       </c>
       <c r="E13" s="10">
         <v>94.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="10">
         <v>4936.2</v>
       </c>
       <c r="D14" s="10">
         <v>9587.7999999999993</v>
       </c>
@@ -1771,55 +1771,55 @@
         <v>7454</v>
       </c>
       <c r="D23" s="10">
         <v>71301.899999999994</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10">
         <v>8383.2000000000007</v>
       </c>
       <c r="D24" s="10">
         <v>79685</v>
       </c>
       <c r="E24" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="12"/>
-      <c r="C25" s="35" t="s">
+      <c r="C25" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="D25" s="36"/>
-      <c r="E25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="38"/>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>5888.6</v>
       </c>
       <c r="D26" s="10">
         <v>5888.6</v>
       </c>
       <c r="E26" s="10">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="2:5">
       <c r="B27" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>6465</v>
       </c>
       <c r="D27" s="10">
         <v>12353.7</v>
       </c>
@@ -1947,55 +1947,55 @@
         <v>8558.1</v>
       </c>
       <c r="D36" s="10">
         <v>87042.4</v>
       </c>
       <c r="E36" s="10">
         <v>103.2</v>
       </c>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="10">
         <v>9305.2999999999993</v>
       </c>
       <c r="D37" s="10">
         <v>96344.7</v>
       </c>
       <c r="E37" s="10">
         <v>103.5</v>
       </c>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="12"/>
-      <c r="C38" s="35" t="s">
+      <c r="C38" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D38" s="36"/>
-      <c r="E38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="38"/>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>6509.9</v>
       </c>
       <c r="D39" s="10">
         <v>6509.9</v>
       </c>
       <c r="E39" s="10">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="10">
         <v>6399.2</v>
       </c>
       <c r="D40" s="10">
         <v>12909.8</v>
       </c>
@@ -2123,55 +2123,55 @@
         <v>8903.1</v>
       </c>
       <c r="D49" s="10">
         <v>89111.3</v>
       </c>
       <c r="E49" s="10">
         <v>104.8</v>
       </c>
     </row>
     <row r="50" spans="2:5">
       <c r="B50" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="10">
         <v>10183.200000000001</v>
       </c>
       <c r="D50" s="10">
         <v>99294.6</v>
       </c>
       <c r="E50" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="51" spans="2:5">
       <c r="B51" s="12"/>
-      <c r="C51" s="35" t="s">
+      <c r="C51" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="D51" s="36"/>
-      <c r="E51" s="37"/>
+      <c r="D51" s="37"/>
+      <c r="E51" s="38"/>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="10">
         <v>6738.7</v>
       </c>
       <c r="D52" s="10">
         <v>6738.7</v>
       </c>
       <c r="E52" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1">
       <c r="B53" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="10">
         <v>6996</v>
       </c>
       <c r="D53" s="10">
         <v>13665.7</v>
       </c>
@@ -2300,56 +2300,56 @@
       <c r="C62" s="10">
         <v>10111.5</v>
       </c>
       <c r="D62" s="10">
         <v>95754.3</v>
       </c>
       <c r="E62" s="10">
         <v>105.6</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10">
         <v>12506.2</v>
       </c>
       <c r="D63" s="10">
         <v>108260.5</v>
       </c>
       <c r="E63" s="10">
         <v>106.2</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="12.75" customHeight="1">
-      <c r="B64" s="35" t="s">
+      <c r="B64" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="C64" s="36"/>
-[...1 lines deleted...]
-      <c r="E64" s="37"/>
+      <c r="C64" s="37"/>
+      <c r="D64" s="37"/>
+      <c r="E64" s="38"/>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="10">
         <v>7935.6</v>
       </c>
       <c r="D65" s="10">
         <v>7935.6</v>
       </c>
       <c r="E65" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="66" spans="2:5">
       <c r="B66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="10">
         <v>8445.9</v>
       </c>
       <c r="D66" s="10">
         <v>16381.4</v>
       </c>
@@ -2476,56 +2476,56 @@
       <c r="C75" s="10">
         <v>12301</v>
       </c>
       <c r="D75" s="10">
         <v>115980.3</v>
       </c>
       <c r="E75" s="30">
         <v>109.1</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="10">
         <v>14820.1</v>
       </c>
       <c r="D76" s="10">
         <v>130800.5</v>
       </c>
       <c r="E76" s="30">
         <v>109.4</v>
       </c>
     </row>
     <row r="77" spans="2:5">
-      <c r="B77" s="35" t="s">
+      <c r="B77" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="C77" s="36"/>
-[...1 lines deleted...]
-      <c r="E77" s="37"/>
+      <c r="C77" s="37"/>
+      <c r="D77" s="37"/>
+      <c r="E77" s="38"/>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="10">
         <v>8101.4</v>
       </c>
       <c r="D78" s="10">
         <v>8101.4</v>
       </c>
       <c r="E78" s="10">
         <v>97.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="10">
         <v>9091.6</v>
       </c>
       <c r="D79" s="10">
         <v>17193</v>
       </c>
@@ -2539,63 +2539,77 @@
       </c>
       <c r="C80" s="10">
         <v>11447</v>
       </c>
       <c r="D80" s="10">
         <v>28640</v>
       </c>
       <c r="E80" s="10">
         <v>102.5</v>
       </c>
     </row>
     <row r="81" spans="2:5">
       <c r="B81" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="10">
         <v>11357.9</v>
       </c>
       <c r="D81" s="10">
         <v>39998</v>
       </c>
       <c r="E81" s="10">
         <v>104.2</v>
       </c>
     </row>
+    <row r="82" spans="2:5">
+      <c r="B82" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="10">
+        <v>11867.1</v>
+      </c>
+      <c r="D82" s="10">
+        <v>51833.599999999999</v>
+      </c>
+      <c r="E82" s="10">
+        <v>104.3</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B77:E77"/>
-[...3 lines deleted...]
-    <mergeCell ref="B64:E64"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="B64:E64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>