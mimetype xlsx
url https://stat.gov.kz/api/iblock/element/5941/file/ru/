--- v3 (2026-06-23)
+++ v4 (2026-08-03)
@@ -5,125 +5,119 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\05\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\06\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E22455E-3BF3-4A9F-97CC-71E34D70154D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A48686B5-442B-4F2E-9926-9486E520DA75}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11385" windowHeight="7680" tabRatio="413" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
-  </si>
-[...4 lines deleted...]
-    <t>В текущих ценах нарастающим итогом с начала года, млрд.тг</t>
   </si>
   <si>
     <t>2021 г.</t>
   </si>
   <si>
     <t>2022 г.</t>
   </si>
   <si>
     <t>2023 г.</t>
   </si>
   <si>
     <t>2024 г.</t>
   </si>
   <si>
     <t>2025г.</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
@@ -229,82 +223,88 @@
   </si>
   <si>
     <t xml:space="preserve">
  d.ibraeva@aspire.gov.kz
 a.kabylbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Статистические данные БНС</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023005?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>11120102                                                                                                                                                                     111201021</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор                                                                                              Индекс краткосрочного экономического индикатора</t>
   </si>
   <si>
-    <t>млрд. тенге                                                                                                                                                               в процентах</t>
-[...1 lines deleted...]
-  <si>
     <t>2026г.</t>
   </si>
   <si>
-    <t>Валовой внутренний продукт методом производства (январь-декабрь 2025г.)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-декабрь 2025г.) </t>
+    <t>млрд. теңге                                                                                                                                                               в процентах</t>
+  </si>
+  <si>
+    <t>В текущих ценах за чистый месяц, млрд.теңге</t>
+  </si>
+  <si>
+    <t>В текущих ценах нарастающим итогом с начала года, млрд.теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой внутренний продукт методом производства (январь-март 2026г. (по отчетным данным)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовой региональный продукт Республики Казахстан (январь-март 2026г.) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -411,57 +411,50 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -680,103 +673,103 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="24" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1212,438 +1205,438 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306652/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
-    <col min="2" max="2" width="79" customWidth="1"/>
+    <col min="2" max="2" width="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="25.5">
       <c r="A5" s="18" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B5" s="23" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="57.75" customHeight="1">
       <c r="A8" s="18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="18" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="68.25" customHeight="1">
       <c r="A10" s="18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B10" s="23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="18" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="24" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="48" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="31" t="s">
+    <row r="15" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A15" s="32"/>
+      <c r="B15" s="48" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="34" t="s">
+      <c r="A16" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34"/>
+      <c r="B17" s="29" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B18" s="25">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B19" s="25">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B22" s="26" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="26.25" customHeight="1">
       <c r="A23" s="18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A16:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B15" r:id="rId2" xr:uid="{D39BAFBE-30EF-4EB9-98F6-4275016E6A03}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{0680E96D-C733-4DAB-B9DB-D493A7955971}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="13" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="13"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="13"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F82"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F80" sqref="F80"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="11" topLeftCell="A75" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C87" sqref="C87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="28">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="28">
         <v>111201021</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="12.75">
-      <c r="B4" s="39" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="39"/>
+      <c r="B4" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:6" ht="12.75" customHeight="1">
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="40" t="s">
+      <c r="C6" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="E6" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="B7" s="47"/>
-[...2 lines deleted...]
-      <c r="E7" s="41"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="40"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="B8" s="47"/>
-[...2 lines deleted...]
-      <c r="E8" s="41"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="40"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="B9" s="47"/>
-[...2 lines deleted...]
-      <c r="E9" s="41"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="40"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="B10" s="48"/>
-[...2 lines deleted...]
-      <c r="E10" s="42"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="41"/>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>2</v>
       </c>
       <c r="D11" s="7">
         <v>3</v>
       </c>
       <c r="E11" s="8">
         <v>4</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" s="12"/>
-      <c r="C12" s="36" t="s">
-[...3 lines deleted...]
-      <c r="E12" s="38"/>
+      <c r="C12" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="37"/>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>4651.7</v>
       </c>
       <c r="D13" s="10">
         <v>4651.7</v>
       </c>
       <c r="E13" s="10">
         <v>94.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="10">
         <v>4936.2</v>
       </c>
       <c r="D14" s="10">
         <v>9587.7999999999993</v>
       </c>
@@ -1771,55 +1764,55 @@
         <v>7454</v>
       </c>
       <c r="D23" s="10">
         <v>71301.899999999994</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10">
         <v>8383.2000000000007</v>
       </c>
       <c r="D24" s="10">
         <v>79685</v>
       </c>
       <c r="E24" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="12"/>
-      <c r="C25" s="36" t="s">
-[...3 lines deleted...]
-      <c r="E25" s="38"/>
+      <c r="C25" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="36"/>
+      <c r="E25" s="37"/>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>5888.6</v>
       </c>
       <c r="D26" s="10">
         <v>5888.6</v>
       </c>
       <c r="E26" s="10">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="2:5">
       <c r="B27" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>6465</v>
       </c>
       <c r="D27" s="10">
         <v>12353.7</v>
       </c>
@@ -1947,55 +1940,55 @@
         <v>8558.1</v>
       </c>
       <c r="D36" s="10">
         <v>87042.4</v>
       </c>
       <c r="E36" s="10">
         <v>103.2</v>
       </c>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="10">
         <v>9305.2999999999993</v>
       </c>
       <c r="D37" s="10">
         <v>96344.7</v>
       </c>
       <c r="E37" s="10">
         <v>103.5</v>
       </c>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="12"/>
-      <c r="C38" s="36" t="s">
-[...3 lines deleted...]
-      <c r="E38" s="38"/>
+      <c r="C38" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="36"/>
+      <c r="E38" s="37"/>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>6509.9</v>
       </c>
       <c r="D39" s="10">
         <v>6509.9</v>
       </c>
       <c r="E39" s="10">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="10">
         <v>6399.2</v>
       </c>
       <c r="D40" s="10">
         <v>12909.8</v>
       </c>
@@ -2123,55 +2116,55 @@
         <v>8903.1</v>
       </c>
       <c r="D49" s="10">
         <v>89111.3</v>
       </c>
       <c r="E49" s="10">
         <v>104.8</v>
       </c>
     </row>
     <row r="50" spans="2:5">
       <c r="B50" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="10">
         <v>10183.200000000001</v>
       </c>
       <c r="D50" s="10">
         <v>99294.6</v>
       </c>
       <c r="E50" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="51" spans="2:5">
       <c r="B51" s="12"/>
-      <c r="C51" s="36" t="s">
-[...3 lines deleted...]
-      <c r="E51" s="38"/>
+      <c r="C51" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="36"/>
+      <c r="E51" s="37"/>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="10">
         <v>6738.7</v>
       </c>
       <c r="D52" s="10">
         <v>6738.7</v>
       </c>
       <c r="E52" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1">
       <c r="B53" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="10">
         <v>6996</v>
       </c>
       <c r="D53" s="10">
         <v>13665.7</v>
       </c>
@@ -2300,56 +2293,56 @@
       <c r="C62" s="10">
         <v>10111.5</v>
       </c>
       <c r="D62" s="10">
         <v>95754.3</v>
       </c>
       <c r="E62" s="10">
         <v>105.6</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10">
         <v>12506.2</v>
       </c>
       <c r="D63" s="10">
         <v>108260.5</v>
       </c>
       <c r="E63" s="10">
         <v>106.2</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="12.75" customHeight="1">
-      <c r="B64" s="36" t="s">
-[...4 lines deleted...]
-      <c r="E64" s="38"/>
+      <c r="B64" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="36"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="37"/>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="10">
         <v>7935.6</v>
       </c>
       <c r="D65" s="10">
         <v>7935.6</v>
       </c>
       <c r="E65" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="66" spans="2:5">
       <c r="B66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="10">
         <v>8445.9</v>
       </c>
       <c r="D66" s="10">
         <v>16381.4</v>
       </c>
@@ -2476,56 +2469,56 @@
       <c r="C75" s="10">
         <v>12301</v>
       </c>
       <c r="D75" s="10">
         <v>115980.3</v>
       </c>
       <c r="E75" s="30">
         <v>109.1</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="10">
         <v>14820.1</v>
       </c>
       <c r="D76" s="10">
         <v>130800.5</v>
       </c>
       <c r="E76" s="30">
         <v>109.4</v>
       </c>
     </row>
     <row r="77" spans="2:5">
-      <c r="B77" s="36" t="s">
-[...4 lines deleted...]
-      <c r="E77" s="38"/>
+      <c r="B77" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C77" s="36"/>
+      <c r="D77" s="36"/>
+      <c r="E77" s="37"/>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="10">
         <v>8101.4</v>
       </c>
       <c r="D78" s="10">
         <v>8101.4</v>
       </c>
       <c r="E78" s="10">
         <v>97.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="10">
         <v>9091.6</v>
       </c>
       <c r="D79" s="10">
         <v>17193</v>
       </c>
@@ -2551,50 +2544,64 @@
       <c r="B81" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="10">
         <v>11357.9</v>
       </c>
       <c r="D81" s="10">
         <v>39998</v>
       </c>
       <c r="E81" s="10">
         <v>104.2</v>
       </c>
     </row>
     <row r="82" spans="2:5">
       <c r="B82" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="10">
         <v>11867.1</v>
       </c>
       <c r="D82" s="10">
         <v>51833.599999999999</v>
       </c>
       <c r="E82" s="10">
         <v>104.3</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5">
+      <c r="B83" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C83" s="10">
+        <v>13697.3</v>
+      </c>
+      <c r="D83" s="10">
+        <v>65531</v>
+      </c>
+      <c r="E83" s="10">
+        <v>105.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="B64:E64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">