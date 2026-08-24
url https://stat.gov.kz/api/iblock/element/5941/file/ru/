--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\06\Динамические таблицы\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\07\Динамические таблицы\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A48686B5-442B-4F2E-9926-9486E520DA75}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB41132A-65FE-459E-9B83-672F5D1EBE6A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" tabRatio="413" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12060" windowHeight="10170" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$11</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D61" i="1" l="1"/>
   <c r="C61" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>ИФО, период к соответствующему периоду прошлого года, %</t>
   </si>
   <si>
     <t>Период</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
@@ -673,103 +673,103 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="24" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0]_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma_Book2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency [0]_Book2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency_Book2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency0" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Date" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Fixed" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="normal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="S4 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Total" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1216,52 +1216,52 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" customWidth="1"/>
     <col min="2" max="2" width="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="22" t="s">
@@ -1319,91 +1319,91 @@
     <row r="11" spans="1:2" ht="15.75" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="96" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A15" s="32"/>
-      <c r="B15" s="48" t="s">
+      <c r="A15" s="33"/>
+      <c r="B15" s="31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="34"/>
+      <c r="A17" s="35"/>
       <c r="B17" s="29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="25">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="25">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="30" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>46</v>
       </c>
@@ -1414,51 +1414,51 @@
       </c>
       <c r="B23" s="27" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A16:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="13" t="s">
         <v>22</v>
@@ -1482,161 +1482,161 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="15"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="15"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="15"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="16" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F84"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C87" sqref="C87"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <pane ySplit="11" topLeftCell="A72" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G82" sqref="G82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="28">
         <v>11120102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="28">
         <v>111201021</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="12.75">
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="38"/>
-[...1 lines deleted...]
-      <c r="E4" s="38"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="6" spans="1:6" ht="12.75" customHeight="1">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="1:6" ht="9" customHeight="1">
+      <c r="B6" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="42" t="s">
+      <c r="D6" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="B7" s="46"/>
-[...2 lines deleted...]
-      <c r="E7" s="40"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="41"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="B8" s="46"/>
-[...2 lines deleted...]
-      <c r="E8" s="40"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="41"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="B9" s="46"/>
-[...2 lines deleted...]
-      <c r="E9" s="40"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="41"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="B10" s="47"/>
-[...2 lines deleted...]
-      <c r="E10" s="41"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="42"/>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>2</v>
       </c>
       <c r="D11" s="7">
         <v>3</v>
       </c>
       <c r="E11" s="8">
         <v>4</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" s="12"/>
-      <c r="C12" s="35" t="s">
+      <c r="C12" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="36"/>
-      <c r="E12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="38"/>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>4651.7</v>
       </c>
       <c r="D13" s="10">
         <v>4651.7</v>
       </c>
       <c r="E13" s="10">
         <v>94.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="10">
         <v>4936.2</v>
       </c>
       <c r="D14" s="10">
         <v>9587.7999999999993</v>
       </c>
@@ -1764,55 +1764,55 @@
         <v>7454</v>
       </c>
       <c r="D23" s="10">
         <v>71301.899999999994</v>
       </c>
       <c r="E23" s="10">
         <v>104.1</v>
       </c>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10">
         <v>8383.2000000000007</v>
       </c>
       <c r="D24" s="10">
         <v>79685</v>
       </c>
       <c r="E24" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="12"/>
-      <c r="C25" s="35" t="s">
+      <c r="C25" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="36"/>
-      <c r="E25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="38"/>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>5888.6</v>
       </c>
       <c r="D26" s="10">
         <v>5888.6</v>
       </c>
       <c r="E26" s="10">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="2:5">
       <c r="B27" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>6465</v>
       </c>
       <c r="D27" s="10">
         <v>12353.7</v>
       </c>
@@ -1940,55 +1940,55 @@
         <v>8558.1</v>
       </c>
       <c r="D36" s="10">
         <v>87042.4</v>
       </c>
       <c r="E36" s="10">
         <v>103.2</v>
       </c>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="10">
         <v>9305.2999999999993</v>
       </c>
       <c r="D37" s="10">
         <v>96344.7</v>
       </c>
       <c r="E37" s="10">
         <v>103.5</v>
       </c>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" s="12"/>
-      <c r="C38" s="35" t="s">
+      <c r="C38" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="36"/>
-      <c r="E38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="38"/>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="10">
         <v>6509.9</v>
       </c>
       <c r="D39" s="10">
         <v>6509.9</v>
       </c>
       <c r="E39" s="10">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="10">
         <v>6399.2</v>
       </c>
       <c r="D40" s="10">
         <v>12909.8</v>
       </c>
@@ -2116,55 +2116,55 @@
         <v>8903.1</v>
       </c>
       <c r="D49" s="10">
         <v>89111.3</v>
       </c>
       <c r="E49" s="10">
         <v>104.8</v>
       </c>
     </row>
     <row r="50" spans="2:5">
       <c r="B50" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="10">
         <v>10183.200000000001</v>
       </c>
       <c r="D50" s="10">
         <v>99294.6</v>
       </c>
       <c r="E50" s="10">
         <v>105.1</v>
       </c>
     </row>
     <row r="51" spans="2:5">
       <c r="B51" s="12"/>
-      <c r="C51" s="35" t="s">
+      <c r="C51" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="D51" s="36"/>
-      <c r="E51" s="37"/>
+      <c r="D51" s="37"/>
+      <c r="E51" s="38"/>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="10">
         <v>6738.7</v>
       </c>
       <c r="D52" s="10">
         <v>6738.7</v>
       </c>
       <c r="E52" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="14.25" customHeight="1">
       <c r="B53" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="10">
         <v>6996</v>
       </c>
       <c r="D53" s="10">
         <v>13665.7</v>
       </c>
@@ -2293,56 +2293,56 @@
       <c r="C62" s="10">
         <v>10111.5</v>
       </c>
       <c r="D62" s="10">
         <v>95754.3</v>
       </c>
       <c r="E62" s="10">
         <v>105.6</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="10">
         <v>12506.2</v>
       </c>
       <c r="D63" s="10">
         <v>108260.5</v>
       </c>
       <c r="E63" s="10">
         <v>106.2</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="12.75" customHeight="1">
-      <c r="B64" s="35" t="s">
+      <c r="B64" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="C64" s="36"/>
-[...1 lines deleted...]
-      <c r="E64" s="37"/>
+      <c r="C64" s="37"/>
+      <c r="D64" s="37"/>
+      <c r="E64" s="38"/>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="10">
         <v>7935.6</v>
       </c>
       <c r="D65" s="10">
         <v>7935.6</v>
       </c>
       <c r="E65" s="10">
         <v>104.5</v>
       </c>
     </row>
     <row r="66" spans="2:5">
       <c r="B66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="10">
         <v>8445.9</v>
       </c>
       <c r="D66" s="10">
         <v>16381.4</v>
       </c>
@@ -2469,56 +2469,56 @@
       <c r="C75" s="10">
         <v>12301</v>
       </c>
       <c r="D75" s="10">
         <v>115980.3</v>
       </c>
       <c r="E75" s="30">
         <v>109.1</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="10">
         <v>14820.1</v>
       </c>
       <c r="D76" s="10">
         <v>130800.5</v>
       </c>
       <c r="E76" s="30">
         <v>109.4</v>
       </c>
     </row>
     <row r="77" spans="2:5">
-      <c r="B77" s="35" t="s">
+      <c r="B77" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="C77" s="36"/>
-[...1 lines deleted...]
-      <c r="E77" s="37"/>
+      <c r="C77" s="37"/>
+      <c r="D77" s="37"/>
+      <c r="E77" s="38"/>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="10">
         <v>8101.4</v>
       </c>
       <c r="D78" s="10">
         <v>8101.4</v>
       </c>
       <c r="E78" s="10">
         <v>97.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="10">
         <v>9091.6</v>
       </c>
       <c r="D79" s="10">
         <v>17193</v>
       </c>
@@ -2558,50 +2558,64 @@
       <c r="B82" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="10">
         <v>11867.1</v>
       </c>
       <c r="D82" s="10">
         <v>51833.599999999999</v>
       </c>
       <c r="E82" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="83" spans="2:5">
       <c r="B83" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="10">
         <v>13697.3</v>
       </c>
       <c r="D83" s="10">
         <v>65531</v>
       </c>
       <c r="E83" s="10">
         <v>105.1</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5">
+      <c r="B84" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="10">
+        <v>11570.4</v>
+      </c>
+      <c r="D84" s="10">
+        <v>77101.399999999994</v>
+      </c>
+      <c r="E84" s="10">
+        <v>104.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="B64:E64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">