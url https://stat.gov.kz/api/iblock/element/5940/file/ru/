--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -1,172 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" tabRatio="596"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="19725" windowHeight="13380" tabRatio="596"/>
   </bookViews>
   <sheets>
-    <sheet name="Основные показатели 2003-2023" sheetId="14" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="15" r:id="rId1"/>
+    <sheet name="Основные показатели 2003-2024" sheetId="14" r:id="rId2"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
+    <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
     <definedName name="Agency_List">[1]Control!$H$17:$H$19</definedName>
-    <definedName name="as" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="as" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="as" hidden="1">#REF!</definedName>
-    <definedName name="ase" localSheetId="0">#REF!</definedName>
+    <definedName name="ase" localSheetId="1">#REF!</definedName>
     <definedName name="ase">#REF!</definedName>
-    <definedName name="asen" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="asen" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="asen" hidden="1">#REF!</definedName>
     <definedName name="BUControlSheet_CurrencySelections">[2]Control!$A$19:$A$20</definedName>
     <definedName name="BUControlSheet_FormulaSelections">[2]Control!$A$16:$A$17</definedName>
     <definedName name="BUControlSheet_RevisionSelections">[2]Control!$A$21:$A$22</definedName>
     <definedName name="BUControlSheet_ScaleSelections">[2]Control!$J$35:$J$36</definedName>
     <definedName name="Coordinator_List">[1]Control!$J$20:$J$21</definedName>
     <definedName name="Country">[3]Control!$C$1</definedName>
-    <definedName name="ctylist" localSheetId="0">#REF!</definedName>
+    <definedName name="ctylist" localSheetId="1">#REF!</definedName>
     <definedName name="ctylist">#REF!</definedName>
     <definedName name="Currency_Def">[1]Control!$BA$330:$BA$487</definedName>
-    <definedName name="FDB" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="FDB" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="FDB" hidden="1">#REF!</definedName>
-    <definedName name="fg" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="fg" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="fg" hidden="1">#REF!</definedName>
-    <definedName name="fr" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="fr" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="fr" hidden="1">#REF!</definedName>
-    <definedName name="fullpilot" localSheetId="0">#REF!</definedName>
+    <definedName name="fullpilot" localSheetId="1">#REF!</definedName>
     <definedName name="fullpilot">#REF!</definedName>
-    <definedName name="IIPpilot" localSheetId="0">#REF!</definedName>
+    <definedName name="IIPpilot" localSheetId="1">#REF!</definedName>
     <definedName name="IIPpilot">#REF!</definedName>
     <definedName name="nalog" hidden="1">'[4]tri2000(3)'!$FI$9:$FI$358</definedName>
-    <definedName name="pilot" localSheetId="0">#REF!</definedName>
+    <definedName name="pilot" localSheetId="1">#REF!</definedName>
     <definedName name="pilot">#REF!</definedName>
     <definedName name="Range_DownloadAnnual">[2]Control!$C$4</definedName>
     <definedName name="Range_DownloadMonth">[2]Control!$C$2</definedName>
     <definedName name="Range_DownloadQuarter">[2]Control!$C$3</definedName>
-    <definedName name="Range_DSTNotes" localSheetId="0">#REF!</definedName>
+    <definedName name="Range_DSTNotes" localSheetId="1">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
-    <definedName name="Range_InValidResultsStart" localSheetId="0">#REF!</definedName>
+    <definedName name="Range_InValidResultsStart" localSheetId="1">#REF!</definedName>
     <definedName name="Range_InValidResultsStart">#REF!</definedName>
-    <definedName name="Range_NumberofFailuresStart" localSheetId="0">#REF!</definedName>
+    <definedName name="Range_NumberofFailuresStart" localSheetId="1">#REF!</definedName>
     <definedName name="Range_NumberofFailuresStart">#REF!</definedName>
-    <definedName name="Range_ValidationResultsStart" localSheetId="0">#REF!</definedName>
+    <definedName name="Range_ValidationResultsStart" localSheetId="1">#REF!</definedName>
     <definedName name="Range_ValidationResultsStart">#REF!</definedName>
-    <definedName name="Range_ValidationRulesStart" localSheetId="0">#REF!</definedName>
+    <definedName name="Range_ValidationRulesStart" localSheetId="1">#REF!</definedName>
     <definedName name="Range_ValidationRulesStart">#REF!</definedName>
     <definedName name="Reporting_Country">[1]Control!$C$1</definedName>
     <definedName name="Reporting_CountryCode">[2]Control!$B$28</definedName>
     <definedName name="Reporting_Currency">[1]Control!$C$5</definedName>
     <definedName name="Reporting_Frequency">[1]Control!$C$8</definedName>
     <definedName name="rrrrr">[5]Control!$A$19:$A$20</definedName>
     <definedName name="rrrrrrrrrr">[5]Control!$C$4</definedName>
     <definedName name="Scale_Def">[1]Control!$V$42:$V$45</definedName>
-    <definedName name="seller" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="seller" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="seller" hidden="1">#REF!</definedName>
-    <definedName name="seller1" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="seller1" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="seller1" hidden="1">#REF!</definedName>
-    <definedName name="Test" localSheetId="0">#REF!</definedName>
+    <definedName name="Test" localSheetId="1">#REF!</definedName>
     <definedName name="Test">#REF!</definedName>
-    <definedName name="Test1" localSheetId="0">#REF!</definedName>
+    <definedName name="Test1" localSheetId="1">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
-    <definedName name="tri2000." localSheetId="0">#REF!</definedName>
+    <definedName name="tri2000." localSheetId="1">#REF!</definedName>
     <definedName name="tri2000.">#REF!</definedName>
     <definedName name="Uploaded_Currency">[3]Control!$F$17</definedName>
     <definedName name="Uploaded_Scale">[3]Control!$F$18</definedName>
     <definedName name="www">[6]Control!$B$13</definedName>
     <definedName name="Year">[3]Control!$C$3</definedName>
-    <definedName name="алматы" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="алматы" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="алматы" hidden="1">#REF!</definedName>
-    <definedName name="мадина" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="мадина" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="мадина" hidden="1">#REF!</definedName>
-    <definedName name="назик" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="назик" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="назик" hidden="1">#REF!</definedName>
-    <definedName name="НДС" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="НДС" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="НДС" hidden="1">#REF!</definedName>
-    <definedName name="пр" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="пр" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="пр" hidden="1">#REF!</definedName>
-    <definedName name="таб2" localSheetId="0">#REF!</definedName>
+    <definedName name="таб2" localSheetId="1">#REF!</definedName>
     <definedName name="таб2">#REF!</definedName>
-    <definedName name="Таблица_1" localSheetId="0">#REF!</definedName>
+    <definedName name="Таблица_1" localSheetId="1">#REF!</definedName>
     <definedName name="Таблица_1">#REF!</definedName>
-    <definedName name="умбетова" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="умбетова" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="умбетова" hidden="1">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullPrecision="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="69">
   <si>
     <t>Валовом внутреннем продукте</t>
   </si>
   <si>
     <t>Внутреннее предложение (выпуск) отраслей туризма, млрд. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Потребление, относящееся к туризму внутри страны, млрд. тенге</t>
   </si>
   <si>
     <t>Потребление, относящееся к въездному туризму, млрд. тенге</t>
   </si>
   <si>
     <t>Потребление, относящееся к выездному туризму, млрд. тенге</t>
   </si>
   <si>
     <t>Число посетителей, въехавших в Казахстан, тыс. человек</t>
   </si>
   <si>
@@ -342,65 +330,161 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Оценка формируется на основе выборочного обследования занятости населения.  С 2022 года изменился методологический подход оценки.</t>
     </r>
   </si>
   <si>
-    <t>Дата обновления: 30.04.2025г.</t>
+    <t>Код статистического показателя</t>
   </si>
   <si>
-    <t xml:space="preserve">   Основные показатели развития туризма в Республике Казахстан в 2003-2023 годы</t>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Тысяч тенге казахских</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчет</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Департамент национальных счетов </t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Бегайдарова К.К.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172749280</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k.begaidarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Вспомогательный счет туризма</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию Вспомогательного счета туризма и расчетов основных показателей отрасли туризма </t>
+  </si>
+  <si>
+    <t>2- туризм, 2-услуги, Н-050, Н-060, 1-Т, Т-001,11, 2МП, 1-инвест, таблицы «Ресурсы – Использование»; административные источники: данные бюджета, Баланс международных услуг РК.</t>
+  </si>
+  <si>
+    <t>С 2003 года.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Основные показатели развития туризма в Республике Казахстан в 2003-2024 годы</t>
+  </si>
+  <si>
+    <t>Дата обновления: 30.04.2026г.</t>
+  </si>
+  <si>
+    <t>Вспомогательный счет туризма представляет собой систему статистических показателей в виде десяти таблиц, формируемой на ежегодной основе.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -516,50 +600,101 @@
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -634,74 +769,79 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="17">
+  <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="2" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -770,91 +910,146 @@
     <xf numFmtId="165" fontId="19" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="17">
+  <cellStyles count="19">
     <cellStyle name="Normal 2" xfId="14"/>
     <cellStyle name="SAPBEXstdData" xfId="3"/>
     <cellStyle name="Style 1" xfId="15"/>
+    <cellStyle name="Гиперссылка" xfId="18" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 33" xfId="17"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="16"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 2" xfId="8"/>
     <cellStyle name="Обычный 6" xfId="9"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 8" xfId="13"/>
     <cellStyle name="Обычный_расчеты 6 таблицы ВСТ" xfId="1"/>
     <cellStyle name="Финансовый 2" xfId="10"/>
     <cellStyle name="Финансовый 3" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF33CC33"/>
       <color rgb="FFCCFF33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\webswn01s\ICS$\576\576FSI_2008Q4.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/collaboration/STASIDP/Documents/CDIS%20Report%20Form%20ITT%20(Pilot).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/Documents%20and%20Settings/tgaleza/Local%20Settings/Temporary%20Internet%20Files/OLK10B/Copy%20of%201931PI_2008.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\K514COMCEL1\obmen\&#1057;&#1074;&#1077;&#1090;&#1083;&#1072;&#1085;&#1072;%20&#1048;&#1074;&#1072;&#1085;&#1086;&#1074;&#1085;&#1072;\tri2001(nds).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/collaboration/STASIDP/Documents/ITT%20for%20CDIS.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/about_sta/divisions/stasi/STASIIMS/STASIDP/Documents/FAS.xls" TargetMode="External"/></Relationships>
 </file>
@@ -876,50 +1071,51 @@
       <sheetName val="Table B"/>
       <sheetName val="Table B(Suppl.)"/>
       <sheetName val="Guide References"/>
       <sheetName val="Master"/>
       <sheetName val="Deviations"/>
       <sheetName val="DevRanges"/>
       <sheetName val="InterAdjustments"/>
       <sheetName val="InterAdjustRanges"/>
       <sheetName val="SI1–Reg. Cap."/>
       <sheetName val="SI2–RWA"/>
       <sheetName val="SI3–NPL"/>
       <sheetName val="SI4–Res. Real Estate P"/>
       <sheetName val="SI5–Comm. Real Estate P"/>
       <sheetName val="Fin. Structure"/>
       <sheetName val="Table F1"/>
       <sheetName val="Table F2"/>
       <sheetName val="Table F3"/>
       <sheetName val="Table F4"/>
       <sheetName val="Table F5"/>
       <sheetName val="Table F6"/>
       <sheetName val="Table F7"/>
       <sheetName val="AdditionalInfo"/>
       <sheetName val="Validation Summary"/>
       <sheetName val="Report Form"/>
       <sheetName val="Control"/>
+      <sheetName val="576FSI_2008Q4"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
@@ -1764,70 +1960,72 @@
           <cell r="BA483" t="str">
             <v>YEN</v>
           </cell>
         </row>
         <row r="484">
           <cell r="BA484" t="str">
             <v>YUAN</v>
           </cell>
         </row>
         <row r="485">
           <cell r="BA485" t="str">
             <v>ZAMBIAN KWACHA</v>
           </cell>
         </row>
         <row r="486">
           <cell r="BA486" t="str">
             <v>ZIMBABWE DOLLARS</v>
           </cell>
         </row>
         <row r="487">
           <cell r="BA487" t="str">
             <v>ZLOTYS</v>
           </cell>
         </row>
       </sheetData>
+      <sheetData sheetId="35" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Instructions"/>
       <sheetName val="BUControlSheet"/>
       <sheetName val="Control"/>
       <sheetName val="Coverpage"/>
       <sheetName val="Inward-DL"/>
       <sheetName val="Inward"/>
       <sheetName val="Inward_TS"/>
       <sheetName val="Outward-DL"/>
       <sheetName val="Outward"/>
       <sheetName val="Outward_TS"/>
       <sheetName val="ValidationSheet"/>
+      <sheetName val="nbk-t20"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1">
         <row r="16">
           <cell r="A16" t="str">
             <v>Yes</v>
           </cell>
         </row>
         <row r="17">
           <cell r="A17" t="str">
             <v>No</v>
           </cell>
         </row>
         <row r="19">
           <cell r="A19" t="str">
             <v>Yes</v>
           </cell>
         </row>
         <row r="20">
           <cell r="A20" t="str">
             <v>No</v>
           </cell>
         </row>
@@ -1838,124 +2036,127 @@
         </row>
         <row r="22">
           <cell r="A22" t="str">
             <v>No</v>
           </cell>
         </row>
         <row r="35">
           <cell r="J35" t="str">
             <v>Yes</v>
           </cell>
         </row>
         <row r="36">
           <cell r="J36" t="str">
             <v>No</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
+      <sheetData sheetId="11" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="General Instructions"/>
       <sheetName val="Index Page"/>
       <sheetName val="IndexSS"/>
       <sheetName val="Assets Mandated"/>
       <sheetName val="Assets MandatedSS"/>
       <sheetName val="Breakdown by Currency (Assets)"/>
       <sheetName val="CurrencySS"/>
       <sheetName val="Breakdown by Sector (Assets)"/>
       <sheetName val="AssetsSS"/>
       <sheetName val="Breakdown by Sector (Equity)"/>
       <sheetName val="EquitySS"/>
       <sheetName val="Breakdown by Sector (Debt Sec.)"/>
       <sheetName val="Debt SecSS"/>
       <sheetName val="Breakdown by Sector (L-T Debt)"/>
       <sheetName val="L-T DebtSS"/>
       <sheetName val="Breakdown by Sector (S-T Debt)"/>
       <sheetName val="S-T DebtSS"/>
       <sheetName val="Liabilities Breakdown"/>
       <sheetName val="Liabilities BreakdownSS"/>
       <sheetName val="Report Form"/>
       <sheetName val="Control"/>
+      <sheetName val="private"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1">
         <row r="1">
           <cell r="C1" t="str">
             <v>Australia</v>
           </cell>
         </row>
         <row r="3">
           <cell r="C3">
             <v>2008</v>
           </cell>
         </row>
         <row r="17">
           <cell r="F17" t="str">
             <v>National currency</v>
           </cell>
         </row>
         <row r="18">
           <cell r="F18" t="str">
             <v>Units</v>
           </cell>
         </row>
       </sheetData>
+      <sheetData sheetId="21" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ТранспНац"/>
       <sheetName val="ТоргНац"/>
       <sheetName val="NDS"/>
       <sheetName val="Лист2"/>
       <sheetName val="Лист1"/>
       <sheetName val="tri2000(3)"/>
       <sheetName val="NDS_akziz"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1">
         <row r="9">
@@ -3718,84 +3919,92 @@
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Creating  Data Report Forms"/>
       <sheetName val="BUControlSheet"/>
       <sheetName val="Control"/>
       <sheetName val="ValidationSheet"/>
       <sheetName val="Coverpage"/>
       <sheetName val="Inward"/>
       <sheetName val="Temp 1A"/>
       <sheetName val="Temp 1B"/>
       <sheetName val="Temp 1C"/>
       <sheetName val="Temp 1D"/>
       <sheetName val="Inward_TS"/>
       <sheetName val="Outward"/>
       <sheetName val="Temp1  (Inward) ver 2"/>
       <sheetName val="Temp 2 (Outward) ver 2"/>
       <sheetName val="Outward_TS"/>
       <sheetName val="Temp 3 (Metadata)"/>
       <sheetName val="Temp 4"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Sheet4"/>
       <sheetName val="Sheet1"/>
       <sheetName val="диагр"/>
+      <sheetName val="ITT for CDIS"/>
+      <sheetName val="#ССЫЛКА"/>
+      <sheetName val="янв_99"/>
+      <sheetName val="N_SVOD"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1">
         <row r="19">
           <cell r="A19" t="str">
             <v>Yes</v>
           </cell>
         </row>
         <row r="20">
           <cell r="A20" t="str">
             <v>No</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20" refreshError="1"/>
+      <sheetData sheetId="21" refreshError="1"/>
+      <sheetData sheetId="22" refreshError="1"/>
+      <sheetData sheetId="23" refreshError="1"/>
+      <sheetData sheetId="24" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Instructions "/>
       <sheetName val="CoverPage"/>
       <sheetName val="FASurvey"/>
       <sheetName val="Instructions"/>
       <sheetName val="FASurvey-DL"/>
       <sheetName val="NOTES"/>
       <sheetName val="BUControlSheet"/>
       <sheetName val="Control"/>
       <sheetName val="Report Form"/>
       <sheetName val="ValidationSheet"/>
       <sheetName val="Finalnew"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
@@ -3839,86 +4048,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4082,68 +4291,280 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="93.5703125" style="55" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+      <c r="B1"/>
+    </row>
+    <row r="2" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="56">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="47" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="47" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="47" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="57"/>
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:13" s="47" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:13" s="47" customFormat="1" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="59"/>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:13" s="47" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="60"/>
+      <c r="M15" s="49"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="61">
+        <v>46142</v>
+      </c>
+      <c r="M16" s="51"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="61">
+        <v>46507</v>
+      </c>
+      <c r="M17" s="52"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="51"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="52"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="51"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="52"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="52"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="51"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="52"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="51"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="M4" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="3" topLeftCell="O4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="W3" sqref="W3:W31"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="75.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="1" customWidth="1"/>
     <col min="18" max="20" width="8.85546875" style="1"/>
     <col min="21" max="21" width="9.7109375" style="1" customWidth="1"/>
     <col min="22" max="254" width="8.85546875" style="1"/>
     <col min="255" max="255" width="3.5703125" style="1" customWidth="1"/>
     <col min="256" max="256" width="55.5703125" style="1" customWidth="1"/>
     <col min="257" max="258" width="9.42578125" style="1" customWidth="1"/>
     <col min="259" max="259" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="260" max="510" width="8.85546875" style="1"/>
     <col min="511" max="511" width="3.5703125" style="1" customWidth="1"/>
     <col min="512" max="512" width="55.5703125" style="1" customWidth="1"/>
@@ -4436,87 +4857,87 @@
     <col min="15107" max="15107" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15108" max="15358" width="8.85546875" style="1"/>
     <col min="15359" max="15359" width="3.5703125" style="1" customWidth="1"/>
     <col min="15360" max="15360" width="55.5703125" style="1" customWidth="1"/>
     <col min="15361" max="15362" width="9.42578125" style="1" customWidth="1"/>
     <col min="15363" max="15363" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15364" max="15614" width="8.85546875" style="1"/>
     <col min="15615" max="15615" width="3.5703125" style="1" customWidth="1"/>
     <col min="15616" max="15616" width="55.5703125" style="1" customWidth="1"/>
     <col min="15617" max="15618" width="9.42578125" style="1" customWidth="1"/>
     <col min="15619" max="15619" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15620" max="15870" width="8.85546875" style="1"/>
     <col min="15871" max="15871" width="3.5703125" style="1" customWidth="1"/>
     <col min="15872" max="15872" width="55.5703125" style="1" customWidth="1"/>
     <col min="15873" max="15874" width="9.42578125" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15876" max="16126" width="8.85546875" style="1"/>
     <col min="16127" max="16127" width="3.5703125" style="1" customWidth="1"/>
     <col min="16128" max="16128" width="55.5703125" style="1" customWidth="1"/>
     <col min="16129" max="16130" width="9.42578125" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16132" max="16382" width="8.85546875" style="1"/>
     <col min="16383" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B1" s="45" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
     </row>
-    <row r="3" spans="1:23" s="5" customFormat="1" thickBot="1">
+    <row r="3" spans="1:24" s="5" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="17"/>
       <c r="C3" s="18">
         <v>2003</v>
       </c>
       <c r="D3" s="18">
         <v>2004</v>
       </c>
       <c r="E3" s="18">
         <v>2005</v>
       </c>
       <c r="F3" s="18">
         <v>2006</v>
       </c>
       <c r="G3" s="19">
         <v>2007</v>
       </c>
       <c r="H3" s="18">
         <v>2008</v>
       </c>
       <c r="I3" s="18">
         <v>2009</v>
       </c>
       <c r="J3" s="18">
         <v>2010</v>
       </c>
@@ -4537,52 +4958,55 @@
       </c>
       <c r="P3" s="21">
         <v>2016</v>
       </c>
       <c r="Q3" s="21">
         <v>2017</v>
       </c>
       <c r="R3" s="21">
         <v>2018</v>
       </c>
       <c r="S3" s="21">
         <v>2019</v>
       </c>
       <c r="T3" s="21">
         <v>2020</v>
       </c>
       <c r="U3" s="21">
         <v>2021</v>
       </c>
       <c r="V3" s="21">
         <v>2022</v>
       </c>
       <c r="W3" s="21">
         <v>2023</v>
       </c>
+      <c r="X3" s="21">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="4" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="23">
         <v>296.3</v>
       </c>
       <c r="D4" s="24">
         <v>346.5</v>
       </c>
       <c r="E4" s="24">
         <v>227.7</v>
       </c>
       <c r="F4" s="24">
         <v>322.2</v>
       </c>
       <c r="G4" s="25">
         <v>578.1</v>
       </c>
       <c r="H4" s="25">
         <v>701.1</v>
       </c>
       <c r="I4" s="25">
         <v>740.7</v>
       </c>
@@ -4606,52 +5030,55 @@
       </c>
       <c r="P4" s="27">
         <v>1932.3</v>
       </c>
       <c r="Q4" s="28">
         <v>2089.9</v>
       </c>
       <c r="R4" s="28">
         <v>2454.6</v>
       </c>
       <c r="S4" s="28">
         <v>2771</v>
       </c>
       <c r="T4" s="28">
         <v>2185.5</v>
       </c>
       <c r="U4" s="28">
         <v>2871</v>
       </c>
       <c r="V4" s="28">
         <v>3270.1</v>
       </c>
       <c r="W4" s="28">
         <v>3283.2</v>
       </c>
+      <c r="X4" s="28">
+        <v>4060</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="5" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>2</v>
       </c>
@@ -4675,52 +5102,55 @@
       </c>
       <c r="P5" s="31">
         <v>110.1</v>
       </c>
       <c r="Q5" s="32">
         <v>108.6</v>
       </c>
       <c r="R5" s="28">
         <v>109.7</v>
       </c>
       <c r="S5" s="28">
         <v>108.5</v>
       </c>
       <c r="T5" s="28">
         <v>76.099999999999994</v>
       </c>
       <c r="U5" s="28">
         <v>125.3</v>
       </c>
       <c r="V5" s="28">
         <v>101.8</v>
       </c>
       <c r="W5" s="28">
         <v>98.9</v>
       </c>
+      <c r="X5" s="28">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="6" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="29">
         <v>6.4</v>
       </c>
       <c r="D6" s="30">
         <v>5.9</v>
       </c>
       <c r="E6" s="30">
         <v>3</v>
       </c>
       <c r="F6" s="30">
         <v>3.2</v>
       </c>
       <c r="G6" s="33">
         <v>4.5</v>
       </c>
       <c r="H6" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="33">
         <v>4.4000000000000004</v>
       </c>
@@ -4744,52 +5174,55 @@
       </c>
       <c r="P6" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q6" s="28">
         <v>3.9</v>
       </c>
       <c r="R6" s="28">
         <v>4</v>
       </c>
       <c r="S6" s="28">
         <v>4</v>
       </c>
       <c r="T6" s="28">
         <v>3.1</v>
       </c>
       <c r="U6" s="28">
         <v>3.4</v>
       </c>
       <c r="V6" s="28">
         <v>3.2</v>
       </c>
       <c r="W6" s="28">
         <v>2.7</v>
       </c>
+      <c r="X6" s="28">
+        <v>3</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="7" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="30" t="s">
         <v>2</v>
       </c>
@@ -4813,52 +5246,55 @@
       </c>
       <c r="P7" s="31">
         <v>114</v>
       </c>
       <c r="Q7" s="32">
         <v>101.6</v>
       </c>
       <c r="R7" s="28">
         <v>104.7</v>
       </c>
       <c r="S7" s="28">
         <v>107</v>
       </c>
       <c r="T7" s="28">
         <v>78.099999999999994</v>
       </c>
       <c r="U7" s="28">
         <v>124.1</v>
       </c>
       <c r="V7" s="28">
         <v>96.5</v>
       </c>
       <c r="W7" s="28">
         <v>97</v>
       </c>
+      <c r="X7" s="28">
+        <v>84.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" s="7" customFormat="1" ht="22.5">
+    <row r="8" spans="1:24" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="35">
         <v>83.1</v>
       </c>
       <c r="D8" s="36">
         <v>101</v>
       </c>
       <c r="E8" s="36">
         <v>131.6</v>
       </c>
       <c r="F8" s="36">
         <v>180.1</v>
       </c>
       <c r="G8" s="36">
         <v>211.8</v>
       </c>
       <c r="H8" s="36">
         <v>224.9</v>
       </c>
       <c r="I8" s="36">
         <v>229.6</v>
       </c>
@@ -4882,52 +5318,55 @@
       </c>
       <c r="P8" s="28">
         <v>558.79999999999995</v>
       </c>
       <c r="Q8" s="28">
         <v>688.2</v>
       </c>
       <c r="R8" s="28">
         <v>784</v>
       </c>
       <c r="S8" s="28">
         <v>821.5</v>
       </c>
       <c r="T8" s="28">
         <v>410.5</v>
       </c>
       <c r="U8" s="28">
         <v>572.5</v>
       </c>
       <c r="V8" s="28">
         <v>1001</v>
       </c>
       <c r="W8" s="28">
         <v>1184.4000000000001</v>
       </c>
+      <c r="X8" s="28">
+        <v>1418.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" s="7" customFormat="1" ht="12">
+    <row r="9" spans="1:24" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="36" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="36" t="s">
         <v>2</v>
       </c>
@@ -4951,52 +5390,55 @@
       </c>
       <c r="P9" s="28">
         <v>124</v>
       </c>
       <c r="Q9" s="32">
         <v>118.7</v>
       </c>
       <c r="R9" s="28">
         <v>107.2</v>
       </c>
       <c r="S9" s="28">
         <v>100.4</v>
       </c>
       <c r="T9" s="28">
         <v>49.5</v>
       </c>
       <c r="U9" s="28">
         <v>131.5</v>
       </c>
       <c r="V9" s="28">
         <v>151.80000000000001</v>
       </c>
       <c r="W9" s="28">
         <v>102.7</v>
       </c>
+      <c r="X9" s="28">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" s="7" customFormat="1" ht="12">
+    <row r="10" spans="1:24" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11"/>
       <c r="B10" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="35">
         <v>1.8</v>
       </c>
       <c r="D10" s="36">
         <v>1.7</v>
       </c>
       <c r="E10" s="36">
         <v>1.7</v>
       </c>
       <c r="F10" s="36">
         <v>1.8</v>
       </c>
       <c r="G10" s="36">
         <v>1.6</v>
       </c>
       <c r="H10" s="36">
         <v>1.4</v>
       </c>
       <c r="I10" s="36">
         <v>1.3</v>
       </c>
@@ -5020,52 +5462,55 @@
       </c>
       <c r="P10" s="28">
         <v>1.2</v>
       </c>
       <c r="Q10" s="28">
         <v>1.3</v>
       </c>
       <c r="R10" s="28">
         <v>1.3</v>
       </c>
       <c r="S10" s="28">
         <v>1.2</v>
       </c>
       <c r="T10" s="28">
         <v>0.6</v>
       </c>
       <c r="U10" s="28">
         <v>0.7</v>
       </c>
       <c r="V10" s="28">
         <v>1</v>
       </c>
       <c r="W10" s="28">
         <v>1</v>
       </c>
+      <c r="X10" s="28">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="11" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
       <c r="B11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="39">
         <v>718.5</v>
       </c>
       <c r="D11" s="30">
         <v>798</v>
       </c>
       <c r="E11" s="30">
         <v>623.9</v>
       </c>
       <c r="F11" s="30">
         <v>857.2</v>
       </c>
       <c r="G11" s="33">
         <v>1269.7</v>
       </c>
       <c r="H11" s="33">
         <v>1534.5</v>
       </c>
       <c r="I11" s="33">
         <v>1601.6</v>
       </c>
@@ -5089,52 +5534,55 @@
       </c>
       <c r="P11" s="31">
         <v>9827.6</v>
       </c>
       <c r="Q11" s="31">
         <v>11382.7</v>
       </c>
       <c r="R11" s="28">
         <v>13755.6</v>
       </c>
       <c r="S11" s="28">
         <v>11202.6</v>
       </c>
       <c r="T11" s="28">
         <v>6721</v>
       </c>
       <c r="U11" s="28">
         <v>9828</v>
       </c>
       <c r="V11" s="28">
         <v>13574.5</v>
       </c>
       <c r="W11" s="28">
         <v>16770.099999999999</v>
       </c>
+      <c r="X11" s="28">
+        <v>18246.900000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" s="7" customFormat="1" ht="12">
+    <row r="12" spans="1:24" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="35">
         <v>168.1</v>
       </c>
       <c r="D12" s="36">
         <v>176.9</v>
       </c>
       <c r="E12" s="36">
         <v>254.4</v>
       </c>
       <c r="F12" s="36">
         <v>354.9</v>
       </c>
       <c r="G12" s="38">
         <v>409.3</v>
       </c>
       <c r="H12" s="38">
         <v>430</v>
       </c>
       <c r="I12" s="38">
         <v>435</v>
       </c>
@@ -5158,52 +5606,55 @@
       </c>
       <c r="P12" s="28">
         <v>1109.2</v>
       </c>
       <c r="Q12" s="28">
         <v>1424.3</v>
       </c>
       <c r="R12" s="28">
         <v>1640.2</v>
       </c>
       <c r="S12" s="28">
         <v>1828.1</v>
       </c>
       <c r="T12" s="28">
         <v>807.2</v>
       </c>
       <c r="U12" s="28">
         <v>1130.8</v>
       </c>
       <c r="V12" s="28">
         <v>2087.6</v>
       </c>
       <c r="W12" s="28">
         <v>2759.6</v>
       </c>
+      <c r="X12" s="28">
+        <v>3162.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" s="7" customFormat="1" ht="22.5">
+    <row r="13" spans="1:24" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="35">
         <v>23.4</v>
       </c>
       <c r="D13" s="36">
         <v>22.2</v>
       </c>
       <c r="E13" s="36">
         <v>40.799999999999997</v>
       </c>
       <c r="F13" s="36">
         <v>41.4</v>
       </c>
       <c r="G13" s="38">
         <v>32.200000000000003</v>
       </c>
       <c r="H13" s="38">
         <v>28</v>
       </c>
       <c r="I13" s="38">
         <v>27.2</v>
       </c>
@@ -5227,52 +5678,55 @@
       </c>
       <c r="P13" s="28">
         <v>11.3</v>
       </c>
       <c r="Q13" s="28">
         <v>12.5</v>
       </c>
       <c r="R13" s="28">
         <v>11.9</v>
       </c>
       <c r="S13" s="28">
         <v>16.3</v>
       </c>
       <c r="T13" s="28">
         <v>12</v>
       </c>
       <c r="U13" s="28">
         <v>11.5</v>
       </c>
       <c r="V13" s="28">
         <v>15.4</v>
       </c>
       <c r="W13" s="28">
         <v>16.5</v>
       </c>
+      <c r="X13" s="28">
+        <v>17.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" s="7" customFormat="1" ht="12">
+    <row r="14" spans="1:24" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
       <c r="B14" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="35">
         <v>68.900000000000006</v>
       </c>
       <c r="D14" s="36">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="36">
         <v>106.5</v>
       </c>
       <c r="F14" s="36">
         <v>122</v>
       </c>
       <c r="G14" s="38">
         <v>155.1</v>
       </c>
       <c r="H14" s="38">
         <v>151.1</v>
       </c>
       <c r="I14" s="38">
         <v>175.6</v>
       </c>
@@ -5296,79 +5750,83 @@
       </c>
       <c r="P14" s="31">
         <v>587.20000000000005</v>
       </c>
       <c r="Q14" s="31">
         <v>768.8</v>
       </c>
       <c r="R14" s="28">
         <v>915.8</v>
       </c>
       <c r="S14" s="28">
         <v>1120.0999999999999</v>
       </c>
       <c r="T14" s="28">
         <v>233.1</v>
       </c>
       <c r="U14" s="28">
         <v>324.5</v>
       </c>
       <c r="V14" s="28">
         <v>804.4</v>
       </c>
       <c r="W14" s="28">
         <v>1172.3</v>
       </c>
+      <c r="X14" s="28">
+        <v>1324.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="15" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
       <c r="B15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="28"/>
       <c r="S15" s="28"/>
       <c r="T15" s="28"/>
       <c r="U15" s="28"/>
       <c r="V15" s="28"/>
       <c r="W15" s="28"/>
+      <c r="X15" s="28"/>
     </row>
-    <row r="16" spans="1:23" s="6" customFormat="1" ht="12">
+    <row r="16" spans="1:24" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
       <c r="B16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="39">
         <v>1.5</v>
       </c>
       <c r="D16" s="30">
         <v>1.3</v>
       </c>
       <c r="E16" s="30">
         <v>1.4</v>
       </c>
       <c r="F16" s="30">
         <v>1.2</v>
       </c>
       <c r="G16" s="33">
         <v>1.2</v>
       </c>
       <c r="H16" s="33">
         <v>0.9</v>
       </c>
       <c r="I16" s="33">
         <v>1</v>
       </c>
@@ -5392,52 +5850,55 @@
       </c>
       <c r="P16" s="31">
         <v>1.3</v>
       </c>
       <c r="Q16" s="31">
         <v>1.4</v>
       </c>
       <c r="R16" s="28">
         <v>1.5</v>
       </c>
       <c r="S16" s="28">
         <v>1.6</v>
       </c>
       <c r="T16" s="28">
         <v>0.3</v>
       </c>
       <c r="U16" s="28">
         <v>0.4</v>
       </c>
       <c r="V16" s="28">
         <v>0.8</v>
       </c>
       <c r="W16" s="28">
         <v>1</v>
       </c>
+      <c r="X16" s="28">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="17" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A17" s="5"/>
       <c r="B17" s="40" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="39">
         <v>3.1</v>
       </c>
       <c r="D17" s="30">
         <v>2.5</v>
       </c>
       <c r="E17" s="30">
         <v>2.6</v>
       </c>
       <c r="F17" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="33">
         <v>2.4</v>
       </c>
       <c r="H17" s="33">
         <v>1.6</v>
       </c>
       <c r="I17" s="33">
         <v>2.5</v>
       </c>
@@ -5461,52 +5922,55 @@
       </c>
       <c r="P17" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="31">
         <v>4.4000000000000004</v>
       </c>
       <c r="R17" s="28">
         <v>4</v>
       </c>
       <c r="S17" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="T17" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="U17" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="V17" s="28">
         <v>1.9</v>
       </c>
       <c r="W17" s="28">
         <v>2.8</v>
       </c>
+      <c r="X17" s="28">
+        <v>3.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="18" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A18" s="5"/>
       <c r="B18" s="40" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="39">
         <v>29.2</v>
       </c>
       <c r="D18" s="30">
         <v>29.8</v>
       </c>
       <c r="E18" s="30">
         <v>38.4</v>
       </c>
       <c r="F18" s="30">
         <v>36.1</v>
       </c>
       <c r="G18" s="33">
         <v>36.9</v>
       </c>
       <c r="H18" s="33">
         <v>29.3</v>
       </c>
       <c r="I18" s="33">
         <v>29</v>
       </c>
@@ -5530,52 +5994,55 @@
       </c>
       <c r="P18" s="31">
         <v>28.2</v>
       </c>
       <c r="Q18" s="31">
         <v>36.299999999999997</v>
       </c>
       <c r="R18" s="28">
         <v>36.299999999999997</v>
       </c>
       <c r="S18" s="28">
         <v>37.799999999999997</v>
       </c>
       <c r="T18" s="28">
         <v>11</v>
       </c>
       <c r="U18" s="28">
         <v>12.8</v>
       </c>
       <c r="V18" s="28">
         <v>21.5</v>
       </c>
       <c r="W18" s="28">
         <v>24.5</v>
       </c>
+      <c r="X18" s="28">
+        <v>23.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="19" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
       <c r="B19" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="39">
         <v>93</v>
       </c>
       <c r="D19" s="30">
         <v>91.7</v>
       </c>
       <c r="E19" s="30">
         <v>124.8</v>
       </c>
       <c r="F19" s="30">
         <v>132.9</v>
       </c>
       <c r="G19" s="33">
         <v>166.6</v>
       </c>
       <c r="H19" s="33">
         <v>157.19999999999999</v>
       </c>
       <c r="I19" s="33">
         <v>195.5</v>
       </c>
@@ -5599,79 +6066,83 @@
       </c>
       <c r="P19" s="31">
         <v>605.4</v>
       </c>
       <c r="Q19" s="31">
         <v>870.1</v>
       </c>
       <c r="R19" s="28">
         <v>981.4</v>
       </c>
       <c r="S19" s="28">
         <v>1132.2</v>
       </c>
       <c r="T19" s="28">
         <v>351</v>
       </c>
       <c r="U19" s="28">
         <v>727.7</v>
       </c>
       <c r="V19" s="28">
         <v>1163</v>
       </c>
       <c r="W19" s="28">
         <v>1603.8</v>
       </c>
+      <c r="X19" s="28">
+        <v>1900.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:25" s="7" customFormat="1" ht="12">
+    <row r="20" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A20" s="5"/>
       <c r="B20" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="35"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="28"/>
       <c r="N20" s="28"/>
       <c r="O20" s="31"/>
       <c r="P20" s="31"/>
       <c r="Q20" s="31"/>
       <c r="R20" s="28"/>
       <c r="S20" s="28"/>
       <c r="T20" s="28"/>
       <c r="U20" s="28"/>
       <c r="V20" s="28"/>
       <c r="W20" s="28"/>
+      <c r="X20" s="28"/>
     </row>
-    <row r="21" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="21" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A21" s="5"/>
       <c r="B21" s="40" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="39">
         <v>4.7</v>
       </c>
       <c r="D21" s="30">
         <v>3.6</v>
       </c>
       <c r="E21" s="30">
         <v>3.7</v>
       </c>
       <c r="F21" s="30">
         <v>3.2</v>
       </c>
       <c r="G21" s="33">
         <v>3</v>
       </c>
       <c r="H21" s="33">
         <v>2.6</v>
       </c>
       <c r="I21" s="33">
         <v>3.4</v>
       </c>
@@ -5695,55 +6166,58 @@
       </c>
       <c r="P21" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q21" s="31">
         <v>6.6</v>
       </c>
       <c r="R21" s="28">
         <v>6.2</v>
       </c>
       <c r="S21" s="28">
         <v>5.7</v>
       </c>
       <c r="T21" s="28">
         <v>1.9</v>
       </c>
       <c r="U21" s="28">
         <v>3.5</v>
       </c>
       <c r="V21" s="28">
         <v>4.2</v>
       </c>
       <c r="W21" s="28">
         <v>4.9000000000000004</v>
       </c>
+      <c r="X21" s="28">
+        <v>5.4</v>
+      </c>
       <c r="Y21" s="6" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="22" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="22" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A22" s="5"/>
       <c r="B22" s="40" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="39">
         <v>16.2</v>
       </c>
       <c r="D22" s="30">
         <v>13.2</v>
       </c>
       <c r="E22" s="30">
         <v>12.5</v>
       </c>
       <c r="F22" s="30">
         <v>12</v>
       </c>
       <c r="G22" s="33">
         <v>11.5</v>
       </c>
       <c r="H22" s="33">
         <v>11.6</v>
       </c>
       <c r="I22" s="33">
         <v>13.1</v>
       </c>
@@ -5767,52 +6241,55 @@
       </c>
       <c r="P22" s="31">
         <v>18</v>
       </c>
       <c r="Q22" s="31">
         <v>26.5</v>
       </c>
       <c r="R22" s="28">
         <v>23.8</v>
       </c>
       <c r="S22" s="28">
         <v>25.8</v>
       </c>
       <c r="T22" s="28">
         <v>10.5</v>
       </c>
       <c r="U22" s="28">
         <v>22.4</v>
       </c>
       <c r="V22" s="28">
         <v>26.5</v>
       </c>
       <c r="W22" s="28">
         <v>29.2</v>
       </c>
+      <c r="X22" s="28">
+        <v>31.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="23" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A23" s="5"/>
       <c r="B23" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="33">
         <v>1590.8</v>
       </c>
       <c r="D23" s="33">
         <v>2394.6999999999998</v>
       </c>
       <c r="E23" s="33">
         <v>2401.9</v>
       </c>
       <c r="F23" s="33">
         <v>2840.2</v>
       </c>
       <c r="G23" s="33">
         <v>3676.1</v>
       </c>
       <c r="H23" s="33">
         <v>4117.2</v>
       </c>
       <c r="I23" s="33">
         <v>3774.4</v>
       </c>
@@ -5836,52 +6313,55 @@
       </c>
       <c r="P23" s="31">
         <v>6509.4</v>
       </c>
       <c r="Q23" s="31">
         <v>7701.2</v>
       </c>
       <c r="R23" s="28">
         <v>8789</v>
       </c>
       <c r="S23" s="28">
         <v>8515</v>
       </c>
       <c r="T23" s="28">
         <v>2034.8</v>
       </c>
       <c r="U23" s="28">
         <v>1330.2</v>
       </c>
       <c r="V23" s="28">
         <v>4728.8</v>
       </c>
       <c r="W23" s="28">
         <v>9204.2000000000007</v>
       </c>
+      <c r="X23" s="28">
+        <v>10381.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:25" s="6" customFormat="1" ht="13.5" customHeight="1">
+    <row r="24" spans="1:25" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5"/>
       <c r="B24" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39">
         <v>2053.1999999999998</v>
       </c>
       <c r="D24" s="30">
         <v>3549.9</v>
       </c>
       <c r="E24" s="30">
         <v>2478.6999999999998</v>
       </c>
       <c r="F24" s="30">
         <v>3079</v>
       </c>
       <c r="G24" s="33">
         <v>3757.9</v>
       </c>
       <c r="H24" s="33">
         <v>4329.5</v>
       </c>
       <c r="I24" s="33">
         <v>5422.7</v>
       </c>
@@ -5905,52 +6385,55 @@
       </c>
       <c r="P24" s="31">
         <v>9755.6</v>
       </c>
       <c r="Q24" s="31">
         <v>10260.799999999999</v>
       </c>
       <c r="R24" s="28">
         <v>10646</v>
       </c>
       <c r="S24" s="28">
         <v>10707.3</v>
       </c>
       <c r="T24" s="28">
         <v>2865</v>
       </c>
       <c r="U24" s="28">
         <v>3501.4</v>
       </c>
       <c r="V24" s="28">
         <v>7670</v>
       </c>
       <c r="W24" s="28">
         <v>10523.7</v>
       </c>
+      <c r="X24" s="28">
+        <v>11960.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:25" s="6" customFormat="1" ht="16.5" customHeight="1">
+    <row r="25" spans="1:25" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5"/>
       <c r="B25" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="39">
         <v>8677</v>
       </c>
       <c r="D25" s="30">
         <v>9340</v>
       </c>
       <c r="E25" s="30">
         <v>11307</v>
       </c>
       <c r="F25" s="30">
         <v>11340</v>
       </c>
       <c r="G25" s="33">
         <v>9924</v>
       </c>
       <c r="H25" s="33">
         <v>12967</v>
       </c>
       <c r="I25" s="33">
         <v>12119</v>
       </c>
@@ -5974,52 +6457,55 @@
       </c>
       <c r="P25" s="31">
         <v>22303</v>
       </c>
       <c r="Q25" s="31">
         <v>27760</v>
       </c>
       <c r="R25" s="28">
         <v>48750</v>
       </c>
       <c r="S25" s="28">
         <v>51482</v>
       </c>
       <c r="T25" s="28">
         <v>39816</v>
       </c>
       <c r="U25" s="28">
         <v>42301</v>
       </c>
       <c r="V25" s="28">
         <v>47905</v>
       </c>
       <c r="W25" s="28">
         <v>52829</v>
       </c>
+      <c r="X25" s="28">
+        <v>54712</v>
+      </c>
     </row>
-    <row r="26" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="26" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A26" s="5"/>
       <c r="B26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="29">
         <v>322</v>
       </c>
       <c r="D26" s="33">
         <v>379.3</v>
       </c>
       <c r="E26" s="30">
         <v>533.6</v>
       </c>
       <c r="F26" s="30">
         <v>556.5</v>
       </c>
       <c r="G26" s="33">
         <v>620.79999999999995</v>
       </c>
       <c r="H26" s="33">
         <v>307.2</v>
       </c>
       <c r="I26" s="33">
         <v>313.7</v>
       </c>
@@ -6043,52 +6529,55 @@
       </c>
       <c r="P26" s="31">
         <v>414.1</v>
       </c>
       <c r="Q26" s="31">
         <v>442.5</v>
       </c>
       <c r="R26" s="28">
         <v>463.7</v>
       </c>
       <c r="S26" s="28">
         <v>469.9</v>
       </c>
       <c r="T26" s="28">
         <v>458.3</v>
       </c>
       <c r="U26" s="28">
         <v>463.1</v>
       </c>
       <c r="V26" s="28">
         <v>488.6</v>
       </c>
       <c r="W26" s="28">
         <v>498.4</v>
       </c>
+      <c r="X26" s="28">
+        <v>613.79999999999995</v>
+      </c>
     </row>
-    <row r="27" spans="1:25" s="6" customFormat="1" ht="16.5" customHeight="1">
+    <row r="27" spans="1:25" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="5"/>
       <c r="B27" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="33">
         <v>3.9</v>
       </c>
       <c r="I27" s="33">
         <v>4</v>
       </c>
@@ -6112,52 +6601,55 @@
       </c>
       <c r="P27" s="31">
         <v>4.8</v>
       </c>
       <c r="Q27" s="31">
         <v>5.2</v>
       </c>
       <c r="R27" s="28">
         <v>5.3</v>
       </c>
       <c r="S27" s="28">
         <v>5.4</v>
       </c>
       <c r="T27" s="28">
         <v>5.2</v>
       </c>
       <c r="U27" s="28">
         <v>5.3</v>
       </c>
       <c r="V27" s="28">
         <v>5.4</v>
       </c>
       <c r="W27" s="28">
         <v>5.5</v>
       </c>
+      <c r="X27" s="28">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="28" spans="1:25" s="6" customFormat="1" ht="25.5" customHeight="1">
+    <row r="28" spans="1:25" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
       <c r="B28" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="33" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="33" t="s">
         <v>2</v>
       </c>
       <c r="I28" s="33">
         <v>102.1</v>
       </c>
@@ -6181,79 +6673,83 @@
       </c>
       <c r="P28" s="31">
         <v>96.6</v>
       </c>
       <c r="Q28" s="31">
         <v>106.9</v>
       </c>
       <c r="R28" s="28">
         <v>104.8</v>
       </c>
       <c r="S28" s="28">
         <v>101.3</v>
       </c>
       <c r="T28" s="28">
         <v>97.5</v>
       </c>
       <c r="U28" s="28">
         <v>101</v>
       </c>
       <c r="V28" s="28">
         <v>105.5</v>
       </c>
       <c r="W28" s="28">
         <v>102</v>
       </c>
+      <c r="X28" s="28">
+        <v>123.2</v>
+      </c>
     </row>
-    <row r="29" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="29" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
       <c r="B29" s="40" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="29"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="33"/>
       <c r="H29" s="33"/>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="31"/>
       <c r="O29" s="31"/>
       <c r="P29" s="31"/>
       <c r="Q29" s="31"/>
       <c r="R29" s="28"/>
       <c r="S29" s="28"/>
       <c r="T29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
+      <c r="X29" s="28"/>
     </row>
-    <row r="30" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="30" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
       <c r="B30" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="33" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="33" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="33">
         <v>101.2</v>
       </c>
@@ -6277,52 +6773,55 @@
       </c>
       <c r="P30" s="31">
         <v>91.8</v>
       </c>
       <c r="Q30" s="31">
         <v>108.8</v>
       </c>
       <c r="R30" s="28">
         <v>104</v>
       </c>
       <c r="S30" s="28">
         <v>101.4</v>
       </c>
       <c r="T30" s="28">
         <v>100.5</v>
       </c>
       <c r="U30" s="28">
         <v>100</v>
       </c>
       <c r="V30" s="28">
         <v>189</v>
       </c>
       <c r="W30" s="28">
         <v>102.2</v>
       </c>
+      <c r="X30" s="28">
+        <v>126.8</v>
+      </c>
     </row>
-    <row r="31" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="31" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A31" s="5"/>
       <c r="B31" s="40" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="33" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="33" t="s">
         <v>2</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>2</v>
       </c>
       <c r="I31" s="33">
         <v>102.9</v>
       </c>
@@ -6346,164 +6845,168 @@
       </c>
       <c r="P31" s="31">
         <v>100.9</v>
       </c>
       <c r="Q31" s="31">
         <v>105.3</v>
       </c>
       <c r="R31" s="28">
         <v>105.4</v>
       </c>
       <c r="S31" s="28">
         <v>101.3</v>
       </c>
       <c r="T31" s="28">
         <v>95.1</v>
       </c>
       <c r="U31" s="28">
         <v>101.9</v>
       </c>
       <c r="V31" s="28">
         <v>35.200000000000003</v>
       </c>
       <c r="W31" s="28">
         <v>101</v>
       </c>
+      <c r="X31" s="28">
+        <v>106.6</v>
+      </c>
     </row>
-    <row r="32" spans="1:25" s="6" customFormat="1" ht="12">
+    <row r="32" spans="1:25" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
       <c r="B32" s="8"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
     </row>
-    <row r="33" spans="2:19" s="16" customFormat="1" ht="14.25" customHeight="1">
+    <row r="33" spans="2:19" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="15"/>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
     </row>
-    <row r="34" spans="2:19" s="16" customFormat="1" ht="11.25" customHeight="1">
+    <row r="34" spans="2:19" s="16" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
     </row>
-    <row r="35" spans="2:19" s="6" customFormat="1" ht="14.25" customHeight="1">
+    <row r="35" spans="2:19" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="12"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="12"/>
       <c r="O35" s="12"/>
       <c r="P35" s="12"/>
       <c r="Q35" s="12"/>
     </row>
-    <row r="36" spans="2:19" s="6" customFormat="1" ht="12.75" customHeight="1">
+    <row r="36" spans="2:19" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="14"/>
     </row>
-    <row r="37" spans="2:19" ht="12.75" customHeight="1">
+    <row r="37" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N37" s="2"/>
       <c r="O37" s="13"/>
       <c r="Q37" s="43"/>
       <c r="R37" s="43"/>
       <c r="S37" s="43" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="N3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Основные показатели 2003-2023</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Основные показатели 2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R.Marat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>