--- v1 (2026-05-21)
+++ v2 (2026-08-20)
@@ -1,160 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="19725" windowHeight="13380" tabRatio="596"/>
+    <workbookView xWindow="47460" yWindow="-15" windowWidth="9585" windowHeight="13815" tabRatio="596" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="15" r:id="rId1"/>
-    <sheet name="Основные показатели 2003-2024" sheetId="14" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="16" r:id="rId2"/>
+    <sheet name="Основные показатели 2003-2024" sheetId="14" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
+    <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
     <definedName name="Agency_List">[1]Control!$H$17:$H$19</definedName>
-    <definedName name="as" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="as" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="as" hidden="1">#REF!</definedName>
-    <definedName name="ase" localSheetId="1">#REF!</definedName>
+    <definedName name="ase" localSheetId="2">#REF!</definedName>
     <definedName name="ase">#REF!</definedName>
-    <definedName name="asen" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="asen" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="asen" hidden="1">#REF!</definedName>
     <definedName name="BUControlSheet_CurrencySelections">[2]Control!$A$19:$A$20</definedName>
     <definedName name="BUControlSheet_FormulaSelections">[2]Control!$A$16:$A$17</definedName>
     <definedName name="BUControlSheet_RevisionSelections">[2]Control!$A$21:$A$22</definedName>
     <definedName name="BUControlSheet_ScaleSelections">[2]Control!$J$35:$J$36</definedName>
     <definedName name="Coordinator_List">[1]Control!$J$20:$J$21</definedName>
     <definedName name="Country">[3]Control!$C$1</definedName>
-    <definedName name="ctylist" localSheetId="1">#REF!</definedName>
+    <definedName name="ctylist" localSheetId="2">#REF!</definedName>
     <definedName name="ctylist">#REF!</definedName>
     <definedName name="Currency_Def">[1]Control!$BA$330:$BA$487</definedName>
-    <definedName name="FDB" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="FDB" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="FDB" hidden="1">#REF!</definedName>
-    <definedName name="fg" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="fg" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="fg" hidden="1">#REF!</definedName>
-    <definedName name="fr" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="fr" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="fr" hidden="1">#REF!</definedName>
-    <definedName name="fullpilot" localSheetId="1">#REF!</definedName>
+    <definedName name="fullpilot" localSheetId="2">#REF!</definedName>
     <definedName name="fullpilot">#REF!</definedName>
-    <definedName name="IIPpilot" localSheetId="1">#REF!</definedName>
+    <definedName name="IIPpilot" localSheetId="2">#REF!</definedName>
     <definedName name="IIPpilot">#REF!</definedName>
     <definedName name="nalog" hidden="1">'[4]tri2000(3)'!$FI$9:$FI$358</definedName>
-    <definedName name="pilot" localSheetId="1">#REF!</definedName>
+    <definedName name="pilot" localSheetId="2">#REF!</definedName>
     <definedName name="pilot">#REF!</definedName>
     <definedName name="Range_DownloadAnnual">[2]Control!$C$4</definedName>
     <definedName name="Range_DownloadMonth">[2]Control!$C$2</definedName>
     <definedName name="Range_DownloadQuarter">[2]Control!$C$3</definedName>
-    <definedName name="Range_DSTNotes" localSheetId="1">#REF!</definedName>
+    <definedName name="Range_DSTNotes" localSheetId="2">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
-    <definedName name="Range_InValidResultsStart" localSheetId="1">#REF!</definedName>
+    <definedName name="Range_InValidResultsStart" localSheetId="2">#REF!</definedName>
     <definedName name="Range_InValidResultsStart">#REF!</definedName>
-    <definedName name="Range_NumberofFailuresStart" localSheetId="1">#REF!</definedName>
+    <definedName name="Range_NumberofFailuresStart" localSheetId="2">#REF!</definedName>
     <definedName name="Range_NumberofFailuresStart">#REF!</definedName>
-    <definedName name="Range_ValidationResultsStart" localSheetId="1">#REF!</definedName>
+    <definedName name="Range_ValidationResultsStart" localSheetId="2">#REF!</definedName>
     <definedName name="Range_ValidationResultsStart">#REF!</definedName>
-    <definedName name="Range_ValidationRulesStart" localSheetId="1">#REF!</definedName>
+    <definedName name="Range_ValidationRulesStart" localSheetId="2">#REF!</definedName>
     <definedName name="Range_ValidationRulesStart">#REF!</definedName>
     <definedName name="Reporting_Country">[1]Control!$C$1</definedName>
     <definedName name="Reporting_CountryCode">[2]Control!$B$28</definedName>
     <definedName name="Reporting_Currency">[1]Control!$C$5</definedName>
     <definedName name="Reporting_Frequency">[1]Control!$C$8</definedName>
     <definedName name="rrrrr">[5]Control!$A$19:$A$20</definedName>
     <definedName name="rrrrrrrrrr">[5]Control!$C$4</definedName>
     <definedName name="Scale_Def">[1]Control!$V$42:$V$45</definedName>
-    <definedName name="seller" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="seller" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="seller" hidden="1">#REF!</definedName>
-    <definedName name="seller1" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="seller1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="seller1" hidden="1">#REF!</definedName>
-    <definedName name="Test" localSheetId="1">#REF!</definedName>
+    <definedName name="Test" localSheetId="2">#REF!</definedName>
     <definedName name="Test">#REF!</definedName>
-    <definedName name="Test1" localSheetId="1">#REF!</definedName>
+    <definedName name="Test1" localSheetId="2">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
-    <definedName name="tri2000." localSheetId="1">#REF!</definedName>
+    <definedName name="tri2000." localSheetId="2">#REF!</definedName>
     <definedName name="tri2000.">#REF!</definedName>
     <definedName name="Uploaded_Currency">[3]Control!$F$17</definedName>
     <definedName name="Uploaded_Scale">[3]Control!$F$18</definedName>
     <definedName name="www">[6]Control!$B$13</definedName>
     <definedName name="Year">[3]Control!$C$3</definedName>
-    <definedName name="алматы" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="алматы" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="алматы" hidden="1">#REF!</definedName>
-    <definedName name="мадина" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="мадина" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="мадина" hidden="1">#REF!</definedName>
-    <definedName name="назик" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="назик" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="назик" hidden="1">#REF!</definedName>
-    <definedName name="НДС" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="НДС" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="НДС" hidden="1">#REF!</definedName>
-    <definedName name="пр" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="пр" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="пр" hidden="1">#REF!</definedName>
-    <definedName name="таб2" localSheetId="1">#REF!</definedName>
+    <definedName name="таб2" localSheetId="2">#REF!</definedName>
     <definedName name="таб2">#REF!</definedName>
-    <definedName name="Таблица_1" localSheetId="1">#REF!</definedName>
+    <definedName name="Таблица_1" localSheetId="2">#REF!</definedName>
     <definedName name="Таблица_1">#REF!</definedName>
-    <definedName name="умбетова" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="умбетова" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="умбетова" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="76">
   <si>
     <t>Валовом внутреннем продукте</t>
   </si>
   <si>
     <t>Внутреннее предложение (выпуск) отраслей туризма, млрд. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Потребление, относящееся к туризму внутри страны, млрд. тенге</t>
   </si>
   <si>
     <t>Потребление, относящееся к въездному туризму, млрд. тенге</t>
   </si>
   <si>
     <t>Потребление, относящееся к выездному туризму, млрд. тенге</t>
   </si>
   <si>
     <t>Число посетителей, въехавших в Казахстан, тыс. человек</t>
   </si>
   <si>
@@ -431,60 +433,81 @@
   </si>
   <si>
     <t xml:space="preserve">k.begaidarova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Вспомогательный счет туризма</t>
   </si>
   <si>
     <t xml:space="preserve">Методика по формированию Вспомогательного счета туризма и расчетов основных показателей отрасли туризма </t>
   </si>
   <si>
     <t>2- туризм, 2-услуги, Н-050, Н-060, 1-Т, Т-001,11, 2МП, 1-инвест, таблицы «Ресурсы – Использование»; административные источники: данные бюджета, Баланс международных услуг РК.</t>
   </si>
   <si>
     <t>С 2003 года.</t>
   </si>
   <si>
     <t xml:space="preserve">   Основные показатели развития туризма в Республике Казахстан в 2003-2024 годы</t>
   </si>
   <si>
     <t>Дата обновления: 30.04.2026г.</t>
   </si>
   <si>
     <t>Вспомогательный счет туризма представляет собой систему статистических показателей в виде десяти таблиц, формируемой на ежегодной основе.</t>
   </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -651,50 +674,67 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -797,51 +837,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="2" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -966,90 +1006,101 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Normal 2" xfId="14"/>
     <cellStyle name="SAPBEXstdData" xfId="3"/>
     <cellStyle name="Style 1" xfId="15"/>
     <cellStyle name="Гиперссылка" xfId="18" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 33" xfId="17"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="16"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 2" xfId="8"/>
     <cellStyle name="Обычный 6" xfId="9"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 8" xfId="13"/>
     <cellStyle name="Обычный_расчеты 6 таблицы ВСТ" xfId="1"/>
     <cellStyle name="Финансовый 2" xfId="10"/>
     <cellStyle name="Финансовый 3" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF33CC33"/>
       <color rgb="FFCCFF33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\webswn01s\ICS$\576\576FSI_2008Q4.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/collaboration/STASIDP/Documents/CDIS%20Report%20Form%20ITT%20(Pilot).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/Documents%20and%20Settings/tgaleza/Local%20Settings/Temporary%20Internet%20Files/OLK10B/Copy%20of%201931PI_2008.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\K514COMCEL1\obmen\&#1057;&#1074;&#1077;&#1090;&#1083;&#1072;&#1085;&#1072;%20&#1048;&#1074;&#1072;&#1085;&#1086;&#1074;&#1085;&#1072;\tri2001(nds).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/collaboration/STASIDP/Documents/ITT%20for%20CDIS.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www-intranet.imf.org/departments/STA/about_sta/divisions/stasi/STASIIMS/STASIDP/Documents/FAS.xls" TargetMode="External"/></Relationships>
 </file>
@@ -4298,55 +4349,59 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
     <col min="2" max="2" width="93.5703125" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1"/>
       <c r="B1"/>
     </row>
     <row r="2" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="56">
         <v>115</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="56" t="s">
         <v>62</v>
@@ -4507,50 +4562,118 @@
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="52"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="51"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="52"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="51"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="66" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="66" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="66"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="70"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="68" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="68" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="68" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="68" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="68" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="68"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="69" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="68"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="68"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="67" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="O4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="75.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
@@ -6961,52 +7084,53 @@
       <c r="S37" s="43" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="N3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Основные показатели 2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R.Marat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>