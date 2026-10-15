--- v3 (2026-09-04)
+++ v4 (2026-10-15)
@@ -10,55 +10,61 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 полугодие 2026\Публикации\Динамические таблицы\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A8C43D7-5D46-4547-AAAF-1922C4897F2F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13725" windowHeight="10110" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-2007 тыс теңге" sheetId="6" r:id="rId3"/>
     <sheet name="2008-2026 тыс. теңге" sheetId="3" r:id="rId4"/>
     <sheet name="Метаданные 2" sheetId="9" r:id="rId5"/>
     <sheet name="2008-2026 в долларах США" sheetId="5" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
@@ -76,51 +82,51 @@
     <definedName name="l">[0]!Eeno1</definedName>
     <definedName name="TAB1_1KV_VSEGO">[2]сельхоз!$A$3:$C$5</definedName>
     <definedName name="tretyr">[0]!Eeno1</definedName>
     <definedName name="баз">[0]!Лист1</definedName>
     <definedName name="База">[0]!Лист1</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="бюджет">[0]!Eeno1</definedName>
     <definedName name="бюджет1">[0]!Лист1</definedName>
     <definedName name="гео98">[0]!Лист1</definedName>
     <definedName name="занят">[0]!Лист1</definedName>
     <definedName name="ПФ">[0]!Eeno1</definedName>
     <definedName name="с124">[1]Лист1!$B$265</definedName>
     <definedName name="ссс">[0]!Ëèñò1</definedName>
     <definedName name="ссысы">[3]Лист1!$B$265</definedName>
     <definedName name="ТРАНС">'[4]Доля ННЭ в ВРП'!$B$3:$B$18</definedName>
     <definedName name="уссс">[0]!Eeno1</definedName>
     <definedName name="ф10">#REF!</definedName>
     <definedName name="ф757">#REF!</definedName>
     <definedName name="ф860">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="180">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t xml:space="preserve">Актюбинская </t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -847,55 +853,58 @@
   </si>
   <si>
     <t>в тыс. теңге</t>
   </si>
   <si>
     <t xml:space="preserve"> тыс.теңге</t>
   </si>
   <si>
     <t xml:space="preserve">2025 год </t>
   </si>
   <si>
     <r>
       <t>2025 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
+  <si>
+    <t>I полугодие 2026 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1313,55 +1322,55 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -1733,118 +1742,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1976,75 +2019,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335561/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347793/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335561/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView showGridLines="0" topLeftCell="B7" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="87.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="84">
         <v>111209</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="78" t="s">
         <v>106</v>
       </c>
       <c r="B3" s="84" t="s">
@@ -2142,111 +2185,111 @@
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="89"/>
       <c r="B15" s="81" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="90"/>
       <c r="B16" s="81" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="79" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B18" s="82">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="78" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="82">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="85" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="78" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B16" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{7C6077C4-9F78-4A6D-AA29-1ED7F6C45D88}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{E7A983BA-6B61-4356-9251-EC427CD2FFA4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="113.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
     </row>
@@ -2311,51 +2354,51 @@
       <c r="B16" s="8"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="8"/>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B18" s="25" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="K1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="26.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="242" width="9.140625" style="1"/>
     <col min="243" max="243" width="30.85546875" style="1" customWidth="1"/>
     <col min="244" max="244" width="10" style="1" customWidth="1"/>
     <col min="245" max="245" width="10.42578125" style="1" customWidth="1"/>
     <col min="246" max="246" width="10" style="1" customWidth="1"/>
     <col min="247" max="247" width="9.42578125" style="1" customWidth="1"/>
     <col min="248" max="249" width="9.85546875" style="1" customWidth="1"/>
@@ -4459,165 +4502,167 @@
     <row r="28" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="91" t="s">
         <v>103</v>
       </c>
       <c r="B28" s="91"/>
       <c r="C28" s="91"/>
       <c r="D28" s="91"/>
       <c r="E28" s="91"/>
       <c r="F28" s="91"/>
       <c r="G28" s="12"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:F28"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BW51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:BX51"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="BS4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BZ5" sqref="BZ5"/>
+      <selection pane="bottomRight" activeCell="BZ4" sqref="BZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22" style="3" customWidth="1"/>
     <col min="3" max="19" width="12.28515625" style="3" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="12" style="3" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="3" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="3" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="3" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="3" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="3" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="3" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="3" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="3" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="3" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="3" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="3" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="3" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="3" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="3" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.5703125" style="3" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="3" customWidth="1"/>
     <col min="49" max="51" width="11.7109375" style="3" customWidth="1"/>
     <col min="52" max="52" width="11.5703125" style="3" customWidth="1"/>
     <col min="53" max="53" width="12.42578125" style="3" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="3" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="3" customWidth="1"/>
     <col min="56" max="56" width="12.28515625" style="3" customWidth="1"/>
     <col min="57" max="57" width="12.7109375" style="3" customWidth="1"/>
     <col min="58" max="58" width="13.140625" style="3" customWidth="1"/>
     <col min="59" max="59" width="13" style="3" customWidth="1"/>
     <col min="60" max="60" width="12" style="3" customWidth="1"/>
     <col min="61" max="61" width="12.42578125" style="3" customWidth="1"/>
     <col min="62" max="62" width="11.42578125" style="3" customWidth="1"/>
     <col min="63" max="63" width="11.28515625" style="3" customWidth="1"/>
     <col min="64" max="64" width="12.140625" style="3" customWidth="1"/>
     <col min="65" max="65" width="12.42578125" style="3" customWidth="1"/>
     <col min="66" max="66" width="10.85546875" style="3" customWidth="1"/>
     <col min="67" max="68" width="9.85546875" style="3" customWidth="1"/>
     <col min="69" max="70" width="9.140625" style="3"/>
     <col min="71" max="71" width="9.5703125" style="3" customWidth="1"/>
     <col min="72" max="72" width="10" style="3" customWidth="1"/>
     <col min="73" max="73" width="12" style="3" customWidth="1"/>
-    <col min="74" max="16384" width="9.140625" style="3"/>
+    <col min="74" max="75" width="9.140625" style="3"/>
+    <col min="76" max="76" width="9.28515625" style="3" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="50" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" s="50" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="46">
         <v>111209</v>
       </c>
       <c r="B1" s="47" t="s">
         <v>100</v>
       </c>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="49"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="49"/>
       <c r="K1" s="48"/>
       <c r="N1" s="49"/>
       <c r="R1" s="49"/>
       <c r="V1" s="49"/>
       <c r="Z1" s="49"/>
       <c r="AD1" s="49"/>
       <c r="AH1" s="49"/>
       <c r="AL1" s="49"/>
       <c r="AP1" s="49"/>
       <c r="AT1" s="49"/>
       <c r="AX1" s="49"/>
       <c r="BB1" s="49"/>
       <c r="BF1" s="49"/>
       <c r="BJ1" s="49"/>
     </row>
-    <row r="2" spans="1:75" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="F2" s="49"/>
       <c r="J2" s="49"/>
       <c r="N2" s="49"/>
       <c r="R2" s="49"/>
       <c r="V2" s="49"/>
       <c r="Z2" s="49"/>
       <c r="AD2" s="49"/>
       <c r="AH2" s="49"/>
       <c r="AL2" s="49"/>
       <c r="AP2" s="49"/>
       <c r="AT2" s="49"/>
       <c r="AU2" s="51"/>
       <c r="AX2" s="49"/>
       <c r="BB2" s="49"/>
       <c r="BF2" s="49"/>
       <c r="BG2" s="51"/>
       <c r="BJ2" s="49"/>
       <c r="BO2" s="51"/>
       <c r="BQ2" s="51"/>
       <c r="BT2" s="51"/>
-      <c r="BW2" s="51" t="s">
+      <c r="BX2" s="51" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="3" spans="1:75" s="54" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" s="54" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>142</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>143</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="39" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="39" t="s">
         <v>63</v>
       </c>
       <c r="G3" s="39" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="39" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="39" t="s">
@@ -4799,52 +4844,55 @@
       </c>
       <c r="BP3" s="53" t="s">
         <v>94</v>
       </c>
       <c r="BQ3" s="53" t="s">
         <v>95</v>
       </c>
       <c r="BR3" s="53" t="s">
         <v>172</v>
       </c>
       <c r="BS3" s="53" t="s">
         <v>97</v>
       </c>
       <c r="BT3" s="53" t="s">
         <v>148</v>
       </c>
       <c r="BU3" s="52" t="s">
         <v>167</v>
       </c>
       <c r="BV3" s="53" t="s">
         <v>177</v>
       </c>
       <c r="BW3" s="53" t="s">
         <v>174</v>
       </c>
-    </row>
-    <row r="4" spans="1:75" s="57" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX3" s="53" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="4" spans="1:76" s="57" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38">
         <v>0</v>
       </c>
       <c r="B4" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="56">
         <v>205.6</v>
       </c>
       <c r="D4" s="56">
         <v>460.5</v>
       </c>
       <c r="E4" s="56">
         <v>754.2</v>
       </c>
       <c r="F4" s="56">
         <v>1024.2</v>
       </c>
       <c r="G4" s="56">
         <v>193</v>
       </c>
       <c r="H4" s="56">
         <v>423.9</v>
       </c>
       <c r="I4" s="56">
@@ -5026,52 +5074,55 @@
       </c>
       <c r="BP4" s="56">
         <v>2604.5</v>
       </c>
       <c r="BQ4" s="56">
         <v>4221</v>
       </c>
       <c r="BR4" s="56">
         <v>6780.9</v>
       </c>
       <c r="BS4" s="56">
         <v>1500.2</v>
       </c>
       <c r="BT4" s="56">
         <v>3010.2</v>
       </c>
       <c r="BU4" s="56">
         <v>4897</v>
       </c>
       <c r="BV4" s="56">
         <v>7827.2</v>
       </c>
       <c r="BW4" s="56">
         <v>1661.6</v>
       </c>
-    </row>
-    <row r="5" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX4" s="56">
+        <v>3466.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>10</v>
       </c>
       <c r="B5" s="58" t="s">
         <v>74</v>
       </c>
       <c r="C5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="I5" s="59" t="s">
@@ -5253,52 +5304,55 @@
       </c>
       <c r="BP5" s="59">
         <v>2142.3000000000002</v>
       </c>
       <c r="BQ5" s="59">
         <v>3676.5</v>
       </c>
       <c r="BR5" s="59">
         <v>5367.8</v>
       </c>
       <c r="BS5" s="59">
         <v>1213.5999999999999</v>
       </c>
       <c r="BT5" s="59">
         <v>2258.1999999999998</v>
       </c>
       <c r="BU5" s="59">
         <v>3975.9</v>
       </c>
       <c r="BV5" s="59">
         <v>6888.8</v>
       </c>
       <c r="BW5" s="59">
         <v>1495.2</v>
       </c>
-    </row>
-    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX5" s="59">
+        <v>3000.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="21">
         <v>11</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="59">
         <v>107</v>
       </c>
       <c r="D6" s="59">
         <v>253.3</v>
       </c>
       <c r="E6" s="59">
         <v>452.6</v>
       </c>
       <c r="F6" s="59">
         <v>641.4</v>
       </c>
       <c r="G6" s="59">
         <v>104.3</v>
       </c>
       <c r="H6" s="59">
         <v>246</v>
       </c>
       <c r="I6" s="59">
@@ -5480,52 +5534,55 @@
       </c>
       <c r="BP6" s="59">
         <v>2034.7</v>
       </c>
       <c r="BQ6" s="59">
         <v>3358.4</v>
       </c>
       <c r="BR6" s="59">
         <v>5332.7</v>
       </c>
       <c r="BS6" s="59">
         <v>1104.4000000000001</v>
       </c>
       <c r="BT6" s="59">
         <v>2274.9</v>
       </c>
       <c r="BU6" s="59">
         <v>3781.5</v>
       </c>
       <c r="BV6" s="59">
         <v>6542.2</v>
       </c>
       <c r="BW6" s="59">
         <v>1248.3</v>
       </c>
-    </row>
-    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX6" s="59">
+        <v>2769.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="21">
         <v>15</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="59">
         <v>246</v>
       </c>
       <c r="D7" s="59">
         <v>563.6</v>
       </c>
       <c r="E7" s="59">
         <v>885.2</v>
       </c>
       <c r="F7" s="59">
         <v>1231.0999999999999</v>
       </c>
       <c r="G7" s="59">
         <v>196.8</v>
       </c>
       <c r="H7" s="59">
         <v>451.9</v>
       </c>
       <c r="I7" s="59">
@@ -5707,52 +5764,55 @@
       </c>
       <c r="BP7" s="59">
         <v>2432.1</v>
       </c>
       <c r="BQ7" s="59">
         <v>3815.1</v>
       </c>
       <c r="BR7" s="59">
         <v>5251.7</v>
       </c>
       <c r="BS7" s="59">
         <v>1229</v>
       </c>
       <c r="BT7" s="59">
         <v>2618.4</v>
       </c>
       <c r="BU7" s="59">
         <v>4293.2</v>
       </c>
       <c r="BV7" s="59">
         <v>5506.2</v>
       </c>
       <c r="BW7" s="59">
         <v>1396.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX7" s="59">
+        <v>2935.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="21">
         <v>19</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="59">
         <v>72.7</v>
       </c>
       <c r="D8" s="59">
         <v>169.4</v>
       </c>
       <c r="E8" s="59">
         <v>287.60000000000002</v>
       </c>
       <c r="F8" s="59">
         <v>409.2</v>
       </c>
       <c r="G8" s="59">
         <v>76.099999999999994</v>
       </c>
       <c r="H8" s="59">
         <v>181.6</v>
       </c>
       <c r="I8" s="59">
@@ -5934,52 +5994,55 @@
       </c>
       <c r="BP8" s="59">
         <v>1564.3</v>
       </c>
       <c r="BQ8" s="59">
         <v>2451.6999999999998</v>
       </c>
       <c r="BR8" s="59">
         <v>3908.1</v>
       </c>
       <c r="BS8" s="59">
         <v>932</v>
       </c>
       <c r="BT8" s="59">
         <v>1877.7</v>
       </c>
       <c r="BU8" s="59">
         <v>2972.7</v>
       </c>
       <c r="BV8" s="59">
         <v>4303.8999999999996</v>
       </c>
       <c r="BW8" s="59">
         <v>1011</v>
       </c>
-    </row>
-    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX8" s="59">
+        <v>2042.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="21">
         <v>23</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="59">
         <v>794.3</v>
       </c>
       <c r="D9" s="59">
         <v>1805.1</v>
       </c>
       <c r="E9" s="59">
         <v>2854.1</v>
       </c>
       <c r="F9" s="59">
         <v>3626</v>
       </c>
       <c r="G9" s="59">
         <v>733.3</v>
       </c>
       <c r="H9" s="59">
         <v>1547.1</v>
       </c>
       <c r="I9" s="59">
@@ -6161,52 +6224,55 @@
       </c>
       <c r="BP9" s="59">
         <v>9431.5</v>
       </c>
       <c r="BQ9" s="59">
         <v>13958.2</v>
       </c>
       <c r="BR9" s="59">
         <v>21177.5</v>
       </c>
       <c r="BS9" s="59">
         <v>4711.8999999999996</v>
       </c>
       <c r="BT9" s="59">
         <v>10508.1</v>
       </c>
       <c r="BU9" s="59">
         <v>16205.5</v>
       </c>
       <c r="BV9" s="59">
         <v>23332</v>
       </c>
       <c r="BW9" s="59">
         <v>4424.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX9" s="59">
+        <v>11569.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="21">
         <v>27</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="59">
         <v>289.10000000000002</v>
       </c>
       <c r="D10" s="59">
         <v>674.3</v>
       </c>
       <c r="E10" s="59">
         <v>1010.5</v>
       </c>
       <c r="F10" s="59">
         <v>1339.4</v>
       </c>
       <c r="G10" s="59">
         <v>233.8</v>
       </c>
       <c r="H10" s="59">
         <v>528.79999999999995</v>
       </c>
       <c r="I10" s="59">
@@ -6388,52 +6454,55 @@
       </c>
       <c r="BP10" s="59">
         <v>3092.9</v>
       </c>
       <c r="BQ10" s="59">
         <v>4826.6000000000004</v>
       </c>
       <c r="BR10" s="59">
         <v>6798.5</v>
       </c>
       <c r="BS10" s="59">
         <v>1853.9</v>
       </c>
       <c r="BT10" s="59">
         <v>3169.2</v>
       </c>
       <c r="BU10" s="59">
         <v>5037.3</v>
       </c>
       <c r="BV10" s="59">
         <v>7163.7</v>
       </c>
       <c r="BW10" s="59">
         <v>1709.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX10" s="59">
+        <v>3599.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="21">
         <v>31</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="59">
         <v>54.8</v>
       </c>
       <c r="D11" s="59">
         <v>128.5</v>
       </c>
       <c r="E11" s="59">
         <v>224.4</v>
       </c>
       <c r="F11" s="59">
         <v>316.89999999999998</v>
       </c>
       <c r="G11" s="59">
         <v>62.1</v>
       </c>
       <c r="H11" s="59">
         <v>147.9</v>
       </c>
       <c r="I11" s="59">
@@ -6615,52 +6684,55 @@
       </c>
       <c r="BP11" s="59">
         <v>1147.3</v>
       </c>
       <c r="BQ11" s="59">
         <v>1820.5</v>
       </c>
       <c r="BR11" s="59">
         <v>2577</v>
       </c>
       <c r="BS11" s="59">
         <v>565.5</v>
       </c>
       <c r="BT11" s="59">
         <v>1269.7</v>
       </c>
       <c r="BU11" s="59">
         <v>2158.8000000000002</v>
       </c>
       <c r="BV11" s="59">
         <v>2741.2</v>
       </c>
       <c r="BW11" s="59">
         <v>628.79999999999995</v>
       </c>
-    </row>
-    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX11" s="59">
+        <v>1369.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="21">
         <v>33</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="59" t="s">
         <v>164</v>
       </c>
       <c r="D12" s="59" t="s">
         <v>164</v>
       </c>
       <c r="E12" s="59" t="s">
         <v>164</v>
       </c>
       <c r="F12" s="59" t="s">
         <v>164</v>
       </c>
       <c r="G12" s="59" t="s">
         <v>164</v>
       </c>
       <c r="H12" s="59" t="s">
         <v>164</v>
       </c>
       <c r="I12" s="59" t="s">
@@ -6842,52 +6914,55 @@
       </c>
       <c r="BP12" s="59">
         <v>1119.9000000000001</v>
       </c>
       <c r="BQ12" s="59">
         <v>2011.4</v>
       </c>
       <c r="BR12" s="59">
         <v>3200.4</v>
       </c>
       <c r="BS12" s="59">
         <v>661.7</v>
       </c>
       <c r="BT12" s="59">
         <v>1382.1</v>
       </c>
       <c r="BU12" s="59">
         <v>2407.5</v>
       </c>
       <c r="BV12" s="59">
         <v>3628.7</v>
       </c>
       <c r="BW12" s="59">
         <v>710.3</v>
       </c>
-    </row>
-    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX12" s="59">
+        <v>1594.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="21">
         <v>35</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="59">
         <v>231.9</v>
       </c>
       <c r="D13" s="59">
         <v>507.8</v>
       </c>
       <c r="E13" s="59">
         <v>792.1</v>
       </c>
       <c r="F13" s="59">
         <v>1088.4000000000001</v>
       </c>
       <c r="G13" s="59">
         <v>219.3</v>
       </c>
       <c r="H13" s="59">
         <v>479.1</v>
       </c>
       <c r="I13" s="59">
@@ -7069,52 +7144,55 @@
       </c>
       <c r="BP13" s="59">
         <v>2904.4</v>
       </c>
       <c r="BQ13" s="59">
         <v>5115.5</v>
       </c>
       <c r="BR13" s="59">
         <v>7984.4</v>
       </c>
       <c r="BS13" s="59">
         <v>1676.8</v>
       </c>
       <c r="BT13" s="59">
         <v>3230.3</v>
       </c>
       <c r="BU13" s="59">
         <v>5732.4</v>
       </c>
       <c r="BV13" s="59">
         <v>9153.2000000000007</v>
       </c>
       <c r="BW13" s="59">
         <v>2068.6</v>
       </c>
-    </row>
-    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX13" s="59">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="21">
         <v>39</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="59">
         <v>133.5</v>
       </c>
       <c r="D14" s="59">
         <v>305.3</v>
       </c>
       <c r="E14" s="59">
         <v>591</v>
       </c>
       <c r="F14" s="59">
         <v>789.7</v>
       </c>
       <c r="G14" s="59">
         <v>128.5</v>
       </c>
       <c r="H14" s="59">
         <v>291.8</v>
       </c>
       <c r="I14" s="59">
@@ -7296,52 +7374,55 @@
       </c>
       <c r="BP14" s="59">
         <v>2137.1</v>
       </c>
       <c r="BQ14" s="59">
         <v>3685.3</v>
       </c>
       <c r="BR14" s="59">
         <v>6003.5</v>
       </c>
       <c r="BS14" s="59">
         <v>1288.8</v>
       </c>
       <c r="BT14" s="59">
         <v>2442.8000000000002</v>
       </c>
       <c r="BU14" s="59">
         <v>4276</v>
       </c>
       <c r="BV14" s="59">
         <v>7384.1</v>
       </c>
       <c r="BW14" s="59">
         <v>1422.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX14" s="59">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="21">
         <v>43</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="59">
         <v>209.6</v>
       </c>
       <c r="D15" s="59">
         <v>569.79999999999995</v>
       </c>
       <c r="E15" s="59">
         <v>854.1</v>
       </c>
       <c r="F15" s="59">
         <v>1075.9000000000001</v>
       </c>
       <c r="G15" s="59">
         <v>156.6</v>
       </c>
       <c r="H15" s="59">
         <v>368.5</v>
       </c>
       <c r="I15" s="59">
@@ -7523,52 +7604,55 @@
       </c>
       <c r="BP15" s="59">
         <v>1541.8</v>
       </c>
       <c r="BQ15" s="59">
         <v>2491.1</v>
       </c>
       <c r="BR15" s="59">
         <v>3641.9</v>
       </c>
       <c r="BS15" s="59">
         <v>756.5</v>
       </c>
       <c r="BT15" s="59">
         <v>1645.8</v>
       </c>
       <c r="BU15" s="59">
         <v>2643.6</v>
       </c>
       <c r="BV15" s="59">
         <v>3605.5</v>
       </c>
       <c r="BW15" s="59">
         <v>746</v>
       </c>
-    </row>
-    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX15" s="59">
+        <v>1769.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>47</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="59">
         <v>565.1</v>
       </c>
       <c r="D16" s="59">
         <v>1384</v>
       </c>
       <c r="E16" s="59">
         <v>2133</v>
       </c>
       <c r="F16" s="59">
         <v>2631</v>
       </c>
       <c r="G16" s="59">
         <v>449.4</v>
       </c>
       <c r="H16" s="59">
         <v>1037.8</v>
       </c>
       <c r="I16" s="59">
@@ -7750,52 +7834,55 @@
       </c>
       <c r="BP16" s="59">
         <v>2801.9</v>
       </c>
       <c r="BQ16" s="59">
         <v>4604.8</v>
       </c>
       <c r="BR16" s="59">
         <v>6287.9</v>
       </c>
       <c r="BS16" s="59">
         <v>1270.8</v>
       </c>
       <c r="BT16" s="59">
         <v>3052.6</v>
       </c>
       <c r="BU16" s="59">
         <v>5025.6000000000004</v>
       </c>
       <c r="BV16" s="59">
         <v>6820.5</v>
       </c>
       <c r="BW16" s="59">
         <v>1410.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX16" s="59">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="21">
         <v>51</v>
       </c>
       <c r="B17" s="58" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="59">
         <v>56.1</v>
       </c>
       <c r="D17" s="59">
         <v>126.2</v>
       </c>
       <c r="E17" s="59">
         <v>224.4</v>
       </c>
       <c r="F17" s="59">
         <v>310.39999999999998</v>
       </c>
       <c r="G17" s="59">
         <v>61.1</v>
       </c>
       <c r="H17" s="59">
         <v>150.80000000000001</v>
       </c>
       <c r="I17" s="59">
@@ -7959,52 +8046,53 @@
       </c>
       <c r="BP17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BQ17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BR17" s="59" t="s">
         <v>164</v>
       </c>
       <c r="BS17" s="59" t="s">
         <v>164</v>
       </c>
       <c r="BT17" s="59" t="s">
         <v>164</v>
       </c>
       <c r="BU17" s="59" t="s">
         <v>164</v>
       </c>
       <c r="BV17" s="59" t="s">
         <v>164</v>
       </c>
       <c r="BW17" s="59" t="s">
         <v>164</v>
       </c>
-    </row>
-    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX17" s="59"/>
+    </row>
+    <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="21">
         <v>55</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="59">
         <v>223.3</v>
       </c>
       <c r="D18" s="59">
         <v>517.4</v>
       </c>
       <c r="E18" s="59">
         <v>815.8</v>
       </c>
       <c r="F18" s="59">
         <v>1153.5999999999999</v>
       </c>
       <c r="G18" s="59">
         <v>223.1</v>
       </c>
       <c r="H18" s="59">
         <v>467.9</v>
       </c>
       <c r="I18" s="59">
@@ -8186,52 +8274,55 @@
       </c>
       <c r="BP18" s="59">
         <v>2409.1</v>
       </c>
       <c r="BQ18" s="59">
         <v>4018</v>
       </c>
       <c r="BR18" s="59">
         <v>6845.2</v>
       </c>
       <c r="BS18" s="59">
         <v>1493.3</v>
       </c>
       <c r="BT18" s="59">
         <v>2863.3</v>
       </c>
       <c r="BU18" s="59">
         <v>4667.8999999999996</v>
       </c>
       <c r="BV18" s="59">
         <v>8498</v>
       </c>
       <c r="BW18" s="59">
         <v>1931.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX18" s="59">
+        <v>3900.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="21">
         <v>59</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="59">
         <v>95.9</v>
       </c>
       <c r="D19" s="59">
         <v>212.3</v>
       </c>
       <c r="E19" s="59">
         <v>433</v>
       </c>
       <c r="F19" s="59">
         <v>619</v>
       </c>
       <c r="G19" s="59">
         <v>91.5</v>
       </c>
       <c r="H19" s="59">
         <v>210.6</v>
       </c>
       <c r="I19" s="59">
@@ -8413,52 +8504,55 @@
       </c>
       <c r="BP19" s="59">
         <v>1827.4</v>
       </c>
       <c r="BQ19" s="59">
         <v>3432.7</v>
       </c>
       <c r="BR19" s="59">
         <v>4982.1000000000004</v>
       </c>
       <c r="BS19" s="59">
         <v>953.6</v>
       </c>
       <c r="BT19" s="59">
         <v>2028.2</v>
       </c>
       <c r="BU19" s="59">
         <v>3907</v>
       </c>
       <c r="BV19" s="59">
         <v>6621.1</v>
       </c>
       <c r="BW19" s="59">
         <v>1198.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="BX19" s="59">
+        <v>2466.1999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="21">
         <v>61</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>88</v>
       </c>
       <c r="C20" s="59" t="s">
         <v>164</v>
       </c>
       <c r="D20" s="59" t="s">
         <v>164</v>
       </c>
       <c r="E20" s="59" t="s">
         <v>164</v>
       </c>
       <c r="F20" s="59" t="s">
         <v>164</v>
       </c>
       <c r="G20" s="59" t="s">
         <v>164</v>
       </c>
       <c r="H20" s="59" t="s">
         <v>164</v>
       </c>
       <c r="I20" s="59" t="s">
@@ -8640,52 +8734,55 @@
       </c>
       <c r="BP20" s="59">
         <v>818.7</v>
       </c>
       <c r="BQ20" s="59">
         <v>1472.5</v>
       </c>
       <c r="BR20" s="59">
         <v>2175.6</v>
       </c>
       <c r="BS20" s="59">
         <v>489.2</v>
       </c>
       <c r="BT20" s="59">
         <v>955.5</v>
       </c>
       <c r="BU20" s="59">
         <v>1667</v>
       </c>
       <c r="BV20" s="59">
         <v>2508</v>
       </c>
       <c r="BW20" s="59">
         <v>526.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX20" s="59">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="21">
         <v>62</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="59" t="s">
         <v>164</v>
       </c>
       <c r="D21" s="59" t="s">
         <v>164</v>
       </c>
       <c r="E21" s="59" t="s">
         <v>164</v>
       </c>
       <c r="F21" s="59" t="s">
         <v>164</v>
       </c>
       <c r="G21" s="59" t="s">
         <v>164</v>
       </c>
       <c r="H21" s="59" t="s">
         <v>164</v>
       </c>
       <c r="I21" s="59" t="s">
@@ -8867,52 +8964,55 @@
       </c>
       <c r="BP21" s="59">
         <v>3605.2</v>
       </c>
       <c r="BQ21" s="59">
         <v>6144.2</v>
       </c>
       <c r="BR21" s="59">
         <v>11233.9</v>
       </c>
       <c r="BS21" s="59">
         <v>2315.9</v>
       </c>
       <c r="BT21" s="59">
         <v>4572.5</v>
       </c>
       <c r="BU21" s="59">
         <v>7444.4</v>
       </c>
       <c r="BV21" s="59">
         <v>13831.8</v>
       </c>
       <c r="BW21" s="59">
         <v>3090.2</v>
       </c>
-    </row>
-    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX21" s="59">
+        <v>5589.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="21">
         <v>63</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="59">
         <v>138.9</v>
       </c>
       <c r="D22" s="59">
         <v>296.5</v>
       </c>
       <c r="E22" s="59">
         <v>473.4</v>
       </c>
       <c r="F22" s="59">
         <v>627.9</v>
       </c>
       <c r="G22" s="59">
         <v>129.19999999999999</v>
       </c>
       <c r="H22" s="59">
         <v>279.10000000000002</v>
       </c>
       <c r="I22" s="59">
@@ -9094,52 +9194,55 @@
       </c>
       <c r="BP22" s="59">
         <v>2624.3</v>
       </c>
       <c r="BQ22" s="59">
         <v>4596.2</v>
       </c>
       <c r="BR22" s="59">
         <v>6940.1</v>
       </c>
       <c r="BS22" s="59">
         <v>1560.2</v>
       </c>
       <c r="BT22" s="59">
         <v>3059.5</v>
       </c>
       <c r="BU22" s="59">
         <v>4865.2</v>
       </c>
       <c r="BV22" s="59">
         <v>8102.9</v>
       </c>
       <c r="BW22" s="59">
         <v>1892</v>
       </c>
-    </row>
-    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX22" s="59">
+        <v>3616.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="21">
         <v>71</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="59">
         <v>437.7</v>
       </c>
       <c r="D23" s="59">
         <v>970.2</v>
       </c>
       <c r="E23" s="59">
         <v>1686.3</v>
       </c>
       <c r="F23" s="59">
         <v>2080.1999999999998</v>
       </c>
       <c r="G23" s="59">
         <v>404.6</v>
       </c>
       <c r="H23" s="59">
         <v>831.5</v>
       </c>
       <c r="I23" s="59">
@@ -9321,52 +9424,55 @@
       </c>
       <c r="BP23" s="59">
         <v>3759.2</v>
       </c>
       <c r="BQ23" s="59">
         <v>6276.2</v>
       </c>
       <c r="BR23" s="59">
         <v>10174.299999999999</v>
       </c>
       <c r="BS23" s="59">
         <v>2273.5</v>
       </c>
       <c r="BT23" s="59">
         <v>4375.8</v>
       </c>
       <c r="BU23" s="59">
         <v>7354</v>
       </c>
       <c r="BV23" s="59">
         <v>12370</v>
       </c>
       <c r="BW23" s="59">
         <v>2573.3000000000002</v>
       </c>
-    </row>
-    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX23" s="59">
+        <v>5370.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="21">
         <v>75</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="59">
         <v>445.2</v>
       </c>
       <c r="D24" s="59">
         <v>878.1</v>
       </c>
       <c r="E24" s="59">
         <v>1457.4</v>
       </c>
       <c r="F24" s="59">
         <v>2193.1999999999998</v>
       </c>
       <c r="G24" s="59">
         <v>442.3</v>
       </c>
       <c r="H24" s="59">
         <v>922</v>
       </c>
       <c r="I24" s="59">
@@ -9548,52 +9654,55 @@
       </c>
       <c r="BP24" s="59">
         <v>4747.8999999999996</v>
       </c>
       <c r="BQ24" s="59">
         <v>7295.3</v>
       </c>
       <c r="BR24" s="59">
         <v>13844.9</v>
       </c>
       <c r="BS24" s="59">
         <v>3025.9</v>
       </c>
       <c r="BT24" s="59">
         <v>5871.4</v>
       </c>
       <c r="BU24" s="59">
         <v>8826.7000000000007</v>
       </c>
       <c r="BV24" s="59">
         <v>15601.1</v>
       </c>
       <c r="BW24" s="59">
         <v>3204.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="BX24" s="59">
+        <v>6107.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="21">
         <v>79</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="59" t="s">
         <v>164</v>
       </c>
       <c r="D25" s="59" t="s">
         <v>164</v>
       </c>
       <c r="E25" s="59" t="s">
         <v>164</v>
       </c>
       <c r="F25" s="59" t="s">
         <v>164</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>164</v>
       </c>
       <c r="H25" s="59" t="s">
         <v>164</v>
       </c>
       <c r="I25" s="59" t="s">
@@ -9771,182 +9880,185 @@
       </c>
       <c r="BP25" s="59">
         <v>1472.6</v>
       </c>
       <c r="BQ25" s="59">
         <v>2368.3000000000002</v>
       </c>
       <c r="BR25" s="59">
         <v>3824.4</v>
       </c>
       <c r="BS25" s="59">
         <v>831.8</v>
       </c>
       <c r="BT25" s="59">
         <v>1766.1</v>
       </c>
       <c r="BU25" s="59">
         <v>2890.9</v>
       </c>
       <c r="BV25" s="59">
         <v>4625.2</v>
       </c>
       <c r="BW25" s="59">
         <v>1041.0999999999999</v>
       </c>
-    </row>
-    <row r="26" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX25" s="59">
+        <v>2214.6999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76" x14ac:dyDescent="0.2">
       <c r="F26" s="60"/>
       <c r="J26" s="60"/>
       <c r="N26" s="60"/>
       <c r="R26" s="60"/>
       <c r="V26" s="60"/>
       <c r="Z26" s="60"/>
       <c r="AD26" s="60"/>
       <c r="AH26" s="60"/>
       <c r="AL26" s="60"/>
       <c r="AP26" s="60"/>
       <c r="AR26" s="60"/>
       <c r="AT26" s="60"/>
       <c r="AX26" s="60"/>
       <c r="AZ26" s="60"/>
       <c r="BB26" s="60"/>
       <c r="BE26" s="60"/>
       <c r="BF26" s="60"/>
       <c r="BJ26" s="60"/>
     </row>
-    <row r="27" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="61" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="62" t="s">
         <v>99</v>
       </c>
       <c r="AQ28" s="60"/>
     </row>
-    <row r="29" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
       <c r="X29" s="60"/>
       <c r="Y29" s="60"/>
       <c r="Z29" s="60"/>
       <c r="AA29" s="60"/>
       <c r="AB29" s="60"/>
       <c r="AC29" s="60"/>
       <c r="AD29" s="60"/>
       <c r="AE29" s="60"/>
       <c r="AQ29" s="60"/>
     </row>
-    <row r="30" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:76" x14ac:dyDescent="0.2">
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="60"/>
       <c r="I30" s="60"/>
       <c r="J30" s="60"/>
       <c r="K30" s="60"/>
       <c r="L30" s="60"/>
       <c r="M30" s="60"/>
       <c r="N30" s="60"/>
       <c r="O30" s="60"/>
       <c r="P30" s="60"/>
       <c r="Q30" s="60"/>
       <c r="R30" s="60"/>
       <c r="S30" s="60"/>
       <c r="T30" s="60"/>
       <c r="U30" s="60"/>
       <c r="V30" s="60"/>
       <c r="W30" s="60"/>
       <c r="X30" s="60"/>
       <c r="Y30" s="60"/>
       <c r="Z30" s="60"/>
       <c r="AA30" s="60"/>
       <c r="AB30" s="60"/>
       <c r="AC30" s="60"/>
       <c r="AD30" s="60"/>
       <c r="AE30" s="60"/>
       <c r="AQ30" s="60"/>
     </row>
-    <row r="31" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:76" x14ac:dyDescent="0.2">
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="60"/>
       <c r="I31" s="60"/>
       <c r="J31" s="60"/>
       <c r="K31" s="60"/>
       <c r="L31" s="60"/>
       <c r="M31" s="60"/>
       <c r="N31" s="60"/>
       <c r="O31" s="60"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="60"/>
       <c r="R31" s="60"/>
       <c r="S31" s="60"/>
       <c r="T31" s="60"/>
       <c r="U31" s="60"/>
       <c r="V31" s="60"/>
       <c r="W31" s="60"/>
       <c r="X31" s="60"/>
       <c r="Y31" s="60"/>
       <c r="Z31" s="60"/>
       <c r="AA31" s="60"/>
       <c r="AB31" s="60"/>
       <c r="AC31" s="60"/>
       <c r="AD31" s="60"/>
       <c r="AE31" s="60"/>
       <c r="AQ31" s="60"/>
     </row>
-    <row r="32" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:76" x14ac:dyDescent="0.2">
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="60"/>
       <c r="I32" s="60"/>
       <c r="J32" s="60"/>
       <c r="K32" s="60"/>
       <c r="L32" s="60"/>
       <c r="M32" s="60"/>
       <c r="N32" s="60"/>
       <c r="O32" s="60"/>
       <c r="P32" s="60"/>
       <c r="Q32" s="60"/>
       <c r="R32" s="60"/>
       <c r="S32" s="60"/>
       <c r="T32" s="60"/>
       <c r="U32" s="60"/>
       <c r="V32" s="60"/>
       <c r="W32" s="60"/>
       <c r="X32" s="60"/>
       <c r="Y32" s="60"/>
       <c r="Z32" s="60"/>
       <c r="AA32" s="60"/>
@@ -10554,55 +10666,55 @@
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BP26">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BR26">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.42578125" customWidth="1"/>
     <col min="2" max="2" width="83" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="35.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="31">
         <v>11120902</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>133</v>
       </c>
     </row>
@@ -10697,204 +10809,205 @@
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="89"/>
       <c r="B15" s="81" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="90"/>
       <c r="B16" s="81" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="79" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="80" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B18" s="82">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="78" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="82">
-        <v>46307</v>
+        <v>46414</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="83" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>125</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
+    <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
+    <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0400-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:BW31"/>
+  <dimension ref="A1:BX31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="BU4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="BR4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BY30" sqref="BY30"/>
+      <selection pane="bottomRight" activeCell="BX4" sqref="BX4:BX25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="67"/>
     <col min="2" max="2" width="22" style="67" customWidth="1"/>
     <col min="3" max="9" width="12.28515625" style="67" hidden="1" customWidth="1"/>
     <col min="10" max="19" width="12.28515625" style="67" customWidth="1"/>
     <col min="20" max="21" width="12.42578125" style="67" customWidth="1"/>
     <col min="22" max="23" width="12.42578125" style="68" customWidth="1"/>
     <col min="24" max="24" width="12" style="67" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="67" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="67" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="67" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="67" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="67" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="67" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="67" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="67" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="67" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="67" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="67" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="67" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="67" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="67" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="67" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.5703125" style="67" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="67" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="67" customWidth="1"/>
     <col min="49" max="51" width="11.7109375" style="67" customWidth="1"/>
     <col min="52" max="52" width="11.5703125" style="67" customWidth="1"/>
     <col min="53" max="53" width="12.42578125" style="67" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="67" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="67" customWidth="1"/>
     <col min="56" max="56" width="12.28515625" style="67" customWidth="1"/>
     <col min="57" max="57" width="12.140625" style="67" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="67" customWidth="1"/>
     <col min="59" max="59" width="9.85546875" style="67" customWidth="1"/>
     <col min="60" max="60" width="11.7109375" style="67" customWidth="1"/>
     <col min="61" max="61" width="11.42578125" style="67" customWidth="1"/>
     <col min="62" max="62" width="12.85546875" style="67" customWidth="1"/>
     <col min="63" max="63" width="10.7109375" style="67" customWidth="1"/>
     <col min="64" max="64" width="12.140625" style="67" customWidth="1"/>
     <col min="65" max="65" width="10.5703125" style="67" customWidth="1"/>
     <col min="66" max="66" width="11" style="67" customWidth="1"/>
     <col min="67" max="70" width="11.28515625" style="67" customWidth="1"/>
     <col min="71" max="71" width="10.7109375" style="67" customWidth="1"/>
     <col min="72" max="72" width="10" style="67" customWidth="1"/>
     <col min="73" max="73" width="11.28515625" style="67" customWidth="1"/>
     <col min="74" max="74" width="9.85546875" style="67" customWidth="1"/>
-    <col min="75" max="16384" width="9.140625" style="67"/>
+    <col min="75" max="76" width="11.42578125" style="67" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="67"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="65" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" s="65" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63">
         <v>11120902</v>
       </c>
       <c r="B1" s="92" t="s">
         <v>100</v>
       </c>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="V1" s="66"/>
       <c r="W1" s="66"/>
     </row>
-    <row r="2" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="AU2" s="69"/>
       <c r="BG2" s="69"/>
       <c r="BO2" s="69"/>
       <c r="BQ2" s="69"/>
       <c r="BV2" s="69"/>
-      <c r="BW2" s="69" t="s">
+      <c r="BX2" s="69" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="1:75" s="70" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" s="70" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>142</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>143</v>
       </c>
       <c r="C3" s="53" t="s">
         <v>159</v>
       </c>
       <c r="D3" s="53" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="53" t="s">
         <v>63</v>
       </c>
       <c r="G3" s="53" t="s">
         <v>160</v>
       </c>
       <c r="H3" s="53" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="53" t="s">
@@ -11076,52 +11189,55 @@
       </c>
       <c r="BP3" s="53" t="s">
         <v>94</v>
       </c>
       <c r="BQ3" s="53" t="s">
         <v>96</v>
       </c>
       <c r="BR3" s="53" t="s">
         <v>173</v>
       </c>
       <c r="BS3" s="53" t="s">
         <v>97</v>
       </c>
       <c r="BT3" s="53" t="s">
         <v>148</v>
       </c>
       <c r="BU3" s="53" t="s">
         <v>168</v>
       </c>
       <c r="BV3" s="53" t="s">
         <v>178</v>
       </c>
       <c r="BW3" s="53" t="s">
         <v>174</v>
       </c>
-    </row>
-    <row r="4" spans="1:75" s="73" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX3" s="53" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="4" spans="1:76" s="73" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38">
         <v>0</v>
       </c>
       <c r="B4" s="71" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="72">
         <v>1706.9</v>
       </c>
       <c r="D4" s="72">
         <v>3820.9</v>
       </c>
       <c r="E4" s="72">
         <v>6267.2</v>
       </c>
       <c r="F4" s="72">
         <v>8513.5</v>
       </c>
       <c r="G4" s="72">
         <v>1388.8</v>
       </c>
       <c r="H4" s="72">
         <v>2929.1</v>
       </c>
       <c r="I4" s="72">
@@ -11303,52 +11419,55 @@
       </c>
       <c r="BP4" s="72">
         <v>5800.4</v>
       </c>
       <c r="BQ4" s="72">
         <v>9204.2999999999993</v>
       </c>
       <c r="BR4" s="72">
         <v>14444.6</v>
       </c>
       <c r="BS4" s="72">
         <v>2940.6</v>
       </c>
       <c r="BT4" s="72">
         <v>5879.3</v>
       </c>
       <c r="BU4" s="72">
         <v>9417.4</v>
       </c>
       <c r="BV4" s="72">
         <v>15006.4</v>
       </c>
       <c r="BW4" s="72">
         <v>3338.3</v>
       </c>
-    </row>
-    <row r="5" spans="1:75" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX4" s="72">
+        <v>7119.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:76" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>10</v>
       </c>
       <c r="B5" s="58" t="s">
         <v>74</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>164</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>164</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>164</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>164</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>164</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>164</v>
       </c>
       <c r="I5" s="45" t="s">
@@ -11530,52 +11649,55 @@
       </c>
       <c r="BP5" s="45">
         <v>4771</v>
       </c>
       <c r="BQ5" s="45">
         <v>8017</v>
       </c>
       <c r="BR5" s="45">
         <v>11434.4</v>
       </c>
       <c r="BS5" s="45">
         <v>2378.8000000000002</v>
       </c>
       <c r="BT5" s="45">
         <v>4410.5</v>
       </c>
       <c r="BU5" s="45">
         <v>7646</v>
       </c>
       <c r="BV5" s="45">
         <v>13207.3</v>
       </c>
       <c r="BW5" s="45">
         <v>3004</v>
       </c>
-    </row>
-    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX5" s="45">
+        <v>6163.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="21">
         <v>11</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45">
         <v>888.3</v>
       </c>
       <c r="D6" s="45">
         <v>2101.6999999999998</v>
       </c>
       <c r="E6" s="45">
         <v>3761</v>
       </c>
       <c r="F6" s="45">
         <v>5331.7</v>
       </c>
       <c r="G6" s="45">
         <v>750.5</v>
       </c>
       <c r="H6" s="45">
         <v>1699.8</v>
       </c>
       <c r="I6" s="45">
@@ -11757,52 +11879,55 @@
       </c>
       <c r="BP6" s="45">
         <v>4531.3</v>
       </c>
       <c r="BQ6" s="45">
         <v>7323.3</v>
       </c>
       <c r="BR6" s="45">
         <v>11359.8</v>
       </c>
       <c r="BS6" s="45">
         <v>2164.8000000000002</v>
       </c>
       <c r="BT6" s="45">
         <v>4443.2</v>
       </c>
       <c r="BU6" s="45">
         <v>7272.1</v>
       </c>
       <c r="BV6" s="45">
         <v>12542.8</v>
       </c>
       <c r="BW6" s="45">
         <v>2508</v>
       </c>
-    </row>
-    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX6" s="45">
+        <v>5687.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="21">
         <v>15</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="45">
         <v>2042.3</v>
       </c>
       <c r="D7" s="45">
         <v>4676.3999999999996</v>
       </c>
       <c r="E7" s="45">
         <v>7355.8</v>
       </c>
       <c r="F7" s="45">
         <v>10233.6</v>
       </c>
       <c r="G7" s="45">
         <v>1416.1</v>
       </c>
       <c r="H7" s="45">
         <v>3122.6</v>
       </c>
       <c r="I7" s="45">
@@ -11984,52 +12109,55 @@
       </c>
       <c r="BP7" s="45">
         <v>5416.3</v>
       </c>
       <c r="BQ7" s="45">
         <v>8319.2000000000007</v>
       </c>
       <c r="BR7" s="45">
         <v>11187.1</v>
       </c>
       <c r="BS7" s="45">
         <v>2409</v>
       </c>
       <c r="BT7" s="45">
         <v>5114.1000000000004</v>
       </c>
       <c r="BU7" s="45">
         <v>8256.2000000000007</v>
       </c>
       <c r="BV7" s="45">
         <v>10556.6</v>
       </c>
       <c r="BW7" s="45">
         <v>2805.7</v>
       </c>
-    </row>
-    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX7" s="45">
+        <v>6029.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="21">
         <v>19</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="45">
         <v>603.6</v>
       </c>
       <c r="D8" s="45">
         <v>1405.6</v>
       </c>
       <c r="E8" s="45">
         <v>2389.9</v>
       </c>
       <c r="F8" s="45">
         <v>3401.5</v>
       </c>
       <c r="G8" s="45">
         <v>547.6</v>
       </c>
       <c r="H8" s="45">
         <v>1254.8</v>
       </c>
       <c r="I8" s="45">
@@ -12211,52 +12339,55 @@
       </c>
       <c r="BP8" s="45">
         <v>3483.7</v>
       </c>
       <c r="BQ8" s="45">
         <v>5346.2</v>
       </c>
       <c r="BR8" s="45">
         <v>8325.1</v>
       </c>
       <c r="BS8" s="45">
         <v>1826.8</v>
       </c>
       <c r="BT8" s="45">
         <v>3667.4</v>
       </c>
       <c r="BU8" s="45">
         <v>5716.7</v>
       </c>
       <c r="BV8" s="45">
         <v>8251.5</v>
       </c>
       <c r="BW8" s="45">
         <v>2031.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX8" s="45">
+        <v>4194.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="21">
         <v>23</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="45">
         <v>6594.4</v>
       </c>
       <c r="D9" s="45">
         <v>14977.6</v>
       </c>
       <c r="E9" s="45">
         <v>23717</v>
       </c>
       <c r="F9" s="45">
         <v>30141.3</v>
       </c>
       <c r="G9" s="45">
         <v>5276.7</v>
       </c>
       <c r="H9" s="45">
         <v>10690.3</v>
       </c>
       <c r="I9" s="45">
@@ -12438,52 +12569,55 @@
       </c>
       <c r="BP9" s="45">
         <v>21004.2</v>
       </c>
       <c r="BQ9" s="45">
         <v>30437.200000000001</v>
       </c>
       <c r="BR9" s="45">
         <v>45112.4</v>
       </c>
       <c r="BS9" s="45">
         <v>9235.9</v>
       </c>
       <c r="BT9" s="45">
         <v>20523.599999999999</v>
       </c>
       <c r="BU9" s="45">
         <v>31164.400000000001</v>
       </c>
       <c r="BV9" s="45">
         <v>44732.5</v>
       </c>
       <c r="BW9" s="45">
         <v>8889.7999999999993</v>
       </c>
-    </row>
-    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX9" s="45">
+        <v>23762.400000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="21">
         <v>27</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="45">
         <v>2400.1999999999998</v>
       </c>
       <c r="D10" s="45">
         <v>5594.9</v>
       </c>
       <c r="E10" s="45">
         <v>8397</v>
       </c>
       <c r="F10" s="45">
         <v>11133.8</v>
       </c>
       <c r="G10" s="45">
         <v>1682.4</v>
       </c>
       <c r="H10" s="45">
         <v>3654</v>
       </c>
       <c r="I10" s="45">
@@ -12665,52 +12799,55 @@
       </c>
       <c r="BP10" s="45">
         <v>6888</v>
       </c>
       <c r="BQ10" s="45">
         <v>10524.9</v>
       </c>
       <c r="BR10" s="45">
         <v>14482.2</v>
       </c>
       <c r="BS10" s="45">
         <v>3633.9</v>
       </c>
       <c r="BT10" s="45">
         <v>6189.8</v>
       </c>
       <c r="BU10" s="45">
         <v>9687.1</v>
       </c>
       <c r="BV10" s="45">
         <v>13734.4</v>
       </c>
       <c r="BW10" s="45">
         <v>3434.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX10" s="45">
+        <v>7392.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="21">
         <v>31</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="45">
         <v>455</v>
       </c>
       <c r="D11" s="45">
         <v>1066.2</v>
       </c>
       <c r="E11" s="45">
         <v>1864.7</v>
       </c>
       <c r="F11" s="45">
         <v>2634.2</v>
       </c>
       <c r="G11" s="45">
         <v>446.9</v>
       </c>
       <c r="H11" s="45">
         <v>1022</v>
       </c>
       <c r="I11" s="45">
@@ -12892,52 +13029,55 @@
       </c>
       <c r="BP11" s="45">
         <v>2555.1</v>
       </c>
       <c r="BQ11" s="45">
         <v>3969.8</v>
       </c>
       <c r="BR11" s="45">
         <v>5489.6</v>
       </c>
       <c r="BS11" s="45">
         <v>1108.5</v>
       </c>
       <c r="BT11" s="45">
         <v>2479.9</v>
       </c>
       <c r="BU11" s="45">
         <v>4151.5</v>
       </c>
       <c r="BV11" s="45">
         <v>5255.5</v>
       </c>
       <c r="BW11" s="45">
         <v>1263.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX11" s="45">
+        <v>2813.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="21">
         <v>33</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="45" t="s">
         <v>164</v>
       </c>
       <c r="D12" s="45" t="s">
         <v>164</v>
       </c>
       <c r="E12" s="45" t="s">
         <v>164</v>
       </c>
       <c r="F12" s="45" t="s">
         <v>164</v>
       </c>
       <c r="G12" s="45" t="s">
         <v>164</v>
       </c>
       <c r="H12" s="45" t="s">
         <v>164</v>
       </c>
       <c r="I12" s="45" t="s">
@@ -13119,52 +13259,55 @@
       </c>
       <c r="BP12" s="45">
         <v>2494</v>
       </c>
       <c r="BQ12" s="45">
         <v>4386.1000000000004</v>
       </c>
       <c r="BR12" s="45">
         <v>6817.4</v>
       </c>
       <c r="BS12" s="45">
         <v>1297</v>
       </c>
       <c r="BT12" s="45">
         <v>2699.4</v>
       </c>
       <c r="BU12" s="45">
         <v>4629.8</v>
       </c>
       <c r="BV12" s="45">
         <v>6957</v>
       </c>
       <c r="BW12" s="45">
         <v>1427.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX12" s="45">
+        <v>3274.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="21">
         <v>35</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="45">
         <v>1925.3</v>
       </c>
       <c r="D13" s="45">
         <v>4213.3999999999996</v>
       </c>
       <c r="E13" s="45">
         <v>6582.2</v>
       </c>
       <c r="F13" s="45">
         <v>9047.4</v>
       </c>
       <c r="G13" s="45">
         <v>1578</v>
       </c>
       <c r="H13" s="45">
         <v>3310.5</v>
       </c>
       <c r="I13" s="45">
@@ -13346,52 +13489,55 @@
       </c>
       <c r="BP13" s="45">
         <v>6468.2</v>
       </c>
       <c r="BQ13" s="45">
         <v>11154.8</v>
       </c>
       <c r="BR13" s="45">
         <v>17008.400000000001</v>
       </c>
       <c r="BS13" s="45">
         <v>3286.7</v>
       </c>
       <c r="BT13" s="45">
         <v>6309.2</v>
       </c>
       <c r="BU13" s="45">
         <v>11023.8</v>
       </c>
       <c r="BV13" s="45">
         <v>17548.599999999999</v>
       </c>
       <c r="BW13" s="45">
         <v>4156.1000000000004</v>
       </c>
-    </row>
-    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX13" s="45">
+        <v>7883</v>
+      </c>
+    </row>
+    <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="21">
         <v>39</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="45">
         <v>1108.3</v>
       </c>
       <c r="D14" s="45">
         <v>2533.1999999999998</v>
       </c>
       <c r="E14" s="45">
         <v>4911.1000000000004</v>
       </c>
       <c r="F14" s="45">
         <v>6564.4</v>
       </c>
       <c r="G14" s="45">
         <v>924.7</v>
       </c>
       <c r="H14" s="45">
         <v>2016.3</v>
       </c>
       <c r="I14" s="45">
@@ -13573,52 +13719,55 @@
       </c>
       <c r="BP14" s="45">
         <v>4759.3999999999996</v>
       </c>
       <c r="BQ14" s="45">
         <v>8036.2</v>
       </c>
       <c r="BR14" s="45">
         <v>12788.6</v>
       </c>
       <c r="BS14" s="45">
         <v>2526.1999999999998</v>
       </c>
       <c r="BT14" s="45">
         <v>4771.1000000000004</v>
       </c>
       <c r="BU14" s="45">
         <v>8223.1</v>
       </c>
       <c r="BV14" s="45">
         <v>14156.9</v>
       </c>
       <c r="BW14" s="45">
         <v>2857.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX14" s="45">
+        <v>5775.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="21">
         <v>43</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="45">
         <v>1740.1</v>
       </c>
       <c r="D15" s="45">
         <v>4727.8</v>
       </c>
       <c r="E15" s="45">
         <v>7097.4</v>
       </c>
       <c r="F15" s="45">
         <v>8943.5</v>
       </c>
       <c r="G15" s="45">
         <v>1126.9000000000001</v>
       </c>
       <c r="H15" s="45">
         <v>2546.3000000000002</v>
       </c>
       <c r="I15" s="45">
@@ -13800,52 +13949,55 @@
       </c>
       <c r="BP15" s="45">
         <v>3433.6</v>
       </c>
       <c r="BQ15" s="45">
         <v>5432.1</v>
       </c>
       <c r="BR15" s="45">
         <v>7758</v>
       </c>
       <c r="BS15" s="45">
         <v>1482.8</v>
       </c>
       <c r="BT15" s="45">
         <v>3214.5</v>
       </c>
       <c r="BU15" s="45">
         <v>5083.8</v>
       </c>
       <c r="BV15" s="45">
         <v>6912.5</v>
       </c>
       <c r="BW15" s="45">
         <v>1498.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX15" s="45">
+        <v>3635.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>47</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="45">
         <v>4691.6000000000004</v>
       </c>
       <c r="D16" s="45">
         <v>11483.6</v>
       </c>
       <c r="E16" s="45">
         <v>17724.8</v>
       </c>
       <c r="F16" s="45">
         <v>21870.3</v>
       </c>
       <c r="G16" s="45">
         <v>3233.8</v>
       </c>
       <c r="H16" s="45">
         <v>7171.1</v>
       </c>
       <c r="I16" s="45">
@@ -14027,52 +14179,55 @@
       </c>
       <c r="BP16" s="45">
         <v>6239.9</v>
       </c>
       <c r="BQ16" s="45">
         <v>10041.200000000001</v>
       </c>
       <c r="BR16" s="45">
         <v>13394.4</v>
       </c>
       <c r="BS16" s="45">
         <v>2490.9</v>
       </c>
       <c r="BT16" s="45">
         <v>5962.1</v>
       </c>
       <c r="BU16" s="45">
         <v>9664.6</v>
       </c>
       <c r="BV16" s="45">
         <v>13076.4</v>
       </c>
       <c r="BW16" s="45">
         <v>2833.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX16" s="45">
+        <v>7215.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="21">
         <v>51</v>
       </c>
       <c r="B17" s="58" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="45">
         <v>465.8</v>
       </c>
       <c r="D17" s="45">
         <v>1047.0999999999999</v>
       </c>
       <c r="E17" s="45">
         <v>1864.7</v>
       </c>
       <c r="F17" s="45">
         <v>2580.1999999999998</v>
       </c>
       <c r="G17" s="45">
         <v>439.7</v>
       </c>
       <c r="H17" s="45">
         <v>1042</v>
       </c>
       <c r="I17" s="45">
@@ -14240,52 +14395,55 @@
       <c r="BO17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BP17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BQ17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BR17" s="45"/>
       <c r="BS17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BT17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BU17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BV17" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BW17" s="45" t="s">
         <v>164</v>
       </c>
-    </row>
-    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX17" s="45" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="21">
         <v>55</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="45">
         <v>1853.9</v>
       </c>
       <c r="D18" s="45">
         <v>4293.1000000000004</v>
       </c>
       <c r="E18" s="45">
         <v>6779.1</v>
       </c>
       <c r="F18" s="45">
         <v>9589.4</v>
       </c>
       <c r="G18" s="45">
         <v>1605.4</v>
       </c>
       <c r="H18" s="45">
         <v>3233.1</v>
       </c>
       <c r="I18" s="45">
@@ -14467,52 +14625,55 @@
       </c>
       <c r="BP18" s="45">
         <v>5365.1</v>
       </c>
       <c r="BQ18" s="45">
         <v>8761.6</v>
       </c>
       <c r="BR18" s="45">
         <v>14581.6</v>
       </c>
       <c r="BS18" s="45">
         <v>2927.1</v>
       </c>
       <c r="BT18" s="45">
         <v>5592.4</v>
       </c>
       <c r="BU18" s="45">
         <v>8976.7000000000007</v>
       </c>
       <c r="BV18" s="45">
         <v>16292.5</v>
       </c>
       <c r="BW18" s="45">
         <v>3880.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX18" s="45">
+        <v>8012.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="21">
         <v>59</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="45">
         <v>796.2</v>
       </c>
       <c r="D19" s="45">
         <v>1761.5</v>
       </c>
       <c r="E19" s="45">
         <v>3598.1</v>
       </c>
       <c r="F19" s="45">
         <v>5145.5</v>
       </c>
       <c r="G19" s="45">
         <v>658.4</v>
       </c>
       <c r="H19" s="45">
         <v>1455.2</v>
       </c>
       <c r="I19" s="45">
@@ -14694,52 +14855,55 @@
       </c>
       <c r="BP19" s="45">
         <v>4069.7</v>
       </c>
       <c r="BQ19" s="45">
         <v>7485.3</v>
       </c>
       <c r="BR19" s="45">
         <v>10612.8</v>
       </c>
       <c r="BS19" s="45">
         <v>1869.2</v>
       </c>
       <c r="BT19" s="45">
         <v>3961.3</v>
       </c>
       <c r="BU19" s="45">
         <v>7513.5</v>
       </c>
       <c r="BV19" s="45">
         <v>12694.1</v>
       </c>
       <c r="BW19" s="45">
         <v>2408.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="BX19" s="45">
+        <v>5065.3999999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="21">
         <v>61</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>162</v>
       </c>
       <c r="C20" s="45" t="s">
         <v>164</v>
       </c>
       <c r="D20" s="45" t="s">
         <v>164</v>
       </c>
       <c r="E20" s="45" t="s">
         <v>164</v>
       </c>
       <c r="F20" s="45" t="s">
         <v>164</v>
       </c>
       <c r="G20" s="45" t="s">
         <v>164</v>
       </c>
       <c r="H20" s="45" t="s">
         <v>164</v>
       </c>
       <c r="I20" s="45" t="s">
@@ -14921,52 +15085,55 @@
       </c>
       <c r="BP20" s="45">
         <v>1823.3</v>
       </c>
       <c r="BQ20" s="45">
         <v>3210.9</v>
       </c>
       <c r="BR20" s="45">
         <v>4634.5</v>
       </c>
       <c r="BS20" s="45">
         <v>958.9</v>
       </c>
       <c r="BT20" s="45">
         <v>1866.2</v>
       </c>
       <c r="BU20" s="45">
         <v>3205.8</v>
       </c>
       <c r="BV20" s="45">
         <v>4808.3999999999996</v>
       </c>
       <c r="BW20" s="45">
         <v>1057</v>
       </c>
-    </row>
-    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX20" s="45">
+        <v>2251.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="21">
         <v>62</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>164</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>164</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>164</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>164</v>
       </c>
       <c r="G21" s="45" t="s">
         <v>164</v>
       </c>
       <c r="H21" s="45" t="s">
         <v>164</v>
       </c>
       <c r="I21" s="45" t="s">
@@ -15148,52 +15315,55 @@
       </c>
       <c r="BP21" s="45">
         <v>8028.9</v>
       </c>
       <c r="BQ21" s="45">
         <v>13398</v>
       </c>
       <c r="BR21" s="45">
         <v>23930.400000000001</v>
       </c>
       <c r="BS21" s="45">
         <v>4539.5</v>
       </c>
       <c r="BT21" s="45">
         <v>8930.7000000000007</v>
       </c>
       <c r="BU21" s="45">
         <v>14316.2</v>
       </c>
       <c r="BV21" s="45">
         <v>26518.5</v>
       </c>
       <c r="BW21" s="45">
         <v>6208.6</v>
       </c>
-    </row>
-    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX21" s="45">
+        <v>11480.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="21">
         <v>63</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="45">
         <v>1153.2</v>
       </c>
       <c r="D22" s="45">
         <v>2460.1999999999998</v>
       </c>
       <c r="E22" s="45">
         <v>3933.9</v>
       </c>
       <c r="F22" s="45">
         <v>5219.5</v>
       </c>
       <c r="G22" s="45">
         <v>929.7</v>
       </c>
       <c r="H22" s="45">
         <v>1928.6</v>
       </c>
       <c r="I22" s="45">
@@ -15375,52 +15545,55 @@
       </c>
       <c r="BP22" s="45">
         <v>5844.4</v>
       </c>
       <c r="BQ22" s="45">
         <v>10022.5</v>
       </c>
       <c r="BR22" s="45">
         <v>14783.9</v>
       </c>
       <c r="BS22" s="45">
         <v>3058.2</v>
       </c>
       <c r="BT22" s="45">
         <v>5975.6</v>
       </c>
       <c r="BU22" s="45">
         <v>9356.2000000000007</v>
       </c>
       <c r="BV22" s="45">
         <v>15535</v>
       </c>
       <c r="BW22" s="45">
         <v>3801.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX22" s="45">
+        <v>7428.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="21">
         <v>71</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="45">
         <v>3633.9</v>
       </c>
       <c r="D23" s="45">
         <v>8050.1</v>
       </c>
       <c r="E23" s="45">
         <v>14012.8</v>
       </c>
       <c r="F23" s="45">
         <v>17291.8</v>
       </c>
       <c r="G23" s="45">
         <v>2911.4</v>
       </c>
       <c r="H23" s="45">
         <v>5745.6</v>
       </c>
       <c r="I23" s="45">
@@ -15602,52 +15775,55 @@
       </c>
       <c r="BP23" s="45">
         <v>8371.7999999999993</v>
       </c>
       <c r="BQ23" s="45">
         <v>13685.9</v>
       </c>
       <c r="BR23" s="45">
         <v>21673.3</v>
       </c>
       <c r="BS23" s="45">
         <v>4456.3999999999996</v>
       </c>
       <c r="BT23" s="45">
         <v>8546.5</v>
       </c>
       <c r="BU23" s="45">
         <v>14142.3</v>
       </c>
       <c r="BV23" s="45">
         <v>23715.9</v>
       </c>
       <c r="BW23" s="45">
         <v>5170.1000000000004</v>
       </c>
-    </row>
-    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX23" s="45">
+        <v>11030</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="21">
         <v>75</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="45">
         <v>3696.1</v>
       </c>
       <c r="D24" s="45">
         <v>7285.9</v>
       </c>
       <c r="E24" s="45">
         <v>12110.7</v>
       </c>
       <c r="F24" s="45">
         <v>18231.099999999999</v>
       </c>
       <c r="G24" s="45">
         <v>3182.7</v>
       </c>
       <c r="H24" s="45">
         <v>6370.9</v>
       </c>
       <c r="I24" s="45">
@@ -15829,52 +16005,55 @@
       </c>
       <c r="BP24" s="45">
         <v>10573.7</v>
       </c>
       <c r="BQ24" s="45">
         <v>15908.1</v>
       </c>
       <c r="BR24" s="45">
         <v>29492.3</v>
       </c>
       <c r="BS24" s="45">
         <v>5931.2</v>
       </c>
       <c r="BT24" s="45">
         <v>11467.6</v>
       </c>
       <c r="BU24" s="45">
         <v>16974.400000000001</v>
       </c>
       <c r="BV24" s="45">
         <v>29910.7</v>
       </c>
       <c r="BW24" s="45">
         <v>6438.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="BX24" s="45">
+        <v>12544</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="21">
         <v>79</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>163</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>164</v>
       </c>
       <c r="D25" s="45" t="s">
         <v>164</v>
       </c>
       <c r="E25" s="45" t="s">
         <v>164</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>164</v>
       </c>
       <c r="G25" s="45" t="s">
         <v>164</v>
       </c>
       <c r="H25" s="45" t="s">
         <v>164</v>
       </c>
       <c r="I25" s="45" t="s">
@@ -16052,105 +16231,108 @@
       </c>
       <c r="BP25" s="45">
         <v>3279.5</v>
       </c>
       <c r="BQ25" s="45">
         <v>5164.3</v>
       </c>
       <c r="BR25" s="45">
         <v>8146.7</v>
       </c>
       <c r="BS25" s="45">
         <v>1630.4</v>
       </c>
       <c r="BT25" s="45">
         <v>3449.4</v>
       </c>
       <c r="BU25" s="45">
         <v>5559.4</v>
       </c>
       <c r="BV25" s="45">
         <v>8867.5</v>
       </c>
       <c r="BW25" s="45">
         <v>2091.6999999999998</v>
       </c>
-    </row>
-    <row r="26" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="BX25" s="45">
+        <v>4548.8999999999996</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76" x14ac:dyDescent="0.2">
       <c r="C26" s="74"/>
       <c r="D26" s="74"/>
       <c r="E26" s="74"/>
       <c r="F26" s="74"/>
       <c r="G26" s="74"/>
       <c r="H26" s="74"/>
       <c r="I26" s="74"/>
       <c r="J26" s="74"/>
       <c r="K26" s="74"/>
       <c r="L26" s="74"/>
       <c r="M26" s="74"/>
       <c r="N26" s="74"/>
       <c r="O26" s="74"/>
       <c r="P26" s="74"/>
       <c r="Q26" s="74"/>
       <c r="R26" s="74"/>
       <c r="S26" s="74"/>
       <c r="T26" s="74"/>
       <c r="U26" s="74"/>
       <c r="X26" s="74"/>
       <c r="Y26" s="74"/>
       <c r="Z26" s="74"/>
       <c r="AA26" s="74"/>
       <c r="AB26" s="74"/>
       <c r="AC26" s="74"/>
       <c r="AD26" s="74"/>
       <c r="AE26" s="74"/>
     </row>
-    <row r="27" spans="1:75" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:76" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="61" t="s">
         <v>104</v>
       </c>
       <c r="V27" s="68"/>
       <c r="W27" s="68"/>
     </row>
-    <row r="28" spans="1:75" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:76" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="61" t="s">
         <v>98</v>
       </c>
       <c r="V28" s="68"/>
       <c r="W28" s="68"/>
     </row>
-    <row r="29" spans="1:75" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:76" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="62" t="s">
         <v>99</v>
       </c>
       <c r="V29" s="68"/>
       <c r="W29" s="68"/>
     </row>
-    <row r="30" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A30" s="75"/>
     </row>
-    <row r="31" spans="1:75" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:76" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="75" t="s">
         <v>171</v>
       </c>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="60"/>
       <c r="I31" s="60"/>
       <c r="J31" s="60"/>
       <c r="K31" s="60"/>
       <c r="L31" s="60"/>
       <c r="M31" s="60"/>
       <c r="N31" s="60"/>
       <c r="O31" s="60"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="60"/>
       <c r="R31" s="60"/>
       <c r="S31" s="60"/>
       <c r="T31" s="60"/>
       <c r="U31" s="60"/>
       <c r="V31" s="60"/>
       <c r="W31" s="60"/>
       <c r="X31" s="60"/>
@@ -16244,57 +16426,57 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>