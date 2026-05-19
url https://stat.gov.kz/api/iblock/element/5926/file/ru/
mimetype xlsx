--- v0 (2026-04-26)
+++ v1 (2026-05-19)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="29760" yWindow="525" windowWidth="20520" windowHeight="12000" activeTab="2"/>
+    <workbookView xWindow="28920" yWindow="75" windowWidth="21555" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="2001-2025" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BR4" i="3" l="1"/>
   <c r="V17" i="3" l="1"/>
   <c r="Z17" i="3"/>
   <c r="AD17" i="3"/>
   <c r="AH17" i="3"/>
   <c r="AL17" i="3"/>
   <c r="R17" i="3"/>
   <c r="N17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="144">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
@@ -489,128 +492,131 @@
   <si>
     <t>Рассчитывается путем деления стоимости определенного показателя в текущем периоде, оцененного в ценах базисного периода, на его стоимость в базисном периоде</t>
   </si>
   <si>
     <t xml:space="preserve"> код КАТО</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>с 2001 года</t>
   </si>
   <si>
     <t>в % к предыдущему периоду прошлого года</t>
   </si>
   <si>
     <t xml:space="preserve">2023 год </t>
   </si>
   <si>
     <t>I полугодие   2025 года</t>
   </si>
   <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>Краткосрочный экономический индикатор</t>
+  </si>
+  <si>
+    <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИФО ВРП – относительный показатель, характеризующий изменение объемов производства в сравниваемых периодах. </t>
+  </si>
+  <si>
+    <t>Статистические данные БНС и административные данные государственных органов</t>
+  </si>
+  <si>
+    <r>
+      <t>2021 год</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>I полугодие   2022 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сулейменова Ж.К.,
+Кабылбекова А.Б.
+</t>
+  </si>
+  <si>
+    <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>9 месяцев 2025 года</t>
+  </si>
+  <si>
+    <t>2024 год</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 год </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Уточненные данные.</t>
+      <t>Предварительные данные.</t>
     </r>
-  </si>
-[...57 lines deleted...]
-    <t>9 месяцев 2025 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -789,51 +795,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -920,81 +926,163 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\&#1042;&#1056;&#1055;\&#1042;&#1056;&#1055;%202025\&#1042;&#1056;&#1055;%202025%20(&#1087;&#1088;&#1077;&#1076;&#1074;&#1072;&#1088;&#1080;&#1090;&#1077;&#1083;&#1100;&#1085;&#1099;&#1081;)\&#1042;&#1056;&#1055;%202025%20&#1087;&#1088;&#1077;&#1076;&#1074;.xlsb" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\k928-43\&#1042;&#1056;&#1055;\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1085;&#1072;&#1094;&#1080;&#1086;&#1085;&#1072;&#1083;&#1100;&#1085;&#1099;&#1093;%20&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1095;&#1077;&#1090;&#1072;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;\1.%20&#1046;&#1072;&#1085;&#1085;&#1072;\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1089;&#1086;%20&#1089;&#1090;&#1072;&#1088;&#1086;&#1075;&#1086;%20&#1054;&#1041;&#1053;&#1054;&#1042;&#1048;&#1058;&#1068;\&#1082;&#1074;&#1072;&#1088;&#1090;&#1072;&#1083;&#1100;&#1085;&#1099;&#1077;%20&#1089;&#1086;%20&#1089;&#1090;&#1072;&#1088;&#1086;&#1075;&#1086;%20&#1089;&#1072;&#1081;&#1090;&#1072;\1.%20&#1048;&#1060;&#1054;%20&#1042;&#1056;&#1055;(6).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Анализ регионов"/>
+      <sheetName val="ИФО по периодам"/>
+      <sheetName val="Итог ВРП"/>
+      <sheetName val="Сравнение ВРП и КЭИ"/>
+      <sheetName val="Сельское"/>
+      <sheetName val="Строит"/>
+      <sheetName val="Торг"/>
+      <sheetName val="Информ-Связь"/>
+      <sheetName val="Услуги"/>
+      <sheetName val="Транс"/>
+      <sheetName val="ПФ&amp;МП"/>
+      <sheetName val="Диаграмма1"/>
+      <sheetName val="Промыш"/>
+      <sheetName val="Пром_структ"/>
+      <sheetName val="Промыш сравн"/>
+      <sheetName val="Динамика ПП"/>
+      <sheetName val="услпрож"/>
+      <sheetName val="Свод_ВВ_ПП_ВДС"/>
+      <sheetName val="Свод для публикации"/>
+      <sheetName val="Свод промышленность"/>
+      <sheetName val="ВВ_ПП_ВДС+налоги"/>
+      <sheetName val="ВРП на душу населения"/>
+      <sheetName val="регионы АП"/>
+      <sheetName val="для ПУ"/>
+      <sheetName val="ОР"/>
+      <sheetName val="ГПИИР ВДС"/>
+      <sheetName val="ГПИИР ИФО"/>
+      <sheetName val="КЭИ"/>
+      <sheetName val="Лист1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="558">
+          <cell r="E558">
+            <v>106.5</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ИФО ВРП"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="17">
           <cell r="C17">
             <v>105.7</v>
           </cell>
           <cell r="G17">
             <v>104</v>
           </cell>
           <cell r="K17">
             <v>103</v>
           </cell>
           <cell r="O17">
             <v>102.3</v>
           </cell>
           <cell r="S17">
             <v>101.4</v>
           </cell>
           <cell r="W17">
             <v>101.9</v>
@@ -1273,63 +1361,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306133/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="87.28515625" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="37"/>
       <c r="B1" s="37"/>
       <c r="C1" s="44"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B2" s="20">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>89</v>
@@ -1345,198 +1433,196 @@
       <c r="B4" s="21" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B14" s="47" t="s">
-        <v>132</v>
+      <c r="B14" s="56" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="53"/>
-      <c r="B15" s="47" t="s">
-        <v>133</v>
+      <c r="B15" s="56" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="54"/>
       <c r="B16" s="47" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="24">
-        <v>46051</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="24">
-        <v>46141</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="48" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/4439/file/ru/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
+    <hyperlink ref="B16" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="114.5703125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="14"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="15" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="15" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="15" t="s">
         <v>111</v>
       </c>
@@ -1555,107 +1641,108 @@
       <c r="B11" s="15"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="16" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="15"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="B3" sqref="B3"/>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BN1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="19" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
     <col min="3" max="66" width="11.7109375" style="1" customWidth="1"/>
     <col min="67" max="67" width="11" style="1" customWidth="1"/>
     <col min="68" max="68" width="11.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="11" style="1" customWidth="1"/>
     <col min="70" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:70" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32">
         <v>11120801</v>
       </c>
       <c r="B1" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="34"/>
     </row>
-    <row r="2" spans="1:69" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:70" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="BG2" s="36"/>
       <c r="BH2" s="36"/>
       <c r="BI2" s="55" t="s">
         <v>83</v>
       </c>
       <c r="BJ2" s="55"/>
       <c r="BK2" s="55"/>
       <c r="BL2" s="55"/>
       <c r="BM2" s="55"/>
       <c r="BN2" s="55"/>
       <c r="BO2" s="55"/>
       <c r="BP2" s="55"/>
       <c r="BQ2" s="55"/>
+      <c r="BR2" s="55"/>
     </row>
-    <row r="3" spans="1:69" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:70" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="38" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="38" t="s">
         <v>125</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="39" t="s">
         <v>72</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>73</v>
       </c>
       <c r="F3" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G3" s="39" t="s">
         <v>75</v>
       </c>
       <c r="H3" s="39" t="s">
         <v>76</v>
       </c>
       <c r="I3" s="39" t="s">
@@ -1772,99 +1859,102 @@
       <c r="AT3" s="39" t="s">
         <v>50</v>
       </c>
       <c r="AU3" s="39" t="s">
         <v>41</v>
       </c>
       <c r="AV3" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AW3" s="39" t="s">
         <v>52</v>
       </c>
       <c r="AX3" s="39" t="s">
         <v>53</v>
       </c>
       <c r="AY3" s="39" t="s">
         <v>54</v>
       </c>
       <c r="AZ3" s="39" t="s">
         <v>55</v>
       </c>
       <c r="BA3" s="39" t="s">
         <v>56</v>
       </c>
       <c r="BB3" s="39" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="BC3" s="39" t="s">
         <v>57</v>
       </c>
       <c r="BD3" s="39" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="BE3" s="39" t="s">
         <v>62</v>
       </c>
       <c r="BF3" s="39" t="s">
         <v>64</v>
       </c>
       <c r="BG3" s="39" t="s">
         <v>63</v>
       </c>
       <c r="BH3" s="39" t="s">
         <v>65</v>
       </c>
       <c r="BI3" s="39" t="s">
         <v>66</v>
       </c>
       <c r="BJ3" s="39" t="s">
         <v>129</v>
       </c>
       <c r="BK3" s="39" t="s">
         <v>81</v>
       </c>
       <c r="BL3" s="39" t="s">
         <v>82</v>
       </c>
       <c r="BM3" s="39" t="s">
         <v>84</v>
       </c>
       <c r="BN3" s="39" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="BO3" s="39" t="s">
         <v>85</v>
       </c>
       <c r="BP3" s="39" t="s">
         <v>130</v>
       </c>
       <c r="BQ3" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR3" s="39" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="4" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A4" s="50">
         <v>0</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="41">
         <v>113.5</v>
       </c>
       <c r="D4" s="41">
         <v>109.8</v>
       </c>
       <c r="E4" s="41">
         <v>109.3</v>
       </c>
       <c r="F4" s="41">
         <v>109.6</v>
       </c>
       <c r="G4" s="41">
         <v>109.7</v>
       </c>
       <c r="H4" s="41">
         <v>110.7</v>
       </c>
       <c r="I4" s="41">
@@ -2028,52 +2118,56 @@
       </c>
       <c r="BJ4" s="43">
         <v>105.1</v>
       </c>
       <c r="BK4" s="43">
         <v>103.8</v>
       </c>
       <c r="BL4" s="43">
         <v>103.2</v>
       </c>
       <c r="BM4" s="42">
         <v>104.1</v>
       </c>
       <c r="BN4" s="43">
         <v>105</v>
       </c>
       <c r="BO4" s="43">
         <v>105.6</v>
       </c>
       <c r="BP4" s="43">
         <v>106.3</v>
       </c>
       <c r="BQ4" s="42">
         <v>106.3</v>
       </c>
+      <c r="BR4" s="43">
+        <f>'[1]Итог ВРП'!$E$558</f>
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A5" s="51">
         <v>10</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="I5" s="30" t="s">
@@ -2235,52 +2329,55 @@
       </c>
       <c r="BJ5" s="18">
         <v>105.5</v>
       </c>
       <c r="BK5" s="18">
         <v>104.1</v>
       </c>
       <c r="BL5" s="17">
         <v>103.2</v>
       </c>
       <c r="BM5" s="18">
         <v>104.2</v>
       </c>
       <c r="BN5" s="18">
         <v>105.7</v>
       </c>
       <c r="BO5" s="18">
         <v>100.4</v>
       </c>
       <c r="BP5" s="17">
         <v>104.4</v>
       </c>
       <c r="BQ5" s="17">
         <v>101.5</v>
       </c>
+      <c r="BR5" s="18">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A6" s="51">
         <v>11</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="28">
         <v>110.3</v>
       </c>
       <c r="D6" s="28">
         <v>102.9</v>
       </c>
       <c r="E6" s="28">
         <v>106.7</v>
       </c>
       <c r="F6" s="28">
         <v>100.7</v>
       </c>
       <c r="G6" s="28">
         <v>111.8</v>
       </c>
       <c r="H6" s="28">
         <v>113.1</v>
       </c>
       <c r="I6" s="28">
@@ -2444,52 +2541,55 @@
       </c>
       <c r="BJ6" s="18">
         <v>99.5</v>
       </c>
       <c r="BK6" s="18">
         <v>102.3</v>
       </c>
       <c r="BL6" s="17">
         <v>101.4</v>
       </c>
       <c r="BM6" s="18">
         <v>107.3</v>
       </c>
       <c r="BN6" s="18">
         <v>109</v>
       </c>
       <c r="BO6" s="18">
         <v>106.9</v>
       </c>
       <c r="BP6" s="18">
         <v>106</v>
       </c>
       <c r="BQ6" s="17">
         <v>106.2</v>
       </c>
+      <c r="BR6" s="18">
+        <v>106.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A7" s="51">
         <v>15</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="28">
         <v>115.8</v>
       </c>
       <c r="D7" s="28">
         <v>115.2</v>
       </c>
       <c r="E7" s="28">
         <v>113.6</v>
       </c>
       <c r="F7" s="28">
         <v>102.5</v>
       </c>
       <c r="G7" s="28">
         <v>109.3</v>
       </c>
       <c r="H7" s="28">
         <v>103.3</v>
       </c>
       <c r="I7" s="28">
@@ -2653,52 +2753,55 @@
       </c>
       <c r="BJ7" s="18">
         <v>98.9</v>
       </c>
       <c r="BK7" s="18">
         <v>112.7</v>
       </c>
       <c r="BL7" s="17">
         <v>107.8</v>
       </c>
       <c r="BM7" s="18">
         <v>107</v>
       </c>
       <c r="BN7" s="18">
         <v>105.6</v>
       </c>
       <c r="BO7" s="18">
         <v>104.1</v>
       </c>
       <c r="BP7" s="17">
         <v>104.5</v>
       </c>
       <c r="BQ7" s="17">
         <v>103.9</v>
       </c>
+      <c r="BR7" s="18">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A8" s="51">
         <v>19</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="28">
         <v>115.8</v>
       </c>
       <c r="D8" s="28">
         <v>111</v>
       </c>
       <c r="E8" s="28">
         <v>109.5</v>
       </c>
       <c r="F8" s="28">
         <v>109.8</v>
       </c>
       <c r="G8" s="28">
         <v>111.9</v>
       </c>
       <c r="H8" s="28">
         <v>108.7</v>
       </c>
       <c r="I8" s="28">
@@ -2862,52 +2965,55 @@
       </c>
       <c r="BJ8" s="18">
         <v>103.3</v>
       </c>
       <c r="BK8" s="18">
         <v>107.4</v>
       </c>
       <c r="BL8" s="18">
         <v>107.3</v>
       </c>
       <c r="BM8" s="18">
         <v>108.3</v>
       </c>
       <c r="BN8" s="18">
         <v>104.8</v>
       </c>
       <c r="BO8" s="18">
         <v>107.6</v>
       </c>
       <c r="BP8" s="18">
         <v>106.6</v>
       </c>
       <c r="BQ8" s="17">
         <v>104.5</v>
       </c>
+      <c r="BR8" s="18">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A9" s="51">
         <v>23</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="28">
         <v>113.5</v>
       </c>
       <c r="D9" s="28">
         <v>115.9</v>
       </c>
       <c r="E9" s="28">
         <v>112.4</v>
       </c>
       <c r="F9" s="28">
         <v>116.4</v>
       </c>
       <c r="G9" s="28">
         <v>100.3</v>
       </c>
       <c r="H9" s="28">
         <v>112.2</v>
       </c>
       <c r="I9" s="28">
@@ -3071,52 +3177,55 @@
       </c>
       <c r="BJ9" s="18">
         <v>107.3</v>
       </c>
       <c r="BK9" s="18">
         <v>98.4</v>
       </c>
       <c r="BL9" s="17">
         <v>95.4</v>
       </c>
       <c r="BM9" s="18">
         <v>95.1</v>
       </c>
       <c r="BN9" s="18">
         <v>93.6</v>
       </c>
       <c r="BO9" s="18">
         <v>102.1</v>
       </c>
       <c r="BP9" s="17">
         <v>105.8</v>
       </c>
       <c r="BQ9" s="17">
         <v>109.6</v>
       </c>
+      <c r="BR9" s="18">
+        <v>108</v>
+      </c>
     </row>
-    <row r="10" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A10" s="51">
         <v>27</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="28">
         <v>111.3</v>
       </c>
       <c r="D10" s="28">
         <v>114.1</v>
       </c>
       <c r="E10" s="28">
         <v>103.2</v>
       </c>
       <c r="F10" s="28">
         <v>111.6</v>
       </c>
       <c r="G10" s="28">
         <v>106.8</v>
       </c>
       <c r="H10" s="28">
         <v>101.3</v>
       </c>
       <c r="I10" s="28">
@@ -3280,52 +3389,55 @@
       </c>
       <c r="BJ10" s="18">
         <v>106.9</v>
       </c>
       <c r="BK10" s="18">
         <v>106.3</v>
       </c>
       <c r="BL10" s="17">
         <v>101.3</v>
       </c>
       <c r="BM10" s="18">
         <v>101.9</v>
       </c>
       <c r="BN10" s="18">
         <v>104.2</v>
       </c>
       <c r="BO10" s="18">
         <v>102.9</v>
       </c>
       <c r="BP10" s="18">
         <v>106</v>
       </c>
       <c r="BQ10" s="17">
         <v>103.6</v>
       </c>
+      <c r="BR10" s="18">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A11" s="51">
         <v>31</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="28">
         <v>108.4</v>
       </c>
       <c r="D11" s="28">
         <v>115.5</v>
       </c>
       <c r="E11" s="28">
         <v>119.1</v>
       </c>
       <c r="F11" s="28">
         <v>99.4</v>
       </c>
       <c r="G11" s="28">
         <v>105.7</v>
       </c>
       <c r="H11" s="28">
         <v>103.7</v>
       </c>
       <c r="I11" s="28">
@@ -3489,52 +3601,55 @@
       </c>
       <c r="BJ11" s="18">
         <v>102.1</v>
       </c>
       <c r="BK11" s="18">
         <v>101.7</v>
       </c>
       <c r="BL11" s="17">
         <v>101.5</v>
       </c>
       <c r="BM11" s="18">
         <v>103.9</v>
       </c>
       <c r="BN11" s="18">
         <v>104.1</v>
       </c>
       <c r="BO11" s="18">
         <v>106.3</v>
       </c>
       <c r="BP11" s="17">
         <v>107.9</v>
       </c>
       <c r="BQ11" s="17">
         <v>106.1</v>
       </c>
+      <c r="BR11" s="18">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A12" s="51">
         <v>33</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>126</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>126</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>126</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>126</v>
       </c>
       <c r="H12" s="30" t="s">
         <v>126</v>
       </c>
       <c r="I12" s="30" t="s">
@@ -3698,52 +3813,55 @@
       </c>
       <c r="BJ12" s="18">
         <v>113.1</v>
       </c>
       <c r="BK12" s="18">
         <v>108.7</v>
       </c>
       <c r="BL12" s="17">
         <v>106.2</v>
       </c>
       <c r="BM12" s="18">
         <v>108.3</v>
       </c>
       <c r="BN12" s="18">
         <v>114.8</v>
       </c>
       <c r="BO12" s="18">
         <v>107.3</v>
       </c>
       <c r="BP12" s="17">
         <v>108.7</v>
       </c>
       <c r="BQ12" s="17">
         <v>106.8</v>
       </c>
+      <c r="BR12" s="18">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A13" s="51">
         <v>35</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="28">
         <v>109.8</v>
       </c>
       <c r="D13" s="28">
         <v>105.3</v>
       </c>
       <c r="E13" s="28">
         <v>103.9</v>
       </c>
       <c r="F13" s="28">
         <v>106.5</v>
       </c>
       <c r="G13" s="28">
         <v>100.6</v>
       </c>
       <c r="H13" s="28">
         <v>108.5</v>
       </c>
       <c r="I13" s="28">
@@ -3907,52 +4025,55 @@
       </c>
       <c r="BJ13" s="18">
         <v>102.4</v>
       </c>
       <c r="BK13" s="18">
         <v>107</v>
       </c>
       <c r="BL13" s="17">
         <v>108.6</v>
       </c>
       <c r="BM13" s="18">
         <v>109.9</v>
       </c>
       <c r="BN13" s="18">
         <v>108.8</v>
       </c>
       <c r="BO13" s="18">
         <v>107.8</v>
       </c>
       <c r="BP13" s="17">
         <v>105.9</v>
       </c>
       <c r="BQ13" s="17">
         <v>104.1</v>
       </c>
+      <c r="BR13" s="18">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A14" s="51">
         <v>39</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="28">
         <v>101.1</v>
       </c>
       <c r="D14" s="28">
         <v>106.6</v>
       </c>
       <c r="E14" s="28">
         <v>108.5</v>
       </c>
       <c r="F14" s="28">
         <v>96.6</v>
       </c>
       <c r="G14" s="28">
         <v>109.4</v>
       </c>
       <c r="H14" s="28">
         <v>110.3</v>
       </c>
       <c r="I14" s="28">
@@ -4116,52 +4237,55 @@
       </c>
       <c r="BJ14" s="18">
         <v>102.6</v>
       </c>
       <c r="BK14" s="18">
         <v>105.1</v>
       </c>
       <c r="BL14" s="17">
         <v>101.7</v>
       </c>
       <c r="BM14" s="18">
         <v>103.6</v>
       </c>
       <c r="BN14" s="18">
         <v>108.3</v>
       </c>
       <c r="BO14" s="18">
         <v>105.3</v>
       </c>
       <c r="BP14" s="17">
         <v>107.9</v>
       </c>
       <c r="BQ14" s="18">
         <v>108</v>
       </c>
+      <c r="BR14" s="18">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A15" s="51">
         <v>43</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="28">
         <v>121.4</v>
       </c>
       <c r="D15" s="28">
         <v>124.9</v>
       </c>
       <c r="E15" s="28">
         <v>119.5</v>
       </c>
       <c r="F15" s="28">
         <v>103.1</v>
       </c>
       <c r="G15" s="28">
         <v>96.5</v>
       </c>
       <c r="H15" s="28">
         <v>117.2</v>
       </c>
       <c r="I15" s="28">
@@ -4325,52 +4449,55 @@
       </c>
       <c r="BJ15" s="18">
         <v>104.7</v>
       </c>
       <c r="BK15" s="18">
         <v>106.9</v>
       </c>
       <c r="BL15" s="17">
         <v>105.5</v>
       </c>
       <c r="BM15" s="18">
         <v>106.4</v>
       </c>
       <c r="BN15" s="18">
         <v>108.1</v>
       </c>
       <c r="BO15" s="18">
         <v>104.7</v>
       </c>
       <c r="BP15" s="18">
         <v>105</v>
       </c>
       <c r="BQ15" s="17">
         <v>102.6</v>
       </c>
+      <c r="BR15" s="18">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A16" s="51">
         <v>47</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="28">
         <v>110.3</v>
       </c>
       <c r="D16" s="28">
         <v>121.6</v>
       </c>
       <c r="E16" s="28">
         <v>101.4</v>
       </c>
       <c r="F16" s="28">
         <v>115.8</v>
       </c>
       <c r="G16" s="28">
         <v>109.8</v>
       </c>
       <c r="H16" s="28">
         <v>106.8</v>
       </c>
       <c r="I16" s="28">
@@ -4534,171 +4661,174 @@
       </c>
       <c r="BJ16" s="18">
         <v>103</v>
       </c>
       <c r="BK16" s="18">
         <v>97.3</v>
       </c>
       <c r="BL16" s="18">
         <v>100.9</v>
       </c>
       <c r="BM16" s="18">
         <v>100.1</v>
       </c>
       <c r="BN16" s="18">
         <v>101.7</v>
       </c>
       <c r="BO16" s="18">
         <v>102.4</v>
       </c>
       <c r="BP16" s="18">
         <v>102.9</v>
       </c>
       <c r="BQ16" s="17">
         <v>102.9</v>
       </c>
+      <c r="BR16" s="18">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A17" s="51">
         <v>51</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="28">
         <v>116.6</v>
       </c>
       <c r="D17" s="28">
         <v>107.6</v>
       </c>
       <c r="E17" s="28">
         <v>108.7</v>
       </c>
       <c r="F17" s="28">
         <v>92.9</v>
       </c>
       <c r="G17" s="28">
         <v>109.4</v>
       </c>
       <c r="H17" s="28">
         <v>107.7</v>
       </c>
       <c r="I17" s="28">
         <v>104.7</v>
       </c>
       <c r="J17" s="28">
         <v>107.9</v>
       </c>
       <c r="K17" s="28">
         <v>103.2</v>
       </c>
       <c r="L17" s="28">
         <v>104.5</v>
       </c>
       <c r="M17" s="28">
         <v>103</v>
       </c>
       <c r="N17" s="28">
-        <f>'[1]ИФО ВРП'!$C$17</f>
+        <f>'[2]ИФО ВРП'!$C$17</f>
         <v>105.7</v>
       </c>
       <c r="O17" s="28">
         <v>106.5</v>
       </c>
       <c r="P17" s="28">
         <v>110</v>
       </c>
       <c r="Q17" s="28">
         <v>106.2</v>
       </c>
       <c r="R17" s="28">
-        <f>'[1]ИФО ВРП'!$G$17</f>
+        <f>'[2]ИФО ВРП'!$G$17</f>
         <v>104</v>
       </c>
       <c r="S17" s="28">
         <v>103</v>
       </c>
       <c r="T17" s="28">
         <v>105.4</v>
       </c>
       <c r="U17" s="28">
         <v>105.3</v>
       </c>
       <c r="V17" s="28">
-        <f>'[1]ИФО ВРП'!$K$17</f>
+        <f>'[2]ИФО ВРП'!$K$17</f>
         <v>103</v>
       </c>
       <c r="W17" s="28">
         <v>103.7</v>
       </c>
       <c r="X17" s="28">
         <v>103.3</v>
       </c>
       <c r="Y17" s="28">
         <v>100.6</v>
       </c>
       <c r="Z17" s="28">
-        <f>'[1]ИФО ВРП'!$O$17</f>
+        <f>'[2]ИФО ВРП'!$O$17</f>
         <v>102.3</v>
       </c>
       <c r="AA17" s="28">
         <v>106.5</v>
       </c>
       <c r="AB17" s="28">
         <v>101.2</v>
       </c>
       <c r="AC17" s="28">
         <v>101</v>
       </c>
       <c r="AD17" s="28">
-        <f>'[1]ИФО ВРП'!$S$17</f>
+        <f>'[2]ИФО ВРП'!$S$17</f>
         <v>101.4</v>
       </c>
       <c r="AE17" s="28">
         <v>100.1</v>
       </c>
       <c r="AF17" s="28">
         <v>100</v>
       </c>
       <c r="AG17" s="28">
         <v>100.4</v>
       </c>
       <c r="AH17" s="28">
-        <f>'[1]ИФО ВРП'!$W$17</f>
+        <f>'[2]ИФО ВРП'!$W$17</f>
         <v>101.9</v>
       </c>
       <c r="AI17" s="28">
         <v>104.3</v>
       </c>
       <c r="AJ17" s="28">
         <v>102.7</v>
       </c>
       <c r="AK17" s="28">
         <v>101.2</v>
       </c>
       <c r="AL17" s="28">
-        <f>'[1]ИФО ВРП'!$AA$17</f>
+        <f>'[2]ИФО ВРП'!$AA$17</f>
         <v>103.4</v>
       </c>
       <c r="AM17" s="28">
         <v>104.8</v>
       </c>
       <c r="AN17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AO17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AP17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AQ17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AR17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AS17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AT17" s="30" t="s">
         <v>126</v>
@@ -4750,52 +4880,55 @@
       </c>
       <c r="BJ17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="BK17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="BL17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="BM17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="BN17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="BO17" s="49" t="s">
         <v>126</v>
       </c>
       <c r="BP17" s="30" t="s">
         <v>126</v>
       </c>
       <c r="BQ17" s="30" t="s">
         <v>126</v>
       </c>
+      <c r="BR17" s="30" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="18" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A18" s="51">
         <v>55</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="28">
         <v>112.5</v>
       </c>
       <c r="D18" s="28">
         <v>101.1</v>
       </c>
       <c r="E18" s="28">
         <v>110.5</v>
       </c>
       <c r="F18" s="28">
         <v>109.6</v>
       </c>
       <c r="G18" s="28">
         <v>113.1</v>
       </c>
       <c r="H18" s="28">
         <v>110.4</v>
       </c>
       <c r="I18" s="28">
@@ -4959,52 +5092,55 @@
       </c>
       <c r="BJ18" s="18">
         <v>101.5</v>
       </c>
       <c r="BK18" s="18">
         <v>106.4</v>
       </c>
       <c r="BL18" s="18">
         <v>103.3</v>
       </c>
       <c r="BM18" s="18">
         <v>105.5</v>
       </c>
       <c r="BN18" s="18">
         <v>105</v>
       </c>
       <c r="BO18" s="18">
         <v>106.3</v>
       </c>
       <c r="BP18" s="18">
         <v>105.9</v>
       </c>
       <c r="BQ18" s="17">
         <v>104.1</v>
       </c>
+      <c r="BR18" s="18">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A19" s="51">
         <v>59</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="28">
         <v>121.6</v>
       </c>
       <c r="D19" s="28">
         <v>105.6</v>
       </c>
       <c r="E19" s="28">
         <v>103</v>
       </c>
       <c r="F19" s="28">
         <v>108.9</v>
       </c>
       <c r="G19" s="28">
         <v>114</v>
       </c>
       <c r="H19" s="28">
         <v>108.2</v>
       </c>
       <c r="I19" s="28">
@@ -5168,52 +5304,55 @@
       </c>
       <c r="BJ19" s="18">
         <v>99.7</v>
       </c>
       <c r="BK19" s="18">
         <v>109.7</v>
       </c>
       <c r="BL19" s="17">
         <v>106.7</v>
       </c>
       <c r="BM19" s="18">
         <v>108.4</v>
       </c>
       <c r="BN19" s="18">
         <v>113.7</v>
       </c>
       <c r="BO19" s="18">
         <v>102.4</v>
       </c>
       <c r="BP19" s="17">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="17">
         <v>106.2</v>
       </c>
+      <c r="BR19" s="18">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:69" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="51">
         <v>61</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D20" s="30" t="s">
         <v>126</v>
       </c>
       <c r="E20" s="30" t="s">
         <v>126</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>126</v>
       </c>
       <c r="G20" s="30" t="s">
         <v>126</v>
       </c>
       <c r="H20" s="30" t="s">
         <v>126</v>
       </c>
       <c r="I20" s="30" t="s">
@@ -5375,52 +5514,55 @@
       </c>
       <c r="BJ20" s="18">
         <v>102.2</v>
       </c>
       <c r="BK20" s="18">
         <v>103.7</v>
       </c>
       <c r="BL20" s="18">
         <v>104</v>
       </c>
       <c r="BM20" s="18">
         <v>107.2</v>
       </c>
       <c r="BN20" s="18">
         <v>110.4</v>
       </c>
       <c r="BO20" s="18">
         <v>109.1</v>
       </c>
       <c r="BP20" s="18">
         <v>109.5</v>
       </c>
       <c r="BQ20" s="17">
         <v>110.1</v>
       </c>
+      <c r="BR20" s="18">
+        <v>109.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A21" s="51">
         <v>62</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D21" s="30" t="s">
         <v>126</v>
       </c>
       <c r="E21" s="30" t="s">
         <v>126</v>
       </c>
       <c r="F21" s="30" t="s">
         <v>126</v>
       </c>
       <c r="G21" s="30" t="s">
         <v>126</v>
       </c>
       <c r="H21" s="30" t="s">
         <v>126</v>
       </c>
       <c r="I21" s="30" t="s">
@@ -5582,52 +5724,55 @@
       </c>
       <c r="BJ21" s="18">
         <v>99.6</v>
       </c>
       <c r="BK21" s="18">
         <v>104.4</v>
       </c>
       <c r="BL21" s="18">
         <v>103.1</v>
       </c>
       <c r="BM21" s="18">
         <v>110.5</v>
       </c>
       <c r="BN21" s="18">
         <v>110.7</v>
       </c>
       <c r="BO21" s="18">
         <v>100.7</v>
       </c>
       <c r="BP21" s="18">
         <v>101.1</v>
       </c>
       <c r="BQ21" s="17">
         <v>100.4</v>
       </c>
+      <c r="BR21" s="18">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A22" s="51">
         <v>63</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="28">
         <v>107.1</v>
       </c>
       <c r="D22" s="28">
         <v>103.9</v>
       </c>
       <c r="E22" s="28">
         <v>106</v>
       </c>
       <c r="F22" s="28">
         <v>109.9</v>
       </c>
       <c r="G22" s="28">
         <v>108.8</v>
       </c>
       <c r="H22" s="28">
         <v>107.4</v>
       </c>
       <c r="I22" s="28">
@@ -5791,52 +5936,55 @@
       </c>
       <c r="BJ22" s="18">
         <v>103.8</v>
       </c>
       <c r="BK22" s="18">
         <v>107.5</v>
       </c>
       <c r="BL22" s="18">
         <v>103.9</v>
       </c>
       <c r="BM22" s="18">
         <v>105.1</v>
       </c>
       <c r="BN22" s="18">
         <v>105.9</v>
       </c>
       <c r="BO22" s="18">
         <v>95.3</v>
       </c>
       <c r="BP22" s="18">
         <v>96.4</v>
       </c>
       <c r="BQ22" s="18">
         <v>99</v>
       </c>
+      <c r="BR22" s="18">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A23" s="51">
         <v>71</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="28">
         <v>125.4</v>
       </c>
       <c r="D23" s="28">
         <v>106.8</v>
       </c>
       <c r="E23" s="28">
         <v>113.4</v>
       </c>
       <c r="F23" s="28">
         <v>123.1</v>
       </c>
       <c r="G23" s="28">
         <v>125</v>
       </c>
       <c r="H23" s="28">
         <v>116.6</v>
       </c>
       <c r="I23" s="28">
@@ -6000,52 +6148,55 @@
       </c>
       <c r="BJ23" s="18">
         <v>105</v>
       </c>
       <c r="BK23" s="18">
         <v>105.6</v>
       </c>
       <c r="BL23" s="18">
         <v>107</v>
       </c>
       <c r="BM23" s="18">
         <v>106.8</v>
       </c>
       <c r="BN23" s="18">
         <v>105.4</v>
       </c>
       <c r="BO23" s="18">
         <v>111.9</v>
       </c>
       <c r="BP23" s="18">
         <v>111.1</v>
       </c>
       <c r="BQ23" s="17">
         <v>111.5</v>
       </c>
+      <c r="BR23" s="18">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A24" s="51">
         <v>75</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="28">
         <v>119.3</v>
       </c>
       <c r="D24" s="28">
         <v>111.4</v>
       </c>
       <c r="E24" s="28">
         <v>112.1</v>
       </c>
       <c r="F24" s="28">
         <v>116.3</v>
       </c>
       <c r="G24" s="28">
         <v>114.5</v>
       </c>
       <c r="H24" s="28">
         <v>115.8</v>
       </c>
       <c r="I24" s="28">
@@ -6209,52 +6360,55 @@
       </c>
       <c r="BJ24" s="18">
         <v>108.9</v>
       </c>
       <c r="BK24" s="18">
         <v>104.7</v>
       </c>
       <c r="BL24" s="17">
         <v>103.5</v>
       </c>
       <c r="BM24" s="18">
         <v>103.8</v>
       </c>
       <c r="BN24" s="18">
         <v>107.6</v>
       </c>
       <c r="BO24" s="18">
         <v>106.5</v>
       </c>
       <c r="BP24" s="17">
         <v>106.5</v>
       </c>
       <c r="BQ24" s="17">
         <v>106.7</v>
       </c>
+      <c r="BR24" s="18">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:69" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="51">
         <v>79</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="30" t="s">
         <v>126</v>
       </c>
       <c r="E25" s="30" t="s">
         <v>126</v>
       </c>
       <c r="F25" s="30" t="s">
         <v>126</v>
       </c>
       <c r="G25" s="30" t="s">
         <v>126</v>
       </c>
       <c r="H25" s="30" t="s">
         <v>126</v>
       </c>
       <c r="I25" s="30" t="s">
@@ -6418,395 +6572,401 @@
       </c>
       <c r="BJ25" s="18">
         <v>105.1</v>
       </c>
       <c r="BK25" s="18">
         <v>108.7</v>
       </c>
       <c r="BL25" s="17">
         <v>106.9</v>
       </c>
       <c r="BM25" s="18">
         <v>109.1</v>
       </c>
       <c r="BN25" s="18">
         <v>104.4</v>
       </c>
       <c r="BO25" s="18">
         <v>106.6</v>
       </c>
       <c r="BP25" s="17">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="17">
         <v>108.5</v>
       </c>
+      <c r="BR25" s="18">
+        <v>111</v>
+      </c>
     </row>
-    <row r="26" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:70" x14ac:dyDescent="0.2">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="BC26" s="5"/>
       <c r="BQ26" s="19"/>
     </row>
-    <row r="27" spans="1:69" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
     </row>
-    <row r="28" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:70" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
     </row>
-    <row r="29" spans="1:69" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
     </row>
-    <row r="30" spans="1:69" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="4"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="4"/>
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="4"/>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
     </row>
-    <row r="31" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:70" x14ac:dyDescent="0.2">
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
     </row>
-    <row r="32" spans="1:69" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:70" x14ac:dyDescent="0.2">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="4"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4"/>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="4"/>
       <c r="AP32" s="4"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BI2:BQ2"/>
+    <mergeCell ref="BI2:BR2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6815,92 +6975,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085490B7-34FD-47F4-A8C3-E25D4E7AACFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085490B7-34FD-47F4-A8C3-E25D4E7AACFF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2001-2025</vt:lpstr>
     </vt:vector>