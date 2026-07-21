--- v1 (2026-05-19)
+++ v2 (2026-07-21)
@@ -1,89 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 квартал 2026\Публикации\Динамические таблицы\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3935566-2DA4-44A7-99A8-86D872B20B5A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28920" yWindow="75" windowWidth="21555" windowHeight="11670"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12195" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
-    <sheet name="2001-2025" sheetId="3" r:id="rId3"/>
+    <sheet name="2001-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
-    <externalReference r:id="rId5"/>
   </externalReferences>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BR4" i="3" l="1"/>
   <c r="V17" i="3" l="1"/>
   <c r="Z17" i="3"/>
   <c r="AD17" i="3"/>
   <c r="AH17" i="3"/>
   <c r="AL17" i="3"/>
   <c r="R17" i="3"/>
   <c r="N17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="145">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
@@ -574,55 +577,58 @@
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Предварительные данные.</t>
     </r>
   </si>
+  <si>
+    <t>I квартал 2026 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -795,294 +801,216 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\&#1042;&#1056;&#1055;\&#1042;&#1056;&#1055;%202025\&#1042;&#1056;&#1055;%202025%20(&#1087;&#1088;&#1077;&#1076;&#1074;&#1072;&#1088;&#1080;&#1090;&#1077;&#1083;&#1100;&#1085;&#1099;&#1081;)\&#1042;&#1056;&#1055;%202025%20&#1087;&#1088;&#1077;&#1076;&#1074;.xlsb" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\k928-43\&#1042;&#1056;&#1055;\&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1085;&#1072;&#1094;&#1080;&#1086;&#1085;&#1072;&#1083;&#1100;&#1085;&#1099;&#1093;%20&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1095;&#1077;&#1090;&#1072;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;\1.%20&#1046;&#1072;&#1085;&#1085;&#1072;\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1089;&#1086;%20&#1089;&#1090;&#1072;&#1088;&#1086;&#1075;&#1086;%20&#1054;&#1041;&#1053;&#1054;&#1042;&#1048;&#1058;&#1068;\&#1082;&#1074;&#1072;&#1088;&#1090;&#1072;&#1083;&#1100;&#1085;&#1099;&#1077;%20&#1089;&#1086;%20&#1089;&#1090;&#1072;&#1088;&#1086;&#1075;&#1086;%20&#1089;&#1072;&#1081;&#1090;&#1072;\1.%20&#1048;&#1060;&#1054;%20&#1042;&#1056;&#1055;(6).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
-[...73 lines deleted...]
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ИФО ВРП"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="17">
           <cell r="C17">
             <v>105.7</v>
           </cell>
           <cell r="G17">
             <v>104</v>
           </cell>
           <cell r="K17">
             <v>103</v>
           </cell>
           <cell r="O17">
             <v>102.3</v>
           </cell>
           <cell r="S17">
             <v>101.4</v>
           </cell>
           <cell r="W17">
             <v>101.9</v>
@@ -1118,118 +1046,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1369,5604 +1331,5687 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306133/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.140625" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="42.140625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="87.28515625" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="37"/>
-[...1 lines deleted...]
-      <c r="C1" s="44"/>
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="43" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="20">
+      <c r="B2" s="44">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="43" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="45" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="11" t="s">
+      <c r="A5" s="46" t="s">
         <v>91</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="11" t="s">
+      <c r="A6" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="47" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="43" t="s">
         <v>93</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="48" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="43" t="s">
         <v>94</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="43" t="s">
         <v>95</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="48" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="43" t="s">
         <v>96</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="48" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="43" t="s">
         <v>97</v>
       </c>
-      <c r="B11" s="23"/>
+      <c r="B11" s="47"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="45" t="s">
+      <c r="B12" s="35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="49" t="s">
         <v>100</v>
       </c>
-      <c r="B13" s="46" t="s">
+      <c r="B13" s="50" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="52" t="s">
+      <c r="A14" s="51" t="s">
         <v>101</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="52" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="53"/>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="54"/>
-      <c r="B16" s="47" t="s">
+      <c r="B16" s="55" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="12" t="s">
+      <c r="A17" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="50" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="B18" s="24">
-        <v>46141</v>
+      <c r="B18" s="56">
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="24">
-        <v>46216</v>
+      <c r="B19" s="57">
+        <v>46258</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="10" t="s">
+      <c r="A20" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="45" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="10" t="s">
+      <c r="A21" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="48" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A22" s="10" t="s">
+      <c r="A22" s="43" t="s">
         <v>107</v>
       </c>
-      <c r="B22" s="25" t="s">
+      <c r="B22" s="17" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="43" t="s">
         <v>108</v>
       </c>
-      <c r="B23" s="48" t="s">
+      <c r="B23" s="35" t="s">
         <v>139</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B16" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.5703125" style="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="7.5703125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="114.5703125" style="10" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="14"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="12" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="12" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="12" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="12" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="12" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="15"/>
+      <c r="B11" s="12"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="16" t="s">
+      <c r="B12" s="13" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="15"/>
+      <c r="B13" s="12"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="15"/>
+      <c r="B14" s="12"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="23" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BR32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:BU32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BR1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BU10" sqref="BU10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="19" customWidth="1"/>
+    <col min="1" max="1" width="12.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
     <col min="3" max="66" width="11.7109375" style="1" customWidth="1"/>
     <col min="67" max="67" width="11" style="1" customWidth="1"/>
     <col min="68" max="68" width="11.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="11" style="1" customWidth="1"/>
     <col min="70" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="32">
+    <row r="1" spans="1:73" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="24">
         <v>11120801</v>
       </c>
-      <c r="B1" s="33" t="s">
+      <c r="B1" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
-      <c r="F1" s="34"/>
-[...7 lines deleted...]
-      <c r="N1" s="34"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
     </row>
-    <row r="2" spans="1:70" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:73" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AU2" s="2"/>
-      <c r="BG2" s="36"/>
-[...1 lines deleted...]
-      <c r="BI2" s="55" t="s">
+      <c r="BG2" s="28"/>
+      <c r="BH2" s="28"/>
+      <c r="BJ2" s="39"/>
+      <c r="BK2" s="39"/>
+      <c r="BL2" s="39"/>
+      <c r="BM2" s="39"/>
+      <c r="BN2" s="39"/>
+      <c r="BO2" s="39"/>
+      <c r="BP2" s="39"/>
+      <c r="BQ2" s="39"/>
+      <c r="BR2" s="39"/>
+      <c r="BS2" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="BJ2" s="55"/>
-[...7 lines deleted...]
-      <c r="BR2" s="55"/>
     </row>
-    <row r="3" spans="1:70" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:73" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="29" t="s">
         <v>124</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="29" t="s">
         <v>125</v>
       </c>
-      <c r="C3" s="39" t="s">
+      <c r="C3" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="39" t="s">
+      <c r="D3" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="E3" s="39" t="s">
+      <c r="E3" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="F3" s="39" t="s">
+      <c r="F3" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="G3" s="39" t="s">
+      <c r="G3" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="H3" s="39" t="s">
+      <c r="H3" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="I3" s="39" t="s">
+      <c r="I3" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="J3" s="39" t="s">
+      <c r="J3" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="K3" s="39" t="s">
+      <c r="K3" s="30" t="s">
         <v>79</v>
       </c>
-      <c r="L3" s="39" t="s">
+      <c r="L3" s="30" t="s">
         <v>80</v>
       </c>
-      <c r="M3" s="39" t="s">
+      <c r="M3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="39" t="s">
+      <c r="N3" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="O3" s="39" t="s">
+      <c r="O3" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="P3" s="39" t="s">
+      <c r="P3" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="Q3" s="39" t="s">
+      <c r="Q3" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="R3" s="39" t="s">
+      <c r="R3" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="S3" s="39" t="s">
+      <c r="S3" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="40" t="s">
+      <c r="T3" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="U3" s="39" t="s">
+      <c r="U3" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="V3" s="39" t="s">
+      <c r="V3" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="39" t="s">
+      <c r="W3" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="39" t="s">
+      <c r="X3" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="Y3" s="39" t="s">
+      <c r="Y3" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="Z3" s="39" t="s">
+      <c r="Z3" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="AA3" s="39" t="s">
+      <c r="AA3" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="AB3" s="39" t="s">
+      <c r="AB3" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="AC3" s="39" t="s">
+      <c r="AC3" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="AD3" s="39" t="s">
+      <c r="AD3" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="AE3" s="39" t="s">
+      <c r="AE3" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AF3" s="39" t="s">
+      <c r="AF3" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AG3" s="39" t="s">
+      <c r="AG3" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="AH3" s="39" t="s">
+      <c r="AH3" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="AI3" s="39" t="s">
+      <c r="AI3" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="AJ3" s="39" t="s">
+      <c r="AJ3" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="AK3" s="39" t="s">
+      <c r="AK3" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="AL3" s="39" t="s">
+      <c r="AL3" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="AM3" s="39" t="s">
+      <c r="AM3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="AN3" s="39" t="s">
+      <c r="AN3" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="AO3" s="39" t="s">
+      <c r="AO3" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="AP3" s="39" t="s">
+      <c r="AP3" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="AQ3" s="39" t="s">
+      <c r="AQ3" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AR3" s="39" t="s">
+      <c r="AR3" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="AS3" s="39" t="s">
+      <c r="AS3" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="AT3" s="39" t="s">
+      <c r="AT3" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="AU3" s="39" t="s">
+      <c r="AU3" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="AV3" s="39" t="s">
+      <c r="AV3" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="AW3" s="39" t="s">
+      <c r="AW3" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="AX3" s="39" t="s">
+      <c r="AX3" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="AY3" s="39" t="s">
+      <c r="AY3" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="AZ3" s="39" t="s">
+      <c r="AZ3" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="BA3" s="39" t="s">
+      <c r="BA3" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="BB3" s="39" t="s">
+      <c r="BB3" s="30" t="s">
         <v>136</v>
       </c>
-      <c r="BC3" s="39" t="s">
+      <c r="BC3" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="BD3" s="39" t="s">
+      <c r="BD3" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="BE3" s="39" t="s">
+      <c r="BE3" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="BF3" s="39" t="s">
+      <c r="BF3" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="BG3" s="39" t="s">
+      <c r="BG3" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="BH3" s="39" t="s">
+      <c r="BH3" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BI3" s="39" t="s">
+      <c r="BI3" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="BJ3" s="39" t="s">
+      <c r="BJ3" s="30" t="s">
         <v>129</v>
       </c>
-      <c r="BK3" s="39" t="s">
+      <c r="BK3" s="30" t="s">
         <v>81</v>
       </c>
-      <c r="BL3" s="39" t="s">
+      <c r="BL3" s="30" t="s">
         <v>82</v>
       </c>
-      <c r="BM3" s="39" t="s">
+      <c r="BM3" s="30" t="s">
         <v>84</v>
       </c>
-      <c r="BN3" s="39" t="s">
+      <c r="BN3" s="30" t="s">
         <v>141</v>
       </c>
-      <c r="BO3" s="39" t="s">
+      <c r="BO3" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="BP3" s="39" t="s">
+      <c r="BP3" s="30" t="s">
         <v>130</v>
       </c>
-      <c r="BQ3" s="39" t="s">
+      <c r="BQ3" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="BR3" s="39" t="s">
+      <c r="BR3" s="30" t="s">
         <v>142</v>
       </c>
+      <c r="BS3" s="30" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="4" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A4" s="50">
+    <row r="4" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A4" s="37">
         <v>0</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="41">
+      <c r="C4" s="32">
         <v>113.5</v>
       </c>
-      <c r="D4" s="41">
+      <c r="D4" s="32">
         <v>109.8</v>
       </c>
-      <c r="E4" s="41">
+      <c r="E4" s="32">
         <v>109.3</v>
       </c>
-      <c r="F4" s="41">
+      <c r="F4" s="32">
         <v>109.6</v>
       </c>
-      <c r="G4" s="41">
+      <c r="G4" s="32">
         <v>109.7</v>
       </c>
-      <c r="H4" s="41">
+      <c r="H4" s="32">
         <v>110.7</v>
       </c>
-      <c r="I4" s="41">
+      <c r="I4" s="32">
         <v>108.9</v>
       </c>
-      <c r="J4" s="41">
+      <c r="J4" s="32">
         <v>103.3</v>
       </c>
-      <c r="K4" s="41">
+      <c r="K4" s="32">
         <v>101.2</v>
       </c>
-      <c r="L4" s="41">
+      <c r="L4" s="32">
         <v>107.3</v>
       </c>
-      <c r="M4" s="41">
+      <c r="M4" s="32">
         <v>107.7</v>
       </c>
-      <c r="N4" s="41">
+      <c r="N4" s="32">
         <v>107.4</v>
       </c>
-      <c r="O4" s="41">
+      <c r="O4" s="32">
         <v>105.7</v>
       </c>
-      <c r="P4" s="41">
+      <c r="P4" s="32">
         <v>105.3</v>
       </c>
-      <c r="Q4" s="41">
+      <c r="Q4" s="32">
         <v>105</v>
       </c>
-      <c r="R4" s="41">
+      <c r="R4" s="32">
         <v>104.8</v>
       </c>
-      <c r="S4" s="41">
+      <c r="S4" s="32">
         <v>104.6</v>
       </c>
-      <c r="T4" s="41">
+      <c r="T4" s="32">
         <v>105.1</v>
       </c>
-      <c r="U4" s="41">
+      <c r="U4" s="32">
         <v>105.6</v>
       </c>
-      <c r="V4" s="41">
+      <c r="V4" s="32">
         <v>106</v>
       </c>
-      <c r="W4" s="41">
+      <c r="W4" s="32">
         <v>103.9</v>
       </c>
-      <c r="X4" s="41">
+      <c r="X4" s="32">
         <v>104.4</v>
       </c>
-      <c r="Y4" s="41">
+      <c r="Y4" s="32">
         <v>104.1</v>
       </c>
-      <c r="Z4" s="41">
+      <c r="Z4" s="32">
         <v>104.2</v>
       </c>
-      <c r="AA4" s="41">
+      <c r="AA4" s="32">
         <v>102.3</v>
       </c>
-      <c r="AB4" s="41">
+      <c r="AB4" s="32">
         <v>101.6</v>
       </c>
-      <c r="AC4" s="41">
+      <c r="AC4" s="32">
         <v>101.1</v>
       </c>
-      <c r="AD4" s="41">
+      <c r="AD4" s="32">
         <v>101.2</v>
       </c>
-      <c r="AE4" s="41">
+      <c r="AE4" s="32">
         <v>99.9</v>
       </c>
-      <c r="AF4" s="41">
+      <c r="AF4" s="32">
         <v>100.1</v>
       </c>
-      <c r="AG4" s="41">
+      <c r="AG4" s="32">
         <v>100.4</v>
       </c>
-      <c r="AH4" s="41">
+      <c r="AH4" s="32">
         <v>101.1</v>
       </c>
-      <c r="AI4" s="41">
+      <c r="AI4" s="32">
         <v>103.6</v>
       </c>
-      <c r="AJ4" s="41">
+      <c r="AJ4" s="32">
         <v>104.3</v>
       </c>
-      <c r="AK4" s="41">
+      <c r="AK4" s="32">
         <v>104.3</v>
       </c>
-      <c r="AL4" s="41">
+      <c r="AL4" s="32">
         <v>104.1</v>
       </c>
-      <c r="AM4" s="41">
+      <c r="AM4" s="32">
         <v>104.1</v>
       </c>
-      <c r="AN4" s="41">
+      <c r="AN4" s="32">
         <v>104.2</v>
       </c>
-      <c r="AO4" s="41">
+      <c r="AO4" s="32">
         <v>104.1</v>
       </c>
-      <c r="AP4" s="41">
+      <c r="AP4" s="32">
         <v>104.1</v>
       </c>
-      <c r="AQ4" s="41">
+      <c r="AQ4" s="32">
         <v>103.8</v>
       </c>
-      <c r="AR4" s="41">
+      <c r="AR4" s="32">
         <v>104.1</v>
       </c>
-      <c r="AS4" s="41">
+      <c r="AS4" s="32">
         <v>104.3</v>
       </c>
-      <c r="AT4" s="41">
+      <c r="AT4" s="32">
         <v>104.5</v>
       </c>
-      <c r="AU4" s="41">
+      <c r="AU4" s="32">
         <v>102.7</v>
       </c>
-      <c r="AV4" s="41">
+      <c r="AV4" s="32">
         <v>98.2</v>
       </c>
-      <c r="AW4" s="41">
+      <c r="AW4" s="32">
         <v>97.2</v>
       </c>
-      <c r="AX4" s="41">
+      <c r="AX4" s="32">
         <v>97.5</v>
       </c>
-      <c r="AY4" s="41">
+      <c r="AY4" s="32">
         <v>98.6</v>
       </c>
-      <c r="AZ4" s="41">
+      <c r="AZ4" s="32">
         <v>102.4</v>
       </c>
-      <c r="BA4" s="41">
+      <c r="BA4" s="32">
         <v>103.6</v>
       </c>
-      <c r="BB4" s="41">
+      <c r="BB4" s="32">
         <v>104.3</v>
       </c>
-      <c r="BC4" s="41">
+      <c r="BC4" s="32">
         <v>104.6</v>
       </c>
-      <c r="BD4" s="42">
+      <c r="BD4" s="33">
         <v>103.6</v>
       </c>
-      <c r="BE4" s="43">
+      <c r="BE4" s="34">
         <v>103</v>
       </c>
-      <c r="BF4" s="43">
+      <c r="BF4" s="34">
         <v>103.2</v>
       </c>
-      <c r="BG4" s="43">
+      <c r="BG4" s="34">
         <v>105</v>
       </c>
-      <c r="BH4" s="43">
+      <c r="BH4" s="34">
         <v>105.3</v>
       </c>
-      <c r="BI4" s="43">
+      <c r="BI4" s="34">
         <v>104.9</v>
       </c>
-      <c r="BJ4" s="43">
+      <c r="BJ4" s="34">
         <v>105.1</v>
       </c>
-      <c r="BK4" s="43">
+      <c r="BK4" s="34">
         <v>103.8</v>
       </c>
-      <c r="BL4" s="43">
+      <c r="BL4" s="34">
         <v>103.2</v>
       </c>
-      <c r="BM4" s="42">
+      <c r="BM4" s="33">
         <v>104.1</v>
       </c>
-      <c r="BN4" s="43">
+      <c r="BN4" s="34">
         <v>105</v>
       </c>
-      <c r="BO4" s="43">
+      <c r="BO4" s="34">
         <v>105.6</v>
       </c>
-      <c r="BP4" s="43">
+      <c r="BP4" s="34">
         <v>106.3</v>
       </c>
-      <c r="BQ4" s="42">
+      <c r="BQ4" s="33">
         <v>106.3</v>
       </c>
-      <c r="BR4" s="43">
-        <f>'[1]Итог ВРП'!$E$558</f>
+      <c r="BR4" s="34">
         <v>106.5</v>
       </c>
+      <c r="BS4" s="34">
+        <v>103</v>
+      </c>
     </row>
-    <row r="5" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A5" s="51">
+    <row r="5" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A5" s="38">
         <v>10</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="C5" s="30" t="s">
-[...152 lines deleted...]
-      <c r="BB5" s="28">
+      <c r="C5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="G5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="H5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="I5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="J5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="M5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="O5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="P5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="S5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="T5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="U5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="V5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="W5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="X5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB5" s="20">
         <v>107</v>
       </c>
-      <c r="BC5" s="28"/>
-      <c r="BD5" s="18">
+      <c r="BC5" s="20"/>
+      <c r="BD5" s="15">
         <v>103</v>
       </c>
-      <c r="BE5" s="18">
+      <c r="BE5" s="15">
         <v>102</v>
       </c>
-      <c r="BF5" s="18">
+      <c r="BF5" s="15">
         <v>102</v>
       </c>
-      <c r="BG5" s="17">
+      <c r="BG5" s="14">
         <v>110.6</v>
       </c>
-      <c r="BH5" s="17">
+      <c r="BH5" s="14">
         <v>108.7</v>
       </c>
-      <c r="BI5" s="18">
+      <c r="BI5" s="15">
         <v>107.2</v>
       </c>
-      <c r="BJ5" s="18">
+      <c r="BJ5" s="15">
         <v>105.5</v>
       </c>
-      <c r="BK5" s="18">
+      <c r="BK5" s="15">
         <v>104.1</v>
       </c>
-      <c r="BL5" s="17">
+      <c r="BL5" s="14">
         <v>103.2</v>
       </c>
-      <c r="BM5" s="18">
+      <c r="BM5" s="15">
         <v>104.2</v>
       </c>
-      <c r="BN5" s="18">
+      <c r="BN5" s="15">
         <v>105.7</v>
       </c>
-      <c r="BO5" s="18">
+      <c r="BO5" s="15">
         <v>100.4</v>
       </c>
-      <c r="BP5" s="17">
+      <c r="BP5" s="14">
         <v>104.4</v>
       </c>
-      <c r="BQ5" s="17">
+      <c r="BQ5" s="14">
         <v>101.5</v>
       </c>
-      <c r="BR5" s="18">
+      <c r="BR5" s="15">
         <v>101.2</v>
       </c>
+      <c r="BS5" s="15">
+        <v>103.7</v>
+      </c>
+      <c r="BT5" s="5"/>
     </row>
-    <row r="6" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A6" s="51">
+    <row r="6" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A6" s="38">
         <v>11</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="20">
         <v>110.3</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="20">
         <v>102.9</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="20">
         <v>106.7</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="20">
         <v>100.7</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="20">
         <v>111.8</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="20">
         <v>113.1</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="20">
         <v>118</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="20">
         <v>101.9</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="20">
         <v>107.6</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="20">
         <v>96.3</v>
       </c>
-      <c r="M6" s="28">
+      <c r="M6" s="20">
         <v>110</v>
       </c>
-      <c r="N6" s="28">
+      <c r="N6" s="20">
         <v>116.2</v>
       </c>
-      <c r="O6" s="28">
+      <c r="O6" s="20">
         <v>100.5</v>
       </c>
-      <c r="P6" s="28">
+      <c r="P6" s="20">
         <v>101.9</v>
       </c>
-      <c r="Q6" s="28">
+      <c r="Q6" s="20">
         <v>102.1</v>
       </c>
-      <c r="R6" s="28">
+      <c r="R6" s="20">
         <v>94.3</v>
       </c>
-      <c r="S6" s="28">
+      <c r="S6" s="20">
         <v>104.2</v>
       </c>
-      <c r="T6" s="28">
+      <c r="T6" s="20">
         <v>100.7</v>
       </c>
-      <c r="U6" s="28">
+      <c r="U6" s="20">
         <v>110.9</v>
       </c>
-      <c r="V6" s="28">
+      <c r="V6" s="20">
         <v>105</v>
       </c>
-      <c r="W6" s="28">
+      <c r="W6" s="20">
         <v>105.4</v>
       </c>
-      <c r="X6" s="28">
+      <c r="X6" s="20">
         <v>104</v>
       </c>
-      <c r="Y6" s="28">
+      <c r="Y6" s="20">
         <v>106.1</v>
       </c>
-      <c r="Z6" s="28">
+      <c r="Z6" s="20">
         <v>104.7</v>
       </c>
-      <c r="AA6" s="28">
+      <c r="AA6" s="20">
         <v>102.9</v>
       </c>
-      <c r="AB6" s="28">
+      <c r="AB6" s="20">
         <v>101.6</v>
       </c>
-      <c r="AC6" s="28">
+      <c r="AC6" s="20">
         <v>101.7</v>
       </c>
-      <c r="AD6" s="28">
+      <c r="AD6" s="20">
         <v>101.9</v>
       </c>
-      <c r="AE6" s="28">
+      <c r="AE6" s="20">
         <v>102</v>
       </c>
-      <c r="AF6" s="28">
+      <c r="AF6" s="20">
         <v>101.3</v>
       </c>
-      <c r="AG6" s="28">
+      <c r="AG6" s="20">
         <v>101.7</v>
       </c>
-      <c r="AH6" s="28">
+      <c r="AH6" s="20">
         <v>102.9</v>
       </c>
-      <c r="AI6" s="28">
+      <c r="AI6" s="20">
         <v>102.8</v>
       </c>
-      <c r="AJ6" s="28">
+      <c r="AJ6" s="20">
         <v>101.2</v>
       </c>
-      <c r="AK6" s="28">
+      <c r="AK6" s="20">
         <v>101.5</v>
       </c>
-      <c r="AL6" s="28">
+      <c r="AL6" s="20">
         <v>102.4</v>
       </c>
-      <c r="AM6" s="28">
+      <c r="AM6" s="20">
         <v>105.7</v>
       </c>
-      <c r="AN6" s="28">
+      <c r="AN6" s="20">
         <v>104.8</v>
       </c>
-      <c r="AO6" s="28">
+      <c r="AO6" s="20">
         <v>101.7</v>
       </c>
-      <c r="AP6" s="28">
+      <c r="AP6" s="20">
         <v>103.8</v>
       </c>
-      <c r="AQ6" s="28">
+      <c r="AQ6" s="20">
         <v>102.7</v>
       </c>
-      <c r="AR6" s="28">
+      <c r="AR6" s="20">
         <v>105.9</v>
       </c>
-      <c r="AS6" s="28">
+      <c r="AS6" s="20">
         <v>106</v>
       </c>
-      <c r="AT6" s="28">
+      <c r="AT6" s="20">
         <v>102.9</v>
       </c>
-      <c r="AU6" s="28">
+      <c r="AU6" s="20">
         <v>102.3</v>
       </c>
-      <c r="AV6" s="28">
+      <c r="AV6" s="20">
         <v>101.3</v>
       </c>
-      <c r="AW6" s="28">
+      <c r="AW6" s="20">
         <v>104.1</v>
       </c>
-      <c r="AX6" s="28">
+      <c r="AX6" s="20">
         <v>102.7</v>
       </c>
-      <c r="AY6" s="28">
+      <c r="AY6" s="20">
         <v>104.3</v>
       </c>
-      <c r="AZ6" s="28">
+      <c r="AZ6" s="20">
         <v>105.4</v>
       </c>
-      <c r="BA6" s="28">
+      <c r="BA6" s="20">
         <v>105.6</v>
       </c>
-      <c r="BB6" s="28">
+      <c r="BB6" s="20">
         <v>103.3</v>
       </c>
-      <c r="BC6" s="28">
+      <c r="BC6" s="20">
         <v>108.9</v>
       </c>
-      <c r="BD6" s="17">
+      <c r="BD6" s="14">
         <v>107.6</v>
       </c>
-      <c r="BE6" s="17">
+      <c r="BE6" s="14">
         <v>108.4</v>
       </c>
-      <c r="BF6" s="17">
+      <c r="BF6" s="14">
         <v>107.7</v>
       </c>
-      <c r="BG6" s="17">
+      <c r="BG6" s="14">
         <v>109.1</v>
       </c>
-      <c r="BH6" s="17">
+      <c r="BH6" s="14">
         <v>109.3</v>
       </c>
-      <c r="BI6" s="18">
+      <c r="BI6" s="15">
         <v>99.3</v>
       </c>
-      <c r="BJ6" s="18">
+      <c r="BJ6" s="15">
         <v>99.5</v>
       </c>
-      <c r="BK6" s="18">
+      <c r="BK6" s="15">
         <v>102.3</v>
       </c>
-      <c r="BL6" s="17">
+      <c r="BL6" s="14">
         <v>101.4</v>
       </c>
-      <c r="BM6" s="18">
+      <c r="BM6" s="15">
         <v>107.3</v>
       </c>
-      <c r="BN6" s="18">
+      <c r="BN6" s="15">
         <v>109</v>
       </c>
-      <c r="BO6" s="18">
+      <c r="BO6" s="15">
         <v>106.9</v>
       </c>
-      <c r="BP6" s="18">
+      <c r="BP6" s="15">
         <v>106</v>
       </c>
-      <c r="BQ6" s="17">
+      <c r="BQ6" s="14">
         <v>106.2</v>
       </c>
-      <c r="BR6" s="18">
+      <c r="BR6" s="15">
         <v>106.6</v>
       </c>
+      <c r="BS6" s="15">
+        <v>94.7</v>
+      </c>
+      <c r="BT6" s="5"/>
     </row>
-    <row r="7" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A7" s="51">
+    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A7" s="38">
         <v>15</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="20">
         <v>115.8</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="20">
         <v>115.2</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="20">
         <v>113.6</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="20">
         <v>102.5</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="20">
         <v>109.3</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="20">
         <v>103.3</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="20">
         <v>107.6</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="20">
         <v>105.5</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="20">
         <v>103.2</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="20">
         <v>109.2</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="20">
         <v>106.8</v>
       </c>
-      <c r="N7" s="28">
+      <c r="N7" s="20">
         <v>106.5</v>
       </c>
-      <c r="O7" s="28">
+      <c r="O7" s="20">
         <v>105.4</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="20">
         <v>108.1</v>
       </c>
-      <c r="Q7" s="28">
+      <c r="Q7" s="20">
         <v>106.6</v>
       </c>
-      <c r="R7" s="28">
+      <c r="R7" s="20">
         <v>107.6</v>
       </c>
-      <c r="S7" s="28">
+      <c r="S7" s="20">
         <v>106.1</v>
       </c>
-      <c r="T7" s="28">
+      <c r="T7" s="20">
         <v>104.2</v>
       </c>
-      <c r="U7" s="28">
+      <c r="U7" s="20">
         <v>106.1</v>
       </c>
-      <c r="V7" s="28">
+      <c r="V7" s="20">
         <v>104.7</v>
       </c>
-      <c r="W7" s="28">
+      <c r="W7" s="20">
         <v>104.4</v>
       </c>
-      <c r="X7" s="28">
+      <c r="X7" s="20">
         <v>102.3</v>
       </c>
-      <c r="Y7" s="28">
+      <c r="Y7" s="20">
         <v>101.3</v>
       </c>
-      <c r="Z7" s="28">
+      <c r="Z7" s="20">
         <v>104.5</v>
       </c>
-      <c r="AA7" s="28">
+      <c r="AA7" s="20">
         <v>103</v>
       </c>
-      <c r="AB7" s="28">
+      <c r="AB7" s="20">
         <v>99.9</v>
       </c>
-      <c r="AC7" s="28">
+      <c r="AC7" s="20">
         <v>98.2</v>
       </c>
-      <c r="AD7" s="28">
+      <c r="AD7" s="20">
         <v>96.9</v>
       </c>
-      <c r="AE7" s="28">
+      <c r="AE7" s="20">
         <v>97.6</v>
       </c>
-      <c r="AF7" s="28">
+      <c r="AF7" s="20">
         <v>98.3</v>
       </c>
-      <c r="AG7" s="28">
+      <c r="AG7" s="20">
         <v>100.3</v>
       </c>
-      <c r="AH7" s="28">
+      <c r="AH7" s="20">
         <v>101</v>
       </c>
-      <c r="AI7" s="28">
+      <c r="AI7" s="20">
         <v>106.4</v>
       </c>
-      <c r="AJ7" s="28">
+      <c r="AJ7" s="20">
         <v>105.6</v>
       </c>
-      <c r="AK7" s="28">
+      <c r="AK7" s="20">
         <v>105</v>
       </c>
-      <c r="AL7" s="28">
+      <c r="AL7" s="20">
         <v>105</v>
       </c>
-      <c r="AM7" s="28">
+      <c r="AM7" s="20">
         <v>105.5</v>
       </c>
-      <c r="AN7" s="28">
+      <c r="AN7" s="20">
         <v>105.1</v>
       </c>
-      <c r="AO7" s="28">
+      <c r="AO7" s="20">
         <v>103.9</v>
       </c>
-      <c r="AP7" s="28">
+      <c r="AP7" s="20">
         <v>105.3</v>
       </c>
-      <c r="AQ7" s="28">
+      <c r="AQ7" s="20">
         <v>103.7</v>
       </c>
-      <c r="AR7" s="28">
+      <c r="AR7" s="20">
         <v>104.7</v>
       </c>
-      <c r="AS7" s="28">
+      <c r="AS7" s="20">
         <v>104.7</v>
       </c>
-      <c r="AT7" s="28">
+      <c r="AT7" s="20">
         <v>104.9</v>
       </c>
-      <c r="AU7" s="28">
+      <c r="AU7" s="20">
         <v>101.2</v>
       </c>
-      <c r="AV7" s="28">
+      <c r="AV7" s="20">
         <v>97.4</v>
       </c>
-      <c r="AW7" s="28">
+      <c r="AW7" s="20">
         <v>98.2</v>
       </c>
-      <c r="AX7" s="28">
+      <c r="AX7" s="20">
         <v>99.9</v>
       </c>
-      <c r="AY7" s="28">
+      <c r="AY7" s="20">
         <v>100.6</v>
       </c>
-      <c r="AZ7" s="28">
+      <c r="AZ7" s="20">
         <v>104.6</v>
       </c>
-      <c r="BA7" s="28">
+      <c r="BA7" s="20">
         <v>103.4</v>
       </c>
-      <c r="BB7" s="28">
+      <c r="BB7" s="20">
         <v>103.1</v>
       </c>
-      <c r="BC7" s="28">
+      <c r="BC7" s="20">
         <v>99.7</v>
       </c>
-      <c r="BD7" s="17">
+      <c r="BD7" s="14">
         <v>101.5</v>
       </c>
-      <c r="BE7" s="17">
+      <c r="BE7" s="14">
         <v>100.3</v>
       </c>
-      <c r="BF7" s="18">
+      <c r="BF7" s="15">
         <v>100.1</v>
       </c>
-      <c r="BG7" s="17">
+      <c r="BG7" s="14">
         <v>97.9</v>
       </c>
-      <c r="BH7" s="17">
+      <c r="BH7" s="14">
         <v>96.8</v>
       </c>
-      <c r="BI7" s="18">
+      <c r="BI7" s="15">
         <v>99.2</v>
       </c>
-      <c r="BJ7" s="18">
+      <c r="BJ7" s="15">
         <v>98.9</v>
       </c>
-      <c r="BK7" s="18">
+      <c r="BK7" s="15">
         <v>112.7</v>
       </c>
-      <c r="BL7" s="17">
+      <c r="BL7" s="14">
         <v>107.8</v>
       </c>
-      <c r="BM7" s="18">
+      <c r="BM7" s="15">
         <v>107</v>
       </c>
-      <c r="BN7" s="18">
+      <c r="BN7" s="15">
         <v>105.6</v>
       </c>
-      <c r="BO7" s="18">
+      <c r="BO7" s="15">
         <v>104.1</v>
       </c>
-      <c r="BP7" s="17">
+      <c r="BP7" s="14">
         <v>104.5</v>
       </c>
-      <c r="BQ7" s="17">
+      <c r="BQ7" s="14">
         <v>103.9</v>
       </c>
-      <c r="BR7" s="18">
+      <c r="BR7" s="15">
         <v>105.1</v>
       </c>
+      <c r="BS7" s="15">
+        <v>106.3</v>
+      </c>
+      <c r="BT7" s="5"/>
     </row>
-    <row r="8" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A8" s="51">
+    <row r="8" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A8" s="38">
         <v>19</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="20">
         <v>115.8</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="20">
         <v>111</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="20">
         <v>109.5</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="20">
         <v>109.8</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="20">
         <v>111.9</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="20">
         <v>108.7</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="20">
         <v>105.4</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="20">
         <v>103.6</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="20">
         <v>100.4</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="20">
         <v>107.6</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="20">
         <v>110.7</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="20">
         <v>109</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="20">
         <v>102.9</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="20">
         <v>103.3</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="20">
         <v>107.5</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="20">
         <v>107.4</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="20">
         <v>105.7</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T8" s="20">
         <v>109.7</v>
       </c>
-      <c r="U8" s="28">
+      <c r="U8" s="20">
         <v>104.6</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V8" s="20">
         <v>110.7</v>
       </c>
-      <c r="W8" s="28">
+      <c r="W8" s="20">
         <v>103.9</v>
       </c>
-      <c r="X8" s="28">
+      <c r="X8" s="20">
         <v>104.2</v>
       </c>
-      <c r="Y8" s="28">
+      <c r="Y8" s="20">
         <v>102.6</v>
       </c>
-      <c r="Z8" s="28">
+      <c r="Z8" s="20">
         <v>105.2</v>
       </c>
-      <c r="AA8" s="28">
+      <c r="AA8" s="20">
         <v>101.2</v>
       </c>
-      <c r="AB8" s="28">
+      <c r="AB8" s="20">
         <v>103.7</v>
       </c>
-      <c r="AC8" s="28">
+      <c r="AC8" s="20">
         <v>104.7</v>
       </c>
-      <c r="AD8" s="28">
+      <c r="AD8" s="20">
         <v>104.2</v>
       </c>
-      <c r="AE8" s="28">
+      <c r="AE8" s="20">
         <v>101.5</v>
       </c>
-      <c r="AF8" s="28">
+      <c r="AF8" s="20">
         <v>101.1</v>
       </c>
-      <c r="AG8" s="28">
+      <c r="AG8" s="20">
         <v>101.2</v>
       </c>
-      <c r="AH8" s="28">
+      <c r="AH8" s="20">
         <v>101.8</v>
       </c>
-      <c r="AI8" s="28">
+      <c r="AI8" s="20">
         <v>103.8</v>
       </c>
-      <c r="AJ8" s="28">
+      <c r="AJ8" s="20">
         <v>104.6</v>
       </c>
-      <c r="AK8" s="28">
+      <c r="AK8" s="20">
         <v>102.4</v>
       </c>
-      <c r="AL8" s="28">
+      <c r="AL8" s="20">
         <v>104</v>
       </c>
-      <c r="AM8" s="28">
+      <c r="AM8" s="20">
         <v>103.2</v>
       </c>
-      <c r="AN8" s="28">
+      <c r="AN8" s="20">
         <v>105.2</v>
       </c>
-      <c r="AO8" s="28">
+      <c r="AO8" s="20">
         <v>102.7</v>
       </c>
-      <c r="AP8" s="28">
+      <c r="AP8" s="20">
         <v>103.1</v>
       </c>
-      <c r="AQ8" s="28">
+      <c r="AQ8" s="20">
         <v>103</v>
       </c>
-      <c r="AR8" s="28">
+      <c r="AR8" s="20">
         <v>102.8</v>
       </c>
-      <c r="AS8" s="28">
+      <c r="AS8" s="20">
         <v>102.9</v>
       </c>
-      <c r="AT8" s="28">
+      <c r="AT8" s="20">
         <v>105.1</v>
       </c>
-      <c r="AU8" s="28">
+      <c r="AU8" s="20">
         <v>104.1</v>
       </c>
-      <c r="AV8" s="28">
+      <c r="AV8" s="20">
         <v>100</v>
       </c>
-      <c r="AW8" s="28">
+      <c r="AW8" s="20">
         <v>100.3</v>
       </c>
-      <c r="AX8" s="28">
+      <c r="AX8" s="20">
         <v>98.5</v>
       </c>
-      <c r="AY8" s="28">
+      <c r="AY8" s="20">
         <v>104</v>
       </c>
-      <c r="AZ8" s="28">
+      <c r="AZ8" s="20">
         <v>106.4</v>
       </c>
-      <c r="BA8" s="28">
+      <c r="BA8" s="20">
         <v>106.9</v>
       </c>
-      <c r="BB8" s="28">
+      <c r="BB8" s="20">
         <v>111.2</v>
       </c>
-      <c r="BC8" s="28">
+      <c r="BC8" s="20">
         <v>104</v>
       </c>
-      <c r="BD8" s="17">
+      <c r="BD8" s="14">
         <v>104.2</v>
       </c>
-      <c r="BE8" s="17">
+      <c r="BE8" s="14">
         <v>103.7</v>
       </c>
-      <c r="BF8" s="17">
+      <c r="BF8" s="14">
         <v>105.5</v>
       </c>
-      <c r="BG8" s="18">
+      <c r="BG8" s="15">
         <v>105</v>
       </c>
-      <c r="BH8" s="18">
+      <c r="BH8" s="15">
         <v>108.3</v>
       </c>
-      <c r="BI8" s="18">
+      <c r="BI8" s="15">
         <v>103.7</v>
       </c>
-      <c r="BJ8" s="18">
+      <c r="BJ8" s="15">
         <v>103.3</v>
       </c>
-      <c r="BK8" s="18">
+      <c r="BK8" s="15">
         <v>107.4</v>
       </c>
-      <c r="BL8" s="18">
+      <c r="BL8" s="15">
         <v>107.3</v>
       </c>
-      <c r="BM8" s="18">
+      <c r="BM8" s="15">
         <v>108.3</v>
       </c>
-      <c r="BN8" s="18">
+      <c r="BN8" s="15">
         <v>104.8</v>
       </c>
-      <c r="BO8" s="18">
+      <c r="BO8" s="15">
         <v>107.6</v>
       </c>
-      <c r="BP8" s="18">
+      <c r="BP8" s="15">
         <v>106.6</v>
       </c>
-      <c r="BQ8" s="17">
+      <c r="BQ8" s="14">
         <v>104.5</v>
       </c>
-      <c r="BR8" s="18">
+      <c r="BR8" s="15">
         <v>105.4</v>
       </c>
+      <c r="BS8" s="15">
+        <v>106.8</v>
+      </c>
+      <c r="BT8" s="5"/>
     </row>
-    <row r="9" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A9" s="51">
+    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A9" s="38">
         <v>23</v>
       </c>
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="20">
         <v>113.5</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="20">
         <v>115.9</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="20">
         <v>112.4</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="20">
         <v>116.4</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="20">
         <v>100.3</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="20">
         <v>112.2</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="20">
         <v>104.1</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="20">
         <v>117.8</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="20">
         <v>112.2</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="20">
         <v>112.7</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="20">
         <v>105.2</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="20">
         <v>103.2</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O9" s="20">
         <v>99.2</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="20">
         <v>98.1</v>
       </c>
-      <c r="Q9" s="28">
+      <c r="Q9" s="20">
         <v>96.8</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="20">
         <v>97.7</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="20">
         <v>101.7</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="20">
         <v>103.6</v>
       </c>
-      <c r="U9" s="28">
+      <c r="U9" s="20">
         <v>107.7</v>
       </c>
-      <c r="V9" s="28">
+      <c r="V9" s="20">
         <v>104</v>
       </c>
-      <c r="W9" s="28">
+      <c r="W9" s="20">
         <v>104</v>
       </c>
-      <c r="X9" s="28">
+      <c r="X9" s="20">
         <v>101.5</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="20">
         <v>102.1</v>
       </c>
-      <c r="Z9" s="28">
+      <c r="Z9" s="20">
         <v>102.5</v>
       </c>
-      <c r="AA9" s="28">
+      <c r="AA9" s="20">
         <v>100.7</v>
       </c>
-      <c r="AB9" s="28">
+      <c r="AB9" s="20">
         <v>101</v>
       </c>
-      <c r="AC9" s="28">
+      <c r="AC9" s="20">
         <v>101.1</v>
       </c>
-      <c r="AD9" s="28">
+      <c r="AD9" s="20">
         <v>102.8</v>
       </c>
-      <c r="AE9" s="28">
+      <c r="AE9" s="20">
         <v>105.2</v>
       </c>
-      <c r="AF9" s="28">
+      <c r="AF9" s="20">
         <v>103.2</v>
       </c>
-      <c r="AG9" s="28">
+      <c r="AG9" s="20">
         <v>103</v>
       </c>
-      <c r="AH9" s="28">
+      <c r="AH9" s="20">
         <v>103.7</v>
       </c>
-      <c r="AI9" s="28">
+      <c r="AI9" s="20">
         <v>108.5</v>
       </c>
-      <c r="AJ9" s="28">
+      <c r="AJ9" s="20">
         <v>113.5</v>
       </c>
-      <c r="AK9" s="28">
+      <c r="AK9" s="20">
         <v>116.3</v>
       </c>
-      <c r="AL9" s="28">
+      <c r="AL9" s="20">
         <v>116</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="20">
         <v>112.1</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="20">
         <v>112.5</v>
       </c>
-      <c r="AO9" s="28">
+      <c r="AO9" s="20">
         <v>112.5</v>
       </c>
-      <c r="AP9" s="28">
+      <c r="AP9" s="20">
         <v>113.3</v>
       </c>
-      <c r="AQ9" s="28">
+      <c r="AQ9" s="20">
         <v>114.9</v>
       </c>
-      <c r="AR9" s="28">
+      <c r="AR9" s="20">
         <v>106.3</v>
       </c>
-      <c r="AS9" s="28">
+      <c r="AS9" s="20">
         <v>108.8</v>
       </c>
-      <c r="AT9" s="28">
+      <c r="AT9" s="20">
         <v>107.4</v>
       </c>
-      <c r="AU9" s="28">
+      <c r="AU9" s="20">
         <v>105.9</v>
       </c>
-      <c r="AV9" s="28">
+      <c r="AV9" s="20">
         <v>102.2</v>
       </c>
-      <c r="AW9" s="28">
+      <c r="AW9" s="20">
         <v>95.3</v>
       </c>
-      <c r="AX9" s="28">
+      <c r="AX9" s="20">
         <v>93.5</v>
       </c>
-      <c r="AY9" s="28">
+      <c r="AY9" s="20">
         <v>91</v>
       </c>
-      <c r="AZ9" s="28">
+      <c r="AZ9" s="20">
         <v>95.9</v>
       </c>
-      <c r="BA9" s="28">
+      <c r="BA9" s="20">
         <v>102</v>
       </c>
-      <c r="BB9" s="28">
+      <c r="BB9" s="20">
         <v>105.8</v>
       </c>
-      <c r="BC9" s="28">
+      <c r="BC9" s="20">
         <v>111.8</v>
       </c>
-      <c r="BD9" s="17">
+      <c r="BD9" s="14">
         <v>106.3</v>
       </c>
-      <c r="BE9" s="17">
+      <c r="BE9" s="14">
         <v>101.8</v>
       </c>
-      <c r="BF9" s="17">
+      <c r="BF9" s="14">
         <v>101.6</v>
       </c>
-      <c r="BG9" s="17">
+      <c r="BG9" s="14">
         <v>100.4</v>
       </c>
-      <c r="BH9" s="17">
+      <c r="BH9" s="14">
         <v>103.8</v>
       </c>
-      <c r="BI9" s="18">
+      <c r="BI9" s="15">
         <v>109.3</v>
       </c>
-      <c r="BJ9" s="18">
+      <c r="BJ9" s="15">
         <v>107.3</v>
       </c>
-      <c r="BK9" s="18">
+      <c r="BK9" s="15">
         <v>98.4</v>
       </c>
-      <c r="BL9" s="17">
+      <c r="BL9" s="14">
         <v>95.4</v>
       </c>
-      <c r="BM9" s="18">
+      <c r="BM9" s="15">
         <v>95.1</v>
       </c>
-      <c r="BN9" s="18">
+      <c r="BN9" s="15">
         <v>93.6</v>
       </c>
-      <c r="BO9" s="18">
+      <c r="BO9" s="15">
         <v>102.1</v>
       </c>
-      <c r="BP9" s="17">
+      <c r="BP9" s="14">
         <v>105.8</v>
       </c>
-      <c r="BQ9" s="17">
+      <c r="BQ9" s="14">
         <v>109.6</v>
       </c>
-      <c r="BR9" s="18">
+      <c r="BR9" s="15">
         <v>108</v>
       </c>
+      <c r="BS9" s="15">
+        <v>87.9</v>
+      </c>
+      <c r="BT9" s="5"/>
     </row>
-    <row r="10" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A10" s="51">
+    <row r="10" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A10" s="38">
         <v>27</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="20">
         <v>111.3</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="20">
         <v>114.1</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="20">
         <v>103.2</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="20">
         <v>111.6</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="20">
         <v>106.8</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="20">
         <v>101.3</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="20">
         <v>108.3</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="20">
         <v>103.5</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="20">
         <v>101.8</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="20">
         <v>102.6</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="20">
         <v>108.7</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="20">
         <v>104.3</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="20">
         <v>98.5</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="20">
         <v>102.2</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="20">
         <v>102.9</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="20">
         <v>104.4</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="20">
         <v>106.9</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="20">
         <v>105.7</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="20">
         <v>103.3</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="20">
         <v>103.3</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="20">
         <v>109</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="20">
         <v>106.9</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="20">
         <v>102</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="20">
         <v>105.1</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="20">
         <v>100.7</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="20">
         <v>100.8</v>
       </c>
-      <c r="AC10" s="28">
+      <c r="AC10" s="20">
         <v>98.7</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="20">
         <v>99.4</v>
       </c>
-      <c r="AE10" s="28">
+      <c r="AE10" s="20">
         <v>103.1</v>
       </c>
-      <c r="AF10" s="28">
+      <c r="AF10" s="20">
         <v>102.6</v>
       </c>
-      <c r="AG10" s="28">
+      <c r="AG10" s="20">
         <v>102.6</v>
       </c>
-      <c r="AH10" s="28">
+      <c r="AH10" s="20">
         <v>102.6</v>
       </c>
-      <c r="AI10" s="28">
+      <c r="AI10" s="20">
         <v>102</v>
       </c>
-      <c r="AJ10" s="28">
+      <c r="AJ10" s="20">
         <v>111</v>
       </c>
-      <c r="AK10" s="28">
+      <c r="AK10" s="20">
         <v>106.3</v>
       </c>
-      <c r="AL10" s="28">
+      <c r="AL10" s="20">
         <v>103.1</v>
       </c>
-      <c r="AM10" s="28">
+      <c r="AM10" s="20">
         <v>99.2</v>
       </c>
-      <c r="AN10" s="28">
+      <c r="AN10" s="20">
         <v>100.6</v>
       </c>
-      <c r="AO10" s="28">
+      <c r="AO10" s="20">
         <v>99.5</v>
       </c>
-      <c r="AP10" s="28">
+      <c r="AP10" s="20">
         <v>99.3</v>
       </c>
-      <c r="AQ10" s="28">
+      <c r="AQ10" s="20">
         <v>101.5</v>
       </c>
-      <c r="AR10" s="28">
+      <c r="AR10" s="20">
         <v>99.6</v>
       </c>
-      <c r="AS10" s="28">
+      <c r="AS10" s="20">
         <v>97.5</v>
       </c>
-      <c r="AT10" s="28">
+      <c r="AT10" s="20">
         <v>98.5</v>
       </c>
-      <c r="AU10" s="28">
+      <c r="AU10" s="20">
         <v>101.3</v>
       </c>
-      <c r="AV10" s="28">
+      <c r="AV10" s="20">
         <v>100.7</v>
       </c>
-      <c r="AW10" s="28">
+      <c r="AW10" s="20">
         <v>100.1</v>
       </c>
-      <c r="AX10" s="28">
+      <c r="AX10" s="20">
         <v>99.3</v>
       </c>
-      <c r="AY10" s="28">
+      <c r="AY10" s="20">
         <v>93.9</v>
       </c>
-      <c r="AZ10" s="28">
+      <c r="AZ10" s="20">
         <v>96</v>
       </c>
-      <c r="BA10" s="28">
+      <c r="BA10" s="20">
         <v>97.9</v>
       </c>
-      <c r="BB10" s="28">
+      <c r="BB10" s="20">
         <v>98.1</v>
       </c>
-      <c r="BC10" s="28">
+      <c r="BC10" s="20">
         <v>102.3</v>
       </c>
-      <c r="BD10" s="17">
+      <c r="BD10" s="14">
         <v>101.6</v>
       </c>
-      <c r="BE10" s="17">
+      <c r="BE10" s="14">
         <v>101.3</v>
       </c>
-      <c r="BF10" s="18">
+      <c r="BF10" s="15">
         <v>100.7</v>
       </c>
-      <c r="BG10" s="17">
+      <c r="BG10" s="14">
         <v>101.5</v>
       </c>
-      <c r="BH10" s="17">
+      <c r="BH10" s="14">
         <v>103</v>
       </c>
-      <c r="BI10" s="18">
+      <c r="BI10" s="15">
         <v>106.3</v>
       </c>
-      <c r="BJ10" s="18">
+      <c r="BJ10" s="15">
         <v>106.9</v>
       </c>
-      <c r="BK10" s="18">
+      <c r="BK10" s="15">
         <v>106.3</v>
       </c>
-      <c r="BL10" s="17">
+      <c r="BL10" s="14">
         <v>101.3</v>
       </c>
-      <c r="BM10" s="18">
+      <c r="BM10" s="15">
         <v>101.9</v>
       </c>
-      <c r="BN10" s="18">
+      <c r="BN10" s="15">
         <v>104.2</v>
       </c>
-      <c r="BO10" s="18">
+      <c r="BO10" s="15">
         <v>102.9</v>
       </c>
-      <c r="BP10" s="18">
+      <c r="BP10" s="15">
         <v>106</v>
       </c>
-      <c r="BQ10" s="17">
+      <c r="BQ10" s="14">
         <v>103.6</v>
       </c>
-      <c r="BR10" s="18">
+      <c r="BR10" s="15">
         <v>101.3</v>
       </c>
+      <c r="BS10" s="15">
+        <v>91.9</v>
+      </c>
+      <c r="BT10" s="5"/>
     </row>
-    <row r="11" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A11" s="51">
+    <row r="11" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A11" s="38">
         <v>31</v>
       </c>
-      <c r="B11" s="29" t="s">
+      <c r="B11" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="20">
         <v>108.4</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="20">
         <v>115.5</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="20">
         <v>119.1</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="20">
         <v>99.4</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="20">
         <v>105.7</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="20">
         <v>103.7</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="20">
         <v>108.1</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="20">
         <v>108.4</v>
       </c>
-      <c r="K11" s="28">
+      <c r="K11" s="20">
         <v>101.2</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="20">
         <v>107.6</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="20">
         <v>112.7</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="20">
         <v>113.2</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="20">
         <v>108.8</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="20">
         <v>108.7</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="20">
         <v>109.5</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="20">
         <v>109.8</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="20">
         <v>104.4</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="20">
         <v>103.9</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="20">
         <v>103.5</v>
       </c>
-      <c r="V11" s="28">
+      <c r="V11" s="20">
         <v>103.3</v>
       </c>
-      <c r="W11" s="28">
+      <c r="W11" s="20">
         <v>106.3</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="20">
         <v>105.5</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="20">
         <v>101.2</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="20">
         <v>100.4</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="20">
         <v>100.8</v>
       </c>
-      <c r="AB11" s="28">
+      <c r="AB11" s="20">
         <v>100.9</v>
       </c>
-      <c r="AC11" s="28">
+      <c r="AC11" s="20">
         <v>99.1</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="20">
         <v>100.2</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="20">
         <v>100.2</v>
       </c>
-      <c r="AF11" s="28">
+      <c r="AF11" s="20">
         <v>99.9</v>
       </c>
-      <c r="AG11" s="28">
+      <c r="AG11" s="20">
         <v>98.1</v>
       </c>
-      <c r="AH11" s="28">
+      <c r="AH11" s="20">
         <v>102.6</v>
       </c>
-      <c r="AI11" s="28">
+      <c r="AI11" s="20">
         <v>100.5</v>
       </c>
-      <c r="AJ11" s="28">
+      <c r="AJ11" s="20">
         <v>102</v>
       </c>
-      <c r="AK11" s="28">
+      <c r="AK11" s="20">
         <v>102.9</v>
       </c>
-      <c r="AL11" s="28">
+      <c r="AL11" s="20">
         <v>103.7</v>
       </c>
-      <c r="AM11" s="28">
+      <c r="AM11" s="20">
         <v>108.4</v>
       </c>
-      <c r="AN11" s="28">
+      <c r="AN11" s="20">
         <v>109.5</v>
       </c>
-      <c r="AO11" s="28">
+      <c r="AO11" s="20">
         <v>106.6</v>
       </c>
-      <c r="AP11" s="28">
+      <c r="AP11" s="20">
         <v>103.7</v>
       </c>
-      <c r="AQ11" s="28">
+      <c r="AQ11" s="20">
         <v>102.4</v>
       </c>
-      <c r="AR11" s="28">
+      <c r="AR11" s="20">
         <v>103.3</v>
       </c>
-      <c r="AS11" s="28">
+      <c r="AS11" s="20">
         <v>105.4</v>
       </c>
-      <c r="AT11" s="28">
+      <c r="AT11" s="20">
         <v>103.8</v>
       </c>
-      <c r="AU11" s="28">
+      <c r="AU11" s="20">
         <v>104.3</v>
       </c>
-      <c r="AV11" s="28">
+      <c r="AV11" s="20">
         <v>102.6</v>
       </c>
-      <c r="AW11" s="28">
+      <c r="AW11" s="20">
         <v>103.4</v>
       </c>
-      <c r="AX11" s="28">
+      <c r="AX11" s="20">
         <v>101.1</v>
       </c>
-      <c r="AY11" s="28">
+      <c r="AY11" s="20">
         <v>97.2</v>
       </c>
-      <c r="AZ11" s="28">
+      <c r="AZ11" s="20">
         <v>103.8</v>
       </c>
-      <c r="BA11" s="28">
+      <c r="BA11" s="20">
         <v>104.7</v>
       </c>
-      <c r="BB11" s="28">
+      <c r="BB11" s="20">
         <v>106.6</v>
       </c>
-      <c r="BC11" s="28">
+      <c r="BC11" s="20">
         <v>105</v>
       </c>
-      <c r="BD11" s="17">
+      <c r="BD11" s="14">
         <v>103.1</v>
       </c>
-      <c r="BE11" s="17">
+      <c r="BE11" s="14">
         <v>103.1</v>
       </c>
-      <c r="BF11" s="17">
+      <c r="BF11" s="14">
         <v>103.4</v>
       </c>
-      <c r="BG11" s="17">
+      <c r="BG11" s="14">
         <v>101.4</v>
       </c>
-      <c r="BH11" s="17">
+      <c r="BH11" s="14">
         <v>106.1</v>
       </c>
-      <c r="BI11" s="18">
+      <c r="BI11" s="15">
         <v>102.6</v>
       </c>
-      <c r="BJ11" s="18">
+      <c r="BJ11" s="15">
         <v>102.1</v>
       </c>
-      <c r="BK11" s="18">
+      <c r="BK11" s="15">
         <v>101.7</v>
       </c>
-      <c r="BL11" s="17">
+      <c r="BL11" s="14">
         <v>101.5</v>
       </c>
-      <c r="BM11" s="18">
+      <c r="BM11" s="15">
         <v>103.9</v>
       </c>
-      <c r="BN11" s="18">
+      <c r="BN11" s="15">
         <v>104.1</v>
       </c>
-      <c r="BO11" s="18">
+      <c r="BO11" s="15">
         <v>106.3</v>
       </c>
-      <c r="BP11" s="17">
+      <c r="BP11" s="14">
         <v>107.9</v>
       </c>
-      <c r="BQ11" s="17">
+      <c r="BQ11" s="14">
         <v>106.1</v>
       </c>
-      <c r="BR11" s="18">
+      <c r="BR11" s="15">
         <v>104.9</v>
       </c>
+      <c r="BS11" s="15">
+        <v>111.7</v>
+      </c>
+      <c r="BT11" s="5"/>
     </row>
-    <row r="12" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A12" s="51">
+    <row r="12" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A12" s="38">
         <v>33</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="C12" s="30" t="s">
-[...152 lines deleted...]
-      <c r="BB12" s="28">
+      <c r="C12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="H12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="I12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="J12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="M12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="O12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="P12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="S12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="T12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="U12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="V12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="W12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="X12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB12" s="20">
         <v>101.4</v>
       </c>
-      <c r="BC12" s="30" t="s">
-[...2 lines deleted...]
-      <c r="BD12" s="17">
+      <c r="BC12" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD12" s="14">
         <v>99.4</v>
       </c>
-      <c r="BE12" s="18">
+      <c r="BE12" s="15">
         <v>100</v>
       </c>
-      <c r="BF12" s="18">
+      <c r="BF12" s="15">
         <v>102</v>
       </c>
-      <c r="BG12" s="17">
+      <c r="BG12" s="14">
         <v>111.4</v>
       </c>
-      <c r="BH12" s="17">
+      <c r="BH12" s="14">
         <v>112.6</v>
       </c>
-      <c r="BI12" s="18">
+      <c r="BI12" s="15">
         <v>115</v>
       </c>
-      <c r="BJ12" s="18">
+      <c r="BJ12" s="15">
         <v>113.1</v>
       </c>
-      <c r="BK12" s="18">
+      <c r="BK12" s="15">
         <v>108.7</v>
       </c>
-      <c r="BL12" s="17">
+      <c r="BL12" s="14">
         <v>106.2</v>
       </c>
-      <c r="BM12" s="18">
+      <c r="BM12" s="15">
         <v>108.3</v>
       </c>
-      <c r="BN12" s="18">
+      <c r="BN12" s="15">
         <v>114.8</v>
       </c>
-      <c r="BO12" s="18">
+      <c r="BO12" s="15">
         <v>107.3</v>
       </c>
-      <c r="BP12" s="17">
+      <c r="BP12" s="14">
         <v>108.7</v>
       </c>
-      <c r="BQ12" s="17">
+      <c r="BQ12" s="14">
         <v>106.8</v>
       </c>
-      <c r="BR12" s="18">
+      <c r="BR12" s="15">
         <v>105.8</v>
       </c>
+      <c r="BS12" s="15">
+        <v>104.2</v>
+      </c>
+      <c r="BT12" s="5"/>
     </row>
-    <row r="13" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A13" s="51">
+    <row r="13" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A13" s="38">
         <v>35</v>
       </c>
-      <c r="B13" s="29" t="s">
+      <c r="B13" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="20">
         <v>109.8</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="20">
         <v>105.3</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="20">
         <v>103.9</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="20">
         <v>106.5</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="20">
         <v>100.6</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="20">
         <v>108.5</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="20">
         <v>103.7</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J13" s="20">
         <v>99.9</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="20">
         <v>99.4</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="20">
         <v>106.4</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="20">
         <v>105.1</v>
       </c>
-      <c r="N13" s="28">
+      <c r="N13" s="20">
         <v>106</v>
       </c>
-      <c r="O13" s="28">
+      <c r="O13" s="20">
         <v>103.7</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="20">
         <v>102.2</v>
       </c>
-      <c r="Q13" s="28">
+      <c r="Q13" s="20">
         <v>100.5</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="20">
         <v>101.2</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="20">
         <v>101.8</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="20">
         <v>101.1</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="20">
         <v>103</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="20">
         <v>107.5</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="20">
         <v>105.6</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="20">
         <v>104.3</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="20">
         <v>102.2</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="20">
         <v>103.2</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="20">
         <v>106.2</v>
       </c>
-      <c r="AB13" s="28">
+      <c r="AB13" s="20">
         <v>104.1</v>
       </c>
-      <c r="AC13" s="28">
+      <c r="AC13" s="20">
         <v>104.2</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="20">
         <v>102.7</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="20">
         <v>100.8</v>
       </c>
-      <c r="AF13" s="28">
+      <c r="AF13" s="20">
         <v>100.6</v>
       </c>
-      <c r="AG13" s="28">
+      <c r="AG13" s="20">
         <v>100.7</v>
       </c>
-      <c r="AH13" s="28">
+      <c r="AH13" s="20">
         <v>102.4</v>
       </c>
-      <c r="AI13" s="28">
+      <c r="AI13" s="20">
         <v>105</v>
       </c>
-      <c r="AJ13" s="28">
+      <c r="AJ13" s="20">
         <v>104.7</v>
       </c>
-      <c r="AK13" s="28">
+      <c r="AK13" s="20">
         <v>103.4</v>
       </c>
-      <c r="AL13" s="28">
+      <c r="AL13" s="20">
         <v>103.7</v>
       </c>
-      <c r="AM13" s="28">
+      <c r="AM13" s="20">
         <v>106.6</v>
       </c>
-      <c r="AN13" s="28">
+      <c r="AN13" s="20">
         <v>104.7</v>
       </c>
-      <c r="AO13" s="28">
+      <c r="AO13" s="20">
         <v>104.7</v>
       </c>
-      <c r="AP13" s="28">
+      <c r="AP13" s="20">
         <v>103</v>
       </c>
-      <c r="AQ13" s="28">
+      <c r="AQ13" s="20">
         <v>100.7</v>
       </c>
-      <c r="AR13" s="28">
+      <c r="AR13" s="20">
         <v>102.7</v>
       </c>
-      <c r="AS13" s="28">
+      <c r="AS13" s="20">
         <v>106</v>
       </c>
-      <c r="AT13" s="28">
+      <c r="AT13" s="20">
         <v>105.8</v>
       </c>
-      <c r="AU13" s="28">
+      <c r="AU13" s="20">
         <v>104</v>
       </c>
-      <c r="AV13" s="28">
+      <c r="AV13" s="20">
         <v>102.3</v>
       </c>
-      <c r="AW13" s="28">
+      <c r="AW13" s="20">
         <v>100.1</v>
       </c>
-      <c r="AX13" s="28">
+      <c r="AX13" s="20">
         <v>100.1</v>
       </c>
-      <c r="AY13" s="28">
+      <c r="AY13" s="20">
         <v>98.4</v>
       </c>
-      <c r="AZ13" s="28">
+      <c r="AZ13" s="20">
         <v>101.7</v>
       </c>
-      <c r="BA13" s="28">
+      <c r="BA13" s="20">
         <v>101.2</v>
       </c>
-      <c r="BB13" s="28">
+      <c r="BB13" s="20">
         <v>103.1</v>
       </c>
-      <c r="BC13" s="28">
+      <c r="BC13" s="20">
         <v>104.2</v>
       </c>
-      <c r="BD13" s="18">
+      <c r="BD13" s="15">
         <v>104</v>
       </c>
-      <c r="BE13" s="18">
+      <c r="BE13" s="15">
         <v>100.8</v>
       </c>
-      <c r="BF13" s="18">
+      <c r="BF13" s="15">
         <v>100.3</v>
       </c>
-      <c r="BG13" s="17">
+      <c r="BG13" s="14">
         <v>98.4</v>
       </c>
-      <c r="BH13" s="17">
+      <c r="BH13" s="14">
         <v>98.8</v>
       </c>
-      <c r="BI13" s="18">
+      <c r="BI13" s="15">
         <v>99.2</v>
       </c>
-      <c r="BJ13" s="18">
+      <c r="BJ13" s="15">
         <v>102.4</v>
       </c>
-      <c r="BK13" s="18">
+      <c r="BK13" s="15">
         <v>107</v>
       </c>
-      <c r="BL13" s="17">
+      <c r="BL13" s="14">
         <v>108.6</v>
       </c>
-      <c r="BM13" s="18">
+      <c r="BM13" s="15">
         <v>109.9</v>
       </c>
-      <c r="BN13" s="18">
+      <c r="BN13" s="15">
         <v>108.8</v>
       </c>
-      <c r="BO13" s="18">
+      <c r="BO13" s="15">
         <v>107.8</v>
       </c>
-      <c r="BP13" s="17">
+      <c r="BP13" s="14">
         <v>105.9</v>
       </c>
-      <c r="BQ13" s="17">
+      <c r="BQ13" s="14">
         <v>104.1</v>
       </c>
-      <c r="BR13" s="18">
+      <c r="BR13" s="15">
         <v>104.6</v>
       </c>
+      <c r="BS13" s="15">
+        <v>104.4</v>
+      </c>
+      <c r="BT13" s="5"/>
     </row>
-    <row r="14" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A14" s="51">
+    <row r="14" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A14" s="38">
         <v>39</v>
       </c>
-      <c r="B14" s="29" t="s">
+      <c r="B14" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="20">
         <v>101.1</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="20">
         <v>106.6</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="20">
         <v>108.5</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="20">
         <v>96.6</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="20">
         <v>109.4</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="20">
         <v>110.3</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="20">
         <v>113.2</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J14" s="20">
         <v>98.9</v>
       </c>
-      <c r="K14" s="28">
+      <c r="K14" s="20">
         <v>98.1</v>
       </c>
-      <c r="L14" s="28">
+      <c r="L14" s="20">
         <v>101.7</v>
       </c>
-      <c r="M14" s="28">
+      <c r="M14" s="20">
         <v>109</v>
       </c>
-      <c r="N14" s="28">
+      <c r="N14" s="20">
         <v>115.6</v>
       </c>
-      <c r="O14" s="28">
+      <c r="O14" s="20">
         <v>103.4</v>
       </c>
-      <c r="P14" s="28">
+      <c r="P14" s="20">
         <v>102.9</v>
       </c>
-      <c r="Q14" s="28">
+      <c r="Q14" s="20">
         <v>100.9</v>
       </c>
-      <c r="R14" s="28">
+      <c r="R14" s="20">
         <v>93.5</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="20">
         <v>101.7</v>
       </c>
-      <c r="T14" s="28">
+      <c r="T14" s="20">
         <v>102.6</v>
       </c>
-      <c r="U14" s="28">
+      <c r="U14" s="20">
         <v>107</v>
       </c>
-      <c r="V14" s="28">
+      <c r="V14" s="20">
         <v>110.2</v>
       </c>
-      <c r="W14" s="28">
+      <c r="W14" s="20">
         <v>105.3</v>
       </c>
-      <c r="X14" s="28">
+      <c r="X14" s="20">
         <v>103.4</v>
       </c>
-      <c r="Y14" s="28">
+      <c r="Y14" s="20">
         <v>104.8</v>
       </c>
-      <c r="Z14" s="28">
+      <c r="Z14" s="20">
         <v>102.2</v>
       </c>
-      <c r="AA14" s="28">
+      <c r="AA14" s="20">
         <v>105.1</v>
       </c>
-      <c r="AB14" s="28">
+      <c r="AB14" s="20">
         <v>100.8</v>
       </c>
-      <c r="AC14" s="28">
+      <c r="AC14" s="20">
         <v>98.2</v>
       </c>
-      <c r="AD14" s="28">
+      <c r="AD14" s="20">
         <v>96.4</v>
       </c>
-      <c r="AE14" s="28">
+      <c r="AE14" s="20">
         <v>97</v>
       </c>
-      <c r="AF14" s="28">
+      <c r="AF14" s="20">
         <v>97.5</v>
       </c>
-      <c r="AG14" s="28">
+      <c r="AG14" s="20">
         <v>99.3</v>
       </c>
-      <c r="AH14" s="28">
+      <c r="AH14" s="20">
         <v>98</v>
       </c>
-      <c r="AI14" s="28">
+      <c r="AI14" s="20">
         <v>102.9</v>
       </c>
-      <c r="AJ14" s="28">
+      <c r="AJ14" s="20">
         <v>104.1</v>
       </c>
-      <c r="AK14" s="28">
+      <c r="AK14" s="20">
         <v>103.9</v>
       </c>
-      <c r="AL14" s="28">
+      <c r="AL14" s="20">
         <v>104.6</v>
       </c>
-      <c r="AM14" s="28">
+      <c r="AM14" s="20">
         <v>107.9</v>
       </c>
-      <c r="AN14" s="28">
+      <c r="AN14" s="20">
         <v>108.9</v>
       </c>
-      <c r="AO14" s="28">
+      <c r="AO14" s="20">
         <v>110.3</v>
       </c>
-      <c r="AP14" s="28">
+      <c r="AP14" s="20">
         <v>105.9</v>
       </c>
-      <c r="AQ14" s="28">
+      <c r="AQ14" s="20">
         <v>106.5</v>
       </c>
-      <c r="AR14" s="28">
+      <c r="AR14" s="20">
         <v>109.1</v>
       </c>
-      <c r="AS14" s="28">
+      <c r="AS14" s="20">
         <v>102</v>
       </c>
-      <c r="AT14" s="28">
+      <c r="AT14" s="20">
         <v>104.6</v>
       </c>
-      <c r="AU14" s="28">
+      <c r="AU14" s="20">
         <v>106.4</v>
       </c>
-      <c r="AV14" s="28">
+      <c r="AV14" s="20">
         <v>100.1</v>
       </c>
-      <c r="AW14" s="28">
+      <c r="AW14" s="20">
         <v>100.3</v>
       </c>
-      <c r="AX14" s="28">
+      <c r="AX14" s="20">
         <v>103</v>
       </c>
-      <c r="AY14" s="28">
+      <c r="AY14" s="20">
         <v>102.1</v>
       </c>
-      <c r="AZ14" s="28">
+      <c r="AZ14" s="20">
         <v>105.5</v>
       </c>
-      <c r="BA14" s="28">
+      <c r="BA14" s="20">
         <v>106.3</v>
       </c>
-      <c r="BB14" s="28">
+      <c r="BB14" s="20">
         <v>104.3</v>
       </c>
-      <c r="BC14" s="28">
+      <c r="BC14" s="20">
         <v>103.3</v>
       </c>
-      <c r="BD14" s="18">
+      <c r="BD14" s="15">
         <v>102</v>
       </c>
-      <c r="BE14" s="18">
+      <c r="BE14" s="15">
         <v>103.1</v>
       </c>
-      <c r="BF14" s="18">
+      <c r="BF14" s="15">
         <v>104.5</v>
       </c>
-      <c r="BG14" s="17">
+      <c r="BG14" s="14">
         <v>104.5</v>
       </c>
-      <c r="BH14" s="17">
+      <c r="BH14" s="14">
         <v>105.8</v>
       </c>
-      <c r="BI14" s="18">
+      <c r="BI14" s="15">
         <v>100</v>
       </c>
-      <c r="BJ14" s="18">
+      <c r="BJ14" s="15">
         <v>102.6</v>
       </c>
-      <c r="BK14" s="18">
+      <c r="BK14" s="15">
         <v>105.1</v>
       </c>
-      <c r="BL14" s="17">
+      <c r="BL14" s="14">
         <v>101.7</v>
       </c>
-      <c r="BM14" s="18">
+      <c r="BM14" s="15">
         <v>103.6</v>
       </c>
-      <c r="BN14" s="18">
+      <c r="BN14" s="15">
         <v>108.3</v>
       </c>
-      <c r="BO14" s="18">
+      <c r="BO14" s="15">
         <v>105.3</v>
       </c>
-      <c r="BP14" s="17">
+      <c r="BP14" s="14">
         <v>107.9</v>
       </c>
-      <c r="BQ14" s="18">
+      <c r="BQ14" s="15">
         <v>108</v>
       </c>
-      <c r="BR14" s="18">
+      <c r="BR14" s="15">
         <v>108.2</v>
       </c>
+      <c r="BS14" s="15">
+        <v>102.8</v>
+      </c>
+      <c r="BT14" s="5"/>
     </row>
-    <row r="15" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A15" s="51">
+    <row r="15" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A15" s="38">
         <v>43</v>
       </c>
-      <c r="B15" s="29" t="s">
+      <c r="B15" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="20">
         <v>121.4</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="20">
         <v>124.9</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="20">
         <v>119.5</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="20">
         <v>103.1</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="20">
         <v>96.5</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="20">
         <v>117.2</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="20">
         <v>107.1</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="20">
         <v>104.8</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="20">
         <v>99.3</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="20">
         <v>103.8</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="20">
         <v>107.1</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="20">
         <v>105.9</v>
       </c>
-      <c r="O15" s="28">
+      <c r="O15" s="20">
         <v>107.4</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="20">
         <v>102.5</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="20">
         <v>104.3</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="20">
         <v>103.2</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="20">
         <v>101</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="20">
         <v>102.6</v>
       </c>
-      <c r="U15" s="28">
+      <c r="U15" s="20">
         <v>105.7</v>
       </c>
-      <c r="V15" s="28">
+      <c r="V15" s="20">
         <v>104.4</v>
       </c>
-      <c r="W15" s="28">
+      <c r="W15" s="20">
         <v>101.8</v>
       </c>
-      <c r="X15" s="28">
+      <c r="X15" s="20">
         <v>99.6</v>
       </c>
-      <c r="Y15" s="28">
+      <c r="Y15" s="20">
         <v>100.5</v>
       </c>
-      <c r="Z15" s="28">
+      <c r="Z15" s="20">
         <v>98.7</v>
       </c>
-      <c r="AA15" s="28">
+      <c r="AA15" s="20">
         <v>102.4</v>
       </c>
-      <c r="AB15" s="28">
+      <c r="AB15" s="20">
         <v>100.3</v>
       </c>
-      <c r="AC15" s="28">
+      <c r="AC15" s="20">
         <v>98.7</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="20">
         <v>95.9</v>
       </c>
-      <c r="AE15" s="28">
+      <c r="AE15" s="20">
         <v>95</v>
       </c>
-      <c r="AF15" s="28">
+      <c r="AF15" s="20">
         <v>95.1</v>
       </c>
-      <c r="AG15" s="28">
+      <c r="AG15" s="20">
         <v>95.4</v>
       </c>
-      <c r="AH15" s="28">
+      <c r="AH15" s="20">
         <v>95.2</v>
       </c>
-      <c r="AI15" s="28">
+      <c r="AI15" s="20">
         <v>99.9</v>
       </c>
-      <c r="AJ15" s="28">
+      <c r="AJ15" s="20">
         <v>99.7</v>
       </c>
-      <c r="AK15" s="28">
+      <c r="AK15" s="20">
         <v>99.8</v>
       </c>
-      <c r="AL15" s="28">
+      <c r="AL15" s="20">
         <v>100.4</v>
       </c>
-      <c r="AM15" s="28">
+      <c r="AM15" s="20">
         <v>100.3</v>
       </c>
-      <c r="AN15" s="28">
+      <c r="AN15" s="20">
         <v>100</v>
       </c>
-      <c r="AO15" s="28">
+      <c r="AO15" s="20">
         <v>97.7</v>
       </c>
-      <c r="AP15" s="28">
+      <c r="AP15" s="20">
         <v>99.9</v>
       </c>
-      <c r="AQ15" s="28">
+      <c r="AQ15" s="20">
         <v>100.1</v>
       </c>
-      <c r="AR15" s="28">
+      <c r="AR15" s="20">
         <v>101.8</v>
       </c>
-      <c r="AS15" s="28">
+      <c r="AS15" s="20">
         <v>102.4</v>
       </c>
-      <c r="AT15" s="28">
+      <c r="AT15" s="20">
         <v>101.5</v>
       </c>
-      <c r="AU15" s="28">
+      <c r="AU15" s="20">
         <v>95.8</v>
       </c>
-      <c r="AV15" s="28">
+      <c r="AV15" s="20">
         <v>89.1</v>
       </c>
-      <c r="AW15" s="28">
+      <c r="AW15" s="20">
         <v>88.8</v>
       </c>
-      <c r="AX15" s="28">
+      <c r="AX15" s="20">
         <v>89.2</v>
       </c>
-      <c r="AY15" s="28">
+      <c r="AY15" s="20">
         <v>95.3</v>
       </c>
-      <c r="AZ15" s="28">
+      <c r="AZ15" s="20">
         <v>99</v>
       </c>
-      <c r="BA15" s="28">
+      <c r="BA15" s="20">
         <v>99.9</v>
       </c>
-      <c r="BB15" s="28">
+      <c r="BB15" s="20">
         <v>102.2</v>
       </c>
-      <c r="BC15" s="28">
+      <c r="BC15" s="20">
         <v>102.4</v>
       </c>
-      <c r="BD15" s="17">
+      <c r="BD15" s="14">
         <v>101.2</v>
       </c>
-      <c r="BE15" s="18">
+      <c r="BE15" s="15">
         <v>102</v>
       </c>
-      <c r="BF15" s="18">
+      <c r="BF15" s="15">
         <v>102.4</v>
       </c>
-      <c r="BG15" s="17">
+      <c r="BG15" s="14">
         <v>101.7</v>
       </c>
-      <c r="BH15" s="17">
+      <c r="BH15" s="14">
         <v>103</v>
       </c>
-      <c r="BI15" s="18">
+      <c r="BI15" s="15">
         <v>104</v>
       </c>
-      <c r="BJ15" s="18">
+      <c r="BJ15" s="15">
         <v>104.7</v>
       </c>
-      <c r="BK15" s="18">
+      <c r="BK15" s="15">
         <v>106.9</v>
       </c>
-      <c r="BL15" s="17">
+      <c r="BL15" s="14">
         <v>105.5</v>
       </c>
-      <c r="BM15" s="18">
+      <c r="BM15" s="15">
         <v>106.4</v>
       </c>
-      <c r="BN15" s="18">
+      <c r="BN15" s="15">
         <v>108.1</v>
       </c>
-      <c r="BO15" s="18">
+      <c r="BO15" s="15">
         <v>104.7</v>
       </c>
-      <c r="BP15" s="18">
+      <c r="BP15" s="15">
         <v>105</v>
       </c>
-      <c r="BQ15" s="17">
+      <c r="BQ15" s="14">
         <v>102.6</v>
       </c>
-      <c r="BR15" s="18">
+      <c r="BR15" s="15">
         <v>102.9</v>
       </c>
+      <c r="BS15" s="15">
+        <v>105</v>
+      </c>
+      <c r="BT15" s="5"/>
     </row>
-    <row r="16" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A16" s="51">
+    <row r="16" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A16" s="38">
         <v>47</v>
       </c>
-      <c r="B16" s="29" t="s">
+      <c r="B16" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="20">
         <v>110.3</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="20">
         <v>121.6</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="20">
         <v>101.4</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="20">
         <v>115.8</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="20">
         <v>109.8</v>
       </c>
-      <c r="H16" s="28">
+      <c r="H16" s="20">
         <v>106.8</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="20">
         <v>110.7</v>
       </c>
-      <c r="J16" s="28">
+      <c r="J16" s="20">
         <v>107.1</v>
       </c>
-      <c r="K16" s="28">
+      <c r="K16" s="20">
         <v>99.1</v>
       </c>
-      <c r="L16" s="28">
+      <c r="L16" s="20">
         <v>107.8</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="20">
         <v>104.6</v>
       </c>
-      <c r="N16" s="28">
+      <c r="N16" s="20">
         <v>99.9</v>
       </c>
-      <c r="O16" s="28">
+      <c r="O16" s="20">
         <v>102.3</v>
       </c>
-      <c r="P16" s="28">
+      <c r="P16" s="20">
         <v>99.1</v>
       </c>
-      <c r="Q16" s="28">
+      <c r="Q16" s="20">
         <v>101.5</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="20">
         <v>100.9</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="20">
         <v>108.5</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="20">
         <v>102.1</v>
       </c>
-      <c r="U16" s="28">
+      <c r="U16" s="20">
         <v>102.5</v>
       </c>
-      <c r="V16" s="28">
+      <c r="V16" s="20">
         <v>105.5</v>
       </c>
-      <c r="W16" s="28">
+      <c r="W16" s="20">
         <v>103.6</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="20">
         <v>105.8</v>
       </c>
-      <c r="Y16" s="28">
+      <c r="Y16" s="20">
         <v>100.8</v>
       </c>
-      <c r="Z16" s="28">
+      <c r="Z16" s="20">
         <v>104</v>
       </c>
-      <c r="AA16" s="28">
+      <c r="AA16" s="20">
         <v>103</v>
       </c>
-      <c r="AB16" s="28">
+      <c r="AB16" s="20">
         <v>100.3</v>
       </c>
-      <c r="AC16" s="28">
+      <c r="AC16" s="20">
         <v>99.6</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="20">
         <v>100.1</v>
       </c>
-      <c r="AE16" s="28">
+      <c r="AE16" s="20">
         <v>99.4</v>
       </c>
-      <c r="AF16" s="28">
+      <c r="AF16" s="20">
         <v>100.3</v>
       </c>
-      <c r="AG16" s="28">
+      <c r="AG16" s="20">
         <v>99.9</v>
       </c>
-      <c r="AH16" s="28">
+      <c r="AH16" s="20">
         <v>99.9</v>
       </c>
-      <c r="AI16" s="28">
+      <c r="AI16" s="20">
         <v>99.2</v>
       </c>
-      <c r="AJ16" s="28">
+      <c r="AJ16" s="20">
         <v>98.6</v>
       </c>
-      <c r="AK16" s="28">
+      <c r="AK16" s="20">
         <v>100.4</v>
       </c>
-      <c r="AL16" s="28">
+      <c r="AL16" s="20">
         <v>99.6</v>
       </c>
-      <c r="AM16" s="28">
+      <c r="AM16" s="20">
         <v>104.4</v>
       </c>
-      <c r="AN16" s="28">
+      <c r="AN16" s="20">
         <v>103.4</v>
       </c>
-      <c r="AO16" s="28">
+      <c r="AO16" s="20">
         <v>101.1</v>
       </c>
-      <c r="AP16" s="28">
+      <c r="AP16" s="20">
         <v>101.1</v>
       </c>
-      <c r="AQ16" s="28">
+      <c r="AQ16" s="20">
         <v>97</v>
       </c>
-      <c r="AR16" s="28">
+      <c r="AR16" s="20">
         <v>98.5</v>
       </c>
-      <c r="AS16" s="28">
+      <c r="AS16" s="20">
         <v>98.1</v>
       </c>
-      <c r="AT16" s="28">
+      <c r="AT16" s="20">
         <v>101.2</v>
       </c>
-      <c r="AU16" s="28">
+      <c r="AU16" s="20">
         <v>101.8</v>
       </c>
-      <c r="AV16" s="28">
+      <c r="AV16" s="20">
         <v>97.8</v>
       </c>
-      <c r="AW16" s="28">
+      <c r="AW16" s="20">
         <v>95.4</v>
       </c>
-      <c r="AX16" s="28">
+      <c r="AX16" s="20">
         <v>94.5</v>
       </c>
-      <c r="AY16" s="28">
+      <c r="AY16" s="20">
         <v>92</v>
       </c>
-      <c r="AZ16" s="28">
+      <c r="AZ16" s="20">
         <v>98.6</v>
       </c>
-      <c r="BA16" s="28">
+      <c r="BA16" s="20">
         <v>101.1</v>
       </c>
-      <c r="BB16" s="28">
+      <c r="BB16" s="20">
         <v>101.2</v>
       </c>
-      <c r="BC16" s="28">
+      <c r="BC16" s="20">
         <v>102</v>
       </c>
-      <c r="BD16" s="17">
+      <c r="BD16" s="14">
         <v>100.5</v>
       </c>
-      <c r="BE16" s="17">
+      <c r="BE16" s="14">
         <v>100.3</v>
       </c>
-      <c r="BF16" s="17">
+      <c r="BF16" s="14">
         <v>101.1</v>
       </c>
-      <c r="BG16" s="18">
+      <c r="BG16" s="15">
         <v>105</v>
       </c>
-      <c r="BH16" s="18">
+      <c r="BH16" s="15">
         <v>104.9</v>
       </c>
-      <c r="BI16" s="18">
+      <c r="BI16" s="15">
         <v>104</v>
       </c>
-      <c r="BJ16" s="18">
+      <c r="BJ16" s="15">
         <v>103</v>
       </c>
-      <c r="BK16" s="18">
+      <c r="BK16" s="15">
         <v>97.3</v>
       </c>
-      <c r="BL16" s="18">
+      <c r="BL16" s="15">
         <v>100.9</v>
       </c>
-      <c r="BM16" s="18">
+      <c r="BM16" s="15">
         <v>100.1</v>
       </c>
-      <c r="BN16" s="18">
+      <c r="BN16" s="15">
         <v>101.7</v>
       </c>
-      <c r="BO16" s="18">
+      <c r="BO16" s="15">
         <v>102.4</v>
       </c>
-      <c r="BP16" s="18">
+      <c r="BP16" s="15">
         <v>102.9</v>
       </c>
-      <c r="BQ16" s="17">
+      <c r="BQ16" s="14">
         <v>102.9</v>
       </c>
-      <c r="BR16" s="18">
+      <c r="BR16" s="15">
         <v>101.9</v>
       </c>
+      <c r="BS16" s="15">
+        <v>102.9</v>
+      </c>
+      <c r="BT16" s="5"/>
+      <c r="BU16" s="22"/>
     </row>
-    <row r="17" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A17" s="51">
+    <row r="17" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A17" s="38">
         <v>51</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="20">
         <v>116.6</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="20">
         <v>107.6</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="20">
         <v>108.7</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="20">
         <v>92.9</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="20">
         <v>109.4</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="20">
         <v>107.7</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="20">
         <v>104.7</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="20">
         <v>107.9</v>
       </c>
-      <c r="K17" s="28">
+      <c r="K17" s="20">
         <v>103.2</v>
       </c>
-      <c r="L17" s="28">
+      <c r="L17" s="20">
         <v>104.5</v>
       </c>
-      <c r="M17" s="28">
+      <c r="M17" s="20">
         <v>103</v>
       </c>
-      <c r="N17" s="28">
-        <f>'[2]ИФО ВРП'!$C$17</f>
+      <c r="N17" s="20">
+        <f>'[1]ИФО ВРП'!$C$17</f>
         <v>105.7</v>
       </c>
-      <c r="O17" s="28">
+      <c r="O17" s="20">
         <v>106.5</v>
       </c>
-      <c r="P17" s="28">
+      <c r="P17" s="20">
         <v>110</v>
       </c>
-      <c r="Q17" s="28">
+      <c r="Q17" s="20">
         <v>106.2</v>
       </c>
-      <c r="R17" s="28">
-        <f>'[2]ИФО ВРП'!$G$17</f>
+      <c r="R17" s="20">
+        <f>'[1]ИФО ВРП'!$G$17</f>
         <v>104</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="20">
         <v>103</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="20">
         <v>105.4</v>
       </c>
-      <c r="U17" s="28">
+      <c r="U17" s="20">
         <v>105.3</v>
       </c>
-      <c r="V17" s="28">
-        <f>'[2]ИФО ВРП'!$K$17</f>
+      <c r="V17" s="20">
+        <f>'[1]ИФО ВРП'!$K$17</f>
         <v>103</v>
       </c>
-      <c r="W17" s="28">
+      <c r="W17" s="20">
         <v>103.7</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="20">
         <v>103.3</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="20">
         <v>100.6</v>
       </c>
-      <c r="Z17" s="28">
-        <f>'[2]ИФО ВРП'!$O$17</f>
+      <c r="Z17" s="20">
+        <f>'[1]ИФО ВРП'!$O$17</f>
         <v>102.3</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="20">
         <v>106.5</v>
       </c>
-      <c r="AB17" s="28">
+      <c r="AB17" s="20">
         <v>101.2</v>
       </c>
-      <c r="AC17" s="28">
+      <c r="AC17" s="20">
         <v>101</v>
       </c>
-      <c r="AD17" s="28">
-        <f>'[2]ИФО ВРП'!$S$17</f>
+      <c r="AD17" s="20">
+        <f>'[1]ИФО ВРП'!$S$17</f>
         <v>101.4</v>
       </c>
-      <c r="AE17" s="28">
+      <c r="AE17" s="20">
         <v>100.1</v>
       </c>
-      <c r="AF17" s="28">
+      <c r="AF17" s="20">
         <v>100</v>
       </c>
-      <c r="AG17" s="28">
+      <c r="AG17" s="20">
         <v>100.4</v>
       </c>
-      <c r="AH17" s="28">
-        <f>'[2]ИФО ВРП'!$W$17</f>
+      <c r="AH17" s="20">
+        <f>'[1]ИФО ВРП'!$W$17</f>
         <v>101.9</v>
       </c>
-      <c r="AI17" s="28">
+      <c r="AI17" s="20">
         <v>104.3</v>
       </c>
-      <c r="AJ17" s="28">
+      <c r="AJ17" s="20">
         <v>102.7</v>
       </c>
-      <c r="AK17" s="28">
+      <c r="AK17" s="20">
         <v>101.2</v>
       </c>
-      <c r="AL17" s="28">
-        <f>'[2]ИФО ВРП'!$AA$17</f>
+      <c r="AL17" s="20">
+        <f>'[1]ИФО ВРП'!$AA$17</f>
         <v>103.4</v>
       </c>
-      <c r="AM17" s="28">
+      <c r="AM17" s="20">
         <v>104.8</v>
       </c>
-      <c r="AN17" s="30" t="s">
-[...89 lines deleted...]
-      <c r="BR17" s="30" t="s">
+      <c r="AN17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BN17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO17" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="BP17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BQ17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BR17" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BS17" s="22" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="18" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A18" s="51">
+    <row r="18" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A18" s="38">
         <v>55</v>
       </c>
-      <c r="B18" s="29" t="s">
+      <c r="B18" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="20">
         <v>112.5</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="20">
         <v>101.1</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="20">
         <v>110.5</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="20">
         <v>109.6</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="20">
         <v>113.1</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="20">
         <v>110.4</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="20">
         <v>105.3</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="20">
         <v>109</v>
       </c>
-      <c r="K18" s="28">
+      <c r="K18" s="20">
         <v>103.7</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="20">
         <v>106.4</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="20">
         <v>107.5</v>
       </c>
-      <c r="N18" s="28">
+      <c r="N18" s="20">
         <v>110.8</v>
       </c>
-      <c r="O18" s="28">
+      <c r="O18" s="20">
         <v>108.8</v>
       </c>
-      <c r="P18" s="28">
+      <c r="P18" s="20">
         <v>108.4</v>
       </c>
-      <c r="Q18" s="28">
+      <c r="Q18" s="20">
         <v>104.3</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="20">
         <v>108.1</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="20">
         <v>95.2</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="20">
         <v>100.5</v>
       </c>
-      <c r="U18" s="28">
+      <c r="U18" s="20">
         <v>101.5</v>
       </c>
-      <c r="V18" s="28">
+      <c r="V18" s="20">
         <v>100.1</v>
       </c>
-      <c r="W18" s="28">
+      <c r="W18" s="20">
         <v>105.8</v>
       </c>
-      <c r="X18" s="28">
+      <c r="X18" s="20">
         <v>107.3</v>
       </c>
-      <c r="Y18" s="28">
+      <c r="Y18" s="20">
         <v>104.1</v>
       </c>
-      <c r="Z18" s="28">
+      <c r="Z18" s="20">
         <v>100.9</v>
       </c>
-      <c r="AA18" s="28">
+      <c r="AA18" s="20">
         <v>97.2</v>
       </c>
-      <c r="AB18" s="28">
+      <c r="AB18" s="20">
         <v>100.2</v>
       </c>
-      <c r="AC18" s="28">
+      <c r="AC18" s="20">
         <v>101</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="20">
         <v>100.3</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="20">
         <v>99.5</v>
       </c>
-      <c r="AF18" s="28">
+      <c r="AF18" s="20">
         <v>96.8</v>
       </c>
-      <c r="AG18" s="28">
+      <c r="AG18" s="20">
         <v>96.6</v>
       </c>
-      <c r="AH18" s="28">
+      <c r="AH18" s="20">
         <v>99.4</v>
       </c>
-      <c r="AI18" s="28">
+      <c r="AI18" s="20">
         <v>105.6</v>
       </c>
-      <c r="AJ18" s="28">
+      <c r="AJ18" s="20">
         <v>106.2</v>
       </c>
-      <c r="AK18" s="28">
+      <c r="AK18" s="20">
         <v>105.4</v>
       </c>
-      <c r="AL18" s="28">
+      <c r="AL18" s="20">
         <v>104</v>
       </c>
-      <c r="AM18" s="28">
+      <c r="AM18" s="20">
         <v>103.3</v>
       </c>
-      <c r="AN18" s="28">
+      <c r="AN18" s="20">
         <v>104.2</v>
       </c>
-      <c r="AO18" s="28">
+      <c r="AO18" s="20">
         <v>102.6</v>
       </c>
-      <c r="AP18" s="28">
+      <c r="AP18" s="20">
         <v>106.2</v>
       </c>
-      <c r="AQ18" s="28">
+      <c r="AQ18" s="20">
         <v>100.9</v>
       </c>
-      <c r="AR18" s="28">
+      <c r="AR18" s="20">
         <v>101.6</v>
       </c>
-      <c r="AS18" s="28">
+      <c r="AS18" s="20">
         <v>102.7</v>
       </c>
-      <c r="AT18" s="28">
+      <c r="AT18" s="20">
         <v>105.3</v>
       </c>
-      <c r="AU18" s="28">
+      <c r="AU18" s="20">
         <v>102.6</v>
       </c>
-      <c r="AV18" s="28">
+      <c r="AV18" s="20">
         <v>98.3</v>
       </c>
-      <c r="AW18" s="28">
+      <c r="AW18" s="20">
         <v>97.4</v>
       </c>
-      <c r="AX18" s="28">
+      <c r="AX18" s="20">
         <v>96.9</v>
       </c>
-      <c r="AY18" s="28">
+      <c r="AY18" s="20">
         <v>99.5</v>
       </c>
-      <c r="AZ18" s="28">
+      <c r="AZ18" s="20">
         <v>103</v>
       </c>
-      <c r="BA18" s="28">
+      <c r="BA18" s="20">
         <v>103.2</v>
       </c>
-      <c r="BB18" s="28">
+      <c r="BB18" s="20">
         <v>103.9</v>
       </c>
-      <c r="BC18" s="28">
+      <c r="BC18" s="20">
         <v>100.5</v>
       </c>
-      <c r="BD18" s="18">
+      <c r="BD18" s="15">
         <v>100.1</v>
       </c>
-      <c r="BE18" s="17">
+      <c r="BE18" s="14">
         <v>99.9</v>
       </c>
-      <c r="BF18" s="17">
+      <c r="BF18" s="14">
         <v>101.3</v>
       </c>
-      <c r="BG18" s="18">
+      <c r="BG18" s="15">
         <v>103</v>
       </c>
-      <c r="BH18" s="18">
+      <c r="BH18" s="15">
         <v>103</v>
       </c>
-      <c r="BI18" s="18">
+      <c r="BI18" s="15">
         <v>103.1</v>
       </c>
-      <c r="BJ18" s="18">
+      <c r="BJ18" s="15">
         <v>101.5</v>
       </c>
-      <c r="BK18" s="18">
+      <c r="BK18" s="15">
         <v>106.4</v>
       </c>
-      <c r="BL18" s="18">
+      <c r="BL18" s="15">
         <v>103.3</v>
       </c>
-      <c r="BM18" s="18">
+      <c r="BM18" s="15">
         <v>105.5</v>
       </c>
-      <c r="BN18" s="18">
+      <c r="BN18" s="15">
         <v>105</v>
       </c>
-      <c r="BO18" s="18">
+      <c r="BO18" s="15">
         <v>106.3</v>
       </c>
-      <c r="BP18" s="18">
+      <c r="BP18" s="15">
         <v>105.9</v>
       </c>
-      <c r="BQ18" s="17">
+      <c r="BQ18" s="14">
         <v>104.1</v>
       </c>
-      <c r="BR18" s="18">
+      <c r="BR18" s="15">
         <v>105.2</v>
       </c>
+      <c r="BS18" s="15">
+        <v>107.9</v>
+      </c>
+      <c r="BT18" s="5"/>
     </row>
-    <row r="19" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A19" s="51">
+    <row r="19" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A19" s="38">
         <v>59</v>
       </c>
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="20">
         <v>121.6</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="20">
         <v>105.6</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="20">
         <v>103</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="20">
         <v>108.9</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="20">
         <v>114</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="20">
         <v>108.2</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="20">
         <v>105</v>
       </c>
-      <c r="J19" s="28">
+      <c r="J19" s="20">
         <v>105.8</v>
       </c>
-      <c r="K19" s="28">
+      <c r="K19" s="20">
         <v>96.6</v>
       </c>
-      <c r="L19" s="28">
+      <c r="L19" s="20">
         <v>100.8</v>
       </c>
-      <c r="M19" s="28">
+      <c r="M19" s="20">
         <v>112.2</v>
       </c>
-      <c r="N19" s="28">
+      <c r="N19" s="20">
         <v>116.4</v>
       </c>
-      <c r="O19" s="28">
+      <c r="O19" s="20">
         <v>106.4</v>
       </c>
-      <c r="P19" s="28">
+      <c r="P19" s="20">
         <v>103.9</v>
       </c>
-      <c r="Q19" s="28">
+      <c r="Q19" s="20">
         <v>99</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="20">
         <v>94.6</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="20">
         <v>105</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="20">
         <v>105.2</v>
       </c>
-      <c r="U19" s="28">
+      <c r="U19" s="20">
         <v>111.1</v>
       </c>
-      <c r="V19" s="28">
+      <c r="V19" s="20">
         <v>107.7</v>
       </c>
-      <c r="W19" s="28">
+      <c r="W19" s="20">
         <v>104.2</v>
       </c>
-      <c r="X19" s="28">
+      <c r="X19" s="20">
         <v>105.2</v>
       </c>
-      <c r="Y19" s="28">
+      <c r="Y19" s="20">
         <v>102.6</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="20">
         <v>105.8</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="20">
         <v>99.4</v>
       </c>
-      <c r="AB19" s="28">
+      <c r="AB19" s="20">
         <v>101.4</v>
       </c>
-      <c r="AC19" s="28">
+      <c r="AC19" s="20">
         <v>100.8</v>
       </c>
-      <c r="AD19" s="28">
+      <c r="AD19" s="20">
         <v>101</v>
       </c>
-      <c r="AE19" s="28">
+      <c r="AE19" s="20">
         <v>100.1</v>
       </c>
-      <c r="AF19" s="28">
+      <c r="AF19" s="20">
         <v>100.5</v>
       </c>
-      <c r="AG19" s="28">
+      <c r="AG19" s="20">
         <v>100.1</v>
       </c>
-      <c r="AH19" s="28">
+      <c r="AH19" s="20">
         <v>100.8</v>
       </c>
-      <c r="AI19" s="28">
+      <c r="AI19" s="20">
         <v>103.5</v>
       </c>
-      <c r="AJ19" s="28">
+      <c r="AJ19" s="20">
         <v>101.3</v>
       </c>
-      <c r="AK19" s="28">
+      <c r="AK19" s="20">
         <v>101</v>
       </c>
-      <c r="AL19" s="28">
+      <c r="AL19" s="20">
         <v>103.1</v>
       </c>
-      <c r="AM19" s="28">
+      <c r="AM19" s="20">
         <v>105.8</v>
       </c>
-      <c r="AN19" s="28">
+      <c r="AN19" s="20">
         <v>105.3</v>
       </c>
-      <c r="AO19" s="28">
+      <c r="AO19" s="20">
         <v>104.8</v>
       </c>
-      <c r="AP19" s="28">
+      <c r="AP19" s="20">
         <v>103.2</v>
       </c>
-      <c r="AQ19" s="28">
+      <c r="AQ19" s="20">
         <v>105.5</v>
       </c>
-      <c r="AR19" s="28">
+      <c r="AR19" s="20">
         <v>103.6</v>
       </c>
-      <c r="AS19" s="28">
+      <c r="AS19" s="20">
         <v>102.2</v>
       </c>
-      <c r="AT19" s="28">
+      <c r="AT19" s="20">
         <v>102.1</v>
       </c>
-      <c r="AU19" s="28">
+      <c r="AU19" s="20">
         <v>103.3</v>
       </c>
-      <c r="AV19" s="28">
+      <c r="AV19" s="20">
         <v>102.7</v>
       </c>
-      <c r="AW19" s="28">
+      <c r="AW19" s="20">
         <v>100.8</v>
       </c>
-      <c r="AX19" s="28">
+      <c r="AX19" s="20">
         <v>99.8</v>
       </c>
-      <c r="AY19" s="28">
+      <c r="AY19" s="20">
         <v>101.2</v>
       </c>
-      <c r="AZ19" s="28">
+      <c r="AZ19" s="20">
         <v>102.4</v>
       </c>
-      <c r="BA19" s="28">
+      <c r="BA19" s="20">
         <v>102.5</v>
       </c>
-      <c r="BB19" s="28">
+      <c r="BB19" s="20">
         <v>101</v>
       </c>
-      <c r="BC19" s="28">
+      <c r="BC19" s="20">
         <v>103.5</v>
       </c>
-      <c r="BD19" s="18">
+      <c r="BD19" s="15">
         <v>104</v>
       </c>
-      <c r="BE19" s="17">
+      <c r="BE19" s="14">
         <v>105.6</v>
       </c>
-      <c r="BF19" s="17">
+      <c r="BF19" s="14">
         <v>105.6</v>
       </c>
-      <c r="BG19" s="17">
+      <c r="BG19" s="14">
         <v>109.7</v>
       </c>
-      <c r="BH19" s="17">
+      <c r="BH19" s="14">
         <v>107.4</v>
       </c>
-      <c r="BI19" s="17">
+      <c r="BI19" s="14">
         <v>98.6</v>
       </c>
-      <c r="BJ19" s="18">
+      <c r="BJ19" s="15">
         <v>99.7</v>
       </c>
-      <c r="BK19" s="18">
+      <c r="BK19" s="15">
         <v>109.7</v>
       </c>
-      <c r="BL19" s="17">
+      <c r="BL19" s="14">
         <v>106.7</v>
       </c>
-      <c r="BM19" s="18">
+      <c r="BM19" s="15">
         <v>108.4</v>
       </c>
-      <c r="BN19" s="18">
+      <c r="BN19" s="15">
         <v>113.7</v>
       </c>
-      <c r="BO19" s="18">
+      <c r="BO19" s="15">
         <v>102.4</v>
       </c>
-      <c r="BP19" s="17">
+      <c r="BP19" s="14">
         <v>104.9</v>
       </c>
-      <c r="BQ19" s="17">
+      <c r="BQ19" s="14">
         <v>106.2</v>
       </c>
-      <c r="BR19" s="18">
+      <c r="BR19" s="15">
         <v>107.8</v>
       </c>
+      <c r="BS19" s="15">
+        <v>112.9</v>
+      </c>
+      <c r="BT19" s="5"/>
     </row>
-    <row r="20" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="51">
+    <row r="20" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="38">
         <v>61</v>
       </c>
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="30" t="s">
-[...32 lines deleted...]
-      <c r="N20" s="28">
+      <c r="C20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="H20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="J20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N20" s="20">
         <v>106.6</v>
       </c>
-      <c r="O20" s="30" t="s">
-[...8 lines deleted...]
-      <c r="R20" s="28">
+      <c r="O20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R20" s="20">
         <v>106.7</v>
       </c>
-      <c r="S20" s="30" t="s">
-[...8 lines deleted...]
-      <c r="V20" s="28">
+      <c r="S20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="T20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="U20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="V20" s="20">
         <v>104.6</v>
       </c>
-      <c r="W20" s="30" t="s">
-[...8 lines deleted...]
-      <c r="Z20" s="28">
+      <c r="W20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="X20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z20" s="20">
         <v>100.5</v>
       </c>
-      <c r="AA20" s="30" t="s">
-[...8 lines deleted...]
-      <c r="AD20" s="28">
+      <c r="AA20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD20" s="20">
         <v>103.4</v>
       </c>
-      <c r="AE20" s="30" t="s">
-[...8 lines deleted...]
-      <c r="AH20" s="28">
+      <c r="AE20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH20" s="20">
         <v>101.4</v>
       </c>
-      <c r="AI20" s="30" t="s">
-[...8 lines deleted...]
-      <c r="AL20" s="28">
+      <c r="AI20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK20" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL20" s="20">
         <v>102.2</v>
       </c>
-      <c r="AM20" s="28"/>
-      <c r="AN20" s="28">
+      <c r="AM20" s="20"/>
+      <c r="AN20" s="20">
         <v>100.8</v>
       </c>
-      <c r="AO20" s="28">
+      <c r="AO20" s="20">
         <v>103.9</v>
       </c>
-      <c r="AP20" s="28">
+      <c r="AP20" s="20">
         <v>107.7</v>
       </c>
-      <c r="AQ20" s="28">
+      <c r="AQ20" s="20">
         <v>104.8</v>
       </c>
-      <c r="AR20" s="28">
+      <c r="AR20" s="20">
         <v>105.5</v>
       </c>
-      <c r="AS20" s="28">
+      <c r="AS20" s="20">
         <v>105.3</v>
       </c>
-      <c r="AT20" s="28">
+      <c r="AT20" s="20">
         <v>107.8</v>
       </c>
-      <c r="AU20" s="28">
+      <c r="AU20" s="20">
         <v>105.9</v>
       </c>
-      <c r="AV20" s="28">
+      <c r="AV20" s="20">
         <v>104.2</v>
       </c>
-      <c r="AW20" s="28">
+      <c r="AW20" s="20">
         <v>108.2</v>
       </c>
-      <c r="AX20" s="28">
+      <c r="AX20" s="20">
         <v>104.9</v>
       </c>
-      <c r="AY20" s="28">
+      <c r="AY20" s="20">
         <v>103.9</v>
       </c>
-      <c r="AZ20" s="28">
+      <c r="AZ20" s="20">
         <v>105.7</v>
       </c>
-      <c r="BA20" s="28">
+      <c r="BA20" s="20">
         <v>104.7</v>
       </c>
-      <c r="BB20" s="28">
+      <c r="BB20" s="20">
         <v>104.3</v>
       </c>
-      <c r="BC20" s="28">
+      <c r="BC20" s="20">
         <v>101.2</v>
       </c>
-      <c r="BD20" s="18">
+      <c r="BD20" s="15">
         <v>104</v>
       </c>
-      <c r="BE20" s="17">
+      <c r="BE20" s="14">
         <v>102.5</v>
       </c>
-      <c r="BF20" s="17">
+      <c r="BF20" s="14">
         <v>100.3</v>
       </c>
-      <c r="BG20" s="17">
+      <c r="BG20" s="14">
         <v>100.7</v>
       </c>
-      <c r="BH20" s="17">
+      <c r="BH20" s="14">
         <v>103.2</v>
       </c>
-      <c r="BI20" s="18">
+      <c r="BI20" s="15">
         <v>102</v>
       </c>
-      <c r="BJ20" s="18">
+      <c r="BJ20" s="15">
         <v>102.2</v>
       </c>
-      <c r="BK20" s="18">
+      <c r="BK20" s="15">
         <v>103.7</v>
       </c>
-      <c r="BL20" s="18">
+      <c r="BL20" s="15">
         <v>104</v>
       </c>
-      <c r="BM20" s="18">
+      <c r="BM20" s="15">
         <v>107.2</v>
       </c>
-      <c r="BN20" s="18">
+      <c r="BN20" s="15">
         <v>110.4</v>
       </c>
-      <c r="BO20" s="18">
+      <c r="BO20" s="15">
         <v>109.1</v>
       </c>
-      <c r="BP20" s="18">
+      <c r="BP20" s="15">
         <v>109.5</v>
       </c>
-      <c r="BQ20" s="17">
+      <c r="BQ20" s="14">
         <v>110.1</v>
       </c>
-      <c r="BR20" s="18">
+      <c r="BR20" s="15">
         <v>109.3</v>
       </c>
+      <c r="BS20" s="15">
+        <v>109.6</v>
+      </c>
+      <c r="BT20" s="5"/>
     </row>
-    <row r="21" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A21" s="51">
+    <row r="21" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A21" s="38">
         <v>62</v>
       </c>
-      <c r="B21" s="29" t="s">
+      <c r="B21" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="30" t="s">
-[...156 lines deleted...]
-      <c r="BD21" s="18">
+      <c r="C21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="G21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="H21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="I21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="J21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="P21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="S21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="T21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="U21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="V21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="W21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="X21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC21" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD21" s="15">
         <v>103.3</v>
       </c>
-      <c r="BE21" s="17">
+      <c r="BE21" s="14">
         <v>104.4</v>
       </c>
-      <c r="BF21" s="17">
+      <c r="BF21" s="14">
         <v>102.5</v>
       </c>
-      <c r="BG21" s="18">
+      <c r="BG21" s="15">
         <v>113</v>
       </c>
-      <c r="BH21" s="18">
+      <c r="BH21" s="15">
         <v>102.4</v>
       </c>
-      <c r="BI21" s="17">
+      <c r="BI21" s="14">
         <v>96.5</v>
       </c>
-      <c r="BJ21" s="18">
+      <c r="BJ21" s="15">
         <v>99.6</v>
       </c>
-      <c r="BK21" s="18">
+      <c r="BK21" s="15">
         <v>104.4</v>
       </c>
-      <c r="BL21" s="18">
+      <c r="BL21" s="15">
         <v>103.1</v>
       </c>
-      <c r="BM21" s="18">
+      <c r="BM21" s="15">
         <v>110.5</v>
       </c>
-      <c r="BN21" s="18">
+      <c r="BN21" s="15">
         <v>110.7</v>
       </c>
-      <c r="BO21" s="18">
+      <c r="BO21" s="15">
         <v>100.7</v>
       </c>
-      <c r="BP21" s="18">
+      <c r="BP21" s="15">
         <v>101.1</v>
       </c>
-      <c r="BQ21" s="17">
+      <c r="BQ21" s="14">
         <v>100.4</v>
       </c>
-      <c r="BR21" s="18">
+      <c r="BR21" s="15">
         <v>103.7</v>
       </c>
+      <c r="BS21" s="15">
+        <v>111.4</v>
+      </c>
+      <c r="BT21" s="5"/>
     </row>
-    <row r="22" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A22" s="51">
+    <row r="22" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A22" s="38">
         <v>63</v>
       </c>
-      <c r="B22" s="29" t="s">
+      <c r="B22" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="20">
         <v>107.1</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="20">
         <v>103.9</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="20">
         <v>106</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="20">
         <v>109.9</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="20">
         <v>108.8</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="20">
         <v>107.4</v>
       </c>
-      <c r="I22" s="28">
+      <c r="I22" s="20">
         <v>106.9</v>
       </c>
-      <c r="J22" s="28">
+      <c r="J22" s="20">
         <v>100.9</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="20">
         <v>99.8</v>
       </c>
-      <c r="L22" s="28">
+      <c r="L22" s="20">
         <v>107.2</v>
       </c>
-      <c r="M22" s="28">
+      <c r="M22" s="20">
         <v>106.8</v>
       </c>
-      <c r="N22" s="28">
+      <c r="N22" s="20">
         <v>107.6</v>
       </c>
-      <c r="O22" s="28">
+      <c r="O22" s="20">
         <v>113.5</v>
       </c>
-      <c r="P22" s="28">
+      <c r="P22" s="20">
         <v>115</v>
       </c>
-      <c r="Q22" s="28">
+      <c r="Q22" s="20">
         <v>113.8</v>
       </c>
-      <c r="R22" s="28">
+      <c r="R22" s="20">
         <v>112.6</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="20">
         <v>106.6</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="20">
         <v>108.6</v>
       </c>
-      <c r="U22" s="28">
+      <c r="U22" s="20">
         <v>106.4</v>
       </c>
-      <c r="V22" s="28">
+      <c r="V22" s="20">
         <v>107.3</v>
       </c>
-      <c r="W22" s="28">
+      <c r="W22" s="20">
         <v>103.3</v>
       </c>
-      <c r="X22" s="28">
+      <c r="X22" s="20">
         <v>101.7</v>
       </c>
-      <c r="Y22" s="28">
+      <c r="Y22" s="20">
         <v>100.5</v>
       </c>
-      <c r="Z22" s="28">
+      <c r="Z22" s="20">
         <v>102.8</v>
       </c>
-      <c r="AA22" s="28">
+      <c r="AA22" s="20">
         <v>103.1</v>
       </c>
-      <c r="AB22" s="28">
+      <c r="AB22" s="20">
         <v>101.3</v>
       </c>
-      <c r="AC22" s="28">
+      <c r="AC22" s="20">
         <v>99.4</v>
       </c>
-      <c r="AD22" s="28">
+      <c r="AD22" s="20">
         <v>100</v>
       </c>
-      <c r="AE22" s="28">
+      <c r="AE22" s="20">
         <v>100.2</v>
       </c>
-      <c r="AF22" s="28">
+      <c r="AF22" s="20">
         <v>100.2</v>
       </c>
-      <c r="AG22" s="28">
+      <c r="AG22" s="20">
         <v>100.3</v>
       </c>
-      <c r="AH22" s="28">
+      <c r="AH22" s="20">
         <v>102.2</v>
       </c>
-      <c r="AI22" s="28">
+      <c r="AI22" s="20">
         <v>104.2</v>
       </c>
-      <c r="AJ22" s="28">
+      <c r="AJ22" s="20">
         <v>104.1</v>
       </c>
-      <c r="AK22" s="28">
+      <c r="AK22" s="20">
         <v>101.6</v>
       </c>
-      <c r="AL22" s="28">
+      <c r="AL22" s="20">
         <v>102</v>
       </c>
-      <c r="AM22" s="28">
+      <c r="AM22" s="20">
         <v>108.8</v>
       </c>
-      <c r="AN22" s="28">
+      <c r="AN22" s="20">
         <v>108.7</v>
       </c>
-      <c r="AO22" s="28">
+      <c r="AO22" s="20">
         <v>106.2</v>
       </c>
-      <c r="AP22" s="28">
+      <c r="AP22" s="20">
         <v>104.9</v>
       </c>
-      <c r="AQ22" s="28">
+      <c r="AQ22" s="20">
         <v>107.3</v>
       </c>
-      <c r="AR22" s="28">
+      <c r="AR22" s="20">
         <v>110.1</v>
       </c>
-      <c r="AS22" s="28">
+      <c r="AS22" s="20">
         <v>109</v>
       </c>
-      <c r="AT22" s="28">
+      <c r="AT22" s="20">
         <v>105.4</v>
       </c>
-      <c r="AU22" s="28">
+      <c r="AU22" s="20">
         <v>101.8</v>
       </c>
-      <c r="AV22" s="28">
+      <c r="AV22" s="20">
         <v>99.1</v>
       </c>
-      <c r="AW22" s="28">
+      <c r="AW22" s="20">
         <v>100.1</v>
       </c>
-      <c r="AX22" s="28">
+      <c r="AX22" s="20">
         <v>100.6</v>
       </c>
-      <c r="AY22" s="28">
+      <c r="AY22" s="20">
         <v>102.2</v>
       </c>
-      <c r="AZ22" s="28">
+      <c r="AZ22" s="20">
         <v>104.5</v>
       </c>
-      <c r="BA22" s="28">
+      <c r="BA22" s="20">
         <v>104.4</v>
       </c>
-      <c r="BB22" s="28">
+      <c r="BB22" s="20">
         <v>103.1</v>
       </c>
-      <c r="BC22" s="28">
+      <c r="BC22" s="20">
         <v>104.1</v>
       </c>
-      <c r="BD22" s="18">
+      <c r="BD22" s="15">
         <v>105.8</v>
       </c>
-      <c r="BE22" s="17">
+      <c r="BE22" s="14">
         <v>105.2</v>
       </c>
-      <c r="BF22" s="17">
+      <c r="BF22" s="14">
         <v>103.5</v>
       </c>
-      <c r="BG22" s="18">
+      <c r="BG22" s="15">
         <v>106</v>
       </c>
-      <c r="BH22" s="18">
+      <c r="BH22" s="15">
         <v>104.9</v>
       </c>
-      <c r="BI22" s="17">
+      <c r="BI22" s="14">
         <v>103.6</v>
       </c>
-      <c r="BJ22" s="18">
+      <c r="BJ22" s="15">
         <v>103.8</v>
       </c>
-      <c r="BK22" s="18">
+      <c r="BK22" s="15">
         <v>107.5</v>
       </c>
-      <c r="BL22" s="18">
+      <c r="BL22" s="15">
         <v>103.9</v>
       </c>
-      <c r="BM22" s="18">
+      <c r="BM22" s="15">
         <v>105.1</v>
       </c>
-      <c r="BN22" s="18">
+      <c r="BN22" s="15">
         <v>105.9</v>
       </c>
-      <c r="BO22" s="18">
+      <c r="BO22" s="15">
         <v>95.3</v>
       </c>
-      <c r="BP22" s="18">
+      <c r="BP22" s="15">
         <v>96.4</v>
       </c>
-      <c r="BQ22" s="18">
+      <c r="BQ22" s="15">
         <v>99</v>
       </c>
-      <c r="BR22" s="18">
+      <c r="BR22" s="15">
         <v>100.9</v>
       </c>
+      <c r="BS22" s="15">
+        <v>96.6</v>
+      </c>
+      <c r="BT22" s="5"/>
     </row>
-    <row r="23" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A23" s="51">
+    <row r="23" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A23" s="38">
         <v>71</v>
       </c>
-      <c r="B23" s="29" t="s">
+      <c r="B23" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="20">
         <v>125.4</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="20">
         <v>106.8</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="20">
         <v>113.4</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="20">
         <v>123.1</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="20">
         <v>125</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="20">
         <v>116.6</v>
       </c>
-      <c r="I23" s="28">
+      <c r="I23" s="20">
         <v>115.9</v>
       </c>
-      <c r="J23" s="28">
+      <c r="J23" s="20">
         <v>97.9</v>
       </c>
-      <c r="K23" s="28">
+      <c r="K23" s="20">
         <v>95.2</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="20">
         <v>107.3</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="20">
         <v>108</v>
       </c>
-      <c r="N23" s="28">
+      <c r="N23" s="20">
         <v>108.9</v>
       </c>
-      <c r="O23" s="28">
+      <c r="O23" s="20">
         <v>112.7</v>
       </c>
-      <c r="P23" s="28">
+      <c r="P23" s="20">
         <v>111.6</v>
       </c>
-      <c r="Q23" s="28">
+      <c r="Q23" s="20">
         <v>113.3</v>
       </c>
-      <c r="R23" s="28">
+      <c r="R23" s="20">
         <v>114.7</v>
       </c>
-      <c r="S23" s="28">
+      <c r="S23" s="20">
         <v>107.1</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="20">
         <v>105.3</v>
       </c>
-      <c r="U23" s="28">
+      <c r="U23" s="20">
         <v>103</v>
       </c>
-      <c r="V23" s="28">
+      <c r="V23" s="20">
         <v>110.6</v>
       </c>
-      <c r="W23" s="28">
+      <c r="W23" s="20">
         <v>102.7</v>
       </c>
-      <c r="X23" s="28">
+      <c r="X23" s="20">
         <v>105.7</v>
       </c>
-      <c r="Y23" s="28">
+      <c r="Y23" s="20">
         <v>108.3</v>
       </c>
-      <c r="Z23" s="28">
+      <c r="Z23" s="20">
         <v>109.4</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="20">
         <v>109.8</v>
       </c>
-      <c r="AB23" s="28">
+      <c r="AB23" s="20">
         <v>104.4</v>
       </c>
-      <c r="AC23" s="28">
+      <c r="AC23" s="20">
         <v>105.2</v>
       </c>
-      <c r="AD23" s="28">
+      <c r="AD23" s="20">
         <v>106.4</v>
       </c>
-      <c r="AE23" s="28">
+      <c r="AE23" s="20">
         <v>103.8</v>
       </c>
-      <c r="AF23" s="28">
+      <c r="AF23" s="20">
         <v>102.9</v>
       </c>
-      <c r="AG23" s="28">
+      <c r="AG23" s="20">
         <v>102.3</v>
       </c>
-      <c r="AH23" s="28">
+      <c r="AH23" s="20">
         <v>102.4</v>
       </c>
-      <c r="AI23" s="28">
+      <c r="AI23" s="20">
         <v>104.1</v>
       </c>
-      <c r="AJ23" s="28">
+      <c r="AJ23" s="20">
         <v>103.9</v>
       </c>
-      <c r="AK23" s="28">
+      <c r="AK23" s="20">
         <v>104.8</v>
       </c>
-      <c r="AL23" s="28">
+      <c r="AL23" s="20">
         <v>104</v>
       </c>
-      <c r="AM23" s="28">
+      <c r="AM23" s="20">
         <v>97</v>
       </c>
-      <c r="AN23" s="28">
+      <c r="AN23" s="20">
         <v>98</v>
       </c>
-      <c r="AO23" s="28">
+      <c r="AO23" s="20">
         <v>99.1</v>
       </c>
-      <c r="AP23" s="28">
+      <c r="AP23" s="20">
         <v>100.2</v>
       </c>
-      <c r="AQ23" s="28">
+      <c r="AQ23" s="20">
         <v>99.4</v>
       </c>
-      <c r="AR23" s="28">
+      <c r="AR23" s="20">
         <v>104.2</v>
       </c>
-      <c r="AS23" s="28">
+      <c r="AS23" s="20">
         <v>107.2</v>
       </c>
-      <c r="AT23" s="28">
+      <c r="AT23" s="20">
         <v>107.8</v>
       </c>
-      <c r="AU23" s="28">
+      <c r="AU23" s="20">
         <v>105.7</v>
       </c>
-      <c r="AV23" s="28">
+      <c r="AV23" s="20">
         <v>104</v>
       </c>
-      <c r="AW23" s="28">
+      <c r="AW23" s="20">
         <v>99.6</v>
       </c>
-      <c r="AX23" s="28">
+      <c r="AX23" s="20">
         <v>101</v>
       </c>
-      <c r="AY23" s="28">
+      <c r="AY23" s="20">
         <v>104</v>
       </c>
-      <c r="AZ23" s="28">
+      <c r="AZ23" s="20">
         <v>105.1</v>
       </c>
-      <c r="BA23" s="28">
+      <c r="BA23" s="20">
         <v>105.7</v>
       </c>
-      <c r="BB23" s="28">
+      <c r="BB23" s="20">
         <v>105.4</v>
       </c>
-      <c r="BC23" s="28">
+      <c r="BC23" s="20">
         <v>104.6</v>
       </c>
-      <c r="BD23" s="18">
+      <c r="BD23" s="15">
         <v>103.1</v>
       </c>
-      <c r="BE23" s="17">
+      <c r="BE23" s="14">
         <v>103.7</v>
       </c>
-      <c r="BF23" s="17">
+      <c r="BF23" s="14">
         <v>105.5</v>
       </c>
-      <c r="BG23" s="17">
+      <c r="BG23" s="14">
         <v>103.2</v>
       </c>
-      <c r="BH23" s="17">
+      <c r="BH23" s="14">
         <v>104.1</v>
       </c>
-      <c r="BI23" s="17">
+      <c r="BI23" s="14">
         <v>105.2</v>
       </c>
-      <c r="BJ23" s="18">
+      <c r="BJ23" s="15">
         <v>105</v>
       </c>
-      <c r="BK23" s="18">
+      <c r="BK23" s="15">
         <v>105.6</v>
       </c>
-      <c r="BL23" s="18">
+      <c r="BL23" s="15">
         <v>107</v>
       </c>
-      <c r="BM23" s="18">
+      <c r="BM23" s="15">
         <v>106.8</v>
       </c>
-      <c r="BN23" s="18">
+      <c r="BN23" s="15">
         <v>105.4</v>
       </c>
-      <c r="BO23" s="18">
+      <c r="BO23" s="15">
         <v>111.9</v>
       </c>
-      <c r="BP23" s="18">
+      <c r="BP23" s="15">
         <v>111.1</v>
       </c>
-      <c r="BQ23" s="17">
+      <c r="BQ23" s="14">
         <v>111.5</v>
       </c>
-      <c r="BR23" s="18">
+      <c r="BR23" s="15">
         <v>111.6</v>
       </c>
+      <c r="BS23" s="15">
+        <v>108.9</v>
+      </c>
+      <c r="BT23" s="5"/>
     </row>
-    <row r="24" spans="1:70" x14ac:dyDescent="0.2">
-      <c r="A24" s="51">
+    <row r="24" spans="1:72" x14ac:dyDescent="0.2">
+      <c r="A24" s="38">
         <v>75</v>
       </c>
-      <c r="B24" s="29" t="s">
+      <c r="B24" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="20">
         <v>119.3</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="20">
         <v>111.4</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="20">
         <v>112.1</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="20">
         <v>116.3</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="20">
         <v>114.5</v>
       </c>
-      <c r="H24" s="28">
+      <c r="H24" s="20">
         <v>115.8</v>
       </c>
-      <c r="I24" s="28">
+      <c r="I24" s="20">
         <v>112.7</v>
       </c>
-      <c r="J24" s="28">
+      <c r="J24" s="20">
         <v>96.9</v>
       </c>
-      <c r="K24" s="28">
+      <c r="K24" s="20">
         <v>98.4</v>
       </c>
-      <c r="L24" s="28">
+      <c r="L24" s="20">
         <v>110.4</v>
       </c>
-      <c r="M24" s="28">
+      <c r="M24" s="20">
         <v>110.6</v>
       </c>
-      <c r="N24" s="28">
+      <c r="N24" s="20">
         <v>109.4</v>
       </c>
-      <c r="O24" s="28">
+      <c r="O24" s="20">
         <v>110.5</v>
       </c>
-      <c r="P24" s="28">
+      <c r="P24" s="20">
         <v>109.5</v>
       </c>
-      <c r="Q24" s="28">
+      <c r="Q24" s="20">
         <v>109.5</v>
       </c>
-      <c r="R24" s="28">
+      <c r="R24" s="20">
         <v>109.6</v>
       </c>
-      <c r="S24" s="28">
+      <c r="S24" s="20">
         <v>107.8</v>
       </c>
-      <c r="T24" s="28">
+      <c r="T24" s="20">
         <v>109.8</v>
       </c>
-      <c r="U24" s="28">
+      <c r="U24" s="20">
         <v>107.9</v>
       </c>
-      <c r="V24" s="28">
+      <c r="V24" s="20">
         <v>114.8</v>
       </c>
-      <c r="W24" s="28">
+      <c r="W24" s="20">
         <v>107.9</v>
       </c>
-      <c r="X24" s="28">
+      <c r="X24" s="20">
         <v>108.8</v>
       </c>
-      <c r="Y24" s="28">
+      <c r="Y24" s="20">
         <v>110.8</v>
       </c>
-      <c r="Z24" s="28">
+      <c r="Z24" s="20">
         <v>107</v>
       </c>
-      <c r="AA24" s="28">
+      <c r="AA24" s="20">
         <v>110</v>
       </c>
-      <c r="AB24" s="28">
+      <c r="AB24" s="20">
         <v>104.9</v>
       </c>
-      <c r="AC24" s="28">
+      <c r="AC24" s="20">
         <v>105.4</v>
       </c>
-      <c r="AD24" s="28">
+      <c r="AD24" s="20">
         <v>104.2</v>
       </c>
-      <c r="AE24" s="28">
+      <c r="AE24" s="20">
         <v>103.6</v>
       </c>
-      <c r="AF24" s="28">
+      <c r="AF24" s="20">
         <v>102.1</v>
       </c>
-      <c r="AG24" s="28">
+      <c r="AG24" s="20">
         <v>102.2</v>
       </c>
-      <c r="AH24" s="28">
+      <c r="AH24" s="20">
         <v>102.6</v>
       </c>
-      <c r="AI24" s="28">
+      <c r="AI24" s="20">
         <v>104</v>
       </c>
-      <c r="AJ24" s="28">
+      <c r="AJ24" s="20">
         <v>104</v>
       </c>
-      <c r="AK24" s="28">
+      <c r="AK24" s="20">
         <v>103.5</v>
       </c>
-      <c r="AL24" s="28">
+      <c r="AL24" s="20">
         <v>102.8</v>
       </c>
-      <c r="AM24" s="28">
+      <c r="AM24" s="20">
         <v>104</v>
       </c>
-      <c r="AN24" s="28">
+      <c r="AN24" s="20">
         <v>102.8</v>
       </c>
-      <c r="AO24" s="28">
+      <c r="AO24" s="20">
         <v>102.6</v>
       </c>
-      <c r="AP24" s="28">
+      <c r="AP24" s="20">
         <v>103</v>
       </c>
-      <c r="AQ24" s="28">
+      <c r="AQ24" s="20">
         <v>103.9</v>
       </c>
-      <c r="AR24" s="28">
+      <c r="AR24" s="20">
         <v>104.1</v>
       </c>
-      <c r="AS24" s="28">
+      <c r="AS24" s="20">
         <v>104.8</v>
       </c>
-      <c r="AT24" s="28">
+      <c r="AT24" s="20">
         <v>104.5</v>
       </c>
-      <c r="AU24" s="28">
+      <c r="AU24" s="20">
         <v>100.2</v>
       </c>
-      <c r="AV24" s="28">
+      <c r="AV24" s="20">
         <v>94.5</v>
       </c>
-      <c r="AW24" s="28">
+      <c r="AW24" s="20">
         <v>94.8</v>
       </c>
-      <c r="AX24" s="28">
+      <c r="AX24" s="20">
         <v>95.3</v>
       </c>
-      <c r="AY24" s="28">
+      <c r="AY24" s="20">
         <v>100.9</v>
       </c>
-      <c r="AZ24" s="28">
+      <c r="AZ24" s="20">
         <v>105.5</v>
       </c>
-      <c r="BA24" s="28">
+      <c r="BA24" s="20">
         <v>105.6</v>
       </c>
-      <c r="BB24" s="28">
+      <c r="BB24" s="20">
         <v>106</v>
       </c>
-      <c r="BC24" s="28">
+      <c r="BC24" s="20">
         <v>104.3</v>
       </c>
-      <c r="BD24" s="18">
+      <c r="BD24" s="15">
         <v>104.2</v>
       </c>
-      <c r="BE24" s="18">
+      <c r="BE24" s="15">
         <v>105</v>
       </c>
-      <c r="BF24" s="18">
+      <c r="BF24" s="15">
         <v>105</v>
       </c>
-      <c r="BG24" s="17">
+      <c r="BG24" s="14">
         <v>113.9</v>
       </c>
-      <c r="BH24" s="17">
+      <c r="BH24" s="14">
         <v>111.5</v>
       </c>
-      <c r="BI24" s="17">
+      <c r="BI24" s="14">
         <v>109.7</v>
       </c>
-      <c r="BJ24" s="18">
+      <c r="BJ24" s="15">
         <v>108.9</v>
       </c>
-      <c r="BK24" s="18">
+      <c r="BK24" s="15">
         <v>104.7</v>
       </c>
-      <c r="BL24" s="17">
+      <c r="BL24" s="14">
         <v>103.5</v>
       </c>
-      <c r="BM24" s="18">
+      <c r="BM24" s="15">
         <v>103.8</v>
       </c>
-      <c r="BN24" s="18">
+      <c r="BN24" s="15">
         <v>107.6</v>
       </c>
-      <c r="BO24" s="18">
+      <c r="BO24" s="15">
         <v>106.5</v>
       </c>
-      <c r="BP24" s="17">
+      <c r="BP24" s="14">
         <v>106.5</v>
       </c>
-      <c r="BQ24" s="17">
+      <c r="BQ24" s="14">
         <v>106.7</v>
       </c>
-      <c r="BR24" s="18">
+      <c r="BR24" s="15">
         <v>106.9</v>
       </c>
+      <c r="BS24" s="15">
+        <v>104.6</v>
+      </c>
+      <c r="BT24" s="5"/>
     </row>
-    <row r="25" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="51">
+    <row r="25" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="38">
         <v>79</v>
       </c>
-      <c r="B25" s="29" t="s">
+      <c r="B25" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="C25" s="30" t="s">
-[...32 lines deleted...]
-      <c r="N25" s="28">
+      <c r="C25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="H25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="I25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="J25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="M25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N25" s="20">
         <v>104.4</v>
       </c>
-      <c r="O25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="R25" s="28">
+      <c r="O25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="P25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R25" s="20">
         <v>100.9</v>
       </c>
-      <c r="S25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="V25" s="28">
+      <c r="S25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="T25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="U25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="V25" s="20">
         <v>101.4</v>
       </c>
-      <c r="W25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="Z25" s="28">
+      <c r="W25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="X25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z25" s="20">
         <v>104.6</v>
       </c>
-      <c r="AA25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="AD25" s="28">
+      <c r="AA25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD25" s="20">
         <v>99.9</v>
       </c>
-      <c r="AE25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="AH25" s="28">
+      <c r="AE25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH25" s="20">
         <v>102.8</v>
       </c>
-      <c r="AI25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="AL25" s="28">
+      <c r="AI25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL25" s="20">
         <v>104.8</v>
       </c>
-      <c r="AM25" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AN25" s="28">
+      <c r="AM25" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN25" s="20">
         <v>105.1</v>
       </c>
-      <c r="AO25" s="28">
+      <c r="AO25" s="20">
         <v>107.6</v>
       </c>
-      <c r="AP25" s="28">
+      <c r="AP25" s="20">
         <v>114.1</v>
       </c>
-      <c r="AQ25" s="28">
+      <c r="AQ25" s="20">
         <v>102</v>
       </c>
-      <c r="AR25" s="28">
+      <c r="AR25" s="20">
         <v>110.2</v>
       </c>
-      <c r="AS25" s="28">
+      <c r="AS25" s="20">
         <v>104.7</v>
       </c>
-      <c r="AT25" s="28">
+      <c r="AT25" s="20">
         <v>103.8</v>
       </c>
-      <c r="AU25" s="28">
+      <c r="AU25" s="20">
         <v>104.5</v>
       </c>
-      <c r="AV25" s="28">
+      <c r="AV25" s="20">
         <v>103.2</v>
       </c>
-      <c r="AW25" s="28">
+      <c r="AW25" s="20">
         <v>100.8</v>
       </c>
-      <c r="AX25" s="28">
+      <c r="AX25" s="20">
         <v>100.9</v>
       </c>
-      <c r="AY25" s="28">
+      <c r="AY25" s="20">
         <v>103.8</v>
       </c>
-      <c r="AZ25" s="28">
+      <c r="AZ25" s="20">
         <v>105.2</v>
       </c>
-      <c r="BA25" s="28">
+      <c r="BA25" s="20">
         <v>105.7</v>
       </c>
-      <c r="BB25" s="28">
+      <c r="BB25" s="20">
         <v>105.4</v>
       </c>
-      <c r="BC25" s="28">
+      <c r="BC25" s="20">
         <v>104</v>
       </c>
-      <c r="BD25" s="18">
+      <c r="BD25" s="15">
         <v>106.3</v>
       </c>
-      <c r="BE25" s="17">
+      <c r="BE25" s="14">
         <v>106.7</v>
       </c>
-      <c r="BF25" s="17">
+      <c r="BF25" s="14">
         <v>106.8</v>
       </c>
-      <c r="BG25" s="17">
+      <c r="BG25" s="14">
         <v>106.5</v>
       </c>
-      <c r="BH25" s="17">
+      <c r="BH25" s="14">
         <v>106.3</v>
       </c>
-      <c r="BI25" s="17">
+      <c r="BI25" s="14">
         <v>104.7</v>
       </c>
-      <c r="BJ25" s="18">
+      <c r="BJ25" s="15">
         <v>105.1</v>
       </c>
-      <c r="BK25" s="18">
+      <c r="BK25" s="15">
         <v>108.7</v>
       </c>
-      <c r="BL25" s="17">
+      <c r="BL25" s="14">
         <v>106.9</v>
       </c>
-      <c r="BM25" s="18">
+      <c r="BM25" s="15">
         <v>109.1</v>
       </c>
-      <c r="BN25" s="18">
+      <c r="BN25" s="15">
         <v>104.4</v>
       </c>
-      <c r="BO25" s="18">
+      <c r="BO25" s="15">
         <v>106.6</v>
       </c>
-      <c r="BP25" s="17">
+      <c r="BP25" s="14">
         <v>108.7</v>
       </c>
-      <c r="BQ25" s="17">
+      <c r="BQ25" s="14">
         <v>108.5</v>
       </c>
-      <c r="BR25" s="18">
+      <c r="BR25" s="15">
         <v>111</v>
       </c>
+      <c r="BS25" s="15">
+        <v>108.9</v>
+      </c>
+      <c r="BT25" s="5"/>
     </row>
-    <row r="26" spans="1:70" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:72" x14ac:dyDescent="0.2">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="BC26" s="5"/>
-      <c r="BQ26" s="19"/>
+      <c r="BQ26" s="16"/>
     </row>
-    <row r="27" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
     </row>
-    <row r="28" spans="1:70" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
     </row>
-    <row r="29" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
     </row>
-    <row r="30" spans="1:70" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="4"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="4"/>
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="4"/>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
     </row>
-    <row r="31" spans="1:70" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:72" x14ac:dyDescent="0.2">
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
     </row>
-    <row r="32" spans="1:70" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:72" x14ac:dyDescent="0.2">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="4"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4"/>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="4"/>
       <c r="AP32" s="4"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6975,113 +7020,115 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085490B7-34FD-47F4-A8C3-E25D4E7AACFF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085490B7-34FD-47F4-A8C3-E25D4E7AACFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>2001-2025</vt:lpstr>
+      <vt:lpstr>2001-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>