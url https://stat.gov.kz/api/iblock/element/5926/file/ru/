--- v2 (2026-07-21)
+++ v3 (2026-09-04)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 квартал 2026\Публикации\Динамические таблицы\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3935566-2DA4-44A7-99A8-86D872B20B5A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4857C050-6301-4A05-9D05-E931D5F8308D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12195" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19605" windowHeight="11085" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="2001-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V17" i="3" l="1"/>
   <c r="Z17" i="3"/>
   <c r="AD17" i="3"/>
   <c r="AH17" i="3"/>
   <c r="AL17" i="3"/>
   <c r="R17" i="3"/>
   <c r="N17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="144">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
@@ -542,87 +542,54 @@
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>I полугодие   2022 года</t>
   </si>
   <si>
     <t xml:space="preserve">Сулейменова Ж.К.,
 Кабылбекова А.Б.
 </t>
   </si>
   <si>
     <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>9 месяцев 2025 года</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-  <si>
     <t>I квартал 2026 года</t>
+  </si>
+  <si>
+    <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -801,69 +768,68 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -915,70 +881,70 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -1323,5788 +1289,5761 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306133/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335561/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.140625" style="42" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="42.140625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="87.28515625" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="40"/>
-[...1 lines deleted...]
-      <c r="C1" s="41"/>
+      <c r="A1" s="39"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="40"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="42" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="44">
+      <c r="B2" s="43">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="42" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="43" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="42" t="s">
         <v>90</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="45" t="s">
         <v>91</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="46" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="42" t="s">
         <v>93</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="47" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="43" t="s">
+      <c r="A8" s="42" t="s">
         <v>94</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="43" t="s">
+      <c r="A9" s="42" t="s">
         <v>95</v>
       </c>
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="47" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="42" t="s">
         <v>96</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="43" t="s">
+      <c r="A11" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="B11" s="47"/>
+      <c r="B11" s="46"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="43" t="s">
+      <c r="A12" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="49" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="51" t="s">
+      <c r="A14" s="54" t="s">
         <v>101</v>
       </c>
-      <c r="B14" s="52" t="s">
+      <c r="B14" s="50" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="53"/>
-      <c r="B15" s="52" t="s">
+      <c r="A15" s="55"/>
+      <c r="B15" s="50" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="54"/>
-      <c r="B16" s="55" t="s">
+      <c r="A16" s="56"/>
+      <c r="B16" s="51" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="48" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="50" t="s">
+      <c r="B17" s="49" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="43" t="s">
+      <c r="A18" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B18" s="56">
-        <v>46216</v>
+      <c r="B18" s="52">
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="43" t="s">
+      <c r="A19" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="57">
-        <v>46258</v>
+      <c r="B19" s="52">
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="43" t="s">
+      <c r="A20" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="44" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="43" t="s">
+      <c r="A21" s="42" t="s">
         <v>106</v>
       </c>
-      <c r="B21" s="48" t="s">
+      <c r="B21" s="47" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="42" t="s">
         <v>107</v>
       </c>
-      <c r="B22" s="17" t="s">
+      <c r="B22" s="16" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A23" s="43" t="s">
+      <c r="A23" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="B23" s="35" t="s">
+      <c r="B23" s="34" t="s">
         <v>139</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B16" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.5703125" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="7.5703125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="114.5703125" style="9" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="11"/>
+      <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="11" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="11" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="11" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="11" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="12"/>
+      <c r="B11" s="11"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="12" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="12"/>
+      <c r="B13" s="11"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="12"/>
+      <c r="B14" s="11"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="23" t="s">
+      <c r="B18" s="22" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:BU32"/>
+  <dimension ref="A1:BV31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BU10" sqref="BU10"/>
+      <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BU8" sqref="BU8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="16" customWidth="1"/>
+    <col min="1" max="1" width="12.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
-    <col min="3" max="66" width="11.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="68" max="68" width="11.5703125" style="1" customWidth="1"/>
+    <col min="3" max="64" width="11.7109375" style="1" customWidth="1"/>
+    <col min="65" max="65" width="9.5703125" style="1" customWidth="1"/>
+    <col min="66" max="66" width="8.7109375" style="1" customWidth="1"/>
+    <col min="67" max="67" width="9.85546875" style="1" customWidth="1"/>
+    <col min="68" max="68" width="10.28515625" style="1" customWidth="1"/>
     <col min="69" max="69" width="11" style="1" customWidth="1"/>
     <col min="70" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="24">
+    <row r="1" spans="1:74" s="26" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="23">
         <v>11120801</v>
       </c>
-      <c r="B1" s="25" t="s">
+      <c r="B1" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
-      <c r="F1" s="26"/>
-[...7 lines deleted...]
-      <c r="N1" s="26"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
     </row>
-    <row r="2" spans="1:73" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AU2" s="2"/>
-      <c r="BG2" s="28"/>
-[...10 lines deleted...]
-      <c r="BS2" s="39" t="s">
+      <c r="BG2" s="27"/>
+      <c r="BH2" s="27"/>
+      <c r="BJ2" s="38"/>
+      <c r="BK2" s="38"/>
+      <c r="BL2" s="38"/>
+      <c r="BM2" s="38"/>
+      <c r="BN2" s="38"/>
+      <c r="BO2" s="38"/>
+      <c r="BP2" s="38"/>
+      <c r="BQ2" s="38"/>
+      <c r="BR2" s="38"/>
+      <c r="BS2" s="38" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="3" spans="1:73" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:74" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="28" t="s">
         <v>124</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="28" t="s">
         <v>125</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="30" t="s">
+      <c r="D3" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="E3" s="30" t="s">
+      <c r="E3" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="F3" s="30" t="s">
+      <c r="F3" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="G3" s="30" t="s">
+      <c r="G3" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="H3" s="30" t="s">
+      <c r="H3" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I3" s="30" t="s">
+      <c r="I3" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="J3" s="30" t="s">
+      <c r="J3" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="K3" s="30" t="s">
+      <c r="K3" s="29" t="s">
         <v>79</v>
       </c>
-      <c r="L3" s="30" t="s">
+      <c r="L3" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="M3" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="30" t="s">
+      <c r="N3" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="O3" s="30" t="s">
+      <c r="O3" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="P3" s="30" t="s">
+      <c r="P3" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="Q3" s="30" t="s">
+      <c r="Q3" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="R3" s="30" t="s">
+      <c r="R3" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="S3" s="30" t="s">
+      <c r="S3" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="31" t="s">
+      <c r="T3" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="U3" s="30" t="s">
+      <c r="U3" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="V3" s="30" t="s">
+      <c r="V3" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="30" t="s">
+      <c r="W3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="30" t="s">
+      <c r="X3" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="Y3" s="30" t="s">
+      <c r="Y3" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="Z3" s="30" t="s">
+      <c r="Z3" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="AA3" s="30" t="s">
+      <c r="AA3" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AB3" s="30" t="s">
+      <c r="AB3" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AC3" s="30" t="s">
+      <c r="AC3" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="AD3" s="30" t="s">
+      <c r="AD3" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="AE3" s="30" t="s">
+      <c r="AE3" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AF3" s="30" t="s">
+      <c r="AF3" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="AG3" s="30" t="s">
+      <c r="AG3" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="AH3" s="30" t="s">
+      <c r="AH3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="AI3" s="30" t="s">
+      <c r="AI3" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="AJ3" s="30" t="s">
+      <c r="AJ3" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AK3" s="30" t="s">
+      <c r="AK3" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="AL3" s="30" t="s">
+      <c r="AL3" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="AM3" s="30" t="s">
+      <c r="AM3" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="AN3" s="30" t="s">
+      <c r="AN3" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="AO3" s="30" t="s">
+      <c r="AO3" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="AP3" s="30" t="s">
+      <c r="AP3" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="AQ3" s="30" t="s">
+      <c r="AQ3" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="AR3" s="30" t="s">
+      <c r="AR3" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="AS3" s="30" t="s">
+      <c r="AS3" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="AT3" s="30" t="s">
+      <c r="AT3" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="AU3" s="30" t="s">
+      <c r="AU3" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AV3" s="30" t="s">
+      <c r="AV3" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="AW3" s="30" t="s">
+      <c r="AW3" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="AX3" s="30" t="s">
+      <c r="AX3" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="AY3" s="30" t="s">
+      <c r="AY3" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="AZ3" s="30" t="s">
+      <c r="AZ3" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="BA3" s="30" t="s">
+      <c r="BA3" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="BB3" s="30" t="s">
+      <c r="BB3" s="29" t="s">
         <v>136</v>
       </c>
-      <c r="BC3" s="30" t="s">
+      <c r="BC3" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="BD3" s="30" t="s">
+      <c r="BD3" s="29" t="s">
         <v>137</v>
       </c>
-      <c r="BE3" s="30" t="s">
+      <c r="BE3" s="29" t="s">
         <v>62</v>
       </c>
-      <c r="BF3" s="30" t="s">
+      <c r="BF3" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="BG3" s="30" t="s">
+      <c r="BG3" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="BH3" s="30" t="s">
+      <c r="BH3" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="BI3" s="30" t="s">
+      <c r="BI3" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="BJ3" s="30" t="s">
+      <c r="BJ3" s="29" t="s">
         <v>129</v>
       </c>
-      <c r="BK3" s="30" t="s">
+      <c r="BK3" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="BL3" s="30" t="s">
+      <c r="BL3" s="29" t="s">
         <v>82</v>
       </c>
-      <c r="BM3" s="30" t="s">
+      <c r="BM3" s="29" t="s">
         <v>84</v>
       </c>
-      <c r="BN3" s="30" t="s">
+      <c r="BN3" s="29" t="s">
         <v>141</v>
       </c>
-      <c r="BO3" s="30" t="s">
+      <c r="BO3" s="29" t="s">
         <v>85</v>
       </c>
-      <c r="BP3" s="30" t="s">
+      <c r="BP3" s="29" t="s">
         <v>130</v>
       </c>
-      <c r="BQ3" s="30" t="s">
+      <c r="BQ3" s="29" t="s">
         <v>140</v>
       </c>
-      <c r="BR3" s="30" t="s">
+      <c r="BR3" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS3" s="29" t="s">
         <v>142</v>
       </c>
-      <c r="BS3" s="30" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A4" s="37">
+    <row r="4" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A4" s="36">
         <v>0</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="32">
+      <c r="C4" s="31">
         <v>113.5</v>
       </c>
-      <c r="D4" s="32">
+      <c r="D4" s="31">
         <v>109.8</v>
       </c>
-      <c r="E4" s="32">
+      <c r="E4" s="31">
         <v>109.3</v>
       </c>
-      <c r="F4" s="32">
+      <c r="F4" s="31">
         <v>109.6</v>
       </c>
-      <c r="G4" s="32">
+      <c r="G4" s="31">
         <v>109.7</v>
       </c>
-      <c r="H4" s="32">
+      <c r="H4" s="31">
         <v>110.7</v>
       </c>
-      <c r="I4" s="32">
+      <c r="I4" s="31">
         <v>108.9</v>
       </c>
-      <c r="J4" s="32">
+      <c r="J4" s="31">
         <v>103.3</v>
       </c>
-      <c r="K4" s="32">
+      <c r="K4" s="31">
         <v>101.2</v>
       </c>
-      <c r="L4" s="32">
+      <c r="L4" s="31">
         <v>107.3</v>
       </c>
-      <c r="M4" s="32">
+      <c r="M4" s="31">
         <v>107.7</v>
       </c>
-      <c r="N4" s="32">
+      <c r="N4" s="31">
         <v>107.4</v>
       </c>
-      <c r="O4" s="32">
+      <c r="O4" s="31">
         <v>105.7</v>
       </c>
-      <c r="P4" s="32">
+      <c r="P4" s="31">
         <v>105.3</v>
       </c>
-      <c r="Q4" s="32">
+      <c r="Q4" s="31">
         <v>105</v>
       </c>
-      <c r="R4" s="32">
+      <c r="R4" s="31">
         <v>104.8</v>
       </c>
-      <c r="S4" s="32">
+      <c r="S4" s="31">
         <v>104.6</v>
       </c>
-      <c r="T4" s="32">
+      <c r="T4" s="31">
         <v>105.1</v>
       </c>
-      <c r="U4" s="32">
+      <c r="U4" s="31">
         <v>105.6</v>
       </c>
-      <c r="V4" s="32">
+      <c r="V4" s="31">
         <v>106</v>
       </c>
-      <c r="W4" s="32">
+      <c r="W4" s="31">
         <v>103.9</v>
       </c>
-      <c r="X4" s="32">
+      <c r="X4" s="31">
         <v>104.4</v>
       </c>
-      <c r="Y4" s="32">
+      <c r="Y4" s="31">
         <v>104.1</v>
       </c>
-      <c r="Z4" s="32">
+      <c r="Z4" s="31">
         <v>104.2</v>
       </c>
-      <c r="AA4" s="32">
+      <c r="AA4" s="31">
         <v>102.3</v>
       </c>
-      <c r="AB4" s="32">
+      <c r="AB4" s="31">
         <v>101.6</v>
       </c>
-      <c r="AC4" s="32">
+      <c r="AC4" s="31">
         <v>101.1</v>
       </c>
-      <c r="AD4" s="32">
+      <c r="AD4" s="31">
         <v>101.2</v>
       </c>
-      <c r="AE4" s="32">
+      <c r="AE4" s="31">
         <v>99.9</v>
       </c>
-      <c r="AF4" s="32">
+      <c r="AF4" s="31">
         <v>100.1</v>
       </c>
-      <c r="AG4" s="32">
+      <c r="AG4" s="31">
         <v>100.4</v>
       </c>
-      <c r="AH4" s="32">
+      <c r="AH4" s="31">
         <v>101.1</v>
       </c>
-      <c r="AI4" s="32">
+      <c r="AI4" s="31">
         <v>103.6</v>
       </c>
-      <c r="AJ4" s="32">
+      <c r="AJ4" s="31">
         <v>104.3</v>
       </c>
-      <c r="AK4" s="32">
+      <c r="AK4" s="31">
         <v>104.3</v>
       </c>
-      <c r="AL4" s="32">
+      <c r="AL4" s="31">
         <v>104.1</v>
       </c>
-      <c r="AM4" s="32">
+      <c r="AM4" s="31">
         <v>104.1</v>
       </c>
-      <c r="AN4" s="32">
+      <c r="AN4" s="31">
         <v>104.2</v>
       </c>
-      <c r="AO4" s="32">
+      <c r="AO4" s="31">
         <v>104.1</v>
       </c>
-      <c r="AP4" s="32">
+      <c r="AP4" s="31">
         <v>104.1</v>
       </c>
-      <c r="AQ4" s="32">
+      <c r="AQ4" s="31">
         <v>103.8</v>
       </c>
-      <c r="AR4" s="32">
+      <c r="AR4" s="31">
         <v>104.1</v>
       </c>
-      <c r="AS4" s="32">
+      <c r="AS4" s="31">
         <v>104.3</v>
       </c>
-      <c r="AT4" s="32">
+      <c r="AT4" s="31">
         <v>104.5</v>
       </c>
-      <c r="AU4" s="32">
+      <c r="AU4" s="31">
         <v>102.7</v>
       </c>
-      <c r="AV4" s="32">
+      <c r="AV4" s="31">
         <v>98.2</v>
       </c>
-      <c r="AW4" s="32">
+      <c r="AW4" s="31">
         <v>97.2</v>
       </c>
-      <c r="AX4" s="32">
+      <c r="AX4" s="31">
         <v>97.5</v>
       </c>
-      <c r="AY4" s="32">
+      <c r="AY4" s="31">
         <v>98.6</v>
       </c>
-      <c r="AZ4" s="32">
+      <c r="AZ4" s="31">
         <v>102.4</v>
       </c>
-      <c r="BA4" s="32">
+      <c r="BA4" s="31">
         <v>103.6</v>
       </c>
-      <c r="BB4" s="32">
+      <c r="BB4" s="31">
         <v>104.3</v>
       </c>
-      <c r="BC4" s="32">
+      <c r="BC4" s="31">
         <v>104.6</v>
       </c>
-      <c r="BD4" s="33">
+      <c r="BD4" s="32">
         <v>103.6</v>
       </c>
-      <c r="BE4" s="34">
+      <c r="BE4" s="33">
         <v>103</v>
       </c>
-      <c r="BF4" s="34">
+      <c r="BF4" s="33">
         <v>103.2</v>
       </c>
-      <c r="BG4" s="34">
+      <c r="BG4" s="33">
         <v>105</v>
       </c>
-      <c r="BH4" s="34">
+      <c r="BH4" s="33">
         <v>105.3</v>
       </c>
-      <c r="BI4" s="34">
+      <c r="BI4" s="33">
         <v>104.9</v>
       </c>
-      <c r="BJ4" s="34">
+      <c r="BJ4" s="33">
         <v>105.1</v>
       </c>
-      <c r="BK4" s="34">
+      <c r="BK4" s="33">
         <v>103.8</v>
       </c>
-      <c r="BL4" s="34">
+      <c r="BL4" s="33">
         <v>103.2</v>
       </c>
-      <c r="BM4" s="33">
+      <c r="BM4" s="32">
         <v>104.1</v>
       </c>
-      <c r="BN4" s="34">
+      <c r="BN4" s="33">
         <v>105</v>
       </c>
-      <c r="BO4" s="34">
+      <c r="BO4" s="33">
         <v>105.6</v>
       </c>
-      <c r="BP4" s="34">
+      <c r="BP4" s="33">
         <v>106.3</v>
       </c>
-      <c r="BQ4" s="33">
+      <c r="BQ4" s="32">
         <v>106.3</v>
       </c>
-      <c r="BR4" s="34">
+      <c r="BR4" s="33">
         <v>106.5</v>
       </c>
-      <c r="BS4" s="34">
+      <c r="BS4" s="33">
         <v>103</v>
       </c>
     </row>
-    <row r="5" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A5" s="38">
+    <row r="5" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A5" s="37">
         <v>10</v>
       </c>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="C5" s="22" t="s">
-[...152 lines deleted...]
-      <c r="BB5" s="20">
+      <c r="C5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="N5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="T5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="W5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA5" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB5" s="19">
         <v>107</v>
       </c>
-      <c r="BC5" s="20"/>
-      <c r="BD5" s="15">
+      <c r="BC5" s="19"/>
+      <c r="BD5" s="14">
         <v>103</v>
       </c>
-      <c r="BE5" s="15">
+      <c r="BE5" s="14">
         <v>102</v>
       </c>
-      <c r="BF5" s="15">
+      <c r="BF5" s="14">
         <v>102</v>
       </c>
-      <c r="BG5" s="14">
+      <c r="BG5" s="13">
         <v>110.6</v>
       </c>
-      <c r="BH5" s="14">
+      <c r="BH5" s="13">
         <v>108.7</v>
       </c>
-      <c r="BI5" s="15">
+      <c r="BI5" s="14">
         <v>107.2</v>
       </c>
-      <c r="BJ5" s="15">
+      <c r="BJ5" s="14">
         <v>105.5</v>
       </c>
-      <c r="BK5" s="15">
+      <c r="BK5" s="14">
         <v>104.1</v>
       </c>
-      <c r="BL5" s="14">
+      <c r="BL5" s="13">
         <v>103.2</v>
       </c>
-      <c r="BM5" s="15">
+      <c r="BM5" s="14">
         <v>104.2</v>
       </c>
-      <c r="BN5" s="15">
+      <c r="BN5" s="14">
         <v>105.7</v>
       </c>
-      <c r="BO5" s="15">
+      <c r="BO5" s="14">
         <v>100.4</v>
       </c>
-      <c r="BP5" s="14">
+      <c r="BP5" s="13">
         <v>104.4</v>
       </c>
-      <c r="BQ5" s="14">
+      <c r="BQ5" s="13">
         <v>101.5</v>
       </c>
-      <c r="BR5" s="15">
-[...2 lines deleted...]
-      <c r="BS5" s="15">
+      <c r="BR5" s="14">
+        <v>101.9</v>
+      </c>
+      <c r="BS5" s="14">
         <v>103.7</v>
       </c>
       <c r="BT5" s="5"/>
     </row>
-    <row r="6" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A6" s="38">
+    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A6" s="37">
         <v>11</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="19">
         <v>110.3</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="19">
         <v>102.9</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="19">
         <v>106.7</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="19">
         <v>100.7</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="19">
         <v>111.8</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="19">
         <v>113.1</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="19">
         <v>118</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J6" s="19">
         <v>101.9</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="19">
         <v>107.6</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>96.3</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="19">
         <v>110</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="19">
         <v>116.2</v>
       </c>
-      <c r="O6" s="20">
+      <c r="O6" s="19">
         <v>100.5</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="19">
         <v>101.9</v>
       </c>
-      <c r="Q6" s="20">
+      <c r="Q6" s="19">
         <v>102.1</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="19">
         <v>94.3</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="19">
         <v>104.2</v>
       </c>
-      <c r="T6" s="20">
+      <c r="T6" s="19">
         <v>100.7</v>
       </c>
-      <c r="U6" s="20">
+      <c r="U6" s="19">
         <v>110.9</v>
       </c>
-      <c r="V6" s="20">
+      <c r="V6" s="19">
         <v>105</v>
       </c>
-      <c r="W6" s="20">
+      <c r="W6" s="19">
         <v>105.4</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X6" s="19">
         <v>104</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y6" s="19">
         <v>106.1</v>
       </c>
-      <c r="Z6" s="20">
+      <c r="Z6" s="19">
         <v>104.7</v>
       </c>
-      <c r="AA6" s="20">
+      <c r="AA6" s="19">
         <v>102.9</v>
       </c>
-      <c r="AB6" s="20">
+      <c r="AB6" s="19">
         <v>101.6</v>
       </c>
-      <c r="AC6" s="20">
+      <c r="AC6" s="19">
         <v>101.7</v>
       </c>
-      <c r="AD6" s="20">
+      <c r="AD6" s="19">
         <v>101.9</v>
       </c>
-      <c r="AE6" s="20">
+      <c r="AE6" s="19">
         <v>102</v>
       </c>
-      <c r="AF6" s="20">
+      <c r="AF6" s="19">
         <v>101.3</v>
       </c>
-      <c r="AG6" s="20">
+      <c r="AG6" s="19">
         <v>101.7</v>
       </c>
-      <c r="AH6" s="20">
+      <c r="AH6" s="19">
         <v>102.9</v>
       </c>
-      <c r="AI6" s="20">
+      <c r="AI6" s="19">
         <v>102.8</v>
       </c>
-      <c r="AJ6" s="20">
+      <c r="AJ6" s="19">
         <v>101.2</v>
       </c>
-      <c r="AK6" s="20">
+      <c r="AK6" s="19">
         <v>101.5</v>
       </c>
-      <c r="AL6" s="20">
+      <c r="AL6" s="19">
         <v>102.4</v>
       </c>
-      <c r="AM6" s="20">
+      <c r="AM6" s="19">
         <v>105.7</v>
       </c>
-      <c r="AN6" s="20">
+      <c r="AN6" s="19">
         <v>104.8</v>
       </c>
-      <c r="AO6" s="20">
+      <c r="AO6" s="19">
         <v>101.7</v>
       </c>
-      <c r="AP6" s="20">
+      <c r="AP6" s="19">
         <v>103.8</v>
       </c>
-      <c r="AQ6" s="20">
+      <c r="AQ6" s="19">
         <v>102.7</v>
       </c>
-      <c r="AR6" s="20">
+      <c r="AR6" s="19">
         <v>105.9</v>
       </c>
-      <c r="AS6" s="20">
+      <c r="AS6" s="19">
         <v>106</v>
       </c>
-      <c r="AT6" s="20">
+      <c r="AT6" s="19">
         <v>102.9</v>
       </c>
-      <c r="AU6" s="20">
+      <c r="AU6" s="19">
         <v>102.3</v>
       </c>
-      <c r="AV6" s="20">
+      <c r="AV6" s="19">
         <v>101.3</v>
       </c>
-      <c r="AW6" s="20">
+      <c r="AW6" s="19">
         <v>104.1</v>
       </c>
-      <c r="AX6" s="20">
+      <c r="AX6" s="19">
         <v>102.7</v>
       </c>
-      <c r="AY6" s="20">
+      <c r="AY6" s="19">
         <v>104.3</v>
       </c>
-      <c r="AZ6" s="20">
+      <c r="AZ6" s="19">
         <v>105.4</v>
       </c>
-      <c r="BA6" s="20">
+      <c r="BA6" s="19">
         <v>105.6</v>
       </c>
-      <c r="BB6" s="20">
+      <c r="BB6" s="19">
         <v>103.3</v>
       </c>
-      <c r="BC6" s="20">
+      <c r="BC6" s="19">
         <v>108.9</v>
       </c>
-      <c r="BD6" s="14">
+      <c r="BD6" s="13">
         <v>107.6</v>
       </c>
-      <c r="BE6" s="14">
+      <c r="BE6" s="13">
         <v>108.4</v>
       </c>
-      <c r="BF6" s="14">
+      <c r="BF6" s="13">
         <v>107.7</v>
       </c>
-      <c r="BG6" s="14">
+      <c r="BG6" s="13">
         <v>109.1</v>
       </c>
-      <c r="BH6" s="14">
+      <c r="BH6" s="13">
         <v>109.3</v>
       </c>
-      <c r="BI6" s="15">
+      <c r="BI6" s="14">
         <v>99.3</v>
       </c>
-      <c r="BJ6" s="15">
+      <c r="BJ6" s="14">
         <v>99.5</v>
       </c>
-      <c r="BK6" s="15">
+      <c r="BK6" s="14">
         <v>102.3</v>
       </c>
-      <c r="BL6" s="14">
+      <c r="BL6" s="13">
         <v>101.4</v>
       </c>
-      <c r="BM6" s="15">
+      <c r="BM6" s="14">
         <v>107.3</v>
       </c>
-      <c r="BN6" s="15">
+      <c r="BN6" s="14">
         <v>109</v>
       </c>
-      <c r="BO6" s="15">
+      <c r="BO6" s="14">
         <v>106.9</v>
       </c>
-      <c r="BP6" s="15">
+      <c r="BP6" s="14">
         <v>106</v>
       </c>
-      <c r="BQ6" s="14">
+      <c r="BQ6" s="13">
         <v>106.2</v>
       </c>
-      <c r="BR6" s="15">
-[...2 lines deleted...]
-      <c r="BS6" s="15">
+      <c r="BR6" s="14">
+        <v>105.9</v>
+      </c>
+      <c r="BS6" s="14">
         <v>94.7</v>
       </c>
       <c r="BT6" s="5"/>
     </row>
-    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A7" s="38">
+    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A7" s="37">
         <v>15</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="19">
         <v>115.8</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="19">
         <v>115.2</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="19">
         <v>113.6</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="19">
         <v>102.5</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="19">
         <v>109.3</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>103.3</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="19">
         <v>107.6</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="19">
         <v>105.5</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="19">
         <v>103.2</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>109.2</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>106.8</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="19">
         <v>106.5</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="19">
         <v>105.4</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="19">
         <v>108.1</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="19">
         <v>106.6</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="19">
         <v>107.6</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="19">
         <v>106.1</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T7" s="19">
         <v>104.2</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="19">
         <v>106.1</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="19">
         <v>104.7</v>
       </c>
-      <c r="W7" s="20">
+      <c r="W7" s="19">
         <v>104.4</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="19">
         <v>102.3</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Y7" s="19">
         <v>101.3</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="19">
         <v>104.5</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA7" s="19">
         <v>103</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB7" s="19">
         <v>99.9</v>
       </c>
-      <c r="AC7" s="20">
+      <c r="AC7" s="19">
         <v>98.2</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AD7" s="19">
         <v>96.9</v>
       </c>
-      <c r="AE7" s="20">
+      <c r="AE7" s="19">
         <v>97.6</v>
       </c>
-      <c r="AF7" s="20">
+      <c r="AF7" s="19">
         <v>98.3</v>
       </c>
-      <c r="AG7" s="20">
+      <c r="AG7" s="19">
         <v>100.3</v>
       </c>
-      <c r="AH7" s="20">
+      <c r="AH7" s="19">
         <v>101</v>
       </c>
-      <c r="AI7" s="20">
+      <c r="AI7" s="19">
         <v>106.4</v>
       </c>
-      <c r="AJ7" s="20">
+      <c r="AJ7" s="19">
         <v>105.6</v>
       </c>
-      <c r="AK7" s="20">
+      <c r="AK7" s="19">
         <v>105</v>
       </c>
-      <c r="AL7" s="20">
+      <c r="AL7" s="19">
         <v>105</v>
       </c>
-      <c r="AM7" s="20">
+      <c r="AM7" s="19">
         <v>105.5</v>
       </c>
-      <c r="AN7" s="20">
+      <c r="AN7" s="19">
         <v>105.1</v>
       </c>
-      <c r="AO7" s="20">
+      <c r="AO7" s="19">
         <v>103.9</v>
       </c>
-      <c r="AP7" s="20">
+      <c r="AP7" s="19">
         <v>105.3</v>
       </c>
-      <c r="AQ7" s="20">
+      <c r="AQ7" s="19">
         <v>103.7</v>
       </c>
-      <c r="AR7" s="20">
+      <c r="AR7" s="19">
         <v>104.7</v>
       </c>
-      <c r="AS7" s="20">
+      <c r="AS7" s="19">
         <v>104.7</v>
       </c>
-      <c r="AT7" s="20">
+      <c r="AT7" s="19">
         <v>104.9</v>
       </c>
-      <c r="AU7" s="20">
+      <c r="AU7" s="19">
         <v>101.2</v>
       </c>
-      <c r="AV7" s="20">
+      <c r="AV7" s="19">
         <v>97.4</v>
       </c>
-      <c r="AW7" s="20">
+      <c r="AW7" s="19">
         <v>98.2</v>
       </c>
-      <c r="AX7" s="20">
+      <c r="AX7" s="19">
         <v>99.9</v>
       </c>
-      <c r="AY7" s="20">
+      <c r="AY7" s="19">
         <v>100.6</v>
       </c>
-      <c r="AZ7" s="20">
+      <c r="AZ7" s="19">
         <v>104.6</v>
       </c>
-      <c r="BA7" s="20">
+      <c r="BA7" s="19">
         <v>103.4</v>
       </c>
-      <c r="BB7" s="20">
+      <c r="BB7" s="19">
         <v>103.1</v>
       </c>
-      <c r="BC7" s="20">
+      <c r="BC7" s="19">
         <v>99.7</v>
       </c>
-      <c r="BD7" s="14">
+      <c r="BD7" s="13">
         <v>101.5</v>
       </c>
-      <c r="BE7" s="14">
+      <c r="BE7" s="13">
         <v>100.3</v>
       </c>
-      <c r="BF7" s="15">
+      <c r="BF7" s="14">
         <v>100.1</v>
       </c>
-      <c r="BG7" s="14">
+      <c r="BG7" s="13">
         <v>97.9</v>
       </c>
-      <c r="BH7" s="14">
+      <c r="BH7" s="13">
         <v>96.8</v>
       </c>
-      <c r="BI7" s="15">
+      <c r="BI7" s="14">
         <v>99.2</v>
       </c>
-      <c r="BJ7" s="15">
+      <c r="BJ7" s="14">
         <v>98.9</v>
       </c>
-      <c r="BK7" s="15">
+      <c r="BK7" s="14">
         <v>112.7</v>
       </c>
-      <c r="BL7" s="14">
+      <c r="BL7" s="13">
         <v>107.8</v>
       </c>
-      <c r="BM7" s="15">
+      <c r="BM7" s="14">
         <v>107</v>
       </c>
-      <c r="BN7" s="15">
+      <c r="BN7" s="14">
         <v>105.6</v>
       </c>
-      <c r="BO7" s="15">
+      <c r="BO7" s="14">
         <v>104.1</v>
       </c>
-      <c r="BP7" s="14">
+      <c r="BP7" s="13">
         <v>104.5</v>
       </c>
-      <c r="BQ7" s="14">
+      <c r="BQ7" s="13">
         <v>103.9</v>
       </c>
-      <c r="BR7" s="15">
-[...2 lines deleted...]
-      <c r="BS7" s="15">
+      <c r="BR7" s="14">
+        <v>103.5</v>
+      </c>
+      <c r="BS7" s="14">
         <v>106.3</v>
       </c>
       <c r="BT7" s="5"/>
     </row>
-    <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="38">
+    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A8" s="37">
         <v>19</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="19">
         <v>115.8</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="19">
         <v>111</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="19">
         <v>109.5</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="19">
         <v>109.8</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>111.9</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="19">
         <v>108.7</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>105.4</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="19">
         <v>103.6</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="19">
         <v>100.4</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>107.6</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="19">
         <v>110.7</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="19">
         <v>109</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="19">
         <v>102.9</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="19">
         <v>103.3</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="19">
         <v>107.5</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="19">
         <v>107.4</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="19">
         <v>105.7</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="19">
         <v>109.7</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="19">
         <v>104.6</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="19">
         <v>110.7</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="19">
         <v>103.9</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="19">
         <v>104.2</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="19">
         <v>102.6</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="19">
         <v>105.2</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="19">
         <v>101.2</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="19">
         <v>103.7</v>
       </c>
-      <c r="AC8" s="20">
+      <c r="AC8" s="19">
         <v>104.7</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="19">
         <v>104.2</v>
       </c>
-      <c r="AE8" s="20">
+      <c r="AE8" s="19">
         <v>101.5</v>
       </c>
-      <c r="AF8" s="20">
+      <c r="AF8" s="19">
         <v>101.1</v>
       </c>
-      <c r="AG8" s="20">
+      <c r="AG8" s="19">
         <v>101.2</v>
       </c>
-      <c r="AH8" s="20">
+      <c r="AH8" s="19">
         <v>101.8</v>
       </c>
-      <c r="AI8" s="20">
+      <c r="AI8" s="19">
         <v>103.8</v>
       </c>
-      <c r="AJ8" s="20">
+      <c r="AJ8" s="19">
         <v>104.6</v>
       </c>
-      <c r="AK8" s="20">
+      <c r="AK8" s="19">
         <v>102.4</v>
       </c>
-      <c r="AL8" s="20">
+      <c r="AL8" s="19">
         <v>104</v>
       </c>
-      <c r="AM8" s="20">
+      <c r="AM8" s="19">
         <v>103.2</v>
       </c>
-      <c r="AN8" s="20">
+      <c r="AN8" s="19">
         <v>105.2</v>
       </c>
-      <c r="AO8" s="20">
+      <c r="AO8" s="19">
         <v>102.7</v>
       </c>
-      <c r="AP8" s="20">
+      <c r="AP8" s="19">
         <v>103.1</v>
       </c>
-      <c r="AQ8" s="20">
+      <c r="AQ8" s="19">
         <v>103</v>
       </c>
-      <c r="AR8" s="20">
+      <c r="AR8" s="19">
         <v>102.8</v>
       </c>
-      <c r="AS8" s="20">
+      <c r="AS8" s="19">
         <v>102.9</v>
       </c>
-      <c r="AT8" s="20">
+      <c r="AT8" s="19">
         <v>105.1</v>
       </c>
-      <c r="AU8" s="20">
+      <c r="AU8" s="19">
         <v>104.1</v>
       </c>
-      <c r="AV8" s="20">
+      <c r="AV8" s="19">
         <v>100</v>
       </c>
-      <c r="AW8" s="20">
+      <c r="AW8" s="19">
         <v>100.3</v>
       </c>
-      <c r="AX8" s="20">
+      <c r="AX8" s="19">
         <v>98.5</v>
       </c>
-      <c r="AY8" s="20">
+      <c r="AY8" s="19">
         <v>104</v>
       </c>
-      <c r="AZ8" s="20">
+      <c r="AZ8" s="19">
         <v>106.4</v>
       </c>
-      <c r="BA8" s="20">
+      <c r="BA8" s="19">
         <v>106.9</v>
       </c>
-      <c r="BB8" s="20">
+      <c r="BB8" s="19">
         <v>111.2</v>
       </c>
-      <c r="BC8" s="20">
+      <c r="BC8" s="19">
         <v>104</v>
       </c>
-      <c r="BD8" s="14">
+      <c r="BD8" s="13">
         <v>104.2</v>
       </c>
-      <c r="BE8" s="14">
+      <c r="BE8" s="13">
         <v>103.7</v>
       </c>
-      <c r="BF8" s="14">
+      <c r="BF8" s="13">
         <v>105.5</v>
       </c>
-      <c r="BG8" s="15">
+      <c r="BG8" s="14">
         <v>105</v>
       </c>
-      <c r="BH8" s="15">
+      <c r="BH8" s="14">
         <v>108.3</v>
       </c>
-      <c r="BI8" s="15">
+      <c r="BI8" s="14">
         <v>103.7</v>
       </c>
-      <c r="BJ8" s="15">
+      <c r="BJ8" s="14">
         <v>103.3</v>
       </c>
-      <c r="BK8" s="15">
+      <c r="BK8" s="14">
         <v>107.4</v>
       </c>
-      <c r="BL8" s="15">
+      <c r="BL8" s="14">
         <v>107.3</v>
       </c>
-      <c r="BM8" s="15">
+      <c r="BM8" s="14">
         <v>108.3</v>
       </c>
-      <c r="BN8" s="15">
+      <c r="BN8" s="14">
         <v>104.8</v>
       </c>
-      <c r="BO8" s="15">
+      <c r="BO8" s="14">
         <v>107.6</v>
       </c>
-      <c r="BP8" s="15">
+      <c r="BP8" s="14">
         <v>106.6</v>
       </c>
-      <c r="BQ8" s="14">
+      <c r="BQ8" s="13">
         <v>104.5</v>
       </c>
-      <c r="BR8" s="15">
-[...2 lines deleted...]
-      <c r="BS8" s="15">
+      <c r="BR8" s="14">
+        <v>109.1</v>
+      </c>
+      <c r="BS8" s="14">
         <v>106.8</v>
       </c>
       <c r="BT8" s="5"/>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A9" s="38">
+    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A9" s="37">
         <v>23</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="19">
         <v>113.5</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>115.9</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="19">
         <v>112.4</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="19">
         <v>116.4</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="19">
         <v>100.3</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="19">
         <v>112.2</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="19">
         <v>104.1</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="19">
         <v>117.8</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="19">
         <v>112.2</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="19">
         <v>112.7</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="19">
         <v>105.2</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="19">
         <v>103.2</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="19">
         <v>99.2</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="19">
         <v>98.1</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="19">
         <v>96.8</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="19">
         <v>97.7</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="19">
         <v>101.7</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="19">
         <v>103.6</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="19">
         <v>107.7</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="19">
         <v>104</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="19">
         <v>104</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="19">
         <v>101.5</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="19">
         <v>102.1</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="19">
         <v>102.5</v>
       </c>
-      <c r="AA9" s="20">
+      <c r="AA9" s="19">
         <v>100.7</v>
       </c>
-      <c r="AB9" s="20">
+      <c r="AB9" s="19">
         <v>101</v>
       </c>
-      <c r="AC9" s="20">
+      <c r="AC9" s="19">
         <v>101.1</v>
       </c>
-      <c r="AD9" s="20">
+      <c r="AD9" s="19">
         <v>102.8</v>
       </c>
-      <c r="AE9" s="20">
+      <c r="AE9" s="19">
         <v>105.2</v>
       </c>
-      <c r="AF9" s="20">
+      <c r="AF9" s="19">
         <v>103.2</v>
       </c>
-      <c r="AG9" s="20">
+      <c r="AG9" s="19">
         <v>103</v>
       </c>
-      <c r="AH9" s="20">
+      <c r="AH9" s="19">
         <v>103.7</v>
       </c>
-      <c r="AI9" s="20">
+      <c r="AI9" s="19">
         <v>108.5</v>
       </c>
-      <c r="AJ9" s="20">
+      <c r="AJ9" s="19">
         <v>113.5</v>
       </c>
-      <c r="AK9" s="20">
+      <c r="AK9" s="19">
         <v>116.3</v>
       </c>
-      <c r="AL9" s="20">
+      <c r="AL9" s="19">
         <v>116</v>
       </c>
-      <c r="AM9" s="20">
+      <c r="AM9" s="19">
         <v>112.1</v>
       </c>
-      <c r="AN9" s="20">
+      <c r="AN9" s="19">
         <v>112.5</v>
       </c>
-      <c r="AO9" s="20">
+      <c r="AO9" s="19">
         <v>112.5</v>
       </c>
-      <c r="AP9" s="20">
+      <c r="AP9" s="19">
         <v>113.3</v>
       </c>
-      <c r="AQ9" s="20">
+      <c r="AQ9" s="19">
         <v>114.9</v>
       </c>
-      <c r="AR9" s="20">
+      <c r="AR9" s="19">
         <v>106.3</v>
       </c>
-      <c r="AS9" s="20">
+      <c r="AS9" s="19">
         <v>108.8</v>
       </c>
-      <c r="AT9" s="20">
+      <c r="AT9" s="19">
         <v>107.4</v>
       </c>
-      <c r="AU9" s="20">
+      <c r="AU9" s="19">
         <v>105.9</v>
       </c>
-      <c r="AV9" s="20">
+      <c r="AV9" s="19">
         <v>102.2</v>
       </c>
-      <c r="AW9" s="20">
+      <c r="AW9" s="19">
         <v>95.3</v>
       </c>
-      <c r="AX9" s="20">
+      <c r="AX9" s="19">
         <v>93.5</v>
       </c>
-      <c r="AY9" s="20">
+      <c r="AY9" s="19">
         <v>91</v>
       </c>
-      <c r="AZ9" s="20">
+      <c r="AZ9" s="19">
         <v>95.9</v>
       </c>
-      <c r="BA9" s="20">
+      <c r="BA9" s="19">
         <v>102</v>
       </c>
-      <c r="BB9" s="20">
+      <c r="BB9" s="19">
         <v>105.8</v>
       </c>
-      <c r="BC9" s="20">
+      <c r="BC9" s="19">
         <v>111.8</v>
       </c>
-      <c r="BD9" s="14">
+      <c r="BD9" s="13">
         <v>106.3</v>
       </c>
-      <c r="BE9" s="14">
+      <c r="BE9" s="13">
         <v>101.8</v>
       </c>
-      <c r="BF9" s="14">
+      <c r="BF9" s="13">
         <v>101.6</v>
       </c>
-      <c r="BG9" s="14">
+      <c r="BG9" s="13">
         <v>100.4</v>
       </c>
-      <c r="BH9" s="14">
+      <c r="BH9" s="13">
         <v>103.8</v>
       </c>
-      <c r="BI9" s="15">
+      <c r="BI9" s="14">
         <v>109.3</v>
       </c>
-      <c r="BJ9" s="15">
+      <c r="BJ9" s="14">
         <v>107.3</v>
       </c>
-      <c r="BK9" s="15">
+      <c r="BK9" s="14">
         <v>98.4</v>
       </c>
-      <c r="BL9" s="14">
+      <c r="BL9" s="13">
         <v>95.4</v>
       </c>
-      <c r="BM9" s="15">
+      <c r="BM9" s="14">
         <v>95.1</v>
       </c>
-      <c r="BN9" s="15">
+      <c r="BN9" s="14">
         <v>93.6</v>
       </c>
-      <c r="BO9" s="15">
+      <c r="BO9" s="14">
         <v>102.1</v>
       </c>
-      <c r="BP9" s="14">
+      <c r="BP9" s="13">
         <v>105.8</v>
       </c>
-      <c r="BQ9" s="14">
+      <c r="BQ9" s="13">
         <v>109.6</v>
       </c>
-      <c r="BR9" s="15">
-[...2 lines deleted...]
-      <c r="BS9" s="15">
+      <c r="BR9" s="14">
+        <v>108.8</v>
+      </c>
+      <c r="BS9" s="14">
         <v>87.9</v>
       </c>
       <c r="BT9" s="5"/>
     </row>
-    <row r="10" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A10" s="38">
+    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A10" s="37">
         <v>27</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="19">
         <v>111.3</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="19">
         <v>114.1</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="19">
         <v>103.2</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="19">
         <v>111.6</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="19">
         <v>106.8</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="19">
         <v>101.3</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="19">
         <v>108.3</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="19">
         <v>103.5</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="19">
         <v>101.8</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="19">
         <v>102.6</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="19">
         <v>108.7</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="19">
         <v>104.3</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="19">
         <v>98.5</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="19">
         <v>102.2</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="19">
         <v>102.9</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="19">
         <v>104.4</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="19">
         <v>106.9</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="19">
         <v>105.7</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="19">
         <v>103.3</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="19">
         <v>103.3</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="19">
         <v>109</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="19">
         <v>106.9</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="19">
         <v>102</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="19">
         <v>105.1</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="19">
         <v>100.7</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="19">
         <v>100.8</v>
       </c>
-      <c r="AC10" s="20">
+      <c r="AC10" s="19">
         <v>98.7</v>
       </c>
-      <c r="AD10" s="20">
+      <c r="AD10" s="19">
         <v>99.4</v>
       </c>
-      <c r="AE10" s="20">
+      <c r="AE10" s="19">
         <v>103.1</v>
       </c>
-      <c r="AF10" s="20">
+      <c r="AF10" s="19">
         <v>102.6</v>
       </c>
-      <c r="AG10" s="20">
+      <c r="AG10" s="19">
         <v>102.6</v>
       </c>
-      <c r="AH10" s="20">
+      <c r="AH10" s="19">
         <v>102.6</v>
       </c>
-      <c r="AI10" s="20">
+      <c r="AI10" s="19">
         <v>102</v>
       </c>
-      <c r="AJ10" s="20">
+      <c r="AJ10" s="19">
         <v>111</v>
       </c>
-      <c r="AK10" s="20">
+      <c r="AK10" s="19">
         <v>106.3</v>
       </c>
-      <c r="AL10" s="20">
+      <c r="AL10" s="19">
         <v>103.1</v>
       </c>
-      <c r="AM10" s="20">
+      <c r="AM10" s="19">
         <v>99.2</v>
       </c>
-      <c r="AN10" s="20">
+      <c r="AN10" s="19">
         <v>100.6</v>
       </c>
-      <c r="AO10" s="20">
+      <c r="AO10" s="19">
         <v>99.5</v>
       </c>
-      <c r="AP10" s="20">
+      <c r="AP10" s="19">
         <v>99.3</v>
       </c>
-      <c r="AQ10" s="20">
+      <c r="AQ10" s="19">
         <v>101.5</v>
       </c>
-      <c r="AR10" s="20">
+      <c r="AR10" s="19">
         <v>99.6</v>
       </c>
-      <c r="AS10" s="20">
+      <c r="AS10" s="19">
         <v>97.5</v>
       </c>
-      <c r="AT10" s="20">
+      <c r="AT10" s="19">
         <v>98.5</v>
       </c>
-      <c r="AU10" s="20">
+      <c r="AU10" s="19">
         <v>101.3</v>
       </c>
-      <c r="AV10" s="20">
+      <c r="AV10" s="19">
         <v>100.7</v>
       </c>
-      <c r="AW10" s="20">
+      <c r="AW10" s="19">
         <v>100.1</v>
       </c>
-      <c r="AX10" s="20">
+      <c r="AX10" s="19">
         <v>99.3</v>
       </c>
-      <c r="AY10" s="20">
+      <c r="AY10" s="19">
         <v>93.9</v>
       </c>
-      <c r="AZ10" s="20">
+      <c r="AZ10" s="19">
         <v>96</v>
       </c>
-      <c r="BA10" s="20">
+      <c r="BA10" s="19">
         <v>97.9</v>
       </c>
-      <c r="BB10" s="20">
+      <c r="BB10" s="19">
         <v>98.1</v>
       </c>
-      <c r="BC10" s="20">
+      <c r="BC10" s="19">
         <v>102.3</v>
       </c>
-      <c r="BD10" s="14">
+      <c r="BD10" s="13">
         <v>101.6</v>
       </c>
-      <c r="BE10" s="14">
+      <c r="BE10" s="13">
         <v>101.3</v>
       </c>
-      <c r="BF10" s="15">
+      <c r="BF10" s="14">
         <v>100.7</v>
       </c>
-      <c r="BG10" s="14">
+      <c r="BG10" s="13">
         <v>101.5</v>
       </c>
-      <c r="BH10" s="14">
+      <c r="BH10" s="13">
         <v>103</v>
       </c>
-      <c r="BI10" s="15">
+      <c r="BI10" s="14">
         <v>106.3</v>
       </c>
-      <c r="BJ10" s="15">
+      <c r="BJ10" s="14">
         <v>106.9</v>
       </c>
-      <c r="BK10" s="15">
+      <c r="BK10" s="14">
         <v>106.3</v>
       </c>
-      <c r="BL10" s="14">
+      <c r="BL10" s="13">
         <v>101.3</v>
       </c>
-      <c r="BM10" s="15">
+      <c r="BM10" s="14">
         <v>101.9</v>
       </c>
-      <c r="BN10" s="15">
+      <c r="BN10" s="14">
         <v>104.2</v>
       </c>
-      <c r="BO10" s="15">
+      <c r="BO10" s="14">
         <v>102.9</v>
       </c>
-      <c r="BP10" s="15">
+      <c r="BP10" s="14">
         <v>106</v>
       </c>
-      <c r="BQ10" s="14">
+      <c r="BQ10" s="13">
         <v>103.6</v>
       </c>
-      <c r="BR10" s="15">
-[...2 lines deleted...]
-      <c r="BS10" s="15">
+      <c r="BR10" s="14">
+        <v>102</v>
+      </c>
+      <c r="BS10" s="14">
         <v>91.9</v>
       </c>
       <c r="BT10" s="5"/>
     </row>
-    <row r="11" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A11" s="38">
+    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A11" s="37">
         <v>31</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="19">
         <v>108.4</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="19">
         <v>115.5</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="19">
         <v>119.1</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="19">
         <v>99.4</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="19">
         <v>105.7</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="19">
         <v>103.7</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="19">
         <v>108.1</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="19">
         <v>108.4</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="19">
         <v>101.2</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>107.6</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="19">
         <v>112.7</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="19">
         <v>113.2</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O11" s="19">
         <v>108.8</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="19">
         <v>108.7</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="19">
         <v>109.5</v>
       </c>
-      <c r="R11" s="20">
+      <c r="R11" s="19">
         <v>109.8</v>
       </c>
-      <c r="S11" s="20">
+      <c r="S11" s="19">
         <v>104.4</v>
       </c>
-      <c r="T11" s="20">
+      <c r="T11" s="19">
         <v>103.9</v>
       </c>
-      <c r="U11" s="20">
+      <c r="U11" s="19">
         <v>103.5</v>
       </c>
-      <c r="V11" s="20">
+      <c r="V11" s="19">
         <v>103.3</v>
       </c>
-      <c r="W11" s="20">
+      <c r="W11" s="19">
         <v>106.3</v>
       </c>
-      <c r="X11" s="20">
+      <c r="X11" s="19">
         <v>105.5</v>
       </c>
-      <c r="Y11" s="20">
+      <c r="Y11" s="19">
         <v>101.2</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="Z11" s="19">
         <v>100.4</v>
       </c>
-      <c r="AA11" s="20">
+      <c r="AA11" s="19">
         <v>100.8</v>
       </c>
-      <c r="AB11" s="20">
+      <c r="AB11" s="19">
         <v>100.9</v>
       </c>
-      <c r="AC11" s="20">
+      <c r="AC11" s="19">
         <v>99.1</v>
       </c>
-      <c r="AD11" s="20">
+      <c r="AD11" s="19">
         <v>100.2</v>
       </c>
-      <c r="AE11" s="20">
+      <c r="AE11" s="19">
         <v>100.2</v>
       </c>
-      <c r="AF11" s="20">
+      <c r="AF11" s="19">
         <v>99.9</v>
       </c>
-      <c r="AG11" s="20">
+      <c r="AG11" s="19">
         <v>98.1</v>
       </c>
-      <c r="AH11" s="20">
+      <c r="AH11" s="19">
         <v>102.6</v>
       </c>
-      <c r="AI11" s="20">
+      <c r="AI11" s="19">
         <v>100.5</v>
       </c>
-      <c r="AJ11" s="20">
+      <c r="AJ11" s="19">
         <v>102</v>
       </c>
-      <c r="AK11" s="20">
+      <c r="AK11" s="19">
         <v>102.9</v>
       </c>
-      <c r="AL11" s="20">
+      <c r="AL11" s="19">
         <v>103.7</v>
       </c>
-      <c r="AM11" s="20">
+      <c r="AM11" s="19">
         <v>108.4</v>
       </c>
-      <c r="AN11" s="20">
+      <c r="AN11" s="19">
         <v>109.5</v>
       </c>
-      <c r="AO11" s="20">
+      <c r="AO11" s="19">
         <v>106.6</v>
       </c>
-      <c r="AP11" s="20">
+      <c r="AP11" s="19">
         <v>103.7</v>
       </c>
-      <c r="AQ11" s="20">
+      <c r="AQ11" s="19">
         <v>102.4</v>
       </c>
-      <c r="AR11" s="20">
+      <c r="AR11" s="19">
         <v>103.3</v>
       </c>
-      <c r="AS11" s="20">
+      <c r="AS11" s="19">
         <v>105.4</v>
       </c>
-      <c r="AT11" s="20">
+      <c r="AT11" s="19">
         <v>103.8</v>
       </c>
-      <c r="AU11" s="20">
+      <c r="AU11" s="19">
         <v>104.3</v>
       </c>
-      <c r="AV11" s="20">
+      <c r="AV11" s="19">
         <v>102.6</v>
       </c>
-      <c r="AW11" s="20">
+      <c r="AW11" s="19">
         <v>103.4</v>
       </c>
-      <c r="AX11" s="20">
+      <c r="AX11" s="19">
         <v>101.1</v>
       </c>
-      <c r="AY11" s="20">
+      <c r="AY11" s="19">
         <v>97.2</v>
       </c>
-      <c r="AZ11" s="20">
+      <c r="AZ11" s="19">
         <v>103.8</v>
       </c>
-      <c r="BA11" s="20">
+      <c r="BA11" s="19">
         <v>104.7</v>
       </c>
-      <c r="BB11" s="20">
+      <c r="BB11" s="19">
         <v>106.6</v>
       </c>
-      <c r="BC11" s="20">
+      <c r="BC11" s="19">
         <v>105</v>
       </c>
-      <c r="BD11" s="14">
+      <c r="BD11" s="13">
         <v>103.1</v>
       </c>
-      <c r="BE11" s="14">
+      <c r="BE11" s="13">
         <v>103.1</v>
       </c>
-      <c r="BF11" s="14">
+      <c r="BF11" s="13">
         <v>103.4</v>
       </c>
-      <c r="BG11" s="14">
+      <c r="BG11" s="13">
         <v>101.4</v>
       </c>
-      <c r="BH11" s="14">
+      <c r="BH11" s="13">
         <v>106.1</v>
       </c>
-      <c r="BI11" s="15">
+      <c r="BI11" s="14">
         <v>102.6</v>
       </c>
-      <c r="BJ11" s="15">
+      <c r="BJ11" s="14">
         <v>102.1</v>
       </c>
-      <c r="BK11" s="15">
+      <c r="BK11" s="14">
         <v>101.7</v>
       </c>
-      <c r="BL11" s="14">
+      <c r="BL11" s="13">
         <v>101.5</v>
       </c>
-      <c r="BM11" s="15">
+      <c r="BM11" s="14">
         <v>103.9</v>
       </c>
-      <c r="BN11" s="15">
+      <c r="BN11" s="14">
         <v>104.1</v>
       </c>
-      <c r="BO11" s="15">
+      <c r="BO11" s="14">
         <v>106.3</v>
       </c>
-      <c r="BP11" s="14">
+      <c r="BP11" s="13">
         <v>107.9</v>
       </c>
-      <c r="BQ11" s="14">
+      <c r="BQ11" s="13">
         <v>106.1</v>
       </c>
-      <c r="BR11" s="15">
+      <c r="BR11" s="14">
+        <v>107.1</v>
+      </c>
+      <c r="BS11" s="14">
+        <v>111.7</v>
+      </c>
+      <c r="BT11" s="5"/>
+      <c r="BU11" s="4"/>
+      <c r="BV11" s="4"/>
+    </row>
+    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A12" s="37">
+        <v>33</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="I12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="J12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="L12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="P12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="R12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="S12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="T12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="W12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="X12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB12" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="BC12" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD12" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="BE12" s="14">
+        <v>100</v>
+      </c>
+      <c r="BF12" s="14">
+        <v>102</v>
+      </c>
+      <c r="BG12" s="13">
+        <v>111.4</v>
+      </c>
+      <c r="BH12" s="13">
+        <v>112.6</v>
+      </c>
+      <c r="BI12" s="14">
+        <v>115</v>
+      </c>
+      <c r="BJ12" s="14">
+        <v>113.1</v>
+      </c>
+      <c r="BK12" s="14">
+        <v>108.7</v>
+      </c>
+      <c r="BL12" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="BM12" s="14">
+        <v>108.3</v>
+      </c>
+      <c r="BN12" s="14">
+        <v>114.8</v>
+      </c>
+      <c r="BO12" s="14">
+        <v>107.3</v>
+      </c>
+      <c r="BP12" s="13">
+        <v>108.7</v>
+      </c>
+      <c r="BQ12" s="13">
+        <v>106.8</v>
+      </c>
+      <c r="BR12" s="14">
+        <v>105.5</v>
+      </c>
+      <c r="BS12" s="14">
+        <v>104.2</v>
+      </c>
+      <c r="BT12" s="5"/>
+      <c r="BU12" s="4"/>
+      <c r="BV12" s="4"/>
+    </row>
+    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A13" s="37">
+        <v>35</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="19">
+        <v>109.8</v>
+      </c>
+      <c r="D13" s="19">
+        <v>105.3</v>
+      </c>
+      <c r="E13" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="F13" s="19">
+        <v>106.5</v>
+      </c>
+      <c r="G13" s="19">
+        <v>100.6</v>
+      </c>
+      <c r="H13" s="19">
+        <v>108.5</v>
+      </c>
+      <c r="I13" s="19">
+        <v>103.7</v>
+      </c>
+      <c r="J13" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="K13" s="19">
+        <v>99.4</v>
+      </c>
+      <c r="L13" s="19">
+        <v>106.4</v>
+      </c>
+      <c r="M13" s="19">
+        <v>105.1</v>
+      </c>
+      <c r="N13" s="19">
+        <v>106</v>
+      </c>
+      <c r="O13" s="19">
+        <v>103.7</v>
+      </c>
+      <c r="P13" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>100.5</v>
+      </c>
+      <c r="R13" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="S13" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="T13" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="U13" s="19">
+        <v>103</v>
+      </c>
+      <c r="V13" s="19">
+        <v>107.5</v>
+      </c>
+      <c r="W13" s="19">
+        <v>105.6</v>
+      </c>
+      <c r="X13" s="19">
+        <v>104.3</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>103.2</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>106.2</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>104.1</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>104.2</v>
+      </c>
+      <c r="AD13" s="19">
+        <v>102.7</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>100.6</v>
+      </c>
+      <c r="AG13" s="19">
+        <v>100.7</v>
+      </c>
+      <c r="AH13" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="AI13" s="19">
+        <v>105</v>
+      </c>
+      <c r="AJ13" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="AK13" s="19">
+        <v>103.4</v>
+      </c>
+      <c r="AL13" s="19">
+        <v>103.7</v>
+      </c>
+      <c r="AM13" s="19">
+        <v>106.6</v>
+      </c>
+      <c r="AN13" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="AO13" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="AP13" s="19">
+        <v>103</v>
+      </c>
+      <c r="AQ13" s="19">
+        <v>100.7</v>
+      </c>
+      <c r="AR13" s="19">
+        <v>102.7</v>
+      </c>
+      <c r="AS13" s="19">
+        <v>106</v>
+      </c>
+      <c r="AT13" s="19">
+        <v>105.8</v>
+      </c>
+      <c r="AU13" s="19">
+        <v>104</v>
+      </c>
+      <c r="AV13" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="AW13" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AX13" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AY13" s="19">
+        <v>98.4</v>
+      </c>
+      <c r="AZ13" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="BA13" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="BB13" s="19">
+        <v>103.1</v>
+      </c>
+      <c r="BC13" s="19">
+        <v>104.2</v>
+      </c>
+      <c r="BD13" s="14">
+        <v>104</v>
+      </c>
+      <c r="BE13" s="14">
+        <v>100.8</v>
+      </c>
+      <c r="BF13" s="14">
+        <v>100.3</v>
+      </c>
+      <c r="BG13" s="13">
+        <v>98.4</v>
+      </c>
+      <c r="BH13" s="13">
+        <v>98.8</v>
+      </c>
+      <c r="BI13" s="14">
+        <v>99.2</v>
+      </c>
+      <c r="BJ13" s="14">
+        <v>102.4</v>
+      </c>
+      <c r="BK13" s="14">
+        <v>107</v>
+      </c>
+      <c r="BL13" s="13">
+        <v>108.6</v>
+      </c>
+      <c r="BM13" s="14">
+        <v>109.9</v>
+      </c>
+      <c r="BN13" s="14">
+        <v>108.8</v>
+      </c>
+      <c r="BO13" s="14">
+        <v>107.8</v>
+      </c>
+      <c r="BP13" s="13">
+        <v>105.9</v>
+      </c>
+      <c r="BQ13" s="13">
+        <v>104.1</v>
+      </c>
+      <c r="BR13" s="14">
+        <v>103.7</v>
+      </c>
+      <c r="BS13" s="14">
+        <v>104.4</v>
+      </c>
+      <c r="BT13" s="5"/>
+      <c r="BU13" s="4"/>
+      <c r="BV13" s="4"/>
+    </row>
+    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A14" s="37">
+        <v>39</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="D14" s="19">
+        <v>106.6</v>
+      </c>
+      <c r="E14" s="19">
+        <v>108.5</v>
+      </c>
+      <c r="F14" s="19">
+        <v>96.6</v>
+      </c>
+      <c r="G14" s="19">
+        <v>109.4</v>
+      </c>
+      <c r="H14" s="19">
+        <v>110.3</v>
+      </c>
+      <c r="I14" s="19">
+        <v>113.2</v>
+      </c>
+      <c r="J14" s="19">
+        <v>98.9</v>
+      </c>
+      <c r="K14" s="19">
+        <v>98.1</v>
+      </c>
+      <c r="L14" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="M14" s="19">
+        <v>109</v>
+      </c>
+      <c r="N14" s="19">
+        <v>115.6</v>
+      </c>
+      <c r="O14" s="19">
+        <v>103.4</v>
+      </c>
+      <c r="P14" s="19">
+        <v>102.9</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>100.9</v>
+      </c>
+      <c r="R14" s="19">
+        <v>93.5</v>
+      </c>
+      <c r="S14" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="T14" s="19">
+        <v>102.6</v>
+      </c>
+      <c r="U14" s="19">
+        <v>107</v>
+      </c>
+      <c r="V14" s="19">
+        <v>110.2</v>
+      </c>
+      <c r="W14" s="19">
+        <v>105.3</v>
+      </c>
+      <c r="X14" s="19">
+        <v>103.4</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>105.1</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>98.2</v>
+      </c>
+      <c r="AD14" s="19">
+        <v>96.4</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>97</v>
+      </c>
+      <c r="AF14" s="19">
+        <v>97.5</v>
+      </c>
+      <c r="AG14" s="19">
+        <v>99.3</v>
+      </c>
+      <c r="AH14" s="19">
+        <v>98</v>
+      </c>
+      <c r="AI14" s="19">
+        <v>102.9</v>
+      </c>
+      <c r="AJ14" s="19">
+        <v>104.1</v>
+      </c>
+      <c r="AK14" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="AL14" s="19">
+        <v>104.6</v>
+      </c>
+      <c r="AM14" s="19">
+        <v>107.9</v>
+      </c>
+      <c r="AN14" s="19">
+        <v>108.9</v>
+      </c>
+      <c r="AO14" s="19">
+        <v>110.3</v>
+      </c>
+      <c r="AP14" s="19">
+        <v>105.9</v>
+      </c>
+      <c r="AQ14" s="19">
+        <v>106.5</v>
+      </c>
+      <c r="AR14" s="19">
+        <v>109.1</v>
+      </c>
+      <c r="AS14" s="19">
+        <v>102</v>
+      </c>
+      <c r="AT14" s="19">
+        <v>104.6</v>
+      </c>
+      <c r="AU14" s="19">
+        <v>106.4</v>
+      </c>
+      <c r="AV14" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AW14" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AX14" s="19">
+        <v>103</v>
+      </c>
+      <c r="AY14" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="AZ14" s="19">
+        <v>105.5</v>
+      </c>
+      <c r="BA14" s="19">
+        <v>106.3</v>
+      </c>
+      <c r="BB14" s="19">
+        <v>104.3</v>
+      </c>
+      <c r="BC14" s="19">
+        <v>103.3</v>
+      </c>
+      <c r="BD14" s="14">
+        <v>102</v>
+      </c>
+      <c r="BE14" s="14">
+        <v>103.1</v>
+      </c>
+      <c r="BF14" s="14">
+        <v>104.5</v>
+      </c>
+      <c r="BG14" s="13">
+        <v>104.5</v>
+      </c>
+      <c r="BH14" s="13">
+        <v>105.8</v>
+      </c>
+      <c r="BI14" s="14">
+        <v>100</v>
+      </c>
+      <c r="BJ14" s="14">
+        <v>102.6</v>
+      </c>
+      <c r="BK14" s="14">
+        <v>105.1</v>
+      </c>
+      <c r="BL14" s="13">
+        <v>101.7</v>
+      </c>
+      <c r="BM14" s="14">
+        <v>103.6</v>
+      </c>
+      <c r="BN14" s="14">
+        <v>108.3</v>
+      </c>
+      <c r="BO14" s="14">
+        <v>105.3</v>
+      </c>
+      <c r="BP14" s="13">
+        <v>107.9</v>
+      </c>
+      <c r="BQ14" s="14">
+        <v>108</v>
+      </c>
+      <c r="BR14" s="14">
+        <v>109</v>
+      </c>
+      <c r="BS14" s="14">
+        <v>102.8</v>
+      </c>
+      <c r="BT14" s="5"/>
+      <c r="BU14" s="4"/>
+      <c r="BV14" s="4"/>
+    </row>
+    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A15" s="37">
+        <v>43</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="19">
+        <v>121.4</v>
+      </c>
+      <c r="D15" s="19">
+        <v>124.9</v>
+      </c>
+      <c r="E15" s="19">
+        <v>119.5</v>
+      </c>
+      <c r="F15" s="19">
+        <v>103.1</v>
+      </c>
+      <c r="G15" s="19">
+        <v>96.5</v>
+      </c>
+      <c r="H15" s="19">
+        <v>117.2</v>
+      </c>
+      <c r="I15" s="19">
+        <v>107.1</v>
+      </c>
+      <c r="J15" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="K15" s="19">
+        <v>99.3</v>
+      </c>
+      <c r="L15" s="19">
+        <v>103.8</v>
+      </c>
+      <c r="M15" s="19">
+        <v>107.1</v>
+      </c>
+      <c r="N15" s="19">
+        <v>105.9</v>
+      </c>
+      <c r="O15" s="19">
+        <v>107.4</v>
+      </c>
+      <c r="P15" s="19">
+        <v>102.5</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>104.3</v>
+      </c>
+      <c r="R15" s="19">
+        <v>103.2</v>
+      </c>
+      <c r="S15" s="19">
+        <v>101</v>
+      </c>
+      <c r="T15" s="19">
+        <v>102.6</v>
+      </c>
+      <c r="U15" s="19">
+        <v>105.7</v>
+      </c>
+      <c r="V15" s="19">
+        <v>104.4</v>
+      </c>
+      <c r="W15" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="X15" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>100.5</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>98.7</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>98.7</v>
+      </c>
+      <c r="AD15" s="19">
+        <v>95.9</v>
+      </c>
+      <c r="AE15" s="19">
+        <v>95</v>
+      </c>
+      <c r="AF15" s="19">
+        <v>95.1</v>
+      </c>
+      <c r="AG15" s="19">
+        <v>95.4</v>
+      </c>
+      <c r="AH15" s="19">
+        <v>95.2</v>
+      </c>
+      <c r="AI15" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="AJ15" s="19">
+        <v>99.7</v>
+      </c>
+      <c r="AK15" s="19">
+        <v>99.8</v>
+      </c>
+      <c r="AL15" s="19">
+        <v>100.4</v>
+      </c>
+      <c r="AM15" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AN15" s="19">
+        <v>100</v>
+      </c>
+      <c r="AO15" s="19">
+        <v>97.7</v>
+      </c>
+      <c r="AP15" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="AQ15" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AR15" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="AS15" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="AT15" s="19">
+        <v>101.5</v>
+      </c>
+      <c r="AU15" s="19">
+        <v>95.8</v>
+      </c>
+      <c r="AV15" s="19">
+        <v>89.1</v>
+      </c>
+      <c r="AW15" s="19">
+        <v>88.8</v>
+      </c>
+      <c r="AX15" s="19">
+        <v>89.2</v>
+      </c>
+      <c r="AY15" s="19">
+        <v>95.3</v>
+      </c>
+      <c r="AZ15" s="19">
+        <v>99</v>
+      </c>
+      <c r="BA15" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="BB15" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="BC15" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="BD15" s="13">
+        <v>101.2</v>
+      </c>
+      <c r="BE15" s="14">
+        <v>102</v>
+      </c>
+      <c r="BF15" s="14">
+        <v>102.4</v>
+      </c>
+      <c r="BG15" s="13">
+        <v>101.7</v>
+      </c>
+      <c r="BH15" s="13">
+        <v>103</v>
+      </c>
+      <c r="BI15" s="14">
+        <v>104</v>
+      </c>
+      <c r="BJ15" s="14">
+        <v>104.7</v>
+      </c>
+      <c r="BK15" s="14">
+        <v>106.9</v>
+      </c>
+      <c r="BL15" s="13">
+        <v>105.5</v>
+      </c>
+      <c r="BM15" s="14">
+        <v>106.4</v>
+      </c>
+      <c r="BN15" s="14">
+        <v>108.1</v>
+      </c>
+      <c r="BO15" s="14">
+        <v>104.7</v>
+      </c>
+      <c r="BP15" s="14">
+        <v>105</v>
+      </c>
+      <c r="BQ15" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="BR15" s="14">
+        <v>102.3</v>
+      </c>
+      <c r="BS15" s="14">
+        <v>105</v>
+      </c>
+      <c r="BT15" s="5"/>
+      <c r="BU15" s="4"/>
+      <c r="BV15" s="4"/>
+    </row>
+    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A16" s="37">
+        <v>47</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="19">
+        <v>110.3</v>
+      </c>
+      <c r="D16" s="19">
+        <v>121.6</v>
+      </c>
+      <c r="E16" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="F16" s="19">
+        <v>115.8</v>
+      </c>
+      <c r="G16" s="19">
+        <v>109.8</v>
+      </c>
+      <c r="H16" s="19">
+        <v>106.8</v>
+      </c>
+      <c r="I16" s="19">
+        <v>110.7</v>
+      </c>
+      <c r="J16" s="19">
+        <v>107.1</v>
+      </c>
+      <c r="K16" s="19">
+        <v>99.1</v>
+      </c>
+      <c r="L16" s="19">
+        <v>107.8</v>
+      </c>
+      <c r="M16" s="19">
+        <v>104.6</v>
+      </c>
+      <c r="N16" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="O16" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="P16" s="19">
+        <v>99.1</v>
+      </c>
+      <c r="Q16" s="19">
+        <v>101.5</v>
+      </c>
+      <c r="R16" s="19">
+        <v>100.9</v>
+      </c>
+      <c r="S16" s="19">
+        <v>108.5</v>
+      </c>
+      <c r="T16" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="U16" s="19">
+        <v>102.5</v>
+      </c>
+      <c r="V16" s="19">
+        <v>105.5</v>
+      </c>
+      <c r="W16" s="19">
+        <v>103.6</v>
+      </c>
+      <c r="X16" s="19">
+        <v>105.8</v>
+      </c>
+      <c r="Y16" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="Z16" s="19">
+        <v>104</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>103</v>
+      </c>
+      <c r="AB16" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AC16" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="AD16" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AE16" s="19">
+        <v>99.4</v>
+      </c>
+      <c r="AF16" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="AG16" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="AH16" s="19">
+        <v>99.9</v>
+      </c>
+      <c r="AI16" s="19">
+        <v>99.2</v>
+      </c>
+      <c r="AJ16" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="AK16" s="19">
+        <v>100.4</v>
+      </c>
+      <c r="AL16" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="AM16" s="19">
+        <v>104.4</v>
+      </c>
+      <c r="AN16" s="19">
+        <v>103.4</v>
+      </c>
+      <c r="AO16" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="AP16" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="AQ16" s="19">
+        <v>97</v>
+      </c>
+      <c r="AR16" s="19">
+        <v>98.5</v>
+      </c>
+      <c r="AS16" s="19">
+        <v>98.1</v>
+      </c>
+      <c r="AT16" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="AU16" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="AV16" s="19">
+        <v>97.8</v>
+      </c>
+      <c r="AW16" s="19">
+        <v>95.4</v>
+      </c>
+      <c r="AX16" s="19">
+        <v>94.5</v>
+      </c>
+      <c r="AY16" s="19">
+        <v>92</v>
+      </c>
+      <c r="AZ16" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="BA16" s="19">
+        <v>101.1</v>
+      </c>
+      <c r="BB16" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="BC16" s="19">
+        <v>102</v>
+      </c>
+      <c r="BD16" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="BE16" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="BF16" s="13">
+        <v>101.1</v>
+      </c>
+      <c r="BG16" s="14">
+        <v>105</v>
+      </c>
+      <c r="BH16" s="14">
         <v>104.9</v>
       </c>
-      <c r="BS11" s="15">
-[...2 lines deleted...]
-      <c r="BT11" s="5"/>
+      <c r="BI16" s="14">
+        <v>104</v>
+      </c>
+      <c r="BJ16" s="14">
+        <v>103</v>
+      </c>
+      <c r="BK16" s="14">
+        <v>97.3</v>
+      </c>
+      <c r="BL16" s="14">
+        <v>100.9</v>
+      </c>
+      <c r="BM16" s="14">
+        <v>100.1</v>
+      </c>
+      <c r="BN16" s="14">
+        <v>101.7</v>
+      </c>
+      <c r="BO16" s="14">
+        <v>102.4</v>
+      </c>
+      <c r="BP16" s="14">
+        <v>102.9</v>
+      </c>
+      <c r="BQ16" s="13">
+        <v>102.9</v>
+      </c>
+      <c r="BR16" s="14">
+        <v>104.6</v>
+      </c>
+      <c r="BS16" s="14">
+        <v>102.9</v>
+      </c>
+      <c r="BT16" s="5"/>
+      <c r="BU16" s="53"/>
+      <c r="BV16" s="4"/>
     </row>
-    <row r="12" spans="1:73" x14ac:dyDescent="0.2">
-[...186 lines deleted...]
-      <c r="BK12" s="15">
+    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A17" s="37">
+        <v>51</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="19">
+        <v>116.6</v>
+      </c>
+      <c r="D17" s="19">
+        <v>107.6</v>
+      </c>
+      <c r="E17" s="19">
         <v>108.7</v>
       </c>
-      <c r="BL12" s="14">
-[...86 lines deleted...]
-      <c r="U13" s="20">
+      <c r="F17" s="19">
+        <v>92.9</v>
+      </c>
+      <c r="G17" s="19">
+        <v>109.4</v>
+      </c>
+      <c r="H17" s="19">
+        <v>107.7</v>
+      </c>
+      <c r="I17" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="J17" s="19">
+        <v>107.9</v>
+      </c>
+      <c r="K17" s="19">
+        <v>103.2</v>
+      </c>
+      <c r="L17" s="19">
+        <v>104.5</v>
+      </c>
+      <c r="M17" s="19">
         <v>103</v>
       </c>
-      <c r="V13" s="20">
-[...840 lines deleted...]
-      <c r="N17" s="20">
+      <c r="N17" s="19">
         <f>'[1]ИФО ВРП'!$C$17</f>
         <v>105.7</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O17" s="19">
         <v>106.5</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="19">
         <v>110</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="19">
         <v>106.2</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="19">
         <f>'[1]ИФО ВРП'!$G$17</f>
         <v>104</v>
       </c>
-      <c r="S17" s="20">
+      <c r="S17" s="19">
         <v>103</v>
       </c>
-      <c r="T17" s="20">
+      <c r="T17" s="19">
         <v>105.4</v>
       </c>
-      <c r="U17" s="20">
+      <c r="U17" s="19">
         <v>105.3</v>
       </c>
-      <c r="V17" s="20">
+      <c r="V17" s="19">
         <f>'[1]ИФО ВРП'!$K$17</f>
         <v>103</v>
       </c>
-      <c r="W17" s="20">
+      <c r="W17" s="19">
         <v>103.7</v>
       </c>
-      <c r="X17" s="20">
+      <c r="X17" s="19">
         <v>103.3</v>
       </c>
-      <c r="Y17" s="20">
+      <c r="Y17" s="19">
         <v>100.6</v>
       </c>
-      <c r="Z17" s="20">
+      <c r="Z17" s="19">
         <f>'[1]ИФО ВРП'!$O$17</f>
         <v>102.3</v>
       </c>
-      <c r="AA17" s="20">
+      <c r="AA17" s="19">
         <v>106.5</v>
       </c>
-      <c r="AB17" s="20">
+      <c r="AB17" s="19">
         <v>101.2</v>
       </c>
-      <c r="AC17" s="20">
+      <c r="AC17" s="19">
         <v>101</v>
       </c>
-      <c r="AD17" s="20">
+      <c r="AD17" s="19">
         <f>'[1]ИФО ВРП'!$S$17</f>
         <v>101.4</v>
       </c>
-      <c r="AE17" s="20">
+      <c r="AE17" s="19">
         <v>100.1</v>
       </c>
-      <c r="AF17" s="20">
+      <c r="AF17" s="19">
         <v>100</v>
       </c>
-      <c r="AG17" s="20">
+      <c r="AG17" s="19">
         <v>100.4</v>
       </c>
-      <c r="AH17" s="20">
+      <c r="AH17" s="19">
         <f>'[1]ИФО ВРП'!$W$17</f>
         <v>101.9</v>
       </c>
-      <c r="AI17" s="20">
+      <c r="AI17" s="19">
         <v>104.3</v>
       </c>
-      <c r="AJ17" s="20">
+      <c r="AJ17" s="19">
         <v>102.7</v>
       </c>
-      <c r="AK17" s="20">
+      <c r="AK17" s="19">
         <v>101.2</v>
       </c>
-      <c r="AL17" s="20">
+      <c r="AL17" s="19">
         <f>'[1]ИФО ВРП'!$AA$17</f>
         <v>103.4</v>
       </c>
-      <c r="AM17" s="20">
+      <c r="AM17" s="19">
         <v>104.8</v>
       </c>
-      <c r="AN17" s="22" t="s">
-[...94 lines deleted...]
-      </c>
+      <c r="AN17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BN17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BO17" s="35" t="s">
+        <v>126</v>
+      </c>
+      <c r="BP17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BQ17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BR17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BS17" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BU17" s="4"/>
+      <c r="BV17" s="4"/>
     </row>
-    <row r="18" spans="1:72" x14ac:dyDescent="0.2">
-      <c r="A18" s="38">
+    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A18" s="37">
         <v>55</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>112.5</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="19">
         <v>101.1</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="19">
         <v>110.5</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>109.6</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>113.1</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="19">
         <v>110.4</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>105.3</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="19">
         <v>109</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="19">
         <v>103.7</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>106.4</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M18" s="19">
         <v>107.5</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N18" s="19">
         <v>110.8</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O18" s="19">
         <v>108.8</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="19">
         <v>108.4</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q18" s="19">
         <v>104.3</v>
       </c>
-      <c r="R18" s="20">
+      <c r="R18" s="19">
         <v>108.1</v>
       </c>
-      <c r="S18" s="20">
+      <c r="S18" s="19">
         <v>95.2</v>
       </c>
-      <c r="T18" s="20">
+      <c r="T18" s="19">
         <v>100.5</v>
       </c>
-      <c r="U18" s="20">
+      <c r="U18" s="19">
         <v>101.5</v>
       </c>
-      <c r="V18" s="20">
+      <c r="V18" s="19">
         <v>100.1</v>
       </c>
-      <c r="W18" s="20">
+      <c r="W18" s="19">
         <v>105.8</v>
       </c>
-      <c r="X18" s="20">
+      <c r="X18" s="19">
         <v>107.3</v>
       </c>
-      <c r="Y18" s="20">
+      <c r="Y18" s="19">
         <v>104.1</v>
       </c>
-      <c r="Z18" s="20">
+      <c r="Z18" s="19">
         <v>100.9</v>
       </c>
-      <c r="AA18" s="20">
+      <c r="AA18" s="19">
         <v>97.2</v>
       </c>
-      <c r="AB18" s="20">
+      <c r="AB18" s="19">
         <v>100.2</v>
       </c>
-      <c r="AC18" s="20">
+      <c r="AC18" s="19">
         <v>101</v>
       </c>
-      <c r="AD18" s="20">
+      <c r="AD18" s="19">
         <v>100.3</v>
       </c>
-      <c r="AE18" s="20">
+      <c r="AE18" s="19">
         <v>99.5</v>
       </c>
-      <c r="AF18" s="20">
+      <c r="AF18" s="19">
         <v>96.8</v>
       </c>
-      <c r="AG18" s="20">
+      <c r="AG18" s="19">
         <v>96.6</v>
       </c>
-      <c r="AH18" s="20">
+      <c r="AH18" s="19">
         <v>99.4</v>
       </c>
-      <c r="AI18" s="20">
+      <c r="AI18" s="19">
         <v>105.6</v>
       </c>
-      <c r="AJ18" s="20">
+      <c r="AJ18" s="19">
         <v>106.2</v>
       </c>
-      <c r="AK18" s="20">
+      <c r="AK18" s="19">
         <v>105.4</v>
       </c>
-      <c r="AL18" s="20">
+      <c r="AL18" s="19">
         <v>104</v>
       </c>
-      <c r="AM18" s="20">
+      <c r="AM18" s="19">
         <v>103.3</v>
       </c>
-      <c r="AN18" s="20">
+      <c r="AN18" s="19">
         <v>104.2</v>
       </c>
-      <c r="AO18" s="20">
+      <c r="AO18" s="19">
         <v>102.6</v>
       </c>
-      <c r="AP18" s="20">
+      <c r="AP18" s="19">
         <v>106.2</v>
       </c>
-      <c r="AQ18" s="20">
+      <c r="AQ18" s="19">
         <v>100.9</v>
       </c>
-      <c r="AR18" s="20">
+      <c r="AR18" s="19">
         <v>101.6</v>
       </c>
-      <c r="AS18" s="20">
+      <c r="AS18" s="19">
         <v>102.7</v>
       </c>
-      <c r="AT18" s="20">
+      <c r="AT18" s="19">
         <v>105.3</v>
       </c>
-      <c r="AU18" s="20">
+      <c r="AU18" s="19">
         <v>102.6</v>
       </c>
-      <c r="AV18" s="20">
+      <c r="AV18" s="19">
         <v>98.3</v>
       </c>
-      <c r="AW18" s="20">
+      <c r="AW18" s="19">
         <v>97.4</v>
       </c>
-      <c r="AX18" s="20">
+      <c r="AX18" s="19">
         <v>96.9</v>
       </c>
-      <c r="AY18" s="20">
+      <c r="AY18" s="19">
         <v>99.5</v>
       </c>
-      <c r="AZ18" s="20">
+      <c r="AZ18" s="19">
         <v>103</v>
       </c>
-      <c r="BA18" s="20">
+      <c r="BA18" s="19">
         <v>103.2</v>
       </c>
-      <c r="BB18" s="20">
+      <c r="BB18" s="19">
         <v>103.9</v>
       </c>
-      <c r="BC18" s="20">
+      <c r="BC18" s="19">
         <v>100.5</v>
       </c>
-      <c r="BD18" s="15">
+      <c r="BD18" s="14">
         <v>100.1</v>
       </c>
-      <c r="BE18" s="14">
+      <c r="BE18" s="13">
         <v>99.9</v>
       </c>
-      <c r="BF18" s="14">
+      <c r="BF18" s="13">
         <v>101.3</v>
       </c>
-      <c r="BG18" s="15">
+      <c r="BG18" s="14">
         <v>103</v>
       </c>
-      <c r="BH18" s="15">
+      <c r="BH18" s="14">
         <v>103</v>
       </c>
-      <c r="BI18" s="15">
+      <c r="BI18" s="14">
         <v>103.1</v>
       </c>
-      <c r="BJ18" s="15">
+      <c r="BJ18" s="14">
         <v>101.5</v>
       </c>
-      <c r="BK18" s="15">
+      <c r="BK18" s="14">
         <v>106.4</v>
       </c>
-      <c r="BL18" s="15">
+      <c r="BL18" s="14">
         <v>103.3</v>
       </c>
-      <c r="BM18" s="15">
+      <c r="BM18" s="14">
         <v>105.5</v>
       </c>
-      <c r="BN18" s="15">
+      <c r="BN18" s="14">
         <v>105</v>
       </c>
-      <c r="BO18" s="15">
+      <c r="BO18" s="14">
         <v>106.3</v>
       </c>
-      <c r="BP18" s="15">
+      <c r="BP18" s="14">
         <v>105.9</v>
       </c>
-      <c r="BQ18" s="14">
+      <c r="BQ18" s="13">
         <v>104.1</v>
       </c>
-      <c r="BR18" s="15">
+      <c r="BR18" s="14">
+        <v>107.1</v>
+      </c>
+      <c r="BS18" s="14">
+        <v>107.9</v>
+      </c>
+      <c r="BT18" s="5"/>
+      <c r="BU18" s="4"/>
+      <c r="BV18" s="4"/>
+    </row>
+    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A19" s="37">
+        <v>59</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="19">
+        <v>121.6</v>
+      </c>
+      <c r="D19" s="19">
+        <v>105.6</v>
+      </c>
+      <c r="E19" s="19">
+        <v>103</v>
+      </c>
+      <c r="F19" s="19">
+        <v>108.9</v>
+      </c>
+      <c r="G19" s="19">
+        <v>114</v>
+      </c>
+      <c r="H19" s="19">
+        <v>108.2</v>
+      </c>
+      <c r="I19" s="19">
+        <v>105</v>
+      </c>
+      <c r="J19" s="19">
+        <v>105.8</v>
+      </c>
+      <c r="K19" s="19">
+        <v>96.6</v>
+      </c>
+      <c r="L19" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="M19" s="19">
+        <v>112.2</v>
+      </c>
+      <c r="N19" s="19">
+        <v>116.4</v>
+      </c>
+      <c r="O19" s="19">
+        <v>106.4</v>
+      </c>
+      <c r="P19" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="Q19" s="19">
+        <v>99</v>
+      </c>
+      <c r="R19" s="19">
+        <v>94.6</v>
+      </c>
+      <c r="S19" s="19">
+        <v>105</v>
+      </c>
+      <c r="T19" s="19">
         <v>105.2</v>
       </c>
-      <c r="BS18" s="15">
-[...2 lines deleted...]
-      <c r="BT18" s="5"/>
+      <c r="U19" s="19">
+        <v>111.1</v>
+      </c>
+      <c r="V19" s="19">
+        <v>107.7</v>
+      </c>
+      <c r="W19" s="19">
+        <v>104.2</v>
+      </c>
+      <c r="X19" s="19">
+        <v>105.2</v>
+      </c>
+      <c r="Y19" s="19">
+        <v>102.6</v>
+      </c>
+      <c r="Z19" s="19">
+        <v>105.8</v>
+      </c>
+      <c r="AA19" s="19">
+        <v>99.4</v>
+      </c>
+      <c r="AB19" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="AC19" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AD19" s="19">
+        <v>101</v>
+      </c>
+      <c r="AE19" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AF19" s="19">
+        <v>100.5</v>
+      </c>
+      <c r="AG19" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="AH19" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AI19" s="19">
+        <v>103.5</v>
+      </c>
+      <c r="AJ19" s="19">
+        <v>101.3</v>
+      </c>
+      <c r="AK19" s="19">
+        <v>101</v>
+      </c>
+      <c r="AL19" s="19">
+        <v>103.1</v>
+      </c>
+      <c r="AM19" s="19">
+        <v>105.8</v>
+      </c>
+      <c r="AN19" s="19">
+        <v>105.3</v>
+      </c>
+      <c r="AO19" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="AP19" s="19">
+        <v>103.2</v>
+      </c>
+      <c r="AQ19" s="19">
+        <v>105.5</v>
+      </c>
+      <c r="AR19" s="19">
+        <v>103.6</v>
+      </c>
+      <c r="AS19" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="AT19" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="AU19" s="19">
+        <v>103.3</v>
+      </c>
+      <c r="AV19" s="19">
+        <v>102.7</v>
+      </c>
+      <c r="AW19" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AX19" s="19">
+        <v>99.8</v>
+      </c>
+      <c r="AY19" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="AZ19" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="BA19" s="19">
+        <v>102.5</v>
+      </c>
+      <c r="BB19" s="19">
+        <v>101</v>
+      </c>
+      <c r="BC19" s="19">
+        <v>103.5</v>
+      </c>
+      <c r="BD19" s="14">
+        <v>104</v>
+      </c>
+      <c r="BE19" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="BF19" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="BG19" s="13">
+        <v>109.7</v>
+      </c>
+      <c r="BH19" s="13">
+        <v>107.4</v>
+      </c>
+      <c r="BI19" s="13">
+        <v>98.6</v>
+      </c>
+      <c r="BJ19" s="14">
+        <v>99.7</v>
+      </c>
+      <c r="BK19" s="14">
+        <v>109.7</v>
+      </c>
+      <c r="BL19" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="BM19" s="14">
+        <v>108.4</v>
+      </c>
+      <c r="BN19" s="14">
+        <v>113.7</v>
+      </c>
+      <c r="BO19" s="14">
+        <v>102.4</v>
+      </c>
+      <c r="BP19" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="BQ19" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="BR19" s="14">
+        <v>111.6</v>
+      </c>
+      <c r="BS19" s="14">
+        <v>112.9</v>
+      </c>
+      <c r="BT19" s="5"/>
+      <c r="BU19" s="4"/>
+      <c r="BV19" s="4"/>
     </row>
-    <row r="19" spans="1:72" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H19" s="20">
+    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="37">
+        <v>61</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="J20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="N20" s="19">
+        <v>106.6</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="R20" s="19">
+        <v>106.7</v>
+      </c>
+      <c r="S20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="U20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V20" s="19">
+        <v>104.6</v>
+      </c>
+      <c r="W20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z20" s="19">
+        <v>100.5</v>
+      </c>
+      <c r="AA20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD20" s="19">
+        <v>103.4</v>
+      </c>
+      <c r="AE20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH20" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="AI20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK20" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL20" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="AM20" s="19"/>
+      <c r="AN20" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="AO20" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="AP20" s="19">
+        <v>107.7</v>
+      </c>
+      <c r="AQ20" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="AR20" s="19">
+        <v>105.5</v>
+      </c>
+      <c r="AS20" s="19">
+        <v>105.3</v>
+      </c>
+      <c r="AT20" s="19">
+        <v>107.8</v>
+      </c>
+      <c r="AU20" s="19">
+        <v>105.9</v>
+      </c>
+      <c r="AV20" s="19">
+        <v>104.2</v>
+      </c>
+      <c r="AW20" s="19">
         <v>108.2</v>
       </c>
-      <c r="I19" s="20">
-[...20 lines deleted...]
-      <c r="P19" s="20">
+      <c r="AX20" s="19">
+        <v>104.9</v>
+      </c>
+      <c r="AY20" s="19">
         <v>103.9</v>
       </c>
-      <c r="Q19" s="20">
-[...62 lines deleted...]
-      <c r="AL19" s="20">
+      <c r="AZ20" s="19">
+        <v>105.7</v>
+      </c>
+      <c r="BA20" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="BB20" s="19">
+        <v>104.3</v>
+      </c>
+      <c r="BC20" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="BD20" s="14">
+        <v>104</v>
+      </c>
+      <c r="BE20" s="13">
+        <v>102.5</v>
+      </c>
+      <c r="BF20" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="BG20" s="13">
+        <v>100.7</v>
+      </c>
+      <c r="BH20" s="13">
+        <v>103.2</v>
+      </c>
+      <c r="BI20" s="14">
+        <v>102</v>
+      </c>
+      <c r="BJ20" s="14">
+        <v>102.2</v>
+      </c>
+      <c r="BK20" s="14">
+        <v>103.7</v>
+      </c>
+      <c r="BL20" s="14">
+        <v>104</v>
+      </c>
+      <c r="BM20" s="14">
+        <v>107.2</v>
+      </c>
+      <c r="BN20" s="14">
+        <v>110.4</v>
+      </c>
+      <c r="BO20" s="14">
+        <v>109.1</v>
+      </c>
+      <c r="BP20" s="14">
+        <v>109.5</v>
+      </c>
+      <c r="BQ20" s="13">
+        <v>110.1</v>
+      </c>
+      <c r="BR20" s="14">
+        <v>113</v>
+      </c>
+      <c r="BS20" s="14">
+        <v>109.6</v>
+      </c>
+      <c r="BT20" s="5"/>
+      <c r="BU20" s="4"/>
+      <c r="BV20" s="4"/>
+    </row>
+    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A21" s="37">
+        <v>62</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="J21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="R21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="S21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z21" s="19"/>
+      <c r="AA21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC21" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD21" s="14">
+        <v>103.3</v>
+      </c>
+      <c r="BE21" s="13">
+        <v>104.4</v>
+      </c>
+      <c r="BF21" s="13">
+        <v>102.5</v>
+      </c>
+      <c r="BG21" s="14">
+        <v>113</v>
+      </c>
+      <c r="BH21" s="14">
+        <v>102.4</v>
+      </c>
+      <c r="BI21" s="13">
+        <v>96.5</v>
+      </c>
+      <c r="BJ21" s="14">
+        <v>99.6</v>
+      </c>
+      <c r="BK21" s="14">
+        <v>104.4</v>
+      </c>
+      <c r="BL21" s="14">
         <v>103.1</v>
       </c>
-      <c r="AM19" s="20">
-[...273 lines deleted...]
-      <c r="BG20" s="14">
+      <c r="BM21" s="14">
+        <v>110.5</v>
+      </c>
+      <c r="BN21" s="14">
+        <v>110.7</v>
+      </c>
+      <c r="BO21" s="14">
         <v>100.7</v>
       </c>
-      <c r="BH20" s="14">
-[...237 lines deleted...]
-      <c r="BP21" s="15">
+      <c r="BP21" s="14">
         <v>101.1</v>
       </c>
-      <c r="BQ21" s="14">
+      <c r="BQ21" s="13">
         <v>100.4</v>
       </c>
-      <c r="BR21" s="15">
-[...2 lines deleted...]
-      <c r="BS21" s="15">
+      <c r="BR21" s="14">
+        <v>102.9</v>
+      </c>
+      <c r="BS21" s="14">
         <v>111.4</v>
       </c>
       <c r="BT21" s="5"/>
     </row>
-    <row r="22" spans="1:72" x14ac:dyDescent="0.2">
-      <c r="A22" s="38">
+    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A22" s="37">
         <v>63</v>
       </c>
-      <c r="B22" s="21" t="s">
+      <c r="B22" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="19">
         <v>107.1</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="19">
         <v>103.9</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="19">
         <v>106</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="19">
         <v>109.9</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="19">
         <v>108.8</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="19">
         <v>107.4</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>106.9</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="19">
         <v>100.9</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="19">
         <v>99.8</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="19">
         <v>107.2</v>
       </c>
-      <c r="M22" s="20">
+      <c r="M22" s="19">
         <v>106.8</v>
       </c>
-      <c r="N22" s="20">
+      <c r="N22" s="19">
         <v>107.6</v>
       </c>
-      <c r="O22" s="20">
+      <c r="O22" s="19">
         <v>113.5</v>
       </c>
-      <c r="P22" s="20">
+      <c r="P22" s="19">
         <v>115</v>
       </c>
-      <c r="Q22" s="20">
+      <c r="Q22" s="19">
         <v>113.8</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="19">
         <v>112.6</v>
       </c>
-      <c r="S22" s="20">
+      <c r="S22" s="19">
         <v>106.6</v>
       </c>
-      <c r="T22" s="20">
+      <c r="T22" s="19">
         <v>108.6</v>
       </c>
-      <c r="U22" s="20">
+      <c r="U22" s="19">
         <v>106.4</v>
       </c>
-      <c r="V22" s="20">
+      <c r="V22" s="19">
         <v>107.3</v>
       </c>
-      <c r="W22" s="20">
+      <c r="W22" s="19">
         <v>103.3</v>
       </c>
-      <c r="X22" s="20">
+      <c r="X22" s="19">
         <v>101.7</v>
       </c>
-      <c r="Y22" s="20">
+      <c r="Y22" s="19">
         <v>100.5</v>
       </c>
-      <c r="Z22" s="20">
+      <c r="Z22" s="19">
         <v>102.8</v>
       </c>
-      <c r="AA22" s="20">
+      <c r="AA22" s="19">
         <v>103.1</v>
       </c>
-      <c r="AB22" s="20">
+      <c r="AB22" s="19">
         <v>101.3</v>
       </c>
-      <c r="AC22" s="20">
+      <c r="AC22" s="19">
         <v>99.4</v>
       </c>
-      <c r="AD22" s="20">
+      <c r="AD22" s="19">
         <v>100</v>
       </c>
-      <c r="AE22" s="20">
+      <c r="AE22" s="19">
         <v>100.2</v>
       </c>
-      <c r="AF22" s="20">
+      <c r="AF22" s="19">
         <v>100.2</v>
       </c>
-      <c r="AG22" s="20">
+      <c r="AG22" s="19">
         <v>100.3</v>
       </c>
-      <c r="AH22" s="20">
+      <c r="AH22" s="19">
         <v>102.2</v>
       </c>
-      <c r="AI22" s="20">
+      <c r="AI22" s="19">
         <v>104.2</v>
       </c>
-      <c r="AJ22" s="20">
+      <c r="AJ22" s="19">
         <v>104.1</v>
       </c>
-      <c r="AK22" s="20">
+      <c r="AK22" s="19">
         <v>101.6</v>
       </c>
-      <c r="AL22" s="20">
+      <c r="AL22" s="19">
         <v>102</v>
       </c>
-      <c r="AM22" s="20">
+      <c r="AM22" s="19">
         <v>108.8</v>
       </c>
-      <c r="AN22" s="20">
+      <c r="AN22" s="19">
         <v>108.7</v>
       </c>
-      <c r="AO22" s="20">
+      <c r="AO22" s="19">
         <v>106.2</v>
       </c>
-      <c r="AP22" s="20">
+      <c r="AP22" s="19">
         <v>104.9</v>
       </c>
-      <c r="AQ22" s="20">
+      <c r="AQ22" s="19">
         <v>107.3</v>
       </c>
-      <c r="AR22" s="20">
+      <c r="AR22" s="19">
         <v>110.1</v>
       </c>
-      <c r="AS22" s="20">
+      <c r="AS22" s="19">
         <v>109</v>
       </c>
-      <c r="AT22" s="20">
+      <c r="AT22" s="19">
         <v>105.4</v>
       </c>
-      <c r="AU22" s="20">
+      <c r="AU22" s="19">
         <v>101.8</v>
       </c>
-      <c r="AV22" s="20">
+      <c r="AV22" s="19">
         <v>99.1</v>
       </c>
-      <c r="AW22" s="20">
+      <c r="AW22" s="19">
         <v>100.1</v>
       </c>
-      <c r="AX22" s="20">
+      <c r="AX22" s="19">
         <v>100.6</v>
       </c>
-      <c r="AY22" s="20">
+      <c r="AY22" s="19">
         <v>102.2</v>
       </c>
-      <c r="AZ22" s="20">
+      <c r="AZ22" s="19">
         <v>104.5</v>
       </c>
-      <c r="BA22" s="20">
+      <c r="BA22" s="19">
         <v>104.4</v>
       </c>
-      <c r="BB22" s="20">
+      <c r="BB22" s="19">
         <v>103.1</v>
       </c>
-      <c r="BC22" s="20">
+      <c r="BC22" s="19">
         <v>104.1</v>
       </c>
-      <c r="BD22" s="15">
+      <c r="BD22" s="14">
         <v>105.8</v>
       </c>
-      <c r="BE22" s="14">
+      <c r="BE22" s="13">
         <v>105.2</v>
       </c>
-      <c r="BF22" s="14">
+      <c r="BF22" s="13">
         <v>103.5</v>
       </c>
-      <c r="BG22" s="15">
+      <c r="BG22" s="14">
         <v>106</v>
       </c>
-      <c r="BH22" s="15">
+      <c r="BH22" s="14">
         <v>104.9</v>
       </c>
-      <c r="BI22" s="14">
+      <c r="BI22" s="13">
         <v>103.6</v>
       </c>
-      <c r="BJ22" s="15">
+      <c r="BJ22" s="14">
         <v>103.8</v>
       </c>
-      <c r="BK22" s="15">
+      <c r="BK22" s="14">
         <v>107.5</v>
       </c>
-      <c r="BL22" s="15">
+      <c r="BL22" s="14">
         <v>103.9</v>
       </c>
-      <c r="BM22" s="15">
+      <c r="BM22" s="14">
         <v>105.1</v>
       </c>
-      <c r="BN22" s="15">
+      <c r="BN22" s="14">
         <v>105.9</v>
       </c>
-      <c r="BO22" s="15">
+      <c r="BO22" s="14">
         <v>95.3</v>
       </c>
-      <c r="BP22" s="15">
+      <c r="BP22" s="14">
         <v>96.4</v>
       </c>
-      <c r="BQ22" s="15">
+      <c r="BQ22" s="14">
         <v>99</v>
       </c>
-      <c r="BR22" s="15">
-[...2 lines deleted...]
-      <c r="BS22" s="15">
+      <c r="BR22" s="14">
+        <v>102.7</v>
+      </c>
+      <c r="BS22" s="14">
         <v>96.6</v>
       </c>
       <c r="BT22" s="5"/>
     </row>
-    <row r="23" spans="1:72" x14ac:dyDescent="0.2">
-      <c r="A23" s="38">
+    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A23" s="37">
         <v>71</v>
       </c>
-      <c r="B23" s="21" t="s">
+      <c r="B23" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="19">
         <v>125.4</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="19">
         <v>106.8</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="19">
         <v>113.4</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="19">
         <v>123.1</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="19">
         <v>125</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="19">
         <v>116.6</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>115.9</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>97.9</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="19">
         <v>95.2</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>107.3</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="19">
         <v>108</v>
       </c>
-      <c r="N23" s="20">
+      <c r="N23" s="19">
         <v>108.9</v>
       </c>
-      <c r="O23" s="20">
+      <c r="O23" s="19">
         <v>112.7</v>
       </c>
-      <c r="P23" s="20">
+      <c r="P23" s="19">
         <v>111.6</v>
       </c>
-      <c r="Q23" s="20">
+      <c r="Q23" s="19">
         <v>113.3</v>
       </c>
-      <c r="R23" s="20">
+      <c r="R23" s="19">
         <v>114.7</v>
       </c>
-      <c r="S23" s="20">
+      <c r="S23" s="19">
         <v>107.1</v>
       </c>
-      <c r="T23" s="20">
+      <c r="T23" s="19">
         <v>105.3</v>
       </c>
-      <c r="U23" s="20">
+      <c r="U23" s="19">
         <v>103</v>
       </c>
-      <c r="V23" s="20">
+      <c r="V23" s="19">
         <v>110.6</v>
       </c>
-      <c r="W23" s="20">
+      <c r="W23" s="19">
         <v>102.7</v>
       </c>
-      <c r="X23" s="20">
+      <c r="X23" s="19">
         <v>105.7</v>
       </c>
-      <c r="Y23" s="20">
+      <c r="Y23" s="19">
         <v>108.3</v>
       </c>
-      <c r="Z23" s="20">
+      <c r="Z23" s="19">
         <v>109.4</v>
       </c>
-      <c r="AA23" s="20">
+      <c r="AA23" s="19">
         <v>109.8</v>
       </c>
-      <c r="AB23" s="20">
+      <c r="AB23" s="19">
         <v>104.4</v>
       </c>
-      <c r="AC23" s="20">
+      <c r="AC23" s="19">
         <v>105.2</v>
       </c>
-      <c r="AD23" s="20">
+      <c r="AD23" s="19">
         <v>106.4</v>
       </c>
-      <c r="AE23" s="20">
+      <c r="AE23" s="19">
         <v>103.8</v>
       </c>
-      <c r="AF23" s="20">
+      <c r="AF23" s="19">
         <v>102.9</v>
       </c>
-      <c r="AG23" s="20">
+      <c r="AG23" s="19">
         <v>102.3</v>
       </c>
-      <c r="AH23" s="20">
+      <c r="AH23" s="19">
         <v>102.4</v>
       </c>
-      <c r="AI23" s="20">
+      <c r="AI23" s="19">
         <v>104.1</v>
       </c>
-      <c r="AJ23" s="20">
+      <c r="AJ23" s="19">
         <v>103.9</v>
       </c>
-      <c r="AK23" s="20">
+      <c r="AK23" s="19">
         <v>104.8</v>
       </c>
-      <c r="AL23" s="20">
+      <c r="AL23" s="19">
         <v>104</v>
       </c>
-      <c r="AM23" s="20">
+      <c r="AM23" s="19">
         <v>97</v>
       </c>
-      <c r="AN23" s="20">
+      <c r="AN23" s="19">
         <v>98</v>
       </c>
-      <c r="AO23" s="20">
+      <c r="AO23" s="19">
         <v>99.1</v>
       </c>
-      <c r="AP23" s="20">
+      <c r="AP23" s="19">
         <v>100.2</v>
       </c>
-      <c r="AQ23" s="20">
+      <c r="AQ23" s="19">
         <v>99.4</v>
       </c>
-      <c r="AR23" s="20">
+      <c r="AR23" s="19">
         <v>104.2</v>
       </c>
-      <c r="AS23" s="20">
+      <c r="AS23" s="19">
         <v>107.2</v>
       </c>
-      <c r="AT23" s="20">
+      <c r="AT23" s="19">
         <v>107.8</v>
       </c>
-      <c r="AU23" s="20">
+      <c r="AU23" s="19">
         <v>105.7</v>
       </c>
-      <c r="AV23" s="20">
+      <c r="AV23" s="19">
         <v>104</v>
       </c>
-      <c r="AW23" s="20">
+      <c r="AW23" s="19">
         <v>99.6</v>
       </c>
-      <c r="AX23" s="20">
+      <c r="AX23" s="19">
         <v>101</v>
       </c>
-      <c r="AY23" s="20">
+      <c r="AY23" s="19">
         <v>104</v>
       </c>
-      <c r="AZ23" s="20">
+      <c r="AZ23" s="19">
         <v>105.1</v>
       </c>
-      <c r="BA23" s="20">
+      <c r="BA23" s="19">
         <v>105.7</v>
       </c>
-      <c r="BB23" s="20">
+      <c r="BB23" s="19">
         <v>105.4</v>
       </c>
-      <c r="BC23" s="20">
+      <c r="BC23" s="19">
         <v>104.6</v>
       </c>
-      <c r="BD23" s="15">
+      <c r="BD23" s="14">
         <v>103.1</v>
       </c>
-      <c r="BE23" s="14">
+      <c r="BE23" s="13">
         <v>103.7</v>
       </c>
-      <c r="BF23" s="14">
+      <c r="BF23" s="13">
         <v>105.5</v>
       </c>
-      <c r="BG23" s="14">
+      <c r="BG23" s="13">
         <v>103.2</v>
       </c>
-      <c r="BH23" s="14">
+      <c r="BH23" s="13">
         <v>104.1</v>
       </c>
-      <c r="BI23" s="14">
+      <c r="BI23" s="13">
         <v>105.2</v>
       </c>
-      <c r="BJ23" s="15">
+      <c r="BJ23" s="14">
         <v>105</v>
       </c>
-      <c r="BK23" s="15">
+      <c r="BK23" s="14">
         <v>105.6</v>
       </c>
-      <c r="BL23" s="15">
+      <c r="BL23" s="14">
         <v>107</v>
       </c>
-      <c r="BM23" s="15">
+      <c r="BM23" s="14">
         <v>106.8</v>
       </c>
-      <c r="BN23" s="15">
+      <c r="BN23" s="14">
         <v>105.4</v>
       </c>
-      <c r="BO23" s="15">
+      <c r="BO23" s="14">
         <v>111.9</v>
       </c>
-      <c r="BP23" s="15">
+      <c r="BP23" s="14">
         <v>111.1</v>
       </c>
-      <c r="BQ23" s="14">
+      <c r="BQ23" s="13">
         <v>111.5</v>
       </c>
-      <c r="BR23" s="15">
-[...2 lines deleted...]
-      <c r="BS23" s="15">
+      <c r="BR23" s="14">
+        <v>110.2</v>
+      </c>
+      <c r="BS23" s="14">
         <v>108.9</v>
       </c>
       <c r="BT23" s="5"/>
     </row>
-    <row r="24" spans="1:72" x14ac:dyDescent="0.2">
-      <c r="A24" s="38">
+    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A24" s="37">
         <v>75</v>
       </c>
-      <c r="B24" s="21" t="s">
+      <c r="B24" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="19">
         <v>119.3</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="19">
         <v>111.4</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="19">
         <v>112.1</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="19">
         <v>116.3</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="19">
         <v>114.5</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="19">
         <v>115.8</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="19">
         <v>112.7</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="19">
         <v>96.9</v>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="19">
         <v>98.4</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="19">
         <v>110.4</v>
       </c>
-      <c r="M24" s="20">
+      <c r="M24" s="19">
         <v>110.6</v>
       </c>
-      <c r="N24" s="20">
+      <c r="N24" s="19">
         <v>109.4</v>
       </c>
-      <c r="O24" s="20">
+      <c r="O24" s="19">
         <v>110.5</v>
       </c>
-      <c r="P24" s="20">
+      <c r="P24" s="19">
         <v>109.5</v>
       </c>
-      <c r="Q24" s="20">
+      <c r="Q24" s="19">
         <v>109.5</v>
       </c>
-      <c r="R24" s="20">
+      <c r="R24" s="19">
         <v>109.6</v>
       </c>
-      <c r="S24" s="20">
+      <c r="S24" s="19">
         <v>107.8</v>
       </c>
-      <c r="T24" s="20">
+      <c r="T24" s="19">
         <v>109.8</v>
       </c>
-      <c r="U24" s="20">
+      <c r="U24" s="19">
         <v>107.9</v>
       </c>
-      <c r="V24" s="20">
+      <c r="V24" s="19">
         <v>114.8</v>
       </c>
-      <c r="W24" s="20">
+      <c r="W24" s="19">
         <v>107.9</v>
       </c>
-      <c r="X24" s="20">
+      <c r="X24" s="19">
         <v>108.8</v>
       </c>
-      <c r="Y24" s="20">
+      <c r="Y24" s="19">
         <v>110.8</v>
       </c>
-      <c r="Z24" s="20">
+      <c r="Z24" s="19">
         <v>107</v>
       </c>
-      <c r="AA24" s="20">
+      <c r="AA24" s="19">
         <v>110</v>
       </c>
-      <c r="AB24" s="20">
+      <c r="AB24" s="19">
         <v>104.9</v>
       </c>
-      <c r="AC24" s="20">
+      <c r="AC24" s="19">
         <v>105.4</v>
       </c>
-      <c r="AD24" s="20">
+      <c r="AD24" s="19">
         <v>104.2</v>
       </c>
-      <c r="AE24" s="20">
+      <c r="AE24" s="19">
         <v>103.6</v>
       </c>
-      <c r="AF24" s="20">
+      <c r="AF24" s="19">
         <v>102.1</v>
       </c>
-      <c r="AG24" s="20">
+      <c r="AG24" s="19">
         <v>102.2</v>
       </c>
-      <c r="AH24" s="20">
+      <c r="AH24" s="19">
         <v>102.6</v>
       </c>
-      <c r="AI24" s="20">
+      <c r="AI24" s="19">
         <v>104</v>
       </c>
-      <c r="AJ24" s="20">
+      <c r="AJ24" s="19">
         <v>104</v>
       </c>
-      <c r="AK24" s="20">
+      <c r="AK24" s="19">
         <v>103.5</v>
       </c>
-      <c r="AL24" s="20">
+      <c r="AL24" s="19">
         <v>102.8</v>
       </c>
-      <c r="AM24" s="20">
+      <c r="AM24" s="19">
         <v>104</v>
       </c>
-      <c r="AN24" s="20">
+      <c r="AN24" s="19">
         <v>102.8</v>
       </c>
-      <c r="AO24" s="20">
+      <c r="AO24" s="19">
         <v>102.6</v>
       </c>
-      <c r="AP24" s="20">
+      <c r="AP24" s="19">
         <v>103</v>
       </c>
-      <c r="AQ24" s="20">
+      <c r="AQ24" s="19">
         <v>103.9</v>
       </c>
-      <c r="AR24" s="20">
+      <c r="AR24" s="19">
         <v>104.1</v>
       </c>
-      <c r="AS24" s="20">
+      <c r="AS24" s="19">
         <v>104.8</v>
       </c>
-      <c r="AT24" s="20">
+      <c r="AT24" s="19">
         <v>104.5</v>
       </c>
-      <c r="AU24" s="20">
+      <c r="AU24" s="19">
         <v>100.2</v>
       </c>
-      <c r="AV24" s="20">
+      <c r="AV24" s="19">
         <v>94.5</v>
       </c>
-      <c r="AW24" s="20">
+      <c r="AW24" s="19">
         <v>94.8</v>
       </c>
-      <c r="AX24" s="20">
+      <c r="AX24" s="19">
         <v>95.3</v>
       </c>
-      <c r="AY24" s="20">
+      <c r="AY24" s="19">
         <v>100.9</v>
       </c>
-      <c r="AZ24" s="20">
+      <c r="AZ24" s="19">
         <v>105.5</v>
       </c>
-      <c r="BA24" s="20">
+      <c r="BA24" s="19">
         <v>105.6</v>
       </c>
-      <c r="BB24" s="20">
+      <c r="BB24" s="19">
         <v>106</v>
       </c>
-      <c r="BC24" s="20">
+      <c r="BC24" s="19">
         <v>104.3</v>
       </c>
-      <c r="BD24" s="15">
+      <c r="BD24" s="14">
         <v>104.2</v>
       </c>
-      <c r="BE24" s="15">
+      <c r="BE24" s="14">
         <v>105</v>
       </c>
-      <c r="BF24" s="15">
+      <c r="BF24" s="14">
         <v>105</v>
       </c>
-      <c r="BG24" s="14">
+      <c r="BG24" s="13">
         <v>113.9</v>
       </c>
-      <c r="BH24" s="14">
+      <c r="BH24" s="13">
         <v>111.5</v>
       </c>
-      <c r="BI24" s="14">
+      <c r="BI24" s="13">
         <v>109.7</v>
       </c>
-      <c r="BJ24" s="15">
+      <c r="BJ24" s="14">
         <v>108.9</v>
       </c>
-      <c r="BK24" s="15">
+      <c r="BK24" s="14">
         <v>104.7</v>
       </c>
-      <c r="BL24" s="14">
+      <c r="BL24" s="13">
         <v>103.5</v>
       </c>
-      <c r="BM24" s="15">
+      <c r="BM24" s="14">
         <v>103.8</v>
       </c>
-      <c r="BN24" s="15">
+      <c r="BN24" s="14">
         <v>107.6</v>
       </c>
-      <c r="BO24" s="15">
+      <c r="BO24" s="14">
         <v>106.5</v>
       </c>
-      <c r="BP24" s="14">
+      <c r="BP24" s="13">
         <v>106.5</v>
       </c>
-      <c r="BQ24" s="14">
+      <c r="BQ24" s="13">
         <v>106.7</v>
       </c>
-      <c r="BR24" s="15">
-[...2 lines deleted...]
-      <c r="BS24" s="15">
+      <c r="BR24" s="14">
+        <v>104.9</v>
+      </c>
+      <c r="BS24" s="14">
         <v>104.6</v>
       </c>
       <c r="BT24" s="5"/>
     </row>
-    <row r="25" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="38">
+    <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="37">
         <v>79</v>
       </c>
-      <c r="B25" s="21" t="s">
+      <c r="B25" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="C25" s="22" t="s">
-[...32 lines deleted...]
-      <c r="N25" s="20">
+      <c r="C25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="G25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="I25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="J25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="L25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="N25" s="19">
         <v>104.4</v>
       </c>
-      <c r="O25" s="22" t="s">
-[...8 lines deleted...]
-      <c r="R25" s="20">
+      <c r="O25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="P25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="R25" s="19">
         <v>100.9</v>
       </c>
-      <c r="S25" s="22" t="s">
-[...8 lines deleted...]
-      <c r="V25" s="20">
+      <c r="S25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="T25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V25" s="19">
         <v>101.4</v>
       </c>
-      <c r="W25" s="22" t="s">
-[...8 lines deleted...]
-      <c r="Z25" s="20">
+      <c r="W25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="X25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z25" s="19">
         <v>104.6</v>
       </c>
-      <c r="AA25" s="22" t="s">
-[...8 lines deleted...]
-      <c r="AD25" s="20">
+      <c r="AA25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD25" s="19">
         <v>99.9</v>
       </c>
-      <c r="AE25" s="22" t="s">
-[...8 lines deleted...]
-      <c r="AH25" s="20">
+      <c r="AE25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH25" s="19">
         <v>102.8</v>
       </c>
-      <c r="AI25" s="22" t="s">
-[...8 lines deleted...]
-      <c r="AL25" s="20">
+      <c r="AI25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AL25" s="19">
         <v>104.8</v>
       </c>
-      <c r="AM25" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AN25" s="20">
+      <c r="AM25" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN25" s="19">
         <v>105.1</v>
       </c>
-      <c r="AO25" s="20">
+      <c r="AO25" s="19">
         <v>107.6</v>
       </c>
-      <c r="AP25" s="20">
+      <c r="AP25" s="19">
         <v>114.1</v>
       </c>
-      <c r="AQ25" s="20">
+      <c r="AQ25" s="19">
         <v>102</v>
       </c>
-      <c r="AR25" s="20">
+      <c r="AR25" s="19">
         <v>110.2</v>
       </c>
-      <c r="AS25" s="20">
+      <c r="AS25" s="19">
         <v>104.7</v>
       </c>
-      <c r="AT25" s="20">
+      <c r="AT25" s="19">
         <v>103.8</v>
       </c>
-      <c r="AU25" s="20">
+      <c r="AU25" s="19">
         <v>104.5</v>
       </c>
-      <c r="AV25" s="20">
+      <c r="AV25" s="19">
         <v>103.2</v>
       </c>
-      <c r="AW25" s="20">
+      <c r="AW25" s="19">
         <v>100.8</v>
       </c>
-      <c r="AX25" s="20">
+      <c r="AX25" s="19">
         <v>100.9</v>
       </c>
-      <c r="AY25" s="20">
+      <c r="AY25" s="19">
         <v>103.8</v>
       </c>
-      <c r="AZ25" s="20">
+      <c r="AZ25" s="19">
         <v>105.2</v>
       </c>
-      <c r="BA25" s="20">
+      <c r="BA25" s="19">
         <v>105.7</v>
       </c>
-      <c r="BB25" s="20">
+      <c r="BB25" s="19">
         <v>105.4</v>
       </c>
-      <c r="BC25" s="20">
+      <c r="BC25" s="19">
         <v>104</v>
       </c>
-      <c r="BD25" s="15">
+      <c r="BD25" s="14">
         <v>106.3</v>
       </c>
-      <c r="BE25" s="14">
+      <c r="BE25" s="13">
         <v>106.7</v>
       </c>
-      <c r="BF25" s="14">
+      <c r="BF25" s="13">
         <v>106.8</v>
       </c>
-      <c r="BG25" s="14">
+      <c r="BG25" s="13">
         <v>106.5</v>
       </c>
-      <c r="BH25" s="14">
+      <c r="BH25" s="13">
         <v>106.3</v>
       </c>
-      <c r="BI25" s="14">
+      <c r="BI25" s="13">
         <v>104.7</v>
       </c>
-      <c r="BJ25" s="15">
+      <c r="BJ25" s="14">
         <v>105.1</v>
       </c>
-      <c r="BK25" s="15">
+      <c r="BK25" s="14">
         <v>108.7</v>
       </c>
-      <c r="BL25" s="14">
+      <c r="BL25" s="13">
         <v>106.9</v>
       </c>
-      <c r="BM25" s="15">
+      <c r="BM25" s="14">
         <v>109.1</v>
       </c>
-      <c r="BN25" s="15">
+      <c r="BN25" s="14">
         <v>104.4</v>
       </c>
-      <c r="BO25" s="15">
+      <c r="BO25" s="14">
         <v>106.6</v>
       </c>
-      <c r="BP25" s="14">
+      <c r="BP25" s="13">
         <v>108.7</v>
       </c>
-      <c r="BQ25" s="14">
+      <c r="BQ25" s="13">
         <v>108.5</v>
       </c>
-      <c r="BR25" s="15">
-[...2 lines deleted...]
-      <c r="BS25" s="15">
+      <c r="BR25" s="14">
+        <v>109.9</v>
+      </c>
+      <c r="BS25" s="14">
         <v>108.9</v>
       </c>
       <c r="BT25" s="5"/>
     </row>
-    <row r="26" spans="1:72" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="BC26" s="5"/>
-      <c r="BQ26" s="16"/>
+      <c r="BQ26" s="15"/>
     </row>
-    <row r="27" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
     </row>
-    <row r="28" spans="1:72" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
     </row>
-    <row r="29" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
     </row>
-    <row r="30" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="30" spans="1:74" x14ac:dyDescent="0.2">
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="4"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="4"/>
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="4"/>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
     </row>
-    <row r="31" spans="1:72" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
     </row>
-    <row r="32" spans="1:72" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-    </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085490B7-34FD-47F4-A8C3-E25D4E7AACFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2001-2026</vt:lpstr>
     </vt:vector>