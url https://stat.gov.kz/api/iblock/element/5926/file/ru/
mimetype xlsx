--- v3 (2026-09-04)
+++ v4 (2026-10-15)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 полугодие 2026\Публикации\Динамические таблицы\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4857C050-6301-4A05-9D05-E931D5F8308D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31C271DE-7CAF-4833-B5B2-6C867240DAFF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19605" windowHeight="11085" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13725" windowHeight="10110" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="2001-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V17" i="3" l="1"/>
   <c r="Z17" i="3"/>
   <c r="AD17" i="3"/>
   <c r="AH17" i="3"/>
   <c r="AL17" i="3"/>
   <c r="R17" i="3"/>
   <c r="N17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="145">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
@@ -546,50 +546,53 @@
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>I полугодие   2022 года</t>
   </si>
   <si>
     <t xml:space="preserve">Сулейменова Ж.К.,
 Кабылбекова А.Б.
 </t>
   </si>
   <si>
     <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>9 месяцев 2025 года</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>I квартал 2026 года</t>
   </si>
   <si>
     <t>2025 год</t>
+  </si>
+  <si>
+    <t>I полугодие   2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -768,51 +771,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -901,50 +904,53 @@
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -1289,63 +1295,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335561/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347793/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="41" customWidth="1"/>
     <col min="2" max="2" width="87.28515625" style="41" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
       <c r="C1" s="40"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>88</v>
       </c>
       <c r="B2" s="43">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
         <v>89</v>
@@ -1443,103 +1449,103 @@
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="55"/>
       <c r="B15" s="50" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="56"/>
       <c r="B16" s="51" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="52">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="52">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="42" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="42" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>139</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B16" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{AA916B71-D123-4FBA-860F-FB83D7C1B78B}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{DC762177-F6B3-47AD-B724-197FDCB6B6BF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="114.5703125" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="11" t="s">
         <v>109</v>
@@ -1571,106 +1577,107 @@
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="11"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BV31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BU8" sqref="BU8"/>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
     <col min="3" max="64" width="11.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="9.5703125" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.7109375" style="1" customWidth="1"/>
     <col min="67" max="67" width="9.85546875" style="1" customWidth="1"/>
     <col min="68" max="68" width="10.28515625" style="1" customWidth="1"/>
     <col min="69" max="69" width="11" style="1" customWidth="1"/>
     <col min="70" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" s="26" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23">
         <v>11120801</v>
       </c>
       <c r="B1" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
     </row>
     <row r="2" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="BG2" s="27"/>
       <c r="BH2" s="27"/>
       <c r="BJ2" s="38"/>
       <c r="BK2" s="38"/>
       <c r="BL2" s="38"/>
       <c r="BM2" s="38"/>
       <c r="BN2" s="38"/>
       <c r="BO2" s="38"/>
       <c r="BP2" s="38"/>
-      <c r="BQ2" s="38"/>
-[...1 lines deleted...]
-      <c r="BS2" s="38" t="s">
+      <c r="BQ2" s="57" t="s">
         <v>83</v>
       </c>
+      <c r="BR2" s="57"/>
+      <c r="BS2" s="57"/>
+      <c r="BT2" s="57"/>
     </row>
     <row r="3" spans="1:74" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>125</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>72</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>73</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>74</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>76</v>
@@ -1842,50 +1849,53 @@
       </c>
       <c r="BL3" s="29" t="s">
         <v>82</v>
       </c>
       <c r="BM3" s="29" t="s">
         <v>84</v>
       </c>
       <c r="BN3" s="29" t="s">
         <v>141</v>
       </c>
       <c r="BO3" s="29" t="s">
         <v>85</v>
       </c>
       <c r="BP3" s="29" t="s">
         <v>130</v>
       </c>
       <c r="BQ3" s="29" t="s">
         <v>140</v>
       </c>
       <c r="BR3" s="29" t="s">
         <v>143</v>
       </c>
       <c r="BS3" s="29" t="s">
         <v>142</v>
       </c>
+      <c r="BT3" s="29" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="4" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A4" s="36">
         <v>0</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="31">
         <v>113.5</v>
       </c>
       <c r="D4" s="31">
         <v>109.8</v>
       </c>
       <c r="E4" s="31">
         <v>109.3</v>
       </c>
       <c r="F4" s="31">
         <v>109.6</v>
       </c>
       <c r="G4" s="31">
         <v>109.7</v>
       </c>
       <c r="H4" s="31">
         <v>110.7</v>
@@ -2057,50 +2067,53 @@
       </c>
       <c r="BL4" s="33">
         <v>103.2</v>
       </c>
       <c r="BM4" s="32">
         <v>104.1</v>
       </c>
       <c r="BN4" s="33">
         <v>105</v>
       </c>
       <c r="BO4" s="33">
         <v>105.6</v>
       </c>
       <c r="BP4" s="33">
         <v>106.3</v>
       </c>
       <c r="BQ4" s="32">
         <v>106.3</v>
       </c>
       <c r="BR4" s="33">
         <v>106.5</v>
       </c>
       <c r="BS4" s="33">
         <v>103</v>
       </c>
+      <c r="BT4" s="33">
+        <v>104.1</v>
+      </c>
     </row>
     <row r="5" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A5" s="37">
         <v>10</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>126</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>126</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>126</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>126</v>
@@ -2270,51 +2283,53 @@
       </c>
       <c r="BL5" s="13">
         <v>103.2</v>
       </c>
       <c r="BM5" s="14">
         <v>104.2</v>
       </c>
       <c r="BN5" s="14">
         <v>105.7</v>
       </c>
       <c r="BO5" s="14">
         <v>100.4</v>
       </c>
       <c r="BP5" s="13">
         <v>104.4</v>
       </c>
       <c r="BQ5" s="13">
         <v>101.5</v>
       </c>
       <c r="BR5" s="14">
         <v>101.9</v>
       </c>
       <c r="BS5" s="14">
         <v>103.7</v>
       </c>
-      <c r="BT5" s="5"/>
+      <c r="BT5" s="13">
+        <v>105.7</v>
+      </c>
     </row>
     <row r="6" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>11</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="19">
         <v>110.3</v>
       </c>
       <c r="D6" s="19">
         <v>102.9</v>
       </c>
       <c r="E6" s="19">
         <v>106.7</v>
       </c>
       <c r="F6" s="19">
         <v>100.7</v>
       </c>
       <c r="G6" s="19">
         <v>111.8</v>
       </c>
       <c r="H6" s="19">
         <v>113.1</v>
@@ -2486,51 +2501,53 @@
       </c>
       <c r="BL6" s="13">
         <v>101.4</v>
       </c>
       <c r="BM6" s="14">
         <v>107.3</v>
       </c>
       <c r="BN6" s="14">
         <v>109</v>
       </c>
       <c r="BO6" s="14">
         <v>106.9</v>
       </c>
       <c r="BP6" s="14">
         <v>106</v>
       </c>
       <c r="BQ6" s="13">
         <v>106.2</v>
       </c>
       <c r="BR6" s="14">
         <v>105.9</v>
       </c>
       <c r="BS6" s="14">
         <v>94.7</v>
       </c>
-      <c r="BT6" s="5"/>
+      <c r="BT6" s="14">
+        <v>101</v>
+      </c>
     </row>
     <row r="7" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>15</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="19">
         <v>115.8</v>
       </c>
       <c r="D7" s="19">
         <v>115.2</v>
       </c>
       <c r="E7" s="19">
         <v>113.6</v>
       </c>
       <c r="F7" s="19">
         <v>102.5</v>
       </c>
       <c r="G7" s="19">
         <v>109.3</v>
       </c>
       <c r="H7" s="19">
         <v>103.3</v>
@@ -2702,51 +2719,53 @@
       </c>
       <c r="BL7" s="13">
         <v>107.8</v>
       </c>
       <c r="BM7" s="14">
         <v>107</v>
       </c>
       <c r="BN7" s="14">
         <v>105.6</v>
       </c>
       <c r="BO7" s="14">
         <v>104.1</v>
       </c>
       <c r="BP7" s="13">
         <v>104.5</v>
       </c>
       <c r="BQ7" s="13">
         <v>103.9</v>
       </c>
       <c r="BR7" s="14">
         <v>103.5</v>
       </c>
       <c r="BS7" s="14">
         <v>106.3</v>
       </c>
-      <c r="BT7" s="5"/>
+      <c r="BT7" s="13">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="8" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>19</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="19">
         <v>115.8</v>
       </c>
       <c r="D8" s="19">
         <v>111</v>
       </c>
       <c r="E8" s="19">
         <v>109.5</v>
       </c>
       <c r="F8" s="19">
         <v>109.8</v>
       </c>
       <c r="G8" s="19">
         <v>111.9</v>
       </c>
       <c r="H8" s="19">
         <v>108.7</v>
@@ -2918,51 +2937,53 @@
       </c>
       <c r="BL8" s="14">
         <v>107.3</v>
       </c>
       <c r="BM8" s="14">
         <v>108.3</v>
       </c>
       <c r="BN8" s="14">
         <v>104.8</v>
       </c>
       <c r="BO8" s="14">
         <v>107.6</v>
       </c>
       <c r="BP8" s="14">
         <v>106.6</v>
       </c>
       <c r="BQ8" s="13">
         <v>104.5</v>
       </c>
       <c r="BR8" s="14">
         <v>109.1</v>
       </c>
       <c r="BS8" s="14">
         <v>106.8</v>
       </c>
-      <c r="BT8" s="5"/>
+      <c r="BT8" s="13">
+        <v>109.7</v>
+      </c>
     </row>
     <row r="9" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>23</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="19">
         <v>113.5</v>
       </c>
       <c r="D9" s="19">
         <v>115.9</v>
       </c>
       <c r="E9" s="19">
         <v>112.4</v>
       </c>
       <c r="F9" s="19">
         <v>116.4</v>
       </c>
       <c r="G9" s="19">
         <v>100.3</v>
       </c>
       <c r="H9" s="19">
         <v>112.2</v>
@@ -3134,51 +3155,53 @@
       </c>
       <c r="BL9" s="13">
         <v>95.4</v>
       </c>
       <c r="BM9" s="14">
         <v>95.1</v>
       </c>
       <c r="BN9" s="14">
         <v>93.6</v>
       </c>
       <c r="BO9" s="14">
         <v>102.1</v>
       </c>
       <c r="BP9" s="13">
         <v>105.8</v>
       </c>
       <c r="BQ9" s="13">
         <v>109.6</v>
       </c>
       <c r="BR9" s="14">
         <v>108.8</v>
       </c>
       <c r="BS9" s="14">
         <v>87.9</v>
       </c>
-      <c r="BT9" s="5"/>
+      <c r="BT9" s="13">
+        <v>97.1</v>
+      </c>
     </row>
     <row r="10" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>27</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="19">
         <v>111.3</v>
       </c>
       <c r="D10" s="19">
         <v>114.1</v>
       </c>
       <c r="E10" s="19">
         <v>103.2</v>
       </c>
       <c r="F10" s="19">
         <v>111.6</v>
       </c>
       <c r="G10" s="19">
         <v>106.8</v>
       </c>
       <c r="H10" s="19">
         <v>101.3</v>
@@ -3350,51 +3373,53 @@
       </c>
       <c r="BL10" s="13">
         <v>101.3</v>
       </c>
       <c r="BM10" s="14">
         <v>101.9</v>
       </c>
       <c r="BN10" s="14">
         <v>104.2</v>
       </c>
       <c r="BO10" s="14">
         <v>102.9</v>
       </c>
       <c r="BP10" s="14">
         <v>106</v>
       </c>
       <c r="BQ10" s="13">
         <v>103.6</v>
       </c>
       <c r="BR10" s="14">
         <v>102</v>
       </c>
       <c r="BS10" s="14">
         <v>91.9</v>
       </c>
-      <c r="BT10" s="5"/>
+      <c r="BT10" s="13">
+        <v>96.7</v>
+      </c>
     </row>
     <row r="11" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>31</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="19">
         <v>108.4</v>
       </c>
       <c r="D11" s="19">
         <v>115.5</v>
       </c>
       <c r="E11" s="19">
         <v>119.1</v>
       </c>
       <c r="F11" s="19">
         <v>99.4</v>
       </c>
       <c r="G11" s="19">
         <v>105.7</v>
       </c>
       <c r="H11" s="19">
         <v>103.7</v>
@@ -3566,51 +3591,53 @@
       </c>
       <c r="BL11" s="13">
         <v>101.5</v>
       </c>
       <c r="BM11" s="14">
         <v>103.9</v>
       </c>
       <c r="BN11" s="14">
         <v>104.1</v>
       </c>
       <c r="BO11" s="14">
         <v>106.3</v>
       </c>
       <c r="BP11" s="13">
         <v>107.9</v>
       </c>
       <c r="BQ11" s="13">
         <v>106.1</v>
       </c>
       <c r="BR11" s="14">
         <v>107.1</v>
       </c>
       <c r="BS11" s="14">
         <v>111.7</v>
       </c>
-      <c r="BT11" s="5"/>
+      <c r="BT11" s="13">
+        <v>109.6</v>
+      </c>
       <c r="BU11" s="4"/>
       <c r="BV11" s="4"/>
     </row>
     <row r="12" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>33</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>126</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>126</v>
       </c>
       <c r="G12" s="21" t="s">
         <v>126</v>
       </c>
@@ -3784,51 +3811,53 @@
       </c>
       <c r="BL12" s="13">
         <v>106.2</v>
       </c>
       <c r="BM12" s="14">
         <v>108.3</v>
       </c>
       <c r="BN12" s="14">
         <v>114.8</v>
       </c>
       <c r="BO12" s="14">
         <v>107.3</v>
       </c>
       <c r="BP12" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ12" s="13">
         <v>106.8</v>
       </c>
       <c r="BR12" s="14">
         <v>105.5</v>
       </c>
       <c r="BS12" s="14">
         <v>104.2</v>
       </c>
-      <c r="BT12" s="5"/>
+      <c r="BT12" s="13">
+        <v>107.9</v>
+      </c>
       <c r="BU12" s="4"/>
       <c r="BV12" s="4"/>
     </row>
     <row r="13" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>35</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="19">
         <v>109.8</v>
       </c>
       <c r="D13" s="19">
         <v>105.3</v>
       </c>
       <c r="E13" s="19">
         <v>103.9</v>
       </c>
       <c r="F13" s="19">
         <v>106.5</v>
       </c>
       <c r="G13" s="19">
         <v>100.6</v>
       </c>
@@ -4002,51 +4031,53 @@
       </c>
       <c r="BL13" s="13">
         <v>108.6</v>
       </c>
       <c r="BM13" s="14">
         <v>109.9</v>
       </c>
       <c r="BN13" s="14">
         <v>108.8</v>
       </c>
       <c r="BO13" s="14">
         <v>107.8</v>
       </c>
       <c r="BP13" s="13">
         <v>105.9</v>
       </c>
       <c r="BQ13" s="13">
         <v>104.1</v>
       </c>
       <c r="BR13" s="14">
         <v>103.7</v>
       </c>
       <c r="BS13" s="14">
         <v>104.4</v>
       </c>
-      <c r="BT13" s="5"/>
+      <c r="BT13" s="13">
+        <v>102.1</v>
+      </c>
       <c r="BU13" s="4"/>
       <c r="BV13" s="4"/>
     </row>
     <row r="14" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>39</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="19">
         <v>101.1</v>
       </c>
       <c r="D14" s="19">
         <v>106.6</v>
       </c>
       <c r="E14" s="19">
         <v>108.5</v>
       </c>
       <c r="F14" s="19">
         <v>96.6</v>
       </c>
       <c r="G14" s="19">
         <v>109.4</v>
       </c>
@@ -4220,51 +4251,53 @@
       </c>
       <c r="BL14" s="13">
         <v>101.7</v>
       </c>
       <c r="BM14" s="14">
         <v>103.6</v>
       </c>
       <c r="BN14" s="14">
         <v>108.3</v>
       </c>
       <c r="BO14" s="14">
         <v>105.3</v>
       </c>
       <c r="BP14" s="13">
         <v>107.9</v>
       </c>
       <c r="BQ14" s="14">
         <v>108</v>
       </c>
       <c r="BR14" s="14">
         <v>109</v>
       </c>
       <c r="BS14" s="14">
         <v>102.8</v>
       </c>
-      <c r="BT14" s="5"/>
+      <c r="BT14" s="13">
+        <v>105.1</v>
+      </c>
       <c r="BU14" s="4"/>
       <c r="BV14" s="4"/>
     </row>
     <row r="15" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>43</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="19">
         <v>121.4</v>
       </c>
       <c r="D15" s="19">
         <v>124.9</v>
       </c>
       <c r="E15" s="19">
         <v>119.5</v>
       </c>
       <c r="F15" s="19">
         <v>103.1</v>
       </c>
       <c r="G15" s="19">
         <v>96.5</v>
       </c>
@@ -4438,51 +4471,53 @@
       </c>
       <c r="BL15" s="13">
         <v>105.5</v>
       </c>
       <c r="BM15" s="14">
         <v>106.4</v>
       </c>
       <c r="BN15" s="14">
         <v>108.1</v>
       </c>
       <c r="BO15" s="14">
         <v>104.7</v>
       </c>
       <c r="BP15" s="14">
         <v>105</v>
       </c>
       <c r="BQ15" s="13">
         <v>102.6</v>
       </c>
       <c r="BR15" s="14">
         <v>102.3</v>
       </c>
       <c r="BS15" s="14">
         <v>105</v>
       </c>
-      <c r="BT15" s="5"/>
+      <c r="BT15" s="14">
+        <v>104</v>
+      </c>
       <c r="BU15" s="4"/>
       <c r="BV15" s="4"/>
     </row>
     <row r="16" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>47</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="19">
         <v>110.3</v>
       </c>
       <c r="D16" s="19">
         <v>121.6</v>
       </c>
       <c r="E16" s="19">
         <v>101.4</v>
       </c>
       <c r="F16" s="19">
         <v>115.8</v>
       </c>
       <c r="G16" s="19">
         <v>109.8</v>
       </c>
@@ -4656,51 +4691,53 @@
       </c>
       <c r="BL16" s="14">
         <v>100.9</v>
       </c>
       <c r="BM16" s="14">
         <v>100.1</v>
       </c>
       <c r="BN16" s="14">
         <v>101.7</v>
       </c>
       <c r="BO16" s="14">
         <v>102.4</v>
       </c>
       <c r="BP16" s="14">
         <v>102.9</v>
       </c>
       <c r="BQ16" s="13">
         <v>102.9</v>
       </c>
       <c r="BR16" s="14">
         <v>104.6</v>
       </c>
       <c r="BS16" s="14">
         <v>102.9</v>
       </c>
-      <c r="BT16" s="5"/>
+      <c r="BT16" s="13">
+        <v>105.1</v>
+      </c>
       <c r="BU16" s="53"/>
       <c r="BV16" s="4"/>
     </row>
     <row r="17" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>51</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="19">
         <v>116.6</v>
       </c>
       <c r="D17" s="19">
         <v>107.6</v>
       </c>
       <c r="E17" s="19">
         <v>108.7</v>
       </c>
       <c r="F17" s="19">
         <v>92.9</v>
       </c>
       <c r="G17" s="19">
         <v>109.4</v>
       </c>
@@ -4881,50 +4918,53 @@
       </c>
       <c r="BL17" s="21" t="s">
         <v>126</v>
       </c>
       <c r="BM17" s="21" t="s">
         <v>126</v>
       </c>
       <c r="BN17" s="21" t="s">
         <v>126</v>
       </c>
       <c r="BO17" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BP17" s="21" t="s">
         <v>126</v>
       </c>
       <c r="BQ17" s="21" t="s">
         <v>126</v>
       </c>
       <c r="BR17" s="21" t="s">
         <v>126</v>
       </c>
       <c r="BS17" s="21" t="s">
         <v>126</v>
       </c>
+      <c r="BT17" s="21" t="s">
+        <v>126</v>
+      </c>
       <c r="BU17" s="4"/>
       <c r="BV17" s="4"/>
     </row>
     <row r="18" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>55</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="19">
         <v>112.5</v>
       </c>
       <c r="D18" s="19">
         <v>101.1</v>
       </c>
       <c r="E18" s="19">
         <v>110.5</v>
       </c>
       <c r="F18" s="19">
         <v>109.6</v>
       </c>
       <c r="G18" s="19">
         <v>113.1</v>
       </c>
@@ -5098,51 +5138,53 @@
       </c>
       <c r="BL18" s="14">
         <v>103.3</v>
       </c>
       <c r="BM18" s="14">
         <v>105.5</v>
       </c>
       <c r="BN18" s="14">
         <v>105</v>
       </c>
       <c r="BO18" s="14">
         <v>106.3</v>
       </c>
       <c r="BP18" s="14">
         <v>105.9</v>
       </c>
       <c r="BQ18" s="13">
         <v>104.1</v>
       </c>
       <c r="BR18" s="14">
         <v>107.1</v>
       </c>
       <c r="BS18" s="14">
         <v>107.9</v>
       </c>
-      <c r="BT18" s="5"/>
+      <c r="BT18" s="14">
+        <v>110.6</v>
+      </c>
       <c r="BU18" s="4"/>
       <c r="BV18" s="4"/>
     </row>
     <row r="19" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>59</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="19">
         <v>121.6</v>
       </c>
       <c r="D19" s="19">
         <v>105.6</v>
       </c>
       <c r="E19" s="19">
         <v>103</v>
       </c>
       <c r="F19" s="19">
         <v>108.9</v>
       </c>
       <c r="G19" s="19">
         <v>114</v>
       </c>
@@ -5316,51 +5358,53 @@
       </c>
       <c r="BL19" s="13">
         <v>106.7</v>
       </c>
       <c r="BM19" s="14">
         <v>108.4</v>
       </c>
       <c r="BN19" s="14">
         <v>113.7</v>
       </c>
       <c r="BO19" s="14">
         <v>102.4</v>
       </c>
       <c r="BP19" s="13">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="13">
         <v>106.2</v>
       </c>
       <c r="BR19" s="14">
         <v>111.6</v>
       </c>
       <c r="BS19" s="14">
         <v>112.9</v>
       </c>
-      <c r="BT19" s="5"/>
+      <c r="BT19" s="14">
+        <v>111.4</v>
+      </c>
       <c r="BU19" s="4"/>
       <c r="BV19" s="4"/>
     </row>
     <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>61</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>126</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>126</v>
       </c>
       <c r="G20" s="21" t="s">
         <v>126</v>
       </c>
@@ -5532,51 +5576,53 @@
       </c>
       <c r="BL20" s="14">
         <v>104</v>
       </c>
       <c r="BM20" s="14">
         <v>107.2</v>
       </c>
       <c r="BN20" s="14">
         <v>110.4</v>
       </c>
       <c r="BO20" s="14">
         <v>109.1</v>
       </c>
       <c r="BP20" s="14">
         <v>109.5</v>
       </c>
       <c r="BQ20" s="13">
         <v>110.1</v>
       </c>
       <c r="BR20" s="14">
         <v>113</v>
       </c>
       <c r="BS20" s="14">
         <v>109.6</v>
       </c>
-      <c r="BT20" s="5"/>
+      <c r="BT20" s="14">
+        <v>113.3</v>
+      </c>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
     </row>
     <row r="21" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A21" s="37">
         <v>62</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>126</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>126</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>126</v>
       </c>
@@ -5748,51 +5794,53 @@
       </c>
       <c r="BL21" s="14">
         <v>103.1</v>
       </c>
       <c r="BM21" s="14">
         <v>110.5</v>
       </c>
       <c r="BN21" s="14">
         <v>110.7</v>
       </c>
       <c r="BO21" s="14">
         <v>100.7</v>
       </c>
       <c r="BP21" s="14">
         <v>101.1</v>
       </c>
       <c r="BQ21" s="13">
         <v>100.4</v>
       </c>
       <c r="BR21" s="14">
         <v>102.9</v>
       </c>
       <c r="BS21" s="14">
         <v>111.4</v>
       </c>
-      <c r="BT21" s="5"/>
+      <c r="BT21" s="14">
+        <v>115.3</v>
+      </c>
     </row>
     <row r="22" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A22" s="37">
         <v>63</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="19">
         <v>107.1</v>
       </c>
       <c r="D22" s="19">
         <v>103.9</v>
       </c>
       <c r="E22" s="19">
         <v>106</v>
       </c>
       <c r="F22" s="19">
         <v>109.9</v>
       </c>
       <c r="G22" s="19">
         <v>108.8</v>
       </c>
       <c r="H22" s="19">
         <v>107.4</v>
@@ -5964,51 +6012,53 @@
       </c>
       <c r="BL22" s="14">
         <v>103.9</v>
       </c>
       <c r="BM22" s="14">
         <v>105.1</v>
       </c>
       <c r="BN22" s="14">
         <v>105.9</v>
       </c>
       <c r="BO22" s="14">
         <v>95.3</v>
       </c>
       <c r="BP22" s="14">
         <v>96.4</v>
       </c>
       <c r="BQ22" s="14">
         <v>99</v>
       </c>
       <c r="BR22" s="14">
         <v>102.7</v>
       </c>
       <c r="BS22" s="14">
         <v>96.6</v>
       </c>
-      <c r="BT22" s="5"/>
+      <c r="BT22" s="14">
+        <v>98.8</v>
+      </c>
     </row>
     <row r="23" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A23" s="37">
         <v>71</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="19">
         <v>125.4</v>
       </c>
       <c r="D23" s="19">
         <v>106.8</v>
       </c>
       <c r="E23" s="19">
         <v>113.4</v>
       </c>
       <c r="F23" s="19">
         <v>123.1</v>
       </c>
       <c r="G23" s="19">
         <v>125</v>
       </c>
       <c r="H23" s="19">
         <v>116.6</v>
@@ -6180,51 +6230,53 @@
       </c>
       <c r="BL23" s="14">
         <v>107</v>
       </c>
       <c r="BM23" s="14">
         <v>106.8</v>
       </c>
       <c r="BN23" s="14">
         <v>105.4</v>
       </c>
       <c r="BO23" s="14">
         <v>111.9</v>
       </c>
       <c r="BP23" s="14">
         <v>111.1</v>
       </c>
       <c r="BQ23" s="13">
         <v>111.5</v>
       </c>
       <c r="BR23" s="14">
         <v>110.2</v>
       </c>
       <c r="BS23" s="14">
         <v>108.9</v>
       </c>
-      <c r="BT23" s="5"/>
+      <c r="BT23" s="14">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="24" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A24" s="37">
         <v>75</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="19">
         <v>119.3</v>
       </c>
       <c r="D24" s="19">
         <v>111.4</v>
       </c>
       <c r="E24" s="19">
         <v>112.1</v>
       </c>
       <c r="F24" s="19">
         <v>116.3</v>
       </c>
       <c r="G24" s="19">
         <v>114.5</v>
       </c>
       <c r="H24" s="19">
         <v>115.8</v>
@@ -6396,51 +6448,53 @@
       </c>
       <c r="BL24" s="13">
         <v>103.5</v>
       </c>
       <c r="BM24" s="14">
         <v>103.8</v>
       </c>
       <c r="BN24" s="14">
         <v>107.6</v>
       </c>
       <c r="BO24" s="14">
         <v>106.5</v>
       </c>
       <c r="BP24" s="13">
         <v>106.5</v>
       </c>
       <c r="BQ24" s="13">
         <v>106.7</v>
       </c>
       <c r="BR24" s="14">
         <v>104.9</v>
       </c>
       <c r="BS24" s="14">
         <v>104.6</v>
       </c>
-      <c r="BT24" s="5"/>
+      <c r="BT24" s="14">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="37">
         <v>79</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E25" s="21" t="s">
         <v>126</v>
       </c>
       <c r="F25" s="21" t="s">
         <v>126</v>
       </c>
       <c r="G25" s="21" t="s">
         <v>126</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>126</v>
@@ -6612,51 +6666,53 @@
       </c>
       <c r="BL25" s="13">
         <v>106.9</v>
       </c>
       <c r="BM25" s="14">
         <v>109.1</v>
       </c>
       <c r="BN25" s="14">
         <v>104.4</v>
       </c>
       <c r="BO25" s="14">
         <v>106.6</v>
       </c>
       <c r="BP25" s="13">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="13">
         <v>108.5</v>
       </c>
       <c r="BR25" s="14">
         <v>109.9</v>
       </c>
       <c r="BS25" s="14">
         <v>108.9</v>
       </c>
-      <c r="BT25" s="5"/>
+      <c r="BT25" s="14">
+        <v>110.6</v>
+      </c>
     </row>
     <row r="26" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
@@ -6884,166 +6940,169 @@
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="BQ2:BT2"/>
+  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085490B7-34FD-47F4-A8C3-E25D4E7AACFF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2001-2026</vt:lpstr>
     </vt:vector>