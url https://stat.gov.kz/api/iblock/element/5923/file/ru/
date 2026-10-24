--- v3 (2026-08-24)
+++ v4 (2026-10-24)
@@ -11,71 +11,72 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 полугодие 2026\Публикации\Динамические таблицы\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDE6C1A0-8553-4081-AE84-359E847D271F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D579D49-DC39-4A92-BC49-ADB94754F09F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25335" windowHeight="10305" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25665" windowHeight="11850" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId1"/>
     <sheet name="Метаданные" sheetId="6" r:id="rId2"/>
     <sheet name=" 1990-1997" sheetId="4" r:id="rId3"/>
     <sheet name="1998-2007" sheetId="5" r:id="rId4"/>
     <sheet name="2008-2026" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BW4" i="3" l="1"/>
+  <c r="BX4" i="3" l="1"/>
+  <c r="BW4" i="3"/>
   <c r="BV4" i="3" l="1"/>
   <c r="BU4" i="3" l="1"/>
   <c r="BT4" i="3" l="1"/>
   <c r="BS4" i="3"/>
   <c r="BR4" i="3" l="1"/>
   <c r="BN4" i="3" l="1"/>
   <c r="BQ4" i="3"/>
   <c r="BP4" i="3" l="1"/>
   <c r="BO4" i="3" l="1"/>
   <c r="R4" i="3" l="1"/>
   <c r="P4" i="3"/>
   <c r="D4" i="4"/>
   <c r="C4" i="4"/>
   <c r="C4" i="3"/>
   <c r="D4" i="3"/>
   <c r="E4" i="3"/>
   <c r="F4" i="3"/>
   <c r="G4" i="3"/>
   <c r="H4" i="3"/>
   <c r="I4" i="3"/>
   <c r="J4" i="3"/>
   <c r="K4" i="3"/>
   <c r="L4" i="3"/>
   <c r="M4" i="3"/>
   <c r="N4" i="3"/>
@@ -126,51 +127,51 @@
   <c r="BM4" i="3"/>
   <c r="V4" i="3"/>
   <c r="Z4" i="3"/>
   <c r="AH4" i="3"/>
   <c r="AL4" i="3"/>
   <c r="L4" i="5" l="1"/>
   <c r="K4" i="5"/>
   <c r="J4" i="5"/>
   <c r="I4" i="5"/>
   <c r="H4" i="5"/>
   <c r="G4" i="5"/>
   <c r="F4" i="5"/>
   <c r="E4" i="5"/>
   <c r="D4" i="5"/>
   <c r="C4" i="5"/>
   <c r="J4" i="4"/>
   <c r="I4" i="4"/>
   <c r="H4" i="4"/>
   <c r="G4" i="4"/>
   <c r="F4" i="4"/>
   <c r="E4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="158">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
@@ -772,50 +773,53 @@
 Кабылбекова А.Б.
 </t>
   </si>
   <si>
     <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t xml:space="preserve">В связи с изменением административно-территориального устройства начиная с 1 полугодия 2018 года расчеты ВРП производились с учетом новых областей - Туркестанская область и город Шымкент. Также, по новым двум регионам был произведен ретроспективный пересчет годовых данных за 2011-2017 годы.
 Налоги на продукты и субсидии формируется на основе административных данных КГД МФ РК за 2023-2024 годы и начиная 1 квартала 2025 года.                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve"> млн.теңге</t>
   </si>
   <si>
     <t>I квартал 2026 года</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>2025 год</t>
+  </si>
+  <si>
+    <t>I полугодие 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -1003,51 +1007,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1187,50 +1191,53 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1552,67 +1559,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335561/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347793/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="18"/>
     <col min="2" max="2" width="111.140625" style="18" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="19"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>119</v>
       </c>
@@ -1636,55 +1643,55 @@
       <c r="B11" s="20"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="43" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B7" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:B19"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="84" style="31" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B2" s="69">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="68" t="s">
         <v>98</v>
       </c>
@@ -1751,91 +1758,91 @@
     <row r="11" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A11" s="68" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="68" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="61" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="71" t="s">
         <v>109</v>
       </c>
       <c r="B13" s="72" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="79" t="s">
+      <c r="A14" s="80" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="80"/>
+      <c r="A15" s="81"/>
       <c r="B15" s="73" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="81"/>
+      <c r="A16" s="82"/>
       <c r="B16" s="72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="71" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="74" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="75">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="68" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="75">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="68" t="s">
         <v>115</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>130</v>
       </c>
@@ -1867,56 +1874,56 @@
       <c r="B34" s="77"/>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B35" s="76"/>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B36" s="76"/>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B37" s="76"/>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B38" s="76"/>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B39" s="76"/>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...4 lines deleted...]
-    <hyperlink ref="B14" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="B14" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="31" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="13" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="13" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="13" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="13" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="22" width="11.42578125" style="13" customWidth="1"/>
@@ -5085,165 +5092,166 @@
       <c r="I20" s="28">
         <v>1102213.1000000001</v>
       </c>
       <c r="J20" s="28">
         <v>1497351.1</v>
       </c>
       <c r="K20" s="28">
         <v>2272682.9</v>
       </c>
       <c r="L20" s="28">
         <v>2675907.2999999998</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="82"/>
-[...5 lines deleted...]
-      <c r="H22" s="83"/>
+      <c r="B22" s="83"/>
+      <c r="C22" s="84"/>
+      <c r="D22" s="84"/>
+      <c r="E22" s="84"/>
+      <c r="F22" s="84"/>
+      <c r="G22" s="84"/>
+      <c r="H22" s="84"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B23" s="84"/>
-[...12 lines deleted...]
-      <c r="O23" s="84"/>
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="85"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="85"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="85"/>
+      <c r="O23" s="85"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B24" s="1"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:O23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:BX30"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BZ17" sqref="BZ17"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BX8" sqref="BX8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="34" customWidth="1"/>
     <col min="2" max="2" width="19" style="34" customWidth="1"/>
     <col min="3" max="61" width="11" style="34"/>
     <col min="62" max="62" width="11.5703125" style="34" bestFit="1" customWidth="1"/>
     <col min="63" max="65" width="11" style="34"/>
     <col min="66" max="66" width="11.5703125" style="34" bestFit="1" customWidth="1"/>
     <col min="67" max="68" width="11" style="34"/>
     <col min="69" max="70" width="11.42578125" style="34" customWidth="1"/>
     <col min="71" max="71" width="10.5703125" style="34" customWidth="1"/>
     <col min="72" max="72" width="11.7109375" style="34" customWidth="1"/>
     <col min="73" max="73" width="13" style="34" customWidth="1"/>
     <col min="74" max="74" width="13.42578125" style="34" customWidth="1"/>
     <col min="75" max="75" width="12.5703125" style="34" customWidth="1"/>
-    <col min="76" max="16384" width="9.140625" style="34"/>
+    <col min="76" max="76" width="11.42578125" style="34" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="62">
         <v>111208</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="64"/>
       <c r="F1" s="65"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="65"/>
       <c r="K1" s="64"/>
       <c r="N1" s="65"/>
       <c r="R1" s="65"/>
       <c r="V1" s="65"/>
       <c r="Z1" s="65"/>
       <c r="AD1" s="65"/>
       <c r="AH1" s="65"/>
       <c r="AL1" s="65"/>
       <c r="AP1" s="65"/>
       <c r="AT1" s="65"/>
       <c r="AX1" s="65"/>
       <c r="BB1" s="65"/>
       <c r="BF1" s="65"/>
       <c r="BJ1" s="65"/>
       <c r="BW1" s="78"/>
       <c r="BX1" s="78"/>
     </row>
     <row r="2" spans="1:76" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="AN2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="BJ2" s="7"/>
       <c r="BQ2" s="7"/>
-      <c r="BW2" s="7" t="s">
+      <c r="BX2" s="7" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:76" s="41" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>132</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="58" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="58" t="s">
         <v>64</v>
       </c>
       <c r="G3" s="58" t="s">
         <v>20</v>
       </c>
@@ -5429,50 +5437,53 @@
       </c>
       <c r="BP3" s="58" t="s">
         <v>89</v>
       </c>
       <c r="BQ3" s="58" t="s">
         <v>90</v>
       </c>
       <c r="BR3" s="58" t="s">
         <v>151</v>
       </c>
       <c r="BS3" s="58" t="s">
         <v>91</v>
       </c>
       <c r="BT3" s="58" t="s">
         <v>134</v>
       </c>
       <c r="BU3" s="58" t="s">
         <v>148</v>
       </c>
       <c r="BV3" s="58" t="s">
         <v>156</v>
       </c>
       <c r="BW3" s="58" t="s">
         <v>154</v>
       </c>
+      <c r="BX3" s="58" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="4" spans="1:76" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="60">
         <v>0</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="55">
         <f>SUM(C5:C25)</f>
         <v>3207244.4</v>
       </c>
       <c r="D4" s="55">
         <f t="shared" ref="D4:BR4" si="0">SUM(D5:D25)</f>
         <v>7195598.5999999996</v>
       </c>
       <c r="E4" s="55">
         <f t="shared" si="0"/>
         <v>11803580.9</v>
       </c>
       <c r="F4" s="55">
         <f t="shared" si="0"/>
         <v>16052919.199999999</v>
       </c>
       <c r="G4" s="55">
@@ -5729,51 +5740,54 @@
       </c>
       <c r="BR4" s="55">
         <f t="shared" si="0"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BS4" s="55">
         <f>SUM(BS5:BS25)</f>
         <v>30467333.699999999</v>
       </c>
       <c r="BT4" s="55">
         <f>SUM(BT5:BT25)</f>
         <v>61371821.899999999</v>
       </c>
       <c r="BU4" s="55">
         <f>SUM(BU5:BU25)</f>
         <v>99724898.5</v>
       </c>
       <c r="BV4" s="55">
         <f t="shared" ref="BV4" si="1">SUM(BV5:BV25)</f>
         <v>159608552.90000001</v>
       </c>
       <c r="BW4" s="55">
         <f>SUM(BW5:BW25)</f>
         <v>34102358.100000001</v>
       </c>
-      <c r="BX4" s="10"/>
+      <c r="BX4" s="55">
+        <f>SUM(BX5:BX25)</f>
+        <v>71215382.400000006</v>
+      </c>
     </row>
     <row r="5" spans="1:76" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="46">
         <v>10</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>72</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>125</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>125</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>125</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>125</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>125</v>
@@ -5957,51 +5971,53 @@
       </c>
       <c r="BP5" s="26">
         <v>1299791.3999999999</v>
       </c>
       <c r="BQ5" s="26">
         <v>2228186.2999999998</v>
       </c>
       <c r="BR5" s="23">
         <v>3248624</v>
       </c>
       <c r="BS5" s="26">
         <v>730722.7</v>
       </c>
       <c r="BT5" s="26">
         <v>1357521.6</v>
       </c>
       <c r="BU5" s="26">
         <v>2385779.7999999998</v>
       </c>
       <c r="BV5" s="23">
         <v>4128287.9</v>
       </c>
       <c r="BW5" s="23">
         <v>889702.40000000002</v>
       </c>
-      <c r="BX5" s="10"/>
+      <c r="BX5" s="23">
+        <v>1783465.5</v>
+      </c>
     </row>
     <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>11</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="23">
         <v>79967.7</v>
       </c>
       <c r="D6" s="23">
         <v>189095.7</v>
       </c>
       <c r="E6" s="23">
         <v>337408</v>
       </c>
       <c r="F6" s="23">
         <v>477641.1</v>
       </c>
       <c r="G6" s="23">
         <v>77091.199999999997</v>
       </c>
       <c r="H6" s="23">
         <v>182173.1</v>
@@ -6185,51 +6201,53 @@
       </c>
       <c r="BP6" s="26">
         <v>1604314.2</v>
       </c>
       <c r="BQ6" s="26">
         <v>2647057.6</v>
       </c>
       <c r="BR6" s="23">
         <v>4200170.2</v>
       </c>
       <c r="BS6" s="26">
         <v>869527.1</v>
       </c>
       <c r="BT6" s="26">
         <v>1791696.6</v>
       </c>
       <c r="BU6" s="26">
         <v>2979672</v>
       </c>
       <c r="BV6" s="23">
         <v>5158095.3</v>
       </c>
       <c r="BW6" s="23">
         <v>986539.6</v>
       </c>
-      <c r="BX6" s="10"/>
+      <c r="BX6" s="23">
+        <v>2191261.7999999998</v>
+      </c>
     </row>
     <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>15</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="23">
         <v>173391.9</v>
       </c>
       <c r="D7" s="23">
         <v>397963.6</v>
       </c>
       <c r="E7" s="23">
         <v>625767.69999999995</v>
       </c>
       <c r="F7" s="23">
         <v>871514.3</v>
       </c>
       <c r="G7" s="23">
         <v>140519.29999999999</v>
       </c>
       <c r="H7" s="23">
         <v>322760.09999999998</v>
@@ -6413,51 +6431,53 @@
       </c>
       <c r="BP7" s="26">
         <v>2291102.2000000002</v>
       </c>
       <c r="BQ7" s="26">
         <v>3599622.7</v>
       </c>
       <c r="BR7" s="23">
         <v>4960038</v>
       </c>
       <c r="BS7" s="26">
         <v>1167811.3999999999</v>
       </c>
       <c r="BT7" s="26">
         <v>2490253.5</v>
       </c>
       <c r="BU7" s="26">
         <v>4087087.7</v>
       </c>
       <c r="BV7" s="23">
         <v>5246041.5999999996</v>
       </c>
       <c r="BW7" s="23">
         <v>1335679.8</v>
       </c>
-      <c r="BX7" s="10"/>
+      <c r="BX7" s="23">
+        <v>2809785.3</v>
+      </c>
     </row>
     <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>19</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="23">
         <v>119678.8</v>
       </c>
       <c r="D8" s="23">
         <v>279238.2</v>
       </c>
       <c r="E8" s="23">
         <v>475232.5</v>
       </c>
       <c r="F8" s="23">
         <v>677309.2</v>
       </c>
       <c r="G8" s="23">
         <v>127342.9</v>
       </c>
       <c r="H8" s="23">
         <v>304008</v>
@@ -6641,51 +6661,53 @@
       </c>
       <c r="BP8" s="26">
         <v>2406534.7999999998</v>
       </c>
       <c r="BQ8" s="26">
         <v>3778763.1</v>
       </c>
       <c r="BR8" s="23">
         <v>6040608.5999999996</v>
       </c>
       <c r="BS8" s="26">
         <v>1457988.9</v>
       </c>
       <c r="BT8" s="26">
         <v>2946232.8</v>
       </c>
       <c r="BU8" s="26">
         <v>4677463</v>
       </c>
       <c r="BV8" s="23">
         <v>6792939.5</v>
       </c>
       <c r="BW8" s="23">
         <v>1619025.6</v>
       </c>
-      <c r="BX8" s="10"/>
+      <c r="BX8" s="23">
+        <v>3276555.7</v>
+      </c>
     </row>
     <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>23</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23">
         <v>390546.6</v>
       </c>
       <c r="D9" s="23">
         <v>890094.6</v>
       </c>
       <c r="E9" s="23">
         <v>1411629.9</v>
       </c>
       <c r="F9" s="23">
         <v>1798474.7</v>
       </c>
       <c r="G9" s="23">
         <v>369858.7</v>
       </c>
       <c r="H9" s="23">
         <v>780683.2</v>
@@ -6869,51 +6891,53 @@
       </c>
       <c r="BP9" s="26">
         <v>6661463.2999999998</v>
       </c>
       <c r="BQ9" s="26">
         <v>9864759.3000000007</v>
       </c>
       <c r="BR9" s="23">
         <v>14981586.300000001</v>
       </c>
       <c r="BS9" s="26">
         <v>3353161.7</v>
       </c>
       <c r="BT9" s="26">
         <v>7485078.7000000002</v>
       </c>
       <c r="BU9" s="26">
         <v>11546368.9</v>
       </c>
       <c r="BV9" s="23">
         <v>16645678.800000001</v>
       </c>
       <c r="BW9" s="23">
         <v>3171217.3</v>
       </c>
-      <c r="BX9" s="10"/>
+      <c r="BX9" s="23">
+        <v>8298543.9000000004</v>
+      </c>
     </row>
     <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>27</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="23">
         <v>178022.5</v>
       </c>
       <c r="D10" s="23">
         <v>415488.8</v>
       </c>
       <c r="E10" s="23">
         <v>623258.1</v>
       </c>
       <c r="F10" s="23">
         <v>826546.2</v>
       </c>
       <c r="G10" s="23">
         <v>144914.6</v>
       </c>
       <c r="H10" s="23">
         <v>327732.90000000002</v>
@@ -7097,51 +7121,53 @@
       </c>
       <c r="BP10" s="26">
         <v>2146896.1</v>
       </c>
       <c r="BQ10" s="26">
         <v>3351046.7</v>
       </c>
       <c r="BR10" s="23">
         <v>4722419</v>
       </c>
       <c r="BS10" s="26">
         <v>1290420.2</v>
       </c>
       <c r="BT10" s="26">
         <v>2206170.2000000002</v>
       </c>
       <c r="BU10" s="26">
         <v>3505277.1</v>
       </c>
       <c r="BV10" s="23">
         <v>4984664</v>
       </c>
       <c r="BW10" s="23">
         <v>1188658.2</v>
       </c>
-      <c r="BX10" s="10"/>
+      <c r="BX10" s="23">
+        <v>2502004.9</v>
+      </c>
     </row>
     <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="46">
         <v>31</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="23">
         <v>55898.7</v>
       </c>
       <c r="D11" s="23">
         <v>131328.4</v>
       </c>
       <c r="E11" s="23">
         <v>229741</v>
       </c>
       <c r="F11" s="23">
         <v>324806.7</v>
       </c>
       <c r="G11" s="23">
         <v>64192.1</v>
       </c>
       <c r="H11" s="23">
         <v>152938.20000000001</v>
@@ -7325,51 +7351,53 @@
       </c>
       <c r="BP11" s="26">
         <v>1403328.4</v>
       </c>
       <c r="BQ11" s="26">
         <v>2226048.7000000002</v>
       </c>
       <c r="BR11" s="23">
         <v>3150409.7</v>
       </c>
       <c r="BS11" s="26">
         <v>690902.3</v>
       </c>
       <c r="BT11" s="26">
         <v>1550553</v>
       </c>
       <c r="BU11" s="26">
         <v>2632914.6</v>
       </c>
       <c r="BV11" s="23">
         <v>3341625.8</v>
       </c>
       <c r="BW11" s="23">
         <v>763998.1</v>
       </c>
-      <c r="BX11" s="10"/>
+      <c r="BX11" s="23">
+        <v>1662953.8</v>
+      </c>
     </row>
     <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="46">
         <v>33</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>125</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>125</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>125</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>125</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>125</v>
@@ -7553,51 +7581,53 @@
       </c>
       <c r="BP12" s="26">
         <v>781003.4</v>
       </c>
       <c r="BQ12" s="26">
         <v>1402035.3</v>
       </c>
       <c r="BR12" s="23">
         <v>2227944.1</v>
       </c>
       <c r="BS12" s="26">
         <v>458825.4</v>
       </c>
       <c r="BT12" s="26">
         <v>957421</v>
       </c>
       <c r="BU12" s="26">
         <v>1665187.3</v>
       </c>
       <c r="BV12" s="23">
         <v>2507485.9</v>
       </c>
       <c r="BW12" s="23">
         <v>488004.7</v>
       </c>
-      <c r="BX12" s="10"/>
+      <c r="BX12" s="23">
+        <v>1093958.8</v>
+      </c>
     </row>
     <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="46">
         <v>35</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="23">
         <v>311298.2</v>
       </c>
       <c r="D13" s="23">
         <v>681952.5</v>
       </c>
       <c r="E13" s="23">
         <v>1064270</v>
       </c>
       <c r="F13" s="23">
         <v>1463026.7</v>
       </c>
       <c r="G13" s="23">
         <v>295393.90000000002</v>
       </c>
       <c r="H13" s="23">
         <v>645555.30000000005</v>
@@ -7781,51 +7811,53 @@
       </c>
       <c r="BP13" s="26">
         <v>3296690.9</v>
       </c>
       <c r="BQ13" s="26">
         <v>5805103</v>
       </c>
       <c r="BR13" s="23">
         <v>9059477.4000000004</v>
       </c>
       <c r="BS13" s="26">
         <v>1900929.8</v>
       </c>
       <c r="BT13" s="26">
         <v>3660902.3999999999</v>
       </c>
       <c r="BU13" s="26">
         <v>6494054.5</v>
       </c>
       <c r="BV13" s="23">
         <v>10367346.199999999</v>
       </c>
       <c r="BW13" s="23">
         <v>2340127.6</v>
       </c>
-      <c r="BX13" s="10"/>
+      <c r="BX13" s="23">
+        <v>4340263</v>
+      </c>
     </row>
     <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="46">
         <v>39</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="23">
         <v>119317.7</v>
       </c>
       <c r="D14" s="23">
         <v>272775.09999999998</v>
       </c>
       <c r="E14" s="23">
         <v>527560.19999999995</v>
       </c>
       <c r="F14" s="23">
         <v>704281.2</v>
       </c>
       <c r="G14" s="23">
         <v>114095.6</v>
       </c>
       <c r="H14" s="23">
         <v>259167.1</v>
@@ -8009,51 +8041,53 @@
       </c>
       <c r="BP14" s="26">
         <v>1771516.7</v>
       </c>
       <c r="BQ14" s="26">
         <v>3052487</v>
       </c>
       <c r="BR14" s="23">
         <v>4969559.0999999996</v>
       </c>
       <c r="BS14" s="26">
         <v>1063389.6000000001</v>
       </c>
       <c r="BT14" s="26">
         <v>2014299.4</v>
       </c>
       <c r="BU14" s="26">
         <v>3523341.4</v>
       </c>
       <c r="BV14" s="23">
         <v>6080972</v>
       </c>
       <c r="BW14" s="23">
         <v>1167700.3999999999</v>
       </c>
-      <c r="BX14" s="10"/>
+      <c r="BX14" s="23">
+        <v>2307385.6</v>
+      </c>
     </row>
     <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="46">
         <v>43</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="23">
         <v>132754.5</v>
       </c>
       <c r="D15" s="23">
         <v>361662.6</v>
       </c>
       <c r="E15" s="23">
         <v>543110</v>
       </c>
       <c r="F15" s="23">
         <v>685211.4</v>
       </c>
       <c r="G15" s="23">
         <v>100773.7</v>
       </c>
       <c r="H15" s="23">
         <v>237310.5</v>
@@ -8237,51 +8271,53 @@
       </c>
       <c r="BP15" s="26">
         <v>1300409.7</v>
       </c>
       <c r="BQ15" s="26">
         <v>2101681.5</v>
       </c>
       <c r="BR15" s="23">
         <v>3073851.3</v>
       </c>
       <c r="BS15" s="26">
         <v>640317.9</v>
       </c>
       <c r="BT15" s="26">
         <v>1393168.7</v>
       </c>
       <c r="BU15" s="26">
         <v>2236492.5</v>
       </c>
       <c r="BV15" s="23">
         <v>3051041.2</v>
       </c>
       <c r="BW15" s="23">
         <v>631395.69999999995</v>
       </c>
-      <c r="BX15" s="10"/>
+      <c r="BX15" s="23">
+        <v>1497602.2</v>
+      </c>
     </row>
     <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="46">
         <v>47</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="23">
         <v>231344.1</v>
       </c>
       <c r="D16" s="23">
         <v>569776.69999999995</v>
       </c>
       <c r="E16" s="23">
         <v>883495</v>
       </c>
       <c r="F16" s="23">
         <v>1095816.2</v>
       </c>
       <c r="G16" s="23">
         <v>193300.6</v>
       </c>
       <c r="H16" s="23">
         <v>446258.3</v>
@@ -8465,51 +8501,53 @@
       </c>
       <c r="BP16" s="26">
         <v>2217360.6</v>
       </c>
       <c r="BQ16" s="26">
         <v>3654775.7</v>
       </c>
       <c r="BR16" s="23">
         <v>5005139</v>
       </c>
       <c r="BS16" s="26">
         <v>1025644</v>
       </c>
       <c r="BT16" s="26">
         <v>2469674.2000000002</v>
       </c>
       <c r="BU16" s="26">
         <v>4073560.4</v>
       </c>
       <c r="BV16" s="23">
         <v>5541598.9000000004</v>
       </c>
       <c r="BW16" s="23">
         <v>1158468.3999999999</v>
       </c>
-      <c r="BX16" s="10"/>
+      <c r="BX16" s="23">
+        <v>2888956.8</v>
+      </c>
     </row>
     <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="46">
         <v>51</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="23">
         <v>131140.5</v>
       </c>
       <c r="D17" s="23">
         <v>296046.90000000002</v>
       </c>
       <c r="E17" s="23">
         <v>527670.6</v>
       </c>
       <c r="F17" s="23">
         <v>731382.9</v>
       </c>
       <c r="G17" s="23">
         <v>146099.70000000001</v>
       </c>
       <c r="H17" s="23">
         <v>360826.1</v>
@@ -8693,50 +8731,53 @@
       </c>
       <c r="BP17" s="24" t="s">
         <v>125</v>
       </c>
       <c r="BQ17" s="24" t="s">
         <v>125</v>
       </c>
       <c r="BR17" s="24" t="s">
         <v>125</v>
       </c>
       <c r="BS17" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BT17" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BU17" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BV17" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BW17" s="25" t="s">
         <v>125</v>
       </c>
+      <c r="BX17" s="79" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>55</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="23">
         <v>166788.6</v>
       </c>
       <c r="D18" s="23">
         <v>386623.9</v>
       </c>
       <c r="E18" s="23">
         <v>609764.1</v>
       </c>
       <c r="F18" s="23">
         <v>862422.1</v>
       </c>
       <c r="G18" s="23">
         <v>167204.9</v>
       </c>
       <c r="H18" s="23">
         <v>350618.9</v>
@@ -8920,51 +8961,53 @@
       </c>
       <c r="BP18" s="26">
         <v>1815468</v>
       </c>
       <c r="BQ18" s="26">
         <v>3026319.9</v>
       </c>
       <c r="BR18" s="26">
         <v>5150822.2</v>
       </c>
       <c r="BS18" s="26">
         <v>1120511.5</v>
       </c>
       <c r="BT18" s="26">
         <v>2146332.4</v>
       </c>
       <c r="BU18" s="26">
         <v>3495387.8</v>
       </c>
       <c r="BV18" s="26">
         <v>6357587.0999999996</v>
       </c>
       <c r="BW18" s="26">
         <v>1438391.3</v>
       </c>
-      <c r="BX18" s="10"/>
+      <c r="BX18" s="23">
+        <v>2903171</v>
+      </c>
     </row>
     <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="46">
         <v>59</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="23">
         <v>62612.7</v>
       </c>
       <c r="D19" s="23">
         <v>138587.20000000001</v>
       </c>
       <c r="E19" s="23">
         <v>282317.2</v>
       </c>
       <c r="F19" s="23">
         <v>403003.3</v>
       </c>
       <c r="G19" s="23">
         <v>59156.3</v>
       </c>
       <c r="H19" s="23">
         <v>136230.5</v>
@@ -9148,51 +9191,53 @@
       </c>
       <c r="BP19" s="26">
         <v>965108.2</v>
       </c>
       <c r="BQ19" s="26">
         <v>1809191.2</v>
       </c>
       <c r="BR19" s="26">
         <v>2621212.1</v>
       </c>
       <c r="BS19" s="26">
         <v>496860.3</v>
       </c>
       <c r="BT19" s="26">
         <v>1054876.8999999999</v>
       </c>
       <c r="BU19" s="26">
         <v>2028021.9</v>
       </c>
       <c r="BV19" s="26">
         <v>3430760</v>
       </c>
       <c r="BW19" s="26">
         <v>615671.19999999995</v>
       </c>
-      <c r="BX19" s="10"/>
+      <c r="BX19" s="23">
+        <v>1265297.3999999999</v>
+      </c>
     </row>
     <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>61</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>125</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>125</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>125</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>125</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>125</v>
@@ -9376,51 +9421,53 @@
       </c>
       <c r="BP20" s="26">
         <v>1757351.2</v>
       </c>
       <c r="BQ20" s="26">
         <v>3162813.7</v>
       </c>
       <c r="BR20" s="26">
         <v>4673463.8</v>
       </c>
       <c r="BS20" s="26">
         <v>1053912.6000000001</v>
       </c>
       <c r="BT20" s="26">
         <v>2056328.7</v>
       </c>
       <c r="BU20" s="26">
         <v>3585857</v>
       </c>
       <c r="BV20" s="26">
         <v>5396307.0999999996</v>
       </c>
       <c r="BW20" s="26">
         <v>1129960.3999999999</v>
       </c>
-      <c r="BX20" s="10"/>
+      <c r="BX20" s="23">
+        <v>2353700.9</v>
+      </c>
     </row>
     <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>62</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>125</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>125</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>125</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>125</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>125</v>
@@ -9600,51 +9647,53 @@
       </c>
       <c r="BP21" s="26">
         <v>798910.2</v>
       </c>
       <c r="BQ21" s="26">
         <v>1361367.8</v>
       </c>
       <c r="BR21" s="26">
         <v>2487597.6</v>
       </c>
       <c r="BS21" s="26">
         <v>512018.9</v>
       </c>
       <c r="BT21" s="26">
         <v>1009513.7</v>
       </c>
       <c r="BU21" s="26">
         <v>1640955.7</v>
       </c>
       <c r="BV21" s="26">
         <v>3045355.8</v>
       </c>
       <c r="BW21" s="26">
         <v>675942.1</v>
       </c>
-      <c r="BX21" s="10"/>
+      <c r="BX21" s="23">
+        <v>1221519.1000000001</v>
+      </c>
     </row>
     <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>63</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="23">
         <v>196868.4</v>
       </c>
       <c r="D22" s="23">
         <v>420668.3</v>
       </c>
       <c r="E22" s="23">
         <v>671412.7</v>
       </c>
       <c r="F22" s="23">
         <v>890040.7</v>
       </c>
       <c r="G22" s="23">
         <v>183177.2</v>
       </c>
       <c r="H22" s="23">
         <v>395777.2</v>
@@ -9828,51 +9877,53 @@
       </c>
       <c r="BP22" s="26">
         <v>1906711</v>
       </c>
       <c r="BQ22" s="26">
         <v>3336587.8</v>
       </c>
       <c r="BR22" s="26">
         <v>5035142</v>
       </c>
       <c r="BS22" s="26">
         <v>1128656.3999999999</v>
       </c>
       <c r="BT22" s="26">
         <v>2211495.4</v>
       </c>
       <c r="BU22" s="26">
         <v>3512881.2</v>
       </c>
       <c r="BV22" s="26">
         <v>5846091.2999999998</v>
       </c>
       <c r="BW22" s="26">
         <v>1359032.1</v>
       </c>
-      <c r="BX22" s="10"/>
+      <c r="BX22" s="23">
+        <v>2595893</v>
+      </c>
     </row>
     <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>71</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="23">
         <v>265541.09999999998</v>
       </c>
       <c r="D23" s="23">
         <v>592786.4</v>
       </c>
       <c r="E23" s="23">
         <v>1039629.5</v>
       </c>
       <c r="F23" s="23">
         <v>1291813.2</v>
       </c>
       <c r="G23" s="23">
         <v>264525.5</v>
       </c>
       <c r="H23" s="23">
         <v>541492.19999999995</v>
@@ -10056,51 +10107,53 @@
       </c>
       <c r="BP23" s="26">
         <v>5454843.9000000004</v>
       </c>
       <c r="BQ23" s="26">
         <v>9201576.5</v>
       </c>
       <c r="BR23" s="26">
         <v>15051922</v>
       </c>
       <c r="BS23" s="26">
         <v>3501070.3</v>
       </c>
       <c r="BT23" s="26">
         <v>6793574</v>
       </c>
       <c r="BU23" s="26">
         <v>11550174.199999999</v>
       </c>
       <c r="BV23" s="26">
         <v>19593327.399999999</v>
       </c>
       <c r="BW23" s="26">
         <v>4248346</v>
       </c>
-      <c r="BX23" s="10"/>
+      <c r="BX23" s="23">
+        <v>8919589</v>
+      </c>
     </row>
     <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>75</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="23">
         <v>592072.4</v>
       </c>
       <c r="D24" s="23">
         <v>1171509.7</v>
       </c>
       <c r="E24" s="23">
         <v>1951314.4</v>
       </c>
       <c r="F24" s="23">
         <v>2949629.3</v>
       </c>
       <c r="G24" s="23">
         <v>607617.6</v>
       </c>
       <c r="H24" s="23">
         <v>1266249.3</v>
@@ -10284,51 +10337,53 @@
       </c>
       <c r="BP24" s="26">
         <v>10651833.5</v>
       </c>
       <c r="BQ24" s="26">
         <v>16429880.300000001</v>
       </c>
       <c r="BR24" s="26">
         <v>31294466.699999999</v>
       </c>
       <c r="BS24" s="26">
         <v>6956333</v>
       </c>
       <c r="BT24" s="26">
         <v>13539215.300000001</v>
       </c>
       <c r="BU24" s="26">
         <v>20429769.699999999</v>
       </c>
       <c r="BV24" s="26">
         <v>36195760.899999999</v>
       </c>
       <c r="BW24" s="26">
         <v>7542659.2000000002</v>
       </c>
-      <c r="BX24" s="10"/>
+      <c r="BX24" s="23">
+        <v>14419067.4</v>
+      </c>
     </row>
     <row r="25" spans="1:76" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>79</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>125</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>125</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>125</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>125</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>125</v>
@@ -10512,51 +10567,53 @@
       </c>
       <c r="BP25" s="26">
         <v>1812102.6</v>
       </c>
       <c r="BQ25" s="26">
         <v>2923322</v>
       </c>
       <c r="BR25" s="26">
         <v>4738865.2</v>
       </c>
       <c r="BS25" s="26">
         <v>1048329.7</v>
       </c>
       <c r="BT25" s="26">
         <v>2237513.4</v>
       </c>
       <c r="BU25" s="26">
         <v>3674651.8</v>
       </c>
       <c r="BV25" s="26">
         <v>5897586.2000000002</v>
       </c>
       <c r="BW25" s="26">
         <v>1351838</v>
       </c>
-      <c r="BX25" s="10"/>
+      <c r="BX25" s="23">
+        <v>2884407.3</v>
+      </c>
     </row>
     <row r="26" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="66"/>
       <c r="B26" s="11"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="12"/>
       <c r="P26" s="12"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="V26" s="12"/>
       <c r="W26" s="12"/>
@@ -10612,146 +10669,146 @@
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="AS30" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5181F81-2A3A-4D72-A9C0-5535159C2F7B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5181F81-2A3A-4D72-A9C0-5535159C2F7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr> 1990-1997</vt:lpstr>
       <vt:lpstr>1998-2007</vt:lpstr>