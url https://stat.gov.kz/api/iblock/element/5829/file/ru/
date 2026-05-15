--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="17670" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="2010-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="37">
   <si>
     <t>Экономически активное население, тыс. чел.</t>
   </si>
   <si>
     <t>Занятое население, тыс. чел.</t>
   </si>
   <si>
     <t>Безработное население, тыс чел.</t>
   </si>
   <si>
     <t>Уровень безработицы, %</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -209,88 +209,79 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -329,58 +320,57 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -650,106 +640,106 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:S128"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A97" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E124" sqref="E124"/>
+      <selection activeCell="B118" sqref="B118:E121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
     <col min="8" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="39"/>
-      <c r="B4" s="39" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="39"/>
-[...9 lines deleted...]
-      <c r="M4" s="39"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="39"/>
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -923,68 +913,68 @@
         <v>5.5</v>
       </c>
       <c r="L9" s="7">
         <v>5.5</v>
       </c>
       <c r="M9" s="7">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="39"/>
-      <c r="B11" s="39" t="s">
+      <c r="A11" s="38"/>
+      <c r="B11" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="39"/>
-[...9 lines deleted...]
-      <c r="M11" s="39"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="39"/>
+      <c r="A12" s="38"/>
       <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1158,68 +1148,68 @@
         <v>5.3</v>
       </c>
       <c r="L16" s="12">
         <v>5.4</v>
       </c>
       <c r="M16" s="10">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="39"/>
-      <c r="B18" s="39" t="s">
+      <c r="A18" s="38"/>
+      <c r="B18" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="39"/>
-[...9 lines deleted...]
-      <c r="M18" s="39"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="39"/>
+      <c r="A19" s="38"/>
       <c r="B19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="4" t="s">
@@ -1393,68 +1383,68 @@
         <v>5.3</v>
       </c>
       <c r="L23" s="12">
         <v>5.3</v>
       </c>
       <c r="M23" s="10">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="14"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="39"/>
-      <c r="B25" s="39" t="s">
+      <c r="A25" s="38"/>
+      <c r="B25" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="39"/>
-[...9 lines deleted...]
-      <c r="M25" s="39"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="39"/>
+      <c r="A26" s="38"/>
       <c r="B26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J26" s="4" t="s">
@@ -1628,68 +1618,68 @@
         <v>5.2</v>
       </c>
       <c r="L30" s="12">
         <v>5.2</v>
       </c>
       <c r="M30" s="10">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="39"/>
-      <c r="B32" s="39" t="s">
+      <c r="A32" s="38"/>
+      <c r="B32" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="39"/>
-[...9 lines deleted...]
-      <c r="M32" s="39"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="39"/>
+      <c r="A33" s="38"/>
       <c r="B33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="4" t="s">
@@ -1863,68 +1853,68 @@
         <v>5</v>
       </c>
       <c r="L37" s="12">
         <v>5</v>
       </c>
       <c r="M37" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="11"/>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="39"/>
-      <c r="B39" s="39" t="s">
+      <c r="A39" s="38"/>
+      <c r="B39" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="C39" s="39"/>
-[...9 lines deleted...]
-      <c r="M39" s="39"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="39"/>
+      <c r="A40" s="38"/>
       <c r="B40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="4" t="s">
@@ -2098,68 +2088,68 @@
         <v>5</v>
       </c>
       <c r="L44" s="12">
         <v>5</v>
       </c>
       <c r="M44" s="12">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="11"/>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="39"/>
-      <c r="B46" s="39" t="s">
+      <c r="A46" s="38"/>
+      <c r="B46" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="C46" s="39"/>
-[...9 lines deleted...]
-      <c r="M46" s="39"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="39"/>
+      <c r="A47" s="38"/>
       <c r="B47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="4" t="s">
@@ -2333,68 +2323,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L51" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="M51" s="12">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="11"/>
       <c r="B52" s="17"/>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="19"/>
       <c r="G52" s="18"/>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
       <c r="K52" s="16"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="39"/>
-      <c r="B53" s="39" t="s">
+      <c r="A53" s="38"/>
+      <c r="B53" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C53" s="39"/>
-[...9 lines deleted...]
-      <c r="M53" s="39"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38"/>
+      <c r="L53" s="38"/>
+      <c r="M53" s="38"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="39"/>
+      <c r="A54" s="38"/>
       <c r="B54" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J54" s="4" t="s">
@@ -2568,68 +2558,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L58" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="M58" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="11"/>
       <c r="B59" s="17"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
       <c r="E59" s="18"/>
       <c r="F59" s="19"/>
       <c r="G59" s="18"/>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="39"/>
-      <c r="B60" s="39" t="s">
+      <c r="A60" s="38"/>
+      <c r="B60" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="C60" s="39"/>
-[...9 lines deleted...]
-      <c r="M60" s="39"/>
+      <c r="C60" s="38"/>
+      <c r="D60" s="38"/>
+      <c r="E60" s="38"/>
+      <c r="F60" s="38"/>
+      <c r="G60" s="38"/>
+      <c r="H60" s="38"/>
+      <c r="I60" s="38"/>
+      <c r="J60" s="38"/>
+      <c r="K60" s="38"/>
+      <c r="L60" s="38"/>
+      <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="39"/>
+      <c r="A61" s="38"/>
       <c r="B61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="4" t="s">
@@ -2803,72 +2793,72 @@
         <v>4.8</v>
       </c>
       <c r="L65" s="20">
         <v>4.8</v>
       </c>
       <c r="M65" s="20">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="11"/>
       <c r="B66" s="17"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:18">
-      <c r="A67" s="39"/>
-      <c r="B67" s="39" t="s">
+      <c r="A67" s="38"/>
+      <c r="B67" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="39"/>
-[...9 lines deleted...]
-      <c r="M67" s="39"/>
+      <c r="C67" s="38"/>
+      <c r="D67" s="38"/>
+      <c r="E67" s="38"/>
+      <c r="F67" s="38"/>
+      <c r="G67" s="38"/>
+      <c r="H67" s="38"/>
+      <c r="I67" s="38"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="38"/>
+      <c r="M67" s="38"/>
       <c r="O67" s="11"/>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
       <c r="R67" s="11"/>
     </row>
     <row r="68" spans="1:18">
-      <c r="A68" s="39"/>
+      <c r="A68" s="38"/>
       <c r="B68" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J68" s="4" t="s">
@@ -3046,68 +3036,68 @@
         <v>4.8</v>
       </c>
       <c r="L72" s="20">
         <v>4.8</v>
       </c>
       <c r="M72" s="20">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="11"/>
       <c r="B73" s="17"/>
       <c r="C73" s="18"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="19"/>
       <c r="G73" s="18"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:18">
-      <c r="A74" s="39"/>
-      <c r="B74" s="39" t="s">
+      <c r="A74" s="38"/>
+      <c r="B74" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="C74" s="39"/>
-[...9 lines deleted...]
-      <c r="M74" s="39"/>
+      <c r="C74" s="38"/>
+      <c r="D74" s="38"/>
+      <c r="E74" s="38"/>
+      <c r="F74" s="38"/>
+      <c r="G74" s="38"/>
+      <c r="H74" s="38"/>
+      <c r="I74" s="38"/>
+      <c r="J74" s="38"/>
+      <c r="K74" s="38"/>
+      <c r="L74" s="38"/>
+      <c r="M74" s="38"/>
     </row>
     <row r="75" spans="1:18">
-      <c r="A75" s="39"/>
+      <c r="A75" s="38"/>
       <c r="B75" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="4" t="s">
@@ -3209,68 +3199,68 @@
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="12"/>
       <c r="J79" s="12"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="11"/>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
       <c r="J80" s="11"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
       <c r="M80" s="11"/>
     </row>
     <row r="81" spans="1:15">
-      <c r="A81" s="39"/>
-      <c r="B81" s="39" t="s">
+      <c r="A81" s="38"/>
+      <c r="B81" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="C81" s="39"/>
-[...9 lines deleted...]
-      <c r="M81" s="39"/>
+      <c r="C81" s="38"/>
+      <c r="D81" s="38"/>
+      <c r="E81" s="38"/>
+      <c r="F81" s="38"/>
+      <c r="G81" s="38"/>
+      <c r="H81" s="38"/>
+      <c r="I81" s="38"/>
+      <c r="J81" s="38"/>
+      <c r="K81" s="38"/>
+      <c r="L81" s="38"/>
+      <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:15">
-      <c r="A82" s="39"/>
+      <c r="A82" s="38"/>
       <c r="B82" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J82" s="4" t="s">
@@ -3396,69 +3386,69 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L86" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="M86" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="11"/>
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
     </row>
     <row r="88" spans="1:15">
-      <c r="A88" s="39"/>
-      <c r="B88" s="39" t="s">
+      <c r="A88" s="38"/>
+      <c r="B88" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="C88" s="39"/>
-[...9 lines deleted...]
-      <c r="M88" s="39"/>
+      <c r="C88" s="38"/>
+      <c r="D88" s="38"/>
+      <c r="E88" s="38"/>
+      <c r="F88" s="38"/>
+      <c r="G88" s="38"/>
+      <c r="H88" s="38"/>
+      <c r="I88" s="38"/>
+      <c r="J88" s="38"/>
+      <c r="K88" s="38"/>
+      <c r="L88" s="38"/>
+      <c r="M88" s="38"/>
       <c r="N88" s="23"/>
     </row>
     <row r="89" spans="1:15">
-      <c r="A89" s="39"/>
+      <c r="A89" s="38"/>
       <c r="B89" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J89" s="4" t="s">
@@ -3622,68 +3612,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="H93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="I93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="J93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="K93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="L93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="M93" s="1">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="95" spans="1:15">
-      <c r="A95" s="39"/>
-      <c r="B95" s="39" t="s">
+      <c r="A95" s="38"/>
+      <c r="B95" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="C95" s="39"/>
-[...9 lines deleted...]
-      <c r="M95" s="39"/>
+      <c r="C95" s="38"/>
+      <c r="D95" s="38"/>
+      <c r="E95" s="38"/>
+      <c r="F95" s="38"/>
+      <c r="G95" s="38"/>
+      <c r="H95" s="38"/>
+      <c r="I95" s="38"/>
+      <c r="J95" s="38"/>
+      <c r="K95" s="38"/>
+      <c r="L95" s="38"/>
+      <c r="M95" s="38"/>
     </row>
     <row r="96" spans="1:15">
-      <c r="A96" s="39"/>
+      <c r="A96" s="38"/>
       <c r="B96" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F96" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I96" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J96" s="4" t="s">
@@ -3857,68 +3847,68 @@
         <v>4.7</v>
       </c>
       <c r="L100" s="20">
         <v>4.7</v>
       </c>
       <c r="M100" s="20">
         <v>4.7</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" s="11"/>
       <c r="B101" s="24"/>
       <c r="C101" s="24"/>
       <c r="D101" s="24"/>
       <c r="E101" s="24"/>
       <c r="F101" s="22"/>
       <c r="G101" s="22"/>
       <c r="H101" s="22"/>
       <c r="I101" s="16"/>
       <c r="J101" s="16"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:19">
-      <c r="A102" s="39"/>
-      <c r="B102" s="39" t="s">
+      <c r="A102" s="38"/>
+      <c r="B102" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="C102" s="39"/>
-[...9 lines deleted...]
-      <c r="M102" s="39"/>
+      <c r="C102" s="38"/>
+      <c r="D102" s="38"/>
+      <c r="E102" s="38"/>
+      <c r="F102" s="38"/>
+      <c r="G102" s="38"/>
+      <c r="H102" s="38"/>
+      <c r="I102" s="38"/>
+      <c r="J102" s="38"/>
+      <c r="K102" s="38"/>
+      <c r="L102" s="38"/>
+      <c r="M102" s="38"/>
     </row>
     <row r="103" spans="1:19">
-      <c r="A103" s="39"/>
+      <c r="A103" s="38"/>
       <c r="B103" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F103" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="4" t="s">
@@ -4077,68 +4067,68 @@
         <v>4.7</v>
       </c>
       <c r="G107" s="20">
         <v>4.7</v>
       </c>
       <c r="H107" s="20">
         <v>4.5999999999999996</v>
       </c>
       <c r="I107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="J107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="K107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="M107" s="12">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="109" spans="1:19">
-      <c r="A109" s="39"/>
-      <c r="B109" s="39" t="s">
+      <c r="A109" s="38"/>
+      <c r="B109" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="C109" s="39"/>
-[...9 lines deleted...]
-      <c r="M109" s="39"/>
+      <c r="C109" s="38"/>
+      <c r="D109" s="38"/>
+      <c r="E109" s="38"/>
+      <c r="F109" s="38"/>
+      <c r="G109" s="38"/>
+      <c r="H109" s="38"/>
+      <c r="I109" s="38"/>
+      <c r="J109" s="38"/>
+      <c r="K109" s="38"/>
+      <c r="L109" s="38"/>
+      <c r="M109" s="38"/>
     </row>
     <row r="110" spans="1:19">
-      <c r="A110" s="39"/>
+      <c r="A110" s="38"/>
       <c r="B110" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F110" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G110" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I110" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J110" s="4" t="s">
@@ -4324,219 +4314,238 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="L114" s="36">
         <v>4.5999999999999996</v>
       </c>
       <c r="M114" s="36">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" s="11"/>
       <c r="B115" s="24"/>
       <c r="C115" s="24"/>
       <c r="D115" s="24"/>
       <c r="E115" s="24"/>
       <c r="F115" s="22"/>
       <c r="G115" s="22"/>
       <c r="H115" s="22"/>
       <c r="I115" s="22"/>
       <c r="J115" s="16"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:19" ht="15">
-      <c r="A116" s="39"/>
-      <c r="B116" s="39" t="s">
+      <c r="A116" s="38"/>
+      <c r="B116" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="C116" s="39"/>
-[...9 lines deleted...]
-      <c r="M116" s="39"/>
+      <c r="C116" s="38"/>
+      <c r="D116" s="38"/>
+      <c r="E116" s="38"/>
+      <c r="F116" s="38"/>
+      <c r="G116" s="38"/>
+      <c r="H116" s="38"/>
+      <c r="I116" s="38"/>
+      <c r="J116" s="38"/>
+      <c r="K116" s="38"/>
+      <c r="L116" s="38"/>
+      <c r="M116" s="38"/>
       <c r="Q116" s="29"/>
       <c r="R116" s="29"/>
       <c r="S116" s="29"/>
     </row>
     <row r="117" spans="1:19" ht="15">
-      <c r="A117" s="39"/>
+      <c r="A117" s="38"/>
       <c r="B117" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E117" s="4"/>
+      <c r="E117" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="F117" s="4"/>
       <c r="G117" s="4"/>
       <c r="H117" s="4"/>
       <c r="I117" s="4"/>
       <c r="J117" s="4"/>
       <c r="K117" s="4"/>
       <c r="L117" s="4"/>
       <c r="M117" s="4"/>
       <c r="Q117" s="34"/>
       <c r="R117" s="30"/>
       <c r="S117" s="30"/>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B118" s="38">
-[...8 lines deleted...]
-      <c r="E118" s="1"/>
+      <c r="B118" s="40">
+        <v>9836</v>
+      </c>
+      <c r="C118" s="40">
+        <v>9839.1</v>
+      </c>
+      <c r="D118" s="40">
+        <v>9839.1</v>
+      </c>
+      <c r="E118" s="40">
+        <v>9838.9</v>
+      </c>
       <c r="F118" s="20"/>
       <c r="G118" s="20"/>
       <c r="H118" s="20"/>
       <c r="I118" s="20"/>
       <c r="J118" s="12"/>
       <c r="K118" s="20"/>
       <c r="L118" s="20"/>
       <c r="M118" s="31"/>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B119" s="38">
-[...8 lines deleted...]
-      <c r="E119" s="1"/>
+      <c r="B119" s="40">
+        <v>9390</v>
+      </c>
+      <c r="C119" s="40">
+        <v>9393</v>
+      </c>
+      <c r="D119" s="40">
+        <v>9393</v>
+      </c>
+      <c r="E119" s="40">
+        <v>9392.9</v>
+      </c>
       <c r="F119" s="20"/>
       <c r="G119" s="20"/>
       <c r="H119" s="20"/>
       <c r="I119" s="20"/>
       <c r="J119" s="12"/>
       <c r="K119" s="20"/>
       <c r="L119" s="20"/>
       <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B120" s="38">
-[...8 lines deleted...]
-      <c r="E120" s="2"/>
+      <c r="B120" s="40">
+        <v>446</v>
+      </c>
+      <c r="C120" s="40">
+        <v>446.1</v>
+      </c>
+      <c r="D120" s="40">
+        <v>446.1</v>
+      </c>
+      <c r="E120" s="40">
+        <v>446</v>
+      </c>
       <c r="F120" s="20"/>
       <c r="G120" s="20"/>
       <c r="H120" s="20"/>
       <c r="I120" s="20"/>
       <c r="J120" s="12"/>
       <c r="K120" s="20"/>
       <c r="L120" s="20"/>
       <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B121" s="33">
-        <v>4.5999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="C121" s="33">
-        <v>4.5999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="D121" s="33">
-        <v>4.5999999999999996</v>
-[...1 lines deleted...]
-      <c r="E121" s="1"/>
+        <v>4.5</v>
+      </c>
+      <c r="E121" s="33">
+        <v>4.5</v>
+      </c>
       <c r="F121" s="20"/>
       <c r="G121" s="20"/>
       <c r="H121" s="20"/>
       <c r="I121" s="20"/>
       <c r="J121" s="12"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:19" ht="15">
       <c r="F123" s="29"/>
       <c r="G123" s="26"/>
       <c r="H123" s="29"/>
       <c r="I123" s="26"/>
       <c r="J123" s="30"/>
       <c r="K123" s="26"/>
       <c r="L123" s="26"/>
     </row>
     <row r="124" spans="1:19" ht="15">
+      <c r="B124" s="29"/>
+      <c r="C124" s="29"/>
+      <c r="D124" s="29"/>
       <c r="F124" s="25"/>
       <c r="G124" s="30"/>
       <c r="H124" s="29"/>
       <c r="I124" s="30"/>
       <c r="J124" s="30"/>
       <c r="K124" s="30"/>
       <c r="L124" s="30"/>
     </row>
     <row r="125" spans="1:19" ht="15">
+      <c r="B125" s="29"/>
+      <c r="C125" s="29"/>
+      <c r="D125" s="29"/>
       <c r="F125" s="25"/>
       <c r="G125" s="30"/>
       <c r="H125" s="29"/>
       <c r="I125" s="30"/>
       <c r="J125" s="30"/>
       <c r="K125" s="30"/>
       <c r="L125" s="30"/>
       <c r="M125" s="11"/>
     </row>
-    <row r="126" spans="1:19" ht="14.25">
+    <row r="126" spans="1:19" ht="15">
+      <c r="B126" s="29"/>
+      <c r="C126" s="29"/>
+      <c r="D126" s="29"/>
       <c r="F126" s="27"/>
       <c r="G126" s="28"/>
       <c r="H126" s="27"/>
       <c r="I126" s="28"/>
       <c r="J126" s="27"/>
     </row>
     <row r="127" spans="1:19" ht="15">
       <c r="E127" s="11"/>
       <c r="F127" s="29"/>
       <c r="G127" s="26"/>
       <c r="H127" s="29"/>
       <c r="I127" s="26"/>
       <c r="J127" s="30"/>
       <c r="K127" s="11"/>
     </row>
     <row r="128" spans="1:19">
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="11"/>
       <c r="H128" s="11"/>
       <c r="I128" s="11"/>
       <c r="J128" s="11"/>
       <c r="K128" s="11"/>
     </row>
   </sheetData>
@@ -4664,57 +4673,57 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>