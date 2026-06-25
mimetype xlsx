--- v1 (2026-05-15)
+++ v2 (2026-06-25)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="17670" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="2010-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="37">
   <si>
     <t>Экономически активное население, тыс. чел.</t>
   </si>
   <si>
     <t>Занятое население, тыс. чел.</t>
   </si>
   <si>
     <t>Безработное население, тыс чел.</t>
   </si>
   <si>
     <t>Уровень безработицы, %</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -209,79 +209,88 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -320,57 +329,58 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -639,107 +649,107 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:S128"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A97" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B118" sqref="B118:E121"/>
+    <sheetView tabSelected="1" topLeftCell="A91" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="K119" sqref="K119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
     <col min="8" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="39"/>
-[...10 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="38"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="38"/>
-[...9 lines deleted...]
-      <c r="M4" s="38"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="38"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -913,68 +923,68 @@
         <v>5.5</v>
       </c>
       <c r="L9" s="7">
         <v>5.5</v>
       </c>
       <c r="M9" s="7">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="38"/>
-      <c r="B11" s="38" t="s">
+      <c r="A11" s="40"/>
+      <c r="B11" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="38"/>
-[...9 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="38"/>
+      <c r="A12" s="40"/>
       <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1148,68 +1158,68 @@
         <v>5.3</v>
       </c>
       <c r="L16" s="12">
         <v>5.4</v>
       </c>
       <c r="M16" s="10">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="38"/>
-      <c r="B18" s="38" t="s">
+      <c r="A18" s="40"/>
+      <c r="B18" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="38"/>
-[...9 lines deleted...]
-      <c r="M18" s="38"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="38"/>
+      <c r="A19" s="40"/>
       <c r="B19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="4" t="s">
@@ -1383,68 +1393,68 @@
         <v>5.3</v>
       </c>
       <c r="L23" s="12">
         <v>5.3</v>
       </c>
       <c r="M23" s="10">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="14"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="38"/>
-      <c r="B25" s="38" t="s">
+      <c r="A25" s="40"/>
+      <c r="B25" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="38"/>
-[...9 lines deleted...]
-      <c r="M25" s="38"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="38"/>
+      <c r="A26" s="40"/>
       <c r="B26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J26" s="4" t="s">
@@ -1618,68 +1628,68 @@
         <v>5.2</v>
       </c>
       <c r="L30" s="12">
         <v>5.2</v>
       </c>
       <c r="M30" s="10">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="38"/>
-      <c r="B32" s="38" t="s">
+      <c r="A32" s="40"/>
+      <c r="B32" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="38"/>
-[...9 lines deleted...]
-      <c r="M32" s="38"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="40"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="38"/>
+      <c r="A33" s="40"/>
       <c r="B33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="4" t="s">
@@ -1853,68 +1863,68 @@
         <v>5</v>
       </c>
       <c r="L37" s="12">
         <v>5</v>
       </c>
       <c r="M37" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="11"/>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="38"/>
-      <c r="B39" s="38" t="s">
+      <c r="A39" s="40"/>
+      <c r="B39" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="C39" s="38"/>
-[...9 lines deleted...]
-      <c r="M39" s="38"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="40"/>
+      <c r="L39" s="40"/>
+      <c r="M39" s="40"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="38"/>
+      <c r="A40" s="40"/>
       <c r="B40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="4" t="s">
@@ -2088,68 +2098,68 @@
         <v>5</v>
       </c>
       <c r="L44" s="12">
         <v>5</v>
       </c>
       <c r="M44" s="12">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="11"/>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="38"/>
-      <c r="B46" s="38" t="s">
+      <c r="A46" s="40"/>
+      <c r="B46" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="C46" s="38"/>
-[...9 lines deleted...]
-      <c r="M46" s="38"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="38"/>
+      <c r="A47" s="40"/>
       <c r="B47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="4" t="s">
@@ -2323,68 +2333,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L51" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="M51" s="12">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="11"/>
       <c r="B52" s="17"/>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="19"/>
       <c r="G52" s="18"/>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
       <c r="K52" s="16"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="38"/>
-      <c r="B53" s="38" t="s">
+      <c r="A53" s="40"/>
+      <c r="B53" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="C53" s="38"/>
-[...9 lines deleted...]
-      <c r="M53" s="38"/>
+      <c r="C53" s="40"/>
+      <c r="D53" s="40"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="40"/>
+      <c r="H53" s="40"/>
+      <c r="I53" s="40"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="40"/>
+      <c r="M53" s="40"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="38"/>
+      <c r="A54" s="40"/>
       <c r="B54" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J54" s="4" t="s">
@@ -2558,68 +2568,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L58" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="M58" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="11"/>
       <c r="B59" s="17"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
       <c r="E59" s="18"/>
       <c r="F59" s="19"/>
       <c r="G59" s="18"/>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="38"/>
-      <c r="B60" s="38" t="s">
+      <c r="A60" s="40"/>
+      <c r="B60" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C60" s="38"/>
-[...9 lines deleted...]
-      <c r="M60" s="38"/>
+      <c r="C60" s="40"/>
+      <c r="D60" s="40"/>
+      <c r="E60" s="40"/>
+      <c r="F60" s="40"/>
+      <c r="G60" s="40"/>
+      <c r="H60" s="40"/>
+      <c r="I60" s="40"/>
+      <c r="J60" s="40"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="40"/>
+      <c r="M60" s="40"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="38"/>
+      <c r="A61" s="40"/>
       <c r="B61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="4" t="s">
@@ -2793,72 +2803,72 @@
         <v>4.8</v>
       </c>
       <c r="L65" s="20">
         <v>4.8</v>
       </c>
       <c r="M65" s="20">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="11"/>
       <c r="B66" s="17"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:18">
-      <c r="A67" s="38"/>
-      <c r="B67" s="38" t="s">
+      <c r="A67" s="40"/>
+      <c r="B67" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="38"/>
-[...9 lines deleted...]
-      <c r="M67" s="38"/>
+      <c r="C67" s="40"/>
+      <c r="D67" s="40"/>
+      <c r="E67" s="40"/>
+      <c r="F67" s="40"/>
+      <c r="G67" s="40"/>
+      <c r="H67" s="40"/>
+      <c r="I67" s="40"/>
+      <c r="J67" s="40"/>
+      <c r="K67" s="40"/>
+      <c r="L67" s="40"/>
+      <c r="M67" s="40"/>
       <c r="O67" s="11"/>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
       <c r="R67" s="11"/>
     </row>
     <row r="68" spans="1:18">
-      <c r="A68" s="38"/>
+      <c r="A68" s="40"/>
       <c r="B68" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J68" s="4" t="s">
@@ -3036,68 +3046,68 @@
         <v>4.8</v>
       </c>
       <c r="L72" s="20">
         <v>4.8</v>
       </c>
       <c r="M72" s="20">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="11"/>
       <c r="B73" s="17"/>
       <c r="C73" s="18"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="19"/>
       <c r="G73" s="18"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:18">
-      <c r="A74" s="38"/>
-      <c r="B74" s="38" t="s">
+      <c r="A74" s="40"/>
+      <c r="B74" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="C74" s="38"/>
-[...9 lines deleted...]
-      <c r="M74" s="38"/>
+      <c r="C74" s="40"/>
+      <c r="D74" s="40"/>
+      <c r="E74" s="40"/>
+      <c r="F74" s="40"/>
+      <c r="G74" s="40"/>
+      <c r="H74" s="40"/>
+      <c r="I74" s="40"/>
+      <c r="J74" s="40"/>
+      <c r="K74" s="40"/>
+      <c r="L74" s="40"/>
+      <c r="M74" s="40"/>
     </row>
     <row r="75" spans="1:18">
-      <c r="A75" s="38"/>
+      <c r="A75" s="40"/>
       <c r="B75" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="4" t="s">
@@ -3199,68 +3209,68 @@
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="12"/>
       <c r="J79" s="12"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="11"/>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
       <c r="J80" s="11"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
       <c r="M80" s="11"/>
     </row>
     <row r="81" spans="1:15">
-      <c r="A81" s="38"/>
-      <c r="B81" s="38" t="s">
+      <c r="A81" s="40"/>
+      <c r="B81" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C81" s="38"/>
-[...9 lines deleted...]
-      <c r="M81" s="38"/>
+      <c r="C81" s="40"/>
+      <c r="D81" s="40"/>
+      <c r="E81" s="40"/>
+      <c r="F81" s="40"/>
+      <c r="G81" s="40"/>
+      <c r="H81" s="40"/>
+      <c r="I81" s="40"/>
+      <c r="J81" s="40"/>
+      <c r="K81" s="40"/>
+      <c r="L81" s="40"/>
+      <c r="M81" s="40"/>
     </row>
     <row r="82" spans="1:15">
-      <c r="A82" s="38"/>
+      <c r="A82" s="40"/>
       <c r="B82" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J82" s="4" t="s">
@@ -3386,69 +3396,69 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L86" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="M86" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="11"/>
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
     </row>
     <row r="88" spans="1:15">
-      <c r="A88" s="38"/>
-      <c r="B88" s="38" t="s">
+      <c r="A88" s="40"/>
+      <c r="B88" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C88" s="38"/>
-[...9 lines deleted...]
-      <c r="M88" s="38"/>
+      <c r="C88" s="40"/>
+      <c r="D88" s="40"/>
+      <c r="E88" s="40"/>
+      <c r="F88" s="40"/>
+      <c r="G88" s="40"/>
+      <c r="H88" s="40"/>
+      <c r="I88" s="40"/>
+      <c r="J88" s="40"/>
+      <c r="K88" s="40"/>
+      <c r="L88" s="40"/>
+      <c r="M88" s="40"/>
       <c r="N88" s="23"/>
     </row>
     <row r="89" spans="1:15">
-      <c r="A89" s="38"/>
+      <c r="A89" s="40"/>
       <c r="B89" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J89" s="4" t="s">
@@ -3612,68 +3622,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="H93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="I93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="J93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="K93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="L93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="M93" s="1">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="95" spans="1:15">
-      <c r="A95" s="38"/>
-      <c r="B95" s="38" t="s">
+      <c r="A95" s="40"/>
+      <c r="B95" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="C95" s="38"/>
-[...9 lines deleted...]
-      <c r="M95" s="38"/>
+      <c r="C95" s="40"/>
+      <c r="D95" s="40"/>
+      <c r="E95" s="40"/>
+      <c r="F95" s="40"/>
+      <c r="G95" s="40"/>
+      <c r="H95" s="40"/>
+      <c r="I95" s="40"/>
+      <c r="J95" s="40"/>
+      <c r="K95" s="40"/>
+      <c r="L95" s="40"/>
+      <c r="M95" s="40"/>
     </row>
     <row r="96" spans="1:15">
-      <c r="A96" s="38"/>
+      <c r="A96" s="40"/>
       <c r="B96" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F96" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I96" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J96" s="4" t="s">
@@ -3847,68 +3857,68 @@
         <v>4.7</v>
       </c>
       <c r="L100" s="20">
         <v>4.7</v>
       </c>
       <c r="M100" s="20">
         <v>4.7</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" s="11"/>
       <c r="B101" s="24"/>
       <c r="C101" s="24"/>
       <c r="D101" s="24"/>
       <c r="E101" s="24"/>
       <c r="F101" s="22"/>
       <c r="G101" s="22"/>
       <c r="H101" s="22"/>
       <c r="I101" s="16"/>
       <c r="J101" s="16"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:19">
-      <c r="A102" s="38"/>
-      <c r="B102" s="38" t="s">
+      <c r="A102" s="40"/>
+      <c r="B102" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="C102" s="38"/>
-[...9 lines deleted...]
-      <c r="M102" s="38"/>
+      <c r="C102" s="40"/>
+      <c r="D102" s="40"/>
+      <c r="E102" s="40"/>
+      <c r="F102" s="40"/>
+      <c r="G102" s="40"/>
+      <c r="H102" s="40"/>
+      <c r="I102" s="40"/>
+      <c r="J102" s="40"/>
+      <c r="K102" s="40"/>
+      <c r="L102" s="40"/>
+      <c r="M102" s="40"/>
     </row>
     <row r="103" spans="1:19">
-      <c r="A103" s="38"/>
+      <c r="A103" s="40"/>
       <c r="B103" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F103" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="4" t="s">
@@ -4067,68 +4077,68 @@
         <v>4.7</v>
       </c>
       <c r="G107" s="20">
         <v>4.7</v>
       </c>
       <c r="H107" s="20">
         <v>4.5999999999999996</v>
       </c>
       <c r="I107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="J107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="K107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="M107" s="12">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="109" spans="1:19">
-      <c r="A109" s="38"/>
-      <c r="B109" s="38" t="s">
+      <c r="A109" s="40"/>
+      <c r="B109" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="C109" s="38"/>
-[...9 lines deleted...]
-      <c r="M109" s="38"/>
+      <c r="C109" s="40"/>
+      <c r="D109" s="40"/>
+      <c r="E109" s="40"/>
+      <c r="F109" s="40"/>
+      <c r="G109" s="40"/>
+      <c r="H109" s="40"/>
+      <c r="I109" s="40"/>
+      <c r="J109" s="40"/>
+      <c r="K109" s="40"/>
+      <c r="L109" s="40"/>
+      <c r="M109" s="40"/>
     </row>
     <row r="110" spans="1:19">
-      <c r="A110" s="38"/>
+      <c r="A110" s="40"/>
       <c r="B110" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F110" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G110" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I110" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J110" s="4" t="s">
@@ -4314,187 +4324,211 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="L114" s="36">
         <v>4.5999999999999996</v>
       </c>
       <c r="M114" s="36">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" s="11"/>
       <c r="B115" s="24"/>
       <c r="C115" s="24"/>
       <c r="D115" s="24"/>
       <c r="E115" s="24"/>
       <c r="F115" s="22"/>
       <c r="G115" s="22"/>
       <c r="H115" s="22"/>
       <c r="I115" s="22"/>
       <c r="J115" s="16"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:19" ht="15">
-      <c r="A116" s="38"/>
-      <c r="B116" s="38" t="s">
+      <c r="A116" s="40"/>
+      <c r="B116" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="C116" s="38"/>
-[...9 lines deleted...]
-      <c r="M116" s="38"/>
+      <c r="C116" s="40"/>
+      <c r="D116" s="40"/>
+      <c r="E116" s="40"/>
+      <c r="F116" s="40"/>
+      <c r="G116" s="40"/>
+      <c r="H116" s="40"/>
+      <c r="I116" s="40"/>
+      <c r="J116" s="40"/>
+      <c r="K116" s="40"/>
+      <c r="L116" s="40"/>
+      <c r="M116" s="40"/>
       <c r="Q116" s="29"/>
       <c r="R116" s="29"/>
       <c r="S116" s="29"/>
     </row>
     <row r="117" spans="1:19" ht="15">
-      <c r="A117" s="38"/>
+      <c r="A117" s="40"/>
       <c r="B117" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F117" s="4"/>
-[...6 lines deleted...]
-      <c r="M117" s="4"/>
+      <c r="F117" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="I117" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J117" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="M117" s="4" t="s">
+        <v>15</v>
+      </c>
       <c r="Q117" s="34"/>
       <c r="R117" s="30"/>
       <c r="S117" s="30"/>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B118" s="40">
+      <c r="B118" s="38">
         <v>9836</v>
       </c>
-      <c r="C118" s="40">
+      <c r="C118" s="38">
         <v>9839.1</v>
       </c>
-      <c r="D118" s="40">
+      <c r="D118" s="38">
         <v>9839.1</v>
       </c>
-      <c r="E118" s="40">
+      <c r="E118" s="38">
         <v>9838.9</v>
       </c>
-      <c r="F118" s="20"/>
+      <c r="F118" s="39">
+        <v>9836.2000000000007</v>
+      </c>
       <c r="G118" s="20"/>
       <c r="H118" s="20"/>
       <c r="I118" s="20"/>
       <c r="J118" s="12"/>
       <c r="K118" s="20"/>
       <c r="L118" s="20"/>
       <c r="M118" s="31"/>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B119" s="40">
+      <c r="B119" s="38">
         <v>9390</v>
       </c>
-      <c r="C119" s="40">
+      <c r="C119" s="38">
         <v>9393</v>
       </c>
-      <c r="D119" s="40">
+      <c r="D119" s="38">
         <v>9393</v>
       </c>
-      <c r="E119" s="40">
+      <c r="E119" s="38">
         <v>9392.9</v>
       </c>
-      <c r="F119" s="20"/>
+      <c r="F119" s="39">
+        <v>9378.4</v>
+      </c>
       <c r="G119" s="20"/>
       <c r="H119" s="20"/>
       <c r="I119" s="20"/>
       <c r="J119" s="12"/>
       <c r="K119" s="20"/>
       <c r="L119" s="20"/>
       <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B120" s="40">
+      <c r="B120" s="38">
         <v>446</v>
       </c>
-      <c r="C120" s="40">
+      <c r="C120" s="38">
         <v>446.1</v>
       </c>
-      <c r="D120" s="40">
+      <c r="D120" s="38">
         <v>446.1</v>
       </c>
-      <c r="E120" s="40">
+      <c r="E120" s="38">
         <v>446</v>
       </c>
-      <c r="F120" s="20"/>
+      <c r="F120" s="39">
+        <v>443.3</v>
+      </c>
       <c r="G120" s="20"/>
       <c r="H120" s="20"/>
       <c r="I120" s="20"/>
       <c r="J120" s="12"/>
       <c r="K120" s="20"/>
       <c r="L120" s="20"/>
       <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B121" s="33">
         <v>4.5</v>
       </c>
       <c r="C121" s="33">
         <v>4.5</v>
       </c>
       <c r="D121" s="33">
         <v>4.5</v>
       </c>
       <c r="E121" s="33">
         <v>4.5</v>
       </c>
-      <c r="F121" s="20"/>
+      <c r="F121" s="39">
+        <v>4.5</v>
+      </c>
       <c r="G121" s="20"/>
       <c r="H121" s="20"/>
       <c r="I121" s="20"/>
       <c r="J121" s="12"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:19" ht="15">
       <c r="F123" s="29"/>
       <c r="G123" s="26"/>
       <c r="H123" s="29"/>
       <c r="I123" s="26"/>
       <c r="J123" s="30"/>
       <c r="K123" s="26"/>
       <c r="L123" s="26"/>
     </row>
     <row r="124" spans="1:19" ht="15">
       <c r="B124" s="29"/>
       <c r="C124" s="29"/>