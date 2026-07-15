--- v2 (2026-06-25)
+++ v3 (2026-07-15)
@@ -209,77 +209,68 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -330,51 +321,51 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -650,51 +641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:S128"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A91" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="K119" sqref="K119"/>
+      <selection activeCell="G118" sqref="G118:G121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
     <col min="8" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
       <c r="A2" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
@@ -4401,135 +4392,143 @@
         <v>14</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>15</v>
       </c>
       <c r="Q117" s="34"/>
       <c r="R117" s="30"/>
       <c r="S117" s="30"/>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B118" s="38">
         <v>9836</v>
       </c>
       <c r="C118" s="38">
         <v>9839.1</v>
       </c>
       <c r="D118" s="38">
         <v>9839.1</v>
       </c>
       <c r="E118" s="38">
         <v>9838.9</v>
       </c>
-      <c r="F118" s="39">
+      <c r="F118" s="38">
         <v>9836.2000000000007</v>
       </c>
-      <c r="G118" s="20"/>
+      <c r="G118" s="38">
+        <v>9800.7000000000007</v>
+      </c>
       <c r="H118" s="20"/>
       <c r="I118" s="20"/>
       <c r="J118" s="12"/>
       <c r="K118" s="20"/>
       <c r="L118" s="20"/>
       <c r="M118" s="31"/>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="38">
         <v>9390</v>
       </c>
       <c r="C119" s="38">
         <v>9393</v>
       </c>
       <c r="D119" s="38">
         <v>9393</v>
       </c>
       <c r="E119" s="38">
         <v>9392.9</v>
       </c>
-      <c r="F119" s="39">
+      <c r="F119" s="38">
         <v>9378.4</v>
       </c>
-      <c r="G119" s="20"/>
+      <c r="G119" s="38">
+        <v>9359.6</v>
+      </c>
       <c r="H119" s="20"/>
       <c r="I119" s="20"/>
       <c r="J119" s="12"/>
       <c r="K119" s="20"/>
       <c r="L119" s="20"/>
       <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B120" s="38">
         <v>446</v>
       </c>
       <c r="C120" s="38">
         <v>446.1</v>
       </c>
       <c r="D120" s="38">
         <v>446.1</v>
       </c>
       <c r="E120" s="38">
         <v>446</v>
       </c>
-      <c r="F120" s="39">
+      <c r="F120" s="38">
         <v>443.3</v>
       </c>
-      <c r="G120" s="20"/>
+      <c r="G120" s="39">
+        <v>441.1</v>
+      </c>
       <c r="H120" s="20"/>
       <c r="I120" s="20"/>
       <c r="J120" s="12"/>
       <c r="K120" s="20"/>
       <c r="L120" s="20"/>
       <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B121" s="33">
         <v>4.5</v>
       </c>
       <c r="C121" s="33">
         <v>4.5</v>
       </c>
       <c r="D121" s="33">
         <v>4.5</v>
       </c>
       <c r="E121" s="33">
         <v>4.5</v>
       </c>
-      <c r="F121" s="39">
+      <c r="F121" s="38">
         <v>4.5</v>
       </c>
-      <c r="G121" s="20"/>
+      <c r="G121" s="39">
+        <v>4.5</v>
+      </c>
       <c r="H121" s="20"/>
       <c r="I121" s="20"/>
       <c r="J121" s="12"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:19" ht="15">
       <c r="F123" s="29"/>
       <c r="G123" s="26"/>
       <c r="H123" s="29"/>
       <c r="I123" s="26"/>
       <c r="J123" s="30"/>
       <c r="K123" s="26"/>
       <c r="L123" s="26"/>
     </row>
     <row r="124" spans="1:19" ht="15">
       <c r="B124" s="29"/>
       <c r="C124" s="29"/>
       <c r="D124" s="29"/>