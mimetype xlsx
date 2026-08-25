--- v3 (2026-07-15)
+++ v4 (2026-08-25)
@@ -118,68 +118,68 @@
   <si>
     <t>2018 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год*</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>*) Оценка показателей за период апрель 2020 - июнь 2021 года не  производилась .</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
-    <t>2025год</t>
+    <t>Основные индикаторы рынка труда по месяцам 2010-2026 гг. (оценочные данные)</t>
   </si>
   <si>
-    <t>2026год</t>
+    <t>2025 год</t>
   </si>
   <si>
-    <t>Основные индикаторы рынка труда по месяцам 2010-2026 гг. (оценочные данные)</t>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto "/>
@@ -200,88 +200,94 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -322,50 +328,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -638,109 +647,109 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:S128"/>
+  <dimension ref="A2:S134"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A91" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="G118" sqref="G118:G121"/>
+    <sheetView tabSelected="1" topLeftCell="A103" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B116" sqref="B116:M116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
     <col min="8" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A2" s="41" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="A2" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="40"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="40"/>
-[...9 lines deleted...]
-      <c r="M4" s="40"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="40"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -914,68 +923,68 @@
         <v>5.5</v>
       </c>
       <c r="L9" s="7">
         <v>5.5</v>
       </c>
       <c r="M9" s="7">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="40"/>
-      <c r="B11" s="40" t="s">
+      <c r="A11" s="43"/>
+      <c r="B11" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="40"/>
-[...9 lines deleted...]
-      <c r="M11" s="40"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="40"/>
+      <c r="A12" s="43"/>
       <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1149,68 +1158,68 @@
         <v>5.3</v>
       </c>
       <c r="L16" s="12">
         <v>5.4</v>
       </c>
       <c r="M16" s="10">
         <v>5.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="40"/>
-      <c r="B18" s="40" t="s">
+      <c r="A18" s="43"/>
+      <c r="B18" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="40"/>
-[...9 lines deleted...]
-      <c r="M18" s="40"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="40"/>
+      <c r="A19" s="43"/>
       <c r="B19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="4" t="s">
@@ -1384,68 +1393,68 @@
         <v>5.3</v>
       </c>
       <c r="L23" s="12">
         <v>5.3</v>
       </c>
       <c r="M23" s="10">
         <v>5.3</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="14"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="40"/>
-      <c r="B25" s="40" t="s">
+      <c r="A25" s="43"/>
+      <c r="B25" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="40"/>
-[...9 lines deleted...]
-      <c r="M25" s="40"/>
+      <c r="C25" s="43"/>
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="40"/>
+      <c r="A26" s="43"/>
       <c r="B26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J26" s="4" t="s">
@@ -1619,68 +1628,68 @@
         <v>5.2</v>
       </c>
       <c r="L30" s="12">
         <v>5.2</v>
       </c>
       <c r="M30" s="10">
         <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="40"/>
-      <c r="B32" s="40" t="s">
+      <c r="A32" s="43"/>
+      <c r="B32" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="40"/>
-[...9 lines deleted...]
-      <c r="M32" s="40"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="40"/>
+      <c r="A33" s="43"/>
       <c r="B33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="4" t="s">
@@ -1854,68 +1863,68 @@
         <v>5</v>
       </c>
       <c r="L37" s="12">
         <v>5</v>
       </c>
       <c r="M37" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="11"/>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="40"/>
-      <c r="B39" s="40" t="s">
+      <c r="A39" s="43"/>
+      <c r="B39" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="C39" s="40"/>
-[...9 lines deleted...]
-      <c r="M39" s="40"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="40"/>
+      <c r="A40" s="43"/>
       <c r="B40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="4" t="s">
@@ -2089,68 +2098,68 @@
         <v>5</v>
       </c>
       <c r="L44" s="12">
         <v>5</v>
       </c>
       <c r="M44" s="12">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="11"/>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="40"/>
-      <c r="B46" s="40" t="s">
+      <c r="A46" s="43"/>
+      <c r="B46" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="C46" s="40"/>
-[...9 lines deleted...]
-      <c r="M46" s="40"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="40"/>
+      <c r="A47" s="43"/>
       <c r="B47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="4" t="s">
@@ -2324,68 +2333,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L51" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="M51" s="12">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="11"/>
       <c r="B52" s="17"/>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="19"/>
       <c r="G52" s="18"/>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
       <c r="K52" s="16"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="40"/>
-      <c r="B53" s="40" t="s">
+      <c r="A53" s="43"/>
+      <c r="B53" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C53" s="40"/>
-[...9 lines deleted...]
-      <c r="M53" s="40"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="40"/>
+      <c r="A54" s="43"/>
       <c r="B54" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J54" s="4" t="s">
@@ -2559,68 +2568,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L58" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="M58" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="11"/>
       <c r="B59" s="17"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
       <c r="E59" s="18"/>
       <c r="F59" s="19"/>
       <c r="G59" s="18"/>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="40"/>
-      <c r="B60" s="40" t="s">
+      <c r="A60" s="43"/>
+      <c r="B60" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C60" s="40"/>
-[...9 lines deleted...]
-      <c r="M60" s="40"/>
+      <c r="C60" s="43"/>
+      <c r="D60" s="43"/>
+      <c r="E60" s="43"/>
+      <c r="F60" s="43"/>
+      <c r="G60" s="43"/>
+      <c r="H60" s="43"/>
+      <c r="I60" s="43"/>
+      <c r="J60" s="43"/>
+      <c r="K60" s="43"/>
+      <c r="L60" s="43"/>
+      <c r="M60" s="43"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="40"/>
+      <c r="A61" s="43"/>
       <c r="B61" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="4" t="s">
@@ -2794,72 +2803,72 @@
         <v>4.8</v>
       </c>
       <c r="L65" s="20">
         <v>4.8</v>
       </c>
       <c r="M65" s="20">
         <v>4.8</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="11"/>
       <c r="B66" s="17"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:18">
-      <c r="A67" s="40"/>
-      <c r="B67" s="40" t="s">
+      <c r="A67" s="43"/>
+      <c r="B67" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="40"/>
-[...9 lines deleted...]
-      <c r="M67" s="40"/>
+      <c r="C67" s="43"/>
+      <c r="D67" s="43"/>
+      <c r="E67" s="43"/>
+      <c r="F67" s="43"/>
+      <c r="G67" s="43"/>
+      <c r="H67" s="43"/>
+      <c r="I67" s="43"/>
+      <c r="J67" s="43"/>
+      <c r="K67" s="43"/>
+      <c r="L67" s="43"/>
+      <c r="M67" s="43"/>
       <c r="O67" s="11"/>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
       <c r="R67" s="11"/>
     </row>
     <row r="68" spans="1:18">
-      <c r="A68" s="40"/>
+      <c r="A68" s="43"/>
       <c r="B68" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J68" s="4" t="s">
@@ -3037,68 +3046,68 @@
         <v>4.8</v>
       </c>
       <c r="L72" s="20">
         <v>4.8</v>
       </c>
       <c r="M72" s="20">
         <v>4.8</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="11"/>
       <c r="B73" s="17"/>
       <c r="C73" s="18"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="19"/>
       <c r="G73" s="18"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:18">
-      <c r="A74" s="40"/>
-      <c r="B74" s="40" t="s">
+      <c r="A74" s="43"/>
+      <c r="B74" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="C74" s="40"/>
-[...9 lines deleted...]
-      <c r="M74" s="40"/>
+      <c r="C74" s="43"/>
+      <c r="D74" s="43"/>
+      <c r="E74" s="43"/>
+      <c r="F74" s="43"/>
+      <c r="G74" s="43"/>
+      <c r="H74" s="43"/>
+      <c r="I74" s="43"/>
+      <c r="J74" s="43"/>
+      <c r="K74" s="43"/>
+      <c r="L74" s="43"/>
+      <c r="M74" s="43"/>
     </row>
     <row r="75" spans="1:18">
-      <c r="A75" s="40"/>
+      <c r="A75" s="43"/>
       <c r="B75" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="4" t="s">
@@ -3200,68 +3209,68 @@
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="12"/>
       <c r="J79" s="12"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="11"/>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
       <c r="J80" s="11"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
       <c r="M80" s="11"/>
     </row>
     <row r="81" spans="1:15">
-      <c r="A81" s="40"/>
-      <c r="B81" s="40" t="s">
+      <c r="A81" s="43"/>
+      <c r="B81" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C81" s="40"/>
-[...9 lines deleted...]
-      <c r="M81" s="40"/>
+      <c r="C81" s="43"/>
+      <c r="D81" s="43"/>
+      <c r="E81" s="43"/>
+      <c r="F81" s="43"/>
+      <c r="G81" s="43"/>
+      <c r="H81" s="43"/>
+      <c r="I81" s="43"/>
+      <c r="J81" s="43"/>
+      <c r="K81" s="43"/>
+      <c r="L81" s="43"/>
+      <c r="M81" s="43"/>
     </row>
     <row r="82" spans="1:15">
-      <c r="A82" s="40"/>
+      <c r="A82" s="43"/>
       <c r="B82" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J82" s="4" t="s">
@@ -3387,69 +3396,69 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="L86" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="M86" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="11"/>
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
     </row>
     <row r="88" spans="1:15">
-      <c r="A88" s="40"/>
-      <c r="B88" s="40" t="s">
+      <c r="A88" s="43"/>
+      <c r="B88" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="C88" s="40"/>
-[...9 lines deleted...]
-      <c r="M88" s="40"/>
+      <c r="C88" s="43"/>
+      <c r="D88" s="43"/>
+      <c r="E88" s="43"/>
+      <c r="F88" s="43"/>
+      <c r="G88" s="43"/>
+      <c r="H88" s="43"/>
+      <c r="I88" s="43"/>
+      <c r="J88" s="43"/>
+      <c r="K88" s="43"/>
+      <c r="L88" s="43"/>
+      <c r="M88" s="43"/>
       <c r="N88" s="23"/>
     </row>
     <row r="89" spans="1:15">
-      <c r="A89" s="40"/>
+      <c r="A89" s="43"/>
       <c r="B89" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J89" s="4" t="s">
@@ -3613,68 +3622,68 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="H93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="I93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="J93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="K93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="L93" s="1">
         <v>4.9000000000000004</v>
       </c>
       <c r="M93" s="1">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="95" spans="1:15">
-      <c r="A95" s="40"/>
-      <c r="B95" s="40" t="s">
+      <c r="A95" s="43"/>
+      <c r="B95" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="C95" s="40"/>
-[...9 lines deleted...]
-      <c r="M95" s="40"/>
+      <c r="C95" s="43"/>
+      <c r="D95" s="43"/>
+      <c r="E95" s="43"/>
+      <c r="F95" s="43"/>
+      <c r="G95" s="43"/>
+      <c r="H95" s="43"/>
+      <c r="I95" s="43"/>
+      <c r="J95" s="43"/>
+      <c r="K95" s="43"/>
+      <c r="L95" s="43"/>
+      <c r="M95" s="43"/>
     </row>
     <row r="96" spans="1:15">
-      <c r="A96" s="40"/>
+      <c r="A96" s="43"/>
       <c r="B96" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F96" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I96" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J96" s="4" t="s">
@@ -3848,68 +3857,68 @@
         <v>4.7</v>
       </c>
       <c r="L100" s="20">
         <v>4.7</v>
       </c>
       <c r="M100" s="20">
         <v>4.7</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" s="11"/>
       <c r="B101" s="24"/>
       <c r="C101" s="24"/>
       <c r="D101" s="24"/>
       <c r="E101" s="24"/>
       <c r="F101" s="22"/>
       <c r="G101" s="22"/>
       <c r="H101" s="22"/>
       <c r="I101" s="16"/>
       <c r="J101" s="16"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:19">
-      <c r="A102" s="40"/>
-      <c r="B102" s="40" t="s">
+      <c r="A102" s="43"/>
+      <c r="B102" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C102" s="40"/>
-[...9 lines deleted...]
-      <c r="M102" s="40"/>
+      <c r="C102" s="43"/>
+      <c r="D102" s="43"/>
+      <c r="E102" s="43"/>
+      <c r="F102" s="43"/>
+      <c r="G102" s="43"/>
+      <c r="H102" s="43"/>
+      <c r="I102" s="43"/>
+      <c r="J102" s="43"/>
+      <c r="K102" s="43"/>
+      <c r="L102" s="43"/>
+      <c r="M102" s="43"/>
     </row>
     <row r="103" spans="1:19">
-      <c r="A103" s="40"/>
+      <c r="A103" s="43"/>
       <c r="B103" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F103" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="4" t="s">
@@ -4068,68 +4077,68 @@
         <v>4.7</v>
       </c>
       <c r="G107" s="20">
         <v>4.7</v>
       </c>
       <c r="H107" s="20">
         <v>4.5999999999999996</v>
       </c>
       <c r="I107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="J107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="K107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="M107" s="12">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="109" spans="1:19">
-      <c r="A109" s="40"/>
-[...13 lines deleted...]
-      <c r="M109" s="40"/>
+      <c r="A109" s="43"/>
+      <c r="B109" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="C109" s="43"/>
+      <c r="D109" s="43"/>
+      <c r="E109" s="43"/>
+      <c r="F109" s="43"/>
+      <c r="G109" s="43"/>
+      <c r="H109" s="43"/>
+      <c r="I109" s="43"/>
+      <c r="J109" s="43"/>
+      <c r="K109" s="43"/>
+      <c r="L109" s="43"/>
+      <c r="M109" s="43"/>
     </row>
     <row r="110" spans="1:19">
-      <c r="A110" s="40"/>
+      <c r="A110" s="43"/>
       <c r="B110" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F110" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G110" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I110" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J110" s="4" t="s">
@@ -4315,71 +4324,71 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="L114" s="36">
         <v>4.5999999999999996</v>
       </c>
       <c r="M114" s="36">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" s="11"/>
       <c r="B115" s="24"/>
       <c r="C115" s="24"/>
       <c r="D115" s="24"/>
       <c r="E115" s="24"/>
       <c r="F115" s="22"/>
       <c r="G115" s="22"/>
       <c r="H115" s="22"/>
       <c r="I115" s="22"/>
       <c r="J115" s="16"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:19" ht="15">
-      <c r="A116" s="40"/>
-[...13 lines deleted...]
-      <c r="M116" s="40"/>
+      <c r="A116" s="43"/>
+      <c r="B116" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="C116" s="43"/>
+      <c r="D116" s="43"/>
+      <c r="E116" s="43"/>
+      <c r="F116" s="43"/>
+      <c r="G116" s="43"/>
+      <c r="H116" s="43"/>
+      <c r="I116" s="43"/>
+      <c r="J116" s="43"/>
+      <c r="K116" s="43"/>
+      <c r="L116" s="43"/>
+      <c r="M116" s="43"/>
       <c r="Q116" s="29"/>
       <c r="R116" s="29"/>
       <c r="S116" s="29"/>
     </row>
     <row r="117" spans="1:19" ht="15">
-      <c r="A117" s="40"/>
+      <c r="A117" s="43"/>
       <c r="B117" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F117" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G117" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I117" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J117" s="4" t="s">
@@ -4389,147 +4398,155 @@
         <v>13</v>
       </c>
       <c r="L117" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>15</v>
       </c>
       <c r="Q117" s="34"/>
       <c r="R117" s="30"/>
       <c r="S117" s="30"/>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B118" s="38">
         <v>9836</v>
       </c>
       <c r="C118" s="38">
         <v>9839.1</v>
       </c>
       <c r="D118" s="38">
         <v>9839.1</v>
       </c>
-      <c r="E118" s="38">
-        <v>9838.9</v>
+      <c r="E118" s="42">
+        <v>9843</v>
       </c>
       <c r="F118" s="38">
-        <v>9836.2000000000007</v>
+        <v>9843.6</v>
       </c>
       <c r="G118" s="38">
-        <v>9800.7000000000007</v>
-[...1 lines deleted...]
-      <c r="H118" s="20"/>
+        <v>9847.1</v>
+      </c>
+      <c r="H118" s="36">
+        <v>9854.4</v>
+      </c>
       <c r="I118" s="20"/>
       <c r="J118" s="12"/>
       <c r="K118" s="20"/>
       <c r="L118" s="20"/>
       <c r="M118" s="31"/>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="38">
         <v>9390</v>
       </c>
       <c r="C119" s="38">
         <v>9393</v>
       </c>
       <c r="D119" s="38">
         <v>9393</v>
       </c>
       <c r="E119" s="38">
-        <v>9392.9</v>
+        <v>9398</v>
       </c>
       <c r="F119" s="38">
-        <v>9378.4</v>
+        <v>9398.7999999999993</v>
       </c>
       <c r="G119" s="38">
-        <v>9359.6</v>
-[...1 lines deleted...]
-      <c r="H119" s="20"/>
+        <v>9402.9</v>
+      </c>
+      <c r="H119" s="36">
+        <v>9410.6</v>
+      </c>
       <c r="I119" s="20"/>
       <c r="J119" s="12"/>
       <c r="K119" s="20"/>
       <c r="L119" s="20"/>
       <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B120" s="38">
         <v>446</v>
       </c>
       <c r="C120" s="38">
         <v>446.1</v>
       </c>
       <c r="D120" s="38">
         <v>446.1</v>
       </c>
       <c r="E120" s="38">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F120" s="38">
-        <v>443.3</v>
+        <v>444.8</v>
       </c>
       <c r="G120" s="39">
-        <v>441.1</v>
-[...1 lines deleted...]
-      <c r="H120" s="20"/>
+        <v>444.2</v>
+      </c>
+      <c r="H120" s="36">
+        <v>443.8</v>
+      </c>
       <c r="I120" s="20"/>
       <c r="J120" s="12"/>
       <c r="K120" s="20"/>
       <c r="L120" s="20"/>
       <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B121" s="33">
         <v>4.5</v>
       </c>
       <c r="C121" s="33">
         <v>4.5</v>
       </c>
       <c r="D121" s="33">
         <v>4.5</v>
       </c>
       <c r="E121" s="33">
         <v>4.5</v>
       </c>
       <c r="F121" s="38">
         <v>4.5</v>
       </c>
       <c r="G121" s="39">
         <v>4.5</v>
       </c>
-      <c r="H121" s="20"/>
+      <c r="H121" s="36">
+        <v>4.5</v>
+      </c>
       <c r="I121" s="20"/>
       <c r="J121" s="12"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:19" ht="15">
       <c r="F123" s="29"/>
       <c r="G123" s="26"/>
       <c r="H123" s="29"/>
       <c r="I123" s="26"/>
       <c r="J123" s="30"/>
       <c r="K123" s="26"/>
       <c r="L123" s="26"/>
     </row>
     <row r="124" spans="1:19" ht="15">
       <c r="B124" s="29"/>
       <c r="C124" s="29"/>
       <c r="D124" s="29"/>
       <c r="F124" s="25"/>
@@ -4550,213 +4567,243 @@
       <c r="I125" s="30"/>
       <c r="J125" s="30"/>
       <c r="K125" s="30"/>
       <c r="L125" s="30"/>
       <c r="M125" s="11"/>
     </row>
     <row r="126" spans="1:19" ht="15">
       <c r="B126" s="29"/>
       <c r="C126" s="29"/>
       <c r="D126" s="29"/>
       <c r="F126" s="27"/>
       <c r="G126" s="28"/>
       <c r="H126" s="27"/>
       <c r="I126" s="28"/>
       <c r="J126" s="27"/>
     </row>
     <row r="127" spans="1:19" ht="15">
       <c r="E127" s="11"/>
       <c r="F127" s="29"/>
       <c r="G127" s="26"/>
       <c r="H127" s="29"/>
       <c r="I127" s="26"/>
       <c r="J127" s="30"/>
       <c r="K127" s="11"/>
     </row>
-    <row r="128" spans="1:19">
+    <row r="128" spans="1:19" ht="15">
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="11"/>
-      <c r="H128" s="11"/>
-[...1 lines deleted...]
-      <c r="J128" s="11"/>
+      <c r="H128" s="29"/>
+      <c r="I128" s="29"/>
+      <c r="J128" s="27"/>
       <c r="K128" s="11"/>
+      <c r="L128" s="40"/>
+    </row>
+    <row r="129" spans="8:12" ht="15">
+      <c r="H129" s="30"/>
+      <c r="I129" s="30"/>
+      <c r="J129" s="28"/>
+      <c r="L129" s="40"/>
+    </row>
+    <row r="130" spans="8:12" ht="15">
+      <c r="H130" s="30"/>
+      <c r="I130" s="30"/>
+      <c r="J130" s="27"/>
+      <c r="L130" s="40"/>
+    </row>
+    <row r="131" spans="8:12" ht="15">
+      <c r="H131" s="30"/>
+      <c r="I131" s="30"/>
+      <c r="L131" s="41"/>
+    </row>
+    <row r="132" spans="8:12" ht="15">
+      <c r="H132" s="30"/>
+      <c r="I132" s="30"/>
+      <c r="L132" s="41"/>
+    </row>
+    <row r="133" spans="8:12" ht="15">
+      <c r="I133" s="11"/>
+      <c r="L133" s="41"/>
+    </row>
+    <row r="134" spans="8:12" ht="15">
+      <c r="L134" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A109:A110"/>
-[...17 lines deleted...]
-    <mergeCell ref="A46:A47"/>
     <mergeCell ref="A116:A117"/>
     <mergeCell ref="B116:M116"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B81:M81"/>
     <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:M74"/>
     <mergeCell ref="B60:M60"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:M25"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:M88"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:M67"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:M53"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:M109"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="B102:M102"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="B95:M95"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100082FB92A7B4054489DD019E9EF77EA89" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d7393bfcdd695e01e4f3710d9bc9d670">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D5D6BC-561E-44EE-B79F-6BAD9FC64F84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC02C3D9-8C0D-447A-AE23-92C90E28349D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D40597D-AA6B-4C87-B838-E7EFE30D6D39}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KUAT</Company>