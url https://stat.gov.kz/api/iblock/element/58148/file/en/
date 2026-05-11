--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -452,79 +452,79 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -801,371 +801,371 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP88"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CF2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CV5" sqref="CV5"/>
+      <selection pane="bottomRight" activeCell="CW5" sqref="CW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="45"/>
-[...58 lines deleted...]
-      <c r="CH1" s="44" t="s">
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="AX1" s="48"/>
+      <c r="AY1" s="48"/>
+      <c r="AZ1" s="48"/>
+      <c r="BA1" s="48"/>
+      <c r="BB1" s="48"/>
+      <c r="BC1" s="48"/>
+      <c r="BD1" s="48"/>
+      <c r="BE1" s="48"/>
+      <c r="BF1" s="48"/>
+      <c r="BG1" s="48"/>
+      <c r="BH1" s="48"/>
+      <c r="BI1" s="48"/>
+      <c r="CH1" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="CI1" s="44"/>
-[...21 lines deleted...]
-      <c r="DE1" s="44"/>
+      <c r="CI1" s="49"/>
+      <c r="CJ1" s="49"/>
+      <c r="CK1" s="49"/>
+      <c r="CL1" s="49"/>
+      <c r="CM1" s="49"/>
+      <c r="CN1" s="49"/>
+      <c r="CO1" s="49"/>
+      <c r="CP1" s="49"/>
+      <c r="CQ1" s="49"/>
+      <c r="CR1" s="49"/>
+      <c r="CS1" s="49"/>
+      <c r="CT1" s="49"/>
+      <c r="CU1" s="49"/>
+      <c r="CV1" s="49"/>
+      <c r="CW1" s="49"/>
+      <c r="CX1" s="49"/>
+      <c r="CY1" s="49"/>
+      <c r="CZ1" s="49"/>
+      <c r="DA1" s="49"/>
+      <c r="DB1" s="49"/>
+      <c r="DC1" s="49"/>
+      <c r="DD1" s="49"/>
+      <c r="DE1" s="49"/>
       <c r="DF1" s="32"/>
       <c r="DG1" s="32"/>
       <c r="DH1" s="32"/>
       <c r="DI1" s="32"/>
       <c r="DJ1" s="32"/>
       <c r="DK1" s="32"/>
       <c r="DL1" s="32"/>
       <c r="DM1" s="32"/>
       <c r="DN1" s="32"/>
       <c r="DO1" s="32"/>
       <c r="DP1" s="32"/>
       <c r="DQ1" s="32"/>
       <c r="DR1" s="32"/>
       <c r="DS1" s="32"/>
       <c r="DT1" s="32"/>
       <c r="DU1" s="32"/>
       <c r="DV1" s="32"/>
       <c r="DW1" s="32"/>
       <c r="DX1" s="32"/>
       <c r="DY1" s="32"/>
       <c r="DZ1" s="32"/>
       <c r="EA1" s="32"/>
       <c r="EB1" s="32"/>
       <c r="EC1" s="32"/>
       <c r="ED1" s="32"/>
       <c r="EE1" s="32"/>
       <c r="EF1" s="32"/>
       <c r="EG1" s="32"/>
       <c r="EH1" s="32"/>
       <c r="EI1" s="32"/>
       <c r="EJ1" s="32"/>
       <c r="EK1" s="32"/>
       <c r="EL1" s="32"/>
       <c r="EM1" s="32"/>
       <c r="EN1" s="32"/>
       <c r="EO1" s="32"/>
     </row>
     <row r="2" spans="1:145" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="43" t="s">
+      <c r="K2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="43"/>
-[...1 lines deleted...]
-      <c r="W2" s="43" t="s">
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="W2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="43"/>
-[...1 lines deleted...]
-      <c r="AI2" s="43" t="s">
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="AI2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2" s="43"/>
-[...1 lines deleted...]
-      <c r="AU2" s="43" t="s">
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AU2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AV2" s="43"/>
-[...1 lines deleted...]
-      <c r="BG2" s="43" t="s">
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="BG2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BH2" s="43"/>
-[...1 lines deleted...]
-      <c r="BS2" s="43" t="s">
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BS2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BT2" s="43"/>
-[...1 lines deleted...]
-      <c r="CE2" s="43" t="s">
+      <c r="BT2" s="41"/>
+      <c r="BU2" s="41"/>
+      <c r="CE2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CF2" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="43" t="s">
+      <c r="CF2" s="41"/>
+      <c r="CG2" s="41"/>
+      <c r="CQ2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CR2" s="43"/>
-[...1 lines deleted...]
-      <c r="DC2" s="43" t="s">
+      <c r="CR2" s="41"/>
+      <c r="CS2" s="41"/>
+      <c r="DC2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="DD2" s="43"/>
-      <c r="DE2" s="43"/>
+      <c r="DD2" s="41"/>
+      <c r="DE2" s="41"/>
     </row>
     <row r="3" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="41"/>
-[...10 lines deleted...]
-      <c r="CT3" s="40" t="s">
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
+      <c r="CT3" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CU3" s="41"/>
-[...9 lines deleted...]
-      <c r="DE3" s="42"/>
+      <c r="CU3" s="44"/>
+      <c r="CV3" s="44"/>
+      <c r="CW3" s="44"/>
+      <c r="CX3" s="44"/>
+      <c r="CY3" s="44"/>
+      <c r="CZ3" s="44"/>
+      <c r="DA3" s="44"/>
+      <c r="DB3" s="44"/>
+      <c r="DC3" s="44"/>
+      <c r="DD3" s="44"/>
+      <c r="DE3" s="45"/>
     </row>
     <row r="4" spans="1:145" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1748,51 +1748,53 @@
       </c>
       <c r="CN5" s="30">
         <v>142.2713785895717</v>
       </c>
       <c r="CO5" s="30">
         <v>167.33123302389157</v>
       </c>
       <c r="CP5" s="30">
         <v>250.44907795665398</v>
       </c>
       <c r="CQ5" s="38">
         <v>62.393523966096353</v>
       </c>
       <c r="CR5" s="30">
         <v>54.036113120058126</v>
       </c>
       <c r="CS5" s="30">
         <v>50.032004734779903</v>
       </c>
       <c r="CT5" s="38">
         <v>46.485788953290019</v>
       </c>
       <c r="CU5" s="38">
         <v>102.16491176852671</v>
       </c>
-      <c r="CV5" s="38"/>
+      <c r="CV5" s="38">
+        <v>131.70552816131902</v>
+      </c>
       <c r="CW5" s="38"/>
       <c r="CX5" s="38"/>
       <c r="CY5" s="38"/>
       <c r="CZ5" s="38"/>
       <c r="DA5" s="38"/>
       <c r="DB5" s="38"/>
       <c r="DC5" s="38"/>
       <c r="DD5" s="38"/>
       <c r="DE5" s="38"/>
     </row>
     <row r="6" spans="1:145" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>36</v>
@@ -2057,51 +2059,53 @@
       </c>
       <c r="CN6" s="31">
         <v>125.52693855852539</v>
       </c>
       <c r="CO6" s="31">
         <v>118.17746970133155</v>
       </c>
       <c r="CP6" s="31">
         <v>197.05431246737345</v>
       </c>
       <c r="CQ6" s="39">
         <v>55.785750006867431</v>
       </c>
       <c r="CR6" s="31">
         <v>149.91708803284379</v>
       </c>
       <c r="CS6" s="31">
         <v>47.751794307195503</v>
       </c>
       <c r="CT6" s="39">
         <v>21.293981896789756</v>
       </c>
       <c r="CU6" s="39">
         <v>130.37565584522537</v>
       </c>
-      <c r="CV6" s="39"/>
+      <c r="CV6" s="39">
+        <v>137.28595332911982</v>
+      </c>
       <c r="CW6" s="39"/>
       <c r="CX6" s="39"/>
       <c r="CY6" s="39"/>
       <c r="CZ6" s="39"/>
       <c r="DA6" s="39"/>
       <c r="DB6" s="39"/>
       <c r="DC6" s="39"/>
       <c r="DD6" s="39"/>
       <c r="DE6" s="39"/>
     </row>
     <row r="7" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C7" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D7" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E7" s="21">
         <v>111.96051471371302</v>
@@ -2366,51 +2370,53 @@
       </c>
       <c r="CN7" s="31">
         <v>122.26726451037702</v>
       </c>
       <c r="CO7" s="31">
         <v>314.76348560545068</v>
       </c>
       <c r="CP7" s="31">
         <v>369.90674135556446</v>
       </c>
       <c r="CQ7" s="39">
         <v>57.051202295250171</v>
       </c>
       <c r="CR7" s="31">
         <v>37.927857854857777</v>
       </c>
       <c r="CS7" s="31">
         <v>33.600303351061541</v>
       </c>
       <c r="CT7" s="39">
         <v>74.080514609398818</v>
       </c>
       <c r="CU7" s="39">
         <v>106.53243328627391</v>
       </c>
-      <c r="CV7" s="39"/>
+      <c r="CV7" s="39">
+        <v>110.61648492287874</v>
+      </c>
       <c r="CW7" s="39"/>
       <c r="CX7" s="39"/>
       <c r="CY7" s="8"/>
       <c r="CZ7" s="39"/>
       <c r="DA7" s="39"/>
       <c r="DB7" s="39"/>
       <c r="DC7" s="39"/>
       <c r="DD7" s="39"/>
       <c r="DE7" s="39"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C8" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D8" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E8" s="21">
         <v>80.137189475497294</v>
@@ -2675,51 +2681,53 @@
       </c>
       <c r="CN8" s="31">
         <v>156.46944444731088</v>
       </c>
       <c r="CO8" s="31">
         <v>124.87822296152183</v>
       </c>
       <c r="CP8" s="31">
         <v>142.92221413476059</v>
       </c>
       <c r="CQ8" s="39">
         <v>64.223935736959433</v>
       </c>
       <c r="CR8" s="31">
         <v>50.814650873531207</v>
       </c>
       <c r="CS8" s="31">
         <v>110.94070866699906</v>
       </c>
       <c r="CT8" s="39">
         <v>41.137048452803185</v>
       </c>
       <c r="CU8" s="39">
         <v>105.40268718687776</v>
       </c>
-      <c r="CV8" s="39"/>
+      <c r="CV8" s="39">
+        <v>180.66871728727077</v>
+      </c>
       <c r="CW8" s="39"/>
       <c r="CX8" s="39"/>
       <c r="CY8" s="8"/>
       <c r="CZ8" s="39"/>
       <c r="DA8" s="39"/>
       <c r="DB8" s="39"/>
       <c r="DC8" s="39"/>
       <c r="DD8" s="39"/>
       <c r="DE8" s="39"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C9" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D9" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E9" s="21">
         <v>64.383927195147862</v>
@@ -2984,51 +2992,53 @@
       </c>
       <c r="CN9" s="31">
         <v>115.46225928286877</v>
       </c>
       <c r="CO9" s="31">
         <v>138.77330766164911</v>
       </c>
       <c r="CP9" s="31">
         <v>170.81065181261906</v>
       </c>
       <c r="CQ9" s="39">
         <v>65.03403102959814</v>
       </c>
       <c r="CR9" s="31">
         <v>68.017257051664188</v>
       </c>
       <c r="CS9" s="31">
         <v>84.60185055903203</v>
       </c>
       <c r="CT9" s="39">
         <v>43.831752273980705</v>
       </c>
       <c r="CU9" s="39">
         <v>100.54070120959572</v>
       </c>
-      <c r="CV9" s="39"/>
+      <c r="CV9" s="39">
+        <v>184.27054356059034</v>
+      </c>
       <c r="CW9" s="39"/>
       <c r="CX9" s="39"/>
       <c r="CY9" s="39"/>
       <c r="CZ9" s="39"/>
       <c r="DA9" s="39"/>
       <c r="DB9" s="39"/>
       <c r="DC9" s="39"/>
       <c r="DD9" s="39"/>
       <c r="DE9" s="39"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C10" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D10" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E10" s="21">
         <v>99.271647365794237</v>
@@ -3293,51 +3303,53 @@
       </c>
       <c r="CN10" s="31">
         <v>140.51258380133112</v>
       </c>
       <c r="CO10" s="31">
         <v>116.24111300722394</v>
       </c>
       <c r="CP10" s="31">
         <v>228.28745782507252</v>
       </c>
       <c r="CQ10" s="39">
         <v>56.239148911993233</v>
       </c>
       <c r="CR10" s="31">
         <v>40.329490105352114</v>
       </c>
       <c r="CS10" s="31">
         <v>136.70330863369909</v>
       </c>
       <c r="CT10" s="39">
         <v>35.684297983149392</v>
       </c>
       <c r="CU10" s="39">
         <v>123.74578991682392</v>
       </c>
-      <c r="CV10" s="39"/>
+      <c r="CV10" s="39">
+        <v>109.67194434083827</v>
+      </c>
       <c r="CW10" s="39"/>
       <c r="CX10" s="39"/>
       <c r="CY10" s="39"/>
       <c r="CZ10" s="39"/>
       <c r="DA10" s="39"/>
       <c r="DB10" s="39"/>
       <c r="DC10" s="39"/>
       <c r="DD10" s="39"/>
       <c r="DE10" s="39"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C11" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D11" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E11" s="21">
         <v>128.78923803102788</v>
@@ -3602,51 +3614,53 @@
       </c>
       <c r="CN11" s="31">
         <v>139.98846051734509</v>
       </c>
       <c r="CO11" s="31">
         <v>99.025195641342407</v>
       </c>
       <c r="CP11" s="31">
         <v>135.78497575940651</v>
       </c>
       <c r="CQ11" s="39">
         <v>67.304113037050612</v>
       </c>
       <c r="CR11" s="31">
         <v>43.580147633383383</v>
       </c>
       <c r="CS11" s="31">
         <v>107.60782933773545</v>
       </c>
       <c r="CT11" s="39">
         <v>38.970745336222038</v>
       </c>
       <c r="CU11" s="39">
         <v>127.30123682527157</v>
       </c>
-      <c r="CV11" s="39"/>
+      <c r="CV11" s="39">
+        <v>113.64973258637178</v>
+      </c>
       <c r="CW11" s="39"/>
       <c r="CX11" s="39"/>
       <c r="CY11" s="39"/>
       <c r="CZ11" s="39"/>
       <c r="DA11" s="39"/>
       <c r="DB11" s="39"/>
       <c r="DC11" s="39"/>
       <c r="DD11" s="39"/>
       <c r="DE11" s="39"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C12" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D12" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E12" s="21">
         <v>112.9594527259766</v>
@@ -3911,51 +3925,53 @@
       </c>
       <c r="CN12" s="31">
         <v>169.48018457288478</v>
       </c>
       <c r="CO12" s="31">
         <v>122.0015505829824</v>
       </c>
       <c r="CP12" s="31">
         <v>248.67143430674997</v>
       </c>
       <c r="CQ12" s="39">
         <v>55.345957617243648</v>
       </c>
       <c r="CR12" s="31">
         <v>27.723991429640755</v>
       </c>
       <c r="CS12" s="31">
         <v>140.02340689778799</v>
       </c>
       <c r="CT12" s="39">
         <v>39.611435985574374</v>
       </c>
       <c r="CU12" s="39">
         <v>98.895359176310791</v>
       </c>
-      <c r="CV12" s="39"/>
+      <c r="CV12" s="39">
+        <v>110.26041420145904</v>
+      </c>
       <c r="CW12" s="39"/>
       <c r="CX12" s="39"/>
       <c r="CY12" s="39"/>
       <c r="CZ12" s="39"/>
       <c r="DA12" s="39"/>
       <c r="DB12" s="39"/>
       <c r="DC12" s="39"/>
       <c r="DD12" s="39"/>
       <c r="DE12" s="39"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>36</v>
@@ -4220,51 +4236,53 @@
       </c>
       <c r="CN13" s="31">
         <v>125.9127415500589</v>
       </c>
       <c r="CO13" s="31">
         <v>165.19520994697032</v>
       </c>
       <c r="CP13" s="31">
         <v>210.47027046974378</v>
       </c>
       <c r="CQ13" s="39">
         <v>56.694010204032118</v>
       </c>
       <c r="CR13" s="31">
         <v>73.524419803580471</v>
       </c>
       <c r="CS13" s="31">
         <v>58.560874704954294</v>
       </c>
       <c r="CT13" s="39">
         <v>31.270217087087715</v>
       </c>
       <c r="CU13" s="39">
         <v>86.364222488174164</v>
       </c>
-      <c r="CV13" s="39"/>
+      <c r="CV13" s="39">
+        <v>245.48579477309366</v>
+      </c>
       <c r="CW13" s="39"/>
       <c r="CX13" s="39"/>
       <c r="CY13" s="39"/>
       <c r="CZ13" s="39"/>
       <c r="DA13" s="39"/>
       <c r="DB13" s="39"/>
       <c r="DC13" s="39"/>
       <c r="DD13" s="39"/>
       <c r="DE13" s="39"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C14" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D14" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E14" s="21">
         <v>80.177531205415676</v>
@@ -4529,51 +4547,53 @@
       </c>
       <c r="CN14" s="31">
         <v>147.47795117792703</v>
       </c>
       <c r="CO14" s="31">
         <v>145.41163414185206</v>
       </c>
       <c r="CP14" s="31">
         <v>214.13020653003159</v>
       </c>
       <c r="CQ14" s="39">
         <v>53.23923613410939</v>
       </c>
       <c r="CR14" s="31">
         <v>42.561549667932844</v>
       </c>
       <c r="CS14" s="31">
         <v>89.62147849463598</v>
       </c>
       <c r="CT14" s="39">
         <v>30.000793022805873</v>
       </c>
       <c r="CU14" s="39">
         <v>92.594221260928904</v>
       </c>
-      <c r="CV14" s="39"/>
+      <c r="CV14" s="39">
+        <v>162.53473487843911</v>
+      </c>
       <c r="CW14" s="39"/>
       <c r="CX14" s="39"/>
       <c r="CY14" s="39"/>
       <c r="CZ14" s="39"/>
       <c r="DA14" s="39"/>
       <c r="DB14" s="39"/>
       <c r="DC14" s="39"/>
       <c r="DD14" s="39"/>
       <c r="DE14" s="39"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C15" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D15" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E15" s="21">
         <v>149.88585441313884</v>
@@ -4838,51 +4858,53 @@
       </c>
       <c r="CN15" s="31">
         <v>100.37482453395108</v>
       </c>
       <c r="CO15" s="31">
         <v>465.03535551844351</v>
       </c>
       <c r="CP15" s="31">
         <v>222.06006525308356</v>
       </c>
       <c r="CQ15" s="39">
         <v>102.11624867995459</v>
       </c>
       <c r="CR15" s="31">
         <v>37.094161444866444</v>
       </c>
       <c r="CS15" s="31">
         <v>12.964105907427253</v>
       </c>
       <c r="CT15" s="39">
         <v>106.26477450884781</v>
       </c>
       <c r="CU15" s="39">
         <v>110.25206071925572</v>
       </c>
-      <c r="CV15" s="39"/>
+      <c r="CV15" s="39">
+        <v>95.277287517679824</v>
+      </c>
       <c r="CW15" s="39"/>
       <c r="CX15" s="39"/>
       <c r="CY15" s="8"/>
       <c r="CZ15" s="39"/>
       <c r="DA15" s="39"/>
       <c r="DB15" s="39"/>
       <c r="DC15" s="39"/>
       <c r="DD15" s="39"/>
       <c r="DE15" s="39"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C16" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D16" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E16" s="21">
         <v>102.29494597164246</v>
@@ -5147,51 +5169,53 @@
       </c>
       <c r="CN16" s="31">
         <v>235.30795946407909</v>
       </c>
       <c r="CO16" s="31">
         <v>131.31169737020417</v>
       </c>
       <c r="CP16" s="31">
         <v>536.32166957293657</v>
       </c>
       <c r="CQ16" s="39">
         <v>43.919927408357246</v>
       </c>
       <c r="CR16" s="31">
         <v>16.423109202304914</v>
       </c>
       <c r="CS16" s="31">
         <v>133.9237396785102</v>
       </c>
       <c r="CT16" s="39">
         <v>38.714364664221108</v>
       </c>
       <c r="CU16" s="39">
         <v>92.604254399092184</v>
       </c>
-      <c r="CV16" s="39"/>
+      <c r="CV16" s="39">
+        <v>97.649054401562509</v>
+      </c>
       <c r="CW16" s="39"/>
       <c r="CX16" s="39"/>
       <c r="CY16" s="8"/>
       <c r="CZ16" s="39"/>
       <c r="DA16" s="39"/>
       <c r="DB16" s="39"/>
       <c r="DC16" s="39"/>
       <c r="DD16" s="39"/>
       <c r="DE16" s="39"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>38.070072995375192</v>
       </c>
       <c r="C17" s="8">
         <v>121.13375669019639</v>
       </c>
       <c r="D17" s="8">
         <v>49.544738984278453</v>
       </c>
       <c r="E17" s="8">
         <v>152.09057597825156</v>
@@ -5456,51 +5480,53 @@
       </c>
       <c r="CN17" s="31">
         <v>73.019801376674636</v>
       </c>
       <c r="CO17" s="31">
         <v>94.95989403664629</v>
       </c>
       <c r="CP17" s="31">
         <v>354.15310930406133</v>
       </c>
       <c r="CQ17" s="39">
         <v>43.90472960183029</v>
       </c>
       <c r="CR17" s="31">
         <v>96.628688953361646</v>
       </c>
       <c r="CS17" s="31">
         <v>166.95379410669901</v>
       </c>
       <c r="CT17" s="39">
         <v>33.580579617831027</v>
       </c>
       <c r="CU17" s="39">
         <v>135.41754726446825</v>
       </c>
-      <c r="CV17" s="39"/>
+      <c r="CV17" s="39">
+        <v>54.730821783117086</v>
+      </c>
       <c r="CW17" s="39"/>
       <c r="CX17" s="39"/>
       <c r="CY17" s="8"/>
       <c r="CZ17" s="39"/>
       <c r="DA17" s="39"/>
       <c r="DB17" s="39"/>
       <c r="DC17" s="39"/>
       <c r="DD17" s="39"/>
       <c r="DE17" s="39"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>57.382289846576072</v>
       </c>
       <c r="C18" s="8">
         <v>104.260205046838</v>
       </c>
       <c r="D18" s="8">
         <v>118.73263957623081</v>
       </c>
       <c r="E18" s="8">
         <v>101.83244813876013</v>
@@ -5765,51 +5791,53 @@
       </c>
       <c r="CN18" s="31">
         <v>147.44064365046862</v>
       </c>
       <c r="CO18" s="31">
         <v>139.17407674885774</v>
       </c>
       <c r="CP18" s="31">
         <v>327.6774547283789</v>
       </c>
       <c r="CQ18" s="39">
         <v>70.63332388247224</v>
       </c>
       <c r="CR18" s="31">
         <v>71.598061229466552</v>
       </c>
       <c r="CS18" s="31">
         <v>40.556360443189298</v>
       </c>
       <c r="CT18" s="39">
         <v>53.028694811118505</v>
       </c>
       <c r="CU18" s="39">
         <v>101.7333195023092</v>
       </c>
-      <c r="CV18" s="39"/>
+      <c r="CV18" s="39">
+        <v>117.43226672581181</v>
+      </c>
       <c r="CW18" s="39"/>
       <c r="CX18" s="39"/>
       <c r="CY18" s="8"/>
       <c r="CZ18" s="39"/>
       <c r="DA18" s="39"/>
       <c r="DB18" s="39"/>
       <c r="DC18" s="39"/>
       <c r="DD18" s="39"/>
       <c r="DE18" s="39"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>84.078592079880906</v>
       </c>
       <c r="C19" s="8">
         <v>79.532288376241041</v>
       </c>
       <c r="D19" s="8">
         <v>97.721561419217082</v>
       </c>
       <c r="E19" s="8">
         <v>172.95997672243308</v>
@@ -6074,51 +6102,53 @@
       </c>
       <c r="CN19" s="31">
         <v>211.40108947045184</v>
       </c>
       <c r="CO19" s="31">
         <v>263.07462481584099</v>
       </c>
       <c r="CP19" s="31">
         <v>317.01971774140969</v>
       </c>
       <c r="CQ19" s="39">
         <v>56.427011512067374</v>
       </c>
       <c r="CR19" s="31">
         <v>75.081196077204453</v>
       </c>
       <c r="CS19" s="31">
         <v>9.405694245916413</v>
       </c>
       <c r="CT19" s="39">
         <v>86.388831580737417</v>
       </c>
       <c r="CU19" s="39">
         <v>78.792169746528231</v>
       </c>
-      <c r="CV19" s="39"/>
+      <c r="CV19" s="39">
+        <v>113.79322264381489</v>
+      </c>
       <c r="CW19" s="39"/>
       <c r="CX19" s="39"/>
       <c r="CY19" s="8"/>
       <c r="CZ19" s="39"/>
       <c r="DA19" s="39"/>
       <c r="DB19" s="39"/>
       <c r="DC19" s="39"/>
       <c r="DD19" s="39"/>
       <c r="DE19" s="39"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8">
         <v>69.959339218854282</v>
       </c>
       <c r="C20" s="8">
         <v>101.86544729164977</v>
       </c>
       <c r="D20" s="8">
         <v>113.81101908819498</v>
       </c>
       <c r="E20" s="8">
         <v>101.48545521672112</v>
@@ -6383,51 +6413,53 @@
       </c>
       <c r="CN20" s="31">
         <v>164.58770256418509</v>
       </c>
       <c r="CO20" s="31">
         <v>148.66302832768048</v>
       </c>
       <c r="CP20" s="31">
         <v>238.32765075340666</v>
       </c>
       <c r="CQ20" s="39">
         <v>60.21599724868296</v>
       </c>
       <c r="CR20" s="31">
         <v>27.384721631817154</v>
       </c>
       <c r="CS20" s="31">
         <v>111.64697986706811</v>
       </c>
       <c r="CT20" s="39">
         <v>60.640225356258426</v>
       </c>
       <c r="CU20" s="39">
         <v>102.05160566453924</v>
       </c>
-      <c r="CV20" s="39"/>
+      <c r="CV20" s="39">
+        <v>111.50950399708246</v>
+      </c>
       <c r="CW20" s="39"/>
       <c r="CX20" s="39"/>
       <c r="CY20" s="8"/>
       <c r="CZ20" s="39"/>
       <c r="DA20" s="39"/>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
       <c r="DD20" s="39"/>
       <c r="DE20" s="39"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
@@ -6692,51 +6724,53 @@
       </c>
       <c r="CN21" s="31">
         <v>104.92476738124192</v>
       </c>
       <c r="CO21" s="31">
         <v>133.77374521284324</v>
       </c>
       <c r="CP21" s="31">
         <v>137.62265008452277</v>
       </c>
       <c r="CQ21" s="39">
         <v>51.034876731593258</v>
       </c>
       <c r="CR21" s="31">
         <v>50.175969851723259</v>
       </c>
       <c r="CS21" s="31">
         <v>321.73144197690948</v>
       </c>
       <c r="CT21" s="39">
         <v>54.850444745122736</v>
       </c>
       <c r="CU21" s="39">
         <v>42.171297869294236</v>
       </c>
-      <c r="CV21" s="39"/>
+      <c r="CV21" s="39">
+        <v>155.06269420903033</v>
+      </c>
       <c r="CW21" s="39"/>
       <c r="CX21" s="39"/>
       <c r="CY21" s="8"/>
       <c r="CZ21" s="39"/>
       <c r="DA21" s="39"/>
       <c r="DB21" s="39"/>
       <c r="DC21" s="39"/>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="8">
         <v>32.933088843632916</v>
       </c>
       <c r="C22" s="8">
         <v>126.37979040348046</v>
       </c>
       <c r="D22" s="8">
         <v>128.07035721301312</v>
       </c>
       <c r="E22" s="8">
         <v>108.11388769282114</v>
@@ -7001,51 +7035,53 @@
       </c>
       <c r="CN22" s="31">
         <v>146.07166425189408</v>
       </c>
       <c r="CO22" s="31">
         <v>126.55545816728149</v>
       </c>
       <c r="CP22" s="31">
         <v>253.68971637879946</v>
       </c>
       <c r="CQ22" s="39">
         <v>54.080435725949997</v>
       </c>
       <c r="CR22" s="31">
         <v>122.57498740208493</v>
       </c>
       <c r="CS22" s="31">
         <v>32.26932156116726</v>
       </c>
       <c r="CT22" s="8">
         <v>37.271236759415359</v>
       </c>
       <c r="CU22" s="39">
         <v>114.58587257650828</v>
       </c>
-      <c r="CV22" s="39"/>
+      <c r="CV22" s="39">
+        <v>128.86564853163901</v>
+      </c>
       <c r="CW22" s="39"/>
       <c r="CX22" s="39"/>
       <c r="CY22" s="8"/>
       <c r="CZ22" s="39"/>
       <c r="DA22" s="39"/>
       <c r="DB22" s="39"/>
       <c r="DC22" s="39"/>
       <c r="DD22" s="39"/>
       <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>81.875674809435594</v>
       </c>
       <c r="C23" s="8">
         <v>99.631611081156677</v>
       </c>
       <c r="D23" s="8">
         <v>99.185313037266425</v>
       </c>
       <c r="E23" s="8">
         <v>102.85463488560602</v>
@@ -7310,51 +7346,53 @@
       </c>
       <c r="CN23" s="31">
         <v>101.56352524076686</v>
       </c>
       <c r="CO23" s="31">
         <v>119.90471391137334</v>
       </c>
       <c r="CP23" s="31">
         <v>341.75152208569972</v>
       </c>
       <c r="CQ23" s="39">
         <v>33.634969005393437</v>
       </c>
       <c r="CR23" s="31">
         <v>70.886691120301109</v>
       </c>
       <c r="CS23" s="31">
         <v>122.13460807253097</v>
       </c>
       <c r="CT23" s="8">
         <v>97.043876665175503</v>
       </c>
       <c r="CU23" s="39">
         <v>99.779466863794966</v>
       </c>
-      <c r="CV23" s="39"/>
+      <c r="CV23" s="39">
+        <v>48.80038482067765</v>
+      </c>
       <c r="CW23" s="39"/>
       <c r="CX23" s="39"/>
       <c r="CY23" s="8"/>
       <c r="CZ23" s="39"/>
       <c r="DA23" s="39"/>
       <c r="DB23" s="39"/>
       <c r="DC23" s="39"/>
       <c r="DD23" s="39"/>
       <c r="DE23" s="39"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>96.0437699099637</v>
       </c>
       <c r="C24" s="8">
         <v>83.251978445067337</v>
       </c>
       <c r="D24" s="8">
         <v>117.41103699361446</v>
       </c>
       <c r="E24" s="8">
         <v>85.041957603050449</v>
@@ -7619,51 +7657,53 @@
       </c>
       <c r="CN24" s="31">
         <v>311.92576786971176</v>
       </c>
       <c r="CO24" s="31">
         <v>128.92652515621717</v>
       </c>
       <c r="CP24" s="31">
         <v>290.39337076206806</v>
       </c>
       <c r="CQ24" s="39">
         <v>22.51211125890319</v>
       </c>
       <c r="CR24" s="31">
         <v>34.097317001129795</v>
       </c>
       <c r="CS24" s="31" t="s">
         <v>36</v>
       </c>
       <c r="CT24" s="8">
         <v>102.1652747907644</v>
       </c>
       <c r="CU24" s="39">
         <v>98.750362098236224</v>
       </c>
-      <c r="CV24" s="39"/>
+      <c r="CV24" s="39">
+        <v>124.31540160188364</v>
+      </c>
       <c r="CW24" s="39"/>
       <c r="CX24" s="39"/>
       <c r="CY24" s="8"/>
       <c r="CZ24" s="39"/>
       <c r="DA24" s="39"/>
       <c r="DB24" s="39"/>
       <c r="DC24" s="39"/>
       <c r="DD24" s="39"/>
       <c r="DE24" s="39"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="8">
         <v>78.136670993648167</v>
       </c>
       <c r="C25" s="8">
         <v>98.866116873185845</v>
       </c>
       <c r="D25" s="8">
         <v>121.05242185312697</v>
       </c>
       <c r="E25" s="8">
         <v>180.38323955535873</v>
@@ -7928,364 +7968,366 @@
       </c>
       <c r="CN25" s="31">
         <v>97.929101887864263</v>
       </c>
       <c r="CO25" s="31">
         <v>131.89469456474987</v>
       </c>
       <c r="CP25" s="31">
         <v>83.107296907784928</v>
       </c>
       <c r="CQ25" s="39">
         <v>96.103865917392369</v>
       </c>
       <c r="CR25" s="31">
         <v>77.912227160293355</v>
       </c>
       <c r="CS25" s="31">
         <v>106.49050304750389</v>
       </c>
       <c r="CT25" s="8">
         <v>86.130283700849617</v>
       </c>
       <c r="CU25" s="39">
         <v>95.267502147872037</v>
       </c>
-      <c r="CV25" s="39"/>
+      <c r="CV25" s="39">
+        <v>104.15429753803727</v>
+      </c>
       <c r="CW25" s="39"/>
       <c r="CX25" s="39"/>
       <c r="CY25" s="8"/>
       <c r="CZ25" s="39"/>
       <c r="DA25" s="39"/>
       <c r="DB25" s="39"/>
       <c r="DC25" s="39"/>
       <c r="DD25" s="39"/>
       <c r="DE25" s="39"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="45" t="s">
+      <c r="A28" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="45"/>
-[...59 lines deleted...]
-      <c r="CH28" s="44" t="s">
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="48"/>
+      <c r="AI28" s="48"/>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="48"/>
+      <c r="AM28" s="48"/>
+      <c r="AN28" s="48"/>
+      <c r="AO28" s="48"/>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="48"/>
+      <c r="AU28" s="48"/>
+      <c r="AV28" s="48"/>
+      <c r="AW28" s="48"/>
+      <c r="AX28" s="48"/>
+      <c r="AY28" s="48"/>
+      <c r="AZ28" s="48"/>
+      <c r="BA28" s="48"/>
+      <c r="BB28" s="48"/>
+      <c r="BC28" s="48"/>
+      <c r="BD28" s="48"/>
+      <c r="BE28" s="48"/>
+      <c r="BF28" s="48"/>
+      <c r="BG28" s="48"/>
+      <c r="BH28" s="48"/>
+      <c r="BI28" s="48"/>
+      <c r="CH28" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="44"/>
-[...21 lines deleted...]
-      <c r="DE28" s="44"/>
+      <c r="CI28" s="49"/>
+      <c r="CJ28" s="49"/>
+      <c r="CK28" s="49"/>
+      <c r="CL28" s="49"/>
+      <c r="CM28" s="49"/>
+      <c r="CN28" s="49"/>
+      <c r="CO28" s="49"/>
+      <c r="CP28" s="49"/>
+      <c r="CQ28" s="49"/>
+      <c r="CR28" s="49"/>
+      <c r="CS28" s="49"/>
+      <c r="CT28" s="49"/>
+      <c r="CU28" s="49"/>
+      <c r="CV28" s="49"/>
+      <c r="CW28" s="49"/>
+      <c r="CX28" s="49"/>
+      <c r="CY28" s="49"/>
+      <c r="CZ28" s="49"/>
+      <c r="DA28" s="49"/>
+      <c r="DB28" s="49"/>
+      <c r="DC28" s="49"/>
+      <c r="DD28" s="49"/>
+      <c r="DE28" s="49"/>
       <c r="DF28" s="32"/>
       <c r="DG28" s="32"/>
       <c r="DH28" s="32"/>
       <c r="DI28" s="32"/>
       <c r="DJ28" s="32"/>
       <c r="DK28" s="32"/>
       <c r="DL28" s="32"/>
       <c r="DM28" s="32"/>
       <c r="DN28" s="32"/>
       <c r="DO28" s="32"/>
       <c r="DP28" s="32"/>
       <c r="DQ28" s="32"/>
       <c r="DR28" s="32"/>
       <c r="DS28" s="32"/>
       <c r="DT28" s="32"/>
       <c r="DU28" s="32"/>
       <c r="DV28" s="32"/>
       <c r="DW28" s="32"/>
       <c r="DX28" s="32"/>
       <c r="DY28" s="32"/>
       <c r="DZ28" s="32"/>
       <c r="EA28" s="32"/>
       <c r="EB28" s="32"/>
       <c r="EC28" s="32"/>
       <c r="ED28" s="32"/>
       <c r="EE28" s="32"/>
       <c r="EF28" s="32"/>
       <c r="EG28" s="32"/>
       <c r="EH28" s="32"/>
       <c r="EI28" s="32"/>
       <c r="EJ28" s="32"/>
       <c r="EK28" s="32"/>
       <c r="EL28" s="32"/>
       <c r="EM28" s="32"/>
       <c r="EN28" s="32"/>
       <c r="EO28" s="32"/>
       <c r="EP28" s="32"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="43" t="s">
+      <c r="K29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="L29" s="43"/>
-[...1 lines deleted...]
-      <c r="W29" s="43" t="s">
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="W29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="X29" s="43"/>
-[...1 lines deleted...]
-      <c r="AI29" s="43" t="s">
+      <c r="X29" s="41"/>
+      <c r="Y29" s="41"/>
+      <c r="AI29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AJ29" s="43"/>
-[...1 lines deleted...]
-      <c r="AU29" s="43" t="s">
+      <c r="AJ29" s="41"/>
+      <c r="AK29" s="41"/>
+      <c r="AU29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AV29" s="43"/>
-[...1 lines deleted...]
-      <c r="BG29" s="43" t="s">
+      <c r="AV29" s="41"/>
+      <c r="AW29" s="41"/>
+      <c r="BG29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BH29" s="43"/>
-[...1 lines deleted...]
-      <c r="BS29" s="43" t="s">
+      <c r="BH29" s="41"/>
+      <c r="BI29" s="41"/>
+      <c r="BS29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BT29" s="43"/>
-[...1 lines deleted...]
-      <c r="CE29" s="43" t="s">
+      <c r="BT29" s="41"/>
+      <c r="BU29" s="41"/>
+      <c r="CE29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CF29" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="43" t="s">
+      <c r="CF29" s="41"/>
+      <c r="CG29" s="41"/>
+      <c r="CQ29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CR29" s="43"/>
-[...1 lines deleted...]
-      <c r="DC29" s="43" t="s">
+      <c r="CR29" s="41"/>
+      <c r="CS29" s="41"/>
+      <c r="DC29" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="DD29" s="43"/>
-      <c r="DE29" s="43"/>
+      <c r="DD29" s="41"/>
+      <c r="DE29" s="41"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="46"/>
-      <c r="B30" s="40" t="s">
+      <c r="B30" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="41"/>
-[...10 lines deleted...]
-      <c r="N30" s="40" t="s">
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O30" s="41"/>
-[...10 lines deleted...]
-      <c r="Z30" s="40" t="s">
+      <c r="O30" s="44"/>
+      <c r="P30" s="44"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="44"/>
+      <c r="S30" s="44"/>
+      <c r="T30" s="44"/>
+      <c r="U30" s="44"/>
+      <c r="V30" s="44"/>
+      <c r="W30" s="44"/>
+      <c r="X30" s="44"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA30" s="41"/>
-[...10 lines deleted...]
-      <c r="AL30" s="40" t="s">
+      <c r="AA30" s="44"/>
+      <c r="AB30" s="44"/>
+      <c r="AC30" s="44"/>
+      <c r="AD30" s="44"/>
+      <c r="AE30" s="44"/>
+      <c r="AF30" s="44"/>
+      <c r="AG30" s="44"/>
+      <c r="AH30" s="44"/>
+      <c r="AI30" s="44"/>
+      <c r="AJ30" s="44"/>
+      <c r="AK30" s="45"/>
+      <c r="AL30" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM30" s="41"/>
-[...10 lines deleted...]
-      <c r="AX30" s="40" t="s">
+      <c r="AM30" s="44"/>
+      <c r="AN30" s="44"/>
+      <c r="AO30" s="44"/>
+      <c r="AP30" s="44"/>
+      <c r="AQ30" s="44"/>
+      <c r="AR30" s="44"/>
+      <c r="AS30" s="44"/>
+      <c r="AT30" s="44"/>
+      <c r="AU30" s="44"/>
+      <c r="AV30" s="44"/>
+      <c r="AW30" s="45"/>
+      <c r="AX30" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY30" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="40" t="s">
+      <c r="AY30" s="44"/>
+      <c r="AZ30" s="44"/>
+      <c r="BA30" s="44"/>
+      <c r="BB30" s="44"/>
+      <c r="BC30" s="44"/>
+      <c r="BD30" s="44"/>
+      <c r="BE30" s="44"/>
+      <c r="BF30" s="44"/>
+      <c r="BG30" s="44"/>
+      <c r="BH30" s="44"/>
+      <c r="BI30" s="45"/>
+      <c r="BJ30" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="41"/>
-[...10 lines deleted...]
-      <c r="BV30" s="40" t="s">
+      <c r="BK30" s="44"/>
+      <c r="BL30" s="44"/>
+      <c r="BM30" s="44"/>
+      <c r="BN30" s="44"/>
+      <c r="BO30" s="44"/>
+      <c r="BP30" s="44"/>
+      <c r="BQ30" s="44"/>
+      <c r="BR30" s="44"/>
+      <c r="BS30" s="44"/>
+      <c r="BT30" s="44"/>
+      <c r="BU30" s="45"/>
+      <c r="BV30" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="BW30" s="41"/>
-[...10 lines deleted...]
-      <c r="CH30" s="40" t="s">
+      <c r="BW30" s="44"/>
+      <c r="BX30" s="44"/>
+      <c r="BY30" s="44"/>
+      <c r="BZ30" s="44"/>
+      <c r="CA30" s="44"/>
+      <c r="CB30" s="44"/>
+      <c r="CC30" s="44"/>
+      <c r="CD30" s="44"/>
+      <c r="CE30" s="44"/>
+      <c r="CF30" s="44"/>
+      <c r="CG30" s="45"/>
+      <c r="CH30" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CI30" s="41"/>
-[...10 lines deleted...]
-      <c r="CT30" s="40" t="s">
+      <c r="CI30" s="44"/>
+      <c r="CJ30" s="44"/>
+      <c r="CK30" s="44"/>
+      <c r="CL30" s="44"/>
+      <c r="CM30" s="44"/>
+      <c r="CN30" s="44"/>
+      <c r="CO30" s="44"/>
+      <c r="CP30" s="44"/>
+      <c r="CQ30" s="44"/>
+      <c r="CR30" s="44"/>
+      <c r="CS30" s="45"/>
+      <c r="CT30" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CU30" s="41"/>
-[...9 lines deleted...]
-      <c r="DE30" s="42"/>
+      <c r="CU30" s="44"/>
+      <c r="CV30" s="44"/>
+      <c r="CW30" s="44"/>
+      <c r="CX30" s="44"/>
+      <c r="CY30" s="44"/>
+      <c r="CZ30" s="44"/>
+      <c r="DA30" s="44"/>
+      <c r="DB30" s="44"/>
+      <c r="DC30" s="44"/>
+      <c r="DD30" s="44"/>
+      <c r="DE30" s="45"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="47"/>
       <c r="B31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -8868,51 +8910,53 @@
       </c>
       <c r="CN32" s="38">
         <v>142.7001226929998</v>
       </c>
       <c r="CO32" s="38">
         <v>167.80980136998386</v>
       </c>
       <c r="CP32" s="30">
         <v>251.08631293880924</v>
       </c>
       <c r="CQ32" s="38">
         <v>62.330085937479765</v>
       </c>
       <c r="CR32" s="30">
         <v>53.911717221705892</v>
       </c>
       <c r="CS32" s="30">
         <v>49.781163994391328</v>
       </c>
       <c r="CT32" s="38">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="38">
         <v>102.20668585384001</v>
       </c>
-      <c r="CV32" s="38"/>
+      <c r="CV32" s="38">
+        <v>131.80990884054575</v>
+      </c>
       <c r="CW32" s="38"/>
       <c r="CX32" s="38"/>
       <c r="CY32" s="38"/>
       <c r="CZ32" s="38"/>
       <c r="DA32" s="38"/>
       <c r="DB32" s="38"/>
       <c r="DC32" s="38"/>
       <c r="DD32" s="38"/>
       <c r="DE32" s="38"/>
     </row>
     <row r="33" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>36</v>
@@ -9177,51 +9221,53 @@
       </c>
       <c r="CN33" s="39">
         <v>125.58075549469201</v>
       </c>
       <c r="CO33" s="39">
         <v>118.20798590989143</v>
       </c>
       <c r="CP33" s="31">
         <v>197.19214926186834</v>
       </c>
       <c r="CQ33" s="39">
         <v>55.753906347528591</v>
       </c>
       <c r="CR33" s="31">
         <v>149.98156946101238</v>
       </c>
       <c r="CS33" s="31">
         <v>47.706793646290784</v>
       </c>
       <c r="CT33" s="39">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="39">
         <v>130.56995068238112</v>
       </c>
-      <c r="CV33" s="39"/>
+      <c r="CV33" s="39">
+        <v>136.230344409921</v>
+      </c>
       <c r="CW33" s="39"/>
       <c r="CX33" s="39"/>
       <c r="CY33" s="39"/>
       <c r="CZ33" s="39"/>
       <c r="DA33" s="39"/>
       <c r="DB33" s="39"/>
       <c r="DC33" s="39"/>
       <c r="DD33" s="39"/>
       <c r="DE33" s="39"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
@@ -9486,51 +9532,53 @@
       </c>
       <c r="CN34" s="39">
         <v>122.51906467308058</v>
       </c>
       <c r="CO34" s="39">
         <v>316.7456784751007</v>
       </c>
       <c r="CP34" s="31">
         <v>370.69322283353142</v>
       </c>
       <c r="CQ34" s="39">
         <v>57.017441619408338</v>
       </c>
       <c r="CR34" s="31">
         <v>37.842282417378534</v>
       </c>
       <c r="CS34" s="31">
         <v>33.358400399525564</v>
       </c>
       <c r="CT34" s="39">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="39">
         <v>106.62310478022405</v>
       </c>
-      <c r="CV34" s="39"/>
+      <c r="CV34" s="39">
+        <v>109.95763836675225</v>
+      </c>
       <c r="CW34" s="39"/>
       <c r="CX34" s="39"/>
       <c r="CY34" s="8"/>
       <c r="CZ34" s="39"/>
       <c r="DA34" s="39"/>
       <c r="DB34" s="39"/>
       <c r="DC34" s="39"/>
       <c r="DD34" s="39"/>
       <c r="DE34" s="39"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
@@ -9795,51 +9843,53 @@
       </c>
       <c r="CN35" s="39">
         <v>157.04872129819503</v>
       </c>
       <c r="CO35" s="39">
         <v>125.04072454954473</v>
       </c>
       <c r="CP35" s="31">
         <v>143.14643131628034</v>
       </c>
       <c r="CQ35" s="39">
         <v>64.093379143801485</v>
       </c>
       <c r="CR35" s="31">
         <v>50.534605220318809</v>
       </c>
       <c r="CS35" s="31">
         <v>111.06397646952504</v>
       </c>
       <c r="CT35" s="39">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="39">
         <v>105.53593756611026</v>
       </c>
-      <c r="CV35" s="39"/>
+      <c r="CV35" s="39">
+        <v>181.25091780780954</v>
+      </c>
       <c r="CW35" s="39"/>
       <c r="CX35" s="39"/>
       <c r="CY35" s="8"/>
       <c r="CZ35" s="39"/>
       <c r="DA35" s="39"/>
       <c r="DB35" s="39"/>
       <c r="DC35" s="39"/>
       <c r="DD35" s="39"/>
       <c r="DE35" s="39"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
@@ -10104,51 +10154,53 @@
       </c>
       <c r="CN36" s="39">
         <v>115.64588574803271</v>
       </c>
       <c r="CO36" s="39">
         <v>139.1714744086139</v>
       </c>
       <c r="CP36" s="31">
         <v>171.33314484039181</v>
       </c>
       <c r="CQ36" s="39">
         <v>64.883444512453138</v>
       </c>
       <c r="CR36" s="31">
         <v>67.804970574052774</v>
       </c>
       <c r="CS36" s="31">
         <v>84.451115726833265</v>
       </c>
       <c r="CT36" s="39">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="39">
         <v>100.55267775535712</v>
       </c>
-      <c r="CV36" s="39"/>
+      <c r="CV36" s="39">
+        <v>186.67842148852674</v>
+      </c>
       <c r="CW36" s="39"/>
       <c r="CX36" s="39"/>
       <c r="CY36" s="39"/>
       <c r="CZ36" s="39"/>
       <c r="DA36" s="39"/>
       <c r="DB36" s="39"/>
       <c r="DC36" s="39"/>
       <c r="DD36" s="39"/>
       <c r="DE36" s="39"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
@@ -10413,51 +10465,53 @@
       </c>
       <c r="CN37" s="39">
         <v>141.30328194421162</v>
       </c>
       <c r="CO37" s="39">
         <v>116.46544143657147</v>
       </c>
       <c r="CP37" s="31">
         <v>229.80890069543435</v>
       </c>
       <c r="CQ37" s="39">
         <v>56.013314372259458</v>
       </c>
       <c r="CR37" s="31">
         <v>39.779730174953649</v>
       </c>
       <c r="CS37" s="31">
         <v>137.5533826009837</v>
       </c>
       <c r="CT37" s="39">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="39">
         <v>124.72862352014083</v>
       </c>
-      <c r="CV37" s="39"/>
+      <c r="CV37" s="39">
+        <v>109.77330320997626</v>
+      </c>
       <c r="CW37" s="39"/>
       <c r="CX37" s="39"/>
       <c r="CY37" s="39"/>
       <c r="CZ37" s="39"/>
       <c r="DA37" s="39"/>
       <c r="DB37" s="39"/>
       <c r="DC37" s="39"/>
       <c r="DD37" s="39"/>
       <c r="DE37" s="39"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
@@ -10722,51 +10776,53 @@
       </c>
       <c r="CN38" s="39">
         <v>140.01082462701265</v>
       </c>
       <c r="CO38" s="39">
         <v>99.024806262116655</v>
       </c>
       <c r="CP38" s="31">
         <v>135.79941060161406</v>
       </c>
       <c r="CQ38" s="39">
         <v>67.294401084505168</v>
       </c>
       <c r="CR38" s="31">
         <v>43.555243786267944</v>
       </c>
       <c r="CS38" s="31">
         <v>107.61553934538588</v>
       </c>
       <c r="CT38" s="39">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="39">
         <v>127.35526976376721</v>
       </c>
-      <c r="CV38" s="39"/>
+      <c r="CV38" s="39">
+        <v>113.67911968308364</v>
+      </c>
       <c r="CW38" s="39"/>
       <c r="CX38" s="39"/>
       <c r="CY38" s="39"/>
       <c r="CZ38" s="39"/>
       <c r="DA38" s="39"/>
       <c r="DB38" s="39"/>
       <c r="DC38" s="39"/>
       <c r="DD38" s="39"/>
       <c r="DE38" s="39"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
@@ -11031,51 +11087,53 @@
       </c>
       <c r="CN39" s="39">
         <v>170.05988793872316</v>
       </c>
       <c r="CO39" s="39">
         <v>122.10949402420263</v>
       </c>
       <c r="CP39" s="31">
         <v>249.26877358040292</v>
       </c>
       <c r="CQ39" s="39">
         <v>55.27398182704755</v>
       </c>
       <c r="CR39" s="31">
         <v>27.513226149252773</v>
       </c>
       <c r="CS39" s="31">
         <v>140.447613522133</v>
       </c>
       <c r="CT39" s="39">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="39">
         <v>98.874932406431938</v>
       </c>
-      <c r="CV39" s="39"/>
+      <c r="CV39" s="39">
+        <v>110.52428519946697</v>
+      </c>
       <c r="CW39" s="39"/>
       <c r="CX39" s="39"/>
       <c r="CY39" s="39"/>
       <c r="CZ39" s="39"/>
       <c r="DA39" s="39"/>
       <c r="DB39" s="39"/>
       <c r="DC39" s="39"/>
       <c r="DD39" s="39"/>
       <c r="DE39" s="39"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>36</v>
@@ -11340,51 +11398,53 @@
       </c>
       <c r="CN40" s="39">
         <v>125.98123709956906</v>
       </c>
       <c r="CO40" s="39">
         <v>165.33200135196427</v>
       </c>
       <c r="CP40" s="31">
         <v>210.61046517645229</v>
       </c>
       <c r="CQ40" s="39">
         <v>56.667915389110092</v>
       </c>
       <c r="CR40" s="31">
         <v>73.496267463435601</v>
       </c>
       <c r="CS40" s="31">
         <v>58.500921236828077</v>
       </c>
       <c r="CT40" s="39">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="39">
         <v>86.252581128428503</v>
       </c>
-      <c r="CV40" s="39"/>
+      <c r="CV40" s="39">
+        <v>244.62163331576838</v>
+      </c>
       <c r="CW40" s="39"/>
       <c r="CX40" s="39"/>
       <c r="CY40" s="39"/>
       <c r="CZ40" s="39"/>
       <c r="DA40" s="39"/>
       <c r="DB40" s="39"/>
       <c r="DC40" s="39"/>
       <c r="DD40" s="39"/>
       <c r="DE40" s="39"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
@@ -11649,51 +11709,53 @@
       </c>
       <c r="CN41" s="39">
         <v>147.57918180642221</v>
       </c>
       <c r="CO41" s="39">
         <v>145.47724292693451</v>
       </c>
       <c r="CP41" s="31">
         <v>214.2435510185102</v>
       </c>
       <c r="CQ41" s="39">
         <v>53.21756040860037</v>
       </c>
       <c r="CR41" s="31">
         <v>42.511518597123029</v>
       </c>
       <c r="CS41" s="31">
         <v>89.600213466860993</v>
       </c>
       <c r="CT41" s="39">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="39">
         <v>92.548757997821426</v>
       </c>
-      <c r="CV41" s="39"/>
+      <c r="CV41" s="39">
+        <v>162.89854719139038</v>
+      </c>
       <c r="CW41" s="39"/>
       <c r="CX41" s="39"/>
       <c r="CY41" s="39"/>
       <c r="CZ41" s="39"/>
       <c r="DA41" s="39"/>
       <c r="DB41" s="39"/>
       <c r="DC41" s="39"/>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
@@ -11958,51 +12020,53 @@
       </c>
       <c r="CN42" s="39">
         <v>100.37840513218836</v>
       </c>
       <c r="CO42" s="39">
         <v>468.50929479531567</v>
       </c>
       <c r="CP42" s="31">
         <v>222.30800301651237</v>
       </c>
       <c r="CQ42" s="39">
         <v>102.11818234249598</v>
       </c>
       <c r="CR42" s="31">
         <v>37.037875253348538</v>
       </c>
       <c r="CS42" s="31">
         <v>12.753842722519188</v>
       </c>
       <c r="CT42" s="39">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="39">
         <v>110.44522375362233</v>
       </c>
-      <c r="CV42" s="39"/>
+      <c r="CV42" s="39">
+        <v>94.448504389509068</v>
+      </c>
       <c r="CW42" s="39"/>
       <c r="CX42" s="39"/>
       <c r="CY42" s="8"/>
       <c r="CZ42" s="39"/>
       <c r="DA42" s="39"/>
       <c r="DB42" s="39"/>
       <c r="DC42" s="39"/>
       <c r="DD42" s="39"/>
       <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
@@ -12267,51 +12331,53 @@
       </c>
       <c r="CN43" s="39">
         <v>242.99810196677689</v>
       </c>
       <c r="CO43" s="39">
         <v>132.04404077095975</v>
       </c>
       <c r="CP43" s="31">
         <v>544.05018606457418</v>
       </c>
       <c r="CQ43" s="39">
         <v>43.737344988152621</v>
       </c>
       <c r="CR43" s="31">
         <v>15.800974843761537</v>
       </c>
       <c r="CS43" s="31">
         <v>135.52189069869416</v>
       </c>
       <c r="CT43" s="39">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="39">
         <v>92.112393702446568</v>
       </c>
-      <c r="CV43" s="39"/>
+      <c r="CV43" s="39">
+        <v>97.094568342765712</v>
+      </c>
       <c r="CW43" s="39"/>
       <c r="CX43" s="39"/>
       <c r="CY43" s="8"/>
       <c r="CZ43" s="39"/>
       <c r="DA43" s="39"/>
       <c r="DB43" s="39"/>
       <c r="DC43" s="39"/>
       <c r="DD43" s="39"/>
       <c r="DE43" s="39"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
@@ -12576,51 +12642,53 @@
       </c>
       <c r="CN44" s="39">
         <v>71.816032836470782</v>
       </c>
       <c r="CO44" s="39">
         <v>94.646770219251948</v>
       </c>
       <c r="CP44" s="31">
         <v>370.83579872166399</v>
       </c>
       <c r="CQ44" s="39">
         <v>42.911807378750005</v>
       </c>
       <c r="CR44" s="31">
         <v>96.489626142967666</v>
       </c>
       <c r="CS44" s="31">
         <v>169.81603872307588</v>
       </c>
       <c r="CT44" s="39">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="39">
         <v>137.9340559447204</v>
       </c>
-      <c r="CV44" s="39"/>
+      <c r="CV44" s="39">
+        <v>47.536290264382032</v>
+      </c>
       <c r="CW44" s="39"/>
       <c r="CX44" s="39"/>
       <c r="CY44" s="8"/>
       <c r="CZ44" s="39"/>
       <c r="DA44" s="39"/>
       <c r="DB44" s="39"/>
       <c r="DC44" s="39"/>
       <c r="DD44" s="39"/>
       <c r="DE44" s="39"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="8">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="8">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="8">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="8">
         <v>101.84739702699659</v>
@@ -12885,51 +12953,53 @@
       </c>
       <c r="CN45" s="39">
         <v>147.93948032416068</v>
       </c>
       <c r="CO45" s="39">
         <v>139.45251088763587</v>
       </c>
       <c r="CP45" s="31">
         <v>328.8378805992665</v>
       </c>
       <c r="CQ45" s="39">
         <v>70.587807228580488</v>
       </c>
       <c r="CR45" s="31">
         <v>71.535697248510672</v>
       </c>
       <c r="CS45" s="31">
         <v>40.373900127882735</v>
       </c>
       <c r="CT45" s="39">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="39">
         <v>101.76549855944148</v>
       </c>
-      <c r="CV45" s="39"/>
+      <c r="CV45" s="39">
+        <v>116.71877655558353</v>
+      </c>
       <c r="CW45" s="39"/>
       <c r="CX45" s="39"/>
       <c r="CY45" s="8"/>
       <c r="CZ45" s="39"/>
       <c r="DA45" s="39"/>
       <c r="DB45" s="39"/>
       <c r="DC45" s="39"/>
       <c r="DD45" s="39"/>
       <c r="DE45" s="39"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="8">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="8">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="8">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="8">
         <v>174.68618981957391</v>
@@ -13194,51 +13264,53 @@
       </c>
       <c r="CN46" s="39">
         <v>213.0412991922683</v>
       </c>
       <c r="CO46" s="39">
         <v>264.20164716859051</v>
       </c>
       <c r="CP46" s="31">
         <v>317.58740587346432</v>
       </c>
       <c r="CQ46" s="39">
         <v>56.391122236154004</v>
       </c>
       <c r="CR46" s="31">
         <v>75.04479922676019</v>
       </c>
       <c r="CS46" s="31">
         <v>9.2293680197673957</v>
       </c>
       <c r="CT46" s="39">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="39">
         <v>78.325800834619798</v>
       </c>
-      <c r="CV46" s="39"/>
+      <c r="CV46" s="39">
+        <v>113.73380830174864</v>
+      </c>
       <c r="CW46" s="39"/>
       <c r="CX46" s="39"/>
       <c r="CY46" s="8"/>
       <c r="CZ46" s="39"/>
       <c r="DA46" s="39"/>
       <c r="DB46" s="39"/>
       <c r="DC46" s="39"/>
       <c r="DD46" s="39"/>
       <c r="DE46" s="39"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="8">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="8">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="8">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="8">
         <v>101.49924281020644</v>
@@ -13503,51 +13575,53 @@
       </c>
       <c r="CN47" s="39">
         <v>165.15219326617088</v>
       </c>
       <c r="CO47" s="39">
         <v>148.92055471914529</v>
       </c>
       <c r="CP47" s="31">
         <v>238.81921124131793</v>
       </c>
       <c r="CQ47" s="39">
         <v>60.156799228566307</v>
       </c>
       <c r="CR47" s="31">
         <v>27.205106884520529</v>
       </c>
       <c r="CS47" s="31">
         <v>111.75287521296926</v>
       </c>
       <c r="CT47" s="39">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="39">
         <v>102.07584001113786</v>
       </c>
-      <c r="CV47" s="39"/>
+      <c r="CV47" s="39">
+        <v>111.32114863064947</v>
+      </c>
       <c r="CW47" s="39"/>
       <c r="CX47" s="39"/>
       <c r="CY47" s="8"/>
       <c r="CZ47" s="39"/>
       <c r="DA47" s="39"/>
       <c r="DB47" s="39"/>
       <c r="DC47" s="39"/>
       <c r="DD47" s="39"/>
       <c r="DE47" s="39"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>36</v>
@@ -13812,51 +13886,53 @@
       </c>
       <c r="CN48" s="39">
         <v>104.92569424051487</v>
       </c>
       <c r="CO48" s="39">
         <v>133.7798031595581</v>
       </c>
       <c r="CP48" s="31">
         <v>137.62769443271907</v>
       </c>
       <c r="CQ48" s="39">
         <v>51.030106530459953</v>
       </c>
       <c r="CR48" s="31">
         <v>50.166458062503615</v>
       </c>
       <c r="CS48" s="31">
         <v>321.81582152714242</v>
       </c>
       <c r="CT48" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="39">
         <v>42.159684075300156</v>
       </c>
-      <c r="CV48" s="39"/>
+      <c r="CV48" s="39">
+        <v>155.08032449948465</v>
+      </c>
       <c r="CW48" s="39"/>
       <c r="CX48" s="39"/>
       <c r="CY48" s="8"/>
       <c r="CZ48" s="39"/>
       <c r="DA48" s="39"/>
       <c r="DB48" s="39"/>
       <c r="DC48" s="39"/>
       <c r="DD48" s="39"/>
       <c r="DE48" s="39"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="8">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="8">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="8">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="8">
         <v>108.22370605734604</v>
@@ -14121,51 +14197,53 @@
       </c>
       <c r="CN49" s="39">
         <v>146.92953093745251</v>
       </c>
       <c r="CO49" s="39">
         <v>126.89199345460777</v>
       </c>
       <c r="CP49" s="31">
         <v>255.22464222455804</v>
       </c>
       <c r="CQ49" s="39">
         <v>53.900748276333857</v>
       </c>
       <c r="CR49" s="31">
         <v>122.73887749765007</v>
       </c>
       <c r="CS49" s="31">
         <v>31.868705394980317</v>
       </c>
       <c r="CT49" s="8">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="39">
         <v>115.09808401605011</v>
       </c>
-      <c r="CV49" s="39"/>
+      <c r="CV49" s="39">
+        <v>129.0790127207967</v>
+      </c>
       <c r="CW49" s="39"/>
       <c r="CX49" s="39"/>
       <c r="CY49" s="8"/>
       <c r="CZ49" s="39"/>
       <c r="DA49" s="39"/>
       <c r="DB49" s="39"/>
       <c r="DC49" s="39"/>
       <c r="DD49" s="39"/>
       <c r="DE49" s="39"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="8">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="8">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="8">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="8">
         <v>119.62849583123764</v>
@@ -14430,51 +14508,53 @@
       </c>
       <c r="CN50" s="39">
         <v>114.27903597351816</v>
       </c>
       <c r="CO50" s="39">
         <v>261.55527002237602</v>
       </c>
       <c r="CP50" s="31">
         <v>999.51247125329644</v>
       </c>
       <c r="CQ50" s="39">
         <v>15.569470370279493</v>
       </c>
       <c r="CR50" s="31">
         <v>19.985448990936501</v>
       </c>
       <c r="CS50" s="31">
         <v>315.77445888201561</v>
       </c>
       <c r="CT50" s="8">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="39">
         <v>98.12719941260481</v>
       </c>
-      <c r="CV50" s="39"/>
+      <c r="CV50" s="39">
+        <v>118.69461878563934</v>
+      </c>
       <c r="CW50" s="39"/>
       <c r="CX50" s="39"/>
       <c r="CY50" s="8"/>
       <c r="CZ50" s="39"/>
       <c r="DA50" s="39"/>
       <c r="DB50" s="39"/>
       <c r="DC50" s="39"/>
       <c r="DD50" s="39"/>
       <c r="DE50" s="39"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="8">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="8">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="8">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="8">
         <v>82.510676335999406</v>
@@ -14739,51 +14819,53 @@
       </c>
       <c r="CN51" s="39">
         <v>362.25967580067396</v>
       </c>
       <c r="CO51" s="39">
         <v>130.82302651125372</v>
       </c>
       <c r="CP51" s="31">
         <v>299.93504360128543</v>
       </c>
       <c r="CQ51" s="39">
         <v>21.217380944899126</v>
       </c>
       <c r="CR51" s="31">
         <v>28.907443049676591</v>
       </c>
       <c r="CS51" s="31" t="s">
         <v>36</v>
       </c>
       <c r="CT51" s="8">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="39">
         <v>98.496028572980691</v>
       </c>
-      <c r="CV51" s="39"/>
+      <c r="CV51" s="39">
+        <v>103.76727392512612</v>
+      </c>
       <c r="CW51" s="39"/>
       <c r="CX51" s="39"/>
       <c r="CY51" s="8"/>
       <c r="CZ51" s="39"/>
       <c r="DA51" s="39"/>
       <c r="DB51" s="39"/>
       <c r="DC51" s="39"/>
       <c r="DD51" s="39"/>
       <c r="DE51" s="39"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="10">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="10">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="10">
         <v>180.46410816808179</v>
@@ -15048,364 +15130,366 @@
       </c>
       <c r="CN52" s="39">
         <v>97.921191098847217</v>
       </c>
       <c r="CO52" s="39">
         <v>132.01911818392171</v>
       </c>
       <c r="CP52" s="31">
         <v>83.057380111561002</v>
       </c>
       <c r="CQ52" s="39">
         <v>96.090004641075993</v>
       </c>
       <c r="CR52" s="31">
         <v>77.830447926085355</v>
       </c>
       <c r="CS52" s="31">
         <v>106.5213789698892</v>
       </c>
       <c r="CT52" s="8">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="39">
         <v>95.245018661444206</v>
       </c>
-      <c r="CV52" s="39"/>
+      <c r="CV52" s="39">
+        <v>104.17501938958044</v>
+      </c>
       <c r="CW52" s="39"/>
       <c r="CX52" s="39"/>
       <c r="CY52" s="8"/>
       <c r="CZ52" s="39"/>
       <c r="DA52" s="39"/>
       <c r="DB52" s="39"/>
       <c r="DC52" s="39"/>
       <c r="DD52" s="39"/>
       <c r="DE52" s="39"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="45" t="s">
+      <c r="A54" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="45"/>
-[...59 lines deleted...]
-      <c r="CH54" s="44" t="s">
+      <c r="B54" s="48"/>
+      <c r="C54" s="48"/>
+      <c r="D54" s="48"/>
+      <c r="E54" s="48"/>
+      <c r="F54" s="48"/>
+      <c r="G54" s="48"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="48"/>
+      <c r="J54" s="48"/>
+      <c r="K54" s="48"/>
+      <c r="L54" s="48"/>
+      <c r="M54" s="48"/>
+      <c r="N54" s="48"/>
+      <c r="O54" s="48"/>
+      <c r="P54" s="48"/>
+      <c r="Q54" s="48"/>
+      <c r="R54" s="48"/>
+      <c r="S54" s="48"/>
+      <c r="T54" s="48"/>
+      <c r="U54" s="48"/>
+      <c r="V54" s="48"/>
+      <c r="W54" s="48"/>
+      <c r="X54" s="48"/>
+      <c r="Y54" s="48"/>
+      <c r="Z54" s="48"/>
+      <c r="AA54" s="48"/>
+      <c r="AB54" s="48"/>
+      <c r="AC54" s="48"/>
+      <c r="AD54" s="48"/>
+      <c r="AE54" s="48"/>
+      <c r="AF54" s="48"/>
+      <c r="AG54" s="48"/>
+      <c r="AH54" s="48"/>
+      <c r="AI54" s="48"/>
+      <c r="AJ54" s="48"/>
+      <c r="AK54" s="48"/>
+      <c r="AL54" s="48"/>
+      <c r="AM54" s="48"/>
+      <c r="AN54" s="48"/>
+      <c r="AO54" s="48"/>
+      <c r="AP54" s="48"/>
+      <c r="AQ54" s="48"/>
+      <c r="AR54" s="48"/>
+      <c r="AS54" s="48"/>
+      <c r="AT54" s="48"/>
+      <c r="AU54" s="48"/>
+      <c r="AV54" s="48"/>
+      <c r="AW54" s="48"/>
+      <c r="AX54" s="48"/>
+      <c r="AY54" s="48"/>
+      <c r="AZ54" s="48"/>
+      <c r="BA54" s="48"/>
+      <c r="BB54" s="48"/>
+      <c r="BC54" s="48"/>
+      <c r="BD54" s="48"/>
+      <c r="BE54" s="48"/>
+      <c r="BF54" s="48"/>
+      <c r="BG54" s="48"/>
+      <c r="BH54" s="48"/>
+      <c r="BI54" s="48"/>
+      <c r="CH54" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="44"/>
-[...21 lines deleted...]
-      <c r="DE54" s="44"/>
+      <c r="CI54" s="49"/>
+      <c r="CJ54" s="49"/>
+      <c r="CK54" s="49"/>
+      <c r="CL54" s="49"/>
+      <c r="CM54" s="49"/>
+      <c r="CN54" s="49"/>
+      <c r="CO54" s="49"/>
+      <c r="CP54" s="49"/>
+      <c r="CQ54" s="49"/>
+      <c r="CR54" s="49"/>
+      <c r="CS54" s="49"/>
+      <c r="CT54" s="49"/>
+      <c r="CU54" s="49"/>
+      <c r="CV54" s="49"/>
+      <c r="CW54" s="49"/>
+      <c r="CX54" s="49"/>
+      <c r="CY54" s="49"/>
+      <c r="CZ54" s="49"/>
+      <c r="DA54" s="49"/>
+      <c r="DB54" s="49"/>
+      <c r="DC54" s="49"/>
+      <c r="DD54" s="49"/>
+      <c r="DE54" s="49"/>
       <c r="DF54" s="32"/>
       <c r="DG54" s="32"/>
       <c r="DH54" s="32"/>
       <c r="DI54" s="32"/>
       <c r="DJ54" s="32"/>
       <c r="DK54" s="32"/>
       <c r="DL54" s="32"/>
       <c r="DM54" s="32"/>
       <c r="DN54" s="32"/>
       <c r="DO54" s="32"/>
       <c r="DP54" s="32"/>
       <c r="DQ54" s="32"/>
       <c r="DR54" s="32"/>
       <c r="DS54" s="32"/>
       <c r="DT54" s="32"/>
       <c r="DU54" s="32"/>
       <c r="DV54" s="32"/>
       <c r="DW54" s="32"/>
       <c r="DX54" s="32"/>
       <c r="DY54" s="32"/>
       <c r="DZ54" s="32"/>
       <c r="EA54" s="32"/>
       <c r="EB54" s="32"/>
       <c r="EC54" s="32"/>
       <c r="ED54" s="32"/>
       <c r="EE54" s="32"/>
       <c r="EF54" s="32"/>
       <c r="EG54" s="32"/>
       <c r="EH54" s="32"/>
       <c r="EI54" s="32"/>
       <c r="EJ54" s="32"/>
       <c r="EK54" s="32"/>
       <c r="EL54" s="32"/>
       <c r="EM54" s="32"/>
       <c r="EN54" s="32"/>
       <c r="EO54" s="32"/>
       <c r="EP54" s="32"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="43" t="s">
+      <c r="K55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="L55" s="43"/>
-[...1 lines deleted...]
-      <c r="W55" s="43" t="s">
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="W55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="X55" s="43"/>
-[...1 lines deleted...]
-      <c r="AI55" s="43" t="s">
+      <c r="X55" s="41"/>
+      <c r="Y55" s="41"/>
+      <c r="AI55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AJ55" s="43"/>
-[...1 lines deleted...]
-      <c r="AU55" s="43" t="s">
+      <c r="AJ55" s="41"/>
+      <c r="AK55" s="41"/>
+      <c r="AU55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AV55" s="43"/>
-[...1 lines deleted...]
-      <c r="BG55" s="43" t="s">
+      <c r="AV55" s="41"/>
+      <c r="AW55" s="41"/>
+      <c r="BG55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BH55" s="43"/>
-[...1 lines deleted...]
-      <c r="BS55" s="43" t="s">
+      <c r="BH55" s="41"/>
+      <c r="BI55" s="41"/>
+      <c r="BS55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BT55" s="43"/>
-[...1 lines deleted...]
-      <c r="CE55" s="43" t="s">
+      <c r="BT55" s="41"/>
+      <c r="BU55" s="41"/>
+      <c r="CE55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CF55" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="43" t="s">
+      <c r="CF55" s="41"/>
+      <c r="CG55" s="41"/>
+      <c r="CQ55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CR55" s="43"/>
-[...1 lines deleted...]
-      <c r="DC55" s="43" t="s">
+      <c r="CR55" s="41"/>
+      <c r="CS55" s="41"/>
+      <c r="DC55" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="DD55" s="43"/>
-      <c r="DE55" s="43"/>
+      <c r="DD55" s="41"/>
+      <c r="DE55" s="41"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="46"/>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="41"/>
-[...10 lines deleted...]
-      <c r="N56" s="40" t="s">
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="44"/>
+      <c r="J56" s="44"/>
+      <c r="K56" s="44"/>
+      <c r="L56" s="44"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O56" s="41"/>
-[...10 lines deleted...]
-      <c r="Z56" s="40" t="s">
+      <c r="O56" s="44"/>
+      <c r="P56" s="44"/>
+      <c r="Q56" s="44"/>
+      <c r="R56" s="44"/>
+      <c r="S56" s="44"/>
+      <c r="T56" s="44"/>
+      <c r="U56" s="44"/>
+      <c r="V56" s="44"/>
+      <c r="W56" s="44"/>
+      <c r="X56" s="44"/>
+      <c r="Y56" s="45"/>
+      <c r="Z56" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA56" s="41"/>
-[...10 lines deleted...]
-      <c r="AL56" s="40" t="s">
+      <c r="AA56" s="44"/>
+      <c r="AB56" s="44"/>
+      <c r="AC56" s="44"/>
+      <c r="AD56" s="44"/>
+      <c r="AE56" s="44"/>
+      <c r="AF56" s="44"/>
+      <c r="AG56" s="44"/>
+      <c r="AH56" s="44"/>
+      <c r="AI56" s="44"/>
+      <c r="AJ56" s="44"/>
+      <c r="AK56" s="45"/>
+      <c r="AL56" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM56" s="41"/>
-[...10 lines deleted...]
-      <c r="AX56" s="40" t="s">
+      <c r="AM56" s="44"/>
+      <c r="AN56" s="44"/>
+      <c r="AO56" s="44"/>
+      <c r="AP56" s="44"/>
+      <c r="AQ56" s="44"/>
+      <c r="AR56" s="44"/>
+      <c r="AS56" s="44"/>
+      <c r="AT56" s="44"/>
+      <c r="AU56" s="44"/>
+      <c r="AV56" s="44"/>
+      <c r="AW56" s="45"/>
+      <c r="AX56" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY56" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="40" t="s">
+      <c r="AY56" s="44"/>
+      <c r="AZ56" s="44"/>
+      <c r="BA56" s="44"/>
+      <c r="BB56" s="44"/>
+      <c r="BC56" s="44"/>
+      <c r="BD56" s="44"/>
+      <c r="BE56" s="44"/>
+      <c r="BF56" s="44"/>
+      <c r="BG56" s="44"/>
+      <c r="BH56" s="44"/>
+      <c r="BI56" s="45"/>
+      <c r="BJ56" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="41"/>
-[...10 lines deleted...]
-      <c r="BV56" s="40" t="s">
+      <c r="BK56" s="44"/>
+      <c r="BL56" s="44"/>
+      <c r="BM56" s="44"/>
+      <c r="BN56" s="44"/>
+      <c r="BO56" s="44"/>
+      <c r="BP56" s="44"/>
+      <c r="BQ56" s="44"/>
+      <c r="BR56" s="44"/>
+      <c r="BS56" s="44"/>
+      <c r="BT56" s="44"/>
+      <c r="BU56" s="45"/>
+      <c r="BV56" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="BW56" s="41"/>
-[...10 lines deleted...]
-      <c r="CH56" s="40" t="s">
+      <c r="BW56" s="44"/>
+      <c r="BX56" s="44"/>
+      <c r="BY56" s="44"/>
+      <c r="BZ56" s="44"/>
+      <c r="CA56" s="44"/>
+      <c r="CB56" s="44"/>
+      <c r="CC56" s="44"/>
+      <c r="CD56" s="44"/>
+      <c r="CE56" s="44"/>
+      <c r="CF56" s="44"/>
+      <c r="CG56" s="45"/>
+      <c r="CH56" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CI56" s="41"/>
-[...10 lines deleted...]
-      <c r="CT56" s="40" t="s">
+      <c r="CI56" s="44"/>
+      <c r="CJ56" s="44"/>
+      <c r="CK56" s="44"/>
+      <c r="CL56" s="44"/>
+      <c r="CM56" s="44"/>
+      <c r="CN56" s="44"/>
+      <c r="CO56" s="44"/>
+      <c r="CP56" s="44"/>
+      <c r="CQ56" s="44"/>
+      <c r="CR56" s="44"/>
+      <c r="CS56" s="45"/>
+      <c r="CT56" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CU56" s="41"/>
-[...9 lines deleted...]
-      <c r="DE56" s="42"/>
+      <c r="CU56" s="44"/>
+      <c r="CV56" s="44"/>
+      <c r="CW56" s="44"/>
+      <c r="CX56" s="44"/>
+      <c r="CY56" s="44"/>
+      <c r="CZ56" s="44"/>
+      <c r="DA56" s="44"/>
+      <c r="DB56" s="44"/>
+      <c r="DC56" s="44"/>
+      <c r="DD56" s="44"/>
+      <c r="DE56" s="45"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47"/>
       <c r="B57" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="7" t="s">
@@ -15988,364 +16072,366 @@
       </c>
       <c r="CN58" s="13">
         <v>1153.6330253264298</v>
       </c>
       <c r="CO58" s="38">
         <v>221.20962403523393</v>
       </c>
       <c r="CP58" s="30">
         <v>299.00235536603799</v>
       </c>
       <c r="CQ58" s="13">
         <v>60.014288623676279</v>
       </c>
       <c r="CR58" s="13">
         <v>44.060981368080547</v>
       </c>
       <c r="CS58" s="24">
         <v>2.8109541436930252</v>
       </c>
       <c r="CT58" s="38">
         <v>100</v>
       </c>
       <c r="CU58" s="38">
         <v>100</v>
       </c>
-      <c r="CV58" s="38"/>
+      <c r="CV58" s="38">
+        <v>100</v>
+      </c>
       <c r="CW58" s="38"/>
       <c r="CX58" s="38"/>
       <c r="CY58" s="38"/>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="38"/>
       <c r="DB58" s="38"/>
       <c r="DC58" s="13"/>
       <c r="DD58" s="13"/>
       <c r="DE58" s="24"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="45" t="s">
+      <c r="A61" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B61" s="45"/>
-[...59 lines deleted...]
-      <c r="CH61" s="44" t="s">
+      <c r="B61" s="48"/>
+      <c r="C61" s="48"/>
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48"/>
+      <c r="I61" s="48"/>
+      <c r="J61" s="48"/>
+      <c r="K61" s="48"/>
+      <c r="L61" s="48"/>
+      <c r="M61" s="48"/>
+      <c r="N61" s="48"/>
+      <c r="O61" s="48"/>
+      <c r="P61" s="48"/>
+      <c r="Q61" s="48"/>
+      <c r="R61" s="48"/>
+      <c r="S61" s="48"/>
+      <c r="T61" s="48"/>
+      <c r="U61" s="48"/>
+      <c r="V61" s="48"/>
+      <c r="W61" s="48"/>
+      <c r="X61" s="48"/>
+      <c r="Y61" s="48"/>
+      <c r="Z61" s="48"/>
+      <c r="AA61" s="48"/>
+      <c r="AB61" s="48"/>
+      <c r="AC61" s="48"/>
+      <c r="AD61" s="48"/>
+      <c r="AE61" s="48"/>
+      <c r="AF61" s="48"/>
+      <c r="AG61" s="48"/>
+      <c r="AH61" s="48"/>
+      <c r="AI61" s="48"/>
+      <c r="AJ61" s="48"/>
+      <c r="AK61" s="48"/>
+      <c r="AL61" s="48"/>
+      <c r="AM61" s="48"/>
+      <c r="AN61" s="48"/>
+      <c r="AO61" s="48"/>
+      <c r="AP61" s="48"/>
+      <c r="AQ61" s="48"/>
+      <c r="AR61" s="48"/>
+      <c r="AS61" s="48"/>
+      <c r="AT61" s="48"/>
+      <c r="AU61" s="48"/>
+      <c r="AV61" s="48"/>
+      <c r="AW61" s="48"/>
+      <c r="AX61" s="48"/>
+      <c r="AY61" s="48"/>
+      <c r="AZ61" s="48"/>
+      <c r="BA61" s="48"/>
+      <c r="BB61" s="48"/>
+      <c r="BC61" s="48"/>
+      <c r="BD61" s="48"/>
+      <c r="BE61" s="48"/>
+      <c r="BF61" s="48"/>
+      <c r="BG61" s="48"/>
+      <c r="BH61" s="48"/>
+      <c r="BI61" s="48"/>
+      <c r="CH61" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="CI61" s="44"/>
-[...21 lines deleted...]
-      <c r="DE61" s="44"/>
+      <c r="CI61" s="49"/>
+      <c r="CJ61" s="49"/>
+      <c r="CK61" s="49"/>
+      <c r="CL61" s="49"/>
+      <c r="CM61" s="49"/>
+      <c r="CN61" s="49"/>
+      <c r="CO61" s="49"/>
+      <c r="CP61" s="49"/>
+      <c r="CQ61" s="49"/>
+      <c r="CR61" s="49"/>
+      <c r="CS61" s="49"/>
+      <c r="CT61" s="49"/>
+      <c r="CU61" s="49"/>
+      <c r="CV61" s="49"/>
+      <c r="CW61" s="49"/>
+      <c r="CX61" s="49"/>
+      <c r="CY61" s="49"/>
+      <c r="CZ61" s="49"/>
+      <c r="DA61" s="49"/>
+      <c r="DB61" s="49"/>
+      <c r="DC61" s="49"/>
+      <c r="DD61" s="49"/>
+      <c r="DE61" s="49"/>
       <c r="DF61" s="32"/>
       <c r="DG61" s="32"/>
       <c r="DH61" s="32"/>
       <c r="DI61" s="32"/>
       <c r="DJ61" s="32"/>
       <c r="DK61" s="32"/>
       <c r="DL61" s="32"/>
       <c r="DM61" s="32"/>
       <c r="DN61" s="32"/>
       <c r="DO61" s="32"/>
       <c r="DP61" s="32"/>
       <c r="DQ61" s="32"/>
       <c r="DR61" s="32"/>
       <c r="DS61" s="32"/>
       <c r="DT61" s="32"/>
       <c r="DU61" s="32"/>
       <c r="DV61" s="32"/>
       <c r="DW61" s="32"/>
       <c r="DX61" s="32"/>
       <c r="DY61" s="32"/>
       <c r="DZ61" s="32"/>
       <c r="EA61" s="32"/>
       <c r="EB61" s="32"/>
       <c r="EC61" s="32"/>
       <c r="ED61" s="32"/>
       <c r="EE61" s="32"/>
       <c r="EF61" s="32"/>
       <c r="EG61" s="32"/>
       <c r="EH61" s="32"/>
       <c r="EI61" s="32"/>
       <c r="EJ61" s="32"/>
       <c r="EK61" s="32"/>
       <c r="EL61" s="32"/>
       <c r="EM61" s="32"/>
       <c r="EN61" s="32"/>
       <c r="EO61" s="32"/>
       <c r="EP61" s="32"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="43" t="s">
+      <c r="K62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="L62" s="43"/>
-[...1 lines deleted...]
-      <c r="W62" s="43" t="s">
+      <c r="L62" s="41"/>
+      <c r="M62" s="41"/>
+      <c r="W62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="X62" s="43"/>
-[...1 lines deleted...]
-      <c r="AI62" s="43" t="s">
+      <c r="X62" s="41"/>
+      <c r="Y62" s="41"/>
+      <c r="AI62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AJ62" s="43"/>
-[...1 lines deleted...]
-      <c r="AU62" s="43" t="s">
+      <c r="AJ62" s="41"/>
+      <c r="AK62" s="41"/>
+      <c r="AU62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AV62" s="43"/>
-[...1 lines deleted...]
-      <c r="BG62" s="43" t="s">
+      <c r="AV62" s="41"/>
+      <c r="AW62" s="41"/>
+      <c r="BG62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BH62" s="43"/>
-[...1 lines deleted...]
-      <c r="BS62" s="43" t="s">
+      <c r="BH62" s="41"/>
+      <c r="BI62" s="41"/>
+      <c r="BS62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="BT62" s="43"/>
-[...1 lines deleted...]
-      <c r="CE62" s="43" t="s">
+      <c r="BT62" s="41"/>
+      <c r="BU62" s="41"/>
+      <c r="CE62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CF62" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="43" t="s">
+      <c r="CF62" s="41"/>
+      <c r="CG62" s="41"/>
+      <c r="CQ62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="CR62" s="43"/>
-[...1 lines deleted...]
-      <c r="DC62" s="43" t="s">
+      <c r="CR62" s="41"/>
+      <c r="CS62" s="41"/>
+      <c r="DC62" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="DD62" s="43"/>
-      <c r="DE62" s="43"/>
+      <c r="DD62" s="41"/>
+      <c r="DE62" s="41"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="46"/>
-      <c r="B63" s="40" t="s">
+      <c r="B63" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C63" s="41"/>
-[...10 lines deleted...]
-      <c r="N63" s="40" t="s">
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="44"/>
+      <c r="J63" s="44"/>
+      <c r="K63" s="44"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="45"/>
+      <c r="N63" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O63" s="41"/>
-[...10 lines deleted...]
-      <c r="Z63" s="40" t="s">
+      <c r="O63" s="44"/>
+      <c r="P63" s="44"/>
+      <c r="Q63" s="44"/>
+      <c r="R63" s="44"/>
+      <c r="S63" s="44"/>
+      <c r="T63" s="44"/>
+      <c r="U63" s="44"/>
+      <c r="V63" s="44"/>
+      <c r="W63" s="44"/>
+      <c r="X63" s="44"/>
+      <c r="Y63" s="45"/>
+      <c r="Z63" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA63" s="41"/>
-[...10 lines deleted...]
-      <c r="AL63" s="40" t="s">
+      <c r="AA63" s="44"/>
+      <c r="AB63" s="44"/>
+      <c r="AC63" s="44"/>
+      <c r="AD63" s="44"/>
+      <c r="AE63" s="44"/>
+      <c r="AF63" s="44"/>
+      <c r="AG63" s="44"/>
+      <c r="AH63" s="44"/>
+      <c r="AI63" s="44"/>
+      <c r="AJ63" s="44"/>
+      <c r="AK63" s="45"/>
+      <c r="AL63" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM63" s="41"/>
-[...10 lines deleted...]
-      <c r="AX63" s="40" t="s">
+      <c r="AM63" s="44"/>
+      <c r="AN63" s="44"/>
+      <c r="AO63" s="44"/>
+      <c r="AP63" s="44"/>
+      <c r="AQ63" s="44"/>
+      <c r="AR63" s="44"/>
+      <c r="AS63" s="44"/>
+      <c r="AT63" s="44"/>
+      <c r="AU63" s="44"/>
+      <c r="AV63" s="44"/>
+      <c r="AW63" s="45"/>
+      <c r="AX63" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY63" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="40" t="s">
+      <c r="AY63" s="44"/>
+      <c r="AZ63" s="44"/>
+      <c r="BA63" s="44"/>
+      <c r="BB63" s="44"/>
+      <c r="BC63" s="44"/>
+      <c r="BD63" s="44"/>
+      <c r="BE63" s="44"/>
+      <c r="BF63" s="44"/>
+      <c r="BG63" s="44"/>
+      <c r="BH63" s="44"/>
+      <c r="BI63" s="45"/>
+      <c r="BJ63" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="41"/>
-[...10 lines deleted...]
-      <c r="BV63" s="40" t="s">
+      <c r="BK63" s="44"/>
+      <c r="BL63" s="44"/>
+      <c r="BM63" s="44"/>
+      <c r="BN63" s="44"/>
+      <c r="BO63" s="44"/>
+      <c r="BP63" s="44"/>
+      <c r="BQ63" s="44"/>
+      <c r="BR63" s="44"/>
+      <c r="BS63" s="44"/>
+      <c r="BT63" s="44"/>
+      <c r="BU63" s="45"/>
+      <c r="BV63" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="BW63" s="41"/>
-[...10 lines deleted...]
-      <c r="CH63" s="40" t="s">
+      <c r="BW63" s="44"/>
+      <c r="BX63" s="44"/>
+      <c r="BY63" s="44"/>
+      <c r="BZ63" s="44"/>
+      <c r="CA63" s="44"/>
+      <c r="CB63" s="44"/>
+      <c r="CC63" s="44"/>
+      <c r="CD63" s="44"/>
+      <c r="CE63" s="44"/>
+      <c r="CF63" s="44"/>
+      <c r="CG63" s="45"/>
+      <c r="CH63" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CI63" s="41"/>
-[...10 lines deleted...]
-      <c r="CT63" s="40" t="s">
+      <c r="CI63" s="44"/>
+      <c r="CJ63" s="44"/>
+      <c r="CK63" s="44"/>
+      <c r="CL63" s="44"/>
+      <c r="CM63" s="44"/>
+      <c r="CN63" s="44"/>
+      <c r="CO63" s="44"/>
+      <c r="CP63" s="44"/>
+      <c r="CQ63" s="44"/>
+      <c r="CR63" s="44"/>
+      <c r="CS63" s="45"/>
+      <c r="CT63" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CU63" s="41"/>
-[...9 lines deleted...]
-      <c r="DE63" s="42"/>
+      <c r="CU63" s="44"/>
+      <c r="CV63" s="44"/>
+      <c r="CW63" s="44"/>
+      <c r="CX63" s="44"/>
+      <c r="CY63" s="44"/>
+      <c r="CZ63" s="44"/>
+      <c r="DA63" s="44"/>
+      <c r="DB63" s="44"/>
+      <c r="DC63" s="44"/>
+      <c r="DD63" s="44"/>
+      <c r="DE63" s="45"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="7" t="s">
@@ -16928,51 +17014,53 @@
       </c>
       <c r="CN65" s="38">
         <v>68.342832511983914</v>
       </c>
       <c r="CO65" s="38">
         <v>101.61839803912321</v>
       </c>
       <c r="CP65" s="30">
         <v>121.88763007315562</v>
       </c>
       <c r="CQ65" s="38">
         <v>77.678618275346196</v>
       </c>
       <c r="CR65" s="30">
         <v>103.25439390977806</v>
       </c>
       <c r="CS65" s="30">
         <v>153.14395930712999</v>
       </c>
       <c r="CT65" s="38">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="38">
         <v>102.32775392713577</v>
       </c>
-      <c r="CV65" s="38"/>
+      <c r="CV65" s="38">
+        <v>133.51847736053125</v>
+      </c>
       <c r="CW65" s="38"/>
       <c r="CX65" s="38"/>
       <c r="CY65" s="38"/>
       <c r="CZ65" s="38"/>
       <c r="DA65" s="38"/>
       <c r="DB65" s="38"/>
       <c r="DC65" s="38"/>
       <c r="DD65" s="38"/>
       <c r="DE65" s="38"/>
     </row>
     <row r="66" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>36</v>
@@ -17237,51 +17325,53 @@
       </c>
       <c r="CN66" s="39">
         <v>72.407570177788443</v>
       </c>
       <c r="CO66" s="39">
         <v>101.09941552856618</v>
       </c>
       <c r="CP66" s="31">
         <v>112.27958356787622</v>
       </c>
       <c r="CQ66" s="39">
         <v>73.809026690268126</v>
       </c>
       <c r="CR66" s="31">
         <v>100.96668276308608</v>
       </c>
       <c r="CS66" s="31">
         <v>188.57183342057968</v>
       </c>
       <c r="CT66" s="39">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="39">
         <v>130.56988955544918</v>
       </c>
-      <c r="CV66" s="39"/>
+      <c r="CV66" s="39">
+        <v>136.22991484488688</v>
+      </c>
       <c r="CW66" s="39"/>
       <c r="CX66" s="39"/>
       <c r="CY66" s="39"/>
       <c r="CZ66" s="39"/>
       <c r="DA66" s="39"/>
       <c r="DB66" s="39"/>
       <c r="DC66" s="39"/>
       <c r="DD66" s="39"/>
       <c r="DE66" s="39"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
@@ -17546,51 +17636,53 @@
       </c>
       <c r="CN67" s="39">
         <v>84.891195157682205</v>
       </c>
       <c r="CO67" s="39">
         <v>89.435012099723281</v>
       </c>
       <c r="CP67" s="31">
         <v>110.53276550267344</v>
       </c>
       <c r="CQ67" s="39">
         <v>90.321677919538843</v>
       </c>
       <c r="CR67" s="31">
         <v>108.31241588602856</v>
       </c>
       <c r="CS67" s="31">
         <v>120.00291463300744</v>
       </c>
       <c r="CT67" s="39">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="39">
         <v>106.67869248539463</v>
       </c>
-      <c r="CV67" s="39"/>
+      <c r="CV67" s="39">
+        <v>110.03631443151876</v>
+      </c>
       <c r="CW67" s="39"/>
       <c r="CX67" s="39"/>
       <c r="CY67" s="8"/>
       <c r="CZ67" s="39"/>
       <c r="DA67" s="39"/>
       <c r="DB67" s="39"/>
       <c r="DC67" s="39"/>
       <c r="DD67" s="39"/>
       <c r="DE67" s="39"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
@@ -17855,51 +17947,53 @@
       </c>
       <c r="CN68" s="39">
         <v>67.630170771612981</v>
       </c>
       <c r="CO68" s="39">
         <v>94.082771441880837</v>
       </c>
       <c r="CP68" s="31">
         <v>114.17604071065924</v>
       </c>
       <c r="CQ68" s="39">
         <v>80.762618361302657</v>
       </c>
       <c r="CR68" s="31">
         <v>118.01523293081718</v>
       </c>
       <c r="CS68" s="31">
         <v>141.1922416602024</v>
       </c>
       <c r="CT68" s="39">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="39">
         <v>105.9914047448693</v>
       </c>
-      <c r="CV68" s="39"/>
+      <c r="CV68" s="39">
+        <v>187.55792001672768</v>
+      </c>
       <c r="CW68" s="39"/>
       <c r="CX68" s="39"/>
       <c r="CY68" s="8"/>
       <c r="CZ68" s="39"/>
       <c r="DA68" s="39"/>
       <c r="DB68" s="39"/>
       <c r="DC68" s="39"/>
       <c r="DD68" s="39"/>
       <c r="DE68" s="39"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
@@ -18164,51 +18258,53 @@
       </c>
       <c r="CN69" s="39">
         <v>57.369419283950748</v>
       </c>
       <c r="CO69" s="39">
         <v>124.79233394804376</v>
       </c>
       <c r="CP69" s="31">
         <v>137.2059152842769</v>
       </c>
       <c r="CQ69" s="39">
         <v>86.106574320018822</v>
       </c>
       <c r="CR69" s="31">
         <v>100.59663333087305</v>
       </c>
       <c r="CS69" s="31">
         <v>125.72343683742811</v>
       </c>
       <c r="CT69" s="39">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="39">
         <v>100.60236470063748</v>
       </c>
-      <c r="CV69" s="39"/>
+      <c r="CV69" s="39">
+        <v>194.42434344508717</v>
+      </c>
       <c r="CW69" s="39"/>
       <c r="CX69" s="39"/>
       <c r="CY69" s="39"/>
       <c r="CZ69" s="39"/>
       <c r="DA69" s="39"/>
       <c r="DB69" s="39"/>
       <c r="DC69" s="39"/>
       <c r="DD69" s="39"/>
       <c r="DE69" s="39"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
@@ -18473,51 +18569,53 @@
       </c>
       <c r="CN70" s="39">
         <v>47.877951639767701</v>
       </c>
       <c r="CO70" s="39">
         <v>139.00352501927117</v>
       </c>
       <c r="CP70" s="31">
         <v>129.14295113208146</v>
       </c>
       <c r="CQ70" s="39">
         <v>85.22399187988826</v>
       </c>
       <c r="CR70" s="31">
         <v>110.03800862940609</v>
       </c>
       <c r="CS70" s="31">
         <v>172.18876576100902</v>
       </c>
       <c r="CT70" s="39">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="39">
         <v>125.15223702337491</v>
       </c>
-      <c r="CV70" s="39"/>
+      <c r="CV70" s="39">
+        <v>109.90707748576938</v>
+      </c>
       <c r="CW70" s="39"/>
       <c r="CX70" s="39"/>
       <c r="CY70" s="39"/>
       <c r="CZ70" s="39"/>
       <c r="DA70" s="39"/>
       <c r="DB70" s="39"/>
       <c r="DC70" s="39"/>
       <c r="DD70" s="39"/>
       <c r="DE70" s="39"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
@@ -18782,51 +18880,53 @@
       </c>
       <c r="CN71" s="39">
         <v>61.341078476494971</v>
       </c>
       <c r="CO71" s="39">
         <v>89.044315895924058</v>
       </c>
       <c r="CP71" s="31">
         <v>113.05401995903703</v>
       </c>
       <c r="CQ71" s="39">
         <v>67.508689874552616</v>
       </c>
       <c r="CR71" s="31">
         <v>106.42633674633797</v>
       </c>
       <c r="CS71" s="31">
         <v>158.6343931924801</v>
       </c>
       <c r="CT71" s="39">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="39">
         <v>128.77401120326067</v>
       </c>
-      <c r="CV71" s="39"/>
+      <c r="CV71" s="39">
+        <v>114.22996593755204</v>
+      </c>
       <c r="CW71" s="39"/>
       <c r="CX71" s="39"/>
       <c r="CY71" s="39"/>
       <c r="CZ71" s="39"/>
       <c r="DA71" s="39"/>
       <c r="DB71" s="39"/>
       <c r="DC71" s="39"/>
       <c r="DD71" s="39"/>
       <c r="DE71" s="39"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
@@ -19091,51 +19191,53 @@
       </c>
       <c r="CN72" s="39">
         <v>55.549257366752428</v>
       </c>
       <c r="CO72" s="39">
         <v>128.72832404439518</v>
       </c>
       <c r="CP72" s="31">
         <v>104.49832449022875</v>
       </c>
       <c r="CQ72" s="39">
         <v>77.185513915492947</v>
       </c>
       <c r="CR72" s="31">
         <v>117.93651499725115</v>
       </c>
       <c r="CS72" s="31">
         <v>168.99147038780293</v>
       </c>
       <c r="CT72" s="39">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="39">
         <v>98.872512121976328</v>
       </c>
-      <c r="CV72" s="39"/>
+      <c r="CV72" s="39">
+        <v>110.54718358356499</v>
+      </c>
       <c r="CW72" s="39"/>
       <c r="CX72" s="39"/>
       <c r="CY72" s="39"/>
       <c r="CZ72" s="39"/>
       <c r="DA72" s="39"/>
       <c r="DB72" s="39"/>
       <c r="DC72" s="39"/>
       <c r="DD72" s="39"/>
       <c r="DE72" s="39"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>36</v>
@@ -19400,51 +19502,53 @@
       </c>
       <c r="CN73" s="39">
         <v>38.708303627238543</v>
       </c>
       <c r="CO73" s="39">
         <v>132.26556355853955</v>
       </c>
       <c r="CP73" s="31">
         <v>152.72692511536351</v>
       </c>
       <c r="CQ73" s="39">
         <v>81.760694402757366</v>
       </c>
       <c r="CR73" s="31">
         <v>96.616228445699676</v>
       </c>
       <c r="CS73" s="31">
         <v>163.22892480971313</v>
       </c>
       <c r="CT73" s="39">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="39">
         <v>86.220201360834679</v>
       </c>
-      <c r="CV73" s="39"/>
+      <c r="CV73" s="39">
+        <v>245.01670580711982</v>
+      </c>
       <c r="CW73" s="39"/>
       <c r="CX73" s="39"/>
       <c r="CY73" s="39"/>
       <c r="CZ73" s="39"/>
       <c r="DA73" s="39"/>
       <c r="DB73" s="39"/>
       <c r="DC73" s="39"/>
       <c r="DD73" s="39"/>
       <c r="DE73" s="39"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
@@ -19709,51 +19813,53 @@
       </c>
       <c r="CN74" s="39">
         <v>50.274726069884345</v>
       </c>
       <c r="CO74" s="39">
         <v>104.76923065865869</v>
       </c>
       <c r="CP74" s="31">
         <v>153.61719425936252</v>
       </c>
       <c r="CQ74" s="39">
         <v>56.489087663734971</v>
       </c>
       <c r="CR74" s="31">
         <v>119.09234490862247</v>
       </c>
       <c r="CS74" s="31">
         <v>183.80671603380088</v>
       </c>
       <c r="CT74" s="39">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="39">
         <v>92.464613228808716</v>
       </c>
-      <c r="CV74" s="39"/>
+      <c r="CV74" s="39">
+        <v>163.66916919751765</v>
+      </c>
       <c r="CW74" s="39"/>
       <c r="CX74" s="39"/>
       <c r="CY74" s="39"/>
       <c r="CZ74" s="39"/>
       <c r="DA74" s="39"/>
       <c r="DB74" s="39"/>
       <c r="DC74" s="39"/>
       <c r="DD74" s="39"/>
       <c r="DE74" s="39"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
@@ -20018,51 +20124,53 @@
       </c>
       <c r="CN75" s="39">
         <v>49.24354249490446</v>
       </c>
       <c r="CO75" s="39">
         <v>79.686232633431914</v>
       </c>
       <c r="CP75" s="31">
         <v>106.47298310904985</v>
       </c>
       <c r="CQ75" s="39">
         <v>79.807586080574609</v>
       </c>
       <c r="CR75" s="31">
         <v>91.928204082146749</v>
       </c>
       <c r="CS75" s="31">
         <v>134.59115083782777</v>
       </c>
       <c r="CT75" s="39">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="39">
         <v>110.44954912437407</v>
       </c>
-      <c r="CV75" s="39"/>
+      <c r="CV75" s="39">
+        <v>94.446423008225565</v>
+      </c>
       <c r="CW75" s="39"/>
       <c r="CX75" s="39"/>
       <c r="CY75" s="8"/>
       <c r="CZ75" s="39"/>
       <c r="DA75" s="39"/>
       <c r="DB75" s="39"/>
       <c r="DC75" s="39"/>
       <c r="DD75" s="39"/>
       <c r="DE75" s="39"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
@@ -20327,51 +20435,53 @@
       </c>
       <c r="CN76" s="39">
         <v>86.886548741826601</v>
       </c>
       <c r="CO76" s="39">
         <v>101.88537132165618</v>
       </c>
       <c r="CP76" s="31">
         <v>108.17805985952722</v>
       </c>
       <c r="CQ76" s="39">
         <v>104.38820870830388</v>
       </c>
       <c r="CR76" s="31">
         <v>106.51774317540408</v>
       </c>
       <c r="CS76" s="31">
         <v>206.73731101376148</v>
       </c>
       <c r="CT76" s="39">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="39">
         <v>92.090603291279081</v>
       </c>
-      <c r="CV76" s="39"/>
+      <c r="CV76" s="39">
+        <v>97.085852376389127</v>
+      </c>
       <c r="CW76" s="39"/>
       <c r="CX76" s="39"/>
       <c r="CY76" s="8"/>
       <c r="CZ76" s="39"/>
       <c r="DA76" s="39"/>
       <c r="DB76" s="39"/>
       <c r="DC76" s="39"/>
       <c r="DD76" s="39"/>
       <c r="DE76" s="39"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
@@ -20636,51 +20746,53 @@
       </c>
       <c r="CN77" s="39">
         <v>63.299522715259535</v>
       </c>
       <c r="CO77" s="39">
         <v>99.838006898939497</v>
       </c>
       <c r="CP77" s="31">
         <v>214.04710716410031</v>
       </c>
       <c r="CQ77" s="39">
         <v>64.676527874400207</v>
       </c>
       <c r="CR77" s="31">
         <v>120.47174408329899</v>
       </c>
       <c r="CS77" s="31">
         <v>144.92279997719035</v>
       </c>
       <c r="CT77" s="39">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="39">
         <v>138.86910579327937</v>
       </c>
-      <c r="CV77" s="39"/>
+      <c r="CV77" s="39">
+        <v>46.605056227082656</v>
+      </c>
       <c r="CW77" s="39"/>
       <c r="CX77" s="39"/>
       <c r="CY77" s="8"/>
       <c r="CZ77" s="39"/>
       <c r="DA77" s="39"/>
       <c r="DB77" s="39"/>
       <c r="DC77" s="39"/>
       <c r="DD77" s="39"/>
       <c r="DE77" s="39"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="8">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="8">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="8">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="8">
         <v>101.90411731688329</v>
@@ -20945,51 +21057,53 @@
       </c>
       <c r="CN78" s="39">
         <v>89.981409331609697</v>
       </c>
       <c r="CO78" s="39">
         <v>87.393166147528774</v>
       </c>
       <c r="CP78" s="31">
         <v>98.994329333576886</v>
       </c>
       <c r="CQ78" s="39">
         <v>104.13442475172774</v>
       </c>
       <c r="CR78" s="31">
         <v>97.593133601775605</v>
       </c>
       <c r="CS78" s="31">
         <v>131.7118304075444</v>
       </c>
       <c r="CT78" s="39">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="39">
         <v>101.88985851800318</v>
       </c>
-      <c r="CV78" s="39"/>
+      <c r="CV78" s="39">
+        <v>117.87458732156711</v>
+      </c>
       <c r="CW78" s="39"/>
       <c r="CX78" s="39"/>
       <c r="CY78" s="8"/>
       <c r="CZ78" s="39"/>
       <c r="DA78" s="39"/>
       <c r="DB78" s="39"/>
       <c r="DC78" s="39"/>
       <c r="DD78" s="39"/>
       <c r="DE78" s="39"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="8">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="8">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="8">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="8">
         <v>174.74043172856562</v>
@@ -21254,51 +21368,53 @@
       </c>
       <c r="CN79" s="39">
         <v>121.64582672140295</v>
       </c>
       <c r="CO79" s="39">
         <v>98.298046499043807</v>
       </c>
       <c r="CP79" s="31">
         <v>93.111522058677636</v>
       </c>
       <c r="CQ79" s="39">
         <v>65.22215413735168</v>
       </c>
       <c r="CR79" s="31">
         <v>84.691458025712436</v>
       </c>
       <c r="CS79" s="31">
         <v>130.73655567093911</v>
       </c>
       <c r="CT79" s="39">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="39">
         <v>78.176468983509082</v>
       </c>
-      <c r="CV79" s="39"/>
+      <c r="CV79" s="39">
+        <v>113.8547958337525</v>
+      </c>
       <c r="CW79" s="39"/>
       <c r="CX79" s="39"/>
       <c r="CY79" s="8"/>
       <c r="CZ79" s="39"/>
       <c r="DA79" s="39"/>
       <c r="DB79" s="39"/>
       <c r="DC79" s="39"/>
       <c r="DD79" s="39"/>
       <c r="DE79" s="39"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="8">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="8">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="8">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="8">
         <v>101.42241905609666</v>
@@ -21563,51 +21679,53 @@
       </c>
       <c r="CN80" s="39">
         <v>74.249149632977023</v>
       </c>
       <c r="CO80" s="39">
         <v>103.86655032994096</v>
       </c>
       <c r="CP80" s="31">
         <v>158.38567133360078</v>
       </c>
       <c r="CQ80" s="39">
         <v>65.31484911682827</v>
       </c>
       <c r="CR80" s="31">
         <v>94.328089740519033</v>
       </c>
       <c r="CS80" s="31">
         <v>169.90792673417013</v>
       </c>
       <c r="CT80" s="39">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="39">
         <v>102.45829445066887</v>
       </c>
-      <c r="CV80" s="39"/>
+      <c r="CV80" s="39">
+        <v>113.35349586948102</v>
+      </c>
       <c r="CW80" s="39"/>
       <c r="CX80" s="39"/>
       <c r="CY80" s="8"/>
       <c r="CZ80" s="39"/>
       <c r="DA80" s="39"/>
       <c r="DB80" s="39"/>
       <c r="DC80" s="39"/>
       <c r="DD80" s="39"/>
       <c r="DE80" s="39"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>36</v>
@@ -21872,51 +21990,53 @@
       </c>
       <c r="CN81" s="39">
         <v>75.362292623550232</v>
       </c>
       <c r="CO81" s="39">
         <v>101.90386720259966</v>
       </c>
       <c r="CP81" s="31">
         <v>126.47991063193211</v>
       </c>
       <c r="CQ81" s="39">
         <v>69.536872054311999</v>
       </c>
       <c r="CR81" s="31">
         <v>73.906149975789148</v>
       </c>
       <c r="CS81" s="31">
         <v>322.01427820246113</v>
       </c>
       <c r="CT81" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="39">
         <v>42.159684075300156</v>
       </c>
-      <c r="CV81" s="39"/>
+      <c r="CV81" s="39">
+        <v>155.08032449948465</v>
+      </c>
       <c r="CW81" s="39"/>
       <c r="CX81" s="39"/>
       <c r="CY81" s="8"/>
       <c r="CZ81" s="39"/>
       <c r="DA81" s="39"/>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="39"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="8">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="8">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="8">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="8">
         <v>108.23688914483442</v>
@@ -22181,51 +22301,53 @@
       </c>
       <c r="CN82" s="39">
         <v>83.464353732510247</v>
       </c>
       <c r="CO82" s="39">
         <v>90.868764874858783</v>
       </c>
       <c r="CP82" s="31">
         <v>108.75827063582489</v>
       </c>
       <c r="CQ82" s="39">
         <v>87.065022162821364</v>
       </c>
       <c r="CR82" s="31">
         <v>116.2439879297963</v>
       </c>
       <c r="CS82" s="31">
         <v>145.89305861888406</v>
       </c>
       <c r="CT82" s="8">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="39">
         <v>115.09978478927809</v>
       </c>
-      <c r="CV82" s="39"/>
+      <c r="CV82" s="39">
+        <v>129.08158558488589</v>
+      </c>
       <c r="CW82" s="39"/>
       <c r="CX82" s="39"/>
       <c r="CY82" s="8"/>
       <c r="CZ82" s="39"/>
       <c r="DA82" s="39"/>
       <c r="DB82" s="39"/>
       <c r="DC82" s="39"/>
       <c r="DD82" s="39"/>
       <c r="DE82" s="39"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="8">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="8">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="8">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="8">
         <v>135.09950399446069</v>
@@ -22490,51 +22612,53 @@
       </c>
       <c r="CN83" s="39">
         <v>91.823007601596657</v>
       </c>
       <c r="CO83" s="39">
         <v>131.57944432836743</v>
       </c>
       <c r="CP83" s="31">
         <v>86.528585514576676</v>
       </c>
       <c r="CQ83" s="39">
         <v>83.961644302875854</v>
       </c>
       <c r="CR83" s="31">
         <v>91.269922013351675</v>
       </c>
       <c r="CS83" s="31">
         <v>151.91744364722183</v>
       </c>
       <c r="CT83" s="8">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="39">
         <v>93.230829495327711</v>
       </c>
-      <c r="CV83" s="39"/>
+      <c r="CV83" s="39">
+        <v>171.11977695840278</v>
+      </c>
       <c r="CW83" s="39"/>
       <c r="CX83" s="39"/>
       <c r="CY83" s="8"/>
       <c r="CZ83" s="39"/>
       <c r="DA83" s="39"/>
       <c r="DB83" s="39"/>
       <c r="DC83" s="39"/>
       <c r="DD83" s="39"/>
       <c r="DE83" s="39"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="8">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="8">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="8">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="8">
         <v>58.930198495108336</v>
@@ -22799,51 +22923,53 @@
       </c>
       <c r="CN84" s="39">
         <v>101.74340223182028</v>
       </c>
       <c r="CO84" s="39">
         <v>45.926696174187079</v>
       </c>
       <c r="CP84" s="31">
         <v>72.04855920086608</v>
       </c>
       <c r="CQ84" s="39">
         <v>74.460179986206299</v>
       </c>
       <c r="CR84" s="31">
         <v>116.12438973576357</v>
       </c>
       <c r="CS84" s="31">
         <v>65.215792322573307</v>
       </c>
       <c r="CT84" s="8">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="39">
         <v>78.368310818082293</v>
       </c>
-      <c r="CV84" s="39"/>
+      <c r="CV84" s="39">
+        <v>168.10143796953724</v>
+      </c>
       <c r="CW84" s="39"/>
       <c r="CX84" s="39"/>
       <c r="CY84" s="8"/>
       <c r="CZ84" s="39"/>
       <c r="DA84" s="39"/>
       <c r="DB84" s="39"/>
       <c r="DC84" s="39"/>
       <c r="DD84" s="39"/>
       <c r="DE84" s="39"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="10">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="10">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="10">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="10">
         <v>186.24052210527728</v>
@@ -23108,314 +23234,316 @@
       </c>
       <c r="CN85" s="39">
         <v>86.84790686086717</v>
       </c>
       <c r="CO85" s="39">
         <v>85.572302651324222</v>
       </c>
       <c r="CP85" s="31">
         <v>90.190441147870985</v>
       </c>
       <c r="CQ85" s="39">
         <v>111.15235414711051</v>
       </c>
       <c r="CR85" s="31">
         <v>94.559733420285426</v>
       </c>
       <c r="CS85" s="31">
         <v>122.43826708849042</v>
       </c>
       <c r="CT85" s="8">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="39">
         <v>94.269698920621707</v>
       </c>
-      <c r="CV85" s="39"/>
+      <c r="CV85" s="39">
+        <v>105.08037986785676</v>
+      </c>
       <c r="CW85" s="39"/>
       <c r="CX85" s="39"/>
       <c r="CY85" s="8"/>
       <c r="CZ85" s="39"/>
       <c r="DA85" s="39"/>
       <c r="DB85" s="39"/>
       <c r="DC85" s="39"/>
       <c r="DD85" s="39"/>
       <c r="DE85" s="39"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="49"/>
-[...3 lines deleted...]
-      <c r="F87" s="49"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="Z87" s="14"/>
       <c r="AX87" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="BV87" s="48" t="s">
+      <c r="BV87" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="BW87" s="48"/>
-[...14 lines deleted...]
-      <c r="CL87" s="48"/>
+      <c r="BW87" s="40"/>
+      <c r="BX87" s="40"/>
+      <c r="BY87" s="40"/>
+      <c r="BZ87" s="40"/>
+      <c r="CA87" s="40"/>
+      <c r="CB87" s="40"/>
+      <c r="CC87" s="40"/>
+      <c r="CD87" s="40"/>
+      <c r="CE87" s="40"/>
+      <c r="CF87" s="40"/>
+      <c r="CG87" s="40"/>
+      <c r="CH87" s="40"/>
+      <c r="CI87" s="40"/>
+      <c r="CJ87" s="40"/>
+      <c r="CK87" s="40"/>
+      <c r="CL87" s="40"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV88" s="48"/>
-[...15 lines deleted...]
-      <c r="CL88" s="48"/>
+      <c r="BV88" s="40"/>
+      <c r="BW88" s="40"/>
+      <c r="BX88" s="40"/>
+      <c r="BY88" s="40"/>
+      <c r="BZ88" s="40"/>
+      <c r="CA88" s="40"/>
+      <c r="CB88" s="40"/>
+      <c r="CC88" s="40"/>
+      <c r="CD88" s="40"/>
+      <c r="CE88" s="40"/>
+      <c r="CF88" s="40"/>
+      <c r="CG88" s="40"/>
+      <c r="CH88" s="40"/>
+      <c r="CI88" s="40"/>
+      <c r="CJ88" s="40"/>
+      <c r="CK88" s="40"/>
+      <c r="CL88" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="86">
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DC62:DE62"/>
+    <mergeCell ref="CT63:DE63"/>
+    <mergeCell ref="CH1:DE1"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CH54:DE54"/>
+    <mergeCell ref="CH61:DE61"/>
+    <mergeCell ref="DC2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DC29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DC55:DE55"/>
+    <mergeCell ref="CH63:CS63"/>
+    <mergeCell ref="CQ55:CS55"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="CQ2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="N63:Y63"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="CE2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="Z63:AK63"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="AL63:AW63"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B1:BI1"/>
+    <mergeCell ref="BG2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AU2:AW2"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="A28:BI28"/>
     <mergeCell ref="BV87:CL88"/>
     <mergeCell ref="AU62:AW62"/>
     <mergeCell ref="CE55:CG55"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="W2:Y2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="W29:Y29"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B63:M63"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="AI2:AK2"/>
     <mergeCell ref="AI29:AK29"/>
     <mergeCell ref="AI55:AK55"/>
     <mergeCell ref="AI62:AK62"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AU55:AW55"/>
-    <mergeCell ref="A3:A4"/>
-[...68 lines deleted...]
-    <mergeCell ref="CQ2:CS2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к предыдущему месяцу </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>