--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13710" yWindow="45" windowWidth="15135" windowHeight="12765" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к предыдущему месяцу " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="51">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -172,51 +177,51 @@
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -452,79 +457,79 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -547,86 +552,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -797,375 +802,375 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP88"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CF2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="CK2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CW5" sqref="CW5"/>
+      <selection pane="bottomRight" activeCell="CW65" sqref="CW65:CW85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="48"/>
-[...58 lines deleted...]
-      <c r="CH1" s="49" t="s">
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="CH1" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="CI1" s="49"/>
-[...21 lines deleted...]
-      <c r="DE1" s="49"/>
+      <c r="CI1" s="44"/>
+      <c r="CJ1" s="44"/>
+      <c r="CK1" s="44"/>
+      <c r="CL1" s="44"/>
+      <c r="CM1" s="44"/>
+      <c r="CN1" s="44"/>
+      <c r="CO1" s="44"/>
+      <c r="CP1" s="44"/>
+      <c r="CQ1" s="44"/>
+      <c r="CR1" s="44"/>
+      <c r="CS1" s="44"/>
+      <c r="CT1" s="44"/>
+      <c r="CU1" s="44"/>
+      <c r="CV1" s="44"/>
+      <c r="CW1" s="44"/>
+      <c r="CX1" s="44"/>
+      <c r="CY1" s="44"/>
+      <c r="CZ1" s="44"/>
+      <c r="DA1" s="44"/>
+      <c r="DB1" s="44"/>
+      <c r="DC1" s="44"/>
+      <c r="DD1" s="44"/>
+      <c r="DE1" s="44"/>
       <c r="DF1" s="32"/>
       <c r="DG1" s="32"/>
       <c r="DH1" s="32"/>
       <c r="DI1" s="32"/>
       <c r="DJ1" s="32"/>
       <c r="DK1" s="32"/>
       <c r="DL1" s="32"/>
       <c r="DM1" s="32"/>
       <c r="DN1" s="32"/>
       <c r="DO1" s="32"/>
       <c r="DP1" s="32"/>
       <c r="DQ1" s="32"/>
       <c r="DR1" s="32"/>
       <c r="DS1" s="32"/>
       <c r="DT1" s="32"/>
       <c r="DU1" s="32"/>
       <c r="DV1" s="32"/>
       <c r="DW1" s="32"/>
       <c r="DX1" s="32"/>
       <c r="DY1" s="32"/>
       <c r="DZ1" s="32"/>
       <c r="EA1" s="32"/>
       <c r="EB1" s="32"/>
       <c r="EC1" s="32"/>
       <c r="ED1" s="32"/>
       <c r="EE1" s="32"/>
       <c r="EF1" s="32"/>
       <c r="EG1" s="32"/>
       <c r="EH1" s="32"/>
       <c r="EI1" s="32"/>
       <c r="EJ1" s="32"/>
       <c r="EK1" s="32"/>
       <c r="EL1" s="32"/>
       <c r="EM1" s="32"/>
       <c r="EN1" s="32"/>
       <c r="EO1" s="32"/>
     </row>
     <row r="2" spans="1:145" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="41"/>
-[...1 lines deleted...]
-      <c r="W2" s="41" t="s">
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="W2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="41"/>
-[...1 lines deleted...]
-      <c r="AI2" s="41" t="s">
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AI2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2" s="41"/>
-[...1 lines deleted...]
-      <c r="AU2" s="41" t="s">
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AU2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AV2" s="41"/>
-[...1 lines deleted...]
-      <c r="BG2" s="41" t="s">
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BG2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BH2" s="41"/>
-[...1 lines deleted...]
-      <c r="BS2" s="41" t="s">
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BS2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BT2" s="41"/>
-[...1 lines deleted...]
-      <c r="CE2" s="41" t="s">
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
+      <c r="CE2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CF2" s="41"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="41" t="s">
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="43"/>
+      <c r="CQ2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CR2" s="41"/>
-[...1 lines deleted...]
-      <c r="DC2" s="41" t="s">
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="43"/>
+      <c r="DC2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="DD2" s="41"/>
-      <c r="DE2" s="41"/>
+      <c r="DD2" s="43"/>
+      <c r="DE2" s="43"/>
     </row>
     <row r="3" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="44"/>
-[...10 lines deleted...]
-      <c r="N3" s="43" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="44"/>
-[...10 lines deleted...]
-      <c r="Z3" s="43" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="44"/>
-[...10 lines deleted...]
-      <c r="AL3" s="43" t="s">
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="44"/>
-[...10 lines deleted...]
-      <c r="AX3" s="43" t="s">
+      <c r="AM3" s="41"/>
+      <c r="AN3" s="41"/>
+      <c r="AO3" s="41"/>
+      <c r="AP3" s="41"/>
+      <c r="AQ3" s="41"/>
+      <c r="AR3" s="41"/>
+      <c r="AS3" s="41"/>
+      <c r="AT3" s="41"/>
+      <c r="AU3" s="41"/>
+      <c r="AV3" s="41"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="43" t="s">
+      <c r="AY3" s="41"/>
+      <c r="AZ3" s="41"/>
+      <c r="BA3" s="41"/>
+      <c r="BB3" s="41"/>
+      <c r="BC3" s="41"/>
+      <c r="BD3" s="41"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="41"/>
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="44"/>
-[...10 lines deleted...]
-      <c r="BV3" s="43" t="s">
+      <c r="BK3" s="41"/>
+      <c r="BL3" s="41"/>
+      <c r="BM3" s="41"/>
+      <c r="BN3" s="41"/>
+      <c r="BO3" s="41"/>
+      <c r="BP3" s="41"/>
+      <c r="BQ3" s="41"/>
+      <c r="BR3" s="41"/>
+      <c r="BS3" s="41"/>
+      <c r="BT3" s="41"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="44"/>
-[...10 lines deleted...]
-      <c r="CH3" s="43" t="s">
+      <c r="BW3" s="41"/>
+      <c r="BX3" s="41"/>
+      <c r="BY3" s="41"/>
+      <c r="BZ3" s="41"/>
+      <c r="CA3" s="41"/>
+      <c r="CB3" s="41"/>
+      <c r="CC3" s="41"/>
+      <c r="CD3" s="41"/>
+      <c r="CE3" s="41"/>
+      <c r="CF3" s="41"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="44"/>
-[...10 lines deleted...]
-      <c r="CT3" s="43" t="s">
+      <c r="CI3" s="41"/>
+      <c r="CJ3" s="41"/>
+      <c r="CK3" s="41"/>
+      <c r="CL3" s="41"/>
+      <c r="CM3" s="41"/>
+      <c r="CN3" s="41"/>
+      <c r="CO3" s="41"/>
+      <c r="CP3" s="41"/>
+      <c r="CQ3" s="41"/>
+      <c r="CR3" s="41"/>
+      <c r="CS3" s="42"/>
+      <c r="CT3" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="CU3" s="44"/>
-[...9 lines deleted...]
-      <c r="DE3" s="45"/>
+      <c r="CU3" s="41"/>
+      <c r="CV3" s="41"/>
+      <c r="CW3" s="41"/>
+      <c r="CX3" s="41"/>
+      <c r="CY3" s="41"/>
+      <c r="CZ3" s="41"/>
+      <c r="DA3" s="41"/>
+      <c r="DB3" s="41"/>
+      <c r="DC3" s="41"/>
+      <c r="DD3" s="41"/>
+      <c r="DE3" s="42"/>
     </row>
     <row r="4" spans="1:145" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1751,51 +1756,53 @@
       </c>
       <c r="CO5" s="30">
         <v>167.33123302389157</v>
       </c>
       <c r="CP5" s="30">
         <v>250.44907795665398</v>
       </c>
       <c r="CQ5" s="38">
         <v>62.393523966096353</v>
       </c>
       <c r="CR5" s="30">
         <v>54.036113120058126</v>
       </c>
       <c r="CS5" s="30">
         <v>50.032004734779903</v>
       </c>
       <c r="CT5" s="38">
         <v>46.485788953290019</v>
       </c>
       <c r="CU5" s="38">
         <v>102.16491176852671</v>
       </c>
       <c r="CV5" s="38">
         <v>131.70552816131902</v>
       </c>
-      <c r="CW5" s="38"/>
+      <c r="CW5" s="38">
+        <v>97.964919096052895</v>
+      </c>
       <c r="CX5" s="38"/>
       <c r="CY5" s="38"/>
       <c r="CZ5" s="38"/>
       <c r="DA5" s="38"/>
       <c r="DB5" s="38"/>
       <c r="DC5" s="38"/>
       <c r="DD5" s="38"/>
       <c r="DE5" s="38"/>
     </row>
     <row r="6" spans="1:145" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>36</v>
       </c>
@@ -2062,51 +2069,53 @@
       </c>
       <c r="CO6" s="31">
         <v>118.17746970133155</v>
       </c>
       <c r="CP6" s="31">
         <v>197.05431246737345</v>
       </c>
       <c r="CQ6" s="39">
         <v>55.785750006867431</v>
       </c>
       <c r="CR6" s="31">
         <v>149.91708803284379</v>
       </c>
       <c r="CS6" s="31">
         <v>47.751794307195503</v>
       </c>
       <c r="CT6" s="39">
         <v>21.293981896789756</v>
       </c>
       <c r="CU6" s="39">
         <v>130.37565584522537</v>
       </c>
       <c r="CV6" s="39">
         <v>137.28595332911982</v>
       </c>
-      <c r="CW6" s="39"/>
+      <c r="CW6" s="39">
+        <v>113.94991143841531</v>
+      </c>
       <c r="CX6" s="39"/>
       <c r="CY6" s="39"/>
       <c r="CZ6" s="39"/>
       <c r="DA6" s="39"/>
       <c r="DB6" s="39"/>
       <c r="DC6" s="39"/>
       <c r="DD6" s="39"/>
       <c r="DE6" s="39"/>
     </row>
     <row r="7" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C7" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D7" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E7" s="21">
         <v>111.96051471371302</v>
       </c>
@@ -2373,51 +2382,53 @@
       </c>
       <c r="CO7" s="31">
         <v>314.76348560545068</v>
       </c>
       <c r="CP7" s="31">
         <v>369.90674135556446</v>
       </c>
       <c r="CQ7" s="39">
         <v>57.051202295250171</v>
       </c>
       <c r="CR7" s="31">
         <v>37.927857854857777</v>
       </c>
       <c r="CS7" s="31">
         <v>33.600303351061541</v>
       </c>
       <c r="CT7" s="39">
         <v>74.080514609398818</v>
       </c>
       <c r="CU7" s="39">
         <v>106.53243328627391</v>
       </c>
       <c r="CV7" s="39">
         <v>110.61648492287874</v>
       </c>
-      <c r="CW7" s="39"/>
+      <c r="CW7" s="39">
+        <v>105.04824974278557</v>
+      </c>
       <c r="CX7" s="39"/>
       <c r="CY7" s="8"/>
       <c r="CZ7" s="39"/>
       <c r="DA7" s="39"/>
       <c r="DB7" s="39"/>
       <c r="DC7" s="39"/>
       <c r="DD7" s="39"/>
       <c r="DE7" s="39"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C8" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D8" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E8" s="21">
         <v>80.137189475497294</v>
       </c>
@@ -2684,51 +2695,53 @@
       </c>
       <c r="CO8" s="31">
         <v>124.87822296152183</v>
       </c>
       <c r="CP8" s="31">
         <v>142.92221413476059</v>
       </c>
       <c r="CQ8" s="39">
         <v>64.223935736959433</v>
       </c>
       <c r="CR8" s="31">
         <v>50.814650873531207</v>
       </c>
       <c r="CS8" s="31">
         <v>110.94070866699906</v>
       </c>
       <c r="CT8" s="39">
         <v>41.137048452803185</v>
       </c>
       <c r="CU8" s="39">
         <v>105.40268718687776</v>
       </c>
       <c r="CV8" s="39">
         <v>180.66871728727077</v>
       </c>
-      <c r="CW8" s="39"/>
+      <c r="CW8" s="39">
+        <v>83.0873797698993</v>
+      </c>
       <c r="CX8" s="39"/>
       <c r="CY8" s="8"/>
       <c r="CZ8" s="39"/>
       <c r="DA8" s="39"/>
       <c r="DB8" s="39"/>
       <c r="DC8" s="39"/>
       <c r="DD8" s="39"/>
       <c r="DE8" s="39"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C9" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D9" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E9" s="21">
         <v>64.383927195147862</v>
       </c>
@@ -2995,51 +3008,53 @@
       </c>
       <c r="CO9" s="31">
         <v>138.77330766164911</v>
       </c>
       <c r="CP9" s="31">
         <v>170.81065181261906</v>
       </c>
       <c r="CQ9" s="39">
         <v>65.03403102959814</v>
       </c>
       <c r="CR9" s="31">
         <v>68.017257051664188</v>
       </c>
       <c r="CS9" s="31">
         <v>84.60185055903203</v>
       </c>
       <c r="CT9" s="39">
         <v>43.831752273980705</v>
       </c>
       <c r="CU9" s="39">
         <v>100.54070120959572</v>
       </c>
       <c r="CV9" s="39">
         <v>184.27054356059034</v>
       </c>
-      <c r="CW9" s="39"/>
+      <c r="CW9" s="39">
+        <v>61.261619815226155</v>
+      </c>
       <c r="CX9" s="39"/>
       <c r="CY9" s="39"/>
       <c r="CZ9" s="39"/>
       <c r="DA9" s="39"/>
       <c r="DB9" s="39"/>
       <c r="DC9" s="39"/>
       <c r="DD9" s="39"/>
       <c r="DE9" s="39"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C10" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D10" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E10" s="21">
         <v>99.271647365794237</v>
       </c>
@@ -3306,51 +3321,53 @@
       </c>
       <c r="CO10" s="31">
         <v>116.24111300722394</v>
       </c>
       <c r="CP10" s="31">
         <v>228.28745782507252</v>
       </c>
       <c r="CQ10" s="39">
         <v>56.239148911993233</v>
       </c>
       <c r="CR10" s="31">
         <v>40.329490105352114</v>
       </c>
       <c r="CS10" s="31">
         <v>136.70330863369909</v>
       </c>
       <c r="CT10" s="39">
         <v>35.684297983149392</v>
       </c>
       <c r="CU10" s="39">
         <v>123.74578991682392</v>
       </c>
       <c r="CV10" s="39">
         <v>109.67194434083827</v>
       </c>
-      <c r="CW10" s="39"/>
+      <c r="CW10" s="39">
+        <v>97.789656149810796</v>
+      </c>
       <c r="CX10" s="39"/>
       <c r="CY10" s="39"/>
       <c r="CZ10" s="39"/>
       <c r="DA10" s="39"/>
       <c r="DB10" s="39"/>
       <c r="DC10" s="39"/>
       <c r="DD10" s="39"/>
       <c r="DE10" s="39"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C11" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D11" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E11" s="21">
         <v>128.78923803102788</v>
       </c>
@@ -3617,51 +3634,53 @@
       </c>
       <c r="CO11" s="31">
         <v>99.025195641342407</v>
       </c>
       <c r="CP11" s="31">
         <v>135.78497575940651</v>
       </c>
       <c r="CQ11" s="39">
         <v>67.304113037050612</v>
       </c>
       <c r="CR11" s="31">
         <v>43.580147633383383</v>
       </c>
       <c r="CS11" s="31">
         <v>107.60782933773545</v>
       </c>
       <c r="CT11" s="39">
         <v>38.970745336222038</v>
       </c>
       <c r="CU11" s="39">
         <v>127.30123682527157</v>
       </c>
       <c r="CV11" s="39">
         <v>113.64973258637178</v>
       </c>
-      <c r="CW11" s="39"/>
+      <c r="CW11" s="39">
+        <v>134.53303402173373</v>
+      </c>
       <c r="CX11" s="39"/>
       <c r="CY11" s="39"/>
       <c r="CZ11" s="39"/>
       <c r="DA11" s="39"/>
       <c r="DB11" s="39"/>
       <c r="DC11" s="39"/>
       <c r="DD11" s="39"/>
       <c r="DE11" s="39"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C12" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D12" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E12" s="21">
         <v>112.9594527259766</v>
       </c>
@@ -3928,51 +3947,53 @@
       </c>
       <c r="CO12" s="31">
         <v>122.0015505829824</v>
       </c>
       <c r="CP12" s="31">
         <v>248.67143430674997</v>
       </c>
       <c r="CQ12" s="39">
         <v>55.345957617243648</v>
       </c>
       <c r="CR12" s="31">
         <v>27.723991429640755</v>
       </c>
       <c r="CS12" s="31">
         <v>140.02340689778799</v>
       </c>
       <c r="CT12" s="39">
         <v>39.611435985574374</v>
       </c>
       <c r="CU12" s="39">
         <v>98.895359176310791</v>
       </c>
       <c r="CV12" s="39">
         <v>110.26041420145904</v>
       </c>
-      <c r="CW12" s="39"/>
+      <c r="CW12" s="39">
+        <v>113.07874942314595</v>
+      </c>
       <c r="CX12" s="39"/>
       <c r="CY12" s="39"/>
       <c r="CZ12" s="39"/>
       <c r="DA12" s="39"/>
       <c r="DB12" s="39"/>
       <c r="DC12" s="39"/>
       <c r="DD12" s="39"/>
       <c r="DE12" s="39"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>36</v>
       </c>
@@ -4239,51 +4260,53 @@
       </c>
       <c r="CO13" s="31">
         <v>165.19520994697032</v>
       </c>
       <c r="CP13" s="31">
         <v>210.47027046974378</v>
       </c>
       <c r="CQ13" s="39">
         <v>56.694010204032118</v>
       </c>
       <c r="CR13" s="31">
         <v>73.524419803580471</v>
       </c>
       <c r="CS13" s="31">
         <v>58.560874704954294</v>
       </c>
       <c r="CT13" s="39">
         <v>31.270217087087715</v>
       </c>
       <c r="CU13" s="39">
         <v>86.364222488174164</v>
       </c>
       <c r="CV13" s="39">
         <v>245.48579477309366</v>
       </c>
-      <c r="CW13" s="39"/>
+      <c r="CW13" s="39">
+        <v>60.523495964610973</v>
+      </c>
       <c r="CX13" s="39"/>
       <c r="CY13" s="39"/>
       <c r="CZ13" s="39"/>
       <c r="DA13" s="39"/>
       <c r="DB13" s="39"/>
       <c r="DC13" s="39"/>
       <c r="DD13" s="39"/>
       <c r="DE13" s="39"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C14" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D14" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E14" s="21">
         <v>80.177531205415676</v>
       </c>
@@ -4550,51 +4573,53 @@
       </c>
       <c r="CO14" s="31">
         <v>145.41163414185206</v>
       </c>
       <c r="CP14" s="31">
         <v>214.13020653003159</v>
       </c>
       <c r="CQ14" s="39">
         <v>53.23923613410939</v>
       </c>
       <c r="CR14" s="31">
         <v>42.561549667932844</v>
       </c>
       <c r="CS14" s="31">
         <v>89.62147849463598</v>
       </c>
       <c r="CT14" s="39">
         <v>30.000793022805873</v>
       </c>
       <c r="CU14" s="39">
         <v>92.594221260928904</v>
       </c>
       <c r="CV14" s="39">
         <v>162.53473487843911</v>
       </c>
-      <c r="CW14" s="39"/>
+      <c r="CW14" s="39">
+        <v>84.734444641085545</v>
+      </c>
       <c r="CX14" s="39"/>
       <c r="CY14" s="39"/>
       <c r="CZ14" s="39"/>
       <c r="DA14" s="39"/>
       <c r="DB14" s="39"/>
       <c r="DC14" s="39"/>
       <c r="DD14" s="39"/>
       <c r="DE14" s="39"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C15" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D15" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E15" s="21">
         <v>149.88585441313884</v>
       </c>
@@ -4861,51 +4886,53 @@
       </c>
       <c r="CO15" s="31">
         <v>465.03535551844351</v>
       </c>
       <c r="CP15" s="31">
         <v>222.06006525308356</v>
       </c>
       <c r="CQ15" s="39">
         <v>102.11624867995459</v>
       </c>
       <c r="CR15" s="31">
         <v>37.094161444866444</v>
       </c>
       <c r="CS15" s="31">
         <v>12.964105907427253</v>
       </c>
       <c r="CT15" s="39">
         <v>106.26477450884781</v>
       </c>
       <c r="CU15" s="39">
         <v>110.25206071925572</v>
       </c>
       <c r="CV15" s="39">
         <v>95.277287517679824</v>
       </c>
-      <c r="CW15" s="39"/>
+      <c r="CW15" s="39">
+        <v>134.21762970096077</v>
+      </c>
       <c r="CX15" s="39"/>
       <c r="CY15" s="8"/>
       <c r="CZ15" s="39"/>
       <c r="DA15" s="39"/>
       <c r="DB15" s="39"/>
       <c r="DC15" s="39"/>
       <c r="DD15" s="39"/>
       <c r="DE15" s="39"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C16" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D16" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E16" s="21">
         <v>102.29494597164246</v>
       </c>
@@ -5172,51 +5199,53 @@
       </c>
       <c r="CO16" s="31">
         <v>131.31169737020417</v>
       </c>
       <c r="CP16" s="31">
         <v>536.32166957293657</v>
       </c>
       <c r="CQ16" s="39">
         <v>43.919927408357246</v>
       </c>
       <c r="CR16" s="31">
         <v>16.423109202304914</v>
       </c>
       <c r="CS16" s="31">
         <v>133.9237396785102</v>
       </c>
       <c r="CT16" s="39">
         <v>38.714364664221108</v>
       </c>
       <c r="CU16" s="39">
         <v>92.604254399092184</v>
       </c>
       <c r="CV16" s="39">
         <v>97.649054401562509</v>
       </c>
-      <c r="CW16" s="39"/>
+      <c r="CW16" s="39">
+        <v>104.10710777989813</v>
+      </c>
       <c r="CX16" s="39"/>
       <c r="CY16" s="8"/>
       <c r="CZ16" s="39"/>
       <c r="DA16" s="39"/>
       <c r="DB16" s="39"/>
       <c r="DC16" s="39"/>
       <c r="DD16" s="39"/>
       <c r="DE16" s="39"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>38.070072995375192</v>
       </c>
       <c r="C17" s="8">
         <v>121.13375669019639</v>
       </c>
       <c r="D17" s="8">
         <v>49.544738984278453</v>
       </c>
       <c r="E17" s="8">
         <v>152.09057597825156</v>
       </c>
@@ -5483,51 +5512,53 @@
       </c>
       <c r="CO17" s="31">
         <v>94.95989403664629</v>
       </c>
       <c r="CP17" s="31">
         <v>354.15310930406133</v>
       </c>
       <c r="CQ17" s="39">
         <v>43.90472960183029</v>
       </c>
       <c r="CR17" s="31">
         <v>96.628688953361646</v>
       </c>
       <c r="CS17" s="31">
         <v>166.95379410669901</v>
       </c>
       <c r="CT17" s="39">
         <v>33.580579617831027</v>
       </c>
       <c r="CU17" s="39">
         <v>135.41754726446825</v>
       </c>
       <c r="CV17" s="39">
         <v>54.730821783117086</v>
       </c>
-      <c r="CW17" s="39"/>
+      <c r="CW17" s="39">
+        <v>198.89323581326937</v>
+      </c>
       <c r="CX17" s="39"/>
       <c r="CY17" s="8"/>
       <c r="CZ17" s="39"/>
       <c r="DA17" s="39"/>
       <c r="DB17" s="39"/>
       <c r="DC17" s="39"/>
       <c r="DD17" s="39"/>
       <c r="DE17" s="39"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>57.382289846576072</v>
       </c>
       <c r="C18" s="8">
         <v>104.260205046838</v>
       </c>
       <c r="D18" s="8">
         <v>118.73263957623081</v>
       </c>
       <c r="E18" s="8">
         <v>101.83244813876013</v>
       </c>
@@ -5794,51 +5825,53 @@
       </c>
       <c r="CO18" s="31">
         <v>139.17407674885774</v>
       </c>
       <c r="CP18" s="31">
         <v>327.6774547283789</v>
       </c>
       <c r="CQ18" s="39">
         <v>70.63332388247224</v>
       </c>
       <c r="CR18" s="31">
         <v>71.598061229466552</v>
       </c>
       <c r="CS18" s="31">
         <v>40.556360443189298</v>
       </c>
       <c r="CT18" s="39">
         <v>53.028694811118505</v>
       </c>
       <c r="CU18" s="39">
         <v>101.7333195023092</v>
       </c>
       <c r="CV18" s="39">
         <v>117.43226672581181</v>
       </c>
-      <c r="CW18" s="39"/>
+      <c r="CW18" s="39">
+        <v>108.85727884939797</v>
+      </c>
       <c r="CX18" s="39"/>
       <c r="CY18" s="8"/>
       <c r="CZ18" s="39"/>
       <c r="DA18" s="39"/>
       <c r="DB18" s="39"/>
       <c r="DC18" s="39"/>
       <c r="DD18" s="39"/>
       <c r="DE18" s="39"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>84.078592079880906</v>
       </c>
       <c r="C19" s="8">
         <v>79.532288376241041</v>
       </c>
       <c r="D19" s="8">
         <v>97.721561419217082</v>
       </c>
       <c r="E19" s="8">
         <v>172.95997672243308</v>
       </c>
@@ -6105,51 +6138,53 @@
       </c>
       <c r="CO19" s="31">
         <v>263.07462481584099</v>
       </c>
       <c r="CP19" s="31">
         <v>317.01971774140969</v>
       </c>
       <c r="CQ19" s="39">
         <v>56.427011512067374</v>
       </c>
       <c r="CR19" s="31">
         <v>75.081196077204453</v>
       </c>
       <c r="CS19" s="31">
         <v>9.405694245916413</v>
       </c>
       <c r="CT19" s="39">
         <v>86.388831580737417</v>
       </c>
       <c r="CU19" s="39">
         <v>78.792169746528231</v>
       </c>
       <c r="CV19" s="39">
         <v>113.79322264381489</v>
       </c>
-      <c r="CW19" s="39"/>
+      <c r="CW19" s="39">
+        <v>128.06533313198094</v>
+      </c>
       <c r="CX19" s="39"/>
       <c r="CY19" s="8"/>
       <c r="CZ19" s="39"/>
       <c r="DA19" s="39"/>
       <c r="DB19" s="39"/>
       <c r="DC19" s="39"/>
       <c r="DD19" s="39"/>
       <c r="DE19" s="39"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8">
         <v>69.959339218854282</v>
       </c>
       <c r="C20" s="8">
         <v>101.86544729164977</v>
       </c>
       <c r="D20" s="8">
         <v>113.81101908819498</v>
       </c>
       <c r="E20" s="8">
         <v>101.48545521672112</v>
       </c>
@@ -6416,51 +6451,53 @@
       </c>
       <c r="CO20" s="31">
         <v>148.66302832768048</v>
       </c>
       <c r="CP20" s="31">
         <v>238.32765075340666</v>
       </c>
       <c r="CQ20" s="39">
         <v>60.21599724868296</v>
       </c>
       <c r="CR20" s="31">
         <v>27.384721631817154</v>
       </c>
       <c r="CS20" s="31">
         <v>111.64697986706811</v>
       </c>
       <c r="CT20" s="39">
         <v>60.640225356258426</v>
       </c>
       <c r="CU20" s="39">
         <v>102.05160566453924</v>
       </c>
       <c r="CV20" s="39">
         <v>111.50950399708246</v>
       </c>
-      <c r="CW20" s="39"/>
+      <c r="CW20" s="39">
+        <v>113.22675189614991</v>
+      </c>
       <c r="CX20" s="39"/>
       <c r="CY20" s="8"/>
       <c r="CZ20" s="39"/>
       <c r="DA20" s="39"/>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
       <c r="DD20" s="39"/>
       <c r="DE20" s="39"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
@@ -6727,51 +6764,53 @@
       </c>
       <c r="CO21" s="31">
         <v>133.77374521284324</v>
       </c>
       <c r="CP21" s="31">
         <v>137.62265008452277</v>
       </c>
       <c r="CQ21" s="39">
         <v>51.034876731593258</v>
       </c>
       <c r="CR21" s="31">
         <v>50.175969851723259</v>
       </c>
       <c r="CS21" s="31">
         <v>321.73144197690948</v>
       </c>
       <c r="CT21" s="39">
         <v>54.850444745122736</v>
       </c>
       <c r="CU21" s="39">
         <v>42.171297869294236</v>
       </c>
       <c r="CV21" s="39">
         <v>155.06269420903033</v>
       </c>
-      <c r="CW21" s="39"/>
+      <c r="CW21" s="39">
+        <v>71.594697771977792</v>
+      </c>
       <c r="CX21" s="39"/>
       <c r="CY21" s="8"/>
       <c r="CZ21" s="39"/>
       <c r="DA21" s="39"/>
       <c r="DB21" s="39"/>
       <c r="DC21" s="39"/>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="8">
         <v>32.933088843632916</v>
       </c>
       <c r="C22" s="8">
         <v>126.37979040348046</v>
       </c>
       <c r="D22" s="8">
         <v>128.07035721301312</v>
       </c>
       <c r="E22" s="8">
         <v>108.11388769282114</v>
       </c>
@@ -7038,51 +7077,53 @@
       </c>
       <c r="CO22" s="31">
         <v>126.55545816728149</v>
       </c>
       <c r="CP22" s="31">
         <v>253.68971637879946</v>
       </c>
       <c r="CQ22" s="39">
         <v>54.080435725949997</v>
       </c>
       <c r="CR22" s="31">
         <v>122.57498740208493</v>
       </c>
       <c r="CS22" s="31">
         <v>32.26932156116726</v>
       </c>
       <c r="CT22" s="8">
         <v>37.271236759415359</v>
       </c>
       <c r="CU22" s="39">
         <v>114.58587257650828</v>
       </c>
       <c r="CV22" s="39">
         <v>128.86564853163901</v>
       </c>
-      <c r="CW22" s="39"/>
+      <c r="CW22" s="39">
+        <v>102.08156479793773</v>
+      </c>
       <c r="CX22" s="39"/>
       <c r="CY22" s="8"/>
       <c r="CZ22" s="39"/>
       <c r="DA22" s="39"/>
       <c r="DB22" s="39"/>
       <c r="DC22" s="39"/>
       <c r="DD22" s="39"/>
       <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>81.875674809435594</v>
       </c>
       <c r="C23" s="8">
         <v>99.631611081156677</v>
       </c>
       <c r="D23" s="8">
         <v>99.185313037266425</v>
       </c>
       <c r="E23" s="8">
         <v>102.85463488560602</v>
       </c>
@@ -7349,51 +7390,53 @@
       </c>
       <c r="CO23" s="31">
         <v>119.90471391137334</v>
       </c>
       <c r="CP23" s="31">
         <v>341.75152208569972</v>
       </c>
       <c r="CQ23" s="39">
         <v>33.634969005393437</v>
       </c>
       <c r="CR23" s="31">
         <v>70.886691120301109</v>
       </c>
       <c r="CS23" s="31">
         <v>122.13460807253097</v>
       </c>
       <c r="CT23" s="8">
         <v>97.043876665175503</v>
       </c>
       <c r="CU23" s="39">
         <v>99.779466863794966</v>
       </c>
       <c r="CV23" s="39">
         <v>48.80038482067765</v>
       </c>
-      <c r="CW23" s="39"/>
+      <c r="CW23" s="39">
+        <v>170.62506774232619</v>
+      </c>
       <c r="CX23" s="39"/>
       <c r="CY23" s="8"/>
       <c r="CZ23" s="39"/>
       <c r="DA23" s="39"/>
       <c r="DB23" s="39"/>
       <c r="DC23" s="39"/>
       <c r="DD23" s="39"/>
       <c r="DE23" s="39"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>96.0437699099637</v>
       </c>
       <c r="C24" s="8">
         <v>83.251978445067337</v>
       </c>
       <c r="D24" s="8">
         <v>117.41103699361446</v>
       </c>
       <c r="E24" s="8">
         <v>85.041957603050449</v>
       </c>
@@ -7660,51 +7703,53 @@
       </c>
       <c r="CO24" s="31">
         <v>128.92652515621717</v>
       </c>
       <c r="CP24" s="31">
         <v>290.39337076206806</v>
       </c>
       <c r="CQ24" s="39">
         <v>22.51211125890319</v>
       </c>
       <c r="CR24" s="31">
         <v>34.097317001129795</v>
       </c>
       <c r="CS24" s="31" t="s">
         <v>36</v>
       </c>
       <c r="CT24" s="8">
         <v>102.1652747907644</v>
       </c>
       <c r="CU24" s="39">
         <v>98.750362098236224</v>
       </c>
       <c r="CV24" s="39">
         <v>124.31540160188364</v>
       </c>
-      <c r="CW24" s="39"/>
+      <c r="CW24" s="39">
+        <v>144.06707628779716</v>
+      </c>
       <c r="CX24" s="39"/>
       <c r="CY24" s="8"/>
       <c r="CZ24" s="39"/>
       <c r="DA24" s="39"/>
       <c r="DB24" s="39"/>
       <c r="DC24" s="39"/>
       <c r="DD24" s="39"/>
       <c r="DE24" s="39"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="8">
         <v>78.136670993648167</v>
       </c>
       <c r="C25" s="8">
         <v>98.866116873185845</v>
       </c>
       <c r="D25" s="8">
         <v>121.05242185312697</v>
       </c>
       <c r="E25" s="8">
         <v>180.38323955535873</v>
       </c>
@@ -7971,363 +8016,365 @@
       </c>
       <c r="CO25" s="31">
         <v>131.89469456474987</v>
       </c>
       <c r="CP25" s="31">
         <v>83.107296907784928</v>
       </c>
       <c r="CQ25" s="39">
         <v>96.103865917392369</v>
       </c>
       <c r="CR25" s="31">
         <v>77.912227160293355</v>
       </c>
       <c r="CS25" s="31">
         <v>106.49050304750389</v>
       </c>
       <c r="CT25" s="8">
         <v>86.130283700849617</v>
       </c>
       <c r="CU25" s="39">
         <v>95.267502147872037</v>
       </c>
       <c r="CV25" s="39">
         <v>104.15429753803727</v>
       </c>
-      <c r="CW25" s="39"/>
+      <c r="CW25" s="39">
+        <v>115.82186314803246</v>
+      </c>
       <c r="CX25" s="39"/>
       <c r="CY25" s="8"/>
       <c r="CZ25" s="39"/>
       <c r="DA25" s="39"/>
       <c r="DB25" s="39"/>
       <c r="DC25" s="39"/>
       <c r="DD25" s="39"/>
       <c r="DE25" s="39"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="48" t="s">
+      <c r="A28" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="48"/>
-[...59 lines deleted...]
-      <c r="CH28" s="49" t="s">
+      <c r="B28" s="45"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="N28" s="45"/>
+      <c r="O28" s="45"/>
+      <c r="P28" s="45"/>
+      <c r="Q28" s="45"/>
+      <c r="R28" s="45"/>
+      <c r="S28" s="45"/>
+      <c r="T28" s="45"/>
+      <c r="U28" s="45"/>
+      <c r="V28" s="45"/>
+      <c r="W28" s="45"/>
+      <c r="X28" s="45"/>
+      <c r="Y28" s="45"/>
+      <c r="Z28" s="45"/>
+      <c r="AA28" s="45"/>
+      <c r="AB28" s="45"/>
+      <c r="AC28" s="45"/>
+      <c r="AD28" s="45"/>
+      <c r="AE28" s="45"/>
+      <c r="AF28" s="45"/>
+      <c r="AG28" s="45"/>
+      <c r="AH28" s="45"/>
+      <c r="AI28" s="45"/>
+      <c r="AJ28" s="45"/>
+      <c r="AK28" s="45"/>
+      <c r="AL28" s="45"/>
+      <c r="AM28" s="45"/>
+      <c r="AN28" s="45"/>
+      <c r="AO28" s="45"/>
+      <c r="AP28" s="45"/>
+      <c r="AQ28" s="45"/>
+      <c r="AR28" s="45"/>
+      <c r="AS28" s="45"/>
+      <c r="AT28" s="45"/>
+      <c r="AU28" s="45"/>
+      <c r="AV28" s="45"/>
+      <c r="AW28" s="45"/>
+      <c r="AX28" s="45"/>
+      <c r="AY28" s="45"/>
+      <c r="AZ28" s="45"/>
+      <c r="BA28" s="45"/>
+      <c r="BB28" s="45"/>
+      <c r="BC28" s="45"/>
+      <c r="BD28" s="45"/>
+      <c r="BE28" s="45"/>
+      <c r="BF28" s="45"/>
+      <c r="BG28" s="45"/>
+      <c r="BH28" s="45"/>
+      <c r="BI28" s="45"/>
+      <c r="CH28" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="49"/>
-[...21 lines deleted...]
-      <c r="DE28" s="49"/>
+      <c r="CI28" s="44"/>
+      <c r="CJ28" s="44"/>
+      <c r="CK28" s="44"/>
+      <c r="CL28" s="44"/>
+      <c r="CM28" s="44"/>
+      <c r="CN28" s="44"/>
+      <c r="CO28" s="44"/>
+      <c r="CP28" s="44"/>
+      <c r="CQ28" s="44"/>
+      <c r="CR28" s="44"/>
+      <c r="CS28" s="44"/>
+      <c r="CT28" s="44"/>
+      <c r="CU28" s="44"/>
+      <c r="CV28" s="44"/>
+      <c r="CW28" s="44"/>
+      <c r="CX28" s="44"/>
+      <c r="CY28" s="44"/>
+      <c r="CZ28" s="44"/>
+      <c r="DA28" s="44"/>
+      <c r="DB28" s="44"/>
+      <c r="DC28" s="44"/>
+      <c r="DD28" s="44"/>
+      <c r="DE28" s="44"/>
       <c r="DF28" s="32"/>
       <c r="DG28" s="32"/>
       <c r="DH28" s="32"/>
       <c r="DI28" s="32"/>
       <c r="DJ28" s="32"/>
       <c r="DK28" s="32"/>
       <c r="DL28" s="32"/>
       <c r="DM28" s="32"/>
       <c r="DN28" s="32"/>
       <c r="DO28" s="32"/>
       <c r="DP28" s="32"/>
       <c r="DQ28" s="32"/>
       <c r="DR28" s="32"/>
       <c r="DS28" s="32"/>
       <c r="DT28" s="32"/>
       <c r="DU28" s="32"/>
       <c r="DV28" s="32"/>
       <c r="DW28" s="32"/>
       <c r="DX28" s="32"/>
       <c r="DY28" s="32"/>
       <c r="DZ28" s="32"/>
       <c r="EA28" s="32"/>
       <c r="EB28" s="32"/>
       <c r="EC28" s="32"/>
       <c r="ED28" s="32"/>
       <c r="EE28" s="32"/>
       <c r="EF28" s="32"/>
       <c r="EG28" s="32"/>
       <c r="EH28" s="32"/>
       <c r="EI28" s="32"/>
       <c r="EJ28" s="32"/>
       <c r="EK28" s="32"/>
       <c r="EL28" s="32"/>
       <c r="EM28" s="32"/>
       <c r="EN28" s="32"/>
       <c r="EO28" s="32"/>
       <c r="EP28" s="32"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="41" t="s">
+      <c r="K29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="L29" s="41"/>
-[...1 lines deleted...]
-      <c r="W29" s="41" t="s">
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+      <c r="W29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="X29" s="41"/>
-[...1 lines deleted...]
-      <c r="AI29" s="41" t="s">
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
+      <c r="AI29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AJ29" s="41"/>
-[...1 lines deleted...]
-      <c r="AU29" s="41" t="s">
+      <c r="AJ29" s="43"/>
+      <c r="AK29" s="43"/>
+      <c r="AU29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AV29" s="41"/>
-[...1 lines deleted...]
-      <c r="BG29" s="41" t="s">
+      <c r="AV29" s="43"/>
+      <c r="AW29" s="43"/>
+      <c r="BG29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BH29" s="41"/>
-[...1 lines deleted...]
-      <c r="BS29" s="41" t="s">
+      <c r="BH29" s="43"/>
+      <c r="BI29" s="43"/>
+      <c r="BS29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BT29" s="41"/>
-[...1 lines deleted...]
-      <c r="CE29" s="41" t="s">
+      <c r="BT29" s="43"/>
+      <c r="BU29" s="43"/>
+      <c r="CE29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CF29" s="41"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="41" t="s">
+      <c r="CF29" s="43"/>
+      <c r="CG29" s="43"/>
+      <c r="CQ29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CR29" s="41"/>
-[...1 lines deleted...]
-      <c r="DC29" s="41" t="s">
+      <c r="CR29" s="43"/>
+      <c r="CS29" s="43"/>
+      <c r="DC29" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="DD29" s="41"/>
-      <c r="DE29" s="41"/>
+      <c r="DD29" s="43"/>
+      <c r="DE29" s="43"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="46"/>
-      <c r="B30" s="43" t="s">
+      <c r="B30" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="44"/>
-[...10 lines deleted...]
-      <c r="N30" s="43" t="s">
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="O30" s="44"/>
-[...10 lines deleted...]
-      <c r="Z30" s="43" t="s">
+      <c r="O30" s="41"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="41"/>
+      <c r="S30" s="41"/>
+      <c r="T30" s="41"/>
+      <c r="U30" s="41"/>
+      <c r="V30" s="41"/>
+      <c r="W30" s="41"/>
+      <c r="X30" s="41"/>
+      <c r="Y30" s="42"/>
+      <c r="Z30" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AA30" s="44"/>
-[...10 lines deleted...]
-      <c r="AL30" s="43" t="s">
+      <c r="AA30" s="41"/>
+      <c r="AB30" s="41"/>
+      <c r="AC30" s="41"/>
+      <c r="AD30" s="41"/>
+      <c r="AE30" s="41"/>
+      <c r="AF30" s="41"/>
+      <c r="AG30" s="41"/>
+      <c r="AH30" s="41"/>
+      <c r="AI30" s="41"/>
+      <c r="AJ30" s="41"/>
+      <c r="AK30" s="42"/>
+      <c r="AL30" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="AM30" s="44"/>
-[...10 lines deleted...]
-      <c r="AX30" s="43" t="s">
+      <c r="AM30" s="41"/>
+      <c r="AN30" s="41"/>
+      <c r="AO30" s="41"/>
+      <c r="AP30" s="41"/>
+      <c r="AQ30" s="41"/>
+      <c r="AR30" s="41"/>
+      <c r="AS30" s="41"/>
+      <c r="AT30" s="41"/>
+      <c r="AU30" s="41"/>
+      <c r="AV30" s="41"/>
+      <c r="AW30" s="42"/>
+      <c r="AX30" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="AY30" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="43" t="s">
+      <c r="AY30" s="41"/>
+      <c r="AZ30" s="41"/>
+      <c r="BA30" s="41"/>
+      <c r="BB30" s="41"/>
+      <c r="BC30" s="41"/>
+      <c r="BD30" s="41"/>
+      <c r="BE30" s="41"/>
+      <c r="BF30" s="41"/>
+      <c r="BG30" s="41"/>
+      <c r="BH30" s="41"/>
+      <c r="BI30" s="42"/>
+      <c r="BJ30" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="44"/>
-[...10 lines deleted...]
-      <c r="BV30" s="43" t="s">
+      <c r="BK30" s="41"/>
+      <c r="BL30" s="41"/>
+      <c r="BM30" s="41"/>
+      <c r="BN30" s="41"/>
+      <c r="BO30" s="41"/>
+      <c r="BP30" s="41"/>
+      <c r="BQ30" s="41"/>
+      <c r="BR30" s="41"/>
+      <c r="BS30" s="41"/>
+      <c r="BT30" s="41"/>
+      <c r="BU30" s="42"/>
+      <c r="BV30" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="BW30" s="44"/>
-[...10 lines deleted...]
-      <c r="CH30" s="43" t="s">
+      <c r="BW30" s="41"/>
+      <c r="BX30" s="41"/>
+      <c r="BY30" s="41"/>
+      <c r="BZ30" s="41"/>
+      <c r="CA30" s="41"/>
+      <c r="CB30" s="41"/>
+      <c r="CC30" s="41"/>
+      <c r="CD30" s="41"/>
+      <c r="CE30" s="41"/>
+      <c r="CF30" s="41"/>
+      <c r="CG30" s="42"/>
+      <c r="CH30" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="CI30" s="44"/>
-[...10 lines deleted...]
-      <c r="CT30" s="43" t="s">
+      <c r="CI30" s="41"/>
+      <c r="CJ30" s="41"/>
+      <c r="CK30" s="41"/>
+      <c r="CL30" s="41"/>
+      <c r="CM30" s="41"/>
+      <c r="CN30" s="41"/>
+      <c r="CO30" s="41"/>
+      <c r="CP30" s="41"/>
+      <c r="CQ30" s="41"/>
+      <c r="CR30" s="41"/>
+      <c r="CS30" s="42"/>
+      <c r="CT30" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="CU30" s="44"/>
-[...9 lines deleted...]
-      <c r="DE30" s="45"/>
+      <c r="CU30" s="41"/>
+      <c r="CV30" s="41"/>
+      <c r="CW30" s="41"/>
+      <c r="CX30" s="41"/>
+      <c r="CY30" s="41"/>
+      <c r="CZ30" s="41"/>
+      <c r="DA30" s="41"/>
+      <c r="DB30" s="41"/>
+      <c r="DC30" s="41"/>
+      <c r="DD30" s="41"/>
+      <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="47"/>
       <c r="B31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -8913,51 +8960,53 @@
       </c>
       <c r="CO32" s="38">
         <v>167.80980136998386</v>
       </c>
       <c r="CP32" s="30">
         <v>251.08631293880924</v>
       </c>
       <c r="CQ32" s="38">
         <v>62.330085937479765</v>
       </c>
       <c r="CR32" s="30">
         <v>53.911717221705892</v>
       </c>
       <c r="CS32" s="30">
         <v>49.781163994391328</v>
       </c>
       <c r="CT32" s="38">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="38">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="38">
         <v>131.80990884054575</v>
       </c>
-      <c r="CW32" s="38"/>
+      <c r="CW32" s="38">
+        <v>97.162432382631664</v>
+      </c>
       <c r="CX32" s="38"/>
       <c r="CY32" s="38"/>
       <c r="CZ32" s="38"/>
       <c r="DA32" s="38"/>
       <c r="DB32" s="38"/>
       <c r="DC32" s="38"/>
       <c r="DD32" s="38"/>
       <c r="DE32" s="38"/>
     </row>
     <row r="33" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>36</v>
       </c>
@@ -9224,51 +9273,53 @@
       </c>
       <c r="CO33" s="39">
         <v>118.20798590989143</v>
       </c>
       <c r="CP33" s="31">
         <v>197.19214926186834</v>
       </c>
       <c r="CQ33" s="39">
         <v>55.753906347528591</v>
       </c>
       <c r="CR33" s="31">
         <v>149.98156946101238</v>
       </c>
       <c r="CS33" s="31">
         <v>47.706793646290784</v>
       </c>
       <c r="CT33" s="39">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="39">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="39">
         <v>136.230344409921</v>
       </c>
-      <c r="CW33" s="39"/>
+      <c r="CW33" s="39">
+        <v>113.27780167457753</v>
+      </c>
       <c r="CX33" s="39"/>
       <c r="CY33" s="39"/>
       <c r="CZ33" s="39"/>
       <c r="DA33" s="39"/>
       <c r="DB33" s="39"/>
       <c r="DC33" s="39"/>
       <c r="DD33" s="39"/>
       <c r="DE33" s="39"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
@@ -9535,51 +9586,53 @@
       </c>
       <c r="CO34" s="39">
         <v>316.7456784751007</v>
       </c>
       <c r="CP34" s="31">
         <v>370.69322283353142</v>
       </c>
       <c r="CQ34" s="39">
         <v>57.017441619408338</v>
       </c>
       <c r="CR34" s="31">
         <v>37.842282417378534</v>
       </c>
       <c r="CS34" s="31">
         <v>33.358400399525564</v>
       </c>
       <c r="CT34" s="39">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="39">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="39">
         <v>109.95763836675225</v>
       </c>
-      <c r="CW34" s="39"/>
+      <c r="CW34" s="39">
+        <v>105.5491117392631</v>
+      </c>
       <c r="CX34" s="39"/>
       <c r="CY34" s="8"/>
       <c r="CZ34" s="39"/>
       <c r="DA34" s="39"/>
       <c r="DB34" s="39"/>
       <c r="DC34" s="39"/>
       <c r="DD34" s="39"/>
       <c r="DE34" s="39"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
@@ -9846,51 +9899,53 @@
       </c>
       <c r="CO35" s="39">
         <v>125.04072454954473</v>
       </c>
       <c r="CP35" s="31">
         <v>143.14643131628034</v>
       </c>
       <c r="CQ35" s="39">
         <v>64.093379143801485</v>
       </c>
       <c r="CR35" s="31">
         <v>50.534605220318809</v>
       </c>
       <c r="CS35" s="31">
         <v>111.06397646952504</v>
       </c>
       <c r="CT35" s="39">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="39">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="39">
         <v>181.25091780780954</v>
       </c>
-      <c r="CW35" s="39"/>
+      <c r="CW35" s="39">
+        <v>83.185146820380439</v>
+      </c>
       <c r="CX35" s="39"/>
       <c r="CY35" s="8"/>
       <c r="CZ35" s="39"/>
       <c r="DA35" s="39"/>
       <c r="DB35" s="39"/>
       <c r="DC35" s="39"/>
       <c r="DD35" s="39"/>
       <c r="DE35" s="39"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
@@ -10157,51 +10212,53 @@
       </c>
       <c r="CO36" s="39">
         <v>139.1714744086139</v>
       </c>
       <c r="CP36" s="31">
         <v>171.33314484039181</v>
       </c>
       <c r="CQ36" s="39">
         <v>64.883444512453138</v>
       </c>
       <c r="CR36" s="31">
         <v>67.804970574052774</v>
       </c>
       <c r="CS36" s="31">
         <v>84.451115726833265</v>
       </c>
       <c r="CT36" s="39">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="39">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="39">
         <v>186.67842148852674</v>
       </c>
-      <c r="CW36" s="39"/>
+      <c r="CW36" s="39">
+        <v>60.617682823483499</v>
+      </c>
       <c r="CX36" s="39"/>
       <c r="CY36" s="39"/>
       <c r="CZ36" s="39"/>
       <c r="DA36" s="39"/>
       <c r="DB36" s="39"/>
       <c r="DC36" s="39"/>
       <c r="DD36" s="39"/>
       <c r="DE36" s="39"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
@@ -10468,51 +10525,53 @@
       </c>
       <c r="CO37" s="39">
         <v>116.46544143657147</v>
       </c>
       <c r="CP37" s="31">
         <v>229.80890069543435</v>
       </c>
       <c r="CQ37" s="39">
         <v>56.013314372259458</v>
       </c>
       <c r="CR37" s="31">
         <v>39.779730174953649</v>
       </c>
       <c r="CS37" s="31">
         <v>137.5533826009837</v>
       </c>
       <c r="CT37" s="39">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="39">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="39">
         <v>109.77330320997626</v>
       </c>
-      <c r="CW37" s="39"/>
+      <c r="CW37" s="39">
+        <v>91.9286201661712</v>
+      </c>
       <c r="CX37" s="39"/>
       <c r="CY37" s="39"/>
       <c r="CZ37" s="39"/>
       <c r="DA37" s="39"/>
       <c r="DB37" s="39"/>
       <c r="DC37" s="39"/>
       <c r="DD37" s="39"/>
       <c r="DE37" s="39"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
@@ -10779,51 +10838,53 @@
       </c>
       <c r="CO38" s="39">
         <v>99.024806262116655</v>
       </c>
       <c r="CP38" s="31">
         <v>135.79941060161406</v>
       </c>
       <c r="CQ38" s="39">
         <v>67.294401084505168</v>
       </c>
       <c r="CR38" s="31">
         <v>43.555243786267944</v>
       </c>
       <c r="CS38" s="31">
         <v>107.61553934538588</v>
       </c>
       <c r="CT38" s="39">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="39">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="39">
         <v>113.67911968308364</v>
       </c>
-      <c r="CW38" s="39"/>
+      <c r="CW38" s="39">
+        <v>134.57834285555691</v>
+      </c>
       <c r="CX38" s="39"/>
       <c r="CY38" s="39"/>
       <c r="CZ38" s="39"/>
       <c r="DA38" s="39"/>
       <c r="DB38" s="39"/>
       <c r="DC38" s="39"/>
       <c r="DD38" s="39"/>
       <c r="DE38" s="39"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
@@ -11090,51 +11151,53 @@
       </c>
       <c r="CO39" s="39">
         <v>122.10949402420263</v>
       </c>
       <c r="CP39" s="31">
         <v>249.26877358040292</v>
       </c>
       <c r="CQ39" s="39">
         <v>55.27398182704755</v>
       </c>
       <c r="CR39" s="31">
         <v>27.513226149252773</v>
       </c>
       <c r="CS39" s="31">
         <v>140.447613522133</v>
       </c>
       <c r="CT39" s="39">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="39">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="39">
         <v>110.52428519946697</v>
       </c>
-      <c r="CW39" s="39"/>
+      <c r="CW39" s="39">
+        <v>113.98957092533624</v>
+      </c>
       <c r="CX39" s="39"/>
       <c r="CY39" s="39"/>
       <c r="CZ39" s="39"/>
       <c r="DA39" s="39"/>
       <c r="DB39" s="39"/>
       <c r="DC39" s="39"/>
       <c r="DD39" s="39"/>
       <c r="DE39" s="39"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>36</v>
       </c>
@@ -11401,51 +11464,53 @@
       </c>
       <c r="CO40" s="39">
         <v>165.33200135196427</v>
       </c>
       <c r="CP40" s="31">
         <v>210.61046517645229</v>
       </c>
       <c r="CQ40" s="39">
         <v>56.667915389110092</v>
       </c>
       <c r="CR40" s="31">
         <v>73.496267463435601</v>
       </c>
       <c r="CS40" s="31">
         <v>58.500921236828077</v>
       </c>
       <c r="CT40" s="39">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="39">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="39">
         <v>244.62163331576838</v>
       </c>
-      <c r="CW40" s="39"/>
+      <c r="CW40" s="39">
+        <v>60.388177481747242</v>
+      </c>
       <c r="CX40" s="39"/>
       <c r="CY40" s="39"/>
       <c r="CZ40" s="39"/>
       <c r="DA40" s="39"/>
       <c r="DB40" s="39"/>
       <c r="DC40" s="39"/>
       <c r="DD40" s="39"/>
       <c r="DE40" s="39"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
@@ -11712,51 +11777,53 @@
       </c>
       <c r="CO41" s="39">
         <v>145.47724292693451</v>
       </c>
       <c r="CP41" s="31">
         <v>214.2435510185102</v>
       </c>
       <c r="CQ41" s="39">
         <v>53.21756040860037</v>
       </c>
       <c r="CR41" s="31">
         <v>42.511518597123029</v>
       </c>
       <c r="CS41" s="31">
         <v>89.600213466860993</v>
       </c>
       <c r="CT41" s="39">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="39">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="39">
         <v>162.89854719139038</v>
       </c>
-      <c r="CW41" s="39"/>
+      <c r="CW41" s="39">
+        <v>84.950785290217553</v>
+      </c>
       <c r="CX41" s="39"/>
       <c r="CY41" s="39"/>
       <c r="CZ41" s="39"/>
       <c r="DA41" s="39"/>
       <c r="DB41" s="39"/>
       <c r="DC41" s="39"/>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
@@ -12023,51 +12090,53 @@
       </c>
       <c r="CO42" s="39">
         <v>468.50929479531567</v>
       </c>
       <c r="CP42" s="31">
         <v>222.30800301651237</v>
       </c>
       <c r="CQ42" s="39">
         <v>102.11818234249598</v>
       </c>
       <c r="CR42" s="31">
         <v>37.037875253348538</v>
       </c>
       <c r="CS42" s="31">
         <v>12.753842722519188</v>
       </c>
       <c r="CT42" s="39">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="39">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="39">
         <v>94.448504389509068</v>
       </c>
-      <c r="CW42" s="39"/>
+      <c r="CW42" s="39">
+        <v>135.77858430978046</v>
+      </c>
       <c r="CX42" s="39"/>
       <c r="CY42" s="8"/>
       <c r="CZ42" s="39"/>
       <c r="DA42" s="39"/>
       <c r="DB42" s="39"/>
       <c r="DC42" s="39"/>
       <c r="DD42" s="39"/>
       <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
@@ -12334,51 +12403,53 @@
       </c>
       <c r="CO43" s="39">
         <v>132.04404077095975</v>
       </c>
       <c r="CP43" s="31">
         <v>544.05018606457418</v>
       </c>
       <c r="CQ43" s="39">
         <v>43.737344988152621</v>
       </c>
       <c r="CR43" s="31">
         <v>15.800974843761537</v>
       </c>
       <c r="CS43" s="31">
         <v>135.52189069869416</v>
       </c>
       <c r="CT43" s="39">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="39">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="39">
         <v>97.094568342765712</v>
       </c>
-      <c r="CW43" s="39"/>
+      <c r="CW43" s="39">
+        <v>106.74159725809503</v>
+      </c>
       <c r="CX43" s="39"/>
       <c r="CY43" s="8"/>
       <c r="CZ43" s="39"/>
       <c r="DA43" s="39"/>
       <c r="DB43" s="39"/>
       <c r="DC43" s="39"/>
       <c r="DD43" s="39"/>
       <c r="DE43" s="39"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
@@ -12645,51 +12716,53 @@
       </c>
       <c r="CO44" s="39">
         <v>94.646770219251948</v>
       </c>
       <c r="CP44" s="31">
         <v>370.83579872166399</v>
       </c>
       <c r="CQ44" s="39">
         <v>42.911807378750005</v>
       </c>
       <c r="CR44" s="31">
         <v>96.489626142967666</v>
       </c>
       <c r="CS44" s="31">
         <v>169.81603872307588</v>
       </c>
       <c r="CT44" s="39">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="39">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="39">
         <v>47.536290264382032</v>
       </c>
-      <c r="CW44" s="39"/>
+      <c r="CW44" s="39">
+        <v>201.87635299651743</v>
+      </c>
       <c r="CX44" s="39"/>
       <c r="CY44" s="8"/>
       <c r="CZ44" s="39"/>
       <c r="DA44" s="39"/>
       <c r="DB44" s="39"/>
       <c r="DC44" s="39"/>
       <c r="DD44" s="39"/>
       <c r="DE44" s="39"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="8">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="8">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="8">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="8">
         <v>101.84739702699659</v>
       </c>
@@ -12956,51 +13029,53 @@
       </c>
       <c r="CO45" s="39">
         <v>139.45251088763587</v>
       </c>
       <c r="CP45" s="31">
         <v>328.8378805992665</v>
       </c>
       <c r="CQ45" s="39">
         <v>70.587807228580488</v>
       </c>
       <c r="CR45" s="31">
         <v>71.535697248510672</v>
       </c>
       <c r="CS45" s="31">
         <v>40.373900127882735</v>
       </c>
       <c r="CT45" s="39">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="39">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="39">
         <v>116.71877655558353</v>
       </c>
-      <c r="CW45" s="39"/>
+      <c r="CW45" s="39">
+        <v>110.43415721861236</v>
+      </c>
       <c r="CX45" s="39"/>
       <c r="CY45" s="8"/>
       <c r="CZ45" s="39"/>
       <c r="DA45" s="39"/>
       <c r="DB45" s="39"/>
       <c r="DC45" s="39"/>
       <c r="DD45" s="39"/>
       <c r="DE45" s="39"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="8">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="8">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="8">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="8">
         <v>174.68618981957391</v>
       </c>
@@ -13267,51 +13342,53 @@
       </c>
       <c r="CO46" s="39">
         <v>264.20164716859051</v>
       </c>
       <c r="CP46" s="31">
         <v>317.58740587346432</v>
       </c>
       <c r="CQ46" s="39">
         <v>56.391122236154004</v>
       </c>
       <c r="CR46" s="31">
         <v>75.04479922676019</v>
       </c>
       <c r="CS46" s="31">
         <v>9.2293680197673957</v>
       </c>
       <c r="CT46" s="39">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="39">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="39">
         <v>113.73380830174864</v>
       </c>
-      <c r="CW46" s="39"/>
+      <c r="CW46" s="39">
+        <v>127.06590190699345</v>
+      </c>
       <c r="CX46" s="39"/>
       <c r="CY46" s="8"/>
       <c r="CZ46" s="39"/>
       <c r="DA46" s="39"/>
       <c r="DB46" s="39"/>
       <c r="DC46" s="39"/>
       <c r="DD46" s="39"/>
       <c r="DE46" s="39"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="8">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="8">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="8">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="8">
         <v>101.49924281020644</v>
       </c>
@@ -13578,51 +13655,53 @@
       </c>
       <c r="CO47" s="39">
         <v>148.92055471914529</v>
       </c>
       <c r="CP47" s="31">
         <v>238.81921124131793</v>
       </c>
       <c r="CQ47" s="39">
         <v>60.156799228566307</v>
       </c>
       <c r="CR47" s="31">
         <v>27.205106884520529</v>
       </c>
       <c r="CS47" s="31">
         <v>111.75287521296926</v>
       </c>
       <c r="CT47" s="39">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="39">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="39">
         <v>111.32114863064947</v>
       </c>
-      <c r="CW47" s="39"/>
+      <c r="CW47" s="39">
+        <v>110.21810717492866</v>
+      </c>
       <c r="CX47" s="39"/>
       <c r="CY47" s="8"/>
       <c r="CZ47" s="39"/>
       <c r="DA47" s="39"/>
       <c r="DB47" s="39"/>
       <c r="DC47" s="39"/>
       <c r="DD47" s="39"/>
       <c r="DE47" s="39"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>36</v>
       </c>
@@ -13889,51 +13968,53 @@
       </c>
       <c r="CO48" s="39">
         <v>133.7798031595581</v>
       </c>
       <c r="CP48" s="31">
         <v>137.62769443271907</v>
       </c>
       <c r="CQ48" s="39">
         <v>51.030106530459953</v>
       </c>
       <c r="CR48" s="31">
         <v>50.166458062503615</v>
       </c>
       <c r="CS48" s="31">
         <v>321.81582152714242</v>
       </c>
       <c r="CT48" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="39">
         <v>155.08032449948465</v>
       </c>
-      <c r="CW48" s="39"/>
+      <c r="CW48" s="39">
+        <v>71.555916842237991</v>
+      </c>
       <c r="CX48" s="39"/>
       <c r="CY48" s="8"/>
       <c r="CZ48" s="39"/>
       <c r="DA48" s="39"/>
       <c r="DB48" s="39"/>
       <c r="DC48" s="39"/>
       <c r="DD48" s="39"/>
       <c r="DE48" s="39"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="8">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="8">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="8">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="8">
         <v>108.22370605734604</v>
       </c>
@@ -14200,51 +14281,53 @@
       </c>
       <c r="CO49" s="39">
         <v>126.89199345460777</v>
       </c>
       <c r="CP49" s="31">
         <v>255.22464222455804</v>
       </c>
       <c r="CQ49" s="39">
         <v>53.900748276333857</v>
       </c>
       <c r="CR49" s="31">
         <v>122.73887749765007</v>
       </c>
       <c r="CS49" s="31">
         <v>31.868705394980317</v>
       </c>
       <c r="CT49" s="8">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="39">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="39">
         <v>129.0790127207967</v>
       </c>
-      <c r="CW49" s="39"/>
+      <c r="CW49" s="39">
+        <v>99.314397291995476</v>
+      </c>
       <c r="CX49" s="39"/>
       <c r="CY49" s="8"/>
       <c r="CZ49" s="39"/>
       <c r="DA49" s="39"/>
       <c r="DB49" s="39"/>
       <c r="DC49" s="39"/>
       <c r="DD49" s="39"/>
       <c r="DE49" s="39"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="8">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="8">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="8">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="8">
         <v>119.62849583123764</v>
       </c>
@@ -14511,51 +14594,53 @@
       </c>
       <c r="CO50" s="39">
         <v>261.55527002237602</v>
       </c>
       <c r="CP50" s="31">
         <v>999.51247125329644</v>
       </c>
       <c r="CQ50" s="39">
         <v>15.569470370279493</v>
       </c>
       <c r="CR50" s="31">
         <v>19.985448990936501</v>
       </c>
       <c r="CS50" s="31">
         <v>315.77445888201561</v>
       </c>
       <c r="CT50" s="8">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="39">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="39">
         <v>118.69461878563934</v>
       </c>
-      <c r="CW50" s="39"/>
+      <c r="CW50" s="39">
+        <v>91.916867797618266</v>
+      </c>
       <c r="CX50" s="39"/>
       <c r="CY50" s="8"/>
       <c r="CZ50" s="39"/>
       <c r="DA50" s="39"/>
       <c r="DB50" s="39"/>
       <c r="DC50" s="39"/>
       <c r="DD50" s="39"/>
       <c r="DE50" s="39"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="8">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="8">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="8">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="8">
         <v>82.510676335999406</v>
       </c>
@@ -14822,51 +14907,53 @@
       </c>
       <c r="CO51" s="39">
         <v>130.82302651125372</v>
       </c>
       <c r="CP51" s="31">
         <v>299.93504360128543</v>
       </c>
       <c r="CQ51" s="39">
         <v>21.217380944899126</v>
       </c>
       <c r="CR51" s="31">
         <v>28.907443049676591</v>
       </c>
       <c r="CS51" s="31" t="s">
         <v>36</v>
       </c>
       <c r="CT51" s="8">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="39">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="39">
         <v>103.76727392512612</v>
       </c>
-      <c r="CW51" s="39"/>
+      <c r="CW51" s="39">
+        <v>180.16605568016527</v>
+      </c>
       <c r="CX51" s="39"/>
       <c r="CY51" s="8"/>
       <c r="CZ51" s="39"/>
       <c r="DA51" s="39"/>
       <c r="DB51" s="39"/>
       <c r="DC51" s="39"/>
       <c r="DD51" s="39"/>
       <c r="DE51" s="39"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="10">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="10">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="10">
         <v>180.46410816808179</v>
       </c>
@@ -15133,363 +15220,365 @@
       </c>
       <c r="CO52" s="39">
         <v>132.01911818392171</v>
       </c>
       <c r="CP52" s="31">
         <v>83.057380111561002</v>
       </c>
       <c r="CQ52" s="39">
         <v>96.090004641075993</v>
       </c>
       <c r="CR52" s="31">
         <v>77.830447926085355</v>
       </c>
       <c r="CS52" s="31">
         <v>106.5213789698892</v>
       </c>
       <c r="CT52" s="8">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="39">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="39">
         <v>104.17501938958044</v>
       </c>
-      <c r="CW52" s="39"/>
+      <c r="CW52" s="39">
+        <v>114.26056635572483</v>
+      </c>
       <c r="CX52" s="39"/>
       <c r="CY52" s="8"/>
       <c r="CZ52" s="39"/>
       <c r="DA52" s="39"/>
       <c r="DB52" s="39"/>
       <c r="DC52" s="39"/>
       <c r="DD52" s="39"/>
       <c r="DE52" s="39"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="48" t="s">
+      <c r="A54" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="48"/>
-[...59 lines deleted...]
-      <c r="CH54" s="49" t="s">
+      <c r="B54" s="45"/>
+      <c r="C54" s="45"/>
+      <c r="D54" s="45"/>
+      <c r="E54" s="45"/>
+      <c r="F54" s="45"/>
+      <c r="G54" s="45"/>
+      <c r="H54" s="45"/>
+      <c r="I54" s="45"/>
+      <c r="J54" s="45"/>
+      <c r="K54" s="45"/>
+      <c r="L54" s="45"/>
+      <c r="M54" s="45"/>
+      <c r="N54" s="45"/>
+      <c r="O54" s="45"/>
+      <c r="P54" s="45"/>
+      <c r="Q54" s="45"/>
+      <c r="R54" s="45"/>
+      <c r="S54" s="45"/>
+      <c r="T54" s="45"/>
+      <c r="U54" s="45"/>
+      <c r="V54" s="45"/>
+      <c r="W54" s="45"/>
+      <c r="X54" s="45"/>
+      <c r="Y54" s="45"/>
+      <c r="Z54" s="45"/>
+      <c r="AA54" s="45"/>
+      <c r="AB54" s="45"/>
+      <c r="AC54" s="45"/>
+      <c r="AD54" s="45"/>
+      <c r="AE54" s="45"/>
+      <c r="AF54" s="45"/>
+      <c r="AG54" s="45"/>
+      <c r="AH54" s="45"/>
+      <c r="AI54" s="45"/>
+      <c r="AJ54" s="45"/>
+      <c r="AK54" s="45"/>
+      <c r="AL54" s="45"/>
+      <c r="AM54" s="45"/>
+      <c r="AN54" s="45"/>
+      <c r="AO54" s="45"/>
+      <c r="AP54" s="45"/>
+      <c r="AQ54" s="45"/>
+      <c r="AR54" s="45"/>
+      <c r="AS54" s="45"/>
+      <c r="AT54" s="45"/>
+      <c r="AU54" s="45"/>
+      <c r="AV54" s="45"/>
+      <c r="AW54" s="45"/>
+      <c r="AX54" s="45"/>
+      <c r="AY54" s="45"/>
+      <c r="AZ54" s="45"/>
+      <c r="BA54" s="45"/>
+      <c r="BB54" s="45"/>
+      <c r="BC54" s="45"/>
+      <c r="BD54" s="45"/>
+      <c r="BE54" s="45"/>
+      <c r="BF54" s="45"/>
+      <c r="BG54" s="45"/>
+      <c r="BH54" s="45"/>
+      <c r="BI54" s="45"/>
+      <c r="CH54" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="49"/>
-[...21 lines deleted...]
-      <c r="DE54" s="49"/>
+      <c r="CI54" s="44"/>
+      <c r="CJ54" s="44"/>
+      <c r="CK54" s="44"/>
+      <c r="CL54" s="44"/>
+      <c r="CM54" s="44"/>
+      <c r="CN54" s="44"/>
+      <c r="CO54" s="44"/>
+      <c r="CP54" s="44"/>
+      <c r="CQ54" s="44"/>
+      <c r="CR54" s="44"/>
+      <c r="CS54" s="44"/>
+      <c r="CT54" s="44"/>
+      <c r="CU54" s="44"/>
+      <c r="CV54" s="44"/>
+      <c r="CW54" s="44"/>
+      <c r="CX54" s="44"/>
+      <c r="CY54" s="44"/>
+      <c r="CZ54" s="44"/>
+      <c r="DA54" s="44"/>
+      <c r="DB54" s="44"/>
+      <c r="DC54" s="44"/>
+      <c r="DD54" s="44"/>
+      <c r="DE54" s="44"/>
       <c r="DF54" s="32"/>
       <c r="DG54" s="32"/>
       <c r="DH54" s="32"/>
       <c r="DI54" s="32"/>
       <c r="DJ54" s="32"/>
       <c r="DK54" s="32"/>
       <c r="DL54" s="32"/>
       <c r="DM54" s="32"/>
       <c r="DN54" s="32"/>
       <c r="DO54" s="32"/>
       <c r="DP54" s="32"/>
       <c r="DQ54" s="32"/>
       <c r="DR54" s="32"/>
       <c r="DS54" s="32"/>
       <c r="DT54" s="32"/>
       <c r="DU54" s="32"/>
       <c r="DV54" s="32"/>
       <c r="DW54" s="32"/>
       <c r="DX54" s="32"/>
       <c r="DY54" s="32"/>
       <c r="DZ54" s="32"/>
       <c r="EA54" s="32"/>
       <c r="EB54" s="32"/>
       <c r="EC54" s="32"/>
       <c r="ED54" s="32"/>
       <c r="EE54" s="32"/>
       <c r="EF54" s="32"/>
       <c r="EG54" s="32"/>
       <c r="EH54" s="32"/>
       <c r="EI54" s="32"/>
       <c r="EJ54" s="32"/>
       <c r="EK54" s="32"/>
       <c r="EL54" s="32"/>
       <c r="EM54" s="32"/>
       <c r="EN54" s="32"/>
       <c r="EO54" s="32"/>
       <c r="EP54" s="32"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="41" t="s">
+      <c r="K55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="L55" s="41"/>
-[...1 lines deleted...]
-      <c r="W55" s="41" t="s">
+      <c r="L55" s="43"/>
+      <c r="M55" s="43"/>
+      <c r="W55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="X55" s="41"/>
-[...1 lines deleted...]
-      <c r="AI55" s="41" t="s">
+      <c r="X55" s="43"/>
+      <c r="Y55" s="43"/>
+      <c r="AI55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AJ55" s="41"/>
-[...1 lines deleted...]
-      <c r="AU55" s="41" t="s">
+      <c r="AJ55" s="43"/>
+      <c r="AK55" s="43"/>
+      <c r="AU55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AV55" s="41"/>
-[...1 lines deleted...]
-      <c r="BG55" s="41" t="s">
+      <c r="AV55" s="43"/>
+      <c r="AW55" s="43"/>
+      <c r="BG55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BH55" s="41"/>
-[...1 lines deleted...]
-      <c r="BS55" s="41" t="s">
+      <c r="BH55" s="43"/>
+      <c r="BI55" s="43"/>
+      <c r="BS55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BT55" s="41"/>
-[...1 lines deleted...]
-      <c r="CE55" s="41" t="s">
+      <c r="BT55" s="43"/>
+      <c r="BU55" s="43"/>
+      <c r="CE55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CF55" s="41"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="41" t="s">
+      <c r="CF55" s="43"/>
+      <c r="CG55" s="43"/>
+      <c r="CQ55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CR55" s="41"/>
-[...1 lines deleted...]
-      <c r="DC55" s="41" t="s">
+      <c r="CR55" s="43"/>
+      <c r="CS55" s="43"/>
+      <c r="DC55" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="DD55" s="41"/>
-      <c r="DE55" s="41"/>
+      <c r="DD55" s="43"/>
+      <c r="DE55" s="43"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="46"/>
-      <c r="B56" s="43" t="s">
+      <c r="B56" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="44"/>
-[...10 lines deleted...]
-      <c r="N56" s="43" t="s">
+      <c r="C56" s="41"/>
+      <c r="D56" s="41"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="42"/>
+      <c r="N56" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="O56" s="44"/>
-[...10 lines deleted...]
-      <c r="Z56" s="43" t="s">
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="41"/>
+      <c r="R56" s="41"/>
+      <c r="S56" s="41"/>
+      <c r="T56" s="41"/>
+      <c r="U56" s="41"/>
+      <c r="V56" s="41"/>
+      <c r="W56" s="41"/>
+      <c r="X56" s="41"/>
+      <c r="Y56" s="42"/>
+      <c r="Z56" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AA56" s="44"/>
-[...10 lines deleted...]
-      <c r="AL56" s="43" t="s">
+      <c r="AA56" s="41"/>
+      <c r="AB56" s="41"/>
+      <c r="AC56" s="41"/>
+      <c r="AD56" s="41"/>
+      <c r="AE56" s="41"/>
+      <c r="AF56" s="41"/>
+      <c r="AG56" s="41"/>
+      <c r="AH56" s="41"/>
+      <c r="AI56" s="41"/>
+      <c r="AJ56" s="41"/>
+      <c r="AK56" s="42"/>
+      <c r="AL56" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="AM56" s="44"/>
-[...10 lines deleted...]
-      <c r="AX56" s="43" t="s">
+      <c r="AM56" s="41"/>
+      <c r="AN56" s="41"/>
+      <c r="AO56" s="41"/>
+      <c r="AP56" s="41"/>
+      <c r="AQ56" s="41"/>
+      <c r="AR56" s="41"/>
+      <c r="AS56" s="41"/>
+      <c r="AT56" s="41"/>
+      <c r="AU56" s="41"/>
+      <c r="AV56" s="41"/>
+      <c r="AW56" s="42"/>
+      <c r="AX56" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="AY56" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="43" t="s">
+      <c r="AY56" s="41"/>
+      <c r="AZ56" s="41"/>
+      <c r="BA56" s="41"/>
+      <c r="BB56" s="41"/>
+      <c r="BC56" s="41"/>
+      <c r="BD56" s="41"/>
+      <c r="BE56" s="41"/>
+      <c r="BF56" s="41"/>
+      <c r="BG56" s="41"/>
+      <c r="BH56" s="41"/>
+      <c r="BI56" s="42"/>
+      <c r="BJ56" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="44"/>
-[...10 lines deleted...]
-      <c r="BV56" s="43" t="s">
+      <c r="BK56" s="41"/>
+      <c r="BL56" s="41"/>
+      <c r="BM56" s="41"/>
+      <c r="BN56" s="41"/>
+      <c r="BO56" s="41"/>
+      <c r="BP56" s="41"/>
+      <c r="BQ56" s="41"/>
+      <c r="BR56" s="41"/>
+      <c r="BS56" s="41"/>
+      <c r="BT56" s="41"/>
+      <c r="BU56" s="42"/>
+      <c r="BV56" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="BW56" s="44"/>
-[...10 lines deleted...]
-      <c r="CH56" s="43" t="s">
+      <c r="BW56" s="41"/>
+      <c r="BX56" s="41"/>
+      <c r="BY56" s="41"/>
+      <c r="BZ56" s="41"/>
+      <c r="CA56" s="41"/>
+      <c r="CB56" s="41"/>
+      <c r="CC56" s="41"/>
+      <c r="CD56" s="41"/>
+      <c r="CE56" s="41"/>
+      <c r="CF56" s="41"/>
+      <c r="CG56" s="42"/>
+      <c r="CH56" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="CI56" s="44"/>
-[...10 lines deleted...]
-      <c r="CT56" s="43" t="s">
+      <c r="CI56" s="41"/>
+      <c r="CJ56" s="41"/>
+      <c r="CK56" s="41"/>
+      <c r="CL56" s="41"/>
+      <c r="CM56" s="41"/>
+      <c r="CN56" s="41"/>
+      <c r="CO56" s="41"/>
+      <c r="CP56" s="41"/>
+      <c r="CQ56" s="41"/>
+      <c r="CR56" s="41"/>
+      <c r="CS56" s="42"/>
+      <c r="CT56" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="CU56" s="44"/>
-[...9 lines deleted...]
-      <c r="DE56" s="45"/>
+      <c r="CU56" s="41"/>
+      <c r="CV56" s="41"/>
+      <c r="CW56" s="41"/>
+      <c r="CX56" s="41"/>
+      <c r="CY56" s="41"/>
+      <c r="CZ56" s="41"/>
+      <c r="DA56" s="41"/>
+      <c r="DB56" s="41"/>
+      <c r="DC56" s="41"/>
+      <c r="DD56" s="41"/>
+      <c r="DE56" s="42"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47"/>
       <c r="B57" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="7" t="s">
@@ -16075,363 +16164,365 @@
       </c>
       <c r="CO58" s="38">
         <v>221.20962403523393</v>
       </c>
       <c r="CP58" s="30">
         <v>299.00235536603799</v>
       </c>
       <c r="CQ58" s="13">
         <v>60.014288623676279</v>
       </c>
       <c r="CR58" s="13">
         <v>44.060981368080547</v>
       </c>
       <c r="CS58" s="24">
         <v>2.8109541436930252</v>
       </c>
       <c r="CT58" s="38">
         <v>100</v>
       </c>
       <c r="CU58" s="38">
         <v>100</v>
       </c>
       <c r="CV58" s="38">
         <v>100</v>
       </c>
-      <c r="CW58" s="38"/>
+      <c r="CW58" s="38">
+        <v>130.2369122888478</v>
+      </c>
       <c r="CX58" s="38"/>
       <c r="CY58" s="38"/>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="38"/>
       <c r="DB58" s="38"/>
       <c r="DC58" s="13"/>
       <c r="DD58" s="13"/>
       <c r="DE58" s="24"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="48" t="s">
+      <c r="A61" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B61" s="48"/>
-[...59 lines deleted...]
-      <c r="CH61" s="49" t="s">
+      <c r="B61" s="45"/>
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="45"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="45"/>
+      <c r="N61" s="45"/>
+      <c r="O61" s="45"/>
+      <c r="P61" s="45"/>
+      <c r="Q61" s="45"/>
+      <c r="R61" s="45"/>
+      <c r="S61" s="45"/>
+      <c r="T61" s="45"/>
+      <c r="U61" s="45"/>
+      <c r="V61" s="45"/>
+      <c r="W61" s="45"/>
+      <c r="X61" s="45"/>
+      <c r="Y61" s="45"/>
+      <c r="Z61" s="45"/>
+      <c r="AA61" s="45"/>
+      <c r="AB61" s="45"/>
+      <c r="AC61" s="45"/>
+      <c r="AD61" s="45"/>
+      <c r="AE61" s="45"/>
+      <c r="AF61" s="45"/>
+      <c r="AG61" s="45"/>
+      <c r="AH61" s="45"/>
+      <c r="AI61" s="45"/>
+      <c r="AJ61" s="45"/>
+      <c r="AK61" s="45"/>
+      <c r="AL61" s="45"/>
+      <c r="AM61" s="45"/>
+      <c r="AN61" s="45"/>
+      <c r="AO61" s="45"/>
+      <c r="AP61" s="45"/>
+      <c r="AQ61" s="45"/>
+      <c r="AR61" s="45"/>
+      <c r="AS61" s="45"/>
+      <c r="AT61" s="45"/>
+      <c r="AU61" s="45"/>
+      <c r="AV61" s="45"/>
+      <c r="AW61" s="45"/>
+      <c r="AX61" s="45"/>
+      <c r="AY61" s="45"/>
+      <c r="AZ61" s="45"/>
+      <c r="BA61" s="45"/>
+      <c r="BB61" s="45"/>
+      <c r="BC61" s="45"/>
+      <c r="BD61" s="45"/>
+      <c r="BE61" s="45"/>
+      <c r="BF61" s="45"/>
+      <c r="BG61" s="45"/>
+      <c r="BH61" s="45"/>
+      <c r="BI61" s="45"/>
+      <c r="CH61" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="CI61" s="49"/>
-[...21 lines deleted...]
-      <c r="DE61" s="49"/>
+      <c r="CI61" s="44"/>
+      <c r="CJ61" s="44"/>
+      <c r="CK61" s="44"/>
+      <c r="CL61" s="44"/>
+      <c r="CM61" s="44"/>
+      <c r="CN61" s="44"/>
+      <c r="CO61" s="44"/>
+      <c r="CP61" s="44"/>
+      <c r="CQ61" s="44"/>
+      <c r="CR61" s="44"/>
+      <c r="CS61" s="44"/>
+      <c r="CT61" s="44"/>
+      <c r="CU61" s="44"/>
+      <c r="CV61" s="44"/>
+      <c r="CW61" s="44"/>
+      <c r="CX61" s="44"/>
+      <c r="CY61" s="44"/>
+      <c r="CZ61" s="44"/>
+      <c r="DA61" s="44"/>
+      <c r="DB61" s="44"/>
+      <c r="DC61" s="44"/>
+      <c r="DD61" s="44"/>
+      <c r="DE61" s="44"/>
       <c r="DF61" s="32"/>
       <c r="DG61" s="32"/>
       <c r="DH61" s="32"/>
       <c r="DI61" s="32"/>
       <c r="DJ61" s="32"/>
       <c r="DK61" s="32"/>
       <c r="DL61" s="32"/>
       <c r="DM61" s="32"/>
       <c r="DN61" s="32"/>
       <c r="DO61" s="32"/>
       <c r="DP61" s="32"/>
       <c r="DQ61" s="32"/>
       <c r="DR61" s="32"/>
       <c r="DS61" s="32"/>
       <c r="DT61" s="32"/>
       <c r="DU61" s="32"/>
       <c r="DV61" s="32"/>
       <c r="DW61" s="32"/>
       <c r="DX61" s="32"/>
       <c r="DY61" s="32"/>
       <c r="DZ61" s="32"/>
       <c r="EA61" s="32"/>
       <c r="EB61" s="32"/>
       <c r="EC61" s="32"/>
       <c r="ED61" s="32"/>
       <c r="EE61" s="32"/>
       <c r="EF61" s="32"/>
       <c r="EG61" s="32"/>
       <c r="EH61" s="32"/>
       <c r="EI61" s="32"/>
       <c r="EJ61" s="32"/>
       <c r="EK61" s="32"/>
       <c r="EL61" s="32"/>
       <c r="EM61" s="32"/>
       <c r="EN61" s="32"/>
       <c r="EO61" s="32"/>
       <c r="EP61" s="32"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="41" t="s">
+      <c r="K62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="L62" s="41"/>
-[...1 lines deleted...]
-      <c r="W62" s="41" t="s">
+      <c r="L62" s="43"/>
+      <c r="M62" s="43"/>
+      <c r="W62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="X62" s="41"/>
-[...1 lines deleted...]
-      <c r="AI62" s="41" t="s">
+      <c r="X62" s="43"/>
+      <c r="Y62" s="43"/>
+      <c r="AI62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AJ62" s="41"/>
-[...1 lines deleted...]
-      <c r="AU62" s="41" t="s">
+      <c r="AJ62" s="43"/>
+      <c r="AK62" s="43"/>
+      <c r="AU62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AV62" s="41"/>
-[...1 lines deleted...]
-      <c r="BG62" s="41" t="s">
+      <c r="AV62" s="43"/>
+      <c r="AW62" s="43"/>
+      <c r="BG62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BH62" s="41"/>
-[...1 lines deleted...]
-      <c r="BS62" s="41" t="s">
+      <c r="BH62" s="43"/>
+      <c r="BI62" s="43"/>
+      <c r="BS62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BT62" s="41"/>
-[...1 lines deleted...]
-      <c r="CE62" s="41" t="s">
+      <c r="BT62" s="43"/>
+      <c r="BU62" s="43"/>
+      <c r="CE62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CF62" s="41"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="41" t="s">
+      <c r="CF62" s="43"/>
+      <c r="CG62" s="43"/>
+      <c r="CQ62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="CR62" s="41"/>
-[...1 lines deleted...]
-      <c r="DC62" s="41" t="s">
+      <c r="CR62" s="43"/>
+      <c r="CS62" s="43"/>
+      <c r="DC62" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="DD62" s="41"/>
-      <c r="DE62" s="41"/>
+      <c r="DD62" s="43"/>
+      <c r="DE62" s="43"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="46"/>
-      <c r="B63" s="43" t="s">
+      <c r="B63" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C63" s="44"/>
-[...10 lines deleted...]
-      <c r="N63" s="43" t="s">
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
+      <c r="I63" s="41"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="41"/>
+      <c r="L63" s="41"/>
+      <c r="M63" s="42"/>
+      <c r="N63" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="O63" s="44"/>
-[...10 lines deleted...]
-      <c r="Z63" s="43" t="s">
+      <c r="O63" s="41"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="41"/>
+      <c r="R63" s="41"/>
+      <c r="S63" s="41"/>
+      <c r="T63" s="41"/>
+      <c r="U63" s="41"/>
+      <c r="V63" s="41"/>
+      <c r="W63" s="41"/>
+      <c r="X63" s="41"/>
+      <c r="Y63" s="42"/>
+      <c r="Z63" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AA63" s="44"/>
-[...10 lines deleted...]
-      <c r="AL63" s="43" t="s">
+      <c r="AA63" s="41"/>
+      <c r="AB63" s="41"/>
+      <c r="AC63" s="41"/>
+      <c r="AD63" s="41"/>
+      <c r="AE63" s="41"/>
+      <c r="AF63" s="41"/>
+      <c r="AG63" s="41"/>
+      <c r="AH63" s="41"/>
+      <c r="AI63" s="41"/>
+      <c r="AJ63" s="41"/>
+      <c r="AK63" s="42"/>
+      <c r="AL63" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="AM63" s="44"/>
-[...10 lines deleted...]
-      <c r="AX63" s="43" t="s">
+      <c r="AM63" s="41"/>
+      <c r="AN63" s="41"/>
+      <c r="AO63" s="41"/>
+      <c r="AP63" s="41"/>
+      <c r="AQ63" s="41"/>
+      <c r="AR63" s="41"/>
+      <c r="AS63" s="41"/>
+      <c r="AT63" s="41"/>
+      <c r="AU63" s="41"/>
+      <c r="AV63" s="41"/>
+      <c r="AW63" s="42"/>
+      <c r="AX63" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="AY63" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="43" t="s">
+      <c r="AY63" s="41"/>
+      <c r="AZ63" s="41"/>
+      <c r="BA63" s="41"/>
+      <c r="BB63" s="41"/>
+      <c r="BC63" s="41"/>
+      <c r="BD63" s="41"/>
+      <c r="BE63" s="41"/>
+      <c r="BF63" s="41"/>
+      <c r="BG63" s="41"/>
+      <c r="BH63" s="41"/>
+      <c r="BI63" s="42"/>
+      <c r="BJ63" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="44"/>
-[...10 lines deleted...]
-      <c r="BV63" s="43" t="s">
+      <c r="BK63" s="41"/>
+      <c r="BL63" s="41"/>
+      <c r="BM63" s="41"/>
+      <c r="BN63" s="41"/>
+      <c r="BO63" s="41"/>
+      <c r="BP63" s="41"/>
+      <c r="BQ63" s="41"/>
+      <c r="BR63" s="41"/>
+      <c r="BS63" s="41"/>
+      <c r="BT63" s="41"/>
+      <c r="BU63" s="42"/>
+      <c r="BV63" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="BW63" s="44"/>
-[...10 lines deleted...]
-      <c r="CH63" s="43" t="s">
+      <c r="BW63" s="41"/>
+      <c r="BX63" s="41"/>
+      <c r="BY63" s="41"/>
+      <c r="BZ63" s="41"/>
+      <c r="CA63" s="41"/>
+      <c r="CB63" s="41"/>
+      <c r="CC63" s="41"/>
+      <c r="CD63" s="41"/>
+      <c r="CE63" s="41"/>
+      <c r="CF63" s="41"/>
+      <c r="CG63" s="42"/>
+      <c r="CH63" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="CI63" s="44"/>
-[...10 lines deleted...]
-      <c r="CT63" s="43" t="s">
+      <c r="CI63" s="41"/>
+      <c r="CJ63" s="41"/>
+      <c r="CK63" s="41"/>
+      <c r="CL63" s="41"/>
+      <c r="CM63" s="41"/>
+      <c r="CN63" s="41"/>
+      <c r="CO63" s="41"/>
+      <c r="CP63" s="41"/>
+      <c r="CQ63" s="41"/>
+      <c r="CR63" s="41"/>
+      <c r="CS63" s="42"/>
+      <c r="CT63" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="CU63" s="44"/>
-[...9 lines deleted...]
-      <c r="DE63" s="45"/>
+      <c r="CU63" s="41"/>
+      <c r="CV63" s="41"/>
+      <c r="CW63" s="41"/>
+      <c r="CX63" s="41"/>
+      <c r="CY63" s="41"/>
+      <c r="CZ63" s="41"/>
+      <c r="DA63" s="41"/>
+      <c r="DB63" s="41"/>
+      <c r="DC63" s="41"/>
+      <c r="DD63" s="41"/>
+      <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="7" t="s">
@@ -17017,51 +17108,53 @@
       </c>
       <c r="CO65" s="38">
         <v>101.61839803912321</v>
       </c>
       <c r="CP65" s="30">
         <v>121.88763007315562</v>
       </c>
       <c r="CQ65" s="38">
         <v>77.678618275346196</v>
       </c>
       <c r="CR65" s="30">
         <v>103.25439390977806</v>
       </c>
       <c r="CS65" s="30">
         <v>153.14395930712999</v>
       </c>
       <c r="CT65" s="38">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="38">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="38">
         <v>133.51847736053125</v>
       </c>
-      <c r="CW65" s="38"/>
+      <c r="CW65" s="38">
+        <v>95.832140029547389</v>
+      </c>
       <c r="CX65" s="38"/>
       <c r="CY65" s="38"/>
       <c r="CZ65" s="38"/>
       <c r="DA65" s="38"/>
       <c r="DB65" s="38"/>
       <c r="DC65" s="38"/>
       <c r="DD65" s="38"/>
       <c r="DE65" s="38"/>
     </row>
     <row r="66" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>36</v>
       </c>
@@ -17328,51 +17421,53 @@
       </c>
       <c r="CO66" s="39">
         <v>101.09941552856618</v>
       </c>
       <c r="CP66" s="31">
         <v>112.27958356787622</v>
       </c>
       <c r="CQ66" s="39">
         <v>73.809026690268126</v>
       </c>
       <c r="CR66" s="31">
         <v>100.96668276308608</v>
       </c>
       <c r="CS66" s="31">
         <v>188.57183342057968</v>
       </c>
       <c r="CT66" s="39">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="39">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="39">
         <v>136.22991484488688</v>
       </c>
-      <c r="CW66" s="39"/>
+      <c r="CW66" s="39">
+        <v>113.27766868797751</v>
+      </c>
       <c r="CX66" s="39"/>
       <c r="CY66" s="39"/>
       <c r="CZ66" s="39"/>
       <c r="DA66" s="39"/>
       <c r="DB66" s="39"/>
       <c r="DC66" s="39"/>
       <c r="DD66" s="39"/>
       <c r="DE66" s="39"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
@@ -17639,51 +17734,53 @@
       </c>
       <c r="CO67" s="39">
         <v>89.435012099723281</v>
       </c>
       <c r="CP67" s="31">
         <v>110.53276550267344</v>
       </c>
       <c r="CQ67" s="39">
         <v>90.321677919538843</v>
       </c>
       <c r="CR67" s="31">
         <v>108.31241588602856</v>
       </c>
       <c r="CS67" s="31">
         <v>120.00291463300744</v>
       </c>
       <c r="CT67" s="39">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="39">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="39">
         <v>110.03631443151876</v>
       </c>
-      <c r="CW67" s="39"/>
+      <c r="CW67" s="39">
+        <v>105.73209856159509</v>
+      </c>
       <c r="CX67" s="39"/>
       <c r="CY67" s="8"/>
       <c r="CZ67" s="39"/>
       <c r="DA67" s="39"/>
       <c r="DB67" s="39"/>
       <c r="DC67" s="39"/>
       <c r="DD67" s="39"/>
       <c r="DE67" s="39"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
@@ -17950,51 +18047,53 @@
       </c>
       <c r="CO68" s="39">
         <v>94.082771441880837</v>
       </c>
       <c r="CP68" s="31">
         <v>114.17604071065924</v>
       </c>
       <c r="CQ68" s="39">
         <v>80.762618361302657</v>
       </c>
       <c r="CR68" s="31">
         <v>118.01523293081718</v>
       </c>
       <c r="CS68" s="31">
         <v>141.1922416602024</v>
       </c>
       <c r="CT68" s="39">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="39">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="39">
         <v>187.55792001672768</v>
       </c>
-      <c r="CW68" s="39"/>
+      <c r="CW68" s="39">
+        <v>82.489236464420571</v>
+      </c>
       <c r="CX68" s="39"/>
       <c r="CY68" s="8"/>
       <c r="CZ68" s="39"/>
       <c r="DA68" s="39"/>
       <c r="DB68" s="39"/>
       <c r="DC68" s="39"/>
       <c r="DD68" s="39"/>
       <c r="DE68" s="39"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
@@ -18261,51 +18360,53 @@
       </c>
       <c r="CO69" s="39">
         <v>124.79233394804376</v>
       </c>
       <c r="CP69" s="31">
         <v>137.2059152842769</v>
       </c>
       <c r="CQ69" s="39">
         <v>86.106574320018822</v>
       </c>
       <c r="CR69" s="31">
         <v>100.59663333087305</v>
       </c>
       <c r="CS69" s="31">
         <v>125.72343683742811</v>
       </c>
       <c r="CT69" s="39">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="39">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="39">
         <v>194.42434344508717</v>
       </c>
-      <c r="CW69" s="39"/>
+      <c r="CW69" s="39">
+        <v>55.344165102306178</v>
+      </c>
       <c r="CX69" s="39"/>
       <c r="CY69" s="39"/>
       <c r="CZ69" s="39"/>
       <c r="DA69" s="39"/>
       <c r="DB69" s="39"/>
       <c r="DC69" s="39"/>
       <c r="DD69" s="39"/>
       <c r="DE69" s="39"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
@@ -18572,51 +18673,53 @@
       </c>
       <c r="CO70" s="39">
         <v>139.00352501927117</v>
       </c>
       <c r="CP70" s="31">
         <v>129.14295113208146</v>
       </c>
       <c r="CQ70" s="39">
         <v>85.22399187988826</v>
       </c>
       <c r="CR70" s="31">
         <v>110.03800862940609</v>
       </c>
       <c r="CS70" s="31">
         <v>172.18876576100902</v>
       </c>
       <c r="CT70" s="39">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="39">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="39">
         <v>109.90707748576938</v>
       </c>
-      <c r="CW70" s="39"/>
+      <c r="CW70" s="39">
+        <v>91.828099962129357</v>
+      </c>
       <c r="CX70" s="39"/>
       <c r="CY70" s="39"/>
       <c r="CZ70" s="39"/>
       <c r="DA70" s="39"/>
       <c r="DB70" s="39"/>
       <c r="DC70" s="39"/>
       <c r="DD70" s="39"/>
       <c r="DE70" s="39"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
@@ -18883,51 +18986,53 @@
       </c>
       <c r="CO71" s="39">
         <v>89.044315895924058</v>
       </c>
       <c r="CP71" s="31">
         <v>113.05401995903703</v>
       </c>
       <c r="CQ71" s="39">
         <v>67.508689874552616</v>
       </c>
       <c r="CR71" s="31">
         <v>106.42633674633797</v>
       </c>
       <c r="CS71" s="31">
         <v>158.6343931924801</v>
       </c>
       <c r="CT71" s="39">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="39">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="39">
         <v>114.22996593755204</v>
       </c>
-      <c r="CW71" s="39"/>
+      <c r="CW71" s="39">
+        <v>135.80198252258458</v>
+      </c>
       <c r="CX71" s="39"/>
       <c r="CY71" s="39"/>
       <c r="CZ71" s="39"/>
       <c r="DA71" s="39"/>
       <c r="DB71" s="39"/>
       <c r="DC71" s="39"/>
       <c r="DD71" s="39"/>
       <c r="DE71" s="39"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
@@ -19194,51 +19299,53 @@
       </c>
       <c r="CO72" s="39">
         <v>128.72832404439518</v>
       </c>
       <c r="CP72" s="31">
         <v>104.49832449022875</v>
       </c>
       <c r="CQ72" s="39">
         <v>77.185513915492947</v>
       </c>
       <c r="CR72" s="31">
         <v>117.93651499725115</v>
       </c>
       <c r="CS72" s="31">
         <v>168.99147038780293</v>
       </c>
       <c r="CT72" s="39">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="39">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="39">
         <v>110.54718358356499</v>
       </c>
-      <c r="CW72" s="39"/>
+      <c r="CW72" s="39">
+        <v>114.00199193180616</v>
+      </c>
       <c r="CX72" s="39"/>
       <c r="CY72" s="39"/>
       <c r="CZ72" s="39"/>
       <c r="DA72" s="39"/>
       <c r="DB72" s="39"/>
       <c r="DC72" s="39"/>
       <c r="DD72" s="39"/>
       <c r="DE72" s="39"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>36</v>
       </c>
@@ -19505,51 +19612,53 @@
       </c>
       <c r="CO73" s="39">
         <v>132.26556355853955</v>
       </c>
       <c r="CP73" s="31">
         <v>152.72692511536351</v>
       </c>
       <c r="CQ73" s="39">
         <v>81.760694402757366</v>
       </c>
       <c r="CR73" s="31">
         <v>96.616228445699676</v>
       </c>
       <c r="CS73" s="31">
         <v>163.22892480971313</v>
       </c>
       <c r="CT73" s="39">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="39">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="39">
         <v>245.01670580711982</v>
       </c>
-      <c r="CW73" s="39"/>
+      <c r="CW73" s="39">
+        <v>60.349631153433116</v>
+      </c>
       <c r="CX73" s="39"/>
       <c r="CY73" s="39"/>
       <c r="CZ73" s="39"/>
       <c r="DA73" s="39"/>
       <c r="DB73" s="39"/>
       <c r="DC73" s="39"/>
       <c r="DD73" s="39"/>
       <c r="DE73" s="39"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
@@ -19816,51 +19925,53 @@
       </c>
       <c r="CO74" s="39">
         <v>104.76923065865869</v>
       </c>
       <c r="CP74" s="31">
         <v>153.61719425936252</v>
       </c>
       <c r="CQ74" s="39">
         <v>56.489087663734971</v>
       </c>
       <c r="CR74" s="31">
         <v>119.09234490862247</v>
       </c>
       <c r="CS74" s="31">
         <v>183.80671603380088</v>
       </c>
       <c r="CT74" s="39">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="39">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="39">
         <v>163.66916919751765</v>
       </c>
-      <c r="CW74" s="39"/>
+      <c r="CW74" s="39">
+        <v>84.905963838458604</v>
+      </c>
       <c r="CX74" s="39"/>
       <c r="CY74" s="39"/>
       <c r="CZ74" s="39"/>
       <c r="DA74" s="39"/>
       <c r="DB74" s="39"/>
       <c r="DC74" s="39"/>
       <c r="DD74" s="39"/>
       <c r="DE74" s="39"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
@@ -20127,51 +20238,53 @@
       </c>
       <c r="CO75" s="39">
         <v>79.686232633431914</v>
       </c>
       <c r="CP75" s="31">
         <v>106.47298310904985</v>
       </c>
       <c r="CQ75" s="39">
         <v>79.807586080574609</v>
       </c>
       <c r="CR75" s="31">
         <v>91.928204082146749</v>
       </c>
       <c r="CS75" s="31">
         <v>134.59115083782777</v>
       </c>
       <c r="CT75" s="39">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="39">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="39">
         <v>94.446423008225565</v>
       </c>
-      <c r="CW75" s="39"/>
+      <c r="CW75" s="39">
+        <v>135.79278728345568</v>
+      </c>
       <c r="CX75" s="39"/>
       <c r="CY75" s="8"/>
       <c r="CZ75" s="39"/>
       <c r="DA75" s="39"/>
       <c r="DB75" s="39"/>
       <c r="DC75" s="39"/>
       <c r="DD75" s="39"/>
       <c r="DE75" s="39"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
@@ -20438,51 +20551,53 @@
       </c>
       <c r="CO76" s="39">
         <v>101.88537132165618</v>
       </c>
       <c r="CP76" s="31">
         <v>108.17805985952722</v>
       </c>
       <c r="CQ76" s="39">
         <v>104.38820870830388</v>
       </c>
       <c r="CR76" s="31">
         <v>106.51774317540408</v>
       </c>
       <c r="CS76" s="31">
         <v>206.73731101376148</v>
       </c>
       <c r="CT76" s="39">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="39">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="39">
         <v>97.085852376389127</v>
       </c>
-      <c r="CW76" s="39"/>
+      <c r="CW76" s="39">
+        <v>106.7638338630309</v>
+      </c>
       <c r="CX76" s="39"/>
       <c r="CY76" s="8"/>
       <c r="CZ76" s="39"/>
       <c r="DA76" s="39"/>
       <c r="DB76" s="39"/>
       <c r="DC76" s="39"/>
       <c r="DD76" s="39"/>
       <c r="DE76" s="39"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
@@ -20749,51 +20864,53 @@
       </c>
       <c r="CO77" s="39">
         <v>99.838006898939497</v>
       </c>
       <c r="CP77" s="31">
         <v>214.04710716410031</v>
       </c>
       <c r="CQ77" s="39">
         <v>64.676527874400207</v>
       </c>
       <c r="CR77" s="31">
         <v>120.47174408329899</v>
       </c>
       <c r="CS77" s="31">
         <v>144.92279997719035</v>
       </c>
       <c r="CT77" s="39">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="39">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="39">
         <v>46.605056227082656</v>
       </c>
-      <c r="CW77" s="39"/>
+      <c r="CW77" s="39">
+        <v>205.7564286912536</v>
+      </c>
       <c r="CX77" s="39"/>
       <c r="CY77" s="8"/>
       <c r="CZ77" s="39"/>
       <c r="DA77" s="39"/>
       <c r="DB77" s="39"/>
       <c r="DC77" s="39"/>
       <c r="DD77" s="39"/>
       <c r="DE77" s="39"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="8">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="8">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="8">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="8">
         <v>101.90411731688329</v>
       </c>
@@ -21060,51 +21177,53 @@
       </c>
       <c r="CO78" s="39">
         <v>87.393166147528774</v>
       </c>
       <c r="CP78" s="31">
         <v>98.994329333576886</v>
       </c>
       <c r="CQ78" s="39">
         <v>104.13442475172774</v>
       </c>
       <c r="CR78" s="31">
         <v>97.593133601775605</v>
       </c>
       <c r="CS78" s="31">
         <v>131.7118304075444</v>
       </c>
       <c r="CT78" s="39">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="39">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="39">
         <v>117.87458732156711</v>
       </c>
-      <c r="CW78" s="39"/>
+      <c r="CW78" s="39">
+        <v>110.298769518413</v>
+      </c>
       <c r="CX78" s="39"/>
       <c r="CY78" s="8"/>
       <c r="CZ78" s="39"/>
       <c r="DA78" s="39"/>
       <c r="DB78" s="39"/>
       <c r="DC78" s="39"/>
       <c r="DD78" s="39"/>
       <c r="DE78" s="39"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="8">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="8">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="8">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="8">
         <v>174.74043172856562</v>
       </c>
@@ -21371,51 +21490,53 @@
       </c>
       <c r="CO79" s="39">
         <v>98.298046499043807</v>
       </c>
       <c r="CP79" s="31">
         <v>93.111522058677636</v>
       </c>
       <c r="CQ79" s="39">
         <v>65.22215413735168</v>
       </c>
       <c r="CR79" s="31">
         <v>84.691458025712436</v>
       </c>
       <c r="CS79" s="31">
         <v>130.73655567093911</v>
       </c>
       <c r="CT79" s="39">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="39">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="39">
         <v>113.8547958337525</v>
       </c>
-      <c r="CW79" s="39"/>
+      <c r="CW79" s="39">
+        <v>127.28032662803615</v>
+      </c>
       <c r="CX79" s="39"/>
       <c r="CY79" s="8"/>
       <c r="CZ79" s="39"/>
       <c r="DA79" s="39"/>
       <c r="DB79" s="39"/>
       <c r="DC79" s="39"/>
       <c r="DD79" s="39"/>
       <c r="DE79" s="39"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="8">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="8">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="8">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="8">
         <v>101.42241905609666</v>
       </c>
@@ -21682,51 +21803,53 @@
       </c>
       <c r="CO80" s="39">
         <v>103.86655032994096</v>
       </c>
       <c r="CP80" s="31">
         <v>158.38567133360078</v>
       </c>
       <c r="CQ80" s="39">
         <v>65.31484911682827</v>
       </c>
       <c r="CR80" s="31">
         <v>94.328089740519033</v>
       </c>
       <c r="CS80" s="31">
         <v>169.90792673417013</v>
       </c>
       <c r="CT80" s="39">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="39">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="39">
         <v>113.35349586948102</v>
       </c>
-      <c r="CW80" s="39"/>
+      <c r="CW80" s="39">
+        <v>107.62389026977405</v>
+      </c>
       <c r="CX80" s="39"/>
       <c r="CY80" s="8"/>
       <c r="CZ80" s="39"/>
       <c r="DA80" s="39"/>
       <c r="DB80" s="39"/>
       <c r="DC80" s="39"/>
       <c r="DD80" s="39"/>
       <c r="DE80" s="39"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>36</v>
       </c>
@@ -21993,51 +22116,53 @@
       </c>
       <c r="CO81" s="39">
         <v>101.90386720259966</v>
       </c>
       <c r="CP81" s="31">
         <v>126.47991063193211</v>
       </c>
       <c r="CQ81" s="39">
         <v>69.536872054311999</v>
       </c>
       <c r="CR81" s="31">
         <v>73.906149975789148</v>
       </c>
       <c r="CS81" s="31">
         <v>322.01427820246113</v>
       </c>
       <c r="CT81" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="39">
         <v>155.08032449948465</v>
       </c>
-      <c r="CW81" s="39"/>
+      <c r="CW81" s="39">
+        <v>71.555916842237991</v>
+      </c>
       <c r="CX81" s="39"/>
       <c r="CY81" s="8"/>
       <c r="CZ81" s="39"/>
       <c r="DA81" s="39"/>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="39"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="8">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="8">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="8">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="8">
         <v>108.23688914483442</v>
       </c>
@@ -22304,51 +22429,53 @@
       </c>
       <c r="CO82" s="39">
         <v>90.868764874858783</v>
       </c>
       <c r="CP82" s="31">
         <v>108.75827063582489</v>
       </c>
       <c r="CQ82" s="39">
         <v>87.065022162821364</v>
       </c>
       <c r="CR82" s="31">
         <v>116.2439879297963</v>
       </c>
       <c r="CS82" s="31">
         <v>145.89305861888406</v>
       </c>
       <c r="CT82" s="8">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="39">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="39">
         <v>129.08158558488589</v>
       </c>
-      <c r="CW82" s="39"/>
+      <c r="CW82" s="39">
+        <v>99.31372979791297</v>
+      </c>
       <c r="CX82" s="39"/>
       <c r="CY82" s="8"/>
       <c r="CZ82" s="39"/>
       <c r="DA82" s="39"/>
       <c r="DB82" s="39"/>
       <c r="DC82" s="39"/>
       <c r="DD82" s="39"/>
       <c r="DE82" s="39"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="8">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="8">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="8">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="8">
         <v>135.09950399446069</v>
       </c>
@@ -22615,51 +22742,53 @@
       </c>
       <c r="CO83" s="39">
         <v>131.57944432836743</v>
       </c>
       <c r="CP83" s="31">
         <v>86.528585514576676</v>
       </c>
       <c r="CQ83" s="39">
         <v>83.961644302875854</v>
       </c>
       <c r="CR83" s="31">
         <v>91.269922013351675</v>
       </c>
       <c r="CS83" s="31">
         <v>151.91744364722183</v>
       </c>
       <c r="CT83" s="8">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="39">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="39">
         <v>171.11977695840278</v>
       </c>
-      <c r="CW83" s="39"/>
+      <c r="CW83" s="39">
+        <v>79.082633304780373</v>
+      </c>
       <c r="CX83" s="39"/>
       <c r="CY83" s="8"/>
       <c r="CZ83" s="39"/>
       <c r="DA83" s="39"/>
       <c r="DB83" s="39"/>
       <c r="DC83" s="39"/>
       <c r="DD83" s="39"/>
       <c r="DE83" s="39"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="8">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="8">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="8">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="8">
         <v>58.930198495108336</v>
       </c>
@@ -22926,51 +23055,53 @@
       </c>
       <c r="CO84" s="39">
         <v>45.926696174187079</v>
       </c>
       <c r="CP84" s="31">
         <v>72.04855920086608</v>
       </c>
       <c r="CQ84" s="39">
         <v>74.460179986206299</v>
       </c>
       <c r="CR84" s="31">
         <v>116.12438973576357</v>
       </c>
       <c r="CS84" s="31">
         <v>65.215792322573307</v>
       </c>
       <c r="CT84" s="8">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="39">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="39">
         <v>168.10143796953724</v>
       </c>
-      <c r="CW84" s="39"/>
+      <c r="CW84" s="39">
+        <v>66.903979776332733</v>
+      </c>
       <c r="CX84" s="39"/>
       <c r="CY84" s="8"/>
       <c r="CZ84" s="39"/>
       <c r="DA84" s="39"/>
       <c r="DB84" s="39"/>
       <c r="DC84" s="39"/>
       <c r="DD84" s="39"/>
       <c r="DE84" s="39"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="10">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="10">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="10">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="10">
         <v>186.24052210527728</v>
       </c>
@@ -23237,305 +23368,307 @@
       </c>
       <c r="CO85" s="39">
         <v>85.572302651324222</v>
       </c>
       <c r="CP85" s="31">
         <v>90.190441147870985</v>
       </c>
       <c r="CQ85" s="39">
         <v>111.15235414711051</v>
       </c>
       <c r="CR85" s="31">
         <v>94.559733420285426</v>
       </c>
       <c r="CS85" s="31">
         <v>122.43826708849042</v>
       </c>
       <c r="CT85" s="8">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="39">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="39">
         <v>105.08037986785676</v>
       </c>
-      <c r="CW85" s="39"/>
+      <c r="CW85" s="39">
+        <v>117.18388211117758</v>
+      </c>
       <c r="CX85" s="39"/>
       <c r="CY85" s="8"/>
       <c r="CZ85" s="39"/>
       <c r="DA85" s="39"/>
       <c r="DB85" s="39"/>
       <c r="DC85" s="39"/>
       <c r="DD85" s="39"/>
       <c r="DE85" s="39"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="42"/>
-[...3 lines deleted...]
-      <c r="F87" s="42"/>
+      <c r="B87" s="49"/>
+      <c r="C87" s="49"/>
+      <c r="D87" s="49"/>
+      <c r="E87" s="49"/>
+      <c r="F87" s="49"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="Z87" s="14"/>
       <c r="AX87" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="BV87" s="40" t="s">
+      <c r="BV87" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="BW87" s="40"/>
-[...14 lines deleted...]
-      <c r="CL87" s="40"/>
+      <c r="BW87" s="48"/>
+      <c r="BX87" s="48"/>
+      <c r="BY87" s="48"/>
+      <c r="BZ87" s="48"/>
+      <c r="CA87" s="48"/>
+      <c r="CB87" s="48"/>
+      <c r="CC87" s="48"/>
+      <c r="CD87" s="48"/>
+      <c r="CE87" s="48"/>
+      <c r="CF87" s="48"/>
+      <c r="CG87" s="48"/>
+      <c r="CH87" s="48"/>
+      <c r="CI87" s="48"/>
+      <c r="CJ87" s="48"/>
+      <c r="CK87" s="48"/>
+      <c r="CL87" s="48"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV88" s="40"/>
-[...15 lines deleted...]
-      <c r="CL88" s="40"/>
+      <c r="BV88" s="48"/>
+      <c r="BW88" s="48"/>
+      <c r="BX88" s="48"/>
+      <c r="BY88" s="48"/>
+      <c r="BZ88" s="48"/>
+      <c r="CA88" s="48"/>
+      <c r="CB88" s="48"/>
+      <c r="CC88" s="48"/>
+      <c r="CD88" s="48"/>
+      <c r="CE88" s="48"/>
+      <c r="CF88" s="48"/>
+      <c r="CG88" s="48"/>
+      <c r="CH88" s="48"/>
+      <c r="CI88" s="48"/>
+      <c r="CJ88" s="48"/>
+      <c r="CK88" s="48"/>
+      <c r="CL88" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="86">
+    <mergeCell ref="BV87:CL88"/>
+    <mergeCell ref="AU62:AW62"/>
+    <mergeCell ref="CE55:CG55"/>
+    <mergeCell ref="B87:F87"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="B63:M63"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AI2:AK2"/>
+    <mergeCell ref="AI29:AK29"/>
+    <mergeCell ref="AI55:AK55"/>
+    <mergeCell ref="AI62:AK62"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AU55:AW55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B1:BI1"/>
+    <mergeCell ref="BG2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AU2:AW2"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="Z63:AK63"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="AL63:AW63"/>
+    <mergeCell ref="CE2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="N63:Y63"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="N56:Y56"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DC62:DE62"/>
     <mergeCell ref="CT63:DE63"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="CH61:DE61"/>
     <mergeCell ref="DC2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DC29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DC55:DE55"/>
     <mergeCell ref="CH63:CS63"/>
     <mergeCell ref="CQ55:CS55"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CQ2:CS2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...68 lines deleted...]
-    <mergeCell ref="AU55:AW55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>