--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13710" yWindow="45" windowWidth="15135" windowHeight="12765" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к предыдущему месяцу " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -168,54 +168,57 @@
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>*Data for 2022 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>2025 year*</t>
+  </si>
+  <si>
+    <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -382,51 +385,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -486,50 +489,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -800,57 +806,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:EP88"/>
+  <dimension ref="A1:EP89"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CK2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="CD2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CW65" sqref="CW65:CW85"/>
+      <selection pane="bottomRight" activeCell="CM87" sqref="CM87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
@@ -1100,65 +1106,65 @@
       <c r="BL3" s="41"/>
       <c r="BM3" s="41"/>
       <c r="BN3" s="41"/>
       <c r="BO3" s="41"/>
       <c r="BP3" s="41"/>
       <c r="BQ3" s="41"/>
       <c r="BR3" s="41"/>
       <c r="BS3" s="41"/>
       <c r="BT3" s="41"/>
       <c r="BU3" s="42"/>
       <c r="BV3" s="40" t="s">
         <v>47</v>
       </c>
       <c r="BW3" s="41"/>
       <c r="BX3" s="41"/>
       <c r="BY3" s="41"/>
       <c r="BZ3" s="41"/>
       <c r="CA3" s="41"/>
       <c r="CB3" s="41"/>
       <c r="CC3" s="41"/>
       <c r="CD3" s="41"/>
       <c r="CE3" s="41"/>
       <c r="CF3" s="41"/>
       <c r="CG3" s="42"/>
       <c r="CH3" s="40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI3" s="41"/>
       <c r="CJ3" s="41"/>
       <c r="CK3" s="41"/>
       <c r="CL3" s="41"/>
       <c r="CM3" s="41"/>
       <c r="CN3" s="41"/>
       <c r="CO3" s="41"/>
       <c r="CP3" s="41"/>
       <c r="CQ3" s="41"/>
       <c r="CR3" s="41"/>
       <c r="CS3" s="42"/>
       <c r="CT3" s="40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU3" s="41"/>
       <c r="CV3" s="41"/>
       <c r="CW3" s="41"/>
       <c r="CX3" s="41"/>
       <c r="CY3" s="41"/>
       <c r="CZ3" s="41"/>
       <c r="DA3" s="41"/>
       <c r="DB3" s="41"/>
       <c r="DC3" s="41"/>
       <c r="DD3" s="41"/>
       <c r="DE3" s="42"/>
     </row>
     <row r="4" spans="1:145" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
@@ -1712,98 +1718,100 @@
       <c r="BZ5" s="15">
         <v>111.85703422057128</v>
       </c>
       <c r="CA5" s="15">
         <v>153.11698129745096</v>
       </c>
       <c r="CB5" s="15">
         <v>144.878906051808</v>
       </c>
       <c r="CC5" s="15">
         <v>172.70075053109173</v>
       </c>
       <c r="CD5" s="25">
         <v>243.9976266602541</v>
       </c>
       <c r="CE5" s="15">
         <v>61.495550542182599</v>
       </c>
       <c r="CF5" s="15">
         <v>51.579574101361537</v>
       </c>
       <c r="CG5" s="15">
         <v>51.308070672314862</v>
       </c>
       <c r="CH5" s="30">
-        <v>47.395181255688087</v>
+        <v>47.421113820906072</v>
       </c>
       <c r="CI5" s="30">
-        <v>100.37820720586856</v>
+        <v>100.29664659837974</v>
       </c>
       <c r="CJ5" s="30">
-        <v>132.03950987816268</v>
+        <v>132.03749250592688</v>
       </c>
       <c r="CK5" s="33">
-        <v>97.520929507912996</v>
+        <v>97.415939849534936</v>
       </c>
       <c r="CL5" s="38">
-        <v>115.13700180008308</v>
+        <v>112.22483222042885</v>
       </c>
       <c r="CM5" s="30">
-        <v>147.23217012270285</v>
+        <v>147.33283654576584</v>
       </c>
       <c r="CN5" s="30">
-        <v>142.2713785895717</v>
+        <v>138.77319333011076</v>
       </c>
       <c r="CO5" s="30">
-        <v>167.33123302389157</v>
+        <v>180.82994825860376</v>
       </c>
       <c r="CP5" s="30">
-        <v>250.44907795665398</v>
+        <v>246.99627047730934</v>
       </c>
       <c r="CQ5" s="38">
-        <v>62.393523966096353</v>
+        <v>57.333626180883158</v>
       </c>
       <c r="CR5" s="30">
-        <v>54.036113120058126</v>
+        <v>60.401381945769337</v>
       </c>
       <c r="CS5" s="30">
-        <v>50.032004734779903</v>
+        <v>46.628951938106255</v>
       </c>
       <c r="CT5" s="38">
         <v>46.485788953290019</v>
       </c>
       <c r="CU5" s="38">
         <v>102.16491176852671</v>
       </c>
       <c r="CV5" s="38">
         <v>131.70552816131902</v>
       </c>
       <c r="CW5" s="38">
         <v>97.964919096052895</v>
       </c>
-      <c r="CX5" s="38"/>
+      <c r="CX5" s="38">
+        <v>110.34420698815369</v>
+      </c>
       <c r="CY5" s="38"/>
       <c r="CZ5" s="38"/>
       <c r="DA5" s="38"/>
       <c r="DB5" s="38"/>
       <c r="DC5" s="38"/>
       <c r="DD5" s="38"/>
       <c r="DE5" s="38"/>
     </row>
     <row r="6" spans="1:145" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="20" t="s">
@@ -2025,98 +2033,100 @@
       <c r="BZ6" s="21">
         <v>111.7233224797142</v>
       </c>
       <c r="CA6" s="21">
         <v>165.1417340055697</v>
       </c>
       <c r="CB6" s="21">
         <v>133.46890052464258</v>
       </c>
       <c r="CC6" s="21">
         <v>126.9114180116959</v>
       </c>
       <c r="CD6" s="26">
         <v>188.64648935683493</v>
       </c>
       <c r="CE6" s="21">
         <v>64.529538446365407</v>
       </c>
       <c r="CF6" s="21">
         <v>142.04164907755299</v>
       </c>
       <c r="CG6" s="21">
         <v>39.698346679017213</v>
       </c>
       <c r="CH6" s="31">
-        <v>22.788372015561816</v>
+        <v>23.049556262337966</v>
       </c>
       <c r="CI6" s="31">
-        <v>129.52141856651332</v>
+        <v>129.14330947124989</v>
       </c>
       <c r="CJ6" s="31">
-        <v>141.71168168848297</v>
+        <v>141.4882174496752</v>
       </c>
       <c r="CK6" s="34">
-        <v>113.75259846570324</v>
+        <v>113.68549376014447</v>
       </c>
       <c r="CL6" s="39">
-        <v>115.33175801966334</v>
+        <v>113.12417823202669</v>
       </c>
       <c r="CM6" s="31">
-        <v>163.38203454409026</v>
+        <v>165.48415548267309</v>
       </c>
       <c r="CN6" s="31">
-        <v>125.52693855852539</v>
+        <v>120.80445802918256</v>
       </c>
       <c r="CO6" s="31">
-        <v>118.17746970133155</v>
+        <v>112.21205998335162</v>
       </c>
       <c r="CP6" s="31">
-        <v>197.05431246737345</v>
+        <v>221.01459256594498</v>
       </c>
       <c r="CQ6" s="39">
-        <v>55.785750006867431</v>
+        <v>54.8343923382849</v>
       </c>
       <c r="CR6" s="31">
-        <v>149.91708803284379</v>
+        <v>154.27905497139486</v>
       </c>
       <c r="CS6" s="31">
-        <v>47.751794307195503</v>
+        <v>45.594576276392715</v>
       </c>
       <c r="CT6" s="39">
         <v>21.293981896789756</v>
       </c>
       <c r="CU6" s="39">
         <v>130.37565584522537</v>
       </c>
       <c r="CV6" s="39">
         <v>137.28595332911982</v>
       </c>
       <c r="CW6" s="39">
         <v>113.94991143841531</v>
       </c>
-      <c r="CX6" s="39"/>
+      <c r="CX6" s="39">
+        <v>115.02166782312347</v>
+      </c>
       <c r="CY6" s="39"/>
       <c r="CZ6" s="39"/>
       <c r="DA6" s="39"/>
       <c r="DB6" s="39"/>
       <c r="DC6" s="39"/>
       <c r="DD6" s="39"/>
       <c r="DE6" s="39"/>
     </row>
     <row r="7" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C7" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D7" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E7" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F7" s="21">
@@ -2338,98 +2348,100 @@
       <c r="BZ7" s="21">
         <v>104.1810060208802</v>
       </c>
       <c r="CA7" s="8">
         <v>123.27434289221031</v>
       </c>
       <c r="CB7" s="21">
         <v>111.67592007360696</v>
       </c>
       <c r="CC7" s="21">
         <v>299.16583642399206</v>
       </c>
       <c r="CD7" s="26">
         <v>359.73247034393324</v>
       </c>
       <c r="CE7" s="21">
         <v>50.713766789240381</v>
       </c>
       <c r="CF7" s="21">
         <v>33.111785191425113</v>
       </c>
       <c r="CG7" s="21">
         <v>39.960452262278764</v>
       </c>
       <c r="CH7" s="31">
-        <v>79.070919402033766</v>
+        <v>79.238816408785539</v>
       </c>
       <c r="CI7" s="31">
-        <v>112.36819718143182</v>
+        <v>112.35645554242639</v>
       </c>
       <c r="CJ7" s="31">
-        <v>115.68016397853</v>
+        <v>116.12458481670312</v>
       </c>
       <c r="CK7" s="34">
-        <v>102.43573603123932</v>
+        <v>102.1901473138831</v>
       </c>
       <c r="CL7" s="39">
-        <v>100.49973469683313</v>
+        <v>99.994115186331356</v>
       </c>
       <c r="CM7" s="8">
-        <v>112.96796563580114</v>
+        <v>112.98841109732425</v>
       </c>
       <c r="CN7" s="31">
-        <v>122.26726451037702</v>
+        <v>111.7904585532232</v>
       </c>
       <c r="CO7" s="31">
-        <v>314.76348560545068</v>
+        <v>429.92206931575208</v>
       </c>
       <c r="CP7" s="31">
-        <v>369.90674135556446</v>
+        <v>310.41589886362453</v>
       </c>
       <c r="CQ7" s="39">
-        <v>57.051202295250171</v>
+        <v>46.526004804668318</v>
       </c>
       <c r="CR7" s="31">
-        <v>37.927857854857777</v>
+        <v>46.03949780805371</v>
       </c>
       <c r="CS7" s="31">
-        <v>33.600303351061541</v>
+        <v>30.848732044637238</v>
       </c>
       <c r="CT7" s="39">
         <v>74.080514609398818</v>
       </c>
       <c r="CU7" s="39">
         <v>106.53243328627391</v>
       </c>
       <c r="CV7" s="39">
         <v>110.61648492287874</v>
       </c>
       <c r="CW7" s="39">
         <v>105.04824974278557</v>
       </c>
-      <c r="CX7" s="39"/>
+      <c r="CX7" s="39">
+        <v>104.05242687758177</v>
+      </c>
       <c r="CY7" s="8"/>
       <c r="CZ7" s="39"/>
       <c r="DA7" s="39"/>
       <c r="DB7" s="39"/>
       <c r="DC7" s="39"/>
       <c r="DD7" s="39"/>
       <c r="DE7" s="39"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C8" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D8" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E8" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F8" s="21">
@@ -2651,98 +2663,100 @@
       <c r="BZ8" s="21">
         <v>103.28782804765393</v>
       </c>
       <c r="CA8" s="8">
         <v>155.44699329713879</v>
       </c>
       <c r="CB8" s="21">
         <v>163.70936090384259</v>
       </c>
       <c r="CC8" s="21">
         <v>120.40761735974262</v>
       </c>
       <c r="CD8" s="26">
         <v>151.43601412765634</v>
       </c>
       <c r="CE8" s="21">
         <v>67.750863808722812</v>
       </c>
       <c r="CF8" s="21">
         <v>46.313033180813527</v>
       </c>
       <c r="CG8" s="21">
         <v>109.08313649010186</v>
       </c>
       <c r="CH8" s="31">
-        <v>41.069896650097753</v>
+        <v>42.062550911076663</v>
       </c>
       <c r="CI8" s="31">
-        <v>103.56952679261808</v>
+        <v>103.47998490879374</v>
       </c>
       <c r="CJ8" s="31">
-        <v>179.82067968297787</v>
+        <v>178.09590605977098</v>
       </c>
       <c r="CK8" s="34">
-        <v>84.374312359025041</v>
+        <v>84.638561886365167</v>
       </c>
       <c r="CL8" s="39">
-        <v>104.21870961299892</v>
+        <v>102.47424685233301</v>
       </c>
       <c r="CM8" s="8">
-        <v>159.83168059272609</v>
+        <v>154.98032458267997</v>
       </c>
       <c r="CN8" s="31">
-        <v>156.46944444731088</v>
+        <v>168.50803860973542</v>
       </c>
       <c r="CO8" s="31">
-        <v>124.87822296152183</v>
+        <v>121.96550636942469</v>
       </c>
       <c r="CP8" s="31">
-        <v>142.92221413476059</v>
+        <v>141.32588042486699</v>
       </c>
       <c r="CQ8" s="39">
-        <v>64.223935736959433</v>
+        <v>64.076076160212622</v>
       </c>
       <c r="CR8" s="31">
-        <v>50.814650873531207</v>
+        <v>50.169337889705211</v>
       </c>
       <c r="CS8" s="31">
-        <v>110.94070866699906</v>
+        <v>103.69029606554598</v>
       </c>
       <c r="CT8" s="39">
         <v>41.137048452803185</v>
       </c>
       <c r="CU8" s="39">
         <v>105.40268718687776</v>
       </c>
       <c r="CV8" s="39">
         <v>180.66871728727077</v>
       </c>
       <c r="CW8" s="39">
         <v>83.0873797698993</v>
       </c>
-      <c r="CX8" s="39"/>
+      <c r="CX8" s="39">
+        <v>102.9131586826106</v>
+      </c>
       <c r="CY8" s="8"/>
       <c r="CZ8" s="39"/>
       <c r="DA8" s="39"/>
       <c r="DB8" s="39"/>
       <c r="DC8" s="39"/>
       <c r="DD8" s="39"/>
       <c r="DE8" s="39"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C9" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D9" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E9" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F9" s="21">
@@ -2964,98 +2978,100 @@
       <c r="BZ9" s="21">
         <v>116.930288628127</v>
       </c>
       <c r="CA9" s="21">
         <v>169.71484415179046</v>
       </c>
       <c r="CB9" s="21">
         <v>116.65097773679808</v>
       </c>
       <c r="CC9" s="21">
         <v>153.40134088484726</v>
       </c>
       <c r="CD9" s="26">
         <v>186.64032917543418</v>
       </c>
       <c r="CE9" s="21">
         <v>56.949988234449854</v>
       </c>
       <c r="CF9" s="21">
         <v>62.309170833740133</v>
       </c>
       <c r="CG9" s="21">
         <v>87.301677888958437</v>
       </c>
       <c r="CH9" s="31">
-        <v>52.662893389991098</v>
+        <v>49.5469868125384</v>
       </c>
       <c r="CI9" s="31">
-        <v>90.791586845085121</v>
+        <v>90.669507580435422</v>
       </c>
       <c r="CJ9" s="31">
-        <v>172.85072107292311</v>
+        <v>172.66032129550084</v>
       </c>
       <c r="CK9" s="34">
-        <v>68.349090218233982</v>
+        <v>68.182260713460735</v>
       </c>
       <c r="CL9" s="39">
-        <v>115.08545316561445</v>
+        <v>110.60996472909433</v>
       </c>
       <c r="CM9" s="31">
-        <v>163.54383170504275</v>
+        <v>164.93826255638439</v>
       </c>
       <c r="CN9" s="31">
-        <v>115.46225928286877</v>
+        <v>115.6017863797225</v>
       </c>
       <c r="CO9" s="31">
-        <v>138.77330766164911</v>
+        <v>143.1653185974825</v>
       </c>
       <c r="CP9" s="31">
-        <v>170.81065181261906</v>
+        <v>173.35561789233751</v>
       </c>
       <c r="CQ9" s="39">
-        <v>65.03403102959814</v>
+        <v>66.035525278099101</v>
       </c>
       <c r="CR9" s="31">
-        <v>68.017257051664188</v>
+        <v>62.365887604217917</v>
       </c>
       <c r="CS9" s="31">
-        <v>84.60185055903203</v>
+        <v>85.044854410134676</v>
       </c>
       <c r="CT9" s="39">
         <v>43.831752273980705</v>
       </c>
       <c r="CU9" s="39">
         <v>100.54070120959572</v>
       </c>
       <c r="CV9" s="39">
         <v>184.27054356059034</v>
       </c>
       <c r="CW9" s="39">
         <v>61.261619815226155</v>
       </c>
-      <c r="CX9" s="39"/>
+      <c r="CX9" s="39">
+        <v>110.47963741354256</v>
+      </c>
       <c r="CY9" s="39"/>
       <c r="CZ9" s="39"/>
       <c r="DA9" s="39"/>
       <c r="DB9" s="39"/>
       <c r="DC9" s="39"/>
       <c r="DD9" s="39"/>
       <c r="DE9" s="39"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C10" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D10" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E10" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F10" s="21">
@@ -3277,98 +3293,100 @@
       <c r="BZ10" s="21">
         <v>147.5319621369425</v>
       </c>
       <c r="CA10" s="21">
         <v>117.4311157264214</v>
       </c>
       <c r="CB10" s="21">
         <v>152.20136436897255</v>
       </c>
       <c r="CC10" s="21">
         <v>115.88688057847205</v>
       </c>
       <c r="CD10" s="26">
         <v>206.15708222374352</v>
       </c>
       <c r="CE10" s="21">
         <v>58.379947313655947</v>
       </c>
       <c r="CF10" s="21">
         <v>46.910623887833317</v>
       </c>
       <c r="CG10" s="21">
         <v>140.30730080613301</v>
       </c>
       <c r="CH10" s="31">
-        <v>37.063341894437649</v>
+        <v>36.450355776683921</v>
       </c>
       <c r="CI10" s="31">
-        <v>122.9703295983692</v>
+        <v>123.15789314541836</v>
       </c>
       <c r="CJ10" s="31">
-        <v>109.51655722851064</v>
+        <v>109.33571076197059</v>
       </c>
       <c r="CK10" s="34">
-        <v>91.555596657601896</v>
+        <v>91.957555727548922</v>
       </c>
       <c r="CL10" s="39">
-        <v>134.38497579920056</v>
+        <v>139.1785542990431</v>
       </c>
       <c r="CM10" s="31">
-        <v>125.43910815975516</v>
+        <v>120.45220921843378</v>
       </c>
       <c r="CN10" s="31">
-        <v>140.51258380133112</v>
+        <v>141.74232617004807</v>
       </c>
       <c r="CO10" s="31">
-        <v>116.24111300722394</v>
+        <v>117.38163521965683</v>
       </c>
       <c r="CP10" s="31">
-        <v>228.28745782507252</v>
+        <v>235.39062063017559</v>
       </c>
       <c r="CQ10" s="39">
-        <v>56.239148911993233</v>
+        <v>52.764129317584164</v>
       </c>
       <c r="CR10" s="31">
-        <v>40.329490105352114</v>
+        <v>41.922906122167682</v>
       </c>
       <c r="CS10" s="31">
-        <v>136.70330863369909</v>
+        <v>157.16278649683775</v>
       </c>
       <c r="CT10" s="39">
         <v>35.684297983149392</v>
       </c>
       <c r="CU10" s="39">
         <v>123.74578991682392</v>
       </c>
       <c r="CV10" s="39">
         <v>109.67194434083827</v>
       </c>
       <c r="CW10" s="39">
         <v>97.789656149810796</v>
       </c>
-      <c r="CX10" s="39"/>
+      <c r="CX10" s="39">
+        <v>129.56168673067739</v>
+      </c>
       <c r="CY10" s="39"/>
       <c r="CZ10" s="39"/>
       <c r="DA10" s="39"/>
       <c r="DB10" s="39"/>
       <c r="DC10" s="39"/>
       <c r="DD10" s="39"/>
       <c r="DE10" s="39"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C11" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D11" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E11" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F11" s="21">
@@ -3590,98 +3608,100 @@
       <c r="BZ11" s="21">
         <v>142.7933298654774</v>
       </c>
       <c r="CA11" s="21">
         <v>133.40718036136752</v>
       </c>
       <c r="CB11" s="21">
         <v>126.95148227619694</v>
       </c>
       <c r="CC11" s="21">
         <v>109.46302697977835</v>
       </c>
       <c r="CD11" s="26">
         <v>133.54364787060567</v>
       </c>
       <c r="CE11" s="21">
         <v>64.783225131986072</v>
       </c>
       <c r="CF11" s="21">
         <v>63.840415164929574</v>
       </c>
       <c r="CG11" s="21">
         <v>96.411127059963121</v>
       </c>
       <c r="CH11" s="31">
-        <v>33.440105512581361</v>
+        <v>32.968812342655177</v>
       </c>
       <c r="CI11" s="31">
-        <v>134.40675622518827</v>
+        <v>134.86415084916561</v>
       </c>
       <c r="CJ11" s="31">
-        <v>132.73904320705577</v>
+        <v>132.9931412726938</v>
       </c>
       <c r="CK11" s="34">
-        <v>121.66730246610436</v>
+        <v>121.81062703410541</v>
       </c>
       <c r="CL11" s="39">
-        <v>144.72839894497827</v>
+        <v>145.81413781663684</v>
       </c>
       <c r="CM11" s="31">
-        <v>138.14829030435826</v>
+        <v>135.0070423114276</v>
       </c>
       <c r="CN11" s="31">
-        <v>139.98846051734509</v>
+        <v>143.16947212356658</v>
       </c>
       <c r="CO11" s="31">
-        <v>99.025195641342407</v>
+        <v>97.918011878520716</v>
       </c>
       <c r="CP11" s="31">
-        <v>135.78497575940651</v>
+        <v>139.09860776016052</v>
       </c>
       <c r="CQ11" s="39">
-        <v>67.304113037050612</v>
+        <v>62.096896703421066</v>
       </c>
       <c r="CR11" s="31">
-        <v>43.580147633383383</v>
+        <v>55.236189884082641</v>
       </c>
       <c r="CS11" s="31">
-        <v>107.60782933773545</v>
+        <v>105.4073860295311</v>
       </c>
       <c r="CT11" s="39">
         <v>38.970745336222038</v>
       </c>
       <c r="CU11" s="39">
         <v>127.30123682527157</v>
       </c>
       <c r="CV11" s="39">
         <v>113.64973258637178</v>
       </c>
       <c r="CW11" s="39">
         <v>134.53303402173373</v>
       </c>
-      <c r="CX11" s="39"/>
+      <c r="CX11" s="39">
+        <v>144.02946759288014</v>
+      </c>
       <c r="CY11" s="39"/>
       <c r="CZ11" s="39"/>
       <c r="DA11" s="39"/>
       <c r="DB11" s="39"/>
       <c r="DC11" s="39"/>
       <c r="DD11" s="39"/>
       <c r="DE11" s="39"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C12" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D12" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E12" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F12" s="21">
@@ -3903,98 +3923,100 @@
       <c r="BZ12" s="21">
         <v>113.16048152948215</v>
       </c>
       <c r="CA12" s="21">
         <v>163.53681552325705</v>
       </c>
       <c r="CB12" s="21">
         <v>215.74677808857183</v>
       </c>
       <c r="CC12" s="21">
         <v>122.47371588205792</v>
       </c>
       <c r="CD12" s="26">
         <v>216.4470578523146</v>
       </c>
       <c r="CE12" s="21">
         <v>53.842188941158931</v>
       </c>
       <c r="CF12" s="21">
         <v>40.587554272023887</v>
       </c>
       <c r="CG12" s="21">
         <v>83.644457757925522</v>
       </c>
       <c r="CH12" s="31">
-        <v>40.399972147642551</v>
+        <v>40.969115592270249</v>
       </c>
       <c r="CI12" s="31">
-        <v>99.574181015508017</v>
+        <v>97.524374776087797</v>
       </c>
       <c r="CJ12" s="31">
-        <v>113.70103411047448</v>
+        <v>114.91343475709006</v>
       </c>
       <c r="CK12" s="34">
-        <v>111.15107574811358</v>
+        <v>110.76888646646023</v>
       </c>
       <c r="CL12" s="39">
-        <v>112.75318615396802</v>
+        <v>113.28082206926229</v>
       </c>
       <c r="CM12" s="31">
-        <v>177.71769735348875</v>
+        <v>177.92757207616296</v>
       </c>
       <c r="CN12" s="31">
-        <v>169.48018457288478</v>
+        <v>154.88049392370709</v>
       </c>
       <c r="CO12" s="31">
-        <v>122.0015505829824</v>
+        <v>129.33823984801009</v>
       </c>
       <c r="CP12" s="31">
-        <v>248.67143430674997</v>
+        <v>271.88331624046936</v>
       </c>
       <c r="CQ12" s="39">
-        <v>55.345957617243648</v>
+        <v>51.500024542739645</v>
       </c>
       <c r="CR12" s="31">
-        <v>27.723991429640755</v>
+        <v>28.131454143718983</v>
       </c>
       <c r="CS12" s="31">
-        <v>140.02340689778799</v>
+        <v>128.78830897788686</v>
       </c>
       <c r="CT12" s="39">
         <v>39.611435985574374</v>
       </c>
       <c r="CU12" s="39">
         <v>98.895359176310791</v>
       </c>
       <c r="CV12" s="39">
         <v>110.26041420145904</v>
       </c>
       <c r="CW12" s="39">
         <v>113.07874942314595</v>
       </c>
-      <c r="CX12" s="39"/>
+      <c r="CX12" s="39">
+        <v>113.20996023782344</v>
+      </c>
       <c r="CY12" s="39"/>
       <c r="CZ12" s="39"/>
       <c r="DA12" s="39"/>
       <c r="DB12" s="39"/>
       <c r="DC12" s="39"/>
       <c r="DD12" s="39"/>
       <c r="DE12" s="39"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="20" t="s">
@@ -4216,98 +4238,100 @@
       <c r="BZ13" s="21">
         <v>104.36627319423384</v>
       </c>
       <c r="CA13" s="21">
         <v>235.50558002254419</v>
       </c>
       <c r="CB13" s="21">
         <v>116.0602666153881</v>
       </c>
       <c r="CC13" s="21">
         <v>180.41357389994798</v>
       </c>
       <c r="CD13" s="26">
         <v>221.45376888065175</v>
       </c>
       <c r="CE13" s="21">
         <v>55.747887960830802</v>
       </c>
       <c r="CF13" s="21">
         <v>67.766792885846101</v>
       </c>
       <c r="CG13" s="21">
         <v>54.966471743187761</v>
       </c>
       <c r="CH13" s="31">
-        <v>34.522570659632976</v>
+        <v>34.870452571346213</v>
       </c>
       <c r="CI13" s="31">
-        <v>83.908286335407809</v>
+        <v>84.065744267819525</v>
       </c>
       <c r="CJ13" s="31">
-        <v>243.85502341319562</v>
+        <v>241.51404483609576</v>
       </c>
       <c r="CK13" s="34">
-        <v>61.153447589610046</v>
+        <v>61.419591916509987</v>
       </c>
       <c r="CL13" s="39">
-        <v>113.13259074922568</v>
+        <v>114.02829501125318</v>
       </c>
       <c r="CM13" s="31">
-        <v>229.62038970540925</v>
+        <v>227.66373225696577</v>
       </c>
       <c r="CN13" s="31">
-        <v>125.9127415500589</v>
+        <v>116.05918024253141</v>
       </c>
       <c r="CO13" s="31">
-        <v>165.19520994697032</v>
+        <v>181.57098833657435</v>
       </c>
       <c r="CP13" s="31">
-        <v>210.47027046974378</v>
+        <v>206.12260026850541</v>
       </c>
       <c r="CQ13" s="39">
-        <v>56.694010204032118</v>
+        <v>54.228629251139125</v>
       </c>
       <c r="CR13" s="31">
-        <v>73.524419803580471</v>
+        <v>72.736600402045624</v>
       </c>
       <c r="CS13" s="31">
-        <v>58.560874704954294</v>
+        <v>55.770539033313952</v>
       </c>
       <c r="CT13" s="39">
         <v>31.270217087087715</v>
       </c>
       <c r="CU13" s="39">
         <v>86.364222488174164</v>
       </c>
       <c r="CV13" s="39">
         <v>245.48579477309366</v>
       </c>
       <c r="CW13" s="39">
         <v>60.523495964610973</v>
       </c>
-      <c r="CX13" s="39"/>
+      <c r="CX13" s="39">
+        <v>115.21286764448548</v>
+      </c>
       <c r="CY13" s="39"/>
       <c r="CZ13" s="39"/>
       <c r="DA13" s="39"/>
       <c r="DB13" s="39"/>
       <c r="DC13" s="39"/>
       <c r="DD13" s="39"/>
       <c r="DE13" s="39"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C14" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D14" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E14" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F14" s="21">
@@ -4529,98 +4553,100 @@
       <c r="BZ14" s="21">
         <v>137.51547571576742</v>
       </c>
       <c r="CA14" s="21">
         <v>172.10188961346654</v>
       </c>
       <c r="CB14" s="21">
         <v>180.97508153274217</v>
       </c>
       <c r="CC14" s="21">
         <v>135.20624538212218</v>
       </c>
       <c r="CD14" s="26">
         <v>225.25900900867208</v>
       </c>
       <c r="CE14" s="21">
         <v>61.142226482779492</v>
       </c>
       <c r="CF14" s="21">
         <v>22.724260788164973</v>
       </c>
       <c r="CG14" s="21">
         <v>130.17313628217948</v>
       </c>
       <c r="CH14" s="31">
-        <v>31.11664414286021</v>
+        <v>31.654010766316098</v>
       </c>
       <c r="CI14" s="31">
-        <v>92.166850470399339</v>
+        <v>92.251019020689142</v>
       </c>
       <c r="CJ14" s="31">
-        <v>163.64909118688732</v>
+        <v>165.16905056781164</v>
       </c>
       <c r="CK14" s="34">
-        <v>96.412154609487317</v>
+        <v>95.871909431762333</v>
       </c>
       <c r="CL14" s="39">
-        <v>135.83970770530621</v>
+        <v>131.67038460313412</v>
       </c>
       <c r="CM14" s="31">
-        <v>170.97915086727977</v>
+        <v>174.47877608904855</v>
       </c>
       <c r="CN14" s="31">
-        <v>147.47795117792703</v>
+        <v>150.46396184957962</v>
       </c>
       <c r="CO14" s="31">
-        <v>145.41163414185206</v>
+        <v>144.17123385648688</v>
       </c>
       <c r="CP14" s="31">
-        <v>214.13020653003159</v>
+        <v>216.70951401794349</v>
       </c>
       <c r="CQ14" s="39">
-        <v>53.23923613410939</v>
+        <v>52.180070719335802</v>
       </c>
       <c r="CR14" s="31">
-        <v>42.561549667932844</v>
+        <v>37.43146762800653</v>
       </c>
       <c r="CS14" s="31">
-        <v>89.62147849463598</v>
+        <v>108.74742546472527</v>
       </c>
       <c r="CT14" s="39">
         <v>30.000793022805873</v>
       </c>
       <c r="CU14" s="39">
         <v>92.594221260928904</v>
       </c>
       <c r="CV14" s="39">
         <v>162.53473487843911</v>
       </c>
       <c r="CW14" s="39">
         <v>84.734444641085545</v>
       </c>
-      <c r="CX14" s="39"/>
+      <c r="CX14" s="39">
+        <v>144.85754729411892</v>
+      </c>
       <c r="CY14" s="39"/>
       <c r="CZ14" s="39"/>
       <c r="DA14" s="39"/>
       <c r="DB14" s="39"/>
       <c r="DC14" s="39"/>
       <c r="DD14" s="39"/>
       <c r="DE14" s="39"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C15" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D15" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E15" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F15" s="21">
@@ -4842,98 +4868,100 @@
       <c r="BZ15" s="21">
         <v>104.30745576968685</v>
       </c>
       <c r="CA15" s="8">
         <v>180.70040157347839</v>
       </c>
       <c r="CB15" s="21">
         <v>86.585147243029866</v>
       </c>
       <c r="CC15" s="21">
         <v>478.5414014162958</v>
       </c>
       <c r="CD15" s="26">
         <v>209.38140009130439</v>
       </c>
       <c r="CE15" s="21">
         <v>95.057001725088924</v>
       </c>
       <c r="CF15" s="21">
         <v>38.981161775466248</v>
       </c>
       <c r="CG15" s="21">
         <v>11.27664916824104</v>
       </c>
       <c r="CH15" s="31">
-        <v>109.92141651700452</v>
+        <v>110.76959143551102</v>
       </c>
       <c r="CI15" s="31">
-        <v>109.16588139593517</v>
+        <v>109.30416208457936</v>
       </c>
       <c r="CJ15" s="31">
-        <v>94.563937902202412</v>
+        <v>94.441049508060701</v>
       </c>
       <c r="CK15" s="34">
-        <v>141.29291516765633</v>
+        <v>141.20824917483264</v>
       </c>
       <c r="CL15" s="39">
-        <v>104.9114535069495</v>
+        <v>102.69950598715158</v>
       </c>
       <c r="CM15" s="8">
-        <v>150.67852300481647</v>
+        <v>153.06903688820756</v>
       </c>
       <c r="CN15" s="31">
-        <v>100.37482453395108</v>
+        <v>88.438304629746256</v>
       </c>
       <c r="CO15" s="31">
-        <v>465.03535551844351</v>
+        <v>580.13939972561377</v>
       </c>
       <c r="CP15" s="31">
-        <v>222.06006525308356</v>
+        <v>215.38180482908896</v>
       </c>
       <c r="CQ15" s="39">
-        <v>102.11624867995459</v>
+        <v>86.204038142514506</v>
       </c>
       <c r="CR15" s="31">
-        <v>37.094161444866444</v>
+        <v>43.777084346298579</v>
       </c>
       <c r="CS15" s="31">
-        <v>12.964105907427253</v>
+        <v>9.7042024455888658</v>
       </c>
       <c r="CT15" s="39">
         <v>106.26477450884781</v>
       </c>
       <c r="CU15" s="39">
         <v>110.25206071925572</v>
       </c>
       <c r="CV15" s="39">
         <v>95.277287517679824</v>
       </c>
       <c r="CW15" s="39">
         <v>134.21762970096077</v>
       </c>
-      <c r="CX15" s="39"/>
+      <c r="CX15" s="39">
+        <v>103.03329595752149</v>
+      </c>
       <c r="CY15" s="8"/>
       <c r="CZ15" s="39"/>
       <c r="DA15" s="39"/>
       <c r="DB15" s="39"/>
       <c r="DC15" s="39"/>
       <c r="DD15" s="39"/>
       <c r="DE15" s="39"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C16" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D16" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E16" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F16" s="21">
@@ -5155,98 +5183,100 @@
       <c r="BZ16" s="21">
         <v>103.37472933816116</v>
       </c>
       <c r="CA16" s="8">
         <v>124.67480073186523</v>
       </c>
       <c r="CB16" s="21">
         <v>240.11666154509226</v>
       </c>
       <c r="CC16" s="21">
         <v>127.89038868438305</v>
       </c>
       <c r="CD16" s="26">
         <v>530.11826686473023</v>
       </c>
       <c r="CE16" s="21">
         <v>46.313720563210289</v>
       </c>
       <c r="CF16" s="21">
         <v>15.68237343110393</v>
       </c>
       <c r="CG16" s="21">
         <v>160.24071840049126</v>
       </c>
       <c r="CH16" s="31">
-        <v>42.801857523058665</v>
+        <v>43.911709954454984</v>
       </c>
       <c r="CI16" s="31">
-        <v>92.665771841335768</v>
+        <v>93.156524981800246</v>
       </c>
       <c r="CJ16" s="31">
-        <v>98.194740654825154</v>
+        <v>97.185025983654512</v>
       </c>
       <c r="CK16" s="34">
-        <v>104.52012489498819</v>
+        <v>105.18188648494913</v>
       </c>
       <c r="CL16" s="39">
-        <v>129.78872780513174</v>
+        <v>103.18089568182056</v>
       </c>
       <c r="CM16" s="8">
-        <v>106.81987533084983</v>
+        <v>127.57323568622756</v>
       </c>
       <c r="CN16" s="31">
-        <v>235.30795946407909</v>
+        <v>230.73159249576216</v>
       </c>
       <c r="CO16" s="31">
-        <v>131.31169737020417</v>
+        <v>132.32948037584376</v>
       </c>
       <c r="CP16" s="31">
-        <v>536.32166957293657</v>
+        <v>546.78361465912008</v>
       </c>
       <c r="CQ16" s="39">
-        <v>43.919927408357246</v>
+        <v>38.946830579133533</v>
       </c>
       <c r="CR16" s="31">
-        <v>16.423109202304914</v>
+        <v>17.956224482006437</v>
       </c>
       <c r="CS16" s="31">
-        <v>133.9237396785102</v>
+        <v>179.44468961036787</v>
       </c>
       <c r="CT16" s="39">
         <v>38.714364664221108</v>
       </c>
       <c r="CU16" s="39">
         <v>92.604254399092184</v>
       </c>
       <c r="CV16" s="39">
         <v>97.649054401562509</v>
       </c>
       <c r="CW16" s="39">
         <v>104.10710777989813</v>
       </c>
-      <c r="CX16" s="39"/>
+      <c r="CX16" s="39">
+        <v>109.21547042762766</v>
+      </c>
       <c r="CY16" s="8"/>
       <c r="CZ16" s="39"/>
       <c r="DA16" s="39"/>
       <c r="DB16" s="39"/>
       <c r="DC16" s="39"/>
       <c r="DD16" s="39"/>
       <c r="DE16" s="39"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>38.070072995375192</v>
       </c>
       <c r="C17" s="8">
         <v>121.13375669019639</v>
       </c>
       <c r="D17" s="8">
         <v>49.544738984278453</v>
       </c>
       <c r="E17" s="8">
         <v>152.09057597825156</v>
       </c>
       <c r="F17" s="8">
@@ -5468,98 +5498,100 @@
       <c r="BZ17" s="21">
         <v>76.399209407131565</v>
       </c>
       <c r="CA17" s="8">
         <v>178.06896765266137</v>
       </c>
       <c r="CB17" s="21">
         <v>69.031864304787604</v>
       </c>
       <c r="CC17" s="21">
         <v>123.53078870157057</v>
       </c>
       <c r="CD17" s="26">
         <v>310.8990213594779</v>
       </c>
       <c r="CE17" s="21">
         <v>39.280900124766127</v>
       </c>
       <c r="CF17" s="21">
         <v>94.748448947346674</v>
       </c>
       <c r="CG17" s="21">
         <v>165.7788710825447</v>
       </c>
       <c r="CH17" s="31">
-        <v>29.785080331502257</v>
+        <v>32.920386435856017</v>
       </c>
       <c r="CI17" s="31">
-        <v>147.98840028464397</v>
+        <v>146.24738118142511</v>
       </c>
       <c r="CJ17" s="31">
-        <v>71.539016839970955</v>
+        <v>70.952987827336571</v>
       </c>
       <c r="CK17" s="34">
-        <v>131.93670843306441</v>
+        <v>128.04946129566525</v>
       </c>
       <c r="CL17" s="39">
-        <v>80.604448346865638</v>
+        <v>85.659371578168347</v>
       </c>
       <c r="CM17" s="8">
-        <v>187.75291886772359</v>
+        <v>171.4881192168686</v>
       </c>
       <c r="CN17" s="31">
-        <v>73.019801376674636</v>
+        <v>79.773300991506972</v>
       </c>
       <c r="CO17" s="31">
-        <v>94.95989403664629</v>
+        <v>100.31574637400871</v>
       </c>
       <c r="CP17" s="31">
-        <v>354.15310930406133</v>
+        <v>333.6850400596694</v>
       </c>
       <c r="CQ17" s="39">
-        <v>43.90472960183029</v>
+        <v>45.276864171721691</v>
       </c>
       <c r="CR17" s="31">
-        <v>96.628688953361646</v>
+        <v>90.084255144296478</v>
       </c>
       <c r="CS17" s="31">
-        <v>166.95379410669901</v>
+        <v>141.9676161309709</v>
       </c>
       <c r="CT17" s="39">
         <v>33.580579617831027</v>
       </c>
       <c r="CU17" s="39">
         <v>135.41754726446825</v>
       </c>
       <c r="CV17" s="39">
         <v>54.730821783117086</v>
       </c>
       <c r="CW17" s="39">
         <v>198.89323581326937</v>
       </c>
-      <c r="CX17" s="39"/>
+      <c r="CX17" s="39">
+        <v>57.370887614033251</v>
+      </c>
       <c r="CY17" s="8"/>
       <c r="CZ17" s="39"/>
       <c r="DA17" s="39"/>
       <c r="DB17" s="39"/>
       <c r="DC17" s="39"/>
       <c r="DD17" s="39"/>
       <c r="DE17" s="39"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>57.382289846576072</v>
       </c>
       <c r="C18" s="8">
         <v>104.260205046838</v>
       </c>
       <c r="D18" s="8">
         <v>118.73263957623081</v>
       </c>
       <c r="E18" s="8">
         <v>101.83244813876013</v>
       </c>
       <c r="F18" s="8">
@@ -5781,98 +5813,100 @@
       <c r="BZ18" s="21">
         <v>105.6538398436161</v>
       </c>
       <c r="CA18" s="8">
         <v>145.51541759476814</v>
       </c>
       <c r="CB18" s="21">
         <v>136.72280465702423</v>
       </c>
       <c r="CC18" s="21">
         <v>142.43046302966377</v>
       </c>
       <c r="CD18" s="26">
         <v>322.30086723829942</v>
       </c>
       <c r="CE18" s="21">
         <v>72.469358244311451</v>
       </c>
       <c r="CF18" s="21">
         <v>73.922019285002094</v>
       </c>
       <c r="CG18" s="21">
         <v>30.600537762058615</v>
       </c>
       <c r="CH18" s="31">
-        <v>49.860631755927116</v>
+        <v>51.087194713702885</v>
       </c>
       <c r="CI18" s="31">
-        <v>100.10099799643638</v>
+        <v>100.57585210697908</v>
       </c>
       <c r="CJ18" s="31">
-        <v>119.22612023271239</v>
+        <v>118.51769985664988</v>
       </c>
       <c r="CK18" s="34">
-        <v>107.77657401358189</v>
+        <v>107.54812089962932</v>
       </c>
       <c r="CL18" s="39">
-        <v>108.34434271945258</v>
+        <v>103.33558132797391</v>
       </c>
       <c r="CM18" s="8">
-        <v>145.63338995307041</v>
+        <v>142.68320829661269</v>
       </c>
       <c r="CN18" s="31">
-        <v>147.44064365046862</v>
+        <v>142.07801483444658</v>
       </c>
       <c r="CO18" s="31">
-        <v>139.17407674885774</v>
+        <v>139.9444507049954</v>
       </c>
       <c r="CP18" s="31">
-        <v>327.6774547283789</v>
+        <v>361.15448333521539</v>
       </c>
       <c r="CQ18" s="39">
-        <v>70.63332388247224</v>
+        <v>60.502397087911852</v>
       </c>
       <c r="CR18" s="31">
-        <v>71.598061229466552</v>
+        <v>94.555334951310115</v>
       </c>
       <c r="CS18" s="31">
-        <v>40.556360443189298</v>
+        <v>25.348356438724366</v>
       </c>
       <c r="CT18" s="39">
         <v>53.028694811118505</v>
       </c>
       <c r="CU18" s="39">
         <v>101.7333195023092</v>
       </c>
       <c r="CV18" s="39">
         <v>117.43226672581181</v>
       </c>
       <c r="CW18" s="39">
         <v>108.85727884939797</v>
       </c>
-      <c r="CX18" s="39"/>
+      <c r="CX18" s="39">
+        <v>102.33721589928069</v>
+      </c>
       <c r="CY18" s="8"/>
       <c r="CZ18" s="39"/>
       <c r="DA18" s="39"/>
       <c r="DB18" s="39"/>
       <c r="DC18" s="39"/>
       <c r="DD18" s="39"/>
       <c r="DE18" s="39"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>84.078592079880906</v>
       </c>
       <c r="C19" s="8">
         <v>79.532288376241041</v>
       </c>
       <c r="D19" s="8">
         <v>97.721561419217082</v>
       </c>
       <c r="E19" s="8">
         <v>172.95997672243308</v>
       </c>
       <c r="F19" s="8">
@@ -6094,98 +6128,100 @@
       <c r="BZ19" s="21">
         <v>107.68533708068573</v>
       </c>
       <c r="CA19" s="8">
         <v>125.29304552804432</v>
       </c>
       <c r="CB19" s="21">
         <v>197.53599154830772</v>
       </c>
       <c r="CC19" s="21">
         <v>299.27115704697667</v>
       </c>
       <c r="CD19" s="26">
         <v>332.9059461918834</v>
       </c>
       <c r="CE19" s="21">
         <v>59.754658070959842</v>
       </c>
       <c r="CF19" s="21">
         <v>57.545450041935986</v>
       </c>
       <c r="CG19" s="21">
         <v>11.862603004005736</v>
       </c>
       <c r="CH19" s="31">
-        <v>84.234747513761789</v>
+        <v>84.490402007911442</v>
       </c>
       <c r="CI19" s="31">
-        <v>77.786975970715588</v>
+        <v>78.077630659511541</v>
       </c>
       <c r="CJ19" s="31">
-        <v>119.2076811551874</v>
+        <v>117.70482947705348</v>
       </c>
       <c r="CK19" s="34">
-        <v>124.4730220446986</v>
+        <v>125.20336035333091</v>
       </c>
       <c r="CL19" s="39">
-        <v>107.61921401530286</v>
+        <v>108.38503225216532</v>
       </c>
       <c r="CM19" s="8">
-        <v>124.92276668304234</v>
+        <v>123.1689077826021</v>
       </c>
       <c r="CN19" s="31">
-        <v>211.40108947045184</v>
+        <v>195.5233653047386</v>
       </c>
       <c r="CO19" s="31">
-        <v>263.07462481584099</v>
+        <v>300.77986835784742</v>
       </c>
       <c r="CP19" s="31">
-        <v>317.01971774140969</v>
+        <v>295.96113707992163</v>
       </c>
       <c r="CQ19" s="39">
-        <v>56.427011512067374</v>
+        <v>52.049437383062369</v>
       </c>
       <c r="CR19" s="31">
-        <v>75.081196077204453</v>
+        <v>93.673428030876025</v>
       </c>
       <c r="CS19" s="31">
-        <v>9.405694245916413</v>
+        <v>9.5121902947411865</v>
       </c>
       <c r="CT19" s="39">
         <v>86.388831580737417</v>
       </c>
       <c r="CU19" s="39">
         <v>78.792169746528231</v>
       </c>
       <c r="CV19" s="39">
         <v>113.79322264381489</v>
       </c>
       <c r="CW19" s="39">
         <v>128.06533313198094</v>
       </c>
-      <c r="CX19" s="39"/>
+      <c r="CX19" s="39">
+        <v>108.53678854371833</v>
+      </c>
       <c r="CY19" s="8"/>
       <c r="CZ19" s="39"/>
       <c r="DA19" s="39"/>
       <c r="DB19" s="39"/>
       <c r="DC19" s="39"/>
       <c r="DD19" s="39"/>
       <c r="DE19" s="39"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8">
         <v>69.959339218854282</v>
       </c>
       <c r="C20" s="8">
         <v>101.86544729164977</v>
       </c>
       <c r="D20" s="8">
         <v>113.81101908819498</v>
       </c>
       <c r="E20" s="8">
         <v>101.48545521672112</v>
       </c>
       <c r="F20" s="8">
@@ -6407,98 +6443,100 @@
       <c r="BZ20" s="21">
         <v>100.75264037342025</v>
       </c>
       <c r="CA20" s="8">
         <v>151.55424082681992</v>
       </c>
       <c r="CB20" s="21">
         <v>170.94218960638113</v>
       </c>
       <c r="CC20" s="21">
         <v>161.12582033919756</v>
       </c>
       <c r="CD20" s="26">
         <v>200.58037284026025</v>
       </c>
       <c r="CE20" s="21">
         <v>64.12159128900737</v>
       </c>
       <c r="CF20" s="21">
         <v>30.223634454351352</v>
       </c>
       <c r="CG20" s="21">
         <v>103.83724488072555</v>
       </c>
       <c r="CH20" s="31">
-        <v>51.067300243447363</v>
+        <v>51.070582490437253</v>
       </c>
       <c r="CI20" s="31">
-        <v>100.00181196985099</v>
+        <v>100.05860067877217</v>
       </c>
       <c r="CJ20" s="31">
-        <v>110.25666850722405</v>
+        <v>111.52958096305119</v>
       </c>
       <c r="CK20" s="34">
-        <v>99.885338270278083</v>
+        <v>99.284864160412127</v>
       </c>
       <c r="CL20" s="39">
-        <v>117.24309166248479</v>
+        <v>111.16490647197095</v>
       </c>
       <c r="CM20" s="8">
-        <v>129.42023940323025</v>
+        <v>126.20182815624136</v>
       </c>
       <c r="CN20" s="31">
-        <v>164.58770256418509</v>
+        <v>167.451661904513</v>
       </c>
       <c r="CO20" s="31">
-        <v>148.66302832768048</v>
+        <v>159.26752614570231</v>
       </c>
       <c r="CP20" s="31">
-        <v>238.32765075340666</v>
+        <v>232.36969542210443</v>
       </c>
       <c r="CQ20" s="39">
-        <v>60.21599724868296</v>
+        <v>63.708862896149633</v>
       </c>
       <c r="CR20" s="31">
-        <v>27.384721631817154</v>
+        <v>28.440182587691272</v>
       </c>
       <c r="CS20" s="31">
-        <v>111.64697986706811</v>
+        <v>95.716895864373441</v>
       </c>
       <c r="CT20" s="39">
         <v>60.640225356258426</v>
       </c>
       <c r="CU20" s="39">
         <v>102.05160566453924</v>
       </c>
       <c r="CV20" s="39">
         <v>111.50950399708246</v>
       </c>
       <c r="CW20" s="39">
         <v>113.22675189614991</v>
       </c>
-      <c r="CX20" s="39"/>
+      <c r="CX20" s="39">
+        <v>98.157387114643484</v>
+      </c>
       <c r="CY20" s="8"/>
       <c r="CZ20" s="39"/>
       <c r="DA20" s="39"/>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
       <c r="DD20" s="39"/>
       <c r="DE20" s="39"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="20" t="s">
@@ -6720,98 +6758,100 @@
       <c r="BZ21" s="21">
         <v>158.75619927100004</v>
       </c>
       <c r="CA21" s="8">
         <v>154.07584896651747</v>
       </c>
       <c r="CB21" s="21">
         <v>103.77281505169715</v>
       </c>
       <c r="CC21" s="21">
         <v>136.47760226632417</v>
       </c>
       <c r="CD21" s="26">
         <v>144.37221780962651</v>
       </c>
       <c r="CE21" s="21">
         <v>40.69077610105488</v>
       </c>
       <c r="CF21" s="21">
         <v>62.497038499553383</v>
       </c>
       <c r="CG21" s="31">
         <v>318.86025888812861</v>
       </c>
       <c r="CH21" s="31">
-        <v>55.311852477794574</v>
+        <v>56.782109366890396</v>
       </c>
       <c r="CI21" s="31">
-        <v>42.055857296200557</v>
+        <v>41.878512587616811</v>
       </c>
       <c r="CJ21" s="31">
-        <v>151.57005571818823</v>
+        <v>151.65878832568711</v>
       </c>
       <c r="CK21" s="34">
-        <v>71.934207384919688</v>
+        <v>71.656529272192088</v>
       </c>
       <c r="CL21" s="39">
-        <v>173.75586132217805</v>
+        <v>160.42225956687699</v>
       </c>
       <c r="CM21" s="8">
-        <v>142.61690039001795</v>
+        <v>152.10340773011242</v>
       </c>
       <c r="CN21" s="31">
-        <v>104.92476738124192</v>
+        <v>93.246883752161324</v>
       </c>
       <c r="CO21" s="31">
-        <v>133.77374521284324</v>
+        <v>137.71809634332362</v>
       </c>
       <c r="CP21" s="31">
-        <v>137.62265008452277</v>
+        <v>144.73643773024244</v>
       </c>
       <c r="CQ21" s="39">
-        <v>51.034876731593258</v>
+        <v>47.866530420297686</v>
       </c>
       <c r="CR21" s="31">
-        <v>50.175969851723259</v>
+        <v>56.467206641061416</v>
       </c>
       <c r="CS21" s="31">
-        <v>321.73144197690948</v>
+        <v>318.74706764797071</v>
       </c>
       <c r="CT21" s="39">
         <v>54.850444745122736</v>
       </c>
       <c r="CU21" s="39">
         <v>42.171297869294236</v>
       </c>
       <c r="CV21" s="39">
         <v>155.06269420903033</v>
       </c>
       <c r="CW21" s="39">
         <v>71.594697771977792</v>
       </c>
-      <c r="CX21" s="39"/>
+      <c r="CX21" s="39">
+        <v>157.4111412148572</v>
+      </c>
       <c r="CY21" s="8"/>
       <c r="CZ21" s="39"/>
       <c r="DA21" s="39"/>
       <c r="DB21" s="39"/>
       <c r="DC21" s="39"/>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="8">
         <v>32.933088843632916</v>
       </c>
       <c r="C22" s="8">
         <v>126.37979040348046</v>
       </c>
       <c r="D22" s="8">
         <v>128.07035721301312</v>
       </c>
       <c r="E22" s="8">
         <v>108.11388769282114</v>
       </c>
       <c r="F22" s="8">
@@ -7033,98 +7073,100 @@
       <c r="BZ22" s="21">
         <v>115.06081243970905</v>
       </c>
       <c r="CA22" s="8">
         <v>140.02210637485112</v>
       </c>
       <c r="CB22" s="21">
         <v>154.57702788193021</v>
       </c>
       <c r="CC22" s="21">
         <v>132.6871146488707</v>
       </c>
       <c r="CD22" s="26">
         <v>263.68364923181309</v>
       </c>
       <c r="CE22" s="21">
         <v>49.965411635207872</v>
       </c>
       <c r="CF22" s="21">
         <v>114.4199251933433</v>
       </c>
       <c r="CG22" s="21">
         <v>39.849187166219821</v>
       </c>
       <c r="CH22" s="8">
-        <v>39.943574721822188</v>
+        <v>40.328399149004021</v>
       </c>
       <c r="CI22" s="31">
-        <v>111.34308780279693</v>
+        <v>111.66936388712807</v>
       </c>
       <c r="CJ22" s="31">
-        <v>116.64242492474403</v>
+        <v>116.70440312786977</v>
       </c>
       <c r="CK22" s="34">
-        <v>107.13020862231876</v>
+        <v>106.99839909716499</v>
       </c>
       <c r="CL22" s="39">
-        <v>115.93295566998638</v>
+        <v>110.83499067854659</v>
       </c>
       <c r="CM22" s="8">
-        <v>134.29458442600327</v>
+        <v>138.10590211536859</v>
       </c>
       <c r="CN22" s="31">
-        <v>146.07166425189408</v>
+        <v>143.41345801656718</v>
       </c>
       <c r="CO22" s="31">
-        <v>126.55545816728149</v>
+        <v>116.32298286549236</v>
       </c>
       <c r="CP22" s="31">
-        <v>253.68971637879946</v>
+        <v>290.43650141822934</v>
       </c>
       <c r="CQ22" s="39">
-        <v>54.080435725949997</v>
+        <v>49.534213937816418</v>
       </c>
       <c r="CR22" s="31">
-        <v>122.57498740208493</v>
+        <v>128.63038908448806</v>
       </c>
       <c r="CS22" s="31">
-        <v>32.26932156116726</v>
+        <v>39.296085543579345</v>
       </c>
       <c r="CT22" s="8">
         <v>37.271236759415359</v>
       </c>
       <c r="CU22" s="39">
         <v>114.58587257650828</v>
       </c>
       <c r="CV22" s="39">
         <v>128.86564853163901</v>
       </c>
       <c r="CW22" s="39">
         <v>102.08156479793773</v>
       </c>
-      <c r="CX22" s="39"/>
+      <c r="CX22" s="39">
+        <v>109.7480914264921</v>
+      </c>
       <c r="CY22" s="8"/>
       <c r="CZ22" s="39"/>
       <c r="DA22" s="39"/>
       <c r="DB22" s="39"/>
       <c r="DC22" s="39"/>
       <c r="DD22" s="39"/>
       <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>81.875674809435594</v>
       </c>
       <c r="C23" s="8">
         <v>99.631611081156677</v>
       </c>
       <c r="D23" s="8">
         <v>99.185313037266425</v>
       </c>
       <c r="E23" s="8">
         <v>102.85463488560602</v>
       </c>
       <c r="F23" s="8">
@@ -7346,98 +7388,100 @@
       <c r="BZ23" s="21">
         <v>99.825785333393299</v>
       </c>
       <c r="CA23" s="8">
         <v>100.02609781340968</v>
       </c>
       <c r="CB23" s="21">
         <v>120.54885061588658</v>
       </c>
       <c r="CC23" s="21">
         <v>104.65432726360318</v>
       </c>
       <c r="CD23" s="26">
         <v>301.3248054856756</v>
       </c>
       <c r="CE23" s="21">
         <v>38.884536920168379</v>
       </c>
       <c r="CF23" s="21">
         <v>69.601299235627408</v>
       </c>
       <c r="CG23" s="21">
         <v>97.104452920431513</v>
       </c>
       <c r="CH23" s="8">
-        <v>99.682763749823266</v>
+        <v>91.732883363092157</v>
       </c>
       <c r="CI23" s="31">
-        <v>98.87415438917418</v>
+        <v>86.966235278636262</v>
       </c>
       <c r="CJ23" s="31">
-        <v>101.31394447785694</v>
+        <v>101.40651618946661</v>
       </c>
       <c r="CK23" s="34">
-        <v>99.687656069075345</v>
+        <v>99.764803554988887</v>
       </c>
       <c r="CL23" s="39">
-        <v>99.878155495492564</v>
+        <v>99.575949769777623</v>
       </c>
       <c r="CM23" s="8">
-        <v>101.47851395105553</v>
+        <v>102.72145462216832</v>
       </c>
       <c r="CN23" s="31">
-        <v>101.56352524076686</v>
+        <v>120.5722666179762</v>
       </c>
       <c r="CO23" s="31">
-        <v>119.90471391137334</v>
+        <v>104.51351596064784</v>
       </c>
       <c r="CP23" s="31">
-        <v>341.75152208569972</v>
+        <v>338.12943048565376</v>
       </c>
       <c r="CQ23" s="39">
-        <v>33.634969005393437</v>
+        <v>34.232016901414539</v>
       </c>
       <c r="CR23" s="31">
-        <v>70.886691120301109</v>
+        <v>72.287406653275383</v>
       </c>
       <c r="CS23" s="31">
-        <v>122.13460807253097</v>
+        <v>103.59116620929339</v>
       </c>
       <c r="CT23" s="8">
         <v>97.043876665175503</v>
       </c>
       <c r="CU23" s="39">
         <v>99.779466863794966</v>
       </c>
       <c r="CV23" s="39">
         <v>48.80038482067765</v>
       </c>
       <c r="CW23" s="39">
         <v>170.62506774232619</v>
       </c>
-      <c r="CX23" s="39"/>
+      <c r="CX23" s="39">
+        <v>114.25522785811239</v>
+      </c>
       <c r="CY23" s="8"/>
       <c r="CZ23" s="39"/>
       <c r="DA23" s="39"/>
       <c r="DB23" s="39"/>
       <c r="DC23" s="39"/>
       <c r="DD23" s="39"/>
       <c r="DE23" s="39"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>96.0437699099637</v>
       </c>
       <c r="C24" s="8">
         <v>83.251978445067337</v>
       </c>
       <c r="D24" s="8">
         <v>117.41103699361446</v>
       </c>
       <c r="E24" s="8">
         <v>85.041957603050449</v>
       </c>
       <c r="F24" s="8">
@@ -7659,98 +7703,100 @@
       <c r="BZ24" s="21">
         <v>99.921618806257328</v>
       </c>
       <c r="CA24" s="8">
         <v>100.1150017677469</v>
       </c>
       <c r="CB24" s="21">
         <v>247.02713302383236</v>
       </c>
       <c r="CC24" s="21">
         <v>188.64460623808498</v>
       </c>
       <c r="CD24" s="26">
         <v>268.06098700680383</v>
       </c>
       <c r="CE24" s="21">
         <v>24.414034825628697</v>
       </c>
       <c r="CF24" s="21">
         <v>34.615905530048188</v>
       </c>
       <c r="CG24" s="21">
         <v>118.27461154308587</v>
       </c>
       <c r="CH24" s="8">
-        <v>91.370408124248314</v>
+        <v>93.630936499425289</v>
       </c>
       <c r="CI24" s="31">
-        <v>100.11732029095364</v>
+        <v>100.09237832798274</v>
       </c>
       <c r="CJ24" s="31">
-        <v>99.433482612531904</v>
+        <v>99.236726018017677</v>
       </c>
       <c r="CK24" s="34">
-        <v>99.993663971978393</v>
+        <v>100.19529320187041</v>
       </c>
       <c r="CL24" s="39">
-        <v>100.37998616917436</v>
+        <v>100.35931623097409</v>
       </c>
       <c r="CM24" s="8">
-        <v>120.4383584282652</v>
+        <v>117.02772301888645</v>
       </c>
       <c r="CN24" s="31">
-        <v>311.92576786971176</v>
+        <v>197.76160076269576</v>
       </c>
       <c r="CO24" s="31">
-        <v>128.92652515621717</v>
+        <v>183.9653125954018</v>
       </c>
       <c r="CP24" s="31">
-        <v>290.39337076206806</v>
+        <v>283.52602900251418</v>
       </c>
       <c r="CQ24" s="39">
-        <v>22.51211125890319</v>
+        <v>23.545212812217343</v>
       </c>
       <c r="CR24" s="31">
-        <v>34.097317001129795</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37.504952736892847</v>
+      </c>
+      <c r="CS24" s="31">
+        <v>93.310682586509444</v>
       </c>
       <c r="CT24" s="8">
         <v>102.1652747907644</v>
       </c>
       <c r="CU24" s="39">
         <v>98.750362098236224</v>
       </c>
       <c r="CV24" s="39">
         <v>124.31540160188364</v>
       </c>
       <c r="CW24" s="39">
         <v>144.06707628779716</v>
       </c>
-      <c r="CX24" s="39"/>
+      <c r="CX24" s="39">
+        <v>60.134278439786392</v>
+      </c>
       <c r="CY24" s="8"/>
       <c r="CZ24" s="39"/>
       <c r="DA24" s="39"/>
       <c r="DB24" s="39"/>
       <c r="DC24" s="39"/>
       <c r="DD24" s="39"/>
       <c r="DE24" s="39"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="8">
         <v>78.136670993648167</v>
       </c>
       <c r="C25" s="8">
         <v>98.866116873185845</v>
       </c>
       <c r="D25" s="8">
         <v>121.05242185312697</v>
       </c>
       <c r="E25" s="8">
         <v>180.38323955535873</v>
       </c>
       <c r="F25" s="8">
@@ -7972,98 +8018,100 @@
       <c r="BZ25" s="21">
         <v>105.37875532804932</v>
       </c>
       <c r="CA25" s="8">
         <v>117.41422437791647</v>
       </c>
       <c r="CB25" s="21">
         <v>102.63346956139171</v>
       </c>
       <c r="CC25" s="21">
         <v>131.04364709115117</v>
       </c>
       <c r="CD25" s="26">
         <v>97.520065938229834</v>
       </c>
       <c r="CE25" s="21">
         <v>78.966125780106637</v>
       </c>
       <c r="CF25" s="21">
         <v>77.81744984623441</v>
       </c>
       <c r="CG25" s="21">
         <v>99.693333597867564</v>
       </c>
       <c r="CH25" s="8">
-        <v>83.238511458942014</v>
+        <v>81.774758663723873</v>
       </c>
       <c r="CI25" s="31">
-        <v>99.807979830729337</v>
+        <v>100.09555730710727</v>
       </c>
       <c r="CJ25" s="31">
-        <v>104.65809611724526</v>
+        <v>104.14880186024571</v>
       </c>
       <c r="CK25" s="34">
-        <v>116.992698210565</v>
+        <v>117.46460640412479</v>
       </c>
       <c r="CL25" s="39">
-        <v>113.36411881029265</v>
+        <v>111.57691957162403</v>
       </c>
       <c r="CM25" s="8">
-        <v>108.82920420139553</v>
+        <v>109.51525734225704</v>
       </c>
       <c r="CN25" s="31">
-        <v>97.929101887864263</v>
+        <v>97.987102290800252</v>
       </c>
       <c r="CO25" s="31">
-        <v>131.89469456474987</v>
+        <v>123.05354609511726</v>
       </c>
       <c r="CP25" s="31">
-        <v>83.107296907784928</v>
+        <v>83.438932778801814</v>
       </c>
       <c r="CQ25" s="39">
-        <v>96.103865917392369</v>
+        <v>95.969462625728227</v>
       </c>
       <c r="CR25" s="31">
-        <v>77.912227160293355</v>
+        <v>83.497207700249177</v>
       </c>
       <c r="CS25" s="31">
-        <v>106.49050304750389</v>
+        <v>106.44674005605808</v>
       </c>
       <c r="CT25" s="8">
         <v>86.130283700849617</v>
       </c>
       <c r="CU25" s="39">
         <v>95.267502147872037</v>
       </c>
       <c r="CV25" s="39">
         <v>104.15429753803727</v>
       </c>
       <c r="CW25" s="39">
         <v>115.82186314803246</v>
       </c>
-      <c r="CX25" s="39"/>
+      <c r="CX25" s="39">
+        <v>107.23348998456194</v>
+      </c>
       <c r="CY25" s="8"/>
       <c r="CZ25" s="39"/>
       <c r="DA25" s="39"/>
       <c r="DB25" s="39"/>
       <c r="DC25" s="39"/>
       <c r="DD25" s="39"/>
       <c r="DE25" s="39"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="45"/>
       <c r="C28" s="45"/>
       <c r="D28" s="45"/>
       <c r="E28" s="45"/>
       <c r="F28" s="45"/>
       <c r="G28" s="45"/>
       <c r="H28" s="45"/>
       <c r="I28" s="45"/>
       <c r="J28" s="45"/>
       <c r="K28" s="45"/>
       <c r="L28" s="45"/>
       <c r="M28" s="45"/>
       <c r="N28" s="45"/>
@@ -8304,65 +8352,65 @@
       <c r="BL30" s="41"/>
       <c r="BM30" s="41"/>
       <c r="BN30" s="41"/>
       <c r="BO30" s="41"/>
       <c r="BP30" s="41"/>
       <c r="BQ30" s="41"/>
       <c r="BR30" s="41"/>
       <c r="BS30" s="41"/>
       <c r="BT30" s="41"/>
       <c r="BU30" s="42"/>
       <c r="BV30" s="40" t="s">
         <v>47</v>
       </c>
       <c r="BW30" s="41"/>
       <c r="BX30" s="41"/>
       <c r="BY30" s="41"/>
       <c r="BZ30" s="41"/>
       <c r="CA30" s="41"/>
       <c r="CB30" s="41"/>
       <c r="CC30" s="41"/>
       <c r="CD30" s="41"/>
       <c r="CE30" s="41"/>
       <c r="CF30" s="41"/>
       <c r="CG30" s="42"/>
       <c r="CH30" s="40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI30" s="41"/>
       <c r="CJ30" s="41"/>
       <c r="CK30" s="41"/>
       <c r="CL30" s="41"/>
       <c r="CM30" s="41"/>
       <c r="CN30" s="41"/>
       <c r="CO30" s="41"/>
       <c r="CP30" s="41"/>
       <c r="CQ30" s="41"/>
       <c r="CR30" s="41"/>
       <c r="CS30" s="42"/>
       <c r="CT30" s="40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU30" s="41"/>
       <c r="CV30" s="41"/>
       <c r="CW30" s="41"/>
       <c r="CX30" s="41"/>
       <c r="CY30" s="41"/>
       <c r="CZ30" s="41"/>
       <c r="DA30" s="41"/>
       <c r="DB30" s="41"/>
       <c r="DC30" s="41"/>
       <c r="DD30" s="41"/>
       <c r="DE30" s="42"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="47"/>
       <c r="B31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
@@ -8916,98 +8964,100 @@
       <c r="BZ32" s="15">
         <v>112.06146046609081</v>
       </c>
       <c r="CA32" s="15">
         <v>153.93419885102398</v>
       </c>
       <c r="CB32" s="15">
         <v>145.32745665749098</v>
       </c>
       <c r="CC32" s="15">
         <v>173.20073948124659</v>
       </c>
       <c r="CD32" s="27">
         <v>244.5694042168015</v>
       </c>
       <c r="CE32" s="15">
         <v>61.433036070857007</v>
       </c>
       <c r="CF32" s="15">
         <v>51.451607607573699</v>
       </c>
       <c r="CG32" s="15">
         <v>51.057963757103927</v>
       </c>
       <c r="CH32" s="30">
-        <v>46.883466287402307</v>
+        <v>46.671826944513604</v>
       </c>
       <c r="CI32" s="30">
-        <v>100.3860543689439</v>
+        <v>100.30455828297676</v>
       </c>
       <c r="CJ32" s="30">
-        <v>132.73231277752046</v>
+        <v>132.88935096579357</v>
       </c>
       <c r="CK32" s="35">
-        <v>97.467531849473474</v>
+        <v>97.364236180660669</v>
       </c>
       <c r="CL32" s="38">
-        <v>114.68048925725365</v>
+        <v>112.47605683524921</v>
       </c>
       <c r="CM32" s="30">
-        <v>148.66036984666039</v>
+        <v>148.19764859245203</v>
       </c>
       <c r="CN32" s="38">
-        <v>142.7001226929998</v>
+        <v>139.25121706072022</v>
       </c>
       <c r="CO32" s="38">
-        <v>167.80980136998386</v>
+        <v>181.54558262374178</v>
       </c>
       <c r="CP32" s="30">
-        <v>251.08631293880924</v>
+        <v>247.71313900915169</v>
       </c>
       <c r="CQ32" s="38">
-        <v>62.330085937479765</v>
+        <v>57.249627997850453</v>
       </c>
       <c r="CR32" s="30">
-        <v>53.911717221705892</v>
+        <v>60.265208784851573</v>
       </c>
       <c r="CS32" s="30">
-        <v>49.781163994391328</v>
+        <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="38">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="38">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="38">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="38">
         <v>97.162432382631664</v>
       </c>
-      <c r="CX32" s="38"/>
+      <c r="CX32" s="38">
+        <v>111.4018574658357</v>
+      </c>
       <c r="CY32" s="38"/>
       <c r="CZ32" s="38"/>
       <c r="DA32" s="38"/>
       <c r="DB32" s="38"/>
       <c r="DC32" s="38"/>
       <c r="DD32" s="38"/>
       <c r="DE32" s="38"/>
     </row>
     <row r="33" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F33" s="20" t="s">
@@ -9229,98 +9279,100 @@
       <c r="BZ33" s="21">
         <v>111.77280552733215</v>
       </c>
       <c r="CA33" s="21">
         <v>165.38773048454578</v>
       </c>
       <c r="CB33" s="21">
         <v>133.5453206479587</v>
       </c>
       <c r="CC33" s="21">
         <v>126.95743033846234</v>
       </c>
       <c r="CD33" s="28">
         <v>188.76587195619081</v>
       </c>
       <c r="CE33" s="21">
         <v>64.50423248440714</v>
       </c>
       <c r="CF33" s="21">
         <v>142.0881484982016</v>
       </c>
       <c r="CG33" s="21">
         <v>39.651407102892115</v>
       </c>
       <c r="CH33" s="31">
-        <v>22.662713968714197</v>
+        <v>22.730237482393651</v>
       </c>
       <c r="CI33" s="31">
-        <v>129.73341712135687</v>
+        <v>129.60840068000019</v>
       </c>
       <c r="CJ33" s="31">
-        <v>141.79807142430488</v>
+        <v>141.99906449573604</v>
       </c>
       <c r="CK33" s="36">
-        <v>113.88823481959258</v>
+        <v>113.80416380281737</v>
       </c>
       <c r="CL33" s="39">
-        <v>115.26232938162073</v>
+        <v>113.22417698752068</v>
       </c>
       <c r="CM33" s="31">
-        <v>163.74434649381229</v>
+        <v>165.9248316199095</v>
       </c>
       <c r="CN33" s="39">
-        <v>125.58075549469201</v>
+        <v>120.88883585370405</v>
       </c>
       <c r="CO33" s="39">
-        <v>118.20798590989143</v>
+        <v>112.25303080284715</v>
       </c>
       <c r="CP33" s="31">
-        <v>197.19214926186834</v>
+        <v>221.3762733114803</v>
       </c>
       <c r="CQ33" s="39">
-        <v>55.753906347528591</v>
+        <v>54.773415566021121</v>
       </c>
       <c r="CR33" s="31">
-        <v>149.98156946101238</v>
+        <v>154.4128435464786</v>
       </c>
       <c r="CS33" s="31">
-        <v>47.706793646290784</v>
+        <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="39">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="39">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="39">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="39">
         <v>113.27780167457753</v>
       </c>
-      <c r="CX33" s="39"/>
+      <c r="CX33" s="39">
+        <v>116.2658486823361</v>
+      </c>
       <c r="CY33" s="39"/>
       <c r="CZ33" s="39"/>
       <c r="DA33" s="39"/>
       <c r="DB33" s="39"/>
       <c r="DC33" s="39"/>
       <c r="DD33" s="39"/>
       <c r="DE33" s="39"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
@@ -9542,98 +9594,100 @@
       <c r="BZ34" s="21">
         <v>104.22579973025083</v>
       </c>
       <c r="CA34" s="8">
         <v>123.5135854445986</v>
       </c>
       <c r="CB34" s="21">
         <v>111.7730912327124</v>
       </c>
       <c r="CC34" s="21">
         <v>300.64877735445697</v>
       </c>
       <c r="CD34" s="28">
         <v>360.3757144445658</v>
       </c>
       <c r="CE34" s="21">
         <v>50.679896439821867</v>
       </c>
       <c r="CF34" s="21">
         <v>33.021085055960889</v>
       </c>
       <c r="CG34" s="21">
         <v>39.713902605179221</v>
       </c>
       <c r="CH34" s="31">
-        <v>78.767933814567968</v>
+        <v>78.672518734425395</v>
       </c>
       <c r="CI34" s="31">
-        <v>112.59551253315598</v>
+        <v>112.61410142918815</v>
       </c>
       <c r="CJ34" s="31">
-        <v>116.43089528627442</v>
+        <v>116.42314031087272</v>
       </c>
       <c r="CK34" s="36">
-        <v>102.17622719911927</v>
+        <v>102.2249786829188</v>
       </c>
       <c r="CL34" s="39">
-        <v>100.24748596935751</v>
+        <v>99.994023633262827</v>
       </c>
       <c r="CM34" s="8">
-        <v>113.36717286538357</v>
+        <v>113.19049055627504</v>
       </c>
       <c r="CN34" s="39">
-        <v>122.51906467308058</v>
+        <v>111.952522681749</v>
       </c>
       <c r="CO34" s="39">
-        <v>316.7456784751007</v>
+        <v>433.9728029460523</v>
       </c>
       <c r="CP34" s="31">
-        <v>370.69322283353142</v>
+        <v>311.01120225485687</v>
       </c>
       <c r="CQ34" s="39">
-        <v>57.017441619408338</v>
+        <v>46.477361126607171</v>
       </c>
       <c r="CR34" s="31">
-        <v>37.842282417378534</v>
+        <v>45.933884585638573</v>
       </c>
       <c r="CS34" s="31">
-        <v>33.358400399525564</v>
+        <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="39">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="39">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="39">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="39">
         <v>105.5491117392631</v>
       </c>
-      <c r="CX34" s="39"/>
+      <c r="CX34" s="39">
+        <v>104.16612949252048</v>
+      </c>
       <c r="CY34" s="8"/>
       <c r="CZ34" s="39"/>
       <c r="DA34" s="39"/>
       <c r="DB34" s="39"/>
       <c r="DC34" s="39"/>
       <c r="DD34" s="39"/>
       <c r="DE34" s="39"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
@@ -9855,98 +9909,100 @@
       <c r="BZ35" s="21">
         <v>103.34722024335655</v>
       </c>
       <c r="CA35" s="8">
         <v>156.41616223461841</v>
       </c>
       <c r="CB35" s="21">
         <v>164.42130043453008</v>
       </c>
       <c r="CC35" s="21">
         <v>120.54631660038184</v>
       </c>
       <c r="CD35" s="28">
         <v>151.72601222125905</v>
       </c>
       <c r="CE35" s="21">
         <v>67.631028202058431</v>
       </c>
       <c r="CF35" s="21">
         <v>46.018054471874017</v>
       </c>
       <c r="CG35" s="21">
         <v>109.19158644826695</v>
       </c>
       <c r="CH35" s="31">
-        <v>40.537220417948511</v>
+        <v>41.237714655033074</v>
       </c>
       <c r="CI35" s="31">
-        <v>103.64912124444649</v>
+        <v>103.58878115727224</v>
       </c>
       <c r="CJ35" s="31">
-        <v>181.32045715896444</v>
+        <v>180.45286547505177</v>
       </c>
       <c r="CK35" s="36">
-        <v>84.250121753346946</v>
+        <v>84.38164542637017</v>
       </c>
       <c r="CL35" s="39">
-        <v>102.97858181061277</v>
+        <v>102.52328737502494</v>
       </c>
       <c r="CM35" s="8">
-        <v>162.44479690761926</v>
+        <v>156.04323543236183</v>
       </c>
       <c r="CN35" s="39">
-        <v>157.04872129819503</v>
+        <v>169.35680100170086</v>
       </c>
       <c r="CO35" s="39">
-        <v>125.04072454954473</v>
+        <v>122.12619426830969</v>
       </c>
       <c r="CP35" s="31">
-        <v>143.14643131628034</v>
+        <v>141.57342604325481</v>
       </c>
       <c r="CQ35" s="39">
-        <v>64.093379143801485</v>
+        <v>63.924079112052013</v>
       </c>
       <c r="CR35" s="31">
-        <v>50.534605220318809</v>
+        <v>49.839512894856732</v>
       </c>
       <c r="CS35" s="31">
-        <v>111.06397646952504</v>
+        <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="39">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="39">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="39">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="39">
         <v>83.185146820380439</v>
       </c>
-      <c r="CX35" s="39"/>
+      <c r="CX35" s="39">
+        <v>103.00590490780182</v>
+      </c>
       <c r="CY35" s="8"/>
       <c r="CZ35" s="39"/>
       <c r="DA35" s="39"/>
       <c r="DB35" s="39"/>
       <c r="DC35" s="39"/>
       <c r="DD35" s="39"/>
       <c r="DE35" s="39"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
@@ -10168,98 +10224,100 @@
       <c r="BZ36" s="21">
         <v>117.31846069547558</v>
       </c>
       <c r="CA36" s="21">
         <v>171.07728866193796</v>
       </c>
       <c r="CB36" s="21">
         <v>116.84119106471435</v>
       </c>
       <c r="CC36" s="21">
         <v>153.92344532959061</v>
       </c>
       <c r="CD36" s="28">
         <v>187.19065582772461</v>
       </c>
       <c r="CE36" s="21">
         <v>56.803908637758681</v>
       </c>
       <c r="CF36" s="21">
         <v>62.084019897046296</v>
       </c>
       <c r="CG36" s="21">
         <v>87.179496635462939</v>
       </c>
       <c r="CH36" s="31">
-        <v>52.314884548937236</v>
+        <v>49.082919873919856</v>
       </c>
       <c r="CI36" s="31">
-        <v>90.662182728108888</v>
+        <v>90.469931439481115</v>
       </c>
       <c r="CJ36" s="31">
-        <v>172.95817457826007</v>
+        <v>174.3782182474535</v>
       </c>
       <c r="CK36" s="36">
-        <v>68.272295430367762</v>
+        <v>67.750863954195822</v>
       </c>
       <c r="CL36" s="39">
-        <v>112.11072486545888</v>
+        <v>110.82229243226472</v>
       </c>
       <c r="CM36" s="31">
-        <v>168.56933892656681</v>
+        <v>166.11090674831564</v>
       </c>
       <c r="CN36" s="39">
-        <v>115.64588574803271</v>
+        <v>115.77139259785993</v>
       </c>
       <c r="CO36" s="39">
-        <v>139.1714744086139</v>
+        <v>143.57064149303883</v>
       </c>
       <c r="CP36" s="31">
-        <v>171.33314484039181</v>
+        <v>173.83538881638839</v>
       </c>
       <c r="CQ36" s="39">
-        <v>64.883444512453138</v>
+        <v>65.907738107591598</v>
       </c>
       <c r="CR36" s="31">
-        <v>67.804970574052774</v>
+        <v>62.151051325122609</v>
       </c>
       <c r="CS36" s="31">
-        <v>84.451115726833265</v>
+        <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="39">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="39">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="39">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="39">
         <v>60.617682823483499</v>
       </c>
-      <c r="CX36" s="39"/>
+      <c r="CX36" s="39">
+        <v>110.81363803562658</v>
+      </c>
       <c r="CY36" s="39"/>
       <c r="CZ36" s="39"/>
       <c r="DA36" s="39"/>
       <c r="DB36" s="39"/>
       <c r="DC36" s="39"/>
       <c r="DD36" s="39"/>
       <c r="DE36" s="39"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
@@ -10481,98 +10539,100 @@
       <c r="BZ37" s="21">
         <v>149.1823376652882</v>
       </c>
       <c r="CA37" s="21">
         <v>117.8368155425128</v>
       </c>
       <c r="CB37" s="21">
         <v>153.2324161607128</v>
       </c>
       <c r="CC37" s="21">
         <v>116.09166013989487</v>
       </c>
       <c r="CD37" s="28">
         <v>207.33576226340955</v>
       </c>
       <c r="CE37" s="21">
         <v>58.15706512503801</v>
       </c>
       <c r="CF37" s="21">
         <v>46.421771345793353</v>
       </c>
       <c r="CG37" s="21">
         <v>141.10682620460537</v>
       </c>
       <c r="CH37" s="31">
-        <v>35.700835736308115</v>
+        <v>35.134633247246519</v>
       </c>
       <c r="CI37" s="31">
-        <v>124.3632414687418</v>
+        <v>124.38266809329497</v>
       </c>
       <c r="CJ37" s="31">
-        <v>109.97708805885304</v>
+        <v>109.73266895345617</v>
       </c>
       <c r="CK37" s="36">
-        <v>91.183052162038408</v>
+        <v>91.645918380736816</v>
       </c>
       <c r="CL37" s="39">
-        <v>143.45481036479427</v>
+        <v>140.83507442483094</v>
       </c>
       <c r="CM37" s="31">
-        <v>120.86440680979749</v>
+        <v>121.06622242097058</v>
       </c>
       <c r="CN37" s="39">
-        <v>141.30328194421162</v>
+        <v>142.77744721549354</v>
       </c>
       <c r="CO37" s="39">
-        <v>116.46544143657147</v>
+        <v>117.68352298302069</v>
       </c>
       <c r="CP37" s="31">
-        <v>229.80890069543435</v>
+        <v>237.38876929207123</v>
       </c>
       <c r="CQ37" s="39">
-        <v>56.013314372259458</v>
+        <v>52.470465139409818</v>
       </c>
       <c r="CR37" s="31">
-        <v>39.779730174953649</v>
+        <v>41.234778468728592</v>
       </c>
       <c r="CS37" s="31">
-        <v>137.5533826009837</v>
+        <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="39">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="39">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="39">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="39">
         <v>91.9286201661712</v>
       </c>
-      <c r="CX37" s="39"/>
+      <c r="CX37" s="39">
+        <v>137.29265386824378</v>
+      </c>
       <c r="CY37" s="39"/>
       <c r="CZ37" s="39"/>
       <c r="DA37" s="39"/>
       <c r="DB37" s="39"/>
       <c r="DC37" s="39"/>
       <c r="DD37" s="39"/>
       <c r="DE37" s="39"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
@@ -10794,98 +10854,100 @@
       <c r="BZ38" s="21">
         <v>142.83702432901339</v>
       </c>
       <c r="CA38" s="21">
         <v>133.43106118811374</v>
       </c>
       <c r="CB38" s="21">
         <v>126.96592121419567</v>
       </c>
       <c r="CC38" s="21">
         <v>109.46701994480424</v>
       </c>
       <c r="CD38" s="28">
         <v>133.55657768893909</v>
       </c>
       <c r="CE38" s="21">
         <v>64.77306109043765</v>
       </c>
       <c r="CF38" s="21">
         <v>63.824303298069772</v>
       </c>
       <c r="CG38" s="21">
         <v>96.408621559836234</v>
       </c>
       <c r="CH38" s="31">
-        <v>33.395046050766851</v>
+        <v>32.920378928627983</v>
       </c>
       <c r="CI38" s="31">
-        <v>134.47650475522403</v>
+        <v>134.94384799597853</v>
       </c>
       <c r="CJ38" s="31">
-        <v>132.75206478650836</v>
+        <v>133.0490312918248</v>
       </c>
       <c r="CK38" s="36">
-        <v>121.7160815526162</v>
+        <v>121.83839646798185</v>
       </c>
       <c r="CL38" s="39">
-        <v>144.71808076909409</v>
+        <v>145.86201341535104</v>
       </c>
       <c r="CM38" s="31">
-        <v>138.22008724227538</v>
+        <v>135.03212233357124</v>
       </c>
       <c r="CN38" s="39">
-        <v>140.01082462701265</v>
+        <v>143.19237616605412</v>
       </c>
       <c r="CO38" s="39">
-        <v>99.024806262116655</v>
+        <v>97.917240453441195</v>
       </c>
       <c r="CP38" s="31">
-        <v>135.79941060161406</v>
+        <v>139.113402850939</v>
       </c>
       <c r="CQ38" s="39">
-        <v>67.294401084505168</v>
+        <v>62.086586621024217</v>
       </c>
       <c r="CR38" s="31">
-        <v>43.555243786267944</v>
+        <v>55.216578121462803</v>
       </c>
       <c r="CS38" s="31">
-        <v>107.61553934538588</v>
+        <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="39">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="39">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="39">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="39">
         <v>134.57834285555691</v>
       </c>
-      <c r="CX38" s="39"/>
+      <c r="CX38" s="39">
+        <v>144.06864870996225</v>
+      </c>
       <c r="CY38" s="39"/>
       <c r="CZ38" s="39"/>
       <c r="DA38" s="39"/>
       <c r="DB38" s="39"/>
       <c r="DC38" s="39"/>
       <c r="DD38" s="39"/>
       <c r="DE38" s="39"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
@@ -11107,98 +11169,100 @@
       <c r="BZ39" s="21">
         <v>113.37175025265216</v>
       </c>
       <c r="CA39" s="21">
         <v>164.43648714198957</v>
       </c>
       <c r="CB39" s="21">
         <v>216.74348919287758</v>
       </c>
       <c r="CC39" s="21">
         <v>122.5630030836103</v>
       </c>
       <c r="CD39" s="28">
         <v>216.82452873079168</v>
       </c>
       <c r="CE39" s="21">
         <v>53.773182167055857</v>
       </c>
       <c r="CF39" s="21">
         <v>40.422373986137536</v>
       </c>
       <c r="CG39" s="21">
         <v>83.531965168420257</v>
       </c>
       <c r="CH39" s="31">
-        <v>39.9865051554034</v>
+        <v>40.528854189690321</v>
       </c>
       <c r="CI39" s="31">
-        <v>99.566793371600212</v>
+        <v>97.4761451988593</v>
       </c>
       <c r="CJ39" s="31">
-        <v>113.94056325028679</v>
+        <v>115.21149763360319</v>
       </c>
       <c r="CK39" s="36">
-        <v>111.32106633345057</v>
+        <v>110.95569864542163</v>
       </c>
       <c r="CL39" s="39">
-        <v>111.39202701339327</v>
+        <v>113.48846145412847</v>
       </c>
       <c r="CM39" s="31">
-        <v>180.85127697152774</v>
+        <v>179.00112686235514</v>
       </c>
       <c r="CN39" s="39">
-        <v>170.05988793872316</v>
+        <v>155.30286611162958</v>
       </c>
       <c r="CO39" s="39">
-        <v>122.10949402420263</v>
+        <v>129.48362896068292</v>
       </c>
       <c r="CP39" s="31">
-        <v>249.26877358040292</v>
+        <v>272.54115081107022</v>
       </c>
       <c r="CQ39" s="39">
-        <v>55.27398182704755</v>
+        <v>51.431917440595356</v>
       </c>
       <c r="CR39" s="31">
-        <v>27.513226149252773</v>
+        <v>27.935227929397133</v>
       </c>
       <c r="CS39" s="31">
-        <v>140.447613522133</v>
+        <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="39">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="39">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="39">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="39">
         <v>113.98957092533624</v>
       </c>
-      <c r="CX39" s="39"/>
+      <c r="CX39" s="39">
+        <v>112.82978465770491</v>
+      </c>
       <c r="CY39" s="39"/>
       <c r="CZ39" s="39"/>
       <c r="DA39" s="39"/>
       <c r="DB39" s="39"/>
       <c r="DC39" s="39"/>
       <c r="DD39" s="39"/>
       <c r="DE39" s="39"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F40" s="20" t="s">
@@ -11420,98 +11484,100 @@
       <c r="BZ40" s="21">
         <v>104.3930079172364</v>
       </c>
       <c r="CA40" s="21">
         <v>236.30036664993358</v>
       </c>
       <c r="CB40" s="21">
         <v>116.10013069367055</v>
       </c>
       <c r="CC40" s="21">
         <v>180.58549359494748</v>
       </c>
       <c r="CD40" s="28">
         <v>221.59755746343998</v>
       </c>
       <c r="CE40" s="21">
         <v>55.724246057278691</v>
       </c>
       <c r="CF40" s="21">
         <v>67.735889379659497</v>
       </c>
       <c r="CG40" s="21">
         <v>54.90273037615485</v>
       </c>
       <c r="CH40" s="31">
-        <v>34.366935976956668</v>
+        <v>34.508627176458702</v>
       </c>
       <c r="CI40" s="31">
-        <v>83.796991183582264</v>
+        <v>83.850892935998445</v>
       </c>
       <c r="CJ40" s="31">
-        <v>244.24784457462135</v>
+        <v>243.78965633562041</v>
       </c>
       <c r="CK40" s="36">
-        <v>61.11267225879962</v>
+        <v>61.165113990113007</v>
       </c>
       <c r="CL40" s="39">
-        <v>113.43106468512141</v>
+        <v>114.17957601631872</v>
       </c>
       <c r="CM40" s="31">
-        <v>230.08067761928399</v>
+        <v>228.86948600801259</v>
       </c>
       <c r="CN40" s="39">
-        <v>125.98123709956906</v>
+        <v>116.1254517062718</v>
       </c>
       <c r="CO40" s="39">
-        <v>165.33200135196427</v>
+        <v>181.86086382841006</v>
       </c>
       <c r="CP40" s="31">
-        <v>210.61046517645229</v>
+        <v>206.32996954252968</v>
       </c>
       <c r="CQ40" s="39">
-        <v>56.667915389110092</v>
+        <v>54.185281344512305</v>
       </c>
       <c r="CR40" s="31">
-        <v>73.496267463435601</v>
+        <v>72.688949306844449</v>
       </c>
       <c r="CS40" s="31">
-        <v>58.500921236828077</v>
+        <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="39">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="39">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="39">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="39">
         <v>60.388177481747242</v>
       </c>
-      <c r="CX40" s="39"/>
+      <c r="CX40" s="39">
+        <v>115.73379857543236</v>
+      </c>
       <c r="CY40" s="39"/>
       <c r="CZ40" s="39"/>
       <c r="DA40" s="39"/>
       <c r="DB40" s="39"/>
       <c r="DC40" s="39"/>
       <c r="DD40" s="39"/>
       <c r="DE40" s="39"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
@@ -11733,98 +11799,100 @@
       <c r="BZ41" s="21">
         <v>137.72430265400729</v>
       </c>
       <c r="CA41" s="21">
         <v>172.39330476462891</v>
       </c>
       <c r="CB41" s="21">
         <v>181.16492535965381</v>
       </c>
       <c r="CC41" s="21">
         <v>135.2518061125588</v>
       </c>
       <c r="CD41" s="28">
         <v>225.37885868478349</v>
       </c>
       <c r="CE41" s="21">
         <v>61.12572995166029</v>
       </c>
       <c r="CF41" s="21">
         <v>22.670590512281162</v>
       </c>
       <c r="CG41" s="21">
         <v>130.26557380133053</v>
       </c>
       <c r="CH41" s="31">
-        <v>30.91279850057105</v>
+        <v>31.567226915478713</v>
       </c>
       <c r="CI41" s="31">
-        <v>92.091863599952887</v>
+        <v>92.212030507587897</v>
       </c>
       <c r="CJ41" s="31">
-        <v>165.26697368823281</v>
+        <v>165.52463757725587</v>
       </c>
       <c r="CK41" s="36">
-        <v>96.024609344187468</v>
+        <v>95.858301533176274</v>
       </c>
       <c r="CL41" s="39">
-        <v>135.79134098910109</v>
+        <v>131.77929402555452</v>
       </c>
       <c r="CM41" s="31">
-        <v>171.45130692455709</v>
+        <v>174.67313187411111</v>
       </c>
       <c r="CN41" s="39">
-        <v>147.57918180642221</v>
+        <v>150.5393529664164</v>
       </c>
       <c r="CO41" s="39">
-        <v>145.47724292693451</v>
+        <v>144.21506959416456</v>
       </c>
       <c r="CP41" s="31">
-        <v>214.2435510185102</v>
+        <v>216.7898267510123</v>
       </c>
       <c r="CQ41" s="39">
-        <v>53.21756040860037</v>
+        <v>52.164891544057859</v>
       </c>
       <c r="CR41" s="31">
-        <v>42.511518597123029</v>
+        <v>37.393394644932336</v>
       </c>
       <c r="CS41" s="31">
-        <v>89.600213466860993</v>
+        <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="39">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="39">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="39">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="39">
         <v>84.950785290217553</v>
       </c>
-      <c r="CX41" s="39"/>
+      <c r="CX41" s="39">
+        <v>144.70784703290073</v>
+      </c>
       <c r="CY41" s="39"/>
       <c r="CZ41" s="39"/>
       <c r="DA41" s="39"/>
       <c r="DB41" s="39"/>
       <c r="DC41" s="39"/>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
@@ -12046,98 +12114,100 @@
       <c r="BZ42" s="21">
         <v>104.37494307190789</v>
       </c>
       <c r="CA42" s="8">
         <v>181.9117823715612</v>
       </c>
       <c r="CB42" s="21">
         <v>86.474451716460734</v>
       </c>
       <c r="CC42" s="21">
         <v>482.15358428733924</v>
       </c>
       <c r="CD42" s="28">
         <v>209.59787841770296</v>
       </c>
       <c r="CE42" s="21">
         <v>95.052334330480491</v>
       </c>
       <c r="CF42" s="21">
         <v>38.92054606372016</v>
       </c>
       <c r="CG42" s="21">
         <v>11.050195017678702</v>
       </c>
       <c r="CH42" s="31">
-        <v>110.14113366875635</v>
+        <v>110.90816980590148</v>
       </c>
       <c r="CI42" s="31">
-        <v>109.35017699695717</v>
+        <v>109.52104131042645</v>
       </c>
       <c r="CJ42" s="31">
-        <v>94.280557858950004</v>
+        <v>94.322735564899403</v>
       </c>
       <c r="CK42" s="36">
-        <v>142.30828420027234</v>
+        <v>142.13809489764054</v>
       </c>
       <c r="CL42" s="39">
-        <v>104.47630141154278</v>
+        <v>102.74236089243378</v>
       </c>
       <c r="CM42" s="8">
-        <v>151.99668051085004</v>
+        <v>153.88902566739921</v>
       </c>
       <c r="CN42" s="39">
-        <v>100.37840513218836</v>
+        <v>88.322218434895177</v>
       </c>
       <c r="CO42" s="39">
-        <v>468.50929479531567</v>
+        <v>585.59768750958256</v>
       </c>
       <c r="CP42" s="31">
-        <v>222.30800301651237</v>
+        <v>215.60579401925483</v>
       </c>
       <c r="CQ42" s="39">
-        <v>102.11818234249598</v>
+        <v>86.191616435286605</v>
       </c>
       <c r="CR42" s="31">
-        <v>37.037875253348538</v>
+        <v>43.71835196057971</v>
       </c>
       <c r="CS42" s="31">
-        <v>12.753842722519188</v>
+        <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="39">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="39">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="39">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="39">
         <v>135.77858430978046</v>
       </c>
-      <c r="CX42" s="39"/>
+      <c r="CX42" s="39">
+        <v>102.9969554255064</v>
+      </c>
       <c r="CY42" s="8"/>
       <c r="CZ42" s="39"/>
       <c r="DA42" s="39"/>
       <c r="DB42" s="39"/>
       <c r="DC42" s="39"/>
       <c r="DD42" s="39"/>
       <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
@@ -12359,98 +12429,100 @@
       <c r="BZ43" s="21">
         <v>103.63192726264292</v>
       </c>
       <c r="CA43" s="8">
         <v>126.48943284317824</v>
       </c>
       <c r="CB43" s="21">
         <v>248.26315051025264</v>
       </c>
       <c r="CC43" s="21">
         <v>128.54355382247942</v>
       </c>
       <c r="CD43" s="28">
         <v>537.95447593748986</v>
       </c>
       <c r="CE43" s="21">
         <v>46.131902967854685</v>
       </c>
       <c r="CF43" s="21">
         <v>15.06337491850207</v>
       </c>
       <c r="CG43" s="21">
         <v>163.17660373183531</v>
       </c>
       <c r="CH43" s="31">
-        <v>41.53153996554731</v>
+        <v>42.508923541572145</v>
       </c>
       <c r="CI43" s="31">
-        <v>92.273572593121017</v>
+        <v>92.714480014834706</v>
       </c>
       <c r="CJ43" s="31">
-        <v>97.906425690232481</v>
+        <v>96.988908375737765</v>
       </c>
       <c r="CK43" s="36">
-        <v>104.92124342423774</v>
+        <v>105.55411361234279</v>
       </c>
       <c r="CL43" s="39">
-        <v>120.58870663983288</v>
+        <v>103.39736402300046</v>
       </c>
       <c r="CM43" s="8">
-        <v>114.98874221686957</v>
+        <v>129.38801252722828</v>
       </c>
       <c r="CN43" s="39">
-        <v>242.99810196677689</v>
+        <v>237.38159800406615</v>
       </c>
       <c r="CO43" s="39">
-        <v>132.04404077095975</v>
+        <v>133.02225684619111</v>
       </c>
       <c r="CP43" s="31">
-        <v>544.05018606457418</v>
+        <v>553.98087695041431</v>
       </c>
       <c r="CQ43" s="39">
-        <v>43.737344988152621</v>
+        <v>38.769295763542559</v>
       </c>
       <c r="CR43" s="31">
-        <v>15.800974843761537</v>
+        <v>17.340859123047554</v>
       </c>
       <c r="CS43" s="31">
-        <v>135.52189069869416</v>
+        <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="39">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="39">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="39">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="39">
         <v>106.74159725809503</v>
       </c>
-      <c r="CX43" s="39"/>
+      <c r="CX43" s="39">
+        <v>108.25256733943812</v>
+      </c>
       <c r="CY43" s="8"/>
       <c r="CZ43" s="39"/>
       <c r="DA43" s="39"/>
       <c r="DB43" s="39"/>
       <c r="DC43" s="39"/>
       <c r="DD43" s="39"/>
       <c r="DE43" s="39"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
@@ -12672,98 +12744,100 @@
       <c r="BZ44" s="21">
         <v>75.258007366224405</v>
       </c>
       <c r="CA44" s="8">
         <v>183.0850159508098</v>
       </c>
       <c r="CB44" s="21">
         <v>67.945074558823677</v>
       </c>
       <c r="CC44" s="21">
         <v>124.74615999794443</v>
       </c>
       <c r="CD44" s="28">
         <v>319.63114487069697</v>
       </c>
       <c r="CE44" s="21">
         <v>38.494358809883416</v>
       </c>
       <c r="CF44" s="21">
         <v>94.571728534760496</v>
       </c>
       <c r="CG44" s="21">
         <v>168.11945498483576</v>
       </c>
       <c r="CH44" s="31">
-        <v>29.033642663086745</v>
+        <v>28.60194089154745</v>
       </c>
       <c r="CI44" s="31">
-        <v>149.75728000890979</v>
+        <v>154.73312122580302</v>
       </c>
       <c r="CJ44" s="31">
-        <v>70.57985201642137</v>
+        <v>67.508530897235246</v>
       </c>
       <c r="CK44" s="36">
-        <v>133.41177883631516</v>
+        <v>132.97649076271523</v>
       </c>
       <c r="CL44" s="39">
-        <v>60.413999890238635</v>
+        <v>83.765048936853788</v>
       </c>
       <c r="CM44" s="8">
-        <v>246.28893967385795</v>
+        <v>182.76156788967893</v>
       </c>
       <c r="CN44" s="39">
-        <v>71.816032836470782</v>
+        <v>78.028029248834969</v>
       </c>
       <c r="CO44" s="39">
-        <v>94.646770219251948</v>
+        <v>100.35066247806776</v>
       </c>
       <c r="CP44" s="31">
-        <v>370.83579872166399</v>
+        <v>359.43627577402651</v>
       </c>
       <c r="CQ44" s="39">
-        <v>42.911807378750005</v>
+        <v>43.599156719432507</v>
       </c>
       <c r="CR44" s="31">
-        <v>96.489626142967666</v>
+        <v>89.386998740622673</v>
       </c>
       <c r="CS44" s="31">
-        <v>169.81603872307588</v>
+        <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="39">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="39">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="39">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="39">
         <v>201.87635299651743</v>
       </c>
-      <c r="CX44" s="39"/>
+      <c r="CX44" s="39">
+        <v>58.318209158937549</v>
+      </c>
       <c r="CY44" s="8"/>
       <c r="CZ44" s="39"/>
       <c r="DA44" s="39"/>
       <c r="DB44" s="39"/>
       <c r="DC44" s="39"/>
       <c r="DD44" s="39"/>
       <c r="DE44" s="39"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="8">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="8">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="8">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="8">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="8">
@@ -12985,98 +13059,100 @@
       <c r="BZ45" s="21">
         <v>105.74285998927171</v>
       </c>
       <c r="CA45" s="8">
         <v>146.1931406775999</v>
       </c>
       <c r="CB45" s="21">
         <v>137.09683134566001</v>
       </c>
       <c r="CC45" s="21">
         <v>142.74568545319502</v>
       </c>
       <c r="CD45" s="28">
         <v>323.45782498720604</v>
       </c>
       <c r="CE45" s="21">
         <v>72.42506117284077</v>
       </c>
       <c r="CF45" s="21">
         <v>73.864083917066012</v>
       </c>
       <c r="CG45" s="21">
         <v>30.391804048887717</v>
       </c>
       <c r="CH45" s="31">
-        <v>49.568150562241776</v>
+        <v>50.622752874881684</v>
       </c>
       <c r="CI45" s="31">
-        <v>100.1021865783905</v>
+        <v>100.58728548076623</v>
       </c>
       <c r="CJ45" s="31">
-        <v>119.64542182220244</v>
+        <v>118.88321669978801</v>
       </c>
       <c r="CK45" s="36">
-        <v>107.73273274297112</v>
+        <v>107.67344617102859</v>
       </c>
       <c r="CL45" s="39">
-        <v>104.44673488350638</v>
+        <v>103.38701679966627</v>
       </c>
       <c r="CM45" s="8">
-        <v>150.7847941464216</v>
+        <v>143.31983117907726</v>
       </c>
       <c r="CN45" s="39">
-        <v>147.93948032416068</v>
+        <v>142.51591402584049</v>
       </c>
       <c r="CO45" s="39">
-        <v>139.45251088763587</v>
+        <v>140.23613429171564</v>
       </c>
       <c r="CP45" s="31">
-        <v>328.8378805992665</v>
+        <v>362.51433987017265</v>
       </c>
       <c r="CQ45" s="39">
-        <v>70.587807228580488</v>
+        <v>60.445663381680248</v>
       </c>
       <c r="CR45" s="31">
-        <v>71.535697248510672</v>
+        <v>94.542396674590648</v>
       </c>
       <c r="CS45" s="31">
-        <v>40.373900127882735</v>
+        <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="39">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="39">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="39">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="39">
         <v>110.43415721861236</v>
       </c>
-      <c r="CX45" s="39"/>
+      <c r="CX45" s="39">
+        <v>101.83659952480546</v>
+      </c>
       <c r="CY45" s="8"/>
       <c r="CZ45" s="39"/>
       <c r="DA45" s="39"/>
       <c r="DB45" s="39"/>
       <c r="DC45" s="39"/>
       <c r="DD45" s="39"/>
       <c r="DE45" s="39"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="8">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="8">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="8">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="8">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="8">
@@ -13298,98 +13374,100 @@
       <c r="BZ46" s="21">
         <v>107.8556349188592</v>
       </c>
       <c r="CA46" s="8">
         <v>125.81268783289083</v>
       </c>
       <c r="CB46" s="21">
         <v>199.12872769870401</v>
       </c>
       <c r="CC46" s="21">
         <v>300.90529778808047</v>
       </c>
       <c r="CD46" s="28">
         <v>333.5406860310315</v>
       </c>
       <c r="CE46" s="21">
         <v>59.72177427196138</v>
       </c>
       <c r="CF46" s="21">
         <v>57.487365856512596</v>
       </c>
       <c r="CG46" s="21">
         <v>11.65284358441852</v>
       </c>
       <c r="CH46" s="31">
-        <v>83.98145515170873</v>
+        <v>83.779950606897373</v>
       </c>
       <c r="CI46" s="31">
-        <v>77.362018513744147</v>
+        <v>77.46524600148264</v>
       </c>
       <c r="CJ46" s="31">
-        <v>118.45530920297406</v>
+        <v>118.34327177986688</v>
       </c>
       <c r="CK46" s="36">
-        <v>125.92826491094497</v>
+        <v>125.97133128910659</v>
       </c>
       <c r="CL46" s="39">
-        <v>107.48474321893069</v>
+        <v>108.58785625694267</v>
       </c>
       <c r="CM46" s="8">
-        <v>125.64572532582818</v>
+        <v>123.685013794299</v>
       </c>
       <c r="CN46" s="39">
-        <v>213.0412991922683</v>
+        <v>197.24375126361863</v>
       </c>
       <c r="CO46" s="39">
-        <v>264.20164716859051</v>
+        <v>302.6131668728205</v>
       </c>
       <c r="CP46" s="31">
-        <v>317.58740587346432</v>
+        <v>296.55241975188153</v>
       </c>
       <c r="CQ46" s="39">
-        <v>56.391122236154004</v>
+        <v>52.000648886408186</v>
       </c>
       <c r="CR46" s="31">
-        <v>75.04479922676019</v>
+        <v>93.661049091992794</v>
       </c>
       <c r="CS46" s="31">
-        <v>9.2293680197673957</v>
+        <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="39">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="39">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="39">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="39">
         <v>127.06590190699345</v>
       </c>
-      <c r="CX46" s="39"/>
+      <c r="CX46" s="39">
+        <v>110.06854281701773</v>
+      </c>
       <c r="CY46" s="8"/>
       <c r="CZ46" s="39"/>
       <c r="DA46" s="39"/>
       <c r="DB46" s="39"/>
       <c r="DC46" s="39"/>
       <c r="DD46" s="39"/>
       <c r="DE46" s="39"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="8">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="8">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="8">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="8">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="8">
@@ -13611,98 +13689,100 @@
       <c r="BZ47" s="21">
         <v>100.7635163728267</v>
       </c>
       <c r="CA47" s="8">
         <v>152.29357834474115</v>
       </c>
       <c r="CB47" s="21">
         <v>171.61022788270458</v>
       </c>
       <c r="CC47" s="21">
         <v>161.46123210321127</v>
       </c>
       <c r="CD47" s="28">
         <v>200.92219370538137</v>
       </c>
       <c r="CE47" s="21">
         <v>64.060904998817875</v>
       </c>
       <c r="CF47" s="21">
         <v>30.039399219872692</v>
       </c>
       <c r="CG47" s="21">
         <v>103.87097303841222</v>
       </c>
       <c r="CH47" s="31">
-        <v>50.501158721929286</v>
+        <v>50.05618087860244</v>
       </c>
       <c r="CI47" s="31">
-        <v>100.00185348202271</v>
+        <v>100.06023355995772</v>
       </c>
       <c r="CJ47" s="31">
-        <v>111.56618880251213</v>
+        <v>111.85065408404347</v>
       </c>
       <c r="CK47" s="36">
-        <v>99.241991125509429</v>
+        <v>99.267059223395691</v>
       </c>
       <c r="CL47" s="39">
-        <v>119.58414985904567</v>
+        <v>111.44493471230503</v>
       </c>
       <c r="CM47" s="8">
-        <v>127.98303693789606</v>
+        <v>126.79151033371163</v>
       </c>
       <c r="CN47" s="39">
-        <v>165.15219326617088</v>
+        <v>168.64892304597325</v>
       </c>
       <c r="CO47" s="39">
-        <v>148.92055471914529</v>
+        <v>159.89130329377565</v>
       </c>
       <c r="CP47" s="31">
-        <v>238.81921124131793</v>
+        <v>233.24101282339598</v>
       </c>
       <c r="CQ47" s="39">
-        <v>60.156799228566307</v>
+        <v>63.606443201805604</v>
       </c>
       <c r="CR47" s="31">
-        <v>27.205106884520529</v>
+        <v>28.122677263650829</v>
       </c>
       <c r="CS47" s="31">
-        <v>111.75287521296926</v>
+        <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="39">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="39">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="39">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="39">
         <v>110.21810717492866</v>
       </c>
-      <c r="CX47" s="39"/>
+      <c r="CX47" s="39">
+        <v>100.376689538927</v>
+      </c>
       <c r="CY47" s="8"/>
       <c r="CZ47" s="39"/>
       <c r="DA47" s="39"/>
       <c r="DB47" s="39"/>
       <c r="DC47" s="39"/>
       <c r="DD47" s="39"/>
       <c r="DE47" s="39"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F48" s="20" t="s">
@@ -13924,98 +14004,100 @@
       <c r="BZ48" s="21">
         <v>158.84141181730348</v>
       </c>
       <c r="CA48" s="8">
         <v>154.12522195960622</v>
       </c>
       <c r="CB48" s="21">
         <v>103.77505005366791</v>
       </c>
       <c r="CC48" s="21">
         <v>136.49842538271147</v>
       </c>
       <c r="CD48" s="28">
         <v>144.39077460323642</v>
       </c>
       <c r="CE48" s="21">
         <v>40.673598022035144</v>
       </c>
       <c r="CF48" s="21">
         <v>62.470332715861844</v>
       </c>
       <c r="CG48" s="31">
         <v>319.10973723211515</v>
       </c>
       <c r="CH48" s="31">
-        <v>55.305509934030781</v>
+        <v>56.772193680639575</v>
       </c>
       <c r="CI48" s="31">
-        <v>42.04098725193721</v>
+        <v>41.861461982009061</v>
       </c>
       <c r="CJ48" s="31">
-        <v>151.57723740942345</v>
+        <v>151.69499035475354</v>
       </c>
       <c r="CK48" s="36">
-        <v>71.929092627591956</v>
+        <v>71.643435327920443</v>
       </c>
       <c r="CL48" s="39">
-        <v>173.88642178591786</v>
+        <v>160.46122127769519</v>
       </c>
       <c r="CM48" s="8">
-        <v>142.57335962426365</v>
+        <v>152.12434582152491</v>
       </c>
       <c r="CN48" s="39">
-        <v>104.92569424051487</v>
+        <v>93.245099827681543</v>
       </c>
       <c r="CO48" s="39">
-        <v>133.7798031595581</v>
+        <v>137.72878187132352</v>
       </c>
       <c r="CP48" s="31">
-        <v>137.62769443271907</v>
+        <v>144.74563974475592</v>
       </c>
       <c r="CQ48" s="39">
-        <v>51.030106530459953</v>
+        <v>47.859121879895469</v>
       </c>
       <c r="CR48" s="31">
-        <v>50.166458062503615</v>
+        <v>56.454280531458792</v>
       </c>
       <c r="CS48" s="31">
-        <v>321.81582152714242</v>
+        <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="39">
         <v>71.555916842237991</v>
       </c>
-      <c r="CX48" s="39"/>
+      <c r="CX48" s="39">
+        <v>157.49681184834242</v>
+      </c>
       <c r="CY48" s="8"/>
       <c r="CZ48" s="39"/>
       <c r="DA48" s="39"/>
       <c r="DB48" s="39"/>
       <c r="DC48" s="39"/>
       <c r="DD48" s="39"/>
       <c r="DE48" s="39"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="8">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="8">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="8">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="8">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="8">
@@ -14237,98 +14319,100 @@
       <c r="BZ49" s="21">
         <v>115.546155255168</v>
       </c>
       <c r="CA49" s="8">
         <v>141.13831313367476</v>
       </c>
       <c r="CB49" s="21">
         <v>155.65550184569574</v>
       </c>
       <c r="CC49" s="21">
         <v>133.10208005578326</v>
       </c>
       <c r="CD49" s="28">
         <v>265.24483924268549</v>
       </c>
       <c r="CE49" s="21">
         <v>49.785493950611013</v>
       </c>
       <c r="CF49" s="21">
         <v>114.52407625691723</v>
       </c>
       <c r="CG49" s="21">
         <v>39.469832522355738</v>
       </c>
       <c r="CH49" s="8">
-        <v>38.879719871593366</v>
+        <v>38.873315325563794</v>
       </c>
       <c r="CI49" s="31">
-        <v>111.85989799067093</v>
+        <v>112.29870759531136</v>
       </c>
       <c r="CJ49" s="31">
-        <v>117.50876457273098</v>
+        <v>117.50662946567776</v>
       </c>
       <c r="CK49" s="36">
-        <v>107.25899124910154</v>
+        <v>107.28442297470941</v>
       </c>
       <c r="CL49" s="39">
-        <v>117.66591109679258</v>
+        <v>111.24774863816687</v>
       </c>
       <c r="CM49" s="8">
-        <v>134.03106143352483</v>
+        <v>139.4107741741519</v>
       </c>
       <c r="CN49" s="39">
-        <v>146.92953093745251</v>
+        <v>144.4798177203605</v>
       </c>
       <c r="CO49" s="39">
-        <v>126.89199345460777</v>
+        <v>116.6004884229405</v>
       </c>
       <c r="CP49" s="31">
-        <v>255.22464222455804</v>
+        <v>293.21315682052318</v>
       </c>
       <c r="CQ49" s="39">
-        <v>53.900748276333857</v>
+        <v>49.283264989993619</v>
       </c>
       <c r="CR49" s="31">
-        <v>122.73887749765007</v>
+        <v>128.91926817960498</v>
       </c>
       <c r="CS49" s="31">
-        <v>31.868705394980317</v>
+        <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="8">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="39">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="39">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="39">
         <v>99.314397291995476</v>
       </c>
-      <c r="CX49" s="39"/>
+      <c r="CX49" s="39">
+        <v>112.70360871117893</v>
+      </c>
       <c r="CY49" s="8"/>
       <c r="CZ49" s="39"/>
       <c r="DA49" s="39"/>
       <c r="DB49" s="39"/>
       <c r="DC49" s="39"/>
       <c r="DD49" s="39"/>
       <c r="DE49" s="39"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="8">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="8">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="8">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="8">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="8">
@@ -14550,98 +14634,100 @@
       <c r="BZ50" s="21">
         <v>98.374105149197405</v>
       </c>
       <c r="CA50" s="8">
         <v>100.24715750580661</v>
       </c>
       <c r="CB50" s="21">
         <v>294.17730829527312</v>
       </c>
       <c r="CC50" s="21">
         <v>118.0227792183077</v>
       </c>
       <c r="CD50" s="28">
         <v>791.27919574760438</v>
       </c>
       <c r="CE50" s="21">
         <v>20.087918516655954</v>
       </c>
       <c r="CF50" s="21">
         <v>23.058906962940579</v>
       </c>
       <c r="CG50" s="21">
         <v>77.878600978954438</v>
       </c>
       <c r="CH50" s="8">
-        <v>96.895225755364876</v>
+        <v>207.06702051450301</v>
       </c>
       <c r="CI50" s="31">
-        <v>88.664419904040599</v>
+        <v>43.375537761903651</v>
       </c>
       <c r="CJ50" s="31">
-        <v>112.61680322494129</v>
+        <v>112.25137256114888</v>
       </c>
       <c r="CK50" s="36">
-        <v>98.109494782192371</v>
+        <v>98.149261892755931</v>
       </c>
       <c r="CL50" s="39">
-        <v>98.749451220372393</v>
+        <v>96.608265637926593</v>
       </c>
       <c r="CM50" s="8">
-        <v>115.34814664223083</v>
+        <v>122.43601890058098</v>
       </c>
       <c r="CN50" s="39">
-        <v>114.27903597351816</v>
+        <v>242.29145003974614</v>
       </c>
       <c r="CO50" s="39">
-        <v>261.55527002237602</v>
+        <v>115.5353477687449</v>
       </c>
       <c r="CP50" s="31">
-        <v>999.51247125329644</v>
+        <v>841.44109356056788</v>
       </c>
       <c r="CQ50" s="39">
-        <v>15.569470370279493</v>
+        <v>17.71183873905715</v>
       </c>
       <c r="CR50" s="31">
-        <v>19.985448990936501</v>
+        <v>32.985490694068467</v>
       </c>
       <c r="CS50" s="31">
-        <v>315.77445888201561</v>
+        <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="8">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="39">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="39">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="39">
         <v>91.916867797618266</v>
       </c>
-      <c r="CX50" s="39"/>
+      <c r="CX50" s="39">
+        <v>193.9075348830537</v>
+      </c>
       <c r="CY50" s="8"/>
       <c r="CZ50" s="39"/>
       <c r="DA50" s="39"/>
       <c r="DB50" s="39"/>
       <c r="DC50" s="39"/>
       <c r="DD50" s="39"/>
       <c r="DE50" s="39"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="8">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="8">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="8">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="8">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="8">
@@ -14863,98 +14949,100 @@
       <c r="BZ51" s="21">
         <v>99.900650340961477</v>
       </c>
       <c r="CA51" s="8">
         <v>100.14579753100854</v>
       </c>
       <c r="CB51" s="21">
         <v>286.34149350451162</v>
       </c>
       <c r="CC51" s="21">
         <v>196.9225363625809</v>
       </c>
       <c r="CD51" s="28">
         <v>276.03066785046025</v>
       </c>
       <c r="CE51" s="21">
         <v>23.115487306286404</v>
       </c>
       <c r="CF51" s="21">
         <v>29.756470904674003</v>
       </c>
       <c r="CG51" s="21">
         <v>122.83897649202183</v>
       </c>
       <c r="CH51" s="8">
-        <v>89.077771911456608</v>
+        <v>83.649571219198691</v>
       </c>
       <c r="CI51" s="31">
-        <v>100.1523106723924</v>
+        <v>100.12608097416627</v>
       </c>
       <c r="CJ51" s="31">
-        <v>98.782721746704354</v>
+        <v>98.958609268742677</v>
       </c>
       <c r="CK51" s="36">
-        <v>100.31705377040984</v>
+        <v>100.26720170169527</v>
       </c>
       <c r="CL51" s="39">
-        <v>100.49479193552079</v>
+        <v>100.49126673197983</v>
       </c>
       <c r="CM51" s="8">
-        <v>126.58302565914165</v>
+        <v>123.25018804676009</v>
       </c>
       <c r="CN51" s="39">
-        <v>362.25967580067396</v>
+        <v>226.74748816943219</v>
       </c>
       <c r="CO51" s="39">
-        <v>130.82302651125372</v>
+        <v>194.94463962392479</v>
       </c>
       <c r="CP51" s="31">
-        <v>299.93504360128543</v>
+        <v>295.83614603467248</v>
       </c>
       <c r="CQ51" s="39">
-        <v>21.217380944899126</v>
+        <v>21.811736299567006</v>
       </c>
       <c r="CR51" s="31">
-        <v>28.907443049676591</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>31.008614327757755</v>
+      </c>
+      <c r="CS51" s="31">
+        <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="8">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="39">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="39">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="39">
         <v>180.16605568016527</v>
       </c>
-      <c r="CX51" s="39"/>
+      <c r="CX51" s="39">
+        <v>53.913178115087625</v>
+      </c>
       <c r="CY51" s="8"/>
       <c r="CZ51" s="39"/>
       <c r="DA51" s="39"/>
       <c r="DB51" s="39"/>
       <c r="DC51" s="39"/>
       <c r="DD51" s="39"/>
       <c r="DE51" s="39"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="10">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="10">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="10">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="10">
@@ -15176,98 +15264,100 @@
       <c r="BZ52" s="21">
         <v>105.40384430359858</v>
       </c>
       <c r="CA52" s="8">
         <v>117.49128789469768</v>
       </c>
       <c r="CB52" s="21">
         <v>102.64338854852126</v>
       </c>
       <c r="CC52" s="21">
         <v>131.15756205601213</v>
       </c>
       <c r="CD52" s="28">
         <v>97.51312760999987</v>
       </c>
       <c r="CE52" s="21">
         <v>78.905776666750143</v>
       </c>
       <c r="CF52" s="21">
         <v>77.736790574870923</v>
       </c>
       <c r="CG52" s="21">
         <v>99.691899157779446</v>
       </c>
       <c r="CH52" s="8">
-        <v>83.204584739512455</v>
+        <v>81.303850192314954</v>
       </c>
       <c r="CI52" s="31">
-        <v>99.807512710287</v>
+        <v>100.09657014920157</v>
       </c>
       <c r="CJ52" s="31">
-        <v>104.66944955120961</v>
+        <v>104.19273389695742</v>
       </c>
       <c r="CK52" s="36">
-        <v>117.03226776834761</v>
+        <v>117.64209890661034</v>
       </c>
       <c r="CL52" s="39">
-        <v>112.03345215412179</v>
+        <v>111.67693142186678</v>
       </c>
       <c r="CM52" s="8">
-        <v>109.92102884872676</v>
+        <v>109.5888637311562</v>
       </c>
       <c r="CN52" s="39">
-        <v>97.921191098847217</v>
+        <v>97.972893724596346</v>
       </c>
       <c r="CO52" s="39">
-        <v>132.01911818392171</v>
+        <v>123.21964254577675</v>
       </c>
       <c r="CP52" s="31">
-        <v>83.057380111561002</v>
+        <v>83.342098083710255</v>
       </c>
       <c r="CQ52" s="39">
-        <v>96.090004641075993</v>
+        <v>95.941185113900175</v>
       </c>
       <c r="CR52" s="31">
-        <v>77.830447926085355</v>
+        <v>83.37652900804315</v>
       </c>
       <c r="CS52" s="31">
-        <v>106.5213789698892</v>
+        <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="8">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="39">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="39">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="39">
         <v>114.26056635572483</v>
       </c>
-      <c r="CX52" s="39"/>
+      <c r="CX52" s="39">
+        <v>108.44155378670894</v>
+      </c>
       <c r="CY52" s="8"/>
       <c r="CZ52" s="39"/>
       <c r="DA52" s="39"/>
       <c r="DB52" s="39"/>
       <c r="DC52" s="39"/>
       <c r="DD52" s="39"/>
       <c r="DE52" s="39"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="45"/>
       <c r="C54" s="45"/>
       <c r="D54" s="45"/>
       <c r="E54" s="45"/>
       <c r="F54" s="45"/>
       <c r="G54" s="45"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
       <c r="L54" s="45"/>
       <c r="M54" s="45"/>
       <c r="N54" s="45"/>
@@ -15508,65 +15598,65 @@
       <c r="BL56" s="41"/>
       <c r="BM56" s="41"/>
       <c r="BN56" s="41"/>
       <c r="BO56" s="41"/>
       <c r="BP56" s="41"/>
       <c r="BQ56" s="41"/>
       <c r="BR56" s="41"/>
       <c r="BS56" s="41"/>
       <c r="BT56" s="41"/>
       <c r="BU56" s="42"/>
       <c r="BV56" s="40" t="s">
         <v>46</v>
       </c>
       <c r="BW56" s="41"/>
       <c r="BX56" s="41"/>
       <c r="BY56" s="41"/>
       <c r="BZ56" s="41"/>
       <c r="CA56" s="41"/>
       <c r="CB56" s="41"/>
       <c r="CC56" s="41"/>
       <c r="CD56" s="41"/>
       <c r="CE56" s="41"/>
       <c r="CF56" s="41"/>
       <c r="CG56" s="42"/>
       <c r="CH56" s="40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI56" s="41"/>
       <c r="CJ56" s="41"/>
       <c r="CK56" s="41"/>
       <c r="CL56" s="41"/>
       <c r="CM56" s="41"/>
       <c r="CN56" s="41"/>
       <c r="CO56" s="41"/>
       <c r="CP56" s="41"/>
       <c r="CQ56" s="41"/>
       <c r="CR56" s="41"/>
       <c r="CS56" s="42"/>
       <c r="CT56" s="40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU56" s="41"/>
       <c r="CV56" s="41"/>
       <c r="CW56" s="41"/>
       <c r="CX56" s="41"/>
       <c r="CY56" s="41"/>
       <c r="CZ56" s="41"/>
       <c r="DA56" s="41"/>
       <c r="DB56" s="41"/>
       <c r="DC56" s="41"/>
       <c r="DD56" s="41"/>
       <c r="DE56" s="42"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="47"/>
       <c r="B57" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
@@ -16120,98 +16210,100 @@
       <c r="BZ58" s="15">
         <v>118.76704269125912</v>
       </c>
       <c r="CA58" s="15">
         <v>172.6797329543075</v>
       </c>
       <c r="CB58" s="13">
         <v>1582.4210207934577</v>
       </c>
       <c r="CC58" s="15">
         <v>224.20281560472105</v>
       </c>
       <c r="CD58" s="29">
         <v>287.81291701673092</v>
       </c>
       <c r="CE58" s="13">
         <v>58.930926282054145</v>
       </c>
       <c r="CF58" s="13">
         <v>41.444777979894006</v>
       </c>
       <c r="CG58" s="24">
         <v>1.7910876602783912</v>
       </c>
       <c r="CH58" s="30">
-        <v>100.00007959516608</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CI58" s="30">
-        <v>100.82828603995431</v>
+        <v>100</v>
       </c>
       <c r="CJ58" s="30">
-        <v>100.77512229343513</v>
+        <v>100</v>
       </c>
       <c r="CK58" s="37">
-        <v>99.215596895660198</v>
+        <v>100</v>
       </c>
       <c r="CL58" s="38">
-        <v>137.24536316819396</v>
+        <v>144.21161513557544</v>
       </c>
       <c r="CM58" s="30">
-        <v>232.84500734773007</v>
+        <v>168.40546682917315</v>
       </c>
       <c r="CN58" s="13">
-        <v>1153.6330253264298</v>
+        <v>1501.3267345327063</v>
       </c>
       <c r="CO58" s="38">
-        <v>221.20962403523393</v>
+        <v>251.27735740534774</v>
       </c>
       <c r="CP58" s="30">
-        <v>299.00235536603799</v>
+        <v>292.32700306510571</v>
       </c>
       <c r="CQ58" s="13">
-        <v>60.014288623676279</v>
+        <v>54.249074553377909</v>
       </c>
       <c r="CR58" s="13">
-        <v>44.060981368080547</v>
+        <v>50.929698382047981</v>
       </c>
       <c r="CS58" s="24">
-        <v>2.8109541436930252</v>
+        <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="38">
         <v>100</v>
       </c>
       <c r="CU58" s="38">
         <v>100</v>
       </c>
       <c r="CV58" s="38">
         <v>100</v>
       </c>
       <c r="CW58" s="38">
         <v>130.2369122888478</v>
       </c>
-      <c r="CX58" s="38"/>
+      <c r="CX58" s="38">
+        <v>111.88955188740501</v>
+      </c>
       <c r="CY58" s="38"/>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="38"/>
       <c r="DB58" s="38"/>
       <c r="DC58" s="13"/>
       <c r="DD58" s="13"/>
       <c r="DE58" s="24"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="45"/>
       <c r="C61" s="45"/>
       <c r="D61" s="45"/>
       <c r="E61" s="45"/>
       <c r="F61" s="45"/>
       <c r="G61" s="45"/>
       <c r="H61" s="45"/>
       <c r="I61" s="45"/>
       <c r="J61" s="45"/>
       <c r="K61" s="45"/>
       <c r="L61" s="45"/>
       <c r="M61" s="45"/>
       <c r="N61" s="45"/>
@@ -16452,65 +16544,65 @@
       <c r="BL63" s="41"/>
       <c r="BM63" s="41"/>
       <c r="BN63" s="41"/>
       <c r="BO63" s="41"/>
       <c r="BP63" s="41"/>
       <c r="BQ63" s="41"/>
       <c r="BR63" s="41"/>
       <c r="BS63" s="41"/>
       <c r="BT63" s="41"/>
       <c r="BU63" s="42"/>
       <c r="BV63" s="40" t="s">
         <v>47</v>
       </c>
       <c r="BW63" s="41"/>
       <c r="BX63" s="41"/>
       <c r="BY63" s="41"/>
       <c r="BZ63" s="41"/>
       <c r="CA63" s="41"/>
       <c r="CB63" s="41"/>
       <c r="CC63" s="41"/>
       <c r="CD63" s="41"/>
       <c r="CE63" s="41"/>
       <c r="CF63" s="41"/>
       <c r="CG63" s="42"/>
       <c r="CH63" s="40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI63" s="41"/>
       <c r="CJ63" s="41"/>
       <c r="CK63" s="41"/>
       <c r="CL63" s="41"/>
       <c r="CM63" s="41"/>
       <c r="CN63" s="41"/>
       <c r="CO63" s="41"/>
       <c r="CP63" s="41"/>
       <c r="CQ63" s="41"/>
       <c r="CR63" s="41"/>
       <c r="CS63" s="42"/>
       <c r="CT63" s="40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU63" s="41"/>
       <c r="CV63" s="41"/>
       <c r="CW63" s="41"/>
       <c r="CX63" s="41"/>
       <c r="CY63" s="41"/>
       <c r="CZ63" s="41"/>
       <c r="DA63" s="41"/>
       <c r="DB63" s="41"/>
       <c r="DC63" s="41"/>
       <c r="DD63" s="41"/>
       <c r="DE63" s="42"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="47"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
@@ -17064,98 +17156,100 @@
       <c r="BZ65" s="15">
         <v>111.75040919508356</v>
       </c>
       <c r="CA65" s="15">
         <v>152.74517127645319</v>
       </c>
       <c r="CB65" s="15">
         <v>65.159278185440485</v>
       </c>
       <c r="CC65" s="15">
         <v>104.19293892957874</v>
       </c>
       <c r="CD65" s="30">
         <v>118.69027313198836</v>
       </c>
       <c r="CE65" s="15">
         <v>79.109650268137258</v>
       </c>
       <c r="CF65" s="15">
         <v>103.14332770277596</v>
       </c>
       <c r="CG65" s="15">
         <v>156.00177629060167</v>
       </c>
       <c r="CH65" s="30">
-        <v>45.680749740643314</v>
+        <v>45.622234558107202</v>
       </c>
       <c r="CI65" s="30">
-        <v>100.36554199056515</v>
+        <v>100.31848564344324</v>
       </c>
       <c r="CJ65" s="30">
-        <v>134.31322650691371</v>
+        <v>134.40052372080677</v>
       </c>
       <c r="CK65" s="38">
-        <v>97.40378417550356</v>
+        <v>97.273354636878111</v>
       </c>
       <c r="CL65" s="38">
-        <v>113.82970381477992</v>
+        <v>111.36210542273007</v>
       </c>
       <c r="CM65" s="30">
-        <v>144.58188125329866</v>
+        <v>146.98795992896075</v>
       </c>
       <c r="CN65" s="38">
-        <v>68.342832511983914</v>
+        <v>68.285539131879275</v>
       </c>
       <c r="CO65" s="38">
-        <v>101.61839803912321</v>
+        <v>101.81029505098019</v>
       </c>
       <c r="CP65" s="30">
-        <v>121.88763007315562</v>
+        <v>121.8107907700029</v>
       </c>
       <c r="CQ65" s="38">
-        <v>77.678618275346196</v>
+        <v>77.550579142316892</v>
       </c>
       <c r="CR65" s="30">
-        <v>103.25439390977806</v>
+        <v>103.53466205202683</v>
       </c>
       <c r="CS65" s="30">
-        <v>153.14395930712999</v>
+        <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="38">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="38">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="38">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="38">
         <v>95.832140029547389</v>
       </c>
-      <c r="CX65" s="38"/>
+      <c r="CX65" s="38">
+        <v>111.36083037390982</v>
+      </c>
       <c r="CY65" s="38"/>
       <c r="CZ65" s="38"/>
       <c r="DA65" s="38"/>
       <c r="DB65" s="38"/>
       <c r="DC65" s="38"/>
       <c r="DD65" s="38"/>
       <c r="DE65" s="38"/>
     </row>
     <row r="66" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="20" t="s">
@@ -17377,98 +17471,100 @@
       <c r="BZ66" s="21">
         <v>111.77280924217854</v>
       </c>
       <c r="CA66" s="21">
         <v>165.32395974170697</v>
       </c>
       <c r="CB66" s="21">
         <v>71.301883580516645</v>
       </c>
       <c r="CC66" s="21">
         <v>102.26419869987957</v>
       </c>
       <c r="CD66" s="31">
         <v>112.18372150815965</v>
       </c>
       <c r="CE66" s="21">
         <v>73.068639536658594</v>
       </c>
       <c r="CF66" s="21">
         <v>101.1017188348319</v>
       </c>
       <c r="CG66" s="21">
         <v>192.54752585388817</v>
       </c>
       <c r="CH66" s="31">
-        <v>22.663102365122867</v>
+        <v>22.730305196665775</v>
       </c>
       <c r="CI66" s="31">
-        <v>129.73286634453024</v>
+        <v>129.60806395503076</v>
       </c>
       <c r="CJ66" s="31">
-        <v>141.79818514942249</v>
+        <v>141.99924418981612</v>
       </c>
       <c r="CK66" s="39">
-        <v>113.88831340515577</v>
+        <v>113.80425231551581</v>
       </c>
       <c r="CL66" s="39">
-        <v>115.26237981414073</v>
+        <v>113.22425655164336</v>
       </c>
       <c r="CM66" s="31">
-        <v>163.6672934812137</v>
+        <v>165.85446945845916</v>
       </c>
       <c r="CN66" s="39">
-        <v>72.407570177788443</v>
+        <v>72.384700992342758</v>
       </c>
       <c r="CO66" s="39">
-        <v>101.09941552856618</v>
+        <v>101.10158408505959</v>
       </c>
       <c r="CP66" s="31">
-        <v>112.27958356787622</v>
+        <v>112.30407080845406</v>
       </c>
       <c r="CQ66" s="39">
-        <v>73.809026690268126</v>
+        <v>73.813844309281563</v>
       </c>
       <c r="CR66" s="31">
-        <v>100.96668276308608</v>
+        <v>100.98921843834007</v>
       </c>
       <c r="CS66" s="31">
-        <v>188.57183342057968</v>
+        <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="39">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="39">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="39">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="39">
         <v>113.27766868797751</v>
       </c>
-      <c r="CX66" s="39"/>
+      <c r="CX66" s="39">
+        <v>116.26561159576478</v>
+      </c>
       <c r="CY66" s="39"/>
       <c r="CZ66" s="39"/>
       <c r="DA66" s="39"/>
       <c r="DB66" s="39"/>
       <c r="DC66" s="39"/>
       <c r="DD66" s="39"/>
       <c r="DE66" s="39"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
@@ -17690,98 +17786,100 @@
       <c r="BZ67" s="21">
         <v>104.25909558464144</v>
       </c>
       <c r="CA67" s="8">
         <v>123.6821120794644</v>
       </c>
       <c r="CB67" s="21">
         <v>79.256362730506424</v>
       </c>
       <c r="CC67" s="21">
         <v>93.322632076392082</v>
       </c>
       <c r="CD67" s="31">
         <v>105.30927292445642</v>
       </c>
       <c r="CE67" s="21">
         <v>90.048612533975941</v>
       </c>
       <c r="CF67" s="21">
         <v>102.18592198442467</v>
       </c>
       <c r="CG67" s="21">
         <v>112.13853590109038</v>
       </c>
       <c r="CH67" s="31">
-        <v>78.611237200487011</v>
+        <v>78.544705420967702</v>
       </c>
       <c r="CI67" s="31">
-        <v>112.74130619798012</v>
+        <v>112.72861533364733</v>
       </c>
       <c r="CJ67" s="31">
-        <v>116.58394104321899</v>
+        <v>116.55186554377102</v>
       </c>
       <c r="CK67" s="39">
-        <v>102.17422713590329</v>
+        <v>102.24008060570333</v>
       </c>
       <c r="CL67" s="39">
-        <v>100.24891873812314</v>
+        <v>99.993272552751534</v>
       </c>
       <c r="CM67" s="8">
-        <v>113.09370567694721</v>
+        <v>113.26215719958492</v>
       </c>
       <c r="CN67" s="39">
-        <v>84.891195157682205</v>
+        <v>83.92230414238017</v>
       </c>
       <c r="CO67" s="39">
-        <v>89.435012099723281</v>
+        <v>91.510929645873347</v>
       </c>
       <c r="CP67" s="31">
-        <v>110.53276550267344</v>
+        <v>109.2512209255227</v>
       </c>
       <c r="CQ67" s="39">
-        <v>90.321677919538843</v>
+        <v>90.326151098633602</v>
       </c>
       <c r="CR67" s="31">
-        <v>108.31241588602856</v>
+        <v>108.34145392066912</v>
       </c>
       <c r="CS67" s="31">
-        <v>120.00291463300744</v>
+        <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="39">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="39">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="39">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="39">
         <v>105.73209856159509</v>
       </c>
-      <c r="CX67" s="39"/>
+      <c r="CX67" s="39">
+        <v>104.03052746247872</v>
+      </c>
       <c r="CY67" s="8"/>
       <c r="CZ67" s="39"/>
       <c r="DA67" s="39"/>
       <c r="DB67" s="39"/>
       <c r="DC67" s="39"/>
       <c r="DD67" s="39"/>
       <c r="DE67" s="39"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
@@ -18003,98 +18101,100 @@
       <c r="BZ68" s="21">
         <v>103.47102536447534</v>
       </c>
       <c r="CA68" s="8">
         <v>157.46172954537124</v>
       </c>
       <c r="CB68" s="21">
         <v>65.569470215233935</v>
       </c>
       <c r="CC68" s="21">
         <v>94.786106827353947</v>
       </c>
       <c r="CD68" s="31">
         <v>113.1705027637647</v>
       </c>
       <c r="CE68" s="21">
         <v>83.188128743231474</v>
       </c>
       <c r="CF68" s="21">
         <v>112.38990172853467</v>
       </c>
       <c r="CG68" s="21">
         <v>156.44006941620302</v>
       </c>
       <c r="CH68" s="31">
-        <v>38.965243819658596</v>
+        <v>39.223912207113521</v>
       </c>
       <c r="CI68" s="31">
-        <v>103.89670496085937</v>
+        <v>103.87302402021051</v>
       </c>
       <c r="CJ68" s="31">
-        <v>186.63091370927029</v>
+        <v>186.58739603657284</v>
       </c>
       <c r="CK68" s="39">
-        <v>83.699028327096386</v>
+        <v>83.743392533690852</v>
       </c>
       <c r="CL68" s="39">
-        <v>103.10310105871841</v>
+        <v>102.64642015304679</v>
       </c>
       <c r="CM68" s="8">
-        <v>157.55298669511092</v>
+        <v>157.89795188398011</v>
       </c>
       <c r="CN68" s="39">
-        <v>67.630170771612981</v>
+        <v>67.750559059308486</v>
       </c>
       <c r="CO68" s="39">
-        <v>94.082771441880837</v>
+        <v>94.091524899121765</v>
       </c>
       <c r="CP68" s="31">
-        <v>114.17604071065924</v>
+        <v>114.19508728437282</v>
       </c>
       <c r="CQ68" s="39">
-        <v>80.762618361302657</v>
+        <v>80.75503059536922</v>
       </c>
       <c r="CR68" s="31">
-        <v>118.01523293081718</v>
+        <v>118.11753419615529</v>
       </c>
       <c r="CS68" s="31">
-        <v>141.1922416602024</v>
+        <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="39">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="39">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="39">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="39">
         <v>82.489236464420571</v>
       </c>
-      <c r="CX68" s="39"/>
+      <c r="CX68" s="39">
+        <v>103.15710464673474</v>
+      </c>
       <c r="CY68" s="8"/>
       <c r="CZ68" s="39"/>
       <c r="DA68" s="39"/>
       <c r="DB68" s="39"/>
       <c r="DC68" s="39"/>
       <c r="DD68" s="39"/>
       <c r="DE68" s="39"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
@@ -18316,98 +18416,100 @@
       <c r="BZ69" s="21">
         <v>115.47749169344877</v>
       </c>
       <c r="CA69" s="21">
         <v>176.9887171552939</v>
       </c>
       <c r="CB69" s="21">
         <v>54.600559713291744</v>
       </c>
       <c r="CC69" s="21">
         <v>132.38423581935152</v>
       </c>
       <c r="CD69" s="31">
         <v>133.96056473394304</v>
       </c>
       <c r="CE69" s="21">
         <v>79.886234486776161</v>
       </c>
       <c r="CF69" s="21">
         <v>93.771697544849346</v>
       </c>
       <c r="CG69" s="21">
         <v>147.64680047471245</v>
       </c>
       <c r="CH69" s="31">
-        <v>50.403466035359557</v>
+        <v>47.302246319412056</v>
       </c>
       <c r="CI69" s="31">
-        <v>89.581988409891466</v>
+        <v>89.727262074466523</v>
       </c>
       <c r="CJ69" s="31">
-        <v>179.23196018334556</v>
+        <v>180.8380445317411</v>
       </c>
       <c r="CK69" s="39">
-        <v>66.804515289329174</v>
+        <v>66.202035384909436</v>
       </c>
       <c r="CL69" s="39">
-        <v>109.33240381572729</v>
+        <v>107.05305655720205</v>
       </c>
       <c r="CM69" s="31">
-        <v>169.28240247602938</v>
+        <v>172.44783747811198</v>
       </c>
       <c r="CN69" s="39">
-        <v>57.369419283950748</v>
+        <v>57.433366106543545</v>
       </c>
       <c r="CO69" s="39">
-        <v>124.79233394804376</v>
+        <v>124.60118903228621</v>
       </c>
       <c r="CP69" s="31">
-        <v>137.2059152842769</v>
+        <v>137.46315323049535</v>
       </c>
       <c r="CQ69" s="39">
-        <v>86.106574320018822</v>
+        <v>86.224425676128575</v>
       </c>
       <c r="CR69" s="31">
-        <v>100.59663333087305</v>
+        <v>101.12769443268932</v>
       </c>
       <c r="CS69" s="31">
-        <v>125.72343683742811</v>
+        <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="39">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="39">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="39">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="39">
         <v>55.344165102306178</v>
       </c>
-      <c r="CX69" s="39"/>
+      <c r="CX69" s="39">
+        <v>113.18402408754453</v>
+      </c>
       <c r="CY69" s="39"/>
       <c r="CZ69" s="39"/>
       <c r="DA69" s="39"/>
       <c r="DB69" s="39"/>
       <c r="DC69" s="39"/>
       <c r="DD69" s="39"/>
       <c r="DE69" s="39"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
@@ -18629,98 +18731,100 @@
       <c r="BZ70" s="21">
         <v>150.1148445487826</v>
       </c>
       <c r="CA70" s="21">
         <v>116.99696559515469</v>
       </c>
       <c r="CB70" s="21">
         <v>50.389502547085328</v>
       </c>
       <c r="CC70" s="21">
         <v>137.1046558446445</v>
       </c>
       <c r="CD70" s="31">
         <v>138.55210485172677</v>
       </c>
       <c r="CE70" s="21">
         <v>77.284838216686268</v>
       </c>
       <c r="CF70" s="21">
         <v>127.53881539328331</v>
       </c>
       <c r="CG70" s="21">
         <v>150.74028134934574</v>
       </c>
       <c r="CH70" s="31">
-        <v>35.088829691273062</v>
+        <v>34.813819449033659</v>
       </c>
       <c r="CI70" s="31">
-        <v>125.02411227847709</v>
+        <v>124.83868349968724</v>
       </c>
       <c r="CJ70" s="31">
-        <v>110.19355497293795</v>
+        <v>109.87847685510803</v>
       </c>
       <c r="CK70" s="39">
-        <v>91.009452131225842</v>
+        <v>91.532015373100847</v>
       </c>
       <c r="CL70" s="39">
-        <v>144.39492948507001</v>
+        <v>141.44334499483563</v>
       </c>
       <c r="CM70" s="31">
-        <v>118.78874756531674</v>
+        <v>120.24140936757139</v>
       </c>
       <c r="CN70" s="39">
-        <v>47.877951639767701</v>
+        <v>47.829030959838079</v>
       </c>
       <c r="CO70" s="39">
-        <v>139.00352501927117</v>
+        <v>139.08226860655935</v>
       </c>
       <c r="CP70" s="31">
-        <v>129.14295113208146</v>
+        <v>128.81640310389173</v>
       </c>
       <c r="CQ70" s="39">
-        <v>85.22399187988826</v>
+        <v>83.346321674008735</v>
       </c>
       <c r="CR70" s="31">
-        <v>110.03800862940609</v>
+        <v>114.55954914592709</v>
       </c>
       <c r="CS70" s="31">
-        <v>172.18876576100902</v>
+        <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="39">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="39">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="39">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="39">
         <v>91.828099962129357</v>
       </c>
-      <c r="CX70" s="39"/>
+      <c r="CX70" s="39">
+        <v>137.79698537616122</v>
+      </c>
       <c r="CY70" s="39"/>
       <c r="CZ70" s="39"/>
       <c r="DA70" s="39"/>
       <c r="DB70" s="39"/>
       <c r="DC70" s="39"/>
       <c r="DD70" s="39"/>
       <c r="DE70" s="39"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
@@ -18942,98 +19046,100 @@
       <c r="BZ71" s="21">
         <v>144.00322823408584</v>
       </c>
       <c r="CA71" s="21">
         <v>133.62318792861424</v>
       </c>
       <c r="CB71" s="21">
         <v>59.533009134583892</v>
       </c>
       <c r="CC71" s="21">
         <v>93.628841913917711</v>
       </c>
       <c r="CD71" s="31">
         <v>112.52630741854685</v>
       </c>
       <c r="CE71" s="21">
         <v>66.921093698932964</v>
       </c>
       <c r="CF71" s="21">
         <v>109.11339676136853</v>
       </c>
       <c r="CG71" s="21">
         <v>161.26408471633425</v>
       </c>
       <c r="CH71" s="31">
-        <v>32.036683180055739</v>
+        <v>32.00390165079213</v>
       </c>
       <c r="CI71" s="31">
-        <v>136.67156769090843</v>
+        <v>136.67940105512761</v>
       </c>
       <c r="CJ71" s="31">
-        <v>134.27772496228388</v>
+        <v>134.24992831135361</v>
       </c>
       <c r="CK71" s="39">
-        <v>122.46944162717671</v>
+        <v>122.4293935976075</v>
       </c>
       <c r="CL71" s="39">
-        <v>145.98481208369836</v>
+        <v>146.87591188554626</v>
       </c>
       <c r="CM71" s="31">
-        <v>135.65037614673378</v>
+        <v>135.10549235425236</v>
       </c>
       <c r="CN71" s="39">
-        <v>61.341078476494971</v>
+        <v>61.356770133553617</v>
       </c>
       <c r="CO71" s="39">
-        <v>89.044315895924058</v>
+        <v>89.032510916414651</v>
       </c>
       <c r="CP71" s="31">
-        <v>113.05401995903703</v>
+        <v>113.04878437135035</v>
       </c>
       <c r="CQ71" s="39">
-        <v>67.508689874552616</v>
+        <v>67.526509326818925</v>
       </c>
       <c r="CR71" s="31">
-        <v>106.42633674633797</v>
+        <v>106.41499131231123</v>
       </c>
       <c r="CS71" s="31">
-        <v>158.6343931924801</v>
+        <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="39">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="39">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="39">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="39">
         <v>135.80198252258458</v>
       </c>
-      <c r="CX71" s="39"/>
+      <c r="CX71" s="39">
+        <v>145.20813738111374</v>
+      </c>
       <c r="CY71" s="39"/>
       <c r="CZ71" s="39"/>
       <c r="DA71" s="39"/>
       <c r="DB71" s="39"/>
       <c r="DC71" s="39"/>
       <c r="DD71" s="39"/>
       <c r="DE71" s="39"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
@@ -19255,98 +19361,100 @@
       <c r="BZ72" s="21">
         <v>111.30840054416915</v>
       </c>
       <c r="CA72" s="21">
         <v>149.45319580293022</v>
       </c>
       <c r="CB72" s="21">
         <v>60.19404152656643</v>
       </c>
       <c r="CC72" s="21">
         <v>127.97928070534678</v>
       </c>
       <c r="CD72" s="31">
         <v>107.22968465393437</v>
       </c>
       <c r="CE72" s="21">
         <v>78.470181610226959</v>
       </c>
       <c r="CF72" s="21">
         <v>113.63519941860389</v>
       </c>
       <c r="CG72" s="21">
         <v>159.22452570460891</v>
       </c>
       <c r="CH72" s="31">
-        <v>39.937190504919336</v>
+        <v>40.476979980517584</v>
       </c>
       <c r="CI72" s="31">
-        <v>99.566162143116216</v>
+        <v>97.470890609664096</v>
       </c>
       <c r="CJ72" s="31">
-        <v>113.96769397704121</v>
+        <v>115.24370710842409</v>
       </c>
       <c r="CK72" s="39">
-        <v>111.33934481981198</v>
+        <v>110.97598108557116</v>
       </c>
       <c r="CL72" s="39">
-        <v>109.47004166675352</v>
+        <v>111.37042221677898</v>
       </c>
       <c r="CM72" s="31">
-        <v>163.14701082125055</v>
+        <v>161.21882912886471</v>
       </c>
       <c r="CN72" s="39">
-        <v>55.549257366752428</v>
+        <v>55.574361414715753</v>
       </c>
       <c r="CO72" s="39">
-        <v>128.72832404439518</v>
+        <v>128.7373166156984</v>
       </c>
       <c r="CP72" s="31">
-        <v>104.49832449022875</v>
+        <v>104.49100350853402</v>
       </c>
       <c r="CQ72" s="39">
-        <v>77.185513915492947</v>
+        <v>77.198802132396025</v>
       </c>
       <c r="CR72" s="31">
-        <v>117.93651499725115</v>
+        <v>117.94881800857478</v>
       </c>
       <c r="CS72" s="31">
-        <v>168.99147038780293</v>
+        <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="39">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="39">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="39">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="39">
         <v>114.00199193180616</v>
       </c>
-      <c r="CX72" s="39"/>
+      <c r="CX72" s="39">
+        <v>110.19740205382973</v>
+      </c>
       <c r="CY72" s="39"/>
       <c r="CZ72" s="39"/>
       <c r="DA72" s="39"/>
       <c r="DB72" s="39"/>
       <c r="DC72" s="39"/>
       <c r="DD72" s="39"/>
       <c r="DE72" s="39"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="20" t="s">
@@ -19568,98 +19676,100 @@
       <c r="BZ73" s="21">
         <v>100.54915945312356</v>
       </c>
       <c r="CA73" s="21">
         <v>244.10871576449381</v>
       </c>
       <c r="CB73" s="21">
         <v>40.685031224756308</v>
       </c>
       <c r="CC73" s="21">
         <v>125.15907657948826</v>
       </c>
       <c r="CD73" s="31">
         <v>154.30465926520114</v>
       </c>
       <c r="CE73" s="21">
         <v>83.860666363799368</v>
       </c>
       <c r="CF73" s="21">
         <v>95.198412479587077</v>
       </c>
       <c r="CG73" s="21">
         <v>162.21087291152037</v>
       </c>
       <c r="CH73" s="31">
-        <v>34.331995509324337</v>
+        <v>34.445372329756346</v>
       </c>
       <c r="CI73" s="31">
-        <v>83.786169077423011</v>
+        <v>83.816290778596041</v>
       </c>
       <c r="CJ73" s="31">
-        <v>244.38672631439323</v>
+        <v>244.15723802695402</v>
       </c>
       <c r="CK73" s="39">
-        <v>61.096127938275082</v>
+        <v>61.124452933751449</v>
       </c>
       <c r="CL73" s="39">
-        <v>100.29874811980801</v>
+        <v>99.909078808299583</v>
       </c>
       <c r="CM73" s="31">
-        <v>247.35094235426786</v>
+        <v>247.97072813565339</v>
       </c>
       <c r="CN73" s="39">
-        <v>38.708303627238543</v>
+        <v>38.741238178467064</v>
       </c>
       <c r="CO73" s="39">
-        <v>132.26556355853955</v>
+        <v>132.18933052608972</v>
       </c>
       <c r="CP73" s="31">
-        <v>152.72692511536351</v>
+        <v>152.69320522282405</v>
       </c>
       <c r="CQ73" s="39">
-        <v>81.760694402757366</v>
+        <v>81.765567934295774</v>
       </c>
       <c r="CR73" s="31">
-        <v>96.616228445699676</v>
+        <v>96.625485199547484</v>
       </c>
       <c r="CS73" s="31">
-        <v>163.22892480971313</v>
+        <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="39">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="39">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="39">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="39">
         <v>60.349631153433116</v>
       </c>
-      <c r="CX73" s="39"/>
+      <c r="CX73" s="39">
+        <v>100.43166996782583</v>
+      </c>
       <c r="CY73" s="39"/>
       <c r="CZ73" s="39"/>
       <c r="DA73" s="39"/>
       <c r="DB73" s="39"/>
       <c r="DC73" s="39"/>
       <c r="DD73" s="39"/>
       <c r="DE73" s="39"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
@@ -19881,98 +19991,100 @@
       <c r="BZ74" s="21">
         <v>138.02638172408106</v>
       </c>
       <c r="CA74" s="21">
         <v>172.68343732030297</v>
       </c>
       <c r="CB74" s="21">
         <v>53.159007298232098</v>
       </c>
       <c r="CC74" s="21">
         <v>100.63532924635965</v>
       </c>
       <c r="CD74" s="31">
         <v>154.74439368114463</v>
       </c>
       <c r="CE74" s="21">
         <v>54.693176150526348</v>
       </c>
       <c r="CF74" s="21">
         <v>116.47392346704248</v>
       </c>
       <c r="CG74" s="21">
         <v>189.17546837349946</v>
       </c>
       <c r="CH74" s="31">
-        <v>30.693573015803931</v>
+        <v>31.428653058188615</v>
       </c>
       <c r="CI74" s="31">
-        <v>92.01081751921393</v>
+        <v>92.152044015304142</v>
       </c>
       <c r="CJ74" s="31">
-        <v>165.99876036487674</v>
+        <v>166.06908634394065</v>
       </c>
       <c r="CK74" s="39">
-        <v>95.998793653155914</v>
+        <v>95.838162844591935</v>
       </c>
       <c r="CL74" s="39">
-        <v>136.04395109762132</v>
+        <v>131.94466855791612</v>
       </c>
       <c r="CM74" s="31">
-        <v>170.78260557903369</v>
+        <v>174.79107006250106</v>
       </c>
       <c r="CN74" s="39">
-        <v>50.274726069884345</v>
+        <v>50.113003895738537</v>
       </c>
       <c r="CO74" s="39">
-        <v>104.76923065865869</v>
+        <v>105.03484308157269</v>
       </c>
       <c r="CP74" s="31">
-        <v>153.61719425936252</v>
+        <v>153.77284827551881</v>
       </c>
       <c r="CQ74" s="39">
-        <v>56.489087663734971</v>
+        <v>56.462065225834777</v>
       </c>
       <c r="CR74" s="31">
-        <v>119.09234490862247</v>
+        <v>119.2379569552245</v>
       </c>
       <c r="CS74" s="31">
-        <v>183.80671603380088</v>
+        <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="39">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="39">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="39">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="39">
         <v>84.905963838458604</v>
       </c>
-      <c r="CX74" s="39"/>
+      <c r="CX74" s="39">
+        <v>144.98232219498706</v>
+      </c>
       <c r="CY74" s="39"/>
       <c r="CZ74" s="39"/>
       <c r="DA74" s="39"/>
       <c r="DB74" s="39"/>
       <c r="DC74" s="39"/>
       <c r="DD74" s="39"/>
       <c r="DE74" s="39"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
@@ -20194,98 +20306,100 @@
       <c r="BZ75" s="21">
         <v>104.37748363212755</v>
       </c>
       <c r="CA75" s="8">
         <v>181.64735161775198</v>
       </c>
       <c r="CB75" s="21">
         <v>42.977643441308096</v>
       </c>
       <c r="CC75" s="21">
         <v>85.68981209343103</v>
       </c>
       <c r="CD75" s="31">
         <v>110.90940784635505</v>
       </c>
       <c r="CE75" s="21">
         <v>77.087126008220423</v>
       </c>
       <c r="CF75" s="21">
         <v>87.906812011719708</v>
       </c>
       <c r="CG75" s="21">
         <v>129.21970928584375</v>
       </c>
       <c r="CH75" s="31">
-        <v>110.1465940572978</v>
+        <v>110.91513418303826</v>
       </c>
       <c r="CI75" s="31">
-        <v>109.35474772939328</v>
+        <v>109.52558560726726</v>
       </c>
       <c r="CJ75" s="31">
-        <v>94.278001145860287</v>
+        <v>94.320261530224272</v>
       </c>
       <c r="CK75" s="39">
-        <v>142.32834477498076</v>
+        <v>142.15756358000539</v>
       </c>
       <c r="CL75" s="39">
-        <v>104.47779264583173</v>
+        <v>102.74325217681938</v>
       </c>
       <c r="CM75" s="8">
-        <v>150.61798882105282</v>
+        <v>152.57003965826229</v>
       </c>
       <c r="CN75" s="39">
-        <v>49.24354249490446</v>
+        <v>49.157760273012855</v>
       </c>
       <c r="CO75" s="39">
-        <v>79.686232633431914</v>
+        <v>79.721713417740574</v>
       </c>
       <c r="CP75" s="31">
-        <v>106.47298310904985</v>
+        <v>106.50949934832974</v>
       </c>
       <c r="CQ75" s="39">
-        <v>79.807586080574609</v>
+        <v>79.786907675252081</v>
       </c>
       <c r="CR75" s="31">
-        <v>91.928204082146749</v>
+        <v>91.947165337541847</v>
       </c>
       <c r="CS75" s="31">
-        <v>134.59115083782777</v>
+        <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="39">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="39">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="39">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="39">
         <v>135.79278728345568</v>
       </c>
-      <c r="CX75" s="39"/>
+      <c r="CX75" s="39">
+        <v>102.9978315376713</v>
+      </c>
       <c r="CY75" s="8"/>
       <c r="CZ75" s="39"/>
       <c r="DA75" s="39"/>
       <c r="DB75" s="39"/>
       <c r="DC75" s="39"/>
       <c r="DD75" s="39"/>
       <c r="DE75" s="39"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
@@ -20507,98 +20621,100 @@
       <c r="BZ76" s="21">
         <v>101.81869597367643</v>
       </c>
       <c r="CA76" s="8">
         <v>125.85271578972697</v>
       </c>
       <c r="CB76" s="21">
         <v>86.348604020712187</v>
       </c>
       <c r="CC76" s="21">
         <v>104.65672169519524</v>
       </c>
       <c r="CD76" s="31">
         <v>107.24548366114517</v>
       </c>
       <c r="CE76" s="21">
         <v>104.76025878967441</v>
       </c>
       <c r="CF76" s="21">
         <v>104.22046171608812</v>
       </c>
       <c r="CG76" s="21">
         <v>188.33378107941965</v>
       </c>
       <c r="CH76" s="31">
-        <v>41.503535502292394</v>
+        <v>42.481817687890086</v>
       </c>
       <c r="CI76" s="31">
-        <v>92.264655994189738</v>
+        <v>92.70639354327615</v>
       </c>
       <c r="CJ76" s="31">
-        <v>97.903807063979613</v>
+        <v>96.985286705851877</v>
       </c>
       <c r="CK76" s="39">
-        <v>104.92753066953348</v>
+        <v>105.56098601364023</v>
       </c>
       <c r="CL76" s="39">
-        <v>119.11453201307825</v>
+        <v>102.04459468005062</v>
       </c>
       <c r="CM76" s="8">
-        <v>113.51907150779219</v>
+        <v>128.51404043908815</v>
       </c>
       <c r="CN76" s="39">
-        <v>86.886548741826601</v>
+        <v>87.020021700935104</v>
       </c>
       <c r="CO76" s="39">
-        <v>101.88537132165618</v>
+        <v>101.58726106664415</v>
       </c>
       <c r="CP76" s="31">
-        <v>108.17805985952722</v>
+        <v>108.15738790524276</v>
       </c>
       <c r="CQ76" s="39">
-        <v>104.38820870830388</v>
+        <v>104.2479695896467</v>
       </c>
       <c r="CR76" s="31">
-        <v>106.51774317540408</v>
+        <v>105.09999643501669</v>
       </c>
       <c r="CS76" s="31">
-        <v>206.73731101376148</v>
+        <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="39">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="39">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="39">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="39">
         <v>106.7638338630309</v>
       </c>
-      <c r="CX76" s="39"/>
+      <c r="CX76" s="39">
+        <v>106.53043047647688</v>
+      </c>
       <c r="CY76" s="8"/>
       <c r="CZ76" s="39"/>
       <c r="DA76" s="39"/>
       <c r="DB76" s="39"/>
       <c r="DC76" s="39"/>
       <c r="DD76" s="39"/>
       <c r="DE76" s="39"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
@@ -20820,98 +20936,100 @@
       <c r="BZ77" s="21">
         <v>74.821035933559273</v>
       </c>
       <c r="CA77" s="8">
         <v>185.04543404867766</v>
       </c>
       <c r="CB77" s="21">
         <v>60.68757390200544</v>
       </c>
       <c r="CC77" s="21">
         <v>127.4773857339345</v>
       </c>
       <c r="CD77" s="31">
         <v>186.73339994337624</v>
       </c>
       <c r="CE77" s="21">
         <v>55.356076733759387</v>
       </c>
       <c r="CF77" s="21">
         <v>122.6195796054496</v>
       </c>
       <c r="CG77" s="21">
         <v>169.95093482127152</v>
       </c>
       <c r="CH77" s="31">
-        <v>28.219107180149024</v>
+        <v>27.893673686303721</v>
       </c>
       <c r="CI77" s="31">
-        <v>151.55548621642808</v>
+        <v>156.63504209522304</v>
       </c>
       <c r="CJ77" s="31">
-        <v>69.933447730059527</v>
+        <v>66.792493843390758</v>
       </c>
       <c r="CK77" s="39">
-        <v>134.21211738926067</v>
+        <v>134.05806598667428</v>
       </c>
       <c r="CL77" s="39">
-        <v>59.513938277867716</v>
+        <v>83.36727209190181</v>
       </c>
       <c r="CM77" s="8">
-        <v>250.18250322789126</v>
+        <v>185.20749558967472</v>
       </c>
       <c r="CN77" s="39">
-        <v>63.299522715259535</v>
+        <v>64.462194019390054</v>
       </c>
       <c r="CO77" s="39">
-        <v>99.838006898939497</v>
+        <v>99.938164425972886</v>
       </c>
       <c r="CP77" s="31">
-        <v>214.04710716410031</v>
+        <v>214.36590730988061</v>
       </c>
       <c r="CQ77" s="39">
-        <v>64.676527874400207</v>
+        <v>65.170827339202376</v>
       </c>
       <c r="CR77" s="31">
-        <v>120.47174408329899</v>
+        <v>121.52194471273512</v>
       </c>
       <c r="CS77" s="31">
-        <v>144.92279997719035</v>
+        <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="39">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="39">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="39">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="39">
         <v>205.7564286912536</v>
       </c>
-      <c r="CX77" s="39"/>
+      <c r="CX77" s="39">
+        <v>57.427371105980882</v>
+      </c>
       <c r="CY77" s="8"/>
       <c r="CZ77" s="39"/>
       <c r="DA77" s="39"/>
       <c r="DB77" s="39"/>
       <c r="DC77" s="39"/>
       <c r="DD77" s="39"/>
       <c r="DE77" s="39"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="8">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="8">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="8">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="8">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="8">
@@ -21133,98 +21251,100 @@
       <c r="BZ78" s="21">
         <v>105.93413630672934</v>
       </c>
       <c r="CA78" s="8">
         <v>147.60954598703537</v>
       </c>
       <c r="CB78" s="21">
         <v>84.639994775249917</v>
       </c>
       <c r="CC78" s="21">
         <v>88.711956573428708</v>
       </c>
       <c r="CD78" s="31">
         <v>98.673478518944592</v>
       </c>
       <c r="CE78" s="21">
         <v>103.95901147627471</v>
       </c>
       <c r="CF78" s="21">
         <v>103.12861068000699</v>
       </c>
       <c r="CG78" s="21">
         <v>129.67463020896392</v>
       </c>
       <c r="CH78" s="31">
-        <v>48.442442606529198</v>
+        <v>48.483368994467526</v>
       </c>
       <c r="CI78" s="31">
-        <v>100.10689514441529</v>
+        <v>100.62687665187684</v>
       </c>
       <c r="CJ78" s="31">
-        <v>120.54967943488147</v>
+        <v>120.14827653819921</v>
       </c>
       <c r="CK78" s="39">
-        <v>108.02798807950596</v>
+        <v>108.1013123876502</v>
       </c>
       <c r="CL78" s="39">
-        <v>104.6039049022707</v>
+        <v>103.56172123477702</v>
       </c>
       <c r="CM78" s="8">
-        <v>144.23678953716109</v>
+        <v>145.43070503633771</v>
       </c>
       <c r="CN78" s="39">
-        <v>89.981409331609697</v>
+        <v>89.946280670460098</v>
       </c>
       <c r="CO78" s="39">
-        <v>87.393166147528774</v>
+        <v>87.387950854683822</v>
       </c>
       <c r="CP78" s="31">
-        <v>98.994329333576886</v>
+        <v>98.989706713472273</v>
       </c>
       <c r="CQ78" s="39">
-        <v>104.13442475172774</v>
+        <v>104.12524413658662</v>
       </c>
       <c r="CR78" s="31">
-        <v>97.593133601775605</v>
+        <v>97.595633508187973</v>
       </c>
       <c r="CS78" s="31">
-        <v>131.7118304075444</v>
+        <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="39">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="39">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="39">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="39">
         <v>110.298769518413</v>
       </c>
-      <c r="CX78" s="39"/>
+      <c r="CX78" s="39">
+        <v>102.62426326188665</v>
+      </c>
       <c r="CY78" s="8"/>
       <c r="CZ78" s="39"/>
       <c r="DA78" s="39"/>
       <c r="DB78" s="39"/>
       <c r="DC78" s="39"/>
       <c r="DD78" s="39"/>
       <c r="DE78" s="39"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="8">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="8">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="8">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="8">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="8">
@@ -21446,98 +21566,100 @@
       <c r="BZ79" s="21">
         <v>107.88216107121609</v>
       </c>
       <c r="CA79" s="8">
         <v>125.78342325502012</v>
       </c>
       <c r="CB79" s="21">
         <v>110.42349582501242</v>
       </c>
       <c r="CC79" s="21">
         <v>104.46236698815767</v>
       </c>
       <c r="CD79" s="31">
         <v>95.426410144693605</v>
       </c>
       <c r="CE79" s="21">
         <v>66.708652907605313</v>
       </c>
       <c r="CF79" s="21">
         <v>83.512349018738533</v>
       </c>
       <c r="CG79" s="21">
         <v>130.41734770297853</v>
       </c>
       <c r="CH79" s="31">
-        <v>83.928115923213994</v>
+        <v>83.69911647271222</v>
       </c>
       <c r="CI79" s="31">
-        <v>77.272715209397631</v>
+        <v>77.368491156045224</v>
       </c>
       <c r="CJ79" s="31">
-        <v>118.54943122869092</v>
+        <v>118.4452432770791</v>
       </c>
       <c r="CK79" s="39">
-        <v>126.04021498470649</v>
+        <v>126.09279399388828</v>
       </c>
       <c r="CL79" s="39">
-        <v>107.51030023510255</v>
+        <v>108.61975396582831</v>
       </c>
       <c r="CM79" s="8">
-        <v>124.61641143855726</v>
+        <v>123.62320833885074</v>
       </c>
       <c r="CN79" s="39">
-        <v>121.64582672140295</v>
+        <v>121.70416331567782</v>
       </c>
       <c r="CO79" s="39">
-        <v>98.298046499043807</v>
+        <v>98.270524985454927</v>
       </c>
       <c r="CP79" s="31">
-        <v>93.111522058677636</v>
+        <v>93.118345795848583</v>
       </c>
       <c r="CQ79" s="39">
-        <v>65.22215413735168</v>
+        <v>65.207457416729824</v>
       </c>
       <c r="CR79" s="31">
-        <v>84.691458025712436</v>
+        <v>84.66815031117055</v>
       </c>
       <c r="CS79" s="31">
-        <v>130.73655567093911</v>
+        <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="39">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="39">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="39">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="39">
         <v>127.28032662803615</v>
       </c>
-      <c r="CX79" s="39"/>
+      <c r="CX79" s="39">
+        <v>110.1215497551362</v>
+      </c>
       <c r="CY79" s="8"/>
       <c r="CZ79" s="39"/>
       <c r="DA79" s="39"/>
       <c r="DB79" s="39"/>
       <c r="DC79" s="39"/>
       <c r="DD79" s="39"/>
       <c r="DE79" s="39"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="8">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="8">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="8">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="8">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="8">
@@ -21759,98 +21881,100 @@
       <c r="BZ80" s="21">
         <v>99.225231240522689</v>
       </c>
       <c r="CA80" s="8">
         <v>142.33213526224077</v>
       </c>
       <c r="CB80" s="21">
         <v>59.722756738183712</v>
       </c>
       <c r="CC80" s="21">
         <v>110.11983639093661</v>
       </c>
       <c r="CD80" s="31">
         <v>129.32650554237779</v>
       </c>
       <c r="CE80" s="21">
         <v>84.684370381310544</v>
       </c>
       <c r="CF80" s="21">
         <v>108.82503999840345</v>
       </c>
       <c r="CG80" s="21">
         <v>166.79596808383533</v>
       </c>
       <c r="CH80" s="31">
-        <v>46.500442680963658</v>
+        <v>47.291717364162032</v>
       </c>
       <c r="CI80" s="31">
-        <v>100.01095561567305</v>
+        <v>100.06887973844563</v>
       </c>
       <c r="CJ80" s="31">
-        <v>113.60067335196169</v>
+        <v>113.55057590342763</v>
       </c>
       <c r="CK80" s="39">
-        <v>99.108766833591332</v>
+        <v>99.174468778750651</v>
       </c>
       <c r="CL80" s="39">
-        <v>120.16157578821154</v>
+        <v>110.45046826481924</v>
       </c>
       <c r="CM80" s="8">
-        <v>107.45909486850924</v>
+        <v>114.2765426452054</v>
       </c>
       <c r="CN80" s="39">
-        <v>74.249149632977023</v>
+        <v>74.311016227423252</v>
       </c>
       <c r="CO80" s="39">
-        <v>103.86655032994096</v>
+        <v>103.85066535118904</v>
       </c>
       <c r="CP80" s="31">
-        <v>158.38567133360078</v>
+        <v>158.51584961498116</v>
       </c>
       <c r="CQ80" s="39">
-        <v>65.31484911682827</v>
+        <v>64.519370289514114</v>
       </c>
       <c r="CR80" s="31">
-        <v>94.328089740519033</v>
+        <v>94.972509610739237</v>
       </c>
       <c r="CS80" s="31">
-        <v>169.90792673417013</v>
+        <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="39">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="39">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="39">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="39">
         <v>107.62389026977405</v>
       </c>
-      <c r="CX80" s="39"/>
+      <c r="CX80" s="39">
+        <v>100.34853330310369</v>
+      </c>
       <c r="CY80" s="8"/>
       <c r="CZ80" s="39"/>
       <c r="DA80" s="39"/>
       <c r="DB80" s="39"/>
       <c r="DC80" s="39"/>
       <c r="DD80" s="39"/>
       <c r="DE80" s="39"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F81" s="20" t="s">
@@ -22072,98 +22196,100 @@
       <c r="BZ81" s="21">
         <v>158.84141181730348</v>
       </c>
       <c r="CA81" s="8">
         <v>154.11184869651646</v>
       </c>
       <c r="CB81" s="21">
         <v>75.02175112468646</v>
       </c>
       <c r="CC81" s="21">
         <v>104.10290131202436</v>
       </c>
       <c r="CD81" s="31">
         <v>125.535477145577</v>
       </c>
       <c r="CE81" s="21">
         <v>68.693141448260448</v>
       </c>
       <c r="CF81" s="21">
         <v>75.159066865659355</v>
       </c>
       <c r="CG81" s="21">
         <v>327.65207774972203</v>
       </c>
       <c r="CH81" s="31">
-        <v>55.305509934030781</v>
+        <v>56.772193680639575</v>
       </c>
       <c r="CI81" s="31">
-        <v>42.04098725193721</v>
+        <v>41.861461982009061</v>
       </c>
       <c r="CJ81" s="31">
-        <v>151.57723740942345</v>
+        <v>151.69499035475354</v>
       </c>
       <c r="CK81" s="39">
-        <v>71.929092627591956</v>
+        <v>71.643435327920443</v>
       </c>
       <c r="CL81" s="39">
-        <v>173.88642178591786</v>
+        <v>160.46122127769519</v>
       </c>
       <c r="CM81" s="8">
-        <v>142.56714206749464</v>
+        <v>152.11771029885091</v>
       </c>
       <c r="CN81" s="39">
-        <v>75.362292623550232</v>
+        <v>75.452773621651787</v>
       </c>
       <c r="CO81" s="39">
-        <v>101.90386720259966</v>
+        <v>101.78753213862105</v>
       </c>
       <c r="CP81" s="31">
-        <v>126.47991063193211</v>
+        <v>126.56237466222449</v>
       </c>
       <c r="CQ81" s="39">
-        <v>69.536872054311999</v>
+        <v>69.525339077962684</v>
       </c>
       <c r="CR81" s="31">
-        <v>73.906149975789148</v>
+        <v>73.926663603807285</v>
       </c>
       <c r="CS81" s="31">
-        <v>322.01427820246113</v>
+        <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="39">
         <v>71.555916842237991</v>
       </c>
-      <c r="CX81" s="39"/>
+      <c r="CX81" s="39">
+        <v>157.49681184834242</v>
+      </c>
       <c r="CY81" s="8"/>
       <c r="CZ81" s="39"/>
       <c r="DA81" s="39"/>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="39"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="8">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="8">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="8">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="8">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="8">
@@ -22385,98 +22511,100 @@
       <c r="BZ82" s="21">
         <v>115.54614730436093</v>
       </c>
       <c r="CA82" s="8">
         <v>141.08716540193737</v>
       </c>
       <c r="CB82" s="21">
         <v>82.817573958686765</v>
       </c>
       <c r="CC82" s="21">
         <v>92.399538413653119</v>
       </c>
       <c r="CD82" s="31">
         <v>111.30933841714237</v>
       </c>
       <c r="CE82" s="21">
         <v>83.438143451148889</v>
       </c>
       <c r="CF82" s="21">
         <v>114.04895282407088</v>
       </c>
       <c r="CG82" s="21">
         <v>152.62986869094544</v>
       </c>
       <c r="CH82" s="8">
-        <v>38.878813252382635</v>
+        <v>38.870920336645206</v>
       </c>
       <c r="CI82" s="31">
-        <v>111.86093798043206</v>
+        <v>112.29983173655846</v>
       </c>
       <c r="CJ82" s="31">
-        <v>117.50883412987298</v>
+        <v>117.50772376348759</v>
       </c>
       <c r="CK82" s="39">
-        <v>107.25929595679435</v>
+        <v>107.28512005977544</v>
       </c>
       <c r="CL82" s="39">
-        <v>117.6663070068509</v>
+        <v>111.2477945048918</v>
       </c>
       <c r="CM82" s="8">
-        <v>133.98237755096963</v>
+        <v>139.35665983822147</v>
       </c>
       <c r="CN82" s="39">
-        <v>83.464353732510247</v>
+        <v>83.429566158946116</v>
       </c>
       <c r="CO82" s="39">
-        <v>90.868764874858783</v>
+        <v>90.900419116156812</v>
       </c>
       <c r="CP82" s="31">
-        <v>108.75827063582489</v>
+        <v>108.66790480309088</v>
       </c>
       <c r="CQ82" s="39">
-        <v>87.065022162821364</v>
+        <v>87.173880344730762</v>
       </c>
       <c r="CR82" s="31">
-        <v>116.2439879297963</v>
+        <v>116.46349021458839</v>
       </c>
       <c r="CS82" s="31">
-        <v>145.89305861888406</v>
+        <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="8">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="39">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="39">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="39">
         <v>99.31372979791297</v>
       </c>
-      <c r="CX82" s="39"/>
+      <c r="CX82" s="39">
+        <v>112.69294313029141</v>
+      </c>
       <c r="CY82" s="8"/>
       <c r="CZ82" s="39"/>
       <c r="DA82" s="39"/>
       <c r="DB82" s="39"/>
       <c r="DC82" s="39"/>
       <c r="DD82" s="39"/>
       <c r="DE82" s="39"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="8">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="8">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="8">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="8">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="8">
@@ -22698,98 +22826,100 @@
       <c r="BZ83" s="21">
         <v>96.031510104044131</v>
       </c>
       <c r="CA83" s="8">
         <v>99.789733332460102</v>
       </c>
       <c r="CB83" s="21">
         <v>115.81248361775435</v>
       </c>
       <c r="CC83" s="21">
         <v>110.45913957100058</v>
       </c>
       <c r="CD83" s="31">
         <v>86.598787408044444</v>
       </c>
       <c r="CE83" s="21">
         <v>80.401106695434976</v>
       </c>
       <c r="CF83" s="21">
         <v>82.233497575805302</v>
       </c>
       <c r="CG83" s="21">
         <v>134.59227956521019</v>
       </c>
       <c r="CH83" s="8">
-        <v>92.106437445483124</v>
+        <v>364.0150250763532</v>
       </c>
       <c r="CI83" s="31">
-        <v>69.68209609609103</v>
+        <v>17.913072389080334</v>
       </c>
       <c r="CJ83" s="31">
-        <v>142.9371211730323</v>
+        <v>143.00603940147442</v>
       </c>
       <c r="CK83" s="39">
-        <v>94.931030972998826</v>
+        <v>94.900507585370406</v>
       </c>
       <c r="CL83" s="39">
-        <v>96.534664913656982</v>
+        <v>90.334544697971324</v>
       </c>
       <c r="CM83" s="8">
-        <v>133.27212596545306</v>
+        <v>157.57113147698402</v>
       </c>
       <c r="CN83" s="39">
-        <v>91.823007601596657</v>
+        <v>81.758088970941202</v>
       </c>
       <c r="CO83" s="39">
-        <v>131.57944432836743</v>
+        <v>132.0140385756587</v>
       </c>
       <c r="CP83" s="31">
-        <v>86.528585514576676</v>
+        <v>152.90523833730953</v>
       </c>
       <c r="CQ83" s="39">
-        <v>83.961644302875854</v>
+        <v>54.021381596679859</v>
       </c>
       <c r="CR83" s="31">
-        <v>91.269922013351675</v>
+        <v>160.88831931110468</v>
       </c>
       <c r="CS83" s="31">
-        <v>151.91744364722183</v>
+        <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="8">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="39">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="39">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="39">
         <v>79.082633304780373</v>
       </c>
-      <c r="CX83" s="39"/>
+      <c r="CX83" s="39">
+        <v>387.63943045150296</v>
+      </c>
       <c r="CY83" s="8"/>
       <c r="CZ83" s="39"/>
       <c r="DA83" s="39"/>
       <c r="DB83" s="39"/>
       <c r="DC83" s="39"/>
       <c r="DD83" s="39"/>
       <c r="DE83" s="39"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="8">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="8">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="8">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="8">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="8">
@@ -23011,98 +23141,100 @@
       <c r="BZ84" s="21">
         <v>98.902215791853166</v>
       </c>
       <c r="CA84" s="8">
         <v>101.41155345042463</v>
       </c>
       <c r="CB84" s="21">
         <v>79.812075654593315</v>
       </c>
       <c r="CC84" s="21">
         <v>110.10469590391052</v>
       </c>
       <c r="CD84" s="31">
         <v>146.89144822271757</v>
       </c>
       <c r="CE84" s="21">
         <v>83.238811189527212</v>
       </c>
       <c r="CF84" s="21">
         <v>106.67373342563906</v>
       </c>
       <c r="CG84" s="21">
         <v>390.43523546807842</v>
       </c>
       <c r="CH84" s="8">
-        <v>41.149149439661706</v>
+        <v>18.886996513391093</v>
       </c>
       <c r="CI84" s="31">
-        <v>101.77656180407983</v>
+        <v>101.68582283319093</v>
       </c>
       <c r="CJ84" s="31">
-        <v>86.028177917374663</v>
+        <v>86.289196883318837</v>
       </c>
       <c r="CK84" s="39">
-        <v>104.17865358276212</v>
+        <v>104.03446137999477</v>
       </c>
       <c r="CL84" s="39">
-        <v>106.27945695621605</v>
+        <v>107.14900119549102</v>
       </c>
       <c r="CM84" s="8">
-        <v>416.37408585396798</v>
+        <v>414.70362013952979</v>
       </c>
       <c r="CN84" s="39">
-        <v>101.74340223182028</v>
+        <v>101.75709974119371</v>
       </c>
       <c r="CO84" s="39">
-        <v>45.926696174187079</v>
+        <v>45.887260341230593</v>
       </c>
       <c r="CP84" s="31">
-        <v>72.04855920086608</v>
+        <v>71.953162673408286</v>
       </c>
       <c r="CQ84" s="39">
-        <v>74.460179986206299</v>
+        <v>74.422844146762003</v>
       </c>
       <c r="CR84" s="31">
-        <v>116.12438973576357</v>
+        <v>115.82046106158835</v>
       </c>
       <c r="CS84" s="31">
-        <v>65.215792322573307</v>
+        <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="8">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="39">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="39">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="39">
         <v>66.903979776332733</v>
       </c>
-      <c r="CX84" s="39"/>
+      <c r="CX84" s="39">
+        <v>99.530207752233821</v>
+      </c>
       <c r="CY84" s="8"/>
       <c r="CZ84" s="39"/>
       <c r="DA84" s="39"/>
       <c r="DB84" s="39"/>
       <c r="DC84" s="39"/>
       <c r="DD84" s="39"/>
       <c r="DE84" s="39"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="10">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="10">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="10">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="10">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="10">
@@ -23324,163 +23456,181 @@
       <c r="BZ85" s="21">
         <v>106.44323721464608</v>
       </c>
       <c r="CA85" s="8">
         <v>118.11351380883588</v>
       </c>
       <c r="CB85" s="21">
         <v>82.274963067282584</v>
       </c>
       <c r="CC85" s="21">
         <v>86.610360562417171</v>
       </c>
       <c r="CD85" s="31">
         <v>89.198204938151321</v>
       </c>
       <c r="CE85" s="21">
         <v>111.09137724007864</v>
       </c>
       <c r="CF85" s="21">
         <v>94.428488445355129</v>
       </c>
       <c r="CG85" s="21">
         <v>119.81642308650147</v>
       </c>
       <c r="CH85" s="8">
-        <v>80.342739914627344</v>
+        <v>79.867903782050519</v>
       </c>
       <c r="CI85" s="31">
-        <v>99.770051004352766</v>
+        <v>100.11874045391704</v>
       </c>
       <c r="CJ85" s="31">
-        <v>105.68176597637944</v>
+        <v>105.02186060135121</v>
       </c>
       <c r="CK85" s="39">
-        <v>120.57646449663031</v>
+        <v>120.94997455521295</v>
       </c>
       <c r="CL85" s="39">
-        <v>112.08645151308806</v>
+        <v>111.91009048320448</v>
       </c>
       <c r="CM85" s="8">
-        <v>109.19025193698029</v>
+        <v>109.34163099495639</v>
       </c>
       <c r="CN85" s="39">
-        <v>86.84790686086717</v>
+        <v>86.850054303064155</v>
       </c>
       <c r="CO85" s="39">
-        <v>85.572302651324222</v>
+        <v>85.479415877537562</v>
       </c>
       <c r="CP85" s="31">
-        <v>90.190441147870985</v>
+        <v>90.098678622164329</v>
       </c>
       <c r="CQ85" s="39">
-        <v>111.15235414711051</v>
+        <v>111.1031200075671</v>
       </c>
       <c r="CR85" s="31">
-        <v>94.559733420285426</v>
+        <v>94.405975481345365</v>
       </c>
       <c r="CS85" s="31">
-        <v>122.43826708849042</v>
+        <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="8">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="39">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="39">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="39">
         <v>117.18388211117758</v>
       </c>
-      <c r="CX85" s="39"/>
+      <c r="CX85" s="39">
+        <v>107.62717931313482</v>
+      </c>
       <c r="CY85" s="8"/>
       <c r="CZ85" s="39"/>
       <c r="DA85" s="39"/>
       <c r="DB85" s="39"/>
       <c r="DC85" s="39"/>
       <c r="DD85" s="39"/>
       <c r="DE85" s="39"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="49"/>
       <c r="C87" s="49"/>
       <c r="D87" s="49"/>
       <c r="E87" s="49"/>
       <c r="F87" s="49"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="Z87" s="14"/>
       <c r="AX87" s="2" t="s">
         <v>43</v>
       </c>
       <c r="BV87" s="48" t="s">
         <v>48</v>
       </c>
       <c r="BW87" s="48"/>
       <c r="BX87" s="48"/>
       <c r="BY87" s="48"/>
       <c r="BZ87" s="48"/>
       <c r="CA87" s="48"/>
       <c r="CB87" s="48"/>
       <c r="CC87" s="48"/>
       <c r="CD87" s="48"/>
       <c r="CE87" s="48"/>
       <c r="CF87" s="48"/>
       <c r="CG87" s="48"/>
-      <c r="CH87" s="48"/>
-[...3 lines deleted...]
-      <c r="CL87" s="48"/>
+      <c r="CH87" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="CI87" s="50"/>
+      <c r="CJ87" s="50"/>
+      <c r="CK87" s="50"/>
+      <c r="CL87" s="50"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="BV88" s="48"/>
       <c r="BW88" s="48"/>
       <c r="BX88" s="48"/>
       <c r="BY88" s="48"/>
       <c r="BZ88" s="48"/>
       <c r="CA88" s="48"/>
       <c r="CB88" s="48"/>
       <c r="CC88" s="48"/>
       <c r="CD88" s="48"/>
       <c r="CE88" s="48"/>
       <c r="CF88" s="48"/>
       <c r="CG88" s="48"/>
-      <c r="CH88" s="48"/>
-[...3 lines deleted...]
-      <c r="CL88" s="48"/>
+      <c r="CH88" s="50"/>
+      <c r="CI88" s="50"/>
+      <c r="CJ88" s="50"/>
+      <c r="CK88" s="50"/>
+      <c r="CL88" s="50"/>
+    </row>
+    <row r="89" spans="1:109" x14ac:dyDescent="0.2">
+      <c r="BV89" s="48"/>
+      <c r="BW89" s="48"/>
+      <c r="BX89" s="48"/>
+      <c r="BY89" s="48"/>
+      <c r="BZ89" s="48"/>
+      <c r="CA89" s="48"/>
+      <c r="CB89" s="48"/>
+      <c r="CC89" s="48"/>
+      <c r="CD89" s="48"/>
+      <c r="CE89" s="48"/>
+      <c r="CF89" s="48"/>
+      <c r="CG89" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="86">
-    <mergeCell ref="BV87:CL88"/>
+    <mergeCell ref="BV87:CG89"/>
     <mergeCell ref="AU62:AW62"/>
     <mergeCell ref="CE55:CG55"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="W2:Y2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="W29:Y29"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B63:M63"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="AI2:AK2"/>
     <mergeCell ref="AI29:AK29"/>
     <mergeCell ref="AI55:AK55"/>
     <mergeCell ref="AI62:AK62"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AU55:AW55"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="B1:BI1"/>
     <mergeCell ref="BG2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BG29:BI29"/>
     <mergeCell ref="AU2:AW2"/>
     <mergeCell ref="AU29:AW29"/>
     <mergeCell ref="A28:BI28"/>
     <mergeCell ref="CE62:CG62"/>
@@ -23543,140 +23693,140 @@
     <mergeCell ref="CH63:CS63"/>
     <mergeCell ref="CQ55:CS55"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CQ2:CS2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к предыдущему месяцу </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>