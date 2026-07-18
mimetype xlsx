--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к предыдущему месяцу " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -460,82 +460,82 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -809,377 +809,377 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP89"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CD2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="CN2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CM87" sqref="CM87"/>
+      <selection pane="bottomRight" activeCell="CY65" sqref="CY65:CY85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="45"/>
-[...58 lines deleted...]
-      <c r="CH1" s="44" t="s">
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
+      <c r="BE1" s="49"/>
+      <c r="BF1" s="49"/>
+      <c r="BG1" s="49"/>
+      <c r="BH1" s="49"/>
+      <c r="BI1" s="49"/>
+      <c r="CH1" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="CI1" s="44"/>
-[...21 lines deleted...]
-      <c r="DE1" s="44"/>
+      <c r="CI1" s="50"/>
+      <c r="CJ1" s="50"/>
+      <c r="CK1" s="50"/>
+      <c r="CL1" s="50"/>
+      <c r="CM1" s="50"/>
+      <c r="CN1" s="50"/>
+      <c r="CO1" s="50"/>
+      <c r="CP1" s="50"/>
+      <c r="CQ1" s="50"/>
+      <c r="CR1" s="50"/>
+      <c r="CS1" s="50"/>
+      <c r="CT1" s="50"/>
+      <c r="CU1" s="50"/>
+      <c r="CV1" s="50"/>
+      <c r="CW1" s="50"/>
+      <c r="CX1" s="50"/>
+      <c r="CY1" s="50"/>
+      <c r="CZ1" s="50"/>
+      <c r="DA1" s="50"/>
+      <c r="DB1" s="50"/>
+      <c r="DC1" s="50"/>
+      <c r="DD1" s="50"/>
+      <c r="DE1" s="50"/>
       <c r="DF1" s="32"/>
       <c r="DG1" s="32"/>
       <c r="DH1" s="32"/>
       <c r="DI1" s="32"/>
       <c r="DJ1" s="32"/>
       <c r="DK1" s="32"/>
       <c r="DL1" s="32"/>
       <c r="DM1" s="32"/>
       <c r="DN1" s="32"/>
       <c r="DO1" s="32"/>
       <c r="DP1" s="32"/>
       <c r="DQ1" s="32"/>
       <c r="DR1" s="32"/>
       <c r="DS1" s="32"/>
       <c r="DT1" s="32"/>
       <c r="DU1" s="32"/>
       <c r="DV1" s="32"/>
       <c r="DW1" s="32"/>
       <c r="DX1" s="32"/>
       <c r="DY1" s="32"/>
       <c r="DZ1" s="32"/>
       <c r="EA1" s="32"/>
       <c r="EB1" s="32"/>
       <c r="EC1" s="32"/>
       <c r="ED1" s="32"/>
       <c r="EE1" s="32"/>
       <c r="EF1" s="32"/>
       <c r="EG1" s="32"/>
       <c r="EH1" s="32"/>
       <c r="EI1" s="32"/>
       <c r="EJ1" s="32"/>
       <c r="EK1" s="32"/>
       <c r="EL1" s="32"/>
       <c r="EM1" s="32"/>
       <c r="EN1" s="32"/>
       <c r="EO1" s="32"/>
     </row>
     <row r="2" spans="1:145" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="43" t="s">
+      <c r="K2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="43"/>
-[...1 lines deleted...]
-      <c r="W2" s="43" t="s">
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="W2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="43"/>
-[...1 lines deleted...]
-      <c r="AI2" s="43" t="s">
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="AI2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2" s="43"/>
-[...1 lines deleted...]
-      <c r="AU2" s="43" t="s">
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AU2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AV2" s="43"/>
-[...1 lines deleted...]
-      <c r="BG2" s="43" t="s">
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="BG2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BH2" s="43"/>
-[...1 lines deleted...]
-      <c r="BS2" s="43" t="s">
+      <c r="BH2" s="42"/>
+      <c r="BI2" s="42"/>
+      <c r="BS2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BT2" s="43"/>
-[...1 lines deleted...]
-      <c r="CE2" s="43" t="s">
+      <c r="BT2" s="42"/>
+      <c r="BU2" s="42"/>
+      <c r="CE2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CF2" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="43" t="s">
+      <c r="CF2" s="42"/>
+      <c r="CG2" s="42"/>
+      <c r="CQ2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CR2" s="43"/>
-[...1 lines deleted...]
-      <c r="DC2" s="43" t="s">
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
+      <c r="DC2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="DD2" s="43"/>
-      <c r="DE2" s="43"/>
+      <c r="DD2" s="42"/>
+      <c r="DE2" s="42"/>
     </row>
     <row r="3" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="46"/>
-      <c r="B3" s="40" t="s">
+      <c r="A3" s="47"/>
+      <c r="B3" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="46"/>
+      <c r="Z3" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
+      <c r="AF3" s="45"/>
+      <c r="AG3" s="45"/>
+      <c r="AH3" s="45"/>
+      <c r="AI3" s="45"/>
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="46"/>
+      <c r="AL3" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="45"/>
+      <c r="AN3" s="45"/>
+      <c r="AO3" s="45"/>
+      <c r="AP3" s="45"/>
+      <c r="AQ3" s="45"/>
+      <c r="AR3" s="45"/>
+      <c r="AS3" s="45"/>
+      <c r="AT3" s="45"/>
+      <c r="AU3" s="45"/>
+      <c r="AV3" s="45"/>
+      <c r="AW3" s="46"/>
+      <c r="AX3" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="45"/>
+      <c r="AZ3" s="45"/>
+      <c r="BA3" s="45"/>
+      <c r="BB3" s="45"/>
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
+      <c r="BE3" s="45"/>
+      <c r="BF3" s="45"/>
+      <c r="BG3" s="45"/>
+      <c r="BH3" s="45"/>
+      <c r="BI3" s="46"/>
+      <c r="BJ3" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="45"/>
+      <c r="BL3" s="45"/>
+      <c r="BM3" s="45"/>
+      <c r="BN3" s="45"/>
+      <c r="BO3" s="45"/>
+      <c r="BP3" s="45"/>
+      <c r="BQ3" s="45"/>
+      <c r="BR3" s="45"/>
+      <c r="BS3" s="45"/>
+      <c r="BT3" s="45"/>
+      <c r="BU3" s="46"/>
+      <c r="BV3" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="45"/>
+      <c r="BX3" s="45"/>
+      <c r="BY3" s="45"/>
+      <c r="BZ3" s="45"/>
+      <c r="CA3" s="45"/>
+      <c r="CB3" s="45"/>
+      <c r="CC3" s="45"/>
+      <c r="CD3" s="45"/>
+      <c r="CE3" s="45"/>
+      <c r="CF3" s="45"/>
+      <c r="CG3" s="46"/>
+      <c r="CH3" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="41"/>
-[...10 lines deleted...]
-      <c r="CT3" s="40" t="s">
+      <c r="CI3" s="45"/>
+      <c r="CJ3" s="45"/>
+      <c r="CK3" s="45"/>
+      <c r="CL3" s="45"/>
+      <c r="CM3" s="45"/>
+      <c r="CN3" s="45"/>
+      <c r="CO3" s="45"/>
+      <c r="CP3" s="45"/>
+      <c r="CQ3" s="45"/>
+      <c r="CR3" s="45"/>
+      <c r="CS3" s="46"/>
+      <c r="CT3" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="41"/>
-[...9 lines deleted...]
-      <c r="DE3" s="42"/>
+      <c r="CU3" s="45"/>
+      <c r="CV3" s="45"/>
+      <c r="CW3" s="45"/>
+      <c r="CX3" s="45"/>
+      <c r="CY3" s="45"/>
+      <c r="CZ3" s="45"/>
+      <c r="DA3" s="45"/>
+      <c r="DB3" s="45"/>
+      <c r="DC3" s="45"/>
+      <c r="DD3" s="45"/>
+      <c r="DE3" s="46"/>
     </row>
     <row r="4" spans="1:145" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
+      <c r="A4" s="48"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1768,51 +1768,53 @@
       </c>
       <c r="CQ5" s="38">
         <v>57.333626180883158</v>
       </c>
       <c r="CR5" s="30">
         <v>60.401381945769337</v>
       </c>
       <c r="CS5" s="30">
         <v>46.628951938106255</v>
       </c>
       <c r="CT5" s="38">
         <v>46.485788953290019</v>
       </c>
       <c r="CU5" s="38">
         <v>102.16491176852671</v>
       </c>
       <c r="CV5" s="38">
         <v>131.70552816131902</v>
       </c>
       <c r="CW5" s="38">
         <v>97.964919096052895</v>
       </c>
       <c r="CX5" s="38">
         <v>110.34420698815369</v>
       </c>
-      <c r="CY5" s="38"/>
+      <c r="CY5" s="38">
+        <v>152.03111084212239</v>
+      </c>
       <c r="CZ5" s="38"/>
       <c r="DA5" s="38"/>
       <c r="DB5" s="38"/>
       <c r="DC5" s="38"/>
       <c r="DD5" s="38"/>
       <c r="DE5" s="38"/>
     </row>
     <row r="6" spans="1:145" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>36</v>
@@ -2083,51 +2085,53 @@
       </c>
       <c r="CQ6" s="39">
         <v>54.8343923382849</v>
       </c>
       <c r="CR6" s="31">
         <v>154.27905497139486</v>
       </c>
       <c r="CS6" s="31">
         <v>45.594576276392715</v>
       </c>
       <c r="CT6" s="39">
         <v>21.293981896789756</v>
       </c>
       <c r="CU6" s="39">
         <v>130.37565584522537</v>
       </c>
       <c r="CV6" s="39">
         <v>137.28595332911982</v>
       </c>
       <c r="CW6" s="39">
         <v>113.94991143841531</v>
       </c>
       <c r="CX6" s="39">
         <v>115.02166782312347</v>
       </c>
-      <c r="CY6" s="39"/>
+      <c r="CY6" s="39">
+        <v>168.55661548283285</v>
+      </c>
       <c r="CZ6" s="39"/>
       <c r="DA6" s="39"/>
       <c r="DB6" s="39"/>
       <c r="DC6" s="39"/>
       <c r="DD6" s="39"/>
       <c r="DE6" s="39"/>
     </row>
     <row r="7" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C7" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D7" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E7" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F7" s="21">
         <v>115.40570743492171</v>
@@ -2398,51 +2402,53 @@
       </c>
       <c r="CQ7" s="39">
         <v>46.526004804668318</v>
       </c>
       <c r="CR7" s="31">
         <v>46.03949780805371</v>
       </c>
       <c r="CS7" s="31">
         <v>30.848732044637238</v>
       </c>
       <c r="CT7" s="39">
         <v>74.080514609398818</v>
       </c>
       <c r="CU7" s="39">
         <v>106.53243328627391</v>
       </c>
       <c r="CV7" s="39">
         <v>110.61648492287874</v>
       </c>
       <c r="CW7" s="39">
         <v>105.04824974278557</v>
       </c>
       <c r="CX7" s="39">
         <v>104.05242687758177</v>
       </c>
-      <c r="CY7" s="8"/>
+      <c r="CY7" s="8">
+        <v>117.1004170769328</v>
+      </c>
       <c r="CZ7" s="39"/>
       <c r="DA7" s="39"/>
       <c r="DB7" s="39"/>
       <c r="DC7" s="39"/>
       <c r="DD7" s="39"/>
       <c r="DE7" s="39"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C8" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D8" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E8" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F8" s="21">
         <v>110.63638001404837</v>
@@ -2713,51 +2719,53 @@
       </c>
       <c r="CQ8" s="39">
         <v>64.076076160212622</v>
       </c>
       <c r="CR8" s="31">
         <v>50.169337889705211</v>
       </c>
       <c r="CS8" s="31">
         <v>103.69029606554598</v>
       </c>
       <c r="CT8" s="39">
         <v>41.137048452803185</v>
       </c>
       <c r="CU8" s="39">
         <v>105.40268718687776</v>
       </c>
       <c r="CV8" s="39">
         <v>180.66871728727077</v>
       </c>
       <c r="CW8" s="39">
         <v>83.0873797698993</v>
       </c>
       <c r="CX8" s="39">
         <v>102.9131586826106</v>
       </c>
-      <c r="CY8" s="8"/>
+      <c r="CY8" s="8">
+        <v>160.32411463824795</v>
+      </c>
       <c r="CZ8" s="39"/>
       <c r="DA8" s="39"/>
       <c r="DB8" s="39"/>
       <c r="DC8" s="39"/>
       <c r="DD8" s="39"/>
       <c r="DE8" s="39"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C9" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D9" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E9" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F9" s="21">
         <v>121.19685645147165</v>
@@ -3028,51 +3036,53 @@
       </c>
       <c r="CQ9" s="39">
         <v>66.035525278099101</v>
       </c>
       <c r="CR9" s="31">
         <v>62.365887604217917</v>
       </c>
       <c r="CS9" s="31">
         <v>85.044854410134676</v>
       </c>
       <c r="CT9" s="39">
         <v>43.831752273980705</v>
       </c>
       <c r="CU9" s="39">
         <v>100.54070120959572</v>
       </c>
       <c r="CV9" s="39">
         <v>184.27054356059034</v>
       </c>
       <c r="CW9" s="39">
         <v>61.261619815226155</v>
       </c>
       <c r="CX9" s="39">
         <v>110.47963741354256</v>
       </c>
-      <c r="CY9" s="39"/>
+      <c r="CY9" s="39">
+        <v>181.76027693576191</v>
+      </c>
       <c r="CZ9" s="39"/>
       <c r="DA9" s="39"/>
       <c r="DB9" s="39"/>
       <c r="DC9" s="39"/>
       <c r="DD9" s="39"/>
       <c r="DE9" s="39"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C10" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D10" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E10" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F10" s="21">
         <v>155.42729804157042</v>
@@ -3343,51 +3353,53 @@
       </c>
       <c r="CQ10" s="39">
         <v>52.764129317584164</v>
       </c>
       <c r="CR10" s="31">
         <v>41.922906122167682</v>
       </c>
       <c r="CS10" s="31">
         <v>157.16278649683775</v>
       </c>
       <c r="CT10" s="39">
         <v>35.684297983149392</v>
       </c>
       <c r="CU10" s="39">
         <v>123.74578991682392</v>
       </c>
       <c r="CV10" s="39">
         <v>109.67194434083827</v>
       </c>
       <c r="CW10" s="39">
         <v>97.789656149810796</v>
       </c>
       <c r="CX10" s="39">
         <v>129.56168673067739</v>
       </c>
-      <c r="CY10" s="39"/>
+      <c r="CY10" s="39">
+        <v>122.93067554789585</v>
+      </c>
       <c r="CZ10" s="39"/>
       <c r="DA10" s="39"/>
       <c r="DB10" s="39"/>
       <c r="DC10" s="39"/>
       <c r="DD10" s="39"/>
       <c r="DE10" s="39"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C11" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D11" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E11" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F11" s="21">
         <v>146.44993240648051</v>
@@ -3658,51 +3670,53 @@
       </c>
       <c r="CQ11" s="39">
         <v>62.096896703421066</v>
       </c>
       <c r="CR11" s="31">
         <v>55.236189884082641</v>
       </c>
       <c r="CS11" s="31">
         <v>105.4073860295311</v>
       </c>
       <c r="CT11" s="39">
         <v>38.970745336222038</v>
       </c>
       <c r="CU11" s="39">
         <v>127.30123682527157</v>
       </c>
       <c r="CV11" s="39">
         <v>113.64973258637178</v>
       </c>
       <c r="CW11" s="39">
         <v>134.53303402173373</v>
       </c>
       <c r="CX11" s="39">
         <v>144.02946759288014</v>
       </c>
-      <c r="CY11" s="39"/>
+      <c r="CY11" s="39">
+        <v>133.68263485186597</v>
+      </c>
       <c r="CZ11" s="39"/>
       <c r="DA11" s="39"/>
       <c r="DB11" s="39"/>
       <c r="DC11" s="39"/>
       <c r="DD11" s="39"/>
       <c r="DE11" s="39"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C12" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D12" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E12" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F12" s="21">
         <v>109.41032619804285</v>
@@ -3973,51 +3987,53 @@
       </c>
       <c r="CQ12" s="39">
         <v>51.500024542739645</v>
       </c>
       <c r="CR12" s="31">
         <v>28.131454143718983</v>
       </c>
       <c r="CS12" s="31">
         <v>128.78830897788686</v>
       </c>
       <c r="CT12" s="39">
         <v>39.611435985574374</v>
       </c>
       <c r="CU12" s="39">
         <v>98.895359176310791</v>
       </c>
       <c r="CV12" s="39">
         <v>110.26041420145904</v>
       </c>
       <c r="CW12" s="39">
         <v>113.07874942314595</v>
       </c>
       <c r="CX12" s="39">
         <v>113.20996023782344</v>
       </c>
-      <c r="CY12" s="39"/>
+      <c r="CY12" s="39">
+        <v>177.83869171391626</v>
+      </c>
       <c r="CZ12" s="39"/>
       <c r="DA12" s="39"/>
       <c r="DB12" s="39"/>
       <c r="DC12" s="39"/>
       <c r="DD12" s="39"/>
       <c r="DE12" s="39"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="20" t="s">
         <v>36</v>
@@ -4288,51 +4304,53 @@
       </c>
       <c r="CQ13" s="39">
         <v>54.228629251139125</v>
       </c>
       <c r="CR13" s="31">
         <v>72.736600402045624</v>
       </c>
       <c r="CS13" s="31">
         <v>55.770539033313952</v>
       </c>
       <c r="CT13" s="39">
         <v>31.270217087087715</v>
       </c>
       <c r="CU13" s="39">
         <v>86.364222488174164</v>
       </c>
       <c r="CV13" s="39">
         <v>245.48579477309366</v>
       </c>
       <c r="CW13" s="39">
         <v>60.523495964610973</v>
       </c>
       <c r="CX13" s="39">
         <v>115.21286764448548</v>
       </c>
-      <c r="CY13" s="39"/>
+      <c r="CY13" s="39">
+        <v>223.48252122508461</v>
+      </c>
       <c r="CZ13" s="39"/>
       <c r="DA13" s="39"/>
       <c r="DB13" s="39"/>
       <c r="DC13" s="39"/>
       <c r="DD13" s="39"/>
       <c r="DE13" s="39"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C14" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D14" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E14" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F14" s="21">
         <v>149.6594697157706</v>
@@ -4603,51 +4621,53 @@
       </c>
       <c r="CQ14" s="39">
         <v>52.180070719335802</v>
       </c>
       <c r="CR14" s="31">
         <v>37.43146762800653</v>
       </c>
       <c r="CS14" s="31">
         <v>108.74742546472527</v>
       </c>
       <c r="CT14" s="39">
         <v>30.000793022805873</v>
       </c>
       <c r="CU14" s="39">
         <v>92.594221260928904</v>
       </c>
       <c r="CV14" s="39">
         <v>162.53473487843911</v>
       </c>
       <c r="CW14" s="39">
         <v>84.734444641085545</v>
       </c>
       <c r="CX14" s="39">
         <v>144.85754729411892</v>
       </c>
-      <c r="CY14" s="39"/>
+      <c r="CY14" s="39">
+        <v>181.17881791915559</v>
+      </c>
       <c r="CZ14" s="39"/>
       <c r="DA14" s="39"/>
       <c r="DB14" s="39"/>
       <c r="DC14" s="39"/>
       <c r="DD14" s="39"/>
       <c r="DE14" s="39"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C15" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D15" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E15" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F15" s="21">
         <v>102.5977316192313</v>
@@ -4918,51 +4938,53 @@
       </c>
       <c r="CQ15" s="39">
         <v>86.204038142514506</v>
       </c>
       <c r="CR15" s="31">
         <v>43.777084346298579</v>
       </c>
       <c r="CS15" s="31">
         <v>9.7042024455888658</v>
       </c>
       <c r="CT15" s="39">
         <v>106.26477450884781</v>
       </c>
       <c r="CU15" s="39">
         <v>110.25206071925572</v>
       </c>
       <c r="CV15" s="39">
         <v>95.277287517679824</v>
       </c>
       <c r="CW15" s="39">
         <v>134.21762970096077</v>
       </c>
       <c r="CX15" s="39">
         <v>103.03329595752149</v>
       </c>
-      <c r="CY15" s="8"/>
+      <c r="CY15" s="8">
+        <v>179.13694948909469</v>
+      </c>
       <c r="CZ15" s="39"/>
       <c r="DA15" s="39"/>
       <c r="DB15" s="39"/>
       <c r="DC15" s="39"/>
       <c r="DD15" s="39"/>
       <c r="DE15" s="39"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C16" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D16" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E16" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F16" s="21">
         <v>105.95473738619081</v>
@@ -5233,51 +5255,53 @@
       </c>
       <c r="CQ16" s="39">
         <v>38.946830579133533</v>
       </c>
       <c r="CR16" s="31">
         <v>17.956224482006437</v>
       </c>
       <c r="CS16" s="31">
         <v>179.44468961036787</v>
       </c>
       <c r="CT16" s="39">
         <v>38.714364664221108</v>
       </c>
       <c r="CU16" s="39">
         <v>92.604254399092184</v>
       </c>
       <c r="CV16" s="39">
         <v>97.649054401562509</v>
       </c>
       <c r="CW16" s="39">
         <v>104.10710777989813</v>
       </c>
       <c r="CX16" s="39">
         <v>109.21547042762766</v>
       </c>
-      <c r="CY16" s="8"/>
+      <c r="CY16" s="8">
+        <v>125.81231919465878</v>
+      </c>
       <c r="CZ16" s="39"/>
       <c r="DA16" s="39"/>
       <c r="DB16" s="39"/>
       <c r="DC16" s="39"/>
       <c r="DD16" s="39"/>
       <c r="DE16" s="39"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>38.070072995375192</v>
       </c>
       <c r="C17" s="8">
         <v>121.13375669019639</v>
       </c>
       <c r="D17" s="8">
         <v>49.544738984278453</v>
       </c>
       <c r="E17" s="8">
         <v>152.09057597825156</v>
       </c>
       <c r="F17" s="8">
         <v>113.0913590220229</v>
@@ -5548,51 +5572,53 @@
       </c>
       <c r="CQ17" s="39">
         <v>45.276864171721691</v>
       </c>
       <c r="CR17" s="31">
         <v>90.084255144296478</v>
       </c>
       <c r="CS17" s="31">
         <v>141.9676161309709</v>
       </c>
       <c r="CT17" s="39">
         <v>33.580579617831027</v>
       </c>
       <c r="CU17" s="39">
         <v>135.41754726446825</v>
       </c>
       <c r="CV17" s="39">
         <v>54.730821783117086</v>
       </c>
       <c r="CW17" s="39">
         <v>198.89323581326937</v>
       </c>
       <c r="CX17" s="39">
         <v>57.370887614033251</v>
       </c>
-      <c r="CY17" s="8"/>
+      <c r="CY17" s="8">
+        <v>222.07736101053911</v>
+      </c>
       <c r="CZ17" s="39"/>
       <c r="DA17" s="39"/>
       <c r="DB17" s="39"/>
       <c r="DC17" s="39"/>
       <c r="DD17" s="39"/>
       <c r="DE17" s="39"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>57.382289846576072</v>
       </c>
       <c r="C18" s="8">
         <v>104.260205046838</v>
       </c>
       <c r="D18" s="8">
         <v>118.73263957623081</v>
       </c>
       <c r="E18" s="8">
         <v>101.83244813876013</v>
       </c>
       <c r="F18" s="8">
         <v>122.22765950863079</v>
@@ -5863,51 +5889,53 @@
       </c>
       <c r="CQ18" s="39">
         <v>60.502397087911852</v>
       </c>
       <c r="CR18" s="31">
         <v>94.555334951310115</v>
       </c>
       <c r="CS18" s="31">
         <v>25.348356438724366</v>
       </c>
       <c r="CT18" s="39">
         <v>53.028694811118505</v>
       </c>
       <c r="CU18" s="39">
         <v>101.7333195023092</v>
       </c>
       <c r="CV18" s="39">
         <v>117.43226672581181</v>
       </c>
       <c r="CW18" s="39">
         <v>108.85727884939797</v>
       </c>
       <c r="CX18" s="39">
         <v>102.33721589928069</v>
       </c>
-      <c r="CY18" s="8"/>
+      <c r="CY18" s="8">
+        <v>143.67698633005489</v>
+      </c>
       <c r="CZ18" s="39"/>
       <c r="DA18" s="39"/>
       <c r="DB18" s="39"/>
       <c r="DC18" s="39"/>
       <c r="DD18" s="39"/>
       <c r="DE18" s="39"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>84.078592079880906</v>
       </c>
       <c r="C19" s="8">
         <v>79.532288376241041</v>
       </c>
       <c r="D19" s="8">
         <v>97.721561419217082</v>
       </c>
       <c r="E19" s="8">
         <v>172.95997672243308</v>
       </c>
       <c r="F19" s="8">
         <v>110.45541947755639</v>
@@ -6178,51 +6206,53 @@
       </c>
       <c r="CQ19" s="39">
         <v>52.049437383062369</v>
       </c>
       <c r="CR19" s="31">
         <v>93.673428030876025</v>
       </c>
       <c r="CS19" s="31">
         <v>9.5121902947411865</v>
       </c>
       <c r="CT19" s="39">
         <v>86.388831580737417</v>
       </c>
       <c r="CU19" s="39">
         <v>78.792169746528231</v>
       </c>
       <c r="CV19" s="39">
         <v>113.79322264381489</v>
       </c>
       <c r="CW19" s="39">
         <v>128.06533313198094</v>
       </c>
       <c r="CX19" s="39">
         <v>108.53678854371833</v>
       </c>
-      <c r="CY19" s="8"/>
+      <c r="CY19" s="8">
+        <v>124.72728495203771</v>
+      </c>
       <c r="CZ19" s="39"/>
       <c r="DA19" s="39"/>
       <c r="DB19" s="39"/>
       <c r="DC19" s="39"/>
       <c r="DD19" s="39"/>
       <c r="DE19" s="39"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8">
         <v>69.959339218854282</v>
       </c>
       <c r="C20" s="8">
         <v>101.86544729164977</v>
       </c>
       <c r="D20" s="8">
         <v>113.81101908819498</v>
       </c>
       <c r="E20" s="8">
         <v>101.48545521672112</v>
       </c>
       <c r="F20" s="8">
         <v>112.49316456267084</v>
@@ -6493,51 +6523,53 @@
       </c>
       <c r="CQ20" s="39">
         <v>63.708862896149633</v>
       </c>
       <c r="CR20" s="31">
         <v>28.440182587691272</v>
       </c>
       <c r="CS20" s="31">
         <v>95.716895864373441</v>
       </c>
       <c r="CT20" s="39">
         <v>60.640225356258426</v>
       </c>
       <c r="CU20" s="39">
         <v>102.05160566453924</v>
       </c>
       <c r="CV20" s="39">
         <v>111.50950399708246</v>
       </c>
       <c r="CW20" s="39">
         <v>113.22675189614991</v>
       </c>
       <c r="CX20" s="39">
         <v>98.157387114643484</v>
       </c>
-      <c r="CY20" s="8"/>
+      <c r="CY20" s="8">
+        <v>129.14604909557866</v>
+      </c>
       <c r="CZ20" s="39"/>
       <c r="DA20" s="39"/>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
       <c r="DD20" s="39"/>
       <c r="DE20" s="39"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>36</v>
@@ -6808,51 +6840,53 @@
       </c>
       <c r="CQ21" s="39">
         <v>47.866530420297686</v>
       </c>
       <c r="CR21" s="31">
         <v>56.467206641061416</v>
       </c>
       <c r="CS21" s="31">
         <v>318.74706764797071</v>
       </c>
       <c r="CT21" s="39">
         <v>54.850444745122736</v>
       </c>
       <c r="CU21" s="39">
         <v>42.171297869294236</v>
       </c>
       <c r="CV21" s="39">
         <v>155.06269420903033</v>
       </c>
       <c r="CW21" s="39">
         <v>71.594697771977792</v>
       </c>
       <c r="CX21" s="39">
         <v>157.4111412148572</v>
       </c>
-      <c r="CY21" s="8"/>
+      <c r="CY21" s="8">
+        <v>153.19093601954182</v>
+      </c>
       <c r="CZ21" s="39"/>
       <c r="DA21" s="39"/>
       <c r="DB21" s="39"/>
       <c r="DC21" s="39"/>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="8">
         <v>32.933088843632916</v>
       </c>
       <c r="C22" s="8">
         <v>126.37979040348046</v>
       </c>
       <c r="D22" s="8">
         <v>128.07035721301312</v>
       </c>
       <c r="E22" s="8">
         <v>108.11388769282114</v>
       </c>
       <c r="F22" s="8">
         <v>116.3473620361833</v>
@@ -7123,51 +7157,53 @@
       </c>
       <c r="CQ22" s="39">
         <v>49.534213937816418</v>
       </c>
       <c r="CR22" s="31">
         <v>128.63038908448806</v>
       </c>
       <c r="CS22" s="31">
         <v>39.296085543579345</v>
       </c>
       <c r="CT22" s="8">
         <v>37.271236759415359</v>
       </c>
       <c r="CU22" s="39">
         <v>114.58587257650828</v>
       </c>
       <c r="CV22" s="39">
         <v>128.86564853163901</v>
       </c>
       <c r="CW22" s="39">
         <v>102.08156479793773</v>
       </c>
       <c r="CX22" s="39">
         <v>109.7480914264921</v>
       </c>
-      <c r="CY22" s="8"/>
+      <c r="CY22" s="8">
+        <v>139.04793126219562</v>
+      </c>
       <c r="CZ22" s="39"/>
       <c r="DA22" s="39"/>
       <c r="DB22" s="39"/>
       <c r="DC22" s="39"/>
       <c r="DD22" s="39"/>
       <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>81.875674809435594</v>
       </c>
       <c r="C23" s="8">
         <v>99.631611081156677</v>
       </c>
       <c r="D23" s="8">
         <v>99.185313037266425</v>
       </c>
       <c r="E23" s="8">
         <v>102.85463488560602</v>
       </c>
       <c r="F23" s="8">
         <v>101.8883462599475</v>
@@ -7438,51 +7474,53 @@
       </c>
       <c r="CQ23" s="39">
         <v>34.232016901414539</v>
       </c>
       <c r="CR23" s="31">
         <v>72.287406653275383</v>
       </c>
       <c r="CS23" s="31">
         <v>103.59116620929339</v>
       </c>
       <c r="CT23" s="8">
         <v>97.043876665175503</v>
       </c>
       <c r="CU23" s="39">
         <v>99.779466863794966</v>
       </c>
       <c r="CV23" s="39">
         <v>48.80038482067765</v>
       </c>
       <c r="CW23" s="39">
         <v>170.62506774232619</v>
       </c>
       <c r="CX23" s="39">
         <v>114.25522785811239</v>
       </c>
-      <c r="CY23" s="8"/>
+      <c r="CY23" s="8">
+        <v>89.400170010223306</v>
+      </c>
       <c r="CZ23" s="39"/>
       <c r="DA23" s="39"/>
       <c r="DB23" s="39"/>
       <c r="DC23" s="39"/>
       <c r="DD23" s="39"/>
       <c r="DE23" s="39"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>96.0437699099637</v>
       </c>
       <c r="C24" s="8">
         <v>83.251978445067337</v>
       </c>
       <c r="D24" s="8">
         <v>117.41103699361446</v>
       </c>
       <c r="E24" s="8">
         <v>85.041957603050449</v>
       </c>
       <c r="F24" s="8">
         <v>129.39093983020089</v>
@@ -7753,51 +7791,53 @@
       </c>
       <c r="CQ24" s="39">
         <v>23.545212812217343</v>
       </c>
       <c r="CR24" s="31">
         <v>37.504952736892847</v>
       </c>
       <c r="CS24" s="31">
         <v>93.310682586509444</v>
       </c>
       <c r="CT24" s="8">
         <v>102.1652747907644</v>
       </c>
       <c r="CU24" s="39">
         <v>98.750362098236224</v>
       </c>
       <c r="CV24" s="39">
         <v>124.31540160188364</v>
       </c>
       <c r="CW24" s="39">
         <v>144.06707628779716</v>
       </c>
       <c r="CX24" s="39">
         <v>60.134278439786392</v>
       </c>
-      <c r="CY24" s="8"/>
+      <c r="CY24" s="8">
+        <v>108.88644319646352</v>
+      </c>
       <c r="CZ24" s="39"/>
       <c r="DA24" s="39"/>
       <c r="DB24" s="39"/>
       <c r="DC24" s="39"/>
       <c r="DD24" s="39"/>
       <c r="DE24" s="39"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="8">
         <v>78.136670993648167</v>
       </c>
       <c r="C25" s="8">
         <v>98.866116873185845</v>
       </c>
       <c r="D25" s="8">
         <v>121.05242185312697</v>
       </c>
       <c r="E25" s="8">
         <v>180.38323955535873</v>
       </c>
       <c r="F25" s="8">
         <v>80.534820262840114</v>
@@ -8068,364 +8108,366 @@
       </c>
       <c r="CQ25" s="39">
         <v>95.969462625728227</v>
       </c>
       <c r="CR25" s="31">
         <v>83.497207700249177</v>
       </c>
       <c r="CS25" s="31">
         <v>106.44674005605808</v>
       </c>
       <c r="CT25" s="8">
         <v>86.130283700849617</v>
       </c>
       <c r="CU25" s="39">
         <v>95.267502147872037</v>
       </c>
       <c r="CV25" s="39">
         <v>104.15429753803727</v>
       </c>
       <c r="CW25" s="39">
         <v>115.82186314803246</v>
       </c>
       <c r="CX25" s="39">
         <v>107.23348998456194</v>
       </c>
-      <c r="CY25" s="8"/>
+      <c r="CY25" s="8">
+        <v>98.066346038351654</v>
+      </c>
       <c r="CZ25" s="39"/>
       <c r="DA25" s="39"/>
       <c r="DB25" s="39"/>
       <c r="DC25" s="39"/>
       <c r="DD25" s="39"/>
       <c r="DE25" s="39"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="45" t="s">
+      <c r="A28" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="45"/>
-[...59 lines deleted...]
-      <c r="CH28" s="44" t="s">
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="49"/>
+      <c r="Y28" s="49"/>
+      <c r="Z28" s="49"/>
+      <c r="AA28" s="49"/>
+      <c r="AB28" s="49"/>
+      <c r="AC28" s="49"/>
+      <c r="AD28" s="49"/>
+      <c r="AE28" s="49"/>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="49"/>
+      <c r="AL28" s="49"/>
+      <c r="AM28" s="49"/>
+      <c r="AN28" s="49"/>
+      <c r="AO28" s="49"/>
+      <c r="AP28" s="49"/>
+      <c r="AQ28" s="49"/>
+      <c r="AR28" s="49"/>
+      <c r="AS28" s="49"/>
+      <c r="AT28" s="49"/>
+      <c r="AU28" s="49"/>
+      <c r="AV28" s="49"/>
+      <c r="AW28" s="49"/>
+      <c r="AX28" s="49"/>
+      <c r="AY28" s="49"/>
+      <c r="AZ28" s="49"/>
+      <c r="BA28" s="49"/>
+      <c r="BB28" s="49"/>
+      <c r="BC28" s="49"/>
+      <c r="BD28" s="49"/>
+      <c r="BE28" s="49"/>
+      <c r="BF28" s="49"/>
+      <c r="BG28" s="49"/>
+      <c r="BH28" s="49"/>
+      <c r="BI28" s="49"/>
+      <c r="CH28" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="44"/>
-[...21 lines deleted...]
-      <c r="DE28" s="44"/>
+      <c r="CI28" s="50"/>
+      <c r="CJ28" s="50"/>
+      <c r="CK28" s="50"/>
+      <c r="CL28" s="50"/>
+      <c r="CM28" s="50"/>
+      <c r="CN28" s="50"/>
+      <c r="CO28" s="50"/>
+      <c r="CP28" s="50"/>
+      <c r="CQ28" s="50"/>
+      <c r="CR28" s="50"/>
+      <c r="CS28" s="50"/>
+      <c r="CT28" s="50"/>
+      <c r="CU28" s="50"/>
+      <c r="CV28" s="50"/>
+      <c r="CW28" s="50"/>
+      <c r="CX28" s="50"/>
+      <c r="CY28" s="50"/>
+      <c r="CZ28" s="50"/>
+      <c r="DA28" s="50"/>
+      <c r="DB28" s="50"/>
+      <c r="DC28" s="50"/>
+      <c r="DD28" s="50"/>
+      <c r="DE28" s="50"/>
       <c r="DF28" s="32"/>
       <c r="DG28" s="32"/>
       <c r="DH28" s="32"/>
       <c r="DI28" s="32"/>
       <c r="DJ28" s="32"/>
       <c r="DK28" s="32"/>
       <c r="DL28" s="32"/>
       <c r="DM28" s="32"/>
       <c r="DN28" s="32"/>
       <c r="DO28" s="32"/>
       <c r="DP28" s="32"/>
       <c r="DQ28" s="32"/>
       <c r="DR28" s="32"/>
       <c r="DS28" s="32"/>
       <c r="DT28" s="32"/>
       <c r="DU28" s="32"/>
       <c r="DV28" s="32"/>
       <c r="DW28" s="32"/>
       <c r="DX28" s="32"/>
       <c r="DY28" s="32"/>
       <c r="DZ28" s="32"/>
       <c r="EA28" s="32"/>
       <c r="EB28" s="32"/>
       <c r="EC28" s="32"/>
       <c r="ED28" s="32"/>
       <c r="EE28" s="32"/>
       <c r="EF28" s="32"/>
       <c r="EG28" s="32"/>
       <c r="EH28" s="32"/>
       <c r="EI28" s="32"/>
       <c r="EJ28" s="32"/>
       <c r="EK28" s="32"/>
       <c r="EL28" s="32"/>
       <c r="EM28" s="32"/>
       <c r="EN28" s="32"/>
       <c r="EO28" s="32"/>
       <c r="EP28" s="32"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="43" t="s">
+      <c r="K29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L29" s="43"/>
-[...1 lines deleted...]
-      <c r="W29" s="43" t="s">
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="W29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="X29" s="43"/>
-[...1 lines deleted...]
-      <c r="AI29" s="43" t="s">
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
+      <c r="AI29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AJ29" s="43"/>
-[...1 lines deleted...]
-      <c r="AU29" s="43" t="s">
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AU29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AV29" s="43"/>
-[...1 lines deleted...]
-      <c r="BG29" s="43" t="s">
+      <c r="AV29" s="42"/>
+      <c r="AW29" s="42"/>
+      <c r="BG29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BH29" s="43"/>
-[...1 lines deleted...]
-      <c r="BS29" s="43" t="s">
+      <c r="BH29" s="42"/>
+      <c r="BI29" s="42"/>
+      <c r="BS29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BT29" s="43"/>
-[...1 lines deleted...]
-      <c r="CE29" s="43" t="s">
+      <c r="BT29" s="42"/>
+      <c r="BU29" s="42"/>
+      <c r="CE29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CF29" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="43" t="s">
+      <c r="CF29" s="42"/>
+      <c r="CG29" s="42"/>
+      <c r="CQ29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CR29" s="43"/>
-[...1 lines deleted...]
-      <c r="DC29" s="43" t="s">
+      <c r="CR29" s="42"/>
+      <c r="CS29" s="42"/>
+      <c r="DC29" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="DD29" s="43"/>
-      <c r="DE29" s="43"/>
+      <c r="DD29" s="42"/>
+      <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="46"/>
-      <c r="B30" s="40" t="s">
+      <c r="A30" s="47"/>
+      <c r="B30" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="41"/>
-[...10 lines deleted...]
-      <c r="N30" s="40" t="s">
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="O30" s="41"/>
-[...10 lines deleted...]
-      <c r="Z30" s="40" t="s">
+      <c r="O30" s="45"/>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45"/>
+      <c r="S30" s="45"/>
+      <c r="T30" s="45"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="45"/>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AA30" s="41"/>
-[...10 lines deleted...]
-      <c r="AL30" s="40" t="s">
+      <c r="AA30" s="45"/>
+      <c r="AB30" s="45"/>
+      <c r="AC30" s="45"/>
+      <c r="AD30" s="45"/>
+      <c r="AE30" s="45"/>
+      <c r="AF30" s="45"/>
+      <c r="AG30" s="45"/>
+      <c r="AH30" s="45"/>
+      <c r="AI30" s="45"/>
+      <c r="AJ30" s="45"/>
+      <c r="AK30" s="46"/>
+      <c r="AL30" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM30" s="41"/>
-[...10 lines deleted...]
-      <c r="AX30" s="40" t="s">
+      <c r="AM30" s="45"/>
+      <c r="AN30" s="45"/>
+      <c r="AO30" s="45"/>
+      <c r="AP30" s="45"/>
+      <c r="AQ30" s="45"/>
+      <c r="AR30" s="45"/>
+      <c r="AS30" s="45"/>
+      <c r="AT30" s="45"/>
+      <c r="AU30" s="45"/>
+      <c r="AV30" s="45"/>
+      <c r="AW30" s="46"/>
+      <c r="AX30" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY30" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="40" t="s">
+      <c r="AY30" s="45"/>
+      <c r="AZ30" s="45"/>
+      <c r="BA30" s="45"/>
+      <c r="BB30" s="45"/>
+      <c r="BC30" s="45"/>
+      <c r="BD30" s="45"/>
+      <c r="BE30" s="45"/>
+      <c r="BF30" s="45"/>
+      <c r="BG30" s="45"/>
+      <c r="BH30" s="45"/>
+      <c r="BI30" s="46"/>
+      <c r="BJ30" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="41"/>
-[...10 lines deleted...]
-      <c r="BV30" s="40" t="s">
+      <c r="BK30" s="45"/>
+      <c r="BL30" s="45"/>
+      <c r="BM30" s="45"/>
+      <c r="BN30" s="45"/>
+      <c r="BO30" s="45"/>
+      <c r="BP30" s="45"/>
+      <c r="BQ30" s="45"/>
+      <c r="BR30" s="45"/>
+      <c r="BS30" s="45"/>
+      <c r="BT30" s="45"/>
+      <c r="BU30" s="46"/>
+      <c r="BV30" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="BW30" s="41"/>
-[...10 lines deleted...]
-      <c r="CH30" s="40" t="s">
+      <c r="BW30" s="45"/>
+      <c r="BX30" s="45"/>
+      <c r="BY30" s="45"/>
+      <c r="BZ30" s="45"/>
+      <c r="CA30" s="45"/>
+      <c r="CB30" s="45"/>
+      <c r="CC30" s="45"/>
+      <c r="CD30" s="45"/>
+      <c r="CE30" s="45"/>
+      <c r="CF30" s="45"/>
+      <c r="CG30" s="46"/>
+      <c r="CH30" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="CI30" s="41"/>
-[...10 lines deleted...]
-      <c r="CT30" s="40" t="s">
+      <c r="CI30" s="45"/>
+      <c r="CJ30" s="45"/>
+      <c r="CK30" s="45"/>
+      <c r="CL30" s="45"/>
+      <c r="CM30" s="45"/>
+      <c r="CN30" s="45"/>
+      <c r="CO30" s="45"/>
+      <c r="CP30" s="45"/>
+      <c r="CQ30" s="45"/>
+      <c r="CR30" s="45"/>
+      <c r="CS30" s="46"/>
+      <c r="CT30" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="CU30" s="41"/>
-[...9 lines deleted...]
-      <c r="DE30" s="42"/>
+      <c r="CU30" s="45"/>
+      <c r="CV30" s="45"/>
+      <c r="CW30" s="45"/>
+      <c r="CX30" s="45"/>
+      <c r="CY30" s="45"/>
+      <c r="CZ30" s="45"/>
+      <c r="DA30" s="45"/>
+      <c r="DB30" s="45"/>
+      <c r="DC30" s="45"/>
+      <c r="DD30" s="45"/>
+      <c r="DE30" s="46"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="47"/>
+      <c r="A31" s="48"/>
       <c r="B31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="7" t="s">
@@ -9014,51 +9056,53 @@
       </c>
       <c r="CQ32" s="38">
         <v>57.249627997850453</v>
       </c>
       <c r="CR32" s="30">
         <v>60.265208784851573</v>
       </c>
       <c r="CS32" s="30">
         <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="38">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="38">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="38">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="38">
         <v>97.162432382631664</v>
       </c>
       <c r="CX32" s="38">
         <v>111.4018574658357</v>
       </c>
-      <c r="CY32" s="38"/>
+      <c r="CY32" s="38">
+        <v>152.90155546138507</v>
+      </c>
       <c r="CZ32" s="38"/>
       <c r="DA32" s="38"/>
       <c r="DB32" s="38"/>
       <c r="DC32" s="38"/>
       <c r="DD32" s="38"/>
       <c r="DE32" s="38"/>
     </row>
     <row r="33" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>36</v>
@@ -9329,51 +9373,53 @@
       </c>
       <c r="CQ33" s="39">
         <v>54.773415566021121</v>
       </c>
       <c r="CR33" s="31">
         <v>154.4128435464786</v>
       </c>
       <c r="CS33" s="31">
         <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="39">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="39">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="39">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="39">
         <v>113.27780167457753</v>
       </c>
       <c r="CX33" s="39">
         <v>116.2658486823361</v>
       </c>
-      <c r="CY33" s="39"/>
+      <c r="CY33" s="39">
+        <v>169.09086549894917</v>
+      </c>
       <c r="CZ33" s="39"/>
       <c r="DA33" s="39"/>
       <c r="DB33" s="39"/>
       <c r="DC33" s="39"/>
       <c r="DD33" s="39"/>
       <c r="DE33" s="39"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
         <v>115.80064767729634</v>
@@ -9644,51 +9690,53 @@
       </c>
       <c r="CQ34" s="39">
         <v>46.477361126607171</v>
       </c>
       <c r="CR34" s="31">
         <v>45.933884585638573</v>
       </c>
       <c r="CS34" s="31">
         <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="39">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="39">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="39">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="39">
         <v>105.5491117392631</v>
       </c>
       <c r="CX34" s="39">
         <v>104.16612949252048</v>
       </c>
-      <c r="CY34" s="8"/>
+      <c r="CY34" s="8">
+        <v>117.32518454633163</v>
+      </c>
       <c r="CZ34" s="39"/>
       <c r="DA34" s="39"/>
       <c r="DB34" s="39"/>
       <c r="DC34" s="39"/>
       <c r="DD34" s="39"/>
       <c r="DE34" s="39"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
         <v>110.6944420530845</v>
@@ -9959,51 +10007,53 @@
       </c>
       <c r="CQ35" s="39">
         <v>63.924079112052013</v>
       </c>
       <c r="CR35" s="31">
         <v>49.839512894856732</v>
       </c>
       <c r="CS35" s="31">
         <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="39">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="39">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="39">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="39">
         <v>83.185146820380439</v>
       </c>
       <c r="CX35" s="39">
         <v>103.00590490780182</v>
       </c>
-      <c r="CY35" s="8"/>
+      <c r="CY35" s="8">
+        <v>161.40793674108184</v>
+      </c>
       <c r="CZ35" s="39"/>
       <c r="DA35" s="39"/>
       <c r="DB35" s="39"/>
       <c r="DC35" s="39"/>
       <c r="DD35" s="39"/>
       <c r="DE35" s="39"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
         <v>121.47985705098179</v>
@@ -10274,51 +10324,53 @@
       </c>
       <c r="CQ36" s="39">
         <v>65.907738107591598</v>
       </c>
       <c r="CR36" s="31">
         <v>62.151051325122609</v>
       </c>
       <c r="CS36" s="31">
         <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="39">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="39">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="39">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="39">
         <v>60.617682823483499</v>
       </c>
       <c r="CX36" s="39">
         <v>110.81363803562658</v>
       </c>
-      <c r="CY36" s="39"/>
+      <c r="CY36" s="39">
+        <v>183.10817331488383</v>
+      </c>
       <c r="CZ36" s="39"/>
       <c r="DA36" s="39"/>
       <c r="DB36" s="39"/>
       <c r="DC36" s="39"/>
       <c r="DD36" s="39"/>
       <c r="DE36" s="39"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
         <v>157.80748013041696</v>
@@ -10589,51 +10641,53 @@
       </c>
       <c r="CQ37" s="39">
         <v>52.470465139409818</v>
       </c>
       <c r="CR37" s="31">
         <v>41.234778468728592</v>
       </c>
       <c r="CS37" s="31">
         <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="39">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="39">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="39">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="39">
         <v>91.9286201661712</v>
       </c>
       <c r="CX37" s="39">
         <v>137.29265386824378</v>
       </c>
-      <c r="CY37" s="39"/>
+      <c r="CY37" s="39">
+        <v>123.76108296627331</v>
+      </c>
       <c r="CZ37" s="39"/>
       <c r="DA37" s="39"/>
       <c r="DB37" s="39"/>
       <c r="DC37" s="39"/>
       <c r="DD37" s="39"/>
       <c r="DE37" s="39"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
         <v>146.50303054258887</v>
@@ -10904,51 +10958,53 @@
       </c>
       <c r="CQ38" s="39">
         <v>62.086586621024217</v>
       </c>
       <c r="CR38" s="31">
         <v>55.216578121462803</v>
       </c>
       <c r="CS38" s="31">
         <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="39">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="39">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="39">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="39">
         <v>134.57834285555691</v>
       </c>
       <c r="CX38" s="39">
         <v>144.06864870996225</v>
       </c>
-      <c r="CY38" s="39"/>
+      <c r="CY38" s="39">
+        <v>133.70573230846924</v>
+      </c>
       <c r="CZ38" s="39"/>
       <c r="DA38" s="39"/>
       <c r="DB38" s="39"/>
       <c r="DC38" s="39"/>
       <c r="DD38" s="39"/>
       <c r="DE38" s="39"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
         <v>109.49941573254178</v>
@@ -11219,51 +11275,53 @@
       </c>
       <c r="CQ39" s="39">
         <v>51.431917440595356</v>
       </c>
       <c r="CR39" s="31">
         <v>27.935227929397133</v>
       </c>
       <c r="CS39" s="31">
         <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="39">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="39">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="39">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="39">
         <v>113.98957092533624</v>
       </c>
       <c r="CX39" s="39">
         <v>112.82978465770491</v>
       </c>
-      <c r="CY39" s="39"/>
+      <c r="CY39" s="39">
+        <v>178.73745628652722</v>
+      </c>
       <c r="CZ39" s="39"/>
       <c r="DA39" s="39"/>
       <c r="DB39" s="39"/>
       <c r="DC39" s="39"/>
       <c r="DD39" s="39"/>
       <c r="DE39" s="39"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>36</v>
@@ -11534,51 +11592,53 @@
       </c>
       <c r="CQ40" s="39">
         <v>54.185281344512305</v>
       </c>
       <c r="CR40" s="31">
         <v>72.688949306844449</v>
       </c>
       <c r="CS40" s="31">
         <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="39">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="39">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="39">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="39">
         <v>60.388177481747242</v>
       </c>
       <c r="CX40" s="39">
         <v>115.73379857543236</v>
       </c>
-      <c r="CY40" s="39"/>
+      <c r="CY40" s="39">
+        <v>224.81097532937736</v>
+      </c>
       <c r="CZ40" s="39"/>
       <c r="DA40" s="39"/>
       <c r="DB40" s="39"/>
       <c r="DC40" s="39"/>
       <c r="DD40" s="39"/>
       <c r="DE40" s="39"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
         <v>149.83873240607869</v>
@@ -11849,51 +11909,53 @@
       </c>
       <c r="CQ41" s="39">
         <v>52.164891544057859</v>
       </c>
       <c r="CR41" s="31">
         <v>37.393394644932336</v>
       </c>
       <c r="CS41" s="31">
         <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="39">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="39">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="39">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="39">
         <v>84.950785290217553</v>
       </c>
       <c r="CX41" s="39">
         <v>144.70784703290073</v>
       </c>
-      <c r="CY41" s="39"/>
+      <c r="CY41" s="39">
+        <v>181.41126251565797</v>
+      </c>
       <c r="CZ41" s="39"/>
       <c r="DA41" s="39"/>
       <c r="DB41" s="39"/>
       <c r="DC41" s="39"/>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
         <v>102.61268773614279</v>
@@ -12164,51 +12226,53 @@
       </c>
       <c r="CQ42" s="39">
         <v>86.191616435286605</v>
       </c>
       <c r="CR42" s="31">
         <v>43.71835196057971</v>
       </c>
       <c r="CS42" s="31">
         <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="39">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="39">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="39">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="39">
         <v>135.77858430978046</v>
       </c>
       <c r="CX42" s="39">
         <v>102.9969554255064</v>
       </c>
-      <c r="CY42" s="8"/>
+      <c r="CY42" s="8">
+        <v>180.28815041755018</v>
+      </c>
       <c r="CZ42" s="39"/>
       <c r="DA42" s="39"/>
       <c r="DB42" s="39"/>
       <c r="DC42" s="39"/>
       <c r="DD42" s="39"/>
       <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
         <v>106.16822976921895</v>
@@ -12479,51 +12543,53 @@
       </c>
       <c r="CQ43" s="39">
         <v>38.769295763542559</v>
       </c>
       <c r="CR43" s="31">
         <v>17.340859123047554</v>
       </c>
       <c r="CS43" s="31">
         <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="39">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="39">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="39">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="39">
         <v>106.74159725809503</v>
       </c>
       <c r="CX43" s="39">
         <v>108.25256733943812</v>
       </c>
-      <c r="CY43" s="8"/>
+      <c r="CY43" s="8">
+        <v>127.38854151471432</v>
+      </c>
       <c r="CZ43" s="39"/>
       <c r="DA43" s="39"/>
       <c r="DB43" s="39"/>
       <c r="DC43" s="39"/>
       <c r="DD43" s="39"/>
       <c r="DE43" s="39"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
         <v>114.76725022385989</v>
@@ -12794,51 +12860,53 @@
       </c>
       <c r="CQ44" s="39">
         <v>43.599156719432507</v>
       </c>
       <c r="CR44" s="31">
         <v>89.386998740622673</v>
       </c>
       <c r="CS44" s="31">
         <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="39">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="39">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="39">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="39">
         <v>201.87635299651743</v>
       </c>
       <c r="CX44" s="39">
         <v>58.318209158937549</v>
       </c>
-      <c r="CY44" s="8"/>
+      <c r="CY44" s="8">
+        <v>243.2429070904233</v>
+      </c>
       <c r="CZ44" s="39"/>
       <c r="DA44" s="39"/>
       <c r="DB44" s="39"/>
       <c r="DC44" s="39"/>
       <c r="DD44" s="39"/>
       <c r="DE44" s="39"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="8">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="8">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="8">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="8">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="8">
         <v>122.40570091010375</v>
@@ -13109,51 +13177,53 @@
       </c>
       <c r="CQ45" s="39">
         <v>60.445663381680248</v>
       </c>
       <c r="CR45" s="31">
         <v>94.542396674590648</v>
       </c>
       <c r="CS45" s="31">
         <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="39">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="39">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="39">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="39">
         <v>110.43415721861236</v>
       </c>
       <c r="CX45" s="39">
         <v>101.83659952480546</v>
       </c>
-      <c r="CY45" s="8"/>
+      <c r="CY45" s="8">
+        <v>144.32355013483468</v>
+      </c>
       <c r="CZ45" s="39"/>
       <c r="DA45" s="39"/>
       <c r="DB45" s="39"/>
       <c r="DC45" s="39"/>
       <c r="DD45" s="39"/>
       <c r="DE45" s="39"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="8">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="8">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="8">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="8">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="8">
         <v>110.59702904949059</v>
@@ -13424,51 +13494,53 @@
       </c>
       <c r="CQ46" s="39">
         <v>52.000648886408186</v>
       </c>
       <c r="CR46" s="31">
         <v>93.661049091992794</v>
       </c>
       <c r="CS46" s="31">
         <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="39">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="39">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="39">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="39">
         <v>127.06590190699345</v>
       </c>
       <c r="CX46" s="39">
         <v>110.06854281701773</v>
       </c>
-      <c r="CY46" s="8"/>
+      <c r="CY46" s="8">
+        <v>125.27810984365171</v>
+      </c>
       <c r="CZ46" s="39"/>
       <c r="DA46" s="39"/>
       <c r="DB46" s="39"/>
       <c r="DC46" s="39"/>
       <c r="DD46" s="39"/>
       <c r="DE46" s="39"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="8">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="8">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="8">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="8">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="8">
         <v>112.60740992124245</v>
@@ -13739,51 +13811,53 @@
       </c>
       <c r="CQ47" s="39">
         <v>63.606443201805604</v>
       </c>
       <c r="CR47" s="31">
         <v>28.122677263650829</v>
       </c>
       <c r="CS47" s="31">
         <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="39">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="39">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="39">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="39">
         <v>110.21810717492866</v>
       </c>
       <c r="CX47" s="39">
         <v>100.376689538927</v>
       </c>
-      <c r="CY47" s="8"/>
+      <c r="CY47" s="8">
+        <v>129.66701744642063</v>
+      </c>
       <c r="CZ47" s="39"/>
       <c r="DA47" s="39"/>
       <c r="DB47" s="39"/>
       <c r="DC47" s="39"/>
       <c r="DD47" s="39"/>
       <c r="DE47" s="39"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>36</v>
@@ -14054,51 +14128,53 @@
       </c>
       <c r="CQ48" s="39">
         <v>47.859121879895469</v>
       </c>
       <c r="CR48" s="31">
         <v>56.454280531458792</v>
       </c>
       <c r="CS48" s="31">
         <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="39">
         <v>71.555916842237991</v>
       </c>
       <c r="CX48" s="39">
         <v>157.49681184834242</v>
       </c>
-      <c r="CY48" s="8"/>
+      <c r="CY48" s="8">
+        <v>153.21010275663522</v>
+      </c>
       <c r="CZ48" s="39"/>
       <c r="DA48" s="39"/>
       <c r="DB48" s="39"/>
       <c r="DC48" s="39"/>
       <c r="DD48" s="39"/>
       <c r="DE48" s="39"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="8">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="8">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="8">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="8">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="8">
         <v>116.55180457160958</v>
@@ -14369,51 +14445,53 @@
       </c>
       <c r="CQ49" s="39">
         <v>49.283264989993619</v>
       </c>
       <c r="CR49" s="31">
         <v>128.91926817960498</v>
       </c>
       <c r="CS49" s="31">
         <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="8">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="39">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="39">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="39">
         <v>99.314397291995476</v>
       </c>
       <c r="CX49" s="39">
         <v>112.70360871117893</v>
       </c>
-      <c r="CY49" s="8"/>
+      <c r="CY49" s="8">
+        <v>140.20927338234165</v>
+      </c>
       <c r="CZ49" s="39"/>
       <c r="DA49" s="39"/>
       <c r="DB49" s="39"/>
       <c r="DC49" s="39"/>
       <c r="DD49" s="39"/>
       <c r="DE49" s="39"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="8">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="8">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="8">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="8">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="8">
         <v>111.16367817989843</v>
@@ -14684,51 +14762,53 @@
       </c>
       <c r="CQ50" s="39">
         <v>17.71183873905715</v>
       </c>
       <c r="CR50" s="31">
         <v>32.985490694068467</v>
       </c>
       <c r="CS50" s="31">
         <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="8">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="39">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="39">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="39">
         <v>91.916867797618266</v>
       </c>
       <c r="CX50" s="39">
         <v>193.9075348830537</v>
       </c>
-      <c r="CY50" s="8"/>
+      <c r="CY50" s="8">
+        <v>58.855994260672297</v>
+      </c>
       <c r="CZ50" s="39"/>
       <c r="DA50" s="39"/>
       <c r="DB50" s="39"/>
       <c r="DC50" s="39"/>
       <c r="DD50" s="39"/>
       <c r="DE50" s="39"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="8">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="8">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="8">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="8">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="8">
         <v>135.41888053895929</v>
@@ -14999,51 +15079,53 @@
       </c>
       <c r="CQ51" s="39">
         <v>21.811736299567006</v>
       </c>
       <c r="CR51" s="31">
         <v>31.008614327757755</v>
       </c>
       <c r="CS51" s="31">
         <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="8">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="39">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="39">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="39">
         <v>180.16605568016527</v>
       </c>
       <c r="CX51" s="39">
         <v>53.913178115087625</v>
       </c>
-      <c r="CY51" s="8"/>
+      <c r="CY51" s="8">
+        <v>111.45505318647788</v>
+      </c>
       <c r="CZ51" s="39"/>
       <c r="DA51" s="39"/>
       <c r="DB51" s="39"/>
       <c r="DC51" s="39"/>
       <c r="DD51" s="39"/>
       <c r="DE51" s="39"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="10">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="10">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="10">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="10">
         <v>80.523968955434654</v>
@@ -15314,364 +15396,366 @@
       </c>
       <c r="CQ52" s="39">
         <v>95.941185113900175</v>
       </c>
       <c r="CR52" s="31">
         <v>83.37652900804315</v>
       </c>
       <c r="CS52" s="31">
         <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="8">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="39">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="39">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="39">
         <v>114.26056635572483</v>
       </c>
       <c r="CX52" s="39">
         <v>108.44155378670894</v>
       </c>
-      <c r="CY52" s="8"/>
+      <c r="CY52" s="8">
+        <v>98.052491879929974</v>
+      </c>
       <c r="CZ52" s="39"/>
       <c r="DA52" s="39"/>
       <c r="DB52" s="39"/>
       <c r="DC52" s="39"/>
       <c r="DD52" s="39"/>
       <c r="DE52" s="39"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="45" t="s">
+      <c r="A54" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="45"/>
-[...59 lines deleted...]
-      <c r="CH54" s="44" t="s">
+      <c r="B54" s="49"/>
+      <c r="C54" s="49"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="49"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="49"/>
+      <c r="L54" s="49"/>
+      <c r="M54" s="49"/>
+      <c r="N54" s="49"/>
+      <c r="O54" s="49"/>
+      <c r="P54" s="49"/>
+      <c r="Q54" s="49"/>
+      <c r="R54" s="49"/>
+      <c r="S54" s="49"/>
+      <c r="T54" s="49"/>
+      <c r="U54" s="49"/>
+      <c r="V54" s="49"/>
+      <c r="W54" s="49"/>
+      <c r="X54" s="49"/>
+      <c r="Y54" s="49"/>
+      <c r="Z54" s="49"/>
+      <c r="AA54" s="49"/>
+      <c r="AB54" s="49"/>
+      <c r="AC54" s="49"/>
+      <c r="AD54" s="49"/>
+      <c r="AE54" s="49"/>
+      <c r="AF54" s="49"/>
+      <c r="AG54" s="49"/>
+      <c r="AH54" s="49"/>
+      <c r="AI54" s="49"/>
+      <c r="AJ54" s="49"/>
+      <c r="AK54" s="49"/>
+      <c r="AL54" s="49"/>
+      <c r="AM54" s="49"/>
+      <c r="AN54" s="49"/>
+      <c r="AO54" s="49"/>
+      <c r="AP54" s="49"/>
+      <c r="AQ54" s="49"/>
+      <c r="AR54" s="49"/>
+      <c r="AS54" s="49"/>
+      <c r="AT54" s="49"/>
+      <c r="AU54" s="49"/>
+      <c r="AV54" s="49"/>
+      <c r="AW54" s="49"/>
+      <c r="AX54" s="49"/>
+      <c r="AY54" s="49"/>
+      <c r="AZ54" s="49"/>
+      <c r="BA54" s="49"/>
+      <c r="BB54" s="49"/>
+      <c r="BC54" s="49"/>
+      <c r="BD54" s="49"/>
+      <c r="BE54" s="49"/>
+      <c r="BF54" s="49"/>
+      <c r="BG54" s="49"/>
+      <c r="BH54" s="49"/>
+      <c r="BI54" s="49"/>
+      <c r="CH54" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="44"/>
-[...21 lines deleted...]
-      <c r="DE54" s="44"/>
+      <c r="CI54" s="50"/>
+      <c r="CJ54" s="50"/>
+      <c r="CK54" s="50"/>
+      <c r="CL54" s="50"/>
+      <c r="CM54" s="50"/>
+      <c r="CN54" s="50"/>
+      <c r="CO54" s="50"/>
+      <c r="CP54" s="50"/>
+      <c r="CQ54" s="50"/>
+      <c r="CR54" s="50"/>
+      <c r="CS54" s="50"/>
+      <c r="CT54" s="50"/>
+      <c r="CU54" s="50"/>
+      <c r="CV54" s="50"/>
+      <c r="CW54" s="50"/>
+      <c r="CX54" s="50"/>
+      <c r="CY54" s="50"/>
+      <c r="CZ54" s="50"/>
+      <c r="DA54" s="50"/>
+      <c r="DB54" s="50"/>
+      <c r="DC54" s="50"/>
+      <c r="DD54" s="50"/>
+      <c r="DE54" s="50"/>
       <c r="DF54" s="32"/>
       <c r="DG54" s="32"/>
       <c r="DH54" s="32"/>
       <c r="DI54" s="32"/>
       <c r="DJ54" s="32"/>
       <c r="DK54" s="32"/>
       <c r="DL54" s="32"/>
       <c r="DM54" s="32"/>
       <c r="DN54" s="32"/>
       <c r="DO54" s="32"/>
       <c r="DP54" s="32"/>
       <c r="DQ54" s="32"/>
       <c r="DR54" s="32"/>
       <c r="DS54" s="32"/>
       <c r="DT54" s="32"/>
       <c r="DU54" s="32"/>
       <c r="DV54" s="32"/>
       <c r="DW54" s="32"/>
       <c r="DX54" s="32"/>
       <c r="DY54" s="32"/>
       <c r="DZ54" s="32"/>
       <c r="EA54" s="32"/>
       <c r="EB54" s="32"/>
       <c r="EC54" s="32"/>
       <c r="ED54" s="32"/>
       <c r="EE54" s="32"/>
       <c r="EF54" s="32"/>
       <c r="EG54" s="32"/>
       <c r="EH54" s="32"/>
       <c r="EI54" s="32"/>
       <c r="EJ54" s="32"/>
       <c r="EK54" s="32"/>
       <c r="EL54" s="32"/>
       <c r="EM54" s="32"/>
       <c r="EN54" s="32"/>
       <c r="EO54" s="32"/>
       <c r="EP54" s="32"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="43" t="s">
+      <c r="K55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L55" s="43"/>
-[...1 lines deleted...]
-      <c r="W55" s="43" t="s">
+      <c r="L55" s="42"/>
+      <c r="M55" s="42"/>
+      <c r="W55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="X55" s="43"/>
-[...1 lines deleted...]
-      <c r="AI55" s="43" t="s">
+      <c r="X55" s="42"/>
+      <c r="Y55" s="42"/>
+      <c r="AI55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AJ55" s="43"/>
-[...1 lines deleted...]
-      <c r="AU55" s="43" t="s">
+      <c r="AJ55" s="42"/>
+      <c r="AK55" s="42"/>
+      <c r="AU55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AV55" s="43"/>
-[...1 lines deleted...]
-      <c r="BG55" s="43" t="s">
+      <c r="AV55" s="42"/>
+      <c r="AW55" s="42"/>
+      <c r="BG55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BH55" s="43"/>
-[...1 lines deleted...]
-      <c r="BS55" s="43" t="s">
+      <c r="BH55" s="42"/>
+      <c r="BI55" s="42"/>
+      <c r="BS55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BT55" s="43"/>
-[...1 lines deleted...]
-      <c r="CE55" s="43" t="s">
+      <c r="BT55" s="42"/>
+      <c r="BU55" s="42"/>
+      <c r="CE55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CF55" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="43" t="s">
+      <c r="CF55" s="42"/>
+      <c r="CG55" s="42"/>
+      <c r="CQ55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CR55" s="43"/>
-[...1 lines deleted...]
-      <c r="DC55" s="43" t="s">
+      <c r="CR55" s="42"/>
+      <c r="CS55" s="42"/>
+      <c r="DC55" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="DD55" s="43"/>
-      <c r="DE55" s="43"/>
+      <c r="DD55" s="42"/>
+      <c r="DE55" s="42"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="46"/>
-      <c r="B56" s="40" t="s">
+      <c r="A56" s="47"/>
+      <c r="B56" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="41"/>
-[...10 lines deleted...]
-      <c r="N56" s="40" t="s">
+      <c r="C56" s="45"/>
+      <c r="D56" s="45"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="45"/>
+      <c r="J56" s="45"/>
+      <c r="K56" s="45"/>
+      <c r="L56" s="45"/>
+      <c r="M56" s="46"/>
+      <c r="N56" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="O56" s="41"/>
-[...10 lines deleted...]
-      <c r="Z56" s="40" t="s">
+      <c r="O56" s="45"/>
+      <c r="P56" s="45"/>
+      <c r="Q56" s="45"/>
+      <c r="R56" s="45"/>
+      <c r="S56" s="45"/>
+      <c r="T56" s="45"/>
+      <c r="U56" s="45"/>
+      <c r="V56" s="45"/>
+      <c r="W56" s="45"/>
+      <c r="X56" s="45"/>
+      <c r="Y56" s="46"/>
+      <c r="Z56" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AA56" s="41"/>
-[...10 lines deleted...]
-      <c r="AL56" s="40" t="s">
+      <c r="AA56" s="45"/>
+      <c r="AB56" s="45"/>
+      <c r="AC56" s="45"/>
+      <c r="AD56" s="45"/>
+      <c r="AE56" s="45"/>
+      <c r="AF56" s="45"/>
+      <c r="AG56" s="45"/>
+      <c r="AH56" s="45"/>
+      <c r="AI56" s="45"/>
+      <c r="AJ56" s="45"/>
+      <c r="AK56" s="46"/>
+      <c r="AL56" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM56" s="41"/>
-[...10 lines deleted...]
-      <c r="AX56" s="40" t="s">
+      <c r="AM56" s="45"/>
+      <c r="AN56" s="45"/>
+      <c r="AO56" s="45"/>
+      <c r="AP56" s="45"/>
+      <c r="AQ56" s="45"/>
+      <c r="AR56" s="45"/>
+      <c r="AS56" s="45"/>
+      <c r="AT56" s="45"/>
+      <c r="AU56" s="45"/>
+      <c r="AV56" s="45"/>
+      <c r="AW56" s="46"/>
+      <c r="AX56" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY56" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="40" t="s">
+      <c r="AY56" s="45"/>
+      <c r="AZ56" s="45"/>
+      <c r="BA56" s="45"/>
+      <c r="BB56" s="45"/>
+      <c r="BC56" s="45"/>
+      <c r="BD56" s="45"/>
+      <c r="BE56" s="45"/>
+      <c r="BF56" s="45"/>
+      <c r="BG56" s="45"/>
+      <c r="BH56" s="45"/>
+      <c r="BI56" s="46"/>
+      <c r="BJ56" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="41"/>
-[...10 lines deleted...]
-      <c r="BV56" s="40" t="s">
+      <c r="BK56" s="45"/>
+      <c r="BL56" s="45"/>
+      <c r="BM56" s="45"/>
+      <c r="BN56" s="45"/>
+      <c r="BO56" s="45"/>
+      <c r="BP56" s="45"/>
+      <c r="BQ56" s="45"/>
+      <c r="BR56" s="45"/>
+      <c r="BS56" s="45"/>
+      <c r="BT56" s="45"/>
+      <c r="BU56" s="46"/>
+      <c r="BV56" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="BW56" s="41"/>
-[...10 lines deleted...]
-      <c r="CH56" s="40" t="s">
+      <c r="BW56" s="45"/>
+      <c r="BX56" s="45"/>
+      <c r="BY56" s="45"/>
+      <c r="BZ56" s="45"/>
+      <c r="CA56" s="45"/>
+      <c r="CB56" s="45"/>
+      <c r="CC56" s="45"/>
+      <c r="CD56" s="45"/>
+      <c r="CE56" s="45"/>
+      <c r="CF56" s="45"/>
+      <c r="CG56" s="46"/>
+      <c r="CH56" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="CI56" s="41"/>
-[...10 lines deleted...]
-      <c r="CT56" s="40" t="s">
+      <c r="CI56" s="45"/>
+      <c r="CJ56" s="45"/>
+      <c r="CK56" s="45"/>
+      <c r="CL56" s="45"/>
+      <c r="CM56" s="45"/>
+      <c r="CN56" s="45"/>
+      <c r="CO56" s="45"/>
+      <c r="CP56" s="45"/>
+      <c r="CQ56" s="45"/>
+      <c r="CR56" s="45"/>
+      <c r="CS56" s="46"/>
+      <c r="CT56" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="CU56" s="41"/>
-[...9 lines deleted...]
-      <c r="DE56" s="42"/>
+      <c r="CU56" s="45"/>
+      <c r="CV56" s="45"/>
+      <c r="CW56" s="45"/>
+      <c r="CX56" s="45"/>
+      <c r="CY56" s="45"/>
+      <c r="CZ56" s="45"/>
+      <c r="DA56" s="45"/>
+      <c r="DB56" s="45"/>
+      <c r="DC56" s="45"/>
+      <c r="DD56" s="45"/>
+      <c r="DE56" s="46"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="47"/>
+      <c r="A57" s="48"/>
       <c r="B57" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="7" t="s">
@@ -16260,364 +16344,366 @@
       </c>
       <c r="CQ58" s="13">
         <v>54.249074553377909</v>
       </c>
       <c r="CR58" s="13">
         <v>50.929698382047981</v>
       </c>
       <c r="CS58" s="24">
         <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="38">
         <v>100</v>
       </c>
       <c r="CU58" s="38">
         <v>100</v>
       </c>
       <c r="CV58" s="38">
         <v>100</v>
       </c>
       <c r="CW58" s="38">
         <v>130.2369122888478</v>
       </c>
       <c r="CX58" s="38">
         <v>111.88955188740501</v>
       </c>
-      <c r="CY58" s="38"/>
+      <c r="CY58" s="38">
+        <v>180.40305776635876</v>
+      </c>
       <c r="CZ58" s="13"/>
       <c r="DA58" s="38"/>
       <c r="DB58" s="38"/>
       <c r="DC58" s="13"/>
       <c r="DD58" s="13"/>
       <c r="DE58" s="24"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="45" t="s">
+      <c r="A61" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B61" s="45"/>
-[...59 lines deleted...]
-      <c r="CH61" s="44" t="s">
+      <c r="B61" s="49"/>
+      <c r="C61" s="49"/>
+      <c r="D61" s="49"/>
+      <c r="E61" s="49"/>
+      <c r="F61" s="49"/>
+      <c r="G61" s="49"/>
+      <c r="H61" s="49"/>
+      <c r="I61" s="49"/>
+      <c r="J61" s="49"/>
+      <c r="K61" s="49"/>
+      <c r="L61" s="49"/>
+      <c r="M61" s="49"/>
+      <c r="N61" s="49"/>
+      <c r="O61" s="49"/>
+      <c r="P61" s="49"/>
+      <c r="Q61" s="49"/>
+      <c r="R61" s="49"/>
+      <c r="S61" s="49"/>
+      <c r="T61" s="49"/>
+      <c r="U61" s="49"/>
+      <c r="V61" s="49"/>
+      <c r="W61" s="49"/>
+      <c r="X61" s="49"/>
+      <c r="Y61" s="49"/>
+      <c r="Z61" s="49"/>
+      <c r="AA61" s="49"/>
+      <c r="AB61" s="49"/>
+      <c r="AC61" s="49"/>
+      <c r="AD61" s="49"/>
+      <c r="AE61" s="49"/>
+      <c r="AF61" s="49"/>
+      <c r="AG61" s="49"/>
+      <c r="AH61" s="49"/>
+      <c r="AI61" s="49"/>
+      <c r="AJ61" s="49"/>
+      <c r="AK61" s="49"/>
+      <c r="AL61" s="49"/>
+      <c r="AM61" s="49"/>
+      <c r="AN61" s="49"/>
+      <c r="AO61" s="49"/>
+      <c r="AP61" s="49"/>
+      <c r="AQ61" s="49"/>
+      <c r="AR61" s="49"/>
+      <c r="AS61" s="49"/>
+      <c r="AT61" s="49"/>
+      <c r="AU61" s="49"/>
+      <c r="AV61" s="49"/>
+      <c r="AW61" s="49"/>
+      <c r="AX61" s="49"/>
+      <c r="AY61" s="49"/>
+      <c r="AZ61" s="49"/>
+      <c r="BA61" s="49"/>
+      <c r="BB61" s="49"/>
+      <c r="BC61" s="49"/>
+      <c r="BD61" s="49"/>
+      <c r="BE61" s="49"/>
+      <c r="BF61" s="49"/>
+      <c r="BG61" s="49"/>
+      <c r="BH61" s="49"/>
+      <c r="BI61" s="49"/>
+      <c r="CH61" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="CI61" s="44"/>
-[...21 lines deleted...]
-      <c r="DE61" s="44"/>
+      <c r="CI61" s="50"/>
+      <c r="CJ61" s="50"/>
+      <c r="CK61" s="50"/>
+      <c r="CL61" s="50"/>
+      <c r="CM61" s="50"/>
+      <c r="CN61" s="50"/>
+      <c r="CO61" s="50"/>
+      <c r="CP61" s="50"/>
+      <c r="CQ61" s="50"/>
+      <c r="CR61" s="50"/>
+      <c r="CS61" s="50"/>
+      <c r="CT61" s="50"/>
+      <c r="CU61" s="50"/>
+      <c r="CV61" s="50"/>
+      <c r="CW61" s="50"/>
+      <c r="CX61" s="50"/>
+      <c r="CY61" s="50"/>
+      <c r="CZ61" s="50"/>
+      <c r="DA61" s="50"/>
+      <c r="DB61" s="50"/>
+      <c r="DC61" s="50"/>
+      <c r="DD61" s="50"/>
+      <c r="DE61" s="50"/>
       <c r="DF61" s="32"/>
       <c r="DG61" s="32"/>
       <c r="DH61" s="32"/>
       <c r="DI61" s="32"/>
       <c r="DJ61" s="32"/>
       <c r="DK61" s="32"/>
       <c r="DL61" s="32"/>
       <c r="DM61" s="32"/>
       <c r="DN61" s="32"/>
       <c r="DO61" s="32"/>
       <c r="DP61" s="32"/>
       <c r="DQ61" s="32"/>
       <c r="DR61" s="32"/>
       <c r="DS61" s="32"/>
       <c r="DT61" s="32"/>
       <c r="DU61" s="32"/>
       <c r="DV61" s="32"/>
       <c r="DW61" s="32"/>
       <c r="DX61" s="32"/>
       <c r="DY61" s="32"/>
       <c r="DZ61" s="32"/>
       <c r="EA61" s="32"/>
       <c r="EB61" s="32"/>
       <c r="EC61" s="32"/>
       <c r="ED61" s="32"/>
       <c r="EE61" s="32"/>
       <c r="EF61" s="32"/>
       <c r="EG61" s="32"/>
       <c r="EH61" s="32"/>
       <c r="EI61" s="32"/>
       <c r="EJ61" s="32"/>
       <c r="EK61" s="32"/>
       <c r="EL61" s="32"/>
       <c r="EM61" s="32"/>
       <c r="EN61" s="32"/>
       <c r="EO61" s="32"/>
       <c r="EP61" s="32"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="43" t="s">
+      <c r="K62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L62" s="43"/>
-[...1 lines deleted...]
-      <c r="W62" s="43" t="s">
+      <c r="L62" s="42"/>
+      <c r="M62" s="42"/>
+      <c r="W62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="X62" s="43"/>
-[...1 lines deleted...]
-      <c r="AI62" s="43" t="s">
+      <c r="X62" s="42"/>
+      <c r="Y62" s="42"/>
+      <c r="AI62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AJ62" s="43"/>
-[...1 lines deleted...]
-      <c r="AU62" s="43" t="s">
+      <c r="AJ62" s="42"/>
+      <c r="AK62" s="42"/>
+      <c r="AU62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AV62" s="43"/>
-[...1 lines deleted...]
-      <c r="BG62" s="43" t="s">
+      <c r="AV62" s="42"/>
+      <c r="AW62" s="42"/>
+      <c r="BG62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BH62" s="43"/>
-[...1 lines deleted...]
-      <c r="BS62" s="43" t="s">
+      <c r="BH62" s="42"/>
+      <c r="BI62" s="42"/>
+      <c r="BS62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="BT62" s="43"/>
-[...1 lines deleted...]
-      <c r="CE62" s="43" t="s">
+      <c r="BT62" s="42"/>
+      <c r="BU62" s="42"/>
+      <c r="CE62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CF62" s="43"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="43" t="s">
+      <c r="CF62" s="42"/>
+      <c r="CG62" s="42"/>
+      <c r="CQ62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="CR62" s="43"/>
-[...1 lines deleted...]
-      <c r="DC62" s="43" t="s">
+      <c r="CR62" s="42"/>
+      <c r="CS62" s="42"/>
+      <c r="DC62" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="DD62" s="43"/>
-      <c r="DE62" s="43"/>
+      <c r="DD62" s="42"/>
+      <c r="DE62" s="42"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="46"/>
-      <c r="B63" s="40" t="s">
+      <c r="A63" s="47"/>
+      <c r="B63" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C63" s="41"/>
-[...10 lines deleted...]
-      <c r="N63" s="40" t="s">
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="45"/>
+      <c r="J63" s="45"/>
+      <c r="K63" s="45"/>
+      <c r="L63" s="45"/>
+      <c r="M63" s="46"/>
+      <c r="N63" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="O63" s="41"/>
-[...10 lines deleted...]
-      <c r="Z63" s="40" t="s">
+      <c r="O63" s="45"/>
+      <c r="P63" s="45"/>
+      <c r="Q63" s="45"/>
+      <c r="R63" s="45"/>
+      <c r="S63" s="45"/>
+      <c r="T63" s="45"/>
+      <c r="U63" s="45"/>
+      <c r="V63" s="45"/>
+      <c r="W63" s="45"/>
+      <c r="X63" s="45"/>
+      <c r="Y63" s="46"/>
+      <c r="Z63" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AA63" s="41"/>
-[...10 lines deleted...]
-      <c r="AL63" s="40" t="s">
+      <c r="AA63" s="45"/>
+      <c r="AB63" s="45"/>
+      <c r="AC63" s="45"/>
+      <c r="AD63" s="45"/>
+      <c r="AE63" s="45"/>
+      <c r="AF63" s="45"/>
+      <c r="AG63" s="45"/>
+      <c r="AH63" s="45"/>
+      <c r="AI63" s="45"/>
+      <c r="AJ63" s="45"/>
+      <c r="AK63" s="46"/>
+      <c r="AL63" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="AM63" s="41"/>
-[...10 lines deleted...]
-      <c r="AX63" s="40" t="s">
+      <c r="AM63" s="45"/>
+      <c r="AN63" s="45"/>
+      <c r="AO63" s="45"/>
+      <c r="AP63" s="45"/>
+      <c r="AQ63" s="45"/>
+      <c r="AR63" s="45"/>
+      <c r="AS63" s="45"/>
+      <c r="AT63" s="45"/>
+      <c r="AU63" s="45"/>
+      <c r="AV63" s="45"/>
+      <c r="AW63" s="46"/>
+      <c r="AX63" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="AY63" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="40" t="s">
+      <c r="AY63" s="45"/>
+      <c r="AZ63" s="45"/>
+      <c r="BA63" s="45"/>
+      <c r="BB63" s="45"/>
+      <c r="BC63" s="45"/>
+      <c r="BD63" s="45"/>
+      <c r="BE63" s="45"/>
+      <c r="BF63" s="45"/>
+      <c r="BG63" s="45"/>
+      <c r="BH63" s="45"/>
+      <c r="BI63" s="46"/>
+      <c r="BJ63" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="41"/>
-[...10 lines deleted...]
-      <c r="BV63" s="40" t="s">
+      <c r="BK63" s="45"/>
+      <c r="BL63" s="45"/>
+      <c r="BM63" s="45"/>
+      <c r="BN63" s="45"/>
+      <c r="BO63" s="45"/>
+      <c r="BP63" s="45"/>
+      <c r="BQ63" s="45"/>
+      <c r="BR63" s="45"/>
+      <c r="BS63" s="45"/>
+      <c r="BT63" s="45"/>
+      <c r="BU63" s="46"/>
+      <c r="BV63" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="BW63" s="41"/>
-[...10 lines deleted...]
-      <c r="CH63" s="40" t="s">
+      <c r="BW63" s="45"/>
+      <c r="BX63" s="45"/>
+      <c r="BY63" s="45"/>
+      <c r="BZ63" s="45"/>
+      <c r="CA63" s="45"/>
+      <c r="CB63" s="45"/>
+      <c r="CC63" s="45"/>
+      <c r="CD63" s="45"/>
+      <c r="CE63" s="45"/>
+      <c r="CF63" s="45"/>
+      <c r="CG63" s="46"/>
+      <c r="CH63" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="CI63" s="41"/>
-[...10 lines deleted...]
-      <c r="CT63" s="40" t="s">
+      <c r="CI63" s="45"/>
+      <c r="CJ63" s="45"/>
+      <c r="CK63" s="45"/>
+      <c r="CL63" s="45"/>
+      <c r="CM63" s="45"/>
+      <c r="CN63" s="45"/>
+      <c r="CO63" s="45"/>
+      <c r="CP63" s="45"/>
+      <c r="CQ63" s="45"/>
+      <c r="CR63" s="45"/>
+      <c r="CS63" s="46"/>
+      <c r="CT63" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="CU63" s="41"/>
-[...9 lines deleted...]
-      <c r="DE63" s="42"/>
+      <c r="CU63" s="45"/>
+      <c r="CV63" s="45"/>
+      <c r="CW63" s="45"/>
+      <c r="CX63" s="45"/>
+      <c r="CY63" s="45"/>
+      <c r="CZ63" s="45"/>
+      <c r="DA63" s="45"/>
+      <c r="DB63" s="45"/>
+      <c r="DC63" s="45"/>
+      <c r="DD63" s="45"/>
+      <c r="DE63" s="46"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="47"/>
+      <c r="A64" s="48"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J64" s="7" t="s">
@@ -17206,51 +17292,53 @@
       </c>
       <c r="CQ65" s="38">
         <v>77.550579142316892</v>
       </c>
       <c r="CR65" s="30">
         <v>103.53466205202683</v>
       </c>
       <c r="CS65" s="30">
         <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="38">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="38">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="38">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="38">
         <v>95.832140029547389</v>
       </c>
       <c r="CX65" s="38">
         <v>111.36083037390982</v>
       </c>
-      <c r="CY65" s="38"/>
+      <c r="CY65" s="38">
+        <v>151.11788334853938</v>
+      </c>
       <c r="CZ65" s="38"/>
       <c r="DA65" s="38"/>
       <c r="DB65" s="38"/>
       <c r="DC65" s="38"/>
       <c r="DD65" s="38"/>
       <c r="DE65" s="38"/>
     </row>
     <row r="66" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="20" t="s">
         <v>36</v>
@@ -17521,51 +17609,53 @@
       </c>
       <c r="CQ66" s="39">
         <v>73.813844309281563</v>
       </c>
       <c r="CR66" s="31">
         <v>100.98921843834007</v>
       </c>
       <c r="CS66" s="31">
         <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="39">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="39">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="39">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="39">
         <v>113.27766868797751</v>
       </c>
       <c r="CX66" s="39">
         <v>116.26561159576478</v>
       </c>
-      <c r="CY66" s="39"/>
+      <c r="CY66" s="39">
+        <v>169.03078950527743</v>
+      </c>
       <c r="CZ66" s="39"/>
       <c r="DA66" s="39"/>
       <c r="DB66" s="39"/>
       <c r="DC66" s="39"/>
       <c r="DD66" s="39"/>
       <c r="DE66" s="39"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
         <v>115.99438594497613</v>
@@ -17836,51 +17926,53 @@
       </c>
       <c r="CQ67" s="39">
         <v>90.326151098633602</v>
       </c>
       <c r="CR67" s="31">
         <v>108.34145392066912</v>
       </c>
       <c r="CS67" s="31">
         <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="39">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="39">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="39">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="39">
         <v>105.73209856159509</v>
       </c>
       <c r="CX67" s="39">
         <v>104.03052746247872</v>
       </c>
-      <c r="CY67" s="8"/>
+      <c r="CY67" s="8">
+        <v>117.44992594814163</v>
+      </c>
       <c r="CZ67" s="39"/>
       <c r="DA67" s="39"/>
       <c r="DB67" s="39"/>
       <c r="DC67" s="39"/>
       <c r="DD67" s="39"/>
       <c r="DE67" s="39"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
         <v>110.87259258619807</v>
@@ -18151,51 +18243,53 @@
       </c>
       <c r="CQ68" s="39">
         <v>80.75503059536922</v>
       </c>
       <c r="CR68" s="31">
         <v>118.11753419615529</v>
       </c>
       <c r="CS68" s="31">
         <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="39">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="39">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="39">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="39">
         <v>82.489236464420571</v>
       </c>
       <c r="CX68" s="39">
         <v>103.15710464673474</v>
       </c>
-      <c r="CY68" s="8"/>
+      <c r="CY68" s="8">
+        <v>163.54224453062645</v>
+      </c>
       <c r="CZ68" s="39"/>
       <c r="DA68" s="39"/>
       <c r="DB68" s="39"/>
       <c r="DC68" s="39"/>
       <c r="DD68" s="39"/>
       <c r="DE68" s="39"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
         <v>116.08505817195727</v>
@@ -18466,51 +18560,53 @@
       </c>
       <c r="CQ69" s="39">
         <v>86.224425676128575</v>
       </c>
       <c r="CR69" s="31">
         <v>101.12769443268932</v>
       </c>
       <c r="CS69" s="31">
         <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="39">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="39">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="39">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="39">
         <v>55.344165102306178</v>
       </c>
       <c r="CX69" s="39">
         <v>113.18402408754453</v>
       </c>
-      <c r="CY69" s="39"/>
+      <c r="CY69" s="39">
+        <v>191.70725886103537</v>
+      </c>
       <c r="CZ69" s="39"/>
       <c r="DA69" s="39"/>
       <c r="DB69" s="39"/>
       <c r="DC69" s="39"/>
       <c r="DD69" s="39"/>
       <c r="DE69" s="39"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
         <v>158.91006355981213</v>
@@ -18781,51 +18877,53 @@
       </c>
       <c r="CQ70" s="39">
         <v>83.346321674008735</v>
       </c>
       <c r="CR70" s="31">
         <v>114.55954914592709</v>
       </c>
       <c r="CS70" s="31">
         <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="39">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="39">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="39">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="39">
         <v>91.828099962129357</v>
       </c>
       <c r="CX70" s="39">
         <v>137.79698537616122</v>
       </c>
-      <c r="CY70" s="39"/>
+      <c r="CY70" s="39">
+        <v>123.03017139927239</v>
+      </c>
       <c r="CZ70" s="39"/>
       <c r="DA70" s="39"/>
       <c r="DB70" s="39"/>
       <c r="DC70" s="39"/>
       <c r="DD70" s="39"/>
       <c r="DE70" s="39"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
         <v>146.56989296011571</v>
@@ -19096,51 +19194,53 @@
       </c>
       <c r="CQ71" s="39">
         <v>67.526509326818925</v>
       </c>
       <c r="CR71" s="31">
         <v>106.41499131231123</v>
       </c>
       <c r="CS71" s="31">
         <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="39">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="39">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="39">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="39">
         <v>135.80198252258458</v>
       </c>
       <c r="CX71" s="39">
         <v>145.20813738111374</v>
       </c>
-      <c r="CY71" s="39"/>
+      <c r="CY71" s="39">
+        <v>133.84528310875245</v>
+      </c>
       <c r="CZ71" s="39"/>
       <c r="DA71" s="39"/>
       <c r="DB71" s="39"/>
       <c r="DC71" s="39"/>
       <c r="DD71" s="39"/>
       <c r="DE71" s="39"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
         <v>107.18287046889171</v>
@@ -19411,51 +19511,53 @@
       </c>
       <c r="CQ72" s="39">
         <v>77.198802132396025</v>
       </c>
       <c r="CR72" s="31">
         <v>117.94881800857478</v>
       </c>
       <c r="CS72" s="31">
         <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="39">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="39">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="39">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="39">
         <v>114.00199193180616</v>
       </c>
       <c r="CX72" s="39">
         <v>110.19740205382973</v>
       </c>
-      <c r="CY72" s="39"/>
+      <c r="CY72" s="39">
+        <v>147.00204257601223</v>
+      </c>
       <c r="CZ72" s="39"/>
       <c r="DA72" s="39"/>
       <c r="DB72" s="39"/>
       <c r="DC72" s="39"/>
       <c r="DD72" s="39"/>
       <c r="DE72" s="39"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="20" t="s">
         <v>36</v>
@@ -19726,51 +19828,53 @@
       </c>
       <c r="CQ73" s="39">
         <v>81.765567934295774</v>
       </c>
       <c r="CR73" s="31">
         <v>96.625485199547484</v>
       </c>
       <c r="CS73" s="31">
         <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="39">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="39">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="39">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="39">
         <v>60.349631153433116</v>
       </c>
       <c r="CX73" s="39">
         <v>100.43166996782583</v>
       </c>
-      <c r="CY73" s="39"/>
+      <c r="CY73" s="39">
+        <v>242.65799441449332</v>
+      </c>
       <c r="CZ73" s="39"/>
       <c r="DA73" s="39"/>
       <c r="DB73" s="39"/>
       <c r="DC73" s="39"/>
       <c r="DD73" s="39"/>
       <c r="DE73" s="39"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
         <v>150.80511514861541</v>
@@ -20041,51 +20145,53 @@
       </c>
       <c r="CQ74" s="39">
         <v>56.462065225834777</v>
       </c>
       <c r="CR74" s="31">
         <v>119.2379569552245</v>
       </c>
       <c r="CS74" s="31">
         <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="39">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="39">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="39">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="39">
         <v>84.905963838458604</v>
       </c>
       <c r="CX74" s="39">
         <v>144.98232219498706</v>
       </c>
-      <c r="CY74" s="39"/>
+      <c r="CY74" s="39">
+        <v>181.72245385602096</v>
+      </c>
       <c r="CZ74" s="39"/>
       <c r="DA74" s="39"/>
       <c r="DB74" s="39"/>
       <c r="DC74" s="39"/>
       <c r="DD74" s="39"/>
       <c r="DE74" s="39"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
         <v>102.612961767353</v>
@@ -20356,51 +20462,53 @@
       </c>
       <c r="CQ75" s="39">
         <v>79.786907675252081</v>
       </c>
       <c r="CR75" s="31">
         <v>91.947165337541847</v>
       </c>
       <c r="CS75" s="31">
         <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="39">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="39">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="39">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="39">
         <v>135.79278728345568</v>
       </c>
       <c r="CX75" s="39">
         <v>102.9978315376713</v>
       </c>
-      <c r="CY75" s="8"/>
+      <c r="CY75" s="8">
+        <v>177.65556578067026</v>
+      </c>
       <c r="CZ75" s="39"/>
       <c r="DA75" s="39"/>
       <c r="DB75" s="39"/>
       <c r="DC75" s="39"/>
       <c r="DD75" s="39"/>
       <c r="DE75" s="39"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
         <v>103.4388469195912</v>
@@ -20671,51 +20779,53 @@
       </c>
       <c r="CQ76" s="39">
         <v>104.2479695896467</v>
       </c>
       <c r="CR76" s="31">
         <v>105.09999643501669</v>
       </c>
       <c r="CS76" s="31">
         <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="39">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="39">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="39">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="39">
         <v>106.7638338630309</v>
       </c>
       <c r="CX76" s="39">
         <v>106.53043047647688</v>
       </c>
-      <c r="CY76" s="8"/>
+      <c r="CY76" s="8">
+        <v>125.42022868854342</v>
+      </c>
       <c r="CZ76" s="39"/>
       <c r="DA76" s="39"/>
       <c r="DB76" s="39"/>
       <c r="DC76" s="39"/>
       <c r="DD76" s="39"/>
       <c r="DE76" s="39"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
         <v>116.38554344161803</v>
@@ -20986,51 +21096,53 @@
       </c>
       <c r="CQ77" s="39">
         <v>65.170827339202376</v>
       </c>
       <c r="CR77" s="31">
         <v>121.52194471273512</v>
       </c>
       <c r="CS77" s="31">
         <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="39">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="39">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="39">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="39">
         <v>205.7564286912536</v>
       </c>
       <c r="CX77" s="39">
         <v>57.427371105980882</v>
       </c>
-      <c r="CY77" s="8"/>
+      <c r="CY77" s="8">
+        <v>248.30463532948249</v>
+      </c>
       <c r="CZ77" s="39"/>
       <c r="DA77" s="39"/>
       <c r="DB77" s="39"/>
       <c r="DC77" s="39"/>
       <c r="DD77" s="39"/>
       <c r="DE77" s="39"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="8">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="8">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="8">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="8">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="8">
         <v>123.08076499683418</v>
@@ -21301,51 +21413,53 @@
       </c>
       <c r="CQ78" s="39">
         <v>104.12524413658662</v>
       </c>
       <c r="CR78" s="31">
         <v>97.595633508187973</v>
       </c>
       <c r="CS78" s="31">
         <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="39">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="39">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="39">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="39">
         <v>110.298769518413</v>
       </c>
       <c r="CX78" s="39">
         <v>102.62426326188665</v>
       </c>
-      <c r="CY78" s="8"/>
+      <c r="CY78" s="8">
+        <v>146.57177545529959</v>
+      </c>
       <c r="CZ78" s="39"/>
       <c r="DA78" s="39"/>
       <c r="DB78" s="39"/>
       <c r="DC78" s="39"/>
       <c r="DD78" s="39"/>
       <c r="DE78" s="39"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="8">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="8">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="8">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="8">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="8">
         <v>110.60142959404232</v>
@@ -21616,51 +21730,53 @@
       </c>
       <c r="CQ79" s="39">
         <v>65.207457416729824</v>
       </c>
       <c r="CR79" s="31">
         <v>84.66815031117055</v>
       </c>
       <c r="CS79" s="31">
         <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="39">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="39">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="39">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="39">
         <v>127.28032662803615</v>
       </c>
       <c r="CX79" s="39">
         <v>110.1215497551362</v>
       </c>
-      <c r="CY79" s="8"/>
+      <c r="CY79" s="8">
+        <v>125.27602725800809</v>
+      </c>
       <c r="CZ79" s="39"/>
       <c r="DA79" s="39"/>
       <c r="DB79" s="39"/>
       <c r="DC79" s="39"/>
       <c r="DD79" s="39"/>
       <c r="DE79" s="39"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="8">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="8">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="8">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="8">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="8">
         <v>111.54596209523615</v>
@@ -21931,51 +22047,53 @@
       </c>
       <c r="CQ80" s="39">
         <v>64.519370289514114</v>
       </c>
       <c r="CR80" s="31">
         <v>94.972509610739237</v>
       </c>
       <c r="CS80" s="31">
         <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="39">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="39">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="39">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="39">
         <v>107.62389026977405</v>
       </c>
       <c r="CX80" s="39">
         <v>100.34853330310369</v>
       </c>
-      <c r="CY80" s="8"/>
+      <c r="CY80" s="8">
+        <v>117.56621514857702</v>
+      </c>
       <c r="CZ80" s="39"/>
       <c r="DA80" s="39"/>
       <c r="DB80" s="39"/>
       <c r="DC80" s="39"/>
       <c r="DD80" s="39"/>
       <c r="DE80" s="39"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F81" s="20" t="s">
         <v>36</v>
@@ -22246,51 +22364,53 @@
       </c>
       <c r="CQ81" s="39">
         <v>69.525339077962684</v>
       </c>
       <c r="CR81" s="31">
         <v>73.926663603807285</v>
       </c>
       <c r="CS81" s="31">
         <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="39">
         <v>71.555916842237991</v>
       </c>
       <c r="CX81" s="39">
         <v>157.49681184834242</v>
       </c>
-      <c r="CY81" s="8"/>
+      <c r="CY81" s="8">
+        <v>153.20186941556358</v>
+      </c>
       <c r="CZ81" s="39"/>
       <c r="DA81" s="39"/>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="39"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="8">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="8">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="8">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="8">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="8">
         <v>116.57636482571512</v>
@@ -22561,51 +22681,53 @@
       </c>
       <c r="CQ82" s="39">
         <v>87.173880344730762</v>
       </c>
       <c r="CR82" s="31">
         <v>116.46349021458839</v>
       </c>
       <c r="CS82" s="31">
         <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="8">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="39">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="39">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="39">
         <v>99.31372979791297</v>
       </c>
       <c r="CX82" s="39">
         <v>112.69294313029141</v>
       </c>
-      <c r="CY82" s="8"/>
+      <c r="CY82" s="8">
+        <v>140.16326225764539</v>
+      </c>
       <c r="CZ82" s="39"/>
       <c r="DA82" s="39"/>
       <c r="DB82" s="39"/>
       <c r="DC82" s="39"/>
       <c r="DD82" s="39"/>
       <c r="DE82" s="39"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="8">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="8">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="8">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="8">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="8">
         <v>117.67673923027581</v>
@@ -22876,51 +22998,53 @@
       </c>
       <c r="CQ83" s="39">
         <v>54.021381596679859</v>
       </c>
       <c r="CR83" s="31">
         <v>160.88831931110468</v>
       </c>
       <c r="CS83" s="31">
         <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="8">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="39">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="39">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="39">
         <v>79.082633304780373</v>
       </c>
       <c r="CX83" s="39">
         <v>387.63943045150296</v>
       </c>
-      <c r="CY83" s="8"/>
+      <c r="CY83" s="8">
+        <v>34.035716698213847</v>
+      </c>
       <c r="CZ83" s="39"/>
       <c r="DA83" s="39"/>
       <c r="DB83" s="39"/>
       <c r="DC83" s="39"/>
       <c r="DD83" s="39"/>
       <c r="DE83" s="39"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="8">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="8">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="8">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="8">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="8">
         <v>216.45460389221523</v>
@@ -23191,51 +23315,53 @@
       </c>
       <c r="CQ84" s="39">
         <v>74.422844146762003</v>
       </c>
       <c r="CR84" s="31">
         <v>115.82046106158835</v>
       </c>
       <c r="CS84" s="31">
         <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="8">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="39">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="39">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="39">
         <v>66.903979776332733</v>
       </c>
       <c r="CX84" s="39">
         <v>99.530207752233821</v>
       </c>
-      <c r="CY84" s="8"/>
+      <c r="CY84" s="8">
+        <v>281.31681733240879</v>
+      </c>
       <c r="CZ84" s="39"/>
       <c r="DA84" s="39"/>
       <c r="DB84" s="39"/>
       <c r="DC84" s="39"/>
       <c r="DD84" s="39"/>
       <c r="DE84" s="39"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="10">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="10">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="10">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="10">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="10">
         <v>78.543568315686571</v>
@@ -23506,249 +23632,251 @@
       </c>
       <c r="CQ85" s="39">
         <v>111.1031200075671</v>
       </c>
       <c r="CR85" s="31">
         <v>94.405975481345365</v>
       </c>
       <c r="CS85" s="31">
         <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="8">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="39">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="39">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="39">
         <v>117.18388211117758</v>
       </c>
       <c r="CX85" s="39">
         <v>107.62717931313482</v>
       </c>
-      <c r="CY85" s="8"/>
+      <c r="CY85" s="8">
+        <v>96.417969820940172</v>
+      </c>
       <c r="CZ85" s="39"/>
       <c r="DA85" s="39"/>
       <c r="DB85" s="39"/>
       <c r="DC85" s="39"/>
       <c r="DD85" s="39"/>
       <c r="DE85" s="39"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="49"/>
-[...3 lines deleted...]
-      <c r="F87" s="49"/>
+      <c r="B87" s="43"/>
+      <c r="C87" s="43"/>
+      <c r="D87" s="43"/>
+      <c r="E87" s="43"/>
+      <c r="F87" s="43"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="Z87" s="14"/>
       <c r="AX87" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="BV87" s="48" t="s">
+      <c r="BV87" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="BW87" s="48"/>
-[...9 lines deleted...]
-      <c r="CG87" s="48"/>
+      <c r="BW87" s="41"/>
+      <c r="BX87" s="41"/>
+      <c r="BY87" s="41"/>
+      <c r="BZ87" s="41"/>
+      <c r="CA87" s="41"/>
+      <c r="CB87" s="41"/>
+      <c r="CC87" s="41"/>
+      <c r="CD87" s="41"/>
+      <c r="CE87" s="41"/>
+      <c r="CF87" s="41"/>
+      <c r="CG87" s="41"/>
       <c r="CH87" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="CI87" s="50"/>
-[...2 lines deleted...]
-      <c r="CL87" s="50"/>
+      <c r="CI87" s="40"/>
+      <c r="CJ87" s="40"/>
+      <c r="CK87" s="40"/>
+      <c r="CL87" s="40"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV88" s="48"/>
-[...15 lines deleted...]
-      <c r="CL88" s="50"/>
+      <c r="BV88" s="41"/>
+      <c r="BW88" s="41"/>
+      <c r="BX88" s="41"/>
+      <c r="BY88" s="41"/>
+      <c r="BZ88" s="41"/>
+      <c r="CA88" s="41"/>
+      <c r="CB88" s="41"/>
+      <c r="CC88" s="41"/>
+      <c r="CD88" s="41"/>
+      <c r="CE88" s="41"/>
+      <c r="CF88" s="41"/>
+      <c r="CG88" s="41"/>
+      <c r="CH88" s="40"/>
+      <c r="CI88" s="40"/>
+      <c r="CJ88" s="40"/>
+      <c r="CK88" s="40"/>
+      <c r="CL88" s="40"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV89" s="48"/>
-[...10 lines deleted...]
-      <c r="CG89" s="48"/>
+      <c r="BV89" s="41"/>
+      <c r="BW89" s="41"/>
+      <c r="BX89" s="41"/>
+      <c r="BY89" s="41"/>
+      <c r="BZ89" s="41"/>
+      <c r="CA89" s="41"/>
+      <c r="CB89" s="41"/>
+      <c r="CC89" s="41"/>
+      <c r="CD89" s="41"/>
+      <c r="CE89" s="41"/>
+      <c r="CF89" s="41"/>
+      <c r="CG89" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="86">
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DC62:DE62"/>
+    <mergeCell ref="CT63:DE63"/>
+    <mergeCell ref="CH1:DE1"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CH54:DE54"/>
+    <mergeCell ref="CH61:DE61"/>
+    <mergeCell ref="DC2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DC29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DC55:DE55"/>
+    <mergeCell ref="CH63:CS63"/>
+    <mergeCell ref="CQ55:CS55"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="CQ2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="N63:Y63"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="CE2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="Z63:AK63"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="AL63:AW63"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B1:BI1"/>
+    <mergeCell ref="BG2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AU2:AW2"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="A28:BI28"/>
     <mergeCell ref="BV87:CG89"/>
     <mergeCell ref="AU62:AW62"/>
     <mergeCell ref="CE55:CG55"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="W2:Y2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="W29:Y29"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B63:M63"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="AI2:AK2"/>
     <mergeCell ref="AI29:AK29"/>
     <mergeCell ref="AI55:AK55"/>
     <mergeCell ref="AI62:AK62"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AU55:AW55"/>
-    <mergeCell ref="A3:A4"/>
-[...68 lines deleted...]
-    <mergeCell ref="CQ2:CS2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -23757,61 +23885,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>