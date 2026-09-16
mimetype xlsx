--- v4 (2026-07-18)
+++ v5 (2026-09-16)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14355" windowHeight="12345" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к предыдущему месяцу " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
@@ -180,51 +175,51 @@
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>2025 year*</t>
   </si>
   <si>
     <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -463,79 +458,79 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -558,86 +553,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -808,375 +803,375 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP89"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CN2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="CH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CY65" sqref="CY65:CY85"/>
+      <selection pane="bottomRight" activeCell="CZ4" sqref="CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="49"/>
-[...58 lines deleted...]
-      <c r="CH1" s="50" t="s">
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="AX1" s="46"/>
+      <c r="AY1" s="46"/>
+      <c r="AZ1" s="46"/>
+      <c r="BA1" s="46"/>
+      <c r="BB1" s="46"/>
+      <c r="BC1" s="46"/>
+      <c r="BD1" s="46"/>
+      <c r="BE1" s="46"/>
+      <c r="BF1" s="46"/>
+      <c r="BG1" s="46"/>
+      <c r="BH1" s="46"/>
+      <c r="BI1" s="46"/>
+      <c r="CH1" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="CI1" s="50"/>
-[...21 lines deleted...]
-      <c r="DE1" s="50"/>
+      <c r="CI1" s="45"/>
+      <c r="CJ1" s="45"/>
+      <c r="CK1" s="45"/>
+      <c r="CL1" s="45"/>
+      <c r="CM1" s="45"/>
+      <c r="CN1" s="45"/>
+      <c r="CO1" s="45"/>
+      <c r="CP1" s="45"/>
+      <c r="CQ1" s="45"/>
+      <c r="CR1" s="45"/>
+      <c r="CS1" s="45"/>
+      <c r="CT1" s="45"/>
+      <c r="CU1" s="45"/>
+      <c r="CV1" s="45"/>
+      <c r="CW1" s="45"/>
+      <c r="CX1" s="45"/>
+      <c r="CY1" s="45"/>
+      <c r="CZ1" s="45"/>
+      <c r="DA1" s="45"/>
+      <c r="DB1" s="45"/>
+      <c r="DC1" s="45"/>
+      <c r="DD1" s="45"/>
+      <c r="DE1" s="45"/>
       <c r="DF1" s="32"/>
       <c r="DG1" s="32"/>
       <c r="DH1" s="32"/>
       <c r="DI1" s="32"/>
       <c r="DJ1" s="32"/>
       <c r="DK1" s="32"/>
       <c r="DL1" s="32"/>
       <c r="DM1" s="32"/>
       <c r="DN1" s="32"/>
       <c r="DO1" s="32"/>
       <c r="DP1" s="32"/>
       <c r="DQ1" s="32"/>
       <c r="DR1" s="32"/>
       <c r="DS1" s="32"/>
       <c r="DT1" s="32"/>
       <c r="DU1" s="32"/>
       <c r="DV1" s="32"/>
       <c r="DW1" s="32"/>
       <c r="DX1" s="32"/>
       <c r="DY1" s="32"/>
       <c r="DZ1" s="32"/>
       <c r="EA1" s="32"/>
       <c r="EB1" s="32"/>
       <c r="EC1" s="32"/>
       <c r="ED1" s="32"/>
       <c r="EE1" s="32"/>
       <c r="EF1" s="32"/>
       <c r="EG1" s="32"/>
       <c r="EH1" s="32"/>
       <c r="EI1" s="32"/>
       <c r="EJ1" s="32"/>
       <c r="EK1" s="32"/>
       <c r="EL1" s="32"/>
       <c r="EM1" s="32"/>
       <c r="EN1" s="32"/>
       <c r="EO1" s="32"/>
     </row>
     <row r="2" spans="1:145" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="42" t="s">
+      <c r="K2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="42"/>
-[...1 lines deleted...]
-      <c r="W2" s="42" t="s">
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="W2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="42"/>
-[...1 lines deleted...]
-      <c r="AI2" s="42" t="s">
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="AI2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2" s="42"/>
-[...1 lines deleted...]
-      <c r="AU2" s="42" t="s">
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AU2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AV2" s="42"/>
-[...1 lines deleted...]
-      <c r="BG2" s="42" t="s">
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="BG2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BH2" s="42"/>
-[...1 lines deleted...]
-      <c r="BS2" s="42" t="s">
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
+      <c r="BS2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BT2" s="42"/>
-[...1 lines deleted...]
-      <c r="CE2" s="42" t="s">
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="44"/>
+      <c r="CE2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CF2" s="42"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="42" t="s">
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="44"/>
+      <c r="CQ2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CR2" s="42"/>
-[...1 lines deleted...]
-      <c r="DC2" s="42" t="s">
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="44"/>
+      <c r="DC2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="DD2" s="42"/>
-      <c r="DE2" s="42"/>
+      <c r="DD2" s="44"/>
+      <c r="DE2" s="44"/>
     </row>
     <row r="3" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="47"/>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="45"/>
-[...10 lines deleted...]
-      <c r="N3" s="44" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="45"/>
-[...10 lines deleted...]
-      <c r="Z3" s="44" t="s">
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="45"/>
-[...10 lines deleted...]
-      <c r="AL3" s="44" t="s">
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="43"/>
+      <c r="AL3" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="45"/>
-[...10 lines deleted...]
-      <c r="AX3" s="44" t="s">
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="43"/>
+      <c r="AX3" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="44" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="43"/>
+      <c r="BJ3" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="45"/>
-[...10 lines deleted...]
-      <c r="BV3" s="44" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="43"/>
+      <c r="BV3" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="45"/>
-[...10 lines deleted...]
-      <c r="CH3" s="44" t="s">
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="43"/>
+      <c r="CH3" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="45"/>
-[...10 lines deleted...]
-      <c r="CT3" s="44" t="s">
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="43"/>
+      <c r="CT3" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="45"/>
-[...9 lines deleted...]
-      <c r="DE3" s="46"/>
+      <c r="CU3" s="42"/>
+      <c r="CV3" s="42"/>
+      <c r="CW3" s="42"/>
+      <c r="CX3" s="42"/>
+      <c r="CY3" s="42"/>
+      <c r="CZ3" s="42"/>
+      <c r="DA3" s="42"/>
+      <c r="DB3" s="42"/>
+      <c r="DC3" s="42"/>
+      <c r="DD3" s="42"/>
+      <c r="DE3" s="43"/>
     </row>
     <row r="4" spans="1:145" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="48"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1771,51 +1766,53 @@
       </c>
       <c r="CR5" s="30">
         <v>60.401381945769337</v>
       </c>
       <c r="CS5" s="30">
         <v>46.628951938106255</v>
       </c>
       <c r="CT5" s="38">
         <v>46.485788953290019</v>
       </c>
       <c r="CU5" s="38">
         <v>102.16491176852671</v>
       </c>
       <c r="CV5" s="38">
         <v>131.70552816131902</v>
       </c>
       <c r="CW5" s="38">
         <v>97.964919096052895</v>
       </c>
       <c r="CX5" s="38">
         <v>110.34420698815369</v>
       </c>
       <c r="CY5" s="38">
         <v>152.03111084212239</v>
       </c>
-      <c r="CZ5" s="38"/>
+      <c r="CZ5" s="38">
+        <v>135.30148855647167</v>
+      </c>
       <c r="DA5" s="38"/>
       <c r="DB5" s="38"/>
       <c r="DC5" s="38"/>
       <c r="DD5" s="38"/>
       <c r="DE5" s="38"/>
     </row>
     <row r="6" spans="1:145" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>36</v>
       </c>
@@ -2088,51 +2085,53 @@
       </c>
       <c r="CR6" s="31">
         <v>154.27905497139486</v>
       </c>
       <c r="CS6" s="31">
         <v>45.594576276392715</v>
       </c>
       <c r="CT6" s="39">
         <v>21.293981896789756</v>
       </c>
       <c r="CU6" s="39">
         <v>130.37565584522537</v>
       </c>
       <c r="CV6" s="39">
         <v>137.28595332911982</v>
       </c>
       <c r="CW6" s="39">
         <v>113.94991143841531</v>
       </c>
       <c r="CX6" s="39">
         <v>115.02166782312347</v>
       </c>
       <c r="CY6" s="39">
         <v>168.55661548283285</v>
       </c>
-      <c r="CZ6" s="39"/>
+      <c r="CZ6" s="39">
+        <v>111.15696189472528</v>
+      </c>
       <c r="DA6" s="39"/>
       <c r="DB6" s="39"/>
       <c r="DC6" s="39"/>
       <c r="DD6" s="39"/>
       <c r="DE6" s="39"/>
     </row>
     <row r="7" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C7" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D7" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E7" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F7" s="21">
         <v>115.40570743492171</v>
       </c>
@@ -2405,51 +2404,53 @@
       </c>
       <c r="CR7" s="31">
         <v>46.03949780805371</v>
       </c>
       <c r="CS7" s="31">
         <v>30.848732044637238</v>
       </c>
       <c r="CT7" s="39">
         <v>74.080514609398818</v>
       </c>
       <c r="CU7" s="39">
         <v>106.53243328627391</v>
       </c>
       <c r="CV7" s="39">
         <v>110.61648492287874</v>
       </c>
       <c r="CW7" s="39">
         <v>105.04824974278557</v>
       </c>
       <c r="CX7" s="39">
         <v>104.05242687758177</v>
       </c>
       <c r="CY7" s="8">
         <v>117.1004170769328</v>
       </c>
-      <c r="CZ7" s="39"/>
+      <c r="CZ7" s="39">
+        <v>103.97155648459405</v>
+      </c>
       <c r="DA7" s="39"/>
       <c r="DB7" s="39"/>
       <c r="DC7" s="39"/>
       <c r="DD7" s="39"/>
       <c r="DE7" s="39"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C8" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D8" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E8" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F8" s="21">
         <v>110.63638001404837</v>
       </c>
@@ -2722,51 +2723,53 @@
       </c>
       <c r="CR8" s="31">
         <v>50.169337889705211</v>
       </c>
       <c r="CS8" s="31">
         <v>103.69029606554598</v>
       </c>
       <c r="CT8" s="39">
         <v>41.137048452803185</v>
       </c>
       <c r="CU8" s="39">
         <v>105.40268718687776</v>
       </c>
       <c r="CV8" s="39">
         <v>180.66871728727077</v>
       </c>
       <c r="CW8" s="39">
         <v>83.0873797698993</v>
       </c>
       <c r="CX8" s="39">
         <v>102.9131586826106</v>
       </c>
       <c r="CY8" s="8">
         <v>160.32411463824795</v>
       </c>
-      <c r="CZ8" s="39"/>
+      <c r="CZ8" s="39">
+        <v>159.32111143427824</v>
+      </c>
       <c r="DA8" s="39"/>
       <c r="DB8" s="39"/>
       <c r="DC8" s="39"/>
       <c r="DD8" s="39"/>
       <c r="DE8" s="39"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C9" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D9" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E9" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F9" s="21">
         <v>121.19685645147165</v>
       </c>
@@ -3039,51 +3042,53 @@
       </c>
       <c r="CR9" s="31">
         <v>62.365887604217917</v>
       </c>
       <c r="CS9" s="31">
         <v>85.044854410134676</v>
       </c>
       <c r="CT9" s="39">
         <v>43.831752273980705</v>
       </c>
       <c r="CU9" s="39">
         <v>100.54070120959572</v>
       </c>
       <c r="CV9" s="39">
         <v>184.27054356059034</v>
       </c>
       <c r="CW9" s="39">
         <v>61.261619815226155</v>
       </c>
       <c r="CX9" s="39">
         <v>110.47963741354256</v>
       </c>
       <c r="CY9" s="39">
         <v>181.76027693576191</v>
       </c>
-      <c r="CZ9" s="39"/>
+      <c r="CZ9" s="39">
+        <v>108.92200668895381</v>
+      </c>
       <c r="DA9" s="39"/>
       <c r="DB9" s="39"/>
       <c r="DC9" s="39"/>
       <c r="DD9" s="39"/>
       <c r="DE9" s="39"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C10" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D10" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E10" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F10" s="21">
         <v>155.42729804157042</v>
       </c>
@@ -3356,51 +3361,53 @@
       </c>
       <c r="CR10" s="31">
         <v>41.922906122167682</v>
       </c>
       <c r="CS10" s="31">
         <v>157.16278649683775</v>
       </c>
       <c r="CT10" s="39">
         <v>35.684297983149392</v>
       </c>
       <c r="CU10" s="39">
         <v>123.74578991682392</v>
       </c>
       <c r="CV10" s="39">
         <v>109.67194434083827</v>
       </c>
       <c r="CW10" s="39">
         <v>97.789656149810796</v>
       </c>
       <c r="CX10" s="39">
         <v>129.56168673067739</v>
       </c>
       <c r="CY10" s="39">
         <v>122.93067554789585</v>
       </c>
-      <c r="CZ10" s="39"/>
+      <c r="CZ10" s="39">
+        <v>144.47735044941081</v>
+      </c>
       <c r="DA10" s="39"/>
       <c r="DB10" s="39"/>
       <c r="DC10" s="39"/>
       <c r="DD10" s="39"/>
       <c r="DE10" s="39"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C11" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D11" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E11" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F11" s="21">
         <v>146.44993240648051</v>
       </c>
@@ -3673,51 +3680,53 @@
       </c>
       <c r="CR11" s="31">
         <v>55.236189884082641</v>
       </c>
       <c r="CS11" s="31">
         <v>105.4073860295311</v>
       </c>
       <c r="CT11" s="39">
         <v>38.970745336222038</v>
       </c>
       <c r="CU11" s="39">
         <v>127.30123682527157</v>
       </c>
       <c r="CV11" s="39">
         <v>113.64973258637178</v>
       </c>
       <c r="CW11" s="39">
         <v>134.53303402173373</v>
       </c>
       <c r="CX11" s="39">
         <v>144.02946759288014</v>
       </c>
       <c r="CY11" s="39">
         <v>133.68263485186597</v>
       </c>
-      <c r="CZ11" s="39"/>
+      <c r="CZ11" s="39">
+        <v>145.47219186455692</v>
+      </c>
       <c r="DA11" s="39"/>
       <c r="DB11" s="39"/>
       <c r="DC11" s="39"/>
       <c r="DD11" s="39"/>
       <c r="DE11" s="39"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C12" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D12" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E12" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F12" s="21">
         <v>109.41032619804285</v>
       </c>
@@ -3990,51 +3999,53 @@
       </c>
       <c r="CR12" s="31">
         <v>28.131454143718983</v>
       </c>
       <c r="CS12" s="31">
         <v>128.78830897788686</v>
       </c>
       <c r="CT12" s="39">
         <v>39.611435985574374</v>
       </c>
       <c r="CU12" s="39">
         <v>98.895359176310791</v>
       </c>
       <c r="CV12" s="39">
         <v>110.26041420145904</v>
       </c>
       <c r="CW12" s="39">
         <v>113.07874942314595</v>
       </c>
       <c r="CX12" s="39">
         <v>113.20996023782344</v>
       </c>
       <c r="CY12" s="39">
         <v>177.83869171391626</v>
       </c>
-      <c r="CZ12" s="39"/>
+      <c r="CZ12" s="39">
+        <v>165.95845750177719</v>
+      </c>
       <c r="DA12" s="39"/>
       <c r="DB12" s="39"/>
       <c r="DC12" s="39"/>
       <c r="DD12" s="39"/>
       <c r="DE12" s="39"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="20" t="s">
         <v>36</v>
       </c>
@@ -4307,51 +4318,53 @@
       </c>
       <c r="CR13" s="31">
         <v>72.736600402045624</v>
       </c>
       <c r="CS13" s="31">
         <v>55.770539033313952</v>
       </c>
       <c r="CT13" s="39">
         <v>31.270217087087715</v>
       </c>
       <c r="CU13" s="39">
         <v>86.364222488174164</v>
       </c>
       <c r="CV13" s="39">
         <v>245.48579477309366</v>
       </c>
       <c r="CW13" s="39">
         <v>60.523495964610973</v>
       </c>
       <c r="CX13" s="39">
         <v>115.21286764448548</v>
       </c>
       <c r="CY13" s="39">
         <v>223.48252122508461</v>
       </c>
-      <c r="CZ13" s="39"/>
+      <c r="CZ13" s="39">
+        <v>128.016003101064</v>
+      </c>
       <c r="DA13" s="39"/>
       <c r="DB13" s="39"/>
       <c r="DC13" s="39"/>
       <c r="DD13" s="39"/>
       <c r="DE13" s="39"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C14" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D14" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E14" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F14" s="21">
         <v>149.6594697157706</v>
       </c>
@@ -4624,51 +4637,53 @@
       </c>
       <c r="CR14" s="31">
         <v>37.43146762800653</v>
       </c>
       <c r="CS14" s="31">
         <v>108.74742546472527</v>
       </c>
       <c r="CT14" s="39">
         <v>30.000793022805873</v>
       </c>
       <c r="CU14" s="39">
         <v>92.594221260928904</v>
       </c>
       <c r="CV14" s="39">
         <v>162.53473487843911</v>
       </c>
       <c r="CW14" s="39">
         <v>84.734444641085545</v>
       </c>
       <c r="CX14" s="39">
         <v>144.85754729411892</v>
       </c>
       <c r="CY14" s="39">
         <v>181.17881791915559</v>
       </c>
-      <c r="CZ14" s="39"/>
+      <c r="CZ14" s="39">
+        <v>122.19614716484611</v>
+      </c>
       <c r="DA14" s="39"/>
       <c r="DB14" s="39"/>
       <c r="DC14" s="39"/>
       <c r="DD14" s="39"/>
       <c r="DE14" s="39"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C15" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D15" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E15" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F15" s="21">
         <v>102.5977316192313</v>
       </c>
@@ -4941,51 +4956,53 @@
       </c>
       <c r="CR15" s="31">
         <v>43.777084346298579</v>
       </c>
       <c r="CS15" s="31">
         <v>9.7042024455888658</v>
       </c>
       <c r="CT15" s="39">
         <v>106.26477450884781</v>
       </c>
       <c r="CU15" s="39">
         <v>110.25206071925572</v>
       </c>
       <c r="CV15" s="39">
         <v>95.277287517679824</v>
       </c>
       <c r="CW15" s="39">
         <v>134.21762970096077</v>
       </c>
       <c r="CX15" s="39">
         <v>103.03329595752149</v>
       </c>
       <c r="CY15" s="8">
         <v>179.13694948909469</v>
       </c>
-      <c r="CZ15" s="39"/>
+      <c r="CZ15" s="39">
+        <v>71.456423944101815</v>
+      </c>
       <c r="DA15" s="39"/>
       <c r="DB15" s="39"/>
       <c r="DC15" s="39"/>
       <c r="DD15" s="39"/>
       <c r="DE15" s="39"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C16" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D16" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E16" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F16" s="21">
         <v>105.95473738619081</v>
       </c>
@@ -5258,51 +5275,53 @@
       </c>
       <c r="CR16" s="31">
         <v>17.956224482006437</v>
       </c>
       <c r="CS16" s="31">
         <v>179.44468961036787</v>
       </c>
       <c r="CT16" s="39">
         <v>38.714364664221108</v>
       </c>
       <c r="CU16" s="39">
         <v>92.604254399092184</v>
       </c>
       <c r="CV16" s="39">
         <v>97.649054401562509</v>
       </c>
       <c r="CW16" s="39">
         <v>104.10710777989813</v>
       </c>
       <c r="CX16" s="39">
         <v>109.21547042762766</v>
       </c>
       <c r="CY16" s="8">
         <v>125.81231919465878</v>
       </c>
-      <c r="CZ16" s="39"/>
+      <c r="CZ16" s="39">
+        <v>248.39843544026903</v>
+      </c>
       <c r="DA16" s="39"/>
       <c r="DB16" s="39"/>
       <c r="DC16" s="39"/>
       <c r="DD16" s="39"/>
       <c r="DE16" s="39"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>38.070072995375192</v>
       </c>
       <c r="C17" s="8">
         <v>121.13375669019639</v>
       </c>
       <c r="D17" s="8">
         <v>49.544738984278453</v>
       </c>
       <c r="E17" s="8">
         <v>152.09057597825156</v>
       </c>
       <c r="F17" s="8">
         <v>113.0913590220229</v>
       </c>
@@ -5575,51 +5594,53 @@
       </c>
       <c r="CR17" s="31">
         <v>90.084255144296478</v>
       </c>
       <c r="CS17" s="31">
         <v>141.9676161309709</v>
       </c>
       <c r="CT17" s="39">
         <v>33.580579617831027</v>
       </c>
       <c r="CU17" s="39">
         <v>135.41754726446825</v>
       </c>
       <c r="CV17" s="39">
         <v>54.730821783117086</v>
       </c>
       <c r="CW17" s="39">
         <v>198.89323581326937</v>
       </c>
       <c r="CX17" s="39">
         <v>57.370887614033251</v>
       </c>
       <c r="CY17" s="8">
         <v>222.07736101053911</v>
       </c>
-      <c r="CZ17" s="39"/>
+      <c r="CZ17" s="39">
+        <v>76.959290432488984</v>
+      </c>
       <c r="DA17" s="39"/>
       <c r="DB17" s="39"/>
       <c r="DC17" s="39"/>
       <c r="DD17" s="39"/>
       <c r="DE17" s="39"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>57.382289846576072</v>
       </c>
       <c r="C18" s="8">
         <v>104.260205046838</v>
       </c>
       <c r="D18" s="8">
         <v>118.73263957623081</v>
       </c>
       <c r="E18" s="8">
         <v>101.83244813876013</v>
       </c>
       <c r="F18" s="8">
         <v>122.22765950863079</v>
       </c>
@@ -5892,51 +5913,53 @@
       </c>
       <c r="CR18" s="31">
         <v>94.555334951310115</v>
       </c>
       <c r="CS18" s="31">
         <v>25.348356438724366</v>
       </c>
       <c r="CT18" s="39">
         <v>53.028694811118505</v>
       </c>
       <c r="CU18" s="39">
         <v>101.7333195023092</v>
       </c>
       <c r="CV18" s="39">
         <v>117.43226672581181</v>
       </c>
       <c r="CW18" s="39">
         <v>108.85727884939797</v>
       </c>
       <c r="CX18" s="39">
         <v>102.33721589928069</v>
       </c>
       <c r="CY18" s="8">
         <v>143.67698633005489</v>
       </c>
-      <c r="CZ18" s="39"/>
+      <c r="CZ18" s="39">
+        <v>135.58532889266593</v>
+      </c>
       <c r="DA18" s="39"/>
       <c r="DB18" s="39"/>
       <c r="DC18" s="39"/>
       <c r="DD18" s="39"/>
       <c r="DE18" s="39"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>84.078592079880906</v>
       </c>
       <c r="C19" s="8">
         <v>79.532288376241041</v>
       </c>
       <c r="D19" s="8">
         <v>97.721561419217082</v>
       </c>
       <c r="E19" s="8">
         <v>172.95997672243308</v>
       </c>
       <c r="F19" s="8">
         <v>110.45541947755639</v>
       </c>
@@ -6209,51 +6232,53 @@
       </c>
       <c r="CR19" s="31">
         <v>93.673428030876025</v>
       </c>
       <c r="CS19" s="31">
         <v>9.5121902947411865</v>
       </c>
       <c r="CT19" s="39">
         <v>86.388831580737417</v>
       </c>
       <c r="CU19" s="39">
         <v>78.792169746528231</v>
       </c>
       <c r="CV19" s="39">
         <v>113.79322264381489</v>
       </c>
       <c r="CW19" s="39">
         <v>128.06533313198094</v>
       </c>
       <c r="CX19" s="39">
         <v>108.53678854371833</v>
       </c>
       <c r="CY19" s="8">
         <v>124.72728495203771</v>
       </c>
-      <c r="CZ19" s="39"/>
+      <c r="CZ19" s="39">
+        <v>188.81434044480997</v>
+      </c>
       <c r="DA19" s="39"/>
       <c r="DB19" s="39"/>
       <c r="DC19" s="39"/>
       <c r="DD19" s="39"/>
       <c r="DE19" s="39"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8">
         <v>69.959339218854282</v>
       </c>
       <c r="C20" s="8">
         <v>101.86544729164977</v>
       </c>
       <c r="D20" s="8">
         <v>113.81101908819498</v>
       </c>
       <c r="E20" s="8">
         <v>101.48545521672112</v>
       </c>
       <c r="F20" s="8">
         <v>112.49316456267084</v>
       </c>
@@ -6526,51 +6551,53 @@
       </c>
       <c r="CR20" s="31">
         <v>28.440182587691272</v>
       </c>
       <c r="CS20" s="31">
         <v>95.716895864373441</v>
       </c>
       <c r="CT20" s="39">
         <v>60.640225356258426</v>
       </c>
       <c r="CU20" s="39">
         <v>102.05160566453924</v>
       </c>
       <c r="CV20" s="39">
         <v>111.50950399708246</v>
       </c>
       <c r="CW20" s="39">
         <v>113.22675189614991</v>
       </c>
       <c r="CX20" s="39">
         <v>98.157387114643484</v>
       </c>
       <c r="CY20" s="8">
         <v>129.14604909557866</v>
       </c>
-      <c r="CZ20" s="39"/>
+      <c r="CZ20" s="39">
+        <v>185.37547832670145</v>
+      </c>
       <c r="DA20" s="39"/>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
       <c r="DD20" s="39"/>
       <c r="DE20" s="39"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>36</v>
       </c>
@@ -6843,51 +6870,53 @@
       </c>
       <c r="CR21" s="31">
         <v>56.467206641061416</v>
       </c>
       <c r="CS21" s="31">
         <v>318.74706764797071</v>
       </c>
       <c r="CT21" s="39">
         <v>54.850444745122736</v>
       </c>
       <c r="CU21" s="39">
         <v>42.171297869294236</v>
       </c>
       <c r="CV21" s="39">
         <v>155.06269420903033</v>
       </c>
       <c r="CW21" s="39">
         <v>71.594697771977792</v>
       </c>
       <c r="CX21" s="39">
         <v>157.4111412148572</v>
       </c>
       <c r="CY21" s="8">
         <v>153.19093601954182</v>
       </c>
-      <c r="CZ21" s="39"/>
+      <c r="CZ21" s="39">
+        <v>97.638934599105838</v>
+      </c>
       <c r="DA21" s="39"/>
       <c r="DB21" s="39"/>
       <c r="DC21" s="39"/>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="8">
         <v>32.933088843632916</v>
       </c>
       <c r="C22" s="8">
         <v>126.37979040348046</v>
       </c>
       <c r="D22" s="8">
         <v>128.07035721301312</v>
       </c>
       <c r="E22" s="8">
         <v>108.11388769282114</v>
       </c>
       <c r="F22" s="8">
         <v>116.3473620361833</v>
       </c>
@@ -7160,51 +7189,53 @@
       </c>
       <c r="CR22" s="31">
         <v>128.63038908448806</v>
       </c>
       <c r="CS22" s="31">
         <v>39.296085543579345</v>
       </c>
       <c r="CT22" s="8">
         <v>37.271236759415359</v>
       </c>
       <c r="CU22" s="39">
         <v>114.58587257650828</v>
       </c>
       <c r="CV22" s="39">
         <v>128.86564853163901</v>
       </c>
       <c r="CW22" s="39">
         <v>102.08156479793773</v>
       </c>
       <c r="CX22" s="39">
         <v>109.7480914264921</v>
       </c>
       <c r="CY22" s="8">
         <v>139.04793126219562</v>
       </c>
-      <c r="CZ22" s="39"/>
+      <c r="CZ22" s="39">
+        <v>133.53107512918635</v>
+      </c>
       <c r="DA22" s="39"/>
       <c r="DB22" s="39"/>
       <c r="DC22" s="39"/>
       <c r="DD22" s="39"/>
       <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>81.875674809435594</v>
       </c>
       <c r="C23" s="8">
         <v>99.631611081156677</v>
       </c>
       <c r="D23" s="8">
         <v>99.185313037266425</v>
       </c>
       <c r="E23" s="8">
         <v>102.85463488560602</v>
       </c>
       <c r="F23" s="8">
         <v>101.8883462599475</v>
       </c>
@@ -7477,51 +7508,53 @@
       </c>
       <c r="CR23" s="31">
         <v>72.287406653275383</v>
       </c>
       <c r="CS23" s="31">
         <v>103.59116620929339</v>
       </c>
       <c r="CT23" s="8">
         <v>97.043876665175503</v>
       </c>
       <c r="CU23" s="39">
         <v>99.779466863794966</v>
       </c>
       <c r="CV23" s="39">
         <v>48.80038482067765</v>
       </c>
       <c r="CW23" s="39">
         <v>170.62506774232619</v>
       </c>
       <c r="CX23" s="39">
         <v>114.25522785811239</v>
       </c>
       <c r="CY23" s="8">
         <v>89.400170010223306</v>
       </c>
-      <c r="CZ23" s="39"/>
+      <c r="CZ23" s="39">
+        <v>111.79440644707699</v>
+      </c>
       <c r="DA23" s="39"/>
       <c r="DB23" s="39"/>
       <c r="DC23" s="39"/>
       <c r="DD23" s="39"/>
       <c r="DE23" s="39"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>96.0437699099637</v>
       </c>
       <c r="C24" s="8">
         <v>83.251978445067337</v>
       </c>
       <c r="D24" s="8">
         <v>117.41103699361446</v>
       </c>
       <c r="E24" s="8">
         <v>85.041957603050449</v>
       </c>
       <c r="F24" s="8">
         <v>129.39093983020089</v>
       </c>
@@ -7794,51 +7827,53 @@
       </c>
       <c r="CR24" s="31">
         <v>37.504952736892847</v>
       </c>
       <c r="CS24" s="31">
         <v>93.310682586509444</v>
       </c>
       <c r="CT24" s="8">
         <v>102.1652747907644</v>
       </c>
       <c r="CU24" s="39">
         <v>98.750362098236224</v>
       </c>
       <c r="CV24" s="39">
         <v>124.31540160188364</v>
       </c>
       <c r="CW24" s="39">
         <v>144.06707628779716</v>
       </c>
       <c r="CX24" s="39">
         <v>60.134278439786392</v>
       </c>
       <c r="CY24" s="8">
         <v>108.88644319646352</v>
       </c>
-      <c r="CZ24" s="39"/>
+      <c r="CZ24" s="39">
+        <v>277.99644586377565</v>
+      </c>
       <c r="DA24" s="39"/>
       <c r="DB24" s="39"/>
       <c r="DC24" s="39"/>
       <c r="DD24" s="39"/>
       <c r="DE24" s="39"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="8">
         <v>78.136670993648167</v>
       </c>
       <c r="C25" s="8">
         <v>98.866116873185845</v>
       </c>
       <c r="D25" s="8">
         <v>121.05242185312697</v>
       </c>
       <c r="E25" s="8">
         <v>180.38323955535873</v>
       </c>
       <c r="F25" s="8">
         <v>80.534820262840114</v>
       </c>
@@ -8111,360 +8146,362 @@
       </c>
       <c r="CR25" s="31">
         <v>83.497207700249177</v>
       </c>
       <c r="CS25" s="31">
         <v>106.44674005605808</v>
       </c>
       <c r="CT25" s="8">
         <v>86.130283700849617</v>
       </c>
       <c r="CU25" s="39">
         <v>95.267502147872037</v>
       </c>
       <c r="CV25" s="39">
         <v>104.15429753803727</v>
       </c>
       <c r="CW25" s="39">
         <v>115.82186314803246</v>
       </c>
       <c r="CX25" s="39">
         <v>107.23348998456194</v>
       </c>
       <c r="CY25" s="8">
         <v>98.066346038351654</v>
       </c>
-      <c r="CZ25" s="39"/>
+      <c r="CZ25" s="39">
+        <v>122.75324724871209</v>
+      </c>
       <c r="DA25" s="39"/>
       <c r="DB25" s="39"/>
       <c r="DC25" s="39"/>
       <c r="DD25" s="39"/>
       <c r="DE25" s="39"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="49" t="s">
+      <c r="A28" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="49"/>
-[...59 lines deleted...]
-      <c r="CH28" s="50" t="s">
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+      <c r="AF28" s="46"/>
+      <c r="AG28" s="46"/>
+      <c r="AH28" s="46"/>
+      <c r="AI28" s="46"/>
+      <c r="AJ28" s="46"/>
+      <c r="AK28" s="46"/>
+      <c r="AL28" s="46"/>
+      <c r="AM28" s="46"/>
+      <c r="AN28" s="46"/>
+      <c r="AO28" s="46"/>
+      <c r="AP28" s="46"/>
+      <c r="AQ28" s="46"/>
+      <c r="AR28" s="46"/>
+      <c r="AS28" s="46"/>
+      <c r="AT28" s="46"/>
+      <c r="AU28" s="46"/>
+      <c r="AV28" s="46"/>
+      <c r="AW28" s="46"/>
+      <c r="AX28" s="46"/>
+      <c r="AY28" s="46"/>
+      <c r="AZ28" s="46"/>
+      <c r="BA28" s="46"/>
+      <c r="BB28" s="46"/>
+      <c r="BC28" s="46"/>
+      <c r="BD28" s="46"/>
+      <c r="BE28" s="46"/>
+      <c r="BF28" s="46"/>
+      <c r="BG28" s="46"/>
+      <c r="BH28" s="46"/>
+      <c r="BI28" s="46"/>
+      <c r="CH28" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="50"/>
-[...21 lines deleted...]
-      <c r="DE28" s="50"/>
+      <c r="CI28" s="45"/>
+      <c r="CJ28" s="45"/>
+      <c r="CK28" s="45"/>
+      <c r="CL28" s="45"/>
+      <c r="CM28" s="45"/>
+      <c r="CN28" s="45"/>
+      <c r="CO28" s="45"/>
+      <c r="CP28" s="45"/>
+      <c r="CQ28" s="45"/>
+      <c r="CR28" s="45"/>
+      <c r="CS28" s="45"/>
+      <c r="CT28" s="45"/>
+      <c r="CU28" s="45"/>
+      <c r="CV28" s="45"/>
+      <c r="CW28" s="45"/>
+      <c r="CX28" s="45"/>
+      <c r="CY28" s="45"/>
+      <c r="CZ28" s="45"/>
+      <c r="DA28" s="45"/>
+      <c r="DB28" s="45"/>
+      <c r="DC28" s="45"/>
+      <c r="DD28" s="45"/>
+      <c r="DE28" s="45"/>
       <c r="DF28" s="32"/>
       <c r="DG28" s="32"/>
       <c r="DH28" s="32"/>
       <c r="DI28" s="32"/>
       <c r="DJ28" s="32"/>
       <c r="DK28" s="32"/>
       <c r="DL28" s="32"/>
       <c r="DM28" s="32"/>
       <c r="DN28" s="32"/>
       <c r="DO28" s="32"/>
       <c r="DP28" s="32"/>
       <c r="DQ28" s="32"/>
       <c r="DR28" s="32"/>
       <c r="DS28" s="32"/>
       <c r="DT28" s="32"/>
       <c r="DU28" s="32"/>
       <c r="DV28" s="32"/>
       <c r="DW28" s="32"/>
       <c r="DX28" s="32"/>
       <c r="DY28" s="32"/>
       <c r="DZ28" s="32"/>
       <c r="EA28" s="32"/>
       <c r="EB28" s="32"/>
       <c r="EC28" s="32"/>
       <c r="ED28" s="32"/>
       <c r="EE28" s="32"/>
       <c r="EF28" s="32"/>
       <c r="EG28" s="32"/>
       <c r="EH28" s="32"/>
       <c r="EI28" s="32"/>
       <c r="EJ28" s="32"/>
       <c r="EK28" s="32"/>
       <c r="EL28" s="32"/>
       <c r="EM28" s="32"/>
       <c r="EN28" s="32"/>
       <c r="EO28" s="32"/>
       <c r="EP28" s="32"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="42" t="s">
+      <c r="K29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="L29" s="42"/>
-[...1 lines deleted...]
-      <c r="W29" s="42" t="s">
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="W29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="X29" s="42"/>
-[...1 lines deleted...]
-      <c r="AI29" s="42" t="s">
+      <c r="X29" s="44"/>
+      <c r="Y29" s="44"/>
+      <c r="AI29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AJ29" s="42"/>
-[...1 lines deleted...]
-      <c r="AU29" s="42" t="s">
+      <c r="AJ29" s="44"/>
+      <c r="AK29" s="44"/>
+      <c r="AU29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AV29" s="42"/>
-[...1 lines deleted...]
-      <c r="BG29" s="42" t="s">
+      <c r="AV29" s="44"/>
+      <c r="AW29" s="44"/>
+      <c r="BG29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BH29" s="42"/>
-[...1 lines deleted...]
-      <c r="BS29" s="42" t="s">
+      <c r="BH29" s="44"/>
+      <c r="BI29" s="44"/>
+      <c r="BS29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BT29" s="42"/>
-[...1 lines deleted...]
-      <c r="CE29" s="42" t="s">
+      <c r="BT29" s="44"/>
+      <c r="BU29" s="44"/>
+      <c r="CE29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CF29" s="42"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="42" t="s">
+      <c r="CF29" s="44"/>
+      <c r="CG29" s="44"/>
+      <c r="CQ29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CR29" s="42"/>
-[...1 lines deleted...]
-      <c r="DC29" s="42" t="s">
+      <c r="CR29" s="44"/>
+      <c r="CS29" s="44"/>
+      <c r="DC29" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="DD29" s="42"/>
-      <c r="DE29" s="42"/>
+      <c r="DD29" s="44"/>
+      <c r="DE29" s="44"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="47"/>
-      <c r="B30" s="44" t="s">
+      <c r="B30" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="45"/>
-[...10 lines deleted...]
-      <c r="N30" s="44" t="s">
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="O30" s="45"/>
-[...10 lines deleted...]
-      <c r="Z30" s="44" t="s">
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="42"/>
+      <c r="Y30" s="43"/>
+      <c r="Z30" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AA30" s="45"/>
-[...10 lines deleted...]
-      <c r="AL30" s="44" t="s">
+      <c r="AA30" s="42"/>
+      <c r="AB30" s="42"/>
+      <c r="AC30" s="42"/>
+      <c r="AD30" s="42"/>
+      <c r="AE30" s="42"/>
+      <c r="AF30" s="42"/>
+      <c r="AG30" s="42"/>
+      <c r="AH30" s="42"/>
+      <c r="AI30" s="42"/>
+      <c r="AJ30" s="42"/>
+      <c r="AK30" s="43"/>
+      <c r="AL30" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="AM30" s="45"/>
-[...10 lines deleted...]
-      <c r="AX30" s="44" t="s">
+      <c r="AM30" s="42"/>
+      <c r="AN30" s="42"/>
+      <c r="AO30" s="42"/>
+      <c r="AP30" s="42"/>
+      <c r="AQ30" s="42"/>
+      <c r="AR30" s="42"/>
+      <c r="AS30" s="42"/>
+      <c r="AT30" s="42"/>
+      <c r="AU30" s="42"/>
+      <c r="AV30" s="42"/>
+      <c r="AW30" s="43"/>
+      <c r="AX30" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="AY30" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="44" t="s">
+      <c r="AY30" s="42"/>
+      <c r="AZ30" s="42"/>
+      <c r="BA30" s="42"/>
+      <c r="BB30" s="42"/>
+      <c r="BC30" s="42"/>
+      <c r="BD30" s="42"/>
+      <c r="BE30" s="42"/>
+      <c r="BF30" s="42"/>
+      <c r="BG30" s="42"/>
+      <c r="BH30" s="42"/>
+      <c r="BI30" s="43"/>
+      <c r="BJ30" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="45"/>
-[...10 lines deleted...]
-      <c r="BV30" s="44" t="s">
+      <c r="BK30" s="42"/>
+      <c r="BL30" s="42"/>
+      <c r="BM30" s="42"/>
+      <c r="BN30" s="42"/>
+      <c r="BO30" s="42"/>
+      <c r="BP30" s="42"/>
+      <c r="BQ30" s="42"/>
+      <c r="BR30" s="42"/>
+      <c r="BS30" s="42"/>
+      <c r="BT30" s="42"/>
+      <c r="BU30" s="43"/>
+      <c r="BV30" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="BW30" s="45"/>
-[...10 lines deleted...]
-      <c r="CH30" s="44" t="s">
+      <c r="BW30" s="42"/>
+      <c r="BX30" s="42"/>
+      <c r="BY30" s="42"/>
+      <c r="BZ30" s="42"/>
+      <c r="CA30" s="42"/>
+      <c r="CB30" s="42"/>
+      <c r="CC30" s="42"/>
+      <c r="CD30" s="42"/>
+      <c r="CE30" s="42"/>
+      <c r="CF30" s="42"/>
+      <c r="CG30" s="43"/>
+      <c r="CH30" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="CI30" s="45"/>
-[...10 lines deleted...]
-      <c r="CT30" s="44" t="s">
+      <c r="CI30" s="42"/>
+      <c r="CJ30" s="42"/>
+      <c r="CK30" s="42"/>
+      <c r="CL30" s="42"/>
+      <c r="CM30" s="42"/>
+      <c r="CN30" s="42"/>
+      <c r="CO30" s="42"/>
+      <c r="CP30" s="42"/>
+      <c r="CQ30" s="42"/>
+      <c r="CR30" s="42"/>
+      <c r="CS30" s="43"/>
+      <c r="CT30" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="CU30" s="45"/>
-[...9 lines deleted...]
-      <c r="DE30" s="46"/>
+      <c r="CU30" s="42"/>
+      <c r="CV30" s="42"/>
+      <c r="CW30" s="42"/>
+      <c r="CX30" s="42"/>
+      <c r="CY30" s="42"/>
+      <c r="CZ30" s="42"/>
+      <c r="DA30" s="42"/>
+      <c r="DB30" s="42"/>
+      <c r="DC30" s="42"/>
+      <c r="DD30" s="42"/>
+      <c r="DE30" s="43"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="48"/>
       <c r="B31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -9059,51 +9096,53 @@
       </c>
       <c r="CR32" s="30">
         <v>60.265208784851573</v>
       </c>
       <c r="CS32" s="30">
         <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="38">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="38">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="38">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="38">
         <v>97.162432382631664</v>
       </c>
       <c r="CX32" s="38">
         <v>111.4018574658357</v>
       </c>
       <c r="CY32" s="38">
         <v>152.90155546138507</v>
       </c>
-      <c r="CZ32" s="38"/>
+      <c r="CZ32" s="38">
+        <v>135.68773025845863</v>
+      </c>
       <c r="DA32" s="38"/>
       <c r="DB32" s="38"/>
       <c r="DC32" s="38"/>
       <c r="DD32" s="38"/>
       <c r="DE32" s="38"/>
     </row>
     <row r="33" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>36</v>
       </c>
@@ -9376,51 +9415,53 @@
       </c>
       <c r="CR33" s="31">
         <v>154.4128435464786</v>
       </c>
       <c r="CS33" s="31">
         <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="39">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="39">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="39">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="39">
         <v>113.27780167457753</v>
       </c>
       <c r="CX33" s="39">
         <v>116.2658486823361</v>
       </c>
       <c r="CY33" s="39">
         <v>169.09086549894917</v>
       </c>
-      <c r="CZ33" s="39"/>
+      <c r="CZ33" s="39">
+        <v>111.208380581133</v>
+      </c>
       <c r="DA33" s="39"/>
       <c r="DB33" s="39"/>
       <c r="DC33" s="39"/>
       <c r="DD33" s="39"/>
       <c r="DE33" s="39"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
         <v>115.80064767729634</v>
       </c>
@@ -9693,51 +9734,53 @@
       </c>
       <c r="CR34" s="31">
         <v>45.933884585638573</v>
       </c>
       <c r="CS34" s="31">
         <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="39">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="39">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="39">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="39">
         <v>105.5491117392631</v>
       </c>
       <c r="CX34" s="39">
         <v>104.16612949252048</v>
       </c>
       <c r="CY34" s="8">
         <v>117.32518454633163</v>
       </c>
-      <c r="CZ34" s="39"/>
+      <c r="CZ34" s="39">
+        <v>104.0160499518708</v>
+      </c>
       <c r="DA34" s="39"/>
       <c r="DB34" s="39"/>
       <c r="DC34" s="39"/>
       <c r="DD34" s="39"/>
       <c r="DE34" s="39"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
         <v>110.6944420530845</v>
       </c>
@@ -10010,51 +10053,53 @@
       </c>
       <c r="CR35" s="31">
         <v>49.839512894856732</v>
       </c>
       <c r="CS35" s="31">
         <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="39">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="39">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="39">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="39">
         <v>83.185146820380439</v>
       </c>
       <c r="CX35" s="39">
         <v>103.00590490780182</v>
       </c>
       <c r="CY35" s="8">
         <v>161.40793674108184</v>
       </c>
-      <c r="CZ35" s="39"/>
+      <c r="CZ35" s="39">
+        <v>159.98142685578492</v>
+      </c>
       <c r="DA35" s="39"/>
       <c r="DB35" s="39"/>
       <c r="DC35" s="39"/>
       <c r="DD35" s="39"/>
       <c r="DE35" s="39"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
         <v>121.47985705098179</v>
       </c>
@@ -10327,51 +10372,53 @@
       </c>
       <c r="CR36" s="31">
         <v>62.151051325122609</v>
       </c>
       <c r="CS36" s="31">
         <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="39">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="39">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="39">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="39">
         <v>60.617682823483499</v>
       </c>
       <c r="CX36" s="39">
         <v>110.81363803562658</v>
       </c>
       <c r="CY36" s="39">
         <v>183.10817331488383</v>
       </c>
-      <c r="CZ36" s="39"/>
+      <c r="CZ36" s="39">
+        <v>109.00233506130857</v>
+      </c>
       <c r="DA36" s="39"/>
       <c r="DB36" s="39"/>
       <c r="DC36" s="39"/>
       <c r="DD36" s="39"/>
       <c r="DE36" s="39"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
         <v>157.80748013041696</v>
       </c>
@@ -10644,51 +10691,53 @@
       </c>
       <c r="CR37" s="31">
         <v>41.234778468728592</v>
       </c>
       <c r="CS37" s="31">
         <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="39">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="39">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="39">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="39">
         <v>91.9286201661712</v>
       </c>
       <c r="CX37" s="39">
         <v>137.29265386824378</v>
       </c>
       <c r="CY37" s="39">
         <v>123.76108296627331</v>
       </c>
-      <c r="CZ37" s="39"/>
+      <c r="CZ37" s="39">
+        <v>145.77880551439887</v>
+      </c>
       <c r="DA37" s="39"/>
       <c r="DB37" s="39"/>
       <c r="DC37" s="39"/>
       <c r="DD37" s="39"/>
       <c r="DE37" s="39"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
         <v>146.50303054258887</v>
       </c>
@@ -10961,51 +11010,53 @@
       </c>
       <c r="CR38" s="31">
         <v>55.216578121462803</v>
       </c>
       <c r="CS38" s="31">
         <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="39">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="39">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="39">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="39">
         <v>134.57834285555691</v>
       </c>
       <c r="CX38" s="39">
         <v>144.06864870996225</v>
       </c>
       <c r="CY38" s="39">
         <v>133.70573230846924</v>
       </c>
-      <c r="CZ38" s="39"/>
+      <c r="CZ38" s="39">
+        <v>145.49551322946203</v>
+      </c>
       <c r="DA38" s="39"/>
       <c r="DB38" s="39"/>
       <c r="DC38" s="39"/>
       <c r="DD38" s="39"/>
       <c r="DE38" s="39"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
         <v>109.49941573254178</v>
       </c>
@@ -11278,51 +11329,53 @@
       </c>
       <c r="CR39" s="31">
         <v>27.935227929397133</v>
       </c>
       <c r="CS39" s="31">
         <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="39">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="39">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="39">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="39">
         <v>113.98957092533624</v>
       </c>
       <c r="CX39" s="39">
         <v>112.82978465770491</v>
       </c>
       <c r="CY39" s="39">
         <v>178.73745628652722</v>
       </c>
-      <c r="CZ39" s="39"/>
+      <c r="CZ39" s="39">
+        <v>166.38455141962802</v>
+      </c>
       <c r="DA39" s="39"/>
       <c r="DB39" s="39"/>
       <c r="DC39" s="39"/>
       <c r="DD39" s="39"/>
       <c r="DE39" s="39"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>36</v>
       </c>
@@ -11595,51 +11648,53 @@
       </c>
       <c r="CR40" s="31">
         <v>72.688949306844449</v>
       </c>
       <c r="CS40" s="31">
         <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="39">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="39">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="39">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="39">
         <v>60.388177481747242</v>
       </c>
       <c r="CX40" s="39">
         <v>115.73379857543236</v>
       </c>
       <c r="CY40" s="39">
         <v>224.81097532937736</v>
       </c>
-      <c r="CZ40" s="39"/>
+      <c r="CZ40" s="39">
+        <v>128.15007252204634</v>
+      </c>
       <c r="DA40" s="39"/>
       <c r="DB40" s="39"/>
       <c r="DC40" s="39"/>
       <c r="DD40" s="39"/>
       <c r="DE40" s="39"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
         <v>149.83873240607869</v>
       </c>
@@ -11912,51 +11967,53 @@
       </c>
       <c r="CR41" s="31">
         <v>37.393394644932336</v>
       </c>
       <c r="CS41" s="31">
         <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="39">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="39">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="39">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="39">
         <v>84.950785290217553</v>
       </c>
       <c r="CX41" s="39">
         <v>144.70784703290073</v>
       </c>
       <c r="CY41" s="39">
         <v>181.41126251565797</v>
       </c>
-      <c r="CZ41" s="39"/>
+      <c r="CZ41" s="39">
+        <v>122.2311811935634</v>
+      </c>
       <c r="DA41" s="39"/>
       <c r="DB41" s="39"/>
       <c r="DC41" s="39"/>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
         <v>102.61268773614279</v>
       </c>
@@ -12229,51 +12286,53 @@
       </c>
       <c r="CR42" s="31">
         <v>43.71835196057971</v>
       </c>
       <c r="CS42" s="31">
         <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="39">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="39">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="39">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="39">
         <v>135.77858430978046</v>
       </c>
       <c r="CX42" s="39">
         <v>102.9969554255064</v>
       </c>
       <c r="CY42" s="8">
         <v>180.28815041755018</v>
       </c>
-      <c r="CZ42" s="39"/>
+      <c r="CZ42" s="39">
+        <v>71.226113822379105</v>
+      </c>
       <c r="DA42" s="39"/>
       <c r="DB42" s="39"/>
       <c r="DC42" s="39"/>
       <c r="DD42" s="39"/>
       <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
         <v>106.16822976921895</v>
       </c>
@@ -12546,51 +12605,53 @@
       </c>
       <c r="CR43" s="31">
         <v>17.340859123047554</v>
       </c>
       <c r="CS43" s="31">
         <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="39">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="39">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="39">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="39">
         <v>106.74159725809503</v>
       </c>
       <c r="CX43" s="39">
         <v>108.25256733943812</v>
       </c>
       <c r="CY43" s="8">
         <v>127.38854151471432</v>
       </c>
-      <c r="CZ43" s="39"/>
+      <c r="CZ43" s="39">
+        <v>255.51203481658322</v>
+      </c>
       <c r="DA43" s="39"/>
       <c r="DB43" s="39"/>
       <c r="DC43" s="39"/>
       <c r="DD43" s="39"/>
       <c r="DE43" s="39"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
         <v>114.76725022385989</v>
       </c>
@@ -12863,51 +12924,53 @@
       </c>
       <c r="CR44" s="31">
         <v>89.386998740622673</v>
       </c>
       <c r="CS44" s="31">
         <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="39">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="39">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="39">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="39">
         <v>201.87635299651743</v>
       </c>
       <c r="CX44" s="39">
         <v>58.318209158937549</v>
       </c>
       <c r="CY44" s="8">
         <v>243.2429070904233</v>
       </c>
-      <c r="CZ44" s="39"/>
+      <c r="CZ44" s="39">
+        <v>75.316999821861543</v>
+      </c>
       <c r="DA44" s="39"/>
       <c r="DB44" s="39"/>
       <c r="DC44" s="39"/>
       <c r="DD44" s="39"/>
       <c r="DE44" s="39"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="8">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="8">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="8">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="8">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="8">
         <v>122.40570091010375</v>
       </c>
@@ -13180,51 +13243,53 @@
       </c>
       <c r="CR45" s="31">
         <v>94.542396674590648</v>
       </c>
       <c r="CS45" s="31">
         <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="39">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="39">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="39">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="39">
         <v>110.43415721861236</v>
       </c>
       <c r="CX45" s="39">
         <v>101.83659952480546</v>
       </c>
       <c r="CY45" s="8">
         <v>144.32355013483468</v>
       </c>
-      <c r="CZ45" s="39"/>
+      <c r="CZ45" s="39">
+        <v>135.95032859033199</v>
+      </c>
       <c r="DA45" s="39"/>
       <c r="DB45" s="39"/>
       <c r="DC45" s="39"/>
       <c r="DD45" s="39"/>
       <c r="DE45" s="39"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="8">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="8">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="8">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="8">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="8">
         <v>110.59702904949059</v>
       </c>
@@ -13497,51 +13562,53 @@
       </c>
       <c r="CR46" s="31">
         <v>93.661049091992794</v>
       </c>
       <c r="CS46" s="31">
         <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="39">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="39">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="39">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="39">
         <v>127.06590190699345</v>
       </c>
       <c r="CX46" s="39">
         <v>110.06854281701773</v>
       </c>
       <c r="CY46" s="8">
         <v>125.27810984365171</v>
       </c>
-      <c r="CZ46" s="39"/>
+      <c r="CZ46" s="39">
+        <v>190.39356914038075</v>
+      </c>
       <c r="DA46" s="39"/>
       <c r="DB46" s="39"/>
       <c r="DC46" s="39"/>
       <c r="DD46" s="39"/>
       <c r="DE46" s="39"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="8">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="8">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="8">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="8">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="8">
         <v>112.60740992124245</v>
       </c>
@@ -13814,51 +13881,53 @@
       </c>
       <c r="CR47" s="31">
         <v>28.122677263650829</v>
       </c>
       <c r="CS47" s="31">
         <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="39">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="39">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="39">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="39">
         <v>110.21810717492866</v>
       </c>
       <c r="CX47" s="39">
         <v>100.376689538927</v>
       </c>
       <c r="CY47" s="8">
         <v>129.66701744642063</v>
       </c>
-      <c r="CZ47" s="39"/>
+      <c r="CZ47" s="39">
+        <v>186.55236671173168</v>
+      </c>
       <c r="DA47" s="39"/>
       <c r="DB47" s="39"/>
       <c r="DC47" s="39"/>
       <c r="DD47" s="39"/>
       <c r="DE47" s="39"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>36</v>
       </c>
@@ -14131,51 +14200,53 @@
       </c>
       <c r="CR48" s="31">
         <v>56.454280531458792</v>
       </c>
       <c r="CS48" s="31">
         <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="39">
         <v>71.555916842237991</v>
       </c>
       <c r="CX48" s="39">
         <v>157.49681184834242</v>
       </c>
       <c r="CY48" s="8">
         <v>153.21010275663522</v>
       </c>
-      <c r="CZ48" s="39"/>
+      <c r="CZ48" s="39">
+        <v>97.638379294639961</v>
+      </c>
       <c r="DA48" s="39"/>
       <c r="DB48" s="39"/>
       <c r="DC48" s="39"/>
       <c r="DD48" s="39"/>
       <c r="DE48" s="39"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="8">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="8">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="8">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="8">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="8">
         <v>116.55180457160958</v>
       </c>
@@ -14448,51 +14519,53 @@
       </c>
       <c r="CR49" s="31">
         <v>128.91926817960498</v>
       </c>
       <c r="CS49" s="31">
         <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="8">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="39">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="39">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="39">
         <v>99.314397291995476</v>
       </c>
       <c r="CX49" s="39">
         <v>112.70360871117893</v>
       </c>
       <c r="CY49" s="8">
         <v>140.20927338234165</v>
       </c>
-      <c r="CZ49" s="39"/>
+      <c r="CZ49" s="39">
+        <v>134.24234250240096</v>
+      </c>
       <c r="DA49" s="39"/>
       <c r="DB49" s="39"/>
       <c r="DC49" s="39"/>
       <c r="DD49" s="39"/>
       <c r="DE49" s="39"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="8">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="8">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="8">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="8">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="8">
         <v>111.16367817989843</v>
       </c>
@@ -14765,51 +14838,53 @@
       </c>
       <c r="CR50" s="31">
         <v>32.985490694068467</v>
       </c>
       <c r="CS50" s="31">
         <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="8">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="39">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="39">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="39">
         <v>91.916867797618266</v>
       </c>
       <c r="CX50" s="39">
         <v>193.9075348830537</v>
       </c>
       <c r="CY50" s="8">
         <v>58.855994260672297</v>
       </c>
-      <c r="CZ50" s="39"/>
+      <c r="CZ50" s="39">
+        <v>169.53947476743906</v>
+      </c>
       <c r="DA50" s="39"/>
       <c r="DB50" s="39"/>
       <c r="DC50" s="39"/>
       <c r="DD50" s="39"/>
       <c r="DE50" s="39"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="8">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="8">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="8">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="8">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="8">
         <v>135.41888053895929</v>
       </c>
@@ -15082,51 +15157,53 @@
       </c>
       <c r="CR51" s="31">
         <v>31.008614327757755</v>
       </c>
       <c r="CS51" s="31">
         <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="8">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="39">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="39">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="39">
         <v>180.16605568016527</v>
       </c>
       <c r="CX51" s="39">
         <v>53.913178115087625</v>
       </c>
       <c r="CY51" s="8">
         <v>111.45505318647788</v>
       </c>
-      <c r="CZ51" s="39"/>
+      <c r="CZ51" s="39">
+        <v>324.15814279291396</v>
+      </c>
       <c r="DA51" s="39"/>
       <c r="DB51" s="39"/>
       <c r="DC51" s="39"/>
       <c r="DD51" s="39"/>
       <c r="DE51" s="39"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="10">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="10">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="10">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="10">
         <v>80.523968955434654</v>
       </c>
@@ -15399,360 +15476,362 @@
       </c>
       <c r="CR52" s="31">
         <v>83.37652900804315</v>
       </c>
       <c r="CS52" s="31">
         <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="8">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="39">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="39">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="39">
         <v>114.26056635572483</v>
       </c>
       <c r="CX52" s="39">
         <v>108.44155378670894</v>
       </c>
       <c r="CY52" s="8">
         <v>98.052491879929974</v>
       </c>
-      <c r="CZ52" s="39"/>
+      <c r="CZ52" s="39">
+        <v>122.91950662355229</v>
+      </c>
       <c r="DA52" s="39"/>
       <c r="DB52" s="39"/>
       <c r="DC52" s="39"/>
       <c r="DD52" s="39"/>
       <c r="DE52" s="39"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="49" t="s">
+      <c r="A54" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="49"/>
-[...59 lines deleted...]
-      <c r="CH54" s="50" t="s">
+      <c r="B54" s="46"/>
+      <c r="C54" s="46"/>
+      <c r="D54" s="46"/>
+      <c r="E54" s="46"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="46"/>
+      <c r="H54" s="46"/>
+      <c r="I54" s="46"/>
+      <c r="J54" s="46"/>
+      <c r="K54" s="46"/>
+      <c r="L54" s="46"/>
+      <c r="M54" s="46"/>
+      <c r="N54" s="46"/>
+      <c r="O54" s="46"/>
+      <c r="P54" s="46"/>
+      <c r="Q54" s="46"/>
+      <c r="R54" s="46"/>
+      <c r="S54" s="46"/>
+      <c r="T54" s="46"/>
+      <c r="U54" s="46"/>
+      <c r="V54" s="46"/>
+      <c r="W54" s="46"/>
+      <c r="X54" s="46"/>
+      <c r="Y54" s="46"/>
+      <c r="Z54" s="46"/>
+      <c r="AA54" s="46"/>
+      <c r="AB54" s="46"/>
+      <c r="AC54" s="46"/>
+      <c r="AD54" s="46"/>
+      <c r="AE54" s="46"/>
+      <c r="AF54" s="46"/>
+      <c r="AG54" s="46"/>
+      <c r="AH54" s="46"/>
+      <c r="AI54" s="46"/>
+      <c r="AJ54" s="46"/>
+      <c r="AK54" s="46"/>
+      <c r="AL54" s="46"/>
+      <c r="AM54" s="46"/>
+      <c r="AN54" s="46"/>
+      <c r="AO54" s="46"/>
+      <c r="AP54" s="46"/>
+      <c r="AQ54" s="46"/>
+      <c r="AR54" s="46"/>
+      <c r="AS54" s="46"/>
+      <c r="AT54" s="46"/>
+      <c r="AU54" s="46"/>
+      <c r="AV54" s="46"/>
+      <c r="AW54" s="46"/>
+      <c r="AX54" s="46"/>
+      <c r="AY54" s="46"/>
+      <c r="AZ54" s="46"/>
+      <c r="BA54" s="46"/>
+      <c r="BB54" s="46"/>
+      <c r="BC54" s="46"/>
+      <c r="BD54" s="46"/>
+      <c r="BE54" s="46"/>
+      <c r="BF54" s="46"/>
+      <c r="BG54" s="46"/>
+      <c r="BH54" s="46"/>
+      <c r="BI54" s="46"/>
+      <c r="CH54" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="50"/>
-[...21 lines deleted...]
-      <c r="DE54" s="50"/>
+      <c r="CI54" s="45"/>
+      <c r="CJ54" s="45"/>
+      <c r="CK54" s="45"/>
+      <c r="CL54" s="45"/>
+      <c r="CM54" s="45"/>
+      <c r="CN54" s="45"/>
+      <c r="CO54" s="45"/>
+      <c r="CP54" s="45"/>
+      <c r="CQ54" s="45"/>
+      <c r="CR54" s="45"/>
+      <c r="CS54" s="45"/>
+      <c r="CT54" s="45"/>
+      <c r="CU54" s="45"/>
+      <c r="CV54" s="45"/>
+      <c r="CW54" s="45"/>
+      <c r="CX54" s="45"/>
+      <c r="CY54" s="45"/>
+      <c r="CZ54" s="45"/>
+      <c r="DA54" s="45"/>
+      <c r="DB54" s="45"/>
+      <c r="DC54" s="45"/>
+      <c r="DD54" s="45"/>
+      <c r="DE54" s="45"/>
       <c r="DF54" s="32"/>
       <c r="DG54" s="32"/>
       <c r="DH54" s="32"/>
       <c r="DI54" s="32"/>
       <c r="DJ54" s="32"/>
       <c r="DK54" s="32"/>
       <c r="DL54" s="32"/>
       <c r="DM54" s="32"/>
       <c r="DN54" s="32"/>
       <c r="DO54" s="32"/>
       <c r="DP54" s="32"/>
       <c r="DQ54" s="32"/>
       <c r="DR54" s="32"/>
       <c r="DS54" s="32"/>
       <c r="DT54" s="32"/>
       <c r="DU54" s="32"/>
       <c r="DV54" s="32"/>
       <c r="DW54" s="32"/>
       <c r="DX54" s="32"/>
       <c r="DY54" s="32"/>
       <c r="DZ54" s="32"/>
       <c r="EA54" s="32"/>
       <c r="EB54" s="32"/>
       <c r="EC54" s="32"/>
       <c r="ED54" s="32"/>
       <c r="EE54" s="32"/>
       <c r="EF54" s="32"/>
       <c r="EG54" s="32"/>
       <c r="EH54" s="32"/>
       <c r="EI54" s="32"/>
       <c r="EJ54" s="32"/>
       <c r="EK54" s="32"/>
       <c r="EL54" s="32"/>
       <c r="EM54" s="32"/>
       <c r="EN54" s="32"/>
       <c r="EO54" s="32"/>
       <c r="EP54" s="32"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="42" t="s">
+      <c r="K55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="L55" s="42"/>
-[...1 lines deleted...]
-      <c r="W55" s="42" t="s">
+      <c r="L55" s="44"/>
+      <c r="M55" s="44"/>
+      <c r="W55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="X55" s="42"/>
-[...1 lines deleted...]
-      <c r="AI55" s="42" t="s">
+      <c r="X55" s="44"/>
+      <c r="Y55" s="44"/>
+      <c r="AI55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AJ55" s="42"/>
-[...1 lines deleted...]
-      <c r="AU55" s="42" t="s">
+      <c r="AJ55" s="44"/>
+      <c r="AK55" s="44"/>
+      <c r="AU55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AV55" s="42"/>
-[...1 lines deleted...]
-      <c r="BG55" s="42" t="s">
+      <c r="AV55" s="44"/>
+      <c r="AW55" s="44"/>
+      <c r="BG55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BH55" s="42"/>
-[...1 lines deleted...]
-      <c r="BS55" s="42" t="s">
+      <c r="BH55" s="44"/>
+      <c r="BI55" s="44"/>
+      <c r="BS55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BT55" s="42"/>
-[...1 lines deleted...]
-      <c r="CE55" s="42" t="s">
+      <c r="BT55" s="44"/>
+      <c r="BU55" s="44"/>
+      <c r="CE55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CF55" s="42"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="42" t="s">
+      <c r="CF55" s="44"/>
+      <c r="CG55" s="44"/>
+      <c r="CQ55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CR55" s="42"/>
-[...1 lines deleted...]
-      <c r="DC55" s="42" t="s">
+      <c r="CR55" s="44"/>
+      <c r="CS55" s="44"/>
+      <c r="DC55" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="DD55" s="42"/>
-      <c r="DE55" s="42"/>
+      <c r="DD55" s="44"/>
+      <c r="DE55" s="44"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47"/>
-      <c r="B56" s="44" t="s">
+      <c r="B56" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="45"/>
-[...10 lines deleted...]
-      <c r="N56" s="44" t="s">
+      <c r="C56" s="42"/>
+      <c r="D56" s="42"/>
+      <c r="E56" s="42"/>
+      <c r="F56" s="42"/>
+      <c r="G56" s="42"/>
+      <c r="H56" s="42"/>
+      <c r="I56" s="42"/>
+      <c r="J56" s="42"/>
+      <c r="K56" s="42"/>
+      <c r="L56" s="42"/>
+      <c r="M56" s="43"/>
+      <c r="N56" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="O56" s="45"/>
-[...10 lines deleted...]
-      <c r="Z56" s="44" t="s">
+      <c r="O56" s="42"/>
+      <c r="P56" s="42"/>
+      <c r="Q56" s="42"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
+      <c r="Y56" s="43"/>
+      <c r="Z56" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AA56" s="45"/>
-[...10 lines deleted...]
-      <c r="AL56" s="44" t="s">
+      <c r="AA56" s="42"/>
+      <c r="AB56" s="42"/>
+      <c r="AC56" s="42"/>
+      <c r="AD56" s="42"/>
+      <c r="AE56" s="42"/>
+      <c r="AF56" s="42"/>
+      <c r="AG56" s="42"/>
+      <c r="AH56" s="42"/>
+      <c r="AI56" s="42"/>
+      <c r="AJ56" s="42"/>
+      <c r="AK56" s="43"/>
+      <c r="AL56" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="AM56" s="45"/>
-[...10 lines deleted...]
-      <c r="AX56" s="44" t="s">
+      <c r="AM56" s="42"/>
+      <c r="AN56" s="42"/>
+      <c r="AO56" s="42"/>
+      <c r="AP56" s="42"/>
+      <c r="AQ56" s="42"/>
+      <c r="AR56" s="42"/>
+      <c r="AS56" s="42"/>
+      <c r="AT56" s="42"/>
+      <c r="AU56" s="42"/>
+      <c r="AV56" s="42"/>
+      <c r="AW56" s="43"/>
+      <c r="AX56" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="AY56" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="44" t="s">
+      <c r="AY56" s="42"/>
+      <c r="AZ56" s="42"/>
+      <c r="BA56" s="42"/>
+      <c r="BB56" s="42"/>
+      <c r="BC56" s="42"/>
+      <c r="BD56" s="42"/>
+      <c r="BE56" s="42"/>
+      <c r="BF56" s="42"/>
+      <c r="BG56" s="42"/>
+      <c r="BH56" s="42"/>
+      <c r="BI56" s="43"/>
+      <c r="BJ56" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="45"/>
-[...10 lines deleted...]
-      <c r="BV56" s="44" t="s">
+      <c r="BK56" s="42"/>
+      <c r="BL56" s="42"/>
+      <c r="BM56" s="42"/>
+      <c r="BN56" s="42"/>
+      <c r="BO56" s="42"/>
+      <c r="BP56" s="42"/>
+      <c r="BQ56" s="42"/>
+      <c r="BR56" s="42"/>
+      <c r="BS56" s="42"/>
+      <c r="BT56" s="42"/>
+      <c r="BU56" s="43"/>
+      <c r="BV56" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="BW56" s="45"/>
-[...10 lines deleted...]
-      <c r="CH56" s="44" t="s">
+      <c r="BW56" s="42"/>
+      <c r="BX56" s="42"/>
+      <c r="BY56" s="42"/>
+      <c r="BZ56" s="42"/>
+      <c r="CA56" s="42"/>
+      <c r="CB56" s="42"/>
+      <c r="CC56" s="42"/>
+      <c r="CD56" s="42"/>
+      <c r="CE56" s="42"/>
+      <c r="CF56" s="42"/>
+      <c r="CG56" s="43"/>
+      <c r="CH56" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="CI56" s="45"/>
-[...10 lines deleted...]
-      <c r="CT56" s="44" t="s">
+      <c r="CI56" s="42"/>
+      <c r="CJ56" s="42"/>
+      <c r="CK56" s="42"/>
+      <c r="CL56" s="42"/>
+      <c r="CM56" s="42"/>
+      <c r="CN56" s="42"/>
+      <c r="CO56" s="42"/>
+      <c r="CP56" s="42"/>
+      <c r="CQ56" s="42"/>
+      <c r="CR56" s="42"/>
+      <c r="CS56" s="43"/>
+      <c r="CT56" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="CU56" s="45"/>
-[...9 lines deleted...]
-      <c r="DE56" s="46"/>
+      <c r="CU56" s="42"/>
+      <c r="CV56" s="42"/>
+      <c r="CW56" s="42"/>
+      <c r="CX56" s="42"/>
+      <c r="CY56" s="42"/>
+      <c r="CZ56" s="42"/>
+      <c r="DA56" s="42"/>
+      <c r="DB56" s="42"/>
+      <c r="DC56" s="42"/>
+      <c r="DD56" s="42"/>
+      <c r="DE56" s="43"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="48"/>
       <c r="B57" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="7" t="s">
@@ -16347,360 +16426,362 @@
       </c>
       <c r="CR58" s="13">
         <v>50.929698382047981</v>
       </c>
       <c r="CS58" s="24">
         <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="38">
         <v>100</v>
       </c>
       <c r="CU58" s="38">
         <v>100</v>
       </c>
       <c r="CV58" s="38">
         <v>100</v>
       </c>
       <c r="CW58" s="38">
         <v>130.2369122888478</v>
       </c>
       <c r="CX58" s="38">
         <v>111.88955188740501</v>
       </c>
       <c r="CY58" s="38">
         <v>180.40305776635876</v>
       </c>
-      <c r="CZ58" s="13"/>
+      <c r="CZ58" s="13">
+        <v>1192.4591358994649</v>
+      </c>
       <c r="DA58" s="38"/>
       <c r="DB58" s="38"/>
       <c r="DC58" s="13"/>
       <c r="DD58" s="13"/>
       <c r="DE58" s="24"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="49" t="s">
+      <c r="A61" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B61" s="49"/>
-[...59 lines deleted...]
-      <c r="CH61" s="50" t="s">
+      <c r="B61" s="46"/>
+      <c r="C61" s="46"/>
+      <c r="D61" s="46"/>
+      <c r="E61" s="46"/>
+      <c r="F61" s="46"/>
+      <c r="G61" s="46"/>
+      <c r="H61" s="46"/>
+      <c r="I61" s="46"/>
+      <c r="J61" s="46"/>
+      <c r="K61" s="46"/>
+      <c r="L61" s="46"/>
+      <c r="M61" s="46"/>
+      <c r="N61" s="46"/>
+      <c r="O61" s="46"/>
+      <c r="P61" s="46"/>
+      <c r="Q61" s="46"/>
+      <c r="R61" s="46"/>
+      <c r="S61" s="46"/>
+      <c r="T61" s="46"/>
+      <c r="U61" s="46"/>
+      <c r="V61" s="46"/>
+      <c r="W61" s="46"/>
+      <c r="X61" s="46"/>
+      <c r="Y61" s="46"/>
+      <c r="Z61" s="46"/>
+      <c r="AA61" s="46"/>
+      <c r="AB61" s="46"/>
+      <c r="AC61" s="46"/>
+      <c r="AD61" s="46"/>
+      <c r="AE61" s="46"/>
+      <c r="AF61" s="46"/>
+      <c r="AG61" s="46"/>
+      <c r="AH61" s="46"/>
+      <c r="AI61" s="46"/>
+      <c r="AJ61" s="46"/>
+      <c r="AK61" s="46"/>
+      <c r="AL61" s="46"/>
+      <c r="AM61" s="46"/>
+      <c r="AN61" s="46"/>
+      <c r="AO61" s="46"/>
+      <c r="AP61" s="46"/>
+      <c r="AQ61" s="46"/>
+      <c r="AR61" s="46"/>
+      <c r="AS61" s="46"/>
+      <c r="AT61" s="46"/>
+      <c r="AU61" s="46"/>
+      <c r="AV61" s="46"/>
+      <c r="AW61" s="46"/>
+      <c r="AX61" s="46"/>
+      <c r="AY61" s="46"/>
+      <c r="AZ61" s="46"/>
+      <c r="BA61" s="46"/>
+      <c r="BB61" s="46"/>
+      <c r="BC61" s="46"/>
+      <c r="BD61" s="46"/>
+      <c r="BE61" s="46"/>
+      <c r="BF61" s="46"/>
+      <c r="BG61" s="46"/>
+      <c r="BH61" s="46"/>
+      <c r="BI61" s="46"/>
+      <c r="CH61" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="CI61" s="50"/>
-[...21 lines deleted...]
-      <c r="DE61" s="50"/>
+      <c r="CI61" s="45"/>
+      <c r="CJ61" s="45"/>
+      <c r="CK61" s="45"/>
+      <c r="CL61" s="45"/>
+      <c r="CM61" s="45"/>
+      <c r="CN61" s="45"/>
+      <c r="CO61" s="45"/>
+      <c r="CP61" s="45"/>
+      <c r="CQ61" s="45"/>
+      <c r="CR61" s="45"/>
+      <c r="CS61" s="45"/>
+      <c r="CT61" s="45"/>
+      <c r="CU61" s="45"/>
+      <c r="CV61" s="45"/>
+      <c r="CW61" s="45"/>
+      <c r="CX61" s="45"/>
+      <c r="CY61" s="45"/>
+      <c r="CZ61" s="45"/>
+      <c r="DA61" s="45"/>
+      <c r="DB61" s="45"/>
+      <c r="DC61" s="45"/>
+      <c r="DD61" s="45"/>
+      <c r="DE61" s="45"/>
       <c r="DF61" s="32"/>
       <c r="DG61" s="32"/>
       <c r="DH61" s="32"/>
       <c r="DI61" s="32"/>
       <c r="DJ61" s="32"/>
       <c r="DK61" s="32"/>
       <c r="DL61" s="32"/>
       <c r="DM61" s="32"/>
       <c r="DN61" s="32"/>
       <c r="DO61" s="32"/>
       <c r="DP61" s="32"/>
       <c r="DQ61" s="32"/>
       <c r="DR61" s="32"/>
       <c r="DS61" s="32"/>
       <c r="DT61" s="32"/>
       <c r="DU61" s="32"/>
       <c r="DV61" s="32"/>
       <c r="DW61" s="32"/>
       <c r="DX61" s="32"/>
       <c r="DY61" s="32"/>
       <c r="DZ61" s="32"/>
       <c r="EA61" s="32"/>
       <c r="EB61" s="32"/>
       <c r="EC61" s="32"/>
       <c r="ED61" s="32"/>
       <c r="EE61" s="32"/>
       <c r="EF61" s="32"/>
       <c r="EG61" s="32"/>
       <c r="EH61" s="32"/>
       <c r="EI61" s="32"/>
       <c r="EJ61" s="32"/>
       <c r="EK61" s="32"/>
       <c r="EL61" s="32"/>
       <c r="EM61" s="32"/>
       <c r="EN61" s="32"/>
       <c r="EO61" s="32"/>
       <c r="EP61" s="32"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="42" t="s">
+      <c r="K62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="L62" s="42"/>
-[...1 lines deleted...]
-      <c r="W62" s="42" t="s">
+      <c r="L62" s="44"/>
+      <c r="M62" s="44"/>
+      <c r="W62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="X62" s="42"/>
-[...1 lines deleted...]
-      <c r="AI62" s="42" t="s">
+      <c r="X62" s="44"/>
+      <c r="Y62" s="44"/>
+      <c r="AI62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AJ62" s="42"/>
-[...1 lines deleted...]
-      <c r="AU62" s="42" t="s">
+      <c r="AJ62" s="44"/>
+      <c r="AK62" s="44"/>
+      <c r="AU62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AV62" s="42"/>
-[...1 lines deleted...]
-      <c r="BG62" s="42" t="s">
+      <c r="AV62" s="44"/>
+      <c r="AW62" s="44"/>
+      <c r="BG62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BH62" s="42"/>
-[...1 lines deleted...]
-      <c r="BS62" s="42" t="s">
+      <c r="BH62" s="44"/>
+      <c r="BI62" s="44"/>
+      <c r="BS62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BT62" s="42"/>
-[...1 lines deleted...]
-      <c r="CE62" s="42" t="s">
+      <c r="BT62" s="44"/>
+      <c r="BU62" s="44"/>
+      <c r="CE62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CF62" s="42"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="42" t="s">
+      <c r="CF62" s="44"/>
+      <c r="CG62" s="44"/>
+      <c r="CQ62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CR62" s="42"/>
-[...1 lines deleted...]
-      <c r="DC62" s="42" t="s">
+      <c r="CR62" s="44"/>
+      <c r="CS62" s="44"/>
+      <c r="DC62" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="DD62" s="42"/>
-      <c r="DE62" s="42"/>
+      <c r="DD62" s="44"/>
+      <c r="DE62" s="44"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="47"/>
-      <c r="B63" s="44" t="s">
+      <c r="B63" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="C63" s="45"/>
-[...10 lines deleted...]
-      <c r="N63" s="44" t="s">
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="42"/>
+      <c r="I63" s="42"/>
+      <c r="J63" s="42"/>
+      <c r="K63" s="42"/>
+      <c r="L63" s="42"/>
+      <c r="M63" s="43"/>
+      <c r="N63" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="O63" s="45"/>
-[...10 lines deleted...]
-      <c r="Z63" s="44" t="s">
+      <c r="O63" s="42"/>
+      <c r="P63" s="42"/>
+      <c r="Q63" s="42"/>
+      <c r="R63" s="42"/>
+      <c r="S63" s="42"/>
+      <c r="T63" s="42"/>
+      <c r="U63" s="42"/>
+      <c r="V63" s="42"/>
+      <c r="W63" s="42"/>
+      <c r="X63" s="42"/>
+      <c r="Y63" s="43"/>
+      <c r="Z63" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AA63" s="45"/>
-[...10 lines deleted...]
-      <c r="AL63" s="44" t="s">
+      <c r="AA63" s="42"/>
+      <c r="AB63" s="42"/>
+      <c r="AC63" s="42"/>
+      <c r="AD63" s="42"/>
+      <c r="AE63" s="42"/>
+      <c r="AF63" s="42"/>
+      <c r="AG63" s="42"/>
+      <c r="AH63" s="42"/>
+      <c r="AI63" s="42"/>
+      <c r="AJ63" s="42"/>
+      <c r="AK63" s="43"/>
+      <c r="AL63" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="AM63" s="45"/>
-[...10 lines deleted...]
-      <c r="AX63" s="44" t="s">
+      <c r="AM63" s="42"/>
+      <c r="AN63" s="42"/>
+      <c r="AO63" s="42"/>
+      <c r="AP63" s="42"/>
+      <c r="AQ63" s="42"/>
+      <c r="AR63" s="42"/>
+      <c r="AS63" s="42"/>
+      <c r="AT63" s="42"/>
+      <c r="AU63" s="42"/>
+      <c r="AV63" s="42"/>
+      <c r="AW63" s="43"/>
+      <c r="AX63" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="AY63" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="44" t="s">
+      <c r="AY63" s="42"/>
+      <c r="AZ63" s="42"/>
+      <c r="BA63" s="42"/>
+      <c r="BB63" s="42"/>
+      <c r="BC63" s="42"/>
+      <c r="BD63" s="42"/>
+      <c r="BE63" s="42"/>
+      <c r="BF63" s="42"/>
+      <c r="BG63" s="42"/>
+      <c r="BH63" s="42"/>
+      <c r="BI63" s="43"/>
+      <c r="BJ63" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="45"/>
-[...10 lines deleted...]
-      <c r="BV63" s="44" t="s">
+      <c r="BK63" s="42"/>
+      <c r="BL63" s="42"/>
+      <c r="BM63" s="42"/>
+      <c r="BN63" s="42"/>
+      <c r="BO63" s="42"/>
+      <c r="BP63" s="42"/>
+      <c r="BQ63" s="42"/>
+      <c r="BR63" s="42"/>
+      <c r="BS63" s="42"/>
+      <c r="BT63" s="42"/>
+      <c r="BU63" s="43"/>
+      <c r="BV63" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="BW63" s="45"/>
-[...10 lines deleted...]
-      <c r="CH63" s="44" t="s">
+      <c r="BW63" s="42"/>
+      <c r="BX63" s="42"/>
+      <c r="BY63" s="42"/>
+      <c r="BZ63" s="42"/>
+      <c r="CA63" s="42"/>
+      <c r="CB63" s="42"/>
+      <c r="CC63" s="42"/>
+      <c r="CD63" s="42"/>
+      <c r="CE63" s="42"/>
+      <c r="CF63" s="42"/>
+      <c r="CG63" s="43"/>
+      <c r="CH63" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="CI63" s="45"/>
-[...10 lines deleted...]
-      <c r="CT63" s="44" t="s">
+      <c r="CI63" s="42"/>
+      <c r="CJ63" s="42"/>
+      <c r="CK63" s="42"/>
+      <c r="CL63" s="42"/>
+      <c r="CM63" s="42"/>
+      <c r="CN63" s="42"/>
+      <c r="CO63" s="42"/>
+      <c r="CP63" s="42"/>
+      <c r="CQ63" s="42"/>
+      <c r="CR63" s="42"/>
+      <c r="CS63" s="43"/>
+      <c r="CT63" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="CU63" s="45"/>
-[...9 lines deleted...]
-      <c r="DE63" s="46"/>
+      <c r="CU63" s="42"/>
+      <c r="CV63" s="42"/>
+      <c r="CW63" s="42"/>
+      <c r="CX63" s="42"/>
+      <c r="CY63" s="42"/>
+      <c r="CZ63" s="42"/>
+      <c r="DA63" s="42"/>
+      <c r="DB63" s="42"/>
+      <c r="DC63" s="42"/>
+      <c r="DD63" s="42"/>
+      <c r="DE63" s="43"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="48"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="7" t="s">
@@ -17295,51 +17376,53 @@
       </c>
       <c r="CR65" s="30">
         <v>103.53466205202683</v>
       </c>
       <c r="CS65" s="30">
         <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="38">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="38">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="38">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="38">
         <v>95.832140029547389</v>
       </c>
       <c r="CX65" s="38">
         <v>111.36083037390982</v>
       </c>
       <c r="CY65" s="38">
         <v>151.11788334853938</v>
       </c>
-      <c r="CZ65" s="38"/>
+      <c r="CZ65" s="38">
+        <v>66.055781320260436</v>
+      </c>
       <c r="DA65" s="38"/>
       <c r="DB65" s="38"/>
       <c r="DC65" s="38"/>
       <c r="DD65" s="38"/>
       <c r="DE65" s="38"/>
     </row>
     <row r="66" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="20" t="s">
         <v>36</v>
       </c>
@@ -17612,51 +17695,53 @@
       </c>
       <c r="CR66" s="31">
         <v>100.98921843834007</v>
       </c>
       <c r="CS66" s="31">
         <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="39">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="39">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="39">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="39">
         <v>113.27766868797751</v>
       </c>
       <c r="CX66" s="39">
         <v>116.26561159576478</v>
       </c>
       <c r="CY66" s="39">
         <v>169.03078950527743</v>
       </c>
-      <c r="CZ66" s="39"/>
+      <c r="CZ66" s="39">
+        <v>70.605832950693213</v>
+      </c>
       <c r="DA66" s="39"/>
       <c r="DB66" s="39"/>
       <c r="DC66" s="39"/>
       <c r="DD66" s="39"/>
       <c r="DE66" s="39"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
         <v>115.99438594497613</v>
       </c>
@@ -17929,51 +18014,53 @@
       </c>
       <c r="CR67" s="31">
         <v>108.34145392066912</v>
       </c>
       <c r="CS67" s="31">
         <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="39">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="39">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="39">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="39">
         <v>105.73209856159509</v>
       </c>
       <c r="CX67" s="39">
         <v>104.03052746247872</v>
       </c>
       <c r="CY67" s="8">
         <v>117.44992594814163</v>
       </c>
-      <c r="CZ67" s="39"/>
+      <c r="CZ67" s="39">
+        <v>79.014933944879076</v>
+      </c>
       <c r="DA67" s="39"/>
       <c r="DB67" s="39"/>
       <c r="DC67" s="39"/>
       <c r="DD67" s="39"/>
       <c r="DE67" s="39"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
         <v>110.87259258619807</v>
       </c>
@@ -18246,51 +18333,53 @@
       </c>
       <c r="CR68" s="31">
         <v>118.11753419615529</v>
       </c>
       <c r="CS68" s="31">
         <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="39">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="39">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="39">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="39">
         <v>82.489236464420571</v>
       </c>
       <c r="CX68" s="39">
         <v>103.15710464673474</v>
       </c>
       <c r="CY68" s="8">
         <v>163.54224453062645</v>
       </c>
-      <c r="CZ68" s="39"/>
+      <c r="CZ68" s="39">
+        <v>63.799999860503242</v>
+      </c>
       <c r="DA68" s="39"/>
       <c r="DB68" s="39"/>
       <c r="DC68" s="39"/>
       <c r="DD68" s="39"/>
       <c r="DE68" s="39"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
         <v>116.08505817195727</v>
       </c>
@@ -18563,51 +18652,53 @@
       </c>
       <c r="CR69" s="31">
         <v>101.12769443268932</v>
       </c>
       <c r="CS69" s="31">
         <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="39">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="39">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="39">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="39">
         <v>55.344165102306178</v>
       </c>
       <c r="CX69" s="39">
         <v>113.18402408754453</v>
       </c>
       <c r="CY69" s="39">
         <v>191.70725886103537</v>
       </c>
-      <c r="CZ69" s="39"/>
+      <c r="CZ69" s="39">
+        <v>53.273271951576938</v>
+      </c>
       <c r="DA69" s="39"/>
       <c r="DB69" s="39"/>
       <c r="DC69" s="39"/>
       <c r="DD69" s="39"/>
       <c r="DE69" s="39"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
         <v>158.91006355981213</v>
       </c>
@@ -18880,51 +18971,53 @@
       </c>
       <c r="CR70" s="31">
         <v>114.55954914592709</v>
       </c>
       <c r="CS70" s="31">
         <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="39">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="39">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="39">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="39">
         <v>91.828099962129357</v>
       </c>
       <c r="CX70" s="39">
         <v>137.79698537616122</v>
       </c>
       <c r="CY70" s="39">
         <v>123.03017139927239</v>
       </c>
-      <c r="CZ70" s="39"/>
+      <c r="CZ70" s="39">
+        <v>49.273405998477607</v>
+      </c>
       <c r="DA70" s="39"/>
       <c r="DB70" s="39"/>
       <c r="DC70" s="39"/>
       <c r="DD70" s="39"/>
       <c r="DE70" s="39"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
         <v>146.56989296011571</v>
       </c>
@@ -19197,51 +19290,53 @@
       </c>
       <c r="CR71" s="31">
         <v>106.41499131231123</v>
       </c>
       <c r="CS71" s="31">
         <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="39">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="39">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="39">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="39">
         <v>135.80198252258458</v>
       </c>
       <c r="CX71" s="39">
         <v>145.20813738111374</v>
       </c>
       <c r="CY71" s="39">
         <v>133.84528310875245</v>
       </c>
-      <c r="CZ71" s="39"/>
+      <c r="CZ71" s="39">
+        <v>60.536393319435454</v>
+      </c>
       <c r="DA71" s="39"/>
       <c r="DB71" s="39"/>
       <c r="DC71" s="39"/>
       <c r="DD71" s="39"/>
       <c r="DE71" s="39"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
         <v>107.18287046889171</v>
       </c>
@@ -19514,51 +19609,53 @@
       </c>
       <c r="CR72" s="31">
         <v>117.94881800857478</v>
       </c>
       <c r="CS72" s="31">
         <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="39">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="39">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="39">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="39">
         <v>114.00199193180616</v>
       </c>
       <c r="CX72" s="39">
         <v>110.19740205382973</v>
       </c>
       <c r="CY72" s="39">
         <v>147.00204257601223</v>
       </c>
-      <c r="CZ72" s="39"/>
+      <c r="CZ72" s="39">
+        <v>61.266368022752346</v>
+      </c>
       <c r="DA72" s="39"/>
       <c r="DB72" s="39"/>
       <c r="DC72" s="39"/>
       <c r="DD72" s="39"/>
       <c r="DE72" s="39"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="20" t="s">
         <v>36</v>
       </c>
@@ -19831,51 +19928,53 @@
       </c>
       <c r="CR73" s="31">
         <v>96.625485199547484</v>
       </c>
       <c r="CS73" s="31">
         <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="39">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="39">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="39">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="39">
         <v>60.349631153433116</v>
       </c>
       <c r="CX73" s="39">
         <v>100.43166996782583</v>
       </c>
       <c r="CY73" s="39">
         <v>242.65799441449332</v>
       </c>
-      <c r="CZ73" s="39"/>
+      <c r="CZ73" s="39">
+        <v>39.594631218031431</v>
+      </c>
       <c r="DA73" s="39"/>
       <c r="DB73" s="39"/>
       <c r="DC73" s="39"/>
       <c r="DD73" s="39"/>
       <c r="DE73" s="39"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
         <v>150.80511514861541</v>
       </c>
@@ -20148,51 +20247,53 @@
       </c>
       <c r="CR74" s="31">
         <v>119.2379569552245</v>
       </c>
       <c r="CS74" s="31">
         <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="39">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="39">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="39">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="39">
         <v>84.905963838458604</v>
       </c>
       <c r="CX74" s="39">
         <v>144.98232219498706</v>
       </c>
       <c r="CY74" s="39">
         <v>181.72245385602096</v>
       </c>
-      <c r="CZ74" s="39"/>
+      <c r="CZ74" s="39">
+        <v>50.083778067598587</v>
+      </c>
       <c r="DA74" s="39"/>
       <c r="DB74" s="39"/>
       <c r="DC74" s="39"/>
       <c r="DD74" s="39"/>
       <c r="DE74" s="39"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
         <v>102.612961767353</v>
       </c>
@@ -20465,51 +20566,53 @@
       </c>
       <c r="CR75" s="31">
         <v>91.947165337541847</v>
       </c>
       <c r="CS75" s="31">
         <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="39">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="39">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="39">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="39">
         <v>135.79278728345568</v>
       </c>
       <c r="CX75" s="39">
         <v>102.9978315376713</v>
       </c>
       <c r="CY75" s="8">
         <v>177.65556578067026</v>
       </c>
-      <c r="CZ75" s="39"/>
+      <c r="CZ75" s="39">
+        <v>40.267396718436146</v>
+      </c>
       <c r="DA75" s="39"/>
       <c r="DB75" s="39"/>
       <c r="DC75" s="39"/>
       <c r="DD75" s="39"/>
       <c r="DE75" s="39"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
         <v>103.4388469195912</v>
       </c>
@@ -20782,51 +20885,53 @@
       </c>
       <c r="CR76" s="31">
         <v>105.09999643501669</v>
       </c>
       <c r="CS76" s="31">
         <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="39">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="39">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="39">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="39">
         <v>106.7638338630309</v>
       </c>
       <c r="CX76" s="39">
         <v>106.53043047647688</v>
       </c>
       <c r="CY76" s="8">
         <v>125.42022868854342</v>
       </c>
-      <c r="CZ76" s="39"/>
+      <c r="CZ76" s="39">
+        <v>85.68926483764713</v>
+      </c>
       <c r="DA76" s="39"/>
       <c r="DB76" s="39"/>
       <c r="DC76" s="39"/>
       <c r="DD76" s="39"/>
       <c r="DE76" s="39"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
         <v>116.38554344161803</v>
       </c>
@@ -21099,51 +21204,53 @@
       </c>
       <c r="CR77" s="31">
         <v>121.52194471273512</v>
       </c>
       <c r="CS77" s="31">
         <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="39">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="39">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="39">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="39">
         <v>205.7564286912536</v>
       </c>
       <c r="CX77" s="39">
         <v>57.427371105980882</v>
       </c>
       <c r="CY77" s="8">
         <v>248.30463532948249</v>
       </c>
-      <c r="CZ77" s="39"/>
+      <c r="CZ77" s="39">
+        <v>64.70441045754275</v>
+      </c>
       <c r="DA77" s="39"/>
       <c r="DB77" s="39"/>
       <c r="DC77" s="39"/>
       <c r="DD77" s="39"/>
       <c r="DE77" s="39"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="8">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="8">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="8">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="8">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="8">
         <v>123.08076499683418</v>
       </c>
@@ -21416,51 +21523,53 @@
       </c>
       <c r="CR78" s="31">
         <v>97.595633508187973</v>
       </c>
       <c r="CS78" s="31">
         <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="39">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="39">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="39">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="39">
         <v>110.298769518413</v>
       </c>
       <c r="CX78" s="39">
         <v>102.62426326188665</v>
       </c>
       <c r="CY78" s="8">
         <v>146.57177545529959</v>
       </c>
-      <c r="CZ78" s="39"/>
+      <c r="CZ78" s="39">
+        <v>78.508023247506785</v>
+      </c>
       <c r="DA78" s="39"/>
       <c r="DB78" s="39"/>
       <c r="DC78" s="39"/>
       <c r="DD78" s="39"/>
       <c r="DE78" s="39"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="8">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="8">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="8">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="8">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="8">
         <v>110.60142959404232</v>
       </c>
@@ -21733,51 +21842,53 @@
       </c>
       <c r="CR79" s="31">
         <v>84.66815031117055</v>
       </c>
       <c r="CS79" s="31">
         <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="39">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="39">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="39">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="39">
         <v>127.28032662803615</v>
       </c>
       <c r="CX79" s="39">
         <v>110.1215497551362</v>
       </c>
       <c r="CY79" s="8">
         <v>125.27602725800809</v>
       </c>
-      <c r="CZ79" s="39"/>
+      <c r="CZ79" s="39">
+        <v>114.46414398852502</v>
+      </c>
       <c r="DA79" s="39"/>
       <c r="DB79" s="39"/>
       <c r="DC79" s="39"/>
       <c r="DD79" s="39"/>
       <c r="DE79" s="39"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="8">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="8">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="8">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="8">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="8">
         <v>111.54596209523615</v>
       </c>
@@ -22050,51 +22161,53 @@
       </c>
       <c r="CR80" s="31">
         <v>94.972509610739237</v>
       </c>
       <c r="CS80" s="31">
         <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="39">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="39">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="39">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="39">
         <v>107.62389026977405</v>
       </c>
       <c r="CX80" s="39">
         <v>100.34853330310369</v>
       </c>
       <c r="CY80" s="8">
         <v>117.56621514857702</v>
       </c>
-      <c r="CZ80" s="39"/>
+      <c r="CZ80" s="39">
+        <v>77.578691389945973</v>
+      </c>
       <c r="DA80" s="39"/>
       <c r="DB80" s="39"/>
       <c r="DC80" s="39"/>
       <c r="DD80" s="39"/>
       <c r="DE80" s="39"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F81" s="20" t="s">
         <v>36</v>
       </c>
@@ -22367,51 +22480,53 @@
       </c>
       <c r="CR81" s="31">
         <v>73.926663603807285</v>
       </c>
       <c r="CS81" s="31">
         <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="39">
         <v>71.555916842237991</v>
       </c>
       <c r="CX81" s="39">
         <v>157.49681184834242</v>
       </c>
       <c r="CY81" s="8">
         <v>153.20186941556358</v>
       </c>
-      <c r="CZ81" s="39"/>
+      <c r="CZ81" s="39">
+        <v>79.499754327108505</v>
+      </c>
       <c r="DA81" s="39"/>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="39"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="8">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="8">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="8">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="8">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="8">
         <v>116.57636482571512</v>
       </c>
@@ -22684,51 +22799,53 @@
       </c>
       <c r="CR82" s="31">
         <v>116.46349021458839</v>
       </c>
       <c r="CS82" s="31">
         <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="8">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="39">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="39">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="39">
         <v>99.31372979791297</v>
       </c>
       <c r="CX82" s="39">
         <v>112.69294313029141</v>
       </c>
       <c r="CY82" s="8">
         <v>140.16326225764539</v>
       </c>
-      <c r="CZ82" s="39"/>
+      <c r="CZ82" s="39">
+        <v>82.695752004690831</v>
+      </c>
       <c r="DA82" s="39"/>
       <c r="DB82" s="39"/>
       <c r="DC82" s="39"/>
       <c r="DD82" s="39"/>
       <c r="DE82" s="39"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="8">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="8">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="8">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="8">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="8">
         <v>117.67673923027581</v>
       </c>
@@ -23001,51 +23118,53 @@
       </c>
       <c r="CR83" s="31">
         <v>160.88831931110468</v>
       </c>
       <c r="CS83" s="31">
         <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="8">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="39">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="39">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="39">
         <v>79.082633304780373</v>
       </c>
       <c r="CX83" s="39">
         <v>387.63943045150296</v>
       </c>
       <c r="CY83" s="8">
         <v>34.035716698213847</v>
       </c>
-      <c r="CZ83" s="39"/>
+      <c r="CZ83" s="39">
+        <v>83.83269741110864</v>
+      </c>
       <c r="DA83" s="39"/>
       <c r="DB83" s="39"/>
       <c r="DC83" s="39"/>
       <c r="DD83" s="39"/>
       <c r="DE83" s="39"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="8">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="8">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="8">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="8">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="8">
         <v>216.45460389221523</v>
       </c>
@@ -23318,51 +23437,53 @@
       </c>
       <c r="CR84" s="31">
         <v>115.82046106158835</v>
       </c>
       <c r="CS84" s="31">
         <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="8">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="39">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="39">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="39">
         <v>66.903979776332733</v>
       </c>
       <c r="CX84" s="39">
         <v>99.530207752233821</v>
       </c>
       <c r="CY84" s="8">
         <v>281.31681733240879</v>
       </c>
-      <c r="CZ84" s="39"/>
+      <c r="CZ84" s="39">
+        <v>19.08477133160827</v>
+      </c>
       <c r="DA84" s="39"/>
       <c r="DB84" s="39"/>
       <c r="DC84" s="39"/>
       <c r="DD84" s="39"/>
       <c r="DE84" s="39"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="10">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="10">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="10">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="10">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="10">
         <v>78.543568315686571</v>
       </c>
@@ -23635,326 +23756,328 @@
       </c>
       <c r="CR85" s="31">
         <v>94.405975481345365</v>
       </c>
       <c r="CS85" s="31">
         <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="8">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="39">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="39">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="39">
         <v>117.18388211117758</v>
       </c>
       <c r="CX85" s="39">
         <v>107.62717931313482</v>
       </c>
       <c r="CY85" s="8">
         <v>96.417969820940172</v>
       </c>
-      <c r="CZ85" s="39"/>
+      <c r="CZ85" s="39">
+        <v>88.394180803933111</v>
+      </c>
       <c r="DA85" s="39"/>
       <c r="DB85" s="39"/>
       <c r="DC85" s="39"/>
       <c r="DD85" s="39"/>
       <c r="DE85" s="39"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="43"/>
-[...3 lines deleted...]
-      <c r="F87" s="43"/>
+      <c r="B87" s="50"/>
+      <c r="C87" s="50"/>
+      <c r="D87" s="50"/>
+      <c r="E87" s="50"/>
+      <c r="F87" s="50"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="Z87" s="14"/>
       <c r="AX87" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="BV87" s="41" t="s">
+      <c r="BV87" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="BW87" s="41"/>
-[...9 lines deleted...]
-      <c r="CG87" s="41"/>
+      <c r="BW87" s="49"/>
+      <c r="BX87" s="49"/>
+      <c r="BY87" s="49"/>
+      <c r="BZ87" s="49"/>
+      <c r="CA87" s="49"/>
+      <c r="CB87" s="49"/>
+      <c r="CC87" s="49"/>
+      <c r="CD87" s="49"/>
+      <c r="CE87" s="49"/>
+      <c r="CF87" s="49"/>
+      <c r="CG87" s="49"/>
       <c r="CH87" s="2" t="s">
         <v>51</v>
       </c>
       <c r="CI87" s="40"/>
       <c r="CJ87" s="40"/>
       <c r="CK87" s="40"/>
       <c r="CL87" s="40"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV88" s="41"/>
-[...10 lines deleted...]
-      <c r="CG88" s="41"/>
+      <c r="BV88" s="49"/>
+      <c r="BW88" s="49"/>
+      <c r="BX88" s="49"/>
+      <c r="BY88" s="49"/>
+      <c r="BZ88" s="49"/>
+      <c r="CA88" s="49"/>
+      <c r="CB88" s="49"/>
+      <c r="CC88" s="49"/>
+      <c r="CD88" s="49"/>
+      <c r="CE88" s="49"/>
+      <c r="CF88" s="49"/>
+      <c r="CG88" s="49"/>
       <c r="CH88" s="40"/>
       <c r="CI88" s="40"/>
       <c r="CJ88" s="40"/>
       <c r="CK88" s="40"/>
       <c r="CL88" s="40"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV89" s="41"/>
-[...10 lines deleted...]
-      <c r="CG89" s="41"/>
+      <c r="BV89" s="49"/>
+      <c r="BW89" s="49"/>
+      <c r="BX89" s="49"/>
+      <c r="BY89" s="49"/>
+      <c r="BZ89" s="49"/>
+      <c r="CA89" s="49"/>
+      <c r="CB89" s="49"/>
+      <c r="CC89" s="49"/>
+      <c r="CD89" s="49"/>
+      <c r="CE89" s="49"/>
+      <c r="CF89" s="49"/>
+      <c r="CG89" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="86">
+    <mergeCell ref="BV87:CG89"/>
+    <mergeCell ref="AU62:AW62"/>
+    <mergeCell ref="CE55:CG55"/>
+    <mergeCell ref="B87:F87"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="B63:M63"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="AI2:AK2"/>
+    <mergeCell ref="AI29:AK29"/>
+    <mergeCell ref="AI55:AK55"/>
+    <mergeCell ref="AI62:AK62"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AU55:AW55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B1:BI1"/>
+    <mergeCell ref="BG2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AU2:AW2"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="Z63:AK63"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="AL63:AW63"/>
+    <mergeCell ref="CE2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="N63:Y63"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="N56:Y56"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DC62:DE62"/>
     <mergeCell ref="CT63:DE63"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="CH61:DE61"/>
     <mergeCell ref="DC2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DC29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DC55:DE55"/>
     <mergeCell ref="CH63:CS63"/>
     <mergeCell ref="CQ55:CS55"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CQ2:CS2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...68 lines deleted...]
-    <mergeCell ref="AU55:AW55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3983C5-07FA-4FA1-8BED-14CB3F037A89}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к предыдущему месяцу </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>