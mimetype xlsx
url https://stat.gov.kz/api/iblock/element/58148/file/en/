--- v5 (2026-09-16)
+++ v6 (2026-10-06)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14355" windowHeight="12345" tabRatio="838"/>
+    <workbookView xWindow="2385" yWindow="990" windowWidth="25830" windowHeight="11535" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к предыдущему месяцу " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
@@ -380,51 +380,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -458,93 +458,94 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -807,374 +808,374 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP89"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CZ4" sqref="CZ4"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="46" t="s">
+      <c r="B1" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="46"/>
-[...58 lines deleted...]
-      <c r="CH1" s="45" t="s">
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="AX1" s="48"/>
+      <c r="AY1" s="48"/>
+      <c r="AZ1" s="48"/>
+      <c r="BA1" s="48"/>
+      <c r="BB1" s="48"/>
+      <c r="BC1" s="48"/>
+      <c r="BD1" s="48"/>
+      <c r="BE1" s="48"/>
+      <c r="BF1" s="48"/>
+      <c r="BG1" s="48"/>
+      <c r="BH1" s="48"/>
+      <c r="BI1" s="48"/>
+      <c r="CH1" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="CI1" s="45"/>
-[...21 lines deleted...]
-      <c r="DE1" s="45"/>
+      <c r="CI1" s="47"/>
+      <c r="CJ1" s="47"/>
+      <c r="CK1" s="47"/>
+      <c r="CL1" s="47"/>
+      <c r="CM1" s="47"/>
+      <c r="CN1" s="47"/>
+      <c r="CO1" s="47"/>
+      <c r="CP1" s="47"/>
+      <c r="CQ1" s="47"/>
+      <c r="CR1" s="47"/>
+      <c r="CS1" s="47"/>
+      <c r="CT1" s="47"/>
+      <c r="CU1" s="47"/>
+      <c r="CV1" s="47"/>
+      <c r="CW1" s="47"/>
+      <c r="CX1" s="47"/>
+      <c r="CY1" s="47"/>
+      <c r="CZ1" s="47"/>
+      <c r="DA1" s="47"/>
+      <c r="DB1" s="47"/>
+      <c r="DC1" s="47"/>
+      <c r="DD1" s="47"/>
+      <c r="DE1" s="47"/>
       <c r="DF1" s="32"/>
       <c r="DG1" s="32"/>
       <c r="DH1" s="32"/>
       <c r="DI1" s="32"/>
       <c r="DJ1" s="32"/>
       <c r="DK1" s="32"/>
       <c r="DL1" s="32"/>
       <c r="DM1" s="32"/>
       <c r="DN1" s="32"/>
       <c r="DO1" s="32"/>
       <c r="DP1" s="32"/>
       <c r="DQ1" s="32"/>
       <c r="DR1" s="32"/>
       <c r="DS1" s="32"/>
       <c r="DT1" s="32"/>
       <c r="DU1" s="32"/>
       <c r="DV1" s="32"/>
       <c r="DW1" s="32"/>
       <c r="DX1" s="32"/>
       <c r="DY1" s="32"/>
       <c r="DZ1" s="32"/>
       <c r="EA1" s="32"/>
       <c r="EB1" s="32"/>
       <c r="EC1" s="32"/>
       <c r="ED1" s="32"/>
       <c r="EE1" s="32"/>
       <c r="EF1" s="32"/>
       <c r="EG1" s="32"/>
       <c r="EH1" s="32"/>
       <c r="EI1" s="32"/>
       <c r="EJ1" s="32"/>
       <c r="EK1" s="32"/>
       <c r="EL1" s="32"/>
       <c r="EM1" s="32"/>
       <c r="EN1" s="32"/>
       <c r="EO1" s="32"/>
     </row>
     <row r="2" spans="1:145" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="44" t="s">
+      <c r="K2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="44"/>
-[...1 lines deleted...]
-      <c r="W2" s="44" t="s">
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="W2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="44"/>
-[...1 lines deleted...]
-      <c r="AI2" s="44" t="s">
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AI2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AJ2" s="44"/>
-[...1 lines deleted...]
-      <c r="AU2" s="44" t="s">
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AU2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AV2" s="44"/>
-[...1 lines deleted...]
-      <c r="BG2" s="44" t="s">
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BG2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BH2" s="44"/>
-[...1 lines deleted...]
-      <c r="BS2" s="44" t="s">
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BS2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BT2" s="44"/>
-[...1 lines deleted...]
-      <c r="CE2" s="44" t="s">
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CE2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CF2" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="44" t="s">
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CQ2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CR2" s="44"/>
-[...1 lines deleted...]
-      <c r="DC2" s="44" t="s">
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
+      <c r="DC2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="DD2" s="44"/>
-      <c r="DE2" s="44"/>
+      <c r="DD2" s="46"/>
+      <c r="DE2" s="46"/>
     </row>
     <row r="3" spans="1:145" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="47"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="49"/>
+      <c r="B3" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="42"/>
-[...10 lines deleted...]
-      <c r="Z3" s="41" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="42"/>
-[...10 lines deleted...]
-      <c r="AL3" s="41" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM3" s="42"/>
-[...10 lines deleted...]
-      <c r="AX3" s="41" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="41" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="41" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="42"/>
-[...10 lines deleted...]
-      <c r="CT3" s="41" t="s">
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
+      <c r="CT3" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="42"/>
-[...9 lines deleted...]
-      <c r="DE3" s="43"/>
+      <c r="CU3" s="44"/>
+      <c r="CV3" s="44"/>
+      <c r="CW3" s="44"/>
+      <c r="CX3" s="44"/>
+      <c r="CY3" s="44"/>
+      <c r="CZ3" s="44"/>
+      <c r="DA3" s="44"/>
+      <c r="DB3" s="44"/>
+      <c r="DC3" s="44"/>
+      <c r="DD3" s="44"/>
+      <c r="DE3" s="45"/>
     </row>
     <row r="4" spans="1:145" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="48"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1769,51 +1770,53 @@
       </c>
       <c r="CS5" s="30">
         <v>46.628951938106255</v>
       </c>
       <c r="CT5" s="38">
         <v>46.485788953290019</v>
       </c>
       <c r="CU5" s="38">
         <v>102.16491176852671</v>
       </c>
       <c r="CV5" s="38">
         <v>131.70552816131902</v>
       </c>
       <c r="CW5" s="38">
         <v>97.964919096052895</v>
       </c>
       <c r="CX5" s="38">
         <v>110.34420698815369</v>
       </c>
       <c r="CY5" s="38">
         <v>152.03111084212239</v>
       </c>
       <c r="CZ5" s="38">
         <v>135.30148855647167</v>
       </c>
-      <c r="DA5" s="38"/>
+      <c r="DA5" s="38">
+        <v>195</v>
+      </c>
       <c r="DB5" s="38"/>
       <c r="DC5" s="38"/>
       <c r="DD5" s="38"/>
       <c r="DE5" s="38"/>
     </row>
     <row r="6" spans="1:145" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="20" t="s">
@@ -2088,51 +2091,53 @@
       </c>
       <c r="CS6" s="31">
         <v>45.594576276392715</v>
       </c>
       <c r="CT6" s="39">
         <v>21.293981896789756</v>
       </c>
       <c r="CU6" s="39">
         <v>130.37565584522537</v>
       </c>
       <c r="CV6" s="39">
         <v>137.28595332911982</v>
       </c>
       <c r="CW6" s="39">
         <v>113.94991143841531</v>
       </c>
       <c r="CX6" s="39">
         <v>115.02166782312347</v>
       </c>
       <c r="CY6" s="39">
         <v>168.55661548283285</v>
       </c>
       <c r="CZ6" s="39">
         <v>111.15696189472528</v>
       </c>
-      <c r="DA6" s="39"/>
+      <c r="DA6" s="39">
+        <v>121.8</v>
+      </c>
       <c r="DB6" s="39"/>
       <c r="DC6" s="39"/>
       <c r="DD6" s="39"/>
       <c r="DE6" s="39"/>
     </row>
     <row r="7" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C7" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D7" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E7" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F7" s="21">
         <v>115.40570743492171</v>
       </c>
       <c r="G7" s="21">
@@ -2407,51 +2412,53 @@
       </c>
       <c r="CS7" s="31">
         <v>30.848732044637238</v>
       </c>
       <c r="CT7" s="39">
         <v>74.080514609398818</v>
       </c>
       <c r="CU7" s="39">
         <v>106.53243328627391</v>
       </c>
       <c r="CV7" s="39">
         <v>110.61648492287874</v>
       </c>
       <c r="CW7" s="39">
         <v>105.04824974278557</v>
       </c>
       <c r="CX7" s="39">
         <v>104.05242687758177</v>
       </c>
       <c r="CY7" s="8">
         <v>117.1004170769328</v>
       </c>
       <c r="CZ7" s="39">
         <v>103.97155648459405</v>
       </c>
-      <c r="DA7" s="39"/>
+      <c r="DA7" s="39">
+        <v>415.2</v>
+      </c>
       <c r="DB7" s="39"/>
       <c r="DC7" s="39"/>
       <c r="DD7" s="39"/>
       <c r="DE7" s="39"/>
     </row>
     <row r="8" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C8" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D8" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E8" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F8" s="21">
         <v>110.63638001404837</v>
       </c>
       <c r="G8" s="21">
@@ -2726,51 +2733,53 @@
       </c>
       <c r="CS8" s="31">
         <v>103.69029606554598</v>
       </c>
       <c r="CT8" s="39">
         <v>41.137048452803185</v>
       </c>
       <c r="CU8" s="39">
         <v>105.40268718687776</v>
       </c>
       <c r="CV8" s="39">
         <v>180.66871728727077</v>
       </c>
       <c r="CW8" s="39">
         <v>83.0873797698993</v>
       </c>
       <c r="CX8" s="39">
         <v>102.9131586826106</v>
       </c>
       <c r="CY8" s="8">
         <v>160.32411463824795</v>
       </c>
       <c r="CZ8" s="39">
         <v>159.32111143427824</v>
       </c>
-      <c r="DA8" s="39"/>
+      <c r="DA8" s="39">
+        <v>129</v>
+      </c>
       <c r="DB8" s="39"/>
       <c r="DC8" s="39"/>
       <c r="DD8" s="39"/>
       <c r="DE8" s="39"/>
     </row>
     <row r="9" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C9" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D9" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E9" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F9" s="21">
         <v>121.19685645147165</v>
       </c>
       <c r="G9" s="21">
@@ -3045,51 +3054,53 @@
       </c>
       <c r="CS9" s="31">
         <v>85.044854410134676</v>
       </c>
       <c r="CT9" s="39">
         <v>43.831752273980705</v>
       </c>
       <c r="CU9" s="39">
         <v>100.54070120959572</v>
       </c>
       <c r="CV9" s="39">
         <v>184.27054356059034</v>
       </c>
       <c r="CW9" s="39">
         <v>61.261619815226155</v>
       </c>
       <c r="CX9" s="39">
         <v>110.47963741354256</v>
       </c>
       <c r="CY9" s="39">
         <v>181.76027693576191</v>
       </c>
       <c r="CZ9" s="39">
         <v>108.92200668895381</v>
       </c>
-      <c r="DA9" s="39"/>
+      <c r="DA9" s="39">
+        <v>138.4</v>
+      </c>
       <c r="DB9" s="39"/>
       <c r="DC9" s="39"/>
       <c r="DD9" s="39"/>
       <c r="DE9" s="39"/>
     </row>
     <row r="10" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C10" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D10" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E10" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F10" s="21">
         <v>155.42729804157042</v>
       </c>
       <c r="G10" s="21">
@@ -3364,51 +3375,53 @@
       </c>
       <c r="CS10" s="31">
         <v>157.16278649683775</v>
       </c>
       <c r="CT10" s="39">
         <v>35.684297983149392</v>
       </c>
       <c r="CU10" s="39">
         <v>123.74578991682392</v>
       </c>
       <c r="CV10" s="39">
         <v>109.67194434083827</v>
       </c>
       <c r="CW10" s="39">
         <v>97.789656149810796</v>
       </c>
       <c r="CX10" s="39">
         <v>129.56168673067739</v>
       </c>
       <c r="CY10" s="39">
         <v>122.93067554789585</v>
       </c>
       <c r="CZ10" s="39">
         <v>144.47735044941081</v>
       </c>
-      <c r="DA10" s="39"/>
+      <c r="DA10" s="39">
+        <v>169.2</v>
+      </c>
       <c r="DB10" s="39"/>
       <c r="DC10" s="39"/>
       <c r="DD10" s="39"/>
       <c r="DE10" s="39"/>
     </row>
     <row r="11" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C11" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D11" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E11" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F11" s="21">
         <v>146.44993240648051</v>
       </c>
       <c r="G11" s="21">
@@ -3683,51 +3696,53 @@
       </c>
       <c r="CS11" s="31">
         <v>105.4073860295311</v>
       </c>
       <c r="CT11" s="39">
         <v>38.970745336222038</v>
       </c>
       <c r="CU11" s="39">
         <v>127.30123682527157</v>
       </c>
       <c r="CV11" s="39">
         <v>113.64973258637178</v>
       </c>
       <c r="CW11" s="39">
         <v>134.53303402173373</v>
       </c>
       <c r="CX11" s="39">
         <v>144.02946759288014</v>
       </c>
       <c r="CY11" s="39">
         <v>133.68263485186597</v>
       </c>
       <c r="CZ11" s="39">
         <v>145.47219186455692</v>
       </c>
-      <c r="DA11" s="39"/>
+      <c r="DA11" s="39">
+        <v>103.1</v>
+      </c>
       <c r="DB11" s="39"/>
       <c r="DC11" s="39"/>
       <c r="DD11" s="39"/>
       <c r="DE11" s="39"/>
     </row>
     <row r="12" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C12" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D12" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E12" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F12" s="21">
         <v>109.41032619804285</v>
       </c>
       <c r="G12" s="21">
@@ -4002,51 +4017,53 @@
       </c>
       <c r="CS12" s="31">
         <v>128.78830897788686</v>
       </c>
       <c r="CT12" s="39">
         <v>39.611435985574374</v>
       </c>
       <c r="CU12" s="39">
         <v>98.895359176310791</v>
       </c>
       <c r="CV12" s="39">
         <v>110.26041420145904</v>
       </c>
       <c r="CW12" s="39">
         <v>113.07874942314595</v>
       </c>
       <c r="CX12" s="39">
         <v>113.20996023782344</v>
       </c>
       <c r="CY12" s="39">
         <v>177.83869171391626</v>
       </c>
       <c r="CZ12" s="39">
         <v>165.95845750177719</v>
       </c>
-      <c r="DA12" s="39"/>
+      <c r="DA12" s="39">
+        <v>146.19999999999999</v>
+      </c>
       <c r="DB12" s="39"/>
       <c r="DC12" s="39"/>
       <c r="DD12" s="39"/>
       <c r="DE12" s="39"/>
     </row>
     <row r="13" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="20" t="s">
@@ -4321,51 +4338,53 @@
       </c>
       <c r="CS13" s="31">
         <v>55.770539033313952</v>
       </c>
       <c r="CT13" s="39">
         <v>31.270217087087715</v>
       </c>
       <c r="CU13" s="39">
         <v>86.364222488174164</v>
       </c>
       <c r="CV13" s="39">
         <v>245.48579477309366</v>
       </c>
       <c r="CW13" s="39">
         <v>60.523495964610973</v>
       </c>
       <c r="CX13" s="39">
         <v>115.21286764448548</v>
       </c>
       <c r="CY13" s="39">
         <v>223.48252122508461</v>
       </c>
       <c r="CZ13" s="39">
         <v>128.016003101064</v>
       </c>
-      <c r="DA13" s="39"/>
+      <c r="DA13" s="39">
+        <v>194.1</v>
+      </c>
       <c r="DB13" s="39"/>
       <c r="DC13" s="39"/>
       <c r="DD13" s="39"/>
       <c r="DE13" s="39"/>
     </row>
     <row r="14" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C14" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D14" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E14" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F14" s="21">
         <v>149.6594697157706</v>
       </c>
       <c r="G14" s="21">
@@ -4640,51 +4659,53 @@
       </c>
       <c r="CS14" s="31">
         <v>108.74742546472527</v>
       </c>
       <c r="CT14" s="39">
         <v>30.000793022805873</v>
       </c>
       <c r="CU14" s="39">
         <v>92.594221260928904</v>
       </c>
       <c r="CV14" s="39">
         <v>162.53473487843911</v>
       </c>
       <c r="CW14" s="39">
         <v>84.734444641085545</v>
       </c>
       <c r="CX14" s="39">
         <v>144.85754729411892</v>
       </c>
       <c r="CY14" s="39">
         <v>181.17881791915559</v>
       </c>
       <c r="CZ14" s="39">
         <v>122.19614716484611</v>
       </c>
-      <c r="DA14" s="39"/>
+      <c r="DA14" s="39">
+        <v>157.9</v>
+      </c>
       <c r="DB14" s="39"/>
       <c r="DC14" s="39"/>
       <c r="DD14" s="39"/>
       <c r="DE14" s="39"/>
     </row>
     <row r="15" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C15" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D15" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E15" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F15" s="21">
         <v>102.5977316192313</v>
       </c>
       <c r="G15" s="21">
@@ -4959,51 +4980,53 @@
       </c>
       <c r="CS15" s="31">
         <v>9.7042024455888658</v>
       </c>
       <c r="CT15" s="39">
         <v>106.26477450884781</v>
       </c>
       <c r="CU15" s="39">
         <v>110.25206071925572</v>
       </c>
       <c r="CV15" s="39">
         <v>95.277287517679824</v>
       </c>
       <c r="CW15" s="39">
         <v>134.21762970096077</v>
       </c>
       <c r="CX15" s="39">
         <v>103.03329595752149</v>
       </c>
       <c r="CY15" s="8">
         <v>179.13694948909469</v>
       </c>
       <c r="CZ15" s="39">
         <v>71.456423944101815</v>
       </c>
-      <c r="DA15" s="39"/>
+      <c r="DA15" s="39">
+        <v>573.6</v>
+      </c>
       <c r="DB15" s="39"/>
       <c r="DC15" s="39"/>
       <c r="DD15" s="39"/>
       <c r="DE15" s="39"/>
     </row>
     <row r="16" spans="1:145" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C16" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D16" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E16" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F16" s="21">
         <v>105.95473738619081</v>
       </c>
       <c r="G16" s="21">
@@ -5278,51 +5301,53 @@
       </c>
       <c r="CS16" s="31">
         <v>179.44468961036787</v>
       </c>
       <c r="CT16" s="39">
         <v>38.714364664221108</v>
       </c>
       <c r="CU16" s="39">
         <v>92.604254399092184</v>
       </c>
       <c r="CV16" s="39">
         <v>97.649054401562509</v>
       </c>
       <c r="CW16" s="39">
         <v>104.10710777989813</v>
       </c>
       <c r="CX16" s="39">
         <v>109.21547042762766</v>
       </c>
       <c r="CY16" s="8">
         <v>125.81231919465878</v>
       </c>
       <c r="CZ16" s="39">
         <v>248.39843544026903</v>
       </c>
-      <c r="DA16" s="39"/>
+      <c r="DA16" s="39">
+        <v>225.5</v>
+      </c>
       <c r="DB16" s="39"/>
       <c r="DC16" s="39"/>
       <c r="DD16" s="39"/>
       <c r="DE16" s="39"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>38.070072995375192</v>
       </c>
       <c r="C17" s="8">
         <v>121.13375669019639</v>
       </c>
       <c r="D17" s="8">
         <v>49.544738984278453</v>
       </c>
       <c r="E17" s="8">
         <v>152.09057597825156</v>
       </c>
       <c r="F17" s="8">
         <v>113.0913590220229</v>
       </c>
       <c r="G17" s="8">
@@ -5597,51 +5622,53 @@
       </c>
       <c r="CS17" s="31">
         <v>141.9676161309709</v>
       </c>
       <c r="CT17" s="39">
         <v>33.580579617831027</v>
       </c>
       <c r="CU17" s="39">
         <v>135.41754726446825</v>
       </c>
       <c r="CV17" s="39">
         <v>54.730821783117086</v>
       </c>
       <c r="CW17" s="39">
         <v>198.89323581326937</v>
       </c>
       <c r="CX17" s="39">
         <v>57.370887614033251</v>
       </c>
       <c r="CY17" s="8">
         <v>222.07736101053911</v>
       </c>
       <c r="CZ17" s="39">
         <v>76.959290432488984</v>
       </c>
-      <c r="DA17" s="39"/>
+      <c r="DA17" s="39">
+        <v>174.8</v>
+      </c>
       <c r="DB17" s="39"/>
       <c r="DC17" s="39"/>
       <c r="DD17" s="39"/>
       <c r="DE17" s="39"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>57.382289846576072</v>
       </c>
       <c r="C18" s="8">
         <v>104.260205046838</v>
       </c>
       <c r="D18" s="8">
         <v>118.73263957623081</v>
       </c>
       <c r="E18" s="8">
         <v>101.83244813876013</v>
       </c>
       <c r="F18" s="8">
         <v>122.22765950863079</v>
       </c>
       <c r="G18" s="8">
@@ -5916,51 +5943,53 @@
       </c>
       <c r="CS18" s="31">
         <v>25.348356438724366</v>
       </c>
       <c r="CT18" s="39">
         <v>53.028694811118505</v>
       </c>
       <c r="CU18" s="39">
         <v>101.7333195023092</v>
       </c>
       <c r="CV18" s="39">
         <v>117.43226672581181</v>
       </c>
       <c r="CW18" s="39">
         <v>108.85727884939797</v>
       </c>
       <c r="CX18" s="39">
         <v>102.33721589928069</v>
       </c>
       <c r="CY18" s="8">
         <v>143.67698633005489</v>
       </c>
       <c r="CZ18" s="39">
         <v>135.58532889266593</v>
       </c>
-      <c r="DA18" s="39"/>
+      <c r="DA18" s="39">
+        <v>140.5</v>
+      </c>
       <c r="DB18" s="39"/>
       <c r="DC18" s="39"/>
       <c r="DD18" s="39"/>
       <c r="DE18" s="39"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>84.078592079880906</v>
       </c>
       <c r="C19" s="8">
         <v>79.532288376241041</v>
       </c>
       <c r="D19" s="8">
         <v>97.721561419217082</v>
       </c>
       <c r="E19" s="8">
         <v>172.95997672243308</v>
       </c>
       <c r="F19" s="8">
         <v>110.45541947755639</v>
       </c>
       <c r="G19" s="8">
@@ -6235,51 +6264,53 @@
       </c>
       <c r="CS19" s="31">
         <v>9.5121902947411865</v>
       </c>
       <c r="CT19" s="39">
         <v>86.388831580737417</v>
       </c>
       <c r="CU19" s="39">
         <v>78.792169746528231</v>
       </c>
       <c r="CV19" s="39">
         <v>113.79322264381489</v>
       </c>
       <c r="CW19" s="39">
         <v>128.06533313198094</v>
       </c>
       <c r="CX19" s="39">
         <v>108.53678854371833</v>
       </c>
       <c r="CY19" s="8">
         <v>124.72728495203771</v>
       </c>
       <c r="CZ19" s="39">
         <v>188.81434044480997</v>
       </c>
-      <c r="DA19" s="39"/>
+      <c r="DA19" s="39">
+        <v>305.7</v>
+      </c>
       <c r="DB19" s="39"/>
       <c r="DC19" s="39"/>
       <c r="DD19" s="39"/>
       <c r="DE19" s="39"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="8">
         <v>69.959339218854282</v>
       </c>
       <c r="C20" s="8">
         <v>101.86544729164977</v>
       </c>
       <c r="D20" s="8">
         <v>113.81101908819498</v>
       </c>
       <c r="E20" s="8">
         <v>101.48545521672112</v>
       </c>
       <c r="F20" s="8">
         <v>112.49316456267084</v>
       </c>
       <c r="G20" s="8">
@@ -6554,51 +6585,53 @@
       </c>
       <c r="CS20" s="31">
         <v>95.716895864373441</v>
       </c>
       <c r="CT20" s="39">
         <v>60.640225356258426</v>
       </c>
       <c r="CU20" s="39">
         <v>102.05160566453924</v>
       </c>
       <c r="CV20" s="39">
         <v>111.50950399708246</v>
       </c>
       <c r="CW20" s="39">
         <v>113.22675189614991</v>
       </c>
       <c r="CX20" s="39">
         <v>98.157387114643484</v>
       </c>
       <c r="CY20" s="8">
         <v>129.14604909557866</v>
       </c>
       <c r="CZ20" s="39">
         <v>185.37547832670145</v>
       </c>
-      <c r="DA20" s="39"/>
+      <c r="DA20" s="39">
+        <v>213.9</v>
+      </c>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
       <c r="DD20" s="39"/>
       <c r="DE20" s="39"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="20" t="s">
@@ -6873,51 +6906,53 @@
       </c>
       <c r="CS21" s="31">
         <v>318.74706764797071</v>
       </c>
       <c r="CT21" s="39">
         <v>54.850444745122736</v>
       </c>
       <c r="CU21" s="39">
         <v>42.171297869294236</v>
       </c>
       <c r="CV21" s="39">
         <v>155.06269420903033</v>
       </c>
       <c r="CW21" s="39">
         <v>71.594697771977792</v>
       </c>
       <c r="CX21" s="39">
         <v>157.4111412148572</v>
       </c>
       <c r="CY21" s="8">
         <v>153.19093601954182</v>
       </c>
       <c r="CZ21" s="39">
         <v>97.638934599105838</v>
       </c>
-      <c r="DA21" s="39"/>
+      <c r="DA21" s="39">
+        <v>144.4</v>
+      </c>
       <c r="DB21" s="39"/>
       <c r="DC21" s="39"/>
       <c r="DD21" s="39"/>
       <c r="DE21" s="39"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="8">
         <v>32.933088843632916</v>
       </c>
       <c r="C22" s="8">
         <v>126.37979040348046</v>
       </c>
       <c r="D22" s="8">
         <v>128.07035721301312</v>
       </c>
       <c r="E22" s="8">
         <v>108.11388769282114</v>
       </c>
       <c r="F22" s="8">
         <v>116.3473620361833</v>
       </c>
       <c r="G22" s="8">
@@ -7192,51 +7227,53 @@
       </c>
       <c r="CS22" s="31">
         <v>39.296085543579345</v>
       </c>
       <c r="CT22" s="8">
         <v>37.271236759415359</v>
       </c>
       <c r="CU22" s="39">
         <v>114.58587257650828</v>
       </c>
       <c r="CV22" s="39">
         <v>128.86564853163901</v>
       </c>
       <c r="CW22" s="39">
         <v>102.08156479793773</v>
       </c>
       <c r="CX22" s="39">
         <v>109.7480914264921</v>
       </c>
       <c r="CY22" s="8">
         <v>139.04793126219562</v>
       </c>
       <c r="CZ22" s="39">
         <v>133.53107512918635</v>
       </c>
-      <c r="DA22" s="39"/>
+      <c r="DA22" s="39">
+        <v>124.4</v>
+      </c>
       <c r="DB22" s="39"/>
       <c r="DC22" s="39"/>
       <c r="DD22" s="39"/>
       <c r="DE22" s="39"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>81.875674809435594</v>
       </c>
       <c r="C23" s="8">
         <v>99.631611081156677</v>
       </c>
       <c r="D23" s="8">
         <v>99.185313037266425</v>
       </c>
       <c r="E23" s="8">
         <v>102.85463488560602</v>
       </c>
       <c r="F23" s="8">
         <v>101.8883462599475</v>
       </c>
       <c r="G23" s="8">
@@ -7511,51 +7548,53 @@
       </c>
       <c r="CS23" s="31">
         <v>103.59116620929339</v>
       </c>
       <c r="CT23" s="8">
         <v>97.043876665175503</v>
       </c>
       <c r="CU23" s="39">
         <v>99.779466863794966</v>
       </c>
       <c r="CV23" s="39">
         <v>48.80038482067765</v>
       </c>
       <c r="CW23" s="39">
         <v>170.62506774232619</v>
       </c>
       <c r="CX23" s="39">
         <v>114.25522785811239</v>
       </c>
       <c r="CY23" s="8">
         <v>89.400170010223306</v>
       </c>
       <c r="CZ23" s="39">
         <v>111.79440644707699</v>
       </c>
-      <c r="DA23" s="39"/>
+      <c r="DA23" s="39">
+        <v>115.8</v>
+      </c>
       <c r="DB23" s="39"/>
       <c r="DC23" s="39"/>
       <c r="DD23" s="39"/>
       <c r="DE23" s="39"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>96.0437699099637</v>
       </c>
       <c r="C24" s="8">
         <v>83.251978445067337</v>
       </c>
       <c r="D24" s="8">
         <v>117.41103699361446</v>
       </c>
       <c r="E24" s="8">
         <v>85.041957603050449</v>
       </c>
       <c r="F24" s="8">
         <v>129.39093983020089</v>
       </c>
       <c r="G24" s="8">
@@ -7830,51 +7869,53 @@
       </c>
       <c r="CS24" s="31">
         <v>93.310682586509444</v>
       </c>
       <c r="CT24" s="8">
         <v>102.1652747907644</v>
       </c>
       <c r="CU24" s="39">
         <v>98.750362098236224</v>
       </c>
       <c r="CV24" s="39">
         <v>124.31540160188364</v>
       </c>
       <c r="CW24" s="39">
         <v>144.06707628779716</v>
       </c>
       <c r="CX24" s="39">
         <v>60.134278439786392</v>
       </c>
       <c r="CY24" s="8">
         <v>108.88644319646352</v>
       </c>
       <c r="CZ24" s="39">
         <v>277.99644586377565</v>
       </c>
-      <c r="DA24" s="39"/>
+      <c r="DA24" s="39">
+        <v>119.6</v>
+      </c>
       <c r="DB24" s="39"/>
       <c r="DC24" s="39"/>
       <c r="DD24" s="39"/>
       <c r="DE24" s="39"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="8">
         <v>78.136670993648167</v>
       </c>
       <c r="C25" s="8">
         <v>98.866116873185845</v>
       </c>
       <c r="D25" s="8">
         <v>121.05242185312697</v>
       </c>
       <c r="E25" s="8">
         <v>180.38323955535873</v>
       </c>
       <c r="F25" s="8">
         <v>80.534820262840114</v>
       </c>
       <c r="G25" s="8">
@@ -8149,362 +8190,364 @@
       </c>
       <c r="CS25" s="31">
         <v>106.44674005605808</v>
       </c>
       <c r="CT25" s="8">
         <v>86.130283700849617</v>
       </c>
       <c r="CU25" s="39">
         <v>95.267502147872037</v>
       </c>
       <c r="CV25" s="39">
         <v>104.15429753803727</v>
       </c>
       <c r="CW25" s="39">
         <v>115.82186314803246</v>
       </c>
       <c r="CX25" s="39">
         <v>107.23348998456194</v>
       </c>
       <c r="CY25" s="8">
         <v>98.066346038351654</v>
       </c>
       <c r="CZ25" s="39">
         <v>122.75324724871209</v>
       </c>
-      <c r="DA25" s="39"/>
+      <c r="DA25" s="39">
+        <v>109.6</v>
+      </c>
       <c r="DB25" s="39"/>
       <c r="DC25" s="39"/>
       <c r="DD25" s="39"/>
       <c r="DE25" s="39"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="46" t="s">
+      <c r="A28" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="46"/>
-[...59 lines deleted...]
-      <c r="CH28" s="45" t="s">
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="48"/>
+      <c r="AI28" s="48"/>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="48"/>
+      <c r="AM28" s="48"/>
+      <c r="AN28" s="48"/>
+      <c r="AO28" s="48"/>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="48"/>
+      <c r="AU28" s="48"/>
+      <c r="AV28" s="48"/>
+      <c r="AW28" s="48"/>
+      <c r="AX28" s="48"/>
+      <c r="AY28" s="48"/>
+      <c r="AZ28" s="48"/>
+      <c r="BA28" s="48"/>
+      <c r="BB28" s="48"/>
+      <c r="BC28" s="48"/>
+      <c r="BD28" s="48"/>
+      <c r="BE28" s="48"/>
+      <c r="BF28" s="48"/>
+      <c r="BG28" s="48"/>
+      <c r="BH28" s="48"/>
+      <c r="BI28" s="48"/>
+      <c r="CH28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="45"/>
-[...21 lines deleted...]
-      <c r="DE28" s="45"/>
+      <c r="CI28" s="47"/>
+      <c r="CJ28" s="47"/>
+      <c r="CK28" s="47"/>
+      <c r="CL28" s="47"/>
+      <c r="CM28" s="47"/>
+      <c r="CN28" s="47"/>
+      <c r="CO28" s="47"/>
+      <c r="CP28" s="47"/>
+      <c r="CQ28" s="47"/>
+      <c r="CR28" s="47"/>
+      <c r="CS28" s="47"/>
+      <c r="CT28" s="47"/>
+      <c r="CU28" s="47"/>
+      <c r="CV28" s="47"/>
+      <c r="CW28" s="47"/>
+      <c r="CX28" s="47"/>
+      <c r="CY28" s="47"/>
+      <c r="CZ28" s="47"/>
+      <c r="DA28" s="47"/>
+      <c r="DB28" s="47"/>
+      <c r="DC28" s="47"/>
+      <c r="DD28" s="47"/>
+      <c r="DE28" s="47"/>
       <c r="DF28" s="32"/>
       <c r="DG28" s="32"/>
       <c r="DH28" s="32"/>
       <c r="DI28" s="32"/>
       <c r="DJ28" s="32"/>
       <c r="DK28" s="32"/>
       <c r="DL28" s="32"/>
       <c r="DM28" s="32"/>
       <c r="DN28" s="32"/>
       <c r="DO28" s="32"/>
       <c r="DP28" s="32"/>
       <c r="DQ28" s="32"/>
       <c r="DR28" s="32"/>
       <c r="DS28" s="32"/>
       <c r="DT28" s="32"/>
       <c r="DU28" s="32"/>
       <c r="DV28" s="32"/>
       <c r="DW28" s="32"/>
       <c r="DX28" s="32"/>
       <c r="DY28" s="32"/>
       <c r="DZ28" s="32"/>
       <c r="EA28" s="32"/>
       <c r="EB28" s="32"/>
       <c r="EC28" s="32"/>
       <c r="ED28" s="32"/>
       <c r="EE28" s="32"/>
       <c r="EF28" s="32"/>
       <c r="EG28" s="32"/>
       <c r="EH28" s="32"/>
       <c r="EI28" s="32"/>
       <c r="EJ28" s="32"/>
       <c r="EK28" s="32"/>
       <c r="EL28" s="32"/>
       <c r="EM28" s="32"/>
       <c r="EN28" s="32"/>
       <c r="EO28" s="32"/>
       <c r="EP28" s="32"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="44" t="s">
+      <c r="K29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="L29" s="44"/>
-[...1 lines deleted...]
-      <c r="W29" s="44" t="s">
+      <c r="L29" s="46"/>
+      <c r="M29" s="46"/>
+      <c r="W29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="X29" s="44"/>
-[...1 lines deleted...]
-      <c r="AI29" s="44" t="s">
+      <c r="X29" s="46"/>
+      <c r="Y29" s="46"/>
+      <c r="AI29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AJ29" s="44"/>
-[...1 lines deleted...]
-      <c r="AU29" s="44" t="s">
+      <c r="AJ29" s="46"/>
+      <c r="AK29" s="46"/>
+      <c r="AU29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AV29" s="44"/>
-[...1 lines deleted...]
-      <c r="BG29" s="44" t="s">
+      <c r="AV29" s="46"/>
+      <c r="AW29" s="46"/>
+      <c r="BG29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BH29" s="44"/>
-[...1 lines deleted...]
-      <c r="BS29" s="44" t="s">
+      <c r="BH29" s="46"/>
+      <c r="BI29" s="46"/>
+      <c r="BS29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BT29" s="44"/>
-[...1 lines deleted...]
-      <c r="CE29" s="44" t="s">
+      <c r="BT29" s="46"/>
+      <c r="BU29" s="46"/>
+      <c r="CE29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CF29" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="44" t="s">
+      <c r="CF29" s="46"/>
+      <c r="CG29" s="46"/>
+      <c r="CQ29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CR29" s="44"/>
-[...1 lines deleted...]
-      <c r="DC29" s="44" t="s">
+      <c r="CR29" s="46"/>
+      <c r="CS29" s="46"/>
+      <c r="DC29" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="DD29" s="44"/>
-      <c r="DE29" s="44"/>
+      <c r="DD29" s="46"/>
+      <c r="DE29" s="46"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="47"/>
-      <c r="B30" s="41" t="s">
+      <c r="A30" s="49"/>
+      <c r="B30" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="42"/>
-[...10 lines deleted...]
-      <c r="N30" s="41" t="s">
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O30" s="42"/>
-[...10 lines deleted...]
-      <c r="Z30" s="41" t="s">
+      <c r="O30" s="44"/>
+      <c r="P30" s="44"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="44"/>
+      <c r="S30" s="44"/>
+      <c r="T30" s="44"/>
+      <c r="U30" s="44"/>
+      <c r="V30" s="44"/>
+      <c r="W30" s="44"/>
+      <c r="X30" s="44"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA30" s="42"/>
-[...10 lines deleted...]
-      <c r="AL30" s="41" t="s">
+      <c r="AA30" s="44"/>
+      <c r="AB30" s="44"/>
+      <c r="AC30" s="44"/>
+      <c r="AD30" s="44"/>
+      <c r="AE30" s="44"/>
+      <c r="AF30" s="44"/>
+      <c r="AG30" s="44"/>
+      <c r="AH30" s="44"/>
+      <c r="AI30" s="44"/>
+      <c r="AJ30" s="44"/>
+      <c r="AK30" s="45"/>
+      <c r="AL30" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM30" s="42"/>
-[...10 lines deleted...]
-      <c r="AX30" s="41" t="s">
+      <c r="AM30" s="44"/>
+      <c r="AN30" s="44"/>
+      <c r="AO30" s="44"/>
+      <c r="AP30" s="44"/>
+      <c r="AQ30" s="44"/>
+      <c r="AR30" s="44"/>
+      <c r="AS30" s="44"/>
+      <c r="AT30" s="44"/>
+      <c r="AU30" s="44"/>
+      <c r="AV30" s="44"/>
+      <c r="AW30" s="45"/>
+      <c r="AX30" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY30" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="41" t="s">
+      <c r="AY30" s="44"/>
+      <c r="AZ30" s="44"/>
+      <c r="BA30" s="44"/>
+      <c r="BB30" s="44"/>
+      <c r="BC30" s="44"/>
+      <c r="BD30" s="44"/>
+      <c r="BE30" s="44"/>
+      <c r="BF30" s="44"/>
+      <c r="BG30" s="44"/>
+      <c r="BH30" s="44"/>
+      <c r="BI30" s="45"/>
+      <c r="BJ30" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="42"/>
-[...10 lines deleted...]
-      <c r="BV30" s="41" t="s">
+      <c r="BK30" s="44"/>
+      <c r="BL30" s="44"/>
+      <c r="BM30" s="44"/>
+      <c r="BN30" s="44"/>
+      <c r="BO30" s="44"/>
+      <c r="BP30" s="44"/>
+      <c r="BQ30" s="44"/>
+      <c r="BR30" s="44"/>
+      <c r="BS30" s="44"/>
+      <c r="BT30" s="44"/>
+      <c r="BU30" s="45"/>
+      <c r="BV30" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="BW30" s="42"/>
-[...10 lines deleted...]
-      <c r="CH30" s="41" t="s">
+      <c r="BW30" s="44"/>
+      <c r="BX30" s="44"/>
+      <c r="BY30" s="44"/>
+      <c r="BZ30" s="44"/>
+      <c r="CA30" s="44"/>
+      <c r="CB30" s="44"/>
+      <c r="CC30" s="44"/>
+      <c r="CD30" s="44"/>
+      <c r="CE30" s="44"/>
+      <c r="CF30" s="44"/>
+      <c r="CG30" s="45"/>
+      <c r="CH30" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CI30" s="42"/>
-[...10 lines deleted...]
-      <c r="CT30" s="41" t="s">
+      <c r="CI30" s="44"/>
+      <c r="CJ30" s="44"/>
+      <c r="CK30" s="44"/>
+      <c r="CL30" s="44"/>
+      <c r="CM30" s="44"/>
+      <c r="CN30" s="44"/>
+      <c r="CO30" s="44"/>
+      <c r="CP30" s="44"/>
+      <c r="CQ30" s="44"/>
+      <c r="CR30" s="44"/>
+      <c r="CS30" s="45"/>
+      <c r="CT30" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CU30" s="42"/>
-[...9 lines deleted...]
-      <c r="DE30" s="43"/>
+      <c r="CU30" s="44"/>
+      <c r="CV30" s="44"/>
+      <c r="CW30" s="44"/>
+      <c r="CX30" s="44"/>
+      <c r="CY30" s="44"/>
+      <c r="CZ30" s="44"/>
+      <c r="DA30" s="44"/>
+      <c r="DB30" s="44"/>
+      <c r="DC30" s="44"/>
+      <c r="DD30" s="44"/>
+      <c r="DE30" s="45"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48"/>
+      <c r="A31" s="50"/>
       <c r="B31" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="7" t="s">
@@ -9099,51 +9142,53 @@
       </c>
       <c r="CS32" s="30">
         <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="38">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="38">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="38">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="38">
         <v>97.162432382631664</v>
       </c>
       <c r="CX32" s="38">
         <v>111.4018574658357</v>
       </c>
       <c r="CY32" s="38">
         <v>152.90155546138507</v>
       </c>
       <c r="CZ32" s="38">
         <v>135.68773025845863</v>
       </c>
-      <c r="DA32" s="38"/>
+      <c r="DA32" s="41">
+        <v>195.80291466211693</v>
+      </c>
       <c r="DB32" s="38"/>
       <c r="DC32" s="38"/>
       <c r="DD32" s="38"/>
       <c r="DE32" s="38"/>
     </row>
     <row r="33" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G33" s="20" t="s">
@@ -9418,51 +9463,53 @@
       </c>
       <c r="CS33" s="31">
         <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="39">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="39">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="39">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="39">
         <v>113.27780167457753</v>
       </c>
       <c r="CX33" s="39">
         <v>116.2658486823361</v>
       </c>
       <c r="CY33" s="39">
         <v>169.09086549894917</v>
       </c>
       <c r="CZ33" s="39">
         <v>111.208380581133</v>
       </c>
-      <c r="DA33" s="39"/>
+      <c r="DA33" s="42">
+        <v>121.86424268775514</v>
+      </c>
       <c r="DB33" s="39"/>
       <c r="DC33" s="39"/>
       <c r="DD33" s="39"/>
       <c r="DE33" s="39"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
         <v>115.80064767729634</v>
       </c>
       <c r="G34" s="21">
@@ -9737,51 +9784,53 @@
       </c>
       <c r="CS34" s="31">
         <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="39">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="39">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="39">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="39">
         <v>105.5491117392631</v>
       </c>
       <c r="CX34" s="39">
         <v>104.16612949252048</v>
       </c>
       <c r="CY34" s="8">
         <v>117.32518454633163</v>
       </c>
       <c r="CZ34" s="39">
         <v>104.0160499518708</v>
       </c>
-      <c r="DA34" s="39"/>
+      <c r="DA34" s="42">
+        <v>418.62250694738572</v>
+      </c>
       <c r="DB34" s="39"/>
       <c r="DC34" s="39"/>
       <c r="DD34" s="39"/>
       <c r="DE34" s="39"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
         <v>110.6944420530845</v>
       </c>
       <c r="G35" s="21">
@@ -10056,51 +10105,53 @@
       </c>
       <c r="CS35" s="31">
         <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="39">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="39">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="39">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="39">
         <v>83.185146820380439</v>
       </c>
       <c r="CX35" s="39">
         <v>103.00590490780182</v>
       </c>
       <c r="CY35" s="8">
         <v>161.40793674108184</v>
       </c>
       <c r="CZ35" s="39">
         <v>159.98142685578492</v>
       </c>
-      <c r="DA35" s="39"/>
+      <c r="DA35" s="42">
+        <v>129.18320202891951</v>
+      </c>
       <c r="DB35" s="39"/>
       <c r="DC35" s="39"/>
       <c r="DD35" s="39"/>
       <c r="DE35" s="39"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
         <v>121.47985705098179</v>
       </c>
       <c r="G36" s="21">
@@ -10375,51 +10426,53 @@
       </c>
       <c r="CS36" s="31">
         <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="39">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="39">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="39">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="39">
         <v>60.617682823483499</v>
       </c>
       <c r="CX36" s="39">
         <v>110.81363803562658</v>
       </c>
       <c r="CY36" s="39">
         <v>183.10817331488383</v>
       </c>
       <c r="CZ36" s="39">
         <v>109.00233506130857</v>
       </c>
-      <c r="DA36" s="39"/>
+      <c r="DA36" s="42">
+        <v>138.672040008587</v>
+      </c>
       <c r="DB36" s="39"/>
       <c r="DC36" s="39"/>
       <c r="DD36" s="39"/>
       <c r="DE36" s="39"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
         <v>157.80748013041696</v>
       </c>
       <c r="G37" s="21">
@@ -10694,51 +10747,53 @@
       </c>
       <c r="CS37" s="31">
         <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="39">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="39">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="39">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="39">
         <v>91.9286201661712</v>
       </c>
       <c r="CX37" s="39">
         <v>137.29265386824378</v>
       </c>
       <c r="CY37" s="39">
         <v>123.76108296627331</v>
       </c>
       <c r="CZ37" s="39">
         <v>145.77880551439887</v>
       </c>
-      <c r="DA37" s="39"/>
+      <c r="DA37" s="42">
+        <v>170.57842343749093</v>
+      </c>
       <c r="DB37" s="39"/>
       <c r="DC37" s="39"/>
       <c r="DD37" s="39"/>
       <c r="DE37" s="39"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
         <v>146.50303054258887</v>
       </c>
       <c r="G38" s="21">
@@ -11013,51 +11068,53 @@
       </c>
       <c r="CS38" s="31">
         <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="39">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="39">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="39">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="39">
         <v>134.57834285555691</v>
       </c>
       <c r="CX38" s="39">
         <v>144.06864870996225</v>
       </c>
       <c r="CY38" s="39">
         <v>133.70573230846924</v>
       </c>
       <c r="CZ38" s="39">
         <v>145.49551322946203</v>
       </c>
-      <c r="DA38" s="39"/>
+      <c r="DA38" s="42">
+        <v>103.11198855038751</v>
+      </c>
       <c r="DB38" s="39"/>
       <c r="DC38" s="39"/>
       <c r="DD38" s="39"/>
       <c r="DE38" s="39"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
         <v>109.49941573254178</v>
       </c>
       <c r="G39" s="21">
@@ -11332,51 +11389,53 @@
       </c>
       <c r="CS39" s="31">
         <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="39">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="39">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="39">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="39">
         <v>113.98957092533624</v>
       </c>
       <c r="CX39" s="39">
         <v>112.82978465770491</v>
       </c>
       <c r="CY39" s="39">
         <v>178.73745628652722</v>
       </c>
       <c r="CZ39" s="39">
         <v>166.38455141962802</v>
       </c>
-      <c r="DA39" s="39"/>
+      <c r="DA39" s="42">
+        <v>146.33443788877344</v>
+      </c>
       <c r="DB39" s="39"/>
       <c r="DC39" s="39"/>
       <c r="DD39" s="39"/>
       <c r="DE39" s="39"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G40" s="20" t="s">
@@ -11651,51 +11710,53 @@
       </c>
       <c r="CS40" s="31">
         <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="39">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="39">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="39">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="39">
         <v>60.388177481747242</v>
       </c>
       <c r="CX40" s="39">
         <v>115.73379857543236</v>
       </c>
       <c r="CY40" s="39">
         <v>224.81097532937736</v>
       </c>
       <c r="CZ40" s="39">
         <v>128.15007252204634</v>
       </c>
-      <c r="DA40" s="39"/>
+      <c r="DA40" s="42">
+        <v>194.41654337803416</v>
+      </c>
       <c r="DB40" s="39"/>
       <c r="DC40" s="39"/>
       <c r="DD40" s="39"/>
       <c r="DE40" s="39"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
         <v>149.83873240607869</v>
       </c>
       <c r="G41" s="21">
@@ -11970,51 +12031,53 @@
       </c>
       <c r="CS41" s="31">
         <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="39">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="39">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="39">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="39">
         <v>84.950785290217553</v>
       </c>
       <c r="CX41" s="39">
         <v>144.70784703290073</v>
       </c>
       <c r="CY41" s="39">
         <v>181.41126251565797</v>
       </c>
       <c r="CZ41" s="39">
         <v>122.2311811935634</v>
       </c>
-      <c r="DA41" s="39"/>
+      <c r="DA41" s="42">
+        <v>158.01067923717267</v>
+      </c>
       <c r="DB41" s="39"/>
       <c r="DC41" s="39"/>
       <c r="DD41" s="39"/>
       <c r="DE41" s="39"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
         <v>102.61268773614279</v>
       </c>
       <c r="G42" s="21">
@@ -12289,51 +12352,53 @@
       </c>
       <c r="CS42" s="31">
         <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="39">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="39">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="39">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="39">
         <v>135.77858430978046</v>
       </c>
       <c r="CX42" s="39">
         <v>102.9969554255064</v>
       </c>
       <c r="CY42" s="8">
         <v>180.28815041755018</v>
       </c>
       <c r="CZ42" s="39">
         <v>71.226113822379105</v>
       </c>
-      <c r="DA42" s="39"/>
+      <c r="DA42" s="42">
+        <v>578.92239677998316</v>
+      </c>
       <c r="DB42" s="39"/>
       <c r="DC42" s="39"/>
       <c r="DD42" s="39"/>
       <c r="DE42" s="39"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
         <v>106.16822976921895</v>
       </c>
       <c r="G43" s="21">
@@ -12608,51 +12673,53 @@
       </c>
       <c r="CS43" s="31">
         <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="39">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="39">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="39">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="39">
         <v>106.74159725809503</v>
       </c>
       <c r="CX43" s="39">
         <v>108.25256733943812</v>
       </c>
       <c r="CY43" s="8">
         <v>127.38854151471432</v>
       </c>
       <c r="CZ43" s="39">
         <v>255.51203481658322</v>
       </c>
-      <c r="DA43" s="39"/>
+      <c r="DA43" s="42">
+        <v>227.87609709972961</v>
+      </c>
       <c r="DB43" s="39"/>
       <c r="DC43" s="39"/>
       <c r="DD43" s="39"/>
       <c r="DE43" s="39"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
         <v>114.76725022385989</v>
       </c>
       <c r="G44" s="21">
@@ -12927,51 +12994,53 @@
       </c>
       <c r="CS44" s="31">
         <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="39">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="39">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="39">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="39">
         <v>201.87635299651743</v>
       </c>
       <c r="CX44" s="39">
         <v>58.318209158937549</v>
       </c>
       <c r="CY44" s="8">
         <v>243.2429070904233</v>
       </c>
       <c r="CZ44" s="39">
         <v>75.316999821861543</v>
       </c>
-      <c r="DA44" s="39"/>
+      <c r="DA44" s="42">
+        <v>181.91823321357302</v>
+      </c>
       <c r="DB44" s="39"/>
       <c r="DC44" s="39"/>
       <c r="DD44" s="39"/>
       <c r="DE44" s="39"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="8">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="8">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="8">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="8">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="8">
         <v>122.40570091010375</v>
       </c>
       <c r="G45" s="8">
@@ -13246,51 +13315,53 @@
       </c>
       <c r="CS45" s="31">
         <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="39">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="39">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="39">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="39">
         <v>110.43415721861236</v>
       </c>
       <c r="CX45" s="39">
         <v>101.83659952480546</v>
       </c>
       <c r="CY45" s="8">
         <v>144.32355013483468</v>
       </c>
       <c r="CZ45" s="39">
         <v>135.95032859033199</v>
       </c>
-      <c r="DA45" s="39"/>
+      <c r="DA45" s="42">
+        <v>140.8409758822342</v>
+      </c>
       <c r="DB45" s="39"/>
       <c r="DC45" s="39"/>
       <c r="DD45" s="39"/>
       <c r="DE45" s="39"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="8">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="8">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="8">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="8">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="8">
         <v>110.59702904949059</v>
       </c>
       <c r="G46" s="8">
@@ -13565,51 +13636,53 @@
       </c>
       <c r="CS46" s="31">
         <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="39">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="39">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="39">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="39">
         <v>127.06590190699345</v>
       </c>
       <c r="CX46" s="39">
         <v>110.06854281701773</v>
       </c>
       <c r="CY46" s="8">
         <v>125.27810984365171</v>
       </c>
       <c r="CZ46" s="39">
         <v>190.39356914038075</v>
       </c>
-      <c r="DA46" s="39"/>
+      <c r="DA46" s="42">
+        <v>307.66369768571826</v>
+      </c>
       <c r="DB46" s="39"/>
       <c r="DC46" s="39"/>
       <c r="DD46" s="39"/>
       <c r="DE46" s="39"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="8">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="8">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="8">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="8">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="8">
         <v>112.60740992124245</v>
       </c>
       <c r="G47" s="8">
@@ -13884,51 +13957,53 @@
       </c>
       <c r="CS47" s="31">
         <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="39">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="39">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="39">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="39">
         <v>110.21810717492866</v>
       </c>
       <c r="CX47" s="39">
         <v>100.376689538927</v>
       </c>
       <c r="CY47" s="8">
         <v>129.66701744642063</v>
       </c>
       <c r="CZ47" s="39">
         <v>186.55236671173168</v>
       </c>
-      <c r="DA47" s="39"/>
+      <c r="DA47" s="42">
+        <v>214.71808384366997</v>
+      </c>
       <c r="DB47" s="39"/>
       <c r="DC47" s="39"/>
       <c r="DD47" s="39"/>
       <c r="DE47" s="39"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G48" s="20" t="s">
@@ -14203,51 +14278,53 @@
       </c>
       <c r="CS48" s="31">
         <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="39">
         <v>71.555916842237991</v>
       </c>
       <c r="CX48" s="39">
         <v>157.49681184834242</v>
       </c>
       <c r="CY48" s="8">
         <v>153.21010275663522</v>
       </c>
       <c r="CZ48" s="39">
         <v>97.638379294639961</v>
       </c>
-      <c r="DA48" s="39"/>
+      <c r="DA48" s="42">
+        <v>144.43455265324906</v>
+      </c>
       <c r="DB48" s="39"/>
       <c r="DC48" s="39"/>
       <c r="DD48" s="39"/>
       <c r="DE48" s="39"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="8">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="8">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="8">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="8">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="8">
         <v>116.55180457160958</v>
       </c>
       <c r="G49" s="8">
@@ -14522,51 +14599,53 @@
       </c>
       <c r="CS49" s="31">
         <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="8">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="39">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="39">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="39">
         <v>99.314397291995476</v>
       </c>
       <c r="CX49" s="39">
         <v>112.70360871117893</v>
       </c>
       <c r="CY49" s="8">
         <v>140.20927338234165</v>
       </c>
       <c r="CZ49" s="39">
         <v>134.24234250240096</v>
       </c>
-      <c r="DA49" s="39"/>
+      <c r="DA49" s="42">
+        <v>124.75013793175285</v>
+      </c>
       <c r="DB49" s="39"/>
       <c r="DC49" s="39"/>
       <c r="DD49" s="39"/>
       <c r="DE49" s="39"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="8">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="8">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="8">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="8">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="8">
         <v>111.16367817989843</v>
       </c>
       <c r="G50" s="8">
@@ -14841,51 +14920,53 @@
       </c>
       <c r="CS50" s="31">
         <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="8">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="39">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="39">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="39">
         <v>91.916867797618266</v>
       </c>
       <c r="CX50" s="39">
         <v>193.9075348830537</v>
       </c>
       <c r="CY50" s="8">
         <v>58.855994260672297</v>
       </c>
       <c r="CZ50" s="39">
         <v>169.53947476743906</v>
       </c>
-      <c r="DA50" s="39"/>
+      <c r="DA50" s="42">
+        <v>161.46468739967224</v>
+      </c>
       <c r="DB50" s="39"/>
       <c r="DC50" s="39"/>
       <c r="DD50" s="39"/>
       <c r="DE50" s="39"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="8">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="8">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="8">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="8">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="8">
         <v>135.41888053895929</v>
       </c>
       <c r="G51" s="8">
@@ -15160,51 +15241,53 @@
       </c>
       <c r="CS51" s="31">
         <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="8">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="39">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="39">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="39">
         <v>180.16605568016527</v>
       </c>
       <c r="CX51" s="39">
         <v>53.913178115087625</v>
       </c>
       <c r="CY51" s="8">
         <v>111.45505318647788</v>
       </c>
       <c r="CZ51" s="39">
         <v>324.15814279291396</v>
       </c>
-      <c r="DA51" s="39"/>
+      <c r="DA51" s="42">
+        <v>121.16394961029951</v>
+      </c>
       <c r="DB51" s="39"/>
       <c r="DC51" s="39"/>
       <c r="DD51" s="39"/>
       <c r="DE51" s="39"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="10">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="10">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="10">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="10">
         <v>80.523968955434654</v>
       </c>
       <c r="G52" s="8">
@@ -15479,362 +15562,364 @@
       </c>
       <c r="CS52" s="31">
         <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="8">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="39">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="39">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="39">
         <v>114.26056635572483</v>
       </c>
       <c r="CX52" s="39">
         <v>108.44155378670894</v>
       </c>
       <c r="CY52" s="8">
         <v>98.052491879929974</v>
       </c>
       <c r="CZ52" s="39">
         <v>122.91950662355229</v>
       </c>
-      <c r="DA52" s="39"/>
+      <c r="DA52" s="42">
+        <v>109.70255097482857</v>
+      </c>
       <c r="DB52" s="39"/>
       <c r="DC52" s="39"/>
       <c r="DD52" s="39"/>
       <c r="DE52" s="39"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="46" t="s">
+      <c r="A54" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="46"/>
-[...59 lines deleted...]
-      <c r="CH54" s="45" t="s">
+      <c r="B54" s="48"/>
+      <c r="C54" s="48"/>
+      <c r="D54" s="48"/>
+      <c r="E54" s="48"/>
+      <c r="F54" s="48"/>
+      <c r="G54" s="48"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="48"/>
+      <c r="J54" s="48"/>
+      <c r="K54" s="48"/>
+      <c r="L54" s="48"/>
+      <c r="M54" s="48"/>
+      <c r="N54" s="48"/>
+      <c r="O54" s="48"/>
+      <c r="P54" s="48"/>
+      <c r="Q54" s="48"/>
+      <c r="R54" s="48"/>
+      <c r="S54" s="48"/>
+      <c r="T54" s="48"/>
+      <c r="U54" s="48"/>
+      <c r="V54" s="48"/>
+      <c r="W54" s="48"/>
+      <c r="X54" s="48"/>
+      <c r="Y54" s="48"/>
+      <c r="Z54" s="48"/>
+      <c r="AA54" s="48"/>
+      <c r="AB54" s="48"/>
+      <c r="AC54" s="48"/>
+      <c r="AD54" s="48"/>
+      <c r="AE54" s="48"/>
+      <c r="AF54" s="48"/>
+      <c r="AG54" s="48"/>
+      <c r="AH54" s="48"/>
+      <c r="AI54" s="48"/>
+      <c r="AJ54" s="48"/>
+      <c r="AK54" s="48"/>
+      <c r="AL54" s="48"/>
+      <c r="AM54" s="48"/>
+      <c r="AN54" s="48"/>
+      <c r="AO54" s="48"/>
+      <c r="AP54" s="48"/>
+      <c r="AQ54" s="48"/>
+      <c r="AR54" s="48"/>
+      <c r="AS54" s="48"/>
+      <c r="AT54" s="48"/>
+      <c r="AU54" s="48"/>
+      <c r="AV54" s="48"/>
+      <c r="AW54" s="48"/>
+      <c r="AX54" s="48"/>
+      <c r="AY54" s="48"/>
+      <c r="AZ54" s="48"/>
+      <c r="BA54" s="48"/>
+      <c r="BB54" s="48"/>
+      <c r="BC54" s="48"/>
+      <c r="BD54" s="48"/>
+      <c r="BE54" s="48"/>
+      <c r="BF54" s="48"/>
+      <c r="BG54" s="48"/>
+      <c r="BH54" s="48"/>
+      <c r="BI54" s="48"/>
+      <c r="CH54" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="45"/>
-[...21 lines deleted...]
-      <c r="DE54" s="45"/>
+      <c r="CI54" s="47"/>
+      <c r="CJ54" s="47"/>
+      <c r="CK54" s="47"/>
+      <c r="CL54" s="47"/>
+      <c r="CM54" s="47"/>
+      <c r="CN54" s="47"/>
+      <c r="CO54" s="47"/>
+      <c r="CP54" s="47"/>
+      <c r="CQ54" s="47"/>
+      <c r="CR54" s="47"/>
+      <c r="CS54" s="47"/>
+      <c r="CT54" s="47"/>
+      <c r="CU54" s="47"/>
+      <c r="CV54" s="47"/>
+      <c r="CW54" s="47"/>
+      <c r="CX54" s="47"/>
+      <c r="CY54" s="47"/>
+      <c r="CZ54" s="47"/>
+      <c r="DA54" s="47"/>
+      <c r="DB54" s="47"/>
+      <c r="DC54" s="47"/>
+      <c r="DD54" s="47"/>
+      <c r="DE54" s="47"/>
       <c r="DF54" s="32"/>
       <c r="DG54" s="32"/>
       <c r="DH54" s="32"/>
       <c r="DI54" s="32"/>
       <c r="DJ54" s="32"/>
       <c r="DK54" s="32"/>
       <c r="DL54" s="32"/>
       <c r="DM54" s="32"/>
       <c r="DN54" s="32"/>
       <c r="DO54" s="32"/>
       <c r="DP54" s="32"/>
       <c r="DQ54" s="32"/>
       <c r="DR54" s="32"/>
       <c r="DS54" s="32"/>
       <c r="DT54" s="32"/>
       <c r="DU54" s="32"/>
       <c r="DV54" s="32"/>
       <c r="DW54" s="32"/>
       <c r="DX54" s="32"/>
       <c r="DY54" s="32"/>
       <c r="DZ54" s="32"/>
       <c r="EA54" s="32"/>
       <c r="EB54" s="32"/>
       <c r="EC54" s="32"/>
       <c r="ED54" s="32"/>
       <c r="EE54" s="32"/>
       <c r="EF54" s="32"/>
       <c r="EG54" s="32"/>
       <c r="EH54" s="32"/>
       <c r="EI54" s="32"/>
       <c r="EJ54" s="32"/>
       <c r="EK54" s="32"/>
       <c r="EL54" s="32"/>
       <c r="EM54" s="32"/>
       <c r="EN54" s="32"/>
       <c r="EO54" s="32"/>
       <c r="EP54" s="32"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="44" t="s">
+      <c r="K55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="L55" s="44"/>
-[...1 lines deleted...]
-      <c r="W55" s="44" t="s">
+      <c r="L55" s="46"/>
+      <c r="M55" s="46"/>
+      <c r="W55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="X55" s="44"/>
-[...1 lines deleted...]
-      <c r="AI55" s="44" t="s">
+      <c r="X55" s="46"/>
+      <c r="Y55" s="46"/>
+      <c r="AI55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AJ55" s="44"/>
-[...1 lines deleted...]
-      <c r="AU55" s="44" t="s">
+      <c r="AJ55" s="46"/>
+      <c r="AK55" s="46"/>
+      <c r="AU55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AV55" s="44"/>
-[...1 lines deleted...]
-      <c r="BG55" s="44" t="s">
+      <c r="AV55" s="46"/>
+      <c r="AW55" s="46"/>
+      <c r="BG55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BH55" s="44"/>
-[...1 lines deleted...]
-      <c r="BS55" s="44" t="s">
+      <c r="BH55" s="46"/>
+      <c r="BI55" s="46"/>
+      <c r="BS55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BT55" s="44"/>
-[...1 lines deleted...]
-      <c r="CE55" s="44" t="s">
+      <c r="BT55" s="46"/>
+      <c r="BU55" s="46"/>
+      <c r="CE55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CF55" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="44" t="s">
+      <c r="CF55" s="46"/>
+      <c r="CG55" s="46"/>
+      <c r="CQ55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CR55" s="44"/>
-[...1 lines deleted...]
-      <c r="DC55" s="44" t="s">
+      <c r="CR55" s="46"/>
+      <c r="CS55" s="46"/>
+      <c r="DC55" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="DD55" s="44"/>
-      <c r="DE55" s="44"/>
+      <c r="DD55" s="46"/>
+      <c r="DE55" s="46"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="47"/>
-      <c r="B56" s="41" t="s">
+      <c r="A56" s="49"/>
+      <c r="B56" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C56" s="42"/>
-[...10 lines deleted...]
-      <c r="N56" s="41" t="s">
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="44"/>
+      <c r="J56" s="44"/>
+      <c r="K56" s="44"/>
+      <c r="L56" s="44"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O56" s="42"/>
-[...10 lines deleted...]
-      <c r="Z56" s="41" t="s">
+      <c r="O56" s="44"/>
+      <c r="P56" s="44"/>
+      <c r="Q56" s="44"/>
+      <c r="R56" s="44"/>
+      <c r="S56" s="44"/>
+      <c r="T56" s="44"/>
+      <c r="U56" s="44"/>
+      <c r="V56" s="44"/>
+      <c r="W56" s="44"/>
+      <c r="X56" s="44"/>
+      <c r="Y56" s="45"/>
+      <c r="Z56" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA56" s="42"/>
-[...10 lines deleted...]
-      <c r="AL56" s="41" t="s">
+      <c r="AA56" s="44"/>
+      <c r="AB56" s="44"/>
+      <c r="AC56" s="44"/>
+      <c r="AD56" s="44"/>
+      <c r="AE56" s="44"/>
+      <c r="AF56" s="44"/>
+      <c r="AG56" s="44"/>
+      <c r="AH56" s="44"/>
+      <c r="AI56" s="44"/>
+      <c r="AJ56" s="44"/>
+      <c r="AK56" s="45"/>
+      <c r="AL56" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM56" s="42"/>
-[...10 lines deleted...]
-      <c r="AX56" s="41" t="s">
+      <c r="AM56" s="44"/>
+      <c r="AN56" s="44"/>
+      <c r="AO56" s="44"/>
+      <c r="AP56" s="44"/>
+      <c r="AQ56" s="44"/>
+      <c r="AR56" s="44"/>
+      <c r="AS56" s="44"/>
+      <c r="AT56" s="44"/>
+      <c r="AU56" s="44"/>
+      <c r="AV56" s="44"/>
+      <c r="AW56" s="45"/>
+      <c r="AX56" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY56" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="41" t="s">
+      <c r="AY56" s="44"/>
+      <c r="AZ56" s="44"/>
+      <c r="BA56" s="44"/>
+      <c r="BB56" s="44"/>
+      <c r="BC56" s="44"/>
+      <c r="BD56" s="44"/>
+      <c r="BE56" s="44"/>
+      <c r="BF56" s="44"/>
+      <c r="BG56" s="44"/>
+      <c r="BH56" s="44"/>
+      <c r="BI56" s="45"/>
+      <c r="BJ56" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="42"/>
-[...10 lines deleted...]
-      <c r="BV56" s="41" t="s">
+      <c r="BK56" s="44"/>
+      <c r="BL56" s="44"/>
+      <c r="BM56" s="44"/>
+      <c r="BN56" s="44"/>
+      <c r="BO56" s="44"/>
+      <c r="BP56" s="44"/>
+      <c r="BQ56" s="44"/>
+      <c r="BR56" s="44"/>
+      <c r="BS56" s="44"/>
+      <c r="BT56" s="44"/>
+      <c r="BU56" s="45"/>
+      <c r="BV56" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="BW56" s="42"/>
-[...10 lines deleted...]
-      <c r="CH56" s="41" t="s">
+      <c r="BW56" s="44"/>
+      <c r="BX56" s="44"/>
+      <c r="BY56" s="44"/>
+      <c r="BZ56" s="44"/>
+      <c r="CA56" s="44"/>
+      <c r="CB56" s="44"/>
+      <c r="CC56" s="44"/>
+      <c r="CD56" s="44"/>
+      <c r="CE56" s="44"/>
+      <c r="CF56" s="44"/>
+      <c r="CG56" s="45"/>
+      <c r="CH56" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CI56" s="42"/>
-[...10 lines deleted...]
-      <c r="CT56" s="41" t="s">
+      <c r="CI56" s="44"/>
+      <c r="CJ56" s="44"/>
+      <c r="CK56" s="44"/>
+      <c r="CL56" s="44"/>
+      <c r="CM56" s="44"/>
+      <c r="CN56" s="44"/>
+      <c r="CO56" s="44"/>
+      <c r="CP56" s="44"/>
+      <c r="CQ56" s="44"/>
+      <c r="CR56" s="44"/>
+      <c r="CS56" s="45"/>
+      <c r="CT56" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CU56" s="42"/>
-[...9 lines deleted...]
-      <c r="DE56" s="43"/>
+      <c r="CU56" s="44"/>
+      <c r="CV56" s="44"/>
+      <c r="CW56" s="44"/>
+      <c r="CX56" s="44"/>
+      <c r="CY56" s="44"/>
+      <c r="CZ56" s="44"/>
+      <c r="DA56" s="44"/>
+      <c r="DB56" s="44"/>
+      <c r="DC56" s="44"/>
+      <c r="DD56" s="44"/>
+      <c r="DE56" s="45"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="48"/>
+      <c r="A57" s="50"/>
       <c r="B57" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="7" t="s">
@@ -16429,362 +16514,364 @@
       </c>
       <c r="CS58" s="24">
         <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="38">
         <v>100</v>
       </c>
       <c r="CU58" s="38">
         <v>100</v>
       </c>
       <c r="CV58" s="38">
         <v>100</v>
       </c>
       <c r="CW58" s="38">
         <v>130.2369122888478</v>
       </c>
       <c r="CX58" s="38">
         <v>111.88955188740501</v>
       </c>
       <c r="CY58" s="38">
         <v>180.40305776635876</v>
       </c>
       <c r="CZ58" s="13">
         <v>1192.4591358994649</v>
       </c>
-      <c r="DA58" s="38"/>
+      <c r="DA58" s="41">
+        <v>275</v>
+      </c>
       <c r="DB58" s="38"/>
       <c r="DC58" s="13"/>
       <c r="DD58" s="13"/>
       <c r="DE58" s="24"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="46" t="s">
+      <c r="A61" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B61" s="46"/>
-[...59 lines deleted...]
-      <c r="CH61" s="45" t="s">
+      <c r="B61" s="48"/>
+      <c r="C61" s="48"/>
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48"/>
+      <c r="I61" s="48"/>
+      <c r="J61" s="48"/>
+      <c r="K61" s="48"/>
+      <c r="L61" s="48"/>
+      <c r="M61" s="48"/>
+      <c r="N61" s="48"/>
+      <c r="O61" s="48"/>
+      <c r="P61" s="48"/>
+      <c r="Q61" s="48"/>
+      <c r="R61" s="48"/>
+      <c r="S61" s="48"/>
+      <c r="T61" s="48"/>
+      <c r="U61" s="48"/>
+      <c r="V61" s="48"/>
+      <c r="W61" s="48"/>
+      <c r="X61" s="48"/>
+      <c r="Y61" s="48"/>
+      <c r="Z61" s="48"/>
+      <c r="AA61" s="48"/>
+      <c r="AB61" s="48"/>
+      <c r="AC61" s="48"/>
+      <c r="AD61" s="48"/>
+      <c r="AE61" s="48"/>
+      <c r="AF61" s="48"/>
+      <c r="AG61" s="48"/>
+      <c r="AH61" s="48"/>
+      <c r="AI61" s="48"/>
+      <c r="AJ61" s="48"/>
+      <c r="AK61" s="48"/>
+      <c r="AL61" s="48"/>
+      <c r="AM61" s="48"/>
+      <c r="AN61" s="48"/>
+      <c r="AO61" s="48"/>
+      <c r="AP61" s="48"/>
+      <c r="AQ61" s="48"/>
+      <c r="AR61" s="48"/>
+      <c r="AS61" s="48"/>
+      <c r="AT61" s="48"/>
+      <c r="AU61" s="48"/>
+      <c r="AV61" s="48"/>
+      <c r="AW61" s="48"/>
+      <c r="AX61" s="48"/>
+      <c r="AY61" s="48"/>
+      <c r="AZ61" s="48"/>
+      <c r="BA61" s="48"/>
+      <c r="BB61" s="48"/>
+      <c r="BC61" s="48"/>
+      <c r="BD61" s="48"/>
+      <c r="BE61" s="48"/>
+      <c r="BF61" s="48"/>
+      <c r="BG61" s="48"/>
+      <c r="BH61" s="48"/>
+      <c r="BI61" s="48"/>
+      <c r="CH61" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="CI61" s="45"/>
-[...21 lines deleted...]
-      <c r="DE61" s="45"/>
+      <c r="CI61" s="47"/>
+      <c r="CJ61" s="47"/>
+      <c r="CK61" s="47"/>
+      <c r="CL61" s="47"/>
+      <c r="CM61" s="47"/>
+      <c r="CN61" s="47"/>
+      <c r="CO61" s="47"/>
+      <c r="CP61" s="47"/>
+      <c r="CQ61" s="47"/>
+      <c r="CR61" s="47"/>
+      <c r="CS61" s="47"/>
+      <c r="CT61" s="47"/>
+      <c r="CU61" s="47"/>
+      <c r="CV61" s="47"/>
+      <c r="CW61" s="47"/>
+      <c r="CX61" s="47"/>
+      <c r="CY61" s="47"/>
+      <c r="CZ61" s="47"/>
+      <c r="DA61" s="47"/>
+      <c r="DB61" s="47"/>
+      <c r="DC61" s="47"/>
+      <c r="DD61" s="47"/>
+      <c r="DE61" s="47"/>
       <c r="DF61" s="32"/>
       <c r="DG61" s="32"/>
       <c r="DH61" s="32"/>
       <c r="DI61" s="32"/>
       <c r="DJ61" s="32"/>
       <c r="DK61" s="32"/>
       <c r="DL61" s="32"/>
       <c r="DM61" s="32"/>
       <c r="DN61" s="32"/>
       <c r="DO61" s="32"/>
       <c r="DP61" s="32"/>
       <c r="DQ61" s="32"/>
       <c r="DR61" s="32"/>
       <c r="DS61" s="32"/>
       <c r="DT61" s="32"/>
       <c r="DU61" s="32"/>
       <c r="DV61" s="32"/>
       <c r="DW61" s="32"/>
       <c r="DX61" s="32"/>
       <c r="DY61" s="32"/>
       <c r="DZ61" s="32"/>
       <c r="EA61" s="32"/>
       <c r="EB61" s="32"/>
       <c r="EC61" s="32"/>
       <c r="ED61" s="32"/>
       <c r="EE61" s="32"/>
       <c r="EF61" s="32"/>
       <c r="EG61" s="32"/>
       <c r="EH61" s="32"/>
       <c r="EI61" s="32"/>
       <c r="EJ61" s="32"/>
       <c r="EK61" s="32"/>
       <c r="EL61" s="32"/>
       <c r="EM61" s="32"/>
       <c r="EN61" s="32"/>
       <c r="EO61" s="32"/>
       <c r="EP61" s="32"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="44" t="s">
+      <c r="K62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="L62" s="44"/>
-[...1 lines deleted...]
-      <c r="W62" s="44" t="s">
+      <c r="L62" s="46"/>
+      <c r="M62" s="46"/>
+      <c r="W62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="X62" s="44"/>
-[...1 lines deleted...]
-      <c r="AI62" s="44" t="s">
+      <c r="X62" s="46"/>
+      <c r="Y62" s="46"/>
+      <c r="AI62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AJ62" s="44"/>
-[...1 lines deleted...]
-      <c r="AU62" s="44" t="s">
+      <c r="AJ62" s="46"/>
+      <c r="AK62" s="46"/>
+      <c r="AU62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AV62" s="44"/>
-[...1 lines deleted...]
-      <c r="BG62" s="44" t="s">
+      <c r="AV62" s="46"/>
+      <c r="AW62" s="46"/>
+      <c r="BG62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BH62" s="44"/>
-[...1 lines deleted...]
-      <c r="BS62" s="44" t="s">
+      <c r="BH62" s="46"/>
+      <c r="BI62" s="46"/>
+      <c r="BS62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="BT62" s="44"/>
-[...1 lines deleted...]
-      <c r="CE62" s="44" t="s">
+      <c r="BT62" s="46"/>
+      <c r="BU62" s="46"/>
+      <c r="CE62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CF62" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="44" t="s">
+      <c r="CF62" s="46"/>
+      <c r="CG62" s="46"/>
+      <c r="CQ62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="CR62" s="44"/>
-[...1 lines deleted...]
-      <c r="DC62" s="44" t="s">
+      <c r="CR62" s="46"/>
+      <c r="CS62" s="46"/>
+      <c r="DC62" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="DD62" s="44"/>
-      <c r="DE62" s="44"/>
+      <c r="DD62" s="46"/>
+      <c r="DE62" s="46"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="47"/>
-      <c r="B63" s="41" t="s">
+      <c r="A63" s="49"/>
+      <c r="B63" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C63" s="42"/>
-[...10 lines deleted...]
-      <c r="N63" s="41" t="s">
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="44"/>
+      <c r="J63" s="44"/>
+      <c r="K63" s="44"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="45"/>
+      <c r="N63" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="O63" s="42"/>
-[...10 lines deleted...]
-      <c r="Z63" s="41" t="s">
+      <c r="O63" s="44"/>
+      <c r="P63" s="44"/>
+      <c r="Q63" s="44"/>
+      <c r="R63" s="44"/>
+      <c r="S63" s="44"/>
+      <c r="T63" s="44"/>
+      <c r="U63" s="44"/>
+      <c r="V63" s="44"/>
+      <c r="W63" s="44"/>
+      <c r="X63" s="44"/>
+      <c r="Y63" s="45"/>
+      <c r="Z63" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AA63" s="42"/>
-[...10 lines deleted...]
-      <c r="AL63" s="41" t="s">
+      <c r="AA63" s="44"/>
+      <c r="AB63" s="44"/>
+      <c r="AC63" s="44"/>
+      <c r="AD63" s="44"/>
+      <c r="AE63" s="44"/>
+      <c r="AF63" s="44"/>
+      <c r="AG63" s="44"/>
+      <c r="AH63" s="44"/>
+      <c r="AI63" s="44"/>
+      <c r="AJ63" s="44"/>
+      <c r="AK63" s="45"/>
+      <c r="AL63" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AM63" s="42"/>
-[...10 lines deleted...]
-      <c r="AX63" s="41" t="s">
+      <c r="AM63" s="44"/>
+      <c r="AN63" s="44"/>
+      <c r="AO63" s="44"/>
+      <c r="AP63" s="44"/>
+      <c r="AQ63" s="44"/>
+      <c r="AR63" s="44"/>
+      <c r="AS63" s="44"/>
+      <c r="AT63" s="44"/>
+      <c r="AU63" s="44"/>
+      <c r="AV63" s="44"/>
+      <c r="AW63" s="45"/>
+      <c r="AX63" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AY63" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="41" t="s">
+      <c r="AY63" s="44"/>
+      <c r="AZ63" s="44"/>
+      <c r="BA63" s="44"/>
+      <c r="BB63" s="44"/>
+      <c r="BC63" s="44"/>
+      <c r="BD63" s="44"/>
+      <c r="BE63" s="44"/>
+      <c r="BF63" s="44"/>
+      <c r="BG63" s="44"/>
+      <c r="BH63" s="44"/>
+      <c r="BI63" s="45"/>
+      <c r="BJ63" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="42"/>
-[...10 lines deleted...]
-      <c r="BV63" s="41" t="s">
+      <c r="BK63" s="44"/>
+      <c r="BL63" s="44"/>
+      <c r="BM63" s="44"/>
+      <c r="BN63" s="44"/>
+      <c r="BO63" s="44"/>
+      <c r="BP63" s="44"/>
+      <c r="BQ63" s="44"/>
+      <c r="BR63" s="44"/>
+      <c r="BS63" s="44"/>
+      <c r="BT63" s="44"/>
+      <c r="BU63" s="45"/>
+      <c r="BV63" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="BW63" s="42"/>
-[...10 lines deleted...]
-      <c r="CH63" s="41" t="s">
+      <c r="BW63" s="44"/>
+      <c r="BX63" s="44"/>
+      <c r="BY63" s="44"/>
+      <c r="BZ63" s="44"/>
+      <c r="CA63" s="44"/>
+      <c r="CB63" s="44"/>
+      <c r="CC63" s="44"/>
+      <c r="CD63" s="44"/>
+      <c r="CE63" s="44"/>
+      <c r="CF63" s="44"/>
+      <c r="CG63" s="45"/>
+      <c r="CH63" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="CI63" s="42"/>
-[...10 lines deleted...]
-      <c r="CT63" s="41" t="s">
+      <c r="CI63" s="44"/>
+      <c r="CJ63" s="44"/>
+      <c r="CK63" s="44"/>
+      <c r="CL63" s="44"/>
+      <c r="CM63" s="44"/>
+      <c r="CN63" s="44"/>
+      <c r="CO63" s="44"/>
+      <c r="CP63" s="44"/>
+      <c r="CQ63" s="44"/>
+      <c r="CR63" s="44"/>
+      <c r="CS63" s="45"/>
+      <c r="CT63" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="CU63" s="42"/>
-[...9 lines deleted...]
-      <c r="DE63" s="43"/>
+      <c r="CU63" s="44"/>
+      <c r="CV63" s="44"/>
+      <c r="CW63" s="44"/>
+      <c r="CX63" s="44"/>
+      <c r="CY63" s="44"/>
+      <c r="CZ63" s="44"/>
+      <c r="DA63" s="44"/>
+      <c r="DB63" s="44"/>
+      <c r="DC63" s="44"/>
+      <c r="DD63" s="44"/>
+      <c r="DE63" s="45"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="48"/>
+      <c r="A64" s="50"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J64" s="7" t="s">
@@ -17379,51 +17466,53 @@
       </c>
       <c r="CS65" s="30">
         <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="38">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="38">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="38">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="38">
         <v>95.832140029547389</v>
       </c>
       <c r="CX65" s="38">
         <v>111.36083037390982</v>
       </c>
       <c r="CY65" s="38">
         <v>151.11788334853938</v>
       </c>
       <c r="CZ65" s="38">
         <v>66.055781320260436</v>
       </c>
-      <c r="DA65" s="38"/>
+      <c r="DA65" s="41">
+        <v>101.7</v>
+      </c>
       <c r="DB65" s="38"/>
       <c r="DC65" s="38"/>
       <c r="DD65" s="38"/>
       <c r="DE65" s="38"/>
     </row>
     <row r="66" spans="1:109" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G66" s="20" t="s">
@@ -17698,51 +17787,53 @@
       </c>
       <c r="CS66" s="31">
         <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="39">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="39">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="39">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="39">
         <v>113.27766868797751</v>
       </c>
       <c r="CX66" s="39">
         <v>116.26561159576478</v>
       </c>
       <c r="CY66" s="39">
         <v>169.03078950527743</v>
       </c>
       <c r="CZ66" s="39">
         <v>70.605832950693213</v>
       </c>
-      <c r="DA66" s="39"/>
+      <c r="DA66" s="42">
+        <v>107.1</v>
+      </c>
       <c r="DB66" s="39"/>
       <c r="DC66" s="39"/>
       <c r="DD66" s="39"/>
       <c r="DE66" s="39"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
         <v>115.99438594497613</v>
       </c>
       <c r="G67" s="21">
@@ -18017,51 +18108,53 @@
       </c>
       <c r="CS67" s="31">
         <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="39">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="39">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="39">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="39">
         <v>105.73209856159509</v>
       </c>
       <c r="CX67" s="39">
         <v>104.03052746247872</v>
       </c>
       <c r="CY67" s="8">
         <v>117.44992594814163</v>
       </c>
       <c r="CZ67" s="39">
         <v>79.014933944879076</v>
       </c>
-      <c r="DA67" s="39"/>
+      <c r="DA67" s="42">
+        <v>89.6</v>
+      </c>
       <c r="DB67" s="39"/>
       <c r="DC67" s="39"/>
       <c r="DD67" s="39"/>
       <c r="DE67" s="39"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
         <v>110.87259258619807</v>
       </c>
       <c r="G68" s="21">
@@ -18336,51 +18429,53 @@
       </c>
       <c r="CS68" s="31">
         <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="39">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="39">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="39">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="39">
         <v>82.489236464420571</v>
       </c>
       <c r="CX68" s="39">
         <v>103.15710464673474</v>
       </c>
       <c r="CY68" s="8">
         <v>163.54224453062645</v>
       </c>
       <c r="CZ68" s="39">
         <v>63.799999860503242</v>
       </c>
-      <c r="DA68" s="39"/>
+      <c r="DA68" s="42">
+        <v>94</v>
+      </c>
       <c r="DB68" s="39"/>
       <c r="DC68" s="39"/>
       <c r="DD68" s="39"/>
       <c r="DE68" s="39"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
         <v>116.08505817195727</v>
       </c>
       <c r="G69" s="21">
@@ -18655,51 +18750,53 @@
       </c>
       <c r="CS69" s="31">
         <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="39">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="39">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="39">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="39">
         <v>55.344165102306178</v>
       </c>
       <c r="CX69" s="39">
         <v>113.18402408754453</v>
       </c>
       <c r="CY69" s="39">
         <v>191.70725886103537</v>
       </c>
       <c r="CZ69" s="39">
         <v>53.273271951576938</v>
       </c>
-      <c r="DA69" s="39"/>
+      <c r="DA69" s="42">
+        <v>122.7</v>
+      </c>
       <c r="DB69" s="39"/>
       <c r="DC69" s="39"/>
       <c r="DD69" s="39"/>
       <c r="DE69" s="39"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
         <v>158.91006355981213</v>
       </c>
       <c r="G70" s="21">
@@ -18974,51 +19071,53 @@
       </c>
       <c r="CS70" s="31">
         <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="39">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="39">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="39">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="39">
         <v>91.828099962129357</v>
       </c>
       <c r="CX70" s="39">
         <v>137.79698537616122</v>
       </c>
       <c r="CY70" s="39">
         <v>123.03017139927239</v>
       </c>
       <c r="CZ70" s="39">
         <v>49.273405998477607</v>
       </c>
-      <c r="DA70" s="39"/>
+      <c r="DA70" s="42">
+        <v>146.80000000000001</v>
+      </c>
       <c r="DB70" s="39"/>
       <c r="DC70" s="39"/>
       <c r="DD70" s="39"/>
       <c r="DE70" s="39"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
         <v>146.56989296011571</v>
       </c>
       <c r="G71" s="21">
@@ -19293,51 +19392,53 @@
       </c>
       <c r="CS71" s="31">
         <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="39">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="39">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="39">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="39">
         <v>135.80198252258458</v>
       </c>
       <c r="CX71" s="39">
         <v>145.20813738111374</v>
       </c>
       <c r="CY71" s="39">
         <v>133.84528310875245</v>
       </c>
       <c r="CZ71" s="39">
         <v>60.536393319435454</v>
       </c>
-      <c r="DA71" s="39"/>
+      <c r="DA71" s="42">
+        <v>90.7</v>
+      </c>
       <c r="DB71" s="39"/>
       <c r="DC71" s="39"/>
       <c r="DD71" s="39"/>
       <c r="DE71" s="39"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
         <v>107.18287046889171</v>
       </c>
       <c r="G72" s="21">
@@ -19612,51 +19713,53 @@
       </c>
       <c r="CS72" s="31">
         <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="39">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="39">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="39">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="39">
         <v>114.00199193180616</v>
       </c>
       <c r="CX72" s="39">
         <v>110.19740205382973</v>
       </c>
       <c r="CY72" s="39">
         <v>147.00204257601223</v>
       </c>
       <c r="CZ72" s="39">
         <v>61.266368022752346</v>
       </c>
-      <c r="DA72" s="39"/>
+      <c r="DA72" s="42">
+        <v>124.9</v>
+      </c>
       <c r="DB72" s="39"/>
       <c r="DC72" s="39"/>
       <c r="DD72" s="39"/>
       <c r="DE72" s="39"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G73" s="20" t="s">
@@ -19931,51 +20034,53 @@
       </c>
       <c r="CS73" s="31">
         <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="39">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="39">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="39">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="39">
         <v>60.349631153433116</v>
       </c>
       <c r="CX73" s="39">
         <v>100.43166996782583</v>
       </c>
       <c r="CY73" s="39">
         <v>242.65799441449332</v>
       </c>
       <c r="CZ73" s="39">
         <v>39.594631218031431</v>
       </c>
-      <c r="DA73" s="39"/>
+      <c r="DA73" s="42">
+        <v>133.30000000000001</v>
+      </c>
       <c r="DB73" s="39"/>
       <c r="DC73" s="39"/>
       <c r="DD73" s="39"/>
       <c r="DE73" s="39"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
         <v>150.80511514861541</v>
       </c>
       <c r="G74" s="21">
@@ -20250,51 +20355,53 @@
       </c>
       <c r="CS74" s="31">
         <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="39">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="39">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="39">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="39">
         <v>84.905963838458604</v>
       </c>
       <c r="CX74" s="39">
         <v>144.98232219498706</v>
       </c>
       <c r="CY74" s="39">
         <v>181.72245385602096</v>
       </c>
       <c r="CZ74" s="39">
         <v>50.083778067598587</v>
       </c>
-      <c r="DA74" s="39"/>
+      <c r="DA74" s="42">
+        <v>105.8</v>
+      </c>
       <c r="DB74" s="39"/>
       <c r="DC74" s="39"/>
       <c r="DD74" s="39"/>
       <c r="DE74" s="39"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
         <v>102.612961767353</v>
       </c>
       <c r="G75" s="21">
@@ -20569,51 +20676,53 @@
       </c>
       <c r="CS75" s="31">
         <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="39">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="39">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="39">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="39">
         <v>135.79278728345568</v>
       </c>
       <c r="CX75" s="39">
         <v>102.9978315376713</v>
       </c>
       <c r="CY75" s="8">
         <v>177.65556578067026</v>
       </c>
       <c r="CZ75" s="39">
         <v>40.267396718436146</v>
       </c>
-      <c r="DA75" s="39"/>
+      <c r="DA75" s="42">
+        <v>84.7</v>
+      </c>
       <c r="DB75" s="39"/>
       <c r="DC75" s="39"/>
       <c r="DD75" s="39"/>
       <c r="DE75" s="39"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
         <v>103.4388469195912</v>
       </c>
       <c r="G76" s="21">
@@ -20888,51 +20997,53 @@
       </c>
       <c r="CS76" s="31">
         <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="39">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="39">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="39">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="39">
         <v>106.7638338630309</v>
       </c>
       <c r="CX76" s="39">
         <v>106.53043047647688</v>
       </c>
       <c r="CY76" s="8">
         <v>125.42022868854342</v>
       </c>
       <c r="CZ76" s="39">
         <v>85.68926483764713</v>
       </c>
-      <c r="DA76" s="39"/>
+      <c r="DA76" s="42">
+        <v>103</v>
+      </c>
       <c r="DB76" s="39"/>
       <c r="DC76" s="39"/>
       <c r="DD76" s="39"/>
       <c r="DE76" s="39"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
         <v>116.38554344161803</v>
       </c>
       <c r="G77" s="21">
@@ -21207,51 +21318,53 @@
       </c>
       <c r="CS77" s="31">
         <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="39">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="39">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="39">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="39">
         <v>205.7564286912536</v>
       </c>
       <c r="CX77" s="39">
         <v>57.427371105980882</v>
       </c>
       <c r="CY77" s="8">
         <v>248.30463532948249</v>
       </c>
       <c r="CZ77" s="39">
         <v>64.70441045754275</v>
       </c>
-      <c r="DA77" s="39"/>
+      <c r="DA77" s="42">
+        <v>86.3</v>
+      </c>
       <c r="DB77" s="39"/>
       <c r="DC77" s="39"/>
       <c r="DD77" s="39"/>
       <c r="DE77" s="39"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="8">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="8">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="8">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="8">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="8">
         <v>123.08076499683418</v>
       </c>
       <c r="G78" s="8">
@@ -21526,51 +21639,53 @@
       </c>
       <c r="CS78" s="31">
         <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="39">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="39">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="39">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="39">
         <v>110.298769518413</v>
       </c>
       <c r="CX78" s="39">
         <v>102.62426326188665</v>
       </c>
       <c r="CY78" s="8">
         <v>146.57177545529959</v>
       </c>
       <c r="CZ78" s="39">
         <v>78.508023247506785</v>
       </c>
-      <c r="DA78" s="39"/>
+      <c r="DA78" s="42">
+        <v>93.1</v>
+      </c>
       <c r="DB78" s="39"/>
       <c r="DC78" s="39"/>
       <c r="DD78" s="39"/>
       <c r="DE78" s="39"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="8">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="8">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="8">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="8">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="8">
         <v>110.60142959404232</v>
       </c>
       <c r="G79" s="8">
@@ -21845,51 +21960,53 @@
       </c>
       <c r="CS79" s="31">
         <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="39">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="39">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="39">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="39">
         <v>127.28032662803615</v>
       </c>
       <c r="CX79" s="39">
         <v>110.1215497551362</v>
       </c>
       <c r="CY79" s="8">
         <v>125.27602725800809</v>
       </c>
       <c r="CZ79" s="39">
         <v>114.46414398852502</v>
       </c>
-      <c r="DA79" s="39"/>
+      <c r="DA79" s="42">
+        <v>101.1</v>
+      </c>
       <c r="DB79" s="39"/>
       <c r="DC79" s="39"/>
       <c r="DD79" s="39"/>
       <c r="DE79" s="39"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="8">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="8">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="8">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="8">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="8">
         <v>111.54596209523615</v>
       </c>
       <c r="G80" s="8">
@@ -22164,51 +22281,53 @@
       </c>
       <c r="CS80" s="31">
         <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="39">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="39">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="39">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="39">
         <v>107.62389026977405</v>
       </c>
       <c r="CX80" s="39">
         <v>100.34853330310369</v>
       </c>
       <c r="CY80" s="8">
         <v>117.56621514857702</v>
       </c>
       <c r="CZ80" s="39">
         <v>77.578691389945973</v>
       </c>
-      <c r="DA80" s="39"/>
+      <c r="DA80" s="42">
+        <v>94.1</v>
+      </c>
       <c r="DB80" s="39"/>
       <c r="DC80" s="39"/>
       <c r="DD80" s="39"/>
       <c r="DE80" s="39"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F81" s="20" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="20" t="s">
@@ -22483,51 +22602,53 @@
       </c>
       <c r="CS81" s="31">
         <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="39">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="39">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="39">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="39">
         <v>71.555916842237991</v>
       </c>
       <c r="CX81" s="39">
         <v>157.49681184834242</v>
       </c>
       <c r="CY81" s="8">
         <v>153.20186941556358</v>
       </c>
       <c r="CZ81" s="39">
         <v>79.499754327108505</v>
       </c>
-      <c r="DA81" s="39"/>
+      <c r="DA81" s="42">
+        <v>100.1</v>
+      </c>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="39"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="8">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="8">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="8">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="8">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="8">
         <v>116.57636482571512</v>
       </c>
       <c r="G82" s="8">
@@ -22802,51 +22923,53 @@
       </c>
       <c r="CS82" s="31">
         <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="8">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="39">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="39">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="39">
         <v>99.31372979791297</v>
       </c>
       <c r="CX82" s="39">
         <v>112.69294313029141</v>
       </c>
       <c r="CY82" s="8">
         <v>140.16326225764539</v>
       </c>
       <c r="CZ82" s="39">
         <v>82.695752004690831</v>
       </c>
-      <c r="DA82" s="39"/>
+      <c r="DA82" s="42">
+        <v>87.9</v>
+      </c>
       <c r="DB82" s="39"/>
       <c r="DC82" s="39"/>
       <c r="DD82" s="39"/>
       <c r="DE82" s="39"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="8">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="8">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="8">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="8">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="8">
         <v>117.67673923027581</v>
       </c>
       <c r="G83" s="8">
@@ -23121,51 +23244,53 @@
       </c>
       <c r="CS83" s="31">
         <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="8">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="39">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="39">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="39">
         <v>79.082633304780373</v>
       </c>
       <c r="CX83" s="39">
         <v>387.63943045150296</v>
       </c>
       <c r="CY83" s="8">
         <v>34.035716698213847</v>
       </c>
       <c r="CZ83" s="39">
         <v>83.83269741110864</v>
       </c>
-      <c r="DA83" s="39"/>
+      <c r="DA83" s="42">
+        <v>121.5</v>
+      </c>
       <c r="DB83" s="39"/>
       <c r="DC83" s="39"/>
       <c r="DD83" s="39"/>
       <c r="DE83" s="39"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="8">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="8">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="8">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="8">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="8">
         <v>216.45460389221523</v>
       </c>
       <c r="G84" s="8">
@@ -23440,51 +23565,53 @@
       </c>
       <c r="CS84" s="31">
         <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="8">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="39">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="39">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="39">
         <v>66.903979776332733</v>
       </c>
       <c r="CX84" s="39">
         <v>99.530207752233821</v>
       </c>
       <c r="CY84" s="8">
         <v>281.31681733240879</v>
       </c>
       <c r="CZ84" s="39">
         <v>19.08477133160827</v>
       </c>
-      <c r="DA84" s="39"/>
+      <c r="DA84" s="42">
+        <v>149.30000000000001</v>
+      </c>
       <c r="DB84" s="39"/>
       <c r="DC84" s="39"/>
       <c r="DD84" s="39"/>
       <c r="DE84" s="39"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="10">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="10">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="10">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="10">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="10">
         <v>78.543568315686571</v>
       </c>
       <c r="G85" s="8">
@@ -23759,125 +23886,127 @@
       </c>
       <c r="CS85" s="31">
         <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="8">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="39">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="39">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="39">
         <v>117.18388211117758</v>
       </c>
       <c r="CX85" s="39">
         <v>107.62717931313482</v>
       </c>
       <c r="CY85" s="8">
         <v>96.417969820940172</v>
       </c>
       <c r="CZ85" s="39">
         <v>88.394180803933111</v>
       </c>
-      <c r="DA85" s="39"/>
+      <c r="DA85" s="42">
+        <v>90.2</v>
+      </c>
       <c r="DB85" s="39"/>
       <c r="DC85" s="39"/>
       <c r="DD85" s="39"/>
       <c r="DE85" s="39"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="50"/>
-[...3 lines deleted...]
-      <c r="F87" s="50"/>
+      <c r="B87" s="52"/>
+      <c r="C87" s="52"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="52"/>
+      <c r="F87" s="52"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="Z87" s="14"/>
       <c r="AX87" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="BV87" s="49" t="s">
+      <c r="BV87" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="BW87" s="49"/>
-[...9 lines deleted...]
-      <c r="CG87" s="49"/>
+      <c r="BW87" s="51"/>
+      <c r="BX87" s="51"/>
+      <c r="BY87" s="51"/>
+      <c r="BZ87" s="51"/>
+      <c r="CA87" s="51"/>
+      <c r="CB87" s="51"/>
+      <c r="CC87" s="51"/>
+      <c r="CD87" s="51"/>
+      <c r="CE87" s="51"/>
+      <c r="CF87" s="51"/>
+      <c r="CG87" s="51"/>
       <c r="CH87" s="2" t="s">
         <v>51</v>
       </c>
       <c r="CI87" s="40"/>
       <c r="CJ87" s="40"/>
       <c r="CK87" s="40"/>
       <c r="CL87" s="40"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV88" s="49"/>
-[...10 lines deleted...]
-      <c r="CG88" s="49"/>
+      <c r="BV88" s="51"/>
+      <c r="BW88" s="51"/>
+      <c r="BX88" s="51"/>
+      <c r="BY88" s="51"/>
+      <c r="BZ88" s="51"/>
+      <c r="CA88" s="51"/>
+      <c r="CB88" s="51"/>
+      <c r="CC88" s="51"/>
+      <c r="CD88" s="51"/>
+      <c r="CE88" s="51"/>
+      <c r="CF88" s="51"/>
+      <c r="CG88" s="51"/>
       <c r="CH88" s="40"/>
       <c r="CI88" s="40"/>
       <c r="CJ88" s="40"/>
       <c r="CK88" s="40"/>
       <c r="CL88" s="40"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV89" s="49"/>
-[...10 lines deleted...]
-      <c r="CG89" s="49"/>
+      <c r="BV89" s="51"/>
+      <c r="BW89" s="51"/>
+      <c r="BX89" s="51"/>
+      <c r="BY89" s="51"/>
+      <c r="BZ89" s="51"/>
+      <c r="CA89" s="51"/>
+      <c r="CB89" s="51"/>
+      <c r="CC89" s="51"/>
+      <c r="CD89" s="51"/>
+      <c r="CE89" s="51"/>
+      <c r="CF89" s="51"/>
+      <c r="CG89" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="86">
     <mergeCell ref="BV87:CG89"/>
     <mergeCell ref="AU62:AW62"/>
     <mergeCell ref="CE55:CG55"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="W2:Y2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="W29:Y29"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B63:M63"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="AI2:AK2"/>
     <mergeCell ref="AI29:AK29"/>
     <mergeCell ref="AI55:AK55"/>
     <mergeCell ref="AI62:AK62"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AU55:AW55"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="B1:BI1"/>
     <mergeCell ref="BG2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BG29:BI29"/>