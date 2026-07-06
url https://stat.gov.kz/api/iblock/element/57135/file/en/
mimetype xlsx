--- v0 (2026-04-25)
+++ v1 (2026-07-06)
@@ -5,79 +5,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Анг\Information on accommodations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.karzhaubay.inet\Desktop\Юлия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Convetions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="85">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
   </si>
   <si>
     <t>2013*</t>
   </si>
   <si>
@@ -308,475 +308,566 @@
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t>since 2000</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702700?keyword=</t>
   </si>
   <si>
     <t>One-time capacity of accommodation sites</t>
   </si>
   <si>
     <t>"Single occupancy" - the number of installed permanent beds in all rooms. Temporary (additional) beds and beds in rooms permanently occupied for purposes other than their intended use are not included.</t>
   </si>
   <si>
     <t>221302 One-time сapacity of accommodation establishments (bed places)</t>
   </si>
   <si>
     <t>Aggregated</t>
   </si>
+  <si>
+    <t>2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 4" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1136,6984 +1227,7070 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702700?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.42578125" customWidth="1"/>
     <col min="2" max="2" width="70.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="57">
+      <c r="B1" s="48">
         <v>221302</v>
       </c>
-      <c r="C1" s="47"/>
-[...3 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="C2" s="47"/>
-[...3 lines deleted...]
-      <c r="A3" s="48" t="s">
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="47"/>
-[...3 lines deleted...]
-      <c r="A4" s="48" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="C4" s="47"/>
-[...3 lines deleted...]
-      <c r="A5" s="48" t="s">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="C5" s="47"/>
-[...3 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+    </row>
+    <row r="6" spans="1:4" ht="38.25">
+      <c r="A6" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="40" t="s">
         <v>81</v>
       </c>
-      <c r="C6" s="47"/>
-[...3 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="47"/>
-[...3 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="59" t="s">
-[...6 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="B8" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="47"/>
-[...3 lines deleted...]
-      <c r="A10" s="48" t="s">
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+    </row>
+    <row r="10" spans="1:4" ht="25.5">
+      <c r="A10" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="47"/>
-[...3 lines deleted...]
-      <c r="A11" s="48" t="s">
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="50" t="s">
+      <c r="B11" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="47"/>
-[...3 lines deleted...]
-      <c r="A12" s="48" t="s">
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="47"/>
-[...3 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="47"/>
-[...3 lines deleted...]
-      <c r="A14" s="48" t="s">
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="47"/>
-[...3 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B15" s="52">
-[...6 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="B15" s="43">
+        <v>46183</v>
+      </c>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="52">
-[...6 lines deleted...]
-      <c r="A17" s="48" t="s">
+      <c r="B16" s="43">
+        <v>46269</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="47"/>
-[...3 lines deleted...]
-      <c r="A18" s="48" t="s">
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B18" s="49" t="s">
+      <c r="B18" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="C18" s="47"/>
-[...3 lines deleted...]
-      <c r="A19" s="48" t="s">
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="C19" s="47"/>
-[...3 lines deleted...]
-      <c r="A20" s="48" t="s">
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="47"/>
-[...48 lines deleted...]
-      <c r="D28" s="47"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="46"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="46"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="46"/>
+      <c r="B23" s="46"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="46"/>
+      <c r="B25" s="46"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="47"/>
+      <c r="B28" s="47"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X100"/>
+  <dimension ref="A1:Y102"/>
   <sheetViews>
-    <sheetView topLeftCell="K73" workbookViewId="0">
-      <selection activeCell="W101" sqref="W101"/>
+    <sheetView tabSelected="1" topLeftCell="M64" workbookViewId="0">
+      <selection activeCell="AD80" sqref="AD80"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="43.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A3" s="65" t="s">
+    <row r="1" spans="1:25" ht="43.5" customHeight="1"/>
+    <row r="3" spans="1:25" ht="15" customHeight="1">
+      <c r="A3" s="76" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="65"/>
-[...23 lines deleted...]
-      <c r="A4" s="66" t="s">
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="77" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="66"/>
-[...24 lines deleted...]
-      <c r="B5" s="34">
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="77"/>
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33">
         <v>2003</v>
       </c>
-      <c r="C5" s="34">
+      <c r="C5" s="33">
         <v>2004</v>
       </c>
-      <c r="D5" s="34">
+      <c r="D5" s="33">
         <v>2005</v>
       </c>
-      <c r="E5" s="34" t="s">
+      <c r="E5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="34" t="s">
+      <c r="G5" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="34" t="s">
+      <c r="H5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="I5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="34" t="s">
+      <c r="J5" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="34" t="s">
+      <c r="K5" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="34" t="s">
+      <c r="L5" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="34" t="s">
+      <c r="M5" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="N5" s="34" t="s">
+      <c r="N5" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="34" t="s">
+      <c r="O5" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="P5" s="34" t="s">
+      <c r="P5" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="34" t="s">
+      <c r="Q5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="R5" s="34" t="s">
+      <c r="R5" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="34" t="s">
+      <c r="S5" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="T5" s="34" t="s">
+      <c r="T5" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="34" t="s">
+      <c r="U5" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="V5" s="34" t="s">
+      <c r="V5" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="W5" s="34" t="s">
+      <c r="W5" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="X5" s="34" t="s">
+      <c r="X5" s="33" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="67" t="s">
+      <c r="Y5" s="33" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="67"/>
-[...23 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="13">
         <v>18933</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="13">
         <v>21966</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="13">
         <v>29290</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="13">
         <v>40971</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="13">
         <v>46728</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="13">
         <v>52433</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="13">
         <v>60828</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="14">
         <v>70051</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="14">
         <v>75295</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="14">
         <v>78389</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="14">
         <v>85125</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="14">
         <v>95777</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="15">
         <v>110377</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="15">
         <v>119295</v>
       </c>
-      <c r="P7" s="16">
+      <c r="P7" s="15">
         <v>140038</v>
       </c>
-      <c r="Q7" s="16">
+      <c r="Q7" s="15">
         <v>154123</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R7" s="15">
         <v>169107</v>
       </c>
-      <c r="S7" s="16">
+      <c r="S7" s="15">
         <v>179843</v>
       </c>
-      <c r="T7" s="16">
+      <c r="T7" s="15">
         <v>183290</v>
       </c>
-      <c r="U7" s="17">
+      <c r="U7" s="16">
         <v>195814</v>
       </c>
-      <c r="V7" s="17">
+      <c r="V7" s="16">
         <v>199831</v>
       </c>
-      <c r="W7" s="17">
+      <c r="W7" s="16">
         <v>206861</v>
       </c>
-      <c r="X7" s="45">
+      <c r="X7" s="37">
         <v>226458</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y7" s="70">
+        <v>232913</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E8" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I8" s="18" t="s">
+      <c r="E8" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="17" t="s">
+      <c r="T8" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="U8" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="7">
         <v>17491</v>
       </c>
       <c r="W8" s="7">
         <v>16748</v>
       </c>
-      <c r="X8" s="37">
+      <c r="X8" s="36">
         <v>17669</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y8" s="71">
+        <v>18290</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="19">
         <v>597</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="19">
         <v>640</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>709</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="19">
         <v>1777</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="19">
         <v>2532</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="19">
         <v>3134</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="19">
         <v>3733</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>4271</v>
       </c>
       <c r="J9" s="12">
         <v>5699</v>
       </c>
       <c r="K9" s="12">
         <v>5878</v>
       </c>
       <c r="L9" s="12">
         <v>8334</v>
       </c>
       <c r="M9" s="12">
         <v>9684</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="21">
         <v>11955</v>
       </c>
-      <c r="O9" s="22">
+      <c r="O9" s="21">
         <v>12697</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="21">
         <v>11574</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="21">
         <v>11926</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="21">
         <v>13327</v>
       </c>
-      <c r="S9" s="22">
+      <c r="S9" s="21">
         <v>12932</v>
       </c>
-      <c r="T9" s="22">
+      <c r="T9" s="21">
         <v>13072</v>
       </c>
       <c r="U9" s="7">
         <v>15060</v>
       </c>
       <c r="V9" s="7">
         <v>14231</v>
       </c>
       <c r="W9" s="7">
         <v>14945</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="36">
         <v>16239</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y9" s="71">
+        <v>15986</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="19">
         <v>489</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="19">
         <v>441</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="19">
         <v>474</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="19">
         <v>897</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="19">
         <v>1224</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="19">
         <v>1363</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="19">
         <v>1454</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="20">
         <v>1493</v>
       </c>
       <c r="J10" s="12">
         <v>1606</v>
       </c>
       <c r="K10" s="12">
         <v>1713</v>
       </c>
       <c r="L10" s="12">
         <v>3031</v>
       </c>
       <c r="M10" s="12">
         <v>3061</v>
       </c>
-      <c r="N10" s="22">
+      <c r="N10" s="21">
         <v>3771</v>
       </c>
-      <c r="O10" s="22">
+      <c r="O10" s="21">
         <v>3870</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="21">
         <v>4439</v>
       </c>
-      <c r="Q10" s="22">
+      <c r="Q10" s="21">
         <v>4646</v>
       </c>
-      <c r="R10" s="22">
+      <c r="R10" s="21">
         <v>4569</v>
       </c>
-      <c r="S10" s="22">
+      <c r="S10" s="21">
         <v>4840</v>
       </c>
-      <c r="T10" s="22">
+      <c r="T10" s="21">
         <v>4932</v>
       </c>
       <c r="U10" s="7">
         <v>5482</v>
       </c>
       <c r="V10" s="7">
         <v>5580</v>
       </c>
       <c r="W10" s="7">
         <v>5775</v>
       </c>
-      <c r="X10" s="37">
+      <c r="X10" s="36">
         <v>5363</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y10" s="71">
+        <v>6024</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="19">
         <v>1053</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="19">
         <v>611</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="19">
         <v>920</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="19">
         <v>1553</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="19">
         <v>1434</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="19">
         <v>1878</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="19">
         <v>6602</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="20">
         <v>4550</v>
       </c>
       <c r="J11" s="12">
         <v>5390</v>
       </c>
       <c r="K11" s="12">
         <v>4502</v>
       </c>
       <c r="L11" s="12">
         <v>4668</v>
       </c>
       <c r="M11" s="12">
         <v>6305</v>
       </c>
-      <c r="N11" s="22">
+      <c r="N11" s="21">
         <v>8033</v>
       </c>
-      <c r="O11" s="22">
+      <c r="O11" s="21">
         <v>11249</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="21">
         <v>17113</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="21">
         <v>21875</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="21">
         <v>25704</v>
       </c>
-      <c r="S11" s="22">
+      <c r="S11" s="21">
         <v>26539</v>
       </c>
-      <c r="T11" s="22">
+      <c r="T11" s="21">
         <v>26090</v>
       </c>
       <c r="U11" s="7">
         <v>28559</v>
       </c>
       <c r="V11" s="7">
         <v>12789</v>
       </c>
       <c r="W11" s="7">
         <v>14039</v>
       </c>
-      <c r="X11" s="37">
+      <c r="X11" s="36">
         <v>15451</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y11" s="71">
+        <v>16298</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="19">
         <v>684</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="19">
         <v>913</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="19">
         <v>950</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="19">
         <v>2221</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="19">
         <v>3297</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="19">
         <v>2199</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="19">
         <v>2363</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>2883</v>
       </c>
       <c r="J12" s="12">
         <v>2966</v>
       </c>
       <c r="K12" s="12">
         <v>2911</v>
       </c>
       <c r="L12" s="12">
         <v>2904</v>
       </c>
       <c r="M12" s="12">
         <v>3555</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="21">
         <v>4623</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="21">
         <v>3725</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="21">
         <v>3807</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="21">
         <v>4576</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="21">
         <v>4694</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="21">
         <v>4954</v>
       </c>
-      <c r="T12" s="22">
+      <c r="T12" s="21">
         <v>5400</v>
       </c>
       <c r="U12" s="7">
         <v>6360</v>
       </c>
       <c r="V12" s="7">
         <v>6754</v>
       </c>
       <c r="W12" s="7">
         <v>6811</v>
       </c>
-      <c r="X12" s="37">
+      <c r="X12" s="36">
         <v>7530</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y12" s="71">
+        <v>7902</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="19">
         <v>327</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="19">
         <v>310</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="19">
         <v>359</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="19">
         <v>782</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="19">
         <v>821</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="19">
         <v>1023</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="19">
         <v>1136</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>3222</v>
       </c>
       <c r="J13" s="12">
         <v>2163</v>
       </c>
       <c r="K13" s="12">
         <v>2091</v>
       </c>
       <c r="L13" s="12">
         <v>2694</v>
       </c>
       <c r="M13" s="12">
         <v>2705</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="21">
         <v>2715</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="21">
         <v>2838</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="21">
         <v>2829</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="21">
         <v>2756</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="21">
         <v>2829</v>
       </c>
-      <c r="S13" s="22">
+      <c r="S13" s="21">
         <v>3604</v>
       </c>
-      <c r="T13" s="22">
+      <c r="T13" s="21">
         <v>3895</v>
       </c>
       <c r="U13" s="7">
         <v>4144</v>
       </c>
       <c r="V13" s="7">
         <v>4668</v>
       </c>
       <c r="W13" s="7">
         <v>5129</v>
       </c>
-      <c r="X13" s="37">
+      <c r="X13" s="36">
         <v>5282</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y13" s="71">
+        <v>5898</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="19">
         <v>492</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="19">
         <v>567</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="19">
         <v>525</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="19">
         <v>586</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="19">
         <v>633</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="19">
         <v>962</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="19">
         <v>960</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="20">
         <v>984</v>
       </c>
       <c r="J14" s="12">
         <v>1093</v>
       </c>
       <c r="K14" s="12">
         <v>1087</v>
       </c>
       <c r="L14" s="12">
         <v>1236</v>
       </c>
       <c r="M14" s="12">
         <v>1795</v>
       </c>
-      <c r="N14" s="22">
+      <c r="N14" s="21">
         <v>2074</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="21">
         <v>2862</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="21">
         <v>3207</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="21">
         <v>3471</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="21">
         <v>3872</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="21">
         <v>5747</v>
       </c>
-      <c r="T14" s="22">
+      <c r="T14" s="21">
         <v>6246</v>
       </c>
       <c r="U14" s="7">
         <v>6115</v>
       </c>
       <c r="V14" s="7">
         <v>7005</v>
       </c>
       <c r="W14" s="7">
         <v>7009</v>
       </c>
-      <c r="X14" s="37">
+      <c r="X14" s="36">
         <v>7562</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y14" s="71">
+        <v>7163</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E15" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I15" s="18" t="s">
+      <c r="E15" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S15" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="U15" s="17" t="s">
+      <c r="T15" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="U15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="7">
         <v>15954</v>
       </c>
       <c r="W15" s="7">
         <v>15487</v>
       </c>
-      <c r="X15" s="37">
+      <c r="X15" s="36">
         <v>20201</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y15" s="71">
+        <v>19999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="19">
         <v>1540</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="19">
         <v>1878</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="19">
         <v>7874</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="19">
         <v>6190</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="19">
         <v>8003</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="19">
         <v>7876</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="19">
         <v>8247</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>8883</v>
       </c>
       <c r="J16" s="12">
         <v>9260</v>
       </c>
       <c r="K16" s="12">
         <v>9482</v>
       </c>
       <c r="L16" s="12">
         <v>10114</v>
       </c>
       <c r="M16" s="12">
         <v>11554</v>
       </c>
-      <c r="N16" s="22">
+      <c r="N16" s="21">
         <v>11383</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="21">
         <v>12296</v>
       </c>
-      <c r="P16" s="22">
+      <c r="P16" s="21">
         <v>11762</v>
       </c>
-      <c r="Q16" s="22">
+      <c r="Q16" s="21">
         <v>11242</v>
       </c>
-      <c r="R16" s="22">
+      <c r="R16" s="21">
         <v>12113</v>
       </c>
-      <c r="S16" s="22">
+      <c r="S16" s="21">
         <v>11773</v>
       </c>
-      <c r="T16" s="22">
+      <c r="T16" s="21">
         <v>12087</v>
       </c>
       <c r="U16" s="7">
         <v>11585</v>
       </c>
       <c r="V16" s="7">
         <v>11622</v>
       </c>
       <c r="W16" s="7">
         <v>12327</v>
       </c>
-      <c r="X16" s="37">
+      <c r="X16" s="36">
         <v>14323</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y16" s="71">
+        <v>13879</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="19">
         <v>553</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="19">
         <v>485</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="19">
         <v>564</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="19">
         <v>1548</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="19">
         <v>1550</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="19">
         <v>1362</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="19">
         <v>1543</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="20">
         <v>1703</v>
       </c>
       <c r="J17" s="12">
         <v>2193</v>
       </c>
       <c r="K17" s="12">
         <v>2361</v>
       </c>
       <c r="L17" s="12">
         <v>2772</v>
       </c>
       <c r="M17" s="12">
         <v>3061</v>
       </c>
-      <c r="N17" s="22">
+      <c r="N17" s="21">
         <v>5103</v>
       </c>
-      <c r="O17" s="22">
+      <c r="O17" s="21">
         <v>5752</v>
       </c>
-      <c r="P17" s="22">
+      <c r="P17" s="21">
         <v>6020</v>
       </c>
-      <c r="Q17" s="22">
+      <c r="Q17" s="21">
         <v>6108</v>
       </c>
-      <c r="R17" s="22">
+      <c r="R17" s="21">
         <v>5517</v>
       </c>
-      <c r="S17" s="22">
+      <c r="S17" s="21">
         <v>6072</v>
       </c>
-      <c r="T17" s="22">
+      <c r="T17" s="21">
         <v>5534</v>
       </c>
       <c r="U17" s="7">
         <v>5631</v>
       </c>
       <c r="V17" s="7">
         <v>5687</v>
       </c>
       <c r="W17" s="7">
         <v>5368</v>
       </c>
-      <c r="X17" s="37">
+      <c r="X17" s="36">
         <v>6319</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y17" s="71">
+        <v>6170</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="19">
         <v>309</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>339</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="19">
         <v>267</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="19">
         <v>598</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>667</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>763</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="19">
         <v>783</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="20">
         <v>884</v>
       </c>
       <c r="J18" s="12">
         <v>1110</v>
       </c>
       <c r="K18" s="12">
         <v>1075</v>
       </c>
       <c r="L18" s="12">
         <v>1113</v>
       </c>
       <c r="M18" s="12">
         <v>1156</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="21">
         <v>1492</v>
       </c>
-      <c r="O18" s="22">
+      <c r="O18" s="21">
         <v>1594</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="21">
         <v>1826</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="21">
         <v>1903</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R18" s="21">
         <v>2260</v>
       </c>
-      <c r="S18" s="22">
+      <c r="S18" s="21">
         <v>3485</v>
       </c>
-      <c r="T18" s="22">
+      <c r="T18" s="21">
         <v>3544</v>
       </c>
       <c r="U18" s="7">
         <v>3700</v>
       </c>
       <c r="V18" s="7">
         <v>3907</v>
       </c>
       <c r="W18" s="7">
         <v>4258</v>
       </c>
-      <c r="X18" s="37">
+      <c r="X18" s="36">
         <v>5175</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y18" s="71">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="19">
         <v>303</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>395</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="19">
         <v>498</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="19">
         <v>915</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="19">
         <v>1124</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="19">
         <v>1581</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="19">
         <v>1737</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="20">
         <v>1981</v>
       </c>
       <c r="J19" s="12">
         <v>2237</v>
       </c>
       <c r="K19" s="12">
         <v>2268</v>
       </c>
       <c r="L19" s="12">
         <v>2753</v>
       </c>
       <c r="M19" s="12">
         <v>3143</v>
       </c>
-      <c r="N19" s="22">
+      <c r="N19" s="21">
         <v>3325</v>
       </c>
-      <c r="O19" s="22">
+      <c r="O19" s="21">
         <v>3988</v>
       </c>
-      <c r="P19" s="22">
+      <c r="P19" s="21">
         <v>5421</v>
       </c>
-      <c r="Q19" s="22">
+      <c r="Q19" s="21">
         <v>5219</v>
       </c>
-      <c r="R19" s="22">
+      <c r="R19" s="21">
         <v>5381</v>
       </c>
-      <c r="S19" s="22">
+      <c r="S19" s="21">
         <v>5726</v>
       </c>
-      <c r="T19" s="22">
+      <c r="T19" s="21">
         <v>6907</v>
       </c>
       <c r="U19" s="7">
         <v>7257</v>
       </c>
       <c r="V19" s="7">
         <v>7457</v>
       </c>
       <c r="W19" s="7">
         <v>8347</v>
       </c>
-      <c r="X19" s="37">
+      <c r="X19" s="36">
         <v>8515</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y19" s="71">
+        <v>8646</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="19">
         <v>1051</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="19">
         <v>1023</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="19">
         <v>957</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="19">
         <v>1112</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="19">
         <v>1464</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="19">
         <v>2015</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="19">
         <v>2079</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="20">
         <v>2123</v>
       </c>
       <c r="J20" s="12">
         <v>1984</v>
       </c>
       <c r="K20" s="12">
         <v>2170</v>
       </c>
       <c r="L20" s="12">
         <v>4185</v>
       </c>
       <c r="M20" s="12">
         <v>4595</v>
       </c>
-      <c r="N20" s="22">
+      <c r="N20" s="21">
         <v>5394</v>
       </c>
-      <c r="O20" s="22">
+      <c r="O20" s="21">
         <v>5963</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="21">
         <v>7970</v>
       </c>
-      <c r="Q20" s="22">
+      <c r="Q20" s="21">
         <v>5651</v>
       </c>
-      <c r="R20" s="22">
+      <c r="R20" s="21">
         <v>6082</v>
       </c>
-      <c r="S20" s="22">
+      <c r="S20" s="21">
         <v>7681</v>
       </c>
-      <c r="T20" s="22">
+      <c r="T20" s="21">
         <v>7391</v>
       </c>
       <c r="U20" s="7">
         <v>8488</v>
       </c>
       <c r="V20" s="7">
         <v>8645</v>
       </c>
       <c r="W20" s="7">
         <v>9214</v>
       </c>
-      <c r="X20" s="37">
+      <c r="X20" s="36">
         <v>10219</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y20" s="71">
+        <v>10542</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="20">
+      <c r="B21" s="19">
         <v>439</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C21" s="19">
         <v>592</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="19">
         <v>996</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="19">
         <v>3595</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="19">
         <v>4639</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="19">
         <v>5048</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="19">
         <v>5159</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="20">
         <v>4920</v>
       </c>
       <c r="J21" s="12">
         <v>4908</v>
       </c>
       <c r="K21" s="12">
         <v>4830</v>
       </c>
       <c r="L21" s="12">
         <v>4883</v>
       </c>
       <c r="M21" s="12">
         <v>5003</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="21">
         <v>5484</v>
       </c>
-      <c r="O21" s="22">
+      <c r="O21" s="21">
         <v>5684</v>
       </c>
-      <c r="P21" s="22">
+      <c r="P21" s="21">
         <v>7223</v>
       </c>
-      <c r="Q21" s="22">
+      <c r="Q21" s="21">
         <v>6904</v>
       </c>
-      <c r="R21" s="22">
+      <c r="R21" s="21">
         <v>7031</v>
       </c>
-      <c r="S21" s="22">
+      <c r="S21" s="21">
         <v>8378</v>
       </c>
-      <c r="T21" s="22">
+      <c r="T21" s="21">
         <v>8201</v>
       </c>
       <c r="U21" s="7">
         <v>8610</v>
       </c>
       <c r="V21" s="7">
         <v>8989</v>
       </c>
       <c r="W21" s="7">
         <v>8858</v>
       </c>
-      <c r="X21" s="37">
+      <c r="X21" s="36">
         <v>9613</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y21" s="71">
+        <v>6724</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="19">
         <v>299</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="19">
         <v>254</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="19">
         <v>288</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="19">
         <v>349</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="19">
         <v>413</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="19">
         <v>513</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="19">
         <v>576</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="20">
         <v>993</v>
       </c>
       <c r="J22" s="12">
         <v>1256</v>
       </c>
       <c r="K22" s="12">
         <v>1508</v>
       </c>
       <c r="L22" s="12">
         <v>1737</v>
       </c>
       <c r="M22" s="12">
         <v>1775</v>
       </c>
-      <c r="N22" s="22">
+      <c r="N22" s="21">
         <v>2219</v>
       </c>
-      <c r="O22" s="22">
+      <c r="O22" s="21">
         <v>2294</v>
       </c>
-      <c r="P22" s="22">
+      <c r="P22" s="21">
         <v>3834</v>
       </c>
-      <c r="Q22" s="22">
+      <c r="Q22" s="21">
         <v>4485</v>
       </c>
-      <c r="R22" s="22">
+      <c r="R22" s="21">
         <v>5018</v>
       </c>
-      <c r="S22" s="22">
+      <c r="S22" s="21">
         <v>5690</v>
       </c>
-      <c r="T22" s="22">
+      <c r="T22" s="21">
         <v>5620</v>
       </c>
       <c r="U22" s="7">
         <v>5769</v>
       </c>
       <c r="V22" s="7">
         <v>5485</v>
       </c>
       <c r="W22" s="7">
         <v>6192</v>
       </c>
-      <c r="X22" s="37">
+      <c r="X22" s="36">
         <v>6676</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y22" s="71">
+        <v>10284</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E23" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I23" s="18" t="s">
+      <c r="E23" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S23" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="U23" s="17" t="s">
+      <c r="T23" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="U23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="7">
         <v>482</v>
       </c>
       <c r="W23" s="7">
         <v>575</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X23" s="36">
         <v>535</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y23" s="71">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="19">
         <v>3476</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="19">
         <v>6064</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="19">
         <v>5780</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="19">
         <v>8558</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="19">
         <v>8173</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="19">
         <v>10172</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="19">
         <v>11082</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="20">
         <v>14802</v>
       </c>
       <c r="J24" s="12">
         <v>15111</v>
       </c>
       <c r="K24" s="12">
         <v>15717</v>
       </c>
       <c r="L24" s="12">
         <v>15914</v>
       </c>
       <c r="M24" s="12">
         <v>18422</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="21">
         <v>21259</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="21">
         <v>22319</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="21">
         <v>26022</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="21">
         <v>28211</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="21">
         <v>32426</v>
       </c>
-      <c r="S24" s="22">
+      <c r="S24" s="21">
         <v>32974</v>
       </c>
-      <c r="T24" s="22">
+      <c r="T24" s="21">
         <v>34034</v>
       </c>
       <c r="U24" s="7">
         <v>35471</v>
       </c>
       <c r="V24" s="7">
         <v>19521</v>
       </c>
       <c r="W24" s="7">
         <v>19422</v>
       </c>
-      <c r="X24" s="37">
+      <c r="X24" s="36">
         <v>20850</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y24" s="71">
+        <v>21901</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="19">
         <v>1696</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="19">
         <v>1776</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="19">
         <v>2013</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="19">
         <v>2940</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="19">
         <v>3491</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="19">
         <v>4531</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="19">
         <v>4838</v>
       </c>
-      <c r="I25" s="21">
+      <c r="I25" s="20">
         <v>6777</v>
       </c>
       <c r="J25" s="12">
         <v>7513</v>
       </c>
       <c r="K25" s="12">
         <v>7405</v>
       </c>
       <c r="L25" s="12">
         <v>9031</v>
       </c>
       <c r="M25" s="12">
         <v>9045</v>
       </c>
-      <c r="N25" s="22">
+      <c r="N25" s="21">
         <v>10515</v>
       </c>
-      <c r="O25" s="22">
+      <c r="O25" s="21">
         <v>9468</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="21">
         <v>12786</v>
       </c>
-      <c r="Q25" s="22">
+      <c r="Q25" s="21">
         <v>15142</v>
       </c>
-      <c r="R25" s="22">
+      <c r="R25" s="21">
         <v>14457</v>
       </c>
-      <c r="S25" s="22">
+      <c r="S25" s="21">
         <v>13853</v>
       </c>
-      <c r="T25" s="22">
+      <c r="T25" s="21">
         <v>14567</v>
       </c>
       <c r="U25" s="7">
         <v>15002</v>
       </c>
       <c r="V25" s="7">
         <v>16279</v>
       </c>
       <c r="W25" s="7">
         <v>17929</v>
       </c>
-      <c r="X25" s="37">
+      <c r="X25" s="36">
         <v>18442</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y25" s="71">
+        <v>18249</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="19">
         <v>5625</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="19">
         <v>5678</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="19">
         <v>6116</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="19">
         <v>7350</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="19">
         <v>7263</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="19">
         <v>8013</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="19">
         <v>8536</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="20">
         <v>9582</v>
       </c>
       <c r="J26" s="12">
         <v>10806</v>
       </c>
       <c r="K26" s="12">
         <v>13391</v>
       </c>
       <c r="L26" s="12">
         <v>9756</v>
       </c>
       <c r="M26" s="12">
         <v>10918</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="21">
         <v>11032</v>
       </c>
-      <c r="O26" s="22">
+      <c r="O26" s="21">
         <v>12696</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="21">
         <v>14205</v>
       </c>
-      <c r="Q26" s="22">
+      <c r="Q26" s="21">
         <v>16133</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="21">
         <v>19558</v>
       </c>
-      <c r="S26" s="22">
+      <c r="S26" s="21">
         <v>21210</v>
       </c>
-      <c r="T26" s="22">
+      <c r="T26" s="21">
         <v>20881</v>
       </c>
       <c r="U26" s="7">
         <v>23077</v>
       </c>
       <c r="V26" s="7">
         <v>21715</v>
       </c>
       <c r="W26" s="7">
         <v>22019</v>
       </c>
-      <c r="X26" s="37">
+      <c r="X26" s="36">
         <v>22556</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y26" s="71">
+        <v>24674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E27" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I27" s="18" t="s">
+      <c r="E27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P27" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="Q27" s="22">
+      <c r="Q27" s="21">
         <v>3875</v>
       </c>
-      <c r="R27" s="22">
+      <c r="R27" s="21">
         <v>4269</v>
       </c>
-      <c r="S27" s="22">
+      <c r="S27" s="21">
         <v>4385</v>
       </c>
-      <c r="T27" s="22">
+      <c r="T27" s="21">
         <v>4889</v>
       </c>
       <c r="U27" s="7">
         <v>5504</v>
       </c>
       <c r="V27" s="7">
         <v>5570</v>
       </c>
       <c r="W27" s="7">
         <v>6409</v>
       </c>
-      <c r="X27" s="37">
+      <c r="X27" s="36">
         <v>7938</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="Y27" s="72">
+        <v>8738</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="6"/>
       <c r="R28" s="6"/>
       <c r="S28" s="6"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A29" s="68" t="s">
+    <row r="29" spans="1:25">
+      <c r="A29" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="68"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B29" s="74"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+      <c r="O29" s="74"/>
+      <c r="P29" s="74"/>
+      <c r="Q29" s="74"/>
+      <c r="R29" s="74"/>
+      <c r="S29" s="74"/>
+      <c r="T29" s="74"/>
+      <c r="U29" s="74"/>
+      <c r="V29" s="74"/>
+      <c r="W29" s="74"/>
+      <c r="X29" s="74"/>
+      <c r="Y29" s="74"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="14">
+      <c r="B30" s="13">
         <v>19098</v>
       </c>
-      <c r="C30" s="14">
+      <c r="C30" s="13">
         <v>22010</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D30" s="13">
         <v>32713</v>
       </c>
-      <c r="E30" s="14">
+      <c r="E30" s="13">
         <v>47512</v>
       </c>
-      <c r="F30" s="14">
+      <c r="F30" s="13">
         <v>52396</v>
       </c>
-      <c r="G30" s="14">
+      <c r="G30" s="13">
         <v>61659</v>
       </c>
-      <c r="H30" s="14">
+      <c r="H30" s="13">
         <v>65503</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="22">
         <v>72549</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="22">
         <v>76931</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="22">
         <v>81221</v>
       </c>
-      <c r="L30" s="15">
+      <c r="L30" s="14">
         <v>87516</v>
       </c>
-      <c r="M30" s="15">
+      <c r="M30" s="14">
         <v>103564</v>
       </c>
-      <c r="N30" s="16">
+      <c r="N30" s="15">
         <v>113367</v>
       </c>
-      <c r="O30" s="16">
+      <c r="O30" s="15">
         <v>126079</v>
       </c>
-      <c r="P30" s="16">
+      <c r="P30" s="15">
         <v>147994</v>
       </c>
-      <c r="Q30" s="16">
+      <c r="Q30" s="15">
         <v>159969</v>
       </c>
-      <c r="R30" s="16">
+      <c r="R30" s="15">
         <v>177305</v>
       </c>
-      <c r="S30" s="16">
+      <c r="S30" s="15">
         <v>181108</v>
       </c>
-      <c r="T30" s="16">
+      <c r="T30" s="15">
         <v>186605</v>
       </c>
-      <c r="U30" s="17">
+      <c r="U30" s="16">
         <v>199316</v>
       </c>
-      <c r="V30" s="17">
+      <c r="V30" s="16">
         <v>205243</v>
       </c>
-      <c r="W30" s="45">
+      <c r="W30" s="37">
         <v>220493</v>
       </c>
-      <c r="X30" s="17">
+      <c r="X30" s="16">
         <v>232378</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25">
       <c r="A31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E31" s="18" t="s">
-[...17 lines deleted...]
-      <c r="K31" s="24" t="s">
+      <c r="E31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="J31" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" s="23" t="s">
         <v>22</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T31" s="19" t="s">
+      <c r="T31" s="18" t="s">
         <v>22</v>
       </c>
       <c r="U31" s="7">
         <v>16298</v>
       </c>
       <c r="V31" s="7">
         <v>17868</v>
       </c>
-      <c r="W31" s="37">
+      <c r="W31" s="36">
         <v>17174</v>
       </c>
       <c r="X31" s="7">
         <v>17224</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:25">
       <c r="A32" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="20">
+      <c r="B32" s="19">
         <v>597</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="19">
         <v>663</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="19">
         <v>672</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="19">
         <v>1863</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="19">
         <v>2648</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="19">
         <v>3407</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="19">
         <v>3829</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="20">
         <v>4782</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="20">
         <v>5580</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="20">
         <v>6104</v>
       </c>
       <c r="L32" s="12">
         <v>9776</v>
       </c>
       <c r="M32" s="12">
         <v>9932</v>
       </c>
-      <c r="N32" s="22">
+      <c r="N32" s="21">
         <v>12174</v>
       </c>
-      <c r="O32" s="22">
+      <c r="O32" s="21">
         <v>11231</v>
       </c>
-      <c r="P32" s="22">
+      <c r="P32" s="21">
         <v>11681</v>
       </c>
-      <c r="Q32" s="22">
+      <c r="Q32" s="21">
         <v>12276</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R32" s="21">
         <v>13383</v>
       </c>
-      <c r="S32" s="22">
+      <c r="S32" s="21">
         <v>12895</v>
       </c>
-      <c r="T32" s="22">
+      <c r="T32" s="21">
         <v>13482</v>
       </c>
       <c r="U32" s="7">
         <v>15365</v>
       </c>
       <c r="V32" s="7">
         <v>14809</v>
       </c>
-      <c r="W32" s="37">
+      <c r="W32" s="36">
         <v>15610</v>
       </c>
       <c r="X32" s="7">
         <v>16765</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:24">
       <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="20">
+      <c r="B33" s="19">
         <v>448</v>
       </c>
-      <c r="C33" s="20">
+      <c r="C33" s="19">
         <v>441</v>
       </c>
-      <c r="D33" s="20">
+      <c r="D33" s="19">
         <v>541</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E33" s="19">
         <v>904</v>
       </c>
-      <c r="F33" s="20">
+      <c r="F33" s="19">
         <v>1193</v>
       </c>
-      <c r="G33" s="20">
+      <c r="G33" s="19">
         <v>1559</v>
       </c>
-      <c r="H33" s="20">
+      <c r="H33" s="19">
         <v>1488</v>
       </c>
-      <c r="I33" s="21">
+      <c r="I33" s="20">
         <v>1586</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J33" s="20">
         <v>1630</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="20">
         <v>2863</v>
       </c>
       <c r="L33" s="12">
         <v>3027</v>
       </c>
       <c r="M33" s="12">
         <v>3420</v>
       </c>
-      <c r="N33" s="22">
+      <c r="N33" s="21">
         <v>3882</v>
       </c>
-      <c r="O33" s="22">
+      <c r="O33" s="21">
         <v>4018</v>
       </c>
-      <c r="P33" s="22">
+      <c r="P33" s="21">
         <v>4346</v>
       </c>
-      <c r="Q33" s="22">
+      <c r="Q33" s="21">
         <v>4628</v>
       </c>
-      <c r="R33" s="22">
+      <c r="R33" s="21">
         <v>4664</v>
       </c>
-      <c r="S33" s="22">
+      <c r="S33" s="21">
         <v>4969</v>
       </c>
-      <c r="T33" s="22">
+      <c r="T33" s="21">
         <v>4998</v>
       </c>
       <c r="U33" s="7">
         <v>5457</v>
       </c>
       <c r="V33" s="7">
         <v>6017</v>
       </c>
-      <c r="W33" s="37">
+      <c r="W33" s="36">
         <v>5997</v>
       </c>
       <c r="X33" s="7">
         <v>5676</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:24">
       <c r="A34" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B34" s="20">
+      <c r="B34" s="19">
         <v>1199</v>
       </c>
-      <c r="C34" s="20">
+      <c r="C34" s="19">
         <v>725</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="19">
         <v>1192</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="19">
         <v>4014</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F34" s="19">
         <v>2104</v>
       </c>
-      <c r="G34" s="20">
+      <c r="G34" s="19">
         <v>6363</v>
       </c>
-      <c r="H34" s="20">
+      <c r="H34" s="19">
         <v>6458</v>
       </c>
-      <c r="I34" s="21">
+      <c r="I34" s="20">
         <v>4903</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="20">
         <v>5424</v>
       </c>
-      <c r="K34" s="21">
+      <c r="K34" s="20">
         <v>4735</v>
       </c>
       <c r="L34" s="12">
         <v>5010</v>
       </c>
       <c r="M34" s="12">
         <v>7600</v>
       </c>
-      <c r="N34" s="22">
+      <c r="N34" s="21">
         <v>8887</v>
       </c>
-      <c r="O34" s="22">
+      <c r="O34" s="21">
         <v>13760</v>
       </c>
-      <c r="P34" s="22">
+      <c r="P34" s="21">
         <v>18773</v>
       </c>
-      <c r="Q34" s="22">
+      <c r="Q34" s="21">
         <v>23203</v>
       </c>
-      <c r="R34" s="22">
+      <c r="R34" s="21">
         <v>25855</v>
       </c>
-      <c r="S34" s="22">
+      <c r="S34" s="21">
         <v>26840</v>
       </c>
-      <c r="T34" s="22">
+      <c r="T34" s="21">
         <v>26918</v>
       </c>
       <c r="U34" s="7">
         <v>12774</v>
       </c>
       <c r="V34" s="7">
         <v>13253</v>
       </c>
-      <c r="W34" s="37">
+      <c r="W34" s="36">
         <v>14987</v>
       </c>
       <c r="X34" s="7">
         <v>16058</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:24">
       <c r="A35" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B35" s="19">
         <v>684</v>
       </c>
-      <c r="C35" s="20">
+      <c r="C35" s="19">
         <v>958</v>
       </c>
-      <c r="D35" s="20">
+      <c r="D35" s="19">
         <v>1396</v>
       </c>
-      <c r="E35" s="20">
+      <c r="E35" s="19">
         <v>2475</v>
       </c>
-      <c r="F35" s="20">
+      <c r="F35" s="19">
         <v>3596</v>
       </c>
-      <c r="G35" s="20">
+      <c r="G35" s="19">
         <v>2213</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="19">
         <v>2378</v>
       </c>
-      <c r="I35" s="21">
+      <c r="I35" s="20">
         <v>2904</v>
       </c>
-      <c r="J35" s="21">
+      <c r="J35" s="20">
         <v>2876</v>
       </c>
-      <c r="K35" s="21">
+      <c r="K35" s="20">
         <v>2941</v>
       </c>
       <c r="L35" s="12">
         <v>2754</v>
       </c>
       <c r="M35" s="12">
         <v>3581</v>
       </c>
-      <c r="N35" s="22">
+      <c r="N35" s="21">
         <v>4650</v>
       </c>
-      <c r="O35" s="22">
+      <c r="O35" s="21">
         <v>3636</v>
       </c>
-      <c r="P35" s="22">
+      <c r="P35" s="21">
         <v>3875</v>
       </c>
-      <c r="Q35" s="22">
+      <c r="Q35" s="21">
         <v>5092</v>
       </c>
-      <c r="R35" s="22">
+      <c r="R35" s="21">
         <v>4963</v>
       </c>
-      <c r="S35" s="22">
+      <c r="S35" s="21">
         <v>5029</v>
       </c>
-      <c r="T35" s="22">
+      <c r="T35" s="21">
         <v>5290</v>
       </c>
       <c r="U35" s="7">
         <v>6491</v>
       </c>
       <c r="V35" s="7">
         <v>6839</v>
       </c>
-      <c r="W35" s="37">
+      <c r="W35" s="36">
         <v>6915</v>
       </c>
       <c r="X35" s="7">
         <v>7436</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:24">
       <c r="A36" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="20">
+      <c r="B36" s="19">
         <v>316</v>
       </c>
-      <c r="C36" s="20">
+      <c r="C36" s="19">
         <v>297</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D36" s="19">
         <v>360</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="19">
         <v>826</v>
       </c>
-      <c r="F36" s="20">
+      <c r="F36" s="19">
         <v>948</v>
       </c>
-      <c r="G36" s="20">
+      <c r="G36" s="19">
         <v>1096</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H36" s="19">
         <v>1194</v>
       </c>
-      <c r="I36" s="21">
+      <c r="I36" s="20">
         <v>3313</v>
       </c>
-      <c r="J36" s="21">
+      <c r="J36" s="20">
         <v>2180</v>
       </c>
-      <c r="K36" s="21">
+      <c r="K36" s="20">
         <v>2056</v>
       </c>
       <c r="L36" s="12">
         <v>2665</v>
       </c>
       <c r="M36" s="12">
         <v>2718</v>
       </c>
-      <c r="N36" s="22">
+      <c r="N36" s="21">
         <v>2756</v>
       </c>
-      <c r="O36" s="22">
+      <c r="O36" s="21">
         <v>2776</v>
       </c>
-      <c r="P36" s="22">
+      <c r="P36" s="21">
         <v>2843</v>
       </c>
-      <c r="Q36" s="22">
+      <c r="Q36" s="21">
         <v>2960</v>
       </c>
-      <c r="R36" s="22">
+      <c r="R36" s="21">
         <v>3274</v>
       </c>
-      <c r="S36" s="22">
+      <c r="S36" s="21">
         <v>3576</v>
       </c>
-      <c r="T36" s="22">
+      <c r="T36" s="21">
         <v>3818</v>
       </c>
       <c r="U36" s="7">
         <v>4225</v>
       </c>
       <c r="V36" s="7">
         <v>4813</v>
       </c>
-      <c r="W36" s="37">
+      <c r="W36" s="36">
         <v>4989</v>
       </c>
       <c r="X36" s="7">
         <v>5468</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:24">
       <c r="A37" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B37" s="20">
+      <c r="B37" s="19">
         <v>658</v>
       </c>
-      <c r="C37" s="20">
+      <c r="C37" s="19">
         <v>471</v>
       </c>
-      <c r="D37" s="20">
+      <c r="D37" s="19">
         <v>525</v>
       </c>
-      <c r="E37" s="20">
+      <c r="E37" s="19">
         <v>589</v>
       </c>
-      <c r="F37" s="20">
+      <c r="F37" s="19">
         <v>859</v>
       </c>
-      <c r="G37" s="20">
+      <c r="G37" s="19">
         <v>1006</v>
       </c>
-      <c r="H37" s="20">
+      <c r="H37" s="19">
         <v>1016</v>
       </c>
-      <c r="I37" s="21">
+      <c r="I37" s="20">
         <v>1000</v>
       </c>
-      <c r="J37" s="21">
+      <c r="J37" s="20">
         <v>1098</v>
       </c>
-      <c r="K37" s="21">
+      <c r="K37" s="20">
         <v>1130</v>
       </c>
       <c r="L37" s="12">
         <v>1353</v>
       </c>
       <c r="M37" s="12">
         <v>1955</v>
       </c>
-      <c r="N37" s="22">
+      <c r="N37" s="21">
         <v>2365</v>
       </c>
-      <c r="O37" s="22">
+      <c r="O37" s="21">
         <v>2733</v>
       </c>
-      <c r="P37" s="22">
+      <c r="P37" s="21">
         <v>3276</v>
       </c>
-      <c r="Q37" s="22">
+      <c r="Q37" s="21">
         <v>3496</v>
       </c>
-      <c r="R37" s="22">
+      <c r="R37" s="21">
         <v>5695</v>
       </c>
-      <c r="S37" s="22">
+      <c r="S37" s="21">
         <v>5632</v>
       </c>
-      <c r="T37" s="22">
+      <c r="T37" s="21">
         <v>6073</v>
       </c>
       <c r="U37" s="7">
         <v>6150</v>
       </c>
       <c r="V37" s="7">
         <v>7446</v>
       </c>
-      <c r="W37" s="37">
+      <c r="W37" s="36">
         <v>7227</v>
       </c>
       <c r="X37" s="7">
         <v>7568</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:24">
       <c r="A38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E38" s="18" t="s">
-[...17 lines deleted...]
-      <c r="K38" s="24" t="s">
+      <c r="E38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="J38" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="23" t="s">
         <v>22</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S38" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T38" s="19" t="s">
+      <c r="T38" s="18" t="s">
         <v>22</v>
       </c>
       <c r="U38" s="7">
         <v>16467</v>
       </c>
       <c r="V38" s="7">
         <v>14966</v>
       </c>
-      <c r="W38" s="37">
+      <c r="W38" s="36">
         <v>22487</v>
       </c>
       <c r="X38" s="7">
         <v>22840</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:24">
       <c r="A39" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="20">
+      <c r="B39" s="19">
         <v>1429</v>
       </c>
-      <c r="C39" s="20">
+      <c r="C39" s="19">
         <v>1980</v>
       </c>
-      <c r="D39" s="20">
+      <c r="D39" s="19">
         <v>8186</v>
       </c>
-      <c r="E39" s="20">
+      <c r="E39" s="19">
         <v>7540</v>
       </c>
-      <c r="F39" s="20">
+      <c r="F39" s="19">
         <v>8272</v>
       </c>
-      <c r="G39" s="20">
+      <c r="G39" s="19">
         <v>8096</v>
       </c>
-      <c r="H39" s="20">
+      <c r="H39" s="19">
         <v>8814</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I39" s="20">
         <v>8891</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J39" s="20">
         <v>9326</v>
       </c>
-      <c r="K39" s="21">
+      <c r="K39" s="20">
         <v>9813</v>
       </c>
       <c r="L39" s="12">
         <v>9602</v>
       </c>
       <c r="M39" s="12">
         <v>12015</v>
       </c>
-      <c r="N39" s="22">
+      <c r="N39" s="21">
         <v>11717</v>
       </c>
-      <c r="O39" s="22">
+      <c r="O39" s="21">
         <v>12609</v>
       </c>
-      <c r="P39" s="22">
+      <c r="P39" s="21">
         <v>11939</v>
       </c>
-      <c r="Q39" s="22">
+      <c r="Q39" s="21">
         <v>11466</v>
       </c>
-      <c r="R39" s="22">
+      <c r="R39" s="21">
         <v>11884</v>
       </c>
-      <c r="S39" s="22">
+      <c r="S39" s="21">
         <v>11811</v>
       </c>
-      <c r="T39" s="22">
+      <c r="T39" s="21">
         <v>11964</v>
       </c>
       <c r="U39" s="7">
         <v>11562</v>
       </c>
       <c r="V39" s="7">
         <v>11877</v>
       </c>
-      <c r="W39" s="37">
+      <c r="W39" s="36">
         <v>13043</v>
       </c>
       <c r="X39" s="7">
         <v>14607</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:24">
       <c r="A40" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="20">
+      <c r="B40" s="19">
         <v>475</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C40" s="19">
         <v>476</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D40" s="19">
         <v>873</v>
       </c>
-      <c r="E40" s="20">
+      <c r="E40" s="19">
         <v>1585</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F40" s="19">
         <v>1562</v>
       </c>
-      <c r="G40" s="20">
+      <c r="G40" s="19">
         <v>1423</v>
       </c>
-      <c r="H40" s="20">
+      <c r="H40" s="19">
         <v>1761</v>
       </c>
-      <c r="I40" s="21">
+      <c r="I40" s="20">
         <v>2012</v>
       </c>
-      <c r="J40" s="21">
+      <c r="J40" s="20">
         <v>2197</v>
       </c>
-      <c r="K40" s="21">
+      <c r="K40" s="20">
         <v>2341</v>
       </c>
       <c r="L40" s="12">
         <v>2871</v>
       </c>
       <c r="M40" s="12">
         <v>4769</v>
       </c>
-      <c r="N40" s="22">
+      <c r="N40" s="21">
         <v>5890</v>
       </c>
-      <c r="O40" s="22">
+      <c r="O40" s="21">
         <v>5696</v>
       </c>
-      <c r="P40" s="22">
+      <c r="P40" s="21">
         <v>6063</v>
       </c>
-      <c r="Q40" s="22">
+      <c r="Q40" s="21">
         <v>6508</v>
       </c>
-      <c r="R40" s="22">
+      <c r="R40" s="21">
         <v>6114</v>
       </c>
-      <c r="S40" s="22">
+      <c r="S40" s="21">
         <v>6166</v>
       </c>
-      <c r="T40" s="22">
+      <c r="T40" s="21">
         <v>5598</v>
       </c>
       <c r="U40" s="7">
         <v>5712</v>
       </c>
       <c r="V40" s="7">
         <v>5723</v>
       </c>
-      <c r="W40" s="37">
+      <c r="W40" s="36">
         <v>5661</v>
       </c>
       <c r="X40" s="7">
         <v>6331</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:24">
       <c r="A41" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="20">
+      <c r="B41" s="19">
         <v>311</v>
       </c>
-      <c r="C41" s="20">
+      <c r="C41" s="19">
         <v>324</v>
       </c>
-      <c r="D41" s="20">
+      <c r="D41" s="19">
         <v>269</v>
       </c>
-      <c r="E41" s="20">
+      <c r="E41" s="19">
         <v>547</v>
       </c>
-      <c r="F41" s="20">
+      <c r="F41" s="19">
         <v>715</v>
       </c>
-      <c r="G41" s="20">
+      <c r="G41" s="19">
         <v>782</v>
       </c>
-      <c r="H41" s="20">
+      <c r="H41" s="19">
         <v>842</v>
       </c>
-      <c r="I41" s="21">
+      <c r="I41" s="20">
         <v>988</v>
       </c>
-      <c r="J41" s="21">
+      <c r="J41" s="20">
         <v>1110</v>
       </c>
-      <c r="K41" s="21">
+      <c r="K41" s="20">
         <v>1059</v>
       </c>
       <c r="L41" s="12">
         <v>1078</v>
       </c>
       <c r="M41" s="12">
         <v>1282</v>
       </c>
-      <c r="N41" s="22">
+      <c r="N41" s="21">
         <v>1488</v>
       </c>
-      <c r="O41" s="22">
+      <c r="O41" s="21">
         <v>1670</v>
       </c>
-      <c r="P41" s="22">
+      <c r="P41" s="21">
         <v>1771</v>
       </c>
-      <c r="Q41" s="22">
+      <c r="Q41" s="21">
         <v>1932</v>
       </c>
-      <c r="R41" s="22">
+      <c r="R41" s="21">
         <v>3374</v>
       </c>
-      <c r="S41" s="22">
+      <c r="S41" s="21">
         <v>3564</v>
       </c>
-      <c r="T41" s="22">
+      <c r="T41" s="21">
         <v>3618</v>
       </c>
       <c r="U41" s="7">
         <v>3734</v>
       </c>
       <c r="V41" s="7">
         <v>3970</v>
       </c>
-      <c r="W41" s="37">
+      <c r="W41" s="36">
         <v>4366</v>
       </c>
       <c r="X41" s="7">
         <v>5075</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:24">
       <c r="A42" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B42" s="20">
+      <c r="B42" s="19">
         <v>343</v>
       </c>
-      <c r="C42" s="20">
+      <c r="C42" s="19">
         <v>357</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D42" s="19">
         <v>503</v>
       </c>
-      <c r="E42" s="20">
+      <c r="E42" s="19">
         <v>915</v>
       </c>
-      <c r="F42" s="20">
+      <c r="F42" s="19">
         <v>1397</v>
       </c>
-      <c r="G42" s="20">
+      <c r="G42" s="19">
         <v>1647</v>
       </c>
-      <c r="H42" s="20">
+      <c r="H42" s="19">
         <v>1902</v>
       </c>
-      <c r="I42" s="21">
+      <c r="I42" s="20">
         <v>2422</v>
       </c>
-      <c r="J42" s="21">
+      <c r="J42" s="20">
         <v>2268</v>
       </c>
-      <c r="K42" s="21">
+      <c r="K42" s="20">
         <v>2282</v>
       </c>
       <c r="L42" s="12">
         <v>3313</v>
       </c>
       <c r="M42" s="12">
         <v>3143</v>
       </c>
-      <c r="N42" s="22">
+      <c r="N42" s="21">
         <v>3406</v>
       </c>
-      <c r="O42" s="22">
+      <c r="O42" s="21">
         <v>5267</v>
       </c>
-      <c r="P42" s="22">
+      <c r="P42" s="21">
         <v>5321</v>
       </c>
-      <c r="Q42" s="22">
+      <c r="Q42" s="21">
         <v>5460</v>
       </c>
-      <c r="R42" s="22">
+      <c r="R42" s="21">
         <v>5544</v>
       </c>
-      <c r="S42" s="22">
+      <c r="S42" s="21">
         <v>5856</v>
       </c>
-      <c r="T42" s="22">
+      <c r="T42" s="21">
         <v>7144</v>
       </c>
       <c r="U42" s="7">
         <v>7616</v>
       </c>
       <c r="V42" s="7">
         <v>8073</v>
       </c>
-      <c r="W42" s="37">
+      <c r="W42" s="36">
         <v>8439</v>
       </c>
       <c r="X42" s="7">
         <v>8793</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:24">
       <c r="A43" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B43" s="20">
+      <c r="B43" s="19">
         <v>1042</v>
       </c>
-      <c r="C43" s="20">
+      <c r="C43" s="19">
         <v>881</v>
       </c>
-      <c r="D43" s="20">
+      <c r="D43" s="19">
         <v>1027</v>
       </c>
-      <c r="E43" s="20">
+      <c r="E43" s="19">
         <v>1167</v>
       </c>
-      <c r="F43" s="20">
+      <c r="F43" s="19">
         <v>1807</v>
       </c>
-      <c r="G43" s="20">
+      <c r="G43" s="19">
         <v>2059</v>
       </c>
-      <c r="H43" s="20">
+      <c r="H43" s="19">
         <v>2117</v>
       </c>
-      <c r="I43" s="21">
+      <c r="I43" s="20">
         <v>2144</v>
       </c>
-      <c r="J43" s="21">
+      <c r="J43" s="20">
         <v>2013</v>
       </c>
-      <c r="K43" s="21">
+      <c r="K43" s="20">
         <v>2703</v>
       </c>
       <c r="L43" s="12">
         <v>4174</v>
       </c>
       <c r="M43" s="12">
         <v>4708</v>
       </c>
-      <c r="N43" s="22">
+      <c r="N43" s="21">
         <v>5604</v>
       </c>
-      <c r="O43" s="22">
+      <c r="O43" s="21">
         <v>6337</v>
       </c>
-      <c r="P43" s="22">
+      <c r="P43" s="21">
         <v>8478</v>
       </c>
-      <c r="Q43" s="22">
+      <c r="Q43" s="21">
         <v>5831</v>
       </c>
-      <c r="R43" s="22">
+      <c r="R43" s="21">
         <v>7785</v>
       </c>
-      <c r="S43" s="22">
+      <c r="S43" s="21">
         <v>7705</v>
       </c>
-      <c r="T43" s="22">
+      <c r="T43" s="21">
         <v>8069</v>
       </c>
       <c r="U43" s="7">
         <v>8992</v>
       </c>
       <c r="V43" s="7">
         <v>9378</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W43" s="36">
         <v>9088</v>
       </c>
       <c r="X43" s="7">
         <v>10370</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:24">
       <c r="A44" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B44" s="20">
+      <c r="B44" s="19">
         <v>457</v>
       </c>
-      <c r="C44" s="20">
+      <c r="C44" s="19">
         <v>710</v>
       </c>
-      <c r="D44" s="20">
+      <c r="D44" s="19">
         <v>997</v>
       </c>
-      <c r="E44" s="20">
+      <c r="E44" s="19">
         <v>4196</v>
       </c>
-      <c r="F44" s="20">
+      <c r="F44" s="19">
         <v>4783</v>
       </c>
-      <c r="G44" s="20">
+      <c r="G44" s="19">
         <v>5606</v>
       </c>
-      <c r="H44" s="20">
+      <c r="H44" s="19">
         <v>5245</v>
       </c>
-      <c r="I44" s="21">
+      <c r="I44" s="20">
         <v>4899</v>
       </c>
-      <c r="J44" s="21">
+      <c r="J44" s="20">
         <v>5012</v>
       </c>
-      <c r="K44" s="21">
+      <c r="K44" s="20">
         <v>4905</v>
       </c>
       <c r="L44" s="12">
         <v>5101</v>
       </c>
       <c r="M44" s="12">
         <v>5349</v>
       </c>
-      <c r="N44" s="22">
+      <c r="N44" s="21">
         <v>5573</v>
       </c>
-      <c r="O44" s="22">
+      <c r="O44" s="21">
         <v>7038</v>
       </c>
-      <c r="P44" s="22">
+      <c r="P44" s="21">
         <v>7245</v>
       </c>
-      <c r="Q44" s="22">
+      <c r="Q44" s="21">
         <v>7004</v>
       </c>
-      <c r="R44" s="22">
+      <c r="R44" s="21">
         <v>7962</v>
       </c>
-      <c r="S44" s="22">
+      <c r="S44" s="21">
         <v>8302</v>
       </c>
-      <c r="T44" s="22">
+      <c r="T44" s="21">
         <v>8485</v>
       </c>
       <c r="U44" s="7">
         <v>8786</v>
       </c>
       <c r="V44" s="7">
         <v>8996</v>
       </c>
-      <c r="W44" s="37">
+      <c r="W44" s="36">
         <v>9464</v>
       </c>
       <c r="X44" s="7">
         <v>6759</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:24">
       <c r="A45" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B45" s="20">
+      <c r="B45" s="19">
         <v>296</v>
       </c>
-      <c r="C45" s="20">
+      <c r="C45" s="19">
         <v>237</v>
       </c>
-      <c r="D45" s="20">
+      <c r="D45" s="19">
         <v>288</v>
       </c>
-      <c r="E45" s="20">
+      <c r="E45" s="19">
         <v>354</v>
       </c>
-      <c r="F45" s="20">
+      <c r="F45" s="19">
         <v>458</v>
       </c>
-      <c r="G45" s="20">
+      <c r="G45" s="19">
         <v>547</v>
       </c>
-      <c r="H45" s="20">
+      <c r="H45" s="19">
         <v>1035</v>
       </c>
-      <c r="I45" s="21">
+      <c r="I45" s="20">
         <v>1307</v>
       </c>
-      <c r="J45" s="21">
+      <c r="J45" s="20">
         <v>1772</v>
       </c>
-      <c r="K45" s="21">
+      <c r="K45" s="20">
         <v>1739</v>
       </c>
       <c r="L45" s="12">
         <v>1757</v>
       </c>
       <c r="M45" s="12">
         <v>1880</v>
       </c>
-      <c r="N45" s="22">
+      <c r="N45" s="21">
         <v>2248</v>
       </c>
-      <c r="O45" s="22">
+      <c r="O45" s="21">
         <v>3577</v>
       </c>
-      <c r="P45" s="22">
+      <c r="P45" s="21">
         <v>3961</v>
       </c>
-      <c r="Q45" s="22">
+      <c r="Q45" s="21">
         <v>4582</v>
       </c>
-      <c r="R45" s="22">
+      <c r="R45" s="21">
         <v>5445</v>
       </c>
-      <c r="S45" s="22">
+      <c r="S45" s="21">
         <v>5646</v>
       </c>
-      <c r="T45" s="22">
+      <c r="T45" s="21">
         <v>5629</v>
       </c>
       <c r="U45" s="7">
         <v>5916</v>
       </c>
       <c r="V45" s="7">
         <v>5940</v>
       </c>
-      <c r="W45" s="37">
+      <c r="W45" s="36">
         <v>6576</v>
       </c>
       <c r="X45" s="7">
         <v>9869</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:24">
       <c r="A46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E46" s="18" t="s">
-[...17 lines deleted...]
-      <c r="K46" s="24" t="s">
+      <c r="E46" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I46" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="J46" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K46" s="23" t="s">
         <v>22</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S46" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T46" s="19" t="s">
+      <c r="T46" s="18" t="s">
         <v>22</v>
       </c>
       <c r="U46" s="7">
         <v>646</v>
       </c>
       <c r="V46" s="7">
         <v>468</v>
       </c>
-      <c r="W46" s="37">
+      <c r="W46" s="36">
         <v>544</v>
       </c>
       <c r="X46" s="7">
         <v>573</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:24">
       <c r="A47" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B47" s="20">
+      <c r="B47" s="19">
         <v>3530</v>
       </c>
-      <c r="C47" s="20">
+      <c r="C47" s="19">
         <v>6186</v>
       </c>
-      <c r="D47" s="20">
+      <c r="D47" s="19">
         <v>7371</v>
       </c>
-      <c r="E47" s="20">
+      <c r="E47" s="19">
         <v>9856</v>
       </c>
-      <c r="F47" s="20">
+      <c r="F47" s="19">
         <v>10856</v>
       </c>
-      <c r="G47" s="20">
+      <c r="G47" s="19">
         <v>12661</v>
       </c>
-      <c r="H47" s="20">
+      <c r="H47" s="19">
         <v>13398</v>
       </c>
-      <c r="I47" s="21">
+      <c r="I47" s="20">
         <v>14879</v>
       </c>
-      <c r="J47" s="21">
+      <c r="J47" s="20">
         <v>15313</v>
       </c>
-      <c r="K47" s="21">
+      <c r="K47" s="20">
         <v>15715</v>
       </c>
       <c r="L47" s="12">
         <v>15662</v>
       </c>
       <c r="M47" s="12">
         <v>19621</v>
       </c>
-      <c r="N47" s="22">
+      <c r="N47" s="21">
         <v>21698</v>
       </c>
-      <c r="O47" s="22">
+      <c r="O47" s="21">
         <v>22749</v>
       </c>
-      <c r="P47" s="22">
+      <c r="P47" s="21">
         <v>26370</v>
       </c>
-      <c r="Q47" s="22">
+      <c r="Q47" s="21">
         <v>29259</v>
       </c>
-      <c r="R47" s="22">
+      <c r="R47" s="21">
         <v>32840</v>
       </c>
-      <c r="S47" s="22">
+      <c r="S47" s="21">
         <v>33570</v>
       </c>
-      <c r="T47" s="22">
+      <c r="T47" s="21">
         <v>34886</v>
       </c>
       <c r="U47" s="7">
         <v>19177</v>
       </c>
       <c r="V47" s="7">
         <v>19727</v>
       </c>
-      <c r="W47" s="37">
+      <c r="W47" s="36">
         <v>20113</v>
       </c>
       <c r="X47" s="7">
         <v>21070</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:24">
       <c r="A48" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B48" s="20">
+      <c r="B48" s="19">
         <v>1741</v>
       </c>
-      <c r="C48" s="20">
+      <c r="C48" s="19">
         <v>1753</v>
       </c>
-      <c r="D48" s="20">
+      <c r="D48" s="19">
         <v>2435</v>
       </c>
-      <c r="E48" s="20">
+      <c r="E48" s="19">
         <v>2991</v>
       </c>
-      <c r="F48" s="20">
+      <c r="F48" s="19">
         <v>3912</v>
       </c>
-      <c r="G48" s="20">
+      <c r="G48" s="19">
         <v>4759</v>
       </c>
-      <c r="H48" s="20">
+      <c r="H48" s="19">
         <v>5345</v>
       </c>
-      <c r="I48" s="21">
+      <c r="I48" s="20">
         <v>6914</v>
       </c>
-      <c r="J48" s="21">
+      <c r="J48" s="20">
         <v>7606</v>
       </c>
-      <c r="K48" s="21">
+      <c r="K48" s="20">
         <v>7611</v>
       </c>
       <c r="L48" s="12">
         <v>8747</v>
       </c>
       <c r="M48" s="12">
         <v>9422</v>
       </c>
-      <c r="N48" s="22">
+      <c r="N48" s="21">
         <v>10162</v>
       </c>
-      <c r="O48" s="22">
+      <c r="O48" s="21">
         <v>10131</v>
       </c>
-      <c r="P48" s="22">
+      <c r="P48" s="21">
         <v>17555</v>
       </c>
-      <c r="Q48" s="22">
+      <c r="Q48" s="21">
         <v>14864</v>
       </c>
-      <c r="R48" s="22">
+      <c r="R48" s="21">
         <v>13987</v>
       </c>
-      <c r="S48" s="22">
+      <c r="S48" s="21">
         <v>13875</v>
       </c>
-      <c r="T48" s="22">
+      <c r="T48" s="21">
         <v>14609</v>
       </c>
       <c r="U48" s="7">
         <v>15134</v>
       </c>
       <c r="V48" s="7">
         <v>17410</v>
       </c>
-      <c r="W48" s="37">
+      <c r="W48" s="36">
         <v>18453</v>
       </c>
       <c r="X48" s="7">
         <v>18575</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:25">
       <c r="A49" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B49" s="20">
+      <c r="B49" s="19">
         <v>5572</v>
       </c>
-      <c r="C49" s="20">
+      <c r="C49" s="19">
         <v>5551</v>
       </c>
-      <c r="D49" s="20">
+      <c r="D49" s="19">
         <v>6078</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="19">
         <v>7690</v>
       </c>
-      <c r="F49" s="20">
+      <c r="F49" s="19">
         <v>7286</v>
       </c>
-      <c r="G49" s="20">
+      <c r="G49" s="19">
         <v>8435</v>
       </c>
-      <c r="H49" s="20">
+      <c r="H49" s="19">
         <v>8681</v>
       </c>
-      <c r="I49" s="21">
+      <c r="I49" s="20">
         <v>9605</v>
       </c>
-      <c r="J49" s="21">
+      <c r="J49" s="20">
         <v>11526</v>
       </c>
-      <c r="K49" s="21">
+      <c r="K49" s="20">
         <v>13224</v>
       </c>
       <c r="L49" s="12">
         <v>10626</v>
       </c>
       <c r="M49" s="12">
         <v>12169</v>
       </c>
-      <c r="N49" s="22">
+      <c r="N49" s="21">
         <v>10867</v>
       </c>
-      <c r="O49" s="22">
+      <c r="O49" s="21">
         <v>12851</v>
       </c>
-      <c r="P49" s="22">
+      <c r="P49" s="21">
         <v>14497</v>
       </c>
-      <c r="Q49" s="22">
+      <c r="Q49" s="21">
         <v>17313</v>
       </c>
-      <c r="R49" s="22">
+      <c r="R49" s="21">
         <v>20010</v>
       </c>
-      <c r="S49" s="22">
+      <c r="S49" s="21">
         <v>21117</v>
       </c>
-      <c r="T49" s="22">
+      <c r="T49" s="21">
         <v>20881</v>
       </c>
       <c r="U49" s="7">
         <v>23141</v>
       </c>
       <c r="V49" s="7">
         <v>21715</v>
       </c>
-      <c r="W49" s="37">
+      <c r="W49" s="36">
         <v>22647</v>
       </c>
-      <c r="X49" s="37">
+      <c r="X49" s="36">
         <v>22768</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:25">
       <c r="A50" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>22</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="J50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="K50" s="25" t="s">
+      <c r="J50" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="K50" s="24" t="s">
         <v>22</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="Q50" s="22">
+      <c r="Q50" s="21">
         <v>4095</v>
       </c>
-      <c r="R50" s="22">
+      <c r="R50" s="21">
         <v>4526</v>
       </c>
-      <c r="S50" s="22">
+      <c r="S50" s="21">
         <v>4555</v>
       </c>
-      <c r="T50" s="22">
+      <c r="T50" s="21">
         <v>5143</v>
       </c>
       <c r="U50" s="7">
         <v>5673</v>
       </c>
       <c r="V50" s="7">
         <v>5955</v>
       </c>
-      <c r="W50" s="37">
+      <c r="W50" s="36">
         <v>6713</v>
       </c>
-      <c r="X50" s="37">
+      <c r="X50" s="36">
         <v>8553</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:25">
       <c r="A51" s="3"/>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="12"/>
       <c r="J51" s="12"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
       <c r="P51" s="6"/>
       <c r="Q51" s="6"/>
       <c r="R51" s="6"/>
       <c r="S51" s="6"/>
       <c r="T51" s="6"/>
       <c r="U51" s="7"/>
       <c r="V51" s="7"/>
       <c r="W51" s="9"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A52" s="68" t="s">
+    <row r="52" spans="1:25">
+      <c r="A52" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="68"/>
-[...22 lines deleted...]
-    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B52" s="74"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="74"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="74"/>
+      <c r="K52" s="74"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="74"/>
+      <c r="N52" s="74"/>
+      <c r="O52" s="74"/>
+      <c r="P52" s="74"/>
+      <c r="Q52" s="74"/>
+      <c r="R52" s="74"/>
+      <c r="S52" s="74"/>
+      <c r="T52" s="74"/>
+      <c r="U52" s="74"/>
+      <c r="V52" s="74"/>
+      <c r="W52" s="74"/>
+      <c r="X52" s="74"/>
+      <c r="Y52" s="74"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B53" s="14">
+      <c r="B53" s="13">
         <v>22439</v>
       </c>
-      <c r="C53" s="26">
+      <c r="C53" s="25">
         <v>23036</v>
       </c>
-      <c r="D53" s="14">
+      <c r="D53" s="13">
         <v>45204</v>
       </c>
-      <c r="E53" s="14">
+      <c r="E53" s="13">
         <v>51997</v>
       </c>
-      <c r="F53" s="14">
+      <c r="F53" s="13">
         <v>58612</v>
       </c>
-      <c r="G53" s="14">
+      <c r="G53" s="13">
         <v>64278</v>
       </c>
-      <c r="H53" s="23">
+      <c r="H53" s="22">
         <v>69380</v>
       </c>
-      <c r="I53" s="23">
+      <c r="I53" s="22">
         <v>74540</v>
       </c>
-      <c r="J53" s="23">
+      <c r="J53" s="22">
         <v>81275</v>
       </c>
-      <c r="K53" s="23">
+      <c r="K53" s="22">
         <v>82435</v>
       </c>
-      <c r="L53" s="23">
+      <c r="L53" s="22">
         <v>89464</v>
       </c>
-      <c r="M53" s="23">
+      <c r="M53" s="22">
         <v>109135</v>
       </c>
-      <c r="N53" s="27">
+      <c r="N53" s="26">
         <v>118513</v>
       </c>
-      <c r="O53" s="27">
+      <c r="O53" s="26">
         <v>135298</v>
       </c>
-      <c r="P53" s="27">
+      <c r="P53" s="26">
         <v>154625</v>
       </c>
-      <c r="Q53" s="27">
+      <c r="Q53" s="26">
         <v>167106</v>
       </c>
-      <c r="R53" s="27">
+      <c r="R53" s="26">
         <v>181153</v>
       </c>
-      <c r="S53" s="27">
+      <c r="S53" s="26">
         <v>182519</v>
       </c>
-      <c r="T53" s="28">
+      <c r="T53" s="27">
         <v>191653</v>
       </c>
-      <c r="U53" s="29">
+      <c r="U53" s="28">
         <v>204247</v>
       </c>
-      <c r="V53" s="29">
+      <c r="V53" s="28">
         <v>208446</v>
       </c>
-      <c r="W53" s="29">
+      <c r="W53" s="28">
         <v>226229</v>
       </c>
-      <c r="X53" s="29">
+      <c r="X53" s="28">
         <v>243498</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:25">
       <c r="A54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E54" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I54" s="18" t="s">
+      <c r="E54" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I54" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S54" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T54" s="30" t="s">
+      <c r="T54" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U54" s="7">
         <v>17577</v>
       </c>
       <c r="V54" s="7">
         <v>18058</v>
       </c>
-      <c r="W54" s="37">
+      <c r="W54" s="36">
         <v>17171</v>
       </c>
-      <c r="X54" s="60">
+      <c r="X54" s="51">
         <v>17618</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:25">
       <c r="A55" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B55" s="20">
+      <c r="B55" s="19">
         <v>597</v>
       </c>
-      <c r="C55" s="31">
+      <c r="C55" s="30">
         <v>663</v>
       </c>
-      <c r="D55" s="20">
+      <c r="D55" s="19">
         <v>746</v>
       </c>
-      <c r="E55" s="20">
+      <c r="E55" s="19">
         <v>1889</v>
       </c>
-      <c r="F55" s="20">
+      <c r="F55" s="19">
         <v>2967</v>
       </c>
-      <c r="G55" s="20">
+      <c r="G55" s="19">
         <v>3798</v>
       </c>
-      <c r="H55" s="21">
+      <c r="H55" s="20">
         <v>3876</v>
       </c>
-      <c r="I55" s="21">
+      <c r="I55" s="20">
         <v>5177</v>
       </c>
       <c r="J55" s="12">
         <v>5597</v>
       </c>
       <c r="K55" s="12">
         <v>5745</v>
       </c>
       <c r="L55" s="12">
         <v>9932</v>
       </c>
       <c r="M55" s="12">
         <v>11974</v>
       </c>
-      <c r="N55" s="22">
+      <c r="N55" s="21">
         <v>12726</v>
       </c>
-      <c r="O55" s="22">
+      <c r="O55" s="21">
         <v>11487</v>
       </c>
-      <c r="P55" s="22">
+      <c r="P55" s="21">
         <v>12440</v>
       </c>
-      <c r="Q55" s="22">
+      <c r="Q55" s="21">
         <v>13464</v>
       </c>
-      <c r="R55" s="22">
+      <c r="R55" s="21">
         <v>13976</v>
       </c>
-      <c r="S55" s="22">
+      <c r="S55" s="21">
         <v>12797</v>
       </c>
       <c r="T55" s="7">
         <v>15295</v>
       </c>
       <c r="U55" s="7">
         <v>15084</v>
       </c>
       <c r="V55" s="7">
         <v>14659</v>
       </c>
-      <c r="W55" s="37">
+      <c r="W55" s="36">
         <v>16620</v>
       </c>
-      <c r="X55" s="60">
+      <c r="X55" s="51">
         <v>16760</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:25">
       <c r="A56" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="20">
+      <c r="B56" s="19">
         <v>448</v>
       </c>
-      <c r="C56" s="31">
+      <c r="C56" s="30">
         <v>467</v>
       </c>
-      <c r="D56" s="20">
+      <c r="D56" s="19">
         <v>4283</v>
       </c>
-      <c r="E56" s="20">
+      <c r="E56" s="19">
         <v>925</v>
       </c>
-      <c r="F56" s="20">
+      <c r="F56" s="19">
         <v>1231</v>
       </c>
-      <c r="G56" s="20">
+      <c r="G56" s="19">
         <v>1622</v>
       </c>
-      <c r="H56" s="21">
+      <c r="H56" s="20">
         <v>1482</v>
       </c>
-      <c r="I56" s="21">
+      <c r="I56" s="20">
         <v>1522</v>
       </c>
       <c r="J56" s="12">
         <v>1653</v>
       </c>
       <c r="K56" s="12">
         <v>3074</v>
       </c>
       <c r="L56" s="12">
         <v>3039</v>
       </c>
       <c r="M56" s="12">
         <v>3586</v>
       </c>
-      <c r="N56" s="22">
+      <c r="N56" s="21">
         <v>3912</v>
       </c>
-      <c r="O56" s="22">
+      <c r="O56" s="21">
         <v>4259</v>
       </c>
-      <c r="P56" s="22">
+      <c r="P56" s="21">
         <v>4465</v>
       </c>
-      <c r="Q56" s="22">
+      <c r="Q56" s="21">
         <v>4743</v>
       </c>
-      <c r="R56" s="22">
+      <c r="R56" s="21">
         <v>4836</v>
       </c>
-      <c r="S56" s="22">
+      <c r="S56" s="21">
         <v>4827</v>
       </c>
       <c r="T56" s="7">
         <v>4941</v>
       </c>
       <c r="U56" s="7">
         <v>5501</v>
       </c>
       <c r="V56" s="7">
         <v>6005</v>
       </c>
-      <c r="W56" s="37">
+      <c r="W56" s="36">
         <v>5809</v>
       </c>
-      <c r="X56" s="60">
+      <c r="X56" s="51">
         <v>5706</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:25">
       <c r="A57" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B57" s="20">
+      <c r="B57" s="19">
         <v>1247</v>
       </c>
-      <c r="C57" s="31">
+      <c r="C57" s="30">
         <v>733</v>
       </c>
-      <c r="D57" s="20">
+      <c r="D57" s="19">
         <v>1361</v>
       </c>
-      <c r="E57" s="20">
+      <c r="E57" s="19">
         <v>4179</v>
       </c>
-      <c r="F57" s="20">
+      <c r="F57" s="19">
         <v>4781</v>
       </c>
-      <c r="G57" s="20">
+      <c r="G57" s="19">
         <v>6430</v>
       </c>
-      <c r="H57" s="21">
+      <c r="H57" s="20">
         <v>6722</v>
       </c>
-      <c r="I57" s="21">
+      <c r="I57" s="20">
         <v>4955</v>
       </c>
       <c r="J57" s="12">
         <v>6055</v>
       </c>
       <c r="K57" s="12">
         <v>4854</v>
       </c>
       <c r="L57" s="12">
         <v>6057</v>
       </c>
       <c r="M57" s="12">
         <v>7799</v>
       </c>
-      <c r="N57" s="22">
+      <c r="N57" s="21">
         <v>10554</v>
       </c>
-      <c r="O57" s="22">
+      <c r="O57" s="21">
         <v>15993</v>
       </c>
-      <c r="P57" s="22">
+      <c r="P57" s="21">
         <v>21228</v>
       </c>
-      <c r="Q57" s="22">
+      <c r="Q57" s="21">
         <v>25929</v>
       </c>
-      <c r="R57" s="22">
+      <c r="R57" s="21">
         <v>27097</v>
       </c>
-      <c r="S57" s="22">
+      <c r="S57" s="21">
         <v>27071</v>
       </c>
       <c r="T57" s="7">
         <v>28784</v>
       </c>
       <c r="U57" s="7">
         <v>13166</v>
       </c>
       <c r="V57" s="7">
         <v>14058</v>
       </c>
-      <c r="W57" s="37">
+      <c r="W57" s="36">
         <v>15178</v>
       </c>
-      <c r="X57" s="60">
+      <c r="X57" s="51">
         <v>16082</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:25">
       <c r="A58" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="20">
+      <c r="B58" s="19">
         <v>767</v>
       </c>
-      <c r="C58" s="31">
+      <c r="C58" s="30">
         <v>964</v>
       </c>
-      <c r="D58" s="20">
+      <c r="D58" s="19">
         <v>1429</v>
       </c>
-      <c r="E58" s="20">
+      <c r="E58" s="19">
         <v>4668</v>
       </c>
-      <c r="F58" s="20">
+      <c r="F58" s="19">
         <v>3749</v>
       </c>
-      <c r="G58" s="20">
+      <c r="G58" s="19">
         <v>2471</v>
       </c>
-      <c r="H58" s="21">
+      <c r="H58" s="20">
         <v>2378</v>
       </c>
-      <c r="I58" s="21">
+      <c r="I58" s="20">
         <v>3126</v>
       </c>
       <c r="J58" s="12">
         <v>2951</v>
       </c>
       <c r="K58" s="12">
         <v>3023</v>
       </c>
       <c r="L58" s="12">
         <v>2628</v>
       </c>
       <c r="M58" s="12">
         <v>4024</v>
       </c>
-      <c r="N58" s="22">
+      <c r="N58" s="21">
         <v>4671</v>
       </c>
-      <c r="O58" s="22">
+      <c r="O58" s="21">
         <v>3722</v>
       </c>
-      <c r="P58" s="22">
+      <c r="P58" s="21">
         <v>4074</v>
       </c>
-      <c r="Q58" s="22">
+      <c r="Q58" s="21">
         <v>4881</v>
       </c>
-      <c r="R58" s="22">
+      <c r="R58" s="21">
         <v>5019</v>
       </c>
-      <c r="S58" s="22">
+      <c r="S58" s="21">
         <v>5206</v>
       </c>
       <c r="T58" s="7">
         <v>5485</v>
       </c>
       <c r="U58" s="7">
         <v>6950</v>
       </c>
       <c r="V58" s="7">
         <v>6670</v>
       </c>
-      <c r="W58" s="37">
+      <c r="W58" s="36">
         <v>6756</v>
       </c>
-      <c r="X58" s="60">
+      <c r="X58" s="51">
         <v>7600</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:25">
       <c r="A59" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B59" s="20">
+      <c r="B59" s="19">
         <v>332</v>
       </c>
-      <c r="C59" s="31">
+      <c r="C59" s="30">
         <v>402</v>
       </c>
-      <c r="D59" s="20">
+      <c r="D59" s="19">
         <v>357</v>
       </c>
-      <c r="E59" s="20">
+      <c r="E59" s="19">
         <v>819</v>
       </c>
-      <c r="F59" s="20">
+      <c r="F59" s="19">
         <v>1009</v>
       </c>
-      <c r="G59" s="20">
+      <c r="G59" s="19">
         <v>1221</v>
       </c>
-      <c r="H59" s="21">
+      <c r="H59" s="20">
         <v>1371</v>
       </c>
-      <c r="I59" s="21">
+      <c r="I59" s="20">
         <v>3479</v>
       </c>
       <c r="J59" s="12">
         <v>2271</v>
       </c>
       <c r="K59" s="12">
         <v>2284</v>
       </c>
       <c r="L59" s="12">
         <v>2658</v>
       </c>
       <c r="M59" s="12">
         <v>2723</v>
       </c>
-      <c r="N59" s="22">
+      <c r="N59" s="21">
         <v>2764</v>
       </c>
-      <c r="O59" s="22">
+      <c r="O59" s="21">
         <v>2893</v>
       </c>
-      <c r="P59" s="22">
+      <c r="P59" s="21">
         <v>2863</v>
       </c>
-      <c r="Q59" s="22">
+      <c r="Q59" s="21">
         <v>3055</v>
       </c>
-      <c r="R59" s="22">
+      <c r="R59" s="21">
         <v>3707</v>
       </c>
-      <c r="S59" s="22">
+      <c r="S59" s="21">
         <v>3587</v>
       </c>
       <c r="T59" s="7">
         <v>3942</v>
       </c>
       <c r="U59" s="7">
         <v>4456</v>
       </c>
       <c r="V59" s="7">
         <v>4964</v>
       </c>
-      <c r="W59" s="37">
+      <c r="W59" s="36">
         <v>4840</v>
       </c>
-      <c r="X59" s="60">
+      <c r="X59" s="51">
         <v>5144</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:25">
       <c r="A60" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B60" s="20">
+      <c r="B60" s="19">
         <v>700</v>
       </c>
-      <c r="C60" s="31">
+      <c r="C60" s="30">
         <v>578</v>
       </c>
-      <c r="D60" s="20">
+      <c r="D60" s="19">
         <v>530</v>
       </c>
-      <c r="E60" s="20">
+      <c r="E60" s="19">
         <v>591</v>
       </c>
-      <c r="F60" s="20">
+      <c r="F60" s="19">
         <v>908</v>
       </c>
-      <c r="G60" s="20">
+      <c r="G60" s="19">
         <v>1000</v>
       </c>
-      <c r="H60" s="21">
+      <c r="H60" s="20">
         <v>1075</v>
       </c>
-      <c r="I60" s="21">
+      <c r="I60" s="20">
         <v>1031</v>
       </c>
       <c r="J60" s="12">
         <v>1121</v>
       </c>
       <c r="K60" s="12">
         <v>1136</v>
       </c>
       <c r="L60" s="12">
         <v>1575</v>
       </c>
       <c r="M60" s="12">
         <v>1763</v>
       </c>
-      <c r="N60" s="22">
+      <c r="N60" s="21">
         <v>2480</v>
       </c>
-      <c r="O60" s="22">
+      <c r="O60" s="21">
         <v>2949</v>
       </c>
-      <c r="P60" s="22">
+      <c r="P60" s="21">
         <v>3379</v>
       </c>
-      <c r="Q60" s="22">
+      <c r="Q60" s="21">
         <v>3784</v>
       </c>
-      <c r="R60" s="22">
+      <c r="R60" s="21">
         <v>5804</v>
       </c>
-      <c r="S60" s="22">
+      <c r="S60" s="21">
         <v>5874</v>
       </c>
       <c r="T60" s="7">
         <v>5980</v>
       </c>
       <c r="U60" s="7">
         <v>6600</v>
       </c>
       <c r="V60" s="7">
         <v>7462</v>
       </c>
-      <c r="W60" s="37">
+      <c r="W60" s="36">
         <v>7692</v>
       </c>
-      <c r="X60" s="60">
+      <c r="X60" s="51">
         <v>7895</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:25">
       <c r="A61" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E61" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I61" s="18" t="s">
+      <c r="E61" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S61" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T61" s="30" t="s">
+      <c r="T61" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U61" s="7">
         <v>16836</v>
       </c>
       <c r="V61" s="7">
         <v>16258</v>
       </c>
-      <c r="W61" s="37">
+      <c r="W61" s="36">
         <v>22757</v>
       </c>
-      <c r="X61" s="60">
+      <c r="X61" s="51">
         <v>23537</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:25">
       <c r="A62" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B62" s="20">
+      <c r="B62" s="19">
         <v>1775</v>
       </c>
-      <c r="C62" s="31">
+      <c r="C62" s="30">
         <v>2113</v>
       </c>
-      <c r="D62" s="20">
+      <c r="D62" s="19">
         <v>16165</v>
       </c>
-      <c r="E62" s="20">
+      <c r="E62" s="19">
         <v>8004</v>
       </c>
-      <c r="F62" s="20">
+      <c r="F62" s="19">
         <v>8490</v>
       </c>
-      <c r="G62" s="20">
+      <c r="G62" s="19">
         <v>8330</v>
       </c>
-      <c r="H62" s="21">
+      <c r="H62" s="20">
         <v>9205</v>
       </c>
-      <c r="I62" s="21">
+      <c r="I62" s="20">
         <v>8982</v>
       </c>
       <c r="J62" s="12">
         <v>9464</v>
       </c>
       <c r="K62" s="12">
         <v>9533</v>
       </c>
       <c r="L62" s="12">
         <v>9107</v>
       </c>
       <c r="M62" s="12">
         <v>12179</v>
       </c>
-      <c r="N62" s="22">
+      <c r="N62" s="21">
         <v>12296</v>
       </c>
-      <c r="O62" s="22">
+      <c r="O62" s="21">
         <v>12989</v>
       </c>
-      <c r="P62" s="22">
+      <c r="P62" s="21">
         <v>11686</v>
       </c>
-      <c r="Q62" s="22">
+      <c r="Q62" s="21">
         <v>11643</v>
       </c>
-      <c r="R62" s="22">
+      <c r="R62" s="21">
         <v>11982</v>
       </c>
-      <c r="S62" s="22">
+      <c r="S62" s="21">
         <v>11893</v>
       </c>
       <c r="T62" s="7">
         <v>11908</v>
       </c>
       <c r="U62" s="7">
         <v>11456</v>
       </c>
       <c r="V62" s="7">
         <v>12252</v>
       </c>
-      <c r="W62" s="37">
+      <c r="W62" s="36">
         <v>14347</v>
       </c>
-      <c r="X62" s="60">
+      <c r="X62" s="51">
         <v>14804</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:25">
       <c r="A63" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B63" s="20">
+      <c r="B63" s="19">
         <v>476</v>
       </c>
-      <c r="C63" s="31">
+      <c r="C63" s="30">
         <v>476</v>
       </c>
-      <c r="D63" s="20">
+      <c r="D63" s="19">
         <v>984</v>
       </c>
-      <c r="E63" s="20">
+      <c r="E63" s="19">
         <v>1608</v>
       </c>
-      <c r="F63" s="20">
+      <c r="F63" s="19">
         <v>1241</v>
       </c>
-      <c r="G63" s="20">
+      <c r="G63" s="19">
         <v>1529</v>
       </c>
-      <c r="H63" s="21">
+      <c r="H63" s="20">
         <v>1812</v>
       </c>
-      <c r="I63" s="21">
+      <c r="I63" s="20">
         <v>2059</v>
       </c>
       <c r="J63" s="12">
         <v>2293</v>
       </c>
       <c r="K63" s="12">
         <v>2401</v>
       </c>
       <c r="L63" s="12">
         <v>3078</v>
       </c>
       <c r="M63" s="12">
         <v>5276</v>
       </c>
-      <c r="N63" s="22">
+      <c r="N63" s="21">
         <v>5817</v>
       </c>
-      <c r="O63" s="22">
+      <c r="O63" s="21">
         <v>5913</v>
       </c>
-      <c r="P63" s="22">
+      <c r="P63" s="21">
         <v>6055</v>
       </c>
-      <c r="Q63" s="22">
+      <c r="Q63" s="21">
         <v>6407</v>
       </c>
-      <c r="R63" s="22">
+      <c r="R63" s="21">
         <v>6124</v>
       </c>
-      <c r="S63" s="22">
+      <c r="S63" s="21">
         <v>6125</v>
       </c>
       <c r="T63" s="7">
         <v>5673</v>
       </c>
       <c r="U63" s="7">
         <v>5778</v>
       </c>
       <c r="V63" s="7">
         <v>5657</v>
       </c>
-      <c r="W63" s="37">
+      <c r="W63" s="36">
         <v>6011</v>
       </c>
-      <c r="X63" s="60">
+      <c r="X63" s="51">
         <v>6359</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:25">
       <c r="A64" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B64" s="20">
+      <c r="B64" s="19">
         <v>312</v>
       </c>
-      <c r="C64" s="31">
+      <c r="C64" s="30">
         <v>324</v>
       </c>
-      <c r="D64" s="20">
+      <c r="D64" s="19">
         <v>292</v>
       </c>
-      <c r="E64" s="20">
+      <c r="E64" s="19">
         <v>700</v>
       </c>
-      <c r="F64" s="20">
+      <c r="F64" s="19">
         <v>755</v>
       </c>
-      <c r="G64" s="20">
+      <c r="G64" s="19">
         <v>797</v>
       </c>
-      <c r="H64" s="21">
+      <c r="H64" s="20">
         <v>844</v>
       </c>
-      <c r="I64" s="21">
+      <c r="I64" s="20">
         <v>1003</v>
       </c>
       <c r="J64" s="12">
         <v>1124</v>
       </c>
       <c r="K64" s="12">
         <v>1007</v>
       </c>
       <c r="L64" s="12">
         <v>1201</v>
       </c>
       <c r="M64" s="12">
         <v>1441</v>
       </c>
-      <c r="N64" s="22">
+      <c r="N64" s="21">
         <v>1493</v>
       </c>
-      <c r="O64" s="22">
+      <c r="O64" s="21">
         <v>1718</v>
       </c>
-      <c r="P64" s="22">
+      <c r="P64" s="21">
         <v>1796</v>
       </c>
-      <c r="Q64" s="22">
+      <c r="Q64" s="21">
         <v>1954</v>
       </c>
-      <c r="R64" s="22">
+      <c r="R64" s="21">
         <v>3378</v>
       </c>
-      <c r="S64" s="22">
+      <c r="S64" s="21">
         <v>3522</v>
       </c>
       <c r="T64" s="7">
         <v>3598</v>
       </c>
       <c r="U64" s="7">
         <v>3823</v>
       </c>
       <c r="V64" s="7">
         <v>4131</v>
       </c>
-      <c r="W64" s="37">
+      <c r="W64" s="36">
         <v>4712</v>
       </c>
-      <c r="X64" s="60">
+      <c r="X64" s="51">
         <v>5016</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:25">
       <c r="A65" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B65" s="20">
+      <c r="B65" s="19">
         <v>363</v>
       </c>
-      <c r="C65" s="31">
+      <c r="C65" s="30">
         <v>355</v>
       </c>
-      <c r="D65" s="20">
+      <c r="D65" s="19">
         <v>520</v>
       </c>
-      <c r="E65" s="20">
+      <c r="E65" s="19">
         <v>915</v>
       </c>
-      <c r="F65" s="20">
+      <c r="F65" s="19">
         <v>1398</v>
       </c>
-      <c r="G65" s="20">
+      <c r="G65" s="19">
         <v>1647</v>
       </c>
-      <c r="H65" s="21">
+      <c r="H65" s="20">
         <v>2017</v>
       </c>
-      <c r="I65" s="21">
+      <c r="I65" s="20">
         <v>2422</v>
       </c>
       <c r="J65" s="12">
         <v>2150</v>
       </c>
       <c r="K65" s="12">
         <v>2410</v>
       </c>
       <c r="L65" s="12">
         <v>3354</v>
       </c>
       <c r="M65" s="12">
         <v>3319</v>
       </c>
-      <c r="N65" s="22">
+      <c r="N65" s="21">
         <v>3429</v>
       </c>
-      <c r="O65" s="22">
+      <c r="O65" s="21">
         <v>5300</v>
       </c>
-      <c r="P65" s="22">
+      <c r="P65" s="21">
         <v>5207</v>
       </c>
-      <c r="Q65" s="22">
+      <c r="Q65" s="21">
         <v>5125</v>
       </c>
-      <c r="R65" s="22">
+      <c r="R65" s="21">
         <v>5630</v>
       </c>
-      <c r="S65" s="22">
+      <c r="S65" s="21">
         <v>6959</v>
       </c>
       <c r="T65" s="7">
         <v>7168</v>
       </c>
       <c r="U65" s="7">
         <v>7483</v>
       </c>
       <c r="V65" s="7">
         <v>8180</v>
       </c>
-      <c r="W65" s="37">
+      <c r="W65" s="36">
         <v>8631</v>
       </c>
-      <c r="X65" s="60">
+      <c r="X65" s="51">
         <v>8786</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:25">
       <c r="A66" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B66" s="20">
+      <c r="B66" s="19">
         <v>1042</v>
       </c>
-      <c r="C66" s="31">
+      <c r="C66" s="30">
         <v>881</v>
       </c>
-      <c r="D66" s="20">
+      <c r="D66" s="19">
         <v>1100</v>
       </c>
-      <c r="E66" s="20">
+      <c r="E66" s="19">
         <v>1202</v>
       </c>
-      <c r="F66" s="20">
+      <c r="F66" s="19">
         <v>2018</v>
       </c>
-      <c r="G66" s="20">
+      <c r="G66" s="19">
         <v>2110</v>
       </c>
-      <c r="H66" s="21">
+      <c r="H66" s="20">
         <v>2164</v>
       </c>
-      <c r="I66" s="21">
+      <c r="I66" s="20">
         <v>2116</v>
       </c>
       <c r="J66" s="12">
         <v>2301</v>
       </c>
       <c r="K66" s="12">
         <v>3900</v>
       </c>
       <c r="L66" s="12">
         <v>4117</v>
       </c>
       <c r="M66" s="12">
         <v>5036</v>
       </c>
-      <c r="N66" s="22">
+      <c r="N66" s="21">
         <v>5914</v>
       </c>
-      <c r="O66" s="22">
+      <c r="O66" s="21">
         <v>7328</v>
       </c>
-      <c r="P66" s="22">
+      <c r="P66" s="21">
         <v>8910</v>
       </c>
-      <c r="Q66" s="22">
+      <c r="Q66" s="21">
         <v>5765</v>
       </c>
-      <c r="R66" s="22">
+      <c r="R66" s="21">
         <v>7670</v>
       </c>
-      <c r="S66" s="22">
+      <c r="S66" s="21">
         <v>7433</v>
       </c>
       <c r="T66" s="7">
         <v>8147</v>
       </c>
       <c r="U66" s="7">
         <v>9210</v>
       </c>
       <c r="V66" s="7">
         <v>9432</v>
       </c>
-      <c r="W66" s="37">
+      <c r="W66" s="36">
         <v>9865</v>
       </c>
-      <c r="X66" s="60">
+      <c r="X66" s="51">
         <v>10377</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:25">
       <c r="A67" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B67" s="20">
+      <c r="B67" s="19">
         <v>572</v>
       </c>
-      <c r="C67" s="31">
+      <c r="C67" s="30">
         <v>761</v>
       </c>
-      <c r="D67" s="20">
+      <c r="D67" s="19">
         <v>1027</v>
       </c>
-      <c r="E67" s="20">
+      <c r="E67" s="19">
         <v>4213</v>
       </c>
-      <c r="F67" s="20">
+      <c r="F67" s="19">
         <v>5165</v>
       </c>
-      <c r="G67" s="20">
+      <c r="G67" s="19">
         <v>5420</v>
       </c>
-      <c r="H67" s="21">
+      <c r="H67" s="20">
         <v>5349</v>
       </c>
-      <c r="I67" s="21">
+      <c r="I67" s="20">
         <v>4866</v>
       </c>
       <c r="J67" s="12">
         <v>5022</v>
       </c>
       <c r="K67" s="12">
         <v>4607</v>
       </c>
       <c r="L67" s="12">
         <v>5102</v>
       </c>
       <c r="M67" s="12">
         <v>5285</v>
       </c>
-      <c r="N67" s="22">
+      <c r="N67" s="21">
         <v>5642</v>
       </c>
-      <c r="O67" s="22">
+      <c r="O67" s="21">
         <v>7149</v>
       </c>
-      <c r="P67" s="22">
+      <c r="P67" s="21">
         <v>7209</v>
       </c>
-      <c r="Q67" s="22">
+      <c r="Q67" s="21">
         <v>7002</v>
       </c>
-      <c r="R67" s="22">
+      <c r="R67" s="21">
         <v>8195</v>
       </c>
-      <c r="S67" s="22">
+      <c r="S67" s="21">
         <v>8382</v>
       </c>
       <c r="T67" s="7">
         <v>8010</v>
       </c>
       <c r="U67" s="7">
         <v>9094</v>
       </c>
       <c r="V67" s="7">
         <v>8707</v>
       </c>
-      <c r="W67" s="37">
+      <c r="W67" s="36">
         <v>9662</v>
       </c>
-      <c r="X67" s="60">
+      <c r="X67" s="51">
         <v>6750</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:25">
       <c r="A68" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="20">
+      <c r="B68" s="19">
         <v>268</v>
       </c>
-      <c r="C68" s="31">
+      <c r="C68" s="30">
         <v>236</v>
       </c>
-      <c r="D68" s="20">
+      <c r="D68" s="19">
         <v>370</v>
       </c>
-      <c r="E68" s="20">
+      <c r="E68" s="19">
         <v>414</v>
       </c>
-      <c r="F68" s="20">
+      <c r="F68" s="19">
         <v>491</v>
       </c>
-      <c r="G68" s="20">
+      <c r="G68" s="19">
         <v>579</v>
       </c>
-      <c r="H68" s="21">
+      <c r="H68" s="20">
         <v>1311</v>
       </c>
-      <c r="I68" s="21">
+      <c r="I68" s="20">
         <v>1347</v>
       </c>
       <c r="J68" s="12">
         <v>1783</v>
       </c>
       <c r="K68" s="12">
         <v>1742</v>
       </c>
       <c r="L68" s="12">
         <v>1783</v>
       </c>
       <c r="M68" s="12">
         <v>1962</v>
       </c>
-      <c r="N68" s="22">
+      <c r="N68" s="21">
         <v>2171</v>
       </c>
-      <c r="O68" s="22">
+      <c r="O68" s="21">
         <v>3795</v>
       </c>
-      <c r="P68" s="22">
+      <c r="P68" s="21">
         <v>4180</v>
       </c>
-      <c r="Q68" s="22">
+      <c r="Q68" s="21">
         <v>4811</v>
       </c>
-      <c r="R68" s="22">
+      <c r="R68" s="21">
         <v>5533</v>
       </c>
-      <c r="S68" s="22">
+      <c r="S68" s="21">
         <v>5644</v>
       </c>
       <c r="T68" s="7">
         <v>5668</v>
       </c>
       <c r="U68" s="7">
         <v>5887</v>
       </c>
       <c r="V68" s="7">
         <v>6216</v>
       </c>
-      <c r="W68" s="37">
+      <c r="W68" s="36">
         <v>6868</v>
       </c>
-      <c r="X68" s="60">
+      <c r="X68" s="51">
         <v>10440</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:25">
       <c r="A69" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E69" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I69" s="18" t="s">
+      <c r="E69" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I69" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S69" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T69" s="30" t="s">
+      <c r="T69" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U69" s="7">
         <v>556</v>
       </c>
       <c r="V69" s="7">
         <v>457</v>
       </c>
-      <c r="W69" s="37">
+      <c r="W69" s="36">
         <v>525</v>
       </c>
-      <c r="X69" s="60">
+      <c r="X69" s="51">
         <v>597</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:25">
       <c r="A70" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B70" s="20">
+      <c r="B70" s="19">
         <v>6239</v>
       </c>
-      <c r="C70" s="31">
+      <c r="C70" s="30">
         <v>6591</v>
       </c>
-      <c r="D70" s="20">
+      <c r="D70" s="19">
         <v>7557</v>
       </c>
-      <c r="E70" s="20">
+      <c r="E70" s="19">
         <v>10853</v>
       </c>
-      <c r="F70" s="20">
+      <c r="F70" s="19">
         <v>12169</v>
       </c>
-      <c r="G70" s="20">
+      <c r="G70" s="19">
         <v>13898</v>
       </c>
-      <c r="H70" s="21">
+      <c r="H70" s="20">
         <v>15041</v>
       </c>
-      <c r="I70" s="21">
+      <c r="I70" s="20">
         <v>14889</v>
       </c>
       <c r="J70" s="12">
         <v>15864</v>
       </c>
       <c r="K70" s="12">
         <v>15871</v>
       </c>
       <c r="L70" s="12">
         <v>17049</v>
       </c>
       <c r="M70" s="12">
         <v>20993</v>
       </c>
-      <c r="N70" s="22">
+      <c r="N70" s="21">
         <v>22074</v>
       </c>
-      <c r="O70" s="22">
+      <c r="O70" s="21">
         <v>25531</v>
       </c>
-      <c r="P70" s="22">
+      <c r="P70" s="21">
         <v>27713</v>
       </c>
-      <c r="Q70" s="22">
+      <c r="Q70" s="21">
         <v>31864</v>
       </c>
-      <c r="R70" s="22">
+      <c r="R70" s="21">
         <v>33446</v>
       </c>
-      <c r="S70" s="22">
+      <c r="S70" s="21">
         <v>34391</v>
       </c>
       <c r="T70" s="7">
         <v>35783</v>
       </c>
       <c r="U70" s="7">
         <v>19398</v>
       </c>
       <c r="V70" s="7">
         <v>20051</v>
       </c>
-      <c r="W70" s="37">
+      <c r="W70" s="36">
         <v>20376</v>
       </c>
-      <c r="X70" s="60">
+      <c r="X70" s="51">
         <v>21692</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:25">
       <c r="A71" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B71" s="20">
+      <c r="B71" s="19">
         <v>1735</v>
       </c>
-      <c r="C71" s="31">
+      <c r="C71" s="30">
         <v>1910</v>
       </c>
-      <c r="D71" s="20">
+      <c r="D71" s="19">
         <v>2346</v>
       </c>
-      <c r="E71" s="20">
+      <c r="E71" s="19">
         <v>3084</v>
       </c>
-      <c r="F71" s="20">
+      <c r="F71" s="19">
         <v>4162</v>
       </c>
-      <c r="G71" s="20">
+      <c r="G71" s="19">
         <v>4773</v>
       </c>
-      <c r="H71" s="21">
+      <c r="H71" s="20">
         <v>5953</v>
       </c>
-      <c r="I71" s="21">
+      <c r="I71" s="20">
         <v>7211</v>
       </c>
       <c r="J71" s="12">
         <v>7544</v>
       </c>
       <c r="K71" s="12">
         <v>7907</v>
       </c>
       <c r="L71" s="12">
         <v>8702</v>
       </c>
       <c r="M71" s="12">
         <v>10176</v>
       </c>
-      <c r="N71" s="22">
+      <c r="N71" s="21">
         <v>10297</v>
       </c>
-      <c r="O71" s="22">
+      <c r="O71" s="21">
         <v>10882</v>
       </c>
-      <c r="P71" s="22">
+      <c r="P71" s="21">
         <v>18857</v>
       </c>
-      <c r="Q71" s="22">
+      <c r="Q71" s="21">
         <v>14108</v>
       </c>
-      <c r="R71" s="22">
+      <c r="R71" s="21">
         <v>13758</v>
       </c>
-      <c r="S71" s="22">
+      <c r="S71" s="21">
         <v>13908</v>
       </c>
       <c r="T71" s="7">
         <v>14682</v>
       </c>
       <c r="U71" s="7">
         <v>15461</v>
       </c>
       <c r="V71" s="7">
         <v>17369</v>
       </c>
-      <c r="W71" s="37">
+      <c r="W71" s="36">
         <v>18836</v>
       </c>
-      <c r="X71" s="60">
+      <c r="X71" s="51">
         <v>18895</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:25">
       <c r="A72" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B72" s="20">
+      <c r="B72" s="19">
         <v>5566</v>
       </c>
-      <c r="C72" s="31">
+      <c r="C72" s="30">
         <v>5582</v>
       </c>
-      <c r="D72" s="20">
+      <c r="D72" s="19">
         <v>6137</v>
       </c>
-      <c r="E72" s="20">
+      <c r="E72" s="19">
         <v>7933</v>
       </c>
-      <c r="F72" s="20">
+      <c r="F72" s="19">
         <v>8078</v>
       </c>
-      <c r="G72" s="20">
+      <c r="G72" s="19">
         <v>8653</v>
       </c>
-      <c r="H72" s="21">
+      <c r="H72" s="20">
         <v>8780</v>
       </c>
-      <c r="I72" s="21">
+      <c r="I72" s="20">
         <v>10355</v>
       </c>
       <c r="J72" s="12">
         <v>14082</v>
       </c>
       <c r="K72" s="12">
         <v>12941</v>
       </c>
       <c r="L72" s="12">
         <v>10082</v>
       </c>
       <c r="M72" s="12">
         <v>11599</v>
       </c>
-      <c r="N72" s="22">
+      <c r="N72" s="21">
         <v>12273</v>
       </c>
-      <c r="O72" s="22">
+      <c r="O72" s="21">
         <v>13390</v>
       </c>
-      <c r="P72" s="22">
+      <c r="P72" s="21">
         <v>14563</v>
       </c>
-      <c r="Q72" s="22">
+      <c r="Q72" s="21">
         <v>18380</v>
       </c>
-      <c r="R72" s="22">
+      <c r="R72" s="21">
         <v>20622</v>
       </c>
-      <c r="S72" s="22">
+      <c r="S72" s="21">
         <v>20478</v>
       </c>
       <c r="T72" s="7">
         <v>21511</v>
       </c>
       <c r="U72" s="7">
         <v>24379</v>
       </c>
       <c r="V72" s="7">
         <v>21835</v>
       </c>
-      <c r="W72" s="37">
+      <c r="W72" s="36">
         <v>22361</v>
       </c>
-      <c r="X72" s="60">
+      <c r="X72" s="51">
         <v>30724</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:25">
       <c r="A73" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E73" s="18" t="s">
-[...11 lines deleted...]
-      <c r="I73" s="18" t="s">
+      <c r="E73" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H73" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I73" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P73" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="Q73" s="22">
+      <c r="Q73" s="21">
         <v>4191</v>
       </c>
-      <c r="R73" s="22">
+      <c r="R73" s="21">
         <v>4376</v>
       </c>
-      <c r="S73" s="22">
+      <c r="S73" s="21">
         <v>4422</v>
       </c>
       <c r="T73" s="7">
         <v>5078</v>
       </c>
       <c r="U73" s="7">
         <v>5552</v>
       </c>
       <c r="V73" s="7">
         <v>6025</v>
       </c>
-      <c r="W73" s="37">
+      <c r="W73" s="36">
         <v>7212</v>
       </c>
-      <c r="X73" s="61">
+      <c r="X73" s="52">
         <v>8716</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:25">
       <c r="A74" s="3"/>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="6"/>
       <c r="E74" s="6"/>
       <c r="F74" s="6"/>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
       <c r="I74" s="12"/>
       <c r="J74" s="12"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
       <c r="N74" s="6"/>
       <c r="O74" s="6"/>
       <c r="P74" s="6"/>
       <c r="Q74" s="6"/>
       <c r="R74" s="6"/>
       <c r="S74" s="6"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
       <c r="V74" s="7"/>
       <c r="W74" s="9"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A75" s="68" t="s">
+    <row r="75" spans="1:25">
+      <c r="A75" s="74" t="s">
         <v>44</v>
       </c>
-      <c r="B75" s="68"/>
-[...22 lines deleted...]
-    <row r="76" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B75" s="74"/>
+      <c r="C75" s="74"/>
+      <c r="D75" s="74"/>
+      <c r="E75" s="74"/>
+      <c r="F75" s="74"/>
+      <c r="G75" s="74"/>
+      <c r="H75" s="74"/>
+      <c r="I75" s="74"/>
+      <c r="J75" s="74"/>
+      <c r="K75" s="74"/>
+      <c r="L75" s="74"/>
+      <c r="M75" s="74"/>
+      <c r="N75" s="74"/>
+      <c r="O75" s="74"/>
+      <c r="P75" s="74"/>
+      <c r="Q75" s="74"/>
+      <c r="R75" s="74"/>
+      <c r="S75" s="74"/>
+      <c r="T75" s="74"/>
+      <c r="U75" s="74"/>
+      <c r="V75" s="74"/>
+      <c r="W75" s="74"/>
+      <c r="X75" s="74"/>
+      <c r="Y75" s="74"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B76" s="14">
+      <c r="B76" s="13">
         <v>22172</v>
       </c>
-      <c r="C76" s="14">
+      <c r="C76" s="13">
         <v>24257</v>
       </c>
-      <c r="D76" s="14">
+      <c r="D76" s="13">
         <v>33399</v>
       </c>
-      <c r="E76" s="14">
+      <c r="E76" s="13">
         <v>53834</v>
       </c>
-      <c r="F76" s="14">
+      <c r="F76" s="13">
         <v>58367</v>
       </c>
-      <c r="G76" s="14">
+      <c r="G76" s="13">
         <v>64377</v>
       </c>
-      <c r="H76" s="23">
+      <c r="H76" s="22">
         <v>67857</v>
       </c>
-      <c r="I76" s="23">
+      <c r="I76" s="22">
         <v>76053</v>
       </c>
-      <c r="J76" s="14">
+      <c r="J76" s="13">
         <v>81015</v>
       </c>
-      <c r="K76" s="14">
+      <c r="K76" s="13">
         <v>83103</v>
       </c>
-      <c r="L76" s="14">
+      <c r="L76" s="13">
         <v>92053</v>
       </c>
-      <c r="M76" s="27">
+      <c r="M76" s="26">
         <v>109094</v>
       </c>
-      <c r="N76" s="27">
+      <c r="N76" s="26">
         <v>118355</v>
       </c>
-      <c r="O76" s="27">
+      <c r="O76" s="26">
         <v>138062</v>
       </c>
-      <c r="P76" s="27">
+      <c r="P76" s="26">
         <v>152601</v>
       </c>
-      <c r="Q76" s="27">
+      <c r="Q76" s="26">
         <v>168603</v>
       </c>
-      <c r="R76" s="16">
+      <c r="R76" s="15">
         <v>181201</v>
       </c>
-      <c r="S76" s="16">
+      <c r="S76" s="15">
         <v>183619</v>
       </c>
-      <c r="T76" s="17">
+      <c r="T76" s="16">
         <v>193030</v>
       </c>
-      <c r="U76" s="17">
+      <c r="U76" s="16">
         <v>203531</v>
       </c>
-      <c r="V76" s="17">
+      <c r="V76" s="16">
         <v>207756</v>
       </c>
-      <c r="W76" s="45">
+      <c r="W76" s="37">
         <v>225763</v>
       </c>
-      <c r="X76" s="60">
+      <c r="X76" s="51">
         <v>232953</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:25">
       <c r="A77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E77" s="18" t="s">
-[...35 lines deleted...]
-      <c r="Q77" s="24" t="s">
+      <c r="E77" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="J77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="N77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="O77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="P77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q77" s="23" t="s">
         <v>22</v>
       </c>
       <c r="R77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S77" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T77" s="17" t="s">
+      <c r="T77" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U77" s="7">
         <v>17609</v>
       </c>
       <c r="V77" s="7">
         <v>17379</v>
       </c>
-      <c r="W77" s="37">
+      <c r="W77" s="36">
         <v>17142</v>
       </c>
-      <c r="X77" s="60">
+      <c r="X77" s="51">
         <v>17449</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:25">
       <c r="A78" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B78" s="20">
+      <c r="B78" s="19">
         <v>612</v>
       </c>
-      <c r="C78" s="20">
+      <c r="C78" s="19">
         <v>833</v>
       </c>
-      <c r="D78" s="20">
+      <c r="D78" s="19">
         <v>842</v>
       </c>
-      <c r="E78" s="20">
+      <c r="E78" s="19">
         <v>2444</v>
       </c>
-      <c r="F78" s="20">
+      <c r="F78" s="19">
         <v>3245</v>
       </c>
-      <c r="G78" s="20">
+      <c r="G78" s="19">
         <v>3787</v>
       </c>
-      <c r="H78" s="21">
+      <c r="H78" s="20">
         <v>3990</v>
       </c>
-      <c r="I78" s="21">
+      <c r="I78" s="20">
         <v>5893</v>
       </c>
-      <c r="J78" s="20">
+      <c r="J78" s="19">
         <v>5827</v>
       </c>
-      <c r="K78" s="20">
+      <c r="K78" s="19">
         <v>6287</v>
       </c>
-      <c r="L78" s="20">
+      <c r="L78" s="19">
         <v>9572</v>
       </c>
-      <c r="M78" s="32">
+      <c r="M78" s="31">
         <v>11922</v>
       </c>
-      <c r="N78" s="32">
+      <c r="N78" s="31">
         <v>12703</v>
       </c>
-      <c r="O78" s="32">
+      <c r="O78" s="31">
         <v>11490</v>
       </c>
-      <c r="P78" s="32">
+      <c r="P78" s="31">
         <v>11792</v>
       </c>
-      <c r="Q78" s="32">
+      <c r="Q78" s="31">
         <v>12562</v>
       </c>
-      <c r="R78" s="22">
+      <c r="R78" s="21">
         <v>13573</v>
       </c>
-      <c r="S78" s="22">
+      <c r="S78" s="21">
         <v>12742</v>
       </c>
       <c r="T78" s="7">
         <v>15040</v>
       </c>
       <c r="U78" s="7">
         <v>14475</v>
       </c>
       <c r="V78" s="7">
         <v>14577</v>
       </c>
-      <c r="W78" s="37">
+      <c r="W78" s="36">
         <v>16516</v>
       </c>
-      <c r="X78" s="60">
+      <c r="X78" s="51">
         <v>16712</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:25">
       <c r="A79" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B79" s="20">
+      <c r="B79" s="19">
         <v>448</v>
       </c>
-      <c r="C79" s="20">
+      <c r="C79" s="19">
         <v>466</v>
       </c>
-      <c r="D79" s="20">
+      <c r="D79" s="19">
         <v>812</v>
       </c>
-      <c r="E79" s="20">
+      <c r="E79" s="19">
         <v>1215</v>
       </c>
-      <c r="F79" s="20">
+      <c r="F79" s="19">
         <v>1267</v>
       </c>
-      <c r="G79" s="20">
+      <c r="G79" s="19">
         <v>1480</v>
       </c>
-      <c r="H79" s="21">
+      <c r="H79" s="20">
         <v>1505</v>
       </c>
-      <c r="I79" s="21">
+      <c r="I79" s="20">
         <v>1580</v>
       </c>
-      <c r="J79" s="20">
+      <c r="J79" s="19">
         <v>1653</v>
       </c>
-      <c r="K79" s="20">
+      <c r="K79" s="19">
         <v>3082</v>
       </c>
-      <c r="L79" s="20">
+      <c r="L79" s="19">
         <v>3026</v>
       </c>
-      <c r="M79" s="32">
+      <c r="M79" s="31">
         <v>3704</v>
       </c>
-      <c r="N79" s="32">
+      <c r="N79" s="31">
         <v>3912</v>
       </c>
-      <c r="O79" s="32">
+      <c r="O79" s="31">
         <v>4382</v>
       </c>
-      <c r="P79" s="32">
+      <c r="P79" s="31">
         <v>4549</v>
       </c>
-      <c r="Q79" s="32">
+      <c r="Q79" s="31">
         <v>4725</v>
       </c>
-      <c r="R79" s="22">
+      <c r="R79" s="21">
         <v>4848</v>
       </c>
-      <c r="S79" s="22">
+      <c r="S79" s="21">
         <v>4902</v>
       </c>
       <c r="T79" s="7">
         <v>5421</v>
       </c>
       <c r="U79" s="7">
         <v>5503</v>
       </c>
       <c r="V79" s="7">
         <v>5751</v>
       </c>
-      <c r="W79" s="37">
+      <c r="W79" s="36">
         <v>5635</v>
       </c>
-      <c r="X79" s="60">
+      <c r="X79" s="51">
         <v>5759</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:25">
       <c r="A80" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B80" s="20">
+      <c r="B80" s="19">
         <v>1247</v>
       </c>
-      <c r="C80" s="20">
+      <c r="C80" s="19">
         <v>967</v>
       </c>
-      <c r="D80" s="20">
+      <c r="D80" s="19">
         <v>1235</v>
       </c>
-      <c r="E80" s="20">
+      <c r="E80" s="19">
         <v>4298</v>
       </c>
-      <c r="F80" s="20">
+      <c r="F80" s="19">
         <v>4781</v>
       </c>
-      <c r="G80" s="20">
+      <c r="G80" s="19">
         <v>6456</v>
       </c>
-      <c r="H80" s="21">
+      <c r="H80" s="20">
         <v>4921</v>
       </c>
-      <c r="I80" s="21">
+      <c r="I80" s="20">
         <v>5159</v>
       </c>
-      <c r="J80" s="20">
+      <c r="J80" s="19">
         <v>5387</v>
       </c>
-      <c r="K80" s="20">
+      <c r="K80" s="19">
         <v>4659</v>
       </c>
-      <c r="L80" s="20">
+      <c r="L80" s="19">
         <v>5564</v>
       </c>
-      <c r="M80" s="32">
+      <c r="M80" s="31">
         <v>8020</v>
       </c>
-      <c r="N80" s="32">
+      <c r="N80" s="31">
         <v>10890</v>
       </c>
-      <c r="O80" s="32">
+      <c r="O80" s="31">
         <v>16091</v>
       </c>
-      <c r="P80" s="32">
+      <c r="P80" s="31">
         <v>21608</v>
       </c>
-      <c r="Q80" s="32">
+      <c r="Q80" s="31">
         <v>25786</v>
       </c>
-      <c r="R80" s="22">
+      <c r="R80" s="21">
         <v>26824</v>
       </c>
-      <c r="S80" s="22">
+      <c r="S80" s="21">
         <v>27745</v>
       </c>
       <c r="T80" s="7">
         <v>28758</v>
       </c>
       <c r="U80" s="7">
         <v>12937</v>
       </c>
       <c r="V80" s="7">
         <v>15375</v>
       </c>
-      <c r="W80" s="37">
+      <c r="W80" s="36">
         <v>15497</v>
       </c>
-      <c r="X80" s="60">
+      <c r="X80" s="51">
         <v>16155</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:24">
       <c r="A81" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B81" s="20">
+      <c r="B81" s="19">
         <v>774</v>
       </c>
-      <c r="C81" s="20">
+      <c r="C81" s="19">
         <v>983</v>
       </c>
-      <c r="D81" s="20">
+      <c r="D81" s="19">
         <v>1571</v>
       </c>
-      <c r="E81" s="20">
+      <c r="E81" s="19">
         <v>4832</v>
       </c>
-      <c r="F81" s="20">
+      <c r="F81" s="19">
         <v>1890</v>
       </c>
-      <c r="G81" s="20">
+      <c r="G81" s="19">
         <v>2471</v>
       </c>
-      <c r="H81" s="21">
+      <c r="H81" s="20">
         <v>2912</v>
       </c>
-      <c r="I81" s="21">
+      <c r="I81" s="20">
         <v>3071</v>
       </c>
-      <c r="J81" s="20">
+      <c r="J81" s="19">
         <v>2951</v>
       </c>
-      <c r="K81" s="20">
+      <c r="K81" s="19">
         <v>2964</v>
       </c>
-      <c r="L81" s="20">
+      <c r="L81" s="19">
         <v>2707</v>
       </c>
-      <c r="M81" s="32">
+      <c r="M81" s="31">
         <v>4081</v>
       </c>
-      <c r="N81" s="32">
+      <c r="N81" s="31">
         <v>3788</v>
       </c>
-      <c r="O81" s="32">
+      <c r="O81" s="31">
         <v>3876</v>
       </c>
-      <c r="P81" s="32">
+      <c r="P81" s="31">
         <v>4254</v>
       </c>
-      <c r="Q81" s="32">
+      <c r="Q81" s="31">
         <v>4668</v>
       </c>
-      <c r="R81" s="22">
+      <c r="R81" s="21">
         <v>5146</v>
       </c>
-      <c r="S81" s="22">
+      <c r="S81" s="21">
         <v>5360</v>
       </c>
       <c r="T81" s="7">
         <v>5582</v>
       </c>
       <c r="U81" s="7">
         <v>7021</v>
       </c>
       <c r="V81" s="7">
         <v>6700</v>
       </c>
-      <c r="W81" s="37">
+      <c r="W81" s="36">
         <v>7158</v>
       </c>
-      <c r="X81" s="60">
+      <c r="X81" s="51">
         <v>7590</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:24">
       <c r="A82" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B82" s="20">
+      <c r="B82" s="19">
         <v>310</v>
       </c>
-      <c r="C82" s="20">
+      <c r="C82" s="19">
         <v>470</v>
       </c>
-      <c r="D82" s="20">
+      <c r="D82" s="19">
         <v>500</v>
       </c>
-      <c r="E82" s="20">
+      <c r="E82" s="19">
         <v>846</v>
       </c>
-      <c r="F82" s="20">
+      <c r="F82" s="19">
         <v>1104</v>
       </c>
-      <c r="G82" s="20">
+      <c r="G82" s="19">
         <v>1260</v>
       </c>
-      <c r="H82" s="21">
+      <c r="H82" s="20">
         <v>1376</v>
       </c>
-      <c r="I82" s="21">
+      <c r="I82" s="20">
         <v>2546</v>
       </c>
-      <c r="J82" s="20">
+      <c r="J82" s="19">
         <v>2271</v>
       </c>
-      <c r="K82" s="20">
+      <c r="K82" s="19">
         <v>2303</v>
       </c>
-      <c r="L82" s="20">
+      <c r="L82" s="19">
         <v>2632</v>
       </c>
-      <c r="M82" s="32">
+      <c r="M82" s="31">
         <v>2738</v>
       </c>
-      <c r="N82" s="32">
+      <c r="N82" s="31">
         <v>2735</v>
       </c>
-      <c r="O82" s="32">
+      <c r="O82" s="31">
         <v>2878</v>
       </c>
-      <c r="P82" s="32">
+      <c r="P82" s="31">
         <v>2873</v>
       </c>
-      <c r="Q82" s="32">
+      <c r="Q82" s="31">
         <v>3011</v>
       </c>
-      <c r="R82" s="22">
+      <c r="R82" s="21">
         <v>3513</v>
       </c>
-      <c r="S82" s="22">
+      <c r="S82" s="21">
         <v>3633</v>
       </c>
       <c r="T82" s="7">
         <v>4167</v>
       </c>
       <c r="U82" s="7">
         <v>4430</v>
       </c>
       <c r="V82" s="7">
         <v>4812</v>
       </c>
-      <c r="W82" s="37">
+      <c r="W82" s="36">
         <v>4894</v>
       </c>
-      <c r="X82" s="60">
+      <c r="X82" s="51">
         <v>5161</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:24">
       <c r="A83" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B83" s="20">
+      <c r="B83" s="19">
         <v>683</v>
       </c>
-      <c r="C83" s="20">
+      <c r="C83" s="19">
         <v>575</v>
       </c>
-      <c r="D83" s="20">
+      <c r="D83" s="19">
         <v>530</v>
       </c>
-      <c r="E83" s="20">
+      <c r="E83" s="19">
         <v>601</v>
       </c>
-      <c r="F83" s="20">
+      <c r="F83" s="19">
         <v>949</v>
       </c>
-      <c r="G83" s="20">
+      <c r="G83" s="19">
         <v>969</v>
       </c>
-      <c r="H83" s="21">
+      <c r="H83" s="20">
         <v>991</v>
       </c>
-      <c r="I83" s="21">
+      <c r="I83" s="20">
         <v>1056</v>
       </c>
-      <c r="J83" s="20">
+      <c r="J83" s="19">
         <v>1121</v>
       </c>
-      <c r="K83" s="20">
+      <c r="K83" s="19">
         <v>1194</v>
       </c>
-      <c r="L83" s="20">
+      <c r="L83" s="19">
         <v>1566</v>
       </c>
-      <c r="M83" s="32">
+      <c r="M83" s="31">
         <v>1878</v>
       </c>
-      <c r="N83" s="32">
+      <c r="N83" s="31">
         <v>2614</v>
       </c>
-      <c r="O83" s="32">
+      <c r="O83" s="31">
         <v>3172</v>
       </c>
-      <c r="P83" s="32">
+      <c r="P83" s="31">
         <v>3438</v>
       </c>
-      <c r="Q83" s="32">
+      <c r="Q83" s="31">
         <v>3884</v>
       </c>
-      <c r="R83" s="22">
+      <c r="R83" s="21">
         <v>5750</v>
       </c>
-      <c r="S83" s="22">
+      <c r="S83" s="21">
         <v>5986</v>
       </c>
       <c r="T83" s="7">
         <v>6311</v>
       </c>
       <c r="U83" s="7">
         <v>6893</v>
       </c>
       <c r="V83" s="7">
         <v>7048</v>
       </c>
-      <c r="W83" s="37">
+      <c r="W83" s="36">
         <v>7133</v>
       </c>
-      <c r="X83" s="60">
+      <c r="X83" s="51">
         <v>7934</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:24">
       <c r="A84" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E84" s="18" t="s">
-[...35 lines deleted...]
-      <c r="Q84" s="24" t="s">
+      <c r="E84" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H84" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I84" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="J84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="N84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="O84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="P84" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q84" s="23" t="s">
         <v>22</v>
       </c>
       <c r="R84" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S84" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T84" s="17" t="s">
+      <c r="T84" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U84" s="7">
         <v>16696</v>
       </c>
       <c r="V84" s="7">
         <v>16189</v>
       </c>
-      <c r="W84" s="37">
+      <c r="W84" s="36">
         <v>21916</v>
       </c>
-      <c r="X84" s="60">
+      <c r="X84" s="51">
         <v>21846</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:24">
       <c r="A85" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B85" s="20">
+      <c r="B85" s="19">
         <v>1807</v>
       </c>
-      <c r="C85" s="20">
+      <c r="C85" s="19">
         <v>2217</v>
       </c>
-      <c r="D85" s="20">
+      <c r="D85" s="19">
         <v>4738</v>
       </c>
-      <c r="E85" s="20">
+      <c r="E85" s="19">
         <v>8449</v>
       </c>
-      <c r="F85" s="20">
+      <c r="F85" s="19">
         <v>8564</v>
       </c>
-      <c r="G85" s="20">
+      <c r="G85" s="19">
         <v>8305</v>
       </c>
-      <c r="H85" s="21">
+      <c r="H85" s="20">
         <v>8884</v>
       </c>
-      <c r="I85" s="21">
+      <c r="I85" s="20">
         <v>9298</v>
       </c>
-      <c r="J85" s="20">
+      <c r="J85" s="19">
         <v>9495</v>
       </c>
-      <c r="K85" s="20">
+      <c r="K85" s="19">
         <v>9738</v>
       </c>
-      <c r="L85" s="20">
+      <c r="L85" s="19">
         <v>11410</v>
       </c>
-      <c r="M85" s="32">
+      <c r="M85" s="31">
         <v>10940</v>
       </c>
-      <c r="N85" s="32">
+      <c r="N85" s="31">
         <v>12369</v>
       </c>
-      <c r="O85" s="32">
+      <c r="O85" s="31">
         <v>12441</v>
       </c>
-      <c r="P85" s="32">
+      <c r="P85" s="31">
         <v>11694</v>
       </c>
-      <c r="Q85" s="32">
+      <c r="Q85" s="31">
         <v>11997</v>
       </c>
-      <c r="R85" s="22">
+      <c r="R85" s="21">
         <v>11824</v>
       </c>
-      <c r="S85" s="22">
+      <c r="S85" s="21">
         <v>11944</v>
       </c>
       <c r="T85" s="7">
         <v>11760</v>
       </c>
       <c r="U85" s="7">
         <v>11875</v>
       </c>
       <c r="V85" s="7">
         <v>12248</v>
       </c>
-      <c r="W85" s="37">
+      <c r="W85" s="36">
         <v>14631</v>
       </c>
-      <c r="X85" s="60">
+      <c r="X85" s="51">
         <v>14236</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:24">
       <c r="A86" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B86" s="20">
+      <c r="B86" s="19">
         <v>478</v>
       </c>
-      <c r="C86" s="20">
+      <c r="C86" s="19">
         <v>476</v>
       </c>
-      <c r="D86" s="20">
+      <c r="D86" s="19">
         <v>1126</v>
       </c>
-      <c r="E86" s="20">
+      <c r="E86" s="19">
         <v>1651</v>
       </c>
-      <c r="F86" s="20">
+      <c r="F86" s="19">
         <v>1342</v>
       </c>
-      <c r="G86" s="20">
+      <c r="G86" s="19">
         <v>1557</v>
       </c>
-      <c r="H86" s="21">
+      <c r="H86" s="20">
         <v>1698</v>
       </c>
-      <c r="I86" s="21">
+      <c r="I86" s="20">
         <v>2041</v>
       </c>
-      <c r="J86" s="20">
+      <c r="J86" s="19">
         <v>2293</v>
       </c>
-      <c r="K86" s="20">
+      <c r="K86" s="19">
         <v>2438</v>
       </c>
-      <c r="L86" s="20">
+      <c r="L86" s="19">
         <v>3080</v>
       </c>
-      <c r="M86" s="32">
+      <c r="M86" s="31">
         <v>5108</v>
       </c>
-      <c r="N86" s="32">
+      <c r="N86" s="31">
         <v>5895</v>
       </c>
-      <c r="O86" s="32">
+      <c r="O86" s="31">
         <v>5551</v>
       </c>
-      <c r="P86" s="32">
+      <c r="P86" s="31">
         <v>5970</v>
       </c>
-      <c r="Q86" s="32">
+      <c r="Q86" s="31">
         <v>6417</v>
       </c>
-      <c r="R86" s="22">
+      <c r="R86" s="21">
         <v>6063</v>
       </c>
-      <c r="S86" s="22">
+      <c r="S86" s="21">
         <v>6066</v>
       </c>
       <c r="T86" s="7">
         <v>5689</v>
       </c>
       <c r="U86" s="7">
         <v>5735</v>
       </c>
       <c r="V86" s="7">
         <v>5579</v>
       </c>
-      <c r="W86" s="37">
+      <c r="W86" s="36">
         <v>6314</v>
       </c>
-      <c r="X86" s="60">
+      <c r="X86" s="51">
         <v>6289</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:24">
       <c r="A87" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B87" s="20">
+      <c r="B87" s="19">
         <v>313</v>
       </c>
-      <c r="C87" s="20">
+      <c r="C87" s="19">
         <v>350</v>
       </c>
-      <c r="D87" s="20">
+      <c r="D87" s="19">
         <v>293</v>
       </c>
-      <c r="E87" s="20">
+      <c r="E87" s="19">
         <v>749</v>
       </c>
-      <c r="F87" s="20">
+      <c r="F87" s="19">
         <v>797</v>
       </c>
-      <c r="G87" s="20">
+      <c r="G87" s="19">
         <v>797</v>
       </c>
-      <c r="H87" s="21">
+      <c r="H87" s="20">
         <v>876</v>
       </c>
-      <c r="I87" s="21">
+      <c r="I87" s="20">
         <v>1238</v>
       </c>
-      <c r="J87" s="20">
+      <c r="J87" s="19">
         <v>1124</v>
       </c>
-      <c r="K87" s="20">
+      <c r="K87" s="19">
         <v>1082</v>
       </c>
-      <c r="L87" s="20">
+      <c r="L87" s="19">
         <v>1183</v>
       </c>
-      <c r="M87" s="32">
+      <c r="M87" s="31">
         <v>1486</v>
       </c>
-      <c r="N87" s="32">
+      <c r="N87" s="31">
         <v>1515</v>
       </c>
-      <c r="O87" s="32">
+      <c r="O87" s="31">
         <v>1789</v>
       </c>
-      <c r="P87" s="32">
+      <c r="P87" s="31">
         <v>1912</v>
       </c>
-      <c r="Q87" s="32">
+      <c r="Q87" s="31">
         <v>2115</v>
       </c>
-      <c r="R87" s="22">
+      <c r="R87" s="21">
         <v>3467</v>
       </c>
-      <c r="S87" s="22">
+      <c r="S87" s="21">
         <v>3510</v>
       </c>
       <c r="T87" s="7">
         <v>3593</v>
       </c>
       <c r="U87" s="7">
         <v>3863</v>
       </c>
       <c r="V87" s="7">
         <v>4195</v>
       </c>
-      <c r="W87" s="37">
+      <c r="W87" s="36">
         <v>4809</v>
       </c>
-      <c r="X87" s="60">
+      <c r="X87" s="51">
         <v>5038</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:24">
       <c r="A88" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B88" s="20">
+      <c r="B88" s="19">
         <v>363</v>
       </c>
-      <c r="C88" s="20">
+      <c r="C88" s="19">
         <v>477</v>
       </c>
-      <c r="D88" s="20">
+      <c r="D88" s="19">
         <v>575</v>
       </c>
-      <c r="E88" s="20">
+      <c r="E88" s="19">
         <v>915</v>
       </c>
-      <c r="F88" s="20">
+      <c r="F88" s="19">
         <v>1585</v>
       </c>
-      <c r="G88" s="20">
+      <c r="G88" s="19">
         <v>1647</v>
       </c>
-      <c r="H88" s="21">
+      <c r="H88" s="20">
         <v>1945</v>
       </c>
-      <c r="I88" s="21">
+      <c r="I88" s="20">
         <v>2422</v>
       </c>
-      <c r="J88" s="20">
+      <c r="J88" s="19">
         <v>2150</v>
       </c>
-      <c r="K88" s="20">
+      <c r="K88" s="19">
         <v>2539</v>
       </c>
-      <c r="L88" s="20">
+      <c r="L88" s="19">
         <v>3370</v>
       </c>
-      <c r="M88" s="32">
+      <c r="M88" s="31">
         <v>3324</v>
       </c>
-      <c r="N88" s="32">
+      <c r="N88" s="31">
         <v>3946</v>
       </c>
-      <c r="O88" s="32">
+      <c r="O88" s="31">
         <v>5462</v>
       </c>
-      <c r="P88" s="32">
+      <c r="P88" s="31">
         <v>5241</v>
       </c>
-      <c r="Q88" s="32">
+      <c r="Q88" s="31">
         <v>5204</v>
       </c>
-      <c r="R88" s="22">
+      <c r="R88" s="21">
         <v>5811</v>
       </c>
-      <c r="S88" s="22">
+      <c r="S88" s="21">
         <v>6822</v>
       </c>
       <c r="T88" s="7">
         <v>7174</v>
       </c>
       <c r="U88" s="7">
         <v>7445</v>
       </c>
       <c r="V88" s="7">
         <v>8148</v>
       </c>
-      <c r="W88" s="37">
+      <c r="W88" s="36">
         <v>8665</v>
       </c>
-      <c r="X88" s="60">
+      <c r="X88" s="51">
         <v>8690</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:24">
       <c r="A89" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B89" s="20">
+      <c r="B89" s="19">
         <v>1042</v>
       </c>
-      <c r="C89" s="20">
+      <c r="C89" s="19">
         <v>881</v>
       </c>
-      <c r="D89" s="20">
+      <c r="D89" s="19">
         <v>1182</v>
       </c>
-      <c r="E89" s="20">
+      <c r="E89" s="19">
         <v>1469</v>
       </c>
-      <c r="F89" s="20">
+      <c r="F89" s="19">
         <v>2027</v>
       </c>
-      <c r="G89" s="20">
+      <c r="G89" s="19">
         <v>2122</v>
       </c>
-      <c r="H89" s="21">
+      <c r="H89" s="20">
         <v>2181</v>
       </c>
-      <c r="I89" s="21">
+      <c r="I89" s="20">
         <v>2347</v>
       </c>
-      <c r="J89" s="20">
+      <c r="J89" s="19">
         <v>2323</v>
       </c>
-      <c r="K89" s="20">
+      <c r="K89" s="19">
         <v>4167</v>
       </c>
-      <c r="L89" s="20">
+      <c r="L89" s="19">
         <v>4224</v>
       </c>
-      <c r="M89" s="32">
+      <c r="M89" s="31">
         <v>5389</v>
       </c>
-      <c r="N89" s="32">
+      <c r="N89" s="31">
         <v>5864</v>
       </c>
-      <c r="O89" s="32">
+      <c r="O89" s="31">
         <v>7634</v>
       </c>
-      <c r="P89" s="32">
+      <c r="P89" s="31">
         <v>9769</v>
       </c>
-      <c r="Q89" s="32">
+      <c r="Q89" s="31">
         <v>5912</v>
       </c>
-      <c r="R89" s="22">
+      <c r="R89" s="21">
         <v>7680</v>
       </c>
-      <c r="S89" s="22">
+      <c r="S89" s="21">
         <v>7410</v>
       </c>
       <c r="T89" s="7">
         <v>8330</v>
       </c>
       <c r="U89" s="7">
         <v>8706</v>
       </c>
       <c r="V89" s="7">
         <v>9123</v>
       </c>
-      <c r="W89" s="37">
+      <c r="W89" s="36">
         <v>10142</v>
       </c>
-      <c r="X89" s="60">
+      <c r="X89" s="51">
         <v>10319</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:24">
       <c r="A90" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B90" s="20">
+      <c r="B90" s="19">
         <v>584</v>
       </c>
-      <c r="C90" s="20">
+      <c r="C90" s="19">
         <v>860</v>
       </c>
-      <c r="D90" s="20">
+      <c r="D90" s="19">
         <v>3113</v>
       </c>
-      <c r="E90" s="20">
+      <c r="E90" s="19">
         <v>4430</v>
       </c>
-      <c r="F90" s="20">
+      <c r="F90" s="19">
         <v>5165</v>
       </c>
-      <c r="G90" s="20">
+      <c r="G90" s="19">
         <v>5240</v>
       </c>
-      <c r="H90" s="21">
+      <c r="H90" s="20">
         <v>5256</v>
       </c>
-      <c r="I90" s="21">
+      <c r="I90" s="20">
         <v>4873</v>
       </c>
-      <c r="J90" s="20">
+      <c r="J90" s="19">
         <v>5026</v>
       </c>
-      <c r="K90" s="20">
+      <c r="K90" s="19">
         <v>4739</v>
       </c>
-      <c r="L90" s="20">
+      <c r="L90" s="19">
         <v>5177</v>
       </c>
-      <c r="M90" s="32">
+      <c r="M90" s="31">
         <v>5394</v>
       </c>
-      <c r="N90" s="32">
+      <c r="N90" s="31">
         <v>5618</v>
       </c>
-      <c r="O90" s="32">
+      <c r="O90" s="31">
         <v>7212</v>
       </c>
-      <c r="P90" s="32">
+      <c r="P90" s="31">
         <v>6987</v>
       </c>
-      <c r="Q90" s="32">
+      <c r="Q90" s="31">
         <v>7115</v>
       </c>
-      <c r="R90" s="22">
+      <c r="R90" s="21">
         <v>8374</v>
       </c>
-      <c r="S90" s="22">
+      <c r="S90" s="21">
         <v>8427</v>
       </c>
       <c r="T90" s="7">
         <v>8156</v>
       </c>
       <c r="U90" s="7">
         <v>9079</v>
       </c>
       <c r="V90" s="7">
         <v>8402</v>
       </c>
-      <c r="W90" s="37">
+      <c r="W90" s="36">
         <v>9363</v>
       </c>
-      <c r="X90" s="60">
+      <c r="X90" s="51">
         <v>6737</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:24">
       <c r="A91" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B91" s="20">
+      <c r="B91" s="19">
         <v>268</v>
       </c>
-      <c r="C91" s="20">
+      <c r="C91" s="19">
         <v>262</v>
       </c>
-      <c r="D91" s="20">
+      <c r="D91" s="19">
         <v>385</v>
       </c>
-      <c r="E91" s="20">
+      <c r="E91" s="19">
         <v>433</v>
       </c>
-      <c r="F91" s="20">
+      <c r="F91" s="19">
         <v>491</v>
       </c>
-      <c r="G91" s="20">
+      <c r="G91" s="19">
         <v>579</v>
       </c>
-      <c r="H91" s="21">
+      <c r="H91" s="20">
         <v>1162</v>
       </c>
-      <c r="I91" s="21">
+      <c r="I91" s="20">
         <v>1699</v>
       </c>
-      <c r="J91" s="20">
+      <c r="J91" s="19">
         <v>1793</v>
       </c>
-      <c r="K91" s="20">
+      <c r="K91" s="19">
         <v>1727</v>
       </c>
-      <c r="L91" s="20">
+      <c r="L91" s="19">
         <v>1787</v>
       </c>
-      <c r="M91" s="32">
+      <c r="M91" s="31">
         <v>1999</v>
       </c>
-      <c r="N91" s="32">
+      <c r="N91" s="31">
         <v>2286</v>
       </c>
-      <c r="O91" s="32">
+      <c r="O91" s="31">
         <v>3870</v>
       </c>
-      <c r="P91" s="32">
+      <c r="P91" s="31">
         <v>4300</v>
       </c>
-      <c r="Q91" s="32">
+      <c r="Q91" s="31">
         <v>4940</v>
       </c>
-      <c r="R91" s="22">
+      <c r="R91" s="21">
         <v>5535</v>
       </c>
-      <c r="S91" s="22">
+      <c r="S91" s="21">
         <v>5626</v>
       </c>
       <c r="T91" s="7">
         <v>5683</v>
       </c>
       <c r="U91" s="7">
         <v>6044</v>
       </c>
       <c r="V91" s="7">
         <v>6231</v>
       </c>
-      <c r="W91" s="37">
+      <c r="W91" s="36">
         <v>6909</v>
       </c>
-      <c r="X91" s="60">
+      <c r="X91" s="51">
         <v>10335</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:24">
       <c r="A92" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E92" s="18" t="s">
-[...35 lines deleted...]
-      <c r="Q92" s="24" t="s">
+      <c r="E92" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F92" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I92" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="J92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="K92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="N92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="O92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="P92" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q92" s="23" t="s">
         <v>22</v>
       </c>
       <c r="R92" s="2" t="s">
         <v>22</v>
       </c>
       <c r="S92" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="T92" s="17" t="s">
+      <c r="T92" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U92" s="7">
         <v>480</v>
       </c>
       <c r="V92" s="7">
         <v>489</v>
       </c>
-      <c r="W92" s="37">
+      <c r="W92" s="36">
         <v>540</v>
       </c>
-      <c r="X92" s="60">
+      <c r="X92" s="51">
         <v>625</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:24">
       <c r="A93" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B93" s="20">
+      <c r="B93" s="19">
         <v>5923</v>
       </c>
-      <c r="C93" s="20">
+      <c r="C93" s="19">
         <v>6332</v>
       </c>
-      <c r="D93" s="20">
+      <c r="D93" s="19">
         <v>7861</v>
       </c>
-      <c r="E93" s="20">
+      <c r="E93" s="19">
         <v>10300</v>
       </c>
-      <c r="F93" s="20">
+      <c r="F93" s="19">
         <v>12320</v>
       </c>
-      <c r="G93" s="20">
+      <c r="G93" s="19">
         <v>14081</v>
       </c>
-      <c r="H93" s="21">
+      <c r="H93" s="20">
         <v>14689</v>
       </c>
-      <c r="I93" s="21">
+      <c r="I93" s="20">
         <v>15021</v>
       </c>
-      <c r="J93" s="20">
+      <c r="J93" s="19">
         <v>15936</v>
       </c>
-      <c r="K93" s="20">
+      <c r="K93" s="19">
         <v>15918</v>
       </c>
-      <c r="L93" s="20">
+      <c r="L93" s="19">
         <v>17401</v>
       </c>
-      <c r="M93" s="32">
+      <c r="M93" s="31">
         <v>21088</v>
       </c>
-      <c r="N93" s="32">
+      <c r="N93" s="31">
         <v>22184</v>
       </c>
-      <c r="O93" s="32">
+      <c r="O93" s="31">
         <v>25847</v>
       </c>
-      <c r="P93" s="32">
+      <c r="P93" s="31">
         <v>27841</v>
       </c>
-      <c r="Q93" s="32">
+      <c r="Q93" s="31">
         <v>31917</v>
       </c>
-      <c r="R93" s="22">
+      <c r="R93" s="21">
         <v>33629</v>
       </c>
-      <c r="S93" s="22">
+      <c r="S93" s="21">
         <v>34176</v>
       </c>
       <c r="T93" s="7">
         <v>35315</v>
       </c>
       <c r="U93" s="7">
         <v>19630</v>
       </c>
       <c r="V93" s="7">
         <v>20058</v>
       </c>
-      <c r="W93" s="37">
+      <c r="W93" s="36">
         <v>20514</v>
       </c>
-      <c r="X93" s="60">
+      <c r="X93" s="51">
         <v>21737</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:24">
       <c r="A94" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B94" s="20">
+      <c r="B94" s="19">
         <v>1758</v>
       </c>
-      <c r="C94" s="20">
+      <c r="C94" s="19">
         <v>1928</v>
       </c>
-      <c r="D94" s="20">
+      <c r="D94" s="19">
         <v>2386</v>
       </c>
-      <c r="E94" s="20">
+      <c r="E94" s="19">
         <v>3305</v>
       </c>
-      <c r="F94" s="20">
+      <c r="F94" s="19">
         <v>4395</v>
       </c>
-      <c r="G94" s="20">
+      <c r="G94" s="19">
         <v>4909</v>
       </c>
-      <c r="H94" s="21">
+      <c r="H94" s="20">
         <v>5953</v>
       </c>
-      <c r="I94" s="21">
+      <c r="I94" s="20">
         <v>7218</v>
       </c>
-      <c r="J94" s="20">
+      <c r="J94" s="19">
         <v>7798</v>
       </c>
-      <c r="K94" s="20">
+      <c r="K94" s="19">
         <v>8031</v>
       </c>
-      <c r="L94" s="20">
+      <c r="L94" s="19">
         <v>9134</v>
       </c>
-      <c r="M94" s="32">
+      <c r="M94" s="31">
         <v>10346</v>
       </c>
-      <c r="N94" s="32">
+      <c r="N94" s="31">
         <v>9326</v>
       </c>
-      <c r="O94" s="32">
+      <c r="O94" s="31">
         <v>12183</v>
       </c>
-      <c r="P94" s="32">
+      <c r="P94" s="31">
         <v>14917</v>
       </c>
-      <c r="Q94" s="32">
+      <c r="Q94" s="31">
         <v>14584</v>
       </c>
-      <c r="R94" s="22">
+      <c r="R94" s="21">
         <v>13902</v>
       </c>
-      <c r="S94" s="22">
+      <c r="S94" s="21">
         <v>14192</v>
       </c>
       <c r="T94" s="7">
         <v>14815</v>
       </c>
       <c r="U94" s="7">
         <v>15551</v>
       </c>
       <c r="V94" s="7">
         <v>17581</v>
       </c>
-      <c r="W94" s="37">
+      <c r="W94" s="36">
         <v>18920</v>
       </c>
-      <c r="X94" s="60">
+      <c r="X94" s="51">
         <v>18313</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A95" s="35" t="s">
+    <row r="95" spans="1:24">
+      <c r="A95" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="B95" s="20">
+      <c r="B95" s="19">
         <v>5562</v>
       </c>
-      <c r="C95" s="20">
+      <c r="C95" s="19">
         <v>6180</v>
       </c>
-      <c r="D95" s="20">
+      <c r="D95" s="19">
         <v>6250</v>
       </c>
-      <c r="E95" s="20">
+      <c r="E95" s="19">
         <v>7897</v>
       </c>
-      <c r="F95" s="20">
+      <c r="F95" s="19">
         <v>8445</v>
       </c>
-      <c r="G95" s="20">
+      <c r="G95" s="19">
         <v>8717</v>
       </c>
-      <c r="H95" s="21">
+      <c r="H95" s="20">
         <v>9518</v>
       </c>
-      <c r="I95" s="21">
+      <c r="I95" s="20">
         <v>10591</v>
       </c>
-      <c r="J95" s="20">
+      <c r="J95" s="19">
         <v>13867</v>
       </c>
-      <c r="K95" s="20">
+      <c r="K95" s="19">
         <v>12235</v>
       </c>
-      <c r="L95" s="20">
+      <c r="L95" s="19">
         <v>10220</v>
       </c>
-      <c r="M95" s="32">
+      <c r="M95" s="31">
         <v>11677</v>
       </c>
-      <c r="N95" s="32">
+      <c r="N95" s="31">
         <v>12710</v>
       </c>
-      <c r="O95" s="32">
+      <c r="O95" s="31">
         <v>14184</v>
       </c>
-      <c r="P95" s="32">
+      <c r="P95" s="31">
         <v>15456</v>
       </c>
-      <c r="Q95" s="32">
+      <c r="Q95" s="31">
         <v>19426</v>
       </c>
-      <c r="R95" s="36">
+      <c r="R95" s="35">
         <v>20669</v>
       </c>
-      <c r="S95" s="36">
+      <c r="S95" s="35">
         <v>20553</v>
       </c>
-      <c r="T95" s="37">
+      <c r="T95" s="36">
         <v>21838</v>
       </c>
-      <c r="U95" s="37">
+      <c r="U95" s="36">
         <v>24043</v>
       </c>
-      <c r="V95" s="37">
+      <c r="V95" s="36">
         <v>21813</v>
       </c>
-      <c r="W95" s="37">
+      <c r="W95" s="36">
         <v>22034</v>
       </c>
-      <c r="X95" s="60">
+      <c r="X95" s="51">
         <v>23149</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A96" s="38" t="s">
+    <row r="96" spans="1:24">
+      <c r="A96" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="B96" s="39" t="s">
-[...44 lines deleted...]
-      <c r="Q96" s="42">
+      <c r="B96" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="C96" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="D96" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="E96" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="F96" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="H96" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="I96" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="J96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="N96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="O96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="P96" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q96" s="67">
         <v>4340</v>
       </c>
-      <c r="R96" s="43">
+      <c r="R96" s="68">
         <v>4593</v>
       </c>
-      <c r="S96" s="43">
+      <c r="S96" s="68">
         <v>4525</v>
       </c>
-      <c r="T96" s="44">
+      <c r="T96" s="69">
         <v>5398</v>
       </c>
-      <c r="U96" s="44">
+      <c r="U96" s="69">
         <v>5516</v>
       </c>
-      <c r="V96" s="44">
+      <c r="V96" s="69">
         <v>6058</v>
       </c>
-      <c r="W96" s="44">
+      <c r="W96" s="69">
         <v>7031</v>
       </c>
-      <c r="X96" s="62">
+      <c r="X96" s="52">
         <v>8879</v>
       </c>
     </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="U97" s="9"/>
+    <row r="97" spans="1:25">
+      <c r="A97" s="57"/>
+      <c r="B97" s="57"/>
+      <c r="C97" s="57"/>
+      <c r="D97" s="57"/>
+      <c r="E97" s="57"/>
+      <c r="F97" s="57"/>
+      <c r="G97" s="57"/>
+      <c r="H97" s="57"/>
+      <c r="I97" s="57"/>
+      <c r="J97" s="57"/>
+      <c r="K97" s="57"/>
+      <c r="L97" s="57"/>
+      <c r="M97" s="57"/>
+      <c r="N97" s="57"/>
+      <c r="O97" s="57"/>
+      <c r="P97" s="57"/>
+      <c r="Q97" s="57"/>
+      <c r="R97" s="57"/>
+      <c r="S97" s="57"/>
+      <c r="T97" s="62"/>
+      <c r="U97" s="57"/>
       <c r="V97" s="9"/>
       <c r="W97" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="63" t="s">
+      <c r="X97" s="78"/>
+      <c r="Y97" s="78"/>
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98" s="73" t="s">
         <v>45</v>
       </c>
-      <c r="B98" s="63"/>
-[...18 lines deleted...]
-      <c r="U98" s="13"/>
+      <c r="B98" s="73"/>
+      <c r="C98" s="73"/>
+      <c r="D98" s="73"/>
+      <c r="E98" s="73"/>
+      <c r="F98" s="73"/>
+      <c r="G98" s="73"/>
+      <c r="H98" s="73"/>
+      <c r="I98" s="55"/>
+      <c r="J98" s="55"/>
+      <c r="K98" s="55"/>
+      <c r="L98" s="55"/>
+      <c r="M98" s="55"/>
+      <c r="N98" s="55"/>
+      <c r="O98" s="55"/>
+      <c r="P98" s="55"/>
+      <c r="Q98" s="55"/>
+      <c r="R98" s="55"/>
+      <c r="S98" s="55"/>
+      <c r="T98" s="55"/>
+      <c r="U98" s="55"/>
       <c r="V98" s="9"/>
       <c r="W98" s="9"/>
     </row>
-    <row r="99" spans="1:23" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      <c r="U100" s="9"/>
+    <row r="99" spans="1:25">
+      <c r="A99" s="61"/>
+      <c r="B99" s="61"/>
+      <c r="C99" s="61"/>
+      <c r="D99" s="61"/>
+      <c r="E99" s="61"/>
+      <c r="F99" s="61"/>
+      <c r="G99" s="61"/>
+      <c r="H99" s="61"/>
+      <c r="I99" s="61"/>
+      <c r="J99" s="61"/>
+      <c r="K99" s="61"/>
+      <c r="L99" s="61"/>
+      <c r="M99" s="61"/>
+      <c r="N99" s="61"/>
+      <c r="O99" s="61"/>
+      <c r="P99" s="61"/>
+      <c r="Q99" s="61"/>
+      <c r="R99" s="61"/>
+      <c r="S99" s="61"/>
+      <c r="T99" s="61"/>
+      <c r="U99" s="61"/>
+      <c r="V99" s="58"/>
+      <c r="W99" s="59"/>
+    </row>
+    <row r="100" spans="1:25">
+      <c r="A100" s="57"/>
+      <c r="B100" s="58"/>
+      <c r="C100" s="57"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="59"/>
+      <c r="F100" s="59"/>
+      <c r="G100" s="59"/>
+      <c r="H100" s="59"/>
+      <c r="I100" s="59"/>
+      <c r="J100" s="59"/>
+      <c r="K100" s="59"/>
+      <c r="L100" s="59"/>
+      <c r="M100" s="59"/>
+      <c r="N100" s="59"/>
+      <c r="O100" s="59"/>
+      <c r="P100" s="59"/>
+      <c r="Q100" s="59"/>
+      <c r="R100" s="59"/>
+      <c r="S100" s="59"/>
+      <c r="T100" s="59"/>
+      <c r="U100" s="60"/>
       <c r="V100" s="9"/>
       <c r="W100" s="9"/>
     </row>
+    <row r="101" spans="1:25">
+      <c r="C101" s="54"/>
+      <c r="D101" s="53"/>
+      <c r="I101" s="56"/>
+    </row>
+    <row r="102" spans="1:25">
+      <c r="D102" s="54"/>
+    </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="7">
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A98:H98"/>
-    <mergeCell ref="A99:U99"/>
-[...5 lines deleted...]
-    <mergeCell ref="A75:W75"/>
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Convetions</vt:lpstr>