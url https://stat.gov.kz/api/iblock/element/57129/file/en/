--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -1,79 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Convetions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>2007*</t>
   </si>
   <si>
     <t>2008*</t>
   </si>
   <si>
     <t>2009*</t>
   </si>
   <si>
     <t>2010*</t>
   </si>
   <si>
     <t>2011*</t>
   </si>
   <si>
     <t>2012*</t>
@@ -337,58 +320,59 @@
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Number of accomadation</t>
   </si>
   <si>
     <t>Number of accomadation (hotels, motels, campings, tourist bases, guest houses, holiday homes, boarding houses and other builds, used for tourist accomadation and services)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve"> 221202 Number of accommodation establishments</t>
   </si>
   <si>
     <t>Aggregated</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="44">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -492,72 +476,329 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -617,63 +858,385 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="215">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -791,93 +1354,308 @@
     </xf>
     <xf numFmtId="14" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="215">
+    <cellStyle name="20% - Акцент1 2" xfId="9"/>
+    <cellStyle name="20% - Акцент1 3" xfId="10"/>
+    <cellStyle name="20% - Акцент1 4" xfId="11"/>
+    <cellStyle name="20% - Акцент1 5" xfId="12"/>
+    <cellStyle name="20% - Акцент2 2" xfId="13"/>
+    <cellStyle name="20% - Акцент2 3" xfId="14"/>
+    <cellStyle name="20% - Акцент2 4" xfId="15"/>
+    <cellStyle name="20% - Акцент2 5" xfId="16"/>
+    <cellStyle name="20% - Акцент3 2" xfId="17"/>
+    <cellStyle name="20% - Акцент3 3" xfId="18"/>
+    <cellStyle name="20% - Акцент3 4" xfId="19"/>
+    <cellStyle name="20% - Акцент3 5" xfId="20"/>
+    <cellStyle name="20% - Акцент4 2" xfId="21"/>
+    <cellStyle name="20% - Акцент4 3" xfId="22"/>
+    <cellStyle name="20% - Акцент4 4" xfId="23"/>
+    <cellStyle name="20% - Акцент4 5" xfId="24"/>
+    <cellStyle name="20% - Акцент5 2" xfId="25"/>
+    <cellStyle name="20% - Акцент5 3" xfId="26"/>
+    <cellStyle name="20% - Акцент5 4" xfId="27"/>
+    <cellStyle name="20% - Акцент5 5" xfId="28"/>
+    <cellStyle name="20% - Акцент6 2" xfId="29"/>
+    <cellStyle name="20% - Акцент6 3" xfId="30"/>
+    <cellStyle name="20% - Акцент6 4" xfId="31"/>
+    <cellStyle name="20% - Акцент6 5" xfId="32"/>
+    <cellStyle name="40% - Акцент1 2" xfId="33"/>
+    <cellStyle name="40% - Акцент1 3" xfId="34"/>
+    <cellStyle name="40% - Акцент1 4" xfId="35"/>
+    <cellStyle name="40% - Акцент1 5" xfId="36"/>
+    <cellStyle name="40% - Акцент2 2" xfId="37"/>
+    <cellStyle name="40% - Акцент2 3" xfId="38"/>
+    <cellStyle name="40% - Акцент2 4" xfId="39"/>
+    <cellStyle name="40% - Акцент2 5" xfId="40"/>
+    <cellStyle name="40% - Акцент3 2" xfId="41"/>
+    <cellStyle name="40% - Акцент3 3" xfId="42"/>
+    <cellStyle name="40% - Акцент3 4" xfId="43"/>
+    <cellStyle name="40% - Акцент3 5" xfId="44"/>
+    <cellStyle name="40% - Акцент4 2" xfId="45"/>
+    <cellStyle name="40% - Акцент4 3" xfId="46"/>
+    <cellStyle name="40% - Акцент4 4" xfId="47"/>
+    <cellStyle name="40% - Акцент4 5" xfId="48"/>
+    <cellStyle name="40% - Акцент5 2" xfId="49"/>
+    <cellStyle name="40% - Акцент5 3" xfId="50"/>
+    <cellStyle name="40% - Акцент5 4" xfId="51"/>
+    <cellStyle name="40% - Акцент5 5" xfId="52"/>
+    <cellStyle name="40% - Акцент6 2" xfId="53"/>
+    <cellStyle name="40% - Акцент6 3" xfId="54"/>
+    <cellStyle name="40% - Акцент6 4" xfId="55"/>
+    <cellStyle name="40% - Акцент6 5" xfId="56"/>
+    <cellStyle name="60% - Акцент1 2" xfId="57"/>
+    <cellStyle name="60% - Акцент1 3" xfId="58"/>
+    <cellStyle name="60% - Акцент1 4" xfId="59"/>
+    <cellStyle name="60% - Акцент1 5" xfId="60"/>
+    <cellStyle name="60% - Акцент2 2" xfId="61"/>
+    <cellStyle name="60% - Акцент2 3" xfId="62"/>
+    <cellStyle name="60% - Акцент2 4" xfId="63"/>
+    <cellStyle name="60% - Акцент2 5" xfId="64"/>
+    <cellStyle name="60% - Акцент3 2" xfId="65"/>
+    <cellStyle name="60% - Акцент3 3" xfId="66"/>
+    <cellStyle name="60% - Акцент3 4" xfId="67"/>
+    <cellStyle name="60% - Акцент3 5" xfId="68"/>
+    <cellStyle name="60% - Акцент4 2" xfId="69"/>
+    <cellStyle name="60% - Акцент4 3" xfId="70"/>
+    <cellStyle name="60% - Акцент4 4" xfId="71"/>
+    <cellStyle name="60% - Акцент4 5" xfId="72"/>
+    <cellStyle name="60% - Акцент5 2" xfId="73"/>
+    <cellStyle name="60% - Акцент5 3" xfId="74"/>
+    <cellStyle name="60% - Акцент5 4" xfId="75"/>
+    <cellStyle name="60% - Акцент5 5" xfId="76"/>
+    <cellStyle name="60% - Акцент6 2" xfId="77"/>
+    <cellStyle name="60% - Акцент6 3" xfId="78"/>
+    <cellStyle name="60% - Акцент6 4" xfId="79"/>
+    <cellStyle name="60% - Акцент6 5" xfId="80"/>
+    <cellStyle name="Акцент1 2" xfId="81"/>
+    <cellStyle name="Акцент1 3" xfId="82"/>
+    <cellStyle name="Акцент1 4" xfId="83"/>
+    <cellStyle name="Акцент1 5" xfId="84"/>
+    <cellStyle name="Акцент2 2" xfId="85"/>
+    <cellStyle name="Акцент2 3" xfId="86"/>
+    <cellStyle name="Акцент2 4" xfId="87"/>
+    <cellStyle name="Акцент2 5" xfId="88"/>
+    <cellStyle name="Акцент3 2" xfId="89"/>
+    <cellStyle name="Акцент3 3" xfId="90"/>
+    <cellStyle name="Акцент3 4" xfId="91"/>
+    <cellStyle name="Акцент3 5" xfId="92"/>
+    <cellStyle name="Акцент4 2" xfId="93"/>
+    <cellStyle name="Акцент4 3" xfId="94"/>
+    <cellStyle name="Акцент4 4" xfId="95"/>
+    <cellStyle name="Акцент4 5" xfId="96"/>
+    <cellStyle name="Акцент5 2" xfId="97"/>
+    <cellStyle name="Акцент5 3" xfId="98"/>
+    <cellStyle name="Акцент5 4" xfId="99"/>
+    <cellStyle name="Акцент5 5" xfId="100"/>
+    <cellStyle name="Акцент6 2" xfId="101"/>
+    <cellStyle name="Акцент6 3" xfId="102"/>
+    <cellStyle name="Акцент6 4" xfId="103"/>
+    <cellStyle name="Акцент6 5" xfId="104"/>
+    <cellStyle name="Ввод  2" xfId="105"/>
+    <cellStyle name="Ввод  3" xfId="106"/>
+    <cellStyle name="Ввод  4" xfId="107"/>
+    <cellStyle name="Ввод  5" xfId="108"/>
+    <cellStyle name="Вывод 2" xfId="109"/>
+    <cellStyle name="Вывод 3" xfId="110"/>
+    <cellStyle name="Вывод 4" xfId="111"/>
+    <cellStyle name="Вывод 5" xfId="112"/>
+    <cellStyle name="Вычисление 2" xfId="113"/>
+    <cellStyle name="Вычисление 3" xfId="114"/>
+    <cellStyle name="Вычисление 4" xfId="115"/>
+    <cellStyle name="Вычисление 5" xfId="116"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="117"/>
+    <cellStyle name="Гиперссылка 3" xfId="118"/>
+    <cellStyle name="Гиперссылка 4" xfId="8"/>
+    <cellStyle name="Денежный 2" xfId="6"/>
+    <cellStyle name="Денежный 4" xfId="119"/>
+    <cellStyle name="Заголовок 1 2" xfId="120"/>
+    <cellStyle name="Заголовок 1 3" xfId="121"/>
+    <cellStyle name="Заголовок 1 4" xfId="122"/>
+    <cellStyle name="Заголовок 1 5" xfId="123"/>
+    <cellStyle name="Заголовок 2 2" xfId="124"/>
+    <cellStyle name="Заголовок 2 3" xfId="125"/>
+    <cellStyle name="Заголовок 2 4" xfId="126"/>
+    <cellStyle name="Заголовок 2 5" xfId="127"/>
+    <cellStyle name="Заголовок 3 2" xfId="128"/>
+    <cellStyle name="Заголовок 3 3" xfId="129"/>
+    <cellStyle name="Заголовок 3 4" xfId="130"/>
+    <cellStyle name="Заголовок 3 5" xfId="131"/>
+    <cellStyle name="Заголовок 4 2" xfId="132"/>
+    <cellStyle name="Заголовок 4 3" xfId="133"/>
+    <cellStyle name="Заголовок 4 4" xfId="134"/>
+    <cellStyle name="Заголовок 4 5" xfId="135"/>
+    <cellStyle name="Итог 2" xfId="136"/>
+    <cellStyle name="Итог 3" xfId="137"/>
+    <cellStyle name="Итог 4" xfId="138"/>
+    <cellStyle name="Итог 5" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="142"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="143"/>
+    <cellStyle name="Название 2" xfId="144"/>
+    <cellStyle name="Название 3" xfId="145"/>
+    <cellStyle name="Название 4" xfId="146"/>
+    <cellStyle name="Название 5" xfId="147"/>
+    <cellStyle name="Нейтральный 2" xfId="148"/>
+    <cellStyle name="Нейтральный 3" xfId="149"/>
+    <cellStyle name="Нейтральный 4" xfId="150"/>
+    <cellStyle name="Нейтральный 5" xfId="151"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="152"/>
+    <cellStyle name="Обычный 11 2" xfId="153"/>
+    <cellStyle name="Обычный 12 2" xfId="154"/>
+    <cellStyle name="Обычный 17 2" xfId="155"/>
     <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="157"/>
+    <cellStyle name="Обычный 2 3" xfId="158"/>
+    <cellStyle name="Обычный 2 3 2" xfId="159"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 24 2" xfId="160"/>
+    <cellStyle name="Обычный 24 3" xfId="161"/>
+    <cellStyle name="Обычный 25 2" xfId="162"/>
+    <cellStyle name="Обычный 26 2" xfId="163"/>
+    <cellStyle name="Обычный 27 2" xfId="164"/>
+    <cellStyle name="Обычный 29 2" xfId="165"/>
+    <cellStyle name="Обычный 3 2" xfId="166"/>
+    <cellStyle name="Обычный 3 3" xfId="167"/>
     <cellStyle name="Обычный 30" xfId="1"/>
+    <cellStyle name="Обычный 31" xfId="168"/>
+    <cellStyle name="Обычный 32" xfId="169"/>
+    <cellStyle name="Обычный 33" xfId="170"/>
+    <cellStyle name="Обычный 34" xfId="171"/>
+    <cellStyle name="Обычный 35" xfId="172"/>
+    <cellStyle name="Обычный 36" xfId="173"/>
+    <cellStyle name="Обычный 37" xfId="174"/>
+    <cellStyle name="Обычный 38" xfId="175"/>
+    <cellStyle name="Обычный 39" xfId="176"/>
     <cellStyle name="Обычный 4" xfId="2"/>
+    <cellStyle name="Обычный 4 2" xfId="177"/>
+    <cellStyle name="Обычный 40" xfId="178"/>
+    <cellStyle name="Обычный 41" xfId="179"/>
+    <cellStyle name="Обычный 43" xfId="180"/>
+    <cellStyle name="Обычный 45" xfId="181"/>
+    <cellStyle name="Обычный 48" xfId="182"/>
+    <cellStyle name="Обычный 49" xfId="183"/>
+    <cellStyle name="Обычный 50" xfId="184"/>
+    <cellStyle name="Обычный 51" xfId="185"/>
+    <cellStyle name="Обычный 52" xfId="186"/>
+    <cellStyle name="Обычный 6 2" xfId="187"/>
+    <cellStyle name="Обычный 7 2" xfId="188"/>
+    <cellStyle name="Обычный 8 2" xfId="189"/>
+    <cellStyle name="Обычный 9 2" xfId="190"/>
+    <cellStyle name="Плохой 2" xfId="191"/>
+    <cellStyle name="Плохой 3" xfId="192"/>
+    <cellStyle name="Плохой 4" xfId="193"/>
+    <cellStyle name="Плохой 5" xfId="194"/>
+    <cellStyle name="Пояснение 2" xfId="195"/>
+    <cellStyle name="Пояснение 3" xfId="196"/>
+    <cellStyle name="Пояснение 4" xfId="197"/>
+    <cellStyle name="Пояснение 5" xfId="198"/>
+    <cellStyle name="Примечание 2" xfId="199"/>
+    <cellStyle name="Примечание 3" xfId="200"/>
+    <cellStyle name="Примечание 4" xfId="201"/>
+    <cellStyle name="Примечание 5" xfId="202"/>
+    <cellStyle name="Связанная ячейка 2" xfId="203"/>
+    <cellStyle name="Связанная ячейка 3" xfId="204"/>
+    <cellStyle name="Связанная ячейка 4" xfId="205"/>
+    <cellStyle name="Связанная ячейка 5" xfId="206"/>
+    <cellStyle name="Текст предупреждения 2" xfId="207"/>
+    <cellStyle name="Текст предупреждения 3" xfId="208"/>
+    <cellStyle name="Текст предупреждения 4" xfId="209"/>
+    <cellStyle name="Текст предупреждения 5" xfId="210"/>
+    <cellStyle name="Хороший 2" xfId="211"/>
+    <cellStyle name="Хороший 3" xfId="212"/>
+    <cellStyle name="Хороший 4" xfId="213"/>
+    <cellStyle name="Хороший 5" xfId="214"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
@@ -1209,69 +1987,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="49.42578125" customWidth="1"/>
     <col min="2" max="2" width="70.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="51">
         <v>221202</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="50" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="52" t="s">
         <v>86</v>
@@ -1561,117 +2339,117 @@
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="63" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="64"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="64"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="65" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y99"/>
   <sheetViews>
-    <sheetView topLeftCell="A64" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:Y6"/>
+    <sheetView tabSelected="1" topLeftCell="L28" workbookViewId="0">
+      <selection activeCell="Y30" sqref="Y30:Y50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="40.5" customHeight="1"/>
     <row r="3" spans="1:25" ht="15" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="75" t="s">
         <v>89</v>
       </c>
-      <c r="B3" s="68"/>
-[...22 lines deleted...]
-      <c r="Y3" s="68"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="69"/>
-[...22 lines deleted...]
-      <c r="Y4" s="69"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="30"/>
       <c r="B5" s="31">
         <v>2003</v>
       </c>
       <c r="C5" s="31">
         <v>2004</v>
       </c>
       <c r="D5" s="31">
         <v>2005</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="31" t="s">
@@ -1705,77 +2483,77 @@
         <v>13</v>
       </c>
       <c r="S5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="T5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="X5" s="31" t="s">
         <v>47</v>
       </c>
       <c r="Y5" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="70"/>
-[...22 lines deleted...]
-      <c r="Y6" s="70"/>
+      <c r="B6" s="76"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="76"/>
+      <c r="O6" s="76"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="76"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="76"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="76"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>209</v>
       </c>
       <c r="C7" s="23">
         <v>239</v>
       </c>
       <c r="D7" s="23">
         <v>269</v>
       </c>
       <c r="E7" s="20">
         <v>655</v>
       </c>
       <c r="F7" s="20">
         <v>735</v>
       </c>
       <c r="G7" s="20">
         <v>900</v>
       </c>
       <c r="H7" s="20">
         <v>1040</v>
@@ -1806,51 +2584,51 @@
       </c>
       <c r="Q7" s="20">
         <v>3058</v>
       </c>
       <c r="R7" s="20">
         <v>3449</v>
       </c>
       <c r="S7" s="20">
         <v>3484</v>
       </c>
       <c r="T7" s="20">
         <v>3539</v>
       </c>
       <c r="U7" s="21">
         <v>3756</v>
       </c>
       <c r="V7" s="21">
         <v>3848</v>
       </c>
       <c r="W7" s="21">
         <v>4004</v>
       </c>
       <c r="X7" s="21">
         <v>4313</v>
       </c>
-      <c r="Y7" s="72">
+      <c r="Y7" s="67">
         <v>4505</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>22</v>
       </c>
@@ -1883,51 +2661,51 @@
       </c>
       <c r="Q8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="R8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="S8" s="24" t="s">
         <v>22</v>
       </c>
       <c r="T8" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U8" s="24" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="25">
         <v>319</v>
       </c>
       <c r="W8" s="25">
         <v>313</v>
       </c>
       <c r="X8" s="48">
         <v>328</v>
       </c>
-      <c r="Y8" s="73">
+      <c r="Y8" s="68">
         <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="26">
         <v>6</v>
       </c>
       <c r="C9" s="26">
         <v>8</v>
       </c>
       <c r="D9" s="26">
         <v>11</v>
       </c>
       <c r="E9" s="22">
         <v>51</v>
       </c>
       <c r="F9" s="22">
         <v>68</v>
       </c>
       <c r="G9" s="22">
         <v>89</v>
       </c>
@@ -1960,51 +2738,51 @@
       </c>
       <c r="Q9" s="22">
         <v>275</v>
       </c>
       <c r="R9" s="22">
         <v>375</v>
       </c>
       <c r="S9" s="22">
         <v>298</v>
       </c>
       <c r="T9" s="22">
         <v>319</v>
       </c>
       <c r="U9" s="25">
         <v>348</v>
       </c>
       <c r="V9" s="25">
         <v>326</v>
       </c>
       <c r="W9" s="25">
         <v>350</v>
       </c>
       <c r="X9" s="48">
         <v>374</v>
       </c>
-      <c r="Y9" s="73">
+      <c r="Y9" s="68">
         <v>358</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="26">
         <v>4</v>
       </c>
       <c r="C10" s="26">
         <v>5</v>
       </c>
       <c r="D10" s="26">
         <v>6</v>
       </c>
       <c r="E10" s="22">
         <v>31</v>
       </c>
       <c r="F10" s="22">
         <v>35</v>
       </c>
       <c r="G10" s="22">
         <v>35</v>
       </c>
@@ -2037,51 +2815,51 @@
       </c>
       <c r="Q10" s="22">
         <v>101</v>
       </c>
       <c r="R10" s="22">
         <v>96</v>
       </c>
       <c r="S10" s="22">
         <v>103</v>
       </c>
       <c r="T10" s="22">
         <v>97</v>
       </c>
       <c r="U10" s="25">
         <v>101</v>
       </c>
       <c r="V10" s="25">
         <v>100</v>
       </c>
       <c r="W10" s="25">
         <v>102</v>
       </c>
       <c r="X10" s="48">
         <v>101</v>
       </c>
-      <c r="Y10" s="73">
+      <c r="Y10" s="68">
         <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="26">
         <v>11</v>
       </c>
       <c r="C11" s="26">
         <v>9</v>
       </c>
       <c r="D11" s="26">
         <v>14</v>
       </c>
       <c r="E11" s="22">
         <v>51</v>
       </c>
       <c r="F11" s="22">
         <v>50</v>
       </c>
       <c r="G11" s="22">
         <v>63</v>
       </c>
@@ -2114,51 +2892,51 @@
       </c>
       <c r="Q11" s="22">
         <v>454</v>
       </c>
       <c r="R11" s="22">
         <v>533</v>
       </c>
       <c r="S11" s="22">
         <v>531</v>
       </c>
       <c r="T11" s="22">
         <v>532</v>
       </c>
       <c r="U11" s="25">
         <v>556</v>
       </c>
       <c r="V11" s="25">
         <v>235</v>
       </c>
       <c r="W11" s="25">
         <v>257</v>
       </c>
       <c r="X11" s="48">
         <v>270</v>
       </c>
-      <c r="Y11" s="73">
+      <c r="Y11" s="68">
         <v>296</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="26">
         <v>19</v>
       </c>
       <c r="C12" s="26">
         <v>28</v>
       </c>
       <c r="D12" s="26">
         <v>32</v>
       </c>
       <c r="E12" s="22">
         <v>54</v>
       </c>
       <c r="F12" s="22">
         <v>25</v>
       </c>
       <c r="G12" s="22">
         <v>40</v>
       </c>
@@ -2191,51 +2969,51 @@
       </c>
       <c r="Q12" s="22">
         <v>90</v>
       </c>
       <c r="R12" s="22">
         <v>90</v>
       </c>
       <c r="S12" s="22">
         <v>99</v>
       </c>
       <c r="T12" s="22">
         <v>99</v>
       </c>
       <c r="U12" s="25">
         <v>111</v>
       </c>
       <c r="V12" s="25">
         <v>125</v>
       </c>
       <c r="W12" s="25">
         <v>127</v>
       </c>
       <c r="X12" s="48">
         <v>132</v>
       </c>
-      <c r="Y12" s="73">
+      <c r="Y12" s="68">
         <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="26">
         <v>4</v>
       </c>
       <c r="C13" s="26">
         <v>3</v>
       </c>
       <c r="D13" s="26">
         <v>6</v>
       </c>
       <c r="E13" s="22">
         <v>15</v>
       </c>
       <c r="F13" s="22">
         <v>16</v>
       </c>
       <c r="G13" s="22">
         <v>21</v>
       </c>
@@ -2268,51 +3046,51 @@
       </c>
       <c r="Q13" s="22">
         <v>77</v>
       </c>
       <c r="R13" s="22">
         <v>65</v>
       </c>
       <c r="S13" s="22">
         <v>68</v>
       </c>
       <c r="T13" s="22">
         <v>75</v>
       </c>
       <c r="U13" s="25">
         <v>76</v>
       </c>
       <c r="V13" s="25">
         <v>84</v>
       </c>
       <c r="W13" s="25">
         <v>95</v>
       </c>
       <c r="X13" s="48">
         <v>100</v>
       </c>
-      <c r="Y13" s="73">
+      <c r="Y13" s="68">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="26">
         <v>8</v>
       </c>
       <c r="C14" s="26">
         <v>11</v>
       </c>
       <c r="D14" s="26">
         <v>10</v>
       </c>
       <c r="E14" s="22">
         <v>20</v>
       </c>
       <c r="F14" s="22">
         <v>22</v>
       </c>
       <c r="G14" s="22">
         <v>41</v>
       </c>
@@ -2345,51 +3123,51 @@
       </c>
       <c r="Q14" s="22">
         <v>161</v>
       </c>
       <c r="R14" s="22">
         <v>181</v>
       </c>
       <c r="S14" s="22">
         <v>187</v>
       </c>
       <c r="T14" s="22">
         <v>197</v>
       </c>
       <c r="U14" s="25">
         <v>202</v>
       </c>
       <c r="V14" s="25">
         <v>214</v>
       </c>
       <c r="W14" s="25">
         <v>226</v>
       </c>
       <c r="X14" s="48">
         <v>224</v>
       </c>
-      <c r="Y14" s="73">
+      <c r="Y14" s="68">
         <v>237</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>22</v>
       </c>
@@ -2422,51 +3200,51 @@
       </c>
       <c r="Q15" s="19" t="s">
         <v>22</v>
       </c>
       <c r="R15" s="19" t="s">
         <v>22</v>
       </c>
       <c r="S15" s="27" t="s">
         <v>22</v>
       </c>
       <c r="T15" s="27" t="s">
         <v>22</v>
       </c>
       <c r="U15" s="27" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="25">
         <v>334</v>
       </c>
       <c r="W15" s="25">
         <v>296</v>
       </c>
       <c r="X15" s="48">
         <v>373</v>
       </c>
-      <c r="Y15" s="73">
+      <c r="Y15" s="68">
         <v>363</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="26">
         <v>24</v>
       </c>
       <c r="C16" s="26">
         <v>27</v>
       </c>
       <c r="D16" s="26">
         <v>26</v>
       </c>
       <c r="E16" s="22">
         <v>69</v>
       </c>
       <c r="F16" s="22">
         <v>89</v>
       </c>
       <c r="G16" s="22">
         <v>96</v>
       </c>
@@ -2499,51 +3277,51 @@
       </c>
       <c r="Q16" s="22">
         <v>235</v>
       </c>
       <c r="R16" s="22">
         <v>251</v>
       </c>
       <c r="S16" s="22">
         <v>248</v>
       </c>
       <c r="T16" s="22">
         <v>249</v>
       </c>
       <c r="U16" s="25">
         <v>246</v>
       </c>
       <c r="V16" s="25">
         <v>231</v>
       </c>
       <c r="W16" s="25">
         <v>242</v>
       </c>
       <c r="X16" s="48">
         <v>259</v>
       </c>
-      <c r="Y16" s="73">
+      <c r="Y16" s="68">
         <v>274</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="26">
         <v>3</v>
       </c>
       <c r="C17" s="26">
         <v>3</v>
       </c>
       <c r="D17" s="26">
         <v>5</v>
       </c>
       <c r="E17" s="22">
         <v>32</v>
       </c>
       <c r="F17" s="22">
         <v>35</v>
       </c>
       <c r="G17" s="22">
         <v>38</v>
       </c>
@@ -2576,51 +3354,51 @@
       </c>
       <c r="Q17" s="22">
         <v>123</v>
       </c>
       <c r="R17" s="22">
         <v>137</v>
       </c>
       <c r="S17" s="22">
         <v>140</v>
       </c>
       <c r="T17" s="22">
         <v>135</v>
       </c>
       <c r="U17" s="25">
         <v>138</v>
       </c>
       <c r="V17" s="25">
         <v>137</v>
       </c>
       <c r="W17" s="25">
         <v>129</v>
       </c>
       <c r="X17" s="48">
         <v>131</v>
       </c>
-      <c r="Y17" s="73">
+      <c r="Y17" s="68">
         <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="26">
         <v>11</v>
       </c>
       <c r="C18" s="26">
         <v>11</v>
       </c>
       <c r="D18" s="26">
         <v>11</v>
       </c>
       <c r="E18" s="22">
         <v>25</v>
       </c>
       <c r="F18" s="22">
         <v>25</v>
       </c>
       <c r="G18" s="22">
         <v>31</v>
       </c>
@@ -2653,51 +3431,51 @@
       </c>
       <c r="Q18" s="22">
         <v>90</v>
       </c>
       <c r="R18" s="22">
         <v>107</v>
       </c>
       <c r="S18" s="22">
         <v>109</v>
       </c>
       <c r="T18" s="22">
         <v>114</v>
       </c>
       <c r="U18" s="25">
         <v>122</v>
       </c>
       <c r="V18" s="25">
         <v>139</v>
       </c>
       <c r="W18" s="25">
         <v>150</v>
       </c>
       <c r="X18" s="48">
         <v>172</v>
       </c>
-      <c r="Y18" s="73">
+      <c r="Y18" s="68">
         <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="26">
         <v>6</v>
       </c>
       <c r="C19" s="26">
         <v>8</v>
       </c>
       <c r="D19" s="26">
         <v>10</v>
       </c>
       <c r="E19" s="22">
         <v>11</v>
       </c>
       <c r="F19" s="22">
         <v>18</v>
       </c>
       <c r="G19" s="22">
         <v>24</v>
       </c>
@@ -2730,51 +3508,51 @@
       </c>
       <c r="Q19" s="22">
         <v>78</v>
       </c>
       <c r="R19" s="22">
         <v>87</v>
       </c>
       <c r="S19" s="22">
         <v>90</v>
       </c>
       <c r="T19" s="22">
         <v>91</v>
       </c>
       <c r="U19" s="25">
         <v>98</v>
       </c>
       <c r="V19" s="25">
         <v>99</v>
       </c>
       <c r="W19" s="25">
         <v>103</v>
       </c>
       <c r="X19" s="48">
         <v>108</v>
       </c>
-      <c r="Y19" s="73">
+      <c r="Y19" s="68">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="26">
         <v>14</v>
       </c>
       <c r="C20" s="26">
         <v>13</v>
       </c>
       <c r="D20" s="26">
         <v>13</v>
       </c>
       <c r="E20" s="22">
         <v>27</v>
       </c>
       <c r="F20" s="22">
         <v>37</v>
       </c>
       <c r="G20" s="22">
         <v>52</v>
       </c>
@@ -2807,51 +3585,51 @@
       </c>
       <c r="Q20" s="22">
         <v>131</v>
       </c>
       <c r="R20" s="22">
         <v>156</v>
       </c>
       <c r="S20" s="22">
         <v>166</v>
       </c>
       <c r="T20" s="22">
         <v>180</v>
       </c>
       <c r="U20" s="25">
         <v>214</v>
       </c>
       <c r="V20" s="25">
         <v>215</v>
       </c>
       <c r="W20" s="25">
         <v>224</v>
       </c>
       <c r="X20" s="47">
         <v>245</v>
       </c>
-      <c r="Y20" s="73">
+      <c r="Y20" s="68">
         <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="26">
         <v>9</v>
       </c>
       <c r="C21" s="26">
         <v>11</v>
       </c>
       <c r="D21" s="26">
         <v>13</v>
       </c>
       <c r="E21" s="22">
         <v>44</v>
       </c>
       <c r="F21" s="22">
         <v>51</v>
       </c>
       <c r="G21" s="22">
         <v>53</v>
       </c>
@@ -2884,51 +3662,51 @@
       </c>
       <c r="Q21" s="22">
         <v>98</v>
       </c>
       <c r="R21" s="22">
         <v>101</v>
       </c>
       <c r="S21" s="22">
         <v>111</v>
       </c>
       <c r="T21" s="22">
         <v>115</v>
       </c>
       <c r="U21" s="25">
         <v>123</v>
       </c>
       <c r="V21" s="25">
         <v>130</v>
       </c>
       <c r="W21" s="25">
         <v>129</v>
       </c>
       <c r="X21" s="47">
         <v>141</v>
       </c>
-      <c r="Y21" s="73">
+      <c r="Y21" s="68">
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="26">
         <v>5</v>
       </c>
       <c r="C22" s="26">
         <v>4</v>
       </c>
       <c r="D22" s="26">
         <v>7</v>
       </c>
       <c r="E22" s="22">
         <v>12</v>
       </c>
       <c r="F22" s="22">
         <v>16</v>
       </c>
       <c r="G22" s="22">
         <v>21</v>
       </c>
@@ -2961,51 +3739,51 @@
       </c>
       <c r="Q22" s="22">
         <v>104</v>
       </c>
       <c r="R22" s="22">
         <v>113</v>
       </c>
       <c r="S22" s="22">
         <v>119</v>
       </c>
       <c r="T22" s="22">
         <v>114</v>
       </c>
       <c r="U22" s="25">
         <v>119</v>
       </c>
       <c r="V22" s="25">
         <v>119</v>
       </c>
       <c r="W22" s="25">
         <v>122</v>
       </c>
       <c r="X22" s="47">
         <v>125</v>
       </c>
-      <c r="Y22" s="73">
+      <c r="Y22" s="68">
         <v>264</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
@@ -3038,51 +3816,51 @@
       </c>
       <c r="Q23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="R23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="S23" s="27" t="s">
         <v>22</v>
       </c>
       <c r="T23" s="27" t="s">
         <v>22</v>
       </c>
       <c r="U23" s="27" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="25">
         <v>24</v>
       </c>
       <c r="W23" s="25">
         <v>28</v>
       </c>
       <c r="X23" s="48">
         <v>28</v>
       </c>
-      <c r="Y23" s="73">
+      <c r="Y23" s="68">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="26">
         <v>25</v>
       </c>
       <c r="C24" s="26">
         <v>34</v>
       </c>
       <c r="D24" s="26">
         <v>37</v>
       </c>
       <c r="E24" s="22">
         <v>92</v>
       </c>
       <c r="F24" s="22">
         <v>98</v>
       </c>
       <c r="G24" s="22">
         <v>108</v>
       </c>
@@ -3115,51 +3893,51 @@
       </c>
       <c r="Q24" s="22">
         <v>516</v>
       </c>
       <c r="R24" s="22">
         <v>540</v>
       </c>
       <c r="S24" s="22">
         <v>550</v>
       </c>
       <c r="T24" s="22">
         <v>560</v>
       </c>
       <c r="U24" s="25">
         <v>589</v>
       </c>
       <c r="V24" s="25">
         <v>318</v>
       </c>
       <c r="W24" s="25">
         <v>325</v>
       </c>
       <c r="X24" s="48">
         <v>371</v>
       </c>
-      <c r="Y24" s="73">
+      <c r="Y24" s="68">
         <v>429</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="26">
         <v>24</v>
       </c>
       <c r="C25" s="26">
         <v>26</v>
       </c>
       <c r="D25" s="26">
         <v>28</v>
       </c>
       <c r="E25" s="22">
         <v>56</v>
       </c>
       <c r="F25" s="22">
         <v>82</v>
       </c>
       <c r="G25" s="22">
         <v>92</v>
       </c>
@@ -3192,51 +3970,51 @@
       </c>
       <c r="Q25" s="22">
         <v>211</v>
       </c>
       <c r="R25" s="22">
         <v>214</v>
       </c>
       <c r="S25" s="22">
         <v>208</v>
       </c>
       <c r="T25" s="22">
         <v>209</v>
       </c>
       <c r="U25" s="25">
         <v>213</v>
       </c>
       <c r="V25" s="25">
         <v>222</v>
       </c>
       <c r="W25" s="25">
         <v>273</v>
       </c>
       <c r="X25" s="48">
         <v>299</v>
       </c>
-      <c r="Y25" s="73">
+      <c r="Y25" s="68">
         <v>326</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="26">
         <v>36</v>
       </c>
       <c r="C26" s="26">
         <v>38</v>
       </c>
       <c r="D26" s="26">
         <v>40</v>
       </c>
       <c r="E26" s="22">
         <v>65</v>
       </c>
       <c r="F26" s="22">
         <v>68</v>
       </c>
       <c r="G26" s="22">
         <v>96</v>
       </c>
@@ -3269,51 +4047,51 @@
       </c>
       <c r="Q26" s="22">
         <v>212</v>
       </c>
       <c r="R26" s="22">
         <v>298</v>
       </c>
       <c r="S26" s="22">
         <v>346</v>
       </c>
       <c r="T26" s="22">
         <v>333</v>
       </c>
       <c r="U26" s="25">
         <v>360</v>
       </c>
       <c r="V26" s="25">
         <v>337</v>
       </c>
       <c r="W26" s="25">
         <v>365</v>
       </c>
       <c r="X26" s="48">
         <v>383</v>
       </c>
-      <c r="Y26" s="73">
+      <c r="Y26" s="68">
         <v>402</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>22</v>
       </c>
@@ -3346,107 +4124,107 @@
       </c>
       <c r="Q27" s="22">
         <v>102</v>
       </c>
       <c r="R27" s="22">
         <v>105</v>
       </c>
       <c r="S27" s="22">
         <v>111</v>
       </c>
       <c r="T27" s="22">
         <v>120</v>
       </c>
       <c r="U27" s="25">
         <v>140</v>
       </c>
       <c r="V27" s="25">
         <v>140</v>
       </c>
       <c r="W27" s="25">
         <v>148</v>
       </c>
       <c r="X27" s="48">
         <v>149</v>
       </c>
-      <c r="Y27" s="73">
+      <c r="Y27" s="68">
         <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="5"/>
       <c r="B28" s="14"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="16"/>
       <c r="S28" s="16"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="71"/>
-[...22 lines deleted...]
-      <c r="Y29" s="71"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="23">
         <v>218</v>
       </c>
       <c r="C30" s="23">
         <v>242</v>
       </c>
       <c r="D30" s="23">
         <v>302</v>
       </c>
       <c r="E30" s="20">
         <v>762</v>
       </c>
       <c r="F30" s="20">
         <v>828</v>
       </c>
       <c r="G30" s="20">
         <v>1055</v>
       </c>
       <c r="H30" s="20">
         <v>1146</v>
@@ -3477,50 +4255,53 @@
       </c>
       <c r="Q30" s="3">
         <v>3161</v>
       </c>
       <c r="R30" s="3">
         <v>3540</v>
       </c>
       <c r="S30" s="3">
         <v>3472</v>
       </c>
       <c r="T30" s="3">
         <v>3596</v>
       </c>
       <c r="U30" s="4">
         <v>3831</v>
       </c>
       <c r="V30" s="4">
         <v>3914</v>
       </c>
       <c r="W30" s="46">
         <v>4167</v>
       </c>
       <c r="X30" s="4">
         <v>4442</v>
       </c>
+      <c r="Y30" s="77">
+        <v>4687</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>22</v>
@@ -3551,50 +4332,53 @@
       </c>
       <c r="Q31" s="8" t="s">
         <v>22</v>
       </c>
       <c r="R31" s="8" t="s">
         <v>22</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="T31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="U31" s="10">
         <v>304</v>
       </c>
       <c r="V31" s="10">
         <v>325</v>
       </c>
       <c r="W31" s="38">
         <v>318</v>
       </c>
       <c r="X31" s="10">
         <v>324</v>
       </c>
+      <c r="Y31" s="78">
+        <v>327</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="26">
         <v>6</v>
       </c>
       <c r="C32" s="26">
         <v>8</v>
       </c>
       <c r="D32" s="26">
         <v>11</v>
       </c>
       <c r="E32" s="22">
         <v>55</v>
       </c>
       <c r="F32" s="27">
         <v>73</v>
       </c>
       <c r="G32" s="22">
         <v>93</v>
       </c>
       <c r="H32" s="22">
         <v>115</v>
@@ -3625,52 +4409,55 @@
       </c>
       <c r="Q32" s="13">
         <v>291</v>
       </c>
       <c r="R32" s="13">
         <v>384</v>
       </c>
       <c r="S32" s="13">
         <v>303</v>
       </c>
       <c r="T32" s="13">
         <v>338</v>
       </c>
       <c r="U32" s="10">
         <v>344</v>
       </c>
       <c r="V32" s="10">
         <v>348</v>
       </c>
       <c r="W32" s="38">
         <v>354</v>
       </c>
       <c r="X32" s="10">
         <v>389</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="78">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="26">
         <v>4</v>
       </c>
       <c r="C33" s="26">
         <v>5</v>
       </c>
       <c r="D33" s="26">
         <v>8</v>
       </c>
       <c r="E33" s="22">
         <v>31</v>
       </c>
       <c r="F33" s="27">
         <v>35</v>
       </c>
       <c r="G33" s="22">
         <v>40</v>
       </c>
       <c r="H33" s="22">
         <v>39</v>
       </c>
       <c r="I33" s="27">
@@ -3699,52 +4486,55 @@
       </c>
       <c r="Q33" s="13">
         <v>99</v>
       </c>
       <c r="R33" s="13">
         <v>101</v>
       </c>
       <c r="S33" s="13">
         <v>102</v>
       </c>
       <c r="T33" s="13">
         <v>99</v>
       </c>
       <c r="U33" s="10">
         <v>100</v>
       </c>
       <c r="V33" s="10">
         <v>103</v>
       </c>
       <c r="W33" s="38">
         <v>106</v>
       </c>
       <c r="X33" s="10">
         <v>107</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="78">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="26">
         <v>13</v>
       </c>
       <c r="C34" s="26">
         <v>11</v>
       </c>
       <c r="D34" s="26">
         <v>16</v>
       </c>
       <c r="E34" s="22">
         <v>90</v>
       </c>
       <c r="F34" s="22">
         <v>58</v>
       </c>
       <c r="G34" s="22">
         <v>138</v>
       </c>
       <c r="H34" s="22">
         <v>149</v>
       </c>
       <c r="I34" s="27">
@@ -3773,52 +4563,55 @@
       </c>
       <c r="Q34" s="13">
         <v>480</v>
       </c>
       <c r="R34" s="13">
         <v>536</v>
       </c>
       <c r="S34" s="13">
         <v>530</v>
       </c>
       <c r="T34" s="13">
         <v>548</v>
       </c>
       <c r="U34" s="10">
         <v>234</v>
       </c>
       <c r="V34" s="10">
         <v>251</v>
       </c>
       <c r="W34" s="38">
         <v>270</v>
       </c>
       <c r="X34" s="10">
         <v>285</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="78">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="26">
         <v>21</v>
       </c>
       <c r="C35" s="26">
         <v>30</v>
       </c>
       <c r="D35" s="26">
         <v>37</v>
       </c>
       <c r="E35" s="22">
         <v>55</v>
       </c>
       <c r="F35" s="22">
         <v>27</v>
       </c>
       <c r="G35" s="22">
         <v>41</v>
       </c>
       <c r="H35" s="22">
         <v>40</v>
       </c>
       <c r="I35" s="27">
@@ -3847,52 +4640,55 @@
       </c>
       <c r="Q35" s="13">
         <v>94</v>
       </c>
       <c r="R35" s="13">
         <v>95</v>
       </c>
       <c r="S35" s="13">
         <v>99</v>
       </c>
       <c r="T35" s="13">
         <v>101</v>
       </c>
       <c r="U35" s="10">
         <v>120</v>
       </c>
       <c r="V35" s="10">
         <v>130</v>
       </c>
       <c r="W35" s="38">
         <v>128</v>
       </c>
       <c r="X35" s="10">
         <v>131</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="78">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="26">
         <v>3</v>
       </c>
       <c r="C36" s="26">
         <v>3</v>
       </c>
       <c r="D36" s="26">
         <v>6</v>
       </c>
       <c r="E36" s="22">
         <v>19</v>
       </c>
       <c r="F36" s="27">
         <v>24</v>
       </c>
       <c r="G36" s="22">
         <v>25</v>
       </c>
       <c r="H36" s="22">
         <v>27</v>
       </c>
       <c r="I36" s="27">
@@ -3921,52 +4717,55 @@
       </c>
       <c r="Q36" s="13">
         <v>75</v>
       </c>
       <c r="R36" s="13">
         <v>71</v>
       </c>
       <c r="S36" s="13">
         <v>64</v>
       </c>
       <c r="T36" s="13">
         <v>73</v>
       </c>
       <c r="U36" s="10">
         <v>78</v>
       </c>
       <c r="V36" s="10">
         <v>87</v>
       </c>
       <c r="W36" s="38">
         <v>94</v>
       </c>
       <c r="X36" s="10">
         <v>104</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="78">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="26">
         <v>11</v>
       </c>
       <c r="C37" s="26">
         <v>8</v>
       </c>
       <c r="D37" s="26">
         <v>10</v>
       </c>
       <c r="E37" s="22">
         <v>21</v>
       </c>
       <c r="F37" s="27">
         <v>37</v>
       </c>
       <c r="G37" s="22">
         <v>44</v>
       </c>
       <c r="H37" s="22">
         <v>43</v>
       </c>
       <c r="I37" s="27">
@@ -3995,52 +4794,55 @@
       </c>
       <c r="Q37" s="13">
         <v>163</v>
       </c>
       <c r="R37" s="13">
         <v>181</v>
       </c>
       <c r="S37" s="13">
         <v>181</v>
       </c>
       <c r="T37" s="13">
         <v>188</v>
       </c>
       <c r="U37" s="10">
         <v>199</v>
       </c>
       <c r="V37" s="10">
         <v>220</v>
       </c>
       <c r="W37" s="38">
         <v>225</v>
       </c>
       <c r="X37" s="10">
         <v>230</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="78">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="7" t="s">
@@ -4069,52 +4871,55 @@
       </c>
       <c r="Q38" s="8" t="s">
         <v>22</v>
       </c>
       <c r="R38" s="8" t="s">
         <v>22</v>
       </c>
       <c r="S38" s="16" t="s">
         <v>22</v>
       </c>
       <c r="T38" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U38" s="10">
         <v>332</v>
       </c>
       <c r="V38" s="10">
         <v>292</v>
       </c>
       <c r="W38" s="38">
         <v>361</v>
       </c>
       <c r="X38" s="10">
         <v>400</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="78">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="26">
         <v>23</v>
       </c>
       <c r="C39" s="26">
         <v>28</v>
       </c>
       <c r="D39" s="26">
         <v>31</v>
       </c>
       <c r="E39" s="22">
         <v>89</v>
       </c>
       <c r="F39" s="27">
         <v>97</v>
       </c>
       <c r="G39" s="22">
         <v>104</v>
       </c>
       <c r="H39" s="22">
         <v>116</v>
       </c>
       <c r="I39" s="27">
@@ -4143,52 +4948,55 @@
       </c>
       <c r="Q39" s="13">
         <v>239</v>
       </c>
       <c r="R39" s="13">
         <v>253</v>
       </c>
       <c r="S39" s="13">
         <v>242</v>
       </c>
       <c r="T39" s="13">
         <v>250</v>
       </c>
       <c r="U39" s="10">
         <v>230</v>
       </c>
       <c r="V39" s="10">
         <v>231</v>
       </c>
       <c r="W39" s="38">
         <v>245</v>
       </c>
       <c r="X39" s="10">
         <v>277</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="78">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="26">
         <v>3</v>
       </c>
       <c r="C40" s="26">
         <v>3</v>
       </c>
       <c r="D40" s="26">
         <v>6</v>
       </c>
       <c r="E40" s="22">
         <v>33</v>
       </c>
       <c r="F40" s="22">
         <v>35</v>
       </c>
       <c r="G40" s="22">
         <v>40</v>
       </c>
       <c r="H40" s="22">
         <v>51</v>
       </c>
       <c r="I40" s="27">
@@ -4217,52 +5025,55 @@
       </c>
       <c r="Q40" s="13">
         <v>131</v>
       </c>
       <c r="R40" s="13">
         <v>143</v>
       </c>
       <c r="S40" s="13">
         <v>138</v>
       </c>
       <c r="T40" s="13">
         <v>135</v>
       </c>
       <c r="U40" s="10">
         <v>136</v>
       </c>
       <c r="V40" s="10">
         <v>139</v>
       </c>
       <c r="W40" s="38">
         <v>128</v>
       </c>
       <c r="X40" s="10">
         <v>130</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="78">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="26">
         <v>12</v>
       </c>
       <c r="C41" s="26">
         <v>10</v>
       </c>
       <c r="D41" s="26">
         <v>11</v>
       </c>
       <c r="E41" s="22">
         <v>27</v>
       </c>
       <c r="F41" s="27">
         <v>29</v>
       </c>
       <c r="G41" s="22">
         <v>31</v>
       </c>
       <c r="H41" s="22">
         <v>30</v>
       </c>
       <c r="I41" s="27">
@@ -4291,52 +5102,55 @@
       </c>
       <c r="Q41" s="13">
         <v>92</v>
       </c>
       <c r="R41" s="13">
         <v>109</v>
       </c>
       <c r="S41" s="13">
         <v>113</v>
       </c>
       <c r="T41" s="13">
         <v>116</v>
       </c>
       <c r="U41" s="10">
         <v>122</v>
       </c>
       <c r="V41" s="10">
         <v>140</v>
       </c>
       <c r="W41" s="38">
         <v>157</v>
       </c>
       <c r="X41" s="10">
         <v>171</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="78">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="26">
         <v>8</v>
       </c>
       <c r="C42" s="26">
         <v>7</v>
       </c>
       <c r="D42" s="26">
         <v>11</v>
       </c>
       <c r="E42" s="22">
         <v>11</v>
       </c>
       <c r="F42" s="27">
         <v>18</v>
       </c>
       <c r="G42" s="22">
         <v>25</v>
       </c>
       <c r="H42" s="22">
         <v>28</v>
       </c>
       <c r="I42" s="27">
@@ -4365,52 +5179,55 @@
       </c>
       <c r="Q42" s="13">
         <v>82</v>
       </c>
       <c r="R42" s="13">
         <v>88</v>
       </c>
       <c r="S42" s="13">
         <v>92</v>
       </c>
       <c r="T42" s="13">
         <v>95</v>
       </c>
       <c r="U42" s="10">
         <v>99</v>
       </c>
       <c r="V42" s="10">
         <v>101</v>
       </c>
       <c r="W42" s="38">
         <v>104</v>
       </c>
       <c r="X42" s="10">
         <v>108</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="78">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="26">
         <v>14</v>
       </c>
       <c r="C43" s="26">
         <v>13</v>
       </c>
       <c r="D43" s="26">
         <v>15</v>
       </c>
       <c r="E43" s="22">
         <v>29</v>
       </c>
       <c r="F43" s="27">
         <v>42</v>
       </c>
       <c r="G43" s="22">
         <v>54</v>
       </c>
       <c r="H43" s="22">
         <v>58</v>
       </c>
       <c r="I43" s="27">
@@ -4439,52 +5256,55 @@
       </c>
       <c r="Q43" s="13">
         <v>136</v>
       </c>
       <c r="R43" s="13">
         <v>168</v>
       </c>
       <c r="S43" s="13">
         <v>166</v>
       </c>
       <c r="T43" s="13">
         <v>188</v>
       </c>
       <c r="U43" s="10">
         <v>219</v>
       </c>
       <c r="V43" s="10">
         <v>220</v>
       </c>
       <c r="W43" s="38">
         <v>139</v>
       </c>
       <c r="X43" s="10">
         <v>151</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="78">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="26">
         <v>9</v>
       </c>
       <c r="C44" s="26">
         <v>12</v>
       </c>
       <c r="D44" s="26">
         <v>13</v>
       </c>
       <c r="E44" s="22">
         <v>48</v>
       </c>
       <c r="F44" s="22">
         <v>53</v>
       </c>
       <c r="G44" s="22">
         <v>54</v>
       </c>
       <c r="H44" s="22">
         <v>54</v>
       </c>
       <c r="I44" s="27">
@@ -4513,52 +5333,55 @@
       </c>
       <c r="Q44" s="13">
         <v>101</v>
       </c>
       <c r="R44" s="13">
         <v>108</v>
       </c>
       <c r="S44" s="13">
         <v>112</v>
       </c>
       <c r="T44" s="13">
         <v>118</v>
       </c>
       <c r="U44" s="10">
         <v>128</v>
       </c>
       <c r="V44" s="10">
         <v>127</v>
       </c>
       <c r="W44" s="38">
         <v>125</v>
       </c>
       <c r="X44" s="10">
         <v>126</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="78">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="26">
         <v>5</v>
       </c>
       <c r="C45" s="26">
         <v>4</v>
       </c>
       <c r="D45" s="26">
         <v>7</v>
       </c>
       <c r="E45" s="22">
         <v>13</v>
       </c>
       <c r="F45" s="27">
         <v>18</v>
       </c>
       <c r="G45" s="22">
         <v>23</v>
       </c>
       <c r="H45" s="22">
         <v>28</v>
       </c>
       <c r="I45" s="27">
@@ -4587,52 +5410,55 @@
       </c>
       <c r="Q45" s="13">
         <v>107</v>
       </c>
       <c r="R45" s="13">
         <v>116</v>
       </c>
       <c r="S45" s="13">
         <v>119</v>
       </c>
       <c r="T45" s="13">
         <v>114</v>
       </c>
       <c r="U45" s="10">
         <v>120</v>
       </c>
       <c r="V45" s="10">
         <v>121</v>
       </c>
       <c r="W45" s="38">
         <v>229</v>
       </c>
       <c r="X45" s="10">
         <v>251</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="78">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="7" t="s">
@@ -4661,52 +5487,55 @@
       </c>
       <c r="Q46" s="8" t="s">
         <v>22</v>
       </c>
       <c r="R46" s="8" t="s">
         <v>22</v>
       </c>
       <c r="S46" s="16" t="s">
         <v>22</v>
       </c>
       <c r="T46" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U46" s="10">
         <v>29</v>
       </c>
       <c r="V46" s="10">
         <v>25</v>
       </c>
       <c r="W46" s="38">
         <v>26</v>
       </c>
       <c r="X46" s="10">
         <v>30</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="78">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="26">
         <v>26</v>
       </c>
       <c r="C47" s="26">
         <v>36</v>
       </c>
       <c r="D47" s="26">
         <v>46</v>
       </c>
       <c r="E47" s="22">
         <v>107</v>
       </c>
       <c r="F47" s="27">
         <v>121</v>
       </c>
       <c r="G47" s="22">
         <v>148</v>
       </c>
       <c r="H47" s="22">
         <v>166</v>
       </c>
       <c r="I47" s="27">
@@ -4735,52 +5564,55 @@
       </c>
       <c r="Q47" s="13">
         <v>523</v>
       </c>
       <c r="R47" s="13">
         <v>547</v>
       </c>
       <c r="S47" s="13">
         <v>559</v>
       </c>
       <c r="T47" s="13">
         <v>582</v>
       </c>
       <c r="U47" s="10">
         <v>299</v>
       </c>
       <c r="V47" s="10">
         <v>325</v>
       </c>
       <c r="W47" s="38">
         <v>346</v>
       </c>
       <c r="X47" s="10">
         <v>383</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="78">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="26">
         <v>24</v>
       </c>
       <c r="C48" s="26">
         <v>26</v>
       </c>
       <c r="D48" s="26">
         <v>33</v>
       </c>
       <c r="E48" s="22">
         <v>62</v>
       </c>
       <c r="F48" s="22">
         <v>87</v>
       </c>
       <c r="G48" s="22">
         <v>93</v>
       </c>
       <c r="H48" s="22">
         <v>98</v>
       </c>
       <c r="I48" s="27">
@@ -4808,50 +5640,53 @@
         <v>209</v>
       </c>
       <c r="Q48" s="13">
         <v>208</v>
       </c>
       <c r="R48" s="13">
         <v>211</v>
       </c>
       <c r="S48" s="13">
         <v>208</v>
       </c>
       <c r="T48" s="13">
         <v>211</v>
       </c>
       <c r="U48" s="10">
         <v>224</v>
       </c>
       <c r="V48" s="10">
         <v>238</v>
       </c>
       <c r="W48" s="38">
         <v>283</v>
       </c>
       <c r="X48" s="10">
         <v>309</v>
+      </c>
+      <c r="Y48" s="78">
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="26">
         <v>36</v>
       </c>
       <c r="C49" s="26">
         <v>38</v>
       </c>
       <c r="D49" s="26">
         <v>41</v>
       </c>
       <c r="E49" s="22">
         <v>72</v>
       </c>
       <c r="F49" s="27">
         <v>73</v>
       </c>
       <c r="G49" s="22">
         <v>102</v>
       </c>
       <c r="H49" s="22">
@@ -4883,50 +5718,53 @@
       </c>
       <c r="Q49" s="13">
         <v>237</v>
       </c>
       <c r="R49" s="13">
         <v>320</v>
       </c>
       <c r="S49" s="13">
         <v>335</v>
       </c>
       <c r="T49" s="13">
         <v>315</v>
       </c>
       <c r="U49" s="10">
         <v>366</v>
       </c>
       <c r="V49" s="10">
         <v>347</v>
       </c>
       <c r="W49" s="38">
         <v>385</v>
       </c>
       <c r="X49" s="37">
         <v>377</v>
       </c>
+      <c r="Y49" s="78">
+        <v>448</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>22</v>
@@ -4956,106 +5794,109 @@
         <v>22</v>
       </c>
       <c r="Q50" s="13">
         <v>103</v>
       </c>
       <c r="R50" s="13">
         <v>109</v>
       </c>
       <c r="S50" s="13">
         <v>109</v>
       </c>
       <c r="T50" s="13">
         <v>125</v>
       </c>
       <c r="U50" s="10">
         <v>148</v>
       </c>
       <c r="V50" s="10">
         <v>144</v>
       </c>
       <c r="W50" s="38">
         <v>144</v>
       </c>
       <c r="X50" s="37">
         <v>159</v>
+      </c>
+      <c r="Y50" s="79">
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="5"/>
       <c r="B51" s="16"/>
       <c r="C51" s="16"/>
       <c r="D51" s="16"/>
       <c r="E51" s="16"/>
       <c r="F51" s="16"/>
       <c r="G51" s="16"/>
       <c r="H51" s="16"/>
       <c r="I51" s="12"/>
       <c r="J51" s="12"/>
       <c r="K51" s="16"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
       <c r="N51" s="16"/>
       <c r="O51" s="16"/>
       <c r="P51" s="16"/>
       <c r="Q51" s="16"/>
       <c r="R51" s="16"/>
       <c r="S51" s="16"/>
       <c r="T51" s="16"/>
       <c r="U51" s="10"/>
       <c r="V51" s="10"/>
       <c r="W51" s="18"/>
-      <c r="X51" s="74"/>
+      <c r="X51" s="69"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="71" t="s">
+      <c r="A52" s="73" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="71"/>
-[...22 lines deleted...]
-      <c r="Y52" s="71"/>
+      <c r="B52" s="73"/>
+      <c r="C52" s="73"/>
+      <c r="D52" s="73"/>
+      <c r="E52" s="73"/>
+      <c r="F52" s="73"/>
+      <c r="G52" s="73"/>
+      <c r="H52" s="73"/>
+      <c r="I52" s="73"/>
+      <c r="J52" s="73"/>
+      <c r="K52" s="73"/>
+      <c r="L52" s="73"/>
+      <c r="M52" s="73"/>
+      <c r="N52" s="73"/>
+      <c r="O52" s="73"/>
+      <c r="P52" s="73"/>
+      <c r="Q52" s="73"/>
+      <c r="R52" s="73"/>
+      <c r="S52" s="73"/>
+      <c r="T52" s="73"/>
+      <c r="U52" s="73"/>
+      <c r="V52" s="73"/>
+      <c r="W52" s="73"/>
+      <c r="X52" s="73"/>
+      <c r="Y52" s="73"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="23">
         <v>237</v>
       </c>
       <c r="C53" s="23">
         <v>259</v>
       </c>
       <c r="D53" s="23">
         <v>341</v>
       </c>
       <c r="E53" s="20">
         <v>810</v>
       </c>
       <c r="F53" s="20">
         <v>946</v>
       </c>
       <c r="G53" s="20">
         <v>1138</v>
       </c>
       <c r="H53" s="20">
         <v>1252</v>
@@ -6593,77 +7434,77 @@
       <c r="A74" s="5"/>
       <c r="B74" s="16"/>
       <c r="C74" s="16"/>
       <c r="D74" s="16"/>
       <c r="E74" s="16"/>
       <c r="F74" s="16"/>
       <c r="G74" s="16"/>
       <c r="H74" s="16"/>
       <c r="I74" s="12"/>
       <c r="J74" s="12"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="16"/>
       <c r="O74" s="16"/>
       <c r="P74" s="16"/>
       <c r="Q74" s="16"/>
       <c r="R74" s="16"/>
       <c r="S74" s="16"/>
       <c r="T74" s="10"/>
       <c r="U74" s="10"/>
       <c r="V74" s="10"/>
       <c r="W74" s="18"/>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="71" t="s">
+      <c r="A75" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="B75" s="71"/>
-[...22 lines deleted...]
-      <c r="Y75" s="71"/>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="73"/>
+      <c r="E75" s="73"/>
+      <c r="F75" s="73"/>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73"/>
+      <c r="I75" s="73"/>
+      <c r="J75" s="73"/>
+      <c r="K75" s="73"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="73"/>
+      <c r="N75" s="73"/>
+      <c r="O75" s="73"/>
+      <c r="P75" s="73"/>
+      <c r="Q75" s="73"/>
+      <c r="R75" s="73"/>
+      <c r="S75" s="73"/>
+      <c r="T75" s="73"/>
+      <c r="U75" s="73"/>
+      <c r="V75" s="73"/>
+      <c r="W75" s="73"/>
+      <c r="X75" s="73"/>
+      <c r="Y75" s="73"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B76" s="23">
         <v>239</v>
       </c>
       <c r="C76" s="23">
         <v>273</v>
       </c>
       <c r="D76" s="23">
         <v>385</v>
       </c>
       <c r="E76" s="20">
         <v>871</v>
       </c>
       <c r="F76" s="20">
         <v>992</v>
       </c>
       <c r="G76" s="20">
         <v>1149</v>
       </c>
       <c r="H76" s="24">
         <v>1235</v>
@@ -8171,141 +9012,141 @@
       </c>
       <c r="P96" s="43" t="s">
         <v>22</v>
       </c>
       <c r="Q96" s="44">
         <v>106</v>
       </c>
       <c r="R96" s="44">
         <v>116</v>
       </c>
       <c r="S96" s="44">
         <v>108</v>
       </c>
       <c r="T96" s="45">
         <v>121</v>
       </c>
       <c r="U96" s="45">
         <v>142</v>
       </c>
       <c r="V96" s="45">
         <v>146</v>
       </c>
       <c r="W96" s="45">
         <v>146</v>
       </c>
-      <c r="X96" s="75">
+      <c r="X96" s="70">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" s="32"/>
       <c r="B97" s="32"/>
       <c r="C97" s="32"/>
       <c r="D97" s="32"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="32"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="32"/>
       <c r="O97" s="32"/>
       <c r="P97" s="32"/>
       <c r="Q97" s="32"/>
       <c r="R97" s="32"/>
       <c r="S97" s="32"/>
       <c r="T97" s="33"/>
       <c r="U97" s="32"/>
       <c r="V97" s="32"/>
       <c r="W97" s="18"/>
-      <c r="X97" s="76"/>
-      <c r="Y97" s="76"/>
+      <c r="X97" s="71"/>
+      <c r="Y97" s="71"/>
     </row>
     <row r="98" spans="1:25">
-      <c r="A98" s="67" t="s">
+      <c r="A98" s="72" t="s">
         <v>45</v>
       </c>
-      <c r="B98" s="67"/>
-[...5 lines deleted...]
-      <c r="H98" s="67"/>
+      <c r="B98" s="72"/>
+      <c r="C98" s="72"/>
+      <c r="D98" s="72"/>
+      <c r="E98" s="72"/>
+      <c r="F98" s="72"/>
+      <c r="G98" s="72"/>
+      <c r="H98" s="72"/>
       <c r="I98" s="28"/>
       <c r="J98" s="28"/>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
       <c r="M98" s="28"/>
       <c r="N98" s="28"/>
       <c r="O98" s="28"/>
       <c r="P98" s="28"/>
       <c r="Q98" s="28"/>
       <c r="R98" s="28"/>
       <c r="S98" s="28"/>
       <c r="T98" s="28"/>
       <c r="U98" s="28"/>
       <c r="V98" s="26"/>
       <c r="W98" s="18"/>
     </row>
     <row r="99" spans="1:25">
       <c r="A99" s="29"/>
       <c r="B99" s="29"/>
       <c r="C99" s="29"/>
       <c r="D99" s="29"/>
       <c r="E99" s="29"/>
       <c r="F99" s="29"/>
       <c r="G99" s="29"/>
       <c r="H99" s="29"/>
       <c r="I99" s="29"/>
       <c r="J99" s="29"/>
       <c r="K99" s="29"/>
       <c r="L99" s="29"/>
       <c r="M99" s="29"/>
       <c r="N99" s="29"/>
       <c r="O99" s="29"/>
       <c r="P99" s="29"/>
       <c r="Q99" s="29"/>
       <c r="R99" s="29"/>
       <c r="S99" s="29"/>
       <c r="T99" s="29"/>
       <c r="U99" s="29"/>
       <c r="V99" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A98:H98"/>
     <mergeCell ref="A75:Y75"/>
     <mergeCell ref="A52:Y52"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:Y4"/>
-    <mergeCell ref="A3:Y3"/>
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Convetions</vt:lpstr>