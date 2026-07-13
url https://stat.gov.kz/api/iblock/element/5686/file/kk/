--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -18,51 +18,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="тоқсан" sheetId="3" r:id="rId1"/>
     <sheet name="кезең" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="152">
   <si>
     <t>Экономикалық қызметтің негізгі түрлері бойынша орташа айлық жалақы</t>
   </si>
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>2011 жыл</t>
   </si>
   <si>
     <t>2012 жыл</t>
   </si>
   <si>
     <t>2013 жыл</t>
   </si>
   <si>
     <t>2014 жыл</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -887,76 +887,76 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Sheet1" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1230,111 +1230,111 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ24"/>
+  <dimension ref="A1:DR24"/>
   <sheetViews>
     <sheetView topLeftCell="CQ1" workbookViewId="0">
-      <selection activeCell="DQ4" sqref="DQ4:DQ24"/>
+      <selection activeCell="DQ29" sqref="DQ29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65.5703125" style="21" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="21" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="21" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="21" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="21" customWidth="1"/>
     <col min="8" max="12" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="21" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="21" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="21" customWidth="1"/>
     <col min="16" max="25" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="21" customWidth="1"/>
     <col min="27" max="27" width="9" style="21" customWidth="1"/>
     <col min="28" max="30" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="21" customWidth="1"/>
     <col min="32" max="38" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="39" max="40" width="9.7109375" style="21" customWidth="1"/>
     <col min="41" max="43" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="21" customWidth="1"/>
     <col min="45" max="51" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="52" max="53" width="8.7109375" style="21" customWidth="1"/>
     <col min="54" max="55" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.140625" style="21" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="9.140625" style="21" customWidth="1"/>
     <col min="58" max="64" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="10.140625" style="21" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="21" customWidth="1"/>
     <col min="67" max="69" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="8.28515625" style="21" customWidth="1"/>
     <col min="71" max="71" width="8.140625" style="21" customWidth="1"/>
     <col min="72" max="72" width="8.28515625" style="21" customWidth="1"/>
     <col min="73" max="73" width="9.28515625" style="21" customWidth="1"/>
     <col min="74" max="76" width="9.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="8.140625" style="21" customWidth="1"/>
     <col min="78" max="105" width="9.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="107" max="108" width="9.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="109" max="109" width="9.7109375" style="21" customWidth="1"/>
     <col min="110" max="110" width="10.28515625" style="21" customWidth="1"/>
     <col min="111" max="111" width="9.85546875" style="21" customWidth="1"/>
-    <col min="112" max="120" width="9.140625" style="21"/>
-[...1 lines deleted...]
-    <col min="122" max="16384" width="9.140625" style="21"/>
+    <col min="112" max="121" width="9.140625" style="21"/>
+    <col min="122" max="122" width="8" style="21" customWidth="1"/>
+    <col min="123" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="27.75" customHeight="1">
+    <row r="1" spans="1:122" ht="27.75" customHeight="1">
       <c r="A1" s="63" t="s">
         <v>131</v>
       </c>
       <c r="B1" s="63"/>
     </row>
-    <row r="2" spans="1:121" ht="29.25" customHeight="1">
+    <row r="2" spans="1:122" ht="29.25" customHeight="1">
       <c r="A2" s="28"/>
       <c r="B2" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="29" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="30" t="s">
         <v>42</v>
       </c>
       <c r="F2" s="31" t="s">
         <v>43</v>
       </c>
       <c r="G2" s="31" t="s">
         <v>44</v>
       </c>
       <c r="H2" s="31" t="s">
         <v>45</v>
       </c>
       <c r="I2" s="31" t="s">
         <v>46</v>
       </c>
@@ -1649,55 +1649,58 @@
       </c>
       <c r="DI2" s="36" t="s">
         <v>142</v>
       </c>
       <c r="DJ2" s="36" t="s">
         <v>143</v>
       </c>
       <c r="DK2" s="36" t="s">
         <v>144</v>
       </c>
       <c r="DL2" s="33" t="s">
         <v>140</v>
       </c>
       <c r="DM2" s="36" t="s">
         <v>146</v>
       </c>
       <c r="DN2" s="36" t="s">
         <v>147</v>
       </c>
       <c r="DO2" s="36" t="s">
         <v>148</v>
       </c>
       <c r="DP2" s="36" t="s">
         <v>149</v>
       </c>
-      <c r="DQ2" s="36" t="s">
+      <c r="DQ2" s="33" t="s">
+        <v>145</v>
+      </c>
+      <c r="DR2" s="36" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" s="45"/>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
@@ -1759,55 +1762,55 @@
       <c r="CA3" s="64"/>
       <c r="CB3" s="64"/>
       <c r="CC3" s="64"/>
       <c r="CD3" s="64"/>
       <c r="CE3" s="64"/>
       <c r="CF3" s="64"/>
       <c r="CG3" s="64"/>
       <c r="CH3" s="64"/>
       <c r="CI3" s="64"/>
       <c r="CJ3" s="64"/>
       <c r="CK3" s="64"/>
       <c r="CL3" s="64"/>
       <c r="CM3" s="64"/>
       <c r="CN3" s="64"/>
       <c r="CO3" s="64"/>
       <c r="CP3" s="64"/>
       <c r="CQ3" s="64"/>
       <c r="CR3" s="64"/>
       <c r="CS3" s="64"/>
       <c r="CT3" s="64"/>
       <c r="CU3" s="64"/>
       <c r="CV3" s="64"/>
       <c r="CW3" s="64"/>
       <c r="CX3" s="64"/>
       <c r="CY3" s="64"/>
-      <c r="DQ3" s="38" t="s">
+      <c r="DR3" s="38" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="13">
         <v>66674</v>
       </c>
       <c r="C4" s="13">
         <v>66315</v>
       </c>
       <c r="D4" s="13">
         <v>72251</v>
       </c>
       <c r="E4" s="13">
         <v>75203</v>
       </c>
       <c r="F4" s="13">
         <v>74791</v>
       </c>
       <c r="G4" s="13">
         <v>81266</v>
       </c>
       <c r="H4" s="13">
         <v>82282</v>
       </c>
       <c r="I4" s="39">
@@ -2125,54 +2128,57 @@
       <c r="DI4" s="20">
         <v>403251</v>
       </c>
       <c r="DJ4" s="20">
         <v>390328</v>
       </c>
       <c r="DK4" s="20">
         <v>434982</v>
       </c>
       <c r="DL4" s="20">
         <v>405416</v>
       </c>
       <c r="DM4" s="20">
         <v>423133</v>
       </c>
       <c r="DN4" s="17">
         <v>448620</v>
       </c>
       <c r="DO4" s="17">
         <v>429368</v>
       </c>
       <c r="DP4" s="17">
         <v>473158</v>
       </c>
       <c r="DQ4" s="17">
+        <v>443890</v>
+      </c>
+      <c r="DR4" s="17">
         <v>461486</v>
       </c>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="13">
         <v>29421</v>
       </c>
       <c r="C5" s="13">
         <v>29840</v>
       </c>
       <c r="D5" s="13">
         <v>29324</v>
       </c>
       <c r="E5" s="13">
         <v>30163</v>
       </c>
       <c r="F5" s="13">
         <v>38441</v>
       </c>
       <c r="G5" s="13">
         <v>36232</v>
       </c>
       <c r="H5" s="13">
         <v>35125</v>
       </c>
       <c r="I5" s="39">
@@ -2490,54 +2496,57 @@
       <c r="DI5" s="20">
         <v>251301</v>
       </c>
       <c r="DJ5" s="20">
         <v>283801</v>
       </c>
       <c r="DK5" s="20">
         <v>297092</v>
       </c>
       <c r="DL5" s="20">
         <v>263517</v>
       </c>
       <c r="DM5" s="20">
         <v>248937</v>
       </c>
       <c r="DN5" s="17">
         <v>310793</v>
       </c>
       <c r="DO5" s="17">
         <v>335982</v>
       </c>
       <c r="DP5" s="17">
         <v>374053</v>
       </c>
       <c r="DQ5" s="17">
+        <v>320808</v>
+      </c>
+      <c r="DR5" s="17">
         <v>299513</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="13">
         <v>82193</v>
       </c>
       <c r="C6" s="13">
         <v>78101</v>
       </c>
       <c r="D6" s="13">
         <v>88924</v>
       </c>
       <c r="E6" s="13">
         <v>92066</v>
       </c>
       <c r="F6" s="13">
         <v>87426</v>
       </c>
       <c r="G6" s="13">
         <v>91314</v>
       </c>
       <c r="H6" s="13">
         <v>94614</v>
       </c>
       <c r="I6" s="39">
@@ -2855,54 +2864,57 @@
       <c r="DI6" s="20">
         <v>533569</v>
       </c>
       <c r="DJ6" s="20">
         <v>560826</v>
       </c>
       <c r="DK6" s="20">
         <v>618523</v>
       </c>
       <c r="DL6" s="20">
         <v>569617</v>
       </c>
       <c r="DM6" s="20">
         <v>624428</v>
       </c>
       <c r="DN6" s="17">
         <v>604668</v>
       </c>
       <c r="DO6" s="17">
         <v>622371</v>
       </c>
       <c r="DP6" s="17">
         <v>690766</v>
       </c>
       <c r="DQ6" s="17">
+        <v>640290</v>
+      </c>
+      <c r="DR6" s="17">
         <v>696725</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="13">
         <v>122145</v>
       </c>
       <c r="C7" s="13">
         <v>114860</v>
       </c>
       <c r="D7" s="13">
         <v>143457</v>
       </c>
       <c r="E7" s="13">
         <v>149174</v>
       </c>
       <c r="F7" s="13">
         <v>133309</v>
       </c>
       <c r="G7" s="13">
         <v>144086</v>
       </c>
       <c r="H7" s="13">
         <v>151851</v>
       </c>
       <c r="I7" s="39">
@@ -3220,54 +3232,57 @@
       <c r="DI7" s="20">
         <v>797618</v>
       </c>
       <c r="DJ7" s="20">
         <v>854142</v>
       </c>
       <c r="DK7" s="20">
         <v>904963</v>
       </c>
       <c r="DL7" s="20">
         <v>866486</v>
       </c>
       <c r="DM7" s="20">
         <v>981362</v>
       </c>
       <c r="DN7" s="17">
         <v>888903</v>
       </c>
       <c r="DO7" s="17">
         <v>922274</v>
       </c>
       <c r="DP7" s="17">
         <v>978962</v>
       </c>
       <c r="DQ7" s="17">
+        <v>949524</v>
+      </c>
+      <c r="DR7" s="17">
         <v>1068068</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="13">
         <v>73086</v>
       </c>
       <c r="C8" s="13">
         <v>68763</v>
       </c>
       <c r="D8" s="13">
         <v>73883</v>
       </c>
       <c r="E8" s="13">
         <v>77085</v>
       </c>
       <c r="F8" s="13">
         <v>75764</v>
       </c>
       <c r="G8" s="13">
         <v>78020</v>
       </c>
       <c r="H8" s="13">
         <v>79446</v>
       </c>
       <c r="I8" s="39">
@@ -3585,54 +3600,57 @@
       <c r="DI8" s="20">
         <v>455647</v>
       </c>
       <c r="DJ8" s="20">
         <v>471222</v>
       </c>
       <c r="DK8" s="20">
         <v>528801</v>
       </c>
       <c r="DL8" s="20">
         <v>477895</v>
       </c>
       <c r="DM8" s="20">
         <v>519020</v>
       </c>
       <c r="DN8" s="17">
         <v>522905</v>
       </c>
       <c r="DO8" s="17">
         <v>535172</v>
       </c>
       <c r="DP8" s="17">
         <v>601560</v>
       </c>
       <c r="DQ8" s="17">
+        <v>551183</v>
+      </c>
+      <c r="DR8" s="17">
         <v>591537</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="13">
         <v>64187</v>
       </c>
       <c r="C9" s="13">
         <v>64617</v>
       </c>
       <c r="D9" s="13">
         <v>69217</v>
       </c>
       <c r="E9" s="13">
         <v>69162</v>
       </c>
       <c r="F9" s="13">
         <v>68036</v>
       </c>
       <c r="G9" s="13">
         <v>68160</v>
       </c>
       <c r="H9" s="13">
         <v>70976</v>
       </c>
       <c r="I9" s="39">
@@ -3950,54 +3968,57 @@
       <c r="DI9" s="20">
         <v>379756</v>
       </c>
       <c r="DJ9" s="20">
         <v>393270</v>
       </c>
       <c r="DK9" s="20">
         <v>482046</v>
       </c>
       <c r="DL9" s="20">
         <v>403696</v>
       </c>
       <c r="DM9" s="20">
         <v>416438</v>
       </c>
       <c r="DN9" s="17">
         <v>444027</v>
       </c>
       <c r="DO9" s="17">
         <v>450298</v>
       </c>
       <c r="DP9" s="17">
         <v>561147</v>
       </c>
       <c r="DQ9" s="17">
+        <v>469694</v>
+      </c>
+      <c r="DR9" s="17">
         <v>477720</v>
       </c>
     </row>
-    <row r="10" spans="1:121" ht="21.75" customHeight="1">
+    <row r="10" spans="1:122" ht="21.75" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="13">
         <v>44909</v>
       </c>
       <c r="C10" s="13">
         <v>45050</v>
       </c>
       <c r="D10" s="13">
         <v>49217</v>
       </c>
       <c r="E10" s="13">
         <v>47791</v>
       </c>
       <c r="F10" s="13">
         <v>49437</v>
       </c>
       <c r="G10" s="13">
         <v>47962</v>
       </c>
       <c r="H10" s="13">
         <v>50101</v>
       </c>
       <c r="I10" s="39">
@@ -4315,54 +4336,57 @@
       <c r="DI10" s="20">
         <v>270118</v>
       </c>
       <c r="DJ10" s="20">
         <v>282964</v>
       </c>
       <c r="DK10" s="20">
         <v>305439</v>
       </c>
       <c r="DL10" s="20">
         <v>286552</v>
       </c>
       <c r="DM10" s="20">
         <v>285989</v>
       </c>
       <c r="DN10" s="17">
         <v>311601</v>
       </c>
       <c r="DO10" s="17">
         <v>326807</v>
       </c>
       <c r="DP10" s="17">
         <v>384260</v>
       </c>
       <c r="DQ10" s="17">
+        <v>327763</v>
+      </c>
+      <c r="DR10" s="17">
         <v>333310</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="13">
         <v>91072</v>
       </c>
       <c r="C11" s="13">
         <v>91538</v>
       </c>
       <c r="D11" s="13">
         <v>99155</v>
       </c>
       <c r="E11" s="13">
         <v>96964</v>
       </c>
       <c r="F11" s="13">
         <v>101500</v>
       </c>
       <c r="G11" s="13">
         <v>104806</v>
       </c>
       <c r="H11" s="13">
         <v>105610</v>
       </c>
       <c r="I11" s="39">
@@ -4680,54 +4704,57 @@
       <c r="DI11" s="20">
         <v>493831</v>
       </c>
       <c r="DJ11" s="20">
         <v>509788</v>
       </c>
       <c r="DK11" s="20">
         <v>541082</v>
       </c>
       <c r="DL11" s="20">
         <v>508363</v>
       </c>
       <c r="DM11" s="20">
         <v>485852</v>
       </c>
       <c r="DN11" s="17">
         <v>490216</v>
       </c>
       <c r="DO11" s="17">
         <v>522618</v>
       </c>
       <c r="DP11" s="17">
         <v>566344</v>
       </c>
       <c r="DQ11" s="17">
+        <v>513043</v>
+      </c>
+      <c r="DR11" s="17">
         <v>536800</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="13">
         <v>67267</v>
       </c>
       <c r="C12" s="13">
         <v>66505</v>
       </c>
       <c r="D12" s="13">
         <v>72122</v>
       </c>
       <c r="E12" s="13">
         <v>71907</v>
       </c>
       <c r="F12" s="13">
         <v>70848</v>
       </c>
       <c r="G12" s="13">
         <v>72216</v>
       </c>
       <c r="H12" s="13">
         <v>75298</v>
       </c>
       <c r="I12" s="39">
@@ -5045,54 +5072,57 @@
       <c r="DI12" s="20">
         <v>346838</v>
       </c>
       <c r="DJ12" s="20">
         <v>360192</v>
       </c>
       <c r="DK12" s="20">
         <v>399897</v>
       </c>
       <c r="DL12" s="20">
         <v>365157</v>
       </c>
       <c r="DM12" s="20">
         <v>396444</v>
       </c>
       <c r="DN12" s="17">
         <v>402658</v>
       </c>
       <c r="DO12" s="17">
         <v>417695</v>
       </c>
       <c r="DP12" s="17">
         <v>441034</v>
       </c>
       <c r="DQ12" s="17">
+        <v>417152</v>
+      </c>
+      <c r="DR12" s="17">
         <v>430171</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>83819</v>
       </c>
       <c r="C13" s="13">
         <v>87836</v>
       </c>
       <c r="D13" s="13">
         <v>94021</v>
       </c>
       <c r="E13" s="13">
         <v>93114</v>
       </c>
       <c r="F13" s="13">
         <v>90279</v>
       </c>
       <c r="G13" s="13">
         <v>89868</v>
       </c>
       <c r="H13" s="13">
         <v>106034</v>
       </c>
       <c r="I13" s="39">
@@ -5410,54 +5440,57 @@
       <c r="DI13" s="20">
         <v>509154</v>
       </c>
       <c r="DJ13" s="20">
         <v>531960</v>
       </c>
       <c r="DK13" s="20">
         <v>572626</v>
       </c>
       <c r="DL13" s="20">
         <v>532098</v>
       </c>
       <c r="DM13" s="20">
         <v>579770</v>
       </c>
       <c r="DN13" s="17">
         <v>589778</v>
       </c>
       <c r="DO13" s="17">
         <v>625844</v>
       </c>
       <c r="DP13" s="17">
         <v>640676</v>
       </c>
       <c r="DQ13" s="17">
+        <v>606895</v>
+      </c>
+      <c r="DR13" s="17">
         <v>654342</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>68067</v>
       </c>
       <c r="C14" s="13">
         <v>64768</v>
       </c>
       <c r="D14" s="13">
         <v>71778</v>
       </c>
       <c r="E14" s="13">
         <v>68051</v>
       </c>
       <c r="F14" s="13">
         <v>70655</v>
       </c>
       <c r="G14" s="13">
         <v>71659</v>
       </c>
       <c r="H14" s="13">
         <v>72007</v>
       </c>
       <c r="I14" s="39">
@@ -5775,54 +5808,57 @@
       <c r="DI14" s="20">
         <v>317763</v>
       </c>
       <c r="DJ14" s="20">
         <v>332998</v>
       </c>
       <c r="DK14" s="20">
         <v>361565</v>
       </c>
       <c r="DL14" s="20">
         <v>341277</v>
       </c>
       <c r="DM14" s="20">
         <v>348894</v>
       </c>
       <c r="DN14" s="17">
         <v>346549</v>
       </c>
       <c r="DO14" s="17">
         <v>353630</v>
       </c>
       <c r="DP14" s="17">
         <v>381122</v>
       </c>
       <c r="DQ14" s="17">
+        <v>356448</v>
+      </c>
+      <c r="DR14" s="17">
         <v>365066</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>92462</v>
       </c>
       <c r="C15" s="13">
         <v>93152</v>
       </c>
       <c r="D15" s="13">
         <v>115181</v>
       </c>
       <c r="E15" s="13">
         <v>112656</v>
       </c>
       <c r="F15" s="13">
         <v>102262</v>
       </c>
       <c r="G15" s="13">
         <v>113734</v>
       </c>
       <c r="H15" s="13">
         <v>130736</v>
       </c>
       <c r="I15" s="39">
@@ -6140,54 +6176,57 @@
       <c r="DI15" s="20">
         <v>661339</v>
       </c>
       <c r="DJ15" s="20">
         <v>673345</v>
       </c>
       <c r="DK15" s="20">
         <v>798337</v>
       </c>
       <c r="DL15" s="20">
         <v>726771</v>
       </c>
       <c r="DM15" s="20">
         <v>859822</v>
       </c>
       <c r="DN15" s="17">
         <v>819916</v>
       </c>
       <c r="DO15" s="17">
         <v>818114</v>
       </c>
       <c r="DP15" s="17">
         <v>883520</v>
       </c>
       <c r="DQ15" s="17">
+        <v>834522</v>
+      </c>
+      <c r="DR15" s="17">
         <v>883837</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>145660</v>
       </c>
       <c r="C16" s="13">
         <v>150549</v>
       </c>
       <c r="D16" s="13">
         <v>157022</v>
       </c>
       <c r="E16" s="13">
         <v>160681</v>
       </c>
       <c r="F16" s="13">
         <v>148680</v>
       </c>
       <c r="G16" s="13">
         <v>171435</v>
       </c>
       <c r="H16" s="13">
         <v>160708</v>
       </c>
       <c r="I16" s="39">
@@ -6505,54 +6544,57 @@
       <c r="DI16" s="20">
         <v>878739</v>
       </c>
       <c r="DJ16" s="20">
         <v>831462</v>
       </c>
       <c r="DK16" s="20">
         <v>943931</v>
       </c>
       <c r="DL16" s="20">
         <v>856213</v>
       </c>
       <c r="DM16" s="20">
         <v>855468</v>
       </c>
       <c r="DN16" s="17">
         <v>955051</v>
       </c>
       <c r="DO16" s="17">
         <v>883611</v>
       </c>
       <c r="DP16" s="17">
         <v>987485</v>
       </c>
       <c r="DQ16" s="17">
+        <v>920985</v>
+      </c>
+      <c r="DR16" s="17">
         <v>1010271</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="13">
         <v>57748</v>
       </c>
       <c r="C17" s="13">
         <v>57230</v>
       </c>
       <c r="D17" s="13">
         <v>73380</v>
       </c>
       <c r="E17" s="13">
         <v>67193</v>
       </c>
       <c r="F17" s="13">
         <v>67435</v>
       </c>
       <c r="G17" s="13">
         <v>65339</v>
       </c>
       <c r="H17" s="13">
         <v>73587</v>
       </c>
       <c r="I17" s="39">
@@ -6870,54 +6912,57 @@
       <c r="DI17" s="20">
         <v>294879</v>
       </c>
       <c r="DJ17" s="20">
         <v>298822</v>
       </c>
       <c r="DK17" s="20">
         <v>325624</v>
       </c>
       <c r="DL17" s="20">
         <v>323068</v>
       </c>
       <c r="DM17" s="20">
         <v>330637</v>
       </c>
       <c r="DN17" s="17">
         <v>330048</v>
       </c>
       <c r="DO17" s="17">
         <v>347746</v>
       </c>
       <c r="DP17" s="17">
         <v>372896</v>
       </c>
       <c r="DQ17" s="17">
+        <v>356643</v>
+      </c>
+      <c r="DR17" s="17">
         <v>360960</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="13">
         <v>124434</v>
       </c>
       <c r="C18" s="13">
         <v>124527</v>
       </c>
       <c r="D18" s="13">
         <v>132403</v>
       </c>
       <c r="E18" s="13">
         <v>133814</v>
       </c>
       <c r="F18" s="13">
         <v>132935</v>
       </c>
       <c r="G18" s="13">
         <v>141365</v>
       </c>
       <c r="H18" s="13">
         <v>143243</v>
       </c>
       <c r="I18" s="39">
@@ -7235,54 +7280,57 @@
       <c r="DI18" s="20">
         <v>549673</v>
       </c>
       <c r="DJ18" s="20">
         <v>593349</v>
       </c>
       <c r="DK18" s="20">
         <v>697905</v>
       </c>
       <c r="DL18" s="20">
         <v>597883</v>
       </c>
       <c r="DM18" s="20">
         <v>597411</v>
       </c>
       <c r="DN18" s="17">
         <v>624461</v>
       </c>
       <c r="DO18" s="17">
         <v>637570</v>
       </c>
       <c r="DP18" s="17">
         <v>731415</v>
       </c>
       <c r="DQ18" s="17">
+        <v>656257</v>
+      </c>
+      <c r="DR18" s="17">
         <v>638235</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="13">
         <v>85948</v>
       </c>
       <c r="C19" s="13">
         <v>86917</v>
       </c>
       <c r="D19" s="13">
         <v>97117</v>
       </c>
       <c r="E19" s="13">
         <v>94017</v>
       </c>
       <c r="F19" s="13">
         <v>91274</v>
       </c>
       <c r="G19" s="13">
         <v>94032</v>
       </c>
       <c r="H19" s="13">
         <v>95244</v>
       </c>
       <c r="I19" s="39">
@@ -7600,54 +7648,57 @@
       <c r="DI19" s="20">
         <v>348489</v>
       </c>
       <c r="DJ19" s="20">
         <v>359375</v>
       </c>
       <c r="DK19" s="20">
         <v>372362</v>
       </c>
       <c r="DL19" s="20">
         <v>369772</v>
       </c>
       <c r="DM19" s="20">
         <v>349519</v>
       </c>
       <c r="DN19" s="17">
         <v>360137</v>
       </c>
       <c r="DO19" s="17">
         <v>359722</v>
       </c>
       <c r="DP19" s="17">
         <v>380243</v>
       </c>
       <c r="DQ19" s="17">
+        <v>364301</v>
+      </c>
+      <c r="DR19" s="17">
         <v>377964</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="13">
         <v>56313</v>
       </c>
       <c r="C20" s="13">
         <v>57697</v>
       </c>
       <c r="D20" s="13">
         <v>61070</v>
       </c>
       <c r="E20" s="13">
         <v>67417</v>
       </c>
       <c r="F20" s="13">
         <v>69027</v>
       </c>
       <c r="G20" s="13">
         <v>78363</v>
       </c>
       <c r="H20" s="13">
         <v>77991</v>
       </c>
       <c r="I20" s="39">
@@ -7965,54 +8016,57 @@
       <c r="DI20" s="20">
         <v>316644</v>
       </c>
       <c r="DJ20" s="20">
         <v>317275</v>
       </c>
       <c r="DK20" s="20">
         <v>384499</v>
       </c>
       <c r="DL20" s="20">
         <v>338637</v>
       </c>
       <c r="DM20" s="20">
         <v>362015</v>
       </c>
       <c r="DN20" s="17">
         <v>358688</v>
       </c>
       <c r="DO20" s="17">
         <v>354182</v>
       </c>
       <c r="DP20" s="17">
         <v>422486</v>
       </c>
       <c r="DQ20" s="17">
+        <v>370822</v>
+      </c>
+      <c r="DR20" s="17">
         <v>403447</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="13">
         <v>40631</v>
       </c>
       <c r="C21" s="13">
         <v>40821</v>
       </c>
       <c r="D21" s="13">
         <v>41564</v>
       </c>
       <c r="E21" s="13">
         <v>47679</v>
       </c>
       <c r="F21" s="13">
         <v>49083</v>
       </c>
       <c r="G21" s="13">
         <v>61765</v>
       </c>
       <c r="H21" s="13">
         <v>56424</v>
       </c>
       <c r="I21" s="39">
@@ -8330,54 +8384,57 @@
       <c r="DI21" s="20">
         <v>346635</v>
       </c>
       <c r="DJ21" s="20">
         <v>271982</v>
       </c>
       <c r="DK21" s="20">
         <v>311298</v>
       </c>
       <c r="DL21" s="20">
         <v>303020</v>
       </c>
       <c r="DM21" s="20">
         <v>302428</v>
       </c>
       <c r="DN21" s="17">
         <v>373801</v>
       </c>
       <c r="DO21" s="17">
         <v>290891</v>
       </c>
       <c r="DP21" s="17">
         <v>329054</v>
       </c>
       <c r="DQ21" s="17">
+        <v>322678</v>
+      </c>
+      <c r="DR21" s="17">
         <v>315100</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B22" s="13">
         <v>45166</v>
       </c>
       <c r="C22" s="13">
         <v>44092</v>
       </c>
       <c r="D22" s="13">
         <v>47178</v>
       </c>
       <c r="E22" s="13">
         <v>53608</v>
       </c>
       <c r="F22" s="13">
         <v>57902</v>
       </c>
       <c r="G22" s="13">
         <v>60928</v>
       </c>
       <c r="H22" s="13">
         <v>58955</v>
       </c>
       <c r="I22" s="39">
@@ -8695,54 +8752,57 @@
       <c r="DI22" s="20">
         <v>315034</v>
       </c>
       <c r="DJ22" s="20">
         <v>312986</v>
       </c>
       <c r="DK22" s="20">
         <v>334695</v>
       </c>
       <c r="DL22" s="20">
         <v>315409</v>
       </c>
       <c r="DM22" s="20">
         <v>312758</v>
       </c>
       <c r="DN22" s="17">
         <v>339633</v>
       </c>
       <c r="DO22" s="17">
         <v>328504</v>
       </c>
       <c r="DP22" s="17">
         <v>353273</v>
       </c>
       <c r="DQ22" s="17">
+        <v>334192</v>
+      </c>
+      <c r="DR22" s="17">
         <v>334768</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13">
         <v>41881</v>
       </c>
       <c r="C23" s="13">
         <v>42261</v>
       </c>
       <c r="D23" s="13">
         <v>51131</v>
       </c>
       <c r="E23" s="13">
         <v>51593</v>
       </c>
       <c r="F23" s="13">
         <v>50281</v>
       </c>
       <c r="G23" s="13">
         <v>54573</v>
       </c>
       <c r="H23" s="13">
         <v>58803</v>
       </c>
       <c r="I23" s="39">
@@ -9060,54 +9120,57 @@
       <c r="DI23" s="20">
         <v>260949</v>
       </c>
       <c r="DJ23" s="20">
         <v>267218</v>
       </c>
       <c r="DK23" s="20">
         <v>300790</v>
       </c>
       <c r="DL23" s="20">
         <v>270487</v>
       </c>
       <c r="DM23" s="20">
         <v>284938</v>
       </c>
       <c r="DN23" s="17">
         <v>301780</v>
       </c>
       <c r="DO23" s="17">
         <v>305088</v>
       </c>
       <c r="DP23" s="17">
         <v>333236</v>
       </c>
       <c r="DQ23" s="17">
+        <v>308324</v>
+      </c>
+      <c r="DR23" s="17">
         <v>293671</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>131178</v>
       </c>
       <c r="C24" s="13">
         <v>128845</v>
       </c>
       <c r="D24" s="13">
         <v>142287</v>
       </c>
       <c r="E24" s="13">
         <v>131758</v>
       </c>
       <c r="F24" s="13">
         <v>134768</v>
       </c>
       <c r="G24" s="13">
         <v>124690</v>
       </c>
       <c r="H24" s="13">
         <v>127756</v>
       </c>
       <c r="I24" s="39">
@@ -9425,239 +9488,245 @@
       <c r="DI24" s="20">
         <v>330613</v>
       </c>
       <c r="DJ24" s="20">
         <v>330938</v>
       </c>
       <c r="DK24" s="20">
         <v>331346</v>
       </c>
       <c r="DL24" s="20">
         <v>361272</v>
       </c>
       <c r="DM24" s="20">
         <v>330768</v>
       </c>
       <c r="DN24" s="17">
         <v>361592</v>
       </c>
       <c r="DO24" s="17">
         <v>361936</v>
       </c>
       <c r="DP24" s="17">
         <v>363958</v>
       </c>
       <c r="DQ24" s="17">
+        <v>405176</v>
+      </c>
+      <c r="DR24" s="17">
         <v>362123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BY3:CY3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX96"/>
+  <dimension ref="A1:BY96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BB5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BC5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BW28" sqref="BW28"/>
+      <selection pane="bottomRight" activeCell="BW35" sqref="BW35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.7109375" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="2" customWidth="1"/>
     <col min="2" max="39" width="9.7109375" style="2"/>
     <col min="40" max="40" width="10.140625" style="2" customWidth="1"/>
     <col min="41" max="42" width="9.7109375" style="2"/>
     <col min="43" max="43" width="8.5703125" style="2" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="2" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.28515625" style="2" customWidth="1"/>
     <col min="48" max="49" width="9.7109375" style="2"/>
     <col min="50" max="50" width="10.28515625" style="2" customWidth="1"/>
     <col min="51" max="51" width="8.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="9" style="2" customWidth="1"/>
     <col min="53" max="53" width="9.28515625" style="2" customWidth="1"/>
     <col min="54" max="54" width="9.85546875" style="2" customWidth="1"/>
     <col min="55" max="55" width="11" style="2" customWidth="1"/>
     <col min="56" max="56" width="8.7109375" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.85546875" style="2" customWidth="1"/>
     <col min="58" max="58" width="9.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.7109375" style="2"/>
     <col min="60" max="60" width="10" style="2" customWidth="1"/>
     <col min="61" max="61" width="8" style="2" customWidth="1"/>
     <col min="62" max="65" width="9.7109375" style="2"/>
     <col min="66" max="66" width="8.5703125" style="2" customWidth="1"/>
-    <col min="67" max="16384" width="9.7109375" style="2"/>
+    <col min="67" max="75" width="9.7109375" style="2"/>
+    <col min="76" max="76" width="8.5703125" style="2" customWidth="1"/>
+    <col min="77" max="16384" width="9.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:76" ht="27.75" customHeight="1">
+    <row r="2" spans="1:77" ht="27.75" customHeight="1">
       <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
-    <row r="3" spans="1:76" s="5" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="66" t="s">
+    <row r="3" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="73"/>
+      <c r="B3" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="67"/>
-[...3 lines deleted...]
-      <c r="G3" s="66" t="s">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="67"/>
-[...3 lines deleted...]
-      <c r="L3" s="66" t="s">
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="72"/>
+      <c r="L3" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="67"/>
-[...3 lines deleted...]
-      <c r="Q3" s="66" t="s">
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="72"/>
+      <c r="Q3" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="67"/>
-[...3 lines deleted...]
-      <c r="V3" s="66" t="s">
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="72"/>
+      <c r="V3" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="W3" s="67"/>
-[...3 lines deleted...]
-      <c r="AA3" s="66" t="s">
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="70"/>
+      <c r="AA3" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="AB3" s="67"/>
-[...3 lines deleted...]
-      <c r="AF3" s="66" t="s">
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="70"/>
+      <c r="AF3" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="AG3" s="67"/>
-[...3 lines deleted...]
-      <c r="AK3" s="70" t="s">
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="70"/>
+      <c r="AK3" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="AL3" s="70"/>
-[...3 lines deleted...]
-      <c r="AP3" s="70" t="s">
+      <c r="AL3" s="71"/>
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="AQ3" s="70"/>
-[...3 lines deleted...]
-      <c r="AU3" s="70" t="s">
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="AV3" s="70"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="66" t="s">
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="71"/>
+      <c r="AX3" s="71"/>
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="BA3" s="67"/>
-[...3 lines deleted...]
-      <c r="BE3" s="66" t="s">
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="70"/>
+      <c r="BE3" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="BF3" s="67"/>
-[...3 lines deleted...]
-      <c r="BJ3" s="66" t="s">
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68" t="s">
         <v>134</v>
       </c>
-      <c r="BK3" s="67"/>
-[...3 lines deleted...]
-      <c r="BO3" s="66" t="s">
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="70"/>
+      <c r="BO3" s="68" t="s">
         <v>140</v>
       </c>
-      <c r="BP3" s="67"/>
-[...3 lines deleted...]
-      <c r="BT3" s="70" t="s">
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="70"/>
+      <c r="BT3" s="68" t="s">
         <v>145</v>
       </c>
-      <c r="BU3" s="70"/>
-[...2 lines deleted...]
-      <c r="BX3" s="62" t="s">
+      <c r="BU3" s="69"/>
+      <c r="BV3" s="69"/>
+      <c r="BW3" s="69"/>
+      <c r="BX3" s="70"/>
+      <c r="BY3" s="62" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="4" spans="1:76" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:77" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A4" s="73"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -9837,118 +9906,121 @@
       <c r="BP4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="BQ4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BR4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BS4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BT4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="BU4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="BV4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BW4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BX4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BY4" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:76" s="5" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:77" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="71"/>
-[...57 lines deleted...]
-      <c r="BX5" s="11" t="s">
+      <c r="B5" s="65"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="66"/>
+      <c r="BG5" s="67"/>
+      <c r="BY5" s="11" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" s="60" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="61">
         <v>80195</v>
       </c>
       <c r="C6" s="61">
         <v>82740</v>
       </c>
       <c r="D6" s="61">
         <v>86229</v>
       </c>
       <c r="E6" s="14">
         <v>89959</v>
       </c>
       <c r="F6" s="13">
         <v>90027.9</v>
       </c>
       <c r="G6" s="14">
         <v>93947</v>
       </c>
       <c r="H6" s="14">
         <v>97279</v>
       </c>
       <c r="I6" s="14">
@@ -10131,54 +10203,57 @@
       <c r="BP6" s="17">
         <v>392655</v>
       </c>
       <c r="BQ6" s="17">
         <v>391713</v>
       </c>
       <c r="BR6" s="17">
         <v>402626</v>
       </c>
       <c r="BS6" s="20">
         <v>405416</v>
       </c>
       <c r="BT6" s="20">
         <v>423133</v>
       </c>
       <c r="BU6" s="20">
         <v>435711</v>
       </c>
       <c r="BV6" s="20">
         <v>433312</v>
       </c>
       <c r="BW6" s="20">
         <v>441998</v>
       </c>
       <c r="BX6" s="17">
+        <v>443890</v>
+      </c>
+      <c r="BY6" s="17">
         <v>461486</v>
       </c>
     </row>
-    <row r="7" spans="1:76" s="21" customFormat="1">
+    <row r="7" spans="1:77" s="21" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="13">
         <v>33210</v>
       </c>
       <c r="C7" s="13">
         <v>37328</v>
       </c>
       <c r="D7" s="13">
         <v>41138</v>
       </c>
       <c r="E7" s="14">
         <v>44870</v>
       </c>
       <c r="F7" s="13">
         <v>44986.1</v>
       </c>
       <c r="G7" s="14">
         <v>41951</v>
       </c>
       <c r="H7" s="14">
         <v>46342</v>
       </c>
       <c r="I7" s="14">
@@ -10361,54 +10436,57 @@
       <c r="BP7" s="17">
         <v>231936</v>
       </c>
       <c r="BQ7" s="17">
         <v>250000</v>
       </c>
       <c r="BR7" s="17">
         <v>262384</v>
       </c>
       <c r="BS7" s="20">
         <v>263517</v>
       </c>
       <c r="BT7" s="20">
         <v>248937</v>
       </c>
       <c r="BU7" s="20">
         <v>279557</v>
       </c>
       <c r="BV7" s="20">
         <v>299222</v>
       </c>
       <c r="BW7" s="20">
         <v>319458</v>
       </c>
       <c r="BX7" s="17">
+        <v>320808</v>
+      </c>
+      <c r="BY7" s="17">
         <v>299513</v>
       </c>
     </row>
-    <row r="8" spans="1:76" s="21" customFormat="1">
+    <row r="8" spans="1:77" s="21" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="13">
         <v>99417</v>
       </c>
       <c r="C8" s="13">
         <v>100815</v>
       </c>
       <c r="D8" s="13">
         <v>103206</v>
       </c>
       <c r="E8" s="14">
         <v>107365</v>
       </c>
       <c r="F8" s="13">
         <v>107441.60000000001</v>
       </c>
       <c r="G8" s="14">
         <v>111933</v>
       </c>
       <c r="H8" s="14">
         <v>115754</v>
       </c>
       <c r="I8" s="14">
@@ -10591,54 +10669,57 @@
       <c r="BP8" s="17">
         <v>540301</v>
       </c>
       <c r="BQ8" s="17">
         <v>546940</v>
       </c>
       <c r="BR8" s="17">
         <v>564800</v>
       </c>
       <c r="BS8" s="20">
         <v>569617</v>
       </c>
       <c r="BT8" s="20">
         <v>624428</v>
       </c>
       <c r="BU8" s="20">
         <v>615033</v>
       </c>
       <c r="BV8" s="20">
         <v>617718</v>
       </c>
       <c r="BW8" s="20">
         <v>634737</v>
       </c>
       <c r="BX8" s="17">
+        <v>640290</v>
+      </c>
+      <c r="BY8" s="17">
         <v>696725</v>
       </c>
     </row>
-    <row r="9" spans="1:76" s="21" customFormat="1">
+    <row r="9" spans="1:77" s="21" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="13">
         <v>160088</v>
       </c>
       <c r="C9" s="13">
         <v>159649</v>
       </c>
       <c r="D9" s="13">
         <v>163511</v>
       </c>
       <c r="E9" s="14">
         <v>169339</v>
       </c>
       <c r="F9" s="13">
         <v>169656.4</v>
       </c>
       <c r="G9" s="14">
         <v>176072</v>
       </c>
       <c r="H9" s="14">
         <v>177730</v>
       </c>
       <c r="I9" s="14">
@@ -10821,54 +10902,57 @@
       <c r="BP9" s="17">
         <v>830290</v>
       </c>
       <c r="BQ9" s="17">
         <v>837294</v>
       </c>
       <c r="BR9" s="17">
         <v>853129</v>
       </c>
       <c r="BS9" s="20">
         <v>866486</v>
       </c>
       <c r="BT9" s="20">
         <v>981362</v>
       </c>
       <c r="BU9" s="20">
         <v>936142</v>
       </c>
       <c r="BV9" s="20">
         <v>930496</v>
       </c>
       <c r="BW9" s="20">
         <v>940515</v>
       </c>
       <c r="BX9" s="17">
+        <v>949524</v>
+      </c>
+      <c r="BY9" s="17">
         <v>1068068</v>
       </c>
     </row>
-    <row r="10" spans="1:76" s="21" customFormat="1">
+    <row r="10" spans="1:77" s="21" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="13">
         <v>82259</v>
       </c>
       <c r="C10" s="13">
         <v>84425</v>
       </c>
       <c r="D10" s="13">
         <v>86649</v>
       </c>
       <c r="E10" s="14">
         <v>90226</v>
       </c>
       <c r="F10" s="13">
         <v>90104.5</v>
       </c>
       <c r="G10" s="14">
         <v>93282</v>
       </c>
       <c r="H10" s="14">
         <v>97332</v>
       </c>
       <c r="I10" s="14">
@@ -11051,54 +11135,57 @@
       <c r="BP10" s="17">
         <v>453414</v>
       </c>
       <c r="BQ10" s="17">
         <v>459375</v>
       </c>
       <c r="BR10" s="17">
         <v>477095</v>
       </c>
       <c r="BS10" s="20">
         <v>477895</v>
       </c>
       <c r="BT10" s="20">
         <v>519020</v>
       </c>
       <c r="BU10" s="20">
         <v>521952</v>
       </c>
       <c r="BV10" s="20">
         <v>527164</v>
       </c>
       <c r="BW10" s="20">
         <v>546413</v>
       </c>
       <c r="BX10" s="17">
+        <v>551183</v>
+      </c>
+      <c r="BY10" s="17">
         <v>591537</v>
       </c>
     </row>
-    <row r="11" spans="1:76" s="21" customFormat="1" ht="15.75" customHeight="1">
+    <row r="11" spans="1:77" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="13">
         <v>74608</v>
       </c>
       <c r="C11" s="13">
         <v>76386</v>
       </c>
       <c r="D11" s="13">
         <v>77076</v>
       </c>
       <c r="E11" s="14">
         <v>80845</v>
       </c>
       <c r="F11" s="13">
         <v>81125.2</v>
       </c>
       <c r="G11" s="14">
         <v>84664</v>
       </c>
       <c r="H11" s="14">
         <v>86194</v>
       </c>
       <c r="I11" s="14">
@@ -11281,54 +11368,57 @@
       <c r="BP11" s="17">
         <v>369475</v>
       </c>
       <c r="BQ11" s="17">
         <v>376497</v>
       </c>
       <c r="BR11" s="17">
         <v>403142</v>
       </c>
       <c r="BS11" s="20">
         <v>403696</v>
       </c>
       <c r="BT11" s="20">
         <v>416438</v>
       </c>
       <c r="BU11" s="20">
         <v>430202</v>
       </c>
       <c r="BV11" s="20">
         <v>436935</v>
       </c>
       <c r="BW11" s="20">
         <v>467609</v>
       </c>
       <c r="BX11" s="17">
+        <v>469694</v>
+      </c>
+      <c r="BY11" s="17">
         <v>477720</v>
       </c>
     </row>
-    <row r="12" spans="1:76" s="21" customFormat="1" ht="27.75" customHeight="1">
+    <row r="12" spans="1:77" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A12" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="13">
         <v>50183</v>
       </c>
       <c r="C12" s="13">
         <v>50165</v>
       </c>
       <c r="D12" s="13">
         <v>51445</v>
       </c>
       <c r="E12" s="14">
         <v>52855</v>
       </c>
       <c r="F12" s="13">
         <v>52990.9</v>
       </c>
       <c r="G12" s="14">
         <v>58234</v>
       </c>
       <c r="H12" s="14">
         <v>59644</v>
       </c>
       <c r="I12" s="14">
@@ -11511,54 +11601,57 @@
       <c r="BP12" s="17">
         <v>264454</v>
       </c>
       <c r="BQ12" s="17">
         <v>271810</v>
       </c>
       <c r="BR12" s="17">
         <v>278492</v>
       </c>
       <c r="BS12" s="20">
         <v>286552</v>
       </c>
       <c r="BT12" s="20">
         <v>285989</v>
       </c>
       <c r="BU12" s="20">
         <v>298569</v>
       </c>
       <c r="BV12" s="20">
         <v>307173</v>
       </c>
       <c r="BW12" s="20">
         <v>324783</v>
       </c>
       <c r="BX12" s="17">
+        <v>327763</v>
+      </c>
+      <c r="BY12" s="17">
         <v>333310</v>
       </c>
     </row>
-    <row r="13" spans="1:76" s="21" customFormat="1">
+    <row r="13" spans="1:77" s="21" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="13">
         <v>104389</v>
       </c>
       <c r="C13" s="13">
         <v>106816</v>
       </c>
       <c r="D13" s="13">
         <v>107681</v>
       </c>
       <c r="E13" s="14">
         <v>109362</v>
       </c>
       <c r="F13" s="13">
         <v>110168.5</v>
       </c>
       <c r="G13" s="14">
         <v>103674</v>
       </c>
       <c r="H13" s="14">
         <v>106395</v>
       </c>
       <c r="I13" s="14">
@@ -11741,54 +11834,57 @@
       <c r="BP13" s="17">
         <v>489183</v>
       </c>
       <c r="BQ13" s="17">
         <v>499770</v>
       </c>
       <c r="BR13" s="17">
         <v>511043</v>
       </c>
       <c r="BS13" s="20">
         <v>508363</v>
       </c>
       <c r="BT13" s="20">
         <v>485852</v>
       </c>
       <c r="BU13" s="20">
         <v>483392</v>
       </c>
       <c r="BV13" s="20">
         <v>495778</v>
       </c>
       <c r="BW13" s="20">
         <v>513716</v>
       </c>
       <c r="BX13" s="17">
+        <v>513043</v>
+      </c>
+      <c r="BY13" s="17">
         <v>536800</v>
       </c>
     </row>
-    <row r="14" spans="1:76" s="21" customFormat="1" ht="22.5">
+    <row r="14" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="13">
         <v>78668</v>
       </c>
       <c r="C14" s="13">
         <v>79902</v>
       </c>
       <c r="D14" s="13">
         <v>81829</v>
       </c>
       <c r="E14" s="14">
         <v>84253</v>
       </c>
       <c r="F14" s="13">
         <v>84598.1</v>
       </c>
       <c r="G14" s="14">
         <v>89829</v>
       </c>
       <c r="H14" s="14">
         <v>90677</v>
       </c>
       <c r="I14" s="14">
@@ -11971,54 +12067,57 @@
       <c r="BP14" s="17">
         <v>343932</v>
       </c>
       <c r="BQ14" s="17">
         <v>349101</v>
       </c>
       <c r="BR14" s="17">
         <v>362074</v>
       </c>
       <c r="BS14" s="20">
         <v>365157</v>
       </c>
       <c r="BT14" s="20">
         <v>396444</v>
       </c>
       <c r="BU14" s="20">
         <v>398747</v>
       </c>
       <c r="BV14" s="20">
         <v>403962</v>
       </c>
       <c r="BW14" s="20">
         <v>411327</v>
       </c>
       <c r="BX14" s="17">
+        <v>417152</v>
+      </c>
+      <c r="BY14" s="17">
         <v>430171</v>
       </c>
     </row>
-    <row r="15" spans="1:76" s="21" customFormat="1">
+    <row r="15" spans="1:77" s="21" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="13">
         <v>102569</v>
       </c>
       <c r="C15" s="13">
         <v>104424</v>
       </c>
       <c r="D15" s="13">
         <v>107492</v>
       </c>
       <c r="E15" s="14">
         <v>112437</v>
       </c>
       <c r="F15" s="13">
         <v>112847</v>
       </c>
       <c r="G15" s="14">
         <v>116410</v>
       </c>
       <c r="H15" s="14">
         <v>119781</v>
       </c>
       <c r="I15" s="14">
@@ -12201,54 +12300,57 @@
       <c r="BP15" s="17">
         <v>509388</v>
       </c>
       <c r="BQ15" s="17">
         <v>517347</v>
       </c>
       <c r="BR15" s="17">
         <v>529925</v>
       </c>
       <c r="BS15" s="20">
         <v>532098</v>
       </c>
       <c r="BT15" s="20">
         <v>579770</v>
       </c>
       <c r="BU15" s="20">
         <v>586147</v>
       </c>
       <c r="BV15" s="20">
         <v>598421</v>
       </c>
       <c r="BW15" s="20">
         <v>604182</v>
       </c>
       <c r="BX15" s="17">
+        <v>606895</v>
+      </c>
+      <c r="BY15" s="17">
         <v>654342</v>
       </c>
     </row>
-    <row r="16" spans="1:76" s="21" customFormat="1">
+    <row r="16" spans="1:77" s="21" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="13">
         <v>76500</v>
       </c>
       <c r="C16" s="13">
         <v>77055</v>
       </c>
       <c r="D16" s="13">
         <v>77681</v>
       </c>
       <c r="E16" s="14">
         <v>78868</v>
       </c>
       <c r="F16" s="13">
         <v>78561.8</v>
       </c>
       <c r="G16" s="14">
         <v>80082</v>
       </c>
       <c r="H16" s="14">
         <v>80174</v>
       </c>
       <c r="I16" s="14">
@@ -12431,54 +12533,57 @@
       <c r="BP16" s="17">
         <v>327546</v>
       </c>
       <c r="BQ16" s="17">
         <v>328338</v>
       </c>
       <c r="BR16" s="17">
         <v>336737</v>
       </c>
       <c r="BS16" s="20">
         <v>341277</v>
       </c>
       <c r="BT16" s="20">
         <v>348894</v>
       </c>
       <c r="BU16" s="20">
         <v>346570</v>
       </c>
       <c r="BV16" s="20">
         <v>349562</v>
       </c>
       <c r="BW16" s="20">
         <v>355137</v>
       </c>
       <c r="BX16" s="17">
+        <v>356448</v>
+      </c>
+      <c r="BY16" s="17">
         <v>365066</v>
       </c>
     </row>
-    <row r="17" spans="1:76" s="21" customFormat="1">
+    <row r="17" spans="1:77" s="21" customFormat="1">
       <c r="A17" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="13">
         <v>113220</v>
       </c>
       <c r="C17" s="13">
         <v>120983</v>
       </c>
       <c r="D17" s="13">
         <v>122618</v>
       </c>
       <c r="E17" s="14">
         <v>128156</v>
       </c>
       <c r="F17" s="13">
         <v>128651.7</v>
       </c>
       <c r="G17" s="14">
         <v>127900</v>
       </c>
       <c r="H17" s="14">
         <v>137973</v>
       </c>
       <c r="I17" s="14">
@@ -12661,54 +12766,57 @@
       <c r="BP17" s="17">
         <v>657433</v>
       </c>
       <c r="BQ17" s="17">
         <v>662605</v>
       </c>
       <c r="BR17" s="17">
         <v>715882</v>
       </c>
       <c r="BS17" s="20">
         <v>726771</v>
       </c>
       <c r="BT17" s="20">
         <v>859822</v>
       </c>
       <c r="BU17" s="20">
         <v>837067</v>
       </c>
       <c r="BV17" s="20">
         <v>833101</v>
       </c>
       <c r="BW17" s="20">
         <v>840466</v>
       </c>
       <c r="BX17" s="17">
+        <v>834522</v>
+      </c>
+      <c r="BY17" s="17">
         <v>883837</v>
       </c>
     </row>
-    <row r="18" spans="1:76" s="21" customFormat="1">
+    <row r="18" spans="1:77" s="21" customFormat="1">
       <c r="A18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="13">
         <v>163697</v>
       </c>
       <c r="C18" s="13">
         <v>174064</v>
       </c>
       <c r="D18" s="13">
         <v>173524</v>
       </c>
       <c r="E18" s="14">
         <v>179805</v>
       </c>
       <c r="F18" s="13">
         <v>180047.3</v>
       </c>
       <c r="G18" s="14">
         <v>177708</v>
       </c>
       <c r="H18" s="14">
         <v>183247</v>
       </c>
       <c r="I18" s="14">
@@ -12891,54 +12999,57 @@
       <c r="BP18" s="17">
         <v>824467</v>
       </c>
       <c r="BQ18" s="17">
         <v>829074</v>
       </c>
       <c r="BR18" s="17">
         <v>857240</v>
       </c>
       <c r="BS18" s="20">
         <v>856213</v>
       </c>
       <c r="BT18" s="20">
         <v>855468</v>
       </c>
       <c r="BU18" s="20">
         <v>910038</v>
       </c>
       <c r="BV18" s="20">
         <v>900581</v>
       </c>
       <c r="BW18" s="20">
         <v>920671</v>
       </c>
       <c r="BX18" s="17">
+        <v>920985</v>
+      </c>
+      <c r="BY18" s="17">
         <v>1010271</v>
       </c>
     </row>
-    <row r="19" spans="1:76" s="21" customFormat="1">
+    <row r="19" spans="1:77" s="21" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="13">
         <v>70328</v>
       </c>
       <c r="C19" s="13">
         <v>71755</v>
       </c>
       <c r="D19" s="13">
         <v>74632</v>
       </c>
       <c r="E19" s="14">
         <v>77894</v>
       </c>
       <c r="F19" s="13">
         <v>78121.2</v>
       </c>
       <c r="G19" s="14">
         <v>80543</v>
       </c>
       <c r="H19" s="14">
         <v>82322</v>
       </c>
       <c r="I19" s="14">
@@ -13121,54 +13232,57 @@
       <c r="BP19" s="17">
         <v>292957</v>
       </c>
       <c r="BQ19" s="17">
         <v>291884</v>
       </c>
       <c r="BR19" s="17">
         <v>299653</v>
       </c>
       <c r="BS19" s="20">
         <v>323068</v>
       </c>
       <c r="BT19" s="20">
         <v>330637</v>
       </c>
       <c r="BU19" s="20">
         <v>333172</v>
       </c>
       <c r="BV19" s="20">
         <v>343691</v>
       </c>
       <c r="BW19" s="20">
         <v>347114</v>
       </c>
       <c r="BX19" s="17">
+        <v>356643</v>
+      </c>
+      <c r="BY19" s="17">
         <v>360960</v>
       </c>
     </row>
-    <row r="20" spans="1:76" s="21" customFormat="1" ht="13.5" customHeight="1">
+    <row r="20" spans="1:77" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="13">
         <v>152829</v>
       </c>
       <c r="C20" s="13">
         <v>158867</v>
       </c>
       <c r="D20" s="13">
         <v>164899</v>
       </c>
       <c r="E20" s="14">
         <v>173955</v>
       </c>
       <c r="F20" s="13">
         <v>171794.3</v>
       </c>
       <c r="G20" s="14">
         <v>176720</v>
       </c>
       <c r="H20" s="14">
         <v>185997</v>
       </c>
       <c r="I20" s="14">
@@ -13351,54 +13465,57 @@
       <c r="BP20" s="17">
         <v>543576</v>
       </c>
       <c r="BQ20" s="17">
         <v>557086</v>
       </c>
       <c r="BR20" s="17">
         <v>595411</v>
       </c>
       <c r="BS20" s="20">
         <v>597883</v>
       </c>
       <c r="BT20" s="20">
         <v>597411</v>
       </c>
       <c r="BU20" s="20">
         <v>612638</v>
       </c>
       <c r="BV20" s="20">
         <v>621223</v>
       </c>
       <c r="BW20" s="20">
         <v>648648</v>
       </c>
       <c r="BX20" s="17">
+        <v>656257</v>
+      </c>
+      <c r="BY20" s="17">
         <v>638235</v>
       </c>
     </row>
-    <row r="21" spans="1:76" s="21" customFormat="1" ht="22.5">
+    <row r="21" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A21" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13">
         <v>94294</v>
       </c>
       <c r="C21" s="13">
         <v>95258</v>
       </c>
       <c r="D21" s="13">
         <v>94529</v>
       </c>
       <c r="E21" s="14">
         <v>94363</v>
       </c>
       <c r="F21" s="13">
         <v>94401.7</v>
       </c>
       <c r="G21" s="14">
         <v>91598</v>
       </c>
       <c r="H21" s="14">
         <v>93014</v>
       </c>
       <c r="I21" s="14">
@@ -13581,54 +13698,57 @@
       <c r="BP21" s="17">
         <v>351819</v>
       </c>
       <c r="BQ21" s="17">
         <v>353620</v>
       </c>
       <c r="BR21" s="17">
         <v>362292</v>
       </c>
       <c r="BS21" s="20">
         <v>369772</v>
       </c>
       <c r="BT21" s="20">
         <v>349519</v>
       </c>
       <c r="BU21" s="20">
         <v>353042</v>
       </c>
       <c r="BV21" s="20">
         <v>352780</v>
       </c>
       <c r="BW21" s="20">
         <v>363361</v>
       </c>
       <c r="BX21" s="17">
+        <v>364301</v>
+      </c>
+      <c r="BY21" s="17">
         <v>377964</v>
       </c>
     </row>
-    <row r="22" spans="1:76" s="21" customFormat="1" ht="22.5">
+    <row r="22" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A22" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13">
         <v>68274</v>
       </c>
       <c r="C22" s="13">
         <v>70140</v>
       </c>
       <c r="D22" s="13">
         <v>78906</v>
       </c>
       <c r="E22" s="14">
         <v>85024</v>
       </c>
       <c r="F22" s="13">
         <v>84987.1</v>
       </c>
       <c r="G22" s="14">
         <v>92340</v>
       </c>
       <c r="H22" s="14">
         <v>95177</v>
       </c>
       <c r="I22" s="14">
@@ -13811,54 +13931,57 @@
       <c r="BP22" s="17">
         <v>321836</v>
       </c>
       <c r="BQ22" s="17">
         <v>320923</v>
       </c>
       <c r="BR22" s="17">
         <v>337634</v>
       </c>
       <c r="BS22" s="20">
         <v>338637</v>
       </c>
       <c r="BT22" s="20">
         <v>362015</v>
       </c>
       <c r="BU22" s="20">
         <v>359232</v>
       </c>
       <c r="BV22" s="20">
         <v>357394</v>
       </c>
       <c r="BW22" s="20">
         <v>372201</v>
       </c>
       <c r="BX22" s="17">
+        <v>370822</v>
+      </c>
+      <c r="BY22" s="17">
         <v>403447</v>
       </c>
     </row>
-    <row r="23" spans="1:76" s="21" customFormat="1">
+    <row r="23" spans="1:77" s="21" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13">
         <v>49858</v>
       </c>
       <c r="C23" s="13">
         <v>52905</v>
       </c>
       <c r="D23" s="13">
         <v>56349</v>
       </c>
       <c r="E23" s="14">
         <v>59210</v>
       </c>
       <c r="F23" s="13">
         <v>59220.6</v>
       </c>
       <c r="G23" s="14">
         <v>64380</v>
       </c>
       <c r="H23" s="14">
         <v>67979</v>
       </c>
       <c r="I23" s="14">
@@ -14041,54 +14164,57 @@
       <c r="BP23" s="17">
         <v>315292</v>
       </c>
       <c r="BQ23" s="17">
         <v>300469</v>
       </c>
       <c r="BR23" s="17">
         <v>302087</v>
       </c>
       <c r="BS23" s="20">
         <v>303020</v>
       </c>
       <c r="BT23" s="20">
         <v>302428</v>
       </c>
       <c r="BU23" s="20">
         <v>338055</v>
       </c>
       <c r="BV23" s="20">
         <v>322181</v>
       </c>
       <c r="BW23" s="20">
         <v>322665</v>
       </c>
       <c r="BX23" s="17">
+        <v>322678</v>
+      </c>
+      <c r="BY23" s="17">
         <v>315100</v>
       </c>
     </row>
-    <row r="24" spans="1:76" s="21" customFormat="1" ht="22.5">
+    <row r="24" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A24" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B24" s="13">
         <v>57278</v>
       </c>
       <c r="C24" s="13">
         <v>59663</v>
       </c>
       <c r="D24" s="13">
         <v>64455</v>
       </c>
       <c r="E24" s="14">
         <v>67812</v>
       </c>
       <c r="F24" s="13">
         <v>67754.8</v>
       </c>
       <c r="G24" s="14">
         <v>73976</v>
       </c>
       <c r="H24" s="14">
         <v>76559</v>
       </c>
       <c r="I24" s="14">
@@ -14271,54 +14397,57 @@
       <c r="BP24" s="17">
         <v>304600</v>
       </c>
       <c r="BQ24" s="17">
         <v>306383</v>
       </c>
       <c r="BR24" s="17">
         <v>314053</v>
       </c>
       <c r="BS24" s="20">
         <v>315409</v>
       </c>
       <c r="BT24" s="20">
         <v>312758</v>
       </c>
       <c r="BU24" s="20">
         <v>326721</v>
       </c>
       <c r="BV24" s="20">
         <v>327351</v>
       </c>
       <c r="BW24" s="20">
         <v>334254</v>
       </c>
       <c r="BX24" s="17">
+        <v>334192</v>
+      </c>
+      <c r="BY24" s="17">
         <v>334768</v>
       </c>
     </row>
-    <row r="25" spans="1:76" s="21" customFormat="1">
+    <row r="25" spans="1:77" s="21" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="13">
         <v>56628</v>
       </c>
       <c r="C25" s="13">
         <v>56695</v>
       </c>
       <c r="D25" s="13">
         <v>61867</v>
       </c>
       <c r="E25" s="14">
         <v>65031</v>
       </c>
       <c r="F25" s="13">
         <v>65234.3</v>
       </c>
       <c r="G25" s="14">
         <v>69145</v>
       </c>
       <c r="H25" s="14">
         <v>69231</v>
       </c>
       <c r="I25" s="14">
@@ -14501,54 +14630,57 @@
       <c r="BP25" s="17">
         <v>252574</v>
       </c>
       <c r="BQ25" s="17">
         <v>257023</v>
       </c>
       <c r="BR25" s="17">
         <v>270487</v>
       </c>
       <c r="BS25" s="20">
         <v>270487</v>
       </c>
       <c r="BT25" s="20">
         <v>284938</v>
       </c>
       <c r="BU25" s="20">
         <v>294658</v>
       </c>
       <c r="BV25" s="20">
         <v>297243</v>
       </c>
       <c r="BW25" s="20">
         <v>304748</v>
       </c>
       <c r="BX25" s="17">
+        <v>308324</v>
+      </c>
+      <c r="BY25" s="17">
         <v>293671</v>
       </c>
     </row>
-    <row r="26" spans="1:76" s="21" customFormat="1">
+    <row r="26" spans="1:77" s="21" customFormat="1">
       <c r="A26" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="13">
         <v>142330</v>
       </c>
       <c r="C26" s="13">
         <v>138554</v>
       </c>
       <c r="D26" s="13">
         <v>136352</v>
       </c>
       <c r="E26" s="14">
         <v>135988</v>
       </c>
       <c r="F26" s="13">
         <v>136205.6</v>
       </c>
       <c r="G26" s="14">
         <v>160744</v>
       </c>
       <c r="H26" s="14">
         <v>156541</v>
       </c>
       <c r="I26" s="14">
@@ -14731,69 +14863,72 @@
       <c r="BP26" s="17">
         <v>312264</v>
       </c>
       <c r="BQ26" s="17">
         <v>318559</v>
       </c>
       <c r="BR26" s="17">
         <v>321717</v>
       </c>
       <c r="BS26" s="20">
         <v>361272</v>
       </c>
       <c r="BT26" s="20">
         <v>330768</v>
       </c>
       <c r="BU26" s="20">
         <v>361377</v>
       </c>
       <c r="BV26" s="20">
         <v>361560</v>
       </c>
       <c r="BW26" s="20">
         <v>362165</v>
       </c>
       <c r="BX26" s="17">
+        <v>405176</v>
+      </c>
+      <c r="BY26" s="17">
         <v>362123</v>
       </c>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="L27" s="24"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="L28" s="24"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="L29" s="24"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="L30" s="24"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="L31" s="24"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="24"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="24"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="24"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="24"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="24"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="24"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="24"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="24"/>
@@ -14946,187 +15081,187 @@
       <c r="L89" s="25"/>
     </row>
     <row r="90" spans="12:12">
       <c r="L90" s="25"/>
     </row>
     <row r="91" spans="12:12">
       <c r="L91" s="25"/>
     </row>
     <row r="92" spans="12:12">
       <c r="L92" s="25"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="25"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="25"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="25"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="AZ3:BD3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="V3:Z3"/>
+    <mergeCell ref="BJ3:BN3"/>
+    <mergeCell ref="AP3:AT3"/>
+    <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="B5:BG5"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AU3:AY3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="AA3:AE3"/>
     <mergeCell ref="AF3:AJ3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="Q3:U3"/>
-    <mergeCell ref="A3:A4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AP3:AT3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101001A9D016D7DF9584D8A75B979D25E7C29" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a22149871cb9528478c0e568903b997c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43768A00-A5C5-4DD2-90CF-16B547F18AED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2473AFB-9640-49E0-9266-79B79E96F220}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{604628FA-EF8B-432A-8E92-DFD6AD75F721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2473AFB-9640-49E0-9266-79B79E96F220}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43768A00-A5C5-4DD2-90CF-16B547F18AED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A7417D5-9269-470C-B313-FDA763C7F72F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>