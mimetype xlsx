--- v1 (2026-07-13)
+++ v2 (2026-08-03)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="тоқсан" sheetId="3" r:id="rId1"/>
     <sheet name="кезең" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="152">
   <si>
     <t>Экономикалық қызметтің негізгі түрлері бойынша орташа айлық жалақы</t>
   </si>
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>2011 жыл</t>
   </si>
   <si>
     <t>2012 жыл</t>
   </si>
   <si>
     <t>2013 жыл</t>
@@ -887,76 +887,76 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Sheet1" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1232,52 +1232,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR24"/>
   <sheetViews>
-    <sheetView topLeftCell="CQ1" workbookViewId="0">
-      <selection activeCell="DQ29" sqref="DQ29"/>
+    <sheetView tabSelected="1" topLeftCell="CQ1" workbookViewId="0">
+      <selection activeCell="DQ36" sqref="DQ36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="65.5703125" style="21" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="21" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="21" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="21" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="21" customWidth="1"/>
     <col min="8" max="12" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="21" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="21" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="21" customWidth="1"/>
     <col min="16" max="25" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="21" customWidth="1"/>
     <col min="27" max="27" width="9" style="21" customWidth="1"/>
     <col min="28" max="30" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="21" customWidth="1"/>
     <col min="32" max="38" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="39" max="40" width="9.7109375" style="21" customWidth="1"/>
     <col min="41" max="43" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="21" customWidth="1"/>
     <col min="45" max="51" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
@@ -2127,52 +2127,52 @@
       </c>
       <c r="DI4" s="20">
         <v>403251</v>
       </c>
       <c r="DJ4" s="20">
         <v>390328</v>
       </c>
       <c r="DK4" s="20">
         <v>434982</v>
       </c>
       <c r="DL4" s="20">
         <v>405416</v>
       </c>
       <c r="DM4" s="20">
         <v>423133</v>
       </c>
       <c r="DN4" s="17">
         <v>448620</v>
       </c>
       <c r="DO4" s="17">
         <v>429368</v>
       </c>
       <c r="DP4" s="17">
         <v>473158</v>
       </c>
-      <c r="DQ4" s="17">
-        <v>443890</v>
+      <c r="DQ4" s="20">
+        <v>443315</v>
       </c>
       <c r="DR4" s="17">
         <v>461486</v>
       </c>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="13">
         <v>29421</v>
       </c>
       <c r="C5" s="13">
         <v>29840</v>
       </c>
       <c r="D5" s="13">
         <v>29324</v>
       </c>
       <c r="E5" s="13">
         <v>30163</v>
       </c>
       <c r="F5" s="13">
         <v>38441</v>
       </c>
       <c r="G5" s="13">
@@ -2495,51 +2495,51 @@
       </c>
       <c r="DI5" s="20">
         <v>251301</v>
       </c>
       <c r="DJ5" s="20">
         <v>283801</v>
       </c>
       <c r="DK5" s="20">
         <v>297092</v>
       </c>
       <c r="DL5" s="20">
         <v>263517</v>
       </c>
       <c r="DM5" s="20">
         <v>248937</v>
       </c>
       <c r="DN5" s="17">
         <v>310793</v>
       </c>
       <c r="DO5" s="17">
         <v>335982</v>
       </c>
       <c r="DP5" s="17">
         <v>374053</v>
       </c>
-      <c r="DQ5" s="17">
+      <c r="DQ5" s="20">
         <v>320808</v>
       </c>
       <c r="DR5" s="17">
         <v>299513</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="13">
         <v>82193</v>
       </c>
       <c r="C6" s="13">
         <v>78101</v>
       </c>
       <c r="D6" s="13">
         <v>88924</v>
       </c>
       <c r="E6" s="13">
         <v>92066</v>
       </c>
       <c r="F6" s="13">
         <v>87426</v>
       </c>
@@ -2863,52 +2863,52 @@
       </c>
       <c r="DI6" s="20">
         <v>533569</v>
       </c>
       <c r="DJ6" s="20">
         <v>560826</v>
       </c>
       <c r="DK6" s="20">
         <v>618523</v>
       </c>
       <c r="DL6" s="20">
         <v>569617</v>
       </c>
       <c r="DM6" s="20">
         <v>624428</v>
       </c>
       <c r="DN6" s="17">
         <v>604668</v>
       </c>
       <c r="DO6" s="17">
         <v>622371</v>
       </c>
       <c r="DP6" s="17">
         <v>690766</v>
       </c>
-      <c r="DQ6" s="17">
-        <v>640290</v>
+      <c r="DQ6" s="20">
+        <v>638696</v>
       </c>
       <c r="DR6" s="17">
         <v>696725</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="13">
         <v>122145</v>
       </c>
       <c r="C7" s="13">
         <v>114860</v>
       </c>
       <c r="D7" s="13">
         <v>143457</v>
       </c>
       <c r="E7" s="13">
         <v>149174</v>
       </c>
       <c r="F7" s="13">
         <v>133309</v>
       </c>
       <c r="G7" s="13">
@@ -3231,51 +3231,51 @@
       </c>
       <c r="DI7" s="20">
         <v>797618</v>
       </c>
       <c r="DJ7" s="20">
         <v>854142</v>
       </c>
       <c r="DK7" s="20">
         <v>904963</v>
       </c>
       <c r="DL7" s="20">
         <v>866486</v>
       </c>
       <c r="DM7" s="20">
         <v>981362</v>
       </c>
       <c r="DN7" s="17">
         <v>888903</v>
       </c>
       <c r="DO7" s="17">
         <v>922274</v>
       </c>
       <c r="DP7" s="17">
         <v>978962</v>
       </c>
-      <c r="DQ7" s="17">
+      <c r="DQ7" s="20">
         <v>949524</v>
       </c>
       <c r="DR7" s="17">
         <v>1068068</v>
       </c>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="13">
         <v>73086</v>
       </c>
       <c r="C8" s="13">
         <v>68763</v>
       </c>
       <c r="D8" s="13">
         <v>73883</v>
       </c>
       <c r="E8" s="13">
         <v>77085</v>
       </c>
       <c r="F8" s="13">
         <v>75764</v>
       </c>
@@ -3599,52 +3599,52 @@
       </c>
       <c r="DI8" s="20">
         <v>455647</v>
       </c>
       <c r="DJ8" s="20">
         <v>471222</v>
       </c>
       <c r="DK8" s="20">
         <v>528801</v>
       </c>
       <c r="DL8" s="20">
         <v>477895</v>
       </c>
       <c r="DM8" s="20">
         <v>519020</v>
       </c>
       <c r="DN8" s="17">
         <v>522905</v>
       </c>
       <c r="DO8" s="17">
         <v>535172</v>
       </c>
       <c r="DP8" s="17">
         <v>601560</v>
       </c>
-      <c r="DQ8" s="17">
-        <v>551183</v>
+      <c r="DQ8" s="20">
+        <v>545747</v>
       </c>
       <c r="DR8" s="17">
         <v>591537</v>
       </c>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="13">
         <v>64187</v>
       </c>
       <c r="C9" s="13">
         <v>64617</v>
       </c>
       <c r="D9" s="13">
         <v>69217</v>
       </c>
       <c r="E9" s="13">
         <v>69162</v>
       </c>
       <c r="F9" s="13">
         <v>68036</v>
       </c>
       <c r="G9" s="13">
@@ -3967,52 +3967,52 @@
       </c>
       <c r="DI9" s="20">
         <v>379756</v>
       </c>
       <c r="DJ9" s="20">
         <v>393270</v>
       </c>
       <c r="DK9" s="20">
         <v>482046</v>
       </c>
       <c r="DL9" s="20">
         <v>403696</v>
       </c>
       <c r="DM9" s="20">
         <v>416438</v>
       </c>
       <c r="DN9" s="17">
         <v>444027</v>
       </c>
       <c r="DO9" s="17">
         <v>450298</v>
       </c>
       <c r="DP9" s="17">
         <v>561147</v>
       </c>
-      <c r="DQ9" s="17">
-        <v>469694</v>
+      <c r="DQ9" s="20">
+        <v>469729</v>
       </c>
       <c r="DR9" s="17">
         <v>477720</v>
       </c>
     </row>
     <row r="10" spans="1:122" ht="21.75" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="13">
         <v>44909</v>
       </c>
       <c r="C10" s="13">
         <v>45050</v>
       </c>
       <c r="D10" s="13">
         <v>49217</v>
       </c>
       <c r="E10" s="13">
         <v>47791</v>
       </c>
       <c r="F10" s="13">
         <v>49437</v>
       </c>
       <c r="G10" s="13">
@@ -4335,52 +4335,52 @@
       </c>
       <c r="DI10" s="20">
         <v>270118</v>
       </c>
       <c r="DJ10" s="20">
         <v>282964</v>
       </c>
       <c r="DK10" s="20">
         <v>305439</v>
       </c>
       <c r="DL10" s="20">
         <v>286552</v>
       </c>
       <c r="DM10" s="20">
         <v>285989</v>
       </c>
       <c r="DN10" s="17">
         <v>311601</v>
       </c>
       <c r="DO10" s="17">
         <v>326807</v>
       </c>
       <c r="DP10" s="17">
         <v>384260</v>
       </c>
-      <c r="DQ10" s="17">
-        <v>327763</v>
+      <c r="DQ10" s="20">
+        <v>327577</v>
       </c>
       <c r="DR10" s="17">
         <v>333310</v>
       </c>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="13">
         <v>91072</v>
       </c>
       <c r="C11" s="13">
         <v>91538</v>
       </c>
       <c r="D11" s="13">
         <v>99155</v>
       </c>
       <c r="E11" s="13">
         <v>96964</v>
       </c>
       <c r="F11" s="13">
         <v>101500</v>
       </c>
       <c r="G11" s="13">
@@ -4703,52 +4703,52 @@
       </c>
       <c r="DI11" s="20">
         <v>493831</v>
       </c>
       <c r="DJ11" s="20">
         <v>509788</v>
       </c>
       <c r="DK11" s="20">
         <v>541082</v>
       </c>
       <c r="DL11" s="20">
         <v>508363</v>
       </c>
       <c r="DM11" s="20">
         <v>485852</v>
       </c>
       <c r="DN11" s="17">
         <v>490216</v>
       </c>
       <c r="DO11" s="17">
         <v>522618</v>
       </c>
       <c r="DP11" s="17">
         <v>566344</v>
       </c>
-      <c r="DQ11" s="17">
-        <v>513043</v>
+      <c r="DQ11" s="20">
+        <v>515935</v>
       </c>
       <c r="DR11" s="17">
         <v>536800</v>
       </c>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="13">
         <v>67267</v>
       </c>
       <c r="C12" s="13">
         <v>66505</v>
       </c>
       <c r="D12" s="13">
         <v>72122</v>
       </c>
       <c r="E12" s="13">
         <v>71907</v>
       </c>
       <c r="F12" s="13">
         <v>70848</v>
       </c>
       <c r="G12" s="13">
@@ -5071,52 +5071,52 @@
       </c>
       <c r="DI12" s="20">
         <v>346838</v>
       </c>
       <c r="DJ12" s="20">
         <v>360192</v>
       </c>
       <c r="DK12" s="20">
         <v>399897</v>
       </c>
       <c r="DL12" s="20">
         <v>365157</v>
       </c>
       <c r="DM12" s="20">
         <v>396444</v>
       </c>
       <c r="DN12" s="17">
         <v>402658</v>
       </c>
       <c r="DO12" s="17">
         <v>417695</v>
       </c>
       <c r="DP12" s="17">
         <v>441034</v>
       </c>
-      <c r="DQ12" s="17">
-        <v>417152</v>
+      <c r="DQ12" s="20">
+        <v>417100</v>
       </c>
       <c r="DR12" s="17">
         <v>430171</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>83819</v>
       </c>
       <c r="C13" s="13">
         <v>87836</v>
       </c>
       <c r="D13" s="13">
         <v>94021</v>
       </c>
       <c r="E13" s="13">
         <v>93114</v>
       </c>
       <c r="F13" s="13">
         <v>90279</v>
       </c>
       <c r="G13" s="13">
@@ -5439,51 +5439,51 @@
       </c>
       <c r="DI13" s="20">
         <v>509154</v>
       </c>
       <c r="DJ13" s="20">
         <v>531960</v>
       </c>
       <c r="DK13" s="20">
         <v>572626</v>
       </c>
       <c r="DL13" s="20">
         <v>532098</v>
       </c>
       <c r="DM13" s="20">
         <v>579770</v>
       </c>
       <c r="DN13" s="17">
         <v>589778</v>
       </c>
       <c r="DO13" s="17">
         <v>625844</v>
       </c>
       <c r="DP13" s="17">
         <v>640676</v>
       </c>
-      <c r="DQ13" s="17">
+      <c r="DQ13" s="20">
         <v>606895</v>
       </c>
       <c r="DR13" s="17">
         <v>654342</v>
       </c>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>68067</v>
       </c>
       <c r="C14" s="13">
         <v>64768</v>
       </c>
       <c r="D14" s="13">
         <v>71778</v>
       </c>
       <c r="E14" s="13">
         <v>68051</v>
       </c>
       <c r="F14" s="13">
         <v>70655</v>
       </c>
@@ -5807,51 +5807,51 @@
       </c>
       <c r="DI14" s="20">
         <v>317763</v>
       </c>
       <c r="DJ14" s="20">
         <v>332998</v>
       </c>
       <c r="DK14" s="20">
         <v>361565</v>
       </c>
       <c r="DL14" s="20">
         <v>341277</v>
       </c>
       <c r="DM14" s="20">
         <v>348894</v>
       </c>
       <c r="DN14" s="17">
         <v>346549</v>
       </c>
       <c r="DO14" s="17">
         <v>353630</v>
       </c>
       <c r="DP14" s="17">
         <v>381122</v>
       </c>
-      <c r="DQ14" s="17">
+      <c r="DQ14" s="20">
         <v>356448</v>
       </c>
       <c r="DR14" s="17">
         <v>365066</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>92462</v>
       </c>
       <c r="C15" s="13">
         <v>93152</v>
       </c>
       <c r="D15" s="13">
         <v>115181</v>
       </c>
       <c r="E15" s="13">
         <v>112656</v>
       </c>
       <c r="F15" s="13">
         <v>102262</v>
       </c>
@@ -6175,51 +6175,51 @@
       </c>
       <c r="DI15" s="20">
         <v>661339</v>
       </c>
       <c r="DJ15" s="20">
         <v>673345</v>
       </c>
       <c r="DK15" s="20">
         <v>798337</v>
       </c>
       <c r="DL15" s="20">
         <v>726771</v>
       </c>
       <c r="DM15" s="20">
         <v>859822</v>
       </c>
       <c r="DN15" s="17">
         <v>819916</v>
       </c>
       <c r="DO15" s="17">
         <v>818114</v>
       </c>
       <c r="DP15" s="17">
         <v>883520</v>
       </c>
-      <c r="DQ15" s="17">
+      <c r="DQ15" s="20">
         <v>834522</v>
       </c>
       <c r="DR15" s="17">
         <v>883837</v>
       </c>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>145660</v>
       </c>
       <c r="C16" s="13">
         <v>150549</v>
       </c>
       <c r="D16" s="13">
         <v>157022</v>
       </c>
       <c r="E16" s="13">
         <v>160681</v>
       </c>
       <c r="F16" s="13">
         <v>148680</v>
       </c>
@@ -6543,51 +6543,51 @@
       </c>
       <c r="DI16" s="20">
         <v>878739</v>
       </c>
       <c r="DJ16" s="20">
         <v>831462</v>
       </c>
       <c r="DK16" s="20">
         <v>943931</v>
       </c>
       <c r="DL16" s="20">
         <v>856213</v>
       </c>
       <c r="DM16" s="20">
         <v>855468</v>
       </c>
       <c r="DN16" s="17">
         <v>955051</v>
       </c>
       <c r="DO16" s="17">
         <v>883611</v>
       </c>
       <c r="DP16" s="17">
         <v>987485</v>
       </c>
-      <c r="DQ16" s="17">
+      <c r="DQ16" s="20">
         <v>920985</v>
       </c>
       <c r="DR16" s="17">
         <v>1010271</v>
       </c>
     </row>
     <row r="17" spans="1:122">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="13">
         <v>57748</v>
       </c>
       <c r="C17" s="13">
         <v>57230</v>
       </c>
       <c r="D17" s="13">
         <v>73380</v>
       </c>
       <c r="E17" s="13">
         <v>67193</v>
       </c>
       <c r="F17" s="13">
         <v>67435</v>
       </c>
@@ -6911,51 +6911,51 @@
       </c>
       <c r="DI17" s="20">
         <v>294879</v>
       </c>
       <c r="DJ17" s="20">
         <v>298822</v>
       </c>
       <c r="DK17" s="20">
         <v>325624</v>
       </c>
       <c r="DL17" s="20">
         <v>323068</v>
       </c>
       <c r="DM17" s="20">
         <v>330637</v>
       </c>
       <c r="DN17" s="17">
         <v>330048</v>
       </c>
       <c r="DO17" s="17">
         <v>347746</v>
       </c>
       <c r="DP17" s="17">
         <v>372896</v>
       </c>
-      <c r="DQ17" s="17">
+      <c r="DQ17" s="20">
         <v>356643</v>
       </c>
       <c r="DR17" s="17">
         <v>360960</v>
       </c>
     </row>
     <row r="18" spans="1:122">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="13">
         <v>124434</v>
       </c>
       <c r="C18" s="13">
         <v>124527</v>
       </c>
       <c r="D18" s="13">
         <v>132403</v>
       </c>
       <c r="E18" s="13">
         <v>133814</v>
       </c>
       <c r="F18" s="13">
         <v>132935</v>
       </c>
@@ -7279,51 +7279,51 @@
       </c>
       <c r="DI18" s="20">
         <v>549673</v>
       </c>
       <c r="DJ18" s="20">
         <v>593349</v>
       </c>
       <c r="DK18" s="20">
         <v>697905</v>
       </c>
       <c r="DL18" s="20">
         <v>597883</v>
       </c>
       <c r="DM18" s="20">
         <v>597411</v>
       </c>
       <c r="DN18" s="17">
         <v>624461</v>
       </c>
       <c r="DO18" s="17">
         <v>637570</v>
       </c>
       <c r="DP18" s="17">
         <v>731415</v>
       </c>
-      <c r="DQ18" s="17">
+      <c r="DQ18" s="20">
         <v>656257</v>
       </c>
       <c r="DR18" s="17">
         <v>638235</v>
       </c>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="13">
         <v>85948</v>
       </c>
       <c r="C19" s="13">
         <v>86917</v>
       </c>
       <c r="D19" s="13">
         <v>97117</v>
       </c>
       <c r="E19" s="13">
         <v>94017</v>
       </c>
       <c r="F19" s="13">
         <v>91274</v>
       </c>
@@ -7647,51 +7647,51 @@
       </c>
       <c r="DI19" s="20">
         <v>348489</v>
       </c>
       <c r="DJ19" s="20">
         <v>359375</v>
       </c>
       <c r="DK19" s="20">
         <v>372362</v>
       </c>
       <c r="DL19" s="20">
         <v>369772</v>
       </c>
       <c r="DM19" s="20">
         <v>349519</v>
       </c>
       <c r="DN19" s="17">
         <v>360137</v>
       </c>
       <c r="DO19" s="17">
         <v>359722</v>
       </c>
       <c r="DP19" s="17">
         <v>380243</v>
       </c>
-      <c r="DQ19" s="17">
+      <c r="DQ19" s="20">
         <v>364301</v>
       </c>
       <c r="DR19" s="17">
         <v>377964</v>
       </c>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="13">
         <v>56313</v>
       </c>
       <c r="C20" s="13">
         <v>57697</v>
       </c>
       <c r="D20" s="13">
         <v>61070</v>
       </c>
       <c r="E20" s="13">
         <v>67417</v>
       </c>
       <c r="F20" s="13">
         <v>69027</v>
       </c>
@@ -8015,51 +8015,51 @@
       </c>
       <c r="DI20" s="20">
         <v>316644</v>
       </c>
       <c r="DJ20" s="20">
         <v>317275</v>
       </c>
       <c r="DK20" s="20">
         <v>384499</v>
       </c>
       <c r="DL20" s="20">
         <v>338637</v>
       </c>
       <c r="DM20" s="20">
         <v>362015</v>
       </c>
       <c r="DN20" s="17">
         <v>358688</v>
       </c>
       <c r="DO20" s="17">
         <v>354182</v>
       </c>
       <c r="DP20" s="17">
         <v>422486</v>
       </c>
-      <c r="DQ20" s="17">
+      <c r="DQ20" s="20">
         <v>370822</v>
       </c>
       <c r="DR20" s="17">
         <v>403447</v>
       </c>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="13">
         <v>40631</v>
       </c>
       <c r="C21" s="13">
         <v>40821</v>
       </c>
       <c r="D21" s="13">
         <v>41564</v>
       </c>
       <c r="E21" s="13">
         <v>47679</v>
       </c>
       <c r="F21" s="13">
         <v>49083</v>
       </c>
@@ -8383,51 +8383,51 @@
       </c>
       <c r="DI21" s="20">
         <v>346635</v>
       </c>
       <c r="DJ21" s="20">
         <v>271982</v>
       </c>
       <c r="DK21" s="20">
         <v>311298</v>
       </c>
       <c r="DL21" s="20">
         <v>303020</v>
       </c>
       <c r="DM21" s="20">
         <v>302428</v>
       </c>
       <c r="DN21" s="17">
         <v>373801</v>
       </c>
       <c r="DO21" s="17">
         <v>290891</v>
       </c>
       <c r="DP21" s="17">
         <v>329054</v>
       </c>
-      <c r="DQ21" s="17">
+      <c r="DQ21" s="20">
         <v>322678</v>
       </c>
       <c r="DR21" s="17">
         <v>315100</v>
       </c>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B22" s="13">
         <v>45166</v>
       </c>
       <c r="C22" s="13">
         <v>44092</v>
       </c>
       <c r="D22" s="13">
         <v>47178</v>
       </c>
       <c r="E22" s="13">
         <v>53608</v>
       </c>
       <c r="F22" s="13">
         <v>57902</v>
       </c>
@@ -8751,52 +8751,52 @@
       </c>
       <c r="DI22" s="20">
         <v>315034</v>
       </c>
       <c r="DJ22" s="20">
         <v>312986</v>
       </c>
       <c r="DK22" s="20">
         <v>334695</v>
       </c>
       <c r="DL22" s="20">
         <v>315409</v>
       </c>
       <c r="DM22" s="20">
         <v>312758</v>
       </c>
       <c r="DN22" s="17">
         <v>339633</v>
       </c>
       <c r="DO22" s="17">
         <v>328504</v>
       </c>
       <c r="DP22" s="17">
         <v>353273</v>
       </c>
-      <c r="DQ22" s="17">
-        <v>334192</v>
+      <c r="DQ22" s="20">
+        <v>334195</v>
       </c>
       <c r="DR22" s="17">
         <v>334768</v>
       </c>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13">
         <v>41881</v>
       </c>
       <c r="C23" s="13">
         <v>42261</v>
       </c>
       <c r="D23" s="13">
         <v>51131</v>
       </c>
       <c r="E23" s="13">
         <v>51593</v>
       </c>
       <c r="F23" s="13">
         <v>50281</v>
       </c>
       <c r="G23" s="13">
@@ -9119,51 +9119,51 @@
       </c>
       <c r="DI23" s="20">
         <v>260949</v>
       </c>
       <c r="DJ23" s="20">
         <v>267218</v>
       </c>
       <c r="DK23" s="20">
         <v>300790</v>
       </c>
       <c r="DL23" s="20">
         <v>270487</v>
       </c>
       <c r="DM23" s="20">
         <v>284938</v>
       </c>
       <c r="DN23" s="17">
         <v>301780</v>
       </c>
       <c r="DO23" s="17">
         <v>305088</v>
       </c>
       <c r="DP23" s="17">
         <v>333236</v>
       </c>
-      <c r="DQ23" s="17">
+      <c r="DQ23" s="20">
         <v>308324</v>
       </c>
       <c r="DR23" s="17">
         <v>293671</v>
       </c>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>131178</v>
       </c>
       <c r="C24" s="13">
         <v>128845</v>
       </c>
       <c r="D24" s="13">
         <v>142287</v>
       </c>
       <c r="E24" s="13">
         <v>131758</v>
       </c>
       <c r="F24" s="13">
         <v>134768</v>
       </c>
@@ -9487,76 +9487,76 @@
       </c>
       <c r="DI24" s="20">
         <v>330613</v>
       </c>
       <c r="DJ24" s="20">
         <v>330938</v>
       </c>
       <c r="DK24" s="20">
         <v>331346</v>
       </c>
       <c r="DL24" s="20">
         <v>361272</v>
       </c>
       <c r="DM24" s="20">
         <v>330768</v>
       </c>
       <c r="DN24" s="17">
         <v>361592</v>
       </c>
       <c r="DO24" s="17">
         <v>361936</v>
       </c>
       <c r="DP24" s="17">
         <v>363958</v>
       </c>
-      <c r="DQ24" s="17">
+      <c r="DQ24" s="20">
         <v>405176</v>
       </c>
       <c r="DR24" s="17">
         <v>362123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BY3:CY3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY96"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BC5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BW35" sqref="BW35"/>
+      <selection pane="bottomRight" activeCell="BX6" sqref="BX6:BX26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.7109375" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="2" customWidth="1"/>
     <col min="2" max="39" width="9.7109375" style="2"/>
     <col min="40" max="40" width="10.140625" style="2" customWidth="1"/>
     <col min="41" max="42" width="9.7109375" style="2"/>
     <col min="43" max="43" width="8.5703125" style="2" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="2" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.28515625" style="2" customWidth="1"/>
     <col min="48" max="49" width="9.7109375" style="2"/>
     <col min="50" max="50" width="10.28515625" style="2" customWidth="1"/>
     <col min="51" max="51" width="8.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="9" style="2" customWidth="1"/>
     <col min="53" max="53" width="9.28515625" style="2" customWidth="1"/>
     <col min="54" max="54" width="9.85546875" style="2" customWidth="1"/>
     <col min="55" max="55" width="11" style="2" customWidth="1"/>
     <col min="56" max="56" width="8.7109375" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.85546875" style="2" customWidth="1"/>
     <col min="58" max="58" width="9.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.7109375" style="2"/>
     <col min="60" max="60" width="10" style="2" customWidth="1"/>
@@ -9571,162 +9571,162 @@
     <row r="1" spans="1:77">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:77" ht="27.75" customHeight="1">
       <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="73"/>
-      <c r="B3" s="68" t="s">
+      <c r="A3" s="65"/>
+      <c r="B3" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="69"/>
-[...3 lines deleted...]
-      <c r="G3" s="68" t="s">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="69"/>
-[...3 lines deleted...]
-      <c r="L3" s="68" t="s">
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="69"/>
-[...3 lines deleted...]
-      <c r="Q3" s="68" t="s">
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="69"/>
-[...3 lines deleted...]
-      <c r="V3" s="68" t="s">
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="W3" s="69"/>
-[...3 lines deleted...]
-      <c r="AA3" s="68" t="s">
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="69"/>
+      <c r="AA3" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="AB3" s="69"/>
-[...3 lines deleted...]
-      <c r="AF3" s="68" t="s">
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="69"/>
+      <c r="AF3" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="AG3" s="69"/>
-[...3 lines deleted...]
-      <c r="AK3" s="71" t="s">
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="AL3" s="71"/>
-[...3 lines deleted...]
-      <c r="AP3" s="71" t="s">
+      <c r="AL3" s="70"/>
+      <c r="AM3" s="70"/>
+      <c r="AN3" s="70"/>
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="AQ3" s="71"/>
-[...3 lines deleted...]
-      <c r="AU3" s="71" t="s">
+      <c r="AQ3" s="70"/>
+      <c r="AR3" s="70"/>
+      <c r="AS3" s="70"/>
+      <c r="AT3" s="70"/>
+      <c r="AU3" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="AV3" s="71"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="68" t="s">
+      <c r="AV3" s="70"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="70"/>
+      <c r="AY3" s="70"/>
+      <c r="AZ3" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="BA3" s="69"/>
-[...3 lines deleted...]
-      <c r="BE3" s="68" t="s">
+      <c r="BA3" s="67"/>
+      <c r="BB3" s="67"/>
+      <c r="BC3" s="67"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="BF3" s="69"/>
-[...3 lines deleted...]
-      <c r="BJ3" s="68" t="s">
+      <c r="BF3" s="67"/>
+      <c r="BG3" s="67"/>
+      <c r="BH3" s="67"/>
+      <c r="BI3" s="69"/>
+      <c r="BJ3" s="66" t="s">
         <v>134</v>
       </c>
-      <c r="BK3" s="69"/>
-[...3 lines deleted...]
-      <c r="BO3" s="68" t="s">
+      <c r="BK3" s="67"/>
+      <c r="BL3" s="67"/>
+      <c r="BM3" s="67"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="66" t="s">
         <v>140</v>
       </c>
-      <c r="BP3" s="69"/>
-[...3 lines deleted...]
-      <c r="BT3" s="68" t="s">
+      <c r="BP3" s="67"/>
+      <c r="BQ3" s="67"/>
+      <c r="BR3" s="67"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="66" t="s">
         <v>145</v>
       </c>
-      <c r="BU3" s="69"/>
-[...2 lines deleted...]
-      <c r="BX3" s="70"/>
+      <c r="BU3" s="67"/>
+      <c r="BV3" s="67"/>
+      <c r="BW3" s="67"/>
+      <c r="BX3" s="69"/>
       <c r="BY3" s="62" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:77" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A4" s="73"/>
+      <c r="A4" s="65"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -9914,108 +9914,108 @@
       </c>
       <c r="BS4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BT4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="BU4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="BV4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BW4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BX4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BY4" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="65"/>
-[...56 lines deleted...]
-      <c r="BG5" s="67"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
+      <c r="AL5" s="72"/>
+      <c r="AM5" s="72"/>
+      <c r="AN5" s="72"/>
+      <c r="AO5" s="72"/>
+      <c r="AP5" s="72"/>
+      <c r="AQ5" s="72"/>
+      <c r="AR5" s="72"/>
+      <c r="AS5" s="72"/>
+      <c r="AT5" s="72"/>
+      <c r="AU5" s="72"/>
+      <c r="AV5" s="72"/>
+      <c r="AW5" s="72"/>
+      <c r="AX5" s="72"/>
+      <c r="AY5" s="72"/>
+      <c r="AZ5" s="72"/>
+      <c r="BA5" s="72"/>
+      <c r="BB5" s="72"/>
+      <c r="BC5" s="72"/>
+      <c r="BD5" s="72"/>
+      <c r="BE5" s="72"/>
+      <c r="BF5" s="72"/>
+      <c r="BG5" s="73"/>
       <c r="BY5" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" s="60" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="61">
         <v>80195</v>
       </c>
       <c r="C6" s="61">
         <v>82740</v>
       </c>
       <c r="D6" s="61">
         <v>86229</v>
       </c>
       <c r="E6" s="14">
         <v>89959</v>
       </c>
       <c r="F6" s="13">
         <v>90027.9</v>
       </c>
       <c r="G6" s="14">
         <v>93947</v>
@@ -10202,52 +10202,52 @@
       </c>
       <c r="BP6" s="17">
         <v>392655</v>
       </c>
       <c r="BQ6" s="17">
         <v>391713</v>
       </c>
       <c r="BR6" s="17">
         <v>402626</v>
       </c>
       <c r="BS6" s="20">
         <v>405416</v>
       </c>
       <c r="BT6" s="20">
         <v>423133</v>
       </c>
       <c r="BU6" s="20">
         <v>435711</v>
       </c>
       <c r="BV6" s="20">
         <v>433312</v>
       </c>
       <c r="BW6" s="20">
         <v>441998</v>
       </c>
-      <c r="BX6" s="17">
-        <v>443890</v>
+      <c r="BX6" s="20">
+        <v>443315</v>
       </c>
       <c r="BY6" s="17">
         <v>461486</v>
       </c>
     </row>
     <row r="7" spans="1:77" s="21" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="13">
         <v>33210</v>
       </c>
       <c r="C7" s="13">
         <v>37328</v>
       </c>
       <c r="D7" s="13">
         <v>41138</v>
       </c>
       <c r="E7" s="14">
         <v>44870</v>
       </c>
       <c r="F7" s="13">
         <v>44986.1</v>
       </c>
       <c r="G7" s="14">
@@ -10435,51 +10435,51 @@
       </c>
       <c r="BP7" s="17">
         <v>231936</v>
       </c>
       <c r="BQ7" s="17">
         <v>250000</v>
       </c>
       <c r="BR7" s="17">
         <v>262384</v>
       </c>
       <c r="BS7" s="20">
         <v>263517</v>
       </c>
       <c r="BT7" s="20">
         <v>248937</v>
       </c>
       <c r="BU7" s="20">
         <v>279557</v>
       </c>
       <c r="BV7" s="20">
         <v>299222</v>
       </c>
       <c r="BW7" s="20">
         <v>319458</v>
       </c>
-      <c r="BX7" s="17">
+      <c r="BX7" s="20">
         <v>320808</v>
       </c>
       <c r="BY7" s="17">
         <v>299513</v>
       </c>
     </row>
     <row r="8" spans="1:77" s="21" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="13">
         <v>99417</v>
       </c>
       <c r="C8" s="13">
         <v>100815</v>
       </c>
       <c r="D8" s="13">
         <v>103206</v>
       </c>
       <c r="E8" s="14">
         <v>107365</v>
       </c>
       <c r="F8" s="13">
         <v>107441.60000000001</v>
       </c>
@@ -10668,52 +10668,52 @@
       </c>
       <c r="BP8" s="17">
         <v>540301</v>
       </c>
       <c r="BQ8" s="17">
         <v>546940</v>
       </c>
       <c r="BR8" s="17">
         <v>564800</v>
       </c>
       <c r="BS8" s="20">
         <v>569617</v>
       </c>
       <c r="BT8" s="20">
         <v>624428</v>
       </c>
       <c r="BU8" s="20">
         <v>615033</v>
       </c>
       <c r="BV8" s="20">
         <v>617718</v>
       </c>
       <c r="BW8" s="20">
         <v>634737</v>
       </c>
-      <c r="BX8" s="17">
-        <v>640290</v>
+      <c r="BX8" s="20">
+        <v>638696</v>
       </c>
       <c r="BY8" s="17">
         <v>696725</v>
       </c>
     </row>
     <row r="9" spans="1:77" s="21" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="13">
         <v>160088</v>
       </c>
       <c r="C9" s="13">
         <v>159649</v>
       </c>
       <c r="D9" s="13">
         <v>163511</v>
       </c>
       <c r="E9" s="14">
         <v>169339</v>
       </c>
       <c r="F9" s="13">
         <v>169656.4</v>
       </c>
       <c r="G9" s="14">
@@ -10901,51 +10901,51 @@
       </c>
       <c r="BP9" s="17">
         <v>830290</v>
       </c>
       <c r="BQ9" s="17">
         <v>837294</v>
       </c>
       <c r="BR9" s="17">
         <v>853129</v>
       </c>
       <c r="BS9" s="20">
         <v>866486</v>
       </c>
       <c r="BT9" s="20">
         <v>981362</v>
       </c>
       <c r="BU9" s="20">
         <v>936142</v>
       </c>
       <c r="BV9" s="20">
         <v>930496</v>
       </c>
       <c r="BW9" s="20">
         <v>940515</v>
       </c>
-      <c r="BX9" s="17">
+      <c r="BX9" s="20">
         <v>949524</v>
       </c>
       <c r="BY9" s="17">
         <v>1068068</v>
       </c>
     </row>
     <row r="10" spans="1:77" s="21" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="13">
         <v>82259</v>
       </c>
       <c r="C10" s="13">
         <v>84425</v>
       </c>
       <c r="D10" s="13">
         <v>86649</v>
       </c>
       <c r="E10" s="14">
         <v>90226</v>
       </c>
       <c r="F10" s="13">
         <v>90104.5</v>
       </c>
@@ -11134,52 +11134,52 @@
       </c>
       <c r="BP10" s="17">
         <v>453414</v>
       </c>
       <c r="BQ10" s="17">
         <v>459375</v>
       </c>
       <c r="BR10" s="17">
         <v>477095</v>
       </c>
       <c r="BS10" s="20">
         <v>477895</v>
       </c>
       <c r="BT10" s="20">
         <v>519020</v>
       </c>
       <c r="BU10" s="20">
         <v>521952</v>
       </c>
       <c r="BV10" s="20">
         <v>527164</v>
       </c>
       <c r="BW10" s="20">
         <v>546413</v>
       </c>
-      <c r="BX10" s="17">
-        <v>551183</v>
+      <c r="BX10" s="20">
+        <v>545747</v>
       </c>
       <c r="BY10" s="17">
         <v>591537</v>
       </c>
     </row>
     <row r="11" spans="1:77" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="13">
         <v>74608</v>
       </c>
       <c r="C11" s="13">
         <v>76386</v>
       </c>
       <c r="D11" s="13">
         <v>77076</v>
       </c>
       <c r="E11" s="14">
         <v>80845</v>
       </c>
       <c r="F11" s="13">
         <v>81125.2</v>
       </c>
       <c r="G11" s="14">
@@ -11367,52 +11367,52 @@
       </c>
       <c r="BP11" s="17">
         <v>369475</v>
       </c>
       <c r="BQ11" s="17">
         <v>376497</v>
       </c>
       <c r="BR11" s="17">
         <v>403142</v>
       </c>
       <c r="BS11" s="20">
         <v>403696</v>
       </c>
       <c r="BT11" s="20">
         <v>416438</v>
       </c>
       <c r="BU11" s="20">
         <v>430202</v>
       </c>
       <c r="BV11" s="20">
         <v>436935</v>
       </c>
       <c r="BW11" s="20">
         <v>467609</v>
       </c>
-      <c r="BX11" s="17">
-        <v>469694</v>
+      <c r="BX11" s="20">
+        <v>469729</v>
       </c>
       <c r="BY11" s="17">
         <v>477720</v>
       </c>
     </row>
     <row r="12" spans="1:77" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A12" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="13">
         <v>50183</v>
       </c>
       <c r="C12" s="13">
         <v>50165</v>
       </c>
       <c r="D12" s="13">
         <v>51445</v>
       </c>
       <c r="E12" s="14">
         <v>52855</v>
       </c>
       <c r="F12" s="13">
         <v>52990.9</v>
       </c>
       <c r="G12" s="14">
@@ -11600,52 +11600,52 @@
       </c>
       <c r="BP12" s="17">
         <v>264454</v>
       </c>
       <c r="BQ12" s="17">
         <v>271810</v>
       </c>
       <c r="BR12" s="17">
         <v>278492</v>
       </c>
       <c r="BS12" s="20">
         <v>286552</v>
       </c>
       <c r="BT12" s="20">
         <v>285989</v>
       </c>
       <c r="BU12" s="20">
         <v>298569</v>
       </c>
       <c r="BV12" s="20">
         <v>307173</v>
       </c>
       <c r="BW12" s="20">
         <v>324783</v>
       </c>
-      <c r="BX12" s="17">
-        <v>327763</v>
+      <c r="BX12" s="20">
+        <v>327577</v>
       </c>
       <c r="BY12" s="17">
         <v>333310</v>
       </c>
     </row>
     <row r="13" spans="1:77" s="21" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="13">
         <v>104389</v>
       </c>
       <c r="C13" s="13">
         <v>106816</v>
       </c>
       <c r="D13" s="13">
         <v>107681</v>
       </c>
       <c r="E13" s="14">
         <v>109362</v>
       </c>
       <c r="F13" s="13">
         <v>110168.5</v>
       </c>
       <c r="G13" s="14">
@@ -11833,52 +11833,52 @@
       </c>
       <c r="BP13" s="17">
         <v>489183</v>
       </c>
       <c r="BQ13" s="17">
         <v>499770</v>
       </c>
       <c r="BR13" s="17">
         <v>511043</v>
       </c>
       <c r="BS13" s="20">
         <v>508363</v>
       </c>
       <c r="BT13" s="20">
         <v>485852</v>
       </c>
       <c r="BU13" s="20">
         <v>483392</v>
       </c>
       <c r="BV13" s="20">
         <v>495778</v>
       </c>
       <c r="BW13" s="20">
         <v>513716</v>
       </c>
-      <c r="BX13" s="17">
-        <v>513043</v>
+      <c r="BX13" s="20">
+        <v>515935</v>
       </c>
       <c r="BY13" s="17">
         <v>536800</v>
       </c>
     </row>
     <row r="14" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="13">
         <v>78668</v>
       </c>
       <c r="C14" s="13">
         <v>79902</v>
       </c>
       <c r="D14" s="13">
         <v>81829</v>
       </c>
       <c r="E14" s="14">
         <v>84253</v>
       </c>
       <c r="F14" s="13">
         <v>84598.1</v>
       </c>
       <c r="G14" s="14">
@@ -12066,52 +12066,52 @@
       </c>
       <c r="BP14" s="17">
         <v>343932</v>
       </c>
       <c r="BQ14" s="17">
         <v>349101</v>
       </c>
       <c r="BR14" s="17">
         <v>362074</v>
       </c>
       <c r="BS14" s="20">
         <v>365157</v>
       </c>
       <c r="BT14" s="20">
         <v>396444</v>
       </c>
       <c r="BU14" s="20">
         <v>398747</v>
       </c>
       <c r="BV14" s="20">
         <v>403962</v>
       </c>
       <c r="BW14" s="20">
         <v>411327</v>
       </c>
-      <c r="BX14" s="17">
-        <v>417152</v>
+      <c r="BX14" s="20">
+        <v>417100</v>
       </c>
       <c r="BY14" s="17">
         <v>430171</v>
       </c>
     </row>
     <row r="15" spans="1:77" s="21" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="13">
         <v>102569</v>
       </c>
       <c r="C15" s="13">
         <v>104424</v>
       </c>
       <c r="D15" s="13">
         <v>107492</v>
       </c>
       <c r="E15" s="14">
         <v>112437</v>
       </c>
       <c r="F15" s="13">
         <v>112847</v>
       </c>
       <c r="G15" s="14">
@@ -12299,51 +12299,51 @@
       </c>
       <c r="BP15" s="17">
         <v>509388</v>
       </c>
       <c r="BQ15" s="17">
         <v>517347</v>
       </c>
       <c r="BR15" s="17">
         <v>529925</v>
       </c>
       <c r="BS15" s="20">
         <v>532098</v>
       </c>
       <c r="BT15" s="20">
         <v>579770</v>
       </c>
       <c r="BU15" s="20">
         <v>586147</v>
       </c>
       <c r="BV15" s="20">
         <v>598421</v>
       </c>
       <c r="BW15" s="20">
         <v>604182</v>
       </c>
-      <c r="BX15" s="17">
+      <c r="BX15" s="20">
         <v>606895</v>
       </c>
       <c r="BY15" s="17">
         <v>654342</v>
       </c>
     </row>
     <row r="16" spans="1:77" s="21" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="13">
         <v>76500</v>
       </c>
       <c r="C16" s="13">
         <v>77055</v>
       </c>
       <c r="D16" s="13">
         <v>77681</v>
       </c>
       <c r="E16" s="14">
         <v>78868</v>
       </c>
       <c r="F16" s="13">
         <v>78561.8</v>
       </c>
@@ -12532,51 +12532,51 @@
       </c>
       <c r="BP16" s="17">
         <v>327546</v>
       </c>
       <c r="BQ16" s="17">
         <v>328338</v>
       </c>
       <c r="BR16" s="17">
         <v>336737</v>
       </c>
       <c r="BS16" s="20">
         <v>341277</v>
       </c>
       <c r="BT16" s="20">
         <v>348894</v>
       </c>
       <c r="BU16" s="20">
         <v>346570</v>
       </c>
       <c r="BV16" s="20">
         <v>349562</v>
       </c>
       <c r="BW16" s="20">
         <v>355137</v>
       </c>
-      <c r="BX16" s="17">
+      <c r="BX16" s="20">
         <v>356448</v>
       </c>
       <c r="BY16" s="17">
         <v>365066</v>
       </c>
     </row>
     <row r="17" spans="1:77" s="21" customFormat="1">
       <c r="A17" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="13">
         <v>113220</v>
       </c>
       <c r="C17" s="13">
         <v>120983</v>
       </c>
       <c r="D17" s="13">
         <v>122618</v>
       </c>
       <c r="E17" s="14">
         <v>128156</v>
       </c>
       <c r="F17" s="13">
         <v>128651.7</v>
       </c>
@@ -12765,51 +12765,51 @@
       </c>
       <c r="BP17" s="17">
         <v>657433</v>
       </c>
       <c r="BQ17" s="17">
         <v>662605</v>
       </c>
       <c r="BR17" s="17">
         <v>715882</v>
       </c>
       <c r="BS17" s="20">
         <v>726771</v>
       </c>
       <c r="BT17" s="20">
         <v>859822</v>
       </c>
       <c r="BU17" s="20">
         <v>837067</v>
       </c>
       <c r="BV17" s="20">
         <v>833101</v>
       </c>
       <c r="BW17" s="20">
         <v>840466</v>
       </c>
-      <c r="BX17" s="17">
+      <c r="BX17" s="20">
         <v>834522</v>
       </c>
       <c r="BY17" s="17">
         <v>883837</v>
       </c>
     </row>
     <row r="18" spans="1:77" s="21" customFormat="1">
       <c r="A18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="13">
         <v>163697</v>
       </c>
       <c r="C18" s="13">
         <v>174064</v>
       </c>
       <c r="D18" s="13">
         <v>173524</v>
       </c>
       <c r="E18" s="14">
         <v>179805</v>
       </c>
       <c r="F18" s="13">
         <v>180047.3</v>
       </c>
@@ -12998,51 +12998,51 @@
       </c>
       <c r="BP18" s="17">
         <v>824467</v>
       </c>
       <c r="BQ18" s="17">
         <v>829074</v>
       </c>
       <c r="BR18" s="17">
         <v>857240</v>
       </c>
       <c r="BS18" s="20">
         <v>856213</v>
       </c>
       <c r="BT18" s="20">
         <v>855468</v>
       </c>
       <c r="BU18" s="20">
         <v>910038</v>
       </c>
       <c r="BV18" s="20">
         <v>900581</v>
       </c>
       <c r="BW18" s="20">
         <v>920671</v>
       </c>
-      <c r="BX18" s="17">
+      <c r="BX18" s="20">
         <v>920985</v>
       </c>
       <c r="BY18" s="17">
         <v>1010271</v>
       </c>
     </row>
     <row r="19" spans="1:77" s="21" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="13">
         <v>70328</v>
       </c>
       <c r="C19" s="13">
         <v>71755</v>
       </c>
       <c r="D19" s="13">
         <v>74632</v>
       </c>
       <c r="E19" s="14">
         <v>77894</v>
       </c>
       <c r="F19" s="13">
         <v>78121.2</v>
       </c>
@@ -13231,51 +13231,51 @@
       </c>
       <c r="BP19" s="17">
         <v>292957</v>
       </c>
       <c r="BQ19" s="17">
         <v>291884</v>
       </c>
       <c r="BR19" s="17">
         <v>299653</v>
       </c>
       <c r="BS19" s="20">
         <v>323068</v>
       </c>
       <c r="BT19" s="20">
         <v>330637</v>
       </c>
       <c r="BU19" s="20">
         <v>333172</v>
       </c>
       <c r="BV19" s="20">
         <v>343691</v>
       </c>
       <c r="BW19" s="20">
         <v>347114</v>
       </c>
-      <c r="BX19" s="17">
+      <c r="BX19" s="20">
         <v>356643</v>
       </c>
       <c r="BY19" s="17">
         <v>360960</v>
       </c>
     </row>
     <row r="20" spans="1:77" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="13">
         <v>152829</v>
       </c>
       <c r="C20" s="13">
         <v>158867</v>
       </c>
       <c r="D20" s="13">
         <v>164899</v>
       </c>
       <c r="E20" s="14">
         <v>173955</v>
       </c>
       <c r="F20" s="13">
         <v>171794.3</v>
       </c>
@@ -13464,51 +13464,51 @@
       </c>
       <c r="BP20" s="17">
         <v>543576</v>
       </c>
       <c r="BQ20" s="17">
         <v>557086</v>
       </c>
       <c r="BR20" s="17">
         <v>595411</v>
       </c>
       <c r="BS20" s="20">
         <v>597883</v>
       </c>
       <c r="BT20" s="20">
         <v>597411</v>
       </c>
       <c r="BU20" s="20">
         <v>612638</v>
       </c>
       <c r="BV20" s="20">
         <v>621223</v>
       </c>
       <c r="BW20" s="20">
         <v>648648</v>
       </c>
-      <c r="BX20" s="17">
+      <c r="BX20" s="20">
         <v>656257</v>
       </c>
       <c r="BY20" s="17">
         <v>638235</v>
       </c>
     </row>
     <row r="21" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A21" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13">
         <v>94294</v>
       </c>
       <c r="C21" s="13">
         <v>95258</v>
       </c>
       <c r="D21" s="13">
         <v>94529</v>
       </c>
       <c r="E21" s="14">
         <v>94363</v>
       </c>
       <c r="F21" s="13">
         <v>94401.7</v>
       </c>
@@ -13697,51 +13697,51 @@
       </c>
       <c r="BP21" s="17">
         <v>351819</v>
       </c>
       <c r="BQ21" s="17">
         <v>353620</v>
       </c>
       <c r="BR21" s="17">
         <v>362292</v>
       </c>
       <c r="BS21" s="20">
         <v>369772</v>
       </c>
       <c r="BT21" s="20">
         <v>349519</v>
       </c>
       <c r="BU21" s="20">
         <v>353042</v>
       </c>
       <c r="BV21" s="20">
         <v>352780</v>
       </c>
       <c r="BW21" s="20">
         <v>363361</v>
       </c>
-      <c r="BX21" s="17">
+      <c r="BX21" s="20">
         <v>364301</v>
       </c>
       <c r="BY21" s="17">
         <v>377964</v>
       </c>
     </row>
     <row r="22" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A22" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13">
         <v>68274</v>
       </c>
       <c r="C22" s="13">
         <v>70140</v>
       </c>
       <c r="D22" s="13">
         <v>78906</v>
       </c>
       <c r="E22" s="14">
         <v>85024</v>
       </c>
       <c r="F22" s="13">
         <v>84987.1</v>
       </c>
@@ -13930,51 +13930,51 @@
       </c>
       <c r="BP22" s="17">
         <v>321836</v>
       </c>
       <c r="BQ22" s="17">
         <v>320923</v>
       </c>
       <c r="BR22" s="17">
         <v>337634</v>
       </c>
       <c r="BS22" s="20">
         <v>338637</v>
       </c>
       <c r="BT22" s="20">
         <v>362015</v>
       </c>
       <c r="BU22" s="20">
         <v>359232</v>
       </c>
       <c r="BV22" s="20">
         <v>357394</v>
       </c>
       <c r="BW22" s="20">
         <v>372201</v>
       </c>
-      <c r="BX22" s="17">
+      <c r="BX22" s="20">
         <v>370822</v>
       </c>
       <c r="BY22" s="17">
         <v>403447</v>
       </c>
     </row>
     <row r="23" spans="1:77" s="21" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13">
         <v>49858</v>
       </c>
       <c r="C23" s="13">
         <v>52905</v>
       </c>
       <c r="D23" s="13">
         <v>56349</v>
       </c>
       <c r="E23" s="14">
         <v>59210</v>
       </c>
       <c r="F23" s="13">
         <v>59220.6</v>
       </c>
@@ -14163,51 +14163,51 @@
       </c>
       <c r="BP23" s="17">
         <v>315292</v>
       </c>
       <c r="BQ23" s="17">
         <v>300469</v>
       </c>
       <c r="BR23" s="17">
         <v>302087</v>
       </c>
       <c r="BS23" s="20">
         <v>303020</v>
       </c>
       <c r="BT23" s="20">
         <v>302428</v>
       </c>
       <c r="BU23" s="20">
         <v>338055</v>
       </c>
       <c r="BV23" s="20">
         <v>322181</v>
       </c>
       <c r="BW23" s="20">
         <v>322665</v>
       </c>
-      <c r="BX23" s="17">
+      <c r="BX23" s="20">
         <v>322678</v>
       </c>
       <c r="BY23" s="17">
         <v>315100</v>
       </c>
     </row>
     <row r="24" spans="1:77" s="21" customFormat="1" ht="22.5">
       <c r="A24" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B24" s="13">
         <v>57278</v>
       </c>
       <c r="C24" s="13">
         <v>59663</v>
       </c>
       <c r="D24" s="13">
         <v>64455</v>
       </c>
       <c r="E24" s="14">
         <v>67812</v>
       </c>
       <c r="F24" s="13">
         <v>67754.8</v>
       </c>
@@ -14396,52 +14396,52 @@
       </c>
       <c r="BP24" s="17">
         <v>304600</v>
       </c>
       <c r="BQ24" s="17">
         <v>306383</v>
       </c>
       <c r="BR24" s="17">
         <v>314053</v>
       </c>
       <c r="BS24" s="20">
         <v>315409</v>
       </c>
       <c r="BT24" s="20">
         <v>312758</v>
       </c>
       <c r="BU24" s="20">
         <v>326721</v>
       </c>
       <c r="BV24" s="20">
         <v>327351</v>
       </c>
       <c r="BW24" s="20">
         <v>334254</v>
       </c>
-      <c r="BX24" s="17">
-        <v>334192</v>
+      <c r="BX24" s="20">
+        <v>334195</v>
       </c>
       <c r="BY24" s="17">
         <v>334768</v>
       </c>
     </row>
     <row r="25" spans="1:77" s="21" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="13">
         <v>56628</v>
       </c>
       <c r="C25" s="13">
         <v>56695</v>
       </c>
       <c r="D25" s="13">
         <v>61867</v>
       </c>
       <c r="E25" s="14">
         <v>65031</v>
       </c>
       <c r="F25" s="13">
         <v>65234.3</v>
       </c>
       <c r="G25" s="14">
@@ -14629,51 +14629,51 @@
       </c>
       <c r="BP25" s="17">
         <v>252574</v>
       </c>
       <c r="BQ25" s="17">
         <v>257023</v>
       </c>
       <c r="BR25" s="17">
         <v>270487</v>
       </c>
       <c r="BS25" s="20">
         <v>270487</v>
       </c>
       <c r="BT25" s="20">
         <v>284938</v>
       </c>
       <c r="BU25" s="20">
         <v>294658</v>
       </c>
       <c r="BV25" s="20">
         <v>297243</v>
       </c>
       <c r="BW25" s="20">
         <v>304748</v>
       </c>
-      <c r="BX25" s="17">
+      <c r="BX25" s="20">
         <v>308324</v>
       </c>
       <c r="BY25" s="17">
         <v>293671</v>
       </c>
     </row>
     <row r="26" spans="1:77" s="21" customFormat="1">
       <c r="A26" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="13">
         <v>142330</v>
       </c>
       <c r="C26" s="13">
         <v>138554</v>
       </c>
       <c r="D26" s="13">
         <v>136352</v>
       </c>
       <c r="E26" s="14">
         <v>135988</v>
       </c>
       <c r="F26" s="13">
         <v>136205.6</v>
       </c>
@@ -14862,51 +14862,51 @@
       </c>
       <c r="BP26" s="17">
         <v>312264</v>
       </c>
       <c r="BQ26" s="17">
         <v>318559</v>
       </c>
       <c r="BR26" s="17">
         <v>321717</v>
       </c>
       <c r="BS26" s="20">
         <v>361272</v>
       </c>
       <c r="BT26" s="20">
         <v>330768</v>
       </c>
       <c r="BU26" s="20">
         <v>361377</v>
       </c>
       <c r="BV26" s="20">
         <v>361560</v>
       </c>
       <c r="BW26" s="20">
         <v>362165</v>
       </c>
-      <c r="BX26" s="17">
+      <c r="BX26" s="20">
         <v>405176</v>
       </c>
       <c r="BY26" s="17">
         <v>362123</v>
       </c>
     </row>
     <row r="27" spans="1:77">
       <c r="L27" s="24"/>
     </row>
     <row r="28" spans="1:77">
       <c r="L28" s="24"/>
     </row>
     <row r="29" spans="1:77">
       <c r="L29" s="24"/>
     </row>
     <row r="30" spans="1:77">
       <c r="L30" s="24"/>
     </row>
     <row r="31" spans="1:77">
       <c r="L31" s="24"/>
     </row>
     <row r="32" spans="1:77">
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="12:12">
@@ -15081,187 +15081,187 @@
       <c r="L89" s="25"/>
     </row>
     <row r="90" spans="12:12">
       <c r="L90" s="25"/>
     </row>
     <row r="91" spans="12:12">
       <c r="L91" s="25"/>
     </row>
     <row r="92" spans="12:12">
       <c r="L92" s="25"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="25"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="25"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="25"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP3:AT3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="B5:BG5"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AU3:AY3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="AA3:AE3"/>
     <mergeCell ref="AF3:AJ3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="Q3:U3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="AZ3:BD3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="V3:Z3"/>
+    <mergeCell ref="BJ3:BN3"/>
+    <mergeCell ref="AP3:AT3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101001A9D016D7DF9584D8A75B979D25E7C29" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a22149871cb9528478c0e568903b997c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2473AFB-9640-49E0-9266-79B79E96F220}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43768A00-A5C5-4DD2-90CF-16B547F18AED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{604628FA-EF8B-432A-8E92-DFD6AD75F721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43768A00-A5C5-4DD2-90CF-16B547F18AED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2473AFB-9640-49E0-9266-79B79E96F220}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A7417D5-9269-470C-B313-FDA763C7F72F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>