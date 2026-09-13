--- v2 (2026-08-03)
+++ v3 (2026-09-13)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="тоқсан" sheetId="3" r:id="rId1"/>
-    <sheet name="кезең" sheetId="1" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="тоқсан" sheetId="3" r:id="rId3"/>
+    <sheet name="кезең" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="197">
   <si>
     <t>Экономикалық қызметтің негізгі түрлері бойынша орташа айлық жалақы</t>
   </si>
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>2011 жыл</t>
   </si>
   <si>
     <t>2012 жыл</t>
   </si>
   <si>
     <t>2013 жыл</t>
   </si>
   <si>
     <t>2014 жыл</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -477,63 +481,198 @@
     <t>3 тоқсан 2024</t>
   </si>
   <si>
     <t>4 тоқсан 2024</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>1 тоқсан 2025</t>
   </si>
   <si>
     <t>2 тоқсан 2025</t>
   </si>
   <si>
     <t>3 тоқсан 2025</t>
   </si>
   <si>
     <t>4 тоқсан 2025</t>
   </si>
   <si>
     <t>1 тоқсан 2026</t>
   </si>
   <si>
     <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>2 тоқсан 2026</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Теңге</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Экономикалық қызмет түрлері бойынша орташа айлық атаулы жалақы</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы</t>
+  </si>
+  <si>
+    <t>2010-2011 бастап</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы - бұл орташа есеппен бір қызметкерге немесе жұмыс істеген уақыт бірлігіне есептелген, ақша бірлігінде көрсетілген жалақы.</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық, жылдық)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303945/file/kk/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/338092/file/kk/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -546,50 +685,99 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -713,57 +901,66 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -878,105 +1075,175 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Sheet1" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1221,120 +1488,424 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303945/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR24"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CQ1" workbookViewId="0">
-      <selection activeCell="DQ36" sqref="DQ36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F39" sqref="F39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.28515625" style="63" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A1" s="85"/>
+      <c r="B1" s="85"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="68" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2" s="69">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="68" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4" s="71" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="72" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="72" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8" s="71" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9" s="73" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="68" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="68" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11" s="75"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="68" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12" s="76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13" s="78" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="86" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="87"/>
+      <c r="B15" s="78" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="77" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="80">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="68" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="80">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="68" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19" s="73" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="68" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="68" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22" s="82" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="83"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="83"/>
+      <c r="B24" s="83"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="83"/>
+      <c r="B25" s="83"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="83"/>
+      <c r="B26" s="83"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="83"/>
+      <c r="B27" s="83"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="83"/>
+      <c r="B28" s="83"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="83"/>
+      <c r="B29" s="83"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="84"/>
+      <c r="B30" s="84"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B3:D18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="63" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="63" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:2">
+      <c r="B3" s="64" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="64" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="64"/>
+    </row>
+    <row r="9" spans="2:2" ht="25.5">
+      <c r="B9" s="65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="64"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="64"/>
+    </row>
+    <row r="18" spans="2:4">
+      <c r="B18" s="66" t="s">
+        <v>159</v>
+      </c>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="65.5703125" style="21" customWidth="1"/>
+    <col min="1" max="1" width="51.5703125" style="21" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="21" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="21" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="21" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="21" customWidth="1"/>
     <col min="8" max="12" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="21" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="21" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="21" customWidth="1"/>
     <col min="16" max="25" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="21" customWidth="1"/>
     <col min="27" max="27" width="9" style="21" customWidth="1"/>
     <col min="28" max="30" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8.42578125" style="21" customWidth="1"/>
     <col min="32" max="38" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="39" max="40" width="9.7109375" style="21" customWidth="1"/>
     <col min="41" max="43" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.28515625" style="21" customWidth="1"/>
     <col min="45" max="51" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="52" max="53" width="8.7109375" style="21" customWidth="1"/>
     <col min="54" max="55" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.140625" style="21" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="9.140625" style="21" customWidth="1"/>
     <col min="58" max="64" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="10.140625" style="21" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="21" customWidth="1"/>
     <col min="67" max="69" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="8.28515625" style="21" customWidth="1"/>
     <col min="71" max="71" width="8.140625" style="21" customWidth="1"/>
     <col min="72" max="72" width="8.28515625" style="21" customWidth="1"/>
     <col min="73" max="73" width="9.28515625" style="21" customWidth="1"/>
     <col min="74" max="76" width="9.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="8.140625" style="21" customWidth="1"/>
     <col min="78" max="105" width="9.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="9.28515625" style="21" bestFit="1" customWidth="1"/>
     <col min="107" max="108" width="9.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="109" max="109" width="9.7109375" style="21" customWidth="1"/>
     <col min="110" max="110" width="10.28515625" style="21" customWidth="1"/>
     <col min="111" max="111" width="9.85546875" style="21" customWidth="1"/>
     <col min="112" max="121" width="9.140625" style="21"/>
     <col min="122" max="122" width="8" style="21" customWidth="1"/>
-    <col min="123" max="16384" width="9.140625" style="21"/>
+    <col min="123" max="123" width="9.140625" style="21" customWidth="1"/>
+    <col min="124" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="27.75" customHeight="1">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:123" ht="27.75" customHeight="1">
+      <c r="A1" s="88" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="63"/>
+      <c r="B1" s="88"/>
     </row>
-    <row r="2" spans="1:122" ht="29.25" customHeight="1">
+    <row r="2" spans="1:123" ht="29.25" customHeight="1">
       <c r="A2" s="28"/>
       <c r="B2" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="29" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="30" t="s">
         <v>42</v>
       </c>
       <c r="F2" s="31" t="s">
         <v>43</v>
       </c>
       <c r="G2" s="31" t="s">
         <v>44</v>
       </c>
       <c r="H2" s="31" t="s">
         <v>45</v>
       </c>
       <c r="I2" s="31" t="s">
         <v>46</v>
       </c>
@@ -1655,52 +2226,55 @@
       </c>
       <c r="DK2" s="36" t="s">
         <v>144</v>
       </c>
       <c r="DL2" s="33" t="s">
         <v>140</v>
       </c>
       <c r="DM2" s="36" t="s">
         <v>146</v>
       </c>
       <c r="DN2" s="36" t="s">
         <v>147</v>
       </c>
       <c r="DO2" s="36" t="s">
         <v>148</v>
       </c>
       <c r="DP2" s="36" t="s">
         <v>149</v>
       </c>
       <c r="DQ2" s="33" t="s">
         <v>145</v>
       </c>
       <c r="DR2" s="36" t="s">
         <v>150</v>
       </c>
+      <c r="DS2" s="36" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" s="45"/>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
@@ -1735,82 +2309,82 @@
       <c r="BB3" s="45"/>
       <c r="BC3" s="45"/>
       <c r="BD3" s="45"/>
       <c r="BE3" s="45"/>
       <c r="BF3" s="45"/>
       <c r="BG3" s="45"/>
       <c r="BH3" s="45"/>
       <c r="BI3" s="45"/>
       <c r="BJ3" s="45"/>
       <c r="BK3" s="45"/>
       <c r="BL3" s="45"/>
       <c r="BM3" s="45"/>
       <c r="BN3" s="45"/>
       <c r="BO3" s="45"/>
       <c r="BP3" s="45"/>
       <c r="BQ3" s="45"/>
       <c r="BR3" s="45"/>
       <c r="BS3" s="45"/>
       <c r="BT3" s="45"/>
       <c r="BU3" s="45"/>
       <c r="BV3" s="37" t="s">
         <v>1</v>
       </c>
       <c r="BW3" s="37"/>
       <c r="BX3" s="37"/>
-      <c r="BY3" s="64"/>
-[...26 lines deleted...]
-      <c r="DR3" s="38" t="s">
+      <c r="BY3" s="89"/>
+      <c r="BZ3" s="89"/>
+      <c r="CA3" s="89"/>
+      <c r="CB3" s="89"/>
+      <c r="CC3" s="89"/>
+      <c r="CD3" s="89"/>
+      <c r="CE3" s="89"/>
+      <c r="CF3" s="89"/>
+      <c r="CG3" s="89"/>
+      <c r="CH3" s="89"/>
+      <c r="CI3" s="89"/>
+      <c r="CJ3" s="89"/>
+      <c r="CK3" s="89"/>
+      <c r="CL3" s="89"/>
+      <c r="CM3" s="89"/>
+      <c r="CN3" s="89"/>
+      <c r="CO3" s="89"/>
+      <c r="CP3" s="89"/>
+      <c r="CQ3" s="89"/>
+      <c r="CR3" s="89"/>
+      <c r="CS3" s="89"/>
+      <c r="CT3" s="89"/>
+      <c r="CU3" s="89"/>
+      <c r="CV3" s="89"/>
+      <c r="CW3" s="89"/>
+      <c r="CX3" s="89"/>
+      <c r="CY3" s="89"/>
+      <c r="DS3" s="38" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="13">
         <v>66674</v>
       </c>
       <c r="C4" s="13">
         <v>66315</v>
       </c>
       <c r="D4" s="13">
         <v>72251</v>
       </c>
       <c r="E4" s="13">
         <v>75203</v>
       </c>
       <c r="F4" s="13">
         <v>74791</v>
       </c>
       <c r="G4" s="13">
         <v>81266</v>
       </c>
       <c r="H4" s="13">
         <v>82282</v>
       </c>
       <c r="I4" s="39">
@@ -2133,52 +2707,55 @@
       </c>
       <c r="DK4" s="20">
         <v>434982</v>
       </c>
       <c r="DL4" s="20">
         <v>405416</v>
       </c>
       <c r="DM4" s="20">
         <v>423133</v>
       </c>
       <c r="DN4" s="17">
         <v>448620</v>
       </c>
       <c r="DO4" s="17">
         <v>429368</v>
       </c>
       <c r="DP4" s="17">
         <v>473158</v>
       </c>
       <c r="DQ4" s="20">
         <v>443315</v>
       </c>
       <c r="DR4" s="17">
         <v>461486</v>
       </c>
+      <c r="DS4" s="17">
+        <v>486388</v>
+      </c>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="13">
         <v>29421</v>
       </c>
       <c r="C5" s="13">
         <v>29840</v>
       </c>
       <c r="D5" s="13">
         <v>29324</v>
       </c>
       <c r="E5" s="13">
         <v>30163</v>
       </c>
       <c r="F5" s="13">
         <v>38441</v>
       </c>
       <c r="G5" s="13">
         <v>36232</v>
       </c>
       <c r="H5" s="13">
         <v>35125</v>
       </c>
       <c r="I5" s="39">
@@ -2501,52 +3078,55 @@
       </c>
       <c r="DK5" s="20">
         <v>297092</v>
       </c>
       <c r="DL5" s="20">
         <v>263517</v>
       </c>
       <c r="DM5" s="20">
         <v>248937</v>
       </c>
       <c r="DN5" s="17">
         <v>310793</v>
       </c>
       <c r="DO5" s="17">
         <v>335982</v>
       </c>
       <c r="DP5" s="17">
         <v>374053</v>
       </c>
       <c r="DQ5" s="20">
         <v>320808</v>
       </c>
       <c r="DR5" s="17">
         <v>299513</v>
       </c>
+      <c r="DS5" s="17">
+        <v>365262</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="13">
         <v>82193</v>
       </c>
       <c r="C6" s="13">
         <v>78101</v>
       </c>
       <c r="D6" s="13">
         <v>88924</v>
       </c>
       <c r="E6" s="13">
         <v>92066</v>
       </c>
       <c r="F6" s="13">
         <v>87426</v>
       </c>
       <c r="G6" s="13">
         <v>91314</v>
       </c>
       <c r="H6" s="13">
         <v>94614</v>
       </c>
       <c r="I6" s="39">
@@ -2869,52 +3449,55 @@
       </c>
       <c r="DK6" s="20">
         <v>618523</v>
       </c>
       <c r="DL6" s="20">
         <v>569617</v>
       </c>
       <c r="DM6" s="20">
         <v>624428</v>
       </c>
       <c r="DN6" s="17">
         <v>604668</v>
       </c>
       <c r="DO6" s="17">
         <v>622371</v>
       </c>
       <c r="DP6" s="17">
         <v>690766</v>
       </c>
       <c r="DQ6" s="20">
         <v>638696</v>
       </c>
       <c r="DR6" s="17">
         <v>696725</v>
       </c>
+      <c r="DS6" s="17">
+        <v>673796</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="13">
         <v>122145</v>
       </c>
       <c r="C7" s="13">
         <v>114860</v>
       </c>
       <c r="D7" s="13">
         <v>143457</v>
       </c>
       <c r="E7" s="13">
         <v>149174</v>
       </c>
       <c r="F7" s="13">
         <v>133309</v>
       </c>
       <c r="G7" s="13">
         <v>144086</v>
       </c>
       <c r="H7" s="13">
         <v>151851</v>
       </c>
       <c r="I7" s="39">
@@ -3237,52 +3820,55 @@
       </c>
       <c r="DK7" s="20">
         <v>904963</v>
       </c>
       <c r="DL7" s="20">
         <v>866486</v>
       </c>
       <c r="DM7" s="20">
         <v>981362</v>
       </c>
       <c r="DN7" s="17">
         <v>888903</v>
       </c>
       <c r="DO7" s="17">
         <v>922274</v>
       </c>
       <c r="DP7" s="17">
         <v>978962</v>
       </c>
       <c r="DQ7" s="20">
         <v>949524</v>
       </c>
       <c r="DR7" s="17">
         <v>1068068</v>
       </c>
+      <c r="DS7" s="17">
+        <v>980334</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="13">
         <v>73086</v>
       </c>
       <c r="C8" s="13">
         <v>68763</v>
       </c>
       <c r="D8" s="13">
         <v>73883</v>
       </c>
       <c r="E8" s="13">
         <v>77085</v>
       </c>
       <c r="F8" s="13">
         <v>75764</v>
       </c>
       <c r="G8" s="13">
         <v>78020</v>
       </c>
       <c r="H8" s="13">
         <v>79446</v>
       </c>
       <c r="I8" s="39">
@@ -3605,52 +4191,55 @@
       </c>
       <c r="DK8" s="20">
         <v>528801</v>
       </c>
       <c r="DL8" s="20">
         <v>477895</v>
       </c>
       <c r="DM8" s="20">
         <v>519020</v>
       </c>
       <c r="DN8" s="17">
         <v>522905</v>
       </c>
       <c r="DO8" s="17">
         <v>535172</v>
       </c>
       <c r="DP8" s="17">
         <v>601560</v>
       </c>
       <c r="DQ8" s="20">
         <v>545747</v>
       </c>
       <c r="DR8" s="17">
         <v>591537</v>
       </c>
+      <c r="DS8" s="17">
+        <v>584171</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="13">
         <v>64187</v>
       </c>
       <c r="C9" s="13">
         <v>64617</v>
       </c>
       <c r="D9" s="13">
         <v>69217</v>
       </c>
       <c r="E9" s="13">
         <v>69162</v>
       </c>
       <c r="F9" s="13">
         <v>68036</v>
       </c>
       <c r="G9" s="13">
         <v>68160</v>
       </c>
       <c r="H9" s="13">
         <v>70976</v>
       </c>
       <c r="I9" s="39">
@@ -3973,52 +4562,55 @@
       </c>
       <c r="DK9" s="20">
         <v>482046</v>
       </c>
       <c r="DL9" s="20">
         <v>403696</v>
       </c>
       <c r="DM9" s="20">
         <v>416438</v>
       </c>
       <c r="DN9" s="17">
         <v>444027</v>
       </c>
       <c r="DO9" s="17">
         <v>450298</v>
       </c>
       <c r="DP9" s="17">
         <v>561147</v>
       </c>
       <c r="DQ9" s="20">
         <v>469729</v>
       </c>
       <c r="DR9" s="17">
         <v>477720</v>
       </c>
+      <c r="DS9" s="17">
+        <v>504412</v>
+      </c>
     </row>
-    <row r="10" spans="1:122" ht="21.75" customHeight="1">
+    <row r="10" spans="1:123" ht="21.75" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="13">
         <v>44909</v>
       </c>
       <c r="C10" s="13">
         <v>45050</v>
       </c>
       <c r="D10" s="13">
         <v>49217</v>
       </c>
       <c r="E10" s="13">
         <v>47791</v>
       </c>
       <c r="F10" s="13">
         <v>49437</v>
       </c>
       <c r="G10" s="13">
         <v>47962</v>
       </c>
       <c r="H10" s="13">
         <v>50101</v>
       </c>
       <c r="I10" s="39">
@@ -4341,52 +4933,55 @@
       </c>
       <c r="DK10" s="20">
         <v>305439</v>
       </c>
       <c r="DL10" s="20">
         <v>286552</v>
       </c>
       <c r="DM10" s="20">
         <v>285989</v>
       </c>
       <c r="DN10" s="17">
         <v>311601</v>
       </c>
       <c r="DO10" s="17">
         <v>326807</v>
       </c>
       <c r="DP10" s="17">
         <v>384260</v>
       </c>
       <c r="DQ10" s="20">
         <v>327577</v>
       </c>
       <c r="DR10" s="17">
         <v>333310</v>
       </c>
+      <c r="DS10" s="17">
+        <v>357851</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="13">
         <v>91072</v>
       </c>
       <c r="C11" s="13">
         <v>91538</v>
       </c>
       <c r="D11" s="13">
         <v>99155</v>
       </c>
       <c r="E11" s="13">
         <v>96964</v>
       </c>
       <c r="F11" s="13">
         <v>101500</v>
       </c>
       <c r="G11" s="13">
         <v>104806</v>
       </c>
       <c r="H11" s="13">
         <v>105610</v>
       </c>
       <c r="I11" s="39">
@@ -4709,52 +5304,55 @@
       </c>
       <c r="DK11" s="20">
         <v>541082</v>
       </c>
       <c r="DL11" s="20">
         <v>508363</v>
       </c>
       <c r="DM11" s="20">
         <v>485852</v>
       </c>
       <c r="DN11" s="17">
         <v>490216</v>
       </c>
       <c r="DO11" s="17">
         <v>522618</v>
       </c>
       <c r="DP11" s="17">
         <v>566344</v>
       </c>
       <c r="DQ11" s="20">
         <v>515935</v>
       </c>
       <c r="DR11" s="17">
         <v>536800</v>
       </c>
+      <c r="DS11" s="17">
+        <v>573110</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123" ht="22.5">
       <c r="A12" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="13">
         <v>67267</v>
       </c>
       <c r="C12" s="13">
         <v>66505</v>
       </c>
       <c r="D12" s="13">
         <v>72122</v>
       </c>
       <c r="E12" s="13">
         <v>71907</v>
       </c>
       <c r="F12" s="13">
         <v>70848</v>
       </c>
       <c r="G12" s="13">
         <v>72216</v>
       </c>
       <c r="H12" s="13">
         <v>75298</v>
       </c>
       <c r="I12" s="39">
@@ -5077,52 +5675,55 @@
       </c>
       <c r="DK12" s="20">
         <v>399897</v>
       </c>
       <c r="DL12" s="20">
         <v>365157</v>
       </c>
       <c r="DM12" s="20">
         <v>396444</v>
       </c>
       <c r="DN12" s="17">
         <v>402658</v>
       </c>
       <c r="DO12" s="17">
         <v>417695</v>
       </c>
       <c r="DP12" s="17">
         <v>441034</v>
       </c>
       <c r="DQ12" s="20">
         <v>417100</v>
       </c>
       <c r="DR12" s="17">
         <v>430171</v>
       </c>
+      <c r="DS12" s="17">
+        <v>451524</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>83819</v>
       </c>
       <c r="C13" s="13">
         <v>87836</v>
       </c>
       <c r="D13" s="13">
         <v>94021</v>
       </c>
       <c r="E13" s="13">
         <v>93114</v>
       </c>
       <c r="F13" s="13">
         <v>90279</v>
       </c>
       <c r="G13" s="13">
         <v>89868</v>
       </c>
       <c r="H13" s="13">
         <v>106034</v>
       </c>
       <c r="I13" s="39">
@@ -5445,52 +6046,55 @@
       </c>
       <c r="DK13" s="20">
         <v>572626</v>
       </c>
       <c r="DL13" s="20">
         <v>532098</v>
       </c>
       <c r="DM13" s="20">
         <v>579770</v>
       </c>
       <c r="DN13" s="17">
         <v>589778</v>
       </c>
       <c r="DO13" s="17">
         <v>625844</v>
       </c>
       <c r="DP13" s="17">
         <v>640676</v>
       </c>
       <c r="DQ13" s="20">
         <v>606895</v>
       </c>
       <c r="DR13" s="17">
         <v>654342</v>
       </c>
+      <c r="DS13" s="17">
+        <v>639411</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>68067</v>
       </c>
       <c r="C14" s="13">
         <v>64768</v>
       </c>
       <c r="D14" s="13">
         <v>71778</v>
       </c>
       <c r="E14" s="13">
         <v>68051</v>
       </c>
       <c r="F14" s="13">
         <v>70655</v>
       </c>
       <c r="G14" s="13">
         <v>71659</v>
       </c>
       <c r="H14" s="13">
         <v>72007</v>
       </c>
       <c r="I14" s="39">
@@ -5813,52 +6417,55 @@
       </c>
       <c r="DK14" s="20">
         <v>361565</v>
       </c>
       <c r="DL14" s="20">
         <v>341277</v>
       </c>
       <c r="DM14" s="20">
         <v>348894</v>
       </c>
       <c r="DN14" s="17">
         <v>346549</v>
       </c>
       <c r="DO14" s="17">
         <v>353630</v>
       </c>
       <c r="DP14" s="17">
         <v>381122</v>
       </c>
       <c r="DQ14" s="20">
         <v>356448</v>
       </c>
       <c r="DR14" s="17">
         <v>365066</v>
       </c>
+      <c r="DS14" s="17">
+        <v>373433</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>92462</v>
       </c>
       <c r="C15" s="13">
         <v>93152</v>
       </c>
       <c r="D15" s="13">
         <v>115181</v>
       </c>
       <c r="E15" s="13">
         <v>112656</v>
       </c>
       <c r="F15" s="13">
         <v>102262</v>
       </c>
       <c r="G15" s="13">
         <v>113734</v>
       </c>
       <c r="H15" s="13">
         <v>130736</v>
       </c>
       <c r="I15" s="39">
@@ -6181,52 +6788,55 @@
       </c>
       <c r="DK15" s="20">
         <v>798337</v>
       </c>
       <c r="DL15" s="20">
         <v>726771</v>
       </c>
       <c r="DM15" s="20">
         <v>859822</v>
       </c>
       <c r="DN15" s="17">
         <v>819916</v>
       </c>
       <c r="DO15" s="17">
         <v>818114</v>
       </c>
       <c r="DP15" s="17">
         <v>883520</v>
       </c>
       <c r="DQ15" s="20">
         <v>834522</v>
       </c>
       <c r="DR15" s="17">
         <v>883837</v>
       </c>
+      <c r="DS15" s="17">
+        <v>851076</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>145660</v>
       </c>
       <c r="C16" s="13">
         <v>150549</v>
       </c>
       <c r="D16" s="13">
         <v>157022</v>
       </c>
       <c r="E16" s="13">
         <v>160681</v>
       </c>
       <c r="F16" s="13">
         <v>148680</v>
       </c>
       <c r="G16" s="13">
         <v>171435</v>
       </c>
       <c r="H16" s="13">
         <v>160708</v>
       </c>
       <c r="I16" s="39">
@@ -6549,52 +7159,55 @@
       </c>
       <c r="DK16" s="20">
         <v>943931</v>
       </c>
       <c r="DL16" s="20">
         <v>856213</v>
       </c>
       <c r="DM16" s="20">
         <v>855468</v>
       </c>
       <c r="DN16" s="17">
         <v>955051</v>
       </c>
       <c r="DO16" s="17">
         <v>883611</v>
       </c>
       <c r="DP16" s="17">
         <v>987485</v>
       </c>
       <c r="DQ16" s="20">
         <v>920985</v>
       </c>
       <c r="DR16" s="17">
         <v>1010271</v>
       </c>
+      <c r="DS16" s="17">
+        <v>1107576</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="13">
         <v>57748</v>
       </c>
       <c r="C17" s="13">
         <v>57230</v>
       </c>
       <c r="D17" s="13">
         <v>73380</v>
       </c>
       <c r="E17" s="13">
         <v>67193</v>
       </c>
       <c r="F17" s="13">
         <v>67435</v>
       </c>
       <c r="G17" s="13">
         <v>65339</v>
       </c>
       <c r="H17" s="13">
         <v>73587</v>
       </c>
       <c r="I17" s="39">
@@ -6917,52 +7530,55 @@
       </c>
       <c r="DK17" s="20">
         <v>325624</v>
       </c>
       <c r="DL17" s="20">
         <v>323068</v>
       </c>
       <c r="DM17" s="20">
         <v>330637</v>
       </c>
       <c r="DN17" s="17">
         <v>330048</v>
       </c>
       <c r="DO17" s="17">
         <v>347746</v>
       </c>
       <c r="DP17" s="17">
         <v>372896</v>
       </c>
       <c r="DQ17" s="20">
         <v>356643</v>
       </c>
       <c r="DR17" s="17">
         <v>360960</v>
       </c>
+      <c r="DS17" s="17">
+        <v>371109</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="13">
         <v>124434</v>
       </c>
       <c r="C18" s="13">
         <v>124527</v>
       </c>
       <c r="D18" s="13">
         <v>132403</v>
       </c>
       <c r="E18" s="13">
         <v>133814</v>
       </c>
       <c r="F18" s="13">
         <v>132935</v>
       </c>
       <c r="G18" s="13">
         <v>141365</v>
       </c>
       <c r="H18" s="13">
         <v>143243</v>
       </c>
       <c r="I18" s="39">
@@ -7285,52 +7901,55 @@
       </c>
       <c r="DK18" s="20">
         <v>697905</v>
       </c>
       <c r="DL18" s="20">
         <v>597883</v>
       </c>
       <c r="DM18" s="20">
         <v>597411</v>
       </c>
       <c r="DN18" s="17">
         <v>624461</v>
       </c>
       <c r="DO18" s="17">
         <v>637570</v>
       </c>
       <c r="DP18" s="17">
         <v>731415</v>
       </c>
       <c r="DQ18" s="20">
         <v>656257</v>
       </c>
       <c r="DR18" s="17">
         <v>638235</v>
       </c>
+      <c r="DS18" s="17">
+        <v>655277</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="13">
         <v>85948</v>
       </c>
       <c r="C19" s="13">
         <v>86917</v>
       </c>
       <c r="D19" s="13">
         <v>97117</v>
       </c>
       <c r="E19" s="13">
         <v>94017</v>
       </c>
       <c r="F19" s="13">
         <v>91274</v>
       </c>
       <c r="G19" s="13">
         <v>94032</v>
       </c>
       <c r="H19" s="13">
         <v>95244</v>
       </c>
       <c r="I19" s="39">
@@ -7653,52 +8272,55 @@
       </c>
       <c r="DK19" s="20">
         <v>372362</v>
       </c>
       <c r="DL19" s="20">
         <v>369772</v>
       </c>
       <c r="DM19" s="20">
         <v>349519</v>
       </c>
       <c r="DN19" s="17">
         <v>360137</v>
       </c>
       <c r="DO19" s="17">
         <v>359722</v>
       </c>
       <c r="DP19" s="17">
         <v>380243</v>
       </c>
       <c r="DQ19" s="20">
         <v>364301</v>
       </c>
       <c r="DR19" s="17">
         <v>377964</v>
       </c>
+      <c r="DS19" s="17">
+        <v>393502</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123" ht="22.5">
       <c r="A20" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="13">
         <v>56313</v>
       </c>
       <c r="C20" s="13">
         <v>57697</v>
       </c>
       <c r="D20" s="13">
         <v>61070</v>
       </c>
       <c r="E20" s="13">
         <v>67417</v>
       </c>
       <c r="F20" s="13">
         <v>69027</v>
       </c>
       <c r="G20" s="13">
         <v>78363</v>
       </c>
       <c r="H20" s="13">
         <v>77991</v>
       </c>
       <c r="I20" s="39">
@@ -8021,52 +8643,55 @@
       </c>
       <c r="DK20" s="20">
         <v>384499</v>
       </c>
       <c r="DL20" s="20">
         <v>338637</v>
       </c>
       <c r="DM20" s="20">
         <v>362015</v>
       </c>
       <c r="DN20" s="17">
         <v>358688</v>
       </c>
       <c r="DO20" s="17">
         <v>354182</v>
       </c>
       <c r="DP20" s="17">
         <v>422486</v>
       </c>
       <c r="DQ20" s="20">
         <v>370822</v>
       </c>
       <c r="DR20" s="17">
         <v>403447</v>
       </c>
+      <c r="DS20" s="17">
+        <v>392220</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="13">
         <v>40631</v>
       </c>
       <c r="C21" s="13">
         <v>40821</v>
       </c>
       <c r="D21" s="13">
         <v>41564</v>
       </c>
       <c r="E21" s="13">
         <v>47679</v>
       </c>
       <c r="F21" s="13">
         <v>49083</v>
       </c>
       <c r="G21" s="13">
         <v>61765</v>
       </c>
       <c r="H21" s="13">
         <v>56424</v>
       </c>
       <c r="I21" s="39">
@@ -8389,52 +9014,55 @@
       </c>
       <c r="DK21" s="20">
         <v>311298</v>
       </c>
       <c r="DL21" s="20">
         <v>303020</v>
       </c>
       <c r="DM21" s="20">
         <v>302428</v>
       </c>
       <c r="DN21" s="17">
         <v>373801</v>
       </c>
       <c r="DO21" s="17">
         <v>290891</v>
       </c>
       <c r="DP21" s="17">
         <v>329054</v>
       </c>
       <c r="DQ21" s="20">
         <v>322678</v>
       </c>
       <c r="DR21" s="17">
         <v>315100</v>
       </c>
+      <c r="DS21" s="17">
+        <v>385725</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B22" s="13">
         <v>45166</v>
       </c>
       <c r="C22" s="13">
         <v>44092</v>
       </c>
       <c r="D22" s="13">
         <v>47178</v>
       </c>
       <c r="E22" s="13">
         <v>53608</v>
       </c>
       <c r="F22" s="13">
         <v>57902</v>
       </c>
       <c r="G22" s="13">
         <v>60928</v>
       </c>
       <c r="H22" s="13">
         <v>58955</v>
       </c>
       <c r="I22" s="39">
@@ -8757,52 +9385,55 @@
       </c>
       <c r="DK22" s="20">
         <v>334695</v>
       </c>
       <c r="DL22" s="20">
         <v>315409</v>
       </c>
       <c r="DM22" s="20">
         <v>312758</v>
       </c>
       <c r="DN22" s="17">
         <v>339633</v>
       </c>
       <c r="DO22" s="17">
         <v>328504</v>
       </c>
       <c r="DP22" s="17">
         <v>353273</v>
       </c>
       <c r="DQ22" s="20">
         <v>334195</v>
       </c>
       <c r="DR22" s="17">
         <v>334768</v>
       </c>
+      <c r="DS22" s="17">
+        <v>360296</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="13">
         <v>41881</v>
       </c>
       <c r="C23" s="13">
         <v>42261</v>
       </c>
       <c r="D23" s="13">
         <v>51131</v>
       </c>
       <c r="E23" s="13">
         <v>51593</v>
       </c>
       <c r="F23" s="13">
         <v>50281</v>
       </c>
       <c r="G23" s="13">
         <v>54573</v>
       </c>
       <c r="H23" s="13">
         <v>58803</v>
       </c>
       <c r="I23" s="39">
@@ -9125,52 +9756,55 @@
       </c>
       <c r="DK23" s="20">
         <v>300790</v>
       </c>
       <c r="DL23" s="20">
         <v>270487</v>
       </c>
       <c r="DM23" s="20">
         <v>284938</v>
       </c>
       <c r="DN23" s="17">
         <v>301780</v>
       </c>
       <c r="DO23" s="17">
         <v>305088</v>
       </c>
       <c r="DP23" s="17">
         <v>333236</v>
       </c>
       <c r="DQ23" s="20">
         <v>308324</v>
       </c>
       <c r="DR23" s="17">
         <v>293671</v>
       </c>
+      <c r="DS23" s="17">
+        <v>312136</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13">
         <v>131178</v>
       </c>
       <c r="C24" s="13">
         <v>128845</v>
       </c>
       <c r="D24" s="13">
         <v>142287</v>
       </c>
       <c r="E24" s="13">
         <v>131758</v>
       </c>
       <c r="F24" s="13">
         <v>134768</v>
       </c>
       <c r="G24" s="13">
         <v>124690</v>
       </c>
       <c r="H24" s="13">
         <v>127756</v>
       </c>
       <c r="I24" s="39">
@@ -9492,241 +10126,245 @@
         <v>330938</v>
       </c>
       <c r="DK24" s="20">
         <v>331346</v>
       </c>
       <c r="DL24" s="20">
         <v>361272</v>
       </c>
       <c r="DM24" s="20">
         <v>330768</v>
       </c>
       <c r="DN24" s="17">
         <v>361592</v>
       </c>
       <c r="DO24" s="17">
         <v>361936</v>
       </c>
       <c r="DP24" s="17">
         <v>363958</v>
       </c>
       <c r="DQ24" s="20">
         <v>405176</v>
       </c>
       <c r="DR24" s="17">
         <v>362123</v>
+      </c>
+      <c r="DS24" s="17">
+        <v>405947</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BY3:CY3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY96"/>
+  <dimension ref="A1:BZ96"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BC5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BX6" sqref="BX6:BX26"/>
+      <selection pane="bottomRight" activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.7109375" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="2" customWidth="1"/>
     <col min="2" max="39" width="9.7109375" style="2"/>
     <col min="40" max="40" width="10.140625" style="2" customWidth="1"/>
     <col min="41" max="42" width="9.7109375" style="2"/>
     <col min="43" max="43" width="8.5703125" style="2" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="2" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="2" customWidth="1"/>
     <col min="47" max="47" width="9.28515625" style="2" customWidth="1"/>
     <col min="48" max="49" width="9.7109375" style="2"/>
     <col min="50" max="50" width="10.28515625" style="2" customWidth="1"/>
     <col min="51" max="51" width="8.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="9" style="2" customWidth="1"/>
     <col min="53" max="53" width="9.28515625" style="2" customWidth="1"/>
     <col min="54" max="54" width="9.85546875" style="2" customWidth="1"/>
     <col min="55" max="55" width="11" style="2" customWidth="1"/>
     <col min="56" max="56" width="8.7109375" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.85546875" style="2" customWidth="1"/>
     <col min="58" max="58" width="9.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="9.7109375" style="2"/>
     <col min="60" max="60" width="10" style="2" customWidth="1"/>
     <col min="61" max="61" width="8" style="2" customWidth="1"/>
     <col min="62" max="65" width="9.7109375" style="2"/>
     <col min="66" max="66" width="8.5703125" style="2" customWidth="1"/>
     <col min="67" max="75" width="9.7109375" style="2"/>
     <col min="76" max="76" width="8.5703125" style="2" customWidth="1"/>
     <col min="77" max="16384" width="9.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:77" ht="27.75" customHeight="1">
+    <row r="2" spans="1:78" ht="27.75" customHeight="1">
       <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
-    <row r="3" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="66" t="s">
+    <row r="3" spans="1:78" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="98"/>
+      <c r="B3" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="67"/>
-[...3 lines deleted...]
-      <c r="G3" s="66" t="s">
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="67"/>
-[...3 lines deleted...]
-      <c r="L3" s="66" t="s">
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="67"/>
-[...3 lines deleted...]
-      <c r="Q3" s="66" t="s">
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="67"/>
-[...3 lines deleted...]
-      <c r="V3" s="66" t="s">
+      <c r="R3" s="92"/>
+      <c r="S3" s="92"/>
+      <c r="T3" s="92"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="W3" s="67"/>
-[...3 lines deleted...]
-      <c r="AA3" s="66" t="s">
+      <c r="W3" s="92"/>
+      <c r="X3" s="92"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="93"/>
+      <c r="AA3" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="AB3" s="67"/>
-[...3 lines deleted...]
-      <c r="AF3" s="66" t="s">
+      <c r="AB3" s="92"/>
+      <c r="AC3" s="92"/>
+      <c r="AD3" s="92"/>
+      <c r="AE3" s="93"/>
+      <c r="AF3" s="91" t="s">
         <v>32</v>
       </c>
-      <c r="AG3" s="67"/>
-[...3 lines deleted...]
-      <c r="AK3" s="70" t="s">
+      <c r="AG3" s="92"/>
+      <c r="AH3" s="92"/>
+      <c r="AI3" s="92"/>
+      <c r="AJ3" s="93"/>
+      <c r="AK3" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="AL3" s="70"/>
-[...3 lines deleted...]
-      <c r="AP3" s="70" t="s">
+      <c r="AL3" s="90"/>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="90"/>
+      <c r="AO3" s="90"/>
+      <c r="AP3" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="AQ3" s="70"/>
-[...3 lines deleted...]
-      <c r="AU3" s="70" t="s">
+      <c r="AQ3" s="90"/>
+      <c r="AR3" s="90"/>
+      <c r="AS3" s="90"/>
+      <c r="AT3" s="90"/>
+      <c r="AU3" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="AV3" s="70"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="66" t="s">
+      <c r="AV3" s="90"/>
+      <c r="AW3" s="90"/>
+      <c r="AX3" s="90"/>
+      <c r="AY3" s="90"/>
+      <c r="AZ3" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="BA3" s="67"/>
-[...3 lines deleted...]
-      <c r="BE3" s="66" t="s">
+      <c r="BA3" s="92"/>
+      <c r="BB3" s="92"/>
+      <c r="BC3" s="92"/>
+      <c r="BD3" s="93"/>
+      <c r="BE3" s="91" t="s">
         <v>38</v>
       </c>
-      <c r="BF3" s="67"/>
-[...3 lines deleted...]
-      <c r="BJ3" s="66" t="s">
+      <c r="BF3" s="92"/>
+      <c r="BG3" s="92"/>
+      <c r="BH3" s="92"/>
+      <c r="BI3" s="93"/>
+      <c r="BJ3" s="91" t="s">
         <v>134</v>
       </c>
-      <c r="BK3" s="67"/>
-[...3 lines deleted...]
-      <c r="BO3" s="66" t="s">
+      <c r="BK3" s="92"/>
+      <c r="BL3" s="92"/>
+      <c r="BM3" s="92"/>
+      <c r="BN3" s="93"/>
+      <c r="BO3" s="91" t="s">
         <v>140</v>
       </c>
-      <c r="BP3" s="67"/>
-[...3 lines deleted...]
-      <c r="BT3" s="66" t="s">
+      <c r="BP3" s="92"/>
+      <c r="BQ3" s="92"/>
+      <c r="BR3" s="92"/>
+      <c r="BS3" s="93"/>
+      <c r="BT3" s="91" t="s">
         <v>145</v>
       </c>
-      <c r="BU3" s="67"/>
-[...3 lines deleted...]
-      <c r="BY3" s="62" t="s">
+      <c r="BU3" s="92"/>
+      <c r="BV3" s="92"/>
+      <c r="BW3" s="92"/>
+      <c r="BX3" s="93"/>
+      <c r="BY3" s="90" t="s">
         <v>151</v>
       </c>
+      <c r="BZ3" s="90"/>
     </row>
-    <row r="4" spans="1:77" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:78" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A4" s="98"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -9911,116 +10549,119 @@
       </c>
       <c r="BR4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BS4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BT4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="BU4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="BV4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BW4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BX4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BY4" s="6" t="s">
         <v>6</v>
       </c>
+      <c r="BZ4" s="6" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="5" spans="1:77" s="5" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:78" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="71"/>
-[...57 lines deleted...]
-      <c r="BY5" s="11" t="s">
+      <c r="B5" s="94"/>
+      <c r="C5" s="95"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="95"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
+      <c r="T5" s="95"/>
+      <c r="U5" s="95"/>
+      <c r="V5" s="95"/>
+      <c r="W5" s="95"/>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="95"/>
+      <c r="AA5" s="95"/>
+      <c r="AB5" s="95"/>
+      <c r="AC5" s="95"/>
+      <c r="AD5" s="95"/>
+      <c r="AE5" s="95"/>
+      <c r="AF5" s="95"/>
+      <c r="AG5" s="95"/>
+      <c r="AH5" s="95"/>
+      <c r="AI5" s="95"/>
+      <c r="AJ5" s="95"/>
+      <c r="AK5" s="95"/>
+      <c r="AL5" s="95"/>
+      <c r="AM5" s="95"/>
+      <c r="AN5" s="95"/>
+      <c r="AO5" s="95"/>
+      <c r="AP5" s="95"/>
+      <c r="AQ5" s="95"/>
+      <c r="AR5" s="95"/>
+      <c r="AS5" s="95"/>
+      <c r="AT5" s="95"/>
+      <c r="AU5" s="95"/>
+      <c r="AV5" s="95"/>
+      <c r="AW5" s="95"/>
+      <c r="AX5" s="95"/>
+      <c r="AY5" s="95"/>
+      <c r="AZ5" s="95"/>
+      <c r="BA5" s="95"/>
+      <c r="BB5" s="95"/>
+      <c r="BC5" s="95"/>
+      <c r="BD5" s="95"/>
+      <c r="BE5" s="95"/>
+      <c r="BF5" s="95"/>
+      <c r="BG5" s="96"/>
+      <c r="BZ5" s="11" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" s="60" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="61">
         <v>80195</v>
       </c>
       <c r="C6" s="61">
         <v>82740</v>
       </c>
       <c r="D6" s="61">
         <v>86229</v>
       </c>
       <c r="E6" s="14">
         <v>89959</v>
       </c>
       <c r="F6" s="13">
         <v>90027.9</v>
       </c>
       <c r="G6" s="14">
         <v>93947</v>
       </c>
       <c r="H6" s="14">
         <v>97279</v>
       </c>
       <c r="I6" s="14">
@@ -10208,52 +10849,55 @@
       </c>
       <c r="BR6" s="17">
         <v>402626</v>
       </c>
       <c r="BS6" s="20">
         <v>405416</v>
       </c>
       <c r="BT6" s="20">
         <v>423133</v>
       </c>
       <c r="BU6" s="20">
         <v>435711</v>
       </c>
       <c r="BV6" s="20">
         <v>433312</v>
       </c>
       <c r="BW6" s="20">
         <v>441998</v>
       </c>
       <c r="BX6" s="20">
         <v>443315</v>
       </c>
       <c r="BY6" s="17">
         <v>461486</v>
       </c>
+      <c r="BZ6" s="62">
+        <v>480461</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" s="21" customFormat="1">
+    <row r="7" spans="1:78" s="21" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="13">
         <v>33210</v>
       </c>
       <c r="C7" s="13">
         <v>37328</v>
       </c>
       <c r="D7" s="13">
         <v>41138</v>
       </c>
       <c r="E7" s="14">
         <v>44870</v>
       </c>
       <c r="F7" s="13">
         <v>44986.1</v>
       </c>
       <c r="G7" s="14">
         <v>41951</v>
       </c>
       <c r="H7" s="14">
         <v>46342</v>
       </c>
       <c r="I7" s="14">
@@ -10441,52 +11085,55 @@
       </c>
       <c r="BR7" s="17">
         <v>262384</v>
       </c>
       <c r="BS7" s="20">
         <v>263517</v>
       </c>
       <c r="BT7" s="20">
         <v>248937</v>
       </c>
       <c r="BU7" s="20">
         <v>279557</v>
       </c>
       <c r="BV7" s="20">
         <v>299222</v>
       </c>
       <c r="BW7" s="20">
         <v>319458</v>
       </c>
       <c r="BX7" s="20">
         <v>320808</v>
       </c>
       <c r="BY7" s="17">
         <v>299513</v>
       </c>
+      <c r="BZ7" s="62">
+        <v>331485</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" s="21" customFormat="1">
+    <row r="8" spans="1:78" s="21" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="13">
         <v>99417</v>
       </c>
       <c r="C8" s="13">
         <v>100815</v>
       </c>
       <c r="D8" s="13">
         <v>103206</v>
       </c>
       <c r="E8" s="14">
         <v>107365</v>
       </c>
       <c r="F8" s="13">
         <v>107441.60000000001</v>
       </c>
       <c r="G8" s="14">
         <v>111933</v>
       </c>
       <c r="H8" s="14">
         <v>115754</v>
       </c>
       <c r="I8" s="14">
@@ -10674,52 +11321,55 @@
       </c>
       <c r="BR8" s="17">
         <v>564800</v>
       </c>
       <c r="BS8" s="20">
         <v>569617</v>
       </c>
       <c r="BT8" s="20">
         <v>624428</v>
       </c>
       <c r="BU8" s="20">
         <v>615033</v>
       </c>
       <c r="BV8" s="20">
         <v>617718</v>
       </c>
       <c r="BW8" s="20">
         <v>634737</v>
       </c>
       <c r="BX8" s="20">
         <v>638696</v>
       </c>
       <c r="BY8" s="17">
         <v>696725</v>
       </c>
+      <c r="BZ8" s="62">
+        <v>684941</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" s="21" customFormat="1">
+    <row r="9" spans="1:78" s="21" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="13">
         <v>160088</v>
       </c>
       <c r="C9" s="13">
         <v>159649</v>
       </c>
       <c r="D9" s="13">
         <v>163511</v>
       </c>
       <c r="E9" s="14">
         <v>169339</v>
       </c>
       <c r="F9" s="13">
         <v>169656.4</v>
       </c>
       <c r="G9" s="14">
         <v>176072</v>
       </c>
       <c r="H9" s="14">
         <v>177730</v>
       </c>
       <c r="I9" s="14">
@@ -10907,52 +11557,55 @@
       </c>
       <c r="BR9" s="17">
         <v>853129</v>
       </c>
       <c r="BS9" s="20">
         <v>866486</v>
       </c>
       <c r="BT9" s="20">
         <v>981362</v>
       </c>
       <c r="BU9" s="20">
         <v>936142</v>
       </c>
       <c r="BV9" s="20">
         <v>930496</v>
       </c>
       <c r="BW9" s="20">
         <v>940515</v>
       </c>
       <c r="BX9" s="20">
         <v>949524</v>
       </c>
       <c r="BY9" s="17">
         <v>1068068</v>
       </c>
+      <c r="BZ9" s="62">
+        <v>1025031</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" s="21" customFormat="1">
+    <row r="10" spans="1:78" s="21" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="13">
         <v>82259</v>
       </c>
       <c r="C10" s="13">
         <v>84425</v>
       </c>
       <c r="D10" s="13">
         <v>86649</v>
       </c>
       <c r="E10" s="14">
         <v>90226</v>
       </c>
       <c r="F10" s="13">
         <v>90104.5</v>
       </c>
       <c r="G10" s="14">
         <v>93282</v>
       </c>
       <c r="H10" s="14">
         <v>97332</v>
       </c>
       <c r="I10" s="14">
@@ -11140,52 +11793,55 @@
       </c>
       <c r="BR10" s="17">
         <v>477095</v>
       </c>
       <c r="BS10" s="20">
         <v>477895</v>
       </c>
       <c r="BT10" s="20">
         <v>519020</v>
       </c>
       <c r="BU10" s="20">
         <v>521952</v>
       </c>
       <c r="BV10" s="20">
         <v>527164</v>
       </c>
       <c r="BW10" s="20">
         <v>546413</v>
       </c>
       <c r="BX10" s="20">
         <v>545747</v>
       </c>
       <c r="BY10" s="17">
         <v>591537</v>
       </c>
+      <c r="BZ10" s="62">
+        <v>586345</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" s="21" customFormat="1" ht="15.75" customHeight="1">
+    <row r="11" spans="1:78" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="13">
         <v>74608</v>
       </c>
       <c r="C11" s="13">
         <v>76386</v>
       </c>
       <c r="D11" s="13">
         <v>77076</v>
       </c>
       <c r="E11" s="14">
         <v>80845</v>
       </c>
       <c r="F11" s="13">
         <v>81125.2</v>
       </c>
       <c r="G11" s="14">
         <v>84664</v>
       </c>
       <c r="H11" s="14">
         <v>86194</v>
       </c>
       <c r="I11" s="14">
@@ -11373,52 +12029,55 @@
       </c>
       <c r="BR11" s="17">
         <v>403142</v>
       </c>
       <c r="BS11" s="20">
         <v>403696</v>
       </c>
       <c r="BT11" s="20">
         <v>416438</v>
       </c>
       <c r="BU11" s="20">
         <v>430202</v>
       </c>
       <c r="BV11" s="20">
         <v>436935</v>
       </c>
       <c r="BW11" s="20">
         <v>467609</v>
       </c>
       <c r="BX11" s="20">
         <v>469729</v>
       </c>
       <c r="BY11" s="17">
         <v>477720</v>
       </c>
+      <c r="BZ11" s="62">
+        <v>492914</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" s="21" customFormat="1" ht="27.75" customHeight="1">
+    <row r="12" spans="1:78" s="21" customFormat="1" ht="27.75" customHeight="1">
       <c r="A12" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="13">
         <v>50183</v>
       </c>
       <c r="C12" s="13">
         <v>50165</v>
       </c>
       <c r="D12" s="13">
         <v>51445</v>
       </c>
       <c r="E12" s="14">
         <v>52855</v>
       </c>
       <c r="F12" s="13">
         <v>52990.9</v>
       </c>
       <c r="G12" s="14">
         <v>58234</v>
       </c>
       <c r="H12" s="14">
         <v>59644</v>
       </c>
       <c r="I12" s="14">
@@ -11606,52 +12265,55 @@
       </c>
       <c r="BR12" s="17">
         <v>278492</v>
       </c>
       <c r="BS12" s="20">
         <v>286552</v>
       </c>
       <c r="BT12" s="20">
         <v>285989</v>
       </c>
       <c r="BU12" s="20">
         <v>298569</v>
       </c>
       <c r="BV12" s="20">
         <v>307173</v>
       </c>
       <c r="BW12" s="20">
         <v>324783</v>
       </c>
       <c r="BX12" s="20">
         <v>327577</v>
       </c>
       <c r="BY12" s="17">
         <v>333310</v>
       </c>
+      <c r="BZ12" s="62">
+        <v>346144</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" s="21" customFormat="1">
+    <row r="13" spans="1:78" s="21" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="13">
         <v>104389</v>
       </c>
       <c r="C13" s="13">
         <v>106816</v>
       </c>
       <c r="D13" s="13">
         <v>107681</v>
       </c>
       <c r="E13" s="14">
         <v>109362</v>
       </c>
       <c r="F13" s="13">
         <v>110168.5</v>
       </c>
       <c r="G13" s="14">
         <v>103674</v>
       </c>
       <c r="H13" s="14">
         <v>106395</v>
       </c>
       <c r="I13" s="14">
@@ -11839,52 +12501,55 @@
       </c>
       <c r="BR13" s="17">
         <v>511043</v>
       </c>
       <c r="BS13" s="20">
         <v>508363</v>
       </c>
       <c r="BT13" s="20">
         <v>485852</v>
       </c>
       <c r="BU13" s="20">
         <v>483392</v>
       </c>
       <c r="BV13" s="20">
         <v>495778</v>
       </c>
       <c r="BW13" s="20">
         <v>513716</v>
       </c>
       <c r="BX13" s="20">
         <v>515935</v>
       </c>
       <c r="BY13" s="17">
         <v>536800</v>
       </c>
+      <c r="BZ13" s="62">
+        <v>553228</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" s="21" customFormat="1" ht="22.5">
+    <row r="14" spans="1:78" s="21" customFormat="1" ht="22.5">
       <c r="A14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="13">
         <v>78668</v>
       </c>
       <c r="C14" s="13">
         <v>79902</v>
       </c>
       <c r="D14" s="13">
         <v>81829</v>
       </c>
       <c r="E14" s="14">
         <v>84253</v>
       </c>
       <c r="F14" s="13">
         <v>84598.1</v>
       </c>
       <c r="G14" s="14">
         <v>89829</v>
       </c>
       <c r="H14" s="14">
         <v>90677</v>
       </c>
       <c r="I14" s="14">
@@ -12072,52 +12737,55 @@
       </c>
       <c r="BR14" s="17">
         <v>362074</v>
       </c>
       <c r="BS14" s="20">
         <v>365157</v>
       </c>
       <c r="BT14" s="20">
         <v>396444</v>
       </c>
       <c r="BU14" s="20">
         <v>398747</v>
       </c>
       <c r="BV14" s="20">
         <v>403962</v>
       </c>
       <c r="BW14" s="20">
         <v>411327</v>
       </c>
       <c r="BX14" s="20">
         <v>417100</v>
       </c>
       <c r="BY14" s="17">
         <v>430171</v>
       </c>
+      <c r="BZ14" s="62">
+        <v>440001</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" s="21" customFormat="1">
+    <row r="15" spans="1:78" s="21" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="13">
         <v>102569</v>
       </c>
       <c r="C15" s="13">
         <v>104424</v>
       </c>
       <c r="D15" s="13">
         <v>107492</v>
       </c>
       <c r="E15" s="14">
         <v>112437</v>
       </c>
       <c r="F15" s="13">
         <v>112847</v>
       </c>
       <c r="G15" s="14">
         <v>116410</v>
       </c>
       <c r="H15" s="14">
         <v>119781</v>
       </c>
       <c r="I15" s="14">
@@ -12305,52 +12973,55 @@
       </c>
       <c r="BR15" s="17">
         <v>529925</v>
       </c>
       <c r="BS15" s="20">
         <v>532098</v>
       </c>
       <c r="BT15" s="20">
         <v>579770</v>
       </c>
       <c r="BU15" s="20">
         <v>586147</v>
       </c>
       <c r="BV15" s="20">
         <v>598421</v>
       </c>
       <c r="BW15" s="20">
         <v>604182</v>
       </c>
       <c r="BX15" s="20">
         <v>606895</v>
       </c>
       <c r="BY15" s="17">
         <v>654342</v>
       </c>
+      <c r="BZ15" s="62">
+        <v>754719</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" s="21" customFormat="1">
+    <row r="16" spans="1:78" s="21" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="13">
         <v>76500</v>
       </c>
       <c r="C16" s="13">
         <v>77055</v>
       </c>
       <c r="D16" s="13">
         <v>77681</v>
       </c>
       <c r="E16" s="14">
         <v>78868</v>
       </c>
       <c r="F16" s="13">
         <v>78561.8</v>
       </c>
       <c r="G16" s="14">
         <v>80082</v>
       </c>
       <c r="H16" s="14">
         <v>80174</v>
       </c>
       <c r="I16" s="14">
@@ -12538,52 +13209,55 @@
       </c>
       <c r="BR16" s="17">
         <v>336737</v>
       </c>
       <c r="BS16" s="20">
         <v>341277</v>
       </c>
       <c r="BT16" s="20">
         <v>348894</v>
       </c>
       <c r="BU16" s="20">
         <v>346570</v>
       </c>
       <c r="BV16" s="20">
         <v>349562</v>
       </c>
       <c r="BW16" s="20">
         <v>355137</v>
       </c>
       <c r="BX16" s="20">
         <v>356448</v>
       </c>
       <c r="BY16" s="17">
         <v>365066</v>
       </c>
+      <c r="BZ16" s="62">
+        <v>369650</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" s="21" customFormat="1">
+    <row r="17" spans="1:78" s="21" customFormat="1">
       <c r="A17" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="13">
         <v>113220</v>
       </c>
       <c r="C17" s="13">
         <v>120983</v>
       </c>
       <c r="D17" s="13">
         <v>122618</v>
       </c>
       <c r="E17" s="14">
         <v>128156</v>
       </c>
       <c r="F17" s="13">
         <v>128651.7</v>
       </c>
       <c r="G17" s="14">
         <v>127900</v>
       </c>
       <c r="H17" s="14">
         <v>137973</v>
       </c>
       <c r="I17" s="14">
@@ -12771,52 +13445,55 @@
       </c>
       <c r="BR17" s="17">
         <v>715882</v>
       </c>
       <c r="BS17" s="20">
         <v>726771</v>
       </c>
       <c r="BT17" s="20">
         <v>859822</v>
       </c>
       <c r="BU17" s="20">
         <v>837067</v>
       </c>
       <c r="BV17" s="20">
         <v>833101</v>
       </c>
       <c r="BW17" s="20">
         <v>840466</v>
       </c>
       <c r="BX17" s="20">
         <v>834522</v>
       </c>
       <c r="BY17" s="17">
         <v>883837</v>
       </c>
+      <c r="BZ17" s="62">
+        <v>867107</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" s="21" customFormat="1">
+    <row r="18" spans="1:78" s="21" customFormat="1">
       <c r="A18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="13">
         <v>163697</v>
       </c>
       <c r="C18" s="13">
         <v>174064</v>
       </c>
       <c r="D18" s="13">
         <v>173524</v>
       </c>
       <c r="E18" s="14">
         <v>179805</v>
       </c>
       <c r="F18" s="13">
         <v>180047.3</v>
       </c>
       <c r="G18" s="14">
         <v>177708</v>
       </c>
       <c r="H18" s="14">
         <v>183247</v>
       </c>
       <c r="I18" s="14">
@@ -13004,52 +13681,55 @@
       </c>
       <c r="BR18" s="17">
         <v>857240</v>
       </c>
       <c r="BS18" s="20">
         <v>856213</v>
       </c>
       <c r="BT18" s="20">
         <v>855468</v>
       </c>
       <c r="BU18" s="20">
         <v>910038</v>
       </c>
       <c r="BV18" s="20">
         <v>900581</v>
       </c>
       <c r="BW18" s="20">
         <v>920671</v>
       </c>
       <c r="BX18" s="20">
         <v>920985</v>
       </c>
       <c r="BY18" s="17">
         <v>1010271</v>
       </c>
+      <c r="BZ18" s="62">
+        <v>1060144</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" s="21" customFormat="1">
+    <row r="19" spans="1:78" s="21" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="13">
         <v>70328</v>
       </c>
       <c r="C19" s="13">
         <v>71755</v>
       </c>
       <c r="D19" s="13">
         <v>74632</v>
       </c>
       <c r="E19" s="14">
         <v>77894</v>
       </c>
       <c r="F19" s="13">
         <v>78121.2</v>
       </c>
       <c r="G19" s="14">
         <v>80543</v>
       </c>
       <c r="H19" s="14">
         <v>82322</v>
       </c>
       <c r="I19" s="14">
@@ -13237,52 +13917,55 @@
       </c>
       <c r="BR19" s="17">
         <v>299653</v>
       </c>
       <c r="BS19" s="20">
         <v>323068</v>
       </c>
       <c r="BT19" s="20">
         <v>330637</v>
       </c>
       <c r="BU19" s="20">
         <v>333172</v>
       </c>
       <c r="BV19" s="20">
         <v>343691</v>
       </c>
       <c r="BW19" s="20">
         <v>347114</v>
       </c>
       <c r="BX19" s="20">
         <v>356643</v>
       </c>
       <c r="BY19" s="17">
         <v>360960</v>
       </c>
+      <c r="BZ19" s="62">
+        <v>368250</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" s="21" customFormat="1" ht="13.5" customHeight="1">
+    <row r="20" spans="1:78" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="13">
         <v>152829</v>
       </c>
       <c r="C20" s="13">
         <v>158867</v>
       </c>
       <c r="D20" s="13">
         <v>164899</v>
       </c>
       <c r="E20" s="14">
         <v>173955</v>
       </c>
       <c r="F20" s="13">
         <v>171794.3</v>
       </c>
       <c r="G20" s="14">
         <v>176720</v>
       </c>
       <c r="H20" s="14">
         <v>185997</v>
       </c>
       <c r="I20" s="14">
@@ -13470,52 +14153,55 @@
       </c>
       <c r="BR20" s="17">
         <v>595411</v>
       </c>
       <c r="BS20" s="20">
         <v>597883</v>
       </c>
       <c r="BT20" s="20">
         <v>597411</v>
       </c>
       <c r="BU20" s="20">
         <v>612638</v>
       </c>
       <c r="BV20" s="20">
         <v>621223</v>
       </c>
       <c r="BW20" s="20">
         <v>648648</v>
       </c>
       <c r="BX20" s="20">
         <v>656257</v>
       </c>
       <c r="BY20" s="17">
         <v>638235</v>
       </c>
+      <c r="BZ20" s="62">
+        <v>648131</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" s="21" customFormat="1" ht="22.5">
+    <row r="21" spans="1:78" s="21" customFormat="1" ht="22.5">
       <c r="A21" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13">
         <v>94294</v>
       </c>
       <c r="C21" s="13">
         <v>95258</v>
       </c>
       <c r="D21" s="13">
         <v>94529</v>
       </c>
       <c r="E21" s="14">
         <v>94363</v>
       </c>
       <c r="F21" s="13">
         <v>94401.7</v>
       </c>
       <c r="G21" s="14">
         <v>91598</v>
       </c>
       <c r="H21" s="14">
         <v>93014</v>
       </c>
       <c r="I21" s="14">
@@ -13703,52 +14389,55 @@
       </c>
       <c r="BR21" s="17">
         <v>362292</v>
       </c>
       <c r="BS21" s="20">
         <v>369772</v>
       </c>
       <c r="BT21" s="20">
         <v>349519</v>
       </c>
       <c r="BU21" s="20">
         <v>353042</v>
       </c>
       <c r="BV21" s="20">
         <v>352780</v>
       </c>
       <c r="BW21" s="20">
         <v>363361</v>
       </c>
       <c r="BX21" s="20">
         <v>364301</v>
       </c>
       <c r="BY21" s="17">
         <v>377964</v>
       </c>
+      <c r="BZ21" s="62">
+        <v>387136</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" s="21" customFormat="1" ht="22.5">
+    <row r="22" spans="1:78" s="21" customFormat="1" ht="22.5">
       <c r="A22" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13">
         <v>68274</v>
       </c>
       <c r="C22" s="13">
         <v>70140</v>
       </c>
       <c r="D22" s="13">
         <v>78906</v>
       </c>
       <c r="E22" s="14">
         <v>85024</v>
       </c>
       <c r="F22" s="13">
         <v>84987.1</v>
       </c>
       <c r="G22" s="14">
         <v>92340</v>
       </c>
       <c r="H22" s="14">
         <v>95177</v>
       </c>
       <c r="I22" s="14">
@@ -13936,52 +14625,55 @@
       </c>
       <c r="BR22" s="17">
         <v>337634</v>
       </c>
       <c r="BS22" s="20">
         <v>338637</v>
       </c>
       <c r="BT22" s="20">
         <v>362015</v>
       </c>
       <c r="BU22" s="20">
         <v>359232</v>
       </c>
       <c r="BV22" s="20">
         <v>357394</v>
       </c>
       <c r="BW22" s="20">
         <v>372201</v>
       </c>
       <c r="BX22" s="20">
         <v>370822</v>
       </c>
       <c r="BY22" s="17">
         <v>403447</v>
       </c>
+      <c r="BZ22" s="62">
+        <v>397450</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" s="21" customFormat="1">
+    <row r="23" spans="1:78" s="21" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13">
         <v>49858</v>
       </c>
       <c r="C23" s="13">
         <v>52905</v>
       </c>
       <c r="D23" s="13">
         <v>56349</v>
       </c>
       <c r="E23" s="14">
         <v>59210</v>
       </c>
       <c r="F23" s="13">
         <v>59220.6</v>
       </c>
       <c r="G23" s="14">
         <v>64380</v>
       </c>
       <c r="H23" s="14">
         <v>67979</v>
       </c>
       <c r="I23" s="14">
@@ -14169,52 +14861,55 @@
       </c>
       <c r="BR23" s="17">
         <v>302087</v>
       </c>
       <c r="BS23" s="20">
         <v>303020</v>
       </c>
       <c r="BT23" s="20">
         <v>302428</v>
       </c>
       <c r="BU23" s="20">
         <v>338055</v>
       </c>
       <c r="BV23" s="20">
         <v>322181</v>
       </c>
       <c r="BW23" s="20">
         <v>322665</v>
       </c>
       <c r="BX23" s="20">
         <v>322678</v>
       </c>
       <c r="BY23" s="17">
         <v>315100</v>
       </c>
+      <c r="BZ23" s="62">
+        <v>349573</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" s="21" customFormat="1" ht="22.5">
+    <row r="24" spans="1:78" s="21" customFormat="1" ht="22.5">
       <c r="A24" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B24" s="13">
         <v>57278</v>
       </c>
       <c r="C24" s="13">
         <v>59663</v>
       </c>
       <c r="D24" s="13">
         <v>64455</v>
       </c>
       <c r="E24" s="14">
         <v>67812</v>
       </c>
       <c r="F24" s="13">
         <v>67754.8</v>
       </c>
       <c r="G24" s="14">
         <v>73976</v>
       </c>
       <c r="H24" s="14">
         <v>76559</v>
       </c>
       <c r="I24" s="14">
@@ -14402,52 +15097,55 @@
       </c>
       <c r="BR24" s="17">
         <v>314053</v>
       </c>
       <c r="BS24" s="20">
         <v>315409</v>
       </c>
       <c r="BT24" s="20">
         <v>312758</v>
       </c>
       <c r="BU24" s="20">
         <v>326721</v>
       </c>
       <c r="BV24" s="20">
         <v>327351</v>
       </c>
       <c r="BW24" s="20">
         <v>334254</v>
       </c>
       <c r="BX24" s="20">
         <v>334195</v>
       </c>
       <c r="BY24" s="17">
         <v>334768</v>
       </c>
+      <c r="BZ24" s="62">
+        <v>346919</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" s="21" customFormat="1">
+    <row r="25" spans="1:78" s="21" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="13">
         <v>56628</v>
       </c>
       <c r="C25" s="13">
         <v>56695</v>
       </c>
       <c r="D25" s="13">
         <v>61867</v>
       </c>
       <c r="E25" s="14">
         <v>65031</v>
       </c>
       <c r="F25" s="13">
         <v>65234.3</v>
       </c>
       <c r="G25" s="14">
         <v>69145</v>
       </c>
       <c r="H25" s="14">
         <v>69231</v>
       </c>
       <c r="I25" s="14">
@@ -14635,52 +15333,55 @@
       </c>
       <c r="BR25" s="17">
         <v>270487</v>
       </c>
       <c r="BS25" s="20">
         <v>270487</v>
       </c>
       <c r="BT25" s="20">
         <v>284938</v>
       </c>
       <c r="BU25" s="20">
         <v>294658</v>
       </c>
       <c r="BV25" s="20">
         <v>297243</v>
       </c>
       <c r="BW25" s="20">
         <v>304748</v>
       </c>
       <c r="BX25" s="20">
         <v>308324</v>
       </c>
       <c r="BY25" s="17">
         <v>293671</v>
       </c>
+      <c r="BZ25" s="62">
+        <v>304911</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" s="21" customFormat="1">
+    <row r="26" spans="1:78" s="21" customFormat="1">
       <c r="A26" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="13">
         <v>142330</v>
       </c>
       <c r="C26" s="13">
         <v>138554</v>
       </c>
       <c r="D26" s="13">
         <v>136352</v>
       </c>
       <c r="E26" s="14">
         <v>135988</v>
       </c>
       <c r="F26" s="13">
         <v>136205.6</v>
       </c>
       <c r="G26" s="14">
         <v>160744</v>
       </c>
       <c r="H26" s="14">
         <v>156541</v>
       </c>
       <c r="I26" s="14">
@@ -14868,67 +15569,70 @@
       </c>
       <c r="BR26" s="17">
         <v>321717</v>
       </c>
       <c r="BS26" s="20">
         <v>361272</v>
       </c>
       <c r="BT26" s="20">
         <v>330768</v>
       </c>
       <c r="BU26" s="20">
         <v>361377</v>
       </c>
       <c r="BV26" s="20">
         <v>361560</v>
       </c>
       <c r="BW26" s="20">
         <v>362165</v>
       </c>
       <c r="BX26" s="20">
         <v>405176</v>
       </c>
       <c r="BY26" s="17">
         <v>362123</v>
       </c>
+      <c r="BZ26" s="62">
+        <v>405868</v>
+      </c>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="L27" s="24"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="L28" s="24"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="L29" s="24"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="L30" s="24"/>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="L31" s="24"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="24"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="24"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="24"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="24"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="24"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="24"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="24"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="24"/>
@@ -15080,224 +15784,227 @@
     <row r="89" spans="12:12">
       <c r="L89" s="25"/>
     </row>
     <row r="90" spans="12:12">
       <c r="L90" s="25"/>
     </row>
     <row r="91" spans="12:12">
       <c r="L91" s="25"/>
     </row>
     <row r="92" spans="12:12">
       <c r="L92" s="25"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="25"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="25"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="25"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="AZ3:BD3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="V3:Z3"/>
+    <mergeCell ref="BJ3:BN3"/>
+    <mergeCell ref="AP3:AT3"/>
+    <mergeCell ref="BY3:BZ3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="B5:BG5"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AU3:AY3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="AA3:AE3"/>
     <mergeCell ref="AF3:AJ3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="Q3:U3"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP3:AT3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101001A9D016D7DF9584D8A75B979D25E7C29" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a22149871cb9528478c0e568903b997c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43768A00-A5C5-4DD2-90CF-16B547F18AED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2473AFB-9640-49E0-9266-79B79E96F220}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{604628FA-EF8B-432A-8E92-DFD6AD75F721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2473AFB-9640-49E0-9266-79B79E96F220}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43768A00-A5C5-4DD2-90CF-16B547F18AED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A7417D5-9269-470C-B313-FDA763C7F72F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>тоқсан</vt:lpstr>
       <vt:lpstr>кезең</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Основные показаьели оплаты труда по видам экономической деятельсноти</dc:title>
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">