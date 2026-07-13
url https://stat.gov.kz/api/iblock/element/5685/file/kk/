--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -31,51 +31,51 @@
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$26</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1019" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="48">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -186,51 +186,51 @@
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасының өңірлері бойынша орташа айлық жалақы</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -256,50 +256,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -381,51 +386,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -486,116 +491,122 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="5"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -873,77 +884,77 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ26"/>
+  <dimension ref="A1:DR26"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DP37" sqref="DP37"/>
+    <sheetView topLeftCell="CP1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DO35" sqref="DO35:DP35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="87" width="9.140625" style="1" customWidth="1"/>
     <col min="88" max="91" width="9.140625" style="2" customWidth="1"/>
     <col min="92" max="110" width="9.140625" style="1" customWidth="1"/>
     <col min="111" max="111" width="8.85546875" style="1" customWidth="1"/>
     <col min="112" max="119" width="9.140625" style="1"/>
-    <col min="120" max="120" width="7.85546875" style="1" customWidth="1"/>
-    <col min="121" max="16384" width="9.140625" style="1"/>
+    <col min="120" max="121" width="7.85546875" style="1" customWidth="1"/>
+    <col min="122" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="27" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:122" ht="27" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="48"/>
-[...3 lines deleted...]
-      <c r="F1" s="48"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
       <c r="X1" s="41"/>
       <c r="Y1" s="41"/>
       <c r="Z1" s="41"/>
       <c r="AA1" s="41"/>
       <c r="AB1" s="41"/>
       <c r="AC1" s="41"/>
       <c r="AD1" s="41"/>
       <c r="AE1" s="41"/>
@@ -953,209 +964,210 @@
       <c r="AI1" s="41"/>
       <c r="AJ1" s="41"/>
       <c r="AK1" s="41"/>
       <c r="AL1" s="41"/>
       <c r="AM1" s="41"/>
       <c r="AN1" s="41"/>
       <c r="AO1" s="41"/>
       <c r="AP1" s="41"/>
       <c r="AQ1" s="41"/>
       <c r="AR1" s="41"/>
       <c r="AS1" s="41"/>
       <c r="AT1" s="41"/>
       <c r="AU1" s="41"/>
       <c r="AV1" s="41"/>
       <c r="AW1" s="41"/>
       <c r="AX1" s="41"/>
       <c r="AY1" s="41"/>
       <c r="AZ1" s="41"/>
       <c r="BA1" s="41"/>
       <c r="BB1" s="41"/>
       <c r="BC1" s="41"/>
       <c r="BD1" s="41"/>
       <c r="BE1" s="41"/>
       <c r="BF1" s="41"/>
     </row>
-    <row r="2" spans="1:121" s="4" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="45">
+    <row r="2" spans="1:122" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="51"/>
+      <c r="B2" s="48">
         <v>2010</v>
       </c>
-      <c r="C2" s="46"/>
-[...11 lines deleted...]
-      <c r="O2" s="45">
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="48">
         <v>2011</v>
       </c>
-      <c r="P2" s="46"/>
-[...11 lines deleted...]
-      <c r="AB2" s="45">
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="48">
         <v>2012</v>
       </c>
-      <c r="AC2" s="46"/>
-[...11 lines deleted...]
-      <c r="AO2" s="45">
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="48">
         <v>2013</v>
       </c>
-      <c r="AP2" s="46"/>
-[...11 lines deleted...]
-      <c r="BB2" s="45">
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="48">
         <v>2014</v>
       </c>
-      <c r="BC2" s="46"/>
-[...11 lines deleted...]
-      <c r="BO2" s="45">
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
+      <c r="BE2" s="49"/>
+      <c r="BF2" s="49"/>
+      <c r="BG2" s="49"/>
+      <c r="BH2" s="49"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="49"/>
+      <c r="BK2" s="49"/>
+      <c r="BL2" s="49"/>
+      <c r="BM2" s="49"/>
+      <c r="BN2" s="50"/>
+      <c r="BO2" s="48">
         <v>2015</v>
       </c>
-      <c r="BP2" s="46"/>
-[...3 lines deleted...]
-      <c r="BT2" s="45">
+      <c r="BP2" s="49"/>
+      <c r="BQ2" s="49"/>
+      <c r="BR2" s="49"/>
+      <c r="BS2" s="50"/>
+      <c r="BT2" s="48">
         <v>2016</v>
       </c>
-      <c r="BU2" s="46"/>
-[...3 lines deleted...]
-      <c r="BY2" s="45">
+      <c r="BU2" s="49"/>
+      <c r="BV2" s="49"/>
+      <c r="BW2" s="49"/>
+      <c r="BX2" s="50"/>
+      <c r="BY2" s="48">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="46"/>
-[...3 lines deleted...]
-      <c r="CD2" s="45">
+      <c r="BZ2" s="49"/>
+      <c r="CA2" s="49"/>
+      <c r="CB2" s="49"/>
+      <c r="CC2" s="50"/>
+      <c r="CD2" s="48">
         <v>2018</v>
       </c>
-      <c r="CE2" s="46"/>
-[...3 lines deleted...]
-      <c r="CI2" s="45">
+      <c r="CE2" s="49"/>
+      <c r="CF2" s="49"/>
+      <c r="CG2" s="49"/>
+      <c r="CH2" s="50"/>
+      <c r="CI2" s="48">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="46"/>
-[...3 lines deleted...]
-      <c r="CN2" s="45">
+      <c r="CJ2" s="49"/>
+      <c r="CK2" s="49"/>
+      <c r="CL2" s="49"/>
+      <c r="CM2" s="50"/>
+      <c r="CN2" s="48">
         <v>2020</v>
       </c>
-      <c r="CO2" s="46"/>
-[...3 lines deleted...]
-      <c r="CS2" s="45">
+      <c r="CO2" s="49"/>
+      <c r="CP2" s="49"/>
+      <c r="CQ2" s="49"/>
+      <c r="CR2" s="50"/>
+      <c r="CS2" s="48">
         <v>2021</v>
       </c>
-      <c r="CT2" s="46"/>
-[...3 lines deleted...]
-      <c r="CX2" s="45">
+      <c r="CT2" s="49"/>
+      <c r="CU2" s="49"/>
+      <c r="CV2" s="49"/>
+      <c r="CW2" s="50"/>
+      <c r="CX2" s="48">
         <v>2022</v>
       </c>
-      <c r="CY2" s="46"/>
-[...3 lines deleted...]
-      <c r="DC2" s="45">
+      <c r="CY2" s="49"/>
+      <c r="CZ2" s="49"/>
+      <c r="DA2" s="49"/>
+      <c r="DB2" s="50"/>
+      <c r="DC2" s="48">
         <v>2023</v>
       </c>
-      <c r="DD2" s="46"/>
-[...3 lines deleted...]
-      <c r="DH2" s="45">
+      <c r="DD2" s="49"/>
+      <c r="DE2" s="49"/>
+      <c r="DF2" s="49"/>
+      <c r="DG2" s="50"/>
+      <c r="DH2" s="48">
         <v>2024</v>
       </c>
-      <c r="DI2" s="46"/>
-[...3 lines deleted...]
-      <c r="DM2" s="44">
+      <c r="DI2" s="49"/>
+      <c r="DJ2" s="49"/>
+      <c r="DK2" s="49"/>
+      <c r="DL2" s="50"/>
+      <c r="DM2" s="48">
         <v>2025</v>
       </c>
-      <c r="DN2" s="44"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="42">
+      <c r="DN2" s="49"/>
+      <c r="DO2" s="49"/>
+      <c r="DP2" s="49"/>
+      <c r="DQ2" s="50"/>
+      <c r="DR2" s="42">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:121" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="44"/>
+    <row r="3" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="51"/>
       <c r="B3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1469,164 +1481,167 @@
       </c>
       <c r="DI3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DJ3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="DK3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="DL3" s="3" t="s">
         <v>34</v>
       </c>
       <c r="DM3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DN3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DO3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="DP3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="DQ3" s="42" t="s">
+      <c r="DQ3" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="DR3" s="42" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="4" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="49"/>
-[...102 lines deleted...]
-      <c r="DQ4" s="7" t="s">
+      <c r="B4" s="46"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="47"/>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="47"/>
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="47"/>
+      <c r="AL4" s="47"/>
+      <c r="AM4" s="47"/>
+      <c r="AN4" s="47"/>
+      <c r="AO4" s="47"/>
+      <c r="AP4" s="47"/>
+      <c r="AQ4" s="47"/>
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="47"/>
+      <c r="AT4" s="47"/>
+      <c r="AU4" s="47"/>
+      <c r="AV4" s="47"/>
+      <c r="AW4" s="47"/>
+      <c r="AX4" s="47"/>
+      <c r="AY4" s="47"/>
+      <c r="AZ4" s="47"/>
+      <c r="BA4" s="47"/>
+      <c r="BB4" s="47"/>
+      <c r="BC4" s="47"/>
+      <c r="BD4" s="47"/>
+      <c r="BE4" s="47"/>
+      <c r="BF4" s="47"/>
+      <c r="BG4" s="47"/>
+      <c r="BH4" s="47"/>
+      <c r="BI4" s="47"/>
+      <c r="BJ4" s="47"/>
+      <c r="BK4" s="47"/>
+      <c r="BL4" s="47"/>
+      <c r="BM4" s="47"/>
+      <c r="BN4" s="47"/>
+      <c r="BO4" s="47"/>
+      <c r="BP4" s="47"/>
+      <c r="BQ4" s="47"/>
+      <c r="BR4" s="47"/>
+      <c r="BS4" s="47"/>
+      <c r="BT4" s="47"/>
+      <c r="BU4" s="47"/>
+      <c r="BV4" s="47"/>
+      <c r="BW4" s="47"/>
+      <c r="BX4" s="47"/>
+      <c r="BY4" s="47"/>
+      <c r="BZ4" s="47"/>
+      <c r="CA4" s="47"/>
+      <c r="CB4" s="47"/>
+      <c r="CC4" s="47"/>
+      <c r="CD4" s="47"/>
+      <c r="CE4" s="47"/>
+      <c r="CF4" s="47"/>
+      <c r="CG4" s="47"/>
+      <c r="CH4" s="47"/>
+      <c r="CI4" s="47"/>
+      <c r="CJ4" s="47"/>
+      <c r="CK4" s="47"/>
+      <c r="CL4" s="47"/>
+      <c r="CM4" s="47"/>
+      <c r="CN4" s="47"/>
+      <c r="CO4" s="47"/>
+      <c r="CP4" s="47"/>
+      <c r="CQ4" s="47"/>
+      <c r="CR4" s="47"/>
+      <c r="CS4" s="47"/>
+      <c r="CT4" s="47"/>
+      <c r="CU4" s="47"/>
+      <c r="CV4" s="47"/>
+      <c r="CW4" s="47"/>
+      <c r="CX4" s="47"/>
+      <c r="CY4" s="47"/>
+      <c r="CZ4" s="47"/>
+      <c r="DR4" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:121" ht="14.25" customHeight="1">
+    <row r="5" spans="1:122" ht="14.25" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>66674</v>
       </c>
       <c r="C5" s="10">
         <v>66315</v>
       </c>
       <c r="D5" s="10">
         <v>72251</v>
       </c>
       <c r="E5" s="10">
         <v>75203</v>
       </c>
       <c r="F5" s="10">
         <v>74791</v>
       </c>
       <c r="G5" s="10">
         <v>81266</v>
       </c>
       <c r="H5" s="10">
         <v>82282</v>
       </c>
       <c r="I5" s="10">
@@ -1943,55 +1958,58 @@
       </c>
       <c r="DI5" s="12">
         <v>403251</v>
       </c>
       <c r="DJ5" s="12">
         <v>390328</v>
       </c>
       <c r="DK5" s="12">
         <v>434982</v>
       </c>
       <c r="DL5" s="12">
         <v>405416</v>
       </c>
       <c r="DM5" s="12">
         <v>423133</v>
       </c>
       <c r="DN5" s="11">
         <v>448620</v>
       </c>
       <c r="DO5" s="11">
         <v>429368</v>
       </c>
       <c r="DP5" s="11">
         <v>473158</v>
       </c>
-      <c r="DQ5" s="11">
+      <c r="DQ5" s="68">
+        <v>443890</v>
+      </c>
+      <c r="DR5" s="11">
         <v>461486</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="10" t="s">
@@ -2308,55 +2326,58 @@
       </c>
       <c r="DI6" s="12">
         <v>340204</v>
       </c>
       <c r="DJ6" s="12">
         <v>334507</v>
       </c>
       <c r="DK6" s="12">
         <v>363624</v>
       </c>
       <c r="DL6" s="12">
         <v>339299</v>
       </c>
       <c r="DM6" s="12">
         <v>355108</v>
       </c>
       <c r="DN6" s="11">
         <v>381756</v>
       </c>
       <c r="DO6" s="11">
         <v>372831</v>
       </c>
       <c r="DP6" s="11">
         <v>406275</v>
       </c>
-      <c r="DQ6" s="11">
+      <c r="DQ6" s="68">
+        <v>377359</v>
+      </c>
+      <c r="DR6" s="11">
         <v>405425</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="10">
         <v>47171</v>
       </c>
       <c r="C7" s="10">
         <v>46589</v>
       </c>
       <c r="D7" s="10">
         <v>49387</v>
       </c>
       <c r="E7" s="10">
         <v>50695</v>
       </c>
       <c r="F7" s="10">
         <v>54651</v>
       </c>
       <c r="G7" s="10">
         <v>58246</v>
       </c>
       <c r="H7" s="10">
         <v>58567</v>
       </c>
       <c r="I7" s="10">
@@ -2673,55 +2694,58 @@
       </c>
       <c r="DI7" s="12">
         <v>330230</v>
       </c>
       <c r="DJ7" s="12">
         <v>328210</v>
       </c>
       <c r="DK7" s="12">
         <v>348095</v>
       </c>
       <c r="DL7" s="12">
         <v>329732</v>
       </c>
       <c r="DM7" s="12">
         <v>343471</v>
       </c>
       <c r="DN7" s="11">
         <v>366971</v>
       </c>
       <c r="DO7" s="11">
         <v>366749</v>
       </c>
       <c r="DP7" s="11">
         <v>408595</v>
       </c>
-      <c r="DQ7" s="11">
+      <c r="DQ7" s="68">
+        <v>374100</v>
+      </c>
+      <c r="DR7" s="11">
         <v>378763</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>57245</v>
       </c>
       <c r="C8" s="10">
         <v>57553</v>
       </c>
       <c r="D8" s="10">
         <v>64939</v>
       </c>
       <c r="E8" s="10">
         <v>66102</v>
       </c>
       <c r="F8" s="10">
         <v>67202</v>
       </c>
       <c r="G8" s="10">
         <v>72141</v>
       </c>
       <c r="H8" s="10">
         <v>74099</v>
       </c>
       <c r="I8" s="10">
@@ -3038,55 +3062,58 @@
       </c>
       <c r="DI8" s="12">
         <v>370538</v>
       </c>
       <c r="DJ8" s="12">
         <v>368600</v>
       </c>
       <c r="DK8" s="12">
         <v>406520</v>
       </c>
       <c r="DL8" s="12">
         <v>378086</v>
       </c>
       <c r="DM8" s="12">
         <v>385569</v>
       </c>
       <c r="DN8" s="11">
         <v>405140</v>
       </c>
       <c r="DO8" s="11">
         <v>401215</v>
       </c>
       <c r="DP8" s="11">
         <v>438484</v>
       </c>
-      <c r="DQ8" s="11">
+      <c r="DQ8" s="68">
+        <v>404557</v>
+      </c>
+      <c r="DR8" s="11">
         <v>420239</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>50277</v>
       </c>
       <c r="C9" s="10">
         <v>51774</v>
       </c>
       <c r="D9" s="10">
         <v>52022</v>
       </c>
       <c r="E9" s="10">
         <v>55790</v>
       </c>
       <c r="F9" s="10">
         <v>58581</v>
       </c>
       <c r="G9" s="10">
         <v>62489</v>
       </c>
       <c r="H9" s="10">
         <v>63866</v>
       </c>
       <c r="I9" s="10">
@@ -3403,55 +3430,58 @@
       </c>
       <c r="DI9" s="12">
         <v>339550</v>
       </c>
       <c r="DJ9" s="12">
         <v>308314</v>
       </c>
       <c r="DK9" s="12">
         <v>353691</v>
       </c>
       <c r="DL9" s="12">
         <v>328536</v>
       </c>
       <c r="DM9" s="12">
         <v>339185</v>
       </c>
       <c r="DN9" s="11">
         <v>389205</v>
       </c>
       <c r="DO9" s="11">
         <v>343625</v>
       </c>
       <c r="DP9" s="11">
         <v>386257</v>
       </c>
-      <c r="DQ9" s="11">
+      <c r="DQ9" s="68">
+        <v>364457</v>
+      </c>
+      <c r="DR9" s="11">
         <v>376012</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>134194</v>
       </c>
       <c r="C10" s="10">
         <v>131731</v>
       </c>
       <c r="D10" s="10">
         <v>141197</v>
       </c>
       <c r="E10" s="10">
         <v>144031</v>
       </c>
       <c r="F10" s="10">
         <v>138056</v>
       </c>
       <c r="G10" s="10">
         <v>145351</v>
       </c>
       <c r="H10" s="10">
         <v>154006</v>
       </c>
       <c r="I10" s="10">
@@ -3768,55 +3798,58 @@
       </c>
       <c r="DI10" s="12">
         <v>594426</v>
       </c>
       <c r="DJ10" s="12">
         <v>630894</v>
       </c>
       <c r="DK10" s="12">
         <v>640938</v>
       </c>
       <c r="DL10" s="12">
         <v>633322</v>
       </c>
       <c r="DM10" s="12">
         <v>634234</v>
       </c>
       <c r="DN10" s="11">
         <v>585172</v>
       </c>
       <c r="DO10" s="11">
         <v>602752</v>
       </c>
       <c r="DP10" s="11">
         <v>609534</v>
       </c>
-      <c r="DQ10" s="11">
+      <c r="DQ10" s="68">
+        <v>613062</v>
+      </c>
+      <c r="DR10" s="11">
         <v>652950</v>
       </c>
     </row>
-    <row r="11" spans="1:121" ht="10.5" customHeight="1">
+    <row r="11" spans="1:122" ht="10.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>68125</v>
       </c>
       <c r="C11" s="10">
         <v>67843</v>
       </c>
       <c r="D11" s="10">
         <v>74969</v>
       </c>
       <c r="E11" s="10">
         <v>78135</v>
       </c>
       <c r="F11" s="10">
         <v>79530</v>
       </c>
       <c r="G11" s="10">
         <v>80431</v>
       </c>
       <c r="H11" s="10">
         <v>83406</v>
       </c>
       <c r="I11" s="10">
@@ -4133,55 +4166,58 @@
       </c>
       <c r="DI11" s="12">
         <v>342237</v>
       </c>
       <c r="DJ11" s="12">
         <v>340084</v>
       </c>
       <c r="DK11" s="12">
         <v>361140</v>
       </c>
       <c r="DL11" s="12">
         <v>350965</v>
       </c>
       <c r="DM11" s="12">
         <v>361848</v>
       </c>
       <c r="DN11" s="11">
         <v>378851</v>
       </c>
       <c r="DO11" s="11">
         <v>363934</v>
       </c>
       <c r="DP11" s="11">
         <v>380424</v>
       </c>
-      <c r="DQ11" s="11">
+      <c r="DQ11" s="68">
+        <v>370882</v>
+      </c>
+      <c r="DR11" s="11">
         <v>387694</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="10">
         <v>43677</v>
       </c>
       <c r="C12" s="10">
         <v>43385</v>
       </c>
       <c r="D12" s="10">
         <v>45228</v>
       </c>
       <c r="E12" s="10">
         <v>48927</v>
       </c>
       <c r="F12" s="10">
         <v>50409</v>
       </c>
       <c r="G12" s="10">
         <v>55605</v>
       </c>
       <c r="H12" s="10">
         <v>55523</v>
       </c>
       <c r="I12" s="10">
@@ -4498,55 +4534,58 @@
       </c>
       <c r="DI12" s="12">
         <v>322778</v>
       </c>
       <c r="DJ12" s="12">
         <v>279645</v>
       </c>
       <c r="DK12" s="12">
         <v>313073</v>
       </c>
       <c r="DL12" s="12">
         <v>299972</v>
       </c>
       <c r="DM12" s="12">
         <v>308891</v>
       </c>
       <c r="DN12" s="11">
         <v>355167</v>
       </c>
       <c r="DO12" s="11">
         <v>308058</v>
       </c>
       <c r="DP12" s="11">
         <v>335794</v>
       </c>
-      <c r="DQ12" s="11">
+      <c r="DQ12" s="68">
+        <v>327274</v>
+      </c>
+      <c r="DR12" s="11">
         <v>328952</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -4863,55 +4902,58 @@
       </c>
       <c r="DI13" s="12">
         <v>300393</v>
       </c>
       <c r="DJ13" s="12">
         <v>280464</v>
       </c>
       <c r="DK13" s="12">
         <v>314398</v>
       </c>
       <c r="DL13" s="12">
         <v>293160</v>
       </c>
       <c r="DM13" s="12">
         <v>308429</v>
       </c>
       <c r="DN13" s="11">
         <v>355644</v>
       </c>
       <c r="DO13" s="11">
         <v>331211</v>
       </c>
       <c r="DP13" s="11">
         <v>349593</v>
       </c>
-      <c r="DQ13" s="11">
+      <c r="DQ13" s="68">
+        <v>332203</v>
+      </c>
+      <c r="DR13" s="11">
         <v>346199</v>
       </c>
     </row>
-    <row r="14" spans="1:121" ht="12" customHeight="1">
+    <row r="14" spans="1:122" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>63155</v>
       </c>
       <c r="C14" s="10">
         <v>57962</v>
       </c>
       <c r="D14" s="10">
         <v>60960</v>
       </c>
       <c r="E14" s="10">
         <v>66393</v>
       </c>
       <c r="F14" s="10">
         <v>65043</v>
       </c>
       <c r="G14" s="10">
         <v>67996</v>
       </c>
       <c r="H14" s="10">
         <v>69771</v>
       </c>
       <c r="I14" s="10">
@@ -5228,55 +5270,58 @@
       </c>
       <c r="DI14" s="12">
         <v>379463</v>
       </c>
       <c r="DJ14" s="12">
         <v>374937</v>
       </c>
       <c r="DK14" s="12">
         <v>415544</v>
       </c>
       <c r="DL14" s="12">
         <v>380953</v>
       </c>
       <c r="DM14" s="12">
         <v>398805</v>
       </c>
       <c r="DN14" s="11">
         <v>432501</v>
       </c>
       <c r="DO14" s="11">
         <v>410314</v>
       </c>
       <c r="DP14" s="11">
         <v>454071</v>
       </c>
-      <c r="DQ14" s="11">
+      <c r="DQ14" s="68">
+        <v>423278</v>
+      </c>
+      <c r="DR14" s="11">
         <v>439100</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>47950</v>
       </c>
       <c r="C15" s="10">
         <v>46933</v>
       </c>
       <c r="D15" s="10">
         <v>50316</v>
       </c>
       <c r="E15" s="10">
         <v>51937</v>
       </c>
       <c r="F15" s="10">
         <v>55284</v>
       </c>
       <c r="G15" s="10">
         <v>59170</v>
       </c>
       <c r="H15" s="10">
         <v>60358</v>
       </c>
       <c r="I15" s="10">
@@ -5593,55 +5638,58 @@
       </c>
       <c r="DI15" s="12">
         <v>337636</v>
       </c>
       <c r="DJ15" s="12">
         <v>338366</v>
       </c>
       <c r="DK15" s="12">
         <v>376535</v>
       </c>
       <c r="DL15" s="12">
         <v>343804</v>
       </c>
       <c r="DM15" s="12">
         <v>358873</v>
       </c>
       <c r="DN15" s="11">
         <v>381146</v>
       </c>
       <c r="DO15" s="11">
         <v>377719</v>
       </c>
       <c r="DP15" s="11">
         <v>416699</v>
       </c>
-      <c r="DQ15" s="11">
+      <c r="DQ15" s="68">
+        <v>384256</v>
+      </c>
+      <c r="DR15" s="11">
         <v>394942</v>
       </c>
     </row>
-    <row r="16" spans="1:121" ht="12.75" customHeight="1">
+    <row r="16" spans="1:122" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>59975</v>
       </c>
       <c r="C16" s="10">
         <v>59906</v>
       </c>
       <c r="D16" s="10">
         <v>62305</v>
       </c>
       <c r="E16" s="10">
         <v>66632</v>
       </c>
       <c r="F16" s="10">
         <v>68945</v>
       </c>
       <c r="G16" s="10">
         <v>74746</v>
       </c>
       <c r="H16" s="10">
         <v>76829</v>
       </c>
       <c r="I16" s="10">
@@ -5958,55 +6006,58 @@
       </c>
       <c r="DI16" s="12">
         <v>360840</v>
       </c>
       <c r="DJ16" s="12">
         <v>325206</v>
       </c>
       <c r="DK16" s="12">
         <v>349918</v>
       </c>
       <c r="DL16" s="12">
         <v>344381</v>
       </c>
       <c r="DM16" s="12">
         <v>354856</v>
       </c>
       <c r="DN16" s="11">
         <v>395010</v>
       </c>
       <c r="DO16" s="11">
         <v>353237</v>
       </c>
       <c r="DP16" s="11">
         <v>376842</v>
       </c>
-      <c r="DQ16" s="11">
+      <c r="DQ16" s="68">
+        <v>370513</v>
+      </c>
+      <c r="DR16" s="11">
         <v>385193</v>
       </c>
     </row>
-    <row r="17" spans="1:121" ht="12.75" customHeight="1">
+    <row r="17" spans="1:122" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>105484</v>
       </c>
       <c r="C17" s="10">
         <v>108547</v>
       </c>
       <c r="D17" s="10">
         <v>133215</v>
       </c>
       <c r="E17" s="10">
         <v>132708</v>
       </c>
       <c r="F17" s="10">
         <v>121101</v>
       </c>
       <c r="G17" s="10">
         <v>138767</v>
       </c>
       <c r="H17" s="10">
         <v>140846</v>
       </c>
       <c r="I17" s="10">
@@ -6323,55 +6374,58 @@
       </c>
       <c r="DI17" s="12">
         <v>579838</v>
       </c>
       <c r="DJ17" s="12">
         <v>570233</v>
       </c>
       <c r="DK17" s="12">
         <v>607867</v>
       </c>
       <c r="DL17" s="12">
         <v>580946</v>
       </c>
       <c r="DM17" s="12">
         <v>621320</v>
       </c>
       <c r="DN17" s="11">
         <v>629466</v>
       </c>
       <c r="DO17" s="11">
         <v>606125</v>
       </c>
       <c r="DP17" s="11">
         <v>658762</v>
       </c>
-      <c r="DQ17" s="11">
+      <c r="DQ17" s="68">
+        <v>623059</v>
+      </c>
+      <c r="DR17" s="11">
         <v>659801</v>
       </c>
     </row>
-    <row r="18" spans="1:121" ht="11.25" customHeight="1">
+    <row r="18" spans="1:122" ht="11.25" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>48040</v>
       </c>
       <c r="C18" s="10">
         <v>47475</v>
       </c>
       <c r="D18" s="10">
         <v>51161</v>
       </c>
       <c r="E18" s="10">
         <v>55512</v>
       </c>
       <c r="F18" s="10">
         <v>56473</v>
       </c>
       <c r="G18" s="10">
         <v>67109</v>
       </c>
       <c r="H18" s="10">
         <v>63586</v>
       </c>
       <c r="I18" s="10">
@@ -6686,55 +6740,58 @@
       </c>
       <c r="DI18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DJ18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DK18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DL18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DM18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DN18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DO18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DP18" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="DQ18" s="11" t="s">
+      <c r="DQ18" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="DR18" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>55785</v>
       </c>
       <c r="C19" s="10">
         <v>55579</v>
       </c>
       <c r="D19" s="10">
         <v>59582</v>
       </c>
       <c r="E19" s="10">
         <v>63341</v>
       </c>
       <c r="F19" s="10">
         <v>64561</v>
       </c>
       <c r="G19" s="10">
         <v>66937</v>
       </c>
       <c r="H19" s="10">
         <v>68211</v>
       </c>
       <c r="I19" s="10">
@@ -7051,55 +7108,58 @@
       </c>
       <c r="DI19" s="12">
         <v>366922</v>
       </c>
       <c r="DJ19" s="12">
         <v>361065</v>
       </c>
       <c r="DK19" s="12">
         <v>408370</v>
       </c>
       <c r="DL19" s="39">
         <v>372615</v>
       </c>
       <c r="DM19" s="12">
         <v>399489</v>
       </c>
       <c r="DN19" s="11">
         <v>411735</v>
       </c>
       <c r="DO19" s="11">
         <v>405705</v>
       </c>
       <c r="DP19" s="11">
         <v>453898</v>
       </c>
-      <c r="DQ19" s="11">
+      <c r="DQ19" s="68">
+        <v>417941</v>
+      </c>
+      <c r="DR19" s="11">
         <v>448906</v>
       </c>
     </row>
-    <row r="20" spans="1:121" ht="12" customHeight="1">
+    <row r="20" spans="1:122" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>44830</v>
       </c>
       <c r="C20" s="10">
         <v>44526</v>
       </c>
       <c r="D20" s="10">
         <v>45937</v>
       </c>
       <c r="E20" s="10">
         <v>48585</v>
       </c>
       <c r="F20" s="10">
         <v>50621</v>
       </c>
       <c r="G20" s="10">
         <v>56089</v>
       </c>
       <c r="H20" s="10">
         <v>54697</v>
       </c>
       <c r="I20" s="10">
@@ -7416,55 +7476,58 @@
       </c>
       <c r="DI20" s="12">
         <v>297303</v>
       </c>
       <c r="DJ20" s="12">
         <v>286956</v>
       </c>
       <c r="DK20" s="12">
         <v>315540</v>
       </c>
       <c r="DL20" s="12">
         <v>293421</v>
       </c>
       <c r="DM20" s="12">
         <v>300051</v>
       </c>
       <c r="DN20" s="11">
         <v>331648</v>
       </c>
       <c r="DO20" s="11">
         <v>317302</v>
       </c>
       <c r="DP20" s="11">
         <v>356848</v>
       </c>
-      <c r="DQ20" s="11">
+      <c r="DQ20" s="68">
+        <v>326679</v>
+      </c>
+      <c r="DR20" s="11">
         <v>326664</v>
       </c>
     </row>
-    <row r="21" spans="1:121" ht="12.75" customHeight="1">
+    <row r="21" spans="1:122" ht="12.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="10" t="s">
@@ -7781,55 +7844,58 @@
       </c>
       <c r="DI21" s="12">
         <v>324470</v>
       </c>
       <c r="DJ21" s="12">
         <v>266590</v>
       </c>
       <c r="DK21" s="12">
         <v>304325</v>
       </c>
       <c r="DL21" s="12">
         <v>295251</v>
       </c>
       <c r="DM21" s="12">
         <v>310515</v>
       </c>
       <c r="DN21" s="11">
         <v>351774</v>
       </c>
       <c r="DO21" s="11">
         <v>288690</v>
       </c>
       <c r="DP21" s="11">
         <v>324229</v>
       </c>
-      <c r="DQ21" s="11">
+      <c r="DQ21" s="68">
+        <v>318990</v>
+      </c>
+      <c r="DR21" s="11">
         <v>332640</v>
       </c>
     </row>
-    <row r="22" spans="1:121" ht="12.75" customHeight="1">
+    <row r="22" spans="1:122" ht="12.75" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="10" t="s">
@@ -8146,55 +8212,58 @@
       </c>
       <c r="DI22" s="12">
         <v>522988</v>
       </c>
       <c r="DJ22" s="12">
         <v>515543</v>
       </c>
       <c r="DK22" s="12">
         <v>600682</v>
       </c>
       <c r="DL22" s="12">
         <v>533562</v>
       </c>
       <c r="DM22" s="12">
         <v>599046</v>
       </c>
       <c r="DN22" s="11">
         <v>557704</v>
       </c>
       <c r="DO22" s="11">
         <v>554277</v>
       </c>
       <c r="DP22" s="11">
         <v>648620</v>
       </c>
-      <c r="DQ22" s="11">
+      <c r="DQ22" s="68">
+        <v>602949</v>
+      </c>
+      <c r="DR22" s="11">
         <v>655995</v>
       </c>
     </row>
-    <row r="23" spans="1:121" ht="12" customHeight="1">
+    <row r="23" spans="1:122" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>51760</v>
       </c>
       <c r="C23" s="10">
         <v>52531</v>
       </c>
       <c r="D23" s="10">
         <v>54937</v>
       </c>
       <c r="E23" s="10">
         <v>58183</v>
       </c>
       <c r="F23" s="10">
         <v>59680</v>
       </c>
       <c r="G23" s="10">
         <v>65009</v>
       </c>
       <c r="H23" s="10">
         <v>65420</v>
       </c>
       <c r="I23" s="10">
@@ -8511,55 +8580,58 @@
       </c>
       <c r="DI23" s="12">
         <v>374924</v>
       </c>
       <c r="DJ23" s="12">
         <v>360098</v>
       </c>
       <c r="DK23" s="12">
         <v>413258</v>
       </c>
       <c r="DL23" s="12">
         <v>380325</v>
       </c>
       <c r="DM23" s="12">
         <v>404799</v>
       </c>
       <c r="DN23" s="11">
         <v>417717</v>
       </c>
       <c r="DO23" s="11">
         <v>400007</v>
       </c>
       <c r="DP23" s="11">
         <v>454763</v>
       </c>
-      <c r="DQ23" s="11">
+      <c r="DQ23" s="68">
+        <v>416869</v>
+      </c>
+      <c r="DR23" s="11">
         <v>438659</v>
       </c>
     </row>
-    <row r="24" spans="1:121" ht="12.75" customHeight="1">
+    <row r="24" spans="1:122" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>91327</v>
       </c>
       <c r="C24" s="10">
         <v>91755</v>
       </c>
       <c r="D24" s="10">
         <v>106426</v>
       </c>
       <c r="E24" s="10">
         <v>104786</v>
       </c>
       <c r="F24" s="10">
         <v>104244</v>
       </c>
       <c r="G24" s="10">
         <v>118784</v>
       </c>
       <c r="H24" s="10">
         <v>121067</v>
       </c>
       <c r="I24" s="10">
@@ -8876,55 +8948,58 @@
       </c>
       <c r="DI24" s="12">
         <v>518495</v>
       </c>
       <c r="DJ24" s="12">
         <v>504212</v>
       </c>
       <c r="DK24" s="12">
         <v>604104</v>
       </c>
       <c r="DL24" s="12">
         <v>538009</v>
       </c>
       <c r="DM24" s="12">
         <v>563309</v>
       </c>
       <c r="DN24" s="11">
         <v>598267</v>
       </c>
       <c r="DO24" s="11">
         <v>569647</v>
       </c>
       <c r="DP24" s="11">
         <v>659610</v>
       </c>
-      <c r="DQ24" s="11">
+      <c r="DQ24" s="68">
+        <v>594164</v>
+      </c>
+      <c r="DR24" s="11">
         <v>609725</v>
       </c>
     </row>
-    <row r="25" spans="1:121" ht="12" customHeight="1">
+    <row r="25" spans="1:122" ht="12" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="10">
         <v>93915</v>
       </c>
       <c r="C25" s="10">
         <v>94377</v>
       </c>
       <c r="D25" s="10">
         <v>103485</v>
       </c>
       <c r="E25" s="10">
         <v>107458</v>
       </c>
       <c r="F25" s="10">
         <v>102686</v>
       </c>
       <c r="G25" s="10">
         <v>111431</v>
       </c>
       <c r="H25" s="10">
         <v>110975</v>
       </c>
       <c r="I25" s="10">
@@ -9241,55 +9316,58 @@
       </c>
       <c r="DI25" s="12">
         <v>480431</v>
       </c>
       <c r="DJ25" s="12">
         <v>471264</v>
       </c>
       <c r="DK25" s="12">
         <v>539125</v>
       </c>
       <c r="DL25" s="12">
         <v>490963</v>
       </c>
       <c r="DM25" s="12">
         <v>518857</v>
       </c>
       <c r="DN25" s="11">
         <v>553705</v>
       </c>
       <c r="DO25" s="11">
         <v>546261</v>
       </c>
       <c r="DP25" s="11">
         <v>601126</v>
       </c>
-      <c r="DQ25" s="11">
+      <c r="DQ25" s="68">
+        <v>556063</v>
+      </c>
+      <c r="DR25" s="11">
         <v>574162</v>
       </c>
     </row>
-    <row r="26" spans="1:121" s="2" customFormat="1">
+    <row r="26" spans="1:122" s="2" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -9606,264 +9684,268 @@
       </c>
       <c r="DI26" s="12">
         <v>314210</v>
       </c>
       <c r="DJ26" s="12">
         <v>309733</v>
       </c>
       <c r="DK26" s="12">
         <v>330193</v>
       </c>
       <c r="DL26" s="12">
         <v>312536</v>
       </c>
       <c r="DM26" s="12">
         <v>321408</v>
       </c>
       <c r="DN26" s="11">
         <v>345300</v>
       </c>
       <c r="DO26" s="11">
         <v>336678</v>
       </c>
       <c r="DP26" s="11">
         <v>364034</v>
       </c>
-      <c r="DQ26" s="11">
+      <c r="DQ26" s="68">
+        <v>343876</v>
+      </c>
+      <c r="DR26" s="11">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B4:CZ4"/>
-[...6 lines deleted...]
-    <mergeCell ref="DM2:DP2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="CX2:DB2"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="O2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="DH2:DL2"/>
     <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="B4:CZ4"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="CN2:CR2"/>
+    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX26"/>
+  <dimension ref="A1:BY26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BV29" sqref="BV29"/>
+      <selection activeCell="BV42" sqref="BV42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="27" customWidth="1"/>
     <col min="3" max="3" width="8" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="27" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="27" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="27" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="27" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="27" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="27" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="27" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="27" customWidth="1"/>
     <col min="18" max="19" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="10" style="27" customWidth="1"/>
     <col min="22" max="28" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.7109375" style="27" customWidth="1"/>
     <col min="31" max="34" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="27" customWidth="1"/>
     <col min="36" max="39" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.42578125" style="27" customWidth="1"/>
     <col min="41" max="44" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="27" customWidth="1"/>
     <col min="46" max="49" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="9.5703125" style="27" customWidth="1"/>
     <col min="51" max="54" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="55" max="56" width="9" style="27" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="27" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="27" customWidth="1"/>
     <col min="59" max="63" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="9.85546875" style="27" customWidth="1"/>
     <col min="65" max="65" width="10.42578125" style="27" customWidth="1"/>
     <col min="66" max="66" width="9.140625" style="27" customWidth="1"/>
     <col min="67" max="69" width="9.140625" style="27"/>
     <col min="70" max="71" width="10.28515625" style="27" customWidth="1"/>
     <col min="72" max="74" width="9.140625" style="27"/>
-    <col min="75" max="75" width="9" style="27" customWidth="1"/>
-    <col min="76" max="16384" width="9.140625" style="27"/>
+    <col min="75" max="76" width="9" style="27" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="18" customHeight="1">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:77" ht="18" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="63"/>
-[...7 lines deleted...]
-      <c r="J1" s="63"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
       <c r="K1" s="26"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="53">
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
+      <c r="A2" s="62"/>
+      <c r="B2" s="56">
         <v>2011</v>
       </c>
-      <c r="C2" s="54"/>
-[...3 lines deleted...]
-      <c r="G2" s="53">
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="56">
         <v>2012</v>
       </c>
-      <c r="H2" s="54"/>
-[...3 lines deleted...]
-      <c r="L2" s="53">
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="56">
         <v>2013</v>
       </c>
-      <c r="M2" s="54"/>
-[...3 lines deleted...]
-      <c r="Q2" s="53">
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="56">
         <v>2014</v>
       </c>
-      <c r="R2" s="54"/>
-[...3 lines deleted...]
-      <c r="V2" s="53">
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="56">
         <v>2015</v>
       </c>
-      <c r="W2" s="54"/>
-[...3 lines deleted...]
-      <c r="AA2" s="58">
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="53">
         <v>2016</v>
       </c>
-      <c r="AB2" s="59"/>
-[...3 lines deleted...]
-      <c r="AF2" s="58">
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="53">
         <v>2017</v>
       </c>
-      <c r="AG2" s="59"/>
-[...3 lines deleted...]
-      <c r="AK2" s="56">
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="66">
         <v>2018</v>
       </c>
-      <c r="AL2" s="56"/>
-[...3 lines deleted...]
-      <c r="AP2" s="56">
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="56"/>
-[...3 lines deleted...]
-      <c r="AU2" s="56">
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="67"/>
+      <c r="AU2" s="66">
         <v>2020</v>
       </c>
-      <c r="AV2" s="56"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="53">
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="56">
         <v>2021</v>
       </c>
-      <c r="BA2" s="54"/>
-[...3 lines deleted...]
-      <c r="BE2" s="53">
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
+      <c r="BD2" s="58"/>
+      <c r="BE2" s="56">
         <v>2022</v>
       </c>
-      <c r="BF2" s="54"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="58">
+      <c r="BF2" s="57"/>
+      <c r="BG2" s="57"/>
+      <c r="BH2" s="57"/>
+      <c r="BI2" s="58"/>
+      <c r="BJ2" s="53">
         <v>2023</v>
       </c>
-      <c r="BK2" s="59"/>
-[...3 lines deleted...]
-      <c r="BO2" s="53">
+      <c r="BK2" s="54"/>
+      <c r="BL2" s="54"/>
+      <c r="BM2" s="54"/>
+      <c r="BN2" s="55"/>
+      <c r="BO2" s="56">
         <v>2024</v>
       </c>
-      <c r="BP2" s="54"/>
-[...3 lines deleted...]
-      <c r="BT2" s="61">
+      <c r="BP2" s="57"/>
+      <c r="BQ2" s="57"/>
+      <c r="BR2" s="57"/>
+      <c r="BS2" s="58"/>
+      <c r="BT2" s="56">
         <v>2025</v>
       </c>
-      <c r="BU2" s="61"/>
-[...2 lines deleted...]
-      <c r="BX2" s="43">
+      <c r="BU2" s="57"/>
+      <c r="BV2" s="57"/>
+      <c r="BW2" s="57"/>
+      <c r="BX2" s="58"/>
+      <c r="BY2" s="43">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="29.25" customHeight="1">
-      <c r="A3" s="66"/>
+    <row r="3" spans="1:77" ht="29.25" customHeight="1">
+      <c r="A3" s="63"/>
       <c r="B3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="28" t="s">
         <v>34</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="J3" s="28" t="s">
@@ -10042,119 +10124,122 @@
       </c>
       <c r="BP3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="BQ3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="BR3" s="28" t="s">
         <v>41</v>
       </c>
       <c r="BS3" s="30" t="s">
         <v>34</v>
       </c>
       <c r="BT3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="BU3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="BV3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="BW3" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="BX3" s="28" t="s">
+      <c r="BX3" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="BY3" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="12" customHeight="1">
+    <row r="4" spans="1:77" ht="12" customHeight="1">
       <c r="A4" s="40"/>
-      <c r="B4" s="51"/>
-[...57 lines deleted...]
-      <c r="BX4" s="31" t="s">
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="65"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="65"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="65"/>
+      <c r="AQ4" s="65"/>
+      <c r="AR4" s="65"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="65"/>
+      <c r="AV4" s="65"/>
+      <c r="AW4" s="65"/>
+      <c r="AX4" s="65"/>
+      <c r="AY4" s="65"/>
+      <c r="AZ4" s="65"/>
+      <c r="BA4" s="65"/>
+      <c r="BB4" s="65"/>
+      <c r="BC4" s="65"/>
+      <c r="BD4" s="65"/>
+      <c r="BE4" s="65"/>
+      <c r="BF4" s="65"/>
+      <c r="BG4" s="65"/>
+      <c r="BY4" s="31" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:76" ht="15.75" customHeight="1">
+    <row r="5" spans="1:77" ht="15.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="32">
         <v>80195</v>
       </c>
       <c r="C5" s="32">
         <v>82740</v>
       </c>
       <c r="D5" s="33">
         <v>86229</v>
       </c>
       <c r="E5" s="33">
         <v>89959</v>
       </c>
       <c r="F5" s="15">
         <v>90027.9</v>
       </c>
       <c r="G5" s="34">
         <v>93947</v>
       </c>
       <c r="H5" s="33">
         <v>97279</v>
       </c>
       <c r="I5" s="22">
@@ -10336,55 +10421,58 @@
       </c>
       <c r="BP5" s="12">
         <v>392655</v>
       </c>
       <c r="BQ5" s="12">
         <v>391713</v>
       </c>
       <c r="BR5" s="12">
         <v>402626</v>
       </c>
       <c r="BS5" s="12">
         <v>405416</v>
       </c>
       <c r="BT5" s="12">
         <v>423133</v>
       </c>
       <c r="BU5" s="12">
         <v>435711</v>
       </c>
       <c r="BV5" s="12">
         <v>433312</v>
       </c>
       <c r="BW5" s="12">
         <v>441998</v>
       </c>
-      <c r="BX5" s="11">
+      <c r="BX5" s="68">
+        <v>443890</v>
+      </c>
+      <c r="BY5" s="11">
         <v>461486</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="14.25" customHeight="1">
+    <row r="6" spans="1:77" ht="14.25" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="35" t="s">
@@ -10566,55 +10654,58 @@
       </c>
       <c r="BP6" s="12">
         <v>331513</v>
       </c>
       <c r="BQ6" s="12">
         <v>330821</v>
       </c>
       <c r="BR6" s="12">
         <v>338349</v>
       </c>
       <c r="BS6" s="12">
         <v>339299</v>
       </c>
       <c r="BT6" s="12">
         <v>355108</v>
       </c>
       <c r="BU6" s="12">
         <v>368688</v>
       </c>
       <c r="BV6" s="12">
         <v>368535</v>
       </c>
       <c r="BW6" s="12">
         <v>379066</v>
       </c>
-      <c r="BX6" s="11">
+      <c r="BX6" s="68">
+        <v>377359</v>
+      </c>
+      <c r="BY6" s="11">
         <v>405425</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="32">
         <v>55883</v>
       </c>
       <c r="C7" s="32">
         <v>57696</v>
       </c>
       <c r="D7" s="33">
         <v>61164</v>
       </c>
       <c r="E7" s="33">
         <v>64417</v>
       </c>
       <c r="F7" s="15">
         <v>64494.8</v>
       </c>
       <c r="G7" s="34">
         <v>68627</v>
       </c>
       <c r="H7" s="33">
         <v>71866</v>
       </c>
       <c r="I7" s="22">
@@ -10796,55 +10887,58 @@
       </c>
       <c r="BP7" s="12">
         <v>321238</v>
       </c>
       <c r="BQ7" s="12">
         <v>323371</v>
       </c>
       <c r="BR7" s="12">
         <v>329241</v>
       </c>
       <c r="BS7" s="12">
         <v>329732</v>
       </c>
       <c r="BT7" s="12">
         <v>343471</v>
       </c>
       <c r="BU7" s="12">
         <v>355538</v>
       </c>
       <c r="BV7" s="12">
         <v>360124</v>
       </c>
       <c r="BW7" s="12">
         <v>373426</v>
       </c>
-      <c r="BX7" s="11">
+      <c r="BX7" s="68">
+        <v>374100</v>
+      </c>
+      <c r="BY7" s="11">
         <v>378763</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>70933</v>
       </c>
       <c r="C8" s="32">
         <v>72918</v>
       </c>
       <c r="D8" s="33">
         <v>76448</v>
       </c>
       <c r="E8" s="33">
         <v>79747</v>
       </c>
       <c r="F8" s="15">
         <v>79877.600000000006</v>
       </c>
       <c r="G8" s="34">
         <v>82871</v>
       </c>
       <c r="H8" s="33">
         <v>85560</v>
       </c>
       <c r="I8" s="22">
@@ -11026,55 +11120,58 @@
       </c>
       <c r="BP8" s="12">
         <v>358334</v>
       </c>
       <c r="BQ8" s="12">
         <v>364445</v>
       </c>
       <c r="BR8" s="12">
         <v>376235</v>
       </c>
       <c r="BS8" s="12">
         <v>378086</v>
       </c>
       <c r="BT8" s="12">
         <v>385569</v>
       </c>
       <c r="BU8" s="12">
         <v>395311</v>
       </c>
       <c r="BV8" s="12">
         <v>394611</v>
       </c>
       <c r="BW8" s="12">
         <v>400591</v>
       </c>
-      <c r="BX8" s="11">
+      <c r="BX8" s="68">
+        <v>404557</v>
+      </c>
+      <c r="BY8" s="11">
         <v>420239</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>59185</v>
       </c>
       <c r="C9" s="32">
         <v>61105</v>
       </c>
       <c r="D9" s="33">
         <v>64682</v>
       </c>
       <c r="E9" s="33">
         <v>67697</v>
       </c>
       <c r="F9" s="15">
         <v>67638</v>
       </c>
       <c r="G9" s="34">
         <v>72505</v>
       </c>
       <c r="H9" s="33">
         <v>74878</v>
       </c>
       <c r="I9" s="22">
@@ -11256,55 +11353,58 @@
       </c>
       <c r="BP9" s="12">
         <v>323133</v>
       </c>
       <c r="BQ9" s="12">
         <v>316606</v>
       </c>
       <c r="BR9" s="12">
         <v>326915</v>
       </c>
       <c r="BS9" s="12">
         <v>328536</v>
       </c>
       <c r="BT9" s="12">
         <v>339185</v>
       </c>
       <c r="BU9" s="12">
         <v>365422</v>
       </c>
       <c r="BV9" s="12">
         <v>356553</v>
       </c>
       <c r="BW9" s="12">
         <v>360934</v>
       </c>
-      <c r="BX9" s="11">
+      <c r="BX9" s="68">
+        <v>364457</v>
+      </c>
+      <c r="BY9" s="11">
         <v>376012</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32">
         <v>159827</v>
       </c>
       <c r="C10" s="32">
         <v>162181</v>
       </c>
       <c r="D10" s="33">
         <v>164293</v>
       </c>
       <c r="E10" s="33">
         <v>166236</v>
       </c>
       <c r="F10" s="15">
         <v>165974.9</v>
       </c>
       <c r="G10" s="34">
         <v>171621</v>
       </c>
       <c r="H10" s="33">
         <v>174865</v>
       </c>
       <c r="I10" s="22">
@@ -11486,55 +11586,58 @@
       </c>
       <c r="BP10" s="12">
         <v>601843</v>
       </c>
       <c r="BQ10" s="12">
         <v>612970</v>
       </c>
       <c r="BR10" s="12">
         <v>620413</v>
       </c>
       <c r="BS10" s="12">
         <v>633322</v>
       </c>
       <c r="BT10" s="12">
         <v>634234</v>
       </c>
       <c r="BU10" s="12">
         <v>609358</v>
       </c>
       <c r="BV10" s="12">
         <v>607938</v>
       </c>
       <c r="BW10" s="12">
         <v>607323</v>
       </c>
-      <c r="BX10" s="11">
+      <c r="BX10" s="68">
+        <v>613062</v>
+      </c>
+      <c r="BY10" s="11">
         <v>652950</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="13.5" customHeight="1">
+    <row r="11" spans="1:77" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>78413</v>
       </c>
       <c r="C11" s="32">
         <v>80704</v>
       </c>
       <c r="D11" s="37">
         <v>85071</v>
       </c>
       <c r="E11" s="37">
         <v>87707</v>
       </c>
       <c r="F11" s="15">
         <v>87502.6</v>
       </c>
       <c r="G11" s="34">
         <v>84975</v>
       </c>
       <c r="H11" s="33">
         <v>86909</v>
       </c>
       <c r="I11" s="22">
@@ -11716,55 +11819,58 @@
       </c>
       <c r="BP11" s="12">
         <v>344426</v>
       </c>
       <c r="BQ11" s="12">
         <v>343086</v>
       </c>
       <c r="BR11" s="12">
         <v>348162</v>
       </c>
       <c r="BS11" s="12">
         <v>350965</v>
       </c>
       <c r="BT11" s="12">
         <v>361848</v>
       </c>
       <c r="BU11" s="12">
         <v>370119</v>
       </c>
       <c r="BV11" s="12">
         <v>368570</v>
       </c>
       <c r="BW11" s="12">
         <v>371091</v>
       </c>
-      <c r="BX11" s="11">
+      <c r="BX11" s="68">
+        <v>370882</v>
+      </c>
+      <c r="BY11" s="11">
         <v>387694</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="32">
         <v>53324</v>
       </c>
       <c r="C12" s="32">
         <v>55263</v>
       </c>
       <c r="D12" s="33">
         <v>58824</v>
       </c>
       <c r="E12" s="33">
         <v>61765</v>
       </c>
       <c r="F12" s="15">
         <v>61824.800000000003</v>
       </c>
       <c r="G12" s="34">
         <v>67707</v>
       </c>
       <c r="H12" s="33">
         <v>70033</v>
       </c>
       <c r="I12" s="22">
@@ -11946,55 +12052,58 @@
       </c>
       <c r="BP12" s="12">
         <v>302058</v>
       </c>
       <c r="BQ12" s="12">
         <v>293345</v>
       </c>
       <c r="BR12" s="12">
         <v>298810</v>
       </c>
       <c r="BS12" s="12">
         <v>299972</v>
       </c>
       <c r="BT12" s="12">
         <v>308891</v>
       </c>
       <c r="BU12" s="12">
         <v>332212</v>
       </c>
       <c r="BV12" s="12">
         <v>324646</v>
       </c>
       <c r="BW12" s="12">
         <v>325541</v>
       </c>
-      <c r="BX12" s="11">
+      <c r="BX12" s="68">
+        <v>327274</v>
+      </c>
+      <c r="BY12" s="11">
         <v>328952</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="35" t="s">
@@ -12176,55 +12285,58 @@
       </c>
       <c r="BP13" s="12">
         <v>286815</v>
       </c>
       <c r="BQ13" s="12">
         <v>284411</v>
       </c>
       <c r="BR13" s="12">
         <v>291061</v>
       </c>
       <c r="BS13" s="12">
         <v>293160</v>
       </c>
       <c r="BT13" s="12">
         <v>308429</v>
       </c>
       <c r="BU13" s="12">
         <v>333010</v>
       </c>
       <c r="BV13" s="12">
         <v>332234</v>
       </c>
       <c r="BW13" s="12">
         <v>332749</v>
       </c>
-      <c r="BX13" s="11">
+      <c r="BX13" s="68">
+        <v>332203</v>
+      </c>
+      <c r="BY13" s="11">
         <v>346199</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="32">
         <v>69927</v>
       </c>
       <c r="C14" s="32">
         <v>71504</v>
       </c>
       <c r="D14" s="33">
         <v>74637</v>
       </c>
       <c r="E14" s="33">
         <v>77911</v>
       </c>
       <c r="F14" s="15">
         <v>77939.5</v>
       </c>
       <c r="G14" s="34">
         <v>84115</v>
       </c>
       <c r="H14" s="33">
         <v>87399</v>
       </c>
       <c r="I14" s="22">
@@ -12406,55 +12518,58 @@
       </c>
       <c r="BP14" s="12">
         <v>370259</v>
       </c>
       <c r="BQ14" s="12">
         <v>371716</v>
       </c>
       <c r="BR14" s="12">
         <v>380562</v>
       </c>
       <c r="BS14" s="12">
         <v>380953</v>
       </c>
       <c r="BT14" s="12">
         <v>398805</v>
       </c>
       <c r="BU14" s="12">
         <v>416169</v>
       </c>
       <c r="BV14" s="12">
         <v>414437</v>
       </c>
       <c r="BW14" s="12">
         <v>421690</v>
       </c>
-      <c r="BX14" s="11">
+      <c r="BX14" s="68">
+        <v>423278</v>
+      </c>
+      <c r="BY14" s="11">
         <v>439100</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="32">
         <v>57071</v>
       </c>
       <c r="C15" s="32">
         <v>59596</v>
       </c>
       <c r="D15" s="33">
         <v>63766</v>
       </c>
       <c r="E15" s="33">
         <v>67227</v>
       </c>
       <c r="F15" s="15">
         <v>67251.899999999994</v>
       </c>
       <c r="G15" s="34">
         <v>69041</v>
       </c>
       <c r="H15" s="33">
         <v>71335</v>
       </c>
       <c r="I15" s="22">
@@ -12636,55 +12751,58 @@
       </c>
       <c r="BP15" s="12">
         <v>325266</v>
       </c>
       <c r="BQ15" s="12">
         <v>329131</v>
       </c>
       <c r="BR15" s="12">
         <v>341048</v>
       </c>
       <c r="BS15" s="12">
         <v>343804</v>
       </c>
       <c r="BT15" s="12">
         <v>358873</v>
       </c>
       <c r="BU15" s="12">
         <v>371002</v>
       </c>
       <c r="BV15" s="12">
         <v>372966</v>
       </c>
       <c r="BW15" s="12">
         <v>384105</v>
       </c>
-      <c r="BX15" s="11">
+      <c r="BX15" s="68">
+        <v>384256</v>
+      </c>
+      <c r="BY15" s="11">
         <v>394942</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="32">
         <v>71192</v>
       </c>
       <c r="C16" s="32">
         <v>74661</v>
       </c>
       <c r="D16" s="22">
         <v>78974</v>
       </c>
       <c r="E16" s="22">
         <v>81418</v>
       </c>
       <c r="F16" s="15">
         <v>81517.899999999994</v>
       </c>
       <c r="G16" s="32">
         <v>86307</v>
       </c>
       <c r="H16" s="22">
         <v>90506</v>
       </c>
       <c r="I16" s="22">
@@ -12866,55 +12984,58 @@
       </c>
       <c r="BP16" s="12">
         <v>345028</v>
       </c>
       <c r="BQ16" s="12">
         <v>339036</v>
       </c>
       <c r="BR16" s="12">
         <v>341806</v>
       </c>
       <c r="BS16" s="12">
         <v>344381</v>
       </c>
       <c r="BT16" s="12">
         <v>354856</v>
       </c>
       <c r="BU16" s="12">
         <v>373662</v>
       </c>
       <c r="BV16" s="12">
         <v>368084</v>
       </c>
       <c r="BW16" s="12">
         <v>367771</v>
       </c>
-      <c r="BX16" s="11">
+      <c r="BX16" s="68">
+        <v>370513</v>
+      </c>
+      <c r="BY16" s="11">
         <v>385193</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12.75" customHeight="1">
+    <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="32">
         <v>145360</v>
       </c>
       <c r="C17" s="32">
         <v>142641</v>
       </c>
       <c r="D17" s="33">
         <v>147063</v>
       </c>
       <c r="E17" s="33">
         <v>151463</v>
       </c>
       <c r="F17" s="15">
         <v>151041.29999999999</v>
       </c>
       <c r="G17" s="34">
         <v>158728</v>
       </c>
       <c r="H17" s="22">
         <v>162592</v>
       </c>
       <c r="I17" s="22">
@@ -13096,55 +13217,58 @@
       </c>
       <c r="BP17" s="12">
         <v>576154</v>
       </c>
       <c r="BQ17" s="12">
         <v>571450</v>
       </c>
       <c r="BR17" s="12">
         <v>577987</v>
       </c>
       <c r="BS17" s="12">
         <v>580946</v>
       </c>
       <c r="BT17" s="12">
         <v>621320</v>
       </c>
       <c r="BU17" s="12">
         <v>624991</v>
       </c>
       <c r="BV17" s="12">
         <v>617057</v>
       </c>
       <c r="BW17" s="12">
         <v>625967</v>
       </c>
-      <c r="BX17" s="11">
+      <c r="BX17" s="68">
+        <v>623059</v>
+      </c>
+      <c r="BY17" s="11">
         <v>659801</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="32">
         <v>58638</v>
       </c>
       <c r="C18" s="32">
         <v>61808</v>
       </c>
       <c r="D18" s="33">
         <v>65174</v>
       </c>
       <c r="E18" s="33">
         <v>67737</v>
       </c>
       <c r="F18" s="15">
         <v>67720.800000000003</v>
       </c>
       <c r="G18" s="34">
         <v>70983</v>
       </c>
       <c r="H18" s="22">
         <v>74302</v>
       </c>
       <c r="I18" s="22">
@@ -13326,55 +13450,58 @@
       </c>
       <c r="BP18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BQ18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BR18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BS18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BT18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BU18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BV18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BW18" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="BX18" s="11" t="s">
+      <c r="BX18" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="BY18" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="32">
         <v>66209</v>
       </c>
       <c r="C19" s="32">
         <v>68431</v>
       </c>
       <c r="D19" s="33">
         <v>71762</v>
       </c>
       <c r="E19" s="33">
         <v>75275</v>
       </c>
       <c r="F19" s="15">
         <v>75338.399999999994</v>
       </c>
       <c r="G19" s="34">
         <v>78225</v>
       </c>
       <c r="H19" s="22">
         <v>80444</v>
       </c>
       <c r="I19" s="22">
@@ -13556,55 +13683,58 @@
       </c>
       <c r="BP19" s="12">
         <v>358759</v>
       </c>
       <c r="BQ19" s="12">
         <v>360052</v>
       </c>
       <c r="BR19" s="12">
         <v>372004</v>
       </c>
       <c r="BS19" s="39">
         <v>372615</v>
       </c>
       <c r="BT19" s="12">
         <v>399489</v>
       </c>
       <c r="BU19" s="12">
         <v>405592</v>
       </c>
       <c r="BV19" s="12">
         <v>405835</v>
       </c>
       <c r="BW19" s="12">
         <v>417770</v>
       </c>
-      <c r="BX19" s="11">
+      <c r="BX19" s="68">
+        <v>417941</v>
+      </c>
+      <c r="BY19" s="11">
         <v>448906</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="14.25" customHeight="1">
+    <row r="20" spans="1:77" ht="14.25" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="32">
         <v>52705</v>
       </c>
       <c r="C20" s="32">
         <v>54634</v>
       </c>
       <c r="D20" s="33">
         <v>58862</v>
       </c>
       <c r="E20" s="33">
         <v>61589</v>
       </c>
       <c r="F20" s="15">
         <v>61712.1</v>
       </c>
       <c r="G20" s="34">
         <v>63831</v>
       </c>
       <c r="H20" s="22">
         <v>66488</v>
       </c>
       <c r="I20" s="22">
@@ -13786,55 +13916,58 @@
       </c>
       <c r="BP20" s="12">
         <v>283673</v>
       </c>
       <c r="BQ20" s="12">
         <v>284911</v>
       </c>
       <c r="BR20" s="12">
         <v>291932</v>
       </c>
       <c r="BS20" s="12">
         <v>293421</v>
       </c>
       <c r="BT20" s="12">
         <v>300051</v>
       </c>
       <c r="BU20" s="12">
         <v>316477</v>
       </c>
       <c r="BV20" s="12">
         <v>316380</v>
       </c>
       <c r="BW20" s="12">
         <v>326325</v>
       </c>
-      <c r="BX20" s="11">
+      <c r="BX20" s="68">
+        <v>326679</v>
+      </c>
+      <c r="BY20" s="11">
         <v>326664</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="14.25" customHeight="1">
+    <row r="21" spans="1:77" ht="14.25" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="35" t="s">
@@ -14016,55 +14149,58 @@
       </c>
       <c r="BP21" s="12">
         <v>304595</v>
       </c>
       <c r="BQ21" s="12">
         <v>291714</v>
       </c>
       <c r="BR21" s="12">
         <v>295647</v>
       </c>
       <c r="BS21" s="12">
         <v>295251</v>
       </c>
       <c r="BT21" s="12">
         <v>310515</v>
       </c>
       <c r="BU21" s="12">
         <v>330680</v>
       </c>
       <c r="BV21" s="12">
         <v>316792</v>
       </c>
       <c r="BW21" s="12">
         <v>318536</v>
       </c>
-      <c r="BX21" s="11">
+      <c r="BX21" s="68">
+        <v>318990</v>
+      </c>
+      <c r="BY21" s="11">
         <v>332640</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="14.25" customHeight="1">
+    <row r="22" spans="1:77" ht="14.25" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="35" t="s">
@@ -14246,55 +14382,58 @@
       </c>
       <c r="BP22" s="12">
         <v>511220</v>
       </c>
       <c r="BQ22" s="12">
         <v>512284</v>
       </c>
       <c r="BR22" s="12">
         <v>533943</v>
       </c>
       <c r="BS22" s="12">
         <v>533562</v>
       </c>
       <c r="BT22" s="12">
         <v>599046</v>
       </c>
       <c r="BU22" s="12">
         <v>582840</v>
       </c>
       <c r="BV22" s="12">
         <v>572662</v>
       </c>
       <c r="BW22" s="12">
         <v>591099</v>
       </c>
-      <c r="BX22" s="11">
+      <c r="BX22" s="68">
+        <v>602949</v>
+      </c>
+      <c r="BY22" s="11">
         <v>655995</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="15" customHeight="1">
+    <row r="23" spans="1:77" ht="15" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="32">
         <v>63441</v>
       </c>
       <c r="C23" s="32">
         <v>65870</v>
       </c>
       <c r="D23" s="33">
         <v>69872</v>
       </c>
       <c r="E23" s="33">
         <v>73593</v>
       </c>
       <c r="F23" s="15">
         <v>73677</v>
       </c>
       <c r="G23" s="34">
         <v>77179</v>
       </c>
       <c r="H23" s="22">
         <v>80431</v>
       </c>
       <c r="I23" s="22">
@@ -14476,55 +14615,58 @@
       </c>
       <c r="BP23" s="12">
         <v>374133</v>
       </c>
       <c r="BQ23" s="12">
         <v>368064</v>
       </c>
       <c r="BR23" s="12">
         <v>378485</v>
       </c>
       <c r="BS23" s="12">
         <v>380325</v>
       </c>
       <c r="BT23" s="12">
         <v>404799</v>
       </c>
       <c r="BU23" s="12">
         <v>407543</v>
       </c>
       <c r="BV23" s="12">
         <v>403158</v>
       </c>
       <c r="BW23" s="12">
         <v>417890</v>
       </c>
-      <c r="BX23" s="11">
+      <c r="BX23" s="68">
+        <v>416869</v>
+      </c>
+      <c r="BY23" s="11">
         <v>438659</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="32">
         <v>113281</v>
       </c>
       <c r="C24" s="32">
         <v>117043</v>
       </c>
       <c r="D24" s="33">
         <v>122975</v>
       </c>
       <c r="E24" s="33">
         <v>132051</v>
       </c>
       <c r="F24" s="15">
         <v>132612</v>
       </c>
       <c r="G24" s="34">
         <v>134376</v>
       </c>
       <c r="H24" s="22">
         <v>137810</v>
       </c>
       <c r="I24" s="22">
@@ -14706,55 +14848,58 @@
       </c>
       <c r="BP24" s="12">
         <v>504918</v>
       </c>
       <c r="BQ24" s="12">
         <v>505045</v>
       </c>
       <c r="BR24" s="12">
         <v>532147</v>
       </c>
       <c r="BS24" s="12">
         <v>538009</v>
       </c>
       <c r="BT24" s="12">
         <v>563309</v>
       </c>
       <c r="BU24" s="12">
         <v>577705</v>
       </c>
       <c r="BV24" s="12">
         <v>576183</v>
       </c>
       <c r="BW24" s="12">
         <v>595873</v>
       </c>
-      <c r="BX24" s="11">
+      <c r="BX24" s="68">
+        <v>594164</v>
+      </c>
+      <c r="BY24" s="11">
         <v>609725</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="32">
         <v>108772</v>
       </c>
       <c r="C25" s="32">
         <v>114501</v>
       </c>
       <c r="D25" s="33">
         <v>116784</v>
       </c>
       <c r="E25" s="33">
         <v>121378</v>
       </c>
       <c r="F25" s="15">
         <v>121674.1</v>
       </c>
       <c r="G25" s="34">
         <v>124127</v>
       </c>
       <c r="H25" s="22">
         <v>129643</v>
       </c>
       <c r="I25" s="22">
@@ -14936,55 +15081,58 @@
       </c>
       <c r="BP25" s="12">
         <v>468160</v>
       </c>
       <c r="BQ25" s="12">
         <v>470037</v>
       </c>
       <c r="BR25" s="12">
         <v>487851</v>
       </c>
       <c r="BS25" s="12">
         <v>490963</v>
       </c>
       <c r="BT25" s="12">
         <v>518857</v>
       </c>
       <c r="BU25" s="12">
         <v>537167</v>
       </c>
       <c r="BV25" s="12">
         <v>539471</v>
       </c>
       <c r="BW25" s="12">
         <v>552860</v>
       </c>
-      <c r="BX25" s="11">
+      <c r="BX25" s="68">
+        <v>556063</v>
+      </c>
+      <c r="BY25" s="11">
         <v>574162</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="35" t="s">
@@ -15166,74 +15314,77 @@
       </c>
       <c r="BP26" s="12">
         <v>302357</v>
       </c>
       <c r="BQ26" s="12">
         <v>304088</v>
       </c>
       <c r="BR26" s="12">
         <v>309976</v>
       </c>
       <c r="BS26" s="12">
         <v>312536</v>
       </c>
       <c r="BT26" s="12">
         <v>321408</v>
       </c>
       <c r="BU26" s="12">
         <v>333489</v>
       </c>
       <c r="BV26" s="12">
         <v>334170</v>
       </c>
       <c r="BW26" s="12">
         <v>341615</v>
       </c>
-      <c r="BX26" s="11">
+      <c r="BX26" s="68">
+        <v>343876</v>
+      </c>
+      <c r="BY26" s="11">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BT2:BW2"/>
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B4:BG4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>