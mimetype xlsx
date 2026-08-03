--- v1 (2026-07-13)
+++ v2 (2026-08-03)
@@ -186,51 +186,51 @@
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасының өңірлері бойынша орташа айлық жалақы</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -256,55 +256,50 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -386,51 +381,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -497,116 +492,113 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="5"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -887,74 +879,74 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR26"/>
   <sheetViews>
     <sheetView topLeftCell="CP1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DO35" sqref="DO35:DP35"/>
+      <selection activeCell="DQ5" sqref="DQ5:DQ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="87" width="9.140625" style="1" customWidth="1"/>
     <col min="88" max="91" width="9.140625" style="2" customWidth="1"/>
     <col min="92" max="110" width="9.140625" style="1" customWidth="1"/>
     <col min="111" max="111" width="8.85546875" style="1" customWidth="1"/>
     <col min="112" max="119" width="9.140625" style="1"/>
     <col min="120" max="121" width="7.85546875" style="1" customWidth="1"/>
     <col min="122" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="27" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="52"/>
-[...3 lines deleted...]
-      <c r="F1" s="52"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
       <c r="X1" s="41"/>
       <c r="Y1" s="41"/>
       <c r="Z1" s="41"/>
       <c r="AA1" s="41"/>
       <c r="AB1" s="41"/>
       <c r="AC1" s="41"/>
       <c r="AD1" s="41"/>
       <c r="AE1" s="41"/>
@@ -965,209 +957,209 @@
       <c r="AJ1" s="41"/>
       <c r="AK1" s="41"/>
       <c r="AL1" s="41"/>
       <c r="AM1" s="41"/>
       <c r="AN1" s="41"/>
       <c r="AO1" s="41"/>
       <c r="AP1" s="41"/>
       <c r="AQ1" s="41"/>
       <c r="AR1" s="41"/>
       <c r="AS1" s="41"/>
       <c r="AT1" s="41"/>
       <c r="AU1" s="41"/>
       <c r="AV1" s="41"/>
       <c r="AW1" s="41"/>
       <c r="AX1" s="41"/>
       <c r="AY1" s="41"/>
       <c r="AZ1" s="41"/>
       <c r="BA1" s="41"/>
       <c r="BB1" s="41"/>
       <c r="BC1" s="41"/>
       <c r="BD1" s="41"/>
       <c r="BE1" s="41"/>
       <c r="BF1" s="41"/>
     </row>
     <row r="2" spans="1:122" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="51"/>
-      <c r="B2" s="48">
+      <c r="A2" s="46"/>
+      <c r="B2" s="47">
         <v>2010</v>
       </c>
-      <c r="C2" s="49"/>
-[...11 lines deleted...]
-      <c r="O2" s="48">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="47">
         <v>2011</v>
       </c>
-      <c r="P2" s="49"/>
-[...11 lines deleted...]
-      <c r="AB2" s="48">
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="47">
         <v>2012</v>
       </c>
-      <c r="AC2" s="49"/>
-[...11 lines deleted...]
-      <c r="AO2" s="48">
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="47">
         <v>2013</v>
       </c>
-      <c r="AP2" s="49"/>
-[...11 lines deleted...]
-      <c r="BB2" s="48">
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="47">
         <v>2014</v>
       </c>
-      <c r="BC2" s="49"/>
-[...11 lines deleted...]
-      <c r="BO2" s="48">
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="48"/>
+      <c r="BE2" s="48"/>
+      <c r="BF2" s="48"/>
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="48"/>
+      <c r="BK2" s="48"/>
+      <c r="BL2" s="48"/>
+      <c r="BM2" s="48"/>
+      <c r="BN2" s="49"/>
+      <c r="BO2" s="47">
         <v>2015</v>
       </c>
-      <c r="BP2" s="49"/>
-[...3 lines deleted...]
-      <c r="BT2" s="48">
+      <c r="BP2" s="48"/>
+      <c r="BQ2" s="48"/>
+      <c r="BR2" s="48"/>
+      <c r="BS2" s="49"/>
+      <c r="BT2" s="47">
         <v>2016</v>
       </c>
-      <c r="BU2" s="49"/>
-[...3 lines deleted...]
-      <c r="BY2" s="48">
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="48"/>
+      <c r="BW2" s="48"/>
+      <c r="BX2" s="49"/>
+      <c r="BY2" s="47">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="49"/>
-[...3 lines deleted...]
-      <c r="CD2" s="48">
+      <c r="BZ2" s="48"/>
+      <c r="CA2" s="48"/>
+      <c r="CB2" s="48"/>
+      <c r="CC2" s="49"/>
+      <c r="CD2" s="47">
         <v>2018</v>
       </c>
-      <c r="CE2" s="49"/>
-[...3 lines deleted...]
-      <c r="CI2" s="48">
+      <c r="CE2" s="48"/>
+      <c r="CF2" s="48"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="49"/>
+      <c r="CI2" s="47">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="49"/>
-[...3 lines deleted...]
-      <c r="CN2" s="48">
+      <c r="CJ2" s="48"/>
+      <c r="CK2" s="48"/>
+      <c r="CL2" s="48"/>
+      <c r="CM2" s="49"/>
+      <c r="CN2" s="47">
         <v>2020</v>
       </c>
-      <c r="CO2" s="49"/>
-[...3 lines deleted...]
-      <c r="CS2" s="48">
+      <c r="CO2" s="48"/>
+      <c r="CP2" s="48"/>
+      <c r="CQ2" s="48"/>
+      <c r="CR2" s="49"/>
+      <c r="CS2" s="47">
         <v>2021</v>
       </c>
-      <c r="CT2" s="49"/>
-[...3 lines deleted...]
-      <c r="CX2" s="48">
+      <c r="CT2" s="48"/>
+      <c r="CU2" s="48"/>
+      <c r="CV2" s="48"/>
+      <c r="CW2" s="49"/>
+      <c r="CX2" s="47">
         <v>2022</v>
       </c>
-      <c r="CY2" s="49"/>
-[...3 lines deleted...]
-      <c r="DC2" s="48">
+      <c r="CY2" s="48"/>
+      <c r="CZ2" s="48"/>
+      <c r="DA2" s="48"/>
+      <c r="DB2" s="49"/>
+      <c r="DC2" s="47">
         <v>2023</v>
       </c>
-      <c r="DD2" s="49"/>
-[...3 lines deleted...]
-      <c r="DH2" s="48">
+      <c r="DD2" s="48"/>
+      <c r="DE2" s="48"/>
+      <c r="DF2" s="48"/>
+      <c r="DG2" s="49"/>
+      <c r="DH2" s="47">
         <v>2024</v>
       </c>
-      <c r="DI2" s="49"/>
-[...3 lines deleted...]
-      <c r="DM2" s="48">
+      <c r="DI2" s="48"/>
+      <c r="DJ2" s="48"/>
+      <c r="DK2" s="48"/>
+      <c r="DL2" s="49"/>
+      <c r="DM2" s="47">
         <v>2025</v>
       </c>
-      <c r="DN2" s="49"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="50"/>
+      <c r="DN2" s="48"/>
+      <c r="DO2" s="48"/>
+      <c r="DP2" s="48"/>
+      <c r="DQ2" s="49"/>
       <c r="DR2" s="42">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="51"/>
+      <c r="A3" s="46"/>
       <c r="B3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1490,153 +1482,153 @@
       </c>
       <c r="DL3" s="3" t="s">
         <v>34</v>
       </c>
       <c r="DM3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DN3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DO3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="DP3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="DQ3" s="44" t="s">
         <v>34</v>
       </c>
       <c r="DR3" s="42" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="46"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="47"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="52"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="52"/>
+      <c r="AY4" s="52"/>
+      <c r="AZ4" s="52"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="52"/>
+      <c r="BC4" s="52"/>
+      <c r="BD4" s="52"/>
+      <c r="BE4" s="52"/>
+      <c r="BF4" s="52"/>
+      <c r="BG4" s="52"/>
+      <c r="BH4" s="52"/>
+      <c r="BI4" s="52"/>
+      <c r="BJ4" s="52"/>
+      <c r="BK4" s="52"/>
+      <c r="BL4" s="52"/>
+      <c r="BM4" s="52"/>
+      <c r="BN4" s="52"/>
+      <c r="BO4" s="52"/>
+      <c r="BP4" s="52"/>
+      <c r="BQ4" s="52"/>
+      <c r="BR4" s="52"/>
+      <c r="BS4" s="52"/>
+      <c r="BT4" s="52"/>
+      <c r="BU4" s="52"/>
+      <c r="BV4" s="52"/>
+      <c r="BW4" s="52"/>
+      <c r="BX4" s="52"/>
+      <c r="BY4" s="52"/>
+      <c r="BZ4" s="52"/>
+      <c r="CA4" s="52"/>
+      <c r="CB4" s="52"/>
+      <c r="CC4" s="52"/>
+      <c r="CD4" s="52"/>
+      <c r="CE4" s="52"/>
+      <c r="CF4" s="52"/>
+      <c r="CG4" s="52"/>
+      <c r="CH4" s="52"/>
+      <c r="CI4" s="52"/>
+      <c r="CJ4" s="52"/>
+      <c r="CK4" s="52"/>
+      <c r="CL4" s="52"/>
+      <c r="CM4" s="52"/>
+      <c r="CN4" s="52"/>
+      <c r="CO4" s="52"/>
+      <c r="CP4" s="52"/>
+      <c r="CQ4" s="52"/>
+      <c r="CR4" s="52"/>
+      <c r="CS4" s="52"/>
+      <c r="CT4" s="52"/>
+      <c r="CU4" s="52"/>
+      <c r="CV4" s="52"/>
+      <c r="CW4" s="52"/>
+      <c r="CX4" s="52"/>
+      <c r="CY4" s="52"/>
+      <c r="CZ4" s="52"/>
       <c r="DR4" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:122" ht="14.25" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>66674</v>
       </c>
       <c r="C5" s="10">
         <v>66315</v>
       </c>
       <c r="D5" s="10">
         <v>72251</v>
       </c>
       <c r="E5" s="10">
         <v>75203</v>
       </c>
       <c r="F5" s="10">
         <v>74791</v>
       </c>
       <c r="G5" s="10">
         <v>81266</v>
@@ -1958,52 +1950,52 @@
       </c>
       <c r="DI5" s="12">
         <v>403251</v>
       </c>
       <c r="DJ5" s="12">
         <v>390328</v>
       </c>
       <c r="DK5" s="12">
         <v>434982</v>
       </c>
       <c r="DL5" s="12">
         <v>405416</v>
       </c>
       <c r="DM5" s="12">
         <v>423133</v>
       </c>
       <c r="DN5" s="11">
         <v>448620</v>
       </c>
       <c r="DO5" s="11">
         <v>429368</v>
       </c>
       <c r="DP5" s="11">
         <v>473158</v>
       </c>
-      <c r="DQ5" s="68">
-        <v>443890</v>
+      <c r="DQ5" s="11">
+        <v>443315</v>
       </c>
       <c r="DR5" s="11">
         <v>461486</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="10" t="s">
@@ -2326,52 +2318,52 @@
       </c>
       <c r="DI6" s="12">
         <v>340204</v>
       </c>
       <c r="DJ6" s="12">
         <v>334507</v>
       </c>
       <c r="DK6" s="12">
         <v>363624</v>
       </c>
       <c r="DL6" s="12">
         <v>339299</v>
       </c>
       <c r="DM6" s="12">
         <v>355108</v>
       </c>
       <c r="DN6" s="11">
         <v>381756</v>
       </c>
       <c r="DO6" s="11">
         <v>372831</v>
       </c>
       <c r="DP6" s="11">
         <v>406275</v>
       </c>
-      <c r="DQ6" s="68">
-        <v>377359</v>
+      <c r="DQ6" s="11">
+        <v>377347</v>
       </c>
       <c r="DR6" s="11">
         <v>405425</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="10">
         <v>47171</v>
       </c>
       <c r="C7" s="10">
         <v>46589</v>
       </c>
       <c r="D7" s="10">
         <v>49387</v>
       </c>
       <c r="E7" s="10">
         <v>50695</v>
       </c>
       <c r="F7" s="10">
         <v>54651</v>
       </c>
       <c r="G7" s="10">
@@ -2694,51 +2686,51 @@
       </c>
       <c r="DI7" s="12">
         <v>330230</v>
       </c>
       <c r="DJ7" s="12">
         <v>328210</v>
       </c>
       <c r="DK7" s="12">
         <v>348095</v>
       </c>
       <c r="DL7" s="12">
         <v>329732</v>
       </c>
       <c r="DM7" s="12">
         <v>343471</v>
       </c>
       <c r="DN7" s="11">
         <v>366971</v>
       </c>
       <c r="DO7" s="11">
         <v>366749</v>
       </c>
       <c r="DP7" s="11">
         <v>408595</v>
       </c>
-      <c r="DQ7" s="68">
+      <c r="DQ7" s="11">
         <v>374100</v>
       </c>
       <c r="DR7" s="11">
         <v>378763</v>
       </c>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>57245</v>
       </c>
       <c r="C8" s="10">
         <v>57553</v>
       </c>
       <c r="D8" s="10">
         <v>64939</v>
       </c>
       <c r="E8" s="10">
         <v>66102</v>
       </c>
       <c r="F8" s="10">
         <v>67202</v>
       </c>
@@ -3062,51 +3054,51 @@
       </c>
       <c r="DI8" s="12">
         <v>370538</v>
       </c>
       <c r="DJ8" s="12">
         <v>368600</v>
       </c>
       <c r="DK8" s="12">
         <v>406520</v>
       </c>
       <c r="DL8" s="12">
         <v>378086</v>
       </c>
       <c r="DM8" s="12">
         <v>385569</v>
       </c>
       <c r="DN8" s="11">
         <v>405140</v>
       </c>
       <c r="DO8" s="11">
         <v>401215</v>
       </c>
       <c r="DP8" s="11">
         <v>438484</v>
       </c>
-      <c r="DQ8" s="68">
+      <c r="DQ8" s="11">
         <v>404557</v>
       </c>
       <c r="DR8" s="11">
         <v>420239</v>
       </c>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>50277</v>
       </c>
       <c r="C9" s="10">
         <v>51774</v>
       </c>
       <c r="D9" s="10">
         <v>52022</v>
       </c>
       <c r="E9" s="10">
         <v>55790</v>
       </c>
       <c r="F9" s="10">
         <v>58581</v>
       </c>
@@ -3430,52 +3422,52 @@
       </c>
       <c r="DI9" s="12">
         <v>339550</v>
       </c>
       <c r="DJ9" s="12">
         <v>308314</v>
       </c>
       <c r="DK9" s="12">
         <v>353691</v>
       </c>
       <c r="DL9" s="12">
         <v>328536</v>
       </c>
       <c r="DM9" s="12">
         <v>339185</v>
       </c>
       <c r="DN9" s="11">
         <v>389205</v>
       </c>
       <c r="DO9" s="11">
         <v>343625</v>
       </c>
       <c r="DP9" s="11">
         <v>386257</v>
       </c>
-      <c r="DQ9" s="68">
-        <v>364457</v>
+      <c r="DQ9" s="11">
+        <v>364181</v>
       </c>
       <c r="DR9" s="11">
         <v>376012</v>
       </c>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>134194</v>
       </c>
       <c r="C10" s="10">
         <v>131731</v>
       </c>
       <c r="D10" s="10">
         <v>141197</v>
       </c>
       <c r="E10" s="10">
         <v>144031</v>
       </c>
       <c r="F10" s="10">
         <v>138056</v>
       </c>
       <c r="G10" s="10">
@@ -3798,51 +3790,51 @@
       </c>
       <c r="DI10" s="12">
         <v>594426</v>
       </c>
       <c r="DJ10" s="12">
         <v>630894</v>
       </c>
       <c r="DK10" s="12">
         <v>640938</v>
       </c>
       <c r="DL10" s="12">
         <v>633322</v>
       </c>
       <c r="DM10" s="12">
         <v>634234</v>
       </c>
       <c r="DN10" s="11">
         <v>585172</v>
       </c>
       <c r="DO10" s="11">
         <v>602752</v>
       </c>
       <c r="DP10" s="11">
         <v>609534</v>
       </c>
-      <c r="DQ10" s="68">
+      <c r="DQ10" s="11">
         <v>613062</v>
       </c>
       <c r="DR10" s="11">
         <v>652950</v>
       </c>
     </row>
     <row r="11" spans="1:122" ht="10.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>68125</v>
       </c>
       <c r="C11" s="10">
         <v>67843</v>
       </c>
       <c r="D11" s="10">
         <v>74969</v>
       </c>
       <c r="E11" s="10">
         <v>78135</v>
       </c>
       <c r="F11" s="10">
         <v>79530</v>
       </c>
@@ -4166,51 +4158,51 @@
       </c>
       <c r="DI11" s="12">
         <v>342237</v>
       </c>
       <c r="DJ11" s="12">
         <v>340084</v>
       </c>
       <c r="DK11" s="12">
         <v>361140</v>
       </c>
       <c r="DL11" s="12">
         <v>350965</v>
       </c>
       <c r="DM11" s="12">
         <v>361848</v>
       </c>
       <c r="DN11" s="11">
         <v>378851</v>
       </c>
       <c r="DO11" s="11">
         <v>363934</v>
       </c>
       <c r="DP11" s="11">
         <v>380424</v>
       </c>
-      <c r="DQ11" s="68">
+      <c r="DQ11" s="11">
         <v>370882</v>
       </c>
       <c r="DR11" s="11">
         <v>387694</v>
       </c>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="10">
         <v>43677</v>
       </c>
       <c r="C12" s="10">
         <v>43385</v>
       </c>
       <c r="D12" s="10">
         <v>45228</v>
       </c>
       <c r="E12" s="10">
         <v>48927</v>
       </c>
       <c r="F12" s="10">
         <v>50409</v>
       </c>
@@ -4534,52 +4526,52 @@
       </c>
       <c r="DI12" s="12">
         <v>322778</v>
       </c>
       <c r="DJ12" s="12">
         <v>279645</v>
       </c>
       <c r="DK12" s="12">
         <v>313073</v>
       </c>
       <c r="DL12" s="12">
         <v>299972</v>
       </c>
       <c r="DM12" s="12">
         <v>308891</v>
       </c>
       <c r="DN12" s="11">
         <v>355167</v>
       </c>
       <c r="DO12" s="11">
         <v>308058</v>
       </c>
       <c r="DP12" s="11">
         <v>335794</v>
       </c>
-      <c r="DQ12" s="68">
-        <v>327274</v>
+      <c r="DQ12" s="11">
+        <v>327401</v>
       </c>
       <c r="DR12" s="11">
         <v>328952</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
@@ -4902,51 +4894,51 @@
       </c>
       <c r="DI13" s="12">
         <v>300393</v>
       </c>
       <c r="DJ13" s="12">
         <v>280464</v>
       </c>
       <c r="DK13" s="12">
         <v>314398</v>
       </c>
       <c r="DL13" s="12">
         <v>293160</v>
       </c>
       <c r="DM13" s="12">
         <v>308429</v>
       </c>
       <c r="DN13" s="11">
         <v>355644</v>
       </c>
       <c r="DO13" s="11">
         <v>331211</v>
       </c>
       <c r="DP13" s="11">
         <v>349593</v>
       </c>
-      <c r="DQ13" s="68">
+      <c r="DQ13" s="11">
         <v>332203</v>
       </c>
       <c r="DR13" s="11">
         <v>346199</v>
       </c>
     </row>
     <row r="14" spans="1:122" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>63155</v>
       </c>
       <c r="C14" s="10">
         <v>57962</v>
       </c>
       <c r="D14" s="10">
         <v>60960</v>
       </c>
       <c r="E14" s="10">
         <v>66393</v>
       </c>
       <c r="F14" s="10">
         <v>65043</v>
       </c>
@@ -5270,51 +5262,51 @@
       </c>
       <c r="DI14" s="12">
         <v>379463</v>
       </c>
       <c r="DJ14" s="12">
         <v>374937</v>
       </c>
       <c r="DK14" s="12">
         <v>415544</v>
       </c>
       <c r="DL14" s="12">
         <v>380953</v>
       </c>
       <c r="DM14" s="12">
         <v>398805</v>
       </c>
       <c r="DN14" s="11">
         <v>432501</v>
       </c>
       <c r="DO14" s="11">
         <v>410314</v>
       </c>
       <c r="DP14" s="11">
         <v>454071</v>
       </c>
-      <c r="DQ14" s="68">
+      <c r="DQ14" s="11">
         <v>423278</v>
       </c>
       <c r="DR14" s="11">
         <v>439100</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>47950</v>
       </c>
       <c r="C15" s="10">
         <v>46933</v>
       </c>
       <c r="D15" s="10">
         <v>50316</v>
       </c>
       <c r="E15" s="10">
         <v>51937</v>
       </c>
       <c r="F15" s="10">
         <v>55284</v>
       </c>
@@ -5638,51 +5630,51 @@
       </c>
       <c r="DI15" s="12">
         <v>337636</v>
       </c>
       <c r="DJ15" s="12">
         <v>338366</v>
       </c>
       <c r="DK15" s="12">
         <v>376535</v>
       </c>
       <c r="DL15" s="12">
         <v>343804</v>
       </c>
       <c r="DM15" s="12">
         <v>358873</v>
       </c>
       <c r="DN15" s="11">
         <v>381146</v>
       </c>
       <c r="DO15" s="11">
         <v>377719</v>
       </c>
       <c r="DP15" s="11">
         <v>416699</v>
       </c>
-      <c r="DQ15" s="68">
+      <c r="DQ15" s="11">
         <v>384256</v>
       </c>
       <c r="DR15" s="11">
         <v>394942</v>
       </c>
     </row>
     <row r="16" spans="1:122" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>59975</v>
       </c>
       <c r="C16" s="10">
         <v>59906</v>
       </c>
       <c r="D16" s="10">
         <v>62305</v>
       </c>
       <c r="E16" s="10">
         <v>66632</v>
       </c>
       <c r="F16" s="10">
         <v>68945</v>
       </c>
@@ -6006,51 +5998,51 @@
       </c>
       <c r="DI16" s="12">
         <v>360840</v>
       </c>
       <c r="DJ16" s="12">
         <v>325206</v>
       </c>
       <c r="DK16" s="12">
         <v>349918</v>
       </c>
       <c r="DL16" s="12">
         <v>344381</v>
       </c>
       <c r="DM16" s="12">
         <v>354856</v>
       </c>
       <c r="DN16" s="11">
         <v>395010</v>
       </c>
       <c r="DO16" s="11">
         <v>353237</v>
       </c>
       <c r="DP16" s="11">
         <v>376842</v>
       </c>
-      <c r="DQ16" s="68">
+      <c r="DQ16" s="11">
         <v>370513</v>
       </c>
       <c r="DR16" s="11">
         <v>385193</v>
       </c>
     </row>
     <row r="17" spans="1:122" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>105484</v>
       </c>
       <c r="C17" s="10">
         <v>108547</v>
       </c>
       <c r="D17" s="10">
         <v>133215</v>
       </c>
       <c r="E17" s="10">
         <v>132708</v>
       </c>
       <c r="F17" s="10">
         <v>121101</v>
       </c>
@@ -6374,51 +6366,51 @@
       </c>
       <c r="DI17" s="12">
         <v>579838</v>
       </c>
       <c r="DJ17" s="12">
         <v>570233</v>
       </c>
       <c r="DK17" s="12">
         <v>607867</v>
       </c>
       <c r="DL17" s="12">
         <v>580946</v>
       </c>
       <c r="DM17" s="12">
         <v>621320</v>
       </c>
       <c r="DN17" s="11">
         <v>629466</v>
       </c>
       <c r="DO17" s="11">
         <v>606125</v>
       </c>
       <c r="DP17" s="11">
         <v>658762</v>
       </c>
-      <c r="DQ17" s="68">
+      <c r="DQ17" s="11">
         <v>623059</v>
       </c>
       <c r="DR17" s="11">
         <v>659801</v>
       </c>
     </row>
     <row r="18" spans="1:122" ht="11.25" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>48040</v>
       </c>
       <c r="C18" s="10">
         <v>47475</v>
       </c>
       <c r="D18" s="10">
         <v>51161</v>
       </c>
       <c r="E18" s="10">
         <v>55512</v>
       </c>
       <c r="F18" s="10">
         <v>56473</v>
       </c>
@@ -6740,51 +6732,51 @@
       </c>
       <c r="DI18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DJ18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DK18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DL18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DM18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DN18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DO18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DP18" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="DQ18" s="12" t="s">
+      <c r="DQ18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="DR18" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>55785</v>
       </c>
       <c r="C19" s="10">
         <v>55579</v>
       </c>
       <c r="D19" s="10">
         <v>59582</v>
       </c>
       <c r="E19" s="10">
         <v>63341</v>
       </c>
       <c r="F19" s="10">
         <v>64561</v>
       </c>
@@ -7108,51 +7100,51 @@
       </c>
       <c r="DI19" s="12">
         <v>366922</v>
       </c>
       <c r="DJ19" s="12">
         <v>361065</v>
       </c>
       <c r="DK19" s="12">
         <v>408370</v>
       </c>
       <c r="DL19" s="39">
         <v>372615</v>
       </c>
       <c r="DM19" s="12">
         <v>399489</v>
       </c>
       <c r="DN19" s="11">
         <v>411735</v>
       </c>
       <c r="DO19" s="11">
         <v>405705</v>
       </c>
       <c r="DP19" s="11">
         <v>453898</v>
       </c>
-      <c r="DQ19" s="68">
+      <c r="DQ19" s="11">
         <v>417941</v>
       </c>
       <c r="DR19" s="11">
         <v>448906</v>
       </c>
     </row>
     <row r="20" spans="1:122" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>44830</v>
       </c>
       <c r="C20" s="10">
         <v>44526</v>
       </c>
       <c r="D20" s="10">
         <v>45937</v>
       </c>
       <c r="E20" s="10">
         <v>48585</v>
       </c>
       <c r="F20" s="10">
         <v>50621</v>
       </c>
@@ -7476,51 +7468,51 @@
       </c>
       <c r="DI20" s="12">
         <v>297303</v>
       </c>
       <c r="DJ20" s="12">
         <v>286956</v>
       </c>
       <c r="DK20" s="12">
         <v>315540</v>
       </c>
       <c r="DL20" s="12">
         <v>293421</v>
       </c>
       <c r="DM20" s="12">
         <v>300051</v>
       </c>
       <c r="DN20" s="11">
         <v>331648</v>
       </c>
       <c r="DO20" s="11">
         <v>317302</v>
       </c>
       <c r="DP20" s="11">
         <v>356848</v>
       </c>
-      <c r="DQ20" s="68">
+      <c r="DQ20" s="11">
         <v>326679</v>
       </c>
       <c r="DR20" s="11">
         <v>326664</v>
       </c>
     </row>
     <row r="21" spans="1:122" ht="12.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>35</v>
       </c>
@@ -7844,51 +7836,51 @@
       </c>
       <c r="DI21" s="12">
         <v>324470</v>
       </c>
       <c r="DJ21" s="12">
         <v>266590</v>
       </c>
       <c r="DK21" s="12">
         <v>304325</v>
       </c>
       <c r="DL21" s="12">
         <v>295251</v>
       </c>
       <c r="DM21" s="12">
         <v>310515</v>
       </c>
       <c r="DN21" s="11">
         <v>351774</v>
       </c>
       <c r="DO21" s="11">
         <v>288690</v>
       </c>
       <c r="DP21" s="11">
         <v>324229</v>
       </c>
-      <c r="DQ21" s="68">
+      <c r="DQ21" s="11">
         <v>318990</v>
       </c>
       <c r="DR21" s="11">
         <v>332640</v>
       </c>
     </row>
     <row r="22" spans="1:122" ht="12.75" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
@@ -8212,52 +8204,52 @@
       </c>
       <c r="DI22" s="12">
         <v>522988</v>
       </c>
       <c r="DJ22" s="12">
         <v>515543</v>
       </c>
       <c r="DK22" s="12">
         <v>600682</v>
       </c>
       <c r="DL22" s="12">
         <v>533562</v>
       </c>
       <c r="DM22" s="12">
         <v>599046</v>
       </c>
       <c r="DN22" s="11">
         <v>557704</v>
       </c>
       <c r="DO22" s="11">
         <v>554277</v>
       </c>
       <c r="DP22" s="11">
         <v>648620</v>
       </c>
-      <c r="DQ22" s="68">
-        <v>602949</v>
+      <c r="DQ22" s="11">
+        <v>586978</v>
       </c>
       <c r="DR22" s="11">
         <v>655995</v>
       </c>
     </row>
     <row r="23" spans="1:122" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>51760</v>
       </c>
       <c r="C23" s="10">
         <v>52531</v>
       </c>
       <c r="D23" s="10">
         <v>54937</v>
       </c>
       <c r="E23" s="10">
         <v>58183</v>
       </c>
       <c r="F23" s="10">
         <v>59680</v>
       </c>
       <c r="G23" s="10">
@@ -8580,52 +8572,52 @@
       </c>
       <c r="DI23" s="12">
         <v>374924</v>
       </c>
       <c r="DJ23" s="12">
         <v>360098</v>
       </c>
       <c r="DK23" s="12">
         <v>413258</v>
       </c>
       <c r="DL23" s="12">
         <v>380325</v>
       </c>
       <c r="DM23" s="12">
         <v>404799</v>
       </c>
       <c r="DN23" s="11">
         <v>417717</v>
       </c>
       <c r="DO23" s="11">
         <v>400007</v>
       </c>
       <c r="DP23" s="11">
         <v>454763</v>
       </c>
-      <c r="DQ23" s="68">
-        <v>416869</v>
+      <c r="DQ23" s="11">
+        <v>416781</v>
       </c>
       <c r="DR23" s="11">
         <v>438659</v>
       </c>
     </row>
     <row r="24" spans="1:122" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>91327</v>
       </c>
       <c r="C24" s="10">
         <v>91755</v>
       </c>
       <c r="D24" s="10">
         <v>106426</v>
       </c>
       <c r="E24" s="10">
         <v>104786</v>
       </c>
       <c r="F24" s="10">
         <v>104244</v>
       </c>
       <c r="G24" s="10">
@@ -8948,51 +8940,51 @@
       </c>
       <c r="DI24" s="12">
         <v>518495</v>
       </c>
       <c r="DJ24" s="12">
         <v>504212</v>
       </c>
       <c r="DK24" s="12">
         <v>604104</v>
       </c>
       <c r="DL24" s="12">
         <v>538009</v>
       </c>
       <c r="DM24" s="12">
         <v>563309</v>
       </c>
       <c r="DN24" s="11">
         <v>598267</v>
       </c>
       <c r="DO24" s="11">
         <v>569647</v>
       </c>
       <c r="DP24" s="11">
         <v>659610</v>
       </c>
-      <c r="DQ24" s="68">
+      <c r="DQ24" s="11">
         <v>594164</v>
       </c>
       <c r="DR24" s="11">
         <v>609725</v>
       </c>
     </row>
     <row r="25" spans="1:122" ht="12" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="10">
         <v>93915</v>
       </c>
       <c r="C25" s="10">
         <v>94377</v>
       </c>
       <c r="D25" s="10">
         <v>103485</v>
       </c>
       <c r="E25" s="10">
         <v>107458</v>
       </c>
       <c r="F25" s="10">
         <v>102686</v>
       </c>
@@ -9316,51 +9308,51 @@
       </c>
       <c r="DI25" s="12">
         <v>480431</v>
       </c>
       <c r="DJ25" s="12">
         <v>471264</v>
       </c>
       <c r="DK25" s="12">
         <v>539125</v>
       </c>
       <c r="DL25" s="12">
         <v>490963</v>
       </c>
       <c r="DM25" s="12">
         <v>518857</v>
       </c>
       <c r="DN25" s="11">
         <v>553705</v>
       </c>
       <c r="DO25" s="11">
         <v>546261</v>
       </c>
       <c r="DP25" s="11">
         <v>601126</v>
       </c>
-      <c r="DQ25" s="68">
+      <c r="DQ25" s="11">
         <v>556063</v>
       </c>
       <c r="DR25" s="11">
         <v>574162</v>
       </c>
     </row>
     <row r="26" spans="1:122" s="2" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>35</v>
       </c>
@@ -9684,268 +9676,268 @@
       </c>
       <c r="DI26" s="12">
         <v>314210</v>
       </c>
       <c r="DJ26" s="12">
         <v>309733</v>
       </c>
       <c r="DK26" s="12">
         <v>330193</v>
       </c>
       <c r="DL26" s="12">
         <v>312536</v>
       </c>
       <c r="DM26" s="12">
         <v>321408</v>
       </c>
       <c r="DN26" s="11">
         <v>345300</v>
       </c>
       <c r="DO26" s="11">
         <v>336678</v>
       </c>
       <c r="DP26" s="11">
         <v>364034</v>
       </c>
-      <c r="DQ26" s="68">
+      <c r="DQ26" s="11">
         <v>343876</v>
       </c>
       <c r="DR26" s="11">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A2:A3"/>
-[...7 lines deleted...]
-    <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="DH2:DL2"/>
     <mergeCell ref="DC2:DG2"/>
     <mergeCell ref="DM2:DQ2"/>
     <mergeCell ref="B4:CZ4"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="CN2:CR2"/>
     <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="AO2:BA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BV42" sqref="BV42"/>
+    <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
+      <selection activeCell="BW31" sqref="BW31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="27" customWidth="1"/>
     <col min="3" max="3" width="8" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="27" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="27" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="27" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="27" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="27" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="27" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="27" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="27" customWidth="1"/>
     <col min="18" max="19" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="10" style="27" customWidth="1"/>
     <col min="22" max="28" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.7109375" style="27" customWidth="1"/>
     <col min="31" max="34" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="27" customWidth="1"/>
     <col min="36" max="39" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.42578125" style="27" customWidth="1"/>
     <col min="41" max="44" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="27" customWidth="1"/>
     <col min="46" max="49" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="9.5703125" style="27" customWidth="1"/>
     <col min="51" max="54" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="55" max="56" width="9" style="27" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="27" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="27" customWidth="1"/>
     <col min="59" max="63" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="9.85546875" style="27" customWidth="1"/>
     <col min="65" max="65" width="10.42578125" style="27" customWidth="1"/>
     <col min="66" max="66" width="9.140625" style="27" customWidth="1"/>
     <col min="67" max="69" width="9.140625" style="27"/>
     <col min="70" max="71" width="10.28515625" style="27" customWidth="1"/>
     <col min="72" max="74" width="9.140625" style="27"/>
     <col min="75" max="76" width="9" style="27" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="18" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="60"/>
-[...7 lines deleted...]
-      <c r="J1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
       <c r="K1" s="26"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A2" s="62"/>
-      <c r="B2" s="56">
+      <c r="A2" s="66"/>
+      <c r="B2" s="55">
         <v>2011</v>
       </c>
-      <c r="C2" s="57"/>
-[...3 lines deleted...]
-      <c r="G2" s="56">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="55">
         <v>2012</v>
       </c>
-      <c r="H2" s="57"/>
-[...3 lines deleted...]
-      <c r="L2" s="56">
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="55">
         <v>2013</v>
       </c>
-      <c r="M2" s="57"/>
-[...3 lines deleted...]
-      <c r="Q2" s="56">
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="55">
         <v>2014</v>
       </c>
-      <c r="R2" s="57"/>
-[...3 lines deleted...]
-      <c r="V2" s="56">
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="55">
         <v>2015</v>
       </c>
-      <c r="W2" s="57"/>
-[...3 lines deleted...]
-      <c r="AA2" s="53">
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="60">
         <v>2016</v>
       </c>
-      <c r="AB2" s="54"/>
-[...3 lines deleted...]
-      <c r="AF2" s="53">
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="60">
         <v>2017</v>
       </c>
-      <c r="AG2" s="54"/>
-[...3 lines deleted...]
-      <c r="AK2" s="66">
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="58">
         <v>2018</v>
       </c>
-      <c r="AL2" s="66"/>
-[...3 lines deleted...]
-      <c r="AP2" s="66">
+      <c r="AL2" s="58"/>
+      <c r="AM2" s="58"/>
+      <c r="AN2" s="58"/>
+      <c r="AO2" s="58"/>
+      <c r="AP2" s="58">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="66"/>
-[...3 lines deleted...]
-      <c r="AU2" s="66">
+      <c r="AQ2" s="58"/>
+      <c r="AR2" s="58"/>
+      <c r="AS2" s="58"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="58">
         <v>2020</v>
       </c>
-      <c r="AV2" s="66"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="56">
+      <c r="AV2" s="58"/>
+      <c r="AW2" s="58"/>
+      <c r="AX2" s="58"/>
+      <c r="AY2" s="58"/>
+      <c r="AZ2" s="55">
         <v>2021</v>
       </c>
-      <c r="BA2" s="57"/>
-[...3 lines deleted...]
-      <c r="BE2" s="56">
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="57"/>
+      <c r="BE2" s="55">
         <v>2022</v>
       </c>
-      <c r="BF2" s="57"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="53">
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="57"/>
+      <c r="BJ2" s="60">
         <v>2023</v>
       </c>
-      <c r="BK2" s="54"/>
-[...3 lines deleted...]
-      <c r="BO2" s="56">
+      <c r="BK2" s="61"/>
+      <c r="BL2" s="61"/>
+      <c r="BM2" s="61"/>
+      <c r="BN2" s="62"/>
+      <c r="BO2" s="55">
         <v>2024</v>
       </c>
-      <c r="BP2" s="57"/>
-[...3 lines deleted...]
-      <c r="BT2" s="56">
+      <c r="BP2" s="56"/>
+      <c r="BQ2" s="56"/>
+      <c r="BR2" s="56"/>
+      <c r="BS2" s="57"/>
+      <c r="BT2" s="55">
         <v>2025</v>
       </c>
-      <c r="BU2" s="57"/>
-[...2 lines deleted...]
-      <c r="BX2" s="58"/>
+      <c r="BU2" s="56"/>
+      <c r="BV2" s="56"/>
+      <c r="BW2" s="56"/>
+      <c r="BX2" s="57"/>
       <c r="BY2" s="43">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="63"/>
+      <c r="A3" s="67"/>
       <c r="B3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="28" t="s">
         <v>34</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="J3" s="28" t="s">
@@ -10133,108 +10125,108 @@
       </c>
       <c r="BS3" s="30" t="s">
         <v>34</v>
       </c>
       <c r="BT3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="BU3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="BV3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="BW3" s="28" t="s">
         <v>41</v>
       </c>
       <c r="BX3" s="45" t="s">
         <v>34</v>
       </c>
       <c r="BY3" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12" customHeight="1">
       <c r="A4" s="40"/>
-      <c r="B4" s="64"/>
-[...56 lines deleted...]
-      <c r="BG4" s="65"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
+      <c r="AL4" s="54"/>
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="54"/>
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="54"/>
+      <c r="AX4" s="54"/>
+      <c r="AY4" s="54"/>
+      <c r="AZ4" s="54"/>
+      <c r="BA4" s="54"/>
+      <c r="BB4" s="54"/>
+      <c r="BC4" s="54"/>
+      <c r="BD4" s="54"/>
+      <c r="BE4" s="54"/>
+      <c r="BF4" s="54"/>
+      <c r="BG4" s="54"/>
       <c r="BY4" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:77" ht="15.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="32">
         <v>80195</v>
       </c>
       <c r="C5" s="32">
         <v>82740</v>
       </c>
       <c r="D5" s="33">
         <v>86229</v>
       </c>
       <c r="E5" s="33">
         <v>89959</v>
       </c>
       <c r="F5" s="15">
         <v>90027.9</v>
       </c>
       <c r="G5" s="34">
         <v>93947</v>
@@ -10421,52 +10413,52 @@
       </c>
       <c r="BP5" s="12">
         <v>392655</v>
       </c>
       <c r="BQ5" s="12">
         <v>391713</v>
       </c>
       <c r="BR5" s="12">
         <v>402626</v>
       </c>
       <c r="BS5" s="12">
         <v>405416</v>
       </c>
       <c r="BT5" s="12">
         <v>423133</v>
       </c>
       <c r="BU5" s="12">
         <v>435711</v>
       </c>
       <c r="BV5" s="12">
         <v>433312</v>
       </c>
       <c r="BW5" s="12">
         <v>441998</v>
       </c>
-      <c r="BX5" s="68">
-        <v>443890</v>
+      <c r="BX5" s="11">
+        <v>443315</v>
       </c>
       <c r="BY5" s="11">
         <v>461486</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="14.25" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="35" t="s">
@@ -10654,52 +10646,52 @@
       </c>
       <c r="BP6" s="12">
         <v>331513</v>
       </c>
       <c r="BQ6" s="12">
         <v>330821</v>
       </c>
       <c r="BR6" s="12">
         <v>338349</v>
       </c>
       <c r="BS6" s="12">
         <v>339299</v>
       </c>
       <c r="BT6" s="12">
         <v>355108</v>
       </c>
       <c r="BU6" s="12">
         <v>368688</v>
       </c>
       <c r="BV6" s="12">
         <v>368535</v>
       </c>
       <c r="BW6" s="12">
         <v>379066</v>
       </c>
-      <c r="BX6" s="68">
-        <v>377359</v>
+      <c r="BX6" s="11">
+        <v>377347</v>
       </c>
       <c r="BY6" s="11">
         <v>405425</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="32">
         <v>55883</v>
       </c>
       <c r="C7" s="32">
         <v>57696</v>
       </c>
       <c r="D7" s="33">
         <v>61164</v>
       </c>
       <c r="E7" s="33">
         <v>64417</v>
       </c>
       <c r="F7" s="15">
         <v>64494.8</v>
       </c>
       <c r="G7" s="34">
@@ -10887,51 +10879,51 @@
       </c>
       <c r="BP7" s="12">
         <v>321238</v>
       </c>
       <c r="BQ7" s="12">
         <v>323371</v>
       </c>
       <c r="BR7" s="12">
         <v>329241</v>
       </c>
       <c r="BS7" s="12">
         <v>329732</v>
       </c>
       <c r="BT7" s="12">
         <v>343471</v>
       </c>
       <c r="BU7" s="12">
         <v>355538</v>
       </c>
       <c r="BV7" s="12">
         <v>360124</v>
       </c>
       <c r="BW7" s="12">
         <v>373426</v>
       </c>
-      <c r="BX7" s="68">
+      <c r="BX7" s="11">
         <v>374100</v>
       </c>
       <c r="BY7" s="11">
         <v>378763</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>70933</v>
       </c>
       <c r="C8" s="32">
         <v>72918</v>
       </c>
       <c r="D8" s="33">
         <v>76448</v>
       </c>
       <c r="E8" s="33">
         <v>79747</v>
       </c>
       <c r="F8" s="15">
         <v>79877.600000000006</v>
       </c>
@@ -11120,51 +11112,51 @@
       </c>
       <c r="BP8" s="12">
         <v>358334</v>
       </c>
       <c r="BQ8" s="12">
         <v>364445</v>
       </c>
       <c r="BR8" s="12">
         <v>376235</v>
       </c>
       <c r="BS8" s="12">
         <v>378086</v>
       </c>
       <c r="BT8" s="12">
         <v>385569</v>
       </c>
       <c r="BU8" s="12">
         <v>395311</v>
       </c>
       <c r="BV8" s="12">
         <v>394611</v>
       </c>
       <c r="BW8" s="12">
         <v>400591</v>
       </c>
-      <c r="BX8" s="68">
+      <c r="BX8" s="11">
         <v>404557</v>
       </c>
       <c r="BY8" s="11">
         <v>420239</v>
       </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>59185</v>
       </c>
       <c r="C9" s="32">
         <v>61105</v>
       </c>
       <c r="D9" s="33">
         <v>64682</v>
       </c>
       <c r="E9" s="33">
         <v>67697</v>
       </c>
       <c r="F9" s="15">
         <v>67638</v>
       </c>
@@ -11353,52 +11345,52 @@
       </c>
       <c r="BP9" s="12">
         <v>323133</v>
       </c>
       <c r="BQ9" s="12">
         <v>316606</v>
       </c>
       <c r="BR9" s="12">
         <v>326915</v>
       </c>
       <c r="BS9" s="12">
         <v>328536</v>
       </c>
       <c r="BT9" s="12">
         <v>339185</v>
       </c>
       <c r="BU9" s="12">
         <v>365422</v>
       </c>
       <c r="BV9" s="12">
         <v>356553</v>
       </c>
       <c r="BW9" s="12">
         <v>360934</v>
       </c>
-      <c r="BX9" s="68">
-        <v>364457</v>
+      <c r="BX9" s="11">
+        <v>364181</v>
       </c>
       <c r="BY9" s="11">
         <v>376012</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32">
         <v>159827</v>
       </c>
       <c r="C10" s="32">
         <v>162181</v>
       </c>
       <c r="D10" s="33">
         <v>164293</v>
       </c>
       <c r="E10" s="33">
         <v>166236</v>
       </c>
       <c r="F10" s="15">
         <v>165974.9</v>
       </c>
       <c r="G10" s="34">
@@ -11586,51 +11578,51 @@
       </c>
       <c r="BP10" s="12">
         <v>601843</v>
       </c>
       <c r="BQ10" s="12">
         <v>612970</v>
       </c>
       <c r="BR10" s="12">
         <v>620413</v>
       </c>
       <c r="BS10" s="12">
         <v>633322</v>
       </c>
       <c r="BT10" s="12">
         <v>634234</v>
       </c>
       <c r="BU10" s="12">
         <v>609358</v>
       </c>
       <c r="BV10" s="12">
         <v>607938</v>
       </c>
       <c r="BW10" s="12">
         <v>607323</v>
       </c>
-      <c r="BX10" s="68">
+      <c r="BX10" s="11">
         <v>613062</v>
       </c>
       <c r="BY10" s="11">
         <v>652950</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>78413</v>
       </c>
       <c r="C11" s="32">
         <v>80704</v>
       </c>
       <c r="D11" s="37">
         <v>85071</v>
       </c>
       <c r="E11" s="37">
         <v>87707</v>
       </c>
       <c r="F11" s="15">
         <v>87502.6</v>
       </c>
@@ -11819,51 +11811,51 @@
       </c>
       <c r="BP11" s="12">
         <v>344426</v>
       </c>
       <c r="BQ11" s="12">
         <v>343086</v>
       </c>
       <c r="BR11" s="12">
         <v>348162</v>
       </c>
       <c r="BS11" s="12">
         <v>350965</v>
       </c>
       <c r="BT11" s="12">
         <v>361848</v>
       </c>
       <c r="BU11" s="12">
         <v>370119</v>
       </c>
       <c r="BV11" s="12">
         <v>368570</v>
       </c>
       <c r="BW11" s="12">
         <v>371091</v>
       </c>
-      <c r="BX11" s="68">
+      <c r="BX11" s="11">
         <v>370882</v>
       </c>
       <c r="BY11" s="11">
         <v>387694</v>
       </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="32">
         <v>53324</v>
       </c>
       <c r="C12" s="32">
         <v>55263</v>
       </c>
       <c r="D12" s="33">
         <v>58824</v>
       </c>
       <c r="E12" s="33">
         <v>61765</v>
       </c>
       <c r="F12" s="15">
         <v>61824.800000000003</v>
       </c>
@@ -12052,52 +12044,52 @@
       </c>
       <c r="BP12" s="12">
         <v>302058</v>
       </c>
       <c r="BQ12" s="12">
         <v>293345</v>
       </c>
       <c r="BR12" s="12">
         <v>298810</v>
       </c>
       <c r="BS12" s="12">
         <v>299972</v>
       </c>
       <c r="BT12" s="12">
         <v>308891</v>
       </c>
       <c r="BU12" s="12">
         <v>332212</v>
       </c>
       <c r="BV12" s="12">
         <v>324646</v>
       </c>
       <c r="BW12" s="12">
         <v>325541</v>
       </c>
-      <c r="BX12" s="68">
-        <v>327274</v>
+      <c r="BX12" s="11">
+        <v>327401</v>
       </c>
       <c r="BY12" s="11">
         <v>328952</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="35" t="s">
@@ -12285,51 +12277,51 @@
       </c>
       <c r="BP13" s="12">
         <v>286815</v>
       </c>
       <c r="BQ13" s="12">
         <v>284411</v>
       </c>
       <c r="BR13" s="12">
         <v>291061</v>
       </c>
       <c r="BS13" s="12">
         <v>293160</v>
       </c>
       <c r="BT13" s="12">
         <v>308429</v>
       </c>
       <c r="BU13" s="12">
         <v>333010</v>
       </c>
       <c r="BV13" s="12">
         <v>332234</v>
       </c>
       <c r="BW13" s="12">
         <v>332749</v>
       </c>
-      <c r="BX13" s="68">
+      <c r="BX13" s="11">
         <v>332203</v>
       </c>
       <c r="BY13" s="11">
         <v>346199</v>
       </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="32">
         <v>69927</v>
       </c>
       <c r="C14" s="32">
         <v>71504</v>
       </c>
       <c r="D14" s="33">
         <v>74637</v>
       </c>
       <c r="E14" s="33">
         <v>77911</v>
       </c>
       <c r="F14" s="15">
         <v>77939.5</v>
       </c>
@@ -12518,51 +12510,51 @@
       </c>
       <c r="BP14" s="12">
         <v>370259</v>
       </c>
       <c r="BQ14" s="12">
         <v>371716</v>
       </c>
       <c r="BR14" s="12">
         <v>380562</v>
       </c>
       <c r="BS14" s="12">
         <v>380953</v>
       </c>
       <c r="BT14" s="12">
         <v>398805</v>
       </c>
       <c r="BU14" s="12">
         <v>416169</v>
       </c>
       <c r="BV14" s="12">
         <v>414437</v>
       </c>
       <c r="BW14" s="12">
         <v>421690</v>
       </c>
-      <c r="BX14" s="68">
+      <c r="BX14" s="11">
         <v>423278</v>
       </c>
       <c r="BY14" s="11">
         <v>439100</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="32">
         <v>57071</v>
       </c>
       <c r="C15" s="32">
         <v>59596</v>
       </c>
       <c r="D15" s="33">
         <v>63766</v>
       </c>
       <c r="E15" s="33">
         <v>67227</v>
       </c>
       <c r="F15" s="15">
         <v>67251.899999999994</v>
       </c>
@@ -12751,51 +12743,51 @@
       </c>
       <c r="BP15" s="12">
         <v>325266</v>
       </c>
       <c r="BQ15" s="12">
         <v>329131</v>
       </c>
       <c r="BR15" s="12">
         <v>341048</v>
       </c>
       <c r="BS15" s="12">
         <v>343804</v>
       </c>
       <c r="BT15" s="12">
         <v>358873</v>
       </c>
       <c r="BU15" s="12">
         <v>371002</v>
       </c>
       <c r="BV15" s="12">
         <v>372966</v>
       </c>
       <c r="BW15" s="12">
         <v>384105</v>
       </c>
-      <c r="BX15" s="68">
+      <c r="BX15" s="11">
         <v>384256</v>
       </c>
       <c r="BY15" s="11">
         <v>394942</v>
       </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="32">
         <v>71192</v>
       </c>
       <c r="C16" s="32">
         <v>74661</v>
       </c>
       <c r="D16" s="22">
         <v>78974</v>
       </c>
       <c r="E16" s="22">
         <v>81418</v>
       </c>
       <c r="F16" s="15">
         <v>81517.899999999994</v>
       </c>
@@ -12984,51 +12976,51 @@
       </c>
       <c r="BP16" s="12">
         <v>345028</v>
       </c>
       <c r="BQ16" s="12">
         <v>339036</v>
       </c>
       <c r="BR16" s="12">
         <v>341806</v>
       </c>
       <c r="BS16" s="12">
         <v>344381</v>
       </c>
       <c r="BT16" s="12">
         <v>354856</v>
       </c>
       <c r="BU16" s="12">
         <v>373662</v>
       </c>
       <c r="BV16" s="12">
         <v>368084</v>
       </c>
       <c r="BW16" s="12">
         <v>367771</v>
       </c>
-      <c r="BX16" s="68">
+      <c r="BX16" s="11">
         <v>370513</v>
       </c>
       <c r="BY16" s="11">
         <v>385193</v>
       </c>
     </row>
     <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="32">
         <v>145360</v>
       </c>
       <c r="C17" s="32">
         <v>142641</v>
       </c>
       <c r="D17" s="33">
         <v>147063</v>
       </c>
       <c r="E17" s="33">
         <v>151463</v>
       </c>
       <c r="F17" s="15">
         <v>151041.29999999999</v>
       </c>
@@ -13217,51 +13209,51 @@
       </c>
       <c r="BP17" s="12">
         <v>576154</v>
       </c>
       <c r="BQ17" s="12">
         <v>571450</v>
       </c>
       <c r="BR17" s="12">
         <v>577987</v>
       </c>
       <c r="BS17" s="12">
         <v>580946</v>
       </c>
       <c r="BT17" s="12">
         <v>621320</v>
       </c>
       <c r="BU17" s="12">
         <v>624991</v>
       </c>
       <c r="BV17" s="12">
         <v>617057</v>
       </c>
       <c r="BW17" s="12">
         <v>625967</v>
       </c>
-      <c r="BX17" s="68">
+      <c r="BX17" s="11">
         <v>623059</v>
       </c>
       <c r="BY17" s="11">
         <v>659801</v>
       </c>
     </row>
     <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="32">
         <v>58638</v>
       </c>
       <c r="C18" s="32">
         <v>61808</v>
       </c>
       <c r="D18" s="33">
         <v>65174</v>
       </c>
       <c r="E18" s="33">
         <v>67737</v>
       </c>
       <c r="F18" s="15">
         <v>67720.800000000003</v>
       </c>
@@ -13450,51 +13442,51 @@
       </c>
       <c r="BP18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BQ18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BR18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BS18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BT18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BU18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BV18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BW18" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="BX18" s="12" t="s">
+      <c r="BX18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="BY18" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="32">
         <v>66209</v>
       </c>
       <c r="C19" s="32">
         <v>68431</v>
       </c>
       <c r="D19" s="33">
         <v>71762</v>
       </c>
       <c r="E19" s="33">
         <v>75275</v>
       </c>
       <c r="F19" s="15">
         <v>75338.399999999994</v>
       </c>
@@ -13683,51 +13675,51 @@
       </c>
       <c r="BP19" s="12">
         <v>358759</v>
       </c>
       <c r="BQ19" s="12">
         <v>360052</v>
       </c>
       <c r="BR19" s="12">
         <v>372004</v>
       </c>
       <c r="BS19" s="39">
         <v>372615</v>
       </c>
       <c r="BT19" s="12">
         <v>399489</v>
       </c>
       <c r="BU19" s="12">
         <v>405592</v>
       </c>
       <c r="BV19" s="12">
         <v>405835</v>
       </c>
       <c r="BW19" s="12">
         <v>417770</v>
       </c>
-      <c r="BX19" s="68">
+      <c r="BX19" s="11">
         <v>417941</v>
       </c>
       <c r="BY19" s="11">
         <v>448906</v>
       </c>
     </row>
     <row r="20" spans="1:77" ht="14.25" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="32">
         <v>52705</v>
       </c>
       <c r="C20" s="32">
         <v>54634</v>
       </c>
       <c r="D20" s="33">
         <v>58862</v>
       </c>
       <c r="E20" s="33">
         <v>61589</v>
       </c>
       <c r="F20" s="15">
         <v>61712.1</v>
       </c>
@@ -13916,51 +13908,51 @@
       </c>
       <c r="BP20" s="12">
         <v>283673</v>
       </c>
       <c r="BQ20" s="12">
         <v>284911</v>
       </c>
       <c r="BR20" s="12">
         <v>291932</v>
       </c>
       <c r="BS20" s="12">
         <v>293421</v>
       </c>
       <c r="BT20" s="12">
         <v>300051</v>
       </c>
       <c r="BU20" s="12">
         <v>316477</v>
       </c>
       <c r="BV20" s="12">
         <v>316380</v>
       </c>
       <c r="BW20" s="12">
         <v>326325</v>
       </c>
-      <c r="BX20" s="68">
+      <c r="BX20" s="11">
         <v>326679</v>
       </c>
       <c r="BY20" s="11">
         <v>326664</v>
       </c>
     </row>
     <row r="21" spans="1:77" ht="14.25" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="35" t="s">
         <v>35</v>
       </c>
@@ -14149,51 +14141,51 @@
       </c>
       <c r="BP21" s="12">
         <v>304595</v>
       </c>
       <c r="BQ21" s="12">
         <v>291714</v>
       </c>
       <c r="BR21" s="12">
         <v>295647</v>
       </c>
       <c r="BS21" s="12">
         <v>295251</v>
       </c>
       <c r="BT21" s="12">
         <v>310515</v>
       </c>
       <c r="BU21" s="12">
         <v>330680</v>
       </c>
       <c r="BV21" s="12">
         <v>316792</v>
       </c>
       <c r="BW21" s="12">
         <v>318536</v>
       </c>
-      <c r="BX21" s="68">
+      <c r="BX21" s="11">
         <v>318990</v>
       </c>
       <c r="BY21" s="11">
         <v>332640</v>
       </c>
     </row>
     <row r="22" spans="1:77" ht="14.25" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="35" t="s">
         <v>35</v>
       </c>
@@ -14382,52 +14374,52 @@
       </c>
       <c r="BP22" s="12">
         <v>511220</v>
       </c>
       <c r="BQ22" s="12">
         <v>512284</v>
       </c>
       <c r="BR22" s="12">
         <v>533943</v>
       </c>
       <c r="BS22" s="12">
         <v>533562</v>
       </c>
       <c r="BT22" s="12">
         <v>599046</v>
       </c>
       <c r="BU22" s="12">
         <v>582840</v>
       </c>
       <c r="BV22" s="12">
         <v>572662</v>
       </c>
       <c r="BW22" s="12">
         <v>591099</v>
       </c>
-      <c r="BX22" s="68">
-        <v>602949</v>
+      <c r="BX22" s="11">
+        <v>586978</v>
       </c>
       <c r="BY22" s="11">
         <v>655995</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="15" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="32">
         <v>63441</v>
       </c>
       <c r="C23" s="32">
         <v>65870</v>
       </c>
       <c r="D23" s="33">
         <v>69872</v>
       </c>
       <c r="E23" s="33">
         <v>73593</v>
       </c>
       <c r="F23" s="15">
         <v>73677</v>
       </c>
       <c r="G23" s="34">
@@ -14615,52 +14607,52 @@
       </c>
       <c r="BP23" s="12">
         <v>374133</v>
       </c>
       <c r="BQ23" s="12">
         <v>368064</v>
       </c>
       <c r="BR23" s="12">
         <v>378485</v>
       </c>
       <c r="BS23" s="12">
         <v>380325</v>
       </c>
       <c r="BT23" s="12">
         <v>404799</v>
       </c>
       <c r="BU23" s="12">
         <v>407543</v>
       </c>
       <c r="BV23" s="12">
         <v>403158</v>
       </c>
       <c r="BW23" s="12">
         <v>417890</v>
       </c>
-      <c r="BX23" s="68">
-        <v>416869</v>
+      <c r="BX23" s="11">
+        <v>416781</v>
       </c>
       <c r="BY23" s="11">
         <v>438659</v>
       </c>
     </row>
     <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="32">
         <v>113281</v>
       </c>
       <c r="C24" s="32">
         <v>117043</v>
       </c>
       <c r="D24" s="33">
         <v>122975</v>
       </c>
       <c r="E24" s="33">
         <v>132051</v>
       </c>
       <c r="F24" s="15">
         <v>132612</v>
       </c>
       <c r="G24" s="34">
@@ -14848,51 +14840,51 @@
       </c>
       <c r="BP24" s="12">
         <v>504918</v>
       </c>
       <c r="BQ24" s="12">
         <v>505045</v>
       </c>
       <c r="BR24" s="12">
         <v>532147</v>
       </c>
       <c r="BS24" s="12">
         <v>538009</v>
       </c>
       <c r="BT24" s="12">
         <v>563309</v>
       </c>
       <c r="BU24" s="12">
         <v>577705</v>
       </c>
       <c r="BV24" s="12">
         <v>576183</v>
       </c>
       <c r="BW24" s="12">
         <v>595873</v>
       </c>
-      <c r="BX24" s="68">
+      <c r="BX24" s="11">
         <v>594164</v>
       </c>
       <c r="BY24" s="11">
         <v>609725</v>
       </c>
     </row>
     <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="32">
         <v>108772</v>
       </c>
       <c r="C25" s="32">
         <v>114501</v>
       </c>
       <c r="D25" s="33">
         <v>116784</v>
       </c>
       <c r="E25" s="33">
         <v>121378</v>
       </c>
       <c r="F25" s="15">
         <v>121674.1</v>
       </c>
@@ -15081,51 +15073,51 @@
       </c>
       <c r="BP25" s="12">
         <v>468160</v>
       </c>
       <c r="BQ25" s="12">
         <v>470037</v>
       </c>
       <c r="BR25" s="12">
         <v>487851</v>
       </c>
       <c r="BS25" s="12">
         <v>490963</v>
       </c>
       <c r="BT25" s="12">
         <v>518857</v>
       </c>
       <c r="BU25" s="12">
         <v>537167</v>
       </c>
       <c r="BV25" s="12">
         <v>539471</v>
       </c>
       <c r="BW25" s="12">
         <v>552860</v>
       </c>
-      <c r="BX25" s="68">
+      <c r="BX25" s="11">
         <v>556063</v>
       </c>
       <c r="BY25" s="11">
         <v>574162</v>
       </c>
     </row>
     <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>35</v>
       </c>
@@ -15314,77 +15306,77 @@
       </c>
       <c r="BP26" s="12">
         <v>302357</v>
       </c>
       <c r="BQ26" s="12">
         <v>304088</v>
       </c>
       <c r="BR26" s="12">
         <v>309976</v>
       </c>
       <c r="BS26" s="12">
         <v>312536</v>
       </c>
       <c r="BT26" s="12">
         <v>321408</v>
       </c>
       <c r="BU26" s="12">
         <v>333489</v>
       </c>
       <c r="BV26" s="12">
         <v>334170</v>
       </c>
       <c r="BW26" s="12">
         <v>341615</v>
       </c>
-      <c r="BX26" s="68">
+      <c r="BX26" s="11">
         <v>343876</v>
       </c>
       <c r="BY26" s="11">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="A2:A3"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
-    <mergeCell ref="BJ2:BN2"/>
-[...7 lines deleted...]
-    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>