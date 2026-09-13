--- v2 (2026-08-03)
+++ v3 (2026-09-13)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
-    <sheet name="кезең" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="тоқсан" sheetId="1" r:id="rId3"/>
+    <sheet name="кезең" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$26</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">тоқсан!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">тоқсан!$A$1:$BC$26</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="93">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -176,61 +180,196 @@
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасының өңірлері бойынша орташа айлық жалақы</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2010-2011 бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы - бұл орташа есеппен бір қызметкерге немесе жұмыс істеген уақыт бірлігіне есептелген, ақша бірлігінде көрсетілген жалақы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық, жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303945/file/kk/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/338092/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
+  </si>
+  <si>
+    <t>Өңірлер бойынша орташа айлық атаулы жалақы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -254,50 +393,99 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -371,61 +559,65 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -483,146 +675,214 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="5"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -867,86 +1127,392 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303945/file/kk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR26"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView topLeftCell="CP1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ5" sqref="DQ5:DQ26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.42578125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="46" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="46"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="52">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="69"/>
+      <c r="B15" s="60" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="62">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="62">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="64" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="65"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="65"/>
+      <c r="B24" s="65"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="65"/>
+      <c r="B25" s="65"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="65"/>
+      <c r="B26" s="65"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="65"/>
+      <c r="B27" s="65"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="65"/>
+      <c r="B28" s="65"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="65"/>
+      <c r="B29" s="65"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="66"/>
+      <c r="B30" s="66"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B3:D18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="46" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="46" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="46"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:2">
+      <c r="B3" s="47" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="47" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="47" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="47"/>
+    </row>
+    <row r="9" spans="2:2" ht="25.5">
+      <c r="B9" s="48" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="47"/>
+    </row>
+    <row r="18" spans="2:4">
+      <c r="B18" s="49" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="87" width="9.140625" style="1" customWidth="1"/>
     <col min="88" max="91" width="9.140625" style="2" customWidth="1"/>
     <col min="92" max="110" width="9.140625" style="1" customWidth="1"/>
     <col min="111" max="111" width="8.85546875" style="1" customWidth="1"/>
     <col min="112" max="119" width="9.140625" style="1"/>
     <col min="120" max="121" width="7.85546875" style="1" customWidth="1"/>
-    <col min="122" max="16384" width="9.140625" style="1"/>
+    <col min="122" max="122" width="9.140625" style="1"/>
+    <col min="123" max="123" width="8.42578125" style="1" customWidth="1"/>
+    <col min="124" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="27" customHeight="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:123" ht="27" customHeight="1">
+      <c r="A1" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="50"/>
-[...3 lines deleted...]
-      <c r="F1" s="50"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
       <c r="X1" s="41"/>
       <c r="Y1" s="41"/>
       <c r="Z1" s="41"/>
       <c r="AA1" s="41"/>
       <c r="AB1" s="41"/>
       <c r="AC1" s="41"/>
       <c r="AD1" s="41"/>
       <c r="AE1" s="41"/>
@@ -956,210 +1522,211 @@
       <c r="AI1" s="41"/>
       <c r="AJ1" s="41"/>
       <c r="AK1" s="41"/>
       <c r="AL1" s="41"/>
       <c r="AM1" s="41"/>
       <c r="AN1" s="41"/>
       <c r="AO1" s="41"/>
       <c r="AP1" s="41"/>
       <c r="AQ1" s="41"/>
       <c r="AR1" s="41"/>
       <c r="AS1" s="41"/>
       <c r="AT1" s="41"/>
       <c r="AU1" s="41"/>
       <c r="AV1" s="41"/>
       <c r="AW1" s="41"/>
       <c r="AX1" s="41"/>
       <c r="AY1" s="41"/>
       <c r="AZ1" s="41"/>
       <c r="BA1" s="41"/>
       <c r="BB1" s="41"/>
       <c r="BC1" s="41"/>
       <c r="BD1" s="41"/>
       <c r="BE1" s="41"/>
       <c r="BF1" s="41"/>
     </row>
-    <row r="2" spans="1:122" s="4" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="47">
+    <row r="2" spans="1:123" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="75"/>
+      <c r="B2" s="72">
         <v>2010</v>
       </c>
-      <c r="C2" s="48"/>
-[...11 lines deleted...]
-      <c r="O2" s="47">
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="72">
         <v>2011</v>
       </c>
-      <c r="P2" s="48"/>
-[...11 lines deleted...]
-      <c r="AB2" s="47">
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="72">
         <v>2012</v>
       </c>
-      <c r="AC2" s="48"/>
-[...11 lines deleted...]
-      <c r="AO2" s="47">
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="73"/>
+      <c r="AG2" s="73"/>
+      <c r="AH2" s="73"/>
+      <c r="AI2" s="73"/>
+      <c r="AJ2" s="73"/>
+      <c r="AK2" s="73"/>
+      <c r="AL2" s="73"/>
+      <c r="AM2" s="73"/>
+      <c r="AN2" s="74"/>
+      <c r="AO2" s="72">
         <v>2013</v>
       </c>
-      <c r="AP2" s="48"/>
-[...11 lines deleted...]
-      <c r="BB2" s="47">
+      <c r="AP2" s="73"/>
+      <c r="AQ2" s="73"/>
+      <c r="AR2" s="73"/>
+      <c r="AS2" s="73"/>
+      <c r="AT2" s="73"/>
+      <c r="AU2" s="73"/>
+      <c r="AV2" s="73"/>
+      <c r="AW2" s="73"/>
+      <c r="AX2" s="73"/>
+      <c r="AY2" s="73"/>
+      <c r="AZ2" s="73"/>
+      <c r="BA2" s="74"/>
+      <c r="BB2" s="72">
         <v>2014</v>
       </c>
-      <c r="BC2" s="48"/>
-[...11 lines deleted...]
-      <c r="BO2" s="47">
+      <c r="BC2" s="73"/>
+      <c r="BD2" s="73"/>
+      <c r="BE2" s="73"/>
+      <c r="BF2" s="73"/>
+      <c r="BG2" s="73"/>
+      <c r="BH2" s="73"/>
+      <c r="BI2" s="73"/>
+      <c r="BJ2" s="73"/>
+      <c r="BK2" s="73"/>
+      <c r="BL2" s="73"/>
+      <c r="BM2" s="73"/>
+      <c r="BN2" s="74"/>
+      <c r="BO2" s="72">
         <v>2015</v>
       </c>
-      <c r="BP2" s="48"/>
-[...3 lines deleted...]
-      <c r="BT2" s="47">
+      <c r="BP2" s="73"/>
+      <c r="BQ2" s="73"/>
+      <c r="BR2" s="73"/>
+      <c r="BS2" s="74"/>
+      <c r="BT2" s="72">
         <v>2016</v>
       </c>
-      <c r="BU2" s="48"/>
-[...3 lines deleted...]
-      <c r="BY2" s="47">
+      <c r="BU2" s="73"/>
+      <c r="BV2" s="73"/>
+      <c r="BW2" s="73"/>
+      <c r="BX2" s="74"/>
+      <c r="BY2" s="72">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="48"/>
-[...3 lines deleted...]
-      <c r="CD2" s="47">
+      <c r="BZ2" s="73"/>
+      <c r="CA2" s="73"/>
+      <c r="CB2" s="73"/>
+      <c r="CC2" s="74"/>
+      <c r="CD2" s="72">
         <v>2018</v>
       </c>
-      <c r="CE2" s="48"/>
-[...3 lines deleted...]
-      <c r="CI2" s="47">
+      <c r="CE2" s="73"/>
+      <c r="CF2" s="73"/>
+      <c r="CG2" s="73"/>
+      <c r="CH2" s="74"/>
+      <c r="CI2" s="72">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="48"/>
-[...3 lines deleted...]
-      <c r="CN2" s="47">
+      <c r="CJ2" s="73"/>
+      <c r="CK2" s="73"/>
+      <c r="CL2" s="73"/>
+      <c r="CM2" s="74"/>
+      <c r="CN2" s="72">
         <v>2020</v>
       </c>
-      <c r="CO2" s="48"/>
-[...3 lines deleted...]
-      <c r="CS2" s="47">
+      <c r="CO2" s="73"/>
+      <c r="CP2" s="73"/>
+      <c r="CQ2" s="73"/>
+      <c r="CR2" s="74"/>
+      <c r="CS2" s="72">
         <v>2021</v>
       </c>
-      <c r="CT2" s="48"/>
-[...3 lines deleted...]
-      <c r="CX2" s="47">
+      <c r="CT2" s="73"/>
+      <c r="CU2" s="73"/>
+      <c r="CV2" s="73"/>
+      <c r="CW2" s="74"/>
+      <c r="CX2" s="72">
         <v>2022</v>
       </c>
-      <c r="CY2" s="48"/>
-[...3 lines deleted...]
-      <c r="DC2" s="47">
+      <c r="CY2" s="73"/>
+      <c r="CZ2" s="73"/>
+      <c r="DA2" s="73"/>
+      <c r="DB2" s="74"/>
+      <c r="DC2" s="72">
         <v>2023</v>
       </c>
-      <c r="DD2" s="48"/>
-[...3 lines deleted...]
-      <c r="DH2" s="47">
+      <c r="DD2" s="73"/>
+      <c r="DE2" s="73"/>
+      <c r="DF2" s="73"/>
+      <c r="DG2" s="74"/>
+      <c r="DH2" s="72">
         <v>2024</v>
       </c>
-      <c r="DI2" s="48"/>
-[...3 lines deleted...]
-      <c r="DM2" s="47">
+      <c r="DI2" s="73"/>
+      <c r="DJ2" s="73"/>
+      <c r="DK2" s="73"/>
+      <c r="DL2" s="74"/>
+      <c r="DM2" s="72">
         <v>2025</v>
       </c>
-      <c r="DN2" s="48"/>
-[...3 lines deleted...]
-      <c r="DR2" s="42">
+      <c r="DN2" s="73"/>
+      <c r="DO2" s="73"/>
+      <c r="DP2" s="73"/>
+      <c r="DQ2" s="74"/>
+      <c r="DR2" s="72">
         <v>2026</v>
       </c>
+      <c r="DS2" s="74"/>
     </row>
-    <row r="3" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="46"/>
+    <row r="3" spans="1:123" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="75"/>
       <c r="B3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1473,167 +2040,170 @@
       </c>
       <c r="DI3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DJ3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="DK3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="DL3" s="3" t="s">
         <v>34</v>
       </c>
       <c r="DM3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DN3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DO3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="DP3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="DQ3" s="44" t="s">
+      <c r="DQ3" s="43" t="s">
         <v>34</v>
       </c>
       <c r="DR3" s="42" t="s">
         <v>30</v>
       </c>
+      <c r="DS3" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:123" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="51"/>
-[...102 lines deleted...]
-      <c r="DR4" s="7" t="s">
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
+      <c r="AR4" s="71"/>
+      <c r="AS4" s="71"/>
+      <c r="AT4" s="71"/>
+      <c r="AU4" s="71"/>
+      <c r="AV4" s="71"/>
+      <c r="AW4" s="71"/>
+      <c r="AX4" s="71"/>
+      <c r="AY4" s="71"/>
+      <c r="AZ4" s="71"/>
+      <c r="BA4" s="71"/>
+      <c r="BB4" s="71"/>
+      <c r="BC4" s="71"/>
+      <c r="BD4" s="71"/>
+      <c r="BE4" s="71"/>
+      <c r="BF4" s="71"/>
+      <c r="BG4" s="71"/>
+      <c r="BH4" s="71"/>
+      <c r="BI4" s="71"/>
+      <c r="BJ4" s="71"/>
+      <c r="BK4" s="71"/>
+      <c r="BL4" s="71"/>
+      <c r="BM4" s="71"/>
+      <c r="BN4" s="71"/>
+      <c r="BO4" s="71"/>
+      <c r="BP4" s="71"/>
+      <c r="BQ4" s="71"/>
+      <c r="BR4" s="71"/>
+      <c r="BS4" s="71"/>
+      <c r="BT4" s="71"/>
+      <c r="BU4" s="71"/>
+      <c r="BV4" s="71"/>
+      <c r="BW4" s="71"/>
+      <c r="BX4" s="71"/>
+      <c r="BY4" s="71"/>
+      <c r="BZ4" s="71"/>
+      <c r="CA4" s="71"/>
+      <c r="CB4" s="71"/>
+      <c r="CC4" s="71"/>
+      <c r="CD4" s="71"/>
+      <c r="CE4" s="71"/>
+      <c r="CF4" s="71"/>
+      <c r="CG4" s="71"/>
+      <c r="CH4" s="71"/>
+      <c r="CI4" s="71"/>
+      <c r="CJ4" s="71"/>
+      <c r="CK4" s="71"/>
+      <c r="CL4" s="71"/>
+      <c r="CM4" s="71"/>
+      <c r="CN4" s="71"/>
+      <c r="CO4" s="71"/>
+      <c r="CP4" s="71"/>
+      <c r="CQ4" s="71"/>
+      <c r="CR4" s="71"/>
+      <c r="CS4" s="71"/>
+      <c r="CT4" s="71"/>
+      <c r="CU4" s="71"/>
+      <c r="CV4" s="71"/>
+      <c r="CW4" s="71"/>
+      <c r="CX4" s="71"/>
+      <c r="CY4" s="71"/>
+      <c r="CZ4" s="71"/>
+      <c r="DS4" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:122" ht="14.25" customHeight="1">
+    <row r="5" spans="1:123" ht="14.25" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>66674</v>
       </c>
       <c r="C5" s="10">
         <v>66315</v>
       </c>
       <c r="D5" s="10">
         <v>72251</v>
       </c>
       <c r="E5" s="10">
         <v>75203</v>
       </c>
       <c r="F5" s="10">
         <v>74791</v>
       </c>
       <c r="G5" s="10">
         <v>81266</v>
       </c>
       <c r="H5" s="10">
         <v>82282</v>
       </c>
       <c r="I5" s="10">
@@ -1956,52 +2526,55 @@
       </c>
       <c r="DK5" s="12">
         <v>434982</v>
       </c>
       <c r="DL5" s="12">
         <v>405416</v>
       </c>
       <c r="DM5" s="12">
         <v>423133</v>
       </c>
       <c r="DN5" s="11">
         <v>448620</v>
       </c>
       <c r="DO5" s="11">
         <v>429368</v>
       </c>
       <c r="DP5" s="11">
         <v>473158</v>
       </c>
       <c r="DQ5" s="11">
         <v>443315</v>
       </c>
       <c r="DR5" s="11">
         <v>461486</v>
       </c>
+      <c r="DS5" s="11">
+        <v>486388</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="10" t="s">
@@ -2324,52 +2897,55 @@
       </c>
       <c r="DK6" s="12">
         <v>363624</v>
       </c>
       <c r="DL6" s="12">
         <v>339299</v>
       </c>
       <c r="DM6" s="12">
         <v>355108</v>
       </c>
       <c r="DN6" s="11">
         <v>381756</v>
       </c>
       <c r="DO6" s="11">
         <v>372831</v>
       </c>
       <c r="DP6" s="11">
         <v>406275</v>
       </c>
       <c r="DQ6" s="11">
         <v>377347</v>
       </c>
       <c r="DR6" s="11">
         <v>405425</v>
       </c>
+      <c r="DS6" s="11">
+        <v>422043</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="10">
         <v>47171</v>
       </c>
       <c r="C7" s="10">
         <v>46589</v>
       </c>
       <c r="D7" s="10">
         <v>49387</v>
       </c>
       <c r="E7" s="10">
         <v>50695</v>
       </c>
       <c r="F7" s="10">
         <v>54651</v>
       </c>
       <c r="G7" s="10">
         <v>58246</v>
       </c>
       <c r="H7" s="10">
         <v>58567</v>
       </c>
       <c r="I7" s="10">
@@ -2692,52 +3268,55 @@
       </c>
       <c r="DK7" s="12">
         <v>348095</v>
       </c>
       <c r="DL7" s="12">
         <v>329732</v>
       </c>
       <c r="DM7" s="12">
         <v>343471</v>
       </c>
       <c r="DN7" s="11">
         <v>366971</v>
       </c>
       <c r="DO7" s="11">
         <v>366749</v>
       </c>
       <c r="DP7" s="11">
         <v>408595</v>
       </c>
       <c r="DQ7" s="11">
         <v>374100</v>
       </c>
       <c r="DR7" s="11">
         <v>378763</v>
       </c>
+      <c r="DS7" s="11">
+        <v>406085</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>57245</v>
       </c>
       <c r="C8" s="10">
         <v>57553</v>
       </c>
       <c r="D8" s="10">
         <v>64939</v>
       </c>
       <c r="E8" s="10">
         <v>66102</v>
       </c>
       <c r="F8" s="10">
         <v>67202</v>
       </c>
       <c r="G8" s="10">
         <v>72141</v>
       </c>
       <c r="H8" s="10">
         <v>74099</v>
       </c>
       <c r="I8" s="10">
@@ -3060,52 +3639,55 @@
       </c>
       <c r="DK8" s="12">
         <v>406520</v>
       </c>
       <c r="DL8" s="12">
         <v>378086</v>
       </c>
       <c r="DM8" s="12">
         <v>385569</v>
       </c>
       <c r="DN8" s="11">
         <v>405140</v>
       </c>
       <c r="DO8" s="11">
         <v>401215</v>
       </c>
       <c r="DP8" s="11">
         <v>438484</v>
       </c>
       <c r="DQ8" s="11">
         <v>404557</v>
       </c>
       <c r="DR8" s="11">
         <v>420239</v>
       </c>
+      <c r="DS8" s="11">
+        <v>440520</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>50277</v>
       </c>
       <c r="C9" s="10">
         <v>51774</v>
       </c>
       <c r="D9" s="10">
         <v>52022</v>
       </c>
       <c r="E9" s="10">
         <v>55790</v>
       </c>
       <c r="F9" s="10">
         <v>58581</v>
       </c>
       <c r="G9" s="10">
         <v>62489</v>
       </c>
       <c r="H9" s="10">
         <v>63866</v>
       </c>
       <c r="I9" s="10">
@@ -3428,52 +4010,55 @@
       </c>
       <c r="DK9" s="12">
         <v>353691</v>
       </c>
       <c r="DL9" s="12">
         <v>328536</v>
       </c>
       <c r="DM9" s="12">
         <v>339185</v>
       </c>
       <c r="DN9" s="11">
         <v>389205</v>
       </c>
       <c r="DO9" s="11">
         <v>343625</v>
       </c>
       <c r="DP9" s="11">
         <v>386257</v>
       </c>
       <c r="DQ9" s="11">
         <v>364181</v>
       </c>
       <c r="DR9" s="11">
         <v>376012</v>
       </c>
+      <c r="DS9" s="11">
+        <v>401457</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>134194</v>
       </c>
       <c r="C10" s="10">
         <v>131731</v>
       </c>
       <c r="D10" s="10">
         <v>141197</v>
       </c>
       <c r="E10" s="10">
         <v>144031</v>
       </c>
       <c r="F10" s="10">
         <v>138056</v>
       </c>
       <c r="G10" s="10">
         <v>145351</v>
       </c>
       <c r="H10" s="10">
         <v>154006</v>
       </c>
       <c r="I10" s="10">
@@ -3796,52 +4381,55 @@
       </c>
       <c r="DK10" s="12">
         <v>640938</v>
       </c>
       <c r="DL10" s="12">
         <v>633322</v>
       </c>
       <c r="DM10" s="12">
         <v>634234</v>
       </c>
       <c r="DN10" s="11">
         <v>585172</v>
       </c>
       <c r="DO10" s="11">
         <v>602752</v>
       </c>
       <c r="DP10" s="11">
         <v>609534</v>
       </c>
       <c r="DQ10" s="11">
         <v>613062</v>
       </c>
       <c r="DR10" s="11">
         <v>652950</v>
       </c>
+      <c r="DS10" s="11">
+        <v>631555</v>
+      </c>
     </row>
-    <row r="11" spans="1:122" ht="10.5" customHeight="1">
+    <row r="11" spans="1:123" ht="10.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>68125</v>
       </c>
       <c r="C11" s="10">
         <v>67843</v>
       </c>
       <c r="D11" s="10">
         <v>74969</v>
       </c>
       <c r="E11" s="10">
         <v>78135</v>
       </c>
       <c r="F11" s="10">
         <v>79530</v>
       </c>
       <c r="G11" s="10">
         <v>80431</v>
       </c>
       <c r="H11" s="10">
         <v>83406</v>
       </c>
       <c r="I11" s="10">
@@ -4164,52 +4752,55 @@
       </c>
       <c r="DK11" s="12">
         <v>361140</v>
       </c>
       <c r="DL11" s="12">
         <v>350965</v>
       </c>
       <c r="DM11" s="12">
         <v>361848</v>
       </c>
       <c r="DN11" s="11">
         <v>378851</v>
       </c>
       <c r="DO11" s="11">
         <v>363934</v>
       </c>
       <c r="DP11" s="11">
         <v>380424</v>
       </c>
       <c r="DQ11" s="11">
         <v>370882</v>
       </c>
       <c r="DR11" s="11">
         <v>387694</v>
       </c>
+      <c r="DS11" s="11">
+        <v>402028</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="10">
         <v>43677</v>
       </c>
       <c r="C12" s="10">
         <v>43385</v>
       </c>
       <c r="D12" s="10">
         <v>45228</v>
       </c>
       <c r="E12" s="10">
         <v>48927</v>
       </c>
       <c r="F12" s="10">
         <v>50409</v>
       </c>
       <c r="G12" s="10">
         <v>55605</v>
       </c>
       <c r="H12" s="10">
         <v>55523</v>
       </c>
       <c r="I12" s="10">
@@ -4532,52 +5123,55 @@
       </c>
       <c r="DK12" s="12">
         <v>313073</v>
       </c>
       <c r="DL12" s="12">
         <v>299972</v>
       </c>
       <c r="DM12" s="12">
         <v>308891</v>
       </c>
       <c r="DN12" s="11">
         <v>355167</v>
       </c>
       <c r="DO12" s="11">
         <v>308058</v>
       </c>
       <c r="DP12" s="11">
         <v>335794</v>
       </c>
       <c r="DQ12" s="11">
         <v>327401</v>
       </c>
       <c r="DR12" s="11">
         <v>328952</v>
       </c>
+      <c r="DS12" s="11">
+        <v>375456</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -4900,52 +5494,55 @@
       </c>
       <c r="DK13" s="12">
         <v>314398</v>
       </c>
       <c r="DL13" s="12">
         <v>293160</v>
       </c>
       <c r="DM13" s="12">
         <v>308429</v>
       </c>
       <c r="DN13" s="11">
         <v>355644</v>
       </c>
       <c r="DO13" s="11">
         <v>331211</v>
       </c>
       <c r="DP13" s="11">
         <v>349593</v>
       </c>
       <c r="DQ13" s="11">
         <v>332203</v>
       </c>
       <c r="DR13" s="11">
         <v>346199</v>
       </c>
+      <c r="DS13" s="11">
+        <v>377798</v>
+      </c>
     </row>
-    <row r="14" spans="1:122" ht="12" customHeight="1">
+    <row r="14" spans="1:123" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>63155</v>
       </c>
       <c r="C14" s="10">
         <v>57962</v>
       </c>
       <c r="D14" s="10">
         <v>60960</v>
       </c>
       <c r="E14" s="10">
         <v>66393</v>
       </c>
       <c r="F14" s="10">
         <v>65043</v>
       </c>
       <c r="G14" s="10">
         <v>67996</v>
       </c>
       <c r="H14" s="10">
         <v>69771</v>
       </c>
       <c r="I14" s="10">
@@ -5268,52 +5865,55 @@
       </c>
       <c r="DK14" s="12">
         <v>415544</v>
       </c>
       <c r="DL14" s="12">
         <v>380953</v>
       </c>
       <c r="DM14" s="12">
         <v>398805</v>
       </c>
       <c r="DN14" s="11">
         <v>432501</v>
       </c>
       <c r="DO14" s="11">
         <v>410314</v>
       </c>
       <c r="DP14" s="11">
         <v>454071</v>
       </c>
       <c r="DQ14" s="11">
         <v>423278</v>
       </c>
       <c r="DR14" s="11">
         <v>439100</v>
       </c>
+      <c r="DS14" s="11">
+        <v>470390</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>47950</v>
       </c>
       <c r="C15" s="10">
         <v>46933</v>
       </c>
       <c r="D15" s="10">
         <v>50316</v>
       </c>
       <c r="E15" s="10">
         <v>51937</v>
       </c>
       <c r="F15" s="10">
         <v>55284</v>
       </c>
       <c r="G15" s="10">
         <v>59170</v>
       </c>
       <c r="H15" s="10">
         <v>60358</v>
       </c>
       <c r="I15" s="10">
@@ -5636,52 +6236,55 @@
       </c>
       <c r="DK15" s="12">
         <v>376535</v>
       </c>
       <c r="DL15" s="12">
         <v>343804</v>
       </c>
       <c r="DM15" s="12">
         <v>358873</v>
       </c>
       <c r="DN15" s="11">
         <v>381146</v>
       </c>
       <c r="DO15" s="11">
         <v>377719</v>
       </c>
       <c r="DP15" s="11">
         <v>416699</v>
       </c>
       <c r="DQ15" s="11">
         <v>384256</v>
       </c>
       <c r="DR15" s="11">
         <v>394942</v>
       </c>
+      <c r="DS15" s="11">
+        <v>412546</v>
+      </c>
     </row>
-    <row r="16" spans="1:122" ht="12.75" customHeight="1">
+    <row r="16" spans="1:123" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>59975</v>
       </c>
       <c r="C16" s="10">
         <v>59906</v>
       </c>
       <c r="D16" s="10">
         <v>62305</v>
       </c>
       <c r="E16" s="10">
         <v>66632</v>
       </c>
       <c r="F16" s="10">
         <v>68945</v>
       </c>
       <c r="G16" s="10">
         <v>74746</v>
       </c>
       <c r="H16" s="10">
         <v>76829</v>
       </c>
       <c r="I16" s="10">
@@ -6004,52 +6607,55 @@
       </c>
       <c r="DK16" s="12">
         <v>349918</v>
       </c>
       <c r="DL16" s="12">
         <v>344381</v>
       </c>
       <c r="DM16" s="12">
         <v>354856</v>
       </c>
       <c r="DN16" s="11">
         <v>395010</v>
       </c>
       <c r="DO16" s="11">
         <v>353237</v>
       </c>
       <c r="DP16" s="11">
         <v>376842</v>
       </c>
       <c r="DQ16" s="11">
         <v>370513</v>
       </c>
       <c r="DR16" s="11">
         <v>385193</v>
       </c>
+      <c r="DS16" s="11">
+        <v>418672</v>
+      </c>
     </row>
-    <row r="17" spans="1:122" ht="12.75" customHeight="1">
+    <row r="17" spans="1:123" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>105484</v>
       </c>
       <c r="C17" s="10">
         <v>108547</v>
       </c>
       <c r="D17" s="10">
         <v>133215</v>
       </c>
       <c r="E17" s="10">
         <v>132708</v>
       </c>
       <c r="F17" s="10">
         <v>121101</v>
       </c>
       <c r="G17" s="10">
         <v>138767</v>
       </c>
       <c r="H17" s="10">
         <v>140846</v>
       </c>
       <c r="I17" s="10">
@@ -6372,52 +6978,55 @@
       </c>
       <c r="DK17" s="12">
         <v>607867</v>
       </c>
       <c r="DL17" s="12">
         <v>580946</v>
       </c>
       <c r="DM17" s="12">
         <v>621320</v>
       </c>
       <c r="DN17" s="11">
         <v>629466</v>
       </c>
       <c r="DO17" s="11">
         <v>606125</v>
       </c>
       <c r="DP17" s="11">
         <v>658762</v>
       </c>
       <c r="DQ17" s="11">
         <v>623059</v>
       </c>
       <c r="DR17" s="11">
         <v>659801</v>
       </c>
+      <c r="DS17" s="11">
+        <v>673656</v>
+      </c>
     </row>
-    <row r="18" spans="1:122" ht="11.25" customHeight="1">
+    <row r="18" spans="1:123" ht="11.25" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>48040</v>
       </c>
       <c r="C18" s="10">
         <v>47475</v>
       </c>
       <c r="D18" s="10">
         <v>51161</v>
       </c>
       <c r="E18" s="10">
         <v>55512</v>
       </c>
       <c r="F18" s="10">
         <v>56473</v>
       </c>
       <c r="G18" s="10">
         <v>67109</v>
       </c>
       <c r="H18" s="10">
         <v>63586</v>
       </c>
       <c r="I18" s="10">
@@ -6738,52 +7347,55 @@
       </c>
       <c r="DK18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DL18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DM18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DN18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DO18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DP18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="DQ18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="DR18" s="11" t="s">
         <v>35</v>
       </c>
+      <c r="DS18" s="11" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>55785</v>
       </c>
       <c r="C19" s="10">
         <v>55579</v>
       </c>
       <c r="D19" s="10">
         <v>59582</v>
       </c>
       <c r="E19" s="10">
         <v>63341</v>
       </c>
       <c r="F19" s="10">
         <v>64561</v>
       </c>
       <c r="G19" s="10">
         <v>66937</v>
       </c>
       <c r="H19" s="10">
         <v>68211</v>
       </c>
       <c r="I19" s="10">
@@ -7106,52 +7718,55 @@
       </c>
       <c r="DK19" s="12">
         <v>408370</v>
       </c>
       <c r="DL19" s="39">
         <v>372615</v>
       </c>
       <c r="DM19" s="12">
         <v>399489</v>
       </c>
       <c r="DN19" s="11">
         <v>411735</v>
       </c>
       <c r="DO19" s="11">
         <v>405705</v>
       </c>
       <c r="DP19" s="11">
         <v>453898</v>
       </c>
       <c r="DQ19" s="11">
         <v>417941</v>
       </c>
       <c r="DR19" s="11">
         <v>448906</v>
       </c>
+      <c r="DS19" s="11">
+        <v>450583</v>
+      </c>
     </row>
-    <row r="20" spans="1:122" ht="12" customHeight="1">
+    <row r="20" spans="1:123" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>44830</v>
       </c>
       <c r="C20" s="10">
         <v>44526</v>
       </c>
       <c r="D20" s="10">
         <v>45937</v>
       </c>
       <c r="E20" s="10">
         <v>48585</v>
       </c>
       <c r="F20" s="10">
         <v>50621</v>
       </c>
       <c r="G20" s="10">
         <v>56089</v>
       </c>
       <c r="H20" s="10">
         <v>54697</v>
       </c>
       <c r="I20" s="10">
@@ -7474,52 +8089,55 @@
       </c>
       <c r="DK20" s="12">
         <v>315540</v>
       </c>
       <c r="DL20" s="12">
         <v>293421</v>
       </c>
       <c r="DM20" s="12">
         <v>300051</v>
       </c>
       <c r="DN20" s="11">
         <v>331648</v>
       </c>
       <c r="DO20" s="11">
         <v>317302</v>
       </c>
       <c r="DP20" s="11">
         <v>356848</v>
       </c>
       <c r="DQ20" s="11">
         <v>326679</v>
       </c>
       <c r="DR20" s="11">
         <v>326664</v>
       </c>
+      <c r="DS20" s="11">
+        <v>363123</v>
+      </c>
     </row>
-    <row r="21" spans="1:122" ht="12.75" customHeight="1">
+    <row r="21" spans="1:123" ht="12.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="10" t="s">
@@ -7842,52 +8460,55 @@
       </c>
       <c r="DK21" s="12">
         <v>304325</v>
       </c>
       <c r="DL21" s="12">
         <v>295251</v>
       </c>
       <c r="DM21" s="12">
         <v>310515</v>
       </c>
       <c r="DN21" s="11">
         <v>351774</v>
       </c>
       <c r="DO21" s="11">
         <v>288690</v>
       </c>
       <c r="DP21" s="11">
         <v>324229</v>
       </c>
       <c r="DQ21" s="11">
         <v>318990</v>
       </c>
       <c r="DR21" s="11">
         <v>332640</v>
       </c>
+      <c r="DS21" s="11">
+        <v>370964</v>
+      </c>
     </row>
-    <row r="22" spans="1:122" ht="12.75" customHeight="1">
+    <row r="22" spans="1:123" ht="12.75" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="10" t="s">
@@ -8210,52 +8831,55 @@
       </c>
       <c r="DK22" s="12">
         <v>600682</v>
       </c>
       <c r="DL22" s="12">
         <v>533562</v>
       </c>
       <c r="DM22" s="12">
         <v>599046</v>
       </c>
       <c r="DN22" s="11">
         <v>557704</v>
       </c>
       <c r="DO22" s="11">
         <v>554277</v>
       </c>
       <c r="DP22" s="11">
         <v>648620</v>
       </c>
       <c r="DQ22" s="11">
         <v>586978</v>
       </c>
       <c r="DR22" s="11">
         <v>655995</v>
       </c>
+      <c r="DS22" s="11">
+        <v>588691</v>
+      </c>
     </row>
-    <row r="23" spans="1:122" ht="12" customHeight="1">
+    <row r="23" spans="1:123" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>51760</v>
       </c>
       <c r="C23" s="10">
         <v>52531</v>
       </c>
       <c r="D23" s="10">
         <v>54937</v>
       </c>
       <c r="E23" s="10">
         <v>58183</v>
       </c>
       <c r="F23" s="10">
         <v>59680</v>
       </c>
       <c r="G23" s="10">
         <v>65009</v>
       </c>
       <c r="H23" s="10">
         <v>65420</v>
       </c>
       <c r="I23" s="10">
@@ -8578,52 +9202,55 @@
       </c>
       <c r="DK23" s="12">
         <v>413258</v>
       </c>
       <c r="DL23" s="12">
         <v>380325</v>
       </c>
       <c r="DM23" s="12">
         <v>404799</v>
       </c>
       <c r="DN23" s="11">
         <v>417717</v>
       </c>
       <c r="DO23" s="11">
         <v>400007</v>
       </c>
       <c r="DP23" s="11">
         <v>454763</v>
       </c>
       <c r="DQ23" s="11">
         <v>416781</v>
       </c>
       <c r="DR23" s="11">
         <v>438659</v>
       </c>
+      <c r="DS23" s="11">
+        <v>454226</v>
+      </c>
     </row>
-    <row r="24" spans="1:122" ht="12.75" customHeight="1">
+    <row r="24" spans="1:123" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>91327</v>
       </c>
       <c r="C24" s="10">
         <v>91755</v>
       </c>
       <c r="D24" s="10">
         <v>106426</v>
       </c>
       <c r="E24" s="10">
         <v>104786</v>
       </c>
       <c r="F24" s="10">
         <v>104244</v>
       </c>
       <c r="G24" s="10">
         <v>118784</v>
       </c>
       <c r="H24" s="10">
         <v>121067</v>
       </c>
       <c r="I24" s="10">
@@ -8946,52 +9573,55 @@
       </c>
       <c r="DK24" s="12">
         <v>604104</v>
       </c>
       <c r="DL24" s="12">
         <v>538009</v>
       </c>
       <c r="DM24" s="12">
         <v>563309</v>
       </c>
       <c r="DN24" s="11">
         <v>598267</v>
       </c>
       <c r="DO24" s="11">
         <v>569647</v>
       </c>
       <c r="DP24" s="11">
         <v>659610</v>
       </c>
       <c r="DQ24" s="11">
         <v>594164</v>
       </c>
       <c r="DR24" s="11">
         <v>609725</v>
       </c>
+      <c r="DS24" s="11">
+        <v>647920</v>
+      </c>
     </row>
-    <row r="25" spans="1:122" ht="12" customHeight="1">
+    <row r="25" spans="1:123" ht="12" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="10">
         <v>93915</v>
       </c>
       <c r="C25" s="10">
         <v>94377</v>
       </c>
       <c r="D25" s="10">
         <v>103485</v>
       </c>
       <c r="E25" s="10">
         <v>107458</v>
       </c>
       <c r="F25" s="10">
         <v>102686</v>
       </c>
       <c r="G25" s="10">
         <v>111431</v>
       </c>
       <c r="H25" s="10">
         <v>110975</v>
       </c>
       <c r="I25" s="10">
@@ -9314,52 +9944,55 @@
       </c>
       <c r="DK25" s="12">
         <v>539125</v>
       </c>
       <c r="DL25" s="12">
         <v>490963</v>
       </c>
       <c r="DM25" s="12">
         <v>518857</v>
       </c>
       <c r="DN25" s="11">
         <v>553705</v>
       </c>
       <c r="DO25" s="11">
         <v>546261</v>
       </c>
       <c r="DP25" s="11">
         <v>601126</v>
       </c>
       <c r="DQ25" s="11">
         <v>556063</v>
       </c>
       <c r="DR25" s="11">
         <v>574162</v>
       </c>
+      <c r="DS25" s="11">
+        <v>610371</v>
+      </c>
     </row>
-    <row r="26" spans="1:122" s="2" customFormat="1">
+    <row r="26" spans="1:123" s="2" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -9682,262 +10315,267 @@
       </c>
       <c r="DK26" s="12">
         <v>330193</v>
       </c>
       <c r="DL26" s="12">
         <v>312536</v>
       </c>
       <c r="DM26" s="12">
         <v>321408</v>
       </c>
       <c r="DN26" s="11">
         <v>345300</v>
       </c>
       <c r="DO26" s="11">
         <v>336678</v>
       </c>
       <c r="DP26" s="11">
         <v>364034</v>
       </c>
       <c r="DQ26" s="11">
         <v>343876</v>
       </c>
       <c r="DR26" s="11">
         <v>350374</v>
       </c>
+      <c r="DS26" s="11">
+        <v>377710</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="DR2:DS2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="DH2:DL2"/>
     <mergeCell ref="DC2:DG2"/>
     <mergeCell ref="DM2:DQ2"/>
     <mergeCell ref="B4:CZ4"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="CN2:CR2"/>
     <mergeCell ref="BT2:BX2"/>
-    <mergeCell ref="A2:A3"/>
-[...7 lines deleted...]
-    <mergeCell ref="AO2:BA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY26"/>
+  <dimension ref="A1:BZ26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BW31" sqref="BW31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="27" customWidth="1"/>
     <col min="3" max="3" width="8" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="27" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="27" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="27" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="27" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="27" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="27" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="27" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="27" customWidth="1"/>
     <col min="18" max="19" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="10" style="27" customWidth="1"/>
     <col min="22" max="28" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.7109375" style="27" customWidth="1"/>
     <col min="31" max="34" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="27" customWidth="1"/>
     <col min="36" max="39" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.42578125" style="27" customWidth="1"/>
     <col min="41" max="44" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="27" customWidth="1"/>
     <col min="46" max="49" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="9.5703125" style="27" customWidth="1"/>
     <col min="51" max="54" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="55" max="56" width="9" style="27" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="27" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="27" customWidth="1"/>
     <col min="59" max="63" width="9.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="9.85546875" style="27" customWidth="1"/>
     <col min="65" max="65" width="10.42578125" style="27" customWidth="1"/>
     <col min="66" max="66" width="9.140625" style="27" customWidth="1"/>
     <col min="67" max="69" width="9.140625" style="27"/>
     <col min="70" max="71" width="10.28515625" style="27" customWidth="1"/>
     <col min="72" max="74" width="9.140625" style="27"/>
     <col min="75" max="76" width="9" style="27" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="18" customHeight="1">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:78" ht="18" customHeight="1">
+      <c r="A1" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="64"/>
-[...7 lines deleted...]
-      <c r="J1" s="64"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
       <c r="K1" s="26"/>
     </row>
-    <row r="2" spans="1:77" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="55">
+    <row r="2" spans="1:78" ht="12.75" customHeight="1">
+      <c r="A2" s="87"/>
+      <c r="B2" s="78">
         <v>2011</v>
       </c>
-      <c r="C2" s="56"/>
-[...3 lines deleted...]
-      <c r="G2" s="55">
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="78">
         <v>2012</v>
       </c>
-      <c r="H2" s="56"/>
-[...3 lines deleted...]
-      <c r="L2" s="55">
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="78">
         <v>2013</v>
       </c>
-      <c r="M2" s="56"/>
-[...3 lines deleted...]
-      <c r="Q2" s="55">
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="78">
         <v>2014</v>
       </c>
-      <c r="R2" s="56"/>
-[...3 lines deleted...]
-      <c r="V2" s="55">
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="78">
         <v>2015</v>
       </c>
-      <c r="W2" s="56"/>
-[...3 lines deleted...]
-      <c r="AA2" s="60">
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="81">
         <v>2016</v>
       </c>
-      <c r="AB2" s="61"/>
-[...3 lines deleted...]
-      <c r="AF2" s="60">
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="81">
         <v>2017</v>
       </c>
-      <c r="AG2" s="61"/>
-[...3 lines deleted...]
-      <c r="AK2" s="58">
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="91">
         <v>2018</v>
       </c>
-      <c r="AL2" s="58"/>
-[...3 lines deleted...]
-      <c r="AP2" s="58">
+      <c r="AL2" s="91"/>
+      <c r="AM2" s="91"/>
+      <c r="AN2" s="91"/>
+      <c r="AO2" s="91"/>
+      <c r="AP2" s="91">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="58"/>
-[...3 lines deleted...]
-      <c r="AU2" s="58">
+      <c r="AQ2" s="91"/>
+      <c r="AR2" s="91"/>
+      <c r="AS2" s="91"/>
+      <c r="AT2" s="92"/>
+      <c r="AU2" s="91">
         <v>2020</v>
       </c>
-      <c r="AV2" s="58"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="55">
+      <c r="AV2" s="91"/>
+      <c r="AW2" s="91"/>
+      <c r="AX2" s="91"/>
+      <c r="AY2" s="91"/>
+      <c r="AZ2" s="78">
         <v>2021</v>
       </c>
-      <c r="BA2" s="56"/>
-[...3 lines deleted...]
-      <c r="BE2" s="55">
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
+      <c r="BC2" s="79"/>
+      <c r="BD2" s="80"/>
+      <c r="BE2" s="78">
         <v>2022</v>
       </c>
-      <c r="BF2" s="56"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="60">
+      <c r="BF2" s="79"/>
+      <c r="BG2" s="79"/>
+      <c r="BH2" s="79"/>
+      <c r="BI2" s="80"/>
+      <c r="BJ2" s="81">
         <v>2023</v>
       </c>
-      <c r="BK2" s="61"/>
-[...3 lines deleted...]
-      <c r="BO2" s="55">
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="83"/>
+      <c r="BO2" s="78">
         <v>2024</v>
       </c>
-      <c r="BP2" s="56"/>
-[...3 lines deleted...]
-      <c r="BT2" s="55">
+      <c r="BP2" s="79"/>
+      <c r="BQ2" s="79"/>
+      <c r="BR2" s="79"/>
+      <c r="BS2" s="80"/>
+      <c r="BT2" s="78">
         <v>2025</v>
       </c>
-      <c r="BU2" s="56"/>
-[...3 lines deleted...]
-      <c r="BY2" s="43">
+      <c r="BU2" s="79"/>
+      <c r="BV2" s="79"/>
+      <c r="BW2" s="79"/>
+      <c r="BX2" s="80"/>
+      <c r="BY2" s="77">
         <v>2026</v>
       </c>
+      <c r="BZ2" s="77"/>
     </row>
-    <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="67"/>
+    <row r="3" spans="1:78" ht="29.25" customHeight="1">
+      <c r="A3" s="88"/>
       <c r="B3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="28" t="s">
         <v>34</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="J3" s="28" t="s">
@@ -10116,122 +10754,125 @@
       </c>
       <c r="BP3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="BQ3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="BR3" s="28" t="s">
         <v>41</v>
       </c>
       <c r="BS3" s="30" t="s">
         <v>34</v>
       </c>
       <c r="BT3" s="28" t="s">
         <v>38</v>
       </c>
       <c r="BU3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="BV3" s="28" t="s">
         <v>40</v>
       </c>
       <c r="BW3" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="BX3" s="45" t="s">
+      <c r="BX3" s="44" t="s">
         <v>34</v>
       </c>
       <c r="BY3" s="28" t="s">
         <v>38</v>
       </c>
+      <c r="BZ3" s="28" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" ht="12" customHeight="1">
+    <row r="4" spans="1:78" ht="12" customHeight="1">
       <c r="A4" s="40"/>
-      <c r="B4" s="53"/>
-[...57 lines deleted...]
-      <c r="BY4" s="31" t="s">
+      <c r="B4" s="89"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="90"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="90"/>
+      <c r="AA4" s="90"/>
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
+      <c r="AE4" s="90"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
+      <c r="AH4" s="90"/>
+      <c r="AI4" s="90"/>
+      <c r="AJ4" s="90"/>
+      <c r="AK4" s="90"/>
+      <c r="AL4" s="90"/>
+      <c r="AM4" s="90"/>
+      <c r="AN4" s="90"/>
+      <c r="AO4" s="90"/>
+      <c r="AP4" s="90"/>
+      <c r="AQ4" s="90"/>
+      <c r="AR4" s="90"/>
+      <c r="AS4" s="90"/>
+      <c r="AT4" s="90"/>
+      <c r="AU4" s="90"/>
+      <c r="AV4" s="90"/>
+      <c r="AW4" s="90"/>
+      <c r="AX4" s="90"/>
+      <c r="AY4" s="90"/>
+      <c r="AZ4" s="90"/>
+      <c r="BA4" s="90"/>
+      <c r="BB4" s="90"/>
+      <c r="BC4" s="90"/>
+      <c r="BD4" s="90"/>
+      <c r="BE4" s="90"/>
+      <c r="BF4" s="90"/>
+      <c r="BG4" s="90"/>
+      <c r="BZ4" s="31" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:77" ht="15.75" customHeight="1">
+    <row r="5" spans="1:78" ht="15.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="32">
         <v>80195</v>
       </c>
       <c r="C5" s="32">
         <v>82740</v>
       </c>
       <c r="D5" s="33">
         <v>86229</v>
       </c>
       <c r="E5" s="33">
         <v>89959</v>
       </c>
       <c r="F5" s="15">
         <v>90027.9</v>
       </c>
       <c r="G5" s="34">
         <v>93947</v>
       </c>
       <c r="H5" s="33">
         <v>97279</v>
       </c>
       <c r="I5" s="22">
@@ -10419,52 +11060,55 @@
       </c>
       <c r="BR5" s="12">
         <v>402626</v>
       </c>
       <c r="BS5" s="12">
         <v>405416</v>
       </c>
       <c r="BT5" s="12">
         <v>423133</v>
       </c>
       <c r="BU5" s="12">
         <v>435711</v>
       </c>
       <c r="BV5" s="12">
         <v>433312</v>
       </c>
       <c r="BW5" s="12">
         <v>441998</v>
       </c>
       <c r="BX5" s="11">
         <v>443315</v>
       </c>
       <c r="BY5" s="11">
         <v>461486</v>
       </c>
+      <c r="BZ5" s="45">
+        <v>480461</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" ht="14.25" customHeight="1">
+    <row r="6" spans="1:78" ht="14.25" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="35" t="s">
@@ -10652,52 +11296,55 @@
       </c>
       <c r="BR6" s="12">
         <v>338349</v>
       </c>
       <c r="BS6" s="12">
         <v>339299</v>
       </c>
       <c r="BT6" s="12">
         <v>355108</v>
       </c>
       <c r="BU6" s="12">
         <v>368688</v>
       </c>
       <c r="BV6" s="12">
         <v>368535</v>
       </c>
       <c r="BW6" s="12">
         <v>379066</v>
       </c>
       <c r="BX6" s="11">
         <v>377347</v>
       </c>
       <c r="BY6" s="11">
         <v>405425</v>
       </c>
+      <c r="BZ6" s="45">
+        <v>413001</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" ht="12.75" customHeight="1">
+    <row r="7" spans="1:78" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="32">
         <v>55883</v>
       </c>
       <c r="C7" s="32">
         <v>57696</v>
       </c>
       <c r="D7" s="33">
         <v>61164</v>
       </c>
       <c r="E7" s="33">
         <v>64417</v>
       </c>
       <c r="F7" s="15">
         <v>64494.8</v>
       </c>
       <c r="G7" s="34">
         <v>68627</v>
       </c>
       <c r="H7" s="33">
         <v>71866</v>
       </c>
       <c r="I7" s="22">
@@ -10885,52 +11532,55 @@
       </c>
       <c r="BR7" s="12">
         <v>329241</v>
       </c>
       <c r="BS7" s="12">
         <v>329732</v>
       </c>
       <c r="BT7" s="12">
         <v>343471</v>
       </c>
       <c r="BU7" s="12">
         <v>355538</v>
       </c>
       <c r="BV7" s="12">
         <v>360124</v>
       </c>
       <c r="BW7" s="12">
         <v>373426</v>
       </c>
       <c r="BX7" s="11">
         <v>374100</v>
       </c>
       <c r="BY7" s="11">
         <v>378763</v>
       </c>
+      <c r="BZ7" s="45">
+        <v>391634</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" ht="12.75" customHeight="1">
+    <row r="8" spans="1:78" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="32">
         <v>70933</v>
       </c>
       <c r="C8" s="32">
         <v>72918</v>
       </c>
       <c r="D8" s="33">
         <v>76448</v>
       </c>
       <c r="E8" s="33">
         <v>79747</v>
       </c>
       <c r="F8" s="15">
         <v>79877.600000000006</v>
       </c>
       <c r="G8" s="34">
         <v>82871</v>
       </c>
       <c r="H8" s="33">
         <v>85560</v>
       </c>
       <c r="I8" s="22">
@@ -11118,52 +11768,55 @@
       </c>
       <c r="BR8" s="12">
         <v>376235</v>
       </c>
       <c r="BS8" s="12">
         <v>378086</v>
       </c>
       <c r="BT8" s="12">
         <v>385569</v>
       </c>
       <c r="BU8" s="12">
         <v>395311</v>
       </c>
       <c r="BV8" s="12">
         <v>394611</v>
       </c>
       <c r="BW8" s="12">
         <v>400591</v>
       </c>
       <c r="BX8" s="11">
         <v>404557</v>
       </c>
       <c r="BY8" s="11">
         <v>420239</v>
       </c>
+      <c r="BZ8" s="45">
+        <v>427714</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" ht="12.75" customHeight="1">
+    <row r="9" spans="1:78" ht="12.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>59185</v>
       </c>
       <c r="C9" s="32">
         <v>61105</v>
       </c>
       <c r="D9" s="33">
         <v>64682</v>
       </c>
       <c r="E9" s="33">
         <v>67697</v>
       </c>
       <c r="F9" s="15">
         <v>67638</v>
       </c>
       <c r="G9" s="34">
         <v>72505</v>
       </c>
       <c r="H9" s="33">
         <v>74878</v>
       </c>
       <c r="I9" s="22">
@@ -11351,52 +12004,55 @@
       </c>
       <c r="BR9" s="12">
         <v>326915</v>
       </c>
       <c r="BS9" s="12">
         <v>328536</v>
       </c>
       <c r="BT9" s="12">
         <v>339185</v>
       </c>
       <c r="BU9" s="12">
         <v>365422</v>
       </c>
       <c r="BV9" s="12">
         <v>356553</v>
       </c>
       <c r="BW9" s="12">
         <v>360934</v>
       </c>
       <c r="BX9" s="11">
         <v>364181</v>
       </c>
       <c r="BY9" s="11">
         <v>376012</v>
       </c>
+      <c r="BZ9" s="45">
+        <v>386933</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" ht="12.75" customHeight="1">
+    <row r="10" spans="1:78" ht="12.75" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32">
         <v>159827</v>
       </c>
       <c r="C10" s="32">
         <v>162181</v>
       </c>
       <c r="D10" s="33">
         <v>164293</v>
       </c>
       <c r="E10" s="33">
         <v>166236</v>
       </c>
       <c r="F10" s="15">
         <v>165974.9</v>
       </c>
       <c r="G10" s="34">
         <v>171621</v>
       </c>
       <c r="H10" s="33">
         <v>174865</v>
       </c>
       <c r="I10" s="22">
@@ -11584,52 +12240,55 @@
       </c>
       <c r="BR10" s="12">
         <v>620413</v>
       </c>
       <c r="BS10" s="12">
         <v>633322</v>
       </c>
       <c r="BT10" s="12">
         <v>634234</v>
       </c>
       <c r="BU10" s="12">
         <v>609358</v>
       </c>
       <c r="BV10" s="12">
         <v>607938</v>
       </c>
       <c r="BW10" s="12">
         <v>607323</v>
       </c>
       <c r="BX10" s="11">
         <v>613062</v>
       </c>
       <c r="BY10" s="11">
         <v>652950</v>
       </c>
+      <c r="BZ10" s="45">
+        <v>642414</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="13.5" customHeight="1">
+    <row r="11" spans="1:78" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>78413</v>
       </c>
       <c r="C11" s="32">
         <v>80704</v>
       </c>
       <c r="D11" s="37">
         <v>85071</v>
       </c>
       <c r="E11" s="37">
         <v>87707</v>
       </c>
       <c r="F11" s="15">
         <v>87502.6</v>
       </c>
       <c r="G11" s="34">
         <v>84975</v>
       </c>
       <c r="H11" s="33">
         <v>86909</v>
       </c>
       <c r="I11" s="22">
@@ -11817,52 +12476,55 @@
       </c>
       <c r="BR11" s="12">
         <v>348162</v>
       </c>
       <c r="BS11" s="12">
         <v>350965</v>
       </c>
       <c r="BT11" s="12">
         <v>361848</v>
       </c>
       <c r="BU11" s="12">
         <v>370119</v>
       </c>
       <c r="BV11" s="12">
         <v>368570</v>
       </c>
       <c r="BW11" s="12">
         <v>371091</v>
       </c>
       <c r="BX11" s="11">
         <v>370882</v>
       </c>
       <c r="BY11" s="11">
         <v>387694</v>
       </c>
+      <c r="BZ11" s="45">
+        <v>393798</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" ht="12.75" customHeight="1">
+    <row r="12" spans="1:78" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="32">
         <v>53324</v>
       </c>
       <c r="C12" s="32">
         <v>55263</v>
       </c>
       <c r="D12" s="33">
         <v>58824</v>
       </c>
       <c r="E12" s="33">
         <v>61765</v>
       </c>
       <c r="F12" s="15">
         <v>61824.800000000003</v>
       </c>
       <c r="G12" s="34">
         <v>67707</v>
       </c>
       <c r="H12" s="33">
         <v>70033</v>
       </c>
       <c r="I12" s="22">
@@ -12050,52 +12712,55 @@
       </c>
       <c r="BR12" s="12">
         <v>298810</v>
       </c>
       <c r="BS12" s="12">
         <v>299972</v>
       </c>
       <c r="BT12" s="12">
         <v>308891</v>
       </c>
       <c r="BU12" s="12">
         <v>332212</v>
       </c>
       <c r="BV12" s="12">
         <v>324646</v>
       </c>
       <c r="BW12" s="12">
         <v>325541</v>
       </c>
       <c r="BX12" s="11">
         <v>327401</v>
       </c>
       <c r="BY12" s="11">
         <v>328952</v>
       </c>
+      <c r="BZ12" s="45">
+        <v>354759</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12.75" customHeight="1">
+    <row r="13" spans="1:78" ht="12.75" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="35" t="s">
@@ -12283,52 +12948,55 @@
       </c>
       <c r="BR13" s="12">
         <v>291061</v>
       </c>
       <c r="BS13" s="12">
         <v>293160</v>
       </c>
       <c r="BT13" s="12">
         <v>308429</v>
       </c>
       <c r="BU13" s="12">
         <v>333010</v>
       </c>
       <c r="BV13" s="12">
         <v>332234</v>
       </c>
       <c r="BW13" s="12">
         <v>332749</v>
       </c>
       <c r="BX13" s="11">
         <v>332203</v>
       </c>
       <c r="BY13" s="11">
         <v>346199</v>
       </c>
+      <c r="BZ13" s="45">
+        <v>360503</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" ht="12.75" customHeight="1">
+    <row r="14" spans="1:78" ht="12.75" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="32">
         <v>69927</v>
       </c>
       <c r="C14" s="32">
         <v>71504</v>
       </c>
       <c r="D14" s="33">
         <v>74637</v>
       </c>
       <c r="E14" s="33">
         <v>77911</v>
       </c>
       <c r="F14" s="15">
         <v>77939.5</v>
       </c>
       <c r="G14" s="34">
         <v>84115</v>
       </c>
       <c r="H14" s="33">
         <v>87399</v>
       </c>
       <c r="I14" s="22">
@@ -12516,52 +13184,55 @@
       </c>
       <c r="BR14" s="12">
         <v>380562</v>
       </c>
       <c r="BS14" s="12">
         <v>380953</v>
       </c>
       <c r="BT14" s="12">
         <v>398805</v>
       </c>
       <c r="BU14" s="12">
         <v>416169</v>
       </c>
       <c r="BV14" s="12">
         <v>414437</v>
       </c>
       <c r="BW14" s="12">
         <v>421690</v>
       </c>
       <c r="BX14" s="11">
         <v>423278</v>
       </c>
       <c r="BY14" s="11">
         <v>439100</v>
       </c>
+      <c r="BZ14" s="45">
+        <v>453874</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" ht="12.75" customHeight="1">
+    <row r="15" spans="1:78" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="32">
         <v>57071</v>
       </c>
       <c r="C15" s="32">
         <v>59596</v>
       </c>
       <c r="D15" s="33">
         <v>63766</v>
       </c>
       <c r="E15" s="33">
         <v>67227</v>
       </c>
       <c r="F15" s="15">
         <v>67251.899999999994</v>
       </c>
       <c r="G15" s="34">
         <v>69041</v>
       </c>
       <c r="H15" s="33">
         <v>71335</v>
       </c>
       <c r="I15" s="22">
@@ -12749,52 +13420,55 @@
       </c>
       <c r="BR15" s="12">
         <v>341048</v>
       </c>
       <c r="BS15" s="12">
         <v>343804</v>
       </c>
       <c r="BT15" s="12">
         <v>358873</v>
       </c>
       <c r="BU15" s="12">
         <v>371002</v>
       </c>
       <c r="BV15" s="12">
         <v>372966</v>
       </c>
       <c r="BW15" s="12">
         <v>384105</v>
       </c>
       <c r="BX15" s="11">
         <v>384256</v>
       </c>
       <c r="BY15" s="11">
         <v>394942</v>
       </c>
+      <c r="BZ15" s="45">
+        <v>402845</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" ht="12.75" customHeight="1">
+    <row r="16" spans="1:78" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="32">
         <v>71192</v>
       </c>
       <c r="C16" s="32">
         <v>74661</v>
       </c>
       <c r="D16" s="22">
         <v>78974</v>
       </c>
       <c r="E16" s="22">
         <v>81418</v>
       </c>
       <c r="F16" s="15">
         <v>81517.899999999994</v>
       </c>
       <c r="G16" s="32">
         <v>86307</v>
       </c>
       <c r="H16" s="22">
         <v>90506</v>
       </c>
       <c r="I16" s="22">
@@ -12982,52 +13656,55 @@
       </c>
       <c r="BR16" s="12">
         <v>341806</v>
       </c>
       <c r="BS16" s="12">
         <v>344381</v>
       </c>
       <c r="BT16" s="12">
         <v>354856</v>
       </c>
       <c r="BU16" s="12">
         <v>373662</v>
       </c>
       <c r="BV16" s="12">
         <v>368084</v>
       </c>
       <c r="BW16" s="12">
         <v>367771</v>
       </c>
       <c r="BX16" s="11">
         <v>370513</v>
       </c>
       <c r="BY16" s="11">
         <v>385193</v>
       </c>
+      <c r="BZ16" s="45">
+        <v>401657</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" ht="12.75" customHeight="1">
+    <row r="17" spans="1:78" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="32">
         <v>145360</v>
       </c>
       <c r="C17" s="32">
         <v>142641</v>
       </c>
       <c r="D17" s="33">
         <v>147063</v>
       </c>
       <c r="E17" s="33">
         <v>151463</v>
       </c>
       <c r="F17" s="15">
         <v>151041.29999999999</v>
       </c>
       <c r="G17" s="34">
         <v>158728</v>
       </c>
       <c r="H17" s="22">
         <v>162592</v>
       </c>
       <c r="I17" s="22">
@@ -13215,52 +13892,55 @@
       </c>
       <c r="BR17" s="12">
         <v>577987</v>
       </c>
       <c r="BS17" s="12">
         <v>580946</v>
       </c>
       <c r="BT17" s="12">
         <v>621320</v>
       </c>
       <c r="BU17" s="12">
         <v>624991</v>
       </c>
       <c r="BV17" s="12">
         <v>617057</v>
       </c>
       <c r="BW17" s="12">
         <v>625967</v>
       </c>
       <c r="BX17" s="11">
         <v>623059</v>
       </c>
       <c r="BY17" s="11">
         <v>659801</v>
       </c>
+      <c r="BZ17" s="45">
+        <v>664568</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" ht="12.75" customHeight="1">
+    <row r="18" spans="1:78" ht="12.75" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="32">
         <v>58638</v>
       </c>
       <c r="C18" s="32">
         <v>61808</v>
       </c>
       <c r="D18" s="33">
         <v>65174</v>
       </c>
       <c r="E18" s="33">
         <v>67737</v>
       </c>
       <c r="F18" s="15">
         <v>67720.800000000003</v>
       </c>
       <c r="G18" s="34">
         <v>70983</v>
       </c>
       <c r="H18" s="22">
         <v>74302</v>
       </c>
       <c r="I18" s="22">
@@ -13448,52 +14128,55 @@
       </c>
       <c r="BR18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BS18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BT18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BU18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BV18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BW18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="BX18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="BY18" s="11" t="s">
         <v>35</v>
       </c>
+      <c r="BZ18" s="11" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" ht="12.75" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="32">
         <v>66209</v>
       </c>
       <c r="C19" s="32">
         <v>68431</v>
       </c>
       <c r="D19" s="33">
         <v>71762</v>
       </c>
       <c r="E19" s="33">
         <v>75275</v>
       </c>
       <c r="F19" s="15">
         <v>75338.399999999994</v>
       </c>
       <c r="G19" s="34">
         <v>78225</v>
       </c>
       <c r="H19" s="22">
         <v>80444</v>
       </c>
       <c r="I19" s="22">
@@ -13681,52 +14364,55 @@
       </c>
       <c r="BR19" s="12">
         <v>372004</v>
       </c>
       <c r="BS19" s="39">
         <v>372615</v>
       </c>
       <c r="BT19" s="12">
         <v>399489</v>
       </c>
       <c r="BU19" s="12">
         <v>405592</v>
       </c>
       <c r="BV19" s="12">
         <v>405835</v>
       </c>
       <c r="BW19" s="12">
         <v>417770</v>
       </c>
       <c r="BX19" s="11">
         <v>417941</v>
       </c>
       <c r="BY19" s="11">
         <v>448906</v>
       </c>
+      <c r="BZ19" s="45">
+        <v>449570</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" ht="14.25" customHeight="1">
+    <row r="20" spans="1:78" ht="14.25" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="32">
         <v>52705</v>
       </c>
       <c r="C20" s="32">
         <v>54634</v>
       </c>
       <c r="D20" s="33">
         <v>58862</v>
       </c>
       <c r="E20" s="33">
         <v>61589</v>
       </c>
       <c r="F20" s="15">
         <v>61712.1</v>
       </c>
       <c r="G20" s="34">
         <v>63831</v>
       </c>
       <c r="H20" s="22">
         <v>66488</v>
       </c>
       <c r="I20" s="22">
@@ -13914,52 +14600,55 @@
       </c>
       <c r="BR20" s="12">
         <v>291932</v>
       </c>
       <c r="BS20" s="12">
         <v>293421</v>
       </c>
       <c r="BT20" s="12">
         <v>300051</v>
       </c>
       <c r="BU20" s="12">
         <v>316477</v>
       </c>
       <c r="BV20" s="12">
         <v>316380</v>
       </c>
       <c r="BW20" s="12">
         <v>326325</v>
       </c>
       <c r="BX20" s="11">
         <v>326679</v>
       </c>
       <c r="BY20" s="11">
         <v>326664</v>
       </c>
+      <c r="BZ20" s="45">
+        <v>345129</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" ht="14.25" customHeight="1">
+    <row r="21" spans="1:78" ht="14.25" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="35" t="s">
@@ -14147,52 +14836,55 @@
       </c>
       <c r="BR21" s="12">
         <v>295647</v>
       </c>
       <c r="BS21" s="12">
         <v>295251</v>
       </c>
       <c r="BT21" s="12">
         <v>310515</v>
       </c>
       <c r="BU21" s="12">
         <v>330680</v>
       </c>
       <c r="BV21" s="12">
         <v>316792</v>
       </c>
       <c r="BW21" s="12">
         <v>318536</v>
       </c>
       <c r="BX21" s="11">
         <v>318990</v>
       </c>
       <c r="BY21" s="11">
         <v>332640</v>
       </c>
+      <c r="BZ21" s="45">
+        <v>351266</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" ht="14.25" customHeight="1">
+    <row r="22" spans="1:78" ht="14.25" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="35" t="s">
@@ -14380,52 +15072,55 @@
       </c>
       <c r="BR22" s="12">
         <v>533943</v>
       </c>
       <c r="BS22" s="12">
         <v>533562</v>
       </c>
       <c r="BT22" s="12">
         <v>599046</v>
       </c>
       <c r="BU22" s="12">
         <v>582840</v>
       </c>
       <c r="BV22" s="12">
         <v>572662</v>
       </c>
       <c r="BW22" s="12">
         <v>591099</v>
       </c>
       <c r="BX22" s="11">
         <v>586978</v>
       </c>
       <c r="BY22" s="11">
         <v>655995</v>
       </c>
+      <c r="BZ22" s="45">
+        <v>619529</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" ht="15" customHeight="1">
+    <row r="23" spans="1:78" ht="15" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="32">
         <v>63441</v>
       </c>
       <c r="C23" s="32">
         <v>65870</v>
       </c>
       <c r="D23" s="33">
         <v>69872</v>
       </c>
       <c r="E23" s="33">
         <v>73593</v>
       </c>
       <c r="F23" s="15">
         <v>73677</v>
       </c>
       <c r="G23" s="34">
         <v>77179</v>
       </c>
       <c r="H23" s="22">
         <v>80431</v>
       </c>
       <c r="I23" s="22">
@@ -14613,52 +15308,55 @@
       </c>
       <c r="BR23" s="12">
         <v>378485</v>
       </c>
       <c r="BS23" s="12">
         <v>380325</v>
       </c>
       <c r="BT23" s="12">
         <v>404799</v>
       </c>
       <c r="BU23" s="12">
         <v>407543</v>
       </c>
       <c r="BV23" s="12">
         <v>403158</v>
       </c>
       <c r="BW23" s="12">
         <v>417890</v>
       </c>
       <c r="BX23" s="11">
         <v>416781</v>
       </c>
       <c r="BY23" s="11">
         <v>438659</v>
       </c>
+      <c r="BZ23" s="45">
+        <v>444711</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" ht="12.75" customHeight="1">
+    <row r="24" spans="1:78" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="32">
         <v>113281</v>
       </c>
       <c r="C24" s="32">
         <v>117043</v>
       </c>
       <c r="D24" s="33">
         <v>122975</v>
       </c>
       <c r="E24" s="33">
         <v>132051</v>
       </c>
       <c r="F24" s="15">
         <v>132612</v>
       </c>
       <c r="G24" s="34">
         <v>134376</v>
       </c>
       <c r="H24" s="22">
         <v>137810</v>
       </c>
       <c r="I24" s="22">
@@ -14846,52 +15544,55 @@
       </c>
       <c r="BR24" s="12">
         <v>532147</v>
       </c>
       <c r="BS24" s="12">
         <v>538009</v>
       </c>
       <c r="BT24" s="12">
         <v>563309</v>
       </c>
       <c r="BU24" s="12">
         <v>577705</v>
       </c>
       <c r="BV24" s="12">
         <v>576183</v>
       </c>
       <c r="BW24" s="12">
         <v>595873</v>
       </c>
       <c r="BX24" s="11">
         <v>594164</v>
       </c>
       <c r="BY24" s="11">
         <v>609725</v>
       </c>
+      <c r="BZ24" s="45">
+        <v>631457</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" ht="12.75" customHeight="1">
+    <row r="25" spans="1:78" ht="12.75" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="32">
         <v>108772</v>
       </c>
       <c r="C25" s="32">
         <v>114501</v>
       </c>
       <c r="D25" s="33">
         <v>116784</v>
       </c>
       <c r="E25" s="33">
         <v>121378</v>
       </c>
       <c r="F25" s="15">
         <v>121674.1</v>
       </c>
       <c r="G25" s="34">
         <v>124127</v>
       </c>
       <c r="H25" s="22">
         <v>129643</v>
       </c>
       <c r="I25" s="22">
@@ -15079,52 +15780,55 @@
       </c>
       <c r="BR25" s="12">
         <v>487851</v>
       </c>
       <c r="BS25" s="12">
         <v>490963</v>
       </c>
       <c r="BT25" s="12">
         <v>518857</v>
       </c>
       <c r="BU25" s="12">
         <v>537167</v>
       </c>
       <c r="BV25" s="12">
         <v>539471</v>
       </c>
       <c r="BW25" s="12">
         <v>552860</v>
       </c>
       <c r="BX25" s="11">
         <v>556063</v>
       </c>
       <c r="BY25" s="11">
         <v>574162</v>
       </c>
+      <c r="BZ25" s="45">
+        <v>640042</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" ht="12.75" customHeight="1">
+    <row r="26" spans="1:78" ht="12.75" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="35" t="s">
@@ -15312,98 +16016,104 @@
       </c>
       <c r="BR26" s="12">
         <v>309976</v>
       </c>
       <c r="BS26" s="12">
         <v>312536</v>
       </c>
       <c r="BT26" s="12">
         <v>321408</v>
       </c>
       <c r="BU26" s="12">
         <v>333489</v>
       </c>
       <c r="BV26" s="12">
         <v>334170</v>
       </c>
       <c r="BW26" s="12">
         <v>341615</v>
       </c>
       <c r="BX26" s="11">
         <v>343876</v>
       </c>
       <c r="BY26" s="11">
         <v>350374</v>
       </c>
+      <c r="BZ26" s="45">
+        <v>364095</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="19">
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="BY2:BZ2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B4:BG4"/>
-[...7 lines deleted...]
-    <mergeCell ref="AF2:AJ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>тоқсан</vt:lpstr>
       <vt:lpstr>кезең</vt:lpstr>
       <vt:lpstr>тоқсан!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>тоқсан!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>