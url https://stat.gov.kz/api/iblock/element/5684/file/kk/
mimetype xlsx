--- v0 (2026-05-26)
+++ v1 (2026-09-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="71">
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
@@ -101,95 +105,276 @@
     <t>Қаңтар-Қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-Қазан</t>
   </si>
   <si>
     <t>Қаңтар-Қараша</t>
   </si>
   <si>
     <t>Қаңтар-Желтоқсан</t>
   </si>
   <si>
     <t>1 тоқсан</t>
   </si>
   <si>
     <t>2 тоқсан</t>
   </si>
   <si>
     <t>3 тоқсан</t>
   </si>
   <si>
     <t>4 тоқсан</t>
   </si>
   <si>
     <t xml:space="preserve"> Казақстан Республикасындағы 2007-2026 жылдардағы орташа айлық жалақы (айлар, тоқсандар бойынша)</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы - бұл орташа есеппен бір қызметкерге немесе жұмыс істеген уақыт бірлігіне есептелген, ақша бірлігінде көрсетілген жалақы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/338092/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>2007 бастап</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - айлық, тоқсандық)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -243,55 +428,60 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -313,50 +503,117 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -367,109 +624,111 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -714,84 +973,381 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="32">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="38"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="43">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="46"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="46"/>
+      <c r="B23" s="46"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="46"/>
+      <c r="B25" s="46"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="46"/>
+      <c r="B28" s="46"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="47"/>
+      <c r="B29" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="26" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="26" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="25"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="27"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R26" sqref="R26"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S17" sqref="S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:13" ht="10.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="M2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
@@ -1123,618 +1679,620 @@
         <v>120479</v>
       </c>
       <c r="G11" s="9">
         <v>124780</v>
       </c>
       <c r="H11" s="9">
         <v>125936</v>
       </c>
       <c r="I11" s="7">
         <v>121763</v>
       </c>
       <c r="J11" s="7">
         <v>118730</v>
       </c>
       <c r="K11" s="9">
         <v>118884</v>
       </c>
       <c r="L11" s="9">
         <v>119111</v>
       </c>
       <c r="M11" s="7">
         <v>154577</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A12" s="46">
+      <c r="A12" s="68">
         <v>2015</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="48"/>
-[...1 lines deleted...]
-      <c r="E12" s="50" t="s">
+      <c r="C12" s="71"/>
+      <c r="D12" s="72"/>
+      <c r="E12" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="51"/>
-[...1 lines deleted...]
-      <c r="H12" s="43" t="s">
+      <c r="F12" s="79"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="I12" s="44"/>
-[...1 lines deleted...]
-      <c r="K12" s="43" t="s">
+      <c r="I12" s="73"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
+      <c r="L12" s="73"/>
+      <c r="M12" s="74"/>
     </row>
     <row r="13" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A13" s="47"/>
-      <c r="B13" s="35">
+      <c r="A13" s="69"/>
+      <c r="B13" s="60">
         <v>118638</v>
       </c>
-      <c r="C13" s="36"/>
-[...1 lines deleted...]
-      <c r="E13" s="54">
+      <c r="C13" s="61"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="75">
         <v>124227</v>
       </c>
-      <c r="F13" s="55"/>
-[...1 lines deleted...]
-      <c r="H13" s="35">
+      <c r="F13" s="76"/>
+      <c r="G13" s="77"/>
+      <c r="H13" s="60">
         <v>124656</v>
       </c>
-      <c r="I13" s="41"/>
-[...1 lines deleted...]
-      <c r="K13" s="35">
+      <c r="I13" s="66"/>
+      <c r="J13" s="67"/>
+      <c r="K13" s="60">
         <v>136094</v>
       </c>
-      <c r="L13" s="41"/>
-      <c r="M13" s="42"/>
+      <c r="L13" s="66"/>
+      <c r="M13" s="67"/>
     </row>
     <row r="14" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A14" s="46">
+      <c r="A14" s="68">
         <v>2016</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="48"/>
-[...1 lines deleted...]
-      <c r="E14" s="50" t="s">
+      <c r="C14" s="71"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="F14" s="51"/>
-[...1 lines deleted...]
-      <c r="H14" s="43" t="s">
+      <c r="F14" s="79"/>
+      <c r="G14" s="80"/>
+      <c r="H14" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="I14" s="44"/>
-[...1 lines deleted...]
-      <c r="K14" s="43" t="s">
+      <c r="I14" s="73"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
+      <c r="L14" s="73"/>
+      <c r="M14" s="74"/>
     </row>
     <row r="15" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A15" s="47"/>
-      <c r="B15" s="35">
+      <c r="A15" s="69"/>
+      <c r="B15" s="60">
         <v>132769</v>
       </c>
-      <c r="C15" s="36"/>
-[...1 lines deleted...]
-      <c r="E15" s="54">
+      <c r="C15" s="61"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="75">
         <v>143600</v>
       </c>
-      <c r="F15" s="55"/>
-[...1 lines deleted...]
-      <c r="H15" s="35">
+      <c r="F15" s="76"/>
+      <c r="G15" s="77"/>
+      <c r="H15" s="60">
         <v>141187</v>
       </c>
-      <c r="I15" s="41"/>
-[...1 lines deleted...]
-      <c r="K15" s="35">
+      <c r="I15" s="66"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="60">
         <v>154632</v>
       </c>
-      <c r="L15" s="41"/>
-      <c r="M15" s="42"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="67"/>
     </row>
     <row r="16" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A16" s="46">
+      <c r="A16" s="68">
         <v>2017</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B16" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="48"/>
-[...1 lines deleted...]
-      <c r="E16" s="50" t="s">
+      <c r="C16" s="71"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="F16" s="51"/>
-[...1 lines deleted...]
-      <c r="H16" s="43" t="s">
+      <c r="F16" s="79"/>
+      <c r="G16" s="80"/>
+      <c r="H16" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="I16" s="44"/>
-[...1 lines deleted...]
-      <c r="K16" s="43" t="s">
+      <c r="I16" s="73"/>
+      <c r="J16" s="74"/>
+      <c r="K16" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="74"/>
     </row>
     <row r="17" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A17" s="47"/>
-      <c r="B17" s="35">
+      <c r="A17" s="69"/>
+      <c r="B17" s="60">
         <v>140265</v>
       </c>
-      <c r="C17" s="36"/>
-[...1 lines deleted...]
-      <c r="E17" s="38">
+      <c r="C17" s="61"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="63">
         <v>149951</v>
       </c>
-      <c r="F17" s="39"/>
-[...1 lines deleted...]
-      <c r="H17" s="35">
+      <c r="F17" s="64"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="60">
         <v>147988</v>
       </c>
-      <c r="I17" s="41"/>
-[...1 lines deleted...]
-      <c r="K17" s="35">
+      <c r="I17" s="66"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="60">
         <v>163725</v>
       </c>
-      <c r="L17" s="41"/>
-      <c r="M17" s="42"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="67"/>
     </row>
     <row r="18" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A18" s="46">
+      <c r="A18" s="68">
         <v>2018</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="48"/>
-[...1 lines deleted...]
-      <c r="E18" s="50" t="s">
+      <c r="C18" s="71"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="51"/>
-[...1 lines deleted...]
-      <c r="H18" s="43" t="s">
+      <c r="F18" s="79"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="I18" s="44"/>
-[...1 lines deleted...]
-      <c r="K18" s="43" t="s">
+      <c r="I18" s="73"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="74"/>
     </row>
     <row r="19" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A19" s="47"/>
-      <c r="B19" s="35">
+      <c r="A19" s="69"/>
+      <c r="B19" s="60">
         <v>152442</v>
       </c>
-      <c r="C19" s="36"/>
-[...1 lines deleted...]
-      <c r="E19" s="38">
+      <c r="C19" s="61"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="63">
         <v>162751</v>
       </c>
-      <c r="F19" s="39"/>
-[...1 lines deleted...]
-      <c r="H19" s="35">
+      <c r="F19" s="64"/>
+      <c r="G19" s="65"/>
+      <c r="H19" s="60">
         <v>161783</v>
       </c>
-      <c r="I19" s="41"/>
-[...1 lines deleted...]
-      <c r="K19" s="35">
+      <c r="I19" s="66"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="60">
         <v>176050</v>
       </c>
-      <c r="L19" s="41"/>
-      <c r="M19" s="42"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="67"/>
     </row>
     <row r="20" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A20" s="25">
+      <c r="A20" s="50">
         <v>2019</v>
       </c>
-      <c r="B20" s="26" t="s">
+      <c r="B20" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="27"/>
-[...1 lines deleted...]
-      <c r="E20" s="29" t="s">
+      <c r="C20" s="52"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F20" s="30"/>
-[...1 lines deleted...]
-      <c r="H20" s="32" t="s">
+      <c r="F20" s="55"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I20" s="33"/>
-[...1 lines deleted...]
-      <c r="K20" s="32" t="s">
+      <c r="I20" s="58"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L20" s="33"/>
-      <c r="M20" s="34"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="59"/>
     </row>
     <row r="21" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A21" s="25"/>
-      <c r="B21" s="35">
+      <c r="A21" s="50"/>
+      <c r="B21" s="60">
         <v>168489</v>
       </c>
-      <c r="C21" s="36"/>
-[...1 lines deleted...]
-      <c r="E21" s="38">
+      <c r="C21" s="61"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="63">
         <v>186537</v>
       </c>
-      <c r="F21" s="39"/>
-[...1 lines deleted...]
-      <c r="H21" s="35">
+      <c r="F21" s="64"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="60">
         <v>191129</v>
       </c>
-      <c r="I21" s="41"/>
-[...1 lines deleted...]
-      <c r="K21" s="35">
+      <c r="I21" s="66"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="60">
         <v>203883</v>
       </c>
-      <c r="L21" s="41"/>
-      <c r="M21" s="42"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="67"/>
     </row>
     <row r="22" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A22" s="25">
+      <c r="A22" s="50">
         <v>2020</v>
       </c>
-      <c r="B22" s="26" t="s">
+      <c r="B22" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="27"/>
-[...1 lines deleted...]
-      <c r="E22" s="29" t="s">
+      <c r="C22" s="52"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F22" s="30"/>
-[...1 lines deleted...]
-      <c r="H22" s="32" t="s">
+      <c r="F22" s="55"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I22" s="33"/>
-[...1 lines deleted...]
-      <c r="K22" s="32" t="s">
+      <c r="I22" s="58"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L22" s="33"/>
-      <c r="M22" s="34"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="59"/>
     </row>
     <row r="23" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A23" s="25"/>
-      <c r="B23" s="35">
+      <c r="A23" s="50"/>
+      <c r="B23" s="60">
         <v>200332</v>
       </c>
-      <c r="C23" s="36"/>
-[...1 lines deleted...]
-      <c r="E23" s="38">
+      <c r="C23" s="61"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="63">
         <v>212035</v>
       </c>
-      <c r="F23" s="39"/>
-[...1 lines deleted...]
-      <c r="H23" s="35">
+      <c r="F23" s="64"/>
+      <c r="G23" s="65"/>
+      <c r="H23" s="60">
         <v>204330</v>
       </c>
-      <c r="I23" s="41"/>
-[...1 lines deleted...]
-      <c r="K23" s="35">
+      <c r="I23" s="66"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="60">
         <v>233136</v>
       </c>
-      <c r="L23" s="41"/>
-      <c r="M23" s="42"/>
+      <c r="L23" s="66"/>
+      <c r="M23" s="67"/>
     </row>
     <row r="24" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A24" s="25">
+      <c r="A24" s="50">
         <v>2021</v>
       </c>
-      <c r="B24" s="26" t="s">
+      <c r="B24" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="27"/>
-[...1 lines deleted...]
-      <c r="E24" s="29" t="s">
+      <c r="C24" s="52"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F24" s="30"/>
-[...1 lines deleted...]
-      <c r="H24" s="32" t="s">
+      <c r="F24" s="55"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I24" s="33"/>
-[...1 lines deleted...]
-      <c r="K24" s="32" t="s">
+      <c r="I24" s="58"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L24" s="33"/>
-      <c r="M24" s="34"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="59"/>
     </row>
     <row r="25" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A25" s="25"/>
-      <c r="B25" s="35">
+      <c r="A25" s="50"/>
+      <c r="B25" s="60">
         <v>230829</v>
       </c>
-      <c r="C25" s="36"/>
-[...1 lines deleted...]
-      <c r="E25" s="38">
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="63">
         <v>251545</v>
       </c>
-      <c r="F25" s="39"/>
-[...1 lines deleted...]
-      <c r="H25" s="35">
+      <c r="F25" s="64"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="60">
         <v>243667</v>
       </c>
-      <c r="I25" s="41"/>
-[...1 lines deleted...]
-      <c r="K25" s="35">
+      <c r="I25" s="66"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="60">
         <v>275580</v>
       </c>
-      <c r="L25" s="41"/>
-      <c r="M25" s="42"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="67"/>
     </row>
     <row r="26" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A26" s="25">
+      <c r="A26" s="50">
         <v>2022</v>
       </c>
-      <c r="B26" s="26" t="s">
+      <c r="B26" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="27"/>
-[...1 lines deleted...]
-      <c r="E26" s="29" t="s">
+      <c r="C26" s="52"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F26" s="30"/>
-[...1 lines deleted...]
-      <c r="H26" s="32" t="s">
+      <c r="F26" s="55"/>
+      <c r="G26" s="56"/>
+      <c r="H26" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I26" s="33"/>
-[...1 lines deleted...]
-      <c r="K26" s="32" t="s">
+      <c r="I26" s="58"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L26" s="33"/>
-      <c r="M26" s="34"/>
+      <c r="L26" s="58"/>
+      <c r="M26" s="59"/>
     </row>
     <row r="27" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A27" s="25"/>
-      <c r="B27" s="35">
+      <c r="A27" s="50"/>
+      <c r="B27" s="60">
         <v>285433</v>
       </c>
-      <c r="C27" s="36"/>
-[...1 lines deleted...]
-      <c r="E27" s="38">
+      <c r="C27" s="61"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="63">
         <v>312011</v>
       </c>
-      <c r="F27" s="39"/>
-[...1 lines deleted...]
-      <c r="H27" s="35">
+      <c r="F27" s="64"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="60">
         <v>299782</v>
       </c>
-      <c r="I27" s="41"/>
-[...1 lines deleted...]
-      <c r="K27" s="35">
+      <c r="I27" s="66"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="60">
         <v>338715</v>
       </c>
-      <c r="L27" s="41"/>
-      <c r="M27" s="42"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="67"/>
     </row>
     <row r="28" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A28" s="25">
+      <c r="A28" s="50">
         <v>2023</v>
       </c>
-      <c r="B28" s="26" t="s">
+      <c r="B28" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="27"/>
-[...1 lines deleted...]
-      <c r="E28" s="29" t="s">
+      <c r="C28" s="52"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F28" s="30"/>
-[...1 lines deleted...]
-      <c r="H28" s="32" t="s">
+      <c r="F28" s="55"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I28" s="33"/>
-[...1 lines deleted...]
-      <c r="K28" s="32" t="s">
+      <c r="I28" s="58"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L28" s="33"/>
-      <c r="M28" s="34"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="59"/>
     </row>
     <row r="29" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A29" s="25"/>
-      <c r="B29" s="35">
+      <c r="A29" s="50"/>
+      <c r="B29" s="60">
         <v>340636</v>
       </c>
-      <c r="C29" s="36"/>
-[...1 lines deleted...]
-      <c r="E29" s="38">
+      <c r="C29" s="61"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="63">
         <v>365502</v>
       </c>
-      <c r="F29" s="39"/>
-[...1 lines deleted...]
-      <c r="H29" s="35">
+      <c r="F29" s="64"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="60">
         <v>350542</v>
       </c>
-      <c r="I29" s="41"/>
-[...1 lines deleted...]
-      <c r="K29" s="35">
+      <c r="I29" s="66"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="60">
         <v>393605</v>
       </c>
-      <c r="L29" s="41"/>
-      <c r="M29" s="42"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="67"/>
     </row>
     <row r="30" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A30" s="25">
+      <c r="A30" s="50">
         <v>2024</v>
       </c>
-      <c r="B30" s="26" t="s">
+      <c r="B30" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="27"/>
-[...1 lines deleted...]
-      <c r="E30" s="29" t="s">
+      <c r="C30" s="52"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F30" s="30"/>
-[...1 lines deleted...]
-      <c r="H30" s="32" t="s">
+      <c r="F30" s="55"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I30" s="33"/>
-[...1 lines deleted...]
-      <c r="K30" s="32" t="s">
+      <c r="I30" s="58"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L30" s="33"/>
-      <c r="M30" s="34"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="59"/>
     </row>
     <row r="31" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A31" s="25"/>
-      <c r="B31" s="35">
+      <c r="A31" s="50"/>
+      <c r="B31" s="60">
         <v>382279</v>
       </c>
-      <c r="C31" s="36"/>
-[...1 lines deleted...]
-      <c r="E31" s="38">
+      <c r="C31" s="61"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="63">
         <v>403251</v>
       </c>
-      <c r="F31" s="39"/>
-[...1 lines deleted...]
-      <c r="H31" s="35">
+      <c r="F31" s="64"/>
+      <c r="G31" s="65"/>
+      <c r="H31" s="60">
         <v>390328</v>
       </c>
-      <c r="I31" s="41"/>
-[...1 lines deleted...]
-      <c r="K31" s="35">
+      <c r="I31" s="66"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="60">
         <v>434982</v>
       </c>
-      <c r="L31" s="41"/>
-      <c r="M31" s="42"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="67"/>
     </row>
     <row r="32" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A32" s="25">
+      <c r="A32" s="50">
         <v>2025</v>
       </c>
-      <c r="B32" s="26" t="s">
+      <c r="B32" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="27"/>
-[...1 lines deleted...]
-      <c r="E32" s="29" t="s">
+      <c r="C32" s="52"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F32" s="30"/>
-[...1 lines deleted...]
-      <c r="H32" s="32" t="s">
+      <c r="F32" s="55"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I32" s="33"/>
-[...1 lines deleted...]
-      <c r="K32" s="32" t="s">
+      <c r="I32" s="58"/>
+      <c r="J32" s="59"/>
+      <c r="K32" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L32" s="33"/>
-      <c r="M32" s="34"/>
+      <c r="L32" s="58"/>
+      <c r="M32" s="59"/>
     </row>
     <row r="33" spans="1:14" ht="11.25" customHeight="1">
-      <c r="A33" s="25"/>
-      <c r="B33" s="35">
+      <c r="A33" s="50"/>
+      <c r="B33" s="60">
         <v>423133</v>
       </c>
-      <c r="C33" s="36"/>
-[...1 lines deleted...]
-      <c r="E33" s="38">
+      <c r="C33" s="61"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="63">
         <v>448620</v>
       </c>
-      <c r="F33" s="39"/>
-[...1 lines deleted...]
-      <c r="H33" s="35">
+      <c r="F33" s="64"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="60">
         <v>429368</v>
       </c>
-      <c r="I33" s="41"/>
-[...1 lines deleted...]
-      <c r="K33" s="35">
+      <c r="I33" s="66"/>
+      <c r="J33" s="67"/>
+      <c r="K33" s="60">
         <v>473158</v>
       </c>
-      <c r="L33" s="41"/>
-      <c r="M33" s="42"/>
+      <c r="L33" s="66"/>
+      <c r="M33" s="67"/>
     </row>
     <row r="34" spans="1:14" ht="11.25" customHeight="1">
-      <c r="A34" s="25">
+      <c r="A34" s="50">
         <v>2026</v>
       </c>
-      <c r="B34" s="26" t="s">
+      <c r="B34" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="27"/>
-[...1 lines deleted...]
-      <c r="E34" s="29" t="s">
+      <c r="C34" s="52"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="F34" s="30"/>
-[...1 lines deleted...]
-      <c r="H34" s="32" t="s">
+      <c r="F34" s="55"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="I34" s="33"/>
-[...1 lines deleted...]
-      <c r="K34" s="32" t="s">
+      <c r="I34" s="58"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="L34" s="33"/>
-      <c r="M34" s="34"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="59"/>
     </row>
     <row r="35" spans="1:14" ht="11.25" customHeight="1">
-      <c r="A35" s="25"/>
-      <c r="B35" s="35">
+      <c r="A35" s="50"/>
+      <c r="B35" s="60">
         <v>461486</v>
       </c>
-      <c r="C35" s="36"/>
-[...9 lines deleted...]
-      <c r="M35" s="42"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="63">
+        <v>486388</v>
+      </c>
+      <c r="F35" s="64"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="60"/>
+      <c r="I35" s="66"/>
+      <c r="J35" s="67"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="66"/>
+      <c r="M35" s="67"/>
     </row>
     <row r="36" spans="1:14" ht="11.25" customHeight="1">
       <c r="A36" s="11"/>
       <c r="B36" s="12"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
     </row>
     <row r="37" spans="1:14">
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
@@ -2362,302 +2920,306 @@
       <c r="G57" s="24">
         <v>435711</v>
       </c>
       <c r="H57" s="23"/>
       <c r="I57" s="23"/>
       <c r="J57" s="24">
         <v>433312</v>
       </c>
       <c r="K57" s="23"/>
       <c r="L57" s="23"/>
       <c r="M57" s="24">
         <v>441998</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="6">
         <v>2026</v>
       </c>
       <c r="B58" s="23"/>
       <c r="C58" s="23"/>
       <c r="D58" s="24">
         <v>461486</v>
       </c>
       <c r="E58" s="23"/>
       <c r="F58" s="23"/>
-      <c r="G58" s="23"/>
+      <c r="G58" s="24">
+        <v>480461</v>
+      </c>
       <c r="H58" s="23"/>
       <c r="I58" s="23"/>
       <c r="J58" s="23"/>
       <c r="K58" s="23"/>
       <c r="L58" s="23"/>
       <c r="M58" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="109">
-    <mergeCell ref="A34:A35"/>
-[...52 lines deleted...]
-    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:G14"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="K14:M14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="H16:J16"/>
     <mergeCell ref="K16:M16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="H17:J17"/>
     <mergeCell ref="K17:M17"/>
-    <mergeCell ref="A1:M1"/>
-[...39 lines deleted...]
-    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="H35:J35"/>
+    <mergeCell ref="K35:M35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.51181102362204722" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016E513C58FA7C940B90587550F5D3D87" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="5a8d030f169508f66df5304e917ed388">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97868A26-5D44-403B-8F19-E0A8903BC211}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{663664A6-2A72-4696-BF05-4ED4788C3AC5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7F33AC-D02D-4E5D-9533-632A53271C76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{663664A6-2A72-4696-BF05-4ED4788C3AC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97868A26-5D44-403B-8F19-E0A8903BC211}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>