--- v0 (2026-05-16)
+++ v1 (2026-06-27)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8610" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8610"/>
   </bookViews>
   <sheets>
     <sheet name="квартал" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$3:$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$2:$BC$26</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1019" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="47">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -183,51 +183,51 @@
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>город Алматы</t>
   </si>
   <si>
     <t>город Шымкент</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <t>Среднемесячная номинальная заработная плата по регионам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -246,50 +246,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -360,51 +365,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -480,113 +485,116 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -862,54 +870,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:GF27"/>
+  <dimension ref="A2:GG27"/>
   <sheetViews>
-    <sheetView topLeftCell="CQ1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ6" sqref="DQ6:DQ27"/>
+    <sheetView tabSelected="1" topLeftCell="CQ1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DO36" sqref="DO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="1" customWidth="1"/>
     <col min="16" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.140625" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9" style="1" customWidth="1"/>
@@ -957,226 +965,227 @@
     <col min="93" max="93" width="10.7109375" style="1" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="1" customWidth="1"/>
     <col min="95" max="95" width="10.42578125" style="1" customWidth="1"/>
     <col min="96" max="96" width="10.140625" style="1" customWidth="1"/>
     <col min="97" max="98" width="9.85546875" style="1" customWidth="1"/>
     <col min="99" max="99" width="10" style="1" customWidth="1"/>
     <col min="100" max="102" width="9.7109375" style="1" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="1" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="1" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="1" customWidth="1"/>
     <col min="107" max="107" width="9.7109375" style="1" customWidth="1"/>
     <col min="108" max="108" width="10" style="1" customWidth="1"/>
     <col min="109" max="110" width="9.85546875" style="1" customWidth="1"/>
     <col min="111" max="111" width="8.5703125" style="1" customWidth="1"/>
     <col min="112" max="112" width="9.7109375" style="1" customWidth="1"/>
     <col min="113" max="113" width="9" style="1" customWidth="1"/>
     <col min="114" max="114" width="8.7109375" style="1" customWidth="1"/>
     <col min="115" max="116" width="9.28515625" style="1" customWidth="1"/>
     <col min="117" max="117" width="9.42578125" style="1" customWidth="1"/>
     <col min="118" max="118" width="9.7109375" style="1" customWidth="1"/>
     <col min="119" max="119" width="8.85546875" style="1" customWidth="1"/>
     <col min="120" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:121" ht="15" customHeight="1">
+    <row r="2" spans="1:122" ht="15" customHeight="1">
       <c r="A2" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="N2" s="44"/>
     </row>
-    <row r="3" spans="1:121" s="3" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="50">
+    <row r="3" spans="1:122" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="52">
         <v>2010</v>
       </c>
-      <c r="C3" s="51"/>
-[...11 lines deleted...]
-      <c r="O3" s="50">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="52">
         <v>2011</v>
       </c>
-      <c r="P3" s="51"/>
-[...11 lines deleted...]
-      <c r="AB3" s="50">
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="53"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="52">
         <v>2012</v>
       </c>
-      <c r="AC3" s="51"/>
-[...11 lines deleted...]
-      <c r="AO3" s="50">
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="53"/>
+      <c r="AL3" s="53"/>
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="52">
         <v>2013</v>
       </c>
-      <c r="AP3" s="51"/>
-[...11 lines deleted...]
-      <c r="BB3" s="49">
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="53"/>
+      <c r="AX3" s="53"/>
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="55">
         <v>2014</v>
       </c>
-      <c r="BC3" s="49"/>
-[...11 lines deleted...]
-      <c r="BO3" s="49">
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="55"/>
+      <c r="BE3" s="55"/>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="55"/>
+      <c r="BJ3" s="55"/>
+      <c r="BK3" s="55"/>
+      <c r="BL3" s="55"/>
+      <c r="BM3" s="55"/>
+      <c r="BN3" s="55"/>
+      <c r="BO3" s="55">
         <v>2015</v>
       </c>
-      <c r="BP3" s="49"/>
-[...3 lines deleted...]
-      <c r="BT3" s="49">
+      <c r="BP3" s="55"/>
+      <c r="BQ3" s="55"/>
+      <c r="BR3" s="55"/>
+      <c r="BS3" s="55"/>
+      <c r="BT3" s="55">
         <v>2016</v>
       </c>
-      <c r="BU3" s="49"/>
-[...3 lines deleted...]
-      <c r="BY3" s="49">
+      <c r="BU3" s="55"/>
+      <c r="BV3" s="55"/>
+      <c r="BW3" s="55"/>
+      <c r="BX3" s="55"/>
+      <c r="BY3" s="55">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="49"/>
-[...3 lines deleted...]
-      <c r="CD3" s="49">
+      <c r="BZ3" s="55"/>
+      <c r="CA3" s="55"/>
+      <c r="CB3" s="55"/>
+      <c r="CC3" s="55"/>
+      <c r="CD3" s="55">
         <v>2018</v>
       </c>
-      <c r="CE3" s="49"/>
-[...3 lines deleted...]
-      <c r="CI3" s="50">
+      <c r="CE3" s="55"/>
+      <c r="CF3" s="55"/>
+      <c r="CG3" s="55"/>
+      <c r="CH3" s="55"/>
+      <c r="CI3" s="52">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="51"/>
-[...3 lines deleted...]
-      <c r="CN3" s="50">
+      <c r="CJ3" s="53"/>
+      <c r="CK3" s="53"/>
+      <c r="CL3" s="53"/>
+      <c r="CM3" s="54"/>
+      <c r="CN3" s="52">
         <v>2020</v>
       </c>
-      <c r="CO3" s="51"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="51"/>
+      <c r="CO3" s="53"/>
+      <c r="CP3" s="53"/>
+      <c r="CQ3" s="53"/>
       <c r="CR3" s="43"/>
-      <c r="CS3" s="50">
+      <c r="CS3" s="52">
         <v>2021</v>
       </c>
-      <c r="CT3" s="51"/>
-[...3 lines deleted...]
-      <c r="CX3" s="50">
+      <c r="CT3" s="53"/>
+      <c r="CU3" s="53"/>
+      <c r="CV3" s="53"/>
+      <c r="CW3" s="54"/>
+      <c r="CX3" s="52">
         <v>2022</v>
       </c>
-      <c r="CY3" s="51"/>
-[...3 lines deleted...]
-      <c r="DC3" s="50">
+      <c r="CY3" s="53"/>
+      <c r="CZ3" s="53"/>
+      <c r="DA3" s="53"/>
+      <c r="DB3" s="54"/>
+      <c r="DC3" s="52">
         <v>2023</v>
       </c>
-      <c r="DD3" s="51"/>
-[...3 lines deleted...]
-      <c r="DH3" s="50">
+      <c r="DD3" s="53"/>
+      <c r="DE3" s="53"/>
+      <c r="DF3" s="53"/>
+      <c r="DG3" s="54"/>
+      <c r="DH3" s="52">
         <v>2024</v>
       </c>
-      <c r="DI3" s="51"/>
-[...3 lines deleted...]
-      <c r="DM3" s="49">
+      <c r="DI3" s="53"/>
+      <c r="DJ3" s="53"/>
+      <c r="DK3" s="53"/>
+      <c r="DL3" s="54"/>
+      <c r="DM3" s="52">
         <v>2025</v>
       </c>
-      <c r="DN3" s="49"/>
-[...2 lines deleted...]
-      <c r="DQ3" s="48">
+      <c r="DN3" s="53"/>
+      <c r="DO3" s="53"/>
+      <c r="DP3" s="53"/>
+      <c r="DQ3" s="54"/>
+      <c r="DR3" s="48">
         <v>2026</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:122" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="57"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
@@ -1491,164 +1500,167 @@
       </c>
       <c r="DI4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="DJ4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="DK4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="DL4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="DM4" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DN4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="DO4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="DP4" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="DQ4" s="6" t="s">
+      <c r="DQ4" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR4" s="6" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:121" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:122" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="45"/>
-      <c r="B5" s="53"/>
-[...102 lines deleted...]
-      <c r="DQ5" s="9" t="s">
+      <c r="B5" s="49"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="50"/>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50"/>
+      <c r="V5" s="50"/>
+      <c r="W5" s="50"/>
+      <c r="X5" s="50"/>
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="50"/>
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50"/>
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50"/>
+      <c r="AG5" s="50"/>
+      <c r="AH5" s="50"/>
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="50"/>
+      <c r="AK5" s="50"/>
+      <c r="AL5" s="50"/>
+      <c r="AM5" s="50"/>
+      <c r="AN5" s="50"/>
+      <c r="AO5" s="50"/>
+      <c r="AP5" s="50"/>
+      <c r="AQ5" s="50"/>
+      <c r="AR5" s="50"/>
+      <c r="AS5" s="50"/>
+      <c r="AT5" s="50"/>
+      <c r="AU5" s="50"/>
+      <c r="AV5" s="50"/>
+      <c r="AW5" s="50"/>
+      <c r="AX5" s="50"/>
+      <c r="AY5" s="50"/>
+      <c r="AZ5" s="50"/>
+      <c r="BA5" s="50"/>
+      <c r="BB5" s="50"/>
+      <c r="BC5" s="50"/>
+      <c r="BD5" s="50"/>
+      <c r="BE5" s="50"/>
+      <c r="BF5" s="50"/>
+      <c r="BG5" s="50"/>
+      <c r="BH5" s="50"/>
+      <c r="BI5" s="50"/>
+      <c r="BJ5" s="50"/>
+      <c r="BK5" s="50"/>
+      <c r="BL5" s="50"/>
+      <c r="BM5" s="50"/>
+      <c r="BN5" s="50"/>
+      <c r="BO5" s="50"/>
+      <c r="BP5" s="50"/>
+      <c r="BQ5" s="50"/>
+      <c r="BR5" s="50"/>
+      <c r="BS5" s="50"/>
+      <c r="BT5" s="50"/>
+      <c r="BU5" s="50"/>
+      <c r="BV5" s="50"/>
+      <c r="BW5" s="50"/>
+      <c r="BX5" s="50"/>
+      <c r="BY5" s="50"/>
+      <c r="BZ5" s="50"/>
+      <c r="CA5" s="50"/>
+      <c r="CB5" s="50"/>
+      <c r="CC5" s="50"/>
+      <c r="CD5" s="50"/>
+      <c r="CE5" s="50"/>
+      <c r="CF5" s="50"/>
+      <c r="CG5" s="50"/>
+      <c r="CH5" s="50"/>
+      <c r="CI5" s="50"/>
+      <c r="CJ5" s="50"/>
+      <c r="CK5" s="50"/>
+      <c r="CL5" s="50"/>
+      <c r="CM5" s="50"/>
+      <c r="CN5" s="50"/>
+      <c r="CO5" s="50"/>
+      <c r="CP5" s="50"/>
+      <c r="CQ5" s="50"/>
+      <c r="CR5" s="50"/>
+      <c r="CS5" s="50"/>
+      <c r="CT5" s="50"/>
+      <c r="CU5" s="50"/>
+      <c r="CV5" s="50"/>
+      <c r="CW5" s="50"/>
+      <c r="CX5" s="50"/>
+      <c r="CY5" s="50"/>
+      <c r="CZ5" s="51"/>
+      <c r="DR5" s="9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="12">
         <v>66674</v>
       </c>
       <c r="C6" s="12">
         <v>66315</v>
       </c>
       <c r="D6" s="12">
         <v>72251</v>
       </c>
       <c r="E6" s="12">
         <v>75203</v>
       </c>
       <c r="F6" s="12">
         <v>74791</v>
       </c>
       <c r="G6" s="12">
         <v>81266</v>
       </c>
       <c r="H6" s="12">
         <v>82282</v>
       </c>
       <c r="I6" s="12">
@@ -1965,55 +1977,58 @@
       </c>
       <c r="DI6" s="14">
         <v>403251</v>
       </c>
       <c r="DJ6" s="14">
         <v>390328</v>
       </c>
       <c r="DK6" s="14">
         <v>434982</v>
       </c>
       <c r="DL6" s="14">
         <v>405416</v>
       </c>
       <c r="DM6" s="14">
         <v>423133</v>
       </c>
       <c r="DN6" s="13">
         <v>448620</v>
       </c>
       <c r="DO6" s="13">
         <v>429368</v>
       </c>
       <c r="DP6" s="13">
         <v>473158</v>
       </c>
-      <c r="DQ6" s="13">
+      <c r="DQ6" s="71">
+        <v>443890</v>
+      </c>
+      <c r="DR6" s="13">
         <v>461486</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="12" t="s">
@@ -2330,55 +2345,58 @@
       </c>
       <c r="DI7" s="14">
         <v>340204</v>
       </c>
       <c r="DJ7" s="14">
         <v>334507</v>
       </c>
       <c r="DK7" s="14">
         <v>363624</v>
       </c>
       <c r="DL7" s="14">
         <v>339299</v>
       </c>
       <c r="DM7" s="14">
         <v>355108</v>
       </c>
       <c r="DN7" s="13">
         <v>381756</v>
       </c>
       <c r="DO7" s="13">
         <v>372831</v>
       </c>
       <c r="DP7" s="13">
         <v>406275</v>
       </c>
-      <c r="DQ7" s="13">
+      <c r="DQ7" s="71">
+        <v>377359</v>
+      </c>
+      <c r="DR7" s="13">
         <v>405425</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="12">
         <v>47171</v>
       </c>
       <c r="C8" s="12">
         <v>46589</v>
       </c>
       <c r="D8" s="12">
         <v>49387</v>
       </c>
       <c r="E8" s="12">
         <v>50695</v>
       </c>
       <c r="F8" s="12">
         <v>54651</v>
       </c>
       <c r="G8" s="12">
         <v>58246</v>
       </c>
       <c r="H8" s="12">
         <v>58567</v>
       </c>
       <c r="I8" s="12">
@@ -2695,55 +2713,58 @@
       </c>
       <c r="DI8" s="14">
         <v>330230</v>
       </c>
       <c r="DJ8" s="14">
         <v>328210</v>
       </c>
       <c r="DK8" s="14">
         <v>348095</v>
       </c>
       <c r="DL8" s="14">
         <v>329732</v>
       </c>
       <c r="DM8" s="14">
         <v>343471</v>
       </c>
       <c r="DN8" s="13">
         <v>366971</v>
       </c>
       <c r="DO8" s="13">
         <v>366749</v>
       </c>
       <c r="DP8" s="13">
         <v>408595</v>
       </c>
-      <c r="DQ8" s="13">
+      <c r="DQ8" s="71">
+        <v>374100</v>
+      </c>
+      <c r="DR8" s="13">
         <v>378763</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="12">
         <v>57245</v>
       </c>
       <c r="C9" s="12">
         <v>57553</v>
       </c>
       <c r="D9" s="12">
         <v>64939</v>
       </c>
       <c r="E9" s="12">
         <v>66102</v>
       </c>
       <c r="F9" s="12">
         <v>67202</v>
       </c>
       <c r="G9" s="12">
         <v>72141</v>
       </c>
       <c r="H9" s="12">
         <v>74099</v>
       </c>
       <c r="I9" s="12">
@@ -3060,55 +3081,58 @@
       </c>
       <c r="DI9" s="14">
         <v>370538</v>
       </c>
       <c r="DJ9" s="14">
         <v>368600</v>
       </c>
       <c r="DK9" s="14">
         <v>406520</v>
       </c>
       <c r="DL9" s="14">
         <v>378086</v>
       </c>
       <c r="DM9" s="14">
         <v>385569</v>
       </c>
       <c r="DN9" s="13">
         <v>405140</v>
       </c>
       <c r="DO9" s="13">
         <v>401215</v>
       </c>
       <c r="DP9" s="13">
         <v>438484</v>
       </c>
-      <c r="DQ9" s="13">
+      <c r="DQ9" s="71">
+        <v>404557</v>
+      </c>
+      <c r="DR9" s="13">
         <v>420239</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="12">
         <v>50277</v>
       </c>
       <c r="C10" s="12">
         <v>51774</v>
       </c>
       <c r="D10" s="12">
         <v>52022</v>
       </c>
       <c r="E10" s="12">
         <v>55790</v>
       </c>
       <c r="F10" s="12">
         <v>58581</v>
       </c>
       <c r="G10" s="12">
         <v>62489</v>
       </c>
       <c r="H10" s="12">
         <v>63866</v>
       </c>
       <c r="I10" s="12">
@@ -3425,55 +3449,58 @@
       </c>
       <c r="DI10" s="14">
         <v>339550</v>
       </c>
       <c r="DJ10" s="14">
         <v>308314</v>
       </c>
       <c r="DK10" s="14">
         <v>353691</v>
       </c>
       <c r="DL10" s="14">
         <v>328536</v>
       </c>
       <c r="DM10" s="14">
         <v>339185</v>
       </c>
       <c r="DN10" s="13">
         <v>389205</v>
       </c>
       <c r="DO10" s="13">
         <v>343625</v>
       </c>
       <c r="DP10" s="13">
         <v>386257</v>
       </c>
-      <c r="DQ10" s="13">
+      <c r="DQ10" s="71">
+        <v>364457</v>
+      </c>
+      <c r="DR10" s="13">
         <v>376012</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="12">
         <v>134194</v>
       </c>
       <c r="C11" s="12">
         <v>131731</v>
       </c>
       <c r="D11" s="12">
         <v>141197</v>
       </c>
       <c r="E11" s="12">
         <v>144031</v>
       </c>
       <c r="F11" s="12">
         <v>138056</v>
       </c>
       <c r="G11" s="12">
         <v>145351</v>
       </c>
       <c r="H11" s="12">
         <v>154006</v>
       </c>
       <c r="I11" s="12">
@@ -3790,55 +3817,58 @@
       </c>
       <c r="DI11" s="14">
         <v>594426</v>
       </c>
       <c r="DJ11" s="14">
         <v>630894</v>
       </c>
       <c r="DK11" s="14">
         <v>640938</v>
       </c>
       <c r="DL11" s="14">
         <v>633322</v>
       </c>
       <c r="DM11" s="14">
         <v>634234</v>
       </c>
       <c r="DN11" s="13">
         <v>585172</v>
       </c>
       <c r="DO11" s="13">
         <v>602752</v>
       </c>
       <c r="DP11" s="13">
         <v>609534</v>
       </c>
-      <c r="DQ11" s="13">
+      <c r="DQ11" s="71">
+        <v>613062</v>
+      </c>
+      <c r="DR11" s="13">
         <v>652950</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="12">
         <v>68125</v>
       </c>
       <c r="C12" s="12">
         <v>67843</v>
       </c>
       <c r="D12" s="12">
         <v>74969</v>
       </c>
       <c r="E12" s="12">
         <v>78135</v>
       </c>
       <c r="F12" s="12">
         <v>79530</v>
       </c>
       <c r="G12" s="12">
         <v>80431</v>
       </c>
       <c r="H12" s="12">
         <v>83406</v>
       </c>
       <c r="I12" s="12">
@@ -4155,55 +4185,58 @@
       </c>
       <c r="DI12" s="14">
         <v>342237</v>
       </c>
       <c r="DJ12" s="14">
         <v>340084</v>
       </c>
       <c r="DK12" s="14">
         <v>361140</v>
       </c>
       <c r="DL12" s="14">
         <v>350965</v>
       </c>
       <c r="DM12" s="14">
         <v>361848</v>
       </c>
       <c r="DN12" s="13">
         <v>378851</v>
       </c>
       <c r="DO12" s="13">
         <v>363934</v>
       </c>
       <c r="DP12" s="13">
         <v>380424</v>
       </c>
-      <c r="DQ12" s="13">
+      <c r="DQ12" s="71">
+        <v>370882</v>
+      </c>
+      <c r="DR12" s="13">
         <v>387694</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12">
         <v>43677</v>
       </c>
       <c r="C13" s="12">
         <v>43385</v>
       </c>
       <c r="D13" s="12">
         <v>45228</v>
       </c>
       <c r="E13" s="12">
         <v>48927</v>
       </c>
       <c r="F13" s="12">
         <v>50409</v>
       </c>
       <c r="G13" s="12">
         <v>55605</v>
       </c>
       <c r="H13" s="12">
         <v>55523</v>
       </c>
       <c r="I13" s="12">
@@ -4520,55 +4553,58 @@
       </c>
       <c r="DI13" s="14">
         <v>322778</v>
       </c>
       <c r="DJ13" s="14">
         <v>279645</v>
       </c>
       <c r="DK13" s="14">
         <v>313073</v>
       </c>
       <c r="DL13" s="14">
         <v>299972</v>
       </c>
       <c r="DM13" s="14">
         <v>308891</v>
       </c>
       <c r="DN13" s="13">
         <v>355167</v>
       </c>
       <c r="DO13" s="13">
         <v>308058</v>
       </c>
       <c r="DP13" s="13">
         <v>335794</v>
       </c>
-      <c r="DQ13" s="13">
+      <c r="DQ13" s="71">
+        <v>327274</v>
+      </c>
+      <c r="DR13" s="13">
         <v>328952</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -4885,55 +4921,58 @@
       </c>
       <c r="DI14" s="14">
         <v>300393</v>
       </c>
       <c r="DJ14" s="14">
         <v>280464</v>
       </c>
       <c r="DK14" s="14">
         <v>314398</v>
       </c>
       <c r="DL14" s="14">
         <v>293160</v>
       </c>
       <c r="DM14" s="14">
         <v>308429</v>
       </c>
       <c r="DN14" s="13">
         <v>355644</v>
       </c>
       <c r="DO14" s="13">
         <v>331211</v>
       </c>
       <c r="DP14" s="13">
         <v>349593</v>
       </c>
-      <c r="DQ14" s="13">
+      <c r="DQ14" s="71">
+        <v>332203</v>
+      </c>
+      <c r="DR14" s="13">
         <v>346199</v>
       </c>
     </row>
-    <row r="15" spans="1:121" ht="12" customHeight="1">
+    <row r="15" spans="1:122" ht="12" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12">
         <v>63155</v>
       </c>
       <c r="C15" s="12">
         <v>57962</v>
       </c>
       <c r="D15" s="12">
         <v>60960</v>
       </c>
       <c r="E15" s="12">
         <v>66393</v>
       </c>
       <c r="F15" s="12">
         <v>65043</v>
       </c>
       <c r="G15" s="12">
         <v>67996</v>
       </c>
       <c r="H15" s="12">
         <v>69771</v>
       </c>
       <c r="I15" s="12">
@@ -5250,55 +5289,58 @@
       </c>
       <c r="DI15" s="14">
         <v>379463</v>
       </c>
       <c r="DJ15" s="14">
         <v>374937</v>
       </c>
       <c r="DK15" s="14">
         <v>415544</v>
       </c>
       <c r="DL15" s="14">
         <v>380953</v>
       </c>
       <c r="DM15" s="14">
         <v>398805</v>
       </c>
       <c r="DN15" s="13">
         <v>432501</v>
       </c>
       <c r="DO15" s="13">
         <v>410314</v>
       </c>
       <c r="DP15" s="13">
         <v>454071</v>
       </c>
-      <c r="DQ15" s="13">
+      <c r="DQ15" s="71">
+        <v>423278</v>
+      </c>
+      <c r="DR15" s="13">
         <v>439100</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="12">
         <v>47950</v>
       </c>
       <c r="C16" s="12">
         <v>46933</v>
       </c>
       <c r="D16" s="12">
         <v>50316</v>
       </c>
       <c r="E16" s="12">
         <v>51937</v>
       </c>
       <c r="F16" s="12">
         <v>55284</v>
       </c>
       <c r="G16" s="12">
         <v>59170</v>
       </c>
       <c r="H16" s="12">
         <v>60358</v>
       </c>
       <c r="I16" s="12">
@@ -5615,55 +5657,58 @@
       </c>
       <c r="DI16" s="14">
         <v>337636</v>
       </c>
       <c r="DJ16" s="14">
         <v>338366</v>
       </c>
       <c r="DK16" s="14">
         <v>376535</v>
       </c>
       <c r="DL16" s="14">
         <v>343804</v>
       </c>
       <c r="DM16" s="14">
         <v>358873</v>
       </c>
       <c r="DN16" s="13">
         <v>381146</v>
       </c>
       <c r="DO16" s="13">
         <v>377719</v>
       </c>
       <c r="DP16" s="13">
         <v>416699</v>
       </c>
-      <c r="DQ16" s="13">
+      <c r="DQ16" s="71">
+        <v>384256</v>
+      </c>
+      <c r="DR16" s="13">
         <v>394942</v>
       </c>
     </row>
-    <row r="17" spans="1:188" ht="12.75" customHeight="1">
+    <row r="17" spans="1:189" ht="12.75" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="12">
         <v>59975</v>
       </c>
       <c r="C17" s="12">
         <v>59906</v>
       </c>
       <c r="D17" s="12">
         <v>62305</v>
       </c>
       <c r="E17" s="12">
         <v>66632</v>
       </c>
       <c r="F17" s="12">
         <v>68945</v>
       </c>
       <c r="G17" s="12">
         <v>74746</v>
       </c>
       <c r="H17" s="12">
         <v>76829</v>
       </c>
       <c r="I17" s="12">
@@ -5980,55 +6025,58 @@
       </c>
       <c r="DI17" s="14">
         <v>360840</v>
       </c>
       <c r="DJ17" s="14">
         <v>325206</v>
       </c>
       <c r="DK17" s="14">
         <v>349918</v>
       </c>
       <c r="DL17" s="14">
         <v>344381</v>
       </c>
       <c r="DM17" s="14">
         <v>354856</v>
       </c>
       <c r="DN17" s="13">
         <v>395010</v>
       </c>
       <c r="DO17" s="13">
         <v>353237</v>
       </c>
       <c r="DP17" s="13">
         <v>376842</v>
       </c>
-      <c r="DQ17" s="13">
+      <c r="DQ17" s="71">
+        <v>370513</v>
+      </c>
+      <c r="DR17" s="13">
         <v>385193</v>
       </c>
     </row>
-    <row r="18" spans="1:188">
+    <row r="18" spans="1:189">
       <c r="A18" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="12">
         <v>105484</v>
       </c>
       <c r="C18" s="12">
         <v>108547</v>
       </c>
       <c r="D18" s="12">
         <v>133215</v>
       </c>
       <c r="E18" s="12">
         <v>132708</v>
       </c>
       <c r="F18" s="12">
         <v>121101</v>
       </c>
       <c r="G18" s="12">
         <v>138767</v>
       </c>
       <c r="H18" s="12">
         <v>140846</v>
       </c>
       <c r="I18" s="12">
@@ -6345,55 +6393,58 @@
       </c>
       <c r="DI18" s="14">
         <v>579838</v>
       </c>
       <c r="DJ18" s="14">
         <v>570233</v>
       </c>
       <c r="DK18" s="14">
         <v>607867</v>
       </c>
       <c r="DL18" s="14">
         <v>580946</v>
       </c>
       <c r="DM18" s="14">
         <v>621320</v>
       </c>
       <c r="DN18" s="13">
         <v>629466</v>
       </c>
       <c r="DO18" s="13">
         <v>606125</v>
       </c>
       <c r="DP18" s="13">
         <v>658762</v>
       </c>
-      <c r="DQ18" s="13">
+      <c r="DQ18" s="71">
+        <v>623059</v>
+      </c>
+      <c r="DR18" s="13">
         <v>659801</v>
       </c>
     </row>
-    <row r="19" spans="1:188">
+    <row r="19" spans="1:189">
       <c r="A19" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="12">
         <v>48040</v>
       </c>
       <c r="C19" s="12">
         <v>47475</v>
       </c>
       <c r="D19" s="12">
         <v>51161</v>
       </c>
       <c r="E19" s="12">
         <v>55512</v>
       </c>
       <c r="F19" s="12">
         <v>56473</v>
       </c>
       <c r="G19" s="12">
         <v>67109</v>
       </c>
       <c r="H19" s="12">
         <v>63586</v>
       </c>
       <c r="I19" s="12">
@@ -6708,55 +6759,58 @@
       </c>
       <c r="DI19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DJ19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DK19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DL19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DM19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DN19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DO19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="DP19" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="DQ19" s="13" t="s">
+      <c r="DQ19" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="DR19" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:188">
+    <row r="20" spans="1:189">
       <c r="A20" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="12">
         <v>55785</v>
       </c>
       <c r="C20" s="12">
         <v>55579</v>
       </c>
       <c r="D20" s="12">
         <v>59582</v>
       </c>
       <c r="E20" s="12">
         <v>63341</v>
       </c>
       <c r="F20" s="12">
         <v>64561</v>
       </c>
       <c r="G20" s="12">
         <v>66937</v>
       </c>
       <c r="H20" s="12">
         <v>68211</v>
       </c>
       <c r="I20" s="12">
@@ -7073,55 +7127,58 @@
       </c>
       <c r="DI20" s="14">
         <v>366922</v>
       </c>
       <c r="DJ20" s="14">
         <v>361065</v>
       </c>
       <c r="DK20" s="14">
         <v>408370</v>
       </c>
       <c r="DL20" s="42">
         <v>372615</v>
       </c>
       <c r="DM20" s="14">
         <v>399489</v>
       </c>
       <c r="DN20" s="13">
         <v>411735</v>
       </c>
       <c r="DO20" s="13">
         <v>405705</v>
       </c>
       <c r="DP20" s="13">
         <v>453898</v>
       </c>
-      <c r="DQ20" s="13">
+      <c r="DQ20" s="71">
+        <v>417941</v>
+      </c>
+      <c r="DR20" s="13">
         <v>448906</v>
       </c>
     </row>
-    <row r="21" spans="1:188">
+    <row r="21" spans="1:189">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="12">
         <v>44830</v>
       </c>
       <c r="C21" s="12">
         <v>44526</v>
       </c>
       <c r="D21" s="12">
         <v>45937</v>
       </c>
       <c r="E21" s="12">
         <v>48585</v>
       </c>
       <c r="F21" s="12">
         <v>50621</v>
       </c>
       <c r="G21" s="12">
         <v>56089</v>
       </c>
       <c r="H21" s="12">
         <v>54697</v>
       </c>
       <c r="I21" s="12">
@@ -7438,55 +7495,58 @@
       </c>
       <c r="DI21" s="14">
         <v>297303</v>
       </c>
       <c r="DJ21" s="14">
         <v>286956</v>
       </c>
       <c r="DK21" s="14">
         <v>315540</v>
       </c>
       <c r="DL21" s="14">
         <v>293421</v>
       </c>
       <c r="DM21" s="14">
         <v>300051</v>
       </c>
       <c r="DN21" s="13">
         <v>331648</v>
       </c>
       <c r="DO21" s="13">
         <v>317302</v>
       </c>
       <c r="DP21" s="13">
         <v>356848</v>
       </c>
-      <c r="DQ21" s="13">
+      <c r="DQ21" s="71">
+        <v>326679</v>
+      </c>
+      <c r="DR21" s="13">
         <v>326664</v>
       </c>
     </row>
-    <row r="22" spans="1:188">
+    <row r="22" spans="1:189">
       <c r="A22" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -7803,55 +7863,58 @@
       </c>
       <c r="DI22" s="14">
         <v>324470</v>
       </c>
       <c r="DJ22" s="14">
         <v>266590</v>
       </c>
       <c r="DK22" s="14">
         <v>304325</v>
       </c>
       <c r="DL22" s="14">
         <v>295251</v>
       </c>
       <c r="DM22" s="14">
         <v>310515</v>
       </c>
       <c r="DN22" s="13">
         <v>351774</v>
       </c>
       <c r="DO22" s="13">
         <v>288690</v>
       </c>
       <c r="DP22" s="13">
         <v>324229</v>
       </c>
-      <c r="DQ22" s="13">
+      <c r="DQ22" s="71">
+        <v>318990</v>
+      </c>
+      <c r="DR22" s="13">
         <v>332640</v>
       </c>
     </row>
-    <row r="23" spans="1:188">
+    <row r="23" spans="1:189">
       <c r="A23" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -8168,55 +8231,58 @@
       </c>
       <c r="DI23" s="14">
         <v>522988</v>
       </c>
       <c r="DJ23" s="14">
         <v>515543</v>
       </c>
       <c r="DK23" s="14">
         <v>600682</v>
       </c>
       <c r="DL23" s="14">
         <v>533562</v>
       </c>
       <c r="DM23" s="14">
         <v>599046</v>
       </c>
       <c r="DN23" s="13">
         <v>557704</v>
       </c>
       <c r="DO23" s="13">
         <v>554277</v>
       </c>
       <c r="DP23" s="13">
         <v>648620</v>
       </c>
-      <c r="DQ23" s="13">
+      <c r="DQ23" s="71">
+        <v>602949</v>
+      </c>
+      <c r="DR23" s="13">
         <v>655995</v>
       </c>
     </row>
-    <row r="24" spans="1:188">
+    <row r="24" spans="1:189">
       <c r="A24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="12">
         <v>51760</v>
       </c>
       <c r="C24" s="12">
         <v>52531</v>
       </c>
       <c r="D24" s="12">
         <v>54937</v>
       </c>
       <c r="E24" s="12">
         <v>58183</v>
       </c>
       <c r="F24" s="12">
         <v>59680</v>
       </c>
       <c r="G24" s="12">
         <v>65009</v>
       </c>
       <c r="H24" s="12">
         <v>65420</v>
       </c>
       <c r="I24" s="12">
@@ -8533,55 +8599,58 @@
       </c>
       <c r="DI24" s="14">
         <v>374924</v>
       </c>
       <c r="DJ24" s="14">
         <v>360098</v>
       </c>
       <c r="DK24" s="14">
         <v>413258</v>
       </c>
       <c r="DL24" s="14">
         <v>380325</v>
       </c>
       <c r="DM24" s="14">
         <v>404799</v>
       </c>
       <c r="DN24" s="13">
         <v>417717</v>
       </c>
       <c r="DO24" s="13">
         <v>400007</v>
       </c>
       <c r="DP24" s="13">
         <v>454763</v>
       </c>
-      <c r="DQ24" s="13">
+      <c r="DQ24" s="71">
+        <v>416869</v>
+      </c>
+      <c r="DR24" s="13">
         <v>438659</v>
       </c>
     </row>
-    <row r="25" spans="1:188">
+    <row r="25" spans="1:189">
       <c r="A25" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="12">
         <v>91327</v>
       </c>
       <c r="C25" s="12">
         <v>91755</v>
       </c>
       <c r="D25" s="12">
         <v>106426</v>
       </c>
       <c r="E25" s="12">
         <v>104786</v>
       </c>
       <c r="F25" s="12">
         <v>104244</v>
       </c>
       <c r="G25" s="12">
         <v>118784</v>
       </c>
       <c r="H25" s="12">
         <v>121067</v>
       </c>
       <c r="I25" s="12">
@@ -8898,55 +8967,58 @@
       </c>
       <c r="DI25" s="14">
         <v>518495</v>
       </c>
       <c r="DJ25" s="14">
         <v>504212</v>
       </c>
       <c r="DK25" s="14">
         <v>604104</v>
       </c>
       <c r="DL25" s="14">
         <v>538009</v>
       </c>
       <c r="DM25" s="14">
         <v>563309</v>
       </c>
       <c r="DN25" s="13">
         <v>598267</v>
       </c>
       <c r="DO25" s="13">
         <v>569647</v>
       </c>
       <c r="DP25" s="13">
         <v>659610</v>
       </c>
-      <c r="DQ25" s="13">
+      <c r="DQ25" s="71">
+        <v>594164</v>
+      </c>
+      <c r="DR25" s="13">
         <v>609725</v>
       </c>
     </row>
-    <row r="26" spans="1:188">
+    <row r="26" spans="1:189">
       <c r="A26" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="12">
         <v>93915</v>
       </c>
       <c r="C26" s="12">
         <v>94377</v>
       </c>
       <c r="D26" s="12">
         <v>103485</v>
       </c>
       <c r="E26" s="12">
         <v>107458</v>
       </c>
       <c r="F26" s="12">
         <v>102686</v>
       </c>
       <c r="G26" s="12">
         <v>111431</v>
       </c>
       <c r="H26" s="12">
         <v>110975</v>
       </c>
       <c r="I26" s="12">
@@ -9263,54 +9335,56 @@
       </c>
       <c r="DI26" s="14">
         <v>480431</v>
       </c>
       <c r="DJ26" s="14">
         <v>471264</v>
       </c>
       <c r="DK26" s="14">
         <v>539125</v>
       </c>
       <c r="DL26" s="14">
         <v>490963</v>
       </c>
       <c r="DM26" s="14">
         <v>518857</v>
       </c>
       <c r="DN26" s="13">
         <v>553705</v>
       </c>
       <c r="DO26" s="13">
         <v>546261</v>
       </c>
       <c r="DP26" s="13">
         <v>601126</v>
       </c>
-      <c r="DQ26" s="13">
+      <c r="DQ26" s="71">
+        <v>556063</v>
+      </c>
+      <c r="DR26" s="13">
         <v>574162</v>
       </c>
-      <c r="DR26" s="25"/>
       <c r="DS26" s="25"/>
       <c r="DT26" s="25"/>
       <c r="DU26" s="25"/>
       <c r="DV26" s="25"/>
       <c r="DW26" s="25"/>
       <c r="DX26" s="25"/>
       <c r="DY26" s="25"/>
       <c r="DZ26" s="25"/>
       <c r="EA26" s="25"/>
       <c r="EB26" s="25"/>
       <c r="EC26" s="25"/>
       <c r="ED26" s="25"/>
       <c r="EE26" s="25"/>
       <c r="EF26" s="25"/>
       <c r="EG26" s="25"/>
       <c r="EH26" s="25"/>
       <c r="EI26" s="25"/>
       <c r="EJ26" s="25"/>
       <c r="EK26" s="25"/>
       <c r="EL26" s="25"/>
       <c r="EM26" s="25"/>
       <c r="EN26" s="25"/>
       <c r="EO26" s="25"/>
       <c r="EP26" s="25"/>
       <c r="EQ26" s="25"/>
@@ -9333,52 +9407,53 @@
       <c r="FH26" s="25"/>
       <c r="FI26" s="25"/>
       <c r="FJ26" s="25"/>
       <c r="FK26" s="25"/>
       <c r="FL26" s="25"/>
       <c r="FM26" s="25"/>
       <c r="FN26" s="25"/>
       <c r="FO26" s="25"/>
       <c r="FP26" s="25"/>
       <c r="FQ26" s="25"/>
       <c r="FR26" s="25"/>
       <c r="FS26" s="25"/>
       <c r="FT26" s="25"/>
       <c r="FU26" s="25"/>
       <c r="FV26" s="25"/>
       <c r="FW26" s="25"/>
       <c r="FX26" s="25"/>
       <c r="FY26" s="25"/>
       <c r="FZ26" s="25"/>
       <c r="GA26" s="25"/>
       <c r="GB26" s="25"/>
       <c r="GC26" s="25"/>
       <c r="GD26" s="25"/>
       <c r="GE26" s="25"/>
       <c r="GF26" s="25"/>
+      <c r="GG26" s="25"/>
     </row>
-    <row r="27" spans="1:188" s="28" customFormat="1">
+    <row r="27" spans="1:189" s="28" customFormat="1">
       <c r="A27" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="12" t="s">
@@ -9695,54 +9770,56 @@
       </c>
       <c r="DI27" s="14">
         <v>314210</v>
       </c>
       <c r="DJ27" s="14">
         <v>309733</v>
       </c>
       <c r="DK27" s="14">
         <v>330193</v>
       </c>
       <c r="DL27" s="14">
         <v>312536</v>
       </c>
       <c r="DM27" s="14">
         <v>321408</v>
       </c>
       <c r="DN27" s="13">
         <v>345300</v>
       </c>
       <c r="DO27" s="13">
         <v>336678</v>
       </c>
       <c r="DP27" s="13">
         <v>364034</v>
       </c>
-      <c r="DQ27" s="13">
+      <c r="DQ27" s="71">
+        <v>343876</v>
+      </c>
+      <c r="DR27" s="13">
         <v>350374</v>
       </c>
-      <c r="DR27" s="25"/>
       <c r="DS27" s="25"/>
       <c r="DT27" s="25"/>
       <c r="DU27" s="25"/>
       <c r="DV27" s="25"/>
       <c r="DW27" s="25"/>
       <c r="DX27" s="25"/>
       <c r="DY27" s="25"/>
       <c r="DZ27" s="25"/>
       <c r="EA27" s="25"/>
       <c r="EB27" s="25"/>
       <c r="EC27" s="25"/>
       <c r="ED27" s="25"/>
       <c r="EE27" s="25"/>
       <c r="EF27" s="25"/>
       <c r="EG27" s="25"/>
       <c r="EH27" s="25"/>
       <c r="EI27" s="25"/>
       <c r="EJ27" s="25"/>
       <c r="EK27" s="25"/>
       <c r="EL27" s="25"/>
       <c r="EM27" s="25"/>
       <c r="EN27" s="25"/>
       <c r="EO27" s="25"/>
       <c r="EP27" s="25"/>
       <c r="EQ27" s="25"/>
@@ -9765,266 +9842,268 @@
       <c r="FH27" s="25"/>
       <c r="FI27" s="25"/>
       <c r="FJ27" s="25"/>
       <c r="FK27" s="25"/>
       <c r="FL27" s="25"/>
       <c r="FM27" s="25"/>
       <c r="FN27" s="25"/>
       <c r="FO27" s="25"/>
       <c r="FP27" s="25"/>
       <c r="FQ27" s="25"/>
       <c r="FR27" s="25"/>
       <c r="FS27" s="25"/>
       <c r="FT27" s="25"/>
       <c r="FU27" s="25"/>
       <c r="FV27" s="25"/>
       <c r="FW27" s="25"/>
       <c r="FX27" s="25"/>
       <c r="FY27" s="25"/>
       <c r="FZ27" s="25"/>
       <c r="GA27" s="25"/>
       <c r="GB27" s="25"/>
       <c r="GC27" s="25"/>
       <c r="GD27" s="25"/>
       <c r="GE27" s="25"/>
       <c r="GF27" s="25"/>
+      <c r="GG27" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="DH3:DL3"/>
+    <mergeCell ref="DC3:DG3"/>
+    <mergeCell ref="AO3:BA3"/>
+    <mergeCell ref="BT3:BX3"/>
+    <mergeCell ref="BB3:BN3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="CD3:CH3"/>
+    <mergeCell ref="CI3:CM3"/>
+    <mergeCell ref="CX3:DB3"/>
+    <mergeCell ref="DM3:DQ3"/>
     <mergeCell ref="B5:CZ5"/>
     <mergeCell ref="CS3:CW3"/>
     <mergeCell ref="CN3:CQ3"/>
     <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AN3"/>
-    <mergeCell ref="DM3:DP3"/>
-[...8 lines deleted...]
-    <mergeCell ref="CX3:DB3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX26"/>
+  <dimension ref="A1:BY26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BY33" sqref="BY33"/>
+    <sheetView topLeftCell="AX1" workbookViewId="0">
+      <selection activeCell="BX5" sqref="BX5:BX26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="29" customWidth="1"/>
     <col min="3" max="3" width="8" style="29" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="29" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="29" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="29" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="29" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="29" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="29" customWidth="1"/>
     <col min="18" max="24" width="9.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="29" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="29" max="55" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.5703125" style="29" customWidth="1"/>
     <col min="57" max="60" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="9.42578125" style="29" customWidth="1"/>
     <col min="62" max="63" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.140625" style="29" customWidth="1"/>
     <col min="65" max="65" width="9.85546875" style="29" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="29" customWidth="1"/>
     <col min="67" max="67" width="8.5703125" style="29" customWidth="1"/>
     <col min="68" max="68" width="9.140625" style="29"/>
     <col min="69" max="69" width="8.7109375" style="29" customWidth="1"/>
     <col min="70" max="71" width="8.85546875" style="29" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:77">
+      <c r="A1" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="65"/>
-[...6 lines deleted...]
-      <c r="I1" s="65"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
       <c r="V1" s="46"/>
       <c r="W1" s="46"/>
       <c r="X1" s="46"/>
       <c r="Y1" s="46"/>
       <c r="Z1" s="46"/>
       <c r="AA1" s="46"/>
       <c r="AB1" s="46"/>
       <c r="AC1" s="46"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="A2" s="47"/>
-      <c r="B2" s="67">
+      <c r="B2" s="58">
         <v>2011</v>
       </c>
-      <c r="C2" s="68"/>
-[...1 lines deleted...]
-      <c r="E2" s="68"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
       <c r="F2" s="70"/>
-      <c r="G2" s="67">
+      <c r="G2" s="58">
         <v>2012</v>
       </c>
-      <c r="H2" s="68"/>
-[...1 lines deleted...]
-      <c r="J2" s="68"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
       <c r="K2" s="70"/>
-      <c r="L2" s="67">
+      <c r="L2" s="58">
         <v>2013</v>
       </c>
-      <c r="M2" s="68"/>
-[...1 lines deleted...]
-      <c r="O2" s="68"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
       <c r="P2" s="70"/>
-      <c r="Q2" s="67">
+      <c r="Q2" s="58">
         <v>2014</v>
       </c>
-      <c r="R2" s="68"/>
-[...1 lines deleted...]
-      <c r="T2" s="68"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
       <c r="U2" s="70"/>
-      <c r="V2" s="67">
+      <c r="V2" s="58">
         <v>2015</v>
       </c>
-      <c r="W2" s="68"/>
-[...3 lines deleted...]
-      <c r="AA2" s="67">
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="58">
         <v>2016</v>
       </c>
-      <c r="AB2" s="68"/>
-[...3 lines deleted...]
-      <c r="AF2" s="64">
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="67">
         <v>2017</v>
       </c>
-      <c r="AG2" s="64"/>
-[...3 lines deleted...]
-      <c r="AK2" s="64">
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67">
         <v>2018</v>
       </c>
-      <c r="AL2" s="64"/>
-[...3 lines deleted...]
-      <c r="AP2" s="64">
+      <c r="AL2" s="67"/>
+      <c r="AM2" s="67"/>
+      <c r="AN2" s="67"/>
+      <c r="AO2" s="67"/>
+      <c r="AP2" s="67">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="64"/>
-[...3 lines deleted...]
-      <c r="AU2" s="67">
+      <c r="AQ2" s="67"/>
+      <c r="AR2" s="67"/>
+      <c r="AS2" s="67"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="58">
         <v>2020</v>
       </c>
-      <c r="AV2" s="68"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="61">
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
+      <c r="AX2" s="59"/>
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="64">
         <v>2021</v>
       </c>
-      <c r="BA2" s="62"/>
-[...3 lines deleted...]
-      <c r="BE2" s="61">
+      <c r="BA2" s="65"/>
+      <c r="BB2" s="65"/>
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="64">
         <v>2022</v>
       </c>
-      <c r="BF2" s="62"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="61">
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="64">
         <v>2023</v>
       </c>
-      <c r="BK2" s="62"/>
-[...3 lines deleted...]
-      <c r="BO2" s="61">
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
+      <c r="BN2" s="66"/>
+      <c r="BO2" s="64">
         <v>2024</v>
       </c>
-      <c r="BP2" s="62"/>
-[...3 lines deleted...]
-      <c r="BT2" s="64">
+      <c r="BP2" s="65"/>
+      <c r="BQ2" s="65"/>
+      <c r="BR2" s="65"/>
+      <c r="BS2" s="66"/>
+      <c r="BT2" s="58">
         <v>2025</v>
       </c>
-      <c r="BU2" s="64"/>
-[...2 lines deleted...]
-      <c r="BX2" s="32">
+      <c r="BU2" s="59"/>
+      <c r="BV2" s="59"/>
+      <c r="BW2" s="59"/>
+      <c r="BX2" s="60"/>
+      <c r="BY2" s="32">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="29.25" customHeight="1">
+    <row r="3" spans="1:77" ht="29.25" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="31" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>33</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>38</v>
       </c>
@@ -10205,118 +10284,121 @@
       <c r="BP3" s="31" t="s">
         <v>37</v>
       </c>
       <c r="BQ3" s="31" t="s">
         <v>38</v>
       </c>
       <c r="BR3" s="31" t="s">
         <v>39</v>
       </c>
       <c r="BS3" s="31" t="s">
         <v>33</v>
       </c>
       <c r="BT3" s="31" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="31" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="31" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="31" t="s">
         <v>39</v>
       </c>
       <c r="BX3" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY3" s="31" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="13.5" customHeight="1">
+    <row r="4" spans="1:77" ht="13.5" customHeight="1">
       <c r="A4" s="30"/>
-      <c r="B4" s="58"/>
-[...57 lines deleted...]
-      <c r="BX4" s="34" t="s">
+      <c r="B4" s="61"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="62"/>
+      <c r="AM4" s="62"/>
+      <c r="AN4" s="62"/>
+      <c r="AO4" s="62"/>
+      <c r="AP4" s="62"/>
+      <c r="AQ4" s="62"/>
+      <c r="AR4" s="62"/>
+      <c r="AS4" s="62"/>
+      <c r="AT4" s="62"/>
+      <c r="AU4" s="62"/>
+      <c r="AV4" s="62"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="62"/>
+      <c r="AY4" s="62"/>
+      <c r="AZ4" s="62"/>
+      <c r="BA4" s="62"/>
+      <c r="BB4" s="62"/>
+      <c r="BC4" s="62"/>
+      <c r="BD4" s="62"/>
+      <c r="BE4" s="62"/>
+      <c r="BF4" s="62"/>
+      <c r="BG4" s="63"/>
+      <c r="BY4" s="34" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:76" ht="12.75" customHeight="1">
+    <row r="5" spans="1:77" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="35">
         <v>80195</v>
       </c>
       <c r="C5" s="35">
         <v>82740</v>
       </c>
       <c r="D5" s="36">
         <v>86229</v>
       </c>
       <c r="E5" s="36">
         <v>89959</v>
       </c>
       <c r="F5" s="16">
         <v>90027.9</v>
       </c>
       <c r="G5" s="37">
         <v>93947</v>
       </c>
       <c r="H5" s="36">
         <v>97279</v>
       </c>
       <c r="I5" s="23">
@@ -10498,55 +10580,58 @@
       </c>
       <c r="BP5" s="14">
         <v>392655</v>
       </c>
       <c r="BQ5" s="14">
         <v>391713</v>
       </c>
       <c r="BR5" s="14">
         <v>402626</v>
       </c>
       <c r="BS5" s="14">
         <v>405416</v>
       </c>
       <c r="BT5" s="14">
         <v>423133</v>
       </c>
       <c r="BU5" s="14">
         <v>435711</v>
       </c>
       <c r="BV5" s="14">
         <v>433312</v>
       </c>
       <c r="BW5" s="14">
         <v>441998</v>
       </c>
-      <c r="BX5" s="13">
+      <c r="BX5" s="71">
+        <v>443890</v>
+      </c>
+      <c r="BY5" s="13">
         <v>461486</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="12.75" customHeight="1">
+    <row r="6" spans="1:77" ht="12.75" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="38" t="s">
@@ -10728,55 +10813,58 @@
       </c>
       <c r="BP6" s="14">
         <v>331513</v>
       </c>
       <c r="BQ6" s="14">
         <v>330821</v>
       </c>
       <c r="BR6" s="14">
         <v>338349</v>
       </c>
       <c r="BS6" s="14">
         <v>339299</v>
       </c>
       <c r="BT6" s="14">
         <v>355108</v>
       </c>
       <c r="BU6" s="14">
         <v>368688</v>
       </c>
       <c r="BV6" s="14">
         <v>368535</v>
       </c>
       <c r="BW6" s="14">
         <v>379066</v>
       </c>
-      <c r="BX6" s="13">
+      <c r="BX6" s="71">
+        <v>377359</v>
+      </c>
+      <c r="BY6" s="13">
         <v>405425</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="35">
         <v>55883</v>
       </c>
       <c r="C7" s="35">
         <v>57696</v>
       </c>
       <c r="D7" s="36">
         <v>61164</v>
       </c>
       <c r="E7" s="36">
         <v>64417</v>
       </c>
       <c r="F7" s="16">
         <v>64494.8</v>
       </c>
       <c r="G7" s="37">
         <v>68627</v>
       </c>
       <c r="H7" s="36">
         <v>71866</v>
       </c>
       <c r="I7" s="23">
@@ -10958,55 +11046,58 @@
       </c>
       <c r="BP7" s="14">
         <v>321238</v>
       </c>
       <c r="BQ7" s="14">
         <v>323371</v>
       </c>
       <c r="BR7" s="14">
         <v>329241</v>
       </c>
       <c r="BS7" s="14">
         <v>329732</v>
       </c>
       <c r="BT7" s="14">
         <v>343471</v>
       </c>
       <c r="BU7" s="14">
         <v>355538</v>
       </c>
       <c r="BV7" s="14">
         <v>360124</v>
       </c>
       <c r="BW7" s="14">
         <v>373426</v>
       </c>
-      <c r="BX7" s="13">
+      <c r="BX7" s="71">
+        <v>374100</v>
+      </c>
+      <c r="BY7" s="13">
         <v>378763</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="35">
         <v>70933</v>
       </c>
       <c r="C8" s="35">
         <v>72918</v>
       </c>
       <c r="D8" s="36">
         <v>76448</v>
       </c>
       <c r="E8" s="36">
         <v>79747</v>
       </c>
       <c r="F8" s="16">
         <v>79877.600000000006</v>
       </c>
       <c r="G8" s="37">
         <v>82871</v>
       </c>
       <c r="H8" s="36">
         <v>85560</v>
       </c>
       <c r="I8" s="23">
@@ -11188,55 +11279,58 @@
       </c>
       <c r="BP8" s="14">
         <v>358334</v>
       </c>
       <c r="BQ8" s="14">
         <v>364445</v>
       </c>
       <c r="BR8" s="14">
         <v>376235</v>
       </c>
       <c r="BS8" s="14">
         <v>378086</v>
       </c>
       <c r="BT8" s="14">
         <v>385569</v>
       </c>
       <c r="BU8" s="14">
         <v>395311</v>
       </c>
       <c r="BV8" s="14">
         <v>394611</v>
       </c>
       <c r="BW8" s="14">
         <v>400591</v>
       </c>
-      <c r="BX8" s="13">
+      <c r="BX8" s="71">
+        <v>404557</v>
+      </c>
+      <c r="BY8" s="13">
         <v>420239</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="35">
         <v>59185</v>
       </c>
       <c r="C9" s="35">
         <v>61105</v>
       </c>
       <c r="D9" s="36">
         <v>64682</v>
       </c>
       <c r="E9" s="36">
         <v>67697</v>
       </c>
       <c r="F9" s="16">
         <v>67638</v>
       </c>
       <c r="G9" s="37">
         <v>72505</v>
       </c>
       <c r="H9" s="36">
         <v>74878</v>
       </c>
       <c r="I9" s="23">
@@ -11418,55 +11512,58 @@
       </c>
       <c r="BP9" s="14">
         <v>323133</v>
       </c>
       <c r="BQ9" s="14">
         <v>316606</v>
       </c>
       <c r="BR9" s="14">
         <v>326915</v>
       </c>
       <c r="BS9" s="14">
         <v>328536</v>
       </c>
       <c r="BT9" s="14">
         <v>339185</v>
       </c>
       <c r="BU9" s="14">
         <v>365422</v>
       </c>
       <c r="BV9" s="14">
         <v>356553</v>
       </c>
       <c r="BW9" s="14">
         <v>360934</v>
       </c>
-      <c r="BX9" s="13">
+      <c r="BX9" s="71">
+        <v>364457</v>
+      </c>
+      <c r="BY9" s="13">
         <v>376012</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="35">
         <v>159827</v>
       </c>
       <c r="C10" s="35">
         <v>162181</v>
       </c>
       <c r="D10" s="36">
         <v>164293</v>
       </c>
       <c r="E10" s="36">
         <v>166236</v>
       </c>
       <c r="F10" s="16">
         <v>165974.9</v>
       </c>
       <c r="G10" s="37">
         <v>171621</v>
       </c>
       <c r="H10" s="36">
         <v>174865</v>
       </c>
       <c r="I10" s="23">
@@ -11648,55 +11745,58 @@
       </c>
       <c r="BP10" s="14">
         <v>601843</v>
       </c>
       <c r="BQ10" s="14">
         <v>612970</v>
       </c>
       <c r="BR10" s="14">
         <v>620413</v>
       </c>
       <c r="BS10" s="14">
         <v>633322</v>
       </c>
       <c r="BT10" s="14">
         <v>634234</v>
       </c>
       <c r="BU10" s="14">
         <v>609358</v>
       </c>
       <c r="BV10" s="14">
         <v>607938</v>
       </c>
       <c r="BW10" s="14">
         <v>607323</v>
       </c>
-      <c r="BX10" s="13">
+      <c r="BX10" s="71">
+        <v>613062</v>
+      </c>
+      <c r="BY10" s="13">
         <v>652950</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="13.5" customHeight="1">
+    <row r="11" spans="1:77" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="35">
         <v>78413</v>
       </c>
       <c r="C11" s="35">
         <v>80704</v>
       </c>
       <c r="D11" s="40">
         <v>85071</v>
       </c>
       <c r="E11" s="40">
         <v>87707</v>
       </c>
       <c r="F11" s="16">
         <v>87502.6</v>
       </c>
       <c r="G11" s="37">
         <v>84975</v>
       </c>
       <c r="H11" s="36">
         <v>86909</v>
       </c>
       <c r="I11" s="23">
@@ -11878,55 +11978,58 @@
       </c>
       <c r="BP11" s="14">
         <v>344426</v>
       </c>
       <c r="BQ11" s="14">
         <v>343086</v>
       </c>
       <c r="BR11" s="14">
         <v>348162</v>
       </c>
       <c r="BS11" s="14">
         <v>350965</v>
       </c>
       <c r="BT11" s="14">
         <v>361848</v>
       </c>
       <c r="BU11" s="14">
         <v>370119</v>
       </c>
       <c r="BV11" s="14">
         <v>368570</v>
       </c>
       <c r="BW11" s="14">
         <v>371091</v>
       </c>
-      <c r="BX11" s="13">
+      <c r="BX11" s="71">
+        <v>370882</v>
+      </c>
+      <c r="BY11" s="13">
         <v>387694</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="35">
         <v>53324</v>
       </c>
       <c r="C12" s="35">
         <v>55263</v>
       </c>
       <c r="D12" s="36">
         <v>58824</v>
       </c>
       <c r="E12" s="36">
         <v>61765</v>
       </c>
       <c r="F12" s="16">
         <v>61824.800000000003</v>
       </c>
       <c r="G12" s="37">
         <v>67707</v>
       </c>
       <c r="H12" s="36">
         <v>70033</v>
       </c>
       <c r="I12" s="23">
@@ -12108,55 +12211,58 @@
       </c>
       <c r="BP12" s="14">
         <v>302058</v>
       </c>
       <c r="BQ12" s="14">
         <v>293345</v>
       </c>
       <c r="BR12" s="14">
         <v>298810</v>
       </c>
       <c r="BS12" s="14">
         <v>299972</v>
       </c>
       <c r="BT12" s="14">
         <v>308891</v>
       </c>
       <c r="BU12" s="14">
         <v>332212</v>
       </c>
       <c r="BV12" s="14">
         <v>324646</v>
       </c>
       <c r="BW12" s="14">
         <v>325541</v>
       </c>
-      <c r="BX12" s="13">
+      <c r="BX12" s="71">
+        <v>327274</v>
+      </c>
+      <c r="BY12" s="13">
         <v>328952</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="38" t="s">
@@ -12338,55 +12444,58 @@
       </c>
       <c r="BP13" s="14">
         <v>286815</v>
       </c>
       <c r="BQ13" s="14">
         <v>284411</v>
       </c>
       <c r="BR13" s="14">
         <v>291061</v>
       </c>
       <c r="BS13" s="14">
         <v>293160</v>
       </c>
       <c r="BT13" s="14">
         <v>308429</v>
       </c>
       <c r="BU13" s="14">
         <v>333010</v>
       </c>
       <c r="BV13" s="14">
         <v>332234</v>
       </c>
       <c r="BW13" s="14">
         <v>332749</v>
       </c>
-      <c r="BX13" s="13">
+      <c r="BX13" s="71">
+        <v>332203</v>
+      </c>
+      <c r="BY13" s="13">
         <v>346199</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>69927</v>
       </c>
       <c r="C14" s="35">
         <v>71504</v>
       </c>
       <c r="D14" s="36">
         <v>74637</v>
       </c>
       <c r="E14" s="36">
         <v>77911</v>
       </c>
       <c r="F14" s="16">
         <v>77939.5</v>
       </c>
       <c r="G14" s="37">
         <v>84115</v>
       </c>
       <c r="H14" s="36">
         <v>87399</v>
       </c>
       <c r="I14" s="23">
@@ -12568,55 +12677,58 @@
       </c>
       <c r="BP14" s="14">
         <v>370259</v>
       </c>
       <c r="BQ14" s="14">
         <v>371716</v>
       </c>
       <c r="BR14" s="14">
         <v>380562</v>
       </c>
       <c r="BS14" s="14">
         <v>380953</v>
       </c>
       <c r="BT14" s="14">
         <v>398805</v>
       </c>
       <c r="BU14" s="14">
         <v>416169</v>
       </c>
       <c r="BV14" s="14">
         <v>414437</v>
       </c>
       <c r="BW14" s="14">
         <v>421690</v>
       </c>
-      <c r="BX14" s="13">
+      <c r="BX14" s="71">
+        <v>423278</v>
+      </c>
+      <c r="BY14" s="13">
         <v>439100</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>57071</v>
       </c>
       <c r="C15" s="35">
         <v>59596</v>
       </c>
       <c r="D15" s="36">
         <v>63766</v>
       </c>
       <c r="E15" s="36">
         <v>67227</v>
       </c>
       <c r="F15" s="16">
         <v>67251.899999999994</v>
       </c>
       <c r="G15" s="37">
         <v>69041</v>
       </c>
       <c r="H15" s="36">
         <v>71335</v>
       </c>
       <c r="I15" s="23">
@@ -12798,55 +12910,58 @@
       </c>
       <c r="BP15" s="14">
         <v>325266</v>
       </c>
       <c r="BQ15" s="14">
         <v>329131</v>
       </c>
       <c r="BR15" s="14">
         <v>341048</v>
       </c>
       <c r="BS15" s="14">
         <v>343804</v>
       </c>
       <c r="BT15" s="14">
         <v>358873</v>
       </c>
       <c r="BU15" s="14">
         <v>371002</v>
       </c>
       <c r="BV15" s="14">
         <v>372966</v>
       </c>
       <c r="BW15" s="14">
         <v>384105</v>
       </c>
-      <c r="BX15" s="13">
+      <c r="BX15" s="71">
+        <v>384256</v>
+      </c>
+      <c r="BY15" s="13">
         <v>394942</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="35">
         <v>71192</v>
       </c>
       <c r="C16" s="35">
         <v>74661</v>
       </c>
       <c r="D16" s="23">
         <v>78974</v>
       </c>
       <c r="E16" s="23">
         <v>81418</v>
       </c>
       <c r="F16" s="16">
         <v>81517.899999999994</v>
       </c>
       <c r="G16" s="35">
         <v>86307</v>
       </c>
       <c r="H16" s="23">
         <v>90506</v>
       </c>
       <c r="I16" s="23">
@@ -13028,55 +13143,58 @@
       </c>
       <c r="BP16" s="14">
         <v>345028</v>
       </c>
       <c r="BQ16" s="14">
         <v>339036</v>
       </c>
       <c r="BR16" s="14">
         <v>341806</v>
       </c>
       <c r="BS16" s="14">
         <v>344381</v>
       </c>
       <c r="BT16" s="14">
         <v>354856</v>
       </c>
       <c r="BU16" s="14">
         <v>373662</v>
       </c>
       <c r="BV16" s="14">
         <v>368084</v>
       </c>
       <c r="BW16" s="14">
         <v>367771</v>
       </c>
-      <c r="BX16" s="13">
+      <c r="BX16" s="71">
+        <v>370513</v>
+      </c>
+      <c r="BY16" s="13">
         <v>385193</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12" customHeight="1">
+    <row r="17" spans="1:77" ht="12" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="35">
         <v>145360</v>
       </c>
       <c r="C17" s="35">
         <v>142641</v>
       </c>
       <c r="D17" s="36">
         <v>147063</v>
       </c>
       <c r="E17" s="36">
         <v>151463</v>
       </c>
       <c r="F17" s="16">
         <v>151041.29999999999</v>
       </c>
       <c r="G17" s="37">
         <v>158728</v>
       </c>
       <c r="H17" s="23">
         <v>162592</v>
       </c>
       <c r="I17" s="23">
@@ -13258,55 +13376,58 @@
       </c>
       <c r="BP17" s="14">
         <v>576154</v>
       </c>
       <c r="BQ17" s="14">
         <v>571450</v>
       </c>
       <c r="BR17" s="14">
         <v>577987</v>
       </c>
       <c r="BS17" s="14">
         <v>580946</v>
       </c>
       <c r="BT17" s="14">
         <v>621320</v>
       </c>
       <c r="BU17" s="14">
         <v>624991</v>
       </c>
       <c r="BV17" s="14">
         <v>617057</v>
       </c>
       <c r="BW17" s="14">
         <v>625967</v>
       </c>
-      <c r="BX17" s="13">
+      <c r="BX17" s="71">
+        <v>623059</v>
+      </c>
+      <c r="BY17" s="13">
         <v>659801</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="35">
         <v>58638</v>
       </c>
       <c r="C18" s="35">
         <v>61808</v>
       </c>
       <c r="D18" s="36">
         <v>65174</v>
       </c>
       <c r="E18" s="36">
         <v>67737</v>
       </c>
       <c r="F18" s="16">
         <v>67720.800000000003</v>
       </c>
       <c r="G18" s="37">
         <v>70983</v>
       </c>
       <c r="H18" s="23">
         <v>74302</v>
       </c>
       <c r="I18" s="23">
@@ -13488,55 +13609,58 @@
       </c>
       <c r="BP18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BQ18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BR18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BS18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BT18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BU18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BV18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="BW18" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="BX18" s="13" t="s">
+      <c r="BX18" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="BY18" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="35">
         <v>66209</v>
       </c>
       <c r="C19" s="35">
         <v>68431</v>
       </c>
       <c r="D19" s="36">
         <v>71762</v>
       </c>
       <c r="E19" s="36">
         <v>75275</v>
       </c>
       <c r="F19" s="16">
         <v>75338.399999999994</v>
       </c>
       <c r="G19" s="37">
         <v>78225</v>
       </c>
       <c r="H19" s="23">
         <v>80444</v>
       </c>
       <c r="I19" s="23">
@@ -13718,55 +13842,58 @@
       </c>
       <c r="BP19" s="14">
         <v>358759</v>
       </c>
       <c r="BQ19" s="14">
         <v>360052</v>
       </c>
       <c r="BR19" s="14">
         <v>372004</v>
       </c>
       <c r="BS19" s="42">
         <v>372615</v>
       </c>
       <c r="BT19" s="14">
         <v>399489</v>
       </c>
       <c r="BU19" s="14">
         <v>405592</v>
       </c>
       <c r="BV19" s="14">
         <v>405835</v>
       </c>
       <c r="BW19" s="14">
         <v>417770</v>
       </c>
-      <c r="BX19" s="13">
+      <c r="BX19" s="71">
+        <v>417941</v>
+      </c>
+      <c r="BY19" s="13">
         <v>448906</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="13.5" customHeight="1">
+    <row r="20" spans="1:77" ht="13.5" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="35">
         <v>52705</v>
       </c>
       <c r="C20" s="35">
         <v>54634</v>
       </c>
       <c r="D20" s="36">
         <v>58862</v>
       </c>
       <c r="E20" s="36">
         <v>61589</v>
       </c>
       <c r="F20" s="16">
         <v>61712.1</v>
       </c>
       <c r="G20" s="37">
         <v>63831</v>
       </c>
       <c r="H20" s="23">
         <v>66488</v>
       </c>
       <c r="I20" s="23">
@@ -13948,55 +14075,58 @@
       </c>
       <c r="BP20" s="14">
         <v>283673</v>
       </c>
       <c r="BQ20" s="14">
         <v>284911</v>
       </c>
       <c r="BR20" s="14">
         <v>291932</v>
       </c>
       <c r="BS20" s="14">
         <v>293421</v>
       </c>
       <c r="BT20" s="14">
         <v>300051</v>
       </c>
       <c r="BU20" s="14">
         <v>316477</v>
       </c>
       <c r="BV20" s="14">
         <v>316380</v>
       </c>
       <c r="BW20" s="14">
         <v>326325</v>
       </c>
-      <c r="BX20" s="13">
+      <c r="BX20" s="71">
+        <v>326679</v>
+      </c>
+      <c r="BY20" s="13">
         <v>326664</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="13.5" customHeight="1">
+    <row r="21" spans="1:77" ht="13.5" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="38" t="s">
@@ -14178,55 +14308,58 @@
       </c>
       <c r="BP21" s="14">
         <v>304595</v>
       </c>
       <c r="BQ21" s="14">
         <v>291714</v>
       </c>
       <c r="BR21" s="14">
         <v>295647</v>
       </c>
       <c r="BS21" s="14">
         <v>295251</v>
       </c>
       <c r="BT21" s="14">
         <v>310515</v>
       </c>
       <c r="BU21" s="14">
         <v>330680</v>
       </c>
       <c r="BV21" s="14">
         <v>316792</v>
       </c>
       <c r="BW21" s="14">
         <v>318536</v>
       </c>
-      <c r="BX21" s="13">
+      <c r="BX21" s="71">
+        <v>318990</v>
+      </c>
+      <c r="BY21" s="13">
         <v>332640</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="13.5" customHeight="1">
+    <row r="22" spans="1:77" ht="13.5" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="38" t="s">
@@ -14408,55 +14541,58 @@
       </c>
       <c r="BP22" s="14">
         <v>511220</v>
       </c>
       <c r="BQ22" s="14">
         <v>512284</v>
       </c>
       <c r="BR22" s="14">
         <v>533943</v>
       </c>
       <c r="BS22" s="14">
         <v>533562</v>
       </c>
       <c r="BT22" s="14">
         <v>599046</v>
       </c>
       <c r="BU22" s="14">
         <v>582840</v>
       </c>
       <c r="BV22" s="14">
         <v>572662</v>
       </c>
       <c r="BW22" s="14">
         <v>591099</v>
       </c>
-      <c r="BX22" s="13">
+      <c r="BX22" s="71">
+        <v>602949</v>
+      </c>
+      <c r="BY22" s="13">
         <v>655995</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="13.5" customHeight="1">
+    <row r="23" spans="1:77" ht="13.5" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="35">
         <v>63441</v>
       </c>
       <c r="C23" s="35">
         <v>65870</v>
       </c>
       <c r="D23" s="36">
         <v>69872</v>
       </c>
       <c r="E23" s="36">
         <v>73593</v>
       </c>
       <c r="F23" s="16">
         <v>73677</v>
       </c>
       <c r="G23" s="37">
         <v>77179</v>
       </c>
       <c r="H23" s="23">
         <v>80431</v>
       </c>
       <c r="I23" s="23">
@@ -14638,55 +14774,58 @@
       </c>
       <c r="BP23" s="14">
         <v>374133</v>
       </c>
       <c r="BQ23" s="14">
         <v>368064</v>
       </c>
       <c r="BR23" s="14">
         <v>378485</v>
       </c>
       <c r="BS23" s="14">
         <v>380325</v>
       </c>
       <c r="BT23" s="14">
         <v>404799</v>
       </c>
       <c r="BU23" s="14">
         <v>407543</v>
       </c>
       <c r="BV23" s="14">
         <v>403158</v>
       </c>
       <c r="BW23" s="14">
         <v>417890</v>
       </c>
-      <c r="BX23" s="13">
+      <c r="BX23" s="71">
+        <v>416869</v>
+      </c>
+      <c r="BY23" s="13">
         <v>438659</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="35">
         <v>113281</v>
       </c>
       <c r="C24" s="35">
         <v>117043</v>
       </c>
       <c r="D24" s="36">
         <v>122975</v>
       </c>
       <c r="E24" s="36">
         <v>132051</v>
       </c>
       <c r="F24" s="16">
         <v>132612</v>
       </c>
       <c r="G24" s="37">
         <v>134376</v>
       </c>
       <c r="H24" s="23">
         <v>137810</v>
       </c>
       <c r="I24" s="23">
@@ -14868,55 +15007,58 @@
       </c>
       <c r="BP24" s="14">
         <v>504918</v>
       </c>
       <c r="BQ24" s="14">
         <v>505045</v>
       </c>
       <c r="BR24" s="14">
         <v>532147</v>
       </c>
       <c r="BS24" s="14">
         <v>538009</v>
       </c>
       <c r="BT24" s="14">
         <v>563309</v>
       </c>
       <c r="BU24" s="14">
         <v>577705</v>
       </c>
       <c r="BV24" s="14">
         <v>576183</v>
       </c>
       <c r="BW24" s="14">
         <v>595873</v>
       </c>
-      <c r="BX24" s="13">
+      <c r="BX24" s="71">
+        <v>594164</v>
+      </c>
+      <c r="BY24" s="13">
         <v>609725</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="35">
         <v>108772</v>
       </c>
       <c r="C25" s="35">
         <v>114501</v>
       </c>
       <c r="D25" s="36">
         <v>116784</v>
       </c>
       <c r="E25" s="36">
         <v>121378</v>
       </c>
       <c r="F25" s="16">
         <v>121674.1</v>
       </c>
       <c r="G25" s="37">
         <v>124127</v>
       </c>
       <c r="H25" s="23">
         <v>129643</v>
       </c>
       <c r="I25" s="23">
@@ -15098,55 +15240,58 @@
       </c>
       <c r="BP25" s="14">
         <v>468160</v>
       </c>
       <c r="BQ25" s="14">
         <v>470037</v>
       </c>
       <c r="BR25" s="14">
         <v>487851</v>
       </c>
       <c r="BS25" s="14">
         <v>490963</v>
       </c>
       <c r="BT25" s="14">
         <v>518857</v>
       </c>
       <c r="BU25" s="14">
         <v>537167</v>
       </c>
       <c r="BV25" s="14">
         <v>539471</v>
       </c>
       <c r="BW25" s="14">
         <v>552860</v>
       </c>
-      <c r="BX25" s="13">
+      <c r="BX25" s="71">
+        <v>556063</v>
+      </c>
+      <c r="BY25" s="13">
         <v>574162</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="38" t="s">
@@ -15328,73 +15473,76 @@
       </c>
       <c r="BP26" s="14">
         <v>302357</v>
       </c>
       <c r="BQ26" s="14">
         <v>304088</v>
       </c>
       <c r="BR26" s="14">
         <v>309976</v>
       </c>
       <c r="BS26" s="14">
         <v>312536</v>
       </c>
       <c r="BT26" s="14">
         <v>321408</v>
       </c>
       <c r="BU26" s="14">
         <v>333489</v>
       </c>
       <c r="BV26" s="14">
         <v>334170</v>
       </c>
       <c r="BW26" s="14">
         <v>341615</v>
       </c>
-      <c r="BX26" s="13">
+      <c r="BX26" s="71">
+        <v>343876</v>
+      </c>
+      <c r="BY26" s="13">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AZ2:BD2"/>
-    <mergeCell ref="BT2:BW2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="BJ2:BN2"/>
-    <mergeCell ref="V2:Z2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>