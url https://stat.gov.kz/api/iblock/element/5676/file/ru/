--- v1 (2026-06-27)
+++ v2 (2026-07-18)
@@ -117,53 +117,50 @@
   <si>
     <t>Костанайская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Среднемесячная заработная плата по регионам Республики Казахстан</t>
   </si>
   <si>
-    <t>тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>1 квартал</t>
   </si>
   <si>
     <t>2 квартал</t>
   </si>
   <si>
     <t>3 квартал</t>
   </si>
   <si>
     <t>4 квартал</t>
   </si>
   <si>
     <t>за год</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>январь- март</t>
   </si>
   <si>
     <t>январь-июнь</t>
@@ -173,61 +170,65 @@
   </si>
   <si>
     <t>январь- декабрь</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>город Алматы</t>
   </si>
   <si>
     <t>город Шымкент</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <t>Среднемесячная номинальная заработная плата по регионам</t>
   </si>
+  <si>
+    <t xml:space="preserve">теңге
+</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -246,55 +247,50 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -365,51 +361,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -446,154 +442,151 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -872,52 +865,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:GG27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CQ1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DO36" sqref="DO36"/>
+    <sheetView tabSelected="1" topLeftCell="CZ1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DT22" sqref="DT22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="1" customWidth="1"/>
     <col min="16" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.140625" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9" style="1" customWidth="1"/>
@@ -962,702 +955,704 @@
     <col min="88" max="89" width="10.7109375" style="1" customWidth="1"/>
     <col min="90" max="90" width="10.5703125" style="1" customWidth="1"/>
     <col min="91" max="92" width="9.7109375" style="1" customWidth="1"/>
     <col min="93" max="93" width="10.7109375" style="1" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="1" customWidth="1"/>
     <col min="95" max="95" width="10.42578125" style="1" customWidth="1"/>
     <col min="96" max="96" width="10.140625" style="1" customWidth="1"/>
     <col min="97" max="98" width="9.85546875" style="1" customWidth="1"/>
     <col min="99" max="99" width="10" style="1" customWidth="1"/>
     <col min="100" max="102" width="9.7109375" style="1" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="1" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="1" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="1" customWidth="1"/>
     <col min="107" max="107" width="9.7109375" style="1" customWidth="1"/>
     <col min="108" max="108" width="10" style="1" customWidth="1"/>
     <col min="109" max="110" width="9.85546875" style="1" customWidth="1"/>
     <col min="111" max="111" width="8.5703125" style="1" customWidth="1"/>
     <col min="112" max="112" width="9.7109375" style="1" customWidth="1"/>
     <col min="113" max="113" width="9" style="1" customWidth="1"/>
     <col min="114" max="114" width="8.7109375" style="1" customWidth="1"/>
     <col min="115" max="116" width="9.28515625" style="1" customWidth="1"/>
     <col min="117" max="117" width="9.42578125" style="1" customWidth="1"/>
     <col min="118" max="118" width="9.7109375" style="1" customWidth="1"/>
     <col min="119" max="119" width="8.85546875" style="1" customWidth="1"/>
-    <col min="120" max="16384" width="7.85546875" style="1"/>
+    <col min="120" max="121" width="7.85546875" style="1"/>
+    <col min="122" max="122" width="8.140625" style="1" customWidth="1"/>
+    <col min="123" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:122" ht="15" customHeight="1">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="56"/>
-[...11 lines deleted...]
-      <c r="N2" s="44"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="43"/>
     </row>
     <row r="3" spans="1:122" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="55"/>
-      <c r="B3" s="52">
+      <c r="A3" s="49"/>
+      <c r="B3" s="51">
         <v>2010</v>
       </c>
-      <c r="C3" s="53"/>
-[...11 lines deleted...]
-      <c r="O3" s="52">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="51">
         <v>2011</v>
       </c>
-      <c r="P3" s="53"/>
-[...11 lines deleted...]
-      <c r="AB3" s="52">
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="52"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="51">
         <v>2012</v>
       </c>
-      <c r="AC3" s="53"/>
-[...11 lines deleted...]
-      <c r="AO3" s="52">
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="52"/>
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="51">
         <v>2013</v>
       </c>
-      <c r="AP3" s="53"/>
-[...11 lines deleted...]
-      <c r="BB3" s="55">
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="52"/>
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="49">
         <v>2014</v>
       </c>
-      <c r="BC3" s="55"/>
-[...11 lines deleted...]
-      <c r="BO3" s="55">
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="49"/>
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49">
         <v>2015</v>
       </c>
-      <c r="BP3" s="55"/>
-[...3 lines deleted...]
-      <c r="BT3" s="55">
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49">
         <v>2016</v>
       </c>
-      <c r="BU3" s="55"/>
-[...3 lines deleted...]
-      <c r="BY3" s="55">
+      <c r="BU3" s="49"/>
+      <c r="BV3" s="49"/>
+      <c r="BW3" s="49"/>
+      <c r="BX3" s="49"/>
+      <c r="BY3" s="49">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="55"/>
-[...3 lines deleted...]
-      <c r="CD3" s="55">
+      <c r="BZ3" s="49"/>
+      <c r="CA3" s="49"/>
+      <c r="CB3" s="49"/>
+      <c r="CC3" s="49"/>
+      <c r="CD3" s="49">
         <v>2018</v>
       </c>
-      <c r="CE3" s="55"/>
-[...3 lines deleted...]
-      <c r="CI3" s="52">
+      <c r="CE3" s="49"/>
+      <c r="CF3" s="49"/>
+      <c r="CG3" s="49"/>
+      <c r="CH3" s="49"/>
+      <c r="CI3" s="51">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="53"/>
-[...3 lines deleted...]
-      <c r="CN3" s="52">
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="53"/>
+      <c r="CN3" s="51">
         <v>2020</v>
       </c>
-      <c r="CO3" s="53"/>
-[...3 lines deleted...]
-      <c r="CS3" s="52">
+      <c r="CO3" s="52"/>
+      <c r="CP3" s="52"/>
+      <c r="CQ3" s="52"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="51">
         <v>2021</v>
       </c>
-      <c r="CT3" s="53"/>
-[...3 lines deleted...]
-      <c r="CX3" s="52">
+      <c r="CT3" s="52"/>
+      <c r="CU3" s="52"/>
+      <c r="CV3" s="52"/>
+      <c r="CW3" s="53"/>
+      <c r="CX3" s="51">
         <v>2022</v>
       </c>
-      <c r="CY3" s="53"/>
-[...3 lines deleted...]
-      <c r="DC3" s="52">
+      <c r="CY3" s="52"/>
+      <c r="CZ3" s="52"/>
+      <c r="DA3" s="52"/>
+      <c r="DB3" s="53"/>
+      <c r="DC3" s="51">
         <v>2023</v>
       </c>
-      <c r="DD3" s="53"/>
-[...3 lines deleted...]
-      <c r="DH3" s="52">
+      <c r="DD3" s="52"/>
+      <c r="DE3" s="52"/>
+      <c r="DF3" s="52"/>
+      <c r="DG3" s="53"/>
+      <c r="DH3" s="51">
         <v>2024</v>
       </c>
-      <c r="DI3" s="53"/>
-[...3 lines deleted...]
-      <c r="DM3" s="52">
+      <c r="DI3" s="52"/>
+      <c r="DJ3" s="52"/>
+      <c r="DK3" s="52"/>
+      <c r="DL3" s="53"/>
+      <c r="DM3" s="51">
         <v>2025</v>
       </c>
-      <c r="DN3" s="53"/>
-[...3 lines deleted...]
-      <c r="DR3" s="48">
+      <c r="DN3" s="52"/>
+      <c r="DO3" s="52"/>
+      <c r="DP3" s="52"/>
+      <c r="DQ3" s="53"/>
+      <c r="DR3" s="47">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:122" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="57"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Z4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AA4" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AB4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AD4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AE4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AF4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AG4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AH4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AI4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AJ4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AK4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AL4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AM4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AN4" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AO4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AP4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AQ4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AR4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AS4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AT4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AU4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AV4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AW4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AX4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AY4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AZ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BA4" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BB4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BC4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="BD4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="BE4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BG4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BH4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BI4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BJ4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BK4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BL4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BM4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BN4" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BO4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="BP4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="BP4" s="2" t="s">
+      <c r="BQ4" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="BQ4" s="6" t="s">
+      <c r="BR4" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="BR4" s="2" t="s">
+      <c r="BS4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="BS4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="BU4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="BU4" s="2" t="s">
+      <c r="BV4" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="BV4" s="6" t="s">
+      <c r="BW4" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="BW4" s="2" t="s">
+      <c r="BX4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="BX4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="BZ4" s="2" t="s">
+      <c r="CA4" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="CA4" s="6" t="s">
+      <c r="CB4" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="CB4" s="2" t="s">
+      <c r="CC4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="CC4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CD4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="CE4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="CE4" s="2" t="s">
+      <c r="CF4" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="CF4" s="6" t="s">
+      <c r="CG4" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="CG4" s="2" t="s">
+      <c r="CH4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="CH4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CI4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="CJ4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="CJ4" s="4" t="s">
+      <c r="CK4" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="CK4" s="8" t="s">
+      <c r="CL4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="CL4" s="8" t="s">
+      <c r="CM4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="CM4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="CO4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="CO4" s="4" t="s">
+      <c r="CP4" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="CP4" s="8" t="s">
+      <c r="CQ4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="CQ4" s="8" t="s">
+      <c r="CR4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="CR4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="CT4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="CT4" s="4" t="s">
+      <c r="CU4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="CU4" s="4" t="s">
+      <c r="CV4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="CV4" s="8" t="s">
+      <c r="CW4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="CW4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CX4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="CY4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="CY4" s="4" t="s">
+      <c r="CZ4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="CZ4" s="4" t="s">
+      <c r="DA4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="DA4" s="8" t="s">
+      <c r="DB4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="DB4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DC4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="DD4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="DD4" s="4" t="s">
+      <c r="DE4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="DE4" s="4" t="s">
+      <c r="DF4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="DF4" s="8" t="s">
+      <c r="DG4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="DG4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DH4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="DI4" s="4" t="s">
+      <c r="DJ4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="DJ4" s="4" t="s">
+      <c r="DK4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="DK4" s="8" t="s">
+      <c r="DL4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="DL4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DM4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="DN4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="DN4" s="4" t="s">
+      <c r="DO4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="DO4" s="4" t="s">
+      <c r="DP4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="DP4" s="8" t="s">
+      <c r="DQ4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="DQ4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DR4" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="3" customFormat="1" ht="12.75" customHeight="1">
-[...103 lines deleted...]
-      <c r="CZ5" s="51"/>
+    <row r="5" spans="1:122" s="3" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A5" s="44"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="55"/>
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55"/>
+      <c r="Z5" s="55"/>
+      <c r="AA5" s="55"/>
+      <c r="AB5" s="55"/>
+      <c r="AC5" s="55"/>
+      <c r="AD5" s="55"/>
+      <c r="AE5" s="55"/>
+      <c r="AF5" s="55"/>
+      <c r="AG5" s="55"/>
+      <c r="AH5" s="55"/>
+      <c r="AI5" s="55"/>
+      <c r="AJ5" s="55"/>
+      <c r="AK5" s="55"/>
+      <c r="AL5" s="55"/>
+      <c r="AM5" s="55"/>
+      <c r="AN5" s="55"/>
+      <c r="AO5" s="55"/>
+      <c r="AP5" s="55"/>
+      <c r="AQ5" s="55"/>
+      <c r="AR5" s="55"/>
+      <c r="AS5" s="55"/>
+      <c r="AT5" s="55"/>
+      <c r="AU5" s="55"/>
+      <c r="AV5" s="55"/>
+      <c r="AW5" s="55"/>
+      <c r="AX5" s="55"/>
+      <c r="AY5" s="55"/>
+      <c r="AZ5" s="55"/>
+      <c r="BA5" s="55"/>
+      <c r="BB5" s="55"/>
+      <c r="BC5" s="55"/>
+      <c r="BD5" s="55"/>
+      <c r="BE5" s="55"/>
+      <c r="BF5" s="55"/>
+      <c r="BG5" s="55"/>
+      <c r="BH5" s="55"/>
+      <c r="BI5" s="55"/>
+      <c r="BJ5" s="55"/>
+      <c r="BK5" s="55"/>
+      <c r="BL5" s="55"/>
+      <c r="BM5" s="55"/>
+      <c r="BN5" s="55"/>
+      <c r="BO5" s="55"/>
+      <c r="BP5" s="55"/>
+      <c r="BQ5" s="55"/>
+      <c r="BR5" s="55"/>
+      <c r="BS5" s="55"/>
+      <c r="BT5" s="55"/>
+      <c r="BU5" s="55"/>
+      <c r="BV5" s="55"/>
+      <c r="BW5" s="55"/>
+      <c r="BX5" s="55"/>
+      <c r="BY5" s="55"/>
+      <c r="BZ5" s="55"/>
+      <c r="CA5" s="55"/>
+      <c r="CB5" s="55"/>
+      <c r="CC5" s="55"/>
+      <c r="CD5" s="55"/>
+      <c r="CE5" s="55"/>
+      <c r="CF5" s="55"/>
+      <c r="CG5" s="55"/>
+      <c r="CH5" s="55"/>
+      <c r="CI5" s="55"/>
+      <c r="CJ5" s="55"/>
+      <c r="CK5" s="55"/>
+      <c r="CL5" s="55"/>
+      <c r="CM5" s="55"/>
+      <c r="CN5" s="55"/>
+      <c r="CO5" s="55"/>
+      <c r="CP5" s="55"/>
+      <c r="CQ5" s="55"/>
+      <c r="CR5" s="55"/>
+      <c r="CS5" s="55"/>
+      <c r="CT5" s="55"/>
+      <c r="CU5" s="55"/>
+      <c r="CV5" s="55"/>
+      <c r="CW5" s="55"/>
+      <c r="CX5" s="55"/>
+      <c r="CY5" s="55"/>
+      <c r="CZ5" s="56"/>
       <c r="DR5" s="9" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="12">
         <v>66674</v>
       </c>
       <c r="C6" s="12">
         <v>66315</v>
       </c>
       <c r="D6" s="12">
         <v>72251</v>
       </c>
       <c r="E6" s="12">
         <v>75203</v>
       </c>
       <c r="F6" s="12">
         <v>74791</v>
       </c>
       <c r="G6" s="12">
         <v>81266</v>
       </c>
       <c r="H6" s="12">
@@ -1977,360 +1972,360 @@
       </c>
       <c r="DI6" s="14">
         <v>403251</v>
       </c>
       <c r="DJ6" s="14">
         <v>390328</v>
       </c>
       <c r="DK6" s="14">
         <v>434982</v>
       </c>
       <c r="DL6" s="14">
         <v>405416</v>
       </c>
       <c r="DM6" s="14">
         <v>423133</v>
       </c>
       <c r="DN6" s="13">
         <v>448620</v>
       </c>
       <c r="DO6" s="13">
         <v>429368</v>
       </c>
       <c r="DP6" s="13">
         <v>473158</v>
       </c>
-      <c r="DQ6" s="71">
-        <v>443890</v>
+      <c r="DQ6" s="13">
+        <v>443315</v>
       </c>
       <c r="DR6" s="13">
         <v>461486</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Q7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="R7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="T7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AA7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AC7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AD7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AE7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AF7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AL7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AN7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AO7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AP7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AQ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AR7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AS7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AT7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AU7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AV7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AW7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AX7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AZ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BA7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BB7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BC7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BD7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BE7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BF7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BG7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BH7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BI7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BJ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BK7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BL7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BM7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BN7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BO7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BP7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BQ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BR7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BS7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BT7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BU7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BV7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BW7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BX7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BY7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BZ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CA7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CB7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CC7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CD7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CE7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CF7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CG7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CH7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CI7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CJ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CK7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CL7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CM7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CN7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CO7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CP7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CQ7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CR7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CS7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CT7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CU7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CV7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CW7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CX7" s="13">
         <v>244540</v>
       </c>
       <c r="CY7" s="13">
         <v>262332</v>
       </c>
       <c r="CZ7" s="14">
         <v>248989</v>
       </c>
       <c r="DA7" s="14">
         <v>280574</v>
       </c>
       <c r="DB7" s="14">
         <v>258941</v>
       </c>
       <c r="DC7" s="14">
         <v>282665</v>
       </c>
       <c r="DD7" s="14">
         <v>302975</v>
       </c>
       <c r="DE7" s="14">
         <v>292842</v>
       </c>
@@ -2345,52 +2340,52 @@
       </c>
       <c r="DI7" s="14">
         <v>340204</v>
       </c>
       <c r="DJ7" s="14">
         <v>334507</v>
       </c>
       <c r="DK7" s="14">
         <v>363624</v>
       </c>
       <c r="DL7" s="14">
         <v>339299</v>
       </c>
       <c r="DM7" s="14">
         <v>355108</v>
       </c>
       <c r="DN7" s="13">
         <v>381756</v>
       </c>
       <c r="DO7" s="13">
         <v>372831</v>
       </c>
       <c r="DP7" s="13">
         <v>406275</v>
       </c>
-      <c r="DQ7" s="71">
-        <v>377359</v>
+      <c r="DQ7" s="13">
+        <v>377347</v>
       </c>
       <c r="DR7" s="13">
         <v>405425</v>
       </c>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="12">
         <v>47171</v>
       </c>
       <c r="C8" s="12">
         <v>46589</v>
       </c>
       <c r="D8" s="12">
         <v>49387</v>
       </c>
       <c r="E8" s="12">
         <v>50695</v>
       </c>
       <c r="F8" s="12">
         <v>54651</v>
       </c>
       <c r="G8" s="12">
@@ -2713,51 +2708,51 @@
       </c>
       <c r="DI8" s="14">
         <v>330230</v>
       </c>
       <c r="DJ8" s="14">
         <v>328210</v>
       </c>
       <c r="DK8" s="14">
         <v>348095</v>
       </c>
       <c r="DL8" s="14">
         <v>329732</v>
       </c>
       <c r="DM8" s="14">
         <v>343471</v>
       </c>
       <c r="DN8" s="13">
         <v>366971</v>
       </c>
       <c r="DO8" s="13">
         <v>366749</v>
       </c>
       <c r="DP8" s="13">
         <v>408595</v>
       </c>
-      <c r="DQ8" s="71">
+      <c r="DQ8" s="13">
         <v>374100</v>
       </c>
       <c r="DR8" s="13">
         <v>378763</v>
       </c>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="12">
         <v>57245</v>
       </c>
       <c r="C9" s="12">
         <v>57553</v>
       </c>
       <c r="D9" s="12">
         <v>64939</v>
       </c>
       <c r="E9" s="12">
         <v>66102</v>
       </c>
       <c r="F9" s="12">
         <v>67202</v>
       </c>
@@ -3081,51 +3076,51 @@
       </c>
       <c r="DI9" s="14">
         <v>370538</v>
       </c>
       <c r="DJ9" s="14">
         <v>368600</v>
       </c>
       <c r="DK9" s="14">
         <v>406520</v>
       </c>
       <c r="DL9" s="14">
         <v>378086</v>
       </c>
       <c r="DM9" s="14">
         <v>385569</v>
       </c>
       <c r="DN9" s="13">
         <v>405140</v>
       </c>
       <c r="DO9" s="13">
         <v>401215</v>
       </c>
       <c r="DP9" s="13">
         <v>438484</v>
       </c>
-      <c r="DQ9" s="71">
+      <c r="DQ9" s="13">
         <v>404557</v>
       </c>
       <c r="DR9" s="13">
         <v>420239</v>
       </c>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="12">
         <v>50277</v>
       </c>
       <c r="C10" s="12">
         <v>51774</v>
       </c>
       <c r="D10" s="12">
         <v>52022</v>
       </c>
       <c r="E10" s="12">
         <v>55790</v>
       </c>
       <c r="F10" s="12">
         <v>58581</v>
       </c>
@@ -3449,52 +3444,52 @@
       </c>
       <c r="DI10" s="14">
         <v>339550</v>
       </c>
       <c r="DJ10" s="14">
         <v>308314</v>
       </c>
       <c r="DK10" s="14">
         <v>353691</v>
       </c>
       <c r="DL10" s="14">
         <v>328536</v>
       </c>
       <c r="DM10" s="14">
         <v>339185</v>
       </c>
       <c r="DN10" s="13">
         <v>389205</v>
       </c>
       <c r="DO10" s="13">
         <v>343625</v>
       </c>
       <c r="DP10" s="13">
         <v>386257</v>
       </c>
-      <c r="DQ10" s="71">
-        <v>364457</v>
+      <c r="DQ10" s="13">
+        <v>364181</v>
       </c>
       <c r="DR10" s="13">
         <v>376012</v>
       </c>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="12">
         <v>134194</v>
       </c>
       <c r="C11" s="12">
         <v>131731</v>
       </c>
       <c r="D11" s="12">
         <v>141197</v>
       </c>
       <c r="E11" s="12">
         <v>144031</v>
       </c>
       <c r="F11" s="12">
         <v>138056</v>
       </c>
       <c r="G11" s="12">
@@ -3817,51 +3812,51 @@
       </c>
       <c r="DI11" s="14">
         <v>594426</v>
       </c>
       <c r="DJ11" s="14">
         <v>630894</v>
       </c>
       <c r="DK11" s="14">
         <v>640938</v>
       </c>
       <c r="DL11" s="14">
         <v>633322</v>
       </c>
       <c r="DM11" s="14">
         <v>634234</v>
       </c>
       <c r="DN11" s="13">
         <v>585172</v>
       </c>
       <c r="DO11" s="13">
         <v>602752</v>
       </c>
       <c r="DP11" s="13">
         <v>609534</v>
       </c>
-      <c r="DQ11" s="71">
+      <c r="DQ11" s="13">
         <v>613062</v>
       </c>
       <c r="DR11" s="13">
         <v>652950</v>
       </c>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="12">
         <v>68125</v>
       </c>
       <c r="C12" s="12">
         <v>67843</v>
       </c>
       <c r="D12" s="12">
         <v>74969</v>
       </c>
       <c r="E12" s="12">
         <v>78135</v>
       </c>
       <c r="F12" s="12">
         <v>79530</v>
       </c>
@@ -4185,51 +4180,51 @@
       </c>
       <c r="DI12" s="14">
         <v>342237</v>
       </c>
       <c r="DJ12" s="14">
         <v>340084</v>
       </c>
       <c r="DK12" s="14">
         <v>361140</v>
       </c>
       <c r="DL12" s="14">
         <v>350965</v>
       </c>
       <c r="DM12" s="14">
         <v>361848</v>
       </c>
       <c r="DN12" s="13">
         <v>378851</v>
       </c>
       <c r="DO12" s="13">
         <v>363934</v>
       </c>
       <c r="DP12" s="13">
         <v>380424</v>
       </c>
-      <c r="DQ12" s="71">
+      <c r="DQ12" s="13">
         <v>370882</v>
       </c>
       <c r="DR12" s="13">
         <v>387694</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12">
         <v>43677</v>
       </c>
       <c r="C13" s="12">
         <v>43385</v>
       </c>
       <c r="D13" s="12">
         <v>45228</v>
       </c>
       <c r="E13" s="12">
         <v>48927</v>
       </c>
       <c r="F13" s="12">
         <v>50409</v>
       </c>
@@ -4553,360 +4548,360 @@
       </c>
       <c r="DI13" s="14">
         <v>322778</v>
       </c>
       <c r="DJ13" s="14">
         <v>279645</v>
       </c>
       <c r="DK13" s="14">
         <v>313073</v>
       </c>
       <c r="DL13" s="14">
         <v>299972</v>
       </c>
       <c r="DM13" s="14">
         <v>308891</v>
       </c>
       <c r="DN13" s="13">
         <v>355167</v>
       </c>
       <c r="DO13" s="13">
         <v>308058</v>
       </c>
       <c r="DP13" s="13">
         <v>335794</v>
       </c>
-      <c r="DQ13" s="71">
-        <v>327274</v>
+      <c r="DQ13" s="13">
+        <v>327401</v>
       </c>
       <c r="DR13" s="13">
         <v>328952</v>
       </c>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Q14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="R14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="T14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AA14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AC14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AD14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AE14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AF14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AL14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AN14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AO14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AP14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AQ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AR14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AS14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AT14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AU14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AV14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AW14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AX14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AZ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BA14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BB14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BC14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BD14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BE14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BF14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BG14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BH14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BI14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BJ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BK14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BL14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BM14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BN14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BO14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BP14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BQ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BR14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BS14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BT14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BU14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BV14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BW14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BX14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BY14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BZ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CA14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CB14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CC14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CD14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CE14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CF14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CG14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CH14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CI14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CJ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CK14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CL14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CM14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CN14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CO14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CP14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CQ14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CR14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CS14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CT14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CU14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CV14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CW14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CX14" s="13">
         <v>213286</v>
       </c>
       <c r="CY14" s="13">
         <v>241406</v>
       </c>
       <c r="CZ14" s="14">
         <v>214364</v>
       </c>
       <c r="DA14" s="14">
         <v>250593</v>
       </c>
       <c r="DB14" s="14">
         <v>229760</v>
       </c>
       <c r="DC14" s="14">
         <v>246203</v>
       </c>
       <c r="DD14" s="14">
         <v>274205</v>
       </c>
       <c r="DE14" s="14">
         <v>259690</v>
       </c>
@@ -4921,51 +4916,51 @@
       </c>
       <c r="DI14" s="14">
         <v>300393</v>
       </c>
       <c r="DJ14" s="14">
         <v>280464</v>
       </c>
       <c r="DK14" s="14">
         <v>314398</v>
       </c>
       <c r="DL14" s="14">
         <v>293160</v>
       </c>
       <c r="DM14" s="14">
         <v>308429</v>
       </c>
       <c r="DN14" s="13">
         <v>355644</v>
       </c>
       <c r="DO14" s="13">
         <v>331211</v>
       </c>
       <c r="DP14" s="13">
         <v>349593</v>
       </c>
-      <c r="DQ14" s="71">
+      <c r="DQ14" s="13">
         <v>332203</v>
       </c>
       <c r="DR14" s="13">
         <v>346199</v>
       </c>
     </row>
     <row r="15" spans="1:122" ht="12" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12">
         <v>63155</v>
       </c>
       <c r="C15" s="12">
         <v>57962</v>
       </c>
       <c r="D15" s="12">
         <v>60960</v>
       </c>
       <c r="E15" s="12">
         <v>66393</v>
       </c>
       <c r="F15" s="12">
         <v>65043</v>
       </c>
@@ -5289,51 +5284,51 @@
       </c>
       <c r="DI15" s="14">
         <v>379463</v>
       </c>
       <c r="DJ15" s="14">
         <v>374937</v>
       </c>
       <c r="DK15" s="14">
         <v>415544</v>
       </c>
       <c r="DL15" s="14">
         <v>380953</v>
       </c>
       <c r="DM15" s="14">
         <v>398805</v>
       </c>
       <c r="DN15" s="13">
         <v>432501</v>
       </c>
       <c r="DO15" s="13">
         <v>410314</v>
       </c>
       <c r="DP15" s="13">
         <v>454071</v>
       </c>
-      <c r="DQ15" s="71">
+      <c r="DQ15" s="13">
         <v>423278</v>
       </c>
       <c r="DR15" s="13">
         <v>439100</v>
       </c>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="12">
         <v>47950</v>
       </c>
       <c r="C16" s="12">
         <v>46933</v>
       </c>
       <c r="D16" s="12">
         <v>50316</v>
       </c>
       <c r="E16" s="12">
         <v>51937</v>
       </c>
       <c r="F16" s="12">
         <v>55284</v>
       </c>
@@ -5657,51 +5652,51 @@
       </c>
       <c r="DI16" s="14">
         <v>337636</v>
       </c>
       <c r="DJ16" s="14">
         <v>338366</v>
       </c>
       <c r="DK16" s="14">
         <v>376535</v>
       </c>
       <c r="DL16" s="14">
         <v>343804</v>
       </c>
       <c r="DM16" s="14">
         <v>358873</v>
       </c>
       <c r="DN16" s="13">
         <v>381146</v>
       </c>
       <c r="DO16" s="13">
         <v>377719</v>
       </c>
       <c r="DP16" s="13">
         <v>416699</v>
       </c>
-      <c r="DQ16" s="71">
+      <c r="DQ16" s="13">
         <v>384256</v>
       </c>
       <c r="DR16" s="13">
         <v>394942</v>
       </c>
     </row>
     <row r="17" spans="1:189" ht="12.75" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="12">
         <v>59975</v>
       </c>
       <c r="C17" s="12">
         <v>59906</v>
       </c>
       <c r="D17" s="12">
         <v>62305</v>
       </c>
       <c r="E17" s="12">
         <v>66632</v>
       </c>
       <c r="F17" s="12">
         <v>68945</v>
       </c>
@@ -6025,51 +6020,51 @@
       </c>
       <c r="DI17" s="14">
         <v>360840</v>
       </c>
       <c r="DJ17" s="14">
         <v>325206</v>
       </c>
       <c r="DK17" s="14">
         <v>349918</v>
       </c>
       <c r="DL17" s="14">
         <v>344381</v>
       </c>
       <c r="DM17" s="14">
         <v>354856</v>
       </c>
       <c r="DN17" s="13">
         <v>395010</v>
       </c>
       <c r="DO17" s="13">
         <v>353237</v>
       </c>
       <c r="DP17" s="13">
         <v>376842</v>
       </c>
-      <c r="DQ17" s="71">
+      <c r="DQ17" s="13">
         <v>370513</v>
       </c>
       <c r="DR17" s="13">
         <v>385193</v>
       </c>
     </row>
     <row r="18" spans="1:189">
       <c r="A18" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="12">
         <v>105484</v>
       </c>
       <c r="C18" s="12">
         <v>108547</v>
       </c>
       <c r="D18" s="12">
         <v>133215</v>
       </c>
       <c r="E18" s="12">
         <v>132708</v>
       </c>
       <c r="F18" s="12">
         <v>121101</v>
       </c>
@@ -6393,51 +6388,51 @@
       </c>
       <c r="DI18" s="14">
         <v>579838</v>
       </c>
       <c r="DJ18" s="14">
         <v>570233</v>
       </c>
       <c r="DK18" s="14">
         <v>607867</v>
       </c>
       <c r="DL18" s="14">
         <v>580946</v>
       </c>
       <c r="DM18" s="14">
         <v>621320</v>
       </c>
       <c r="DN18" s="13">
         <v>629466</v>
       </c>
       <c r="DO18" s="13">
         <v>606125</v>
       </c>
       <c r="DP18" s="13">
         <v>658762</v>
       </c>
-      <c r="DQ18" s="71">
+      <c r="DQ18" s="13">
         <v>623059</v>
       </c>
       <c r="DR18" s="13">
         <v>659801</v>
       </c>
     </row>
     <row r="19" spans="1:189">
       <c r="A19" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="12">
         <v>48040</v>
       </c>
       <c r="C19" s="12">
         <v>47475</v>
       </c>
       <c r="D19" s="12">
         <v>51161</v>
       </c>
       <c r="E19" s="12">
         <v>55512</v>
       </c>
       <c r="F19" s="12">
         <v>56473</v>
       </c>
@@ -6648,166 +6643,166 @@
       <c r="BW19" s="13">
         <v>107740</v>
       </c>
       <c r="BX19" s="13">
         <v>99182</v>
       </c>
       <c r="BY19" s="13">
         <v>95705</v>
       </c>
       <c r="BZ19" s="13">
         <v>108496</v>
       </c>
       <c r="CA19" s="23">
         <v>101117</v>
       </c>
       <c r="CB19" s="23">
         <v>108989</v>
       </c>
       <c r="CC19" s="13">
         <v>103225</v>
       </c>
       <c r="CD19" s="13">
         <v>102080</v>
       </c>
       <c r="CE19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CF19" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CG19" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CH19" s="23"/>
       <c r="CI19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CJ19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CK19" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CL19" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CM19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CN19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CO19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CP19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CQ19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CR19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CS19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CT19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CU19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CV19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CW19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CX19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CY19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CZ19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DA19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DB19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DC19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DD19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DE19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DF19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DG19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DH19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DI19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DJ19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DK19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DL19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DM19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DN19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DO19" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DP19" s="14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>33</v>
+      </c>
+      <c r="DQ19" s="13" t="s">
+        <v>33</v>
       </c>
       <c r="DR19" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="12">
         <v>55785</v>
       </c>
       <c r="C20" s="12">
         <v>55579</v>
       </c>
       <c r="D20" s="12">
         <v>59582</v>
       </c>
       <c r="E20" s="12">
         <v>63341</v>
       </c>
       <c r="F20" s="12">
         <v>64561</v>
       </c>
       <c r="G20" s="12">
         <v>66937</v>
       </c>
       <c r="H20" s="12">
@@ -7112,66 +7107,66 @@
       </c>
       <c r="DD20" s="14">
         <v>325051</v>
       </c>
       <c r="DE20" s="14">
         <v>320041</v>
       </c>
       <c r="DF20" s="14">
         <v>371133</v>
       </c>
       <c r="DG20" s="14">
         <v>330078</v>
       </c>
       <c r="DH20" s="14">
         <v>352036</v>
       </c>
       <c r="DI20" s="14">
         <v>366922</v>
       </c>
       <c r="DJ20" s="14">
         <v>361065</v>
       </c>
       <c r="DK20" s="14">
         <v>408370</v>
       </c>
-      <c r="DL20" s="42">
+      <c r="DL20" s="41">
         <v>372615</v>
       </c>
       <c r="DM20" s="14">
         <v>399489</v>
       </c>
       <c r="DN20" s="13">
         <v>411735</v>
       </c>
       <c r="DO20" s="13">
         <v>405705</v>
       </c>
       <c r="DP20" s="13">
         <v>453898</v>
       </c>
-      <c r="DQ20" s="71">
+      <c r="DQ20" s="13">
         <v>417941</v>
       </c>
       <c r="DR20" s="13">
         <v>448906</v>
       </c>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="12">
         <v>44830</v>
       </c>
       <c r="C21" s="12">
         <v>44526</v>
       </c>
       <c r="D21" s="12">
         <v>45937</v>
       </c>
       <c r="E21" s="12">
         <v>48585</v>
       </c>
       <c r="F21" s="12">
         <v>50621</v>
       </c>
@@ -7495,303 +7490,303 @@
       </c>
       <c r="DI21" s="14">
         <v>297303</v>
       </c>
       <c r="DJ21" s="14">
         <v>286956</v>
       </c>
       <c r="DK21" s="14">
         <v>315540</v>
       </c>
       <c r="DL21" s="14">
         <v>293421</v>
       </c>
       <c r="DM21" s="14">
         <v>300051</v>
       </c>
       <c r="DN21" s="13">
         <v>331648</v>
       </c>
       <c r="DO21" s="13">
         <v>317302</v>
       </c>
       <c r="DP21" s="13">
         <v>356848</v>
       </c>
-      <c r="DQ21" s="71">
+      <c r="DQ21" s="13">
         <v>326679</v>
       </c>
       <c r="DR21" s="13">
         <v>326664</v>
       </c>
     </row>
     <row r="22" spans="1:189">
       <c r="A22" s="11" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Q22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="R22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="T22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AA22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AC22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AD22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AE22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AF22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AL22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AN22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AO22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AP22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AQ22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AR22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AS22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AT22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AU22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AV22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AW22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AX22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AZ22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BA22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BB22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BC22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BD22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BE22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BF22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BG22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BH22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BI22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BJ22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BK22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BL22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BM22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BN22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BO22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BP22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BQ22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BR22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BS22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BT22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BU22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BV22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BW22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BX22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BY22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BZ22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CA22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CB22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CC22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CD22" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CE22" s="13">
         <v>111290</v>
       </c>
       <c r="CF22" s="23">
         <v>98834</v>
       </c>
       <c r="CG22" s="23">
         <v>109706</v>
       </c>
       <c r="CH22" s="23">
         <v>104136</v>
       </c>
       <c r="CI22" s="12">
         <v>108970</v>
       </c>
       <c r="CJ22" s="13">
         <v>128088</v>
       </c>
       <c r="CK22" s="13">
         <v>122759</v>
       </c>
       <c r="CL22" s="13">
         <v>138124</v>
       </c>
@@ -7863,360 +7858,360 @@
       </c>
       <c r="DI22" s="14">
         <v>324470</v>
       </c>
       <c r="DJ22" s="14">
         <v>266590</v>
       </c>
       <c r="DK22" s="14">
         <v>304325</v>
       </c>
       <c r="DL22" s="14">
         <v>295251</v>
       </c>
       <c r="DM22" s="14">
         <v>310515</v>
       </c>
       <c r="DN22" s="13">
         <v>351774</v>
       </c>
       <c r="DO22" s="13">
         <v>288690</v>
       </c>
       <c r="DP22" s="13">
         <v>324229</v>
       </c>
-      <c r="DQ22" s="71">
+      <c r="DQ22" s="13">
         <v>318990</v>
       </c>
       <c r="DR22" s="13">
         <v>332640</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" s="11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Q23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="R23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="T23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AA23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AC23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AD23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AE23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AF23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AL23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AN23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AO23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AP23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AQ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AR23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AS23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AT23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AU23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AV23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AW23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AX23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AZ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BA23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BB23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BC23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BD23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BE23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BF23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BG23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BH23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BI23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BJ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BK23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BL23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BM23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BN23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BO23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BP23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BQ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BR23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BS23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BT23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BU23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BV23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BW23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BX23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BY23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BZ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CA23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CB23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CC23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CD23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CE23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CF23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CG23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CH23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CI23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CJ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CK23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CL23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CM23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CN23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CO23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CP23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CQ23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CR23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CS23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CT23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CU23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CV23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CW23" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CX23" s="13">
         <v>369303</v>
       </c>
       <c r="CY23" s="13">
         <v>383190</v>
       </c>
       <c r="CZ23" s="14">
         <v>394729</v>
       </c>
       <c r="DA23" s="14">
         <v>448946</v>
       </c>
       <c r="DB23" s="14">
         <v>402561</v>
       </c>
       <c r="DC23" s="14">
         <v>450889</v>
       </c>
       <c r="DD23" s="14">
         <v>474421</v>
       </c>
       <c r="DE23" s="14">
         <v>471300</v>
       </c>
@@ -8231,52 +8226,52 @@
       </c>
       <c r="DI23" s="14">
         <v>522988</v>
       </c>
       <c r="DJ23" s="14">
         <v>515543</v>
       </c>
       <c r="DK23" s="14">
         <v>600682</v>
       </c>
       <c r="DL23" s="14">
         <v>533562</v>
       </c>
       <c r="DM23" s="14">
         <v>599046</v>
       </c>
       <c r="DN23" s="13">
         <v>557704</v>
       </c>
       <c r="DO23" s="13">
         <v>554277</v>
       </c>
       <c r="DP23" s="13">
         <v>648620</v>
       </c>
-      <c r="DQ23" s="71">
-        <v>602949</v>
+      <c r="DQ23" s="13">
+        <v>586978</v>
       </c>
       <c r="DR23" s="13">
         <v>655995</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="12">
         <v>51760</v>
       </c>
       <c r="C24" s="12">
         <v>52531</v>
       </c>
       <c r="D24" s="12">
         <v>54937</v>
       </c>
       <c r="E24" s="12">
         <v>58183</v>
       </c>
       <c r="F24" s="12">
         <v>59680</v>
       </c>
       <c r="G24" s="12">
@@ -8599,60 +8594,60 @@
       </c>
       <c r="DI24" s="14">
         <v>374924</v>
       </c>
       <c r="DJ24" s="14">
         <v>360098</v>
       </c>
       <c r="DK24" s="14">
         <v>413258</v>
       </c>
       <c r="DL24" s="14">
         <v>380325</v>
       </c>
       <c r="DM24" s="14">
         <v>404799</v>
       </c>
       <c r="DN24" s="13">
         <v>417717</v>
       </c>
       <c r="DO24" s="13">
         <v>400007</v>
       </c>
       <c r="DP24" s="13">
         <v>454763</v>
       </c>
-      <c r="DQ24" s="71">
-        <v>416869</v>
+      <c r="DQ24" s="13">
+        <v>416781</v>
       </c>
       <c r="DR24" s="13">
         <v>438659</v>
       </c>
     </row>
     <row r="25" spans="1:189">
       <c r="A25" s="11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B25" s="12">
         <v>91327</v>
       </c>
       <c r="C25" s="12">
         <v>91755</v>
       </c>
       <c r="D25" s="12">
         <v>106426</v>
       </c>
       <c r="E25" s="12">
         <v>104786</v>
       </c>
       <c r="F25" s="12">
         <v>104244</v>
       </c>
       <c r="G25" s="12">
         <v>118784</v>
       </c>
       <c r="H25" s="12">
         <v>121067</v>
       </c>
       <c r="I25" s="12">
         <v>114987</v>
       </c>
@@ -8967,60 +8962,60 @@
       </c>
       <c r="DI25" s="14">
         <v>518495</v>
       </c>
       <c r="DJ25" s="14">
         <v>504212</v>
       </c>
       <c r="DK25" s="14">
         <v>604104</v>
       </c>
       <c r="DL25" s="14">
         <v>538009</v>
       </c>
       <c r="DM25" s="14">
         <v>563309</v>
       </c>
       <c r="DN25" s="13">
         <v>598267</v>
       </c>
       <c r="DO25" s="13">
         <v>569647</v>
       </c>
       <c r="DP25" s="13">
         <v>659610</v>
       </c>
-      <c r="DQ25" s="71">
+      <c r="DQ25" s="13">
         <v>594164</v>
       </c>
       <c r="DR25" s="13">
         <v>609725</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B26" s="12">
         <v>93915</v>
       </c>
       <c r="C26" s="12">
         <v>94377</v>
       </c>
       <c r="D26" s="12">
         <v>103485</v>
       </c>
       <c r="E26" s="12">
         <v>107458</v>
       </c>
       <c r="F26" s="12">
         <v>102686</v>
       </c>
       <c r="G26" s="12">
         <v>111431</v>
       </c>
       <c r="H26" s="12">
         <v>110975</v>
       </c>
       <c r="I26" s="12">
         <v>107035</v>
       </c>
@@ -9335,51 +9330,51 @@
       </c>
       <c r="DI26" s="14">
         <v>480431</v>
       </c>
       <c r="DJ26" s="14">
         <v>471264</v>
       </c>
       <c r="DK26" s="14">
         <v>539125</v>
       </c>
       <c r="DL26" s="14">
         <v>490963</v>
       </c>
       <c r="DM26" s="14">
         <v>518857</v>
       </c>
       <c r="DN26" s="13">
         <v>553705</v>
       </c>
       <c r="DO26" s="13">
         <v>546261</v>
       </c>
       <c r="DP26" s="13">
         <v>601126</v>
       </c>
-      <c r="DQ26" s="71">
+      <c r="DQ26" s="13">
         <v>556063</v>
       </c>
       <c r="DR26" s="13">
         <v>574162</v>
       </c>
       <c r="DS26" s="25"/>
       <c r="DT26" s="25"/>
       <c r="DU26" s="25"/>
       <c r="DV26" s="25"/>
       <c r="DW26" s="25"/>
       <c r="DX26" s="25"/>
       <c r="DY26" s="25"/>
       <c r="DZ26" s="25"/>
       <c r="EA26" s="25"/>
       <c r="EB26" s="25"/>
       <c r="EC26" s="25"/>
       <c r="ED26" s="25"/>
       <c r="EE26" s="25"/>
       <c r="EF26" s="25"/>
       <c r="EG26" s="25"/>
       <c r="EH26" s="25"/>
       <c r="EI26" s="25"/>
       <c r="EJ26" s="25"/>
       <c r="EK26" s="25"/>
       <c r="EL26" s="25"/>
@@ -9411,294 +9406,294 @@
       <c r="FL26" s="25"/>
       <c r="FM26" s="25"/>
       <c r="FN26" s="25"/>
       <c r="FO26" s="25"/>
       <c r="FP26" s="25"/>
       <c r="FQ26" s="25"/>
       <c r="FR26" s="25"/>
       <c r="FS26" s="25"/>
       <c r="FT26" s="25"/>
       <c r="FU26" s="25"/>
       <c r="FV26" s="25"/>
       <c r="FW26" s="25"/>
       <c r="FX26" s="25"/>
       <c r="FY26" s="25"/>
       <c r="FZ26" s="25"/>
       <c r="GA26" s="25"/>
       <c r="GB26" s="25"/>
       <c r="GC26" s="25"/>
       <c r="GD26" s="25"/>
       <c r="GE26" s="25"/>
       <c r="GF26" s="25"/>
       <c r="GG26" s="25"/>
     </row>
     <row r="27" spans="1:189" s="28" customFormat="1">
       <c r="A27" s="26" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Q27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="R27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="T27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AA27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AC27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AD27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AE27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AF27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AL27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AN27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AO27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AP27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AQ27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AR27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AS27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AT27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AU27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AV27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AW27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AX27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AZ27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BA27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BB27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BC27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BD27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BE27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BF27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BG27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BH27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BI27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BJ27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BK27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BL27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BM27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BN27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BO27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BP27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BQ27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BR27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BS27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BT27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BU27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BV27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BW27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BX27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BY27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BZ27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CA27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CB27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CC27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CD27" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="CE27" s="27">
         <v>118043</v>
       </c>
       <c r="CF27" s="23">
         <v>113716</v>
       </c>
       <c r="CG27" s="23">
         <v>122846</v>
       </c>
       <c r="CH27" s="23">
         <v>115574</v>
       </c>
       <c r="CI27" s="12">
         <v>122289</v>
       </c>
       <c r="CJ27" s="13">
         <v>138760</v>
       </c>
       <c r="CK27" s="13">
         <v>141007</v>
       </c>
       <c r="CL27" s="13">
         <v>152569</v>
       </c>
@@ -9770,51 +9765,51 @@
       </c>
       <c r="DI27" s="14">
         <v>314210</v>
       </c>
       <c r="DJ27" s="14">
         <v>309733</v>
       </c>
       <c r="DK27" s="14">
         <v>330193</v>
       </c>
       <c r="DL27" s="14">
         <v>312536</v>
       </c>
       <c r="DM27" s="14">
         <v>321408</v>
       </c>
       <c r="DN27" s="13">
         <v>345300</v>
       </c>
       <c r="DO27" s="13">
         <v>336678</v>
       </c>
       <c r="DP27" s="13">
         <v>364034</v>
       </c>
-      <c r="DQ27" s="71">
+      <c r="DQ27" s="13">
         <v>343876</v>
       </c>
       <c r="DR27" s="13">
         <v>350374</v>
       </c>
       <c r="DS27" s="25"/>
       <c r="DT27" s="25"/>
       <c r="DU27" s="25"/>
       <c r="DV27" s="25"/>
       <c r="DW27" s="25"/>
       <c r="DX27" s="25"/>
       <c r="DY27" s="25"/>
       <c r="DZ27" s="25"/>
       <c r="EA27" s="25"/>
       <c r="EB27" s="25"/>
       <c r="EC27" s="25"/>
       <c r="ED27" s="25"/>
       <c r="EE27" s="25"/>
       <c r="EF27" s="25"/>
       <c r="EG27" s="25"/>
       <c r="EH27" s="25"/>
       <c r="EI27" s="25"/>
       <c r="EJ27" s="25"/>
       <c r="EK27" s="25"/>
       <c r="EL27" s="25"/>
@@ -9846,641 +9841,641 @@
       <c r="FL27" s="25"/>
       <c r="FM27" s="25"/>
       <c r="FN27" s="25"/>
       <c r="FO27" s="25"/>
       <c r="FP27" s="25"/>
       <c r="FQ27" s="25"/>
       <c r="FR27" s="25"/>
       <c r="FS27" s="25"/>
       <c r="FT27" s="25"/>
       <c r="FU27" s="25"/>
       <c r="FV27" s="25"/>
       <c r="FW27" s="25"/>
       <c r="FX27" s="25"/>
       <c r="FY27" s="25"/>
       <c r="FZ27" s="25"/>
       <c r="GA27" s="25"/>
       <c r="GB27" s="25"/>
       <c r="GC27" s="25"/>
       <c r="GD27" s="25"/>
       <c r="GE27" s="25"/>
       <c r="GF27" s="25"/>
       <c r="GG27" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="DM3:DQ3"/>
+    <mergeCell ref="B5:CZ5"/>
+    <mergeCell ref="CS3:CW3"/>
+    <mergeCell ref="CN3:CQ3"/>
+    <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="DH3:DL3"/>
     <mergeCell ref="DC3:DG3"/>
     <mergeCell ref="AO3:BA3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="BB3:BN3"/>
     <mergeCell ref="BO3:BS3"/>
     <mergeCell ref="CD3:CH3"/>
     <mergeCell ref="CI3:CM3"/>
     <mergeCell ref="CX3:DB3"/>
-    <mergeCell ref="DM3:DQ3"/>
-[...3 lines deleted...]
-    <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AN3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY26"/>
   <sheetViews>
     <sheetView topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BX5" sqref="BX5:BX26"/>
+      <selection activeCell="BH37" sqref="BH37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="29" customWidth="1"/>
     <col min="3" max="3" width="8" style="29" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="29" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="29" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="29" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="29" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="29" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="29" customWidth="1"/>
     <col min="18" max="24" width="9.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="29" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="29" max="55" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.5703125" style="29" customWidth="1"/>
     <col min="57" max="60" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="9.42578125" style="29" customWidth="1"/>
     <col min="62" max="63" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.140625" style="29" customWidth="1"/>
     <col min="65" max="65" width="9.85546875" style="29" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="29" customWidth="1"/>
     <col min="67" max="67" width="8.5703125" style="29" customWidth="1"/>
     <col min="68" max="68" width="9.140625" style="29"/>
     <col min="69" max="69" width="8.7109375" style="29" customWidth="1"/>
     <col min="70" max="71" width="8.85546875" style="29" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77">
-      <c r="A1" s="68" t="s">
-[...29 lines deleted...]
-      <c r="AC1" s="46"/>
+      <c r="A1" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A2" s="47"/>
-      <c r="B2" s="58">
+      <c r="A2" s="46"/>
+      <c r="B2" s="60">
         <v>2011</v>
       </c>
-      <c r="C2" s="59"/>
-[...3 lines deleted...]
-      <c r="G2" s="58">
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="60">
         <v>2012</v>
       </c>
-      <c r="H2" s="59"/>
-[...3 lines deleted...]
-      <c r="L2" s="58">
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="60">
         <v>2013</v>
       </c>
-      <c r="M2" s="59"/>
-[...3 lines deleted...]
-      <c r="Q2" s="58">
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="60">
         <v>2014</v>
       </c>
-      <c r="R2" s="59"/>
-[...3 lines deleted...]
-      <c r="V2" s="58">
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="60">
         <v>2015</v>
       </c>
-      <c r="W2" s="59"/>
-[...3 lines deleted...]
-      <c r="AA2" s="58">
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="60">
         <v>2016</v>
       </c>
-      <c r="AB2" s="59"/>
-[...3 lines deleted...]
-      <c r="AF2" s="67">
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="58">
         <v>2017</v>
       </c>
-      <c r="AG2" s="67"/>
-[...3 lines deleted...]
-      <c r="AK2" s="67">
+      <c r="AG2" s="58"/>
+      <c r="AH2" s="58"/>
+      <c r="AI2" s="58"/>
+      <c r="AJ2" s="58"/>
+      <c r="AK2" s="58">
         <v>2018</v>
       </c>
-      <c r="AL2" s="67"/>
-[...3 lines deleted...]
-      <c r="AP2" s="67">
+      <c r="AL2" s="58"/>
+      <c r="AM2" s="58"/>
+      <c r="AN2" s="58"/>
+      <c r="AO2" s="58"/>
+      <c r="AP2" s="58">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="67"/>
-[...3 lines deleted...]
-      <c r="AU2" s="58">
+      <c r="AQ2" s="58"/>
+      <c r="AR2" s="58"/>
+      <c r="AS2" s="58"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="60">
         <v>2020</v>
       </c>
-      <c r="AV2" s="59"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="64">
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="62"/>
+      <c r="AZ2" s="67">
         <v>2021</v>
       </c>
-      <c r="BA2" s="65"/>
-[...3 lines deleted...]
-      <c r="BE2" s="64">
+      <c r="BA2" s="68"/>
+      <c r="BB2" s="68"/>
+      <c r="BC2" s="68"/>
+      <c r="BD2" s="69"/>
+      <c r="BE2" s="67">
         <v>2022</v>
       </c>
-      <c r="BF2" s="65"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="64">
+      <c r="BF2" s="68"/>
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="69"/>
+      <c r="BJ2" s="67">
         <v>2023</v>
       </c>
-      <c r="BK2" s="65"/>
-[...3 lines deleted...]
-      <c r="BO2" s="64">
+      <c r="BK2" s="68"/>
+      <c r="BL2" s="68"/>
+      <c r="BM2" s="68"/>
+      <c r="BN2" s="69"/>
+      <c r="BO2" s="67">
         <v>2024</v>
       </c>
-      <c r="BP2" s="65"/>
-[...3 lines deleted...]
-      <c r="BT2" s="58">
+      <c r="BP2" s="68"/>
+      <c r="BQ2" s="68"/>
+      <c r="BR2" s="68"/>
+      <c r="BS2" s="69"/>
+      <c r="BT2" s="60">
         <v>2025</v>
       </c>
-      <c r="BU2" s="59"/>
-[...2 lines deleted...]
-      <c r="BX2" s="60"/>
+      <c r="BU2" s="61"/>
+      <c r="BV2" s="61"/>
+      <c r="BW2" s="61"/>
+      <c r="BX2" s="62"/>
       <c r="BY2" s="32">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" ht="29.25" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="D3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="E3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="E3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="H3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="H3" s="31" t="s">
+      <c r="I3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="I3" s="31" t="s">
+      <c r="J3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="J3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="M3" s="31" t="s">
+      <c r="N3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="N3" s="31" t="s">
+      <c r="O3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="R3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="R3" s="31" t="s">
+      <c r="S3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="S3" s="31" t="s">
+      <c r="T3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="T3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="W3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="W3" s="31" t="s">
+      <c r="X3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="X3" s="31" t="s">
+      <c r="Y3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="Y3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z3" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="AB3" s="31" t="s">
+      <c r="AC3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="AC3" s="31" t="s">
+      <c r="AD3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="AD3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE3" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AF3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="AG3" s="31" t="s">
+      <c r="AH3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="AH3" s="31" t="s">
+      <c r="AI3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="AI3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ3" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AK3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="AL3" s="31" t="s">
+      <c r="AM3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="AM3" s="31" t="s">
+      <c r="AN3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="AN3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO3" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AP3" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ3" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="AQ3" s="33" t="s">
+      <c r="AR3" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="AR3" s="33" t="s">
+      <c r="AS3" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="AS3" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT3" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AU3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="AV3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="AV3" s="31" t="s">
+      <c r="AW3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="AW3" s="31" t="s">
+      <c r="AX3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="AX3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY3" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AZ3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="BA3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="BA3" s="31" t="s">
+      <c r="BB3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="BB3" s="31" t="s">
+      <c r="BC3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BC3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BE3" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="BF3" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="BF3" s="33" t="s">
+      <c r="BG3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="BG3" s="31" t="s">
+      <c r="BH3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BH3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BI3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BJ3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="BK3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="BK3" s="31" t="s">
+      <c r="BL3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="BL3" s="31" t="s">
+      <c r="BM3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BM3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BN3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BO3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="BP3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="BP3" s="31" t="s">
+      <c r="BQ3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="BQ3" s="31" t="s">
+      <c r="BR3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BR3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BT3" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="BU3" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="BU3" s="31" t="s">
+      <c r="BV3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="BV3" s="31" t="s">
+      <c r="BW3" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX3" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="BY3" s="31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:77" ht="13.5" customHeight="1">
+    <row r="4" spans="1:77" ht="22.5" customHeight="1">
       <c r="A4" s="30"/>
-      <c r="B4" s="61"/>
-[...58 lines deleted...]
-        <v>28</v>
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="65"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="65"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="65"/>
+      <c r="AQ4" s="65"/>
+      <c r="AR4" s="65"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="65"/>
+      <c r="AV4" s="65"/>
+      <c r="AW4" s="65"/>
+      <c r="AX4" s="65"/>
+      <c r="AY4" s="65"/>
+      <c r="AZ4" s="65"/>
+      <c r="BA4" s="65"/>
+      <c r="BB4" s="65"/>
+      <c r="BC4" s="65"/>
+      <c r="BD4" s="65"/>
+      <c r="BE4" s="65"/>
+      <c r="BF4" s="65"/>
+      <c r="BG4" s="66"/>
+      <c r="BY4" s="70" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:77" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="35">
+      <c r="B5" s="34">
         <v>80195</v>
       </c>
-      <c r="C5" s="35">
+      <c r="C5" s="34">
         <v>82740</v>
       </c>
-      <c r="D5" s="36">
+      <c r="D5" s="35">
         <v>86229</v>
       </c>
-      <c r="E5" s="36">
+      <c r="E5" s="35">
         <v>89959</v>
       </c>
       <c r="F5" s="16">
         <v>90027.9</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="36">
         <v>93947</v>
       </c>
-      <c r="H5" s="36">
+      <c r="H5" s="35">
         <v>97279</v>
       </c>
       <c r="I5" s="23">
         <v>99177</v>
       </c>
       <c r="J5" s="23">
         <v>101079</v>
       </c>
       <c r="K5" s="16">
         <v>101263.3</v>
       </c>
       <c r="L5" s="23">
         <v>101237</v>
       </c>
       <c r="M5" s="23">
         <v>104135</v>
       </c>
       <c r="N5" s="23">
         <v>106225</v>
       </c>
       <c r="O5" s="23">
         <v>108640</v>
       </c>
       <c r="P5" s="18">
         <v>109140.77999087681</v>
       </c>
-      <c r="Q5" s="37">
+      <c r="Q5" s="36">
         <v>108784</v>
       </c>
-      <c r="R5" s="37">
+      <c r="R5" s="36">
         <v>115017</v>
       </c>
-      <c r="S5" s="37">
+      <c r="S5" s="36">
         <v>117262</v>
       </c>
-      <c r="T5" s="37">
+      <c r="T5" s="36">
         <v>120455</v>
       </c>
       <c r="U5" s="20">
         <v>121020.6</v>
       </c>
-      <c r="V5" s="35">
+      <c r="V5" s="34">
         <v>118638</v>
       </c>
-      <c r="W5" s="35">
+      <c r="W5" s="34">
         <v>121037</v>
       </c>
-      <c r="X5" s="38">
+      <c r="X5" s="37">
         <v>122110</v>
       </c>
-      <c r="Y5" s="38">
+      <c r="Y5" s="37">
         <v>125335</v>
       </c>
-      <c r="Z5" s="39">
+      <c r="Z5" s="38">
         <v>126021</v>
       </c>
-      <c r="AA5" s="38">
+      <c r="AA5" s="37">
         <v>132769</v>
       </c>
-      <c r="AB5" s="39">
+      <c r="AB5" s="38">
         <v>137909</v>
       </c>
       <c r="AC5" s="14">
         <v>138591</v>
       </c>
       <c r="AD5" s="14">
         <v>142351</v>
       </c>
       <c r="AE5" s="14">
         <v>142898</v>
       </c>
       <c r="AF5" s="14">
         <v>140265</v>
       </c>
       <c r="AG5" s="14">
         <v>144954</v>
       </c>
       <c r="AH5" s="14">
         <v>145783</v>
       </c>
       <c r="AI5" s="14">
         <v>149663</v>
       </c>
       <c r="AJ5" s="14">
         <v>150827</v>
@@ -10580,225 +10575,225 @@
       </c>
       <c r="BP5" s="14">
         <v>392655</v>
       </c>
       <c r="BQ5" s="14">
         <v>391713</v>
       </c>
       <c r="BR5" s="14">
         <v>402626</v>
       </c>
       <c r="BS5" s="14">
         <v>405416</v>
       </c>
       <c r="BT5" s="14">
         <v>423133</v>
       </c>
       <c r="BU5" s="14">
         <v>435711</v>
       </c>
       <c r="BV5" s="14">
         <v>433312</v>
       </c>
       <c r="BW5" s="14">
         <v>441998</v>
       </c>
-      <c r="BX5" s="71">
-        <v>443890</v>
+      <c r="BX5" s="13">
+        <v>443315</v>
       </c>
       <c r="BY5" s="13">
         <v>461486</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="12.75" customHeight="1">
       <c r="A6" s="11" t="s">
-        <v>40</v>
-[...164 lines deleted...]
-        <v>34</v>
+        <v>39</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="M6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="N6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="O6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="S6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="T6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="U6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="W6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="X6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AM6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AN6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AT6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AU6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AV6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AW6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AX6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AZ6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BC6" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BD6" s="37" t="s">
+        <v>33</v>
       </c>
       <c r="BE6" s="13">
         <v>244540</v>
       </c>
       <c r="BF6" s="13">
         <v>253968</v>
       </c>
       <c r="BG6" s="14">
         <v>252462</v>
       </c>
       <c r="BH6" s="14">
         <v>260102</v>
       </c>
       <c r="BI6" s="14">
         <v>258941</v>
       </c>
       <c r="BJ6" s="14">
         <v>282665</v>
       </c>
       <c r="BK6" s="14">
         <v>290991</v>
       </c>
       <c r="BL6" s="14">
         <v>288544</v>
       </c>
@@ -10813,140 +10808,140 @@
       </c>
       <c r="BP6" s="14">
         <v>331513</v>
       </c>
       <c r="BQ6" s="14">
         <v>330821</v>
       </c>
       <c r="BR6" s="14">
         <v>338349</v>
       </c>
       <c r="BS6" s="14">
         <v>339299</v>
       </c>
       <c r="BT6" s="14">
         <v>355108</v>
       </c>
       <c r="BU6" s="14">
         <v>368688</v>
       </c>
       <c r="BV6" s="14">
         <v>368535</v>
       </c>
       <c r="BW6" s="14">
         <v>379066</v>
       </c>
-      <c r="BX6" s="71">
-        <v>377359</v>
+      <c r="BX6" s="13">
+        <v>377347</v>
       </c>
       <c r="BY6" s="13">
         <v>405425</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="34">
         <v>55883</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C7" s="34">
         <v>57696</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="35">
         <v>61164</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="35">
         <v>64417</v>
       </c>
       <c r="F7" s="16">
         <v>64494.8</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="36">
         <v>68627</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="35">
         <v>71866</v>
       </c>
       <c r="I7" s="23">
         <v>73223</v>
       </c>
       <c r="J7" s="23">
         <v>74376</v>
       </c>
       <c r="K7" s="16">
         <v>74684.899999999994</v>
       </c>
       <c r="L7" s="23">
         <v>73085</v>
       </c>
       <c r="M7" s="23">
         <v>75677</v>
       </c>
       <c r="N7" s="23">
         <v>76976</v>
       </c>
       <c r="O7" s="23">
         <v>78881</v>
       </c>
       <c r="P7" s="18">
         <v>79127.338981169756</v>
       </c>
-      <c r="Q7" s="37">
+      <c r="Q7" s="36">
         <v>76682</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="36">
         <v>81068</v>
       </c>
-      <c r="S7" s="37">
+      <c r="S7" s="36">
         <v>82389</v>
       </c>
-      <c r="T7" s="37">
+      <c r="T7" s="36">
         <v>83929</v>
       </c>
       <c r="U7" s="20">
         <v>85412</v>
       </c>
-      <c r="V7" s="35">
+      <c r="V7" s="34">
         <v>82633</v>
       </c>
-      <c r="W7" s="35">
+      <c r="W7" s="34">
         <v>86269</v>
       </c>
-      <c r="X7" s="38">
+      <c r="X7" s="37">
         <v>86837</v>
       </c>
-      <c r="Y7" s="38">
+      <c r="Y7" s="37">
         <v>88278</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="38">
         <v>89176</v>
       </c>
-      <c r="AA7" s="38">
+      <c r="AA7" s="37">
         <v>94172</v>
       </c>
-      <c r="AB7" s="39">
+      <c r="AB7" s="38">
         <v>99925</v>
       </c>
       <c r="AC7" s="14">
         <v>101142</v>
       </c>
       <c r="AD7" s="14">
         <v>104436</v>
       </c>
       <c r="AE7" s="14">
         <v>104816</v>
       </c>
       <c r="AF7" s="14">
         <v>101292</v>
       </c>
       <c r="AG7" s="14">
         <v>106624</v>
       </c>
       <c r="AH7" s="14">
         <v>108126</v>
       </c>
       <c r="AI7" s="14">
         <v>110184</v>
       </c>
       <c r="AJ7" s="14">
         <v>110776</v>
@@ -11046,140 +11041,140 @@
       </c>
       <c r="BP7" s="14">
         <v>321238</v>
       </c>
       <c r="BQ7" s="14">
         <v>323371</v>
       </c>
       <c r="BR7" s="14">
         <v>329241</v>
       </c>
       <c r="BS7" s="14">
         <v>329732</v>
       </c>
       <c r="BT7" s="14">
         <v>343471</v>
       </c>
       <c r="BU7" s="14">
         <v>355538</v>
       </c>
       <c r="BV7" s="14">
         <v>360124</v>
       </c>
       <c r="BW7" s="14">
         <v>373426</v>
       </c>
-      <c r="BX7" s="71">
+      <c r="BX7" s="13">
         <v>374100</v>
       </c>
       <c r="BY7" s="13">
         <v>378763</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="35">
+      <c r="B8" s="34">
         <v>70933</v>
       </c>
-      <c r="C8" s="35">
+      <c r="C8" s="34">
         <v>72918</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>76448</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>79747</v>
       </c>
       <c r="F8" s="16">
         <v>79877.600000000006</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="36">
         <v>82871</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>85560</v>
       </c>
       <c r="I8" s="23">
         <v>87999</v>
       </c>
       <c r="J8" s="23">
         <v>90259</v>
       </c>
       <c r="K8" s="16">
         <v>90240.9</v>
       </c>
       <c r="L8" s="23">
         <v>89645</v>
       </c>
       <c r="M8" s="23">
         <v>91568</v>
       </c>
       <c r="N8" s="23">
         <v>93419</v>
       </c>
       <c r="O8" s="23">
         <v>96424</v>
       </c>
       <c r="P8" s="18">
         <v>96574.682419093093</v>
       </c>
-      <c r="Q8" s="37">
+      <c r="Q8" s="36">
         <v>95846</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="36">
         <v>100591</v>
       </c>
-      <c r="S8" s="37">
+      <c r="S8" s="36">
         <v>102933</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="36">
         <v>105670</v>
       </c>
       <c r="U8" s="20">
         <v>106264.7</v>
       </c>
-      <c r="V8" s="35">
+      <c r="V8" s="34">
         <v>100915</v>
       </c>
-      <c r="W8" s="35">
+      <c r="W8" s="34">
         <v>104191</v>
       </c>
-      <c r="X8" s="38">
+      <c r="X8" s="37">
         <v>104855</v>
       </c>
-      <c r="Y8" s="38">
+      <c r="Y8" s="37">
         <v>106329</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="38">
         <v>106778</v>
       </c>
-      <c r="AA8" s="38">
+      <c r="AA8" s="37">
         <v>107596</v>
       </c>
-      <c r="AB8" s="39">
+      <c r="AB8" s="38">
         <v>112633</v>
       </c>
       <c r="AC8" s="14">
         <v>113754</v>
       </c>
       <c r="AD8" s="14">
         <v>116891</v>
       </c>
       <c r="AE8" s="14">
         <v>117446</v>
       </c>
       <c r="AF8" s="14">
         <v>115747</v>
       </c>
       <c r="AG8" s="14">
         <v>121278</v>
       </c>
       <c r="AH8" s="14">
         <v>122202</v>
       </c>
       <c r="AI8" s="14">
         <v>126029</v>
       </c>
       <c r="AJ8" s="14">
         <v>126640</v>
@@ -11279,140 +11274,140 @@
       </c>
       <c r="BP8" s="14">
         <v>358334</v>
       </c>
       <c r="BQ8" s="14">
         <v>364445</v>
       </c>
       <c r="BR8" s="14">
         <v>376235</v>
       </c>
       <c r="BS8" s="14">
         <v>378086</v>
       </c>
       <c r="BT8" s="14">
         <v>385569</v>
       </c>
       <c r="BU8" s="14">
         <v>395311</v>
       </c>
       <c r="BV8" s="14">
         <v>394611</v>
       </c>
       <c r="BW8" s="14">
         <v>400591</v>
       </c>
-      <c r="BX8" s="71">
+      <c r="BX8" s="13">
         <v>404557</v>
       </c>
       <c r="BY8" s="13">
         <v>420239</v>
       </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="34">
         <v>59185</v>
       </c>
-      <c r="C9" s="35">
+      <c r="C9" s="34">
         <v>61105</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="35">
         <v>64682</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="35">
         <v>67697</v>
       </c>
       <c r="F9" s="16">
         <v>67638</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="36">
         <v>72505</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="35">
         <v>74878</v>
       </c>
       <c r="I9" s="23">
         <v>75798</v>
       </c>
       <c r="J9" s="23">
         <v>77362</v>
       </c>
       <c r="K9" s="16">
         <v>77319.899999999994</v>
       </c>
       <c r="L9" s="23">
         <v>76417</v>
       </c>
       <c r="M9" s="23">
         <v>78666</v>
       </c>
       <c r="N9" s="23">
         <v>82251</v>
       </c>
       <c r="O9" s="23">
         <v>81088</v>
       </c>
       <c r="P9" s="18">
         <v>81596.099704553999</v>
       </c>
-      <c r="Q9" s="37">
+      <c r="Q9" s="36">
         <v>80955</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="36">
         <v>85138</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="36">
         <v>86282</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="36">
         <v>87642</v>
       </c>
       <c r="U9" s="20">
         <v>89282.6</v>
       </c>
-      <c r="V9" s="35">
+      <c r="V9" s="34">
         <v>85035</v>
       </c>
-      <c r="W9" s="35">
+      <c r="W9" s="34">
         <v>88913</v>
       </c>
-      <c r="X9" s="38">
+      <c r="X9" s="37">
         <v>89673</v>
       </c>
-      <c r="Y9" s="38">
+      <c r="Y9" s="37">
         <v>90714</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="38">
         <v>90445</v>
       </c>
-      <c r="AA9" s="38">
+      <c r="AA9" s="37">
         <v>99237</v>
       </c>
-      <c r="AB9" s="39">
+      <c r="AB9" s="38">
         <v>103338</v>
       </c>
       <c r="AC9" s="14">
         <v>102682</v>
       </c>
       <c r="AD9" s="14">
         <v>104717</v>
       </c>
       <c r="AE9" s="14">
         <v>104903</v>
       </c>
       <c r="AF9" s="14">
         <v>104666</v>
       </c>
       <c r="AG9" s="14">
         <v>108874</v>
       </c>
       <c r="AH9" s="14">
         <v>108290</v>
       </c>
       <c r="AI9" s="14">
         <v>109705</v>
       </c>
       <c r="AJ9" s="14">
         <v>110387</v>
@@ -11512,140 +11507,140 @@
       </c>
       <c r="BP9" s="14">
         <v>323133</v>
       </c>
       <c r="BQ9" s="14">
         <v>316606</v>
       </c>
       <c r="BR9" s="14">
         <v>326915</v>
       </c>
       <c r="BS9" s="14">
         <v>328536</v>
       </c>
       <c r="BT9" s="14">
         <v>339185</v>
       </c>
       <c r="BU9" s="14">
         <v>365422</v>
       </c>
       <c r="BV9" s="14">
         <v>356553</v>
       </c>
       <c r="BW9" s="14">
         <v>360934</v>
       </c>
-      <c r="BX9" s="71">
-        <v>364457</v>
+      <c r="BX9" s="13">
+        <v>364181</v>
       </c>
       <c r="BY9" s="13">
         <v>376012</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="34">
         <v>159827</v>
       </c>
-      <c r="C10" s="35">
+      <c r="C10" s="34">
         <v>162181</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="35">
         <v>164293</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="35">
         <v>166236</v>
       </c>
       <c r="F10" s="16">
         <v>165974.9</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="36">
         <v>171621</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="35">
         <v>174865</v>
       </c>
       <c r="I10" s="23">
         <v>178079</v>
       </c>
       <c r="J10" s="23">
         <v>179631</v>
       </c>
       <c r="K10" s="16">
         <v>180406.3</v>
       </c>
       <c r="L10" s="23">
         <v>178508</v>
       </c>
       <c r="M10" s="23">
         <v>182202</v>
       </c>
       <c r="N10" s="23">
         <v>187281</v>
       </c>
       <c r="O10" s="23">
         <v>190448</v>
       </c>
       <c r="P10" s="18">
         <v>192355.86369842789</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="36">
         <v>200577</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="36">
         <v>214351</v>
       </c>
-      <c r="S10" s="37">
+      <c r="S10" s="36">
         <v>220174</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="36">
         <v>223038</v>
       </c>
       <c r="U10" s="20">
         <v>221664</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="34">
         <v>217003</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="34">
         <v>212094</v>
       </c>
-      <c r="X10" s="38">
+      <c r="X10" s="37">
         <v>217315</v>
       </c>
-      <c r="Y10" s="38">
+      <c r="Y10" s="37">
         <v>226205</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="38">
         <v>225121</v>
       </c>
-      <c r="AA10" s="38">
+      <c r="AA10" s="37">
         <v>257181</v>
       </c>
-      <c r="AB10" s="39">
+      <c r="AB10" s="38">
         <v>261703</v>
       </c>
       <c r="AC10" s="14">
         <v>266342</v>
       </c>
       <c r="AD10" s="14">
         <v>267340</v>
       </c>
       <c r="AE10" s="14">
         <v>268441</v>
       </c>
       <c r="AF10" s="14">
         <v>256232</v>
       </c>
       <c r="AG10" s="14">
         <v>253901</v>
       </c>
       <c r="AH10" s="14">
         <v>259834</v>
       </c>
       <c r="AI10" s="14">
         <v>262581</v>
       </c>
       <c r="AJ10" s="14">
         <v>264597</v>
@@ -11745,140 +11740,140 @@
       </c>
       <c r="BP10" s="14">
         <v>601843</v>
       </c>
       <c r="BQ10" s="14">
         <v>612970</v>
       </c>
       <c r="BR10" s="14">
         <v>620413</v>
       </c>
       <c r="BS10" s="14">
         <v>633322</v>
       </c>
       <c r="BT10" s="14">
         <v>634234</v>
       </c>
       <c r="BU10" s="14">
         <v>609358</v>
       </c>
       <c r="BV10" s="14">
         <v>607938</v>
       </c>
       <c r="BW10" s="14">
         <v>607323</v>
       </c>
-      <c r="BX10" s="71">
+      <c r="BX10" s="13">
         <v>613062</v>
       </c>
       <c r="BY10" s="13">
         <v>652950</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="35">
+      <c r="B11" s="34">
         <v>78413</v>
       </c>
-      <c r="C11" s="35">
+      <c r="C11" s="34">
         <v>80704</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="39">
         <v>85071</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E11" s="39">
         <v>87707</v>
       </c>
       <c r="F11" s="16">
         <v>87502.6</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="36">
         <v>84975</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="35">
         <v>86909</v>
       </c>
       <c r="I11" s="23">
         <v>88599</v>
       </c>
       <c r="J11" s="23">
         <v>90648</v>
       </c>
       <c r="K11" s="16">
         <v>90727.6</v>
       </c>
       <c r="L11" s="23">
         <v>91193</v>
       </c>
       <c r="M11" s="23">
         <v>93882</v>
       </c>
       <c r="N11" s="23">
         <v>95715</v>
       </c>
       <c r="O11" s="23">
         <v>97937</v>
       </c>
       <c r="P11" s="18">
         <v>98360.145347153841</v>
       </c>
-      <c r="Q11" s="37">
+      <c r="Q11" s="36">
         <v>99006</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="36">
         <v>102857</v>
       </c>
-      <c r="S11" s="37">
+      <c r="S11" s="36">
         <v>105230</v>
       </c>
-      <c r="T11" s="37">
+      <c r="T11" s="36">
         <v>107148</v>
       </c>
       <c r="U11" s="20">
         <v>108222.5</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="34">
         <v>108243</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="34">
         <v>109977</v>
       </c>
-      <c r="X11" s="38">
+      <c r="X11" s="37">
         <v>111829</v>
       </c>
-      <c r="Y11" s="38">
+      <c r="Y11" s="37">
         <v>115281</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="38">
         <v>116798</v>
       </c>
-      <c r="AA11" s="38">
+      <c r="AA11" s="37">
         <v>126752</v>
       </c>
-      <c r="AB11" s="39">
+      <c r="AB11" s="38">
         <v>133195</v>
       </c>
       <c r="AC11" s="14">
         <v>134660</v>
       </c>
       <c r="AD11" s="14">
         <v>136312</v>
       </c>
       <c r="AE11" s="14">
         <v>136675</v>
       </c>
       <c r="AF11" s="14">
         <v>132200</v>
       </c>
       <c r="AG11" s="14">
         <v>138071</v>
       </c>
       <c r="AH11" s="14">
         <v>136618</v>
       </c>
       <c r="AI11" s="14">
         <v>138240</v>
       </c>
       <c r="AJ11" s="14">
         <v>144175</v>
@@ -11978,140 +11973,140 @@
       </c>
       <c r="BP11" s="14">
         <v>344426</v>
       </c>
       <c r="BQ11" s="14">
         <v>343086</v>
       </c>
       <c r="BR11" s="14">
         <v>348162</v>
       </c>
       <c r="BS11" s="14">
         <v>350965</v>
       </c>
       <c r="BT11" s="14">
         <v>361848</v>
       </c>
       <c r="BU11" s="14">
         <v>370119</v>
       </c>
       <c r="BV11" s="14">
         <v>368570</v>
       </c>
       <c r="BW11" s="14">
         <v>371091</v>
       </c>
-      <c r="BX11" s="71">
+      <c r="BX11" s="13">
         <v>370882</v>
       </c>
       <c r="BY11" s="13">
         <v>387694</v>
       </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="35">
+      <c r="B12" s="34">
         <v>53324</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="34">
         <v>55263</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="35">
         <v>58824</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="35">
         <v>61765</v>
       </c>
       <c r="F12" s="16">
         <v>61824.800000000003</v>
       </c>
-      <c r="G12" s="37">
+      <c r="G12" s="36">
         <v>67707</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="35">
         <v>70033</v>
       </c>
       <c r="I12" s="23">
         <v>71013</v>
       </c>
       <c r="J12" s="23">
         <v>72274</v>
       </c>
       <c r="K12" s="16">
         <v>72295.5</v>
       </c>
       <c r="L12" s="23">
         <v>72684</v>
       </c>
       <c r="M12" s="23">
         <v>74263</v>
       </c>
       <c r="N12" s="23">
         <v>74743</v>
       </c>
       <c r="O12" s="23">
         <v>75786</v>
       </c>
       <c r="P12" s="18">
         <v>76741.744279528051</v>
       </c>
-      <c r="Q12" s="37">
+      <c r="Q12" s="36">
         <v>74895</v>
       </c>
-      <c r="R12" s="37">
+      <c r="R12" s="36">
         <v>78866</v>
       </c>
-      <c r="S12" s="37">
+      <c r="S12" s="36">
         <v>80311</v>
       </c>
-      <c r="T12" s="37">
+      <c r="T12" s="36">
         <v>81339</v>
       </c>
       <c r="U12" s="20">
         <v>81873.5</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="34">
         <v>79894</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="34">
         <v>82324</v>
       </c>
-      <c r="X12" s="38">
+      <c r="X12" s="37">
         <v>83017</v>
       </c>
-      <c r="Y12" s="38">
+      <c r="Y12" s="37">
         <v>84278</v>
       </c>
-      <c r="Z12" s="39">
+      <c r="Z12" s="38">
         <v>85298</v>
       </c>
-      <c r="AA12" s="38">
+      <c r="AA12" s="37">
         <v>89579</v>
       </c>
-      <c r="AB12" s="39">
+      <c r="AB12" s="38">
         <v>94177</v>
       </c>
       <c r="AC12" s="14">
         <v>93816</v>
       </c>
       <c r="AD12" s="14">
         <v>95796</v>
       </c>
       <c r="AE12" s="14">
         <v>96044</v>
       </c>
       <c r="AF12" s="14">
         <v>94361</v>
       </c>
       <c r="AG12" s="14">
         <v>98596</v>
       </c>
       <c r="AH12" s="14">
         <v>98295</v>
       </c>
       <c r="AI12" s="14">
         <v>100488</v>
       </c>
       <c r="AJ12" s="14">
         <v>100536</v>
@@ -12211,225 +12206,225 @@
       </c>
       <c r="BP12" s="14">
         <v>302058</v>
       </c>
       <c r="BQ12" s="14">
         <v>293345</v>
       </c>
       <c r="BR12" s="14">
         <v>298810</v>
       </c>
       <c r="BS12" s="14">
         <v>299972</v>
       </c>
       <c r="BT12" s="14">
         <v>308891</v>
       </c>
       <c r="BU12" s="14">
         <v>332212</v>
       </c>
       <c r="BV12" s="14">
         <v>324646</v>
       </c>
       <c r="BW12" s="14">
         <v>325541</v>
       </c>
-      <c r="BX12" s="71">
-        <v>327274</v>
+      <c r="BX12" s="13">
+        <v>327401</v>
       </c>
       <c r="BY12" s="13">
         <v>328952</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="11" t="s">
-        <v>41</v>
-[...164 lines deleted...]
-        <v>34</v>
+        <v>40</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="M13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="N13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="O13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="P13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="R13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="S13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="T13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="U13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="V13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="W13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="X13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AM13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AN13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AT13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AU13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AV13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AW13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AX13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AZ13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BC13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BD13" s="37" t="s">
+        <v>33</v>
       </c>
       <c r="BE13" s="13">
         <v>213286</v>
       </c>
       <c r="BF13" s="13">
         <v>227254</v>
       </c>
       <c r="BG13" s="14">
         <v>220231</v>
       </c>
       <c r="BH13" s="14">
         <v>227906</v>
       </c>
       <c r="BI13" s="14">
         <v>229760</v>
       </c>
       <c r="BJ13" s="14">
         <v>246203</v>
       </c>
       <c r="BK13" s="14">
         <v>259309</v>
       </c>
       <c r="BL13" s="14">
         <v>259873</v>
       </c>
@@ -12444,140 +12439,140 @@
       </c>
       <c r="BP13" s="14">
         <v>286815</v>
       </c>
       <c r="BQ13" s="14">
         <v>284411</v>
       </c>
       <c r="BR13" s="14">
         <v>291061</v>
       </c>
       <c r="BS13" s="14">
         <v>293160</v>
       </c>
       <c r="BT13" s="14">
         <v>308429</v>
       </c>
       <c r="BU13" s="14">
         <v>333010</v>
       </c>
       <c r="BV13" s="14">
         <v>332234</v>
       </c>
       <c r="BW13" s="14">
         <v>332749</v>
       </c>
-      <c r="BX13" s="71">
+      <c r="BX13" s="13">
         <v>332203</v>
       </c>
       <c r="BY13" s="13">
         <v>346199</v>
       </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="35">
+      <c r="B14" s="34">
         <v>69927</v>
       </c>
-      <c r="C14" s="35">
+      <c r="C14" s="34">
         <v>71504</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="35">
         <v>74637</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="35">
         <v>77911</v>
       </c>
       <c r="F14" s="16">
         <v>77939.5</v>
       </c>
-      <c r="G14" s="37">
+      <c r="G14" s="36">
         <v>84115</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="35">
         <v>87399</v>
       </c>
       <c r="I14" s="23">
         <v>90392</v>
       </c>
       <c r="J14" s="23">
         <v>92345</v>
       </c>
       <c r="K14" s="16">
         <v>92381.6</v>
       </c>
       <c r="L14" s="23">
         <v>94878</v>
       </c>
       <c r="M14" s="23">
         <v>96797</v>
       </c>
       <c r="N14" s="23">
         <v>97281</v>
       </c>
       <c r="O14" s="23">
         <v>98750</v>
       </c>
       <c r="P14" s="18">
         <v>99339.018758956343</v>
       </c>
-      <c r="Q14" s="37">
+      <c r="Q14" s="36">
         <v>98992</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="36">
         <v>104145</v>
       </c>
-      <c r="S14" s="37">
+      <c r="S14" s="36">
         <v>105287</v>
       </c>
-      <c r="T14" s="37">
+      <c r="T14" s="36">
         <v>107522</v>
       </c>
       <c r="U14" s="20">
         <v>107820.7</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="34">
         <v>108110</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="34">
         <v>109656</v>
       </c>
-      <c r="X14" s="38">
+      <c r="X14" s="37">
         <v>110349</v>
       </c>
-      <c r="Y14" s="38">
+      <c r="Y14" s="37">
         <v>112653</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="38">
         <v>113905</v>
       </c>
-      <c r="AA14" s="38">
+      <c r="AA14" s="37">
         <v>118556</v>
       </c>
-      <c r="AB14" s="39">
+      <c r="AB14" s="38">
         <v>122146</v>
       </c>
       <c r="AC14" s="14">
         <v>122422</v>
       </c>
       <c r="AD14" s="14">
         <v>125765</v>
       </c>
       <c r="AE14" s="14">
         <v>125705</v>
       </c>
       <c r="AF14" s="14">
         <v>127254</v>
       </c>
       <c r="AG14" s="14">
         <v>129451</v>
       </c>
       <c r="AH14" s="14">
         <v>130008</v>
       </c>
       <c r="AI14" s="14">
         <v>134309</v>
       </c>
       <c r="AJ14" s="14">
         <v>134494</v>
@@ -12677,140 +12672,140 @@
       </c>
       <c r="BP14" s="14">
         <v>370259</v>
       </c>
       <c r="BQ14" s="14">
         <v>371716</v>
       </c>
       <c r="BR14" s="14">
         <v>380562</v>
       </c>
       <c r="BS14" s="14">
         <v>380953</v>
       </c>
       <c r="BT14" s="14">
         <v>398805</v>
       </c>
       <c r="BU14" s="14">
         <v>416169</v>
       </c>
       <c r="BV14" s="14">
         <v>414437</v>
       </c>
       <c r="BW14" s="14">
         <v>421690</v>
       </c>
-      <c r="BX14" s="71">
+      <c r="BX14" s="13">
         <v>423278</v>
       </c>
       <c r="BY14" s="13">
         <v>439100</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="35">
+      <c r="B15" s="34">
         <v>57071</v>
       </c>
-      <c r="C15" s="35">
+      <c r="C15" s="34">
         <v>59596</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="35">
         <v>63766</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="35">
         <v>67227</v>
       </c>
       <c r="F15" s="16">
         <v>67251.899999999994</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G15" s="36">
         <v>69041</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="35">
         <v>71335</v>
       </c>
       <c r="I15" s="23">
         <v>74015</v>
       </c>
       <c r="J15" s="23">
         <v>76593</v>
       </c>
       <c r="K15" s="16">
         <v>76647.3</v>
       </c>
       <c r="L15" s="23">
         <v>75247</v>
       </c>
       <c r="M15" s="23">
         <v>78491</v>
       </c>
       <c r="N15" s="23">
         <v>80192</v>
       </c>
       <c r="O15" s="23">
         <v>82978</v>
       </c>
       <c r="P15" s="18">
         <v>83451.273336064623</v>
       </c>
-      <c r="Q15" s="37">
+      <c r="Q15" s="36">
         <v>79523</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="36">
         <v>84891</v>
       </c>
-      <c r="S15" s="37">
+      <c r="S15" s="36">
         <v>86817</v>
       </c>
-      <c r="T15" s="37">
+      <c r="T15" s="36">
         <v>89971</v>
       </c>
       <c r="U15" s="20">
         <v>90602.4</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="34">
         <v>85602</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="34">
         <v>88590</v>
       </c>
-      <c r="X15" s="38">
+      <c r="X15" s="37">
         <v>89174</v>
       </c>
-      <c r="Y15" s="38">
+      <c r="Y15" s="37">
         <v>92004</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="38">
         <v>93560</v>
       </c>
-      <c r="AA15" s="38">
+      <c r="AA15" s="37">
         <v>97835</v>
       </c>
-      <c r="AB15" s="39">
+      <c r="AB15" s="38">
         <v>103022</v>
       </c>
       <c r="AC15" s="14">
         <v>104469</v>
       </c>
       <c r="AD15" s="14">
         <v>107709</v>
       </c>
       <c r="AE15" s="14">
         <v>107997</v>
       </c>
       <c r="AF15" s="14">
         <v>104774</v>
       </c>
       <c r="AG15" s="14">
         <v>110322</v>
       </c>
       <c r="AH15" s="14">
         <v>112108</v>
       </c>
       <c r="AI15" s="14">
         <v>116524</v>
       </c>
       <c r="AJ15" s="14">
         <v>116640</v>
@@ -12910,140 +12905,140 @@
       </c>
       <c r="BP15" s="14">
         <v>325266</v>
       </c>
       <c r="BQ15" s="14">
         <v>329131</v>
       </c>
       <c r="BR15" s="14">
         <v>341048</v>
       </c>
       <c r="BS15" s="14">
         <v>343804</v>
       </c>
       <c r="BT15" s="14">
         <v>358873</v>
       </c>
       <c r="BU15" s="14">
         <v>371002</v>
       </c>
       <c r="BV15" s="14">
         <v>372966</v>
       </c>
       <c r="BW15" s="14">
         <v>384105</v>
       </c>
-      <c r="BX15" s="71">
+      <c r="BX15" s="13">
         <v>384256</v>
       </c>
       <c r="BY15" s="13">
         <v>394942</v>
       </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="35">
+      <c r="B16" s="34">
         <v>71192</v>
       </c>
-      <c r="C16" s="35">
+      <c r="C16" s="34">
         <v>74661</v>
       </c>
       <c r="D16" s="23">
         <v>78974</v>
       </c>
       <c r="E16" s="23">
         <v>81418</v>
       </c>
       <c r="F16" s="16">
         <v>81517.899999999994</v>
       </c>
-      <c r="G16" s="35">
+      <c r="G16" s="34">
         <v>86307</v>
       </c>
       <c r="H16" s="23">
         <v>90506</v>
       </c>
       <c r="I16" s="23">
         <v>92187</v>
       </c>
       <c r="J16" s="23">
         <v>93577</v>
       </c>
       <c r="K16" s="16">
         <v>93360.8</v>
       </c>
       <c r="L16" s="23">
         <v>91900</v>
       </c>
       <c r="M16" s="23">
         <v>95503</v>
       </c>
       <c r="N16" s="23">
         <v>97204</v>
       </c>
       <c r="O16" s="23">
         <v>97771</v>
       </c>
       <c r="P16" s="18">
         <v>98812.531595661305</v>
       </c>
-      <c r="Q16" s="37">
+      <c r="Q16" s="36">
         <v>96779</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="36">
         <v>101653</v>
       </c>
-      <c r="S16" s="37">
+      <c r="S16" s="36">
         <v>103478</v>
       </c>
-      <c r="T16" s="37">
+      <c r="T16" s="36">
         <v>104668</v>
       </c>
       <c r="U16" s="20">
         <v>104485</v>
       </c>
-      <c r="V16" s="35">
+      <c r="V16" s="34">
         <v>102070</v>
       </c>
-      <c r="W16" s="35">
+      <c r="W16" s="34">
         <v>104495</v>
       </c>
-      <c r="X16" s="38">
+      <c r="X16" s="37">
         <v>104792</v>
       </c>
-      <c r="Y16" s="38">
+      <c r="Y16" s="37">
         <v>105479</v>
       </c>
-      <c r="Z16" s="39">
+      <c r="Z16" s="38">
         <v>106332</v>
       </c>
-      <c r="AA16" s="38">
+      <c r="AA16" s="37">
         <v>109081</v>
       </c>
-      <c r="AB16" s="39">
+      <c r="AB16" s="38">
         <v>116866</v>
       </c>
       <c r="AC16" s="14">
         <v>116017</v>
       </c>
       <c r="AD16" s="14">
         <v>117901</v>
       </c>
       <c r="AE16" s="14">
         <v>118963</v>
       </c>
       <c r="AF16" s="14">
         <v>115970</v>
       </c>
       <c r="AG16" s="14">
         <v>121641</v>
       </c>
       <c r="AH16" s="14">
         <v>121111</v>
       </c>
       <c r="AI16" s="14">
         <v>123308</v>
       </c>
       <c r="AJ16" s="14">
         <v>124107</v>
@@ -13143,140 +13138,140 @@
       </c>
       <c r="BP16" s="14">
         <v>345028</v>
       </c>
       <c r="BQ16" s="14">
         <v>339036</v>
       </c>
       <c r="BR16" s="14">
         <v>341806</v>
       </c>
       <c r="BS16" s="14">
         <v>344381</v>
       </c>
       <c r="BT16" s="14">
         <v>354856</v>
       </c>
       <c r="BU16" s="14">
         <v>373662</v>
       </c>
       <c r="BV16" s="14">
         <v>368084</v>
       </c>
       <c r="BW16" s="14">
         <v>367771</v>
       </c>
-      <c r="BX16" s="71">
+      <c r="BX16" s="13">
         <v>370513</v>
       </c>
       <c r="BY16" s="13">
         <v>385193</v>
       </c>
     </row>
     <row r="17" spans="1:77" ht="12" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="35">
+      <c r="B17" s="34">
         <v>145360</v>
       </c>
-      <c r="C17" s="35">
+      <c r="C17" s="34">
         <v>142641</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="35">
         <v>147063</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="35">
         <v>151463</v>
       </c>
       <c r="F17" s="16">
         <v>151041.29999999999</v>
       </c>
-      <c r="G17" s="37">
+      <c r="G17" s="36">
         <v>158728</v>
       </c>
       <c r="H17" s="23">
         <v>162592</v>
       </c>
       <c r="I17" s="23">
         <v>166386</v>
       </c>
       <c r="J17" s="23">
         <v>158358</v>
       </c>
       <c r="K17" s="16">
         <v>157358.20000000001</v>
       </c>
       <c r="L17" s="23">
         <v>171437</v>
       </c>
       <c r="M17" s="23">
         <v>174425</v>
       </c>
       <c r="N17" s="23">
         <v>179443</v>
       </c>
       <c r="O17" s="23">
         <v>183029</v>
       </c>
       <c r="P17" s="18">
         <v>183913.98281387796</v>
       </c>
-      <c r="Q17" s="37">
+      <c r="Q17" s="36">
         <v>192726</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="36">
         <v>205291</v>
       </c>
-      <c r="S17" s="37">
+      <c r="S17" s="36">
         <v>212207</v>
       </c>
-      <c r="T17" s="37">
+      <c r="T17" s="36">
         <v>220282</v>
       </c>
       <c r="U17" s="20">
         <v>222293.6</v>
       </c>
-      <c r="V17" s="35">
+      <c r="V17" s="34">
         <v>229167</v>
       </c>
-      <c r="W17" s="35">
+      <c r="W17" s="34">
         <v>223815</v>
       </c>
-      <c r="X17" s="38">
+      <c r="X17" s="37">
         <v>225267</v>
       </c>
-      <c r="Y17" s="38">
+      <c r="Y17" s="37">
         <v>227661</v>
       </c>
-      <c r="Z17" s="39">
+      <c r="Z17" s="38">
         <v>234007</v>
       </c>
-      <c r="AA17" s="38">
+      <c r="AA17" s="37">
         <v>246231</v>
       </c>
-      <c r="AB17" s="39">
+      <c r="AB17" s="38">
         <v>239132</v>
       </c>
       <c r="AC17" s="14">
         <v>244775</v>
       </c>
       <c r="AD17" s="14">
         <v>250127</v>
       </c>
       <c r="AE17" s="14">
         <v>250787</v>
       </c>
       <c r="AF17" s="14">
         <v>247331</v>
       </c>
       <c r="AG17" s="14">
         <v>250689</v>
       </c>
       <c r="AH17" s="14">
         <v>252163</v>
       </c>
       <c r="AI17" s="14">
         <v>253551</v>
       </c>
       <c r="AJ17" s="14">
         <v>259672</v>
@@ -13376,373 +13371,373 @@
       </c>
       <c r="BP17" s="14">
         <v>576154</v>
       </c>
       <c r="BQ17" s="14">
         <v>571450</v>
       </c>
       <c r="BR17" s="14">
         <v>577987</v>
       </c>
       <c r="BS17" s="14">
         <v>580946</v>
       </c>
       <c r="BT17" s="14">
         <v>621320</v>
       </c>
       <c r="BU17" s="14">
         <v>624991</v>
       </c>
       <c r="BV17" s="14">
         <v>617057</v>
       </c>
       <c r="BW17" s="14">
         <v>625967</v>
       </c>
-      <c r="BX17" s="71">
+      <c r="BX17" s="13">
         <v>623059</v>
       </c>
       <c r="BY17" s="13">
         <v>659801</v>
       </c>
     </row>
     <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="35">
+      <c r="B18" s="34">
         <v>58638</v>
       </c>
-      <c r="C18" s="35">
+      <c r="C18" s="34">
         <v>61808</v>
       </c>
-      <c r="D18" s="36">
+      <c r="D18" s="35">
         <v>65174</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="35">
         <v>67737</v>
       </c>
       <c r="F18" s="16">
         <v>67720.800000000003</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="36">
         <v>70983</v>
       </c>
       <c r="H18" s="23">
         <v>74302</v>
       </c>
       <c r="I18" s="23">
         <v>74964</v>
       </c>
       <c r="J18" s="23">
         <v>75441</v>
       </c>
       <c r="K18" s="16">
         <v>75467.3</v>
       </c>
       <c r="L18" s="23">
         <v>74887</v>
       </c>
       <c r="M18" s="23">
         <v>77719</v>
       </c>
       <c r="N18" s="23">
         <v>78380</v>
       </c>
       <c r="O18" s="23">
         <v>78873</v>
       </c>
       <c r="P18" s="18">
         <v>78704.806147674652</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="36">
         <v>77839</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="36">
         <v>82497</v>
       </c>
-      <c r="S18" s="37">
+      <c r="S18" s="36">
         <v>83262</v>
       </c>
-      <c r="T18" s="37">
+      <c r="T18" s="36">
         <v>84533</v>
       </c>
       <c r="U18" s="20">
         <v>84549.8</v>
       </c>
-      <c r="V18" s="35">
+      <c r="V18" s="34">
         <v>81166</v>
       </c>
-      <c r="W18" s="35">
+      <c r="W18" s="34">
         <v>85176</v>
       </c>
-      <c r="X18" s="38">
+      <c r="X18" s="37">
         <v>84836</v>
       </c>
-      <c r="Y18" s="38">
+      <c r="Y18" s="37">
         <v>85703</v>
       </c>
-      <c r="Z18" s="39">
+      <c r="Z18" s="38">
         <v>85693</v>
       </c>
-      <c r="AA18" s="38">
+      <c r="AA18" s="37">
         <v>92960</v>
       </c>
-      <c r="AB18" s="39">
+      <c r="AB18" s="38">
         <v>97591</v>
       </c>
       <c r="AC18" s="14">
         <v>96423</v>
       </c>
       <c r="AD18" s="14">
         <v>98960</v>
       </c>
       <c r="AE18" s="14">
         <v>99182</v>
       </c>
       <c r="AF18" s="14">
         <v>95705</v>
       </c>
       <c r="AG18" s="14">
         <v>102084</v>
       </c>
       <c r="AH18" s="14">
         <v>101668</v>
       </c>
       <c r="AI18" s="14">
         <v>103340</v>
       </c>
       <c r="AJ18" s="14">
         <v>103225</v>
       </c>
       <c r="AK18" s="14">
         <v>102080</v>
       </c>
       <c r="AL18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AN18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AO18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AP18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AQ18" s="14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>33</v>
+      </c>
+      <c r="AR18" s="40" t="s">
+        <v>33</v>
       </c>
       <c r="AS18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AT18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AU18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AV18" s="13" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>33</v>
+      </c>
+      <c r="AW18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="AX18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY18" s="40" t="s">
+        <v>33</v>
       </c>
       <c r="AZ18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BA18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BB18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BC18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BD18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BE18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BF18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BG18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BH18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BI18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BJ18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BK18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BL18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BM18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BN18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BO18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BP18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BQ18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BR18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BS18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BT18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BU18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BV18" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="BW18" s="14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>33</v>
+      </c>
+      <c r="BX18" s="13" t="s">
+        <v>33</v>
       </c>
       <c r="BY18" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="35">
+      <c r="B19" s="34">
         <v>66209</v>
       </c>
-      <c r="C19" s="35">
+      <c r="C19" s="34">
         <v>68431</v>
       </c>
-      <c r="D19" s="36">
+      <c r="D19" s="35">
         <v>71762</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="35">
         <v>75275</v>
       </c>
       <c r="F19" s="16">
         <v>75338.399999999994</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="36">
         <v>78225</v>
       </c>
       <c r="H19" s="23">
         <v>80444</v>
       </c>
       <c r="I19" s="23">
         <v>83147</v>
       </c>
       <c r="J19" s="23">
         <v>85781</v>
       </c>
       <c r="K19" s="16">
         <v>85843.6</v>
       </c>
       <c r="L19" s="23">
         <v>86469</v>
       </c>
       <c r="M19" s="23">
         <v>88358</v>
       </c>
       <c r="N19" s="23">
         <v>90362</v>
       </c>
       <c r="O19" s="23">
         <v>93259</v>
       </c>
       <c r="P19" s="18">
         <v>93639</v>
       </c>
-      <c r="Q19" s="37">
+      <c r="Q19" s="36">
         <v>91618</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="36">
         <v>95897</v>
       </c>
-      <c r="S19" s="37">
+      <c r="S19" s="36">
         <v>98419</v>
       </c>
-      <c r="T19" s="37">
+      <c r="T19" s="36">
         <v>101872</v>
       </c>
       <c r="U19" s="20">
         <v>102310.39999999999</v>
       </c>
-      <c r="V19" s="35">
+      <c r="V19" s="34">
         <v>100028</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W19" s="34">
         <v>102499</v>
       </c>
-      <c r="X19" s="38">
+      <c r="X19" s="37">
         <v>104171</v>
       </c>
-      <c r="Y19" s="38">
+      <c r="Y19" s="37">
         <v>108119</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="38">
         <v>108630</v>
       </c>
-      <c r="AA19" s="38">
+      <c r="AA19" s="37">
         <v>114027</v>
       </c>
-      <c r="AB19" s="39">
+      <c r="AB19" s="38">
         <v>117349</v>
       </c>
       <c r="AC19" s="14">
         <v>118729</v>
       </c>
       <c r="AD19" s="14">
         <v>122382</v>
       </c>
       <c r="AE19" s="14">
         <v>122633</v>
       </c>
       <c r="AF19" s="14">
         <v>121971</v>
       </c>
       <c r="AG19" s="14">
         <v>125258</v>
       </c>
       <c r="AH19" s="14">
         <v>126561</v>
       </c>
       <c r="AI19" s="14">
         <v>131550</v>
       </c>
       <c r="AJ19" s="14">
         <v>131709</v>
@@ -13827,155 +13822,155 @@
       </c>
       <c r="BK19" s="14">
         <v>313937</v>
       </c>
       <c r="BL19" s="14">
         <v>315663</v>
       </c>
       <c r="BM19" s="14">
         <v>329731</v>
       </c>
       <c r="BN19" s="14">
         <v>330078</v>
       </c>
       <c r="BO19" s="14">
         <v>352036</v>
       </c>
       <c r="BP19" s="14">
         <v>358759</v>
       </c>
       <c r="BQ19" s="14">
         <v>360052</v>
       </c>
       <c r="BR19" s="14">
         <v>372004</v>
       </c>
-      <c r="BS19" s="42">
+      <c r="BS19" s="41">
         <v>372615</v>
       </c>
       <c r="BT19" s="14">
         <v>399489</v>
       </c>
       <c r="BU19" s="14">
         <v>405592</v>
       </c>
       <c r="BV19" s="14">
         <v>405835</v>
       </c>
       <c r="BW19" s="14">
         <v>417770</v>
       </c>
-      <c r="BX19" s="71">
+      <c r="BX19" s="13">
         <v>417941</v>
       </c>
       <c r="BY19" s="13">
         <v>448906</v>
       </c>
     </row>
     <row r="20" spans="1:77" ht="13.5" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="35">
+      <c r="B20" s="34">
         <v>52705</v>
       </c>
-      <c r="C20" s="35">
+      <c r="C20" s="34">
         <v>54634</v>
       </c>
-      <c r="D20" s="36">
+      <c r="D20" s="35">
         <v>58862</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="35">
         <v>61589</v>
       </c>
       <c r="F20" s="16">
         <v>61712.1</v>
       </c>
-      <c r="G20" s="37">
+      <c r="G20" s="36">
         <v>63831</v>
       </c>
       <c r="H20" s="23">
         <v>66488</v>
       </c>
       <c r="I20" s="23">
         <v>67603</v>
       </c>
       <c r="J20" s="23">
         <v>68757</v>
       </c>
       <c r="K20" s="16">
         <v>68920.5</v>
       </c>
       <c r="L20" s="23">
         <v>68919</v>
       </c>
       <c r="M20" s="23">
         <v>71216</v>
       </c>
       <c r="N20" s="23">
         <v>72992</v>
       </c>
       <c r="O20" s="23">
         <v>74172</v>
       </c>
       <c r="P20" s="18">
         <v>74853.408268674175</v>
       </c>
-      <c r="Q20" s="37">
+      <c r="Q20" s="36">
         <v>72900</v>
       </c>
-      <c r="R20" s="37">
+      <c r="R20" s="36">
         <v>76992</v>
       </c>
-      <c r="S20" s="37">
+      <c r="S20" s="36">
         <v>78404</v>
       </c>
-      <c r="T20" s="37">
+      <c r="T20" s="36">
         <v>79732</v>
       </c>
       <c r="U20" s="20">
         <v>81061.899999999994</v>
       </c>
-      <c r="V20" s="35">
+      <c r="V20" s="34">
         <v>77618</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W20" s="34">
         <v>81325</v>
       </c>
-      <c r="X20" s="38">
+      <c r="X20" s="37">
         <v>81882</v>
       </c>
-      <c r="Y20" s="38">
+      <c r="Y20" s="37">
         <v>82971</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="38">
         <v>84324</v>
       </c>
-      <c r="AA20" s="38">
+      <c r="AA20" s="37">
         <v>88802</v>
       </c>
-      <c r="AB20" s="39">
+      <c r="AB20" s="38">
         <v>94362</v>
       </c>
       <c r="AC20" s="14">
         <v>94895</v>
       </c>
       <c r="AD20" s="14">
         <v>97065</v>
       </c>
       <c r="AE20" s="14">
         <v>97344</v>
       </c>
       <c r="AF20" s="14">
         <v>93909</v>
       </c>
       <c r="AG20" s="14">
         <v>99930</v>
       </c>
       <c r="AH20" s="14">
         <v>101814</v>
       </c>
       <c r="AI20" s="14">
         <v>103830</v>
       </c>
       <c r="AJ20" s="14">
         <v>104139</v>
@@ -14075,168 +14070,168 @@
       </c>
       <c r="BP20" s="14">
         <v>283673</v>
       </c>
       <c r="BQ20" s="14">
         <v>284911</v>
       </c>
       <c r="BR20" s="14">
         <v>291932</v>
       </c>
       <c r="BS20" s="14">
         <v>293421</v>
       </c>
       <c r="BT20" s="14">
         <v>300051</v>
       </c>
       <c r="BU20" s="14">
         <v>316477</v>
       </c>
       <c r="BV20" s="14">
         <v>316380</v>
       </c>
       <c r="BW20" s="14">
         <v>326325</v>
       </c>
-      <c r="BX20" s="71">
+      <c r="BX20" s="13">
         <v>326679</v>
       </c>
       <c r="BY20" s="13">
         <v>326664</v>
       </c>
     </row>
     <row r="21" spans="1:77" ht="13.5" customHeight="1">
       <c r="A21" s="11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B21" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="38" t="s">
-[...102 lines deleted...]
-        <v>34</v>
+      <c r="B21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="K21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="L21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="M21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="O21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="P21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="R21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="S21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="T21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="U21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="V21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="W21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK21" s="37" t="s">
+        <v>33</v>
       </c>
       <c r="AL21" s="14">
         <v>103464</v>
       </c>
       <c r="AM21" s="14">
         <v>101836</v>
       </c>
       <c r="AN21" s="14">
         <v>103929</v>
       </c>
       <c r="AO21" s="14">
         <v>104136</v>
       </c>
       <c r="AP21" s="14">
         <v>108970</v>
       </c>
       <c r="AQ21" s="14">
         <v>118252</v>
       </c>
       <c r="AR21" s="13">
         <v>119741</v>
       </c>
       <c r="AS21" s="13">
         <v>124163</v>
       </c>
@@ -14308,225 +14303,225 @@
       </c>
       <c r="BP21" s="14">
         <v>304595</v>
       </c>
       <c r="BQ21" s="14">
         <v>291714</v>
       </c>
       <c r="BR21" s="14">
         <v>295647</v>
       </c>
       <c r="BS21" s="14">
         <v>295251</v>
       </c>
       <c r="BT21" s="14">
         <v>310515</v>
       </c>
       <c r="BU21" s="14">
         <v>330680</v>
       </c>
       <c r="BV21" s="14">
         <v>316792</v>
       </c>
       <c r="BW21" s="14">
         <v>318536</v>
       </c>
-      <c r="BX21" s="71">
+      <c r="BX21" s="13">
         <v>318990</v>
       </c>
       <c r="BY21" s="13">
         <v>332640</v>
       </c>
     </row>
     <row r="22" spans="1:77" ht="13.5" customHeight="1">
       <c r="A22" s="11" t="s">
-        <v>42</v>
-[...164 lines deleted...]
-        <v>34</v>
+        <v>41</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="K22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="L22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="N22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="O22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="P22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="R22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="S22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="T22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="U22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="V22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="W22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="X22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AM22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AN22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AT22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AU22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AV22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AW22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AX22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AZ22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BC22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BD22" s="37" t="s">
+        <v>33</v>
       </c>
       <c r="BE22" s="13">
         <v>369303</v>
       </c>
       <c r="BF22" s="13">
         <v>373403</v>
       </c>
       <c r="BG22" s="14">
         <v>392173</v>
       </c>
       <c r="BH22" s="14">
         <v>404279</v>
       </c>
       <c r="BI22" s="14">
         <v>402561</v>
       </c>
       <c r="BJ22" s="14">
         <v>450889</v>
       </c>
       <c r="BK22" s="14">
         <v>459567</v>
       </c>
       <c r="BL22" s="14">
         <v>462671</v>
       </c>
@@ -14541,164 +14536,164 @@
       </c>
       <c r="BP22" s="14">
         <v>511220</v>
       </c>
       <c r="BQ22" s="14">
         <v>512284</v>
       </c>
       <c r="BR22" s="14">
         <v>533943</v>
       </c>
       <c r="BS22" s="14">
         <v>533562</v>
       </c>
       <c r="BT22" s="14">
         <v>599046</v>
       </c>
       <c r="BU22" s="14">
         <v>582840</v>
       </c>
       <c r="BV22" s="14">
         <v>572662</v>
       </c>
       <c r="BW22" s="14">
         <v>591099</v>
       </c>
-      <c r="BX22" s="71">
-        <v>602949</v>
+      <c r="BX22" s="13">
+        <v>586978</v>
       </c>
       <c r="BY22" s="13">
         <v>655995</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="13.5" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="35">
+      <c r="B23" s="34">
         <v>63441</v>
       </c>
-      <c r="C23" s="35">
+      <c r="C23" s="34">
         <v>65870</v>
       </c>
-      <c r="D23" s="36">
+      <c r="D23" s="35">
         <v>69872</v>
       </c>
-      <c r="E23" s="36">
+      <c r="E23" s="35">
         <v>73593</v>
       </c>
       <c r="F23" s="16">
         <v>73677</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="36">
         <v>77179</v>
       </c>
       <c r="H23" s="23">
         <v>80431</v>
       </c>
       <c r="I23" s="23">
         <v>82439</v>
       </c>
       <c r="J23" s="23">
         <v>84817</v>
       </c>
       <c r="K23" s="16">
         <v>84872</v>
       </c>
       <c r="L23" s="23">
         <v>83977</v>
       </c>
       <c r="M23" s="23">
         <v>86501</v>
       </c>
       <c r="N23" s="23">
         <v>87884</v>
       </c>
       <c r="O23" s="23">
         <v>90209</v>
       </c>
       <c r="P23" s="18">
         <v>90262.890695811817</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="36">
         <v>89093</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="36">
         <v>93664</v>
       </c>
-      <c r="S23" s="37">
+      <c r="S23" s="36">
         <v>95914</v>
       </c>
-      <c r="T23" s="37">
+      <c r="T23" s="36">
         <v>98360</v>
       </c>
       <c r="U23" s="20">
         <v>99129.7</v>
       </c>
-      <c r="V23" s="35">
+      <c r="V23" s="34">
         <v>96361</v>
       </c>
-      <c r="W23" s="35">
+      <c r="W23" s="34">
         <v>98999</v>
       </c>
-      <c r="X23" s="38">
+      <c r="X23" s="37">
         <v>100454</v>
       </c>
-      <c r="Y23" s="38">
+      <c r="Y23" s="37">
         <v>102251</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="38">
         <v>103028</v>
       </c>
-      <c r="AA23" s="38">
+      <c r="AA23" s="37">
         <v>108438</v>
       </c>
-      <c r="AB23" s="39">
+      <c r="AB23" s="38">
         <v>112790</v>
       </c>
       <c r="AC23" s="14">
         <v>113509</v>
       </c>
       <c r="AD23" s="14">
         <v>118609</v>
       </c>
       <c r="AE23" s="14">
         <v>118736</v>
       </c>
       <c r="AF23" s="14">
         <v>116013</v>
       </c>
       <c r="AG23" s="14">
         <v>119863</v>
       </c>
       <c r="AH23" s="14">
         <v>120182</v>
       </c>
       <c r="AI23" s="14">
         <v>125779</v>
       </c>
-      <c r="AJ23" s="38">
+      <c r="AJ23" s="37">
         <v>125911</v>
       </c>
       <c r="AK23" s="14">
         <v>126594</v>
       </c>
       <c r="AL23" s="14">
         <v>132163</v>
       </c>
       <c r="AM23" s="14">
         <v>133580</v>
       </c>
       <c r="AN23" s="14">
         <v>139885</v>
       </c>
       <c r="AO23" s="14">
         <v>140126</v>
       </c>
       <c r="AP23" s="14">
         <v>144156</v>
       </c>
       <c r="AQ23" s="14">
         <v>150710</v>
       </c>
       <c r="AR23" s="13">
         <v>152179</v>
@@ -14774,140 +14769,140 @@
       </c>
       <c r="BP23" s="14">
         <v>374133</v>
       </c>
       <c r="BQ23" s="14">
         <v>368064</v>
       </c>
       <c r="BR23" s="14">
         <v>378485</v>
       </c>
       <c r="BS23" s="14">
         <v>380325</v>
       </c>
       <c r="BT23" s="14">
         <v>404799</v>
       </c>
       <c r="BU23" s="14">
         <v>407543</v>
       </c>
       <c r="BV23" s="14">
         <v>403158</v>
       </c>
       <c r="BW23" s="14">
         <v>417890</v>
       </c>
-      <c r="BX23" s="71">
-        <v>416869</v>
+      <c r="BX23" s="13">
+        <v>416781</v>
       </c>
       <c r="BY23" s="13">
         <v>438659</v>
       </c>
     </row>
     <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="11" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B24" s="35">
+        <v>44</v>
+      </c>
+      <c r="B24" s="34">
         <v>113281</v>
       </c>
-      <c r="C24" s="35">
+      <c r="C24" s="34">
         <v>117043</v>
       </c>
-      <c r="D24" s="36">
+      <c r="D24" s="35">
         <v>122975</v>
       </c>
-      <c r="E24" s="36">
+      <c r="E24" s="35">
         <v>132051</v>
       </c>
       <c r="F24" s="16">
         <v>132612</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="36">
         <v>134376</v>
       </c>
       <c r="H24" s="23">
         <v>137810</v>
       </c>
       <c r="I24" s="23">
         <v>140813</v>
       </c>
       <c r="J24" s="23">
         <v>147550</v>
       </c>
       <c r="K24" s="16">
         <v>148286.79999999999</v>
       </c>
       <c r="L24" s="23">
         <v>139409</v>
       </c>
       <c r="M24" s="23">
         <v>146544</v>
       </c>
       <c r="N24" s="23">
         <v>152135</v>
       </c>
       <c r="O24" s="23">
         <v>158899</v>
       </c>
       <c r="P24" s="18">
         <v>159536.72676261855</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="36">
         <v>153109</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="36">
         <v>163503</v>
       </c>
-      <c r="S24" s="37">
+      <c r="S24" s="36">
         <v>168382</v>
       </c>
-      <c r="T24" s="37">
+      <c r="T24" s="36">
         <v>176547</v>
       </c>
       <c r="U24" s="20">
         <v>177808.5</v>
       </c>
-      <c r="V24" s="35">
+      <c r="V24" s="34">
         <v>171544</v>
       </c>
-      <c r="W24" s="35">
+      <c r="W24" s="34">
         <v>176969</v>
       </c>
-      <c r="X24" s="38">
+      <c r="X24" s="37">
         <v>180939</v>
       </c>
-      <c r="Y24" s="38">
+      <c r="Y24" s="37">
         <v>191099</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="38">
         <v>189970</v>
       </c>
-      <c r="AA24" s="38">
+      <c r="AA24" s="37">
         <v>189087</v>
       </c>
-      <c r="AB24" s="39">
+      <c r="AB24" s="38">
         <v>197408</v>
       </c>
       <c r="AC24" s="14">
         <v>201103</v>
       </c>
       <c r="AD24" s="14">
         <v>209735</v>
       </c>
       <c r="AE24" s="14">
         <v>212848</v>
       </c>
       <c r="AF24" s="14">
         <v>203466</v>
       </c>
       <c r="AG24" s="14">
         <v>212446</v>
       </c>
       <c r="AH24" s="14">
         <v>214889</v>
       </c>
       <c r="AI24" s="14">
         <v>224951</v>
       </c>
       <c r="AJ24" s="14">
         <v>227003</v>
@@ -15007,140 +15002,140 @@
       </c>
       <c r="BP24" s="14">
         <v>504918</v>
       </c>
       <c r="BQ24" s="14">
         <v>505045</v>
       </c>
       <c r="BR24" s="14">
         <v>532147</v>
       </c>
       <c r="BS24" s="14">
         <v>538009</v>
       </c>
       <c r="BT24" s="14">
         <v>563309</v>
       </c>
       <c r="BU24" s="14">
         <v>577705</v>
       </c>
       <c r="BV24" s="14">
         <v>576183</v>
       </c>
       <c r="BW24" s="14">
         <v>595873</v>
       </c>
-      <c r="BX24" s="71">
+      <c r="BX24" s="13">
         <v>594164</v>
       </c>
       <c r="BY24" s="13">
         <v>609725</v>
       </c>
     </row>
     <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="11" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25" s="35">
+        <v>42</v>
+      </c>
+      <c r="B25" s="34">
         <v>108772</v>
       </c>
-      <c r="C25" s="35">
+      <c r="C25" s="34">
         <v>114501</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="35">
         <v>116784</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="35">
         <v>121378</v>
       </c>
       <c r="F25" s="16">
         <v>121674.1</v>
       </c>
-      <c r="G25" s="37">
+      <c r="G25" s="36">
         <v>124127</v>
       </c>
       <c r="H25" s="23">
         <v>129643</v>
       </c>
       <c r="I25" s="23">
         <v>130594</v>
       </c>
       <c r="J25" s="23">
         <v>133646</v>
       </c>
       <c r="K25" s="16">
         <v>134377.6488628345</v>
       </c>
       <c r="L25" s="23">
         <v>134438</v>
       </c>
       <c r="M25" s="23">
         <v>136683</v>
       </c>
       <c r="N25" s="23">
         <v>138773</v>
       </c>
       <c r="O25" s="23">
         <v>142293</v>
       </c>
       <c r="P25" s="18">
         <v>142309.759242539</v>
       </c>
-      <c r="Q25" s="37">
+      <c r="Q25" s="36">
         <v>142325</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="36">
         <v>149293</v>
       </c>
-      <c r="S25" s="37">
+      <c r="S25" s="36">
         <v>150610</v>
       </c>
-      <c r="T25" s="37">
+      <c r="T25" s="36">
         <v>154945</v>
       </c>
       <c r="U25" s="20">
         <v>155241.79999999999</v>
       </c>
-      <c r="V25" s="35">
+      <c r="V25" s="34">
         <v>152724</v>
       </c>
-      <c r="W25" s="35">
+      <c r="W25" s="34">
         <v>155349</v>
       </c>
-      <c r="X25" s="38">
+      <c r="X25" s="37">
         <v>155067</v>
       </c>
-      <c r="Y25" s="38">
+      <c r="Y25" s="37">
         <v>159630</v>
       </c>
-      <c r="Z25" s="39">
+      <c r="Z25" s="38">
         <v>161845</v>
       </c>
-      <c r="AA25" s="38">
+      <c r="AA25" s="37">
         <v>168724</v>
       </c>
-      <c r="AB25" s="39">
+      <c r="AB25" s="38">
         <v>176860</v>
       </c>
       <c r="AC25" s="14">
         <v>173459</v>
       </c>
       <c r="AD25" s="14">
         <v>178569</v>
       </c>
       <c r="AE25" s="14">
         <v>178678</v>
       </c>
       <c r="AF25" s="14">
         <v>179822</v>
       </c>
       <c r="AG25" s="14">
         <v>184504</v>
       </c>
       <c r="AH25" s="14">
         <v>184262</v>
       </c>
       <c r="AI25" s="14">
         <v>188368</v>
       </c>
       <c r="AJ25" s="14">
         <v>190875</v>
@@ -15240,168 +15235,168 @@
       </c>
       <c r="BP25" s="14">
         <v>468160</v>
       </c>
       <c r="BQ25" s="14">
         <v>470037</v>
       </c>
       <c r="BR25" s="14">
         <v>487851</v>
       </c>
       <c r="BS25" s="14">
         <v>490963</v>
       </c>
       <c r="BT25" s="14">
         <v>518857</v>
       </c>
       <c r="BU25" s="14">
         <v>537167</v>
       </c>
       <c r="BV25" s="14">
         <v>539471</v>
       </c>
       <c r="BW25" s="14">
         <v>552860</v>
       </c>
-      <c r="BX25" s="71">
+      <c r="BX25" s="13">
         <v>556063</v>
       </c>
       <c r="BY25" s="13">
         <v>574162</v>
       </c>
     </row>
     <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="11" t="s">
-        <v>44</v>
-[...107 lines deleted...]
-        <v>34</v>
+        <v>43</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="I26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="K26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="L26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="M26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="N26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="O26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="P26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="R26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="S26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="T26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="U26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="V26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="W26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="X26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK26" s="37" t="s">
+        <v>33</v>
       </c>
       <c r="AL26" s="14">
         <v>113442</v>
       </c>
       <c r="AM26" s="14">
         <v>113624</v>
       </c>
       <c r="AN26" s="14">
         <v>114531</v>
       </c>
       <c r="AO26" s="14">
         <v>115574</v>
       </c>
       <c r="AP26" s="14">
         <v>122289</v>
       </c>
       <c r="AQ26" s="14">
         <v>130656</v>
       </c>
       <c r="AR26" s="13">
         <v>133767</v>
       </c>
       <c r="AS26" s="13">
         <v>137371</v>
       </c>
@@ -15473,76 +15468,76 @@
       </c>
       <c r="BP26" s="14">
         <v>302357</v>
       </c>
       <c r="BQ26" s="14">
         <v>304088</v>
       </c>
       <c r="BR26" s="14">
         <v>309976</v>
       </c>
       <c r="BS26" s="14">
         <v>312536</v>
       </c>
       <c r="BT26" s="14">
         <v>321408</v>
       </c>
       <c r="BU26" s="14">
         <v>333489</v>
       </c>
       <c r="BV26" s="14">
         <v>334170</v>
       </c>
       <c r="BW26" s="14">
         <v>341615</v>
       </c>
-      <c r="BX26" s="71">
+      <c r="BX26" s="13">
         <v>343876</v>
       </c>
       <c r="BY26" s="13">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="V2:Z2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
-    <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
-    <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="V2:Z2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>