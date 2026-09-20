--- v2 (2026-07-18)
+++ v3 (2026-09-20)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8610"/>
   </bookViews>
   <sheets>
-    <sheet name="квартал" sheetId="1" r:id="rId1"/>
-    <sheet name="период" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="квартал" sheetId="1" r:id="rId3"/>
+    <sheet name="период" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$3:$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$2:$BC$26</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">квартал!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">квартал!$A$2:$BC$26</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="91">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -174,69 +178,202 @@
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>город Алматы</t>
   </si>
   <si>
     <t>город Шымкент</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <t>Среднемесячная номинальная заработная плата по регионам</t>
   </si>
   <si>
     <t xml:space="preserve">теңге
 </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2010-2011</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата – это заработная плата, исчисленная в среднем на одного работника или единицу отработанного времени, выраженная в денежных единицах.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета среднемесячной заработной платы работников </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - квартальная, годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346822/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/335750/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702972?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики труда и уровня жизни</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="22">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -245,50 +382,117 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -353,59 +557,64 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -475,141 +684,229 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -854,63 +1151,363 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702972?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335750/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346822/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M27"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="102" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="102" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="79"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="78"/>
+      <c r="B1" s="78"/>
+    </row>
+    <row r="2" spans="1:13" s="81" customFormat="1">
+      <c r="A2" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="49">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="81" customFormat="1">
+      <c r="A3" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="82" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="81" customFormat="1">
+      <c r="A4" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="83" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="81" customFormat="1">
+      <c r="A5" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="82" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="81" customFormat="1">
+      <c r="A6" s="84" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="82" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="81" customFormat="1" ht="25.5">
+      <c r="A7" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="81" customFormat="1">
+      <c r="A8" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="83" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="81" customFormat="1">
+      <c r="A9" s="80" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="85" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="81" customFormat="1">
+      <c r="A10" s="80" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="81" customFormat="1" ht="25.5">
+      <c r="A11" s="80" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="88"/>
+    </row>
+    <row r="12" spans="1:13" s="81" customFormat="1">
+      <c r="A12" s="80" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="89" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="88"/>
+    </row>
+    <row r="13" spans="1:13" s="81" customFormat="1" ht="25.5">
+      <c r="A13" s="90" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="91" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="88"/>
+    </row>
+    <row r="14" spans="1:13" s="81" customFormat="1">
+      <c r="A14" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="91" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" s="88"/>
+    </row>
+    <row r="15" spans="1:13" s="81" customFormat="1">
+      <c r="A15" s="93"/>
+      <c r="B15" s="94" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" s="88"/>
+    </row>
+    <row r="16" spans="1:13" s="81" customFormat="1">
+      <c r="A16" s="90" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="94" t="s">
+        <v>73</v>
+      </c>
+      <c r="M16" s="88"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="95">
+        <v>46267</v>
+      </c>
+      <c r="M17" s="96"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="80" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="95">
+        <v>46337</v>
+      </c>
+      <c r="M18" s="97"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="80" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="96"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="80" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="83" t="s">
+        <v>79</v>
+      </c>
+      <c r="M20" s="97"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="80" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="98" t="s">
+        <v>81</v>
+      </c>
+      <c r="M21" s="96"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="99" t="s">
+        <v>83</v>
+      </c>
+      <c r="M22" s="97"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="100"/>
+      <c r="B23" s="101"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="97"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="96"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="97"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="96"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" style="51" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" style="51" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="50"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="52" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="52" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="52" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="52" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="52" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="53" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="52"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="54" t="s">
+        <v>90</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:GG27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CZ1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DT22" sqref="DT22"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="1" customWidth="1"/>
     <col min="16" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.140625" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9" style="1" customWidth="1"/>
@@ -953,235 +1550,237 @@
     <col min="86" max="86" width="9.5703125" style="1" customWidth="1"/>
     <col min="87" max="87" width="10.42578125" style="1" customWidth="1"/>
     <col min="88" max="89" width="10.7109375" style="1" customWidth="1"/>
     <col min="90" max="90" width="10.5703125" style="1" customWidth="1"/>
     <col min="91" max="92" width="9.7109375" style="1" customWidth="1"/>
     <col min="93" max="93" width="10.7109375" style="1" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="1" customWidth="1"/>
     <col min="95" max="95" width="10.42578125" style="1" customWidth="1"/>
     <col min="96" max="96" width="10.140625" style="1" customWidth="1"/>
     <col min="97" max="98" width="9.85546875" style="1" customWidth="1"/>
     <col min="99" max="99" width="10" style="1" customWidth="1"/>
     <col min="100" max="102" width="9.7109375" style="1" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="1" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="1" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="1" customWidth="1"/>
     <col min="107" max="107" width="9.7109375" style="1" customWidth="1"/>
     <col min="108" max="108" width="10" style="1" customWidth="1"/>
     <col min="109" max="110" width="9.85546875" style="1" customWidth="1"/>
     <col min="111" max="111" width="8.5703125" style="1" customWidth="1"/>
     <col min="112" max="112" width="9.7109375" style="1" customWidth="1"/>
     <col min="113" max="113" width="9" style="1" customWidth="1"/>
     <col min="114" max="114" width="8.7109375" style="1" customWidth="1"/>
     <col min="115" max="116" width="9.28515625" style="1" customWidth="1"/>
     <col min="117" max="117" width="9.42578125" style="1" customWidth="1"/>
-    <col min="118" max="118" width="9.7109375" style="1" customWidth="1"/>
+    <col min="118" max="118" width="8.42578125" style="1" customWidth="1"/>
     <col min="119" max="119" width="8.85546875" style="1" customWidth="1"/>
     <col min="120" max="121" width="7.85546875" style="1"/>
     <col min="122" max="122" width="8.140625" style="1" customWidth="1"/>
-    <col min="123" max="16384" width="7.85546875" style="1"/>
+    <col min="123" max="123" width="8.42578125" style="1" customWidth="1"/>
+    <col min="124" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:122" ht="15" customHeight="1">
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:123" ht="15" customHeight="1">
+      <c r="A2" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="48"/>
-[...10 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
       <c r="N2" s="43"/>
     </row>
-    <row r="3" spans="1:122" s="3" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="51">
+    <row r="3" spans="1:123" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="58">
         <v>2010</v>
       </c>
-      <c r="C3" s="52"/>
-[...11 lines deleted...]
-      <c r="O3" s="51">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="58">
         <v>2011</v>
       </c>
-      <c r="P3" s="52"/>
-[...11 lines deleted...]
-      <c r="AB3" s="51">
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="58">
         <v>2012</v>
       </c>
-      <c r="AC3" s="52"/>
-[...11 lines deleted...]
-      <c r="AO3" s="51">
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="59"/>
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="58">
         <v>2013</v>
       </c>
-      <c r="AP3" s="52"/>
-[...11 lines deleted...]
-      <c r="BB3" s="49">
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="59"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="59"/>
+      <c r="AY3" s="59"/>
+      <c r="AZ3" s="59"/>
+      <c r="BA3" s="60"/>
+      <c r="BB3" s="55">
         <v>2014</v>
       </c>
-      <c r="BC3" s="49"/>
-[...11 lines deleted...]
-      <c r="BO3" s="49">
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="55"/>
+      <c r="BE3" s="55"/>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="55"/>
+      <c r="BJ3" s="55"/>
+      <c r="BK3" s="55"/>
+      <c r="BL3" s="55"/>
+      <c r="BM3" s="55"/>
+      <c r="BN3" s="55"/>
+      <c r="BO3" s="55">
         <v>2015</v>
       </c>
-      <c r="BP3" s="49"/>
-[...3 lines deleted...]
-      <c r="BT3" s="49">
+      <c r="BP3" s="55"/>
+      <c r="BQ3" s="55"/>
+      <c r="BR3" s="55"/>
+      <c r="BS3" s="55"/>
+      <c r="BT3" s="55">
         <v>2016</v>
       </c>
-      <c r="BU3" s="49"/>
-[...3 lines deleted...]
-      <c r="BY3" s="49">
+      <c r="BU3" s="55"/>
+      <c r="BV3" s="55"/>
+      <c r="BW3" s="55"/>
+      <c r="BX3" s="55"/>
+      <c r="BY3" s="55">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="49"/>
-[...3 lines deleted...]
-      <c r="CD3" s="49">
+      <c r="BZ3" s="55"/>
+      <c r="CA3" s="55"/>
+      <c r="CB3" s="55"/>
+      <c r="CC3" s="55"/>
+      <c r="CD3" s="55">
         <v>2018</v>
       </c>
-      <c r="CE3" s="49"/>
-[...3 lines deleted...]
-      <c r="CI3" s="51">
+      <c r="CE3" s="55"/>
+      <c r="CF3" s="55"/>
+      <c r="CG3" s="55"/>
+      <c r="CH3" s="55"/>
+      <c r="CI3" s="58">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="52"/>
-[...3 lines deleted...]
-      <c r="CN3" s="51">
+      <c r="CJ3" s="59"/>
+      <c r="CK3" s="59"/>
+      <c r="CL3" s="59"/>
+      <c r="CM3" s="60"/>
+      <c r="CN3" s="58">
         <v>2020</v>
       </c>
-      <c r="CO3" s="52"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="52"/>
+      <c r="CO3" s="59"/>
+      <c r="CP3" s="59"/>
+      <c r="CQ3" s="59"/>
       <c r="CR3" s="42"/>
-      <c r="CS3" s="51">
+      <c r="CS3" s="58">
         <v>2021</v>
       </c>
-      <c r="CT3" s="52"/>
-[...3 lines deleted...]
-      <c r="CX3" s="51">
+      <c r="CT3" s="59"/>
+      <c r="CU3" s="59"/>
+      <c r="CV3" s="59"/>
+      <c r="CW3" s="60"/>
+      <c r="CX3" s="58">
         <v>2022</v>
       </c>
-      <c r="CY3" s="52"/>
-[...3 lines deleted...]
-      <c r="DC3" s="51">
+      <c r="CY3" s="59"/>
+      <c r="CZ3" s="59"/>
+      <c r="DA3" s="59"/>
+      <c r="DB3" s="60"/>
+      <c r="DC3" s="58">
         <v>2023</v>
       </c>
-      <c r="DD3" s="52"/>
-[...3 lines deleted...]
-      <c r="DH3" s="51">
+      <c r="DD3" s="59"/>
+      <c r="DE3" s="59"/>
+      <c r="DF3" s="59"/>
+      <c r="DG3" s="60"/>
+      <c r="DH3" s="58">
         <v>2024</v>
       </c>
-      <c r="DI3" s="52"/>
-[...3 lines deleted...]
-      <c r="DM3" s="51">
+      <c r="DI3" s="59"/>
+      <c r="DJ3" s="59"/>
+      <c r="DK3" s="59"/>
+      <c r="DL3" s="60"/>
+      <c r="DM3" s="58">
         <v>2025</v>
       </c>
-      <c r="DN3" s="52"/>
-[...3 lines deleted...]
-      <c r="DR3" s="47">
+      <c r="DN3" s="59"/>
+      <c r="DO3" s="59"/>
+      <c r="DP3" s="59"/>
+      <c r="DQ3" s="60"/>
+      <c r="DR3" s="55">
         <v>2026</v>
       </c>
+      <c r="DS3" s="55"/>
     </row>
-    <row r="4" spans="1:122" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="50"/>
+    <row r="4" spans="1:123" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="57"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -1498,164 +2097,167 @@
       </c>
       <c r="DJ4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="DK4" s="8" t="s">
         <v>31</v>
       </c>
       <c r="DL4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="DM4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DN4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="DO4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="DP4" s="8" t="s">
         <v>31</v>
       </c>
       <c r="DQ4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="DR4" s="6" t="s">
+      <c r="DR4" s="8" t="s">
         <v>28</v>
       </c>
+      <c r="DS4" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="5" spans="1:122" s="3" customFormat="1" ht="18.75" customHeight="1">
+    <row r="5" spans="1:123" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A5" s="44"/>
-      <c r="B5" s="54"/>
-[...102 lines deleted...]
-      <c r="DR5" s="9" t="s">
+      <c r="B5" s="61"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62"/>
+      <c r="AF5" s="62"/>
+      <c r="AG5" s="62"/>
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="62"/>
+      <c r="AY5" s="62"/>
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="62"/>
+      <c r="BB5" s="62"/>
+      <c r="BC5" s="62"/>
+      <c r="BD5" s="62"/>
+      <c r="BE5" s="62"/>
+      <c r="BF5" s="62"/>
+      <c r="BG5" s="62"/>
+      <c r="BH5" s="62"/>
+      <c r="BI5" s="62"/>
+      <c r="BJ5" s="62"/>
+      <c r="BK5" s="62"/>
+      <c r="BL5" s="62"/>
+      <c r="BM5" s="62"/>
+      <c r="BN5" s="62"/>
+      <c r="BO5" s="62"/>
+      <c r="BP5" s="62"/>
+      <c r="BQ5" s="62"/>
+      <c r="BR5" s="62"/>
+      <c r="BS5" s="62"/>
+      <c r="BT5" s="62"/>
+      <c r="BU5" s="62"/>
+      <c r="BV5" s="62"/>
+      <c r="BW5" s="62"/>
+      <c r="BX5" s="62"/>
+      <c r="BY5" s="62"/>
+      <c r="BZ5" s="62"/>
+      <c r="CA5" s="62"/>
+      <c r="CB5" s="62"/>
+      <c r="CC5" s="62"/>
+      <c r="CD5" s="62"/>
+      <c r="CE5" s="62"/>
+      <c r="CF5" s="62"/>
+      <c r="CG5" s="62"/>
+      <c r="CH5" s="62"/>
+      <c r="CI5" s="62"/>
+      <c r="CJ5" s="62"/>
+      <c r="CK5" s="62"/>
+      <c r="CL5" s="62"/>
+      <c r="CM5" s="62"/>
+      <c r="CN5" s="62"/>
+      <c r="CO5" s="62"/>
+      <c r="CP5" s="62"/>
+      <c r="CQ5" s="62"/>
+      <c r="CR5" s="62"/>
+      <c r="CS5" s="62"/>
+      <c r="CT5" s="62"/>
+      <c r="CU5" s="62"/>
+      <c r="CV5" s="62"/>
+      <c r="CW5" s="62"/>
+      <c r="CX5" s="62"/>
+      <c r="CY5" s="62"/>
+      <c r="CZ5" s="63"/>
+      <c r="DS5" s="9" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="12">
         <v>66674</v>
       </c>
       <c r="C6" s="12">
         <v>66315</v>
       </c>
       <c r="D6" s="12">
         <v>72251</v>
       </c>
       <c r="E6" s="12">
         <v>75203</v>
       </c>
       <c r="F6" s="12">
         <v>74791</v>
       </c>
       <c r="G6" s="12">
         <v>81266</v>
       </c>
       <c r="H6" s="12">
         <v>82282</v>
       </c>
       <c r="I6" s="12">
@@ -1978,52 +2580,55 @@
       </c>
       <c r="DK6" s="14">
         <v>434982</v>
       </c>
       <c r="DL6" s="14">
         <v>405416</v>
       </c>
       <c r="DM6" s="14">
         <v>423133</v>
       </c>
       <c r="DN6" s="13">
         <v>448620</v>
       </c>
       <c r="DO6" s="13">
         <v>429368</v>
       </c>
       <c r="DP6" s="13">
         <v>473158</v>
       </c>
       <c r="DQ6" s="13">
         <v>443315</v>
       </c>
       <c r="DR6" s="13">
         <v>461486</v>
       </c>
+      <c r="DS6" s="13">
+        <v>486388</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="12" t="s">
@@ -2346,52 +2951,55 @@
       </c>
       <c r="DK7" s="14">
         <v>363624</v>
       </c>
       <c r="DL7" s="14">
         <v>339299</v>
       </c>
       <c r="DM7" s="14">
         <v>355108</v>
       </c>
       <c r="DN7" s="13">
         <v>381756</v>
       </c>
       <c r="DO7" s="13">
         <v>372831</v>
       </c>
       <c r="DP7" s="13">
         <v>406275</v>
       </c>
       <c r="DQ7" s="13">
         <v>377347</v>
       </c>
       <c r="DR7" s="13">
         <v>405425</v>
       </c>
+      <c r="DS7" s="13">
+        <v>422043</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="12">
         <v>47171</v>
       </c>
       <c r="C8" s="12">
         <v>46589</v>
       </c>
       <c r="D8" s="12">
         <v>49387</v>
       </c>
       <c r="E8" s="12">
         <v>50695</v>
       </c>
       <c r="F8" s="12">
         <v>54651</v>
       </c>
       <c r="G8" s="12">
         <v>58246</v>
       </c>
       <c r="H8" s="12">
         <v>58567</v>
       </c>
       <c r="I8" s="12">
@@ -2714,52 +3322,55 @@
       </c>
       <c r="DK8" s="14">
         <v>348095</v>
       </c>
       <c r="DL8" s="14">
         <v>329732</v>
       </c>
       <c r="DM8" s="14">
         <v>343471</v>
       </c>
       <c r="DN8" s="13">
         <v>366971</v>
       </c>
       <c r="DO8" s="13">
         <v>366749</v>
       </c>
       <c r="DP8" s="13">
         <v>408595</v>
       </c>
       <c r="DQ8" s="13">
         <v>374100</v>
       </c>
       <c r="DR8" s="13">
         <v>378763</v>
       </c>
+      <c r="DS8" s="13">
+        <v>406085</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="12">
         <v>57245</v>
       </c>
       <c r="C9" s="12">
         <v>57553</v>
       </c>
       <c r="D9" s="12">
         <v>64939</v>
       </c>
       <c r="E9" s="12">
         <v>66102</v>
       </c>
       <c r="F9" s="12">
         <v>67202</v>
       </c>
       <c r="G9" s="12">
         <v>72141</v>
       </c>
       <c r="H9" s="12">
         <v>74099</v>
       </c>
       <c r="I9" s="12">
@@ -3082,52 +3693,55 @@
       </c>
       <c r="DK9" s="14">
         <v>406520</v>
       </c>
       <c r="DL9" s="14">
         <v>378086</v>
       </c>
       <c r="DM9" s="14">
         <v>385569</v>
       </c>
       <c r="DN9" s="13">
         <v>405140</v>
       </c>
       <c r="DO9" s="13">
         <v>401215</v>
       </c>
       <c r="DP9" s="13">
         <v>438484</v>
       </c>
       <c r="DQ9" s="13">
         <v>404557</v>
       </c>
       <c r="DR9" s="13">
         <v>420239</v>
       </c>
+      <c r="DS9" s="13">
+        <v>440520</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="12">
         <v>50277</v>
       </c>
       <c r="C10" s="12">
         <v>51774</v>
       </c>
       <c r="D10" s="12">
         <v>52022</v>
       </c>
       <c r="E10" s="12">
         <v>55790</v>
       </c>
       <c r="F10" s="12">
         <v>58581</v>
       </c>
       <c r="G10" s="12">
         <v>62489</v>
       </c>
       <c r="H10" s="12">
         <v>63866</v>
       </c>
       <c r="I10" s="12">
@@ -3450,52 +4064,55 @@
       </c>
       <c r="DK10" s="14">
         <v>353691</v>
       </c>
       <c r="DL10" s="14">
         <v>328536</v>
       </c>
       <c r="DM10" s="14">
         <v>339185</v>
       </c>
       <c r="DN10" s="13">
         <v>389205</v>
       </c>
       <c r="DO10" s="13">
         <v>343625</v>
       </c>
       <c r="DP10" s="13">
         <v>386257</v>
       </c>
       <c r="DQ10" s="13">
         <v>364181</v>
       </c>
       <c r="DR10" s="13">
         <v>376012</v>
       </c>
+      <c r="DS10" s="13">
+        <v>401457</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="12">
         <v>134194</v>
       </c>
       <c r="C11" s="12">
         <v>131731</v>
       </c>
       <c r="D11" s="12">
         <v>141197</v>
       </c>
       <c r="E11" s="12">
         <v>144031</v>
       </c>
       <c r="F11" s="12">
         <v>138056</v>
       </c>
       <c r="G11" s="12">
         <v>145351</v>
       </c>
       <c r="H11" s="12">
         <v>154006</v>
       </c>
       <c r="I11" s="12">
@@ -3818,52 +4435,55 @@
       </c>
       <c r="DK11" s="14">
         <v>640938</v>
       </c>
       <c r="DL11" s="14">
         <v>633322</v>
       </c>
       <c r="DM11" s="14">
         <v>634234</v>
       </c>
       <c r="DN11" s="13">
         <v>585172</v>
       </c>
       <c r="DO11" s="13">
         <v>602752</v>
       </c>
       <c r="DP11" s="13">
         <v>609534</v>
       </c>
       <c r="DQ11" s="13">
         <v>613062</v>
       </c>
       <c r="DR11" s="13">
         <v>652950</v>
       </c>
+      <c r="DS11" s="13">
+        <v>631555</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="12">
         <v>68125</v>
       </c>
       <c r="C12" s="12">
         <v>67843</v>
       </c>
       <c r="D12" s="12">
         <v>74969</v>
       </c>
       <c r="E12" s="12">
         <v>78135</v>
       </c>
       <c r="F12" s="12">
         <v>79530</v>
       </c>
       <c r="G12" s="12">
         <v>80431</v>
       </c>
       <c r="H12" s="12">
         <v>83406</v>
       </c>
       <c r="I12" s="12">
@@ -4186,52 +4806,55 @@
       </c>
       <c r="DK12" s="14">
         <v>361140</v>
       </c>
       <c r="DL12" s="14">
         <v>350965</v>
       </c>
       <c r="DM12" s="14">
         <v>361848</v>
       </c>
       <c r="DN12" s="13">
         <v>378851</v>
       </c>
       <c r="DO12" s="13">
         <v>363934</v>
       </c>
       <c r="DP12" s="13">
         <v>380424</v>
       </c>
       <c r="DQ12" s="13">
         <v>370882</v>
       </c>
       <c r="DR12" s="13">
         <v>387694</v>
       </c>
+      <c r="DS12" s="13">
+        <v>402028</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12">
         <v>43677</v>
       </c>
       <c r="C13" s="12">
         <v>43385</v>
       </c>
       <c r="D13" s="12">
         <v>45228</v>
       </c>
       <c r="E13" s="12">
         <v>48927</v>
       </c>
       <c r="F13" s="12">
         <v>50409</v>
       </c>
       <c r="G13" s="12">
         <v>55605</v>
       </c>
       <c r="H13" s="12">
         <v>55523</v>
       </c>
       <c r="I13" s="12">
@@ -4554,52 +5177,55 @@
       </c>
       <c r="DK13" s="14">
         <v>313073</v>
       </c>
       <c r="DL13" s="14">
         <v>299972</v>
       </c>
       <c r="DM13" s="14">
         <v>308891</v>
       </c>
       <c r="DN13" s="13">
         <v>355167</v>
       </c>
       <c r="DO13" s="13">
         <v>308058</v>
       </c>
       <c r="DP13" s="13">
         <v>335794</v>
       </c>
       <c r="DQ13" s="13">
         <v>327401</v>
       </c>
       <c r="DR13" s="13">
         <v>328952</v>
       </c>
+      <c r="DS13" s="13">
+        <v>375456</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -4922,52 +5548,55 @@
       </c>
       <c r="DK14" s="14">
         <v>314398</v>
       </c>
       <c r="DL14" s="14">
         <v>293160</v>
       </c>
       <c r="DM14" s="14">
         <v>308429</v>
       </c>
       <c r="DN14" s="13">
         <v>355644</v>
       </c>
       <c r="DO14" s="13">
         <v>331211</v>
       </c>
       <c r="DP14" s="13">
         <v>349593</v>
       </c>
       <c r="DQ14" s="13">
         <v>332203</v>
       </c>
       <c r="DR14" s="13">
         <v>346199</v>
       </c>
+      <c r="DS14" s="13">
+        <v>377798</v>
+      </c>
     </row>
-    <row r="15" spans="1:122" ht="12" customHeight="1">
+    <row r="15" spans="1:123" ht="12" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12">
         <v>63155</v>
       </c>
       <c r="C15" s="12">
         <v>57962</v>
       </c>
       <c r="D15" s="12">
         <v>60960</v>
       </c>
       <c r="E15" s="12">
         <v>66393</v>
       </c>
       <c r="F15" s="12">
         <v>65043</v>
       </c>
       <c r="G15" s="12">
         <v>67996</v>
       </c>
       <c r="H15" s="12">
         <v>69771</v>
       </c>
       <c r="I15" s="12">
@@ -5290,52 +5919,55 @@
       </c>
       <c r="DK15" s="14">
         <v>415544</v>
       </c>
       <c r="DL15" s="14">
         <v>380953</v>
       </c>
       <c r="DM15" s="14">
         <v>398805</v>
       </c>
       <c r="DN15" s="13">
         <v>432501</v>
       </c>
       <c r="DO15" s="13">
         <v>410314</v>
       </c>
       <c r="DP15" s="13">
         <v>454071</v>
       </c>
       <c r="DQ15" s="13">
         <v>423278</v>
       </c>
       <c r="DR15" s="13">
         <v>439100</v>
       </c>
+      <c r="DS15" s="13">
+        <v>470390</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="12">
         <v>47950</v>
       </c>
       <c r="C16" s="12">
         <v>46933</v>
       </c>
       <c r="D16" s="12">
         <v>50316</v>
       </c>
       <c r="E16" s="12">
         <v>51937</v>
       </c>
       <c r="F16" s="12">
         <v>55284</v>
       </c>
       <c r="G16" s="12">
         <v>59170</v>
       </c>
       <c r="H16" s="12">
         <v>60358</v>
       </c>
       <c r="I16" s="12">
@@ -5657,50 +6289,53 @@
         <v>338366</v>
       </c>
       <c r="DK16" s="14">
         <v>376535</v>
       </c>
       <c r="DL16" s="14">
         <v>343804</v>
       </c>
       <c r="DM16" s="14">
         <v>358873</v>
       </c>
       <c r="DN16" s="13">
         <v>381146</v>
       </c>
       <c r="DO16" s="13">
         <v>377719</v>
       </c>
       <c r="DP16" s="13">
         <v>416699</v>
       </c>
       <c r="DQ16" s="13">
         <v>384256</v>
       </c>
       <c r="DR16" s="13">
         <v>394942</v>
+      </c>
+      <c r="DS16" s="13">
+        <v>412546</v>
       </c>
     </row>
     <row r="17" spans="1:189" ht="12.75" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="12">
         <v>59975</v>
       </c>
       <c r="C17" s="12">
         <v>59906</v>
       </c>
       <c r="D17" s="12">
         <v>62305</v>
       </c>
       <c r="E17" s="12">
         <v>66632</v>
       </c>
       <c r="F17" s="12">
         <v>68945</v>
       </c>
       <c r="G17" s="12">
         <v>74746</v>
       </c>
       <c r="H17" s="12">
@@ -6026,50 +6661,53 @@
       </c>
       <c r="DK17" s="14">
         <v>349918</v>
       </c>
       <c r="DL17" s="14">
         <v>344381</v>
       </c>
       <c r="DM17" s="14">
         <v>354856</v>
       </c>
       <c r="DN17" s="13">
         <v>395010</v>
       </c>
       <c r="DO17" s="13">
         <v>353237</v>
       </c>
       <c r="DP17" s="13">
         <v>376842</v>
       </c>
       <c r="DQ17" s="13">
         <v>370513</v>
       </c>
       <c r="DR17" s="13">
         <v>385193</v>
       </c>
+      <c r="DS17" s="13">
+        <v>418672</v>
+      </c>
     </row>
     <row r="18" spans="1:189">
       <c r="A18" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="12">
         <v>105484</v>
       </c>
       <c r="C18" s="12">
         <v>108547</v>
       </c>
       <c r="D18" s="12">
         <v>133215</v>
       </c>
       <c r="E18" s="12">
         <v>132708</v>
       </c>
       <c r="F18" s="12">
         <v>121101</v>
       </c>
       <c r="G18" s="12">
         <v>138767</v>
       </c>
       <c r="H18" s="12">
         <v>140846</v>
@@ -6394,50 +7032,53 @@
       </c>
       <c r="DK18" s="14">
         <v>607867</v>
       </c>
       <c r="DL18" s="14">
         <v>580946</v>
       </c>
       <c r="DM18" s="14">
         <v>621320</v>
       </c>
       <c r="DN18" s="13">
         <v>629466</v>
       </c>
       <c r="DO18" s="13">
         <v>606125</v>
       </c>
       <c r="DP18" s="13">
         <v>658762</v>
       </c>
       <c r="DQ18" s="13">
         <v>623059</v>
       </c>
       <c r="DR18" s="13">
         <v>659801</v>
       </c>
+      <c r="DS18" s="13">
+        <v>673656</v>
+      </c>
     </row>
     <row r="19" spans="1:189">
       <c r="A19" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="12">
         <v>48040</v>
       </c>
       <c r="C19" s="12">
         <v>47475</v>
       </c>
       <c r="D19" s="12">
         <v>51161</v>
       </c>
       <c r="E19" s="12">
         <v>55512</v>
       </c>
       <c r="F19" s="12">
         <v>56473</v>
       </c>
       <c r="G19" s="12">
         <v>67109</v>
       </c>
       <c r="H19" s="12">
         <v>63586</v>
@@ -6760,50 +7401,53 @@
       </c>
       <c r="DK19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="DL19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="DM19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="DN19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="DO19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="DP19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="DQ19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="DR19" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="DS19" s="13" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="12">
         <v>55785</v>
       </c>
       <c r="C20" s="12">
         <v>55579</v>
       </c>
       <c r="D20" s="12">
         <v>59582</v>
       </c>
       <c r="E20" s="12">
         <v>63341</v>
       </c>
       <c r="F20" s="12">
         <v>64561</v>
       </c>
       <c r="G20" s="12">
         <v>66937</v>
       </c>
       <c r="H20" s="12">
         <v>68211</v>
@@ -7128,50 +7772,53 @@
       </c>
       <c r="DK20" s="14">
         <v>408370</v>
       </c>
       <c r="DL20" s="41">
         <v>372615</v>
       </c>
       <c r="DM20" s="14">
         <v>399489</v>
       </c>
       <c r="DN20" s="13">
         <v>411735</v>
       </c>
       <c r="DO20" s="13">
         <v>405705</v>
       </c>
       <c r="DP20" s="13">
         <v>453898</v>
       </c>
       <c r="DQ20" s="13">
         <v>417941</v>
       </c>
       <c r="DR20" s="13">
         <v>448906</v>
       </c>
+      <c r="DS20" s="13">
+        <v>450583</v>
+      </c>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="12">
         <v>44830</v>
       </c>
       <c r="C21" s="12">
         <v>44526</v>
       </c>
       <c r="D21" s="12">
         <v>45937</v>
       </c>
       <c r="E21" s="12">
         <v>48585</v>
       </c>
       <c r="F21" s="12">
         <v>50621</v>
       </c>
       <c r="G21" s="12">
         <v>56089</v>
       </c>
       <c r="H21" s="12">
         <v>54697</v>
@@ -7496,50 +8143,53 @@
       </c>
       <c r="DK21" s="14">
         <v>315540</v>
       </c>
       <c r="DL21" s="14">
         <v>293421</v>
       </c>
       <c r="DM21" s="14">
         <v>300051</v>
       </c>
       <c r="DN21" s="13">
         <v>331648</v>
       </c>
       <c r="DO21" s="13">
         <v>317302</v>
       </c>
       <c r="DP21" s="13">
         <v>356848</v>
       </c>
       <c r="DQ21" s="13">
         <v>326679</v>
       </c>
       <c r="DR21" s="13">
         <v>326664</v>
       </c>
+      <c r="DS21" s="13">
+        <v>363123</v>
+      </c>
     </row>
     <row r="22" spans="1:189">
       <c r="A22" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>33</v>
@@ -7864,50 +8514,53 @@
       </c>
       <c r="DK22" s="14">
         <v>304325</v>
       </c>
       <c r="DL22" s="14">
         <v>295251</v>
       </c>
       <c r="DM22" s="14">
         <v>310515</v>
       </c>
       <c r="DN22" s="13">
         <v>351774</v>
       </c>
       <c r="DO22" s="13">
         <v>288690</v>
       </c>
       <c r="DP22" s="13">
         <v>324229</v>
       </c>
       <c r="DQ22" s="13">
         <v>318990</v>
       </c>
       <c r="DR22" s="13">
         <v>332640</v>
       </c>
+      <c r="DS22" s="13">
+        <v>370964</v>
+      </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>33</v>
@@ -8232,50 +8885,53 @@
       </c>
       <c r="DK23" s="14">
         <v>600682</v>
       </c>
       <c r="DL23" s="14">
         <v>533562</v>
       </c>
       <c r="DM23" s="14">
         <v>599046</v>
       </c>
       <c r="DN23" s="13">
         <v>557704</v>
       </c>
       <c r="DO23" s="13">
         <v>554277</v>
       </c>
       <c r="DP23" s="13">
         <v>648620</v>
       </c>
       <c r="DQ23" s="13">
         <v>586978</v>
       </c>
       <c r="DR23" s="13">
         <v>655995</v>
       </c>
+      <c r="DS23" s="13">
+        <v>588691</v>
+      </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="12">
         <v>51760</v>
       </c>
       <c r="C24" s="12">
         <v>52531</v>
       </c>
       <c r="D24" s="12">
         <v>54937</v>
       </c>
       <c r="E24" s="12">
         <v>58183</v>
       </c>
       <c r="F24" s="12">
         <v>59680</v>
       </c>
       <c r="G24" s="12">
         <v>65009</v>
       </c>
       <c r="H24" s="12">
         <v>65420</v>
@@ -8600,50 +9256,53 @@
       </c>
       <c r="DK24" s="14">
         <v>413258</v>
       </c>
       <c r="DL24" s="14">
         <v>380325</v>
       </c>
       <c r="DM24" s="14">
         <v>404799</v>
       </c>
       <c r="DN24" s="13">
         <v>417717</v>
       </c>
       <c r="DO24" s="13">
         <v>400007</v>
       </c>
       <c r="DP24" s="13">
         <v>454763</v>
       </c>
       <c r="DQ24" s="13">
         <v>416781</v>
       </c>
       <c r="DR24" s="13">
         <v>438659</v>
       </c>
+      <c r="DS24" s="13">
+        <v>454226</v>
+      </c>
     </row>
     <row r="25" spans="1:189">
       <c r="A25" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="12">
         <v>91327</v>
       </c>
       <c r="C25" s="12">
         <v>91755</v>
       </c>
       <c r="D25" s="12">
         <v>106426</v>
       </c>
       <c r="E25" s="12">
         <v>104786</v>
       </c>
       <c r="F25" s="12">
         <v>104244</v>
       </c>
       <c r="G25" s="12">
         <v>118784</v>
       </c>
       <c r="H25" s="12">
         <v>121067</v>
@@ -8968,50 +9627,53 @@
       </c>
       <c r="DK25" s="14">
         <v>604104</v>
       </c>
       <c r="DL25" s="14">
         <v>538009</v>
       </c>
       <c r="DM25" s="14">
         <v>563309</v>
       </c>
       <c r="DN25" s="13">
         <v>598267</v>
       </c>
       <c r="DO25" s="13">
         <v>569647</v>
       </c>
       <c r="DP25" s="13">
         <v>659610</v>
       </c>
       <c r="DQ25" s="13">
         <v>594164</v>
       </c>
       <c r="DR25" s="13">
         <v>609725</v>
       </c>
+      <c r="DS25" s="13">
+        <v>647920</v>
+      </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="12">
         <v>93915</v>
       </c>
       <c r="C26" s="12">
         <v>94377</v>
       </c>
       <c r="D26" s="12">
         <v>103485</v>
       </c>
       <c r="E26" s="12">
         <v>107458</v>
       </c>
       <c r="F26" s="12">
         <v>102686</v>
       </c>
       <c r="G26" s="12">
         <v>111431</v>
       </c>
       <c r="H26" s="12">
         <v>110975</v>
@@ -9336,51 +9998,53 @@
       </c>
       <c r="DK26" s="14">
         <v>539125</v>
       </c>
       <c r="DL26" s="14">
         <v>490963</v>
       </c>
       <c r="DM26" s="14">
         <v>518857</v>
       </c>
       <c r="DN26" s="13">
         <v>553705</v>
       </c>
       <c r="DO26" s="13">
         <v>546261</v>
       </c>
       <c r="DP26" s="13">
         <v>601126</v>
       </c>
       <c r="DQ26" s="13">
         <v>556063</v>
       </c>
       <c r="DR26" s="13">
         <v>574162</v>
       </c>
-      <c r="DS26" s="25"/>
+      <c r="DS26" s="13">
+        <v>610371</v>
+      </c>
       <c r="DT26" s="25"/>
       <c r="DU26" s="25"/>
       <c r="DV26" s="25"/>
       <c r="DW26" s="25"/>
       <c r="DX26" s="25"/>
       <c r="DY26" s="25"/>
       <c r="DZ26" s="25"/>
       <c r="EA26" s="25"/>
       <c r="EB26" s="25"/>
       <c r="EC26" s="25"/>
       <c r="ED26" s="25"/>
       <c r="EE26" s="25"/>
       <c r="EF26" s="25"/>
       <c r="EG26" s="25"/>
       <c r="EH26" s="25"/>
       <c r="EI26" s="25"/>
       <c r="EJ26" s="25"/>
       <c r="EK26" s="25"/>
       <c r="EL26" s="25"/>
       <c r="EM26" s="25"/>
       <c r="EN26" s="25"/>
       <c r="EO26" s="25"/>
       <c r="EP26" s="25"/>
       <c r="EQ26" s="25"/>
       <c r="ER26" s="25"/>
@@ -9771,51 +10435,53 @@
       </c>
       <c r="DK27" s="14">
         <v>330193</v>
       </c>
       <c r="DL27" s="14">
         <v>312536</v>
       </c>
       <c r="DM27" s="14">
         <v>321408</v>
       </c>
       <c r="DN27" s="13">
         <v>345300</v>
       </c>
       <c r="DO27" s="13">
         <v>336678</v>
       </c>
       <c r="DP27" s="13">
         <v>364034</v>
       </c>
       <c r="DQ27" s="13">
         <v>343876</v>
       </c>
       <c r="DR27" s="13">
         <v>350374</v>
       </c>
-      <c r="DS27" s="25"/>
+      <c r="DS27" s="13">
+        <v>377710</v>
+      </c>
       <c r="DT27" s="25"/>
       <c r="DU27" s="25"/>
       <c r="DV27" s="25"/>
       <c r="DW27" s="25"/>
       <c r="DX27" s="25"/>
       <c r="DY27" s="25"/>
       <c r="DZ27" s="25"/>
       <c r="EA27" s="25"/>
       <c r="EB27" s="25"/>
       <c r="EC27" s="25"/>
       <c r="ED27" s="25"/>
       <c r="EE27" s="25"/>
       <c r="EF27" s="25"/>
       <c r="EG27" s="25"/>
       <c r="EH27" s="25"/>
       <c r="EI27" s="25"/>
       <c r="EJ27" s="25"/>
       <c r="EK27" s="25"/>
       <c r="EL27" s="25"/>
       <c r="EM27" s="25"/>
       <c r="EN27" s="25"/>
       <c r="EO27" s="25"/>
       <c r="EP27" s="25"/>
       <c r="EQ27" s="25"/>
       <c r="ER27" s="25"/>
@@ -9840,265 +10506,267 @@
       <c r="FK27" s="25"/>
       <c r="FL27" s="25"/>
       <c r="FM27" s="25"/>
       <c r="FN27" s="25"/>
       <c r="FO27" s="25"/>
       <c r="FP27" s="25"/>
       <c r="FQ27" s="25"/>
       <c r="FR27" s="25"/>
       <c r="FS27" s="25"/>
       <c r="FT27" s="25"/>
       <c r="FU27" s="25"/>
       <c r="FV27" s="25"/>
       <c r="FW27" s="25"/>
       <c r="FX27" s="25"/>
       <c r="FY27" s="25"/>
       <c r="FZ27" s="25"/>
       <c r="GA27" s="25"/>
       <c r="GB27" s="25"/>
       <c r="GC27" s="25"/>
       <c r="GD27" s="25"/>
       <c r="GE27" s="25"/>
       <c r="GF27" s="25"/>
       <c r="GG27" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-    <mergeCell ref="DM3:DQ3"/>
+  <mergeCells count="20">
     <mergeCell ref="B5:CZ5"/>
     <mergeCell ref="CS3:CW3"/>
     <mergeCell ref="CN3:CQ3"/>
     <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="DH3:DL3"/>
     <mergeCell ref="DC3:DG3"/>
     <mergeCell ref="AO3:BA3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="BB3:BN3"/>
     <mergeCell ref="BO3:BS3"/>
     <mergeCell ref="CD3:CH3"/>
     <mergeCell ref="CI3:CM3"/>
     <mergeCell ref="CX3:DB3"/>
+    <mergeCell ref="DR3:DS3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AN3"/>
+    <mergeCell ref="DM3:DQ3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY26"/>
+  <dimension ref="A1:BZ26"/>
   <sheetViews>
-    <sheetView topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BH37" sqref="BH37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="BO35" sqref="BO35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="29" customWidth="1"/>
     <col min="3" max="3" width="8" style="29" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="29" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="29" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="29" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="29" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="29" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="29" customWidth="1"/>
     <col min="18" max="24" width="9.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="29" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="29" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="29" max="55" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.5703125" style="29" customWidth="1"/>
     <col min="57" max="60" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="9.42578125" style="29" customWidth="1"/>
     <col min="62" max="63" width="9.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.140625" style="29" customWidth="1"/>
     <col min="65" max="65" width="9.85546875" style="29" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="29" customWidth="1"/>
     <col min="67" max="67" width="8.5703125" style="29" customWidth="1"/>
     <col min="68" max="68" width="9.140625" style="29"/>
     <col min="69" max="69" width="8.7109375" style="29" customWidth="1"/>
     <col min="70" max="71" width="8.85546875" style="29" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:78">
+      <c r="A1" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="57"/>
-[...6 lines deleted...]
-      <c r="I1" s="57"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="45"/>
       <c r="Y1" s="45"/>
       <c r="Z1" s="45"/>
       <c r="AA1" s="45"/>
       <c r="AB1" s="45"/>
       <c r="AC1" s="45"/>
     </row>
-    <row r="2" spans="1:77" ht="12.75" customHeight="1">
+    <row r="2" spans="1:78" ht="12.75" customHeight="1">
       <c r="A2" s="46"/>
-      <c r="B2" s="60">
+      <c r="B2" s="67">
         <v>2011</v>
       </c>
-      <c r="C2" s="61"/>
-[...3 lines deleted...]
-      <c r="G2" s="60">
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="67">
         <v>2012</v>
       </c>
-      <c r="H2" s="61"/>
-[...3 lines deleted...]
-      <c r="L2" s="60">
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="67">
         <v>2013</v>
       </c>
-      <c r="M2" s="61"/>
-[...3 lines deleted...]
-      <c r="Q2" s="60">
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="67">
         <v>2014</v>
       </c>
-      <c r="R2" s="61"/>
-[...3 lines deleted...]
-      <c r="V2" s="60">
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="67">
         <v>2015</v>
       </c>
-      <c r="W2" s="61"/>
-[...3 lines deleted...]
-      <c r="AA2" s="60">
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="67">
         <v>2016</v>
       </c>
-      <c r="AB2" s="61"/>
-[...3 lines deleted...]
-      <c r="AF2" s="58">
+      <c r="AB2" s="68"/>
+      <c r="AC2" s="68"/>
+      <c r="AD2" s="68"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="65">
         <v>2017</v>
       </c>
-      <c r="AG2" s="58"/>
-[...3 lines deleted...]
-      <c r="AK2" s="58">
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65">
         <v>2018</v>
       </c>
-      <c r="AL2" s="58"/>
-[...3 lines deleted...]
-      <c r="AP2" s="58">
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="58"/>
-[...3 lines deleted...]
-      <c r="AU2" s="60">
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="67">
         <v>2020</v>
       </c>
-      <c r="AV2" s="61"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="67">
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="68"/>
+      <c r="AX2" s="68"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="75">
         <v>2021</v>
       </c>
-      <c r="BA2" s="68"/>
-[...3 lines deleted...]
-      <c r="BE2" s="67">
+      <c r="BA2" s="76"/>
+      <c r="BB2" s="76"/>
+      <c r="BC2" s="76"/>
+      <c r="BD2" s="77"/>
+      <c r="BE2" s="75">
         <v>2022</v>
       </c>
-      <c r="BF2" s="68"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="67">
+      <c r="BF2" s="76"/>
+      <c r="BG2" s="76"/>
+      <c r="BH2" s="76"/>
+      <c r="BI2" s="77"/>
+      <c r="BJ2" s="75">
         <v>2023</v>
       </c>
-      <c r="BK2" s="68"/>
-[...3 lines deleted...]
-      <c r="BO2" s="67">
+      <c r="BK2" s="76"/>
+      <c r="BL2" s="76"/>
+      <c r="BM2" s="76"/>
+      <c r="BN2" s="77"/>
+      <c r="BO2" s="75">
         <v>2024</v>
       </c>
-      <c r="BP2" s="68"/>
-[...3 lines deleted...]
-      <c r="BT2" s="60">
+      <c r="BP2" s="76"/>
+      <c r="BQ2" s="76"/>
+      <c r="BR2" s="76"/>
+      <c r="BS2" s="77"/>
+      <c r="BT2" s="67">
         <v>2025</v>
       </c>
-      <c r="BU2" s="61"/>
-[...3 lines deleted...]
-      <c r="BY2" s="32">
+      <c r="BU2" s="68"/>
+      <c r="BV2" s="68"/>
+      <c r="BW2" s="68"/>
+      <c r="BX2" s="69"/>
+      <c r="BY2" s="71">
         <v>2026</v>
       </c>
+      <c r="BZ2" s="71"/>
     </row>
-    <row r="3" spans="1:77" ht="29.25" customHeight="1">
+    <row r="3" spans="1:78" ht="29.25" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="31" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>35</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>36</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>37</v>
       </c>
@@ -10284,116 +10952,119 @@
       </c>
       <c r="BR3" s="31" t="s">
         <v>38</v>
       </c>
       <c r="BS3" s="31" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="31" t="s">
         <v>35</v>
       </c>
       <c r="BU3" s="31" t="s">
         <v>36</v>
       </c>
       <c r="BV3" s="31" t="s">
         <v>37</v>
       </c>
       <c r="BW3" s="31" t="s">
         <v>38</v>
       </c>
       <c r="BX3" s="31" t="s">
         <v>32</v>
       </c>
       <c r="BY3" s="31" t="s">
         <v>35</v>
       </c>
+      <c r="BZ3" s="31" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" ht="22.5" customHeight="1">
+    <row r="4" spans="1:78" ht="22.5" customHeight="1">
       <c r="A4" s="30"/>
-      <c r="B4" s="64"/>
-[...57 lines deleted...]
-      <c r="BY4" s="70" t="s">
+      <c r="B4" s="72"/>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73"/>
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="73"/>
+      <c r="AQ4" s="73"/>
+      <c r="AR4" s="73"/>
+      <c r="AS4" s="73"/>
+      <c r="AT4" s="73"/>
+      <c r="AU4" s="73"/>
+      <c r="AV4" s="73"/>
+      <c r="AW4" s="73"/>
+      <c r="AX4" s="73"/>
+      <c r="AY4" s="73"/>
+      <c r="AZ4" s="73"/>
+      <c r="BA4" s="73"/>
+      <c r="BB4" s="73"/>
+      <c r="BC4" s="73"/>
+      <c r="BD4" s="73"/>
+      <c r="BE4" s="73"/>
+      <c r="BF4" s="73"/>
+      <c r="BG4" s="74"/>
+      <c r="BZ4" s="47" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="5" spans="1:77" ht="12.75" customHeight="1">
+    <row r="5" spans="1:78" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="34">
         <v>80195</v>
       </c>
       <c r="C5" s="34">
         <v>82740</v>
       </c>
       <c r="D5" s="35">
         <v>86229</v>
       </c>
       <c r="E5" s="35">
         <v>89959</v>
       </c>
       <c r="F5" s="16">
         <v>90027.9</v>
       </c>
       <c r="G5" s="36">
         <v>93947</v>
       </c>
       <c r="H5" s="35">
         <v>97279</v>
       </c>
       <c r="I5" s="23">
@@ -10581,52 +11252,55 @@
       </c>
       <c r="BR5" s="14">
         <v>402626</v>
       </c>
       <c r="BS5" s="14">
         <v>405416</v>
       </c>
       <c r="BT5" s="14">
         <v>423133</v>
       </c>
       <c r="BU5" s="14">
         <v>435711</v>
       </c>
       <c r="BV5" s="14">
         <v>433312</v>
       </c>
       <c r="BW5" s="14">
         <v>441998</v>
       </c>
       <c r="BX5" s="13">
         <v>443315</v>
       </c>
       <c r="BY5" s="13">
         <v>461486</v>
       </c>
+      <c r="BZ5" s="48">
+        <v>480461</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" ht="12.75" customHeight="1">
+    <row r="6" spans="1:78" ht="12.75" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="37" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="37" t="s">
@@ -10814,52 +11488,55 @@
       </c>
       <c r="BR6" s="14">
         <v>338349</v>
       </c>
       <c r="BS6" s="14">
         <v>339299</v>
       </c>
       <c r="BT6" s="14">
         <v>355108</v>
       </c>
       <c r="BU6" s="14">
         <v>368688</v>
       </c>
       <c r="BV6" s="14">
         <v>368535</v>
       </c>
       <c r="BW6" s="14">
         <v>379066</v>
       </c>
       <c r="BX6" s="13">
         <v>377347</v>
       </c>
       <c r="BY6" s="13">
         <v>405425</v>
       </c>
+      <c r="BZ6" s="48">
+        <v>413001</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" ht="12.75" customHeight="1">
+    <row r="7" spans="1:78" ht="12.75" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="34">
         <v>55883</v>
       </c>
       <c r="C7" s="34">
         <v>57696</v>
       </c>
       <c r="D7" s="35">
         <v>61164</v>
       </c>
       <c r="E7" s="35">
         <v>64417</v>
       </c>
       <c r="F7" s="16">
         <v>64494.8</v>
       </c>
       <c r="G7" s="36">
         <v>68627</v>
       </c>
       <c r="H7" s="35">
         <v>71866</v>
       </c>
       <c r="I7" s="23">
@@ -11047,52 +11724,55 @@
       </c>
       <c r="BR7" s="14">
         <v>329241</v>
       </c>
       <c r="BS7" s="14">
         <v>329732</v>
       </c>
       <c r="BT7" s="14">
         <v>343471</v>
       </c>
       <c r="BU7" s="14">
         <v>355538</v>
       </c>
       <c r="BV7" s="14">
         <v>360124</v>
       </c>
       <c r="BW7" s="14">
         <v>373426</v>
       </c>
       <c r="BX7" s="13">
         <v>374100</v>
       </c>
       <c r="BY7" s="13">
         <v>378763</v>
       </c>
+      <c r="BZ7" s="48">
+        <v>391634</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" ht="12.75" customHeight="1">
+    <row r="8" spans="1:78" ht="12.75" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="34">
         <v>70933</v>
       </c>
       <c r="C8" s="34">
         <v>72918</v>
       </c>
       <c r="D8" s="35">
         <v>76448</v>
       </c>
       <c r="E8" s="35">
         <v>79747</v>
       </c>
       <c r="F8" s="16">
         <v>79877.600000000006</v>
       </c>
       <c r="G8" s="36">
         <v>82871</v>
       </c>
       <c r="H8" s="35">
         <v>85560</v>
       </c>
       <c r="I8" s="23">
@@ -11280,52 +11960,55 @@
       </c>
       <c r="BR8" s="14">
         <v>376235</v>
       </c>
       <c r="BS8" s="14">
         <v>378086</v>
       </c>
       <c r="BT8" s="14">
         <v>385569</v>
       </c>
       <c r="BU8" s="14">
         <v>395311</v>
       </c>
       <c r="BV8" s="14">
         <v>394611</v>
       </c>
       <c r="BW8" s="14">
         <v>400591</v>
       </c>
       <c r="BX8" s="13">
         <v>404557</v>
       </c>
       <c r="BY8" s="13">
         <v>420239</v>
       </c>
+      <c r="BZ8" s="48">
+        <v>427714</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" ht="12.75" customHeight="1">
+    <row r="9" spans="1:78" ht="12.75" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="34">
         <v>59185</v>
       </c>
       <c r="C9" s="34">
         <v>61105</v>
       </c>
       <c r="D9" s="35">
         <v>64682</v>
       </c>
       <c r="E9" s="35">
         <v>67697</v>
       </c>
       <c r="F9" s="16">
         <v>67638</v>
       </c>
       <c r="G9" s="36">
         <v>72505</v>
       </c>
       <c r="H9" s="35">
         <v>74878</v>
       </c>
       <c r="I9" s="23">
@@ -11513,52 +12196,55 @@
       </c>
       <c r="BR9" s="14">
         <v>326915</v>
       </c>
       <c r="BS9" s="14">
         <v>328536</v>
       </c>
       <c r="BT9" s="14">
         <v>339185</v>
       </c>
       <c r="BU9" s="14">
         <v>365422</v>
       </c>
       <c r="BV9" s="14">
         <v>356553</v>
       </c>
       <c r="BW9" s="14">
         <v>360934</v>
       </c>
       <c r="BX9" s="13">
         <v>364181</v>
       </c>
       <c r="BY9" s="13">
         <v>376012</v>
       </c>
+      <c r="BZ9" s="48">
+        <v>386933</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" ht="12.75" customHeight="1">
+    <row r="10" spans="1:78" ht="12.75" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="34">
         <v>159827</v>
       </c>
       <c r="C10" s="34">
         <v>162181</v>
       </c>
       <c r="D10" s="35">
         <v>164293</v>
       </c>
       <c r="E10" s="35">
         <v>166236</v>
       </c>
       <c r="F10" s="16">
         <v>165974.9</v>
       </c>
       <c r="G10" s="36">
         <v>171621</v>
       </c>
       <c r="H10" s="35">
         <v>174865</v>
       </c>
       <c r="I10" s="23">
@@ -11746,52 +12432,55 @@
       </c>
       <c r="BR10" s="14">
         <v>620413</v>
       </c>
       <c r="BS10" s="14">
         <v>633322</v>
       </c>
       <c r="BT10" s="14">
         <v>634234</v>
       </c>
       <c r="BU10" s="14">
         <v>609358</v>
       </c>
       <c r="BV10" s="14">
         <v>607938</v>
       </c>
       <c r="BW10" s="14">
         <v>607323</v>
       </c>
       <c r="BX10" s="13">
         <v>613062</v>
       </c>
       <c r="BY10" s="13">
         <v>652950</v>
       </c>
+      <c r="BZ10" s="48">
+        <v>642414</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="13.5" customHeight="1">
+    <row r="11" spans="1:78" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="34">
         <v>78413</v>
       </c>
       <c r="C11" s="34">
         <v>80704</v>
       </c>
       <c r="D11" s="39">
         <v>85071</v>
       </c>
       <c r="E11" s="39">
         <v>87707</v>
       </c>
       <c r="F11" s="16">
         <v>87502.6</v>
       </c>
       <c r="G11" s="36">
         <v>84975</v>
       </c>
       <c r="H11" s="35">
         <v>86909</v>
       </c>
       <c r="I11" s="23">
@@ -11979,52 +12668,55 @@
       </c>
       <c r="BR11" s="14">
         <v>348162</v>
       </c>
       <c r="BS11" s="14">
         <v>350965</v>
       </c>
       <c r="BT11" s="14">
         <v>361848</v>
       </c>
       <c r="BU11" s="14">
         <v>370119</v>
       </c>
       <c r="BV11" s="14">
         <v>368570</v>
       </c>
       <c r="BW11" s="14">
         <v>371091</v>
       </c>
       <c r="BX11" s="13">
         <v>370882</v>
       </c>
       <c r="BY11" s="13">
         <v>387694</v>
       </c>
+      <c r="BZ11" s="48">
+        <v>393798</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" ht="12.75" customHeight="1">
+    <row r="12" spans="1:78" ht="12.75" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="34">
         <v>53324</v>
       </c>
       <c r="C12" s="34">
         <v>55263</v>
       </c>
       <c r="D12" s="35">
         <v>58824</v>
       </c>
       <c r="E12" s="35">
         <v>61765</v>
       </c>
       <c r="F12" s="16">
         <v>61824.800000000003</v>
       </c>
       <c r="G12" s="36">
         <v>67707</v>
       </c>
       <c r="H12" s="35">
         <v>70033</v>
       </c>
       <c r="I12" s="23">
@@ -12212,52 +12904,55 @@
       </c>
       <c r="BR12" s="14">
         <v>298810</v>
       </c>
       <c r="BS12" s="14">
         <v>299972</v>
       </c>
       <c r="BT12" s="14">
         <v>308891</v>
       </c>
       <c r="BU12" s="14">
         <v>332212</v>
       </c>
       <c r="BV12" s="14">
         <v>324646</v>
       </c>
       <c r="BW12" s="14">
         <v>325541</v>
       </c>
       <c r="BX12" s="13">
         <v>327401</v>
       </c>
       <c r="BY12" s="13">
         <v>328952</v>
       </c>
+      <c r="BZ12" s="48">
+        <v>354759</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12.75" customHeight="1">
+    <row r="13" spans="1:78" ht="12.75" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="37" t="s">
@@ -12445,52 +13140,55 @@
       </c>
       <c r="BR13" s="14">
         <v>291061</v>
       </c>
       <c r="BS13" s="14">
         <v>293160</v>
       </c>
       <c r="BT13" s="14">
         <v>308429</v>
       </c>
       <c r="BU13" s="14">
         <v>333010</v>
       </c>
       <c r="BV13" s="14">
         <v>332234</v>
       </c>
       <c r="BW13" s="14">
         <v>332749</v>
       </c>
       <c r="BX13" s="13">
         <v>332203</v>
       </c>
       <c r="BY13" s="13">
         <v>346199</v>
       </c>
+      <c r="BZ13" s="48">
+        <v>360503</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" ht="12.75" customHeight="1">
+    <row r="14" spans="1:78" ht="12.75" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="34">
         <v>69927</v>
       </c>
       <c r="C14" s="34">
         <v>71504</v>
       </c>
       <c r="D14" s="35">
         <v>74637</v>
       </c>
       <c r="E14" s="35">
         <v>77911</v>
       </c>
       <c r="F14" s="16">
         <v>77939.5</v>
       </c>
       <c r="G14" s="36">
         <v>84115</v>
       </c>
       <c r="H14" s="35">
         <v>87399</v>
       </c>
       <c r="I14" s="23">
@@ -12678,52 +13376,55 @@
       </c>
       <c r="BR14" s="14">
         <v>380562</v>
       </c>
       <c r="BS14" s="14">
         <v>380953</v>
       </c>
       <c r="BT14" s="14">
         <v>398805</v>
       </c>
       <c r="BU14" s="14">
         <v>416169</v>
       </c>
       <c r="BV14" s="14">
         <v>414437</v>
       </c>
       <c r="BW14" s="14">
         <v>421690</v>
       </c>
       <c r="BX14" s="13">
         <v>423278</v>
       </c>
       <c r="BY14" s="13">
         <v>439100</v>
       </c>
+      <c r="BZ14" s="48">
+        <v>453874</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" ht="12.75" customHeight="1">
+    <row r="15" spans="1:78" ht="12.75" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="34">
         <v>57071</v>
       </c>
       <c r="C15" s="34">
         <v>59596</v>
       </c>
       <c r="D15" s="35">
         <v>63766</v>
       </c>
       <c r="E15" s="35">
         <v>67227</v>
       </c>
       <c r="F15" s="16">
         <v>67251.899999999994</v>
       </c>
       <c r="G15" s="36">
         <v>69041</v>
       </c>
       <c r="H15" s="35">
         <v>71335</v>
       </c>
       <c r="I15" s="23">
@@ -12911,52 +13612,55 @@
       </c>
       <c r="BR15" s="14">
         <v>341048</v>
       </c>
       <c r="BS15" s="14">
         <v>343804</v>
       </c>
       <c r="BT15" s="14">
         <v>358873</v>
       </c>
       <c r="BU15" s="14">
         <v>371002</v>
       </c>
       <c r="BV15" s="14">
         <v>372966</v>
       </c>
       <c r="BW15" s="14">
         <v>384105</v>
       </c>
       <c r="BX15" s="13">
         <v>384256</v>
       </c>
       <c r="BY15" s="13">
         <v>394942</v>
       </c>
+      <c r="BZ15" s="48">
+        <v>402845</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" ht="12.75" customHeight="1">
+    <row r="16" spans="1:78" ht="12.75" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="34">
         <v>71192</v>
       </c>
       <c r="C16" s="34">
         <v>74661</v>
       </c>
       <c r="D16" s="23">
         <v>78974</v>
       </c>
       <c r="E16" s="23">
         <v>81418</v>
       </c>
       <c r="F16" s="16">
         <v>81517.899999999994</v>
       </c>
       <c r="G16" s="34">
         <v>86307</v>
       </c>
       <c r="H16" s="23">
         <v>90506</v>
       </c>
       <c r="I16" s="23">
@@ -13144,52 +13848,55 @@
       </c>
       <c r="BR16" s="14">
         <v>341806</v>
       </c>
       <c r="BS16" s="14">
         <v>344381</v>
       </c>
       <c r="BT16" s="14">
         <v>354856</v>
       </c>
       <c r="BU16" s="14">
         <v>373662</v>
       </c>
       <c r="BV16" s="14">
         <v>368084</v>
       </c>
       <c r="BW16" s="14">
         <v>367771</v>
       </c>
       <c r="BX16" s="13">
         <v>370513</v>
       </c>
       <c r="BY16" s="13">
         <v>385193</v>
       </c>
+      <c r="BZ16" s="48">
+        <v>401657</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" ht="12" customHeight="1">
+    <row r="17" spans="1:78" ht="12" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="34">
         <v>145360</v>
       </c>
       <c r="C17" s="34">
         <v>142641</v>
       </c>
       <c r="D17" s="35">
         <v>147063</v>
       </c>
       <c r="E17" s="35">
         <v>151463</v>
       </c>
       <c r="F17" s="16">
         <v>151041.29999999999</v>
       </c>
       <c r="G17" s="36">
         <v>158728</v>
       </c>
       <c r="H17" s="23">
         <v>162592</v>
       </c>
       <c r="I17" s="23">
@@ -13377,52 +14084,55 @@
       </c>
       <c r="BR17" s="14">
         <v>577987</v>
       </c>
       <c r="BS17" s="14">
         <v>580946</v>
       </c>
       <c r="BT17" s="14">
         <v>621320</v>
       </c>
       <c r="BU17" s="14">
         <v>624991</v>
       </c>
       <c r="BV17" s="14">
         <v>617057</v>
       </c>
       <c r="BW17" s="14">
         <v>625967</v>
       </c>
       <c r="BX17" s="13">
         <v>623059</v>
       </c>
       <c r="BY17" s="13">
         <v>659801</v>
       </c>
+      <c r="BZ17" s="48">
+        <v>664568</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" ht="12.75" customHeight="1">
+    <row r="18" spans="1:78" ht="12.75" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="34">
         <v>58638</v>
       </c>
       <c r="C18" s="34">
         <v>61808</v>
       </c>
       <c r="D18" s="35">
         <v>65174</v>
       </c>
       <c r="E18" s="35">
         <v>67737</v>
       </c>
       <c r="F18" s="16">
         <v>67720.800000000003</v>
       </c>
       <c r="G18" s="36">
         <v>70983</v>
       </c>
       <c r="H18" s="23">
         <v>74302</v>
       </c>
       <c r="I18" s="23">
@@ -13610,52 +14320,55 @@
       </c>
       <c r="BR18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="BS18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="BT18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="BU18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="BV18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="BW18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="BX18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="BY18" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="BZ18" s="13" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" ht="12.75" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="34">
         <v>66209</v>
       </c>
       <c r="C19" s="34">
         <v>68431</v>
       </c>
       <c r="D19" s="35">
         <v>71762</v>
       </c>
       <c r="E19" s="35">
         <v>75275</v>
       </c>
       <c r="F19" s="16">
         <v>75338.399999999994</v>
       </c>
       <c r="G19" s="36">
         <v>78225</v>
       </c>
       <c r="H19" s="23">
         <v>80444</v>
       </c>
       <c r="I19" s="23">
@@ -13843,52 +14556,55 @@
       </c>
       <c r="BR19" s="14">
         <v>372004</v>
       </c>
       <c r="BS19" s="41">
         <v>372615</v>
       </c>
       <c r="BT19" s="14">
         <v>399489</v>
       </c>
       <c r="BU19" s="14">
         <v>405592</v>
       </c>
       <c r="BV19" s="14">
         <v>405835</v>
       </c>
       <c r="BW19" s="14">
         <v>417770</v>
       </c>
       <c r="BX19" s="13">
         <v>417941</v>
       </c>
       <c r="BY19" s="13">
         <v>448906</v>
       </c>
+      <c r="BZ19" s="48">
+        <v>449570</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" ht="13.5" customHeight="1">
+    <row r="20" spans="1:78" ht="13.5" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="34">
         <v>52705</v>
       </c>
       <c r="C20" s="34">
         <v>54634</v>
       </c>
       <c r="D20" s="35">
         <v>58862</v>
       </c>
       <c r="E20" s="35">
         <v>61589</v>
       </c>
       <c r="F20" s="16">
         <v>61712.1</v>
       </c>
       <c r="G20" s="36">
         <v>63831</v>
       </c>
       <c r="H20" s="23">
         <v>66488</v>
       </c>
       <c r="I20" s="23">
@@ -14076,52 +14792,55 @@
       </c>
       <c r="BR20" s="14">
         <v>291932</v>
       </c>
       <c r="BS20" s="14">
         <v>293421</v>
       </c>
       <c r="BT20" s="14">
         <v>300051</v>
       </c>
       <c r="BU20" s="14">
         <v>316477</v>
       </c>
       <c r="BV20" s="14">
         <v>316380</v>
       </c>
       <c r="BW20" s="14">
         <v>326325</v>
       </c>
       <c r="BX20" s="13">
         <v>326679</v>
       </c>
       <c r="BY20" s="13">
         <v>326664</v>
       </c>
+      <c r="BZ20" s="48">
+        <v>345129</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" ht="13.5" customHeight="1">
+    <row r="21" spans="1:78" ht="13.5" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="37" t="s">
@@ -14309,52 +15028,55 @@
       </c>
       <c r="BR21" s="14">
         <v>295647</v>
       </c>
       <c r="BS21" s="14">
         <v>295251</v>
       </c>
       <c r="BT21" s="14">
         <v>310515</v>
       </c>
       <c r="BU21" s="14">
         <v>330680</v>
       </c>
       <c r="BV21" s="14">
         <v>316792</v>
       </c>
       <c r="BW21" s="14">
         <v>318536</v>
       </c>
       <c r="BX21" s="13">
         <v>318990</v>
       </c>
       <c r="BY21" s="13">
         <v>332640</v>
       </c>
+      <c r="BZ21" s="48">
+        <v>351266</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" ht="13.5" customHeight="1">
+    <row r="22" spans="1:78" ht="13.5" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="37" t="s">
@@ -14542,52 +15264,55 @@
       </c>
       <c r="BR22" s="14">
         <v>533943</v>
       </c>
       <c r="BS22" s="14">
         <v>533562</v>
       </c>
       <c r="BT22" s="14">
         <v>599046</v>
       </c>
       <c r="BU22" s="14">
         <v>582840</v>
       </c>
       <c r="BV22" s="14">
         <v>572662</v>
       </c>
       <c r="BW22" s="14">
         <v>591099</v>
       </c>
       <c r="BX22" s="13">
         <v>586978</v>
       </c>
       <c r="BY22" s="13">
         <v>655995</v>
       </c>
+      <c r="BZ22" s="48">
+        <v>619529</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" ht="13.5" customHeight="1">
+    <row r="23" spans="1:78" ht="13.5" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="34">
         <v>63441</v>
       </c>
       <c r="C23" s="34">
         <v>65870</v>
       </c>
       <c r="D23" s="35">
         <v>69872</v>
       </c>
       <c r="E23" s="35">
         <v>73593</v>
       </c>
       <c r="F23" s="16">
         <v>73677</v>
       </c>
       <c r="G23" s="36">
         <v>77179</v>
       </c>
       <c r="H23" s="23">
         <v>80431</v>
       </c>
       <c r="I23" s="23">
@@ -14775,52 +15500,55 @@
       </c>
       <c r="BR23" s="14">
         <v>378485</v>
       </c>
       <c r="BS23" s="14">
         <v>380325</v>
       </c>
       <c r="BT23" s="14">
         <v>404799</v>
       </c>
       <c r="BU23" s="14">
         <v>407543</v>
       </c>
       <c r="BV23" s="14">
         <v>403158</v>
       </c>
       <c r="BW23" s="14">
         <v>417890</v>
       </c>
       <c r="BX23" s="13">
         <v>416781</v>
       </c>
       <c r="BY23" s="13">
         <v>438659</v>
       </c>
+      <c r="BZ23" s="48">
+        <v>444711</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" ht="12.75" customHeight="1">
+    <row r="24" spans="1:78" ht="12.75" customHeight="1">
       <c r="A24" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="34">
         <v>113281</v>
       </c>
       <c r="C24" s="34">
         <v>117043</v>
       </c>
       <c r="D24" s="35">
         <v>122975</v>
       </c>
       <c r="E24" s="35">
         <v>132051</v>
       </c>
       <c r="F24" s="16">
         <v>132612</v>
       </c>
       <c r="G24" s="36">
         <v>134376</v>
       </c>
       <c r="H24" s="23">
         <v>137810</v>
       </c>
       <c r="I24" s="23">
@@ -15008,52 +15736,55 @@
       </c>
       <c r="BR24" s="14">
         <v>532147</v>
       </c>
       <c r="BS24" s="14">
         <v>538009</v>
       </c>
       <c r="BT24" s="14">
         <v>563309</v>
       </c>
       <c r="BU24" s="14">
         <v>577705</v>
       </c>
       <c r="BV24" s="14">
         <v>576183</v>
       </c>
       <c r="BW24" s="14">
         <v>595873</v>
       </c>
       <c r="BX24" s="13">
         <v>594164</v>
       </c>
       <c r="BY24" s="13">
         <v>609725</v>
       </c>
+      <c r="BZ24" s="48">
+        <v>631457</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" ht="12.75" customHeight="1">
+    <row r="25" spans="1:78" ht="12.75" customHeight="1">
       <c r="A25" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="34">
         <v>108772</v>
       </c>
       <c r="C25" s="34">
         <v>114501</v>
       </c>
       <c r="D25" s="35">
         <v>116784</v>
       </c>
       <c r="E25" s="35">
         <v>121378</v>
       </c>
       <c r="F25" s="16">
         <v>121674.1</v>
       </c>
       <c r="G25" s="36">
         <v>124127</v>
       </c>
       <c r="H25" s="23">
         <v>129643</v>
       </c>
       <c r="I25" s="23">
@@ -15241,52 +15972,55 @@
       </c>
       <c r="BR25" s="14">
         <v>487851</v>
       </c>
       <c r="BS25" s="14">
         <v>490963</v>
       </c>
       <c r="BT25" s="14">
         <v>518857</v>
       </c>
       <c r="BU25" s="14">
         <v>537167</v>
       </c>
       <c r="BV25" s="14">
         <v>539471</v>
       </c>
       <c r="BW25" s="14">
         <v>552860</v>
       </c>
       <c r="BX25" s="13">
         <v>556063</v>
       </c>
       <c r="BY25" s="13">
         <v>574162</v>
       </c>
+      <c r="BZ25" s="48">
+        <v>640042</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" ht="12.75" customHeight="1">
+    <row r="26" spans="1:78" ht="12.75" customHeight="1">
       <c r="A26" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="37" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="37" t="s">
@@ -15474,97 +16208,103 @@
       </c>
       <c r="BR26" s="14">
         <v>309976</v>
       </c>
       <c r="BS26" s="14">
         <v>312536</v>
       </c>
       <c r="BT26" s="14">
         <v>321408</v>
       </c>
       <c r="BU26" s="14">
         <v>333489</v>
       </c>
       <c r="BV26" s="14">
         <v>334170</v>
       </c>
       <c r="BW26" s="14">
         <v>341615</v>
       </c>
       <c r="BX26" s="13">
         <v>343876</v>
       </c>
       <c r="BY26" s="13">
         <v>350374</v>
       </c>
+      <c r="BZ26" s="48">
+        <v>364095</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="18">
+    <mergeCell ref="BY2:BZ2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>квартал</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
       <vt:lpstr>квартал!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>квартал!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>