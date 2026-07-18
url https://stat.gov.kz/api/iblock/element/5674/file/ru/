--- v0 (2026-05-16)
+++ v1 (2026-07-18)
@@ -17,53 +17,50 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8610"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="30">
   <si>
-    <t>тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
@@ -105,50 +102,53 @@
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>1 квартал</t>
   </si>
   <si>
     <t>2 квартал</t>
   </si>
   <si>
     <t>3 квартал</t>
   </si>
   <si>
     <t>4 квартал</t>
   </si>
   <si>
     <t>Среднемесячная заработная плата в Республике Казахстан за 2007-2026 года (по месяцам, кварталам)</t>
+  </si>
+  <si>
+    <t>теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -360,61 +360,61 @@
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -690,122 +690,122 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F62" sqref="F62"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M37" sqref="M37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A1" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="A1" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:15" ht="10.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="M2" s="3" t="s">
-        <v>0</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="11.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="10.5" customHeight="1">
       <c r="A4" s="6">
         <v>2007</v>
       </c>
       <c r="B4" s="7">
         <v>45716</v>
       </c>
       <c r="C4" s="7">
         <v>45699</v>
       </c>
       <c r="D4" s="7">
         <v>50910</v>
       </c>
       <c r="E4" s="7">
         <v>49381</v>
       </c>
       <c r="F4" s="7">
         <v>50007</v>
       </c>
       <c r="G4" s="7">
         <v>51814</v>
       </c>
       <c r="H4" s="7">
@@ -1100,697 +1100,697 @@
       <c r="H11" s="7">
         <v>125936</v>
       </c>
       <c r="I11" s="7">
         <v>121763</v>
       </c>
       <c r="J11" s="7">
         <v>118730</v>
       </c>
       <c r="K11" s="7">
         <v>118884</v>
       </c>
       <c r="L11" s="7">
         <v>119111</v>
       </c>
       <c r="M11" s="7">
         <v>154577</v>
       </c>
       <c r="O11" s="9"/>
     </row>
     <row r="12" spans="1:15" ht="10.5" customHeight="1">
       <c r="A12" s="45">
         <v>2015</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="26"/>
       <c r="D12" s="27"/>
       <c r="E12" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F12" s="29"/>
       <c r="G12" s="30"/>
       <c r="H12" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I12" s="31"/>
       <c r="J12" s="32"/>
       <c r="K12" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L12" s="31"/>
       <c r="M12" s="32"/>
       <c r="O12" s="9"/>
     </row>
     <row r="13" spans="1:15" ht="10.5" customHeight="1">
       <c r="A13" s="46"/>
       <c r="B13" s="33">
         <v>118638</v>
       </c>
       <c r="C13" s="34"/>
       <c r="D13" s="35"/>
-      <c r="E13" s="41">
+      <c r="E13" s="42">
         <v>124227</v>
       </c>
-      <c r="F13" s="42"/>
-      <c r="G13" s="43"/>
+      <c r="F13" s="43"/>
+      <c r="G13" s="44"/>
       <c r="H13" s="33">
         <v>124656</v>
       </c>
       <c r="I13" s="39"/>
       <c r="J13" s="40"/>
       <c r="K13" s="33">
         <v>136094</v>
       </c>
       <c r="L13" s="39"/>
       <c r="M13" s="40"/>
       <c r="O13" s="9"/>
     </row>
     <row r="14" spans="1:15" ht="10.5" customHeight="1">
       <c r="A14" s="24">
         <v>2016</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14" s="26"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F14" s="29"/>
       <c r="G14" s="30"/>
       <c r="H14" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I14" s="31"/>
       <c r="J14" s="32"/>
       <c r="K14" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L14" s="31"/>
       <c r="M14" s="32"/>
       <c r="O14" s="9"/>
     </row>
     <row r="15" spans="1:15" ht="10.5" customHeight="1">
       <c r="A15" s="24"/>
       <c r="B15" s="33">
         <v>132769</v>
       </c>
       <c r="C15" s="34"/>
       <c r="D15" s="35"/>
-      <c r="E15" s="41">
+      <c r="E15" s="42">
         <v>143600</v>
       </c>
-      <c r="F15" s="42"/>
-      <c r="G15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="44"/>
       <c r="H15" s="33">
         <v>141187</v>
       </c>
       <c r="I15" s="39"/>
       <c r="J15" s="40"/>
       <c r="K15" s="33">
         <v>154632</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="40"/>
       <c r="O15" s="9"/>
     </row>
     <row r="16" spans="1:15" ht="11.25" customHeight="1">
       <c r="A16" s="24">
         <v>2017</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C16" s="26"/>
       <c r="D16" s="27"/>
       <c r="E16" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F16" s="29"/>
       <c r="G16" s="30"/>
       <c r="H16" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I16" s="31"/>
       <c r="J16" s="32"/>
       <c r="K16" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L16" s="31"/>
       <c r="M16" s="32"/>
       <c r="O16" s="9"/>
     </row>
     <row r="17" spans="1:15" ht="10.5" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="33">
         <v>140265</v>
       </c>
       <c r="C17" s="34"/>
       <c r="D17" s="35"/>
       <c r="E17" s="36">
         <v>149951</v>
       </c>
       <c r="F17" s="37"/>
       <c r="G17" s="38"/>
       <c r="H17" s="33">
         <v>147988</v>
       </c>
       <c r="I17" s="39"/>
       <c r="J17" s="40"/>
       <c r="K17" s="33">
         <v>163725</v>
       </c>
       <c r="L17" s="39"/>
       <c r="M17" s="40"/>
       <c r="O17" s="9"/>
     </row>
     <row r="18" spans="1:15" ht="10.5" customHeight="1">
       <c r="A18" s="24">
         <v>2018</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F18" s="29"/>
       <c r="G18" s="30"/>
       <c r="H18" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32"/>
       <c r="K18" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L18" s="31"/>
       <c r="M18" s="32"/>
       <c r="O18" s="9"/>
     </row>
     <row r="19" spans="1:15" ht="10.5" customHeight="1">
       <c r="A19" s="24"/>
       <c r="B19" s="33">
         <v>152442</v>
       </c>
       <c r="C19" s="34"/>
       <c r="D19" s="35"/>
       <c r="E19" s="36">
         <v>162751</v>
       </c>
       <c r="F19" s="37"/>
       <c r="G19" s="38"/>
       <c r="H19" s="33">
         <v>161783</v>
       </c>
       <c r="I19" s="39"/>
       <c r="J19" s="40"/>
       <c r="K19" s="33">
         <v>176050</v>
       </c>
       <c r="L19" s="39"/>
       <c r="M19" s="40"/>
       <c r="O19" s="9"/>
     </row>
     <row r="20" spans="1:15" ht="10.5" customHeight="1">
       <c r="A20" s="24">
         <v>2019</v>
       </c>
       <c r="B20" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C20" s="26"/>
       <c r="D20" s="27"/>
       <c r="E20" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F20" s="29"/>
       <c r="G20" s="30"/>
       <c r="H20" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I20" s="31"/>
       <c r="J20" s="32"/>
       <c r="K20" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L20" s="31"/>
       <c r="M20" s="32"/>
       <c r="O20" s="9"/>
     </row>
     <row r="21" spans="1:15" ht="10.5" customHeight="1">
       <c r="A21" s="24"/>
       <c r="B21" s="33">
         <v>168489</v>
       </c>
       <c r="C21" s="34"/>
       <c r="D21" s="35"/>
       <c r="E21" s="36">
         <v>186537</v>
       </c>
       <c r="F21" s="37"/>
       <c r="G21" s="38"/>
       <c r="H21" s="33">
         <v>191129</v>
       </c>
       <c r="I21" s="39"/>
       <c r="J21" s="40"/>
       <c r="K21" s="33">
         <v>203883</v>
       </c>
       <c r="L21" s="39"/>
       <c r="M21" s="40"/>
       <c r="O21" s="9"/>
     </row>
     <row r="22" spans="1:15" ht="10.5" customHeight="1">
       <c r="A22" s="24">
         <v>2020</v>
       </c>
       <c r="B22" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C22" s="26"/>
       <c r="D22" s="27"/>
       <c r="E22" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F22" s="29"/>
       <c r="G22" s="30"/>
       <c r="H22" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L22" s="31"/>
       <c r="M22" s="32"/>
       <c r="O22" s="9"/>
     </row>
     <row r="23" spans="1:15" ht="10.5" customHeight="1">
       <c r="A23" s="24"/>
       <c r="B23" s="33">
         <v>200332</v>
       </c>
       <c r="C23" s="34"/>
       <c r="D23" s="35"/>
       <c r="E23" s="36">
         <v>212035</v>
       </c>
       <c r="F23" s="37"/>
       <c r="G23" s="38"/>
       <c r="H23" s="33">
         <v>204330</v>
       </c>
       <c r="I23" s="39"/>
       <c r="J23" s="40"/>
       <c r="K23" s="33">
         <v>233136</v>
       </c>
       <c r="L23" s="39"/>
       <c r="M23" s="40"/>
       <c r="O23" s="9"/>
     </row>
     <row r="24" spans="1:15" ht="10.5" customHeight="1">
       <c r="A24" s="24">
         <v>2021</v>
       </c>
       <c r="B24" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C24" s="26"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F24" s="29"/>
       <c r="G24" s="30"/>
       <c r="H24" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L24" s="31"/>
       <c r="M24" s="32"/>
       <c r="O24" s="9"/>
     </row>
     <row r="25" spans="1:15" ht="10.5" customHeight="1">
       <c r="A25" s="24"/>
       <c r="B25" s="33">
         <v>230829</v>
       </c>
       <c r="C25" s="34"/>
       <c r="D25" s="35"/>
       <c r="E25" s="36">
         <v>251545</v>
       </c>
       <c r="F25" s="37"/>
       <c r="G25" s="38"/>
       <c r="H25" s="33">
         <v>243667</v>
       </c>
       <c r="I25" s="39"/>
       <c r="J25" s="40"/>
       <c r="K25" s="33">
         <v>275580</v>
       </c>
       <c r="L25" s="39"/>
       <c r="M25" s="40"/>
       <c r="O25" s="9"/>
     </row>
     <row r="26" spans="1:15" ht="10.5" customHeight="1">
       <c r="A26" s="24">
         <v>2022</v>
       </c>
       <c r="B26" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C26" s="26"/>
       <c r="D26" s="27"/>
       <c r="E26" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F26" s="29"/>
       <c r="G26" s="30"/>
       <c r="H26" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I26" s="31"/>
       <c r="J26" s="32"/>
       <c r="K26" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L26" s="31"/>
       <c r="M26" s="32"/>
       <c r="O26" s="9"/>
     </row>
     <row r="27" spans="1:15" ht="10.5" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="33">
         <v>285433</v>
       </c>
       <c r="C27" s="34"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36">
         <v>312011</v>
       </c>
       <c r="F27" s="37"/>
       <c r="G27" s="38"/>
       <c r="H27" s="33">
         <v>299782</v>
       </c>
       <c r="I27" s="39"/>
       <c r="J27" s="40"/>
       <c r="K27" s="33">
         <v>338715</v>
       </c>
       <c r="L27" s="39"/>
       <c r="M27" s="40"/>
       <c r="O27" s="9"/>
     </row>
     <row r="28" spans="1:15" ht="10.5" customHeight="1">
       <c r="A28" s="24">
         <v>2023</v>
       </c>
       <c r="B28" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C28" s="26"/>
       <c r="D28" s="27"/>
       <c r="E28" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F28" s="29"/>
       <c r="G28" s="30"/>
       <c r="H28" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L28" s="31"/>
       <c r="M28" s="32"/>
       <c r="O28" s="9"/>
     </row>
     <row r="29" spans="1:15" ht="10.5" customHeight="1">
       <c r="A29" s="24"/>
       <c r="B29" s="33">
         <v>340556</v>
       </c>
       <c r="C29" s="34"/>
       <c r="D29" s="35"/>
       <c r="E29" s="36">
         <v>365502</v>
       </c>
       <c r="F29" s="37"/>
       <c r="G29" s="38"/>
       <c r="H29" s="33">
         <v>350542</v>
       </c>
       <c r="I29" s="39"/>
       <c r="J29" s="40"/>
       <c r="K29" s="33">
         <v>393605</v>
       </c>
       <c r="L29" s="39"/>
       <c r="M29" s="40"/>
       <c r="O29" s="9"/>
     </row>
     <row r="30" spans="1:15" ht="10.5" customHeight="1">
       <c r="A30" s="24">
         <v>2024</v>
       </c>
       <c r="B30" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="27"/>
       <c r="E30" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F30" s="29"/>
       <c r="G30" s="30"/>
       <c r="H30" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I30" s="31"/>
       <c r="J30" s="32"/>
       <c r="K30" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L30" s="31"/>
       <c r="M30" s="32"/>
       <c r="O30" s="9"/>
     </row>
     <row r="31" spans="1:15" ht="10.5" customHeight="1">
       <c r="A31" s="24"/>
       <c r="B31" s="33">
         <v>382279</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="36">
         <v>403251</v>
       </c>
       <c r="F31" s="37"/>
       <c r="G31" s="38"/>
       <c r="H31" s="33">
         <v>390328</v>
       </c>
       <c r="I31" s="39"/>
       <c r="J31" s="40"/>
       <c r="K31" s="33">
         <v>434982</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="40"/>
       <c r="O31" s="9"/>
     </row>
     <row r="32" spans="1:15" ht="10.5" customHeight="1">
       <c r="A32" s="24">
         <v>2025</v>
       </c>
       <c r="B32" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C32" s="26"/>
       <c r="D32" s="27"/>
       <c r="E32" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F32" s="29"/>
       <c r="G32" s="30"/>
       <c r="H32" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I32" s="31"/>
       <c r="J32" s="32"/>
       <c r="K32" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L32" s="31"/>
       <c r="M32" s="32"/>
       <c r="O32" s="9"/>
     </row>
     <row r="33" spans="1:15" ht="10.5" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="33">
         <v>423133</v>
       </c>
       <c r="C33" s="34"/>
       <c r="D33" s="35"/>
       <c r="E33" s="36">
         <v>448620</v>
       </c>
       <c r="F33" s="37"/>
       <c r="G33" s="38"/>
       <c r="H33" s="33">
         <v>429368</v>
       </c>
       <c r="I33" s="39"/>
       <c r="J33" s="40"/>
       <c r="K33" s="33">
         <v>473158</v>
       </c>
       <c r="L33" s="39"/>
       <c r="M33" s="40"/>
       <c r="O33" s="9"/>
     </row>
     <row r="34" spans="1:15" ht="10.5" customHeight="1">
       <c r="A34" s="24">
         <v>2026</v>
       </c>
       <c r="B34" s="25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C34" s="26"/>
       <c r="D34" s="27"/>
       <c r="E34" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F34" s="29"/>
       <c r="G34" s="30"/>
       <c r="H34" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I34" s="31"/>
       <c r="J34" s="32"/>
       <c r="K34" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L34" s="31"/>
       <c r="M34" s="32"/>
       <c r="O34" s="9"/>
     </row>
     <row r="35" spans="1:15" ht="10.5" customHeight="1">
       <c r="A35" s="24"/>
       <c r="B35" s="33">
         <v>461486</v>
       </c>
       <c r="C35" s="34"/>
       <c r="D35" s="35"/>
       <c r="E35" s="36"/>
       <c r="F35" s="37"/>
       <c r="G35" s="38"/>
       <c r="H35" s="33"/>
       <c r="I35" s="39"/>
       <c r="J35" s="40"/>
       <c r="K35" s="33"/>
       <c r="L35" s="39"/>
       <c r="M35" s="40"/>
       <c r="O35" s="9"/>
     </row>
     <row r="36" spans="1:15" ht="10.5" customHeight="1">
       <c r="A36" s="11"/>
       <c r="B36" s="12"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="O36" s="9"/>
     </row>
     <row r="37" spans="1:15">
       <c r="M37" s="3" t="s">
-        <v>0</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="22.5">
       <c r="A38" s="5"/>
       <c r="B38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C38" s="17" t="s">
+      <c r="D38" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D38" s="17" t="s">
+      <c r="E38" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E38" s="17" t="s">
+      <c r="F38" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F38" s="17" t="s">
+      <c r="G38" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G38" s="17" t="s">
+      <c r="H38" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="H38" s="17" t="s">
+      <c r="I38" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="I38" s="17" t="s">
+      <c r="J38" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="J38" s="17" t="s">
+      <c r="K38" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="K38" s="17" t="s">
+      <c r="L38" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="L38" s="17" t="s">
+      <c r="M38" s="17" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="11.25" customHeight="1">
       <c r="A39" s="4">
         <v>2007</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7">
         <v>45679</v>
       </c>
       <c r="D39" s="7">
         <v>47306</v>
       </c>
       <c r="E39" s="7">
         <v>47838</v>
       </c>
       <c r="F39" s="7">
         <v>48307</v>
       </c>
       <c r="G39" s="7">
         <v>48855</v>
       </c>
       <c r="H39" s="7">
         <v>49574</v>
       </c>
@@ -2357,186 +2357,183 @@
       <c r="M57" s="23">
         <v>441998</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="6">
         <v>2026</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="22"/>
       <c r="D58" s="23">
         <v>461486</v>
       </c>
       <c r="E58" s="22"/>
       <c r="F58" s="22"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="109">
-    <mergeCell ref="A34:A35"/>
-[...61 lines deleted...]
-    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H12:J12"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="K12:M12"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="A12:A13"/>
-    <mergeCell ref="A14:A15"/>
-[...34 lines deleted...]
-    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="H35:J35"/>
+    <mergeCell ref="K35:M35"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51181102362204722" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100082FB92A7B4054489DD019E9EF77EA89" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d7393bfcdd695e01e4f3710d9bc9d670">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2545,89 +2542,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D39AD4B-367A-438B-81F6-5F8C10DAB6DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72DEF60A-3B42-41EC-B494-9441E3BA2D6F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D76C96E4-1EE3-4F76-A8F4-06C6B59ED716}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72DEF60A-3B42-41EC-B494-9441E3BA2D6F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D39AD4B-367A-438B-81F6-5F8C10DAB6DF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>