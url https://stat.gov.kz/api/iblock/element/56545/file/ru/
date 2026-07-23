--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -30,80 +30,81 @@
     <workbookView xWindow="0" yWindow="1845" windowWidth="15225" windowHeight="8505"/>
   </bookViews>
   <sheets>
     <sheet name="Оплата труда" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="14">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Индексы, в процентах к предыдущему году</t>
   </si>
   <si>
     <t xml:space="preserve">    номинальной заработной платы </t>
   </si>
   <si>
     <t xml:space="preserve">    реальной заработой платы</t>
   </si>
   <si>
     <t>Минимальный размер заработной платы</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">   тенге</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Среднемесячная номинальная заработная плата в</t>
   </si>
   <si>
     <t>Динамические ряды по основным показателям оплаты труда</t>
   </si>
   <si>
     <t>с 1 января - 7 000 тенге;
 с 1 июля - 9 200 тенге</t>
   </si>
   <si>
     <t>с 1 января - 10 515 тенге;
 с 1 июля - 12 025 тенге</t>
   </si>
   <si>
     <t>с 1 января - 13 470 тенге;
 с 1 июля - 13 717 тенге</t>
   </si>
   <si>
     <t>с 1 января - 14 952 тенге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">теңге
+</t>
+  </si>
+  <si>
+    <t>долларах США</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -602,85 +603,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AH6" sqref="AH6"/>
+      <selection pane="bottomRight" activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="6" style="2" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="2" customWidth="1"/>
     <col min="4" max="5" width="6" style="2" customWidth="1"/>
     <col min="6" max="7" width="5.5703125" style="2" customWidth="1"/>
     <col min="8" max="13" width="6" style="2" customWidth="1"/>
     <col min="14" max="14" width="9" style="2" customWidth="1"/>
     <col min="15" max="15" width="6" style="2" customWidth="1"/>
     <col min="16" max="16" width="6.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="2" customWidth="1"/>
     <col min="20" max="20" width="6.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="2" customWidth="1"/>
     <col min="22" max="23" width="7" style="2" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="2" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="2" customWidth="1"/>
     <col min="29" max="29" width="7.140625" style="2" customWidth="1"/>
     <col min="30" max="30" width="7" style="2" customWidth="1"/>
     <col min="31" max="31" width="6.7109375" style="2" customWidth="1"/>
     <col min="32" max="32" width="6.85546875" style="2" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="12.75" customHeight="1">
       <c r="A1" s="42" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
     </row>
     <row r="2" spans="1:34" ht="14.25" customHeight="1">
       <c r="A2" s="3" t="s">
@@ -788,88 +789,88 @@
       </c>
       <c r="AB4" s="41">
         <v>2019</v>
       </c>
       <c r="AC4" s="41">
         <v>2020</v>
       </c>
       <c r="AD4" s="41">
         <v>2021</v>
       </c>
       <c r="AE4" s="41">
         <v>2022</v>
       </c>
       <c r="AF4" s="41">
         <v>2023</v>
       </c>
       <c r="AG4" s="41">
         <v>2024</v>
       </c>
       <c r="AH4" s="41">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:34" s="8" customFormat="1" ht="24.75" customHeight="1">
       <c r="A5" s="9" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="10"/>
       <c r="AA5" s="10"/>
       <c r="AC5" s="10"/>
       <c r="AD5" s="10"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="10"/>
       <c r="AG5" s="10"/>
       <c r="AH5" s="10"/>
     </row>
-    <row r="6" spans="1:34" s="8" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:34" s="8" customFormat="1" ht="24.75" customHeight="1">
       <c r="A6" s="9" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B6" s="32">
         <v>128</v>
       </c>
       <c r="C6" s="32">
         <v>1726</v>
       </c>
       <c r="D6" s="32">
         <v>4786</v>
       </c>
       <c r="E6" s="32">
         <v>6841</v>
       </c>
       <c r="F6" s="32">
         <v>8541</v>
       </c>
       <c r="G6" s="32">
         <v>9683</v>
       </c>
       <c r="H6" s="32">
         <v>11864</v>
       </c>
       <c r="I6" s="32">
         <v>14374</v>
       </c>
@@ -924,56 +925,56 @@
       <c r="Z6" s="35">
         <v>150827</v>
       </c>
       <c r="AA6" s="32">
         <v>162673</v>
       </c>
       <c r="AB6" s="36">
         <v>186815</v>
       </c>
       <c r="AC6" s="32">
         <v>213003</v>
       </c>
       <c r="AD6" s="32">
         <v>250311</v>
       </c>
       <c r="AE6" s="32">
         <v>309697</v>
       </c>
       <c r="AF6" s="35">
         <v>364295</v>
       </c>
       <c r="AG6" s="35">
         <v>405416</v>
       </c>
       <c r="AH6" s="35">
-        <v>443890</v>
+        <v>443315</v>
       </c>
     </row>
     <row r="7" spans="1:34" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B7" s="12">
         <v>24.3</v>
       </c>
       <c r="C7" s="12">
         <v>48</v>
       </c>
       <c r="D7" s="12">
         <v>79</v>
       </c>
       <c r="E7" s="12">
         <v>102</v>
       </c>
       <c r="F7" s="12">
         <v>113</v>
       </c>
       <c r="G7" s="12">
         <v>124</v>
       </c>
       <c r="H7" s="12">
         <v>99</v>
       </c>
       <c r="I7" s="12">
         <v>101</v>
       </c>
@@ -1028,96 +1029,96 @@
       <c r="Z7" s="16">
         <v>463</v>
       </c>
       <c r="AA7" s="17">
         <v>472</v>
       </c>
       <c r="AB7" s="18">
         <v>488</v>
       </c>
       <c r="AC7" s="17">
         <v>516</v>
       </c>
       <c r="AD7" s="17">
         <v>588</v>
       </c>
       <c r="AE7" s="17">
         <v>673</v>
       </c>
       <c r="AF7" s="14">
         <v>798</v>
       </c>
       <c r="AG7" s="14">
         <v>864</v>
       </c>
       <c r="AH7" s="14">
-        <v>851</v>
+        <v>850</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="13"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="14"/>
       <c r="AC8" s="20"/>
       <c r="AD8" s="14"/>
       <c r="AE8" s="20"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="14"/>
       <c r="AH8" s="14"/>
     </row>
     <row r="9" spans="1:34" ht="12.75" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>1353.7</v>
       </c>
       <c r="D9" s="12">
         <v>277.3</v>
       </c>
       <c r="E9" s="12">
         <v>142.9</v>
       </c>
       <c r="F9" s="12">
         <v>124.9</v>
       </c>
       <c r="G9" s="12">
         <v>113.4</v>
       </c>
       <c r="H9" s="12">
         <v>122.5</v>
       </c>
       <c r="I9" s="12">
         <v>121.2</v>
       </c>
       <c r="J9" s="12">
         <v>120.4</v>
       </c>
@@ -1169,59 +1170,59 @@
       <c r="Z9" s="14">
         <v>105.5</v>
       </c>
       <c r="AA9" s="12">
         <v>107.9</v>
       </c>
       <c r="AB9" s="24">
         <v>114.8</v>
       </c>
       <c r="AC9" s="25">
         <v>114</v>
       </c>
       <c r="AD9" s="25">
         <v>117.5</v>
       </c>
       <c r="AE9" s="25">
         <v>123.8</v>
       </c>
       <c r="AF9" s="14">
         <v>117.6</v>
       </c>
       <c r="AG9" s="14">
         <v>111.3</v>
       </c>
       <c r="AH9" s="14">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="12.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C10" s="12">
         <v>68.5</v>
       </c>
       <c r="D10" s="12">
         <v>100.4</v>
       </c>
       <c r="E10" s="12">
         <v>102.6</v>
       </c>
       <c r="F10" s="12">
         <v>106.4</v>
       </c>
       <c r="G10" s="12">
         <v>105.9</v>
       </c>
       <c r="H10" s="12">
         <v>113.1</v>
       </c>
       <c r="I10" s="12">
         <v>107.1</v>
       </c>
       <c r="J10" s="12">
         <v>111.1</v>
       </c>
@@ -1273,110 +1274,110 @@
       <c r="Z10" s="14">
         <v>98.3</v>
       </c>
       <c r="AA10" s="28">
         <v>101.7</v>
       </c>
       <c r="AB10" s="12">
         <v>109.1</v>
       </c>
       <c r="AC10" s="12">
         <v>106.8</v>
       </c>
       <c r="AD10" s="25">
         <v>108.8</v>
       </c>
       <c r="AE10" s="25">
         <v>107.6</v>
       </c>
       <c r="AF10" s="14">
         <v>102.7</v>
       </c>
       <c r="AG10" s="14">
         <v>102.4</v>
       </c>
       <c r="AH10" s="14">
-        <v>98.3</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="69" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="38">
         <v>13</v>
       </c>
       <c r="C11" s="38">
         <v>122</v>
       </c>
       <c r="D11" s="38">
         <v>262</v>
       </c>
       <c r="E11" s="38">
         <v>1550</v>
       </c>
       <c r="F11" s="38">
         <v>2129</v>
       </c>
       <c r="G11" s="38">
         <v>2395</v>
       </c>
       <c r="H11" s="38">
         <v>2605</v>
       </c>
       <c r="I11" s="38">
         <v>2680</v>
       </c>
       <c r="J11" s="38">
         <v>3484</v>
       </c>
       <c r="K11" s="38">
         <v>4181</v>
       </c>
       <c r="L11" s="38">
         <v>5000</v>
       </c>
       <c r="M11" s="38">
         <v>6600</v>
       </c>
       <c r="N11" s="30" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="O11" s="38">
         <v>9200</v>
       </c>
       <c r="P11" s="38">
         <v>9752</v>
       </c>
       <c r="Q11" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="R11" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="S11" s="30" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="T11" s="39">
         <v>15999</v>
       </c>
       <c r="U11" s="39">
         <v>17439</v>
       </c>
       <c r="V11" s="39">
         <v>18660</v>
       </c>
       <c r="W11" s="39">
         <v>19966</v>
       </c>
       <c r="X11" s="39">
         <v>21364</v>
       </c>
       <c r="Y11" s="39">
         <v>22859</v>
       </c>
       <c r="Z11" s="39">
         <v>24459</v>
       </c>
       <c r="AA11" s="39">
         <v>28284</v>
       </c>