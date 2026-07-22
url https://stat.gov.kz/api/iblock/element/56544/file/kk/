--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -612,51 +612,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="M20" sqref="M20"/>
+      <selection pane="bottomRight" activeCell="AH19" sqref="AH19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="5.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="5.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="5" style="2" customWidth="1"/>
     <col min="7" max="7" width="5.28515625" style="2" customWidth="1"/>
     <col min="8" max="9" width="6" style="2" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="2" customWidth="1"/>
     <col min="11" max="13" width="5.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="6" style="2" customWidth="1"/>
     <col min="16" max="16" width="5.85546875" style="2" customWidth="1"/>
     <col min="17" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="11" style="2" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="2" customWidth="1"/>
     <col min="22" max="22" width="6.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="2" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="2" customWidth="1"/>
     <col min="25" max="26" width="7" style="2" customWidth="1"/>
@@ -931,51 +931,51 @@
       <c r="Z6" s="29">
         <v>150827</v>
       </c>
       <c r="AA6" s="28">
         <v>162673</v>
       </c>
       <c r="AB6" s="30">
         <v>186815</v>
       </c>
       <c r="AC6" s="28">
         <v>213003</v>
       </c>
       <c r="AD6" s="28">
         <v>250311</v>
       </c>
       <c r="AE6" s="28">
         <v>309697</v>
       </c>
       <c r="AF6" s="42">
         <v>364295</v>
       </c>
       <c r="AG6" s="42">
         <v>405416</v>
       </c>
       <c r="AH6" s="42">
-        <v>443890</v>
+        <v>443315</v>
       </c>
     </row>
     <row r="7" spans="1:34" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="12">
         <v>24.3</v>
       </c>
       <c r="C7" s="12">
         <v>48</v>
       </c>
       <c r="D7" s="12">
         <v>79</v>
       </c>
       <c r="E7" s="12">
         <v>102</v>
       </c>
       <c r="F7" s="12">
         <v>113</v>
       </c>
       <c r="G7" s="12">
         <v>124</v>
       </c>
       <c r="H7" s="12">
@@ -1035,51 +1035,51 @@
       <c r="Z7" s="13">
         <v>463</v>
       </c>
       <c r="AA7" s="15">
         <v>472</v>
       </c>
       <c r="AB7" s="16">
         <v>488</v>
       </c>
       <c r="AC7" s="15">
         <v>516</v>
       </c>
       <c r="AD7" s="15">
         <v>588</v>
       </c>
       <c r="AE7" s="15">
         <v>673</v>
       </c>
       <c r="AF7" s="41">
         <v>798</v>
       </c>
       <c r="AG7" s="41">
         <v>864</v>
       </c>
       <c r="AH7" s="41">
-        <v>851</v>
+        <v>850</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="26.25" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
@@ -1177,51 +1177,51 @@
       <c r="Z9" s="13">
         <v>105.5</v>
       </c>
       <c r="AA9" s="12">
         <v>107.9</v>
       </c>
       <c r="AB9" s="19">
         <v>114.8</v>
       </c>
       <c r="AC9" s="20">
         <v>114</v>
       </c>
       <c r="AD9" s="20">
         <v>117.5</v>
       </c>
       <c r="AE9" s="20">
         <v>123.8</v>
       </c>
       <c r="AF9" s="13">
         <v>117.6</v>
       </c>
       <c r="AG9" s="41">
         <v>111.3</v>
       </c>
       <c r="AH9" s="41">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="12.75" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="12">
         <v>68.5</v>
       </c>
       <c r="D10" s="12">
         <v>100.4</v>
       </c>
       <c r="E10" s="12">
         <v>102.6</v>
       </c>
       <c r="F10" s="12">
         <v>106.4</v>
       </c>
       <c r="G10" s="12">
         <v>105.9</v>
       </c>
       <c r="H10" s="12">
@@ -1281,51 +1281,51 @@
       <c r="Z10" s="13">
         <v>98.3</v>
       </c>
       <c r="AA10" s="37">
         <v>101.7</v>
       </c>
       <c r="AB10" s="19">
         <v>109.1</v>
       </c>
       <c r="AC10" s="12">
         <v>106.8</v>
       </c>
       <c r="AD10" s="20">
         <v>108.8</v>
       </c>
       <c r="AE10" s="20">
         <v>107.6</v>
       </c>
       <c r="AF10" s="13">
         <v>102.7</v>
       </c>
       <c r="AG10" s="41">
         <v>102.4</v>
       </c>
       <c r="AH10" s="41">
-        <v>98.3</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="53.25" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="23">
         <v>13</v>
       </c>
       <c r="C11" s="23">
         <v>122</v>
       </c>
       <c r="D11" s="23">
         <v>262</v>
       </c>
       <c r="E11" s="23">
         <v>1550</v>
       </c>
       <c r="F11" s="38">
         <v>2129</v>
       </c>
       <c r="G11" s="38">
         <v>2395</v>
       </c>
       <c r="H11" s="38">
@@ -1419,147 +1419,147 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.16" right="0.19" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101003DBF36EE41C39843A3D4EF9C66B31596" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="2092138b34c69c0281c8fcde19466461">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC40DD56-16C8-4823-9706-01CF248CDE2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C704EABF-0608-4C5A-BA33-325EF3336F41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179EFDB-E0C0-4932-A337-AE91242B5C20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Еңбекақы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>