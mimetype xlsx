--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="2" r:id="rId1"/>
     <sheet name="period" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1019" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -172,95 +172,100 @@
   <si>
     <t>per year</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Average monthly wage by regions of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Коstanay</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -456,116 +461,116 @@
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -838,54 +843,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ26"/>
+  <dimension ref="A1:DR26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+    <sheetView tabSelected="1" topLeftCell="CQ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="DQ5" sqref="DQ5:DQ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="20" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="20" customWidth="1"/>
     <col min="15" max="27" width="9" style="20" customWidth="1"/>
     <col min="28" max="31" width="9.140625" style="20" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="20" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="20" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="20" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="20" customWidth="1"/>
     <col min="36" max="36" width="8.85546875" style="20" customWidth="1"/>
     <col min="37" max="37" width="9.42578125" style="20" customWidth="1"/>
     <col min="38" max="39" width="8" style="20" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="41" max="42" width="8.85546875" style="20" customWidth="1"/>
     <col min="43" max="43" width="8.7109375" style="20" customWidth="1"/>
     <col min="44" max="44" width="9.85546875" style="20" customWidth="1"/>
     <col min="45" max="46" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="8" style="20" bestFit="1" customWidth="1"/>
     <col min="48" max="50" width="8.7109375" style="20" customWidth="1"/>
     <col min="51" max="51" width="7.85546875" style="20" customWidth="1"/>
     <col min="52" max="53" width="7.5703125" style="20" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" style="20" customWidth="1"/>
@@ -923,227 +928,228 @@
     <col min="88" max="88" width="9.28515625" style="20" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="20" customWidth="1"/>
     <col min="90" max="90" width="8.85546875" style="20" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="20" customWidth="1"/>
     <col min="92" max="92" width="8.85546875" style="20" customWidth="1"/>
     <col min="93" max="93" width="9.7109375" style="20" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="20" customWidth="1"/>
     <col min="95" max="96" width="9" style="20" customWidth="1"/>
     <col min="97" max="97" width="8.85546875" style="20" customWidth="1"/>
     <col min="98" max="98" width="8.28515625" style="20" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="20" customWidth="1"/>
     <col min="100" max="100" width="9.28515625" style="20" customWidth="1"/>
     <col min="101" max="101" width="8.7109375" style="20" customWidth="1"/>
     <col min="102" max="103" width="8.140625" style="20" customWidth="1"/>
     <col min="104" max="104" width="8.42578125" style="20" customWidth="1"/>
     <col min="105" max="105" width="9" style="20" customWidth="1"/>
     <col min="106" max="106" width="8.5703125" style="20" customWidth="1"/>
     <col min="107" max="107" width="8.140625" style="20" customWidth="1"/>
     <col min="108" max="109" width="8.7109375" style="20" customWidth="1"/>
     <col min="110" max="110" width="8.42578125" style="20" customWidth="1"/>
     <col min="111" max="111" width="8.28515625" style="20" customWidth="1"/>
     <col min="112" max="112" width="9" style="20" customWidth="1"/>
     <col min="113" max="16384" width="7.85546875" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="25.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:122" ht="25.5" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
       <c r="N1" s="40"/>
     </row>
-    <row r="2" spans="1:121" s="23" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="49">
+    <row r="2" spans="1:122" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="46"/>
+      <c r="B2" s="47">
         <v>2010</v>
       </c>
-      <c r="C2" s="50"/>
-[...11 lines deleted...]
-      <c r="O2" s="49">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="47">
         <v>2011</v>
       </c>
-      <c r="P2" s="50"/>
-[...11 lines deleted...]
-      <c r="AB2" s="49">
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="47">
         <v>2012</v>
       </c>
-      <c r="AC2" s="50"/>
-[...11 lines deleted...]
-      <c r="AO2" s="49">
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="47">
         <v>2013</v>
       </c>
-      <c r="AP2" s="50"/>
-[...11 lines deleted...]
-      <c r="BB2" s="52">
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="50">
         <v>2014</v>
       </c>
-      <c r="BC2" s="52"/>
-[...11 lines deleted...]
-      <c r="BO2" s="49">
+      <c r="BC2" s="50"/>
+      <c r="BD2" s="50"/>
+      <c r="BE2" s="50"/>
+      <c r="BF2" s="50"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BJ2" s="46"/>
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
+      <c r="BM2" s="46"/>
+      <c r="BN2" s="46"/>
+      <c r="BO2" s="47">
         <v>2015</v>
       </c>
-      <c r="BP2" s="50"/>
-[...3 lines deleted...]
-      <c r="BT2" s="47">
+      <c r="BP2" s="48"/>
+      <c r="BQ2" s="48"/>
+      <c r="BR2" s="48"/>
+      <c r="BS2" s="49"/>
+      <c r="BT2" s="46">
         <v>2016</v>
       </c>
-      <c r="BU2" s="47"/>
-[...3 lines deleted...]
-      <c r="BY2" s="47">
+      <c r="BU2" s="46"/>
+      <c r="BV2" s="46"/>
+      <c r="BW2" s="46"/>
+      <c r="BX2" s="46"/>
+      <c r="BY2" s="46">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="47"/>
-[...3 lines deleted...]
-      <c r="CD2" s="47">
+      <c r="BZ2" s="46"/>
+      <c r="CA2" s="46"/>
+      <c r="CB2" s="46"/>
+      <c r="CC2" s="46"/>
+      <c r="CD2" s="46">
         <v>2018</v>
       </c>
-      <c r="CE2" s="47"/>
-[...3 lines deleted...]
-      <c r="CI2" s="49">
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CH2" s="46"/>
+      <c r="CI2" s="47">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="50"/>
-[...3 lines deleted...]
-      <c r="CN2" s="49">
+      <c r="CJ2" s="48"/>
+      <c r="CK2" s="48"/>
+      <c r="CL2" s="48"/>
+      <c r="CM2" s="49"/>
+      <c r="CN2" s="47">
         <v>2020</v>
       </c>
-      <c r="CO2" s="50"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="50"/>
+      <c r="CO2" s="48"/>
+      <c r="CP2" s="48"/>
+      <c r="CQ2" s="48"/>
       <c r="CR2" s="39"/>
-      <c r="CS2" s="49">
+      <c r="CS2" s="47">
         <v>2021</v>
       </c>
-      <c r="CT2" s="50"/>
-[...3 lines deleted...]
-      <c r="CX2" s="49">
+      <c r="CT2" s="48"/>
+      <c r="CU2" s="48"/>
+      <c r="CV2" s="48"/>
+      <c r="CW2" s="48"/>
+      <c r="CX2" s="47">
         <v>2022</v>
       </c>
-      <c r="CY2" s="50"/>
-[...3 lines deleted...]
-      <c r="DC2" s="49">
+      <c r="CY2" s="48"/>
+      <c r="CZ2" s="48"/>
+      <c r="DA2" s="48"/>
+      <c r="DB2" s="49"/>
+      <c r="DC2" s="47">
         <v>2023</v>
       </c>
-      <c r="DD2" s="50"/>
-[...3 lines deleted...]
-      <c r="DH2" s="49">
+      <c r="DD2" s="48"/>
+      <c r="DE2" s="48"/>
+      <c r="DF2" s="48"/>
+      <c r="DG2" s="49"/>
+      <c r="DH2" s="47">
         <v>2024</v>
       </c>
-      <c r="DI2" s="50"/>
-[...2 lines deleted...]
-      <c r="DL2" s="51"/>
+      <c r="DI2" s="48"/>
+      <c r="DJ2" s="48"/>
+      <c r="DK2" s="48"/>
+      <c r="DL2" s="49"/>
       <c r="DM2" s="47">
         <v>2025</v>
       </c>
-      <c r="DN2" s="47"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="44">
+      <c r="DN2" s="48"/>
+      <c r="DO2" s="48"/>
+      <c r="DP2" s="48"/>
+      <c r="DQ2" s="49"/>
+      <c r="DR2" s="44">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:121" s="23" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="48"/>
+    <row r="3" spans="1:122" s="23" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="52"/>
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="22" t="s">
@@ -1457,55 +1463,58 @@
       </c>
       <c r="DI3" s="28" t="s">
         <v>15</v>
       </c>
       <c r="DJ3" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DK3" s="28" t="s">
         <v>17</v>
       </c>
       <c r="DL3" s="29" t="s">
         <v>13</v>
       </c>
       <c r="DM3" s="28" t="s">
         <v>18</v>
       </c>
       <c r="DN3" s="28" t="s">
         <v>15</v>
       </c>
       <c r="DO3" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DP3" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="DQ3" s="44" t="s">
+      <c r="DQ3" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="DR3" s="44" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="23" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:122" s="23" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="41"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
@@ -1566,55 +1575,55 @@
       <c r="CB4" s="28"/>
       <c r="CC4" s="28"/>
       <c r="CD4" s="28"/>
       <c r="CE4" s="28"/>
       <c r="CF4" s="28"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="28"/>
       <c r="CI4" s="28"/>
       <c r="CJ4" s="28"/>
       <c r="CK4" s="28"/>
       <c r="CL4" s="28"/>
       <c r="CM4" s="28"/>
       <c r="CN4" s="28"/>
       <c r="CO4" s="28"/>
       <c r="CP4" s="28"/>
       <c r="CQ4" s="28"/>
       <c r="CR4" s="28"/>
       <c r="CS4" s="28"/>
       <c r="CT4" s="28"/>
       <c r="CU4" s="28"/>
       <c r="CV4" s="28"/>
       <c r="CW4" s="29"/>
       <c r="CX4" s="28"/>
       <c r="CY4" s="28"/>
       <c r="CZ4" s="28"/>
-      <c r="DQ4" s="30" t="s">
+      <c r="DR4" s="30" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="31">
         <v>66674</v>
       </c>
       <c r="C5" s="31">
         <v>66315</v>
       </c>
       <c r="D5" s="31">
         <v>72251</v>
       </c>
       <c r="E5" s="31">
         <v>75203</v>
       </c>
       <c r="F5" s="31">
         <v>74791</v>
       </c>
       <c r="G5" s="31">
         <v>81266</v>
       </c>
       <c r="H5" s="31">
         <v>82282</v>
       </c>
       <c r="I5" s="31">
@@ -1931,55 +1940,58 @@
       </c>
       <c r="DI5" s="8">
         <v>403251</v>
       </c>
       <c r="DJ5" s="8">
         <v>390328</v>
       </c>
       <c r="DK5" s="8">
         <v>434982</v>
       </c>
       <c r="DL5" s="8">
         <v>405416</v>
       </c>
       <c r="DM5" s="8">
         <v>423133</v>
       </c>
       <c r="DN5" s="7">
         <v>448620</v>
       </c>
       <c r="DO5" s="7">
         <v>429368</v>
       </c>
       <c r="DP5" s="7">
         <v>473158</v>
       </c>
-      <c r="DQ5" s="7">
+      <c r="DQ5" s="68">
+        <v>443890</v>
+      </c>
+      <c r="DR5" s="7">
         <v>461486</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="31" t="s">
@@ -2296,55 +2308,58 @@
       </c>
       <c r="DI6" s="8">
         <v>340204</v>
       </c>
       <c r="DJ6" s="8">
         <v>334507</v>
       </c>
       <c r="DK6" s="8">
         <v>363624</v>
       </c>
       <c r="DL6" s="8">
         <v>339299</v>
       </c>
       <c r="DM6" s="8">
         <v>355108</v>
       </c>
       <c r="DN6" s="7">
         <v>381756</v>
       </c>
       <c r="DO6" s="7">
         <v>372831</v>
       </c>
       <c r="DP6" s="7">
         <v>406275</v>
       </c>
-      <c r="DQ6" s="7">
+      <c r="DQ6" s="68">
+        <v>377359</v>
+      </c>
+      <c r="DR6" s="7">
         <v>405425</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="31">
         <v>47171</v>
       </c>
       <c r="C7" s="31">
         <v>46589</v>
       </c>
       <c r="D7" s="31">
         <v>49387</v>
       </c>
       <c r="E7" s="31">
         <v>50695</v>
       </c>
       <c r="F7" s="31">
         <v>54651</v>
       </c>
       <c r="G7" s="31">
         <v>58246</v>
       </c>
       <c r="H7" s="31">
         <v>58567</v>
       </c>
       <c r="I7" s="31">
@@ -2661,55 +2676,58 @@
       </c>
       <c r="DI7" s="8">
         <v>330230</v>
       </c>
       <c r="DJ7" s="8">
         <v>328210</v>
       </c>
       <c r="DK7" s="8">
         <v>348095</v>
       </c>
       <c r="DL7" s="8">
         <v>329732</v>
       </c>
       <c r="DM7" s="8">
         <v>343471</v>
       </c>
       <c r="DN7" s="7">
         <v>366971</v>
       </c>
       <c r="DO7" s="7">
         <v>366749</v>
       </c>
       <c r="DP7" s="7">
         <v>408595</v>
       </c>
-      <c r="DQ7" s="7">
+      <c r="DQ7" s="68">
+        <v>374100</v>
+      </c>
+      <c r="DR7" s="7">
         <v>378763</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="31">
         <v>57245</v>
       </c>
       <c r="C8" s="31">
         <v>57553</v>
       </c>
       <c r="D8" s="31">
         <v>64939</v>
       </c>
       <c r="E8" s="31">
         <v>66102</v>
       </c>
       <c r="F8" s="31">
         <v>67202</v>
       </c>
       <c r="G8" s="31">
         <v>72141</v>
       </c>
       <c r="H8" s="31">
         <v>74099</v>
       </c>
       <c r="I8" s="31">
@@ -3026,55 +3044,58 @@
       </c>
       <c r="DI8" s="8">
         <v>370538</v>
       </c>
       <c r="DJ8" s="8">
         <v>368600</v>
       </c>
       <c r="DK8" s="8">
         <v>406520</v>
       </c>
       <c r="DL8" s="8">
         <v>378086</v>
       </c>
       <c r="DM8" s="8">
         <v>385569</v>
       </c>
       <c r="DN8" s="7">
         <v>405140</v>
       </c>
       <c r="DO8" s="7">
         <v>401215</v>
       </c>
       <c r="DP8" s="7">
         <v>438484</v>
       </c>
-      <c r="DQ8" s="7">
+      <c r="DQ8" s="68">
+        <v>404557</v>
+      </c>
+      <c r="DR8" s="7">
         <v>420239</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
         <v>50277</v>
       </c>
       <c r="C9" s="31">
         <v>51774</v>
       </c>
       <c r="D9" s="31">
         <v>52022</v>
       </c>
       <c r="E9" s="31">
         <v>55790</v>
       </c>
       <c r="F9" s="31">
         <v>58581</v>
       </c>
       <c r="G9" s="31">
         <v>62489</v>
       </c>
       <c r="H9" s="31">
         <v>63866</v>
       </c>
       <c r="I9" s="31">
@@ -3391,55 +3412,58 @@
       </c>
       <c r="DI9" s="8">
         <v>339550</v>
       </c>
       <c r="DJ9" s="8">
         <v>308314</v>
       </c>
       <c r="DK9" s="8">
         <v>353691</v>
       </c>
       <c r="DL9" s="8">
         <v>328536</v>
       </c>
       <c r="DM9" s="8">
         <v>339185</v>
       </c>
       <c r="DN9" s="7">
         <v>389205</v>
       </c>
       <c r="DO9" s="7">
         <v>343625</v>
       </c>
       <c r="DP9" s="7">
         <v>386257</v>
       </c>
-      <c r="DQ9" s="7">
+      <c r="DQ9" s="68">
+        <v>364457</v>
+      </c>
+      <c r="DR9" s="7">
         <v>376012</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="31">
         <v>134194</v>
       </c>
       <c r="C10" s="31">
         <v>131731</v>
       </c>
       <c r="D10" s="31">
         <v>141197</v>
       </c>
       <c r="E10" s="31">
         <v>144031</v>
       </c>
       <c r="F10" s="31">
         <v>138056</v>
       </c>
       <c r="G10" s="31">
         <v>145351</v>
       </c>
       <c r="H10" s="31">
         <v>154006</v>
       </c>
       <c r="I10" s="31">
@@ -3756,55 +3780,58 @@
       </c>
       <c r="DI10" s="8">
         <v>594426</v>
       </c>
       <c r="DJ10" s="8">
         <v>630894</v>
       </c>
       <c r="DK10" s="8">
         <v>640938</v>
       </c>
       <c r="DL10" s="8">
         <v>633322</v>
       </c>
       <c r="DM10" s="8">
         <v>634234</v>
       </c>
       <c r="DN10" s="7">
         <v>585172</v>
       </c>
       <c r="DO10" s="7">
         <v>602752</v>
       </c>
       <c r="DP10" s="7">
         <v>609534</v>
       </c>
-      <c r="DQ10" s="7">
+      <c r="DQ10" s="68">
+        <v>613062</v>
+      </c>
+      <c r="DR10" s="7">
         <v>652950</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="31">
         <v>68125</v>
       </c>
       <c r="C11" s="31">
         <v>67843</v>
       </c>
       <c r="D11" s="31">
         <v>74969</v>
       </c>
       <c r="E11" s="31">
         <v>78135</v>
       </c>
       <c r="F11" s="31">
         <v>79530</v>
       </c>
       <c r="G11" s="31">
         <v>80431</v>
       </c>
       <c r="H11" s="31">
         <v>83406</v>
       </c>
       <c r="I11" s="31">
@@ -4121,55 +4148,58 @@
       </c>
       <c r="DI11" s="8">
         <v>342237</v>
       </c>
       <c r="DJ11" s="8">
         <v>340084</v>
       </c>
       <c r="DK11" s="8">
         <v>361140</v>
       </c>
       <c r="DL11" s="8">
         <v>350965</v>
       </c>
       <c r="DM11" s="8">
         <v>361848</v>
       </c>
       <c r="DN11" s="7">
         <v>378851</v>
       </c>
       <c r="DO11" s="7">
         <v>363934</v>
       </c>
       <c r="DP11" s="7">
         <v>380424</v>
       </c>
-      <c r="DQ11" s="7">
+      <c r="DQ11" s="68">
+        <v>370882</v>
+      </c>
+      <c r="DR11" s="7">
         <v>387694</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="31">
         <v>43677</v>
       </c>
       <c r="C12" s="31">
         <v>43385</v>
       </c>
       <c r="D12" s="31">
         <v>45228</v>
       </c>
       <c r="E12" s="31">
         <v>48927</v>
       </c>
       <c r="F12" s="31">
         <v>50409</v>
       </c>
       <c r="G12" s="31">
         <v>55605</v>
       </c>
       <c r="H12" s="31">
         <v>55523</v>
       </c>
       <c r="I12" s="31">
@@ -4486,55 +4516,58 @@
       </c>
       <c r="DI12" s="8">
         <v>322778</v>
       </c>
       <c r="DJ12" s="8">
         <v>279645</v>
       </c>
       <c r="DK12" s="8">
         <v>313073</v>
       </c>
       <c r="DL12" s="8">
         <v>299972</v>
       </c>
       <c r="DM12" s="8">
         <v>308891</v>
       </c>
       <c r="DN12" s="7">
         <v>355167</v>
       </c>
       <c r="DO12" s="7">
         <v>308058</v>
       </c>
       <c r="DP12" s="7">
         <v>335794</v>
       </c>
-      <c r="DQ12" s="7">
+      <c r="DQ12" s="68">
+        <v>327274</v>
+      </c>
+      <c r="DR12" s="7">
         <v>328952</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="31" t="s">
@@ -4851,55 +4884,58 @@
       </c>
       <c r="DI13" s="8">
         <v>300393</v>
       </c>
       <c r="DJ13" s="8">
         <v>280464</v>
       </c>
       <c r="DK13" s="8">
         <v>314398</v>
       </c>
       <c r="DL13" s="8">
         <v>293160</v>
       </c>
       <c r="DM13" s="8">
         <v>308429</v>
       </c>
       <c r="DN13" s="7">
         <v>355644</v>
       </c>
       <c r="DO13" s="7">
         <v>331211</v>
       </c>
       <c r="DP13" s="7">
         <v>349593</v>
       </c>
-      <c r="DQ13" s="7">
+      <c r="DQ13" s="68">
+        <v>332203</v>
+      </c>
+      <c r="DR13" s="7">
         <v>346199</v>
       </c>
     </row>
-    <row r="14" spans="1:121" ht="12" customHeight="1">
+    <row r="14" spans="1:122" ht="12" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="31">
         <v>63155</v>
       </c>
       <c r="C14" s="31">
         <v>57962</v>
       </c>
       <c r="D14" s="31">
         <v>60960</v>
       </c>
       <c r="E14" s="31">
         <v>66393</v>
       </c>
       <c r="F14" s="31">
         <v>65043</v>
       </c>
       <c r="G14" s="31">
         <v>67996</v>
       </c>
       <c r="H14" s="31">
         <v>69771</v>
       </c>
       <c r="I14" s="31">
@@ -5216,55 +5252,58 @@
       </c>
       <c r="DI14" s="8">
         <v>379463</v>
       </c>
       <c r="DJ14" s="8">
         <v>374937</v>
       </c>
       <c r="DK14" s="8">
         <v>415544</v>
       </c>
       <c r="DL14" s="8">
         <v>380953</v>
       </c>
       <c r="DM14" s="8">
         <v>398805</v>
       </c>
       <c r="DN14" s="7">
         <v>432501</v>
       </c>
       <c r="DO14" s="7">
         <v>410314</v>
       </c>
       <c r="DP14" s="7">
         <v>454071</v>
       </c>
-      <c r="DQ14" s="7">
+      <c r="DQ14" s="68">
+        <v>423278</v>
+      </c>
+      <c r="DR14" s="7">
         <v>439100</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="31">
         <v>47950</v>
       </c>
       <c r="C15" s="31">
         <v>46933</v>
       </c>
       <c r="D15" s="31">
         <v>50316</v>
       </c>
       <c r="E15" s="31">
         <v>51937</v>
       </c>
       <c r="F15" s="31">
         <v>55284</v>
       </c>
       <c r="G15" s="31">
         <v>59170</v>
       </c>
       <c r="H15" s="31">
         <v>60358</v>
       </c>
       <c r="I15" s="31">
@@ -5581,55 +5620,58 @@
       </c>
       <c r="DI15" s="8">
         <v>337636</v>
       </c>
       <c r="DJ15" s="8">
         <v>338366</v>
       </c>
       <c r="DK15" s="8">
         <v>376535</v>
       </c>
       <c r="DL15" s="8">
         <v>343804</v>
       </c>
       <c r="DM15" s="8">
         <v>358873</v>
       </c>
       <c r="DN15" s="7">
         <v>381146</v>
       </c>
       <c r="DO15" s="7">
         <v>377719</v>
       </c>
       <c r="DP15" s="7">
         <v>416699</v>
       </c>
-      <c r="DQ15" s="7">
+      <c r="DQ15" s="68">
+        <v>384256</v>
+      </c>
+      <c r="DR15" s="7">
         <v>394942</v>
       </c>
     </row>
-    <row r="16" spans="1:121" ht="12.75" customHeight="1">
+    <row r="16" spans="1:122" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
         <v>59975</v>
       </c>
       <c r="C16" s="31">
         <v>59906</v>
       </c>
       <c r="D16" s="31">
         <v>62305</v>
       </c>
       <c r="E16" s="31">
         <v>66632</v>
       </c>
       <c r="F16" s="31">
         <v>68945</v>
       </c>
       <c r="G16" s="31">
         <v>74746</v>
       </c>
       <c r="H16" s="31">
         <v>76829</v>
       </c>
       <c r="I16" s="31">
@@ -5946,55 +5988,58 @@
       </c>
       <c r="DI16" s="8">
         <v>360840</v>
       </c>
       <c r="DJ16" s="8">
         <v>325206</v>
       </c>
       <c r="DK16" s="8">
         <v>349918</v>
       </c>
       <c r="DL16" s="8">
         <v>344381</v>
       </c>
       <c r="DM16" s="8">
         <v>354856</v>
       </c>
       <c r="DN16" s="7">
         <v>395010</v>
       </c>
       <c r="DO16" s="7">
         <v>353237</v>
       </c>
       <c r="DP16" s="7">
         <v>376842</v>
       </c>
-      <c r="DQ16" s="7">
+      <c r="DQ16" s="68">
+        <v>370513</v>
+      </c>
+      <c r="DR16" s="7">
         <v>385193</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="31">
         <v>105484</v>
       </c>
       <c r="C17" s="31">
         <v>108547</v>
       </c>
       <c r="D17" s="31">
         <v>133215</v>
       </c>
       <c r="E17" s="31">
         <v>132708</v>
       </c>
       <c r="F17" s="31">
         <v>121101</v>
       </c>
       <c r="G17" s="31">
         <v>138767</v>
       </c>
       <c r="H17" s="31">
         <v>140846</v>
       </c>
       <c r="I17" s="31">
@@ -6311,55 +6356,58 @@
       </c>
       <c r="DI17" s="8">
         <v>579838</v>
       </c>
       <c r="DJ17" s="8">
         <v>570233</v>
       </c>
       <c r="DK17" s="8">
         <v>607867</v>
       </c>
       <c r="DL17" s="8">
         <v>580946</v>
       </c>
       <c r="DM17" s="8">
         <v>621320</v>
       </c>
       <c r="DN17" s="7">
         <v>629466</v>
       </c>
       <c r="DO17" s="7">
         <v>606125</v>
       </c>
       <c r="DP17" s="7">
         <v>658762</v>
       </c>
-      <c r="DQ17" s="7">
+      <c r="DQ17" s="68">
+        <v>623059</v>
+      </c>
+      <c r="DR17" s="7">
         <v>659801</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="31">
         <v>48040</v>
       </c>
       <c r="C18" s="31">
         <v>47475</v>
       </c>
       <c r="D18" s="31">
         <v>51161</v>
       </c>
       <c r="E18" s="31">
         <v>55512</v>
       </c>
       <c r="F18" s="31">
         <v>56473</v>
       </c>
       <c r="G18" s="31">
         <v>67109</v>
       </c>
       <c r="H18" s="31">
         <v>63586</v>
       </c>
       <c r="I18" s="31">
@@ -6674,55 +6722,58 @@
       </c>
       <c r="DI18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DJ18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DK18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DL18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DM18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DN18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DO18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DP18" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="DQ18" s="7" t="s">
+      <c r="DQ18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR18" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="31">
         <v>55785</v>
       </c>
       <c r="C19" s="31">
         <v>55579</v>
       </c>
       <c r="D19" s="31">
         <v>59582</v>
       </c>
       <c r="E19" s="31">
         <v>63341</v>
       </c>
       <c r="F19" s="31">
         <v>64561</v>
       </c>
       <c r="G19" s="31">
         <v>66937</v>
       </c>
       <c r="H19" s="31">
         <v>68211</v>
       </c>
       <c r="I19" s="31">
@@ -7039,55 +7090,58 @@
       </c>
       <c r="DI19" s="8">
         <v>366922</v>
       </c>
       <c r="DJ19" s="8">
         <v>361065</v>
       </c>
       <c r="DK19" s="8">
         <v>408370</v>
       </c>
       <c r="DL19" s="42">
         <v>372615</v>
       </c>
       <c r="DM19" s="8">
         <v>399489</v>
       </c>
       <c r="DN19" s="7">
         <v>411735</v>
       </c>
       <c r="DO19" s="7">
         <v>405705</v>
       </c>
       <c r="DP19" s="7">
         <v>453898</v>
       </c>
-      <c r="DQ19" s="7">
+      <c r="DQ19" s="68">
+        <v>417941</v>
+      </c>
+      <c r="DR19" s="7">
         <v>448906</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31">
         <v>44830</v>
       </c>
       <c r="C20" s="31">
         <v>44526</v>
       </c>
       <c r="D20" s="31">
         <v>45937</v>
       </c>
       <c r="E20" s="31">
         <v>48585</v>
       </c>
       <c r="F20" s="31">
         <v>50621</v>
       </c>
       <c r="G20" s="31">
         <v>56089</v>
       </c>
       <c r="H20" s="31">
         <v>54697</v>
       </c>
       <c r="I20" s="31">
@@ -7404,55 +7458,58 @@
       </c>
       <c r="DI20" s="8">
         <v>297303</v>
       </c>
       <c r="DJ20" s="8">
         <v>286956</v>
       </c>
       <c r="DK20" s="8">
         <v>315540</v>
       </c>
       <c r="DL20" s="8">
         <v>293421</v>
       </c>
       <c r="DM20" s="8">
         <v>300051</v>
       </c>
       <c r="DN20" s="7">
         <v>331648</v>
       </c>
       <c r="DO20" s="7">
         <v>317302</v>
       </c>
       <c r="DP20" s="7">
         <v>356848</v>
       </c>
-      <c r="DQ20" s="7">
+      <c r="DQ20" s="68">
+        <v>326679</v>
+      </c>
+      <c r="DR20" s="7">
         <v>326664</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="31" t="s">
@@ -7769,55 +7826,58 @@
       </c>
       <c r="DI21" s="8">
         <v>324470</v>
       </c>
       <c r="DJ21" s="8">
         <v>266590</v>
       </c>
       <c r="DK21" s="8">
         <v>304325</v>
       </c>
       <c r="DL21" s="8">
         <v>295251</v>
       </c>
       <c r="DM21" s="8">
         <v>310515</v>
       </c>
       <c r="DN21" s="7">
         <v>351774</v>
       </c>
       <c r="DO21" s="7">
         <v>288690</v>
       </c>
       <c r="DP21" s="7">
         <v>324229</v>
       </c>
-      <c r="DQ21" s="7">
+      <c r="DQ21" s="68">
+        <v>318990</v>
+      </c>
+      <c r="DR21" s="7">
         <v>332640</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="31" t="s">
@@ -8134,55 +8194,58 @@
       </c>
       <c r="DI22" s="8">
         <v>522988</v>
       </c>
       <c r="DJ22" s="8">
         <v>515543</v>
       </c>
       <c r="DK22" s="8">
         <v>600682</v>
       </c>
       <c r="DL22" s="8">
         <v>533562</v>
       </c>
       <c r="DM22" s="8">
         <v>599046</v>
       </c>
       <c r="DN22" s="7">
         <v>557704</v>
       </c>
       <c r="DO22" s="7">
         <v>554277</v>
       </c>
       <c r="DP22" s="7">
         <v>648620</v>
       </c>
-      <c r="DQ22" s="7">
+      <c r="DQ22" s="68">
+        <v>602949</v>
+      </c>
+      <c r="DR22" s="7">
         <v>655995</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="31">
         <v>51760</v>
       </c>
       <c r="C23" s="31">
         <v>52531</v>
       </c>
       <c r="D23" s="31">
         <v>54937</v>
       </c>
       <c r="E23" s="31">
         <v>58183</v>
       </c>
       <c r="F23" s="31">
         <v>59680</v>
       </c>
       <c r="G23" s="31">
         <v>65009</v>
       </c>
       <c r="H23" s="31">
         <v>65420</v>
       </c>
       <c r="I23" s="31">
@@ -8499,55 +8562,58 @@
       </c>
       <c r="DI23" s="8">
         <v>374924</v>
       </c>
       <c r="DJ23" s="8">
         <v>360098</v>
       </c>
       <c r="DK23" s="8">
         <v>413258</v>
       </c>
       <c r="DL23" s="8">
         <v>380325</v>
       </c>
       <c r="DM23" s="8">
         <v>404799</v>
       </c>
       <c r="DN23" s="7">
         <v>417717</v>
       </c>
       <c r="DO23" s="7">
         <v>400007</v>
       </c>
       <c r="DP23" s="7">
         <v>454763</v>
       </c>
-      <c r="DQ23" s="7">
+      <c r="DQ23" s="68">
+        <v>416869</v>
+      </c>
+      <c r="DR23" s="7">
         <v>438659</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="31">
         <v>91327</v>
       </c>
       <c r="C24" s="31">
         <v>91755</v>
       </c>
       <c r="D24" s="31">
         <v>106426</v>
       </c>
       <c r="E24" s="31">
         <v>104786</v>
       </c>
       <c r="F24" s="31">
         <v>104244</v>
       </c>
       <c r="G24" s="31">
         <v>118784</v>
       </c>
       <c r="H24" s="31">
         <v>121067</v>
       </c>
       <c r="I24" s="31">
@@ -8864,55 +8930,58 @@
       </c>
       <c r="DI24" s="8">
         <v>518495</v>
       </c>
       <c r="DJ24" s="8">
         <v>504212</v>
       </c>
       <c r="DK24" s="8">
         <v>604104</v>
       </c>
       <c r="DL24" s="8">
         <v>538009</v>
       </c>
       <c r="DM24" s="8">
         <v>563309</v>
       </c>
       <c r="DN24" s="7">
         <v>598267</v>
       </c>
       <c r="DO24" s="7">
         <v>569647</v>
       </c>
       <c r="DP24" s="7">
         <v>659610</v>
       </c>
-      <c r="DQ24" s="7">
+      <c r="DQ24" s="68">
+        <v>594164</v>
+      </c>
+      <c r="DR24" s="7">
         <v>609725</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="31">
         <v>93915</v>
       </c>
       <c r="C25" s="31">
         <v>94377</v>
       </c>
       <c r="D25" s="31">
         <v>103485</v>
       </c>
       <c r="E25" s="31">
         <v>107458</v>
       </c>
       <c r="F25" s="31">
         <v>102686</v>
       </c>
       <c r="G25" s="31">
         <v>111431</v>
       </c>
       <c r="H25" s="31">
         <v>110975</v>
       </c>
       <c r="I25" s="31">
@@ -9229,55 +9298,58 @@
       </c>
       <c r="DI25" s="8">
         <v>480431</v>
       </c>
       <c r="DJ25" s="8">
         <v>471264</v>
       </c>
       <c r="DK25" s="8">
         <v>539125</v>
       </c>
       <c r="DL25" s="8">
         <v>490963</v>
       </c>
       <c r="DM25" s="8">
         <v>518857</v>
       </c>
       <c r="DN25" s="7">
         <v>553705</v>
       </c>
       <c r="DO25" s="7">
         <v>546261</v>
       </c>
       <c r="DP25" s="7">
         <v>601126</v>
       </c>
-      <c r="DQ25" s="7">
+      <c r="DQ25" s="68">
+        <v>556063</v>
+      </c>
+      <c r="DR25" s="7">
         <v>574162</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="31" t="s">
@@ -9594,266 +9666,271 @@
       </c>
       <c r="DI26" s="8">
         <v>314210</v>
       </c>
       <c r="DJ26" s="8">
         <v>309733</v>
       </c>
       <c r="DK26" s="8">
         <v>330193</v>
       </c>
       <c r="DL26" s="8">
         <v>312536</v>
       </c>
       <c r="DM26" s="8">
         <v>321408</v>
       </c>
       <c r="DN26" s="7">
         <v>345300</v>
       </c>
       <c r="DO26" s="7">
         <v>336678</v>
       </c>
       <c r="DP26" s="7">
         <v>364034</v>
       </c>
-      <c r="DQ26" s="7">
+      <c r="DQ26" s="68">
+        <v>343876</v>
+      </c>
+      <c r="DR26" s="7">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="DM2:DP2"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="CX2:DB2"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="CN2:CQ2"/>
     <mergeCell ref="DC2:DG2"/>
     <mergeCell ref="DH2:DL2"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
-    <mergeCell ref="A1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="DM2:DQ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX28"/>
+  <dimension ref="A1:BY28"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D31" sqref="D31"/>
+    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX5" sqref="BX5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="24" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="62" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="9.140625" style="1" customWidth="1"/>
     <col min="64" max="64" width="10" style="1" customWidth="1"/>
     <col min="65" max="65" width="9.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="1" customWidth="1"/>
     <col min="67" max="67" width="9.140625" style="1"/>
     <col min="68" max="68" width="8.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="8.42578125" style="1" customWidth="1"/>
     <col min="70" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="7.85546875" style="1" customWidth="1"/>
     <col min="74" max="75" width="9.140625" style="1"/>
-    <col min="76" max="76" width="8.28515625" style="1" customWidth="1"/>
-    <col min="77" max="16384" width="9.140625" style="1"/>
+    <col min="76" max="76" width="7.7109375" style="1" customWidth="1"/>
+    <col min="77" max="77" width="8.28515625" style="1" customWidth="1"/>
+    <col min="78" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="12.75">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:77" ht="12.75">
+      <c r="A1" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="65"/>
-[...6 lines deleted...]
-      <c r="I1" s="65"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
       <c r="X1" s="43"/>
       <c r="Y1" s="43"/>
       <c r="Z1" s="43"/>
       <c r="AA1" s="43"/>
       <c r="AB1" s="43"/>
       <c r="AC1" s="43"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="56">
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
+      <c r="A2" s="58"/>
+      <c r="B2" s="53">
         <v>2011</v>
       </c>
-      <c r="C2" s="57"/>
-[...3 lines deleted...]
-      <c r="G2" s="56">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="53">
         <v>2012</v>
       </c>
-      <c r="H2" s="57"/>
-[...3 lines deleted...]
-      <c r="L2" s="56">
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="53">
         <v>2013</v>
       </c>
-      <c r="M2" s="57"/>
-[...3 lines deleted...]
-      <c r="Q2" s="56">
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="53">
         <v>2014</v>
       </c>
-      <c r="R2" s="57"/>
-[...3 lines deleted...]
-      <c r="V2" s="56">
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="53">
         <v>2015</v>
       </c>
-      <c r="W2" s="57"/>
-[...3 lines deleted...]
-      <c r="AA2" s="56">
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="53">
         <v>2016</v>
       </c>
-      <c r="AB2" s="57"/>
-[...3 lines deleted...]
-      <c r="AF2" s="59">
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="66">
         <v>2017</v>
       </c>
-      <c r="AG2" s="59"/>
-[...3 lines deleted...]
-      <c r="AK2" s="59">
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66">
         <v>2018</v>
       </c>
-      <c r="AL2" s="59"/>
-[...3 lines deleted...]
-      <c r="AP2" s="59">
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="59"/>
-[...3 lines deleted...]
-      <c r="AU2" s="56">
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="67"/>
+      <c r="AU2" s="53">
         <v>2020</v>
       </c>
-      <c r="AV2" s="57"/>
-[...2 lines deleted...]
-      <c r="AY2" s="58"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="AX2" s="54"/>
+      <c r="AY2" s="55"/>
       <c r="AZ2" s="60">
         <v>2021</v>
       </c>
       <c r="BA2" s="61"/>
       <c r="BB2" s="61"/>
       <c r="BC2" s="61"/>
       <c r="BD2" s="62"/>
       <c r="BE2" s="60">
         <v>2022</v>
       </c>
       <c r="BF2" s="61"/>
       <c r="BG2" s="61"/>
       <c r="BH2" s="61"/>
       <c r="BI2" s="62"/>
       <c r="BJ2" s="60">
         <v>2023</v>
       </c>
       <c r="BK2" s="61"/>
       <c r="BL2" s="61"/>
       <c r="BM2" s="61"/>
       <c r="BN2" s="62"/>
       <c r="BO2" s="60">
         <v>2024</v>
       </c>
       <c r="BP2" s="61"/>
       <c r="BQ2" s="61"/>
       <c r="BR2" s="61"/>
       <c r="BS2" s="62"/>
-      <c r="BT2" s="64">
+      <c r="BT2" s="60">
         <v>2025</v>
       </c>
-      <c r="BU2" s="64"/>
-[...2 lines deleted...]
-      <c r="BX2" s="45">
+      <c r="BU2" s="61"/>
+      <c r="BV2" s="61"/>
+      <c r="BW2" s="61"/>
+      <c r="BX2" s="62"/>
+      <c r="BY2" s="45">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="29.25" customHeight="1">
-      <c r="A3" s="68"/>
+    <row r="3" spans="1:77" ht="29.25" customHeight="1">
+      <c r="A3" s="59"/>
       <c r="B3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -10033,118 +10110,121 @@
       <c r="BP3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="BQ3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="BR3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BS3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BT3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="BV3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BX3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="BY3" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="13.5" customHeight="1">
+    <row r="4" spans="1:77" ht="13.5" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="53"/>
-[...57 lines deleted...]
-      <c r="BX4" s="4" t="s">
+      <c r="B4" s="63"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="64"/>
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
+      <c r="AL4" s="64"/>
+      <c r="AM4" s="64"/>
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="64"/>
+      <c r="AP4" s="64"/>
+      <c r="AQ4" s="64"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="64"/>
+      <c r="AU4" s="64"/>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="64"/>
+      <c r="AX4" s="64"/>
+      <c r="AY4" s="64"/>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="64"/>
+      <c r="BB4" s="64"/>
+      <c r="BC4" s="64"/>
+      <c r="BD4" s="64"/>
+      <c r="BE4" s="64"/>
+      <c r="BF4" s="64"/>
+      <c r="BG4" s="65"/>
+      <c r="BY4" s="4" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:76" ht="12.75" customHeight="1">
+    <row r="5" spans="1:77" ht="12.75" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>80195</v>
       </c>
       <c r="C5" s="9">
         <v>82740</v>
       </c>
       <c r="D5" s="10">
         <v>86229</v>
       </c>
       <c r="E5" s="10">
         <v>89959</v>
       </c>
       <c r="F5" s="11">
         <v>90027.9</v>
       </c>
       <c r="G5" s="12">
         <v>93947</v>
       </c>
       <c r="H5" s="10">
         <v>97279</v>
       </c>
       <c r="I5" s="13">
@@ -10326,55 +10406,58 @@
       </c>
       <c r="BP5" s="8">
         <v>392655</v>
       </c>
       <c r="BQ5" s="8">
         <v>391713</v>
       </c>
       <c r="BR5" s="8">
         <v>402626</v>
       </c>
       <c r="BS5" s="8">
         <v>405416</v>
       </c>
       <c r="BT5" s="8">
         <v>423133</v>
       </c>
       <c r="BU5" s="8">
         <v>435711</v>
       </c>
       <c r="BV5" s="8">
         <v>433312</v>
       </c>
       <c r="BW5" s="8">
         <v>441998</v>
       </c>
-      <c r="BX5" s="7">
+      <c r="BX5" s="68">
+        <v>443890</v>
+      </c>
+      <c r="BY5" s="7">
         <v>461486</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="12.75" customHeight="1">
+    <row r="6" spans="1:77" ht="12.75" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -10556,55 +10639,58 @@
       </c>
       <c r="BP6" s="8">
         <v>331513</v>
       </c>
       <c r="BQ6" s="8">
         <v>330821</v>
       </c>
       <c r="BR6" s="8">
         <v>338349</v>
       </c>
       <c r="BS6" s="8">
         <v>339299</v>
       </c>
       <c r="BT6" s="8">
         <v>355108</v>
       </c>
       <c r="BU6" s="8">
         <v>368688</v>
       </c>
       <c r="BV6" s="8">
         <v>368535</v>
       </c>
       <c r="BW6" s="8">
         <v>379066</v>
       </c>
-      <c r="BX6" s="7">
+      <c r="BX6" s="68">
+        <v>377359</v>
+      </c>
+      <c r="BY6" s="7">
         <v>405425</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="9">
         <v>55883</v>
       </c>
       <c r="C7" s="9">
         <v>57696</v>
       </c>
       <c r="D7" s="10">
         <v>61164</v>
       </c>
       <c r="E7" s="10">
         <v>64417</v>
       </c>
       <c r="F7" s="11">
         <v>64494.8</v>
       </c>
       <c r="G7" s="12">
         <v>68627</v>
       </c>
       <c r="H7" s="10">
         <v>71866</v>
       </c>
       <c r="I7" s="13">
@@ -10786,55 +10872,58 @@
       </c>
       <c r="BP7" s="8">
         <v>321238</v>
       </c>
       <c r="BQ7" s="8">
         <v>323371</v>
       </c>
       <c r="BR7" s="8">
         <v>329241</v>
       </c>
       <c r="BS7" s="8">
         <v>329732</v>
       </c>
       <c r="BT7" s="8">
         <v>343471</v>
       </c>
       <c r="BU7" s="8">
         <v>355538</v>
       </c>
       <c r="BV7" s="8">
         <v>360124</v>
       </c>
       <c r="BW7" s="8">
         <v>373426</v>
       </c>
-      <c r="BX7" s="7">
+      <c r="BX7" s="68">
+        <v>374100</v>
+      </c>
+      <c r="BY7" s="7">
         <v>378763</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="9">
         <v>70933</v>
       </c>
       <c r="C8" s="9">
         <v>72918</v>
       </c>
       <c r="D8" s="10">
         <v>76448</v>
       </c>
       <c r="E8" s="10">
         <v>79747</v>
       </c>
       <c r="F8" s="11">
         <v>79877.600000000006</v>
       </c>
       <c r="G8" s="12">
         <v>82871</v>
       </c>
       <c r="H8" s="10">
         <v>85560</v>
       </c>
       <c r="I8" s="13">
@@ -11016,55 +11105,58 @@
       </c>
       <c r="BP8" s="8">
         <v>358334</v>
       </c>
       <c r="BQ8" s="8">
         <v>364445</v>
       </c>
       <c r="BR8" s="8">
         <v>376235</v>
       </c>
       <c r="BS8" s="8">
         <v>378086</v>
       </c>
       <c r="BT8" s="8">
         <v>385569</v>
       </c>
       <c r="BU8" s="8">
         <v>395311</v>
       </c>
       <c r="BV8" s="8">
         <v>394611</v>
       </c>
       <c r="BW8" s="8">
         <v>400591</v>
       </c>
-      <c r="BX8" s="7">
+      <c r="BX8" s="68">
+        <v>404557</v>
+      </c>
+      <c r="BY8" s="7">
         <v>420239</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="9">
         <v>59185</v>
       </c>
       <c r="C9" s="9">
         <v>61105</v>
       </c>
       <c r="D9" s="10">
         <v>64682</v>
       </c>
       <c r="E9" s="10">
         <v>67697</v>
       </c>
       <c r="F9" s="11">
         <v>67638</v>
       </c>
       <c r="G9" s="12">
         <v>72505</v>
       </c>
       <c r="H9" s="10">
         <v>74878</v>
       </c>
       <c r="I9" s="13">
@@ -11246,55 +11338,58 @@
       </c>
       <c r="BP9" s="8">
         <v>323133</v>
       </c>
       <c r="BQ9" s="8">
         <v>316606</v>
       </c>
       <c r="BR9" s="8">
         <v>326915</v>
       </c>
       <c r="BS9" s="8">
         <v>328536</v>
       </c>
       <c r="BT9" s="8">
         <v>339185</v>
       </c>
       <c r="BU9" s="8">
         <v>365422</v>
       </c>
       <c r="BV9" s="8">
         <v>356553</v>
       </c>
       <c r="BW9" s="8">
         <v>360934</v>
       </c>
-      <c r="BX9" s="7">
+      <c r="BX9" s="68">
+        <v>364457</v>
+      </c>
+      <c r="BY9" s="7">
         <v>376012</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="9">
         <v>159827</v>
       </c>
       <c r="C10" s="9">
         <v>162181</v>
       </c>
       <c r="D10" s="10">
         <v>164293</v>
       </c>
       <c r="E10" s="10">
         <v>166236</v>
       </c>
       <c r="F10" s="11">
         <v>165974.9</v>
       </c>
       <c r="G10" s="12">
         <v>171621</v>
       </c>
       <c r="H10" s="10">
         <v>174865</v>
       </c>
       <c r="I10" s="13">
@@ -11476,55 +11571,58 @@
       </c>
       <c r="BP10" s="8">
         <v>601843</v>
       </c>
       <c r="BQ10" s="8">
         <v>612970</v>
       </c>
       <c r="BR10" s="8">
         <v>620413</v>
       </c>
       <c r="BS10" s="8">
         <v>633322</v>
       </c>
       <c r="BT10" s="8">
         <v>634234</v>
       </c>
       <c r="BU10" s="8">
         <v>609358</v>
       </c>
       <c r="BV10" s="8">
         <v>607938</v>
       </c>
       <c r="BW10" s="8">
         <v>607323</v>
       </c>
-      <c r="BX10" s="7">
+      <c r="BX10" s="68">
+        <v>613062</v>
+      </c>
+      <c r="BY10" s="7">
         <v>652950</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="13.5" customHeight="1">
+    <row r="11" spans="1:77" ht="13.5" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="9">
         <v>78413</v>
       </c>
       <c r="C11" s="9">
         <v>80704</v>
       </c>
       <c r="D11" s="18">
         <v>85071</v>
       </c>
       <c r="E11" s="18">
         <v>87707</v>
       </c>
       <c r="F11" s="11">
         <v>87502.6</v>
       </c>
       <c r="G11" s="12">
         <v>84975</v>
       </c>
       <c r="H11" s="10">
         <v>86909</v>
       </c>
       <c r="I11" s="13">
@@ -11706,55 +11804,58 @@
       </c>
       <c r="BP11" s="8">
         <v>344426</v>
       </c>
       <c r="BQ11" s="8">
         <v>343086</v>
       </c>
       <c r="BR11" s="8">
         <v>348162</v>
       </c>
       <c r="BS11" s="8">
         <v>350965</v>
       </c>
       <c r="BT11" s="8">
         <v>361848</v>
       </c>
       <c r="BU11" s="8">
         <v>370119</v>
       </c>
       <c r="BV11" s="8">
         <v>368570</v>
       </c>
       <c r="BW11" s="8">
         <v>371091</v>
       </c>
-      <c r="BX11" s="7">
+      <c r="BX11" s="68">
+        <v>370882</v>
+      </c>
+      <c r="BY11" s="7">
         <v>387694</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="9">
         <v>53324</v>
       </c>
       <c r="C12" s="9">
         <v>55263</v>
       </c>
       <c r="D12" s="10">
         <v>58824</v>
       </c>
       <c r="E12" s="10">
         <v>61765</v>
       </c>
       <c r="F12" s="11">
         <v>61824.800000000003</v>
       </c>
       <c r="G12" s="12">
         <v>67707</v>
       </c>
       <c r="H12" s="10">
         <v>70033</v>
       </c>
       <c r="I12" s="13">
@@ -11936,55 +12037,58 @@
       </c>
       <c r="BP12" s="8">
         <v>302058</v>
       </c>
       <c r="BQ12" s="8">
         <v>293345</v>
       </c>
       <c r="BR12" s="8">
         <v>298810</v>
       </c>
       <c r="BS12" s="8">
         <v>299972</v>
       </c>
       <c r="BT12" s="8">
         <v>308891</v>
       </c>
       <c r="BU12" s="8">
         <v>332212</v>
       </c>
       <c r="BV12" s="8">
         <v>324646</v>
       </c>
       <c r="BW12" s="8">
         <v>325541</v>
       </c>
-      <c r="BX12" s="7">
+      <c r="BX12" s="68">
+        <v>327274</v>
+      </c>
+      <c r="BY12" s="7">
         <v>328952</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="16" t="s">
@@ -12166,55 +12270,58 @@
       </c>
       <c r="BP13" s="8">
         <v>286815</v>
       </c>
       <c r="BQ13" s="8">
         <v>284411</v>
       </c>
       <c r="BR13" s="8">
         <v>291061</v>
       </c>
       <c r="BS13" s="8">
         <v>293160</v>
       </c>
       <c r="BT13" s="8">
         <v>308429</v>
       </c>
       <c r="BU13" s="8">
         <v>333010</v>
       </c>
       <c r="BV13" s="8">
         <v>332234</v>
       </c>
       <c r="BW13" s="8">
         <v>332749</v>
       </c>
-      <c r="BX13" s="7">
+      <c r="BX13" s="68">
+        <v>332203</v>
+      </c>
+      <c r="BY13" s="7">
         <v>346199</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="9">
         <v>69927</v>
       </c>
       <c r="C14" s="9">
         <v>71504</v>
       </c>
       <c r="D14" s="10">
         <v>74637</v>
       </c>
       <c r="E14" s="10">
         <v>77911</v>
       </c>
       <c r="F14" s="11">
         <v>77939.5</v>
       </c>
       <c r="G14" s="12">
         <v>84115</v>
       </c>
       <c r="H14" s="10">
         <v>87399</v>
       </c>
       <c r="I14" s="13">
@@ -12396,55 +12503,58 @@
       </c>
       <c r="BP14" s="8">
         <v>370259</v>
       </c>
       <c r="BQ14" s="8">
         <v>371716</v>
       </c>
       <c r="BR14" s="8">
         <v>380562</v>
       </c>
       <c r="BS14" s="8">
         <v>380953</v>
       </c>
       <c r="BT14" s="8">
         <v>398805</v>
       </c>
       <c r="BU14" s="8">
         <v>416169</v>
       </c>
       <c r="BV14" s="8">
         <v>414437</v>
       </c>
       <c r="BW14" s="8">
         <v>421690</v>
       </c>
-      <c r="BX14" s="7">
+      <c r="BX14" s="68">
+        <v>423278</v>
+      </c>
+      <c r="BY14" s="7">
         <v>439100</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="9">
         <v>57071</v>
       </c>
       <c r="C15" s="9">
         <v>59596</v>
       </c>
       <c r="D15" s="10">
         <v>63766</v>
       </c>
       <c r="E15" s="10">
         <v>67227</v>
       </c>
       <c r="F15" s="11">
         <v>67251.899999999994</v>
       </c>
       <c r="G15" s="12">
         <v>69041</v>
       </c>
       <c r="H15" s="10">
         <v>71335</v>
       </c>
       <c r="I15" s="13">
@@ -12626,55 +12736,58 @@
       </c>
       <c r="BP15" s="8">
         <v>325266</v>
       </c>
       <c r="BQ15" s="8">
         <v>329131</v>
       </c>
       <c r="BR15" s="8">
         <v>341048</v>
       </c>
       <c r="BS15" s="8">
         <v>343804</v>
       </c>
       <c r="BT15" s="8">
         <v>358873</v>
       </c>
       <c r="BU15" s="8">
         <v>371002</v>
       </c>
       <c r="BV15" s="8">
         <v>372966</v>
       </c>
       <c r="BW15" s="8">
         <v>384105</v>
       </c>
-      <c r="BX15" s="7">
+      <c r="BX15" s="68">
+        <v>384256</v>
+      </c>
+      <c r="BY15" s="7">
         <v>394942</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>71192</v>
       </c>
       <c r="C16" s="9">
         <v>74661</v>
       </c>
       <c r="D16" s="13">
         <v>78974</v>
       </c>
       <c r="E16" s="13">
         <v>81418</v>
       </c>
       <c r="F16" s="11">
         <v>81517.899999999994</v>
       </c>
       <c r="G16" s="9">
         <v>86307</v>
       </c>
       <c r="H16" s="13">
         <v>90506</v>
       </c>
       <c r="I16" s="13">
@@ -12856,55 +12969,58 @@
       </c>
       <c r="BP16" s="8">
         <v>345028</v>
       </c>
       <c r="BQ16" s="8">
         <v>339036</v>
       </c>
       <c r="BR16" s="8">
         <v>341806</v>
       </c>
       <c r="BS16" s="8">
         <v>344381</v>
       </c>
       <c r="BT16" s="8">
         <v>354856</v>
       </c>
       <c r="BU16" s="8">
         <v>373662</v>
       </c>
       <c r="BV16" s="8">
         <v>368084</v>
       </c>
       <c r="BW16" s="8">
         <v>367771</v>
       </c>
-      <c r="BX16" s="7">
+      <c r="BX16" s="68">
+        <v>370513</v>
+      </c>
+      <c r="BY16" s="7">
         <v>385193</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12" customHeight="1">
+    <row r="17" spans="1:77" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="9">
         <v>145360</v>
       </c>
       <c r="C17" s="9">
         <v>142641</v>
       </c>
       <c r="D17" s="10">
         <v>147063</v>
       </c>
       <c r="E17" s="10">
         <v>151463</v>
       </c>
       <c r="F17" s="11">
         <v>151041.29999999999</v>
       </c>
       <c r="G17" s="12">
         <v>158728</v>
       </c>
       <c r="H17" s="13">
         <v>162592</v>
       </c>
       <c r="I17" s="13">
@@ -13086,55 +13202,58 @@
       </c>
       <c r="BP17" s="8">
         <v>576154</v>
       </c>
       <c r="BQ17" s="8">
         <v>571450</v>
       </c>
       <c r="BR17" s="8">
         <v>577987</v>
       </c>
       <c r="BS17" s="8">
         <v>580946</v>
       </c>
       <c r="BT17" s="8">
         <v>621320</v>
       </c>
       <c r="BU17" s="8">
         <v>624991</v>
       </c>
       <c r="BV17" s="8">
         <v>617057</v>
       </c>
       <c r="BW17" s="8">
         <v>625967</v>
       </c>
-      <c r="BX17" s="7">
+      <c r="BX17" s="68">
+        <v>623059</v>
+      </c>
+      <c r="BY17" s="7">
         <v>659801</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9">
         <v>58638</v>
       </c>
       <c r="C18" s="9">
         <v>61808</v>
       </c>
       <c r="D18" s="10">
         <v>65174</v>
       </c>
       <c r="E18" s="10">
         <v>67737</v>
       </c>
       <c r="F18" s="11">
         <v>67720.800000000003</v>
       </c>
       <c r="G18" s="12">
         <v>70983</v>
       </c>
       <c r="H18" s="13">
         <v>74302</v>
       </c>
       <c r="I18" s="13">
@@ -13316,55 +13435,58 @@
       </c>
       <c r="BP18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BQ18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BR18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BS18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BT18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BU18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BW18" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="BX18" s="7" t="s">
+      <c r="BX18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY18" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="9">
         <v>66209</v>
       </c>
       <c r="C19" s="9">
         <v>68431</v>
       </c>
       <c r="D19" s="10">
         <v>71762</v>
       </c>
       <c r="E19" s="10">
         <v>75275</v>
       </c>
       <c r="F19" s="11">
         <v>75338.399999999994</v>
       </c>
       <c r="G19" s="12">
         <v>78225</v>
       </c>
       <c r="H19" s="13">
         <v>80444</v>
       </c>
       <c r="I19" s="13">
@@ -13546,55 +13668,58 @@
       </c>
       <c r="BP19" s="8">
         <v>358759</v>
       </c>
       <c r="BQ19" s="8">
         <v>360052</v>
       </c>
       <c r="BR19" s="8">
         <v>372004</v>
       </c>
       <c r="BS19" s="42">
         <v>372615</v>
       </c>
       <c r="BT19" s="8">
         <v>399489</v>
       </c>
       <c r="BU19" s="8">
         <v>405592</v>
       </c>
       <c r="BV19" s="8">
         <v>405835</v>
       </c>
       <c r="BW19" s="8">
         <v>417770</v>
       </c>
-      <c r="BX19" s="7">
+      <c r="BX19" s="68">
+        <v>417941</v>
+      </c>
+      <c r="BY19" s="7">
         <v>448906</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="13.5" customHeight="1">
+    <row r="20" spans="1:77" ht="13.5" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9">
         <v>52705</v>
       </c>
       <c r="C20" s="9">
         <v>54634</v>
       </c>
       <c r="D20" s="10">
         <v>58862</v>
       </c>
       <c r="E20" s="10">
         <v>61589</v>
       </c>
       <c r="F20" s="11">
         <v>61712.1</v>
       </c>
       <c r="G20" s="12">
         <v>63831</v>
       </c>
       <c r="H20" s="13">
         <v>66488</v>
       </c>
       <c r="I20" s="13">
@@ -13776,55 +13901,58 @@
       </c>
       <c r="BP20" s="8">
         <v>283673</v>
       </c>
       <c r="BQ20" s="8">
         <v>284911</v>
       </c>
       <c r="BR20" s="8">
         <v>291932</v>
       </c>
       <c r="BS20" s="8">
         <v>293421</v>
       </c>
       <c r="BT20" s="8">
         <v>300051</v>
       </c>
       <c r="BU20" s="8">
         <v>316477</v>
       </c>
       <c r="BV20" s="8">
         <v>316380</v>
       </c>
       <c r="BW20" s="8">
         <v>326325</v>
       </c>
-      <c r="BX20" s="7">
+      <c r="BX20" s="68">
+        <v>326679</v>
+      </c>
+      <c r="BY20" s="7">
         <v>326664</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="13.5" customHeight="1">
+    <row r="21" spans="1:77" ht="13.5" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -14006,55 +14134,58 @@
       </c>
       <c r="BP21" s="8">
         <v>304595</v>
       </c>
       <c r="BQ21" s="8">
         <v>291714</v>
       </c>
       <c r="BR21" s="8">
         <v>295647</v>
       </c>
       <c r="BS21" s="8">
         <v>295251</v>
       </c>
       <c r="BT21" s="8">
         <v>310515</v>
       </c>
       <c r="BU21" s="8">
         <v>330680</v>
       </c>
       <c r="BV21" s="8">
         <v>316792</v>
       </c>
       <c r="BW21" s="8">
         <v>318536</v>
       </c>
-      <c r="BX21" s="7">
+      <c r="BX21" s="68">
+        <v>318990</v>
+      </c>
+      <c r="BY21" s="7">
         <v>332640</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="13.5" customHeight="1">
+    <row r="22" spans="1:77" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="16" t="s">
@@ -14236,55 +14367,58 @@
       </c>
       <c r="BP22" s="8">
         <v>511220</v>
       </c>
       <c r="BQ22" s="8">
         <v>512284</v>
       </c>
       <c r="BR22" s="8">
         <v>533943</v>
       </c>
       <c r="BS22" s="8">
         <v>533562</v>
       </c>
       <c r="BT22" s="8">
         <v>599046</v>
       </c>
       <c r="BU22" s="8">
         <v>582840</v>
       </c>
       <c r="BV22" s="8">
         <v>572662</v>
       </c>
       <c r="BW22" s="8">
         <v>591099</v>
       </c>
-      <c r="BX22" s="7">
+      <c r="BX22" s="68">
+        <v>602949</v>
+      </c>
+      <c r="BY22" s="7">
         <v>655995</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="13.5" customHeight="1">
+    <row r="23" spans="1:77" ht="13.5" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="9">
         <v>63441</v>
       </c>
       <c r="C23" s="9">
         <v>65870</v>
       </c>
       <c r="D23" s="10">
         <v>69872</v>
       </c>
       <c r="E23" s="10">
         <v>73593</v>
       </c>
       <c r="F23" s="11">
         <v>73677</v>
       </c>
       <c r="G23" s="12">
         <v>77179</v>
       </c>
       <c r="H23" s="13">
         <v>80431</v>
       </c>
       <c r="I23" s="13">
@@ -14466,55 +14600,58 @@
       </c>
       <c r="BP23" s="8">
         <v>374133</v>
       </c>
       <c r="BQ23" s="8">
         <v>368064</v>
       </c>
       <c r="BR23" s="8">
         <v>378485</v>
       </c>
       <c r="BS23" s="8">
         <v>380325</v>
       </c>
       <c r="BT23" s="8">
         <v>404799</v>
       </c>
       <c r="BU23" s="8">
         <v>407543</v>
       </c>
       <c r="BV23" s="8">
         <v>403158</v>
       </c>
       <c r="BW23" s="8">
         <v>417890</v>
       </c>
-      <c r="BX23" s="7">
+      <c r="BX23" s="68">
+        <v>416869</v>
+      </c>
+      <c r="BY23" s="7">
         <v>438659</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="9">
         <v>113281</v>
       </c>
       <c r="C24" s="9">
         <v>117043</v>
       </c>
       <c r="D24" s="10">
         <v>122975</v>
       </c>
       <c r="E24" s="10">
         <v>132051</v>
       </c>
       <c r="F24" s="11">
         <v>132612</v>
       </c>
       <c r="G24" s="12">
         <v>134376</v>
       </c>
       <c r="H24" s="13">
         <v>137810</v>
       </c>
       <c r="I24" s="13">
@@ -14696,55 +14833,58 @@
       </c>
       <c r="BP24" s="8">
         <v>504918</v>
       </c>
       <c r="BQ24" s="8">
         <v>505045</v>
       </c>
       <c r="BR24" s="8">
         <v>532147</v>
       </c>
       <c r="BS24" s="8">
         <v>538009</v>
       </c>
       <c r="BT24" s="8">
         <v>563309</v>
       </c>
       <c r="BU24" s="8">
         <v>577705</v>
       </c>
       <c r="BV24" s="8">
         <v>576183</v>
       </c>
       <c r="BW24" s="8">
         <v>595873</v>
       </c>
-      <c r="BX24" s="7">
+      <c r="BX24" s="68">
+        <v>594164</v>
+      </c>
+      <c r="BY24" s="7">
         <v>609725</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>108772</v>
       </c>
       <c r="C25" s="9">
         <v>114501</v>
       </c>
       <c r="D25" s="10">
         <v>116784</v>
       </c>
       <c r="E25" s="10">
         <v>121378</v>
       </c>
       <c r="F25" s="11">
         <v>121674.1</v>
       </c>
       <c r="G25" s="12">
         <v>124127</v>
       </c>
       <c r="H25" s="13">
         <v>129643</v>
       </c>
       <c r="I25" s="13">
@@ -14926,55 +15066,58 @@
       </c>
       <c r="BP25" s="8">
         <v>468160</v>
       </c>
       <c r="BQ25" s="8">
         <v>470037</v>
       </c>
       <c r="BR25" s="8">
         <v>487851</v>
       </c>
       <c r="BS25" s="8">
         <v>490963</v>
       </c>
       <c r="BT25" s="8">
         <v>518857</v>
       </c>
       <c r="BU25" s="8">
         <v>537167</v>
       </c>
       <c r="BV25" s="8">
         <v>539471</v>
       </c>
       <c r="BW25" s="8">
         <v>552860</v>
       </c>
-      <c r="BX25" s="7">
+      <c r="BX25" s="68">
+        <v>556063</v>
+      </c>
+      <c r="BY25" s="7">
         <v>574162</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -15156,192 +15299,195 @@
       </c>
       <c r="BP26" s="8">
         <v>302357</v>
       </c>
       <c r="BQ26" s="8">
         <v>304088</v>
       </c>
       <c r="BR26" s="8">
         <v>309976</v>
       </c>
       <c r="BS26" s="8">
         <v>312536</v>
       </c>
       <c r="BT26" s="8">
         <v>321408</v>
       </c>
       <c r="BU26" s="8">
         <v>333489</v>
       </c>
       <c r="BV26" s="8">
         <v>334170</v>
       </c>
       <c r="BW26" s="8">
         <v>341615</v>
       </c>
-      <c r="BX26" s="7">
+      <c r="BX26" s="68">
+        <v>343876</v>
+      </c>
+      <c r="BY26" s="7">
         <v>350374</v>
       </c>
     </row>
-    <row r="27" spans="1:76" ht="12.75" customHeight="1"/>
-    <row r="28" spans="1:76" ht="12.75" customHeight="1"/>
+    <row r="27" spans="1:77" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:77" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BT2:BW2"/>
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="BO2:BS2"/>
-    <mergeCell ref="B4:BG4"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CB7F4-3FB6-4253-B2D3-1EC2AD736A8D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CB7F4-3FB6-4253-B2D3-1EC2AD736A8D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>