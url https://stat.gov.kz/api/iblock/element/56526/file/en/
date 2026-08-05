--- v1 (2026-06-24)
+++ v2 (2026-08-05)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350"/>
+    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="2" r:id="rId1"/>
     <sheet name="period" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="48">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
@@ -172,100 +172,95 @@
   <si>
     <t>per year</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Average monthly wage by regions of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Коstanay</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -344,51 +339,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -461,116 +456,113 @@
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -845,51 +837,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CQ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView topLeftCell="CQ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="DQ5" sqref="DQ5:DQ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="20" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="20" customWidth="1"/>
     <col min="15" max="27" width="9" style="20" customWidth="1"/>
     <col min="28" max="31" width="9.140625" style="20" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="20" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="20" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="20" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="20" customWidth="1"/>
     <col min="36" max="36" width="8.85546875" style="20" customWidth="1"/>
     <col min="37" max="37" width="9.42578125" style="20" customWidth="1"/>
     <col min="38" max="39" width="8" style="20" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="41" max="42" width="8.85546875" style="20" customWidth="1"/>
     <col min="43" max="43" width="8.7109375" style="20" customWidth="1"/>
     <col min="44" max="44" width="9.85546875" style="20" customWidth="1"/>
     <col min="45" max="46" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="8" style="20" bestFit="1" customWidth="1"/>
     <col min="48" max="50" width="8.7109375" style="20" customWidth="1"/>
     <col min="51" max="51" width="7.85546875" style="20" customWidth="1"/>
     <col min="52" max="53" width="7.5703125" style="20" customWidth="1"/>
@@ -929,227 +921,227 @@
     <col min="89" max="89" width="9.140625" style="20" customWidth="1"/>
     <col min="90" max="90" width="8.85546875" style="20" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="20" customWidth="1"/>
     <col min="92" max="92" width="8.85546875" style="20" customWidth="1"/>
     <col min="93" max="93" width="9.7109375" style="20" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="20" customWidth="1"/>
     <col min="95" max="96" width="9" style="20" customWidth="1"/>
     <col min="97" max="97" width="8.85546875" style="20" customWidth="1"/>
     <col min="98" max="98" width="8.28515625" style="20" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="20" customWidth="1"/>
     <col min="100" max="100" width="9.28515625" style="20" customWidth="1"/>
     <col min="101" max="101" width="8.7109375" style="20" customWidth="1"/>
     <col min="102" max="103" width="8.140625" style="20" customWidth="1"/>
     <col min="104" max="104" width="8.42578125" style="20" customWidth="1"/>
     <col min="105" max="105" width="9" style="20" customWidth="1"/>
     <col min="106" max="106" width="8.5703125" style="20" customWidth="1"/>
     <col min="107" max="107" width="8.140625" style="20" customWidth="1"/>
     <col min="108" max="109" width="8.7109375" style="20" customWidth="1"/>
     <col min="110" max="110" width="8.42578125" style="20" customWidth="1"/>
     <col min="111" max="111" width="8.28515625" style="20" customWidth="1"/>
     <col min="112" max="112" width="9" style="20" customWidth="1"/>
     <col min="113" max="16384" width="7.85546875" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="25.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
       <c r="N1" s="40"/>
     </row>
     <row r="2" spans="1:122" s="23" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="46"/>
-      <c r="B2" s="47">
+      <c r="A2" s="47"/>
+      <c r="B2" s="49">
         <v>2010</v>
       </c>
-      <c r="C2" s="48"/>
-[...11 lines deleted...]
-      <c r="O2" s="47">
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="49">
         <v>2011</v>
       </c>
-      <c r="P2" s="48"/>
-[...11 lines deleted...]
-      <c r="AB2" s="47">
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="49">
         <v>2012</v>
       </c>
-      <c r="AC2" s="48"/>
-[...11 lines deleted...]
-      <c r="AO2" s="47">
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="49">
         <v>2013</v>
       </c>
-      <c r="AP2" s="48"/>
-[...11 lines deleted...]
-      <c r="BB2" s="50">
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="52">
         <v>2014</v>
       </c>
-      <c r="BC2" s="50"/>
-[...11 lines deleted...]
-      <c r="BO2" s="47">
+      <c r="BC2" s="52"/>
+      <c r="BD2" s="52"/>
+      <c r="BE2" s="52"/>
+      <c r="BF2" s="52"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="47"/>
+      <c r="BJ2" s="47"/>
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="49">
         <v>2015</v>
       </c>
-      <c r="BP2" s="48"/>
-[...3 lines deleted...]
-      <c r="BT2" s="46">
+      <c r="BP2" s="50"/>
+      <c r="BQ2" s="50"/>
+      <c r="BR2" s="50"/>
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="47">
         <v>2016</v>
       </c>
-      <c r="BU2" s="46"/>
-[...3 lines deleted...]
-      <c r="BY2" s="46">
+      <c r="BU2" s="47"/>
+      <c r="BV2" s="47"/>
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="46"/>
-[...3 lines deleted...]
-      <c r="CD2" s="46">
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47">
         <v>2018</v>
       </c>
-      <c r="CE2" s="46"/>
-[...3 lines deleted...]
-      <c r="CI2" s="47">
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="47"/>
+      <c r="CH2" s="47"/>
+      <c r="CI2" s="49">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="48"/>
-[...3 lines deleted...]
-      <c r="CN2" s="47">
+      <c r="CJ2" s="50"/>
+      <c r="CK2" s="50"/>
+      <c r="CL2" s="50"/>
+      <c r="CM2" s="51"/>
+      <c r="CN2" s="49">
         <v>2020</v>
       </c>
-      <c r="CO2" s="48"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="48"/>
+      <c r="CO2" s="50"/>
+      <c r="CP2" s="50"/>
+      <c r="CQ2" s="50"/>
       <c r="CR2" s="39"/>
-      <c r="CS2" s="47">
+      <c r="CS2" s="49">
         <v>2021</v>
       </c>
-      <c r="CT2" s="48"/>
-[...3 lines deleted...]
-      <c r="CX2" s="47">
+      <c r="CT2" s="50"/>
+      <c r="CU2" s="50"/>
+      <c r="CV2" s="50"/>
+      <c r="CW2" s="50"/>
+      <c r="CX2" s="49">
         <v>2022</v>
       </c>
-      <c r="CY2" s="48"/>
-[...3 lines deleted...]
-      <c r="DC2" s="47">
+      <c r="CY2" s="50"/>
+      <c r="CZ2" s="50"/>
+      <c r="DA2" s="50"/>
+      <c r="DB2" s="51"/>
+      <c r="DC2" s="49">
         <v>2023</v>
       </c>
-      <c r="DD2" s="48"/>
-[...3 lines deleted...]
-      <c r="DH2" s="47">
+      <c r="DD2" s="50"/>
+      <c r="DE2" s="50"/>
+      <c r="DF2" s="50"/>
+      <c r="DG2" s="51"/>
+      <c r="DH2" s="49">
         <v>2024</v>
       </c>
-      <c r="DI2" s="48"/>
-[...3 lines deleted...]
-      <c r="DM2" s="47">
+      <c r="DI2" s="50"/>
+      <c r="DJ2" s="50"/>
+      <c r="DK2" s="50"/>
+      <c r="DL2" s="51"/>
+      <c r="DM2" s="49">
         <v>2025</v>
       </c>
-      <c r="DN2" s="48"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="49"/>
+      <c r="DN2" s="50"/>
+      <c r="DO2" s="50"/>
+      <c r="DP2" s="50"/>
+      <c r="DQ2" s="51"/>
       <c r="DR2" s="44">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:122" s="23" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="52"/>
+      <c r="A3" s="48"/>
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="22" t="s">
@@ -1940,52 +1932,52 @@
       </c>
       <c r="DI5" s="8">
         <v>403251</v>
       </c>
       <c r="DJ5" s="8">
         <v>390328</v>
       </c>
       <c r="DK5" s="8">
         <v>434982</v>
       </c>
       <c r="DL5" s="8">
         <v>405416</v>
       </c>
       <c r="DM5" s="8">
         <v>423133</v>
       </c>
       <c r="DN5" s="7">
         <v>448620</v>
       </c>
       <c r="DO5" s="7">
         <v>429368</v>
       </c>
       <c r="DP5" s="7">
         <v>473158</v>
       </c>
-      <c r="DQ5" s="68">
-        <v>443890</v>
+      <c r="DQ5" s="7">
+        <v>443315</v>
       </c>
       <c r="DR5" s="7">
         <v>461486</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="31" t="s">
@@ -2308,52 +2300,52 @@
       </c>
       <c r="DI6" s="8">
         <v>340204</v>
       </c>
       <c r="DJ6" s="8">
         <v>334507</v>
       </c>
       <c r="DK6" s="8">
         <v>363624</v>
       </c>
       <c r="DL6" s="8">
         <v>339299</v>
       </c>
       <c r="DM6" s="8">
         <v>355108</v>
       </c>
       <c r="DN6" s="7">
         <v>381756</v>
       </c>
       <c r="DO6" s="7">
         <v>372831</v>
       </c>
       <c r="DP6" s="7">
         <v>406275</v>
       </c>
-      <c r="DQ6" s="68">
-        <v>377359</v>
+      <c r="DQ6" s="7">
+        <v>377347</v>
       </c>
       <c r="DR6" s="7">
         <v>405425</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="31">
         <v>47171</v>
       </c>
       <c r="C7" s="31">
         <v>46589</v>
       </c>
       <c r="D7" s="31">
         <v>49387</v>
       </c>
       <c r="E7" s="31">
         <v>50695</v>
       </c>
       <c r="F7" s="31">
         <v>54651</v>
       </c>
       <c r="G7" s="31">
@@ -2676,51 +2668,51 @@
       </c>
       <c r="DI7" s="8">
         <v>330230</v>
       </c>
       <c r="DJ7" s="8">
         <v>328210</v>
       </c>
       <c r="DK7" s="8">
         <v>348095</v>
       </c>
       <c r="DL7" s="8">
         <v>329732</v>
       </c>
       <c r="DM7" s="8">
         <v>343471</v>
       </c>
       <c r="DN7" s="7">
         <v>366971</v>
       </c>
       <c r="DO7" s="7">
         <v>366749</v>
       </c>
       <c r="DP7" s="7">
         <v>408595</v>
       </c>
-      <c r="DQ7" s="68">
+      <c r="DQ7" s="7">
         <v>374100</v>
       </c>
       <c r="DR7" s="7">
         <v>378763</v>
       </c>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="31">
         <v>57245</v>
       </c>
       <c r="C8" s="31">
         <v>57553</v>
       </c>
       <c r="D8" s="31">
         <v>64939</v>
       </c>
       <c r="E8" s="31">
         <v>66102</v>
       </c>
       <c r="F8" s="31">
         <v>67202</v>
       </c>
@@ -3044,51 +3036,51 @@
       </c>
       <c r="DI8" s="8">
         <v>370538</v>
       </c>
       <c r="DJ8" s="8">
         <v>368600</v>
       </c>
       <c r="DK8" s="8">
         <v>406520</v>
       </c>
       <c r="DL8" s="8">
         <v>378086</v>
       </c>
       <c r="DM8" s="8">
         <v>385569</v>
       </c>
       <c r="DN8" s="7">
         <v>405140</v>
       </c>
       <c r="DO8" s="7">
         <v>401215</v>
       </c>
       <c r="DP8" s="7">
         <v>438484</v>
       </c>
-      <c r="DQ8" s="68">
+      <c r="DQ8" s="7">
         <v>404557</v>
       </c>
       <c r="DR8" s="7">
         <v>420239</v>
       </c>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
         <v>50277</v>
       </c>
       <c r="C9" s="31">
         <v>51774</v>
       </c>
       <c r="D9" s="31">
         <v>52022</v>
       </c>
       <c r="E9" s="31">
         <v>55790</v>
       </c>
       <c r="F9" s="31">
         <v>58581</v>
       </c>
@@ -3412,52 +3404,52 @@
       </c>
       <c r="DI9" s="8">
         <v>339550</v>
       </c>
       <c r="DJ9" s="8">
         <v>308314</v>
       </c>
       <c r="DK9" s="8">
         <v>353691</v>
       </c>
       <c r="DL9" s="8">
         <v>328536</v>
       </c>
       <c r="DM9" s="8">
         <v>339185</v>
       </c>
       <c r="DN9" s="7">
         <v>389205</v>
       </c>
       <c r="DO9" s="7">
         <v>343625</v>
       </c>
       <c r="DP9" s="7">
         <v>386257</v>
       </c>
-      <c r="DQ9" s="68">
-        <v>364457</v>
+      <c r="DQ9" s="7">
+        <v>364181</v>
       </c>
       <c r="DR9" s="7">
         <v>376012</v>
       </c>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="31">
         <v>134194</v>
       </c>
       <c r="C10" s="31">
         <v>131731</v>
       </c>
       <c r="D10" s="31">
         <v>141197</v>
       </c>
       <c r="E10" s="31">
         <v>144031</v>
       </c>
       <c r="F10" s="31">
         <v>138056</v>
       </c>
       <c r="G10" s="31">
@@ -3780,51 +3772,51 @@
       </c>
       <c r="DI10" s="8">
         <v>594426</v>
       </c>
       <c r="DJ10" s="8">
         <v>630894</v>
       </c>
       <c r="DK10" s="8">
         <v>640938</v>
       </c>
       <c r="DL10" s="8">
         <v>633322</v>
       </c>
       <c r="DM10" s="8">
         <v>634234</v>
       </c>
       <c r="DN10" s="7">
         <v>585172</v>
       </c>
       <c r="DO10" s="7">
         <v>602752</v>
       </c>
       <c r="DP10" s="7">
         <v>609534</v>
       </c>
-      <c r="DQ10" s="68">
+      <c r="DQ10" s="7">
         <v>613062</v>
       </c>
       <c r="DR10" s="7">
         <v>652950</v>
       </c>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="31">
         <v>68125</v>
       </c>
       <c r="C11" s="31">
         <v>67843</v>
       </c>
       <c r="D11" s="31">
         <v>74969</v>
       </c>
       <c r="E11" s="31">
         <v>78135</v>
       </c>
       <c r="F11" s="31">
         <v>79530</v>
       </c>
@@ -4148,51 +4140,51 @@
       </c>
       <c r="DI11" s="8">
         <v>342237</v>
       </c>
       <c r="DJ11" s="8">
         <v>340084</v>
       </c>
       <c r="DK11" s="8">
         <v>361140</v>
       </c>
       <c r="DL11" s="8">
         <v>350965</v>
       </c>
       <c r="DM11" s="8">
         <v>361848</v>
       </c>
       <c r="DN11" s="7">
         <v>378851</v>
       </c>
       <c r="DO11" s="7">
         <v>363934</v>
       </c>
       <c r="DP11" s="7">
         <v>380424</v>
       </c>
-      <c r="DQ11" s="68">
+      <c r="DQ11" s="7">
         <v>370882</v>
       </c>
       <c r="DR11" s="7">
         <v>387694</v>
       </c>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="31">
         <v>43677</v>
       </c>
       <c r="C12" s="31">
         <v>43385</v>
       </c>
       <c r="D12" s="31">
         <v>45228</v>
       </c>
       <c r="E12" s="31">
         <v>48927</v>
       </c>
       <c r="F12" s="31">
         <v>50409</v>
       </c>
@@ -4516,52 +4508,52 @@
       </c>
       <c r="DI12" s="8">
         <v>322778</v>
       </c>
       <c r="DJ12" s="8">
         <v>279645</v>
       </c>
       <c r="DK12" s="8">
         <v>313073</v>
       </c>
       <c r="DL12" s="8">
         <v>299972</v>
       </c>
       <c r="DM12" s="8">
         <v>308891</v>
       </c>
       <c r="DN12" s="7">
         <v>355167</v>
       </c>
       <c r="DO12" s="7">
         <v>308058</v>
       </c>
       <c r="DP12" s="7">
         <v>335794</v>
       </c>
-      <c r="DQ12" s="68">
-        <v>327274</v>
+      <c r="DQ12" s="7">
+        <v>327401</v>
       </c>
       <c r="DR12" s="7">
         <v>328952</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="31" t="s">
@@ -4884,51 +4876,51 @@
       </c>
       <c r="DI13" s="8">
         <v>300393</v>
       </c>
       <c r="DJ13" s="8">
         <v>280464</v>
       </c>
       <c r="DK13" s="8">
         <v>314398</v>
       </c>
       <c r="DL13" s="8">
         <v>293160</v>
       </c>
       <c r="DM13" s="8">
         <v>308429</v>
       </c>
       <c r="DN13" s="7">
         <v>355644</v>
       </c>
       <c r="DO13" s="7">
         <v>331211</v>
       </c>
       <c r="DP13" s="7">
         <v>349593</v>
       </c>
-      <c r="DQ13" s="68">
+      <c r="DQ13" s="7">
         <v>332203</v>
       </c>
       <c r="DR13" s="7">
         <v>346199</v>
       </c>
     </row>
     <row r="14" spans="1:122" ht="12" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="31">
         <v>63155</v>
       </c>
       <c r="C14" s="31">
         <v>57962</v>
       </c>
       <c r="D14" s="31">
         <v>60960</v>
       </c>
       <c r="E14" s="31">
         <v>66393</v>
       </c>
       <c r="F14" s="31">
         <v>65043</v>
       </c>
@@ -5252,51 +5244,51 @@
       </c>
       <c r="DI14" s="8">
         <v>379463</v>
       </c>
       <c r="DJ14" s="8">
         <v>374937</v>
       </c>
       <c r="DK14" s="8">
         <v>415544</v>
       </c>
       <c r="DL14" s="8">
         <v>380953</v>
       </c>
       <c r="DM14" s="8">
         <v>398805</v>
       </c>
       <c r="DN14" s="7">
         <v>432501</v>
       </c>
       <c r="DO14" s="7">
         <v>410314</v>
       </c>
       <c r="DP14" s="7">
         <v>454071</v>
       </c>
-      <c r="DQ14" s="68">
+      <c r="DQ14" s="7">
         <v>423278</v>
       </c>
       <c r="DR14" s="7">
         <v>439100</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="31">
         <v>47950</v>
       </c>
       <c r="C15" s="31">
         <v>46933</v>
       </c>
       <c r="D15" s="31">
         <v>50316</v>
       </c>
       <c r="E15" s="31">
         <v>51937</v>
       </c>
       <c r="F15" s="31">
         <v>55284</v>
       </c>
@@ -5620,51 +5612,51 @@
       </c>
       <c r="DI15" s="8">
         <v>337636</v>
       </c>
       <c r="DJ15" s="8">
         <v>338366</v>
       </c>
       <c r="DK15" s="8">
         <v>376535</v>
       </c>
       <c r="DL15" s="8">
         <v>343804</v>
       </c>
       <c r="DM15" s="8">
         <v>358873</v>
       </c>
       <c r="DN15" s="7">
         <v>381146</v>
       </c>
       <c r="DO15" s="7">
         <v>377719</v>
       </c>
       <c r="DP15" s="7">
         <v>416699</v>
       </c>
-      <c r="DQ15" s="68">
+      <c r="DQ15" s="7">
         <v>384256</v>
       </c>
       <c r="DR15" s="7">
         <v>394942</v>
       </c>
     </row>
     <row r="16" spans="1:122" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
         <v>59975</v>
       </c>
       <c r="C16" s="31">
         <v>59906</v>
       </c>
       <c r="D16" s="31">
         <v>62305</v>
       </c>
       <c r="E16" s="31">
         <v>66632</v>
       </c>
       <c r="F16" s="31">
         <v>68945</v>
       </c>
@@ -5988,51 +5980,51 @@
       </c>
       <c r="DI16" s="8">
         <v>360840</v>
       </c>
       <c r="DJ16" s="8">
         <v>325206</v>
       </c>
       <c r="DK16" s="8">
         <v>349918</v>
       </c>
       <c r="DL16" s="8">
         <v>344381</v>
       </c>
       <c r="DM16" s="8">
         <v>354856</v>
       </c>
       <c r="DN16" s="7">
         <v>395010</v>
       </c>
       <c r="DO16" s="7">
         <v>353237</v>
       </c>
       <c r="DP16" s="7">
         <v>376842</v>
       </c>
-      <c r="DQ16" s="68">
+      <c r="DQ16" s="7">
         <v>370513</v>
       </c>
       <c r="DR16" s="7">
         <v>385193</v>
       </c>
     </row>
     <row r="17" spans="1:122">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="31">
         <v>105484</v>
       </c>
       <c r="C17" s="31">
         <v>108547</v>
       </c>
       <c r="D17" s="31">
         <v>133215</v>
       </c>
       <c r="E17" s="31">
         <v>132708</v>
       </c>
       <c r="F17" s="31">
         <v>121101</v>
       </c>
@@ -6356,51 +6348,51 @@
       </c>
       <c r="DI17" s="8">
         <v>579838</v>
       </c>
       <c r="DJ17" s="8">
         <v>570233</v>
       </c>
       <c r="DK17" s="8">
         <v>607867</v>
       </c>
       <c r="DL17" s="8">
         <v>580946</v>
       </c>
       <c r="DM17" s="8">
         <v>621320</v>
       </c>
       <c r="DN17" s="7">
         <v>629466</v>
       </c>
       <c r="DO17" s="7">
         <v>606125</v>
       </c>
       <c r="DP17" s="7">
         <v>658762</v>
       </c>
-      <c r="DQ17" s="68">
+      <c r="DQ17" s="7">
         <v>623059</v>
       </c>
       <c r="DR17" s="7">
         <v>659801</v>
       </c>
     </row>
     <row r="18" spans="1:122">
       <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="31">
         <v>48040</v>
       </c>
       <c r="C18" s="31">
         <v>47475</v>
       </c>
       <c r="D18" s="31">
         <v>51161</v>
       </c>
       <c r="E18" s="31">
         <v>55512</v>
       </c>
       <c r="F18" s="31">
         <v>56473</v>
       </c>
@@ -6722,51 +6714,51 @@
       </c>
       <c r="DI18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DJ18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DK18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DL18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DM18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DN18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DO18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DP18" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="DQ18" s="8" t="s">
+      <c r="DQ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DR18" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="31">
         <v>55785</v>
       </c>
       <c r="C19" s="31">
         <v>55579</v>
       </c>
       <c r="D19" s="31">
         <v>59582</v>
       </c>
       <c r="E19" s="31">
         <v>63341</v>
       </c>
       <c r="F19" s="31">
         <v>64561</v>
       </c>
@@ -7090,51 +7082,51 @@
       </c>
       <c r="DI19" s="8">
         <v>366922</v>
       </c>
       <c r="DJ19" s="8">
         <v>361065</v>
       </c>
       <c r="DK19" s="8">
         <v>408370</v>
       </c>
       <c r="DL19" s="42">
         <v>372615</v>
       </c>
       <c r="DM19" s="8">
         <v>399489</v>
       </c>
       <c r="DN19" s="7">
         <v>411735</v>
       </c>
       <c r="DO19" s="7">
         <v>405705</v>
       </c>
       <c r="DP19" s="7">
         <v>453898</v>
       </c>
-      <c r="DQ19" s="68">
+      <c r="DQ19" s="7">
         <v>417941</v>
       </c>
       <c r="DR19" s="7">
         <v>448906</v>
       </c>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31">
         <v>44830</v>
       </c>
       <c r="C20" s="31">
         <v>44526</v>
       </c>
       <c r="D20" s="31">
         <v>45937</v>
       </c>
       <c r="E20" s="31">
         <v>48585</v>
       </c>
       <c r="F20" s="31">
         <v>50621</v>
       </c>
@@ -7458,51 +7450,51 @@
       </c>
       <c r="DI20" s="8">
         <v>297303</v>
       </c>
       <c r="DJ20" s="8">
         <v>286956</v>
       </c>
       <c r="DK20" s="8">
         <v>315540</v>
       </c>
       <c r="DL20" s="8">
         <v>293421</v>
       </c>
       <c r="DM20" s="8">
         <v>300051</v>
       </c>
       <c r="DN20" s="7">
         <v>331648</v>
       </c>
       <c r="DO20" s="7">
         <v>317302</v>
       </c>
       <c r="DP20" s="7">
         <v>356848</v>
       </c>
-      <c r="DQ20" s="68">
+      <c r="DQ20" s="7">
         <v>326679</v>
       </c>
       <c r="DR20" s="7">
         <v>326664</v>
       </c>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="31" t="s">
         <v>0</v>
       </c>
@@ -7826,51 +7818,51 @@
       </c>
       <c r="DI21" s="8">
         <v>324470</v>
       </c>
       <c r="DJ21" s="8">
         <v>266590</v>
       </c>
       <c r="DK21" s="8">
         <v>304325</v>
       </c>
       <c r="DL21" s="8">
         <v>295251</v>
       </c>
       <c r="DM21" s="8">
         <v>310515</v>
       </c>
       <c r="DN21" s="7">
         <v>351774</v>
       </c>
       <c r="DO21" s="7">
         <v>288690</v>
       </c>
       <c r="DP21" s="7">
         <v>324229</v>
       </c>
-      <c r="DQ21" s="68">
+      <c r="DQ21" s="7">
         <v>318990</v>
       </c>
       <c r="DR21" s="7">
         <v>332640</v>
       </c>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>0</v>
       </c>
@@ -8194,52 +8186,52 @@
       </c>
       <c r="DI22" s="8">
         <v>522988</v>
       </c>
       <c r="DJ22" s="8">
         <v>515543</v>
       </c>
       <c r="DK22" s="8">
         <v>600682</v>
       </c>
       <c r="DL22" s="8">
         <v>533562</v>
       </c>
       <c r="DM22" s="8">
         <v>599046</v>
       </c>
       <c r="DN22" s="7">
         <v>557704</v>
       </c>
       <c r="DO22" s="7">
         <v>554277</v>
       </c>
       <c r="DP22" s="7">
         <v>648620</v>
       </c>
-      <c r="DQ22" s="68">
-        <v>602949</v>
+      <c r="DQ22" s="7">
+        <v>586978</v>
       </c>
       <c r="DR22" s="7">
         <v>655995</v>
       </c>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="31">
         <v>51760</v>
       </c>
       <c r="C23" s="31">
         <v>52531</v>
       </c>
       <c r="D23" s="31">
         <v>54937</v>
       </c>
       <c r="E23" s="31">
         <v>58183</v>
       </c>
       <c r="F23" s="31">
         <v>59680</v>
       </c>
       <c r="G23" s="31">
@@ -8562,52 +8554,52 @@
       </c>
       <c r="DI23" s="8">
         <v>374924</v>
       </c>
       <c r="DJ23" s="8">
         <v>360098</v>
       </c>
       <c r="DK23" s="8">
         <v>413258</v>
       </c>
       <c r="DL23" s="8">
         <v>380325</v>
       </c>
       <c r="DM23" s="8">
         <v>404799</v>
       </c>
       <c r="DN23" s="7">
         <v>417717</v>
       </c>
       <c r="DO23" s="7">
         <v>400007</v>
       </c>
       <c r="DP23" s="7">
         <v>454763</v>
       </c>
-      <c r="DQ23" s="68">
-        <v>416869</v>
+      <c r="DQ23" s="7">
+        <v>416781</v>
       </c>
       <c r="DR23" s="7">
         <v>438659</v>
       </c>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="31">
         <v>91327</v>
       </c>
       <c r="C24" s="31">
         <v>91755</v>
       </c>
       <c r="D24" s="31">
         <v>106426</v>
       </c>
       <c r="E24" s="31">
         <v>104786</v>
       </c>
       <c r="F24" s="31">
         <v>104244</v>
       </c>
       <c r="G24" s="31">
@@ -8930,51 +8922,51 @@
       </c>
       <c r="DI24" s="8">
         <v>518495</v>
       </c>
       <c r="DJ24" s="8">
         <v>504212</v>
       </c>
       <c r="DK24" s="8">
         <v>604104</v>
       </c>
       <c r="DL24" s="8">
         <v>538009</v>
       </c>
       <c r="DM24" s="8">
         <v>563309</v>
       </c>
       <c r="DN24" s="7">
         <v>598267</v>
       </c>
       <c r="DO24" s="7">
         <v>569647</v>
       </c>
       <c r="DP24" s="7">
         <v>659610</v>
       </c>
-      <c r="DQ24" s="68">
+      <c r="DQ24" s="7">
         <v>594164</v>
       </c>
       <c r="DR24" s="7">
         <v>609725</v>
       </c>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="31">
         <v>93915</v>
       </c>
       <c r="C25" s="31">
         <v>94377</v>
       </c>
       <c r="D25" s="31">
         <v>103485</v>
       </c>
       <c r="E25" s="31">
         <v>107458</v>
       </c>
       <c r="F25" s="31">
         <v>102686</v>
       </c>
@@ -9298,51 +9290,51 @@
       </c>
       <c r="DI25" s="8">
         <v>480431</v>
       </c>
       <c r="DJ25" s="8">
         <v>471264</v>
       </c>
       <c r="DK25" s="8">
         <v>539125</v>
       </c>
       <c r="DL25" s="8">
         <v>490963</v>
       </c>
       <c r="DM25" s="8">
         <v>518857</v>
       </c>
       <c r="DN25" s="7">
         <v>553705</v>
       </c>
       <c r="DO25" s="7">
         <v>546261</v>
       </c>
       <c r="DP25" s="7">
         <v>601126</v>
       </c>
-      <c r="DQ25" s="68">
+      <c r="DQ25" s="7">
         <v>556063</v>
       </c>
       <c r="DR25" s="7">
         <v>574162</v>
       </c>
     </row>
     <row r="26" spans="1:122">
       <c r="A26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="31" t="s">
         <v>0</v>
       </c>
@@ -9666,271 +9658,271 @@
       </c>
       <c r="DI26" s="8">
         <v>314210</v>
       </c>
       <c r="DJ26" s="8">
         <v>309733</v>
       </c>
       <c r="DK26" s="8">
         <v>330193</v>
       </c>
       <c r="DL26" s="8">
         <v>312536</v>
       </c>
       <c r="DM26" s="8">
         <v>321408</v>
       </c>
       <c r="DN26" s="7">
         <v>345300</v>
       </c>
       <c r="DO26" s="7">
         <v>336678</v>
       </c>
       <c r="DP26" s="7">
         <v>364034</v>
       </c>
-      <c r="DQ26" s="68">
+      <c r="DQ26" s="7">
         <v>343876</v>
       </c>
       <c r="DR26" s="7">
         <v>350374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="CN2:CQ2"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="AO2:BA2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="O2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
-    <mergeCell ref="AO2:BA2"/>
-[...11 lines deleted...]
-    <mergeCell ref="DM2:DQ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY28"/>
   <sheetViews>
-    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX5" sqref="BX5"/>
+    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX34" sqref="BX34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="24" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="62" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="9.140625" style="1" customWidth="1"/>
     <col min="64" max="64" width="10" style="1" customWidth="1"/>
     <col min="65" max="65" width="9.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="1" customWidth="1"/>
     <col min="67" max="67" width="9.140625" style="1"/>
     <col min="68" max="68" width="8.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="8.42578125" style="1" customWidth="1"/>
     <col min="70" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="7.85546875" style="1" customWidth="1"/>
     <col min="74" max="75" width="9.140625" style="1"/>
     <col min="76" max="76" width="7.7109375" style="1" customWidth="1"/>
     <col min="77" max="77" width="8.28515625" style="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="56"/>
-[...6 lines deleted...]
-      <c r="I1" s="56"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
       <c r="X1" s="43"/>
       <c r="Y1" s="43"/>
       <c r="Z1" s="43"/>
       <c r="AA1" s="43"/>
       <c r="AB1" s="43"/>
       <c r="AC1" s="43"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A2" s="58"/>
-      <c r="B2" s="53">
+      <c r="A2" s="66"/>
+      <c r="B2" s="56">
         <v>2011</v>
       </c>
-      <c r="C2" s="54"/>
-[...3 lines deleted...]
-      <c r="G2" s="53">
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="56">
         <v>2012</v>
       </c>
-      <c r="H2" s="54"/>
-[...3 lines deleted...]
-      <c r="L2" s="53">
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="56">
         <v>2013</v>
       </c>
-      <c r="M2" s="54"/>
-[...3 lines deleted...]
-      <c r="Q2" s="53">
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="56">
         <v>2014</v>
       </c>
-      <c r="R2" s="54"/>
-[...3 lines deleted...]
-      <c r="V2" s="53">
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="56">
         <v>2015</v>
       </c>
-      <c r="W2" s="54"/>
-[...3 lines deleted...]
-      <c r="AA2" s="53">
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="56">
         <v>2016</v>
       </c>
-      <c r="AB2" s="54"/>
-[...3 lines deleted...]
-      <c r="AF2" s="66">
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="58"/>
+      <c r="AF2" s="59">
         <v>2017</v>
       </c>
-      <c r="AG2" s="66"/>
-[...3 lines deleted...]
-      <c r="AK2" s="66">
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59">
         <v>2018</v>
       </c>
-      <c r="AL2" s="66"/>
-[...3 lines deleted...]
-      <c r="AP2" s="66">
+      <c r="AL2" s="59"/>
+      <c r="AM2" s="59"/>
+      <c r="AN2" s="59"/>
+      <c r="AO2" s="59"/>
+      <c r="AP2" s="59">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="66"/>
-[...3 lines deleted...]
-      <c r="AU2" s="53">
+      <c r="AQ2" s="59"/>
+      <c r="AR2" s="59"/>
+      <c r="AS2" s="59"/>
+      <c r="AT2" s="63"/>
+      <c r="AU2" s="56">
         <v>2020</v>
       </c>
-      <c r="AV2" s="54"/>
-[...2 lines deleted...]
-      <c r="AY2" s="55"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="58"/>
       <c r="AZ2" s="60">
         <v>2021</v>
       </c>
       <c r="BA2" s="61"/>
       <c r="BB2" s="61"/>
       <c r="BC2" s="61"/>
       <c r="BD2" s="62"/>
       <c r="BE2" s="60">
         <v>2022</v>
       </c>
       <c r="BF2" s="61"/>
       <c r="BG2" s="61"/>
       <c r="BH2" s="61"/>
       <c r="BI2" s="62"/>
       <c r="BJ2" s="60">
         <v>2023</v>
       </c>
       <c r="BK2" s="61"/>
       <c r="BL2" s="61"/>
       <c r="BM2" s="61"/>
       <c r="BN2" s="62"/>
       <c r="BO2" s="60">
         <v>2024</v>
       </c>
       <c r="BP2" s="61"/>
       <c r="BQ2" s="61"/>
       <c r="BR2" s="61"/>
       <c r="BS2" s="62"/>
       <c r="BT2" s="60">
         <v>2025</v>
       </c>
       <c r="BU2" s="61"/>
       <c r="BV2" s="61"/>
       <c r="BW2" s="61"/>
       <c r="BX2" s="62"/>
       <c r="BY2" s="45">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="59"/>
+      <c r="A3" s="67"/>
       <c r="B3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -10118,108 +10110,108 @@
       </c>
       <c r="BS3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BT3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="BV3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BX3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BY3" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="13.5" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="63"/>
-[...56 lines deleted...]
-      <c r="BG4" s="65"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
+      <c r="AL4" s="54"/>
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="54"/>
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="54"/>
+      <c r="AX4" s="54"/>
+      <c r="AY4" s="54"/>
+      <c r="AZ4" s="54"/>
+      <c r="BA4" s="54"/>
+      <c r="BB4" s="54"/>
+      <c r="BC4" s="54"/>
+      <c r="BD4" s="54"/>
+      <c r="BE4" s="54"/>
+      <c r="BF4" s="54"/>
+      <c r="BG4" s="55"/>
       <c r="BY4" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:77" ht="12.75" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>80195</v>
       </c>
       <c r="C5" s="9">
         <v>82740</v>
       </c>
       <c r="D5" s="10">
         <v>86229</v>
       </c>
       <c r="E5" s="10">
         <v>89959</v>
       </c>
       <c r="F5" s="11">
         <v>90027.9</v>
       </c>
       <c r="G5" s="12">
         <v>93947</v>
@@ -10406,52 +10398,52 @@
       </c>
       <c r="BP5" s="8">
         <v>392655</v>
       </c>
       <c r="BQ5" s="8">
         <v>391713</v>
       </c>
       <c r="BR5" s="8">
         <v>402626</v>
       </c>
       <c r="BS5" s="8">
         <v>405416</v>
       </c>
       <c r="BT5" s="8">
         <v>423133</v>
       </c>
       <c r="BU5" s="8">
         <v>435711</v>
       </c>
       <c r="BV5" s="8">
         <v>433312</v>
       </c>
       <c r="BW5" s="8">
         <v>441998</v>
       </c>
-      <c r="BX5" s="68">
-        <v>443890</v>
+      <c r="BX5" s="7">
+        <v>443315</v>
       </c>
       <c r="BY5" s="7">
         <v>461486</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="12.75" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="16" t="s">
@@ -10639,52 +10631,52 @@
       </c>
       <c r="BP6" s="8">
         <v>331513</v>
       </c>
       <c r="BQ6" s="8">
         <v>330821</v>
       </c>
       <c r="BR6" s="8">
         <v>338349</v>
       </c>
       <c r="BS6" s="8">
         <v>339299</v>
       </c>
       <c r="BT6" s="8">
         <v>355108</v>
       </c>
       <c r="BU6" s="8">
         <v>368688</v>
       </c>
       <c r="BV6" s="8">
         <v>368535</v>
       </c>
       <c r="BW6" s="8">
         <v>379066</v>
       </c>
-      <c r="BX6" s="68">
-        <v>377359</v>
+      <c r="BX6" s="7">
+        <v>377347</v>
       </c>
       <c r="BY6" s="7">
         <v>405425</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="9">
         <v>55883</v>
       </c>
       <c r="C7" s="9">
         <v>57696</v>
       </c>
       <c r="D7" s="10">
         <v>61164</v>
       </c>
       <c r="E7" s="10">
         <v>64417</v>
       </c>
       <c r="F7" s="11">
         <v>64494.8</v>
       </c>
       <c r="G7" s="12">
@@ -10872,51 +10864,51 @@
       </c>
       <c r="BP7" s="8">
         <v>321238</v>
       </c>
       <c r="BQ7" s="8">
         <v>323371</v>
       </c>
       <c r="BR7" s="8">
         <v>329241</v>
       </c>
       <c r="BS7" s="8">
         <v>329732</v>
       </c>
       <c r="BT7" s="8">
         <v>343471</v>
       </c>
       <c r="BU7" s="8">
         <v>355538</v>
       </c>
       <c r="BV7" s="8">
         <v>360124</v>
       </c>
       <c r="BW7" s="8">
         <v>373426</v>
       </c>
-      <c r="BX7" s="68">
+      <c r="BX7" s="7">
         <v>374100</v>
       </c>
       <c r="BY7" s="7">
         <v>378763</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="9">
         <v>70933</v>
       </c>
       <c r="C8" s="9">
         <v>72918</v>
       </c>
       <c r="D8" s="10">
         <v>76448</v>
       </c>
       <c r="E8" s="10">
         <v>79747</v>
       </c>
       <c r="F8" s="11">
         <v>79877.600000000006</v>
       </c>
@@ -11105,51 +11097,51 @@
       </c>
       <c r="BP8" s="8">
         <v>358334</v>
       </c>
       <c r="BQ8" s="8">
         <v>364445</v>
       </c>
       <c r="BR8" s="8">
         <v>376235</v>
       </c>
       <c r="BS8" s="8">
         <v>378086</v>
       </c>
       <c r="BT8" s="8">
         <v>385569</v>
       </c>
       <c r="BU8" s="8">
         <v>395311</v>
       </c>
       <c r="BV8" s="8">
         <v>394611</v>
       </c>
       <c r="BW8" s="8">
         <v>400591</v>
       </c>
-      <c r="BX8" s="68">
+      <c r="BX8" s="7">
         <v>404557</v>
       </c>
       <c r="BY8" s="7">
         <v>420239</v>
       </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="9">
         <v>59185</v>
       </c>
       <c r="C9" s="9">
         <v>61105</v>
       </c>
       <c r="D9" s="10">
         <v>64682</v>
       </c>
       <c r="E9" s="10">
         <v>67697</v>
       </c>
       <c r="F9" s="11">
         <v>67638</v>
       </c>
@@ -11338,52 +11330,52 @@
       </c>
       <c r="BP9" s="8">
         <v>323133</v>
       </c>
       <c r="BQ9" s="8">
         <v>316606</v>
       </c>
       <c r="BR9" s="8">
         <v>326915</v>
       </c>
       <c r="BS9" s="8">
         <v>328536</v>
       </c>
       <c r="BT9" s="8">
         <v>339185</v>
       </c>
       <c r="BU9" s="8">
         <v>365422</v>
       </c>
       <c r="BV9" s="8">
         <v>356553</v>
       </c>
       <c r="BW9" s="8">
         <v>360934</v>
       </c>
-      <c r="BX9" s="68">
-        <v>364457</v>
+      <c r="BX9" s="7">
+        <v>364181</v>
       </c>
       <c r="BY9" s="7">
         <v>376012</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="9">
         <v>159827</v>
       </c>
       <c r="C10" s="9">
         <v>162181</v>
       </c>
       <c r="D10" s="10">
         <v>164293</v>
       </c>
       <c r="E10" s="10">
         <v>166236</v>
       </c>
       <c r="F10" s="11">
         <v>165974.9</v>
       </c>
       <c r="G10" s="12">
@@ -11571,51 +11563,51 @@
       </c>
       <c r="BP10" s="8">
         <v>601843</v>
       </c>
       <c r="BQ10" s="8">
         <v>612970</v>
       </c>
       <c r="BR10" s="8">
         <v>620413</v>
       </c>
       <c r="BS10" s="8">
         <v>633322</v>
       </c>
       <c r="BT10" s="8">
         <v>634234</v>
       </c>
       <c r="BU10" s="8">
         <v>609358</v>
       </c>
       <c r="BV10" s="8">
         <v>607938</v>
       </c>
       <c r="BW10" s="8">
         <v>607323</v>
       </c>
-      <c r="BX10" s="68">
+      <c r="BX10" s="7">
         <v>613062</v>
       </c>
       <c r="BY10" s="7">
         <v>652950</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="13.5" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="9">
         <v>78413</v>
       </c>
       <c r="C11" s="9">
         <v>80704</v>
       </c>
       <c r="D11" s="18">
         <v>85071</v>
       </c>
       <c r="E11" s="18">
         <v>87707</v>
       </c>
       <c r="F11" s="11">
         <v>87502.6</v>
       </c>
@@ -11804,51 +11796,51 @@
       </c>
       <c r="BP11" s="8">
         <v>344426</v>
       </c>
       <c r="BQ11" s="8">
         <v>343086</v>
       </c>
       <c r="BR11" s="8">
         <v>348162</v>
       </c>
       <c r="BS11" s="8">
         <v>350965</v>
       </c>
       <c r="BT11" s="8">
         <v>361848</v>
       </c>
       <c r="BU11" s="8">
         <v>370119</v>
       </c>
       <c r="BV11" s="8">
         <v>368570</v>
       </c>
       <c r="BW11" s="8">
         <v>371091</v>
       </c>
-      <c r="BX11" s="68">
+      <c r="BX11" s="7">
         <v>370882</v>
       </c>
       <c r="BY11" s="7">
         <v>387694</v>
       </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="9">
         <v>53324</v>
       </c>
       <c r="C12" s="9">
         <v>55263</v>
       </c>
       <c r="D12" s="10">
         <v>58824</v>
       </c>
       <c r="E12" s="10">
         <v>61765</v>
       </c>
       <c r="F12" s="11">
         <v>61824.800000000003</v>
       </c>
@@ -12037,52 +12029,52 @@
       </c>
       <c r="BP12" s="8">
         <v>302058</v>
       </c>
       <c r="BQ12" s="8">
         <v>293345</v>
       </c>
       <c r="BR12" s="8">
         <v>298810</v>
       </c>
       <c r="BS12" s="8">
         <v>299972</v>
       </c>
       <c r="BT12" s="8">
         <v>308891</v>
       </c>
       <c r="BU12" s="8">
         <v>332212</v>
       </c>
       <c r="BV12" s="8">
         <v>324646</v>
       </c>
       <c r="BW12" s="8">
         <v>325541</v>
       </c>
-      <c r="BX12" s="68">
-        <v>327274</v>
+      <c r="BX12" s="7">
+        <v>327401</v>
       </c>
       <c r="BY12" s="7">
         <v>328952</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="16" t="s">
@@ -12270,51 +12262,51 @@
       </c>
       <c r="BP13" s="8">
         <v>286815</v>
       </c>
       <c r="BQ13" s="8">
         <v>284411</v>
       </c>
       <c r="BR13" s="8">
         <v>291061</v>
       </c>
       <c r="BS13" s="8">
         <v>293160</v>
       </c>
       <c r="BT13" s="8">
         <v>308429</v>
       </c>
       <c r="BU13" s="8">
         <v>333010</v>
       </c>
       <c r="BV13" s="8">
         <v>332234</v>
       </c>
       <c r="BW13" s="8">
         <v>332749</v>
       </c>
-      <c r="BX13" s="68">
+      <c r="BX13" s="7">
         <v>332203</v>
       </c>
       <c r="BY13" s="7">
         <v>346199</v>
       </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="9">
         <v>69927</v>
       </c>
       <c r="C14" s="9">
         <v>71504</v>
       </c>
       <c r="D14" s="10">
         <v>74637</v>
       </c>
       <c r="E14" s="10">
         <v>77911</v>
       </c>
       <c r="F14" s="11">
         <v>77939.5</v>
       </c>
@@ -12503,51 +12495,51 @@
       </c>
       <c r="BP14" s="8">
         <v>370259</v>
       </c>
       <c r="BQ14" s="8">
         <v>371716</v>
       </c>
       <c r="BR14" s="8">
         <v>380562</v>
       </c>
       <c r="BS14" s="8">
         <v>380953</v>
       </c>
       <c r="BT14" s="8">
         <v>398805</v>
       </c>
       <c r="BU14" s="8">
         <v>416169</v>
       </c>
       <c r="BV14" s="8">
         <v>414437</v>
       </c>
       <c r="BW14" s="8">
         <v>421690</v>
       </c>
-      <c r="BX14" s="68">
+      <c r="BX14" s="7">
         <v>423278</v>
       </c>
       <c r="BY14" s="7">
         <v>439100</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="9">
         <v>57071</v>
       </c>
       <c r="C15" s="9">
         <v>59596</v>
       </c>
       <c r="D15" s="10">
         <v>63766</v>
       </c>
       <c r="E15" s="10">
         <v>67227</v>
       </c>
       <c r="F15" s="11">
         <v>67251.899999999994</v>
       </c>
@@ -12736,51 +12728,51 @@
       </c>
       <c r="BP15" s="8">
         <v>325266</v>
       </c>
       <c r="BQ15" s="8">
         <v>329131</v>
       </c>
       <c r="BR15" s="8">
         <v>341048</v>
       </c>
       <c r="BS15" s="8">
         <v>343804</v>
       </c>
       <c r="BT15" s="8">
         <v>358873</v>
       </c>
       <c r="BU15" s="8">
         <v>371002</v>
       </c>
       <c r="BV15" s="8">
         <v>372966</v>
       </c>
       <c r="BW15" s="8">
         <v>384105</v>
       </c>
-      <c r="BX15" s="68">
+      <c r="BX15" s="7">
         <v>384256</v>
       </c>
       <c r="BY15" s="7">
         <v>394942</v>
       </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>71192</v>
       </c>
       <c r="C16" s="9">
         <v>74661</v>
       </c>
       <c r="D16" s="13">
         <v>78974</v>
       </c>
       <c r="E16" s="13">
         <v>81418</v>
       </c>
       <c r="F16" s="11">
         <v>81517.899999999994</v>
       </c>
@@ -12969,51 +12961,51 @@
       </c>
       <c r="BP16" s="8">
         <v>345028</v>
       </c>
       <c r="BQ16" s="8">
         <v>339036</v>
       </c>
       <c r="BR16" s="8">
         <v>341806</v>
       </c>
       <c r="BS16" s="8">
         <v>344381</v>
       </c>
       <c r="BT16" s="8">
         <v>354856</v>
       </c>
       <c r="BU16" s="8">
         <v>373662</v>
       </c>
       <c r="BV16" s="8">
         <v>368084</v>
       </c>
       <c r="BW16" s="8">
         <v>367771</v>
       </c>
-      <c r="BX16" s="68">
+      <c r="BX16" s="7">
         <v>370513</v>
       </c>
       <c r="BY16" s="7">
         <v>385193</v>
       </c>
     </row>
     <row r="17" spans="1:77" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="9">
         <v>145360</v>
       </c>
       <c r="C17" s="9">
         <v>142641</v>
       </c>
       <c r="D17" s="10">
         <v>147063</v>
       </c>
       <c r="E17" s="10">
         <v>151463</v>
       </c>
       <c r="F17" s="11">
         <v>151041.29999999999</v>
       </c>
@@ -13202,51 +13194,51 @@
       </c>
       <c r="BP17" s="8">
         <v>576154</v>
       </c>
       <c r="BQ17" s="8">
         <v>571450</v>
       </c>
       <c r="BR17" s="8">
         <v>577987</v>
       </c>
       <c r="BS17" s="8">
         <v>580946</v>
       </c>
       <c r="BT17" s="8">
         <v>621320</v>
       </c>
       <c r="BU17" s="8">
         <v>624991</v>
       </c>
       <c r="BV17" s="8">
         <v>617057</v>
       </c>
       <c r="BW17" s="8">
         <v>625967</v>
       </c>
-      <c r="BX17" s="68">
+      <c r="BX17" s="7">
         <v>623059</v>
       </c>
       <c r="BY17" s="7">
         <v>659801</v>
       </c>
     </row>
     <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9">
         <v>58638</v>
       </c>
       <c r="C18" s="9">
         <v>61808</v>
       </c>
       <c r="D18" s="10">
         <v>65174</v>
       </c>
       <c r="E18" s="10">
         <v>67737</v>
       </c>
       <c r="F18" s="11">
         <v>67720.800000000003</v>
       </c>
@@ -13435,51 +13427,51 @@
       </c>
       <c r="BP18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BQ18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BR18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BS18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BT18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BU18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BW18" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="BX18" s="8" t="s">
+      <c r="BX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BY18" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="9">
         <v>66209</v>
       </c>
       <c r="C19" s="9">
         <v>68431</v>
       </c>
       <c r="D19" s="10">
         <v>71762</v>
       </c>
       <c r="E19" s="10">
         <v>75275</v>
       </c>
       <c r="F19" s="11">
         <v>75338.399999999994</v>
       </c>
@@ -13668,51 +13660,51 @@
       </c>
       <c r="BP19" s="8">
         <v>358759</v>
       </c>
       <c r="BQ19" s="8">
         <v>360052</v>
       </c>
       <c r="BR19" s="8">
         <v>372004</v>
       </c>
       <c r="BS19" s="42">
         <v>372615</v>
       </c>
       <c r="BT19" s="8">
         <v>399489</v>
       </c>
       <c r="BU19" s="8">
         <v>405592</v>
       </c>
       <c r="BV19" s="8">
         <v>405835</v>
       </c>
       <c r="BW19" s="8">
         <v>417770</v>
       </c>
-      <c r="BX19" s="68">
+      <c r="BX19" s="7">
         <v>417941</v>
       </c>
       <c r="BY19" s="7">
         <v>448906</v>
       </c>
     </row>
     <row r="20" spans="1:77" ht="13.5" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9">
         <v>52705</v>
       </c>
       <c r="C20" s="9">
         <v>54634</v>
       </c>
       <c r="D20" s="10">
         <v>58862</v>
       </c>
       <c r="E20" s="10">
         <v>61589</v>
       </c>
       <c r="F20" s="11">
         <v>61712.1</v>
       </c>
@@ -13901,51 +13893,51 @@
       </c>
       <c r="BP20" s="8">
         <v>283673</v>
       </c>
       <c r="BQ20" s="8">
         <v>284911</v>
       </c>
       <c r="BR20" s="8">
         <v>291932</v>
       </c>
       <c r="BS20" s="8">
         <v>293421</v>
       </c>
       <c r="BT20" s="8">
         <v>300051</v>
       </c>
       <c r="BU20" s="8">
         <v>316477</v>
       </c>
       <c r="BV20" s="8">
         <v>316380</v>
       </c>
       <c r="BW20" s="8">
         <v>326325</v>
       </c>
-      <c r="BX20" s="68">
+      <c r="BX20" s="7">
         <v>326679</v>
       </c>
       <c r="BY20" s="7">
         <v>326664</v>
       </c>
     </row>
     <row r="21" spans="1:77" ht="13.5" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>0</v>
       </c>
@@ -14134,51 +14126,51 @@
       </c>
       <c r="BP21" s="8">
         <v>304595</v>
       </c>
       <c r="BQ21" s="8">
         <v>291714</v>
       </c>
       <c r="BR21" s="8">
         <v>295647</v>
       </c>
       <c r="BS21" s="8">
         <v>295251</v>
       </c>
       <c r="BT21" s="8">
         <v>310515</v>
       </c>
       <c r="BU21" s="8">
         <v>330680</v>
       </c>
       <c r="BV21" s="8">
         <v>316792</v>
       </c>
       <c r="BW21" s="8">
         <v>318536</v>
       </c>
-      <c r="BX21" s="68">
+      <c r="BX21" s="7">
         <v>318990</v>
       </c>
       <c r="BY21" s="7">
         <v>332640</v>
       </c>
     </row>
     <row r="22" spans="1:77" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>0</v>
       </c>
@@ -14367,52 +14359,52 @@
       </c>
       <c r="BP22" s="8">
         <v>511220</v>
       </c>
       <c r="BQ22" s="8">
         <v>512284</v>
       </c>
       <c r="BR22" s="8">
         <v>533943</v>
       </c>
       <c r="BS22" s="8">
         <v>533562</v>
       </c>
       <c r="BT22" s="8">
         <v>599046</v>
       </c>
       <c r="BU22" s="8">
         <v>582840</v>
       </c>
       <c r="BV22" s="8">
         <v>572662</v>
       </c>
       <c r="BW22" s="8">
         <v>591099</v>
       </c>
-      <c r="BX22" s="68">
-        <v>602949</v>
+      <c r="BX22" s="7">
+        <v>586978</v>
       </c>
       <c r="BY22" s="7">
         <v>655995</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="13.5" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="9">
         <v>63441</v>
       </c>
       <c r="C23" s="9">
         <v>65870</v>
       </c>
       <c r="D23" s="10">
         <v>69872</v>
       </c>
       <c r="E23" s="10">
         <v>73593</v>
       </c>
       <c r="F23" s="11">
         <v>73677</v>
       </c>
       <c r="G23" s="12">
@@ -14600,52 +14592,52 @@
       </c>
       <c r="BP23" s="8">
         <v>374133</v>
       </c>
       <c r="BQ23" s="8">
         <v>368064</v>
       </c>
       <c r="BR23" s="8">
         <v>378485</v>
       </c>
       <c r="BS23" s="8">
         <v>380325</v>
       </c>
       <c r="BT23" s="8">
         <v>404799</v>
       </c>
       <c r="BU23" s="8">
         <v>407543</v>
       </c>
       <c r="BV23" s="8">
         <v>403158</v>
       </c>
       <c r="BW23" s="8">
         <v>417890</v>
       </c>
-      <c r="BX23" s="68">
-        <v>416869</v>
+      <c r="BX23" s="7">
+        <v>416781</v>
       </c>
       <c r="BY23" s="7">
         <v>438659</v>
       </c>
     </row>
     <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="9">
         <v>113281</v>
       </c>
       <c r="C24" s="9">
         <v>117043</v>
       </c>
       <c r="D24" s="10">
         <v>122975</v>
       </c>
       <c r="E24" s="10">
         <v>132051</v>
       </c>
       <c r="F24" s="11">
         <v>132612</v>
       </c>
       <c r="G24" s="12">
@@ -14833,51 +14825,51 @@
       </c>
       <c r="BP24" s="8">
         <v>504918</v>
       </c>
       <c r="BQ24" s="8">
         <v>505045</v>
       </c>
       <c r="BR24" s="8">
         <v>532147</v>
       </c>
       <c r="BS24" s="8">
         <v>538009</v>
       </c>
       <c r="BT24" s="8">
         <v>563309</v>
       </c>
       <c r="BU24" s="8">
         <v>577705</v>
       </c>
       <c r="BV24" s="8">
         <v>576183</v>
       </c>
       <c r="BW24" s="8">
         <v>595873</v>
       </c>
-      <c r="BX24" s="68">
+      <c r="BX24" s="7">
         <v>594164</v>
       </c>
       <c r="BY24" s="7">
         <v>609725</v>
       </c>
     </row>
     <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>108772</v>
       </c>
       <c r="C25" s="9">
         <v>114501</v>
       </c>
       <c r="D25" s="10">
         <v>116784</v>
       </c>
       <c r="E25" s="10">
         <v>121378</v>
       </c>
       <c r="F25" s="11">
         <v>121674.1</v>
       </c>
@@ -15066,51 +15058,51 @@
       </c>
       <c r="BP25" s="8">
         <v>468160</v>
       </c>
       <c r="BQ25" s="8">
         <v>470037</v>
       </c>
       <c r="BR25" s="8">
         <v>487851</v>
       </c>
       <c r="BS25" s="8">
         <v>490963</v>
       </c>
       <c r="BT25" s="8">
         <v>518857</v>
       </c>
       <c r="BU25" s="8">
         <v>537167</v>
       </c>
       <c r="BV25" s="8">
         <v>539471</v>
       </c>
       <c r="BW25" s="8">
         <v>552860</v>
       </c>
-      <c r="BX25" s="68">
+      <c r="BX25" s="7">
         <v>556063</v>
       </c>
       <c r="BY25" s="7">
         <v>574162</v>
       </c>
     </row>
     <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
@@ -15299,195 +15291,195 @@
       </c>
       <c r="BP26" s="8">
         <v>302357</v>
       </c>
       <c r="BQ26" s="8">
         <v>304088</v>
       </c>
       <c r="BR26" s="8">
         <v>309976</v>
       </c>
       <c r="BS26" s="8">
         <v>312536</v>
       </c>
       <c r="BT26" s="8">
         <v>321408</v>
       </c>
       <c r="BU26" s="8">
         <v>333489</v>
       </c>
       <c r="BV26" s="8">
         <v>334170</v>
       </c>
       <c r="BW26" s="8">
         <v>341615</v>
       </c>
-      <c r="BX26" s="68">
+      <c r="BX26" s="7">
         <v>343876</v>
       </c>
       <c r="BY26" s="7">
         <v>350374</v>
       </c>
     </row>
     <row r="27" spans="1:77" ht="12.75" customHeight="1"/>
     <row r="28" spans="1:77" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="A2:A3"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
-    <mergeCell ref="A1:I1"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
-    <mergeCell ref="A2:A3"/>
     <mergeCell ref="AZ2:BD2"/>
-    <mergeCell ref="BO2:BS2"/>
-    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CB7F4-3FB6-4253-B2D3-1EC2AD736A8D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CB7F4-3FB6-4253-B2D3-1EC2AD736A8D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>