--- v2 (2026-08-05)
+++ v3 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350" activeTab="1"/>
+    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350"/>
   </bookViews>
   <sheets>
-    <sheet name="quarter" sheetId="2" r:id="rId1"/>
-    <sheet name="period" sheetId="3" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="quarter" sheetId="2" r:id="rId3"/>
+    <sheet name="period" sheetId="3" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="93">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -162,103 +166,340 @@
   </si>
   <si>
     <t>january - june</t>
   </si>
   <si>
     <t>january - september</t>
   </si>
   <si>
     <t>january - december</t>
   </si>
   <si>
     <t>per year</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Average monthly wage by regions of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Коstanay</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Average monthly nominal wage</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Since 2010-2011 </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The average monthly nominal wage is the wage calculated on average per employee or per unit of time worked, expressed in monetary units. </t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the average monthly wage of employees</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly)
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/421037/file/en/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/514504/file/en/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Labour and Living Standards Statistics
+</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akhmetkali Gulnur Akhmetkalikyzy
+</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Average monthly wage by regions</t>
+  </si>
+  <si>
+    <t>The Turkistan Region and the city of Shymkent, a city of republican significance, were established in 2018; the Abai, Zhetysu, and Ulytau Regions were established in 2022.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -334,56 +575,61 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -450,138 +696,209 @@
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -826,63 +1143,382 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/421037/file/en/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/514504/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR26"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
-    <sheetView topLeftCell="CQ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="DQ5" sqref="DQ5:DQ26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.5703125" style="60" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="69" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="60"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="70"/>
+      <c r="B1" s="70"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="46">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>91</v>
+      </c>
+      <c r="D3" s="66"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="66"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="66"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="66"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A10" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="66"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="38.25">
+      <c r="A13" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="66"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="66"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="72"/>
+      <c r="B15" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="66"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="54">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="54">
+        <v>46337</v>
+      </c>
+      <c r="D18" s="66"/>
+    </row>
+    <row r="19" spans="1:4" ht="15" customHeight="1">
+      <c r="A19" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A20" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="66"/>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="66"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="57"/>
+      <c r="B23" s="60"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="57"/>
+      <c r="B24" s="58"/>
+      <c r="D24" s="66"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="57"/>
+      <c r="B25" s="58"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="57"/>
+      <c r="B26" s="58"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="57"/>
+      <c r="B27" s="58"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="57"/>
+      <c r="B28" s="58"/>
+      <c r="D28" s="66"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="57"/>
+      <c r="B29" s="58"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="67"/>
+      <c r="B30" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="60" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="60" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="60" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="60"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="59"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="61" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="61" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="61" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="61" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="61" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="62" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="63"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="63"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="64" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS26"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="F38" sqref="F38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="20" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="20" customWidth="1"/>
     <col min="15" max="27" width="9" style="20" customWidth="1"/>
     <col min="28" max="31" width="9.140625" style="20" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="20" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="20" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="20" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="20" customWidth="1"/>
     <col min="36" max="36" width="8.85546875" style="20" customWidth="1"/>
     <col min="37" max="37" width="9.42578125" style="20" customWidth="1"/>
     <col min="38" max="39" width="8" style="20" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="41" max="42" width="8.85546875" style="20" customWidth="1"/>
     <col min="43" max="43" width="8.7109375" style="20" customWidth="1"/>
     <col min="44" max="44" width="9.85546875" style="20" customWidth="1"/>
     <col min="45" max="46" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="8" style="20" bestFit="1" customWidth="1"/>
     <col min="48" max="50" width="8.7109375" style="20" customWidth="1"/>
     <col min="51" max="51" width="7.85546875" style="20" customWidth="1"/>
     <col min="52" max="53" width="7.5703125" style="20" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" style="20" customWidth="1"/>
@@ -917,231 +1553,234 @@
     <col min="85" max="85" width="8.7109375" style="20" customWidth="1"/>
     <col min="86" max="86" width="8.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="9" style="20" customWidth="1"/>
     <col min="88" max="88" width="9.28515625" style="20" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="20" customWidth="1"/>
     <col min="90" max="90" width="8.85546875" style="20" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="20" customWidth="1"/>
     <col min="92" max="92" width="8.85546875" style="20" customWidth="1"/>
     <col min="93" max="93" width="9.7109375" style="20" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="20" customWidth="1"/>
     <col min="95" max="96" width="9" style="20" customWidth="1"/>
     <col min="97" max="97" width="8.85546875" style="20" customWidth="1"/>
     <col min="98" max="98" width="8.28515625" style="20" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="20" customWidth="1"/>
     <col min="100" max="100" width="9.28515625" style="20" customWidth="1"/>
     <col min="101" max="101" width="8.7109375" style="20" customWidth="1"/>
     <col min="102" max="103" width="8.140625" style="20" customWidth="1"/>
     <col min="104" max="104" width="8.42578125" style="20" customWidth="1"/>
     <col min="105" max="105" width="9" style="20" customWidth="1"/>
     <col min="106" max="106" width="8.5703125" style="20" customWidth="1"/>
     <col min="107" max="107" width="8.140625" style="20" customWidth="1"/>
     <col min="108" max="109" width="8.7109375" style="20" customWidth="1"/>
     <col min="110" max="110" width="8.42578125" style="20" customWidth="1"/>
     <col min="111" max="111" width="8.28515625" style="20" customWidth="1"/>
     <col min="112" max="112" width="9" style="20" customWidth="1"/>
-    <col min="113" max="16384" width="7.85546875" style="20"/>
+    <col min="113" max="121" width="7.85546875" style="20"/>
+    <col min="122" max="122" width="8.28515625" style="20" customWidth="1"/>
+    <col min="123" max="16384" width="7.85546875" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="25.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:123" ht="25.5" customHeight="1">
+      <c r="A1" s="74" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
       <c r="N1" s="40"/>
     </row>
-    <row r="2" spans="1:122" s="23" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="49">
+    <row r="2" spans="1:123" s="23" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="73"/>
+      <c r="B2" s="76">
         <v>2010</v>
       </c>
-      <c r="C2" s="50"/>
-[...11 lines deleted...]
-      <c r="O2" s="49">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="76">
         <v>2011</v>
       </c>
-      <c r="P2" s="50"/>
-[...11 lines deleted...]
-      <c r="AB2" s="49">
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="76">
         <v>2012</v>
       </c>
-      <c r="AC2" s="50"/>
-[...11 lines deleted...]
-      <c r="AO2" s="49">
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="77"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="77"/>
+      <c r="AJ2" s="77"/>
+      <c r="AK2" s="77"/>
+      <c r="AL2" s="77"/>
+      <c r="AM2" s="77"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="76">
         <v>2013</v>
       </c>
-      <c r="AP2" s="50"/>
-[...11 lines deleted...]
-      <c r="BB2" s="52">
+      <c r="AP2" s="77"/>
+      <c r="AQ2" s="77"/>
+      <c r="AR2" s="77"/>
+      <c r="AS2" s="77"/>
+      <c r="AT2" s="77"/>
+      <c r="AU2" s="77"/>
+      <c r="AV2" s="77"/>
+      <c r="AW2" s="77"/>
+      <c r="AX2" s="77"/>
+      <c r="AY2" s="77"/>
+      <c r="AZ2" s="77"/>
+      <c r="BA2" s="78"/>
+      <c r="BB2" s="79">
         <v>2014</v>
       </c>
-      <c r="BC2" s="52"/>
-[...11 lines deleted...]
-      <c r="BO2" s="49">
+      <c r="BC2" s="79"/>
+      <c r="BD2" s="79"/>
+      <c r="BE2" s="79"/>
+      <c r="BF2" s="79"/>
+      <c r="BG2" s="73"/>
+      <c r="BH2" s="73"/>
+      <c r="BI2" s="73"/>
+      <c r="BJ2" s="73"/>
+      <c r="BK2" s="73"/>
+      <c r="BL2" s="73"/>
+      <c r="BM2" s="73"/>
+      <c r="BN2" s="73"/>
+      <c r="BO2" s="76">
         <v>2015</v>
       </c>
-      <c r="BP2" s="50"/>
-[...3 lines deleted...]
-      <c r="BT2" s="47">
+      <c r="BP2" s="77"/>
+      <c r="BQ2" s="77"/>
+      <c r="BR2" s="77"/>
+      <c r="BS2" s="78"/>
+      <c r="BT2" s="73">
         <v>2016</v>
       </c>
-      <c r="BU2" s="47"/>
-[...3 lines deleted...]
-      <c r="BY2" s="47">
+      <c r="BU2" s="73"/>
+      <c r="BV2" s="73"/>
+      <c r="BW2" s="73"/>
+      <c r="BX2" s="73"/>
+      <c r="BY2" s="73">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="47"/>
-[...3 lines deleted...]
-      <c r="CD2" s="47">
+      <c r="BZ2" s="73"/>
+      <c r="CA2" s="73"/>
+      <c r="CB2" s="73"/>
+      <c r="CC2" s="73"/>
+      <c r="CD2" s="73">
         <v>2018</v>
       </c>
-      <c r="CE2" s="47"/>
-[...3 lines deleted...]
-      <c r="CI2" s="49">
+      <c r="CE2" s="73"/>
+      <c r="CF2" s="73"/>
+      <c r="CG2" s="73"/>
+      <c r="CH2" s="73"/>
+      <c r="CI2" s="76">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="50"/>
-[...3 lines deleted...]
-      <c r="CN2" s="49">
+      <c r="CJ2" s="77"/>
+      <c r="CK2" s="77"/>
+      <c r="CL2" s="77"/>
+      <c r="CM2" s="78"/>
+      <c r="CN2" s="76">
         <v>2020</v>
       </c>
-      <c r="CO2" s="50"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="50"/>
+      <c r="CO2" s="77"/>
+      <c r="CP2" s="77"/>
+      <c r="CQ2" s="77"/>
       <c r="CR2" s="39"/>
-      <c r="CS2" s="49">
+      <c r="CS2" s="76">
         <v>2021</v>
       </c>
-      <c r="CT2" s="50"/>
-[...3 lines deleted...]
-      <c r="CX2" s="49">
+      <c r="CT2" s="77"/>
+      <c r="CU2" s="77"/>
+      <c r="CV2" s="77"/>
+      <c r="CW2" s="77"/>
+      <c r="CX2" s="76">
         <v>2022</v>
       </c>
-      <c r="CY2" s="50"/>
-[...3 lines deleted...]
-      <c r="DC2" s="49">
+      <c r="CY2" s="77"/>
+      <c r="CZ2" s="77"/>
+      <c r="DA2" s="77"/>
+      <c r="DB2" s="78"/>
+      <c r="DC2" s="76">
         <v>2023</v>
       </c>
-      <c r="DD2" s="50"/>
-[...3 lines deleted...]
-      <c r="DH2" s="49">
+      <c r="DD2" s="77"/>
+      <c r="DE2" s="77"/>
+      <c r="DF2" s="77"/>
+      <c r="DG2" s="78"/>
+      <c r="DH2" s="76">
         <v>2024</v>
       </c>
-      <c r="DI2" s="50"/>
-[...3 lines deleted...]
-      <c r="DM2" s="49">
+      <c r="DI2" s="77"/>
+      <c r="DJ2" s="77"/>
+      <c r="DK2" s="77"/>
+      <c r="DL2" s="78"/>
+      <c r="DM2" s="76">
         <v>2025</v>
       </c>
-      <c r="DN2" s="50"/>
-[...3 lines deleted...]
-      <c r="DR2" s="44">
+      <c r="DN2" s="77"/>
+      <c r="DO2" s="77"/>
+      <c r="DP2" s="77"/>
+      <c r="DQ2" s="78"/>
+      <c r="DR2" s="73">
         <v>2026</v>
       </c>
+      <c r="DS2" s="73"/>
     </row>
-    <row r="3" spans="1:122" s="23" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="48"/>
+    <row r="3" spans="1:123" s="23" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="75"/>
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="22" t="s">
@@ -1458,55 +2097,58 @@
       </c>
       <c r="DJ3" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DK3" s="28" t="s">
         <v>17</v>
       </c>
       <c r="DL3" s="29" t="s">
         <v>13</v>
       </c>
       <c r="DM3" s="28" t="s">
         <v>18</v>
       </c>
       <c r="DN3" s="28" t="s">
         <v>15</v>
       </c>
       <c r="DO3" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DP3" s="28" t="s">
         <v>17</v>
       </c>
       <c r="DQ3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="DR3" s="44" t="s">
+      <c r="DR3" s="28" t="s">
         <v>18</v>
       </c>
+      <c r="DS3" s="28" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" s="23" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:123" s="23" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="41"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
@@ -1567,55 +2209,55 @@
       <c r="CB4" s="28"/>
       <c r="CC4" s="28"/>
       <c r="CD4" s="28"/>
       <c r="CE4" s="28"/>
       <c r="CF4" s="28"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="28"/>
       <c r="CI4" s="28"/>
       <c r="CJ4" s="28"/>
       <c r="CK4" s="28"/>
       <c r="CL4" s="28"/>
       <c r="CM4" s="28"/>
       <c r="CN4" s="28"/>
       <c r="CO4" s="28"/>
       <c r="CP4" s="28"/>
       <c r="CQ4" s="28"/>
       <c r="CR4" s="28"/>
       <c r="CS4" s="28"/>
       <c r="CT4" s="28"/>
       <c r="CU4" s="28"/>
       <c r="CV4" s="28"/>
       <c r="CW4" s="29"/>
       <c r="CX4" s="28"/>
       <c r="CY4" s="28"/>
       <c r="CZ4" s="28"/>
-      <c r="DR4" s="30" t="s">
+      <c r="DS4" s="30" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="31">
         <v>66674</v>
       </c>
       <c r="C5" s="31">
         <v>66315</v>
       </c>
       <c r="D5" s="31">
         <v>72251</v>
       </c>
       <c r="E5" s="31">
         <v>75203</v>
       </c>
       <c r="F5" s="31">
         <v>74791</v>
       </c>
       <c r="G5" s="31">
         <v>81266</v>
       </c>
       <c r="H5" s="31">
         <v>82282</v>
       </c>
       <c r="I5" s="31">
@@ -1938,52 +2580,55 @@
       </c>
       <c r="DK5" s="8">
         <v>434982</v>
       </c>
       <c r="DL5" s="8">
         <v>405416</v>
       </c>
       <c r="DM5" s="8">
         <v>423133</v>
       </c>
       <c r="DN5" s="7">
         <v>448620</v>
       </c>
       <c r="DO5" s="7">
         <v>429368</v>
       </c>
       <c r="DP5" s="7">
         <v>473158</v>
       </c>
       <c r="DQ5" s="7">
         <v>443315</v>
       </c>
       <c r="DR5" s="7">
         <v>461486</v>
       </c>
+      <c r="DS5" s="7">
+        <v>486388</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="31" t="s">
@@ -2306,52 +2951,55 @@
       </c>
       <c r="DK6" s="8">
         <v>363624</v>
       </c>
       <c r="DL6" s="8">
         <v>339299</v>
       </c>
       <c r="DM6" s="8">
         <v>355108</v>
       </c>
       <c r="DN6" s="7">
         <v>381756</v>
       </c>
       <c r="DO6" s="7">
         <v>372831</v>
       </c>
       <c r="DP6" s="7">
         <v>406275</v>
       </c>
       <c r="DQ6" s="7">
         <v>377347</v>
       </c>
       <c r="DR6" s="7">
         <v>405425</v>
       </c>
+      <c r="DS6" s="7">
+        <v>422043</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="31">
         <v>47171</v>
       </c>
       <c r="C7" s="31">
         <v>46589</v>
       </c>
       <c r="D7" s="31">
         <v>49387</v>
       </c>
       <c r="E7" s="31">
         <v>50695</v>
       </c>
       <c r="F7" s="31">
         <v>54651</v>
       </c>
       <c r="G7" s="31">
         <v>58246</v>
       </c>
       <c r="H7" s="31">
         <v>58567</v>
       </c>
       <c r="I7" s="31">
@@ -2674,52 +3322,55 @@
       </c>
       <c r="DK7" s="8">
         <v>348095</v>
       </c>
       <c r="DL7" s="8">
         <v>329732</v>
       </c>
       <c r="DM7" s="8">
         <v>343471</v>
       </c>
       <c r="DN7" s="7">
         <v>366971</v>
       </c>
       <c r="DO7" s="7">
         <v>366749</v>
       </c>
       <c r="DP7" s="7">
         <v>408595</v>
       </c>
       <c r="DQ7" s="7">
         <v>374100</v>
       </c>
       <c r="DR7" s="7">
         <v>378763</v>
       </c>
+      <c r="DS7" s="7">
+        <v>406085</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="31">
         <v>57245</v>
       </c>
       <c r="C8" s="31">
         <v>57553</v>
       </c>
       <c r="D8" s="31">
         <v>64939</v>
       </c>
       <c r="E8" s="31">
         <v>66102</v>
       </c>
       <c r="F8" s="31">
         <v>67202</v>
       </c>
       <c r="G8" s="31">
         <v>72141</v>
       </c>
       <c r="H8" s="31">
         <v>74099</v>
       </c>
       <c r="I8" s="31">
@@ -3042,52 +3693,55 @@
       </c>
       <c r="DK8" s="8">
         <v>406520</v>
       </c>
       <c r="DL8" s="8">
         <v>378086</v>
       </c>
       <c r="DM8" s="8">
         <v>385569</v>
       </c>
       <c r="DN8" s="7">
         <v>405140</v>
       </c>
       <c r="DO8" s="7">
         <v>401215</v>
       </c>
       <c r="DP8" s="7">
         <v>438484</v>
       </c>
       <c r="DQ8" s="7">
         <v>404557</v>
       </c>
       <c r="DR8" s="7">
         <v>420239</v>
       </c>
+      <c r="DS8" s="7">
+        <v>440520</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="31">
         <v>50277</v>
       </c>
       <c r="C9" s="31">
         <v>51774</v>
       </c>
       <c r="D9" s="31">
         <v>52022</v>
       </c>
       <c r="E9" s="31">
         <v>55790</v>
       </c>
       <c r="F9" s="31">
         <v>58581</v>
       </c>
       <c r="G9" s="31">
         <v>62489</v>
       </c>
       <c r="H9" s="31">
         <v>63866</v>
       </c>
       <c r="I9" s="31">
@@ -3410,52 +4064,55 @@
       </c>
       <c r="DK9" s="8">
         <v>353691</v>
       </c>
       <c r="DL9" s="8">
         <v>328536</v>
       </c>
       <c r="DM9" s="8">
         <v>339185</v>
       </c>
       <c r="DN9" s="7">
         <v>389205</v>
       </c>
       <c r="DO9" s="7">
         <v>343625</v>
       </c>
       <c r="DP9" s="7">
         <v>386257</v>
       </c>
       <c r="DQ9" s="7">
         <v>364181</v>
       </c>
       <c r="DR9" s="7">
         <v>376012</v>
       </c>
+      <c r="DS9" s="7">
+        <v>401457</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="31">
         <v>134194</v>
       </c>
       <c r="C10" s="31">
         <v>131731</v>
       </c>
       <c r="D10" s="31">
         <v>141197</v>
       </c>
       <c r="E10" s="31">
         <v>144031</v>
       </c>
       <c r="F10" s="31">
         <v>138056</v>
       </c>
       <c r="G10" s="31">
         <v>145351</v>
       </c>
       <c r="H10" s="31">
         <v>154006</v>
       </c>
       <c r="I10" s="31">
@@ -3778,52 +4435,55 @@
       </c>
       <c r="DK10" s="8">
         <v>640938</v>
       </c>
       <c r="DL10" s="8">
         <v>633322</v>
       </c>
       <c r="DM10" s="8">
         <v>634234</v>
       </c>
       <c r="DN10" s="7">
         <v>585172</v>
       </c>
       <c r="DO10" s="7">
         <v>602752</v>
       </c>
       <c r="DP10" s="7">
         <v>609534</v>
       </c>
       <c r="DQ10" s="7">
         <v>613062</v>
       </c>
       <c r="DR10" s="7">
         <v>652950</v>
       </c>
+      <c r="DS10" s="7">
+        <v>631555</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="31">
         <v>68125</v>
       </c>
       <c r="C11" s="31">
         <v>67843</v>
       </c>
       <c r="D11" s="31">
         <v>74969</v>
       </c>
       <c r="E11" s="31">
         <v>78135</v>
       </c>
       <c r="F11" s="31">
         <v>79530</v>
       </c>
       <c r="G11" s="31">
         <v>80431</v>
       </c>
       <c r="H11" s="31">
         <v>83406</v>
       </c>
       <c r="I11" s="31">
@@ -4146,52 +4806,55 @@
       </c>
       <c r="DK11" s="8">
         <v>361140</v>
       </c>
       <c r="DL11" s="8">
         <v>350965</v>
       </c>
       <c r="DM11" s="8">
         <v>361848</v>
       </c>
       <c r="DN11" s="7">
         <v>378851</v>
       </c>
       <c r="DO11" s="7">
         <v>363934</v>
       </c>
       <c r="DP11" s="7">
         <v>380424</v>
       </c>
       <c r="DQ11" s="7">
         <v>370882</v>
       </c>
       <c r="DR11" s="7">
         <v>387694</v>
       </c>
+      <c r="DS11" s="7">
+        <v>402028</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="31">
         <v>43677</v>
       </c>
       <c r="C12" s="31">
         <v>43385</v>
       </c>
       <c r="D12" s="31">
         <v>45228</v>
       </c>
       <c r="E12" s="31">
         <v>48927</v>
       </c>
       <c r="F12" s="31">
         <v>50409</v>
       </c>
       <c r="G12" s="31">
         <v>55605</v>
       </c>
       <c r="H12" s="31">
         <v>55523</v>
       </c>
       <c r="I12" s="31">
@@ -4514,52 +5177,55 @@
       </c>
       <c r="DK12" s="8">
         <v>313073</v>
       </c>
       <c r="DL12" s="8">
         <v>299972</v>
       </c>
       <c r="DM12" s="8">
         <v>308891</v>
       </c>
       <c r="DN12" s="7">
         <v>355167</v>
       </c>
       <c r="DO12" s="7">
         <v>308058</v>
       </c>
       <c r="DP12" s="7">
         <v>335794</v>
       </c>
       <c r="DQ12" s="7">
         <v>327401</v>
       </c>
       <c r="DR12" s="7">
         <v>328952</v>
       </c>
+      <c r="DS12" s="7">
+        <v>375456</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="31" t="s">
@@ -4882,52 +5548,55 @@
       </c>
       <c r="DK13" s="8">
         <v>314398</v>
       </c>
       <c r="DL13" s="8">
         <v>293160</v>
       </c>
       <c r="DM13" s="8">
         <v>308429</v>
       </c>
       <c r="DN13" s="7">
         <v>355644</v>
       </c>
       <c r="DO13" s="7">
         <v>331211</v>
       </c>
       <c r="DP13" s="7">
         <v>349593</v>
       </c>
       <c r="DQ13" s="7">
         <v>332203</v>
       </c>
       <c r="DR13" s="7">
         <v>346199</v>
       </c>
+      <c r="DS13" s="7">
+        <v>377798</v>
+      </c>
     </row>
-    <row r="14" spans="1:122" ht="12" customHeight="1">
+    <row r="14" spans="1:123" ht="12" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="31">
         <v>63155</v>
       </c>
       <c r="C14" s="31">
         <v>57962</v>
       </c>
       <c r="D14" s="31">
         <v>60960</v>
       </c>
       <c r="E14" s="31">
         <v>66393</v>
       </c>
       <c r="F14" s="31">
         <v>65043</v>
       </c>
       <c r="G14" s="31">
         <v>67996</v>
       </c>
       <c r="H14" s="31">
         <v>69771</v>
       </c>
       <c r="I14" s="31">
@@ -5250,52 +5919,55 @@
       </c>
       <c r="DK14" s="8">
         <v>415544</v>
       </c>
       <c r="DL14" s="8">
         <v>380953</v>
       </c>
       <c r="DM14" s="8">
         <v>398805</v>
       </c>
       <c r="DN14" s="7">
         <v>432501</v>
       </c>
       <c r="DO14" s="7">
         <v>410314</v>
       </c>
       <c r="DP14" s="7">
         <v>454071</v>
       </c>
       <c r="DQ14" s="7">
         <v>423278</v>
       </c>
       <c r="DR14" s="7">
         <v>439100</v>
       </c>
+      <c r="DS14" s="7">
+        <v>470390</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="31">
         <v>47950</v>
       </c>
       <c r="C15" s="31">
         <v>46933</v>
       </c>
       <c r="D15" s="31">
         <v>50316</v>
       </c>
       <c r="E15" s="31">
         <v>51937</v>
       </c>
       <c r="F15" s="31">
         <v>55284</v>
       </c>
       <c r="G15" s="31">
         <v>59170</v>
       </c>
       <c r="H15" s="31">
         <v>60358</v>
       </c>
       <c r="I15" s="31">
@@ -5618,52 +6290,55 @@
       </c>
       <c r="DK15" s="8">
         <v>376535</v>
       </c>
       <c r="DL15" s="8">
         <v>343804</v>
       </c>
       <c r="DM15" s="8">
         <v>358873</v>
       </c>
       <c r="DN15" s="7">
         <v>381146</v>
       </c>
       <c r="DO15" s="7">
         <v>377719</v>
       </c>
       <c r="DP15" s="7">
         <v>416699</v>
       </c>
       <c r="DQ15" s="7">
         <v>384256</v>
       </c>
       <c r="DR15" s="7">
         <v>394942</v>
       </c>
+      <c r="DS15" s="7">
+        <v>412546</v>
+      </c>
     </row>
-    <row r="16" spans="1:122" ht="12.75" customHeight="1">
+    <row r="16" spans="1:123" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
         <v>59975</v>
       </c>
       <c r="C16" s="31">
         <v>59906</v>
       </c>
       <c r="D16" s="31">
         <v>62305</v>
       </c>
       <c r="E16" s="31">
         <v>66632</v>
       </c>
       <c r="F16" s="31">
         <v>68945</v>
       </c>
       <c r="G16" s="31">
         <v>74746</v>
       </c>
       <c r="H16" s="31">
         <v>76829</v>
       </c>
       <c r="I16" s="31">
@@ -5986,52 +6661,55 @@
       </c>
       <c r="DK16" s="8">
         <v>349918</v>
       </c>
       <c r="DL16" s="8">
         <v>344381</v>
       </c>
       <c r="DM16" s="8">
         <v>354856</v>
       </c>
       <c r="DN16" s="7">
         <v>395010</v>
       </c>
       <c r="DO16" s="7">
         <v>353237</v>
       </c>
       <c r="DP16" s="7">
         <v>376842</v>
       </c>
       <c r="DQ16" s="7">
         <v>370513</v>
       </c>
       <c r="DR16" s="7">
         <v>385193</v>
       </c>
+      <c r="DS16" s="7">
+        <v>418672</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="31">
         <v>105484</v>
       </c>
       <c r="C17" s="31">
         <v>108547</v>
       </c>
       <c r="D17" s="31">
         <v>133215</v>
       </c>
       <c r="E17" s="31">
         <v>132708</v>
       </c>
       <c r="F17" s="31">
         <v>121101</v>
       </c>
       <c r="G17" s="31">
         <v>138767</v>
       </c>
       <c r="H17" s="31">
         <v>140846</v>
       </c>
       <c r="I17" s="31">
@@ -6354,52 +7032,55 @@
       </c>
       <c r="DK17" s="8">
         <v>607867</v>
       </c>
       <c r="DL17" s="8">
         <v>580946</v>
       </c>
       <c r="DM17" s="8">
         <v>621320</v>
       </c>
       <c r="DN17" s="7">
         <v>629466</v>
       </c>
       <c r="DO17" s="7">
         <v>606125</v>
       </c>
       <c r="DP17" s="7">
         <v>658762</v>
       </c>
       <c r="DQ17" s="7">
         <v>623059</v>
       </c>
       <c r="DR17" s="7">
         <v>659801</v>
       </c>
+      <c r="DS17" s="7">
+        <v>673656</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="31">
         <v>48040</v>
       </c>
       <c r="C18" s="31">
         <v>47475</v>
       </c>
       <c r="D18" s="31">
         <v>51161</v>
       </c>
       <c r="E18" s="31">
         <v>55512</v>
       </c>
       <c r="F18" s="31">
         <v>56473</v>
       </c>
       <c r="G18" s="31">
         <v>67109</v>
       </c>
       <c r="H18" s="31">
         <v>63586</v>
       </c>
       <c r="I18" s="31">
@@ -6720,52 +7401,55 @@
       </c>
       <c r="DK18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DL18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DM18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DN18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DO18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DP18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="DQ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DR18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="DS18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="31">
         <v>55785</v>
       </c>
       <c r="C19" s="31">
         <v>55579</v>
       </c>
       <c r="D19" s="31">
         <v>59582</v>
       </c>
       <c r="E19" s="31">
         <v>63341</v>
       </c>
       <c r="F19" s="31">
         <v>64561</v>
       </c>
       <c r="G19" s="31">
         <v>66937</v>
       </c>
       <c r="H19" s="31">
         <v>68211</v>
       </c>
       <c r="I19" s="31">
@@ -7088,52 +7772,55 @@
       </c>
       <c r="DK19" s="8">
         <v>408370</v>
       </c>
       <c r="DL19" s="42">
         <v>372615</v>
       </c>
       <c r="DM19" s="8">
         <v>399489</v>
       </c>
       <c r="DN19" s="7">
         <v>411735</v>
       </c>
       <c r="DO19" s="7">
         <v>405705</v>
       </c>
       <c r="DP19" s="7">
         <v>453898</v>
       </c>
       <c r="DQ19" s="7">
         <v>417941</v>
       </c>
       <c r="DR19" s="7">
         <v>448906</v>
       </c>
+      <c r="DS19" s="7">
+        <v>450583</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="31">
         <v>44830</v>
       </c>
       <c r="C20" s="31">
         <v>44526</v>
       </c>
       <c r="D20" s="31">
         <v>45937</v>
       </c>
       <c r="E20" s="31">
         <v>48585</v>
       </c>
       <c r="F20" s="31">
         <v>50621</v>
       </c>
       <c r="G20" s="31">
         <v>56089</v>
       </c>
       <c r="H20" s="31">
         <v>54697</v>
       </c>
       <c r="I20" s="31">
@@ -7456,52 +8143,55 @@
       </c>
       <c r="DK20" s="8">
         <v>315540</v>
       </c>
       <c r="DL20" s="8">
         <v>293421</v>
       </c>
       <c r="DM20" s="8">
         <v>300051</v>
       </c>
       <c r="DN20" s="7">
         <v>331648</v>
       </c>
       <c r="DO20" s="7">
         <v>317302</v>
       </c>
       <c r="DP20" s="7">
         <v>356848</v>
       </c>
       <c r="DQ20" s="7">
         <v>326679</v>
       </c>
       <c r="DR20" s="7">
         <v>326664</v>
       </c>
+      <c r="DS20" s="7">
+        <v>363123</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="31" t="s">
@@ -7824,52 +8514,55 @@
       </c>
       <c r="DK21" s="8">
         <v>304325</v>
       </c>
       <c r="DL21" s="8">
         <v>295251</v>
       </c>
       <c r="DM21" s="8">
         <v>310515</v>
       </c>
       <c r="DN21" s="7">
         <v>351774</v>
       </c>
       <c r="DO21" s="7">
         <v>288690</v>
       </c>
       <c r="DP21" s="7">
         <v>324229</v>
       </c>
       <c r="DQ21" s="7">
         <v>318990</v>
       </c>
       <c r="DR21" s="7">
         <v>332640</v>
       </c>
+      <c r="DS21" s="7">
+        <v>370964</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="31" t="s">
@@ -8192,52 +8885,55 @@
       </c>
       <c r="DK22" s="8">
         <v>600682</v>
       </c>
       <c r="DL22" s="8">
         <v>533562</v>
       </c>
       <c r="DM22" s="8">
         <v>599046</v>
       </c>
       <c r="DN22" s="7">
         <v>557704</v>
       </c>
       <c r="DO22" s="7">
         <v>554277</v>
       </c>
       <c r="DP22" s="7">
         <v>648620</v>
       </c>
       <c r="DQ22" s="7">
         <v>586978</v>
       </c>
       <c r="DR22" s="7">
         <v>655995</v>
       </c>
+      <c r="DS22" s="7">
+        <v>588691</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="31">
         <v>51760</v>
       </c>
       <c r="C23" s="31">
         <v>52531</v>
       </c>
       <c r="D23" s="31">
         <v>54937</v>
       </c>
       <c r="E23" s="31">
         <v>58183</v>
       </c>
       <c r="F23" s="31">
         <v>59680</v>
       </c>
       <c r="G23" s="31">
         <v>65009</v>
       </c>
       <c r="H23" s="31">
         <v>65420</v>
       </c>
       <c r="I23" s="31">
@@ -8560,52 +9256,55 @@
       </c>
       <c r="DK23" s="8">
         <v>413258</v>
       </c>
       <c r="DL23" s="8">
         <v>380325</v>
       </c>
       <c r="DM23" s="8">
         <v>404799</v>
       </c>
       <c r="DN23" s="7">
         <v>417717</v>
       </c>
       <c r="DO23" s="7">
         <v>400007</v>
       </c>
       <c r="DP23" s="7">
         <v>454763</v>
       </c>
       <c r="DQ23" s="7">
         <v>416781</v>
       </c>
       <c r="DR23" s="7">
         <v>438659</v>
       </c>
+      <c r="DS23" s="7">
+        <v>454226</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="31">
         <v>91327</v>
       </c>
       <c r="C24" s="31">
         <v>91755</v>
       </c>
       <c r="D24" s="31">
         <v>106426</v>
       </c>
       <c r="E24" s="31">
         <v>104786</v>
       </c>
       <c r="F24" s="31">
         <v>104244</v>
       </c>
       <c r="G24" s="31">
         <v>118784</v>
       </c>
       <c r="H24" s="31">
         <v>121067</v>
       </c>
       <c r="I24" s="31">
@@ -8928,52 +9627,55 @@
       </c>
       <c r="DK24" s="8">
         <v>604104</v>
       </c>
       <c r="DL24" s="8">
         <v>538009</v>
       </c>
       <c r="DM24" s="8">
         <v>563309</v>
       </c>
       <c r="DN24" s="7">
         <v>598267</v>
       </c>
       <c r="DO24" s="7">
         <v>569647</v>
       </c>
       <c r="DP24" s="7">
         <v>659610</v>
       </c>
       <c r="DQ24" s="7">
         <v>594164</v>
       </c>
       <c r="DR24" s="7">
         <v>609725</v>
       </c>
+      <c r="DS24" s="7">
+        <v>647920</v>
+      </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="31">
         <v>93915</v>
       </c>
       <c r="C25" s="31">
         <v>94377</v>
       </c>
       <c r="D25" s="31">
         <v>103485</v>
       </c>
       <c r="E25" s="31">
         <v>107458</v>
       </c>
       <c r="F25" s="31">
         <v>102686</v>
       </c>
       <c r="G25" s="31">
         <v>111431</v>
       </c>
       <c r="H25" s="31">
         <v>110975</v>
       </c>
       <c r="I25" s="31">
@@ -9296,52 +9998,55 @@
       </c>
       <c r="DK25" s="8">
         <v>539125</v>
       </c>
       <c r="DL25" s="8">
         <v>490963</v>
       </c>
       <c r="DM25" s="8">
         <v>518857</v>
       </c>
       <c r="DN25" s="7">
         <v>553705</v>
       </c>
       <c r="DO25" s="7">
         <v>546261</v>
       </c>
       <c r="DP25" s="7">
         <v>601126</v>
       </c>
       <c r="DQ25" s="7">
         <v>556063</v>
       </c>
       <c r="DR25" s="7">
         <v>574162</v>
       </c>
+      <c r="DS25" s="7">
+        <v>610371</v>
+      </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="31" t="s">
@@ -9664,265 +10369,270 @@
       </c>
       <c r="DK26" s="8">
         <v>330193</v>
       </c>
       <c r="DL26" s="8">
         <v>312536</v>
       </c>
       <c r="DM26" s="8">
         <v>321408</v>
       </c>
       <c r="DN26" s="7">
         <v>345300</v>
       </c>
       <c r="DO26" s="7">
         <v>336678</v>
       </c>
       <c r="DP26" s="7">
         <v>364034</v>
       </c>
       <c r="DQ26" s="7">
         <v>343876</v>
       </c>
       <c r="DR26" s="7">
         <v>350374</v>
       </c>
+      <c r="DS26" s="7">
+        <v>377710</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...2 lines deleted...]
-    <mergeCell ref="CS2:CW2"/>
+  <mergeCells count="19">
     <mergeCell ref="CN2:CQ2"/>
     <mergeCell ref="DC2:DG2"/>
     <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DR2:DS2"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
-    <mergeCell ref="A1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="CS2:CW2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY28"/>
+  <dimension ref="A1:BZ28"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX34" sqref="BX34"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="24" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="62" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="9.140625" style="1" customWidth="1"/>
     <col min="64" max="64" width="10" style="1" customWidth="1"/>
     <col min="65" max="65" width="9.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="1" customWidth="1"/>
     <col min="67" max="67" width="9.140625" style="1"/>
     <col min="68" max="68" width="8.5703125" style="1" customWidth="1"/>
     <col min="69" max="69" width="8.42578125" style="1" customWidth="1"/>
     <col min="70" max="72" width="9.140625" style="1"/>
     <col min="73" max="73" width="7.85546875" style="1" customWidth="1"/>
     <col min="74" max="75" width="9.140625" style="1"/>
     <col min="76" max="76" width="7.7109375" style="1" customWidth="1"/>
     <col min="77" max="77" width="8.28515625" style="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="12.75">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:78" ht="12.75">
+      <c r="A1" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="64"/>
-[...6 lines deleted...]
-      <c r="I1" s="64"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
       <c r="X1" s="43"/>
       <c r="Y1" s="43"/>
       <c r="Z1" s="43"/>
       <c r="AA1" s="43"/>
       <c r="AB1" s="43"/>
       <c r="AC1" s="43"/>
     </row>
-    <row r="2" spans="1:77" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="56">
+    <row r="2" spans="1:78" ht="12.75" customHeight="1">
+      <c r="A2" s="88"/>
+      <c r="B2" s="85">
         <v>2011</v>
       </c>
-      <c r="C2" s="57"/>
-[...3 lines deleted...]
-      <c r="G2" s="56">
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="85">
         <v>2012</v>
       </c>
-      <c r="H2" s="57"/>
-[...3 lines deleted...]
-      <c r="L2" s="56">
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="85">
         <v>2013</v>
       </c>
-      <c r="M2" s="57"/>
-[...3 lines deleted...]
-      <c r="Q2" s="56">
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="85">
         <v>2014</v>
       </c>
-      <c r="R2" s="57"/>
-[...3 lines deleted...]
-      <c r="V2" s="56">
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="85">
         <v>2015</v>
       </c>
-      <c r="W2" s="57"/>
-[...3 lines deleted...]
-      <c r="AA2" s="56">
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="93"/>
+      <c r="AA2" s="85">
         <v>2016</v>
       </c>
-      <c r="AB2" s="57"/>
-[...3 lines deleted...]
-      <c r="AF2" s="59">
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="93"/>
+      <c r="AF2" s="94">
         <v>2017</v>
       </c>
-      <c r="AG2" s="59"/>
-[...3 lines deleted...]
-      <c r="AK2" s="59">
+      <c r="AG2" s="94"/>
+      <c r="AH2" s="94"/>
+      <c r="AI2" s="94"/>
+      <c r="AJ2" s="94"/>
+      <c r="AK2" s="94">
         <v>2018</v>
       </c>
-      <c r="AL2" s="59"/>
-[...3 lines deleted...]
-      <c r="AP2" s="59">
+      <c r="AL2" s="94"/>
+      <c r="AM2" s="94"/>
+      <c r="AN2" s="94"/>
+      <c r="AO2" s="94"/>
+      <c r="AP2" s="94">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="59"/>
-[...3 lines deleted...]
-      <c r="AU2" s="56">
+      <c r="AQ2" s="94"/>
+      <c r="AR2" s="94"/>
+      <c r="AS2" s="94"/>
+      <c r="AT2" s="95"/>
+      <c r="AU2" s="85">
         <v>2020</v>
       </c>
-      <c r="AV2" s="57"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="60">
+      <c r="AV2" s="86"/>
+      <c r="AW2" s="86"/>
+      <c r="AX2" s="86"/>
+      <c r="AY2" s="93"/>
+      <c r="AZ2" s="81">
         <v>2021</v>
       </c>
-      <c r="BA2" s="61"/>
-[...3 lines deleted...]
-      <c r="BE2" s="60">
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="81">
         <v>2022</v>
       </c>
-      <c r="BF2" s="61"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="60">
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="81">
         <v>2023</v>
       </c>
-      <c r="BK2" s="61"/>
-[...3 lines deleted...]
-      <c r="BO2" s="60">
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="83"/>
+      <c r="BO2" s="81">
         <v>2024</v>
       </c>
-      <c r="BP2" s="61"/>
-[...3 lines deleted...]
-      <c r="BT2" s="60">
+      <c r="BP2" s="82"/>
+      <c r="BQ2" s="82"/>
+      <c r="BR2" s="82"/>
+      <c r="BS2" s="83"/>
+      <c r="BT2" s="81">
         <v>2025</v>
       </c>
-      <c r="BU2" s="61"/>
-[...3 lines deleted...]
-      <c r="BY2" s="45">
+      <c r="BU2" s="82"/>
+      <c r="BV2" s="82"/>
+      <c r="BW2" s="82"/>
+      <c r="BX2" s="83"/>
+      <c r="BY2" s="80">
         <v>2026</v>
       </c>
+      <c r="BZ2" s="80"/>
     </row>
-    <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="67"/>
+    <row r="3" spans="1:78" ht="29.25" customHeight="1">
+      <c r="A3" s="89"/>
       <c r="B3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -10107,116 +10817,119 @@
       </c>
       <c r="BR3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BS3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BT3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="BV3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BX3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BY3" s="3" t="s">
         <v>39</v>
       </c>
+      <c r="BZ3" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" ht="13.5" customHeight="1">
+    <row r="4" spans="1:78" ht="13.5" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="53"/>
-[...57 lines deleted...]
-      <c r="BY4" s="4" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="91"/>
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="91"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="91"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="91"/>
+      <c r="AG4" s="91"/>
+      <c r="AH4" s="91"/>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="91"/>
+      <c r="AK4" s="91"/>
+      <c r="AL4" s="91"/>
+      <c r="AM4" s="91"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="91"/>
+      <c r="AP4" s="91"/>
+      <c r="AQ4" s="91"/>
+      <c r="AR4" s="91"/>
+      <c r="AS4" s="91"/>
+      <c r="AT4" s="91"/>
+      <c r="AU4" s="91"/>
+      <c r="AV4" s="91"/>
+      <c r="AW4" s="91"/>
+      <c r="AX4" s="91"/>
+      <c r="AY4" s="91"/>
+      <c r="AZ4" s="91"/>
+      <c r="BA4" s="91"/>
+      <c r="BB4" s="91"/>
+      <c r="BC4" s="91"/>
+      <c r="BD4" s="91"/>
+      <c r="BE4" s="91"/>
+      <c r="BF4" s="91"/>
+      <c r="BG4" s="92"/>
+      <c r="BZ4" s="4" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:77" ht="12.75" customHeight="1">
+    <row r="5" spans="1:78" ht="12.75" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>80195</v>
       </c>
       <c r="C5" s="9">
         <v>82740</v>
       </c>
       <c r="D5" s="10">
         <v>86229</v>
       </c>
       <c r="E5" s="10">
         <v>89959</v>
       </c>
       <c r="F5" s="11">
         <v>90027.9</v>
       </c>
       <c r="G5" s="12">
         <v>93947</v>
       </c>
       <c r="H5" s="10">
         <v>97279</v>
       </c>
       <c r="I5" s="13">
@@ -10404,52 +11117,55 @@
       </c>
       <c r="BR5" s="8">
         <v>402626</v>
       </c>
       <c r="BS5" s="8">
         <v>405416</v>
       </c>
       <c r="BT5" s="8">
         <v>423133</v>
       </c>
       <c r="BU5" s="8">
         <v>435711</v>
       </c>
       <c r="BV5" s="8">
         <v>433312</v>
       </c>
       <c r="BW5" s="8">
         <v>441998</v>
       </c>
       <c r="BX5" s="7">
         <v>443315</v>
       </c>
       <c r="BY5" s="7">
         <v>461486</v>
       </c>
+      <c r="BZ5" s="44">
+        <v>480461</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" ht="12.75" customHeight="1">
+    <row r="6" spans="1:78" ht="12.75" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -10637,52 +11353,55 @@
       </c>
       <c r="BR6" s="8">
         <v>338349</v>
       </c>
       <c r="BS6" s="8">
         <v>339299</v>
       </c>
       <c r="BT6" s="8">
         <v>355108</v>
       </c>
       <c r="BU6" s="8">
         <v>368688</v>
       </c>
       <c r="BV6" s="8">
         <v>368535</v>
       </c>
       <c r="BW6" s="8">
         <v>379066</v>
       </c>
       <c r="BX6" s="7">
         <v>377347</v>
       </c>
       <c r="BY6" s="7">
         <v>405425</v>
       </c>
+      <c r="BZ6" s="44">
+        <v>413001</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" ht="12.75" customHeight="1">
+    <row r="7" spans="1:78" ht="12.75" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="9">
         <v>55883</v>
       </c>
       <c r="C7" s="9">
         <v>57696</v>
       </c>
       <c r="D7" s="10">
         <v>61164</v>
       </c>
       <c r="E7" s="10">
         <v>64417</v>
       </c>
       <c r="F7" s="11">
         <v>64494.8</v>
       </c>
       <c r="G7" s="12">
         <v>68627</v>
       </c>
       <c r="H7" s="10">
         <v>71866</v>
       </c>
       <c r="I7" s="13">
@@ -10870,52 +11589,55 @@
       </c>
       <c r="BR7" s="8">
         <v>329241</v>
       </c>
       <c r="BS7" s="8">
         <v>329732</v>
       </c>
       <c r="BT7" s="8">
         <v>343471</v>
       </c>
       <c r="BU7" s="8">
         <v>355538</v>
       </c>
       <c r="BV7" s="8">
         <v>360124</v>
       </c>
       <c r="BW7" s="8">
         <v>373426</v>
       </c>
       <c r="BX7" s="7">
         <v>374100</v>
       </c>
       <c r="BY7" s="7">
         <v>378763</v>
       </c>
+      <c r="BZ7" s="44">
+        <v>391634</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" ht="12.75" customHeight="1">
+    <row r="8" spans="1:78" ht="12.75" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="9">
         <v>70933</v>
       </c>
       <c r="C8" s="9">
         <v>72918</v>
       </c>
       <c r="D8" s="10">
         <v>76448</v>
       </c>
       <c r="E8" s="10">
         <v>79747</v>
       </c>
       <c r="F8" s="11">
         <v>79877.600000000006</v>
       </c>
       <c r="G8" s="12">
         <v>82871</v>
       </c>
       <c r="H8" s="10">
         <v>85560</v>
       </c>
       <c r="I8" s="13">
@@ -11103,52 +11825,55 @@
       </c>
       <c r="BR8" s="8">
         <v>376235</v>
       </c>
       <c r="BS8" s="8">
         <v>378086</v>
       </c>
       <c r="BT8" s="8">
         <v>385569</v>
       </c>
       <c r="BU8" s="8">
         <v>395311</v>
       </c>
       <c r="BV8" s="8">
         <v>394611</v>
       </c>
       <c r="BW8" s="8">
         <v>400591</v>
       </c>
       <c r="BX8" s="7">
         <v>404557</v>
       </c>
       <c r="BY8" s="7">
         <v>420239</v>
       </c>
+      <c r="BZ8" s="44">
+        <v>427714</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" ht="12.75" customHeight="1">
+    <row r="9" spans="1:78" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="9">
         <v>59185</v>
       </c>
       <c r="C9" s="9">
         <v>61105</v>
       </c>
       <c r="D9" s="10">
         <v>64682</v>
       </c>
       <c r="E9" s="10">
         <v>67697</v>
       </c>
       <c r="F9" s="11">
         <v>67638</v>
       </c>
       <c r="G9" s="12">
         <v>72505</v>
       </c>
       <c r="H9" s="10">
         <v>74878</v>
       </c>
       <c r="I9" s="13">
@@ -11336,52 +12061,55 @@
       </c>
       <c r="BR9" s="8">
         <v>326915</v>
       </c>
       <c r="BS9" s="8">
         <v>328536</v>
       </c>
       <c r="BT9" s="8">
         <v>339185</v>
       </c>
       <c r="BU9" s="8">
         <v>365422</v>
       </c>
       <c r="BV9" s="8">
         <v>356553</v>
       </c>
       <c r="BW9" s="8">
         <v>360934</v>
       </c>
       <c r="BX9" s="7">
         <v>364181</v>
       </c>
       <c r="BY9" s="7">
         <v>376012</v>
       </c>
+      <c r="BZ9" s="44">
+        <v>386933</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" ht="12.75" customHeight="1">
+    <row r="10" spans="1:78" ht="12.75" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="9">
         <v>159827</v>
       </c>
       <c r="C10" s="9">
         <v>162181</v>
       </c>
       <c r="D10" s="10">
         <v>164293</v>
       </c>
       <c r="E10" s="10">
         <v>166236</v>
       </c>
       <c r="F10" s="11">
         <v>165974.9</v>
       </c>
       <c r="G10" s="12">
         <v>171621</v>
       </c>
       <c r="H10" s="10">
         <v>174865</v>
       </c>
       <c r="I10" s="13">
@@ -11569,52 +12297,55 @@
       </c>
       <c r="BR10" s="8">
         <v>620413</v>
       </c>
       <c r="BS10" s="8">
         <v>633322</v>
       </c>
       <c r="BT10" s="8">
         <v>634234</v>
       </c>
       <c r="BU10" s="8">
         <v>609358</v>
       </c>
       <c r="BV10" s="8">
         <v>607938</v>
       </c>
       <c r="BW10" s="8">
         <v>607323</v>
       </c>
       <c r="BX10" s="7">
         <v>613062</v>
       </c>
       <c r="BY10" s="7">
         <v>652950</v>
       </c>
+      <c r="BZ10" s="44">
+        <v>642414</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="13.5" customHeight="1">
+    <row r="11" spans="1:78" ht="13.5" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="9">
         <v>78413</v>
       </c>
       <c r="C11" s="9">
         <v>80704</v>
       </c>
       <c r="D11" s="18">
         <v>85071</v>
       </c>
       <c r="E11" s="18">
         <v>87707</v>
       </c>
       <c r="F11" s="11">
         <v>87502.6</v>
       </c>
       <c r="G11" s="12">
         <v>84975</v>
       </c>
       <c r="H11" s="10">
         <v>86909</v>
       </c>
       <c r="I11" s="13">
@@ -11802,52 +12533,55 @@
       </c>
       <c r="BR11" s="8">
         <v>348162</v>
       </c>
       <c r="BS11" s="8">
         <v>350965</v>
       </c>
       <c r="BT11" s="8">
         <v>361848</v>
       </c>
       <c r="BU11" s="8">
         <v>370119</v>
       </c>
       <c r="BV11" s="8">
         <v>368570</v>
       </c>
       <c r="BW11" s="8">
         <v>371091</v>
       </c>
       <c r="BX11" s="7">
         <v>370882</v>
       </c>
       <c r="BY11" s="7">
         <v>387694</v>
       </c>
+      <c r="BZ11" s="44">
+        <v>393798</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" ht="12.75" customHeight="1">
+    <row r="12" spans="1:78" ht="12.75" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="9">
         <v>53324</v>
       </c>
       <c r="C12" s="9">
         <v>55263</v>
       </c>
       <c r="D12" s="10">
         <v>58824</v>
       </c>
       <c r="E12" s="10">
         <v>61765</v>
       </c>
       <c r="F12" s="11">
         <v>61824.800000000003</v>
       </c>
       <c r="G12" s="12">
         <v>67707</v>
       </c>
       <c r="H12" s="10">
         <v>70033</v>
       </c>
       <c r="I12" s="13">
@@ -12035,52 +12769,55 @@
       </c>
       <c r="BR12" s="8">
         <v>298810</v>
       </c>
       <c r="BS12" s="8">
         <v>299972</v>
       </c>
       <c r="BT12" s="8">
         <v>308891</v>
       </c>
       <c r="BU12" s="8">
         <v>332212</v>
       </c>
       <c r="BV12" s="8">
         <v>324646</v>
       </c>
       <c r="BW12" s="8">
         <v>325541</v>
       </c>
       <c r="BX12" s="7">
         <v>327401</v>
       </c>
       <c r="BY12" s="7">
         <v>328952</v>
       </c>
+      <c r="BZ12" s="44">
+        <v>354759</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12.75" customHeight="1">
+    <row r="13" spans="1:78" ht="12.75" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="16" t="s">
@@ -12268,52 +13005,55 @@
       </c>
       <c r="BR13" s="8">
         <v>291061</v>
       </c>
       <c r="BS13" s="8">
         <v>293160</v>
       </c>
       <c r="BT13" s="8">
         <v>308429</v>
       </c>
       <c r="BU13" s="8">
         <v>333010</v>
       </c>
       <c r="BV13" s="8">
         <v>332234</v>
       </c>
       <c r="BW13" s="8">
         <v>332749</v>
       </c>
       <c r="BX13" s="7">
         <v>332203</v>
       </c>
       <c r="BY13" s="7">
         <v>346199</v>
       </c>
+      <c r="BZ13" s="44">
+        <v>360503</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" ht="12.75" customHeight="1">
+    <row r="14" spans="1:78" ht="12.75" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="9">
         <v>69927</v>
       </c>
       <c r="C14" s="9">
         <v>71504</v>
       </c>
       <c r="D14" s="10">
         <v>74637</v>
       </c>
       <c r="E14" s="10">
         <v>77911</v>
       </c>
       <c r="F14" s="11">
         <v>77939.5</v>
       </c>
       <c r="G14" s="12">
         <v>84115</v>
       </c>
       <c r="H14" s="10">
         <v>87399</v>
       </c>
       <c r="I14" s="13">
@@ -12501,52 +13241,55 @@
       </c>
       <c r="BR14" s="8">
         <v>380562</v>
       </c>
       <c r="BS14" s="8">
         <v>380953</v>
       </c>
       <c r="BT14" s="8">
         <v>398805</v>
       </c>
       <c r="BU14" s="8">
         <v>416169</v>
       </c>
       <c r="BV14" s="8">
         <v>414437</v>
       </c>
       <c r="BW14" s="8">
         <v>421690</v>
       </c>
       <c r="BX14" s="7">
         <v>423278</v>
       </c>
       <c r="BY14" s="7">
         <v>439100</v>
       </c>
+      <c r="BZ14" s="44">
+        <v>453874</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" ht="12.75" customHeight="1">
+    <row r="15" spans="1:78" ht="12.75" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="9">
         <v>57071</v>
       </c>
       <c r="C15" s="9">
         <v>59596</v>
       </c>
       <c r="D15" s="10">
         <v>63766</v>
       </c>
       <c r="E15" s="10">
         <v>67227</v>
       </c>
       <c r="F15" s="11">
         <v>67251.899999999994</v>
       </c>
       <c r="G15" s="12">
         <v>69041</v>
       </c>
       <c r="H15" s="10">
         <v>71335</v>
       </c>
       <c r="I15" s="13">
@@ -12734,52 +13477,55 @@
       </c>
       <c r="BR15" s="8">
         <v>341048</v>
       </c>
       <c r="BS15" s="8">
         <v>343804</v>
       </c>
       <c r="BT15" s="8">
         <v>358873</v>
       </c>
       <c r="BU15" s="8">
         <v>371002</v>
       </c>
       <c r="BV15" s="8">
         <v>372966</v>
       </c>
       <c r="BW15" s="8">
         <v>384105</v>
       </c>
       <c r="BX15" s="7">
         <v>384256</v>
       </c>
       <c r="BY15" s="7">
         <v>394942</v>
       </c>
+      <c r="BZ15" s="44">
+        <v>402845</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" ht="12.75" customHeight="1">
+    <row r="16" spans="1:78" ht="12.75" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="9">
         <v>71192</v>
       </c>
       <c r="C16" s="9">
         <v>74661</v>
       </c>
       <c r="D16" s="13">
         <v>78974</v>
       </c>
       <c r="E16" s="13">
         <v>81418</v>
       </c>
       <c r="F16" s="11">
         <v>81517.899999999994</v>
       </c>
       <c r="G16" s="9">
         <v>86307</v>
       </c>
       <c r="H16" s="13">
         <v>90506</v>
       </c>
       <c r="I16" s="13">
@@ -12967,52 +13713,55 @@
       </c>
       <c r="BR16" s="8">
         <v>341806</v>
       </c>
       <c r="BS16" s="8">
         <v>344381</v>
       </c>
       <c r="BT16" s="8">
         <v>354856</v>
       </c>
       <c r="BU16" s="8">
         <v>373662</v>
       </c>
       <c r="BV16" s="8">
         <v>368084</v>
       </c>
       <c r="BW16" s="8">
         <v>367771</v>
       </c>
       <c r="BX16" s="7">
         <v>370513</v>
       </c>
       <c r="BY16" s="7">
         <v>385193</v>
       </c>
+      <c r="BZ16" s="44">
+        <v>401657</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" ht="12" customHeight="1">
+    <row r="17" spans="1:78" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="9">
         <v>145360</v>
       </c>
       <c r="C17" s="9">
         <v>142641</v>
       </c>
       <c r="D17" s="10">
         <v>147063</v>
       </c>
       <c r="E17" s="10">
         <v>151463</v>
       </c>
       <c r="F17" s="11">
         <v>151041.29999999999</v>
       </c>
       <c r="G17" s="12">
         <v>158728</v>
       </c>
       <c r="H17" s="13">
         <v>162592</v>
       </c>
       <c r="I17" s="13">
@@ -13200,52 +13949,55 @@
       </c>
       <c r="BR17" s="8">
         <v>577987</v>
       </c>
       <c r="BS17" s="8">
         <v>580946</v>
       </c>
       <c r="BT17" s="8">
         <v>621320</v>
       </c>
       <c r="BU17" s="8">
         <v>624991</v>
       </c>
       <c r="BV17" s="8">
         <v>617057</v>
       </c>
       <c r="BW17" s="8">
         <v>625967</v>
       </c>
       <c r="BX17" s="7">
         <v>623059</v>
       </c>
       <c r="BY17" s="7">
         <v>659801</v>
       </c>
+      <c r="BZ17" s="44">
+        <v>664568</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" ht="12.75" customHeight="1">
+    <row r="18" spans="1:78" ht="12.75" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9">
         <v>58638</v>
       </c>
       <c r="C18" s="9">
         <v>61808</v>
       </c>
       <c r="D18" s="10">
         <v>65174</v>
       </c>
       <c r="E18" s="10">
         <v>67737</v>
       </c>
       <c r="F18" s="11">
         <v>67720.800000000003</v>
       </c>
       <c r="G18" s="12">
         <v>70983</v>
       </c>
       <c r="H18" s="13">
         <v>74302</v>
       </c>
       <c r="I18" s="13">
@@ -13433,52 +14185,55 @@
       </c>
       <c r="BR18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BS18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BT18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BU18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BW18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BY18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BZ18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" ht="12.75" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="9">
         <v>66209</v>
       </c>
       <c r="C19" s="9">
         <v>68431</v>
       </c>
       <c r="D19" s="10">
         <v>71762</v>
       </c>
       <c r="E19" s="10">
         <v>75275</v>
       </c>
       <c r="F19" s="11">
         <v>75338.399999999994</v>
       </c>
       <c r="G19" s="12">
         <v>78225</v>
       </c>
       <c r="H19" s="13">
         <v>80444</v>
       </c>
       <c r="I19" s="13">
@@ -13666,52 +14421,55 @@
       </c>
       <c r="BR19" s="8">
         <v>372004</v>
       </c>
       <c r="BS19" s="42">
         <v>372615</v>
       </c>
       <c r="BT19" s="8">
         <v>399489</v>
       </c>
       <c r="BU19" s="8">
         <v>405592</v>
       </c>
       <c r="BV19" s="8">
         <v>405835</v>
       </c>
       <c r="BW19" s="8">
         <v>417770</v>
       </c>
       <c r="BX19" s="7">
         <v>417941</v>
       </c>
       <c r="BY19" s="7">
         <v>448906</v>
       </c>
+      <c r="BZ19" s="44">
+        <v>449570</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" ht="13.5" customHeight="1">
+    <row r="20" spans="1:78" ht="13.5" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9">
         <v>52705</v>
       </c>
       <c r="C20" s="9">
         <v>54634</v>
       </c>
       <c r="D20" s="10">
         <v>58862</v>
       </c>
       <c r="E20" s="10">
         <v>61589</v>
       </c>
       <c r="F20" s="11">
         <v>61712.1</v>
       </c>
       <c r="G20" s="12">
         <v>63831</v>
       </c>
       <c r="H20" s="13">
         <v>66488</v>
       </c>
       <c r="I20" s="13">
@@ -13899,52 +14657,55 @@
       </c>
       <c r="BR20" s="8">
         <v>291932</v>
       </c>
       <c r="BS20" s="8">
         <v>293421</v>
       </c>
       <c r="BT20" s="8">
         <v>300051</v>
       </c>
       <c r="BU20" s="8">
         <v>316477</v>
       </c>
       <c r="BV20" s="8">
         <v>316380</v>
       </c>
       <c r="BW20" s="8">
         <v>326325</v>
       </c>
       <c r="BX20" s="7">
         <v>326679</v>
       </c>
       <c r="BY20" s="7">
         <v>326664</v>
       </c>
+      <c r="BZ20" s="44">
+        <v>345129</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" ht="13.5" customHeight="1">
+    <row r="21" spans="1:78" ht="13.5" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -14132,52 +14893,55 @@
       </c>
       <c r="BR21" s="8">
         <v>295647</v>
       </c>
       <c r="BS21" s="8">
         <v>295251</v>
       </c>
       <c r="BT21" s="8">
         <v>310515</v>
       </c>
       <c r="BU21" s="8">
         <v>330680</v>
       </c>
       <c r="BV21" s="8">
         <v>316792</v>
       </c>
       <c r="BW21" s="8">
         <v>318536</v>
       </c>
       <c r="BX21" s="7">
         <v>318990</v>
       </c>
       <c r="BY21" s="7">
         <v>332640</v>
       </c>
+      <c r="BZ21" s="44">
+        <v>351266</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" ht="13.5" customHeight="1">
+    <row r="22" spans="1:78" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="16" t="s">
@@ -14365,52 +15129,55 @@
       </c>
       <c r="BR22" s="8">
         <v>533943</v>
       </c>
       <c r="BS22" s="8">
         <v>533562</v>
       </c>
       <c r="BT22" s="8">
         <v>599046</v>
       </c>
       <c r="BU22" s="8">
         <v>582840</v>
       </c>
       <c r="BV22" s="8">
         <v>572662</v>
       </c>
       <c r="BW22" s="8">
         <v>591099</v>
       </c>
       <c r="BX22" s="7">
         <v>586978</v>
       </c>
       <c r="BY22" s="7">
         <v>655995</v>
       </c>
+      <c r="BZ22" s="44">
+        <v>619529</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" ht="13.5" customHeight="1">
+    <row r="23" spans="1:78" ht="13.5" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="9">
         <v>63441</v>
       </c>
       <c r="C23" s="9">
         <v>65870</v>
       </c>
       <c r="D23" s="10">
         <v>69872</v>
       </c>
       <c r="E23" s="10">
         <v>73593</v>
       </c>
       <c r="F23" s="11">
         <v>73677</v>
       </c>
       <c r="G23" s="12">
         <v>77179</v>
       </c>
       <c r="H23" s="13">
         <v>80431</v>
       </c>
       <c r="I23" s="13">
@@ -14598,52 +15365,55 @@
       </c>
       <c r="BR23" s="8">
         <v>378485</v>
       </c>
       <c r="BS23" s="8">
         <v>380325</v>
       </c>
       <c r="BT23" s="8">
         <v>404799</v>
       </c>
       <c r="BU23" s="8">
         <v>407543</v>
       </c>
       <c r="BV23" s="8">
         <v>403158</v>
       </c>
       <c r="BW23" s="8">
         <v>417890</v>
       </c>
       <c r="BX23" s="7">
         <v>416781</v>
       </c>
       <c r="BY23" s="7">
         <v>438659</v>
       </c>
+      <c r="BZ23" s="44">
+        <v>444711</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" ht="12.75" customHeight="1">
+    <row r="24" spans="1:78" ht="12.75" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="9">
         <v>113281</v>
       </c>
       <c r="C24" s="9">
         <v>117043</v>
       </c>
       <c r="D24" s="10">
         <v>122975</v>
       </c>
       <c r="E24" s="10">
         <v>132051</v>
       </c>
       <c r="F24" s="11">
         <v>132612</v>
       </c>
       <c r="G24" s="12">
         <v>134376</v>
       </c>
       <c r="H24" s="13">
         <v>137810</v>
       </c>
       <c r="I24" s="13">
@@ -14831,52 +15601,55 @@
       </c>
       <c r="BR24" s="8">
         <v>532147</v>
       </c>
       <c r="BS24" s="8">
         <v>538009</v>
       </c>
       <c r="BT24" s="8">
         <v>563309</v>
       </c>
       <c r="BU24" s="8">
         <v>577705</v>
       </c>
       <c r="BV24" s="8">
         <v>576183</v>
       </c>
       <c r="BW24" s="8">
         <v>595873</v>
       </c>
       <c r="BX24" s="7">
         <v>594164</v>
       </c>
       <c r="BY24" s="7">
         <v>609725</v>
       </c>
+      <c r="BZ24" s="44">
+        <v>631457</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" ht="12.75" customHeight="1">
+    <row r="25" spans="1:78" ht="12.75" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>108772</v>
       </c>
       <c r="C25" s="9">
         <v>114501</v>
       </c>
       <c r="D25" s="10">
         <v>116784</v>
       </c>
       <c r="E25" s="10">
         <v>121378</v>
       </c>
       <c r="F25" s="11">
         <v>121674.1</v>
       </c>
       <c r="G25" s="12">
         <v>124127</v>
       </c>
       <c r="H25" s="13">
         <v>129643</v>
       </c>
       <c r="I25" s="13">
@@ -15064,52 +15837,55 @@
       </c>
       <c r="BR25" s="8">
         <v>487851</v>
       </c>
       <c r="BS25" s="8">
         <v>490963</v>
       </c>
       <c r="BT25" s="8">
         <v>518857</v>
       </c>
       <c r="BU25" s="8">
         <v>537167</v>
       </c>
       <c r="BV25" s="8">
         <v>539471</v>
       </c>
       <c r="BW25" s="8">
         <v>552860</v>
       </c>
       <c r="BX25" s="7">
         <v>556063</v>
       </c>
       <c r="BY25" s="7">
         <v>574162</v>
       </c>
+      <c r="BZ25" s="44">
+        <v>640042</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" ht="12.75" customHeight="1">
+    <row r="26" spans="1:78" ht="12.75" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -15297,205 +16073,211 @@
       </c>
       <c r="BR26" s="8">
         <v>309976</v>
       </c>
       <c r="BS26" s="8">
         <v>312536</v>
       </c>
       <c r="BT26" s="8">
         <v>321408</v>
       </c>
       <c r="BU26" s="8">
         <v>333489</v>
       </c>
       <c r="BV26" s="8">
         <v>334170</v>
       </c>
       <c r="BW26" s="8">
         <v>341615</v>
       </c>
       <c r="BX26" s="7">
         <v>343876</v>
       </c>
       <c r="BY26" s="7">
         <v>350374</v>
       </c>
+      <c r="BZ26" s="44">
+        <v>364095</v>
+      </c>
     </row>
-    <row r="27" spans="1:77" ht="12.75" customHeight="1"/>
-    <row r="28" spans="1:77" ht="12.75" customHeight="1"/>
+    <row r="27" spans="1:78" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:78" ht="12.75" customHeight="1"/>
   </sheetData>
-  <mergeCells count="18">
-[...7 lines deleted...]
-    <mergeCell ref="A2:A3"/>
+  <mergeCells count="19">
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BY2:BZ2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="A2:A3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CB7F4-3FB6-4253-B2D3-1EC2AD736A8D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CB7F4-3FB6-4253-B2D3-1EC2AD736A8D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асия Каналбаевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>