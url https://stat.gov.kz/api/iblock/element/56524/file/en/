--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -5,62 +5,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410"/>
+    <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="1" r:id="rId1"/>
     <sheet name="period" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="153">
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishing</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Wholesale and retail trade; repair of motor vehicles and motorcycles</t>
   </si>
   <si>
     <t>Transportation and storage</t>
   </si>
   <si>
@@ -476,50 +476,53 @@
   </si>
   <si>
     <t>2025  year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Second quarter, 2025</t>
   </si>
   <si>
     <t>Third quarter, 2025</t>
   </si>
   <si>
     <t>Average monthly wage by type of economic activity</t>
   </si>
   <si>
     <t>Fourth quarter, 2025</t>
   </si>
   <si>
     <t>First quarter, 2026</t>
   </si>
   <si>
     <t>2026  year</t>
   </si>
+  <si>
+    <t>2025 year</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -831,58 +834,58 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Sheet1" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
@@ -1174,57 +1177,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ24"/>
+  <dimension ref="A1:DR24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CX4" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="CY4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DA34" sqref="DA34"/>
+      <selection pane="bottomRight" activeCell="DP37" sqref="DP37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="55.42578125" style="15" customWidth="1"/>
     <col min="2" max="8" width="8.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="15" customWidth="1"/>
     <col min="11" max="11" width="9" style="15" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="15" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="15" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="15" customWidth="1"/>
     <col min="19" max="22" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="15" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="15" customWidth="1"/>
     <col min="26" max="27" width="9.85546875" style="15" customWidth="1"/>
     <col min="28" max="35" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.28515625" style="15" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="15" customWidth="1"/>
     <col min="39" max="40" width="10" style="15" customWidth="1"/>
     <col min="41" max="50" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
@@ -1232,65 +1235,67 @@
     <col min="52" max="53" width="10" style="15" customWidth="1"/>
     <col min="54" max="55" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="56" max="57" width="10.140625" style="15" bestFit="1" customWidth="1"/>
     <col min="58" max="59" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="8.42578125" style="15" customWidth="1"/>
     <col min="61" max="63" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.28515625" style="15" customWidth="1"/>
     <col min="65" max="66" width="10.140625" style="15" customWidth="1"/>
     <col min="67" max="69" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="70" max="71" width="10.42578125" style="15" customWidth="1"/>
     <col min="72" max="72" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="73" max="88" width="9.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="9.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="90" max="102" width="9.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="103" max="103" width="9.42578125" style="15" customWidth="1"/>
     <col min="104" max="108" width="9.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="109" max="109" width="9.85546875" style="15" customWidth="1"/>
     <col min="110" max="110" width="7.5703125" style="15" customWidth="1"/>
     <col min="111" max="111" width="8.5703125" style="15" customWidth="1"/>
     <col min="112" max="112" width="8.140625" style="15" customWidth="1"/>
     <col min="113" max="115" width="9.140625" style="15"/>
     <col min="116" max="116" width="8.42578125" style="15" customWidth="1"/>
     <col min="117" max="117" width="7.28515625" style="15" customWidth="1"/>
     <col min="118" max="118" width="9.140625" style="15"/>
     <col min="119" max="119" width="8.28515625" style="15" customWidth="1"/>
-    <col min="120" max="16384" width="9.140625" style="15"/>
+    <col min="120" max="120" width="9.140625" style="15"/>
+    <col min="121" max="121" width="8.140625" style="15" customWidth="1"/>
+    <col min="122" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="12.75">
+    <row r="1" spans="1:122" ht="12.75">
       <c r="A1" s="38" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
     </row>
-    <row r="2" spans="1:121" s="30" customFormat="1" ht="33.75">
+    <row r="2" spans="1:122" s="30" customFormat="1" ht="33.75">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>24</v>
       </c>
       <c r="G2" s="26" t="s">
         <v>25</v>
       </c>
       <c r="H2" s="27" t="s">
         <v>26</v>
       </c>
       <c r="I2" s="26" t="s">
         <v>27</v>
       </c>
@@ -1605,55 +1610,58 @@
       </c>
       <c r="DI2" s="26" t="s">
         <v>140</v>
       </c>
       <c r="DJ2" s="26" t="s">
         <v>141</v>
       </c>
       <c r="DK2" s="26" t="s">
         <v>142</v>
       </c>
       <c r="DL2" s="27" t="s">
         <v>145</v>
       </c>
       <c r="DM2" s="28" t="s">
         <v>143</v>
       </c>
       <c r="DN2" s="26" t="s">
         <v>146</v>
       </c>
       <c r="DO2" s="26" t="s">
         <v>147</v>
       </c>
       <c r="DP2" s="26" t="s">
         <v>149</v>
       </c>
-      <c r="DQ2" s="28" t="s">
+      <c r="DQ2" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="DR2" s="28" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" s="57"/>
       <c r="B3" s="58"/>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58"/>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
       <c r="Y3" s="58"/>
@@ -1713,55 +1721,55 @@
       <c r="CA3" s="58"/>
       <c r="CB3" s="58"/>
       <c r="CC3" s="58"/>
       <c r="CD3" s="58"/>
       <c r="CE3" s="58"/>
       <c r="CF3" s="58"/>
       <c r="CG3" s="58"/>
       <c r="CH3" s="58"/>
       <c r="CI3" s="58"/>
       <c r="CJ3" s="58"/>
       <c r="CK3" s="58"/>
       <c r="CL3" s="58"/>
       <c r="CM3" s="58"/>
       <c r="CN3" s="58"/>
       <c r="CO3" s="58"/>
       <c r="CP3" s="58"/>
       <c r="CQ3" s="58"/>
       <c r="CR3" s="58"/>
       <c r="CS3" s="58"/>
       <c r="CT3" s="58"/>
       <c r="CU3" s="58"/>
       <c r="CV3" s="58"/>
       <c r="CW3" s="58"/>
       <c r="CX3" s="58"/>
       <c r="CY3" s="58"/>
-      <c r="DQ3" s="31" t="s">
+      <c r="DR3" s="31" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="7">
         <v>66674</v>
       </c>
       <c r="C4" s="7">
         <v>66315</v>
       </c>
       <c r="D4" s="7">
         <v>72251</v>
       </c>
       <c r="E4" s="7">
         <v>75203</v>
       </c>
       <c r="F4" s="7">
         <v>74791</v>
       </c>
       <c r="G4" s="7">
         <v>81266</v>
       </c>
       <c r="H4" s="7">
         <v>82282</v>
       </c>
       <c r="I4" s="32">
@@ -2079,54 +2087,57 @@
       <c r="DI4" s="14">
         <v>403251</v>
       </c>
       <c r="DJ4" s="14">
         <v>390328</v>
       </c>
       <c r="DK4" s="14">
         <v>434982</v>
       </c>
       <c r="DL4" s="14">
         <v>405416</v>
       </c>
       <c r="DM4" s="14">
         <v>423133</v>
       </c>
       <c r="DN4" s="11">
         <v>448620</v>
       </c>
       <c r="DO4" s="11">
         <v>429368</v>
       </c>
       <c r="DP4" s="11">
         <v>473158</v>
       </c>
       <c r="DQ4" s="11">
+        <v>443890</v>
+      </c>
+      <c r="DR4" s="11">
         <v>461486</v>
       </c>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>29421</v>
       </c>
       <c r="C5" s="7">
         <v>29840</v>
       </c>
       <c r="D5" s="7">
         <v>29324</v>
       </c>
       <c r="E5" s="7">
         <v>30163</v>
       </c>
       <c r="F5" s="7">
         <v>38441</v>
       </c>
       <c r="G5" s="7">
         <v>36232</v>
       </c>
       <c r="H5" s="7">
         <v>35125</v>
       </c>
       <c r="I5" s="32">
@@ -2444,54 +2455,57 @@
       <c r="DI5" s="14">
         <v>251301</v>
       </c>
       <c r="DJ5" s="14">
         <v>283801</v>
       </c>
       <c r="DK5" s="14">
         <v>297092</v>
       </c>
       <c r="DL5" s="14">
         <v>263517</v>
       </c>
       <c r="DM5" s="14">
         <v>248937</v>
       </c>
       <c r="DN5" s="11">
         <v>310793</v>
       </c>
       <c r="DO5" s="11">
         <v>335982</v>
       </c>
       <c r="DP5" s="11">
         <v>374053</v>
       </c>
       <c r="DQ5" s="11">
+        <v>320808</v>
+      </c>
+      <c r="DR5" s="11">
         <v>299513</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="7">
         <v>82193</v>
       </c>
       <c r="C6" s="7">
         <v>78101</v>
       </c>
       <c r="D6" s="7">
         <v>88924</v>
       </c>
       <c r="E6" s="7">
         <v>92066</v>
       </c>
       <c r="F6" s="7">
         <v>87426</v>
       </c>
       <c r="G6" s="7">
         <v>91314</v>
       </c>
       <c r="H6" s="7">
         <v>94614</v>
       </c>
       <c r="I6" s="32">
@@ -2809,54 +2823,57 @@
       <c r="DI6" s="14">
         <v>533569</v>
       </c>
       <c r="DJ6" s="14">
         <v>560826</v>
       </c>
       <c r="DK6" s="14">
         <v>618523</v>
       </c>
       <c r="DL6" s="14">
         <v>569617</v>
       </c>
       <c r="DM6" s="14">
         <v>624428</v>
       </c>
       <c r="DN6" s="11">
         <v>604668</v>
       </c>
       <c r="DO6" s="11">
         <v>622371</v>
       </c>
       <c r="DP6" s="11">
         <v>690766</v>
       </c>
       <c r="DQ6" s="11">
+        <v>640290</v>
+      </c>
+      <c r="DR6" s="11">
         <v>696725</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>122145</v>
       </c>
       <c r="C7" s="7">
         <v>114860</v>
       </c>
       <c r="D7" s="7">
         <v>143457</v>
       </c>
       <c r="E7" s="7">
         <v>149174</v>
       </c>
       <c r="F7" s="7">
         <v>133309</v>
       </c>
       <c r="G7" s="7">
         <v>144086</v>
       </c>
       <c r="H7" s="7">
         <v>151851</v>
       </c>
       <c r="I7" s="32">
@@ -3174,54 +3191,57 @@
       <c r="DI7" s="14">
         <v>797618</v>
       </c>
       <c r="DJ7" s="14">
         <v>854142</v>
       </c>
       <c r="DK7" s="14">
         <v>904963</v>
       </c>
       <c r="DL7" s="14">
         <v>866486</v>
       </c>
       <c r="DM7" s="14">
         <v>981362</v>
       </c>
       <c r="DN7" s="11">
         <v>888903</v>
       </c>
       <c r="DO7" s="11">
         <v>922274</v>
       </c>
       <c r="DP7" s="11">
         <v>978962</v>
       </c>
       <c r="DQ7" s="11">
+        <v>949524</v>
+      </c>
+      <c r="DR7" s="11">
         <v>1068068</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>73086</v>
       </c>
       <c r="C8" s="7">
         <v>68763</v>
       </c>
       <c r="D8" s="7">
         <v>73883</v>
       </c>
       <c r="E8" s="7">
         <v>77085</v>
       </c>
       <c r="F8" s="7">
         <v>75764</v>
       </c>
       <c r="G8" s="7">
         <v>78020</v>
       </c>
       <c r="H8" s="7">
         <v>79446</v>
       </c>
       <c r="I8" s="32">
@@ -3539,54 +3559,57 @@
       <c r="DI8" s="14">
         <v>455647</v>
       </c>
       <c r="DJ8" s="14">
         <v>471222</v>
       </c>
       <c r="DK8" s="14">
         <v>528801</v>
       </c>
       <c r="DL8" s="14">
         <v>477895</v>
       </c>
       <c r="DM8" s="14">
         <v>519020</v>
       </c>
       <c r="DN8" s="11">
         <v>522905</v>
       </c>
       <c r="DO8" s="11">
         <v>535172</v>
       </c>
       <c r="DP8" s="11">
         <v>601560</v>
       </c>
       <c r="DQ8" s="11">
+        <v>551183</v>
+      </c>
+      <c r="DR8" s="11">
         <v>591537</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>64187</v>
       </c>
       <c r="C9" s="7">
         <v>64617</v>
       </c>
       <c r="D9" s="7">
         <v>69217</v>
       </c>
       <c r="E9" s="7">
         <v>69162</v>
       </c>
       <c r="F9" s="7">
         <v>68036</v>
       </c>
       <c r="G9" s="7">
         <v>68160</v>
       </c>
       <c r="H9" s="7">
         <v>70976</v>
       </c>
       <c r="I9" s="32">
@@ -3904,54 +3927,57 @@
       <c r="DI9" s="14">
         <v>379756</v>
       </c>
       <c r="DJ9" s="14">
         <v>393270</v>
       </c>
       <c r="DK9" s="14">
         <v>482046</v>
       </c>
       <c r="DL9" s="14">
         <v>403696</v>
       </c>
       <c r="DM9" s="14">
         <v>416438</v>
       </c>
       <c r="DN9" s="11">
         <v>444027</v>
       </c>
       <c r="DO9" s="11">
         <v>450298</v>
       </c>
       <c r="DP9" s="11">
         <v>561147</v>
       </c>
       <c r="DQ9" s="11">
+        <v>469694</v>
+      </c>
+      <c r="DR9" s="11">
         <v>477720</v>
       </c>
     </row>
-    <row r="10" spans="1:121" ht="22.5" customHeight="1">
+    <row r="10" spans="1:122" ht="22.5" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B10" s="7">
         <v>44909</v>
       </c>
       <c r="C10" s="7">
         <v>45050</v>
       </c>
       <c r="D10" s="7">
         <v>49217</v>
       </c>
       <c r="E10" s="7">
         <v>47791</v>
       </c>
       <c r="F10" s="7">
         <v>49437</v>
       </c>
       <c r="G10" s="7">
         <v>47962</v>
       </c>
       <c r="H10" s="7">
         <v>50101</v>
       </c>
       <c r="I10" s="32">
@@ -4269,54 +4295,57 @@
       <c r="DI10" s="14">
         <v>270118</v>
       </c>
       <c r="DJ10" s="14">
         <v>282964</v>
       </c>
       <c r="DK10" s="14">
         <v>305439</v>
       </c>
       <c r="DL10" s="14">
         <v>286552</v>
       </c>
       <c r="DM10" s="14">
         <v>285989</v>
       </c>
       <c r="DN10" s="11">
         <v>311601</v>
       </c>
       <c r="DO10" s="11">
         <v>326807</v>
       </c>
       <c r="DP10" s="11">
         <v>384260</v>
       </c>
       <c r="DQ10" s="11">
+        <v>327763</v>
+      </c>
+      <c r="DR10" s="11">
         <v>333310</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="7">
         <v>91072</v>
       </c>
       <c r="C11" s="7">
         <v>91538</v>
       </c>
       <c r="D11" s="7">
         <v>99155</v>
       </c>
       <c r="E11" s="7">
         <v>96964</v>
       </c>
       <c r="F11" s="7">
         <v>101500</v>
       </c>
       <c r="G11" s="7">
         <v>104806</v>
       </c>
       <c r="H11" s="7">
         <v>105610</v>
       </c>
       <c r="I11" s="32">
@@ -4634,54 +4663,57 @@
       <c r="DI11" s="14">
         <v>493831</v>
       </c>
       <c r="DJ11" s="14">
         <v>509788</v>
       </c>
       <c r="DK11" s="14">
         <v>541082</v>
       </c>
       <c r="DL11" s="14">
         <v>508363</v>
       </c>
       <c r="DM11" s="14">
         <v>485852</v>
       </c>
       <c r="DN11" s="11">
         <v>490216</v>
       </c>
       <c r="DO11" s="11">
         <v>522618</v>
       </c>
       <c r="DP11" s="11">
         <v>566344</v>
       </c>
       <c r="DQ11" s="11">
+        <v>513043</v>
+      </c>
+      <c r="DR11" s="11">
         <v>536800</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>67267</v>
       </c>
       <c r="C12" s="7">
         <v>66505</v>
       </c>
       <c r="D12" s="7">
         <v>72122</v>
       </c>
       <c r="E12" s="7">
         <v>71907</v>
       </c>
       <c r="F12" s="7">
         <v>70848</v>
       </c>
       <c r="G12" s="7">
         <v>72216</v>
       </c>
       <c r="H12" s="7">
         <v>75298</v>
       </c>
       <c r="I12" s="32">
@@ -4999,54 +5031,57 @@
       <c r="DI12" s="14">
         <v>346838</v>
       </c>
       <c r="DJ12" s="14">
         <v>360192</v>
       </c>
       <c r="DK12" s="14">
         <v>399897</v>
       </c>
       <c r="DL12" s="14">
         <v>365157</v>
       </c>
       <c r="DM12" s="14">
         <v>396444</v>
       </c>
       <c r="DN12" s="11">
         <v>402658</v>
       </c>
       <c r="DO12" s="11">
         <v>417695</v>
       </c>
       <c r="DP12" s="11">
         <v>441034</v>
       </c>
       <c r="DQ12" s="11">
+        <v>417152</v>
+      </c>
+      <c r="DR12" s="11">
         <v>430171</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>83819</v>
       </c>
       <c r="C13" s="7">
         <v>87836</v>
       </c>
       <c r="D13" s="7">
         <v>94021</v>
       </c>
       <c r="E13" s="7">
         <v>93114</v>
       </c>
       <c r="F13" s="7">
         <v>90279</v>
       </c>
       <c r="G13" s="7">
         <v>89868</v>
       </c>
       <c r="H13" s="7">
         <v>106034</v>
       </c>
       <c r="I13" s="32">
@@ -5364,54 +5399,57 @@
       <c r="DI13" s="14">
         <v>509154</v>
       </c>
       <c r="DJ13" s="14">
         <v>531960</v>
       </c>
       <c r="DK13" s="14">
         <v>572626</v>
       </c>
       <c r="DL13" s="14">
         <v>532098</v>
       </c>
       <c r="DM13" s="14">
         <v>579770</v>
       </c>
       <c r="DN13" s="11">
         <v>589778</v>
       </c>
       <c r="DO13" s="11">
         <v>625844</v>
       </c>
       <c r="DP13" s="11">
         <v>640676</v>
       </c>
       <c r="DQ13" s="11">
+        <v>606895</v>
+      </c>
+      <c r="DR13" s="11">
         <v>654342</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="7">
         <v>68067</v>
       </c>
       <c r="C14" s="7">
         <v>64768</v>
       </c>
       <c r="D14" s="7">
         <v>71778</v>
       </c>
       <c r="E14" s="7">
         <v>68051</v>
       </c>
       <c r="F14" s="7">
         <v>70655</v>
       </c>
       <c r="G14" s="7">
         <v>71659</v>
       </c>
       <c r="H14" s="7">
         <v>72007</v>
       </c>
       <c r="I14" s="32">
@@ -5729,54 +5767,57 @@
       <c r="DI14" s="14">
         <v>317763</v>
       </c>
       <c r="DJ14" s="14">
         <v>332998</v>
       </c>
       <c r="DK14" s="14">
         <v>361565</v>
       </c>
       <c r="DL14" s="14">
         <v>341277</v>
       </c>
       <c r="DM14" s="14">
         <v>348894</v>
       </c>
       <c r="DN14" s="11">
         <v>346549</v>
       </c>
       <c r="DO14" s="11">
         <v>353630</v>
       </c>
       <c r="DP14" s="11">
         <v>381122</v>
       </c>
       <c r="DQ14" s="11">
+        <v>356448</v>
+      </c>
+      <c r="DR14" s="11">
         <v>365066</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="7">
         <v>92462</v>
       </c>
       <c r="C15" s="7">
         <v>93152</v>
       </c>
       <c r="D15" s="7">
         <v>115181</v>
       </c>
       <c r="E15" s="7">
         <v>112656</v>
       </c>
       <c r="F15" s="7">
         <v>102262</v>
       </c>
       <c r="G15" s="7">
         <v>113734</v>
       </c>
       <c r="H15" s="7">
         <v>130736</v>
       </c>
       <c r="I15" s="32">
@@ -6094,54 +6135,57 @@
       <c r="DI15" s="14">
         <v>661339</v>
       </c>
       <c r="DJ15" s="14">
         <v>673345</v>
       </c>
       <c r="DK15" s="14">
         <v>798337</v>
       </c>
       <c r="DL15" s="14">
         <v>726771</v>
       </c>
       <c r="DM15" s="14">
         <v>859822</v>
       </c>
       <c r="DN15" s="11">
         <v>819916</v>
       </c>
       <c r="DO15" s="11">
         <v>818114</v>
       </c>
       <c r="DP15" s="11">
         <v>883520</v>
       </c>
       <c r="DQ15" s="11">
+        <v>834522</v>
+      </c>
+      <c r="DR15" s="11">
         <v>883837</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="7">
         <v>145660</v>
       </c>
       <c r="C16" s="7">
         <v>150549</v>
       </c>
       <c r="D16" s="7">
         <v>157022</v>
       </c>
       <c r="E16" s="7">
         <v>160681</v>
       </c>
       <c r="F16" s="7">
         <v>148680</v>
       </c>
       <c r="G16" s="7">
         <v>171435</v>
       </c>
       <c r="H16" s="7">
         <v>160708</v>
       </c>
       <c r="I16" s="32">
@@ -6459,54 +6503,57 @@
       <c r="DI16" s="14">
         <v>878739</v>
       </c>
       <c r="DJ16" s="14">
         <v>831462</v>
       </c>
       <c r="DK16" s="14">
         <v>943931</v>
       </c>
       <c r="DL16" s="14">
         <v>856213</v>
       </c>
       <c r="DM16" s="14">
         <v>855468</v>
       </c>
       <c r="DN16" s="11">
         <v>955051</v>
       </c>
       <c r="DO16" s="11">
         <v>883611</v>
       </c>
       <c r="DP16" s="11">
         <v>987485</v>
       </c>
       <c r="DQ16" s="11">
+        <v>920985</v>
+      </c>
+      <c r="DR16" s="11">
         <v>1010271</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="7">
         <v>57748</v>
       </c>
       <c r="C17" s="7">
         <v>57230</v>
       </c>
       <c r="D17" s="7">
         <v>73380</v>
       </c>
       <c r="E17" s="7">
         <v>67193</v>
       </c>
       <c r="F17" s="7">
         <v>67435</v>
       </c>
       <c r="G17" s="7">
         <v>65339</v>
       </c>
       <c r="H17" s="7">
         <v>73587</v>
       </c>
       <c r="I17" s="32">
@@ -6824,54 +6871,57 @@
       <c r="DI17" s="14">
         <v>294879</v>
       </c>
       <c r="DJ17" s="14">
         <v>298822</v>
       </c>
       <c r="DK17" s="14">
         <v>325624</v>
       </c>
       <c r="DL17" s="14">
         <v>323068</v>
       </c>
       <c r="DM17" s="14">
         <v>330637</v>
       </c>
       <c r="DN17" s="11">
         <v>330048</v>
       </c>
       <c r="DO17" s="11">
         <v>347746</v>
       </c>
       <c r="DP17" s="11">
         <v>372896</v>
       </c>
       <c r="DQ17" s="11">
+        <v>356643</v>
+      </c>
+      <c r="DR17" s="11">
         <v>360960</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="7">
         <v>124434</v>
       </c>
       <c r="C18" s="7">
         <v>124527</v>
       </c>
       <c r="D18" s="7">
         <v>132403</v>
       </c>
       <c r="E18" s="7">
         <v>133814</v>
       </c>
       <c r="F18" s="7">
         <v>132935</v>
       </c>
       <c r="G18" s="7">
         <v>141365</v>
       </c>
       <c r="H18" s="7">
         <v>143243</v>
       </c>
       <c r="I18" s="32">
@@ -7189,54 +7239,57 @@
       <c r="DI18" s="14">
         <v>549673</v>
       </c>
       <c r="DJ18" s="14">
         <v>593349</v>
       </c>
       <c r="DK18" s="14">
         <v>697905</v>
       </c>
       <c r="DL18" s="14">
         <v>597883</v>
       </c>
       <c r="DM18" s="14">
         <v>597411</v>
       </c>
       <c r="DN18" s="11">
         <v>624461</v>
       </c>
       <c r="DO18" s="11">
         <v>637570</v>
       </c>
       <c r="DP18" s="11">
         <v>731415</v>
       </c>
       <c r="DQ18" s="11">
+        <v>656257</v>
+      </c>
+      <c r="DR18" s="11">
         <v>638235</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="7">
         <v>85948</v>
       </c>
       <c r="C19" s="7">
         <v>86917</v>
       </c>
       <c r="D19" s="7">
         <v>97117</v>
       </c>
       <c r="E19" s="7">
         <v>94017</v>
       </c>
       <c r="F19" s="7">
         <v>91274</v>
       </c>
       <c r="G19" s="7">
         <v>94032</v>
       </c>
       <c r="H19" s="7">
         <v>95244</v>
       </c>
       <c r="I19" s="32">
@@ -7554,54 +7607,57 @@
       <c r="DI19" s="14">
         <v>348489</v>
       </c>
       <c r="DJ19" s="14">
         <v>359375</v>
       </c>
       <c r="DK19" s="14">
         <v>372362</v>
       </c>
       <c r="DL19" s="14">
         <v>369772</v>
       </c>
       <c r="DM19" s="14">
         <v>349519</v>
       </c>
       <c r="DN19" s="11">
         <v>360137</v>
       </c>
       <c r="DO19" s="11">
         <v>359722</v>
       </c>
       <c r="DP19" s="11">
         <v>380243</v>
       </c>
       <c r="DQ19" s="11">
+        <v>364301</v>
+      </c>
+      <c r="DR19" s="11">
         <v>377964</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="7">
         <v>56313</v>
       </c>
       <c r="C20" s="7">
         <v>57697</v>
       </c>
       <c r="D20" s="7">
         <v>61070</v>
       </c>
       <c r="E20" s="7">
         <v>67417</v>
       </c>
       <c r="F20" s="7">
         <v>69027</v>
       </c>
       <c r="G20" s="7">
         <v>78363</v>
       </c>
       <c r="H20" s="7">
         <v>77991</v>
       </c>
       <c r="I20" s="32">
@@ -7919,54 +7975,57 @@
       <c r="DI20" s="14">
         <v>316644</v>
       </c>
       <c r="DJ20" s="14">
         <v>317275</v>
       </c>
       <c r="DK20" s="14">
         <v>384499</v>
       </c>
       <c r="DL20" s="14">
         <v>338637</v>
       </c>
       <c r="DM20" s="14">
         <v>362015</v>
       </c>
       <c r="DN20" s="11">
         <v>358688</v>
       </c>
       <c r="DO20" s="11">
         <v>354182</v>
       </c>
       <c r="DP20" s="11">
         <v>422486</v>
       </c>
       <c r="DQ20" s="11">
+        <v>370822</v>
+      </c>
+      <c r="DR20" s="11">
         <v>403447</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="7">
         <v>40631</v>
       </c>
       <c r="C21" s="7">
         <v>40821</v>
       </c>
       <c r="D21" s="7">
         <v>41564</v>
       </c>
       <c r="E21" s="7">
         <v>47679</v>
       </c>
       <c r="F21" s="7">
         <v>49083</v>
       </c>
       <c r="G21" s="7">
         <v>61765</v>
       </c>
       <c r="H21" s="7">
         <v>56424</v>
       </c>
       <c r="I21" s="32">
@@ -8284,54 +8343,57 @@
       <c r="DI21" s="14">
         <v>346635</v>
       </c>
       <c r="DJ21" s="14">
         <v>271982</v>
       </c>
       <c r="DK21" s="14">
         <v>311298</v>
       </c>
       <c r="DL21" s="14">
         <v>303020</v>
       </c>
       <c r="DM21" s="14">
         <v>302428</v>
       </c>
       <c r="DN21" s="11">
         <v>373801</v>
       </c>
       <c r="DO21" s="11">
         <v>290891</v>
       </c>
       <c r="DP21" s="11">
         <v>329054</v>
       </c>
       <c r="DQ21" s="11">
+        <v>322678</v>
+      </c>
+      <c r="DR21" s="11">
         <v>315100</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B22" s="7">
         <v>45166</v>
       </c>
       <c r="C22" s="7">
         <v>44092</v>
       </c>
       <c r="D22" s="7">
         <v>47178</v>
       </c>
       <c r="E22" s="7">
         <v>53608</v>
       </c>
       <c r="F22" s="7">
         <v>57902</v>
       </c>
       <c r="G22" s="7">
         <v>60928</v>
       </c>
       <c r="H22" s="7">
         <v>58955</v>
       </c>
       <c r="I22" s="32">
@@ -8649,54 +8711,57 @@
       <c r="DI22" s="14">
         <v>315034</v>
       </c>
       <c r="DJ22" s="14">
         <v>312986</v>
       </c>
       <c r="DK22" s="14">
         <v>334695</v>
       </c>
       <c r="DL22" s="14">
         <v>315409</v>
       </c>
       <c r="DM22" s="14">
         <v>312758</v>
       </c>
       <c r="DN22" s="11">
         <v>339633</v>
       </c>
       <c r="DO22" s="11">
         <v>328504</v>
       </c>
       <c r="DP22" s="11">
         <v>353273</v>
       </c>
       <c r="DQ22" s="11">
+        <v>334192</v>
+      </c>
+      <c r="DR22" s="11">
         <v>334768</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="7">
         <v>41881</v>
       </c>
       <c r="C23" s="7">
         <v>42261</v>
       </c>
       <c r="D23" s="7">
         <v>51131</v>
       </c>
       <c r="E23" s="7">
         <v>51593</v>
       </c>
       <c r="F23" s="7">
         <v>50281</v>
       </c>
       <c r="G23" s="7">
         <v>54573</v>
       </c>
       <c r="H23" s="7">
         <v>58803</v>
       </c>
       <c r="I23" s="32">
@@ -9014,54 +9079,57 @@
       <c r="DI23" s="14">
         <v>260949</v>
       </c>
       <c r="DJ23" s="14">
         <v>267218</v>
       </c>
       <c r="DK23" s="14">
         <v>300790</v>
       </c>
       <c r="DL23" s="14">
         <v>270487</v>
       </c>
       <c r="DM23" s="14">
         <v>284938</v>
       </c>
       <c r="DN23" s="11">
         <v>301780</v>
       </c>
       <c r="DO23" s="11">
         <v>305088</v>
       </c>
       <c r="DP23" s="11">
         <v>333236</v>
       </c>
       <c r="DQ23" s="11">
+        <v>308324</v>
+      </c>
+      <c r="DR23" s="11">
         <v>293671</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="7">
         <v>131178</v>
       </c>
       <c r="C24" s="7">
         <v>128845</v>
       </c>
       <c r="D24" s="7">
         <v>142287</v>
       </c>
       <c r="E24" s="7">
         <v>131758</v>
       </c>
       <c r="F24" s="7">
         <v>134768</v>
       </c>
       <c r="G24" s="7">
         <v>124690</v>
       </c>
       <c r="H24" s="7">
         <v>127756</v>
       </c>
       <c r="I24" s="32">
@@ -9379,253 +9447,257 @@
       <c r="DI24" s="14">
         <v>330613</v>
       </c>
       <c r="DJ24" s="14">
         <v>330938</v>
       </c>
       <c r="DK24" s="14">
         <v>331346</v>
       </c>
       <c r="DL24" s="14">
         <v>361272</v>
       </c>
       <c r="DM24" s="14">
         <v>330768</v>
       </c>
       <c r="DN24" s="11">
         <v>361592</v>
       </c>
       <c r="DO24" s="11">
         <v>361936</v>
       </c>
       <c r="DP24" s="11">
         <v>363958</v>
       </c>
       <c r="DQ24" s="11">
+        <v>405176</v>
+      </c>
+      <c r="DR24" s="11">
         <v>362123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX97"/>
+  <dimension ref="A1:BY97"/>
   <sheetViews>
-    <sheetView topLeftCell="AY1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BW32" sqref="BW32"/>
+    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX5" sqref="BX5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="51" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.28515625" style="1" customWidth="1"/>
     <col min="53" max="56" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="61" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="64" max="66" width="9.140625" style="1"/>
     <col min="67" max="67" width="9.5703125" style="1" customWidth="1"/>
     <col min="68" max="68" width="8.28515625" style="1" customWidth="1"/>
     <col min="69" max="71" width="9.140625" style="1"/>
     <col min="72" max="72" width="8.7109375" style="1" customWidth="1"/>
     <col min="73" max="73" width="9.140625" style="1"/>
     <col min="74" max="74" width="8.5703125" style="1" customWidth="1"/>
     <col min="75" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="17.25" customHeight="1">
+    <row r="1" spans="1:77" ht="17.25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="53"/>
       <c r="T1" s="53"/>
       <c r="U1" s="53"/>
       <c r="V1" s="53"/>
     </row>
-    <row r="2" spans="1:76" s="2" customFormat="1">
+    <row r="2" spans="1:77" s="2" customFormat="1">
       <c r="A2" s="66"/>
       <c r="B2" s="62" t="s">
         <v>102</v>
       </c>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="67"/>
       <c r="G2" s="62" t="s">
         <v>101</v>
       </c>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="67"/>
       <c r="L2" s="62" t="s">
         <v>100</v>
       </c>
       <c r="M2" s="63"/>
       <c r="N2" s="63"/>
       <c r="O2" s="63"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="62" t="s">
         <v>99</v>
       </c>
       <c r="R2" s="63"/>
       <c r="S2" s="63"/>
       <c r="T2" s="63"/>
       <c r="U2" s="67"/>
       <c r="V2" s="62" t="s">
         <v>98</v>
       </c>
       <c r="W2" s="63"/>
       <c r="X2" s="63"/>
       <c r="Y2" s="63"/>
       <c r="Z2" s="64"/>
-      <c r="AA2" s="59" t="s">
+      <c r="AA2" s="61" t="s">
         <v>97</v>
       </c>
-      <c r="AB2" s="59"/>
-[...1 lines deleted...]
-      <c r="AD2" s="59"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
       <c r="AE2" s="65"/>
-      <c r="AF2" s="59" t="s">
+      <c r="AF2" s="61" t="s">
         <v>96</v>
       </c>
-      <c r="AG2" s="59"/>
-[...3 lines deleted...]
-      <c r="AK2" s="59" t="s">
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61" t="s">
         <v>104</v>
       </c>
-      <c r="AL2" s="59"/>
-[...2 lines deleted...]
-      <c r="AO2" s="59"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
       <c r="AP2" s="62" t="s">
         <v>109</v>
       </c>
       <c r="AQ2" s="63"/>
       <c r="AR2" s="63"/>
       <c r="AS2" s="63"/>
       <c r="AT2" s="64"/>
       <c r="AU2" s="62" t="s">
         <v>114</v>
       </c>
       <c r="AV2" s="63"/>
       <c r="AW2" s="63"/>
       <c r="AX2" s="63"/>
       <c r="AY2" s="64"/>
       <c r="AZ2" s="62" t="s">
         <v>119</v>
       </c>
       <c r="BA2" s="63"/>
       <c r="BB2" s="63"/>
       <c r="BC2" s="63"/>
       <c r="BD2" s="64"/>
       <c r="BE2" s="62" t="s">
         <v>130</v>
       </c>
       <c r="BF2" s="63"/>
       <c r="BG2" s="63"/>
       <c r="BH2" s="63"/>
       <c r="BI2" s="64"/>
       <c r="BJ2" s="62" t="s">
         <v>131</v>
       </c>
       <c r="BK2" s="63"/>
       <c r="BL2" s="63"/>
       <c r="BM2" s="63"/>
       <c r="BN2" s="64"/>
       <c r="BO2" s="62" t="s">
         <v>137</v>
       </c>
       <c r="BP2" s="63"/>
       <c r="BQ2" s="63"/>
       <c r="BR2" s="63"/>
       <c r="BS2" s="64"/>
-      <c r="BT2" s="59" t="s">
+      <c r="BT2" s="62" t="s">
         <v>144</v>
       </c>
-      <c r="BU2" s="59"/>
-[...2 lines deleted...]
-      <c r="BX2" s="56" t="s">
+      <c r="BU2" s="63"/>
+      <c r="BV2" s="63"/>
+      <c r="BW2" s="63"/>
+      <c r="BX2" s="64"/>
+      <c r="BY2" s="56" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="3" spans="1:76" s="2" customFormat="1" ht="22.5">
+    <row r="3" spans="1:77" s="2" customFormat="1" ht="22.5">
       <c r="A3" s="66"/>
       <c r="B3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>126</v>
       </c>
@@ -9806,118 +9878,121 @@
       <c r="BP3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BQ3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="BR3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="BS3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="BT3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BV3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="BX3" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="BY3" s="3" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="4" spans="1:76" s="2" customFormat="1">
+    <row r="4" spans="1:77" s="2" customFormat="1">
       <c r="A4" s="4"/>
-      <c r="B4" s="60"/>
-[...57 lines deleted...]
-      <c r="BX4" s="5" t="s">
+      <c r="B4" s="59"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="60"/>
+      <c r="AM4" s="60"/>
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="60"/>
+      <c r="AR4" s="60"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="60"/>
+      <c r="AU4" s="60"/>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="60"/>
+      <c r="AY4" s="60"/>
+      <c r="AZ4" s="60"/>
+      <c r="BA4" s="60"/>
+      <c r="BB4" s="60"/>
+      <c r="BC4" s="60"/>
+      <c r="BD4" s="60"/>
+      <c r="BE4" s="60"/>
+      <c r="BF4" s="60"/>
+      <c r="BG4" s="60"/>
+      <c r="BY4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="55">
         <v>80195</v>
       </c>
       <c r="C5" s="55">
         <v>82740</v>
       </c>
       <c r="D5" s="55">
         <v>86229</v>
       </c>
       <c r="E5" s="8">
         <v>89959</v>
       </c>
       <c r="F5" s="7">
         <v>90027.9</v>
       </c>
       <c r="G5" s="8">
         <v>93947</v>
       </c>
       <c r="H5" s="8">
         <v>97279</v>
       </c>
       <c r="I5" s="8">
@@ -10100,54 +10175,57 @@
       <c r="BP5" s="11">
         <v>392655</v>
       </c>
       <c r="BQ5" s="11">
         <v>391713</v>
       </c>
       <c r="BR5" s="11">
         <v>402626</v>
       </c>
       <c r="BS5" s="14">
         <v>405416</v>
       </c>
       <c r="BT5" s="14">
         <v>423133</v>
       </c>
       <c r="BU5" s="14">
         <v>435711</v>
       </c>
       <c r="BV5" s="14">
         <v>433312</v>
       </c>
       <c r="BW5" s="14">
         <v>441998</v>
       </c>
       <c r="BX5" s="11">
+        <v>443890</v>
+      </c>
+      <c r="BY5" s="11">
         <v>461486</v>
       </c>
     </row>
-    <row r="6" spans="1:76" s="15" customFormat="1">
+    <row r="6" spans="1:77" s="15" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>33210</v>
       </c>
       <c r="C6" s="7">
         <v>37328</v>
       </c>
       <c r="D6" s="7">
         <v>41138</v>
       </c>
       <c r="E6" s="8">
         <v>44870</v>
       </c>
       <c r="F6" s="7">
         <v>44986.1</v>
       </c>
       <c r="G6" s="8">
         <v>41951</v>
       </c>
       <c r="H6" s="8">
         <v>46342</v>
       </c>
       <c r="I6" s="8">
@@ -10330,54 +10408,57 @@
       <c r="BP6" s="11">
         <v>231936</v>
       </c>
       <c r="BQ6" s="11">
         <v>250000</v>
       </c>
       <c r="BR6" s="11">
         <v>262384</v>
       </c>
       <c r="BS6" s="14">
         <v>263517</v>
       </c>
       <c r="BT6" s="14">
         <v>248937</v>
       </c>
       <c r="BU6" s="14">
         <v>279557</v>
       </c>
       <c r="BV6" s="14">
         <v>299222</v>
       </c>
       <c r="BW6" s="14">
         <v>319458</v>
       </c>
       <c r="BX6" s="11">
+        <v>320808</v>
+      </c>
+      <c r="BY6" s="11">
         <v>299513</v>
       </c>
     </row>
-    <row r="7" spans="1:76" s="15" customFormat="1">
+    <row r="7" spans="1:77" s="15" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="7">
         <v>99417</v>
       </c>
       <c r="C7" s="7">
         <v>100815</v>
       </c>
       <c r="D7" s="7">
         <v>103206</v>
       </c>
       <c r="E7" s="8">
         <v>107365</v>
       </c>
       <c r="F7" s="7">
         <v>107441.60000000001</v>
       </c>
       <c r="G7" s="8">
         <v>111933</v>
       </c>
       <c r="H7" s="8">
         <v>115754</v>
       </c>
       <c r="I7" s="8">
@@ -10560,54 +10641,57 @@
       <c r="BP7" s="11">
         <v>540301</v>
       </c>
       <c r="BQ7" s="11">
         <v>546940</v>
       </c>
       <c r="BR7" s="11">
         <v>564800</v>
       </c>
       <c r="BS7" s="14">
         <v>569617</v>
       </c>
       <c r="BT7" s="14">
         <v>624428</v>
       </c>
       <c r="BU7" s="14">
         <v>615033</v>
       </c>
       <c r="BV7" s="14">
         <v>617718</v>
       </c>
       <c r="BW7" s="14">
         <v>634737</v>
       </c>
       <c r="BX7" s="11">
+        <v>640290</v>
+      </c>
+      <c r="BY7" s="11">
         <v>696725</v>
       </c>
     </row>
-    <row r="8" spans="1:76" s="15" customFormat="1">
+    <row r="8" spans="1:77" s="15" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>160088</v>
       </c>
       <c r="C8" s="7">
         <v>159649</v>
       </c>
       <c r="D8" s="7">
         <v>163511</v>
       </c>
       <c r="E8" s="8">
         <v>169339</v>
       </c>
       <c r="F8" s="7">
         <v>169656.4</v>
       </c>
       <c r="G8" s="8">
         <v>176072</v>
       </c>
       <c r="H8" s="8">
         <v>177730</v>
       </c>
       <c r="I8" s="8">
@@ -10790,54 +10874,57 @@
       <c r="BP8" s="11">
         <v>830290</v>
       </c>
       <c r="BQ8" s="11">
         <v>837294</v>
       </c>
       <c r="BR8" s="11">
         <v>853129</v>
       </c>
       <c r="BS8" s="14">
         <v>866486</v>
       </c>
       <c r="BT8" s="14">
         <v>981362</v>
       </c>
       <c r="BU8" s="14">
         <v>936142</v>
       </c>
       <c r="BV8" s="14">
         <v>930496</v>
       </c>
       <c r="BW8" s="14">
         <v>940515</v>
       </c>
       <c r="BX8" s="11">
+        <v>949524</v>
+      </c>
+      <c r="BY8" s="11">
         <v>1068068</v>
       </c>
     </row>
-    <row r="9" spans="1:76" s="15" customFormat="1">
+    <row r="9" spans="1:77" s="15" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>82259</v>
       </c>
       <c r="C9" s="7">
         <v>84425</v>
       </c>
       <c r="D9" s="7">
         <v>86649</v>
       </c>
       <c r="E9" s="8">
         <v>90226</v>
       </c>
       <c r="F9" s="7">
         <v>90104.5</v>
       </c>
       <c r="G9" s="8">
         <v>93282</v>
       </c>
       <c r="H9" s="8">
         <v>97332</v>
       </c>
       <c r="I9" s="8">
@@ -11020,54 +11107,57 @@
       <c r="BP9" s="11">
         <v>453414</v>
       </c>
       <c r="BQ9" s="11">
         <v>459375</v>
       </c>
       <c r="BR9" s="11">
         <v>477095</v>
       </c>
       <c r="BS9" s="14">
         <v>477895</v>
       </c>
       <c r="BT9" s="14">
         <v>519020</v>
       </c>
       <c r="BU9" s="14">
         <v>521952</v>
       </c>
       <c r="BV9" s="14">
         <v>527164</v>
       </c>
       <c r="BW9" s="14">
         <v>546413</v>
       </c>
       <c r="BX9" s="11">
+        <v>551183</v>
+      </c>
+      <c r="BY9" s="11">
         <v>591537</v>
       </c>
     </row>
-    <row r="10" spans="1:76" s="15" customFormat="1">
+    <row r="10" spans="1:77" s="15" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>74608</v>
       </c>
       <c r="C10" s="7">
         <v>76386</v>
       </c>
       <c r="D10" s="7">
         <v>77076</v>
       </c>
       <c r="E10" s="8">
         <v>80845</v>
       </c>
       <c r="F10" s="7">
         <v>81125.2</v>
       </c>
       <c r="G10" s="8">
         <v>84664</v>
       </c>
       <c r="H10" s="8">
         <v>86194</v>
       </c>
       <c r="I10" s="8">
@@ -11250,54 +11340,57 @@
       <c r="BP10" s="11">
         <v>369475</v>
       </c>
       <c r="BQ10" s="11">
         <v>376497</v>
       </c>
       <c r="BR10" s="11">
         <v>403142</v>
       </c>
       <c r="BS10" s="14">
         <v>403696</v>
       </c>
       <c r="BT10" s="14">
         <v>416438</v>
       </c>
       <c r="BU10" s="14">
         <v>430202</v>
       </c>
       <c r="BV10" s="14">
         <v>436935</v>
       </c>
       <c r="BW10" s="14">
         <v>467609</v>
       </c>
       <c r="BX10" s="11">
+        <v>469694</v>
+      </c>
+      <c r="BY10" s="11">
         <v>477720</v>
       </c>
     </row>
-    <row r="11" spans="1:76" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="11" spans="1:77" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="7">
         <v>50183</v>
       </c>
       <c r="C11" s="7">
         <v>50165</v>
       </c>
       <c r="D11" s="7">
         <v>51445</v>
       </c>
       <c r="E11" s="8">
         <v>52855</v>
       </c>
       <c r="F11" s="7">
         <v>52990.9</v>
       </c>
       <c r="G11" s="8">
         <v>58234</v>
       </c>
       <c r="H11" s="8">
         <v>59644</v>
       </c>
       <c r="I11" s="8">
@@ -11480,54 +11573,57 @@
       <c r="BP11" s="11">
         <v>264454</v>
       </c>
       <c r="BQ11" s="11">
         <v>271810</v>
       </c>
       <c r="BR11" s="11">
         <v>278492</v>
       </c>
       <c r="BS11" s="14">
         <v>286552</v>
       </c>
       <c r="BT11" s="14">
         <v>285989</v>
       </c>
       <c r="BU11" s="14">
         <v>298569</v>
       </c>
       <c r="BV11" s="14">
         <v>307173</v>
       </c>
       <c r="BW11" s="14">
         <v>324783</v>
       </c>
       <c r="BX11" s="11">
+        <v>327763</v>
+      </c>
+      <c r="BY11" s="11">
         <v>333310</v>
       </c>
     </row>
-    <row r="12" spans="1:76" s="15" customFormat="1">
+    <row r="12" spans="1:77" s="15" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="7">
         <v>104389</v>
       </c>
       <c r="C12" s="7">
         <v>106816</v>
       </c>
       <c r="D12" s="7">
         <v>107681</v>
       </c>
       <c r="E12" s="8">
         <v>109362</v>
       </c>
       <c r="F12" s="7">
         <v>110168.5</v>
       </c>
       <c r="G12" s="8">
         <v>103674</v>
       </c>
       <c r="H12" s="8">
         <v>106395</v>
       </c>
       <c r="I12" s="8">
@@ -11710,54 +11806,57 @@
       <c r="BP12" s="11">
         <v>489183</v>
       </c>
       <c r="BQ12" s="11">
         <v>499770</v>
       </c>
       <c r="BR12" s="11">
         <v>511043</v>
       </c>
       <c r="BS12" s="14">
         <v>508363</v>
       </c>
       <c r="BT12" s="14">
         <v>485852</v>
       </c>
       <c r="BU12" s="14">
         <v>483392</v>
       </c>
       <c r="BV12" s="14">
         <v>495778</v>
       </c>
       <c r="BW12" s="14">
         <v>513716</v>
       </c>
       <c r="BX12" s="11">
+        <v>513043</v>
+      </c>
+      <c r="BY12" s="11">
         <v>536800</v>
       </c>
     </row>
-    <row r="13" spans="1:76" s="15" customFormat="1">
+    <row r="13" spans="1:77" s="15" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="7">
         <v>78668</v>
       </c>
       <c r="C13" s="7">
         <v>79902</v>
       </c>
       <c r="D13" s="7">
         <v>81829</v>
       </c>
       <c r="E13" s="8">
         <v>84253</v>
       </c>
       <c r="F13" s="7">
         <v>84598.1</v>
       </c>
       <c r="G13" s="8">
         <v>89829</v>
       </c>
       <c r="H13" s="8">
         <v>90677</v>
       </c>
       <c r="I13" s="8">
@@ -11940,54 +12039,57 @@
       <c r="BP13" s="11">
         <v>343932</v>
       </c>
       <c r="BQ13" s="11">
         <v>349101</v>
       </c>
       <c r="BR13" s="11">
         <v>362074</v>
       </c>
       <c r="BS13" s="14">
         <v>365157</v>
       </c>
       <c r="BT13" s="14">
         <v>396444</v>
       </c>
       <c r="BU13" s="14">
         <v>398747</v>
       </c>
       <c r="BV13" s="14">
         <v>403962</v>
       </c>
       <c r="BW13" s="14">
         <v>411327</v>
       </c>
       <c r="BX13" s="11">
+        <v>417152</v>
+      </c>
+      <c r="BY13" s="11">
         <v>430171</v>
       </c>
     </row>
-    <row r="14" spans="1:76" s="15" customFormat="1">
+    <row r="14" spans="1:77" s="15" customFormat="1">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
         <v>102569</v>
       </c>
       <c r="C14" s="7">
         <v>104424</v>
       </c>
       <c r="D14" s="7">
         <v>107492</v>
       </c>
       <c r="E14" s="8">
         <v>112437</v>
       </c>
       <c r="F14" s="7">
         <v>112847</v>
       </c>
       <c r="G14" s="8">
         <v>116410</v>
       </c>
       <c r="H14" s="8">
         <v>119781</v>
       </c>
       <c r="I14" s="8">
@@ -12170,54 +12272,57 @@
       <c r="BP14" s="11">
         <v>509388</v>
       </c>
       <c r="BQ14" s="11">
         <v>517347</v>
       </c>
       <c r="BR14" s="11">
         <v>529925</v>
       </c>
       <c r="BS14" s="14">
         <v>532098</v>
       </c>
       <c r="BT14" s="14">
         <v>579770</v>
       </c>
       <c r="BU14" s="14">
         <v>586147</v>
       </c>
       <c r="BV14" s="14">
         <v>598421</v>
       </c>
       <c r="BW14" s="14">
         <v>604182</v>
       </c>
       <c r="BX14" s="11">
+        <v>606895</v>
+      </c>
+      <c r="BY14" s="11">
         <v>654342</v>
       </c>
     </row>
-    <row r="15" spans="1:76" s="15" customFormat="1">
+    <row r="15" spans="1:77" s="15" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7">
         <v>76500</v>
       </c>
       <c r="C15" s="7">
         <v>77055</v>
       </c>
       <c r="D15" s="7">
         <v>77681</v>
       </c>
       <c r="E15" s="8">
         <v>78868</v>
       </c>
       <c r="F15" s="7">
         <v>78561.8</v>
       </c>
       <c r="G15" s="8">
         <v>80082</v>
       </c>
       <c r="H15" s="8">
         <v>80174</v>
       </c>
       <c r="I15" s="8">
@@ -12400,54 +12505,57 @@
       <c r="BP15" s="11">
         <v>327546</v>
       </c>
       <c r="BQ15" s="11">
         <v>328338</v>
       </c>
       <c r="BR15" s="11">
         <v>336737</v>
       </c>
       <c r="BS15" s="14">
         <v>341277</v>
       </c>
       <c r="BT15" s="14">
         <v>348894</v>
       </c>
       <c r="BU15" s="14">
         <v>346570</v>
       </c>
       <c r="BV15" s="14">
         <v>349562</v>
       </c>
       <c r="BW15" s="14">
         <v>355137</v>
       </c>
       <c r="BX15" s="11">
+        <v>356448</v>
+      </c>
+      <c r="BY15" s="11">
         <v>365066</v>
       </c>
     </row>
-    <row r="16" spans="1:76" s="15" customFormat="1">
+    <row r="16" spans="1:77" s="15" customFormat="1">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="7">
         <v>113220</v>
       </c>
       <c r="C16" s="7">
         <v>120983</v>
       </c>
       <c r="D16" s="7">
         <v>122618</v>
       </c>
       <c r="E16" s="8">
         <v>128156</v>
       </c>
       <c r="F16" s="7">
         <v>128651.7</v>
       </c>
       <c r="G16" s="8">
         <v>127900</v>
       </c>
       <c r="H16" s="8">
         <v>137973</v>
       </c>
       <c r="I16" s="8">
@@ -12630,54 +12738,57 @@
       <c r="BP16" s="11">
         <v>657433</v>
       </c>
       <c r="BQ16" s="11">
         <v>662605</v>
       </c>
       <c r="BR16" s="11">
         <v>715882</v>
       </c>
       <c r="BS16" s="14">
         <v>726771</v>
       </c>
       <c r="BT16" s="14">
         <v>859822</v>
       </c>
       <c r="BU16" s="14">
         <v>837067</v>
       </c>
       <c r="BV16" s="14">
         <v>833101</v>
       </c>
       <c r="BW16" s="14">
         <v>840466</v>
       </c>
       <c r="BX16" s="11">
+        <v>834522</v>
+      </c>
+      <c r="BY16" s="11">
         <v>883837</v>
       </c>
     </row>
-    <row r="17" spans="1:76" s="15" customFormat="1">
+    <row r="17" spans="1:77" s="15" customFormat="1">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="7">
         <v>163697</v>
       </c>
       <c r="C17" s="7">
         <v>174064</v>
       </c>
       <c r="D17" s="7">
         <v>173524</v>
       </c>
       <c r="E17" s="8">
         <v>179805</v>
       </c>
       <c r="F17" s="7">
         <v>180047.3</v>
       </c>
       <c r="G17" s="8">
         <v>177708</v>
       </c>
       <c r="H17" s="8">
         <v>183247</v>
       </c>
       <c r="I17" s="8">
@@ -12860,54 +12971,57 @@
       <c r="BP17" s="11">
         <v>824467</v>
       </c>
       <c r="BQ17" s="11">
         <v>829074</v>
       </c>
       <c r="BR17" s="11">
         <v>857240</v>
       </c>
       <c r="BS17" s="14">
         <v>856213</v>
       </c>
       <c r="BT17" s="14">
         <v>855468</v>
       </c>
       <c r="BU17" s="14">
         <v>910038</v>
       </c>
       <c r="BV17" s="14">
         <v>900581</v>
       </c>
       <c r="BW17" s="14">
         <v>920671</v>
       </c>
       <c r="BX17" s="11">
+        <v>920985</v>
+      </c>
+      <c r="BY17" s="11">
         <v>1010271</v>
       </c>
     </row>
-    <row r="18" spans="1:76" s="15" customFormat="1">
+    <row r="18" spans="1:77" s="15" customFormat="1">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="7">
         <v>70328</v>
       </c>
       <c r="C18" s="7">
         <v>71755</v>
       </c>
       <c r="D18" s="7">
         <v>74632</v>
       </c>
       <c r="E18" s="8">
         <v>77894</v>
       </c>
       <c r="F18" s="7">
         <v>78121.2</v>
       </c>
       <c r="G18" s="8">
         <v>80543</v>
       </c>
       <c r="H18" s="8">
         <v>82322</v>
       </c>
       <c r="I18" s="8">
@@ -13090,54 +13204,57 @@
       <c r="BP18" s="11">
         <v>292957</v>
       </c>
       <c r="BQ18" s="11">
         <v>291884</v>
       </c>
       <c r="BR18" s="11">
         <v>299653</v>
       </c>
       <c r="BS18" s="14">
         <v>323068</v>
       </c>
       <c r="BT18" s="14">
         <v>330637</v>
       </c>
       <c r="BU18" s="14">
         <v>333172</v>
       </c>
       <c r="BV18" s="14">
         <v>343691</v>
       </c>
       <c r="BW18" s="14">
         <v>347114</v>
       </c>
       <c r="BX18" s="11">
+        <v>356643</v>
+      </c>
+      <c r="BY18" s="11">
         <v>360960</v>
       </c>
     </row>
-    <row r="19" spans="1:76" s="15" customFormat="1" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="7">
         <v>152829</v>
       </c>
       <c r="C19" s="7">
         <v>158867</v>
       </c>
       <c r="D19" s="7">
         <v>164899</v>
       </c>
       <c r="E19" s="8">
         <v>173955</v>
       </c>
       <c r="F19" s="7">
         <v>171794.3</v>
       </c>
       <c r="G19" s="8">
         <v>176720</v>
       </c>
       <c r="H19" s="8">
         <v>185997</v>
       </c>
       <c r="I19" s="8">
@@ -13320,54 +13437,57 @@
       <c r="BP19" s="11">
         <v>543576</v>
       </c>
       <c r="BQ19" s="11">
         <v>557086</v>
       </c>
       <c r="BR19" s="11">
         <v>595411</v>
       </c>
       <c r="BS19" s="14">
         <v>597883</v>
       </c>
       <c r="BT19" s="14">
         <v>597411</v>
       </c>
       <c r="BU19" s="14">
         <v>612638</v>
       </c>
       <c r="BV19" s="14">
         <v>621223</v>
       </c>
       <c r="BW19" s="14">
         <v>648648</v>
       </c>
       <c r="BX19" s="11">
+        <v>656257</v>
+      </c>
+      <c r="BY19" s="11">
         <v>638235</v>
       </c>
     </row>
-    <row r="20" spans="1:76" s="15" customFormat="1">
+    <row r="20" spans="1:77" s="15" customFormat="1">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>94294</v>
       </c>
       <c r="C20" s="7">
         <v>95258</v>
       </c>
       <c r="D20" s="7">
         <v>94529</v>
       </c>
       <c r="E20" s="8">
         <v>94363</v>
       </c>
       <c r="F20" s="7">
         <v>94401.7</v>
       </c>
       <c r="G20" s="8">
         <v>91598</v>
       </c>
       <c r="H20" s="8">
         <v>93014</v>
       </c>
       <c r="I20" s="8">
@@ -13550,54 +13670,57 @@
       <c r="BP20" s="11">
         <v>351819</v>
       </c>
       <c r="BQ20" s="11">
         <v>353620</v>
       </c>
       <c r="BR20" s="11">
         <v>362292</v>
       </c>
       <c r="BS20" s="14">
         <v>369772</v>
       </c>
       <c r="BT20" s="14">
         <v>349519</v>
       </c>
       <c r="BU20" s="14">
         <v>353042</v>
       </c>
       <c r="BV20" s="14">
         <v>352780</v>
       </c>
       <c r="BW20" s="14">
         <v>363361</v>
       </c>
       <c r="BX20" s="11">
+        <v>364301</v>
+      </c>
+      <c r="BY20" s="11">
         <v>377964</v>
       </c>
     </row>
-    <row r="21" spans="1:76" s="15" customFormat="1">
+    <row r="21" spans="1:77" s="15" customFormat="1">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="7">
         <v>68274</v>
       </c>
       <c r="C21" s="7">
         <v>70140</v>
       </c>
       <c r="D21" s="7">
         <v>78906</v>
       </c>
       <c r="E21" s="8">
         <v>85024</v>
       </c>
       <c r="F21" s="7">
         <v>84987.1</v>
       </c>
       <c r="G21" s="8">
         <v>92340</v>
       </c>
       <c r="H21" s="8">
         <v>95177</v>
       </c>
       <c r="I21" s="8">
@@ -13780,54 +13903,57 @@
       <c r="BP21" s="11">
         <v>321836</v>
       </c>
       <c r="BQ21" s="11">
         <v>320923</v>
       </c>
       <c r="BR21" s="11">
         <v>337634</v>
       </c>
       <c r="BS21" s="14">
         <v>338637</v>
       </c>
       <c r="BT21" s="14">
         <v>362015</v>
       </c>
       <c r="BU21" s="14">
         <v>359232</v>
       </c>
       <c r="BV21" s="14">
         <v>357394</v>
       </c>
       <c r="BW21" s="14">
         <v>372201</v>
       </c>
       <c r="BX21" s="11">
+        <v>370822</v>
+      </c>
+      <c r="BY21" s="11">
         <v>403447</v>
       </c>
     </row>
-    <row r="22" spans="1:76" s="15" customFormat="1">
+    <row r="22" spans="1:77" s="15" customFormat="1">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="7">
         <v>49858</v>
       </c>
       <c r="C22" s="7">
         <v>52905</v>
       </c>
       <c r="D22" s="7">
         <v>56349</v>
       </c>
       <c r="E22" s="8">
         <v>59210</v>
       </c>
       <c r="F22" s="7">
         <v>59220.6</v>
       </c>
       <c r="G22" s="8">
         <v>64380</v>
       </c>
       <c r="H22" s="8">
         <v>67979</v>
       </c>
       <c r="I22" s="8">
@@ -14010,54 +14136,57 @@
       <c r="BP22" s="11">
         <v>315292</v>
       </c>
       <c r="BQ22" s="11">
         <v>300469</v>
       </c>
       <c r="BR22" s="11">
         <v>302087</v>
       </c>
       <c r="BS22" s="14">
         <v>303020</v>
       </c>
       <c r="BT22" s="14">
         <v>302428</v>
       </c>
       <c r="BU22" s="14">
         <v>338055</v>
       </c>
       <c r="BV22" s="14">
         <v>322181</v>
       </c>
       <c r="BW22" s="14">
         <v>322665</v>
       </c>
       <c r="BX22" s="11">
+        <v>322678</v>
+      </c>
+      <c r="BY22" s="11">
         <v>315100</v>
       </c>
     </row>
-    <row r="23" spans="1:76" s="15" customFormat="1">
+    <row r="23" spans="1:77" s="15" customFormat="1">
       <c r="A23" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="7">
         <v>57278</v>
       </c>
       <c r="C23" s="7">
         <v>59663</v>
       </c>
       <c r="D23" s="7">
         <v>64455</v>
       </c>
       <c r="E23" s="8">
         <v>67812</v>
       </c>
       <c r="F23" s="7">
         <v>67754.8</v>
       </c>
       <c r="G23" s="8">
         <v>73976</v>
       </c>
       <c r="H23" s="8">
         <v>76559</v>
       </c>
       <c r="I23" s="8">
@@ -14240,54 +14369,57 @@
       <c r="BP23" s="11">
         <v>304600</v>
       </c>
       <c r="BQ23" s="11">
         <v>306383</v>
       </c>
       <c r="BR23" s="11">
         <v>314053</v>
       </c>
       <c r="BS23" s="14">
         <v>315409</v>
       </c>
       <c r="BT23" s="14">
         <v>312758</v>
       </c>
       <c r="BU23" s="14">
         <v>326721</v>
       </c>
       <c r="BV23" s="14">
         <v>327351</v>
       </c>
       <c r="BW23" s="14">
         <v>334254</v>
       </c>
       <c r="BX23" s="11">
+        <v>334192</v>
+      </c>
+      <c r="BY23" s="11">
         <v>334768</v>
       </c>
     </row>
-    <row r="24" spans="1:76" s="15" customFormat="1">
+    <row r="24" spans="1:77" s="15" customFormat="1">
       <c r="A24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="7">
         <v>56628</v>
       </c>
       <c r="C24" s="7">
         <v>56695</v>
       </c>
       <c r="D24" s="7">
         <v>61867</v>
       </c>
       <c r="E24" s="8">
         <v>65031</v>
       </c>
       <c r="F24" s="7">
         <v>65234.3</v>
       </c>
       <c r="G24" s="8">
         <v>69145</v>
       </c>
       <c r="H24" s="8">
         <v>69231</v>
       </c>
       <c r="I24" s="8">
@@ -14470,54 +14602,57 @@
       <c r="BP24" s="11">
         <v>252574</v>
       </c>
       <c r="BQ24" s="11">
         <v>257023</v>
       </c>
       <c r="BR24" s="11">
         <v>270487</v>
       </c>
       <c r="BS24" s="14">
         <v>270487</v>
       </c>
       <c r="BT24" s="14">
         <v>284938</v>
       </c>
       <c r="BU24" s="14">
         <v>294658</v>
       </c>
       <c r="BV24" s="14">
         <v>297243</v>
       </c>
       <c r="BW24" s="14">
         <v>304748</v>
       </c>
       <c r="BX24" s="11">
+        <v>308324</v>
+      </c>
+      <c r="BY24" s="11">
         <v>293671</v>
       </c>
     </row>
-    <row r="25" spans="1:76" s="15" customFormat="1">
+    <row r="25" spans="1:77" s="15" customFormat="1">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="7">
         <v>142330</v>
       </c>
       <c r="C25" s="7">
         <v>138554</v>
       </c>
       <c r="D25" s="7">
         <v>136352</v>
       </c>
       <c r="E25" s="8">
         <v>135988</v>
       </c>
       <c r="F25" s="7">
         <v>136205.6</v>
       </c>
       <c r="G25" s="8">
         <v>160744</v>
       </c>
       <c r="H25" s="8">
         <v>156541</v>
       </c>
       <c r="I25" s="8">
@@ -14700,72 +14835,75 @@
       <c r="BP25" s="11">
         <v>312264</v>
       </c>
       <c r="BQ25" s="11">
         <v>318559</v>
       </c>
       <c r="BR25" s="11">
         <v>321717</v>
       </c>
       <c r="BS25" s="14">
         <v>361272</v>
       </c>
       <c r="BT25" s="14">
         <v>330768</v>
       </c>
       <c r="BU25" s="14">
         <v>361377</v>
       </c>
       <c r="BV25" s="14">
         <v>361560</v>
       </c>
       <c r="BW25" s="14">
         <v>362165</v>
       </c>
       <c r="BX25" s="11">
+        <v>405176</v>
+      </c>
+      <c r="BY25" s="11">
         <v>362123</v>
       </c>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="L26" s="18"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="L27" s="18"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="L28" s="18"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="L29" s="18"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="L30" s="18"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="L31" s="18"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="L32" s="18"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="18"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="18"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="18"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="18"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="18"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="18"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="18"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="18"/>
@@ -14921,67 +15059,67 @@
       <c r="L90" s="19"/>
     </row>
     <row r="91" spans="12:12">
       <c r="L91" s="19"/>
     </row>
     <row r="92" spans="12:12">
       <c r="L92" s="19"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="19"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="19"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="19"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="19"/>
     </row>
     <row r="97" spans="12:12">
       <c r="L97" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="BT2:BW2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AA2:AE2"/>
-    <mergeCell ref="BO2:BS2"/>
-[...1 lines deleted...]
-    <mergeCell ref="V2:Z2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">