--- v1 (2026-06-24)
+++ v2 (2026-08-05)
@@ -834,75 +834,75 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Sheet1" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1183,51 +1183,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR24"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="CY4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DP37" sqref="DP37"/>
+      <selection pane="bottomRight" activeCell="DQ37" sqref="DQ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="55.42578125" style="15" customWidth="1"/>
     <col min="2" max="8" width="8.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="15" customWidth="1"/>
     <col min="11" max="11" width="9" style="15" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="15" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="15" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="15" customWidth="1"/>
     <col min="19" max="22" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="15" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="15" customWidth="1"/>
     <col min="26" max="27" width="9.85546875" style="15" customWidth="1"/>
     <col min="28" max="35" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.28515625" style="15" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="15" customWidth="1"/>
     <col min="39" max="40" width="10" style="15" customWidth="1"/>
     <col min="41" max="50" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
@@ -2086,52 +2086,52 @@
       </c>
       <c r="DI4" s="14">
         <v>403251</v>
       </c>
       <c r="DJ4" s="14">
         <v>390328</v>
       </c>
       <c r="DK4" s="14">
         <v>434982</v>
       </c>
       <c r="DL4" s="14">
         <v>405416</v>
       </c>
       <c r="DM4" s="14">
         <v>423133</v>
       </c>
       <c r="DN4" s="11">
         <v>448620</v>
       </c>
       <c r="DO4" s="11">
         <v>429368</v>
       </c>
       <c r="DP4" s="11">
         <v>473158</v>
       </c>
-      <c r="DQ4" s="11">
-        <v>443890</v>
+      <c r="DQ4" s="14">
+        <v>443315</v>
       </c>
       <c r="DR4" s="11">
         <v>461486</v>
       </c>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>29421</v>
       </c>
       <c r="C5" s="7">
         <v>29840</v>
       </c>
       <c r="D5" s="7">
         <v>29324</v>
       </c>
       <c r="E5" s="7">
         <v>30163</v>
       </c>
       <c r="F5" s="7">
         <v>38441</v>
       </c>
       <c r="G5" s="7">
@@ -2454,51 +2454,51 @@
       </c>
       <c r="DI5" s="14">
         <v>251301</v>
       </c>
       <c r="DJ5" s="14">
         <v>283801</v>
       </c>
       <c r="DK5" s="14">
         <v>297092</v>
       </c>
       <c r="DL5" s="14">
         <v>263517</v>
       </c>
       <c r="DM5" s="14">
         <v>248937</v>
       </c>
       <c r="DN5" s="11">
         <v>310793</v>
       </c>
       <c r="DO5" s="11">
         <v>335982</v>
       </c>
       <c r="DP5" s="11">
         <v>374053</v>
       </c>
-      <c r="DQ5" s="11">
+      <c r="DQ5" s="14">
         <v>320808</v>
       </c>
       <c r="DR5" s="11">
         <v>299513</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="7">
         <v>82193</v>
       </c>
       <c r="C6" s="7">
         <v>78101</v>
       </c>
       <c r="D6" s="7">
         <v>88924</v>
       </c>
       <c r="E6" s="7">
         <v>92066</v>
       </c>
       <c r="F6" s="7">
         <v>87426</v>
       </c>
@@ -2822,52 +2822,52 @@
       </c>
       <c r="DI6" s="14">
         <v>533569</v>
       </c>
       <c r="DJ6" s="14">
         <v>560826</v>
       </c>
       <c r="DK6" s="14">
         <v>618523</v>
       </c>
       <c r="DL6" s="14">
         <v>569617</v>
       </c>
       <c r="DM6" s="14">
         <v>624428</v>
       </c>
       <c r="DN6" s="11">
         <v>604668</v>
       </c>
       <c r="DO6" s="11">
         <v>622371</v>
       </c>
       <c r="DP6" s="11">
         <v>690766</v>
       </c>
-      <c r="DQ6" s="11">
-        <v>640290</v>
+      <c r="DQ6" s="14">
+        <v>638696</v>
       </c>
       <c r="DR6" s="11">
         <v>696725</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>122145</v>
       </c>
       <c r="C7" s="7">
         <v>114860</v>
       </c>
       <c r="D7" s="7">
         <v>143457</v>
       </c>
       <c r="E7" s="7">
         <v>149174</v>
       </c>
       <c r="F7" s="7">
         <v>133309</v>
       </c>
       <c r="G7" s="7">
@@ -3190,51 +3190,51 @@
       </c>
       <c r="DI7" s="14">
         <v>797618</v>
       </c>
       <c r="DJ7" s="14">
         <v>854142</v>
       </c>
       <c r="DK7" s="14">
         <v>904963</v>
       </c>
       <c r="DL7" s="14">
         <v>866486</v>
       </c>
       <c r="DM7" s="14">
         <v>981362</v>
       </c>
       <c r="DN7" s="11">
         <v>888903</v>
       </c>
       <c r="DO7" s="11">
         <v>922274</v>
       </c>
       <c r="DP7" s="11">
         <v>978962</v>
       </c>
-      <c r="DQ7" s="11">
+      <c r="DQ7" s="14">
         <v>949524</v>
       </c>
       <c r="DR7" s="11">
         <v>1068068</v>
       </c>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>73086</v>
       </c>
       <c r="C8" s="7">
         <v>68763</v>
       </c>
       <c r="D8" s="7">
         <v>73883</v>
       </c>
       <c r="E8" s="7">
         <v>77085</v>
       </c>
       <c r="F8" s="7">
         <v>75764</v>
       </c>
@@ -3558,52 +3558,52 @@
       </c>
       <c r="DI8" s="14">
         <v>455647</v>
       </c>
       <c r="DJ8" s="14">
         <v>471222</v>
       </c>
       <c r="DK8" s="14">
         <v>528801</v>
       </c>
       <c r="DL8" s="14">
         <v>477895</v>
       </c>
       <c r="DM8" s="14">
         <v>519020</v>
       </c>
       <c r="DN8" s="11">
         <v>522905</v>
       </c>
       <c r="DO8" s="11">
         <v>535172</v>
       </c>
       <c r="DP8" s="11">
         <v>601560</v>
       </c>
-      <c r="DQ8" s="11">
-        <v>551183</v>
+      <c r="DQ8" s="14">
+        <v>545747</v>
       </c>
       <c r="DR8" s="11">
         <v>591537</v>
       </c>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>64187</v>
       </c>
       <c r="C9" s="7">
         <v>64617</v>
       </c>
       <c r="D9" s="7">
         <v>69217</v>
       </c>
       <c r="E9" s="7">
         <v>69162</v>
       </c>
       <c r="F9" s="7">
         <v>68036</v>
       </c>
       <c r="G9" s="7">
@@ -3926,52 +3926,52 @@
       </c>
       <c r="DI9" s="14">
         <v>379756</v>
       </c>
       <c r="DJ9" s="14">
         <v>393270</v>
       </c>
       <c r="DK9" s="14">
         <v>482046</v>
       </c>
       <c r="DL9" s="14">
         <v>403696</v>
       </c>
       <c r="DM9" s="14">
         <v>416438</v>
       </c>
       <c r="DN9" s="11">
         <v>444027</v>
       </c>
       <c r="DO9" s="11">
         <v>450298</v>
       </c>
       <c r="DP9" s="11">
         <v>561147</v>
       </c>
-      <c r="DQ9" s="11">
-        <v>469694</v>
+      <c r="DQ9" s="14">
+        <v>469729</v>
       </c>
       <c r="DR9" s="11">
         <v>477720</v>
       </c>
     </row>
     <row r="10" spans="1:122" ht="22.5" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B10" s="7">
         <v>44909</v>
       </c>
       <c r="C10" s="7">
         <v>45050</v>
       </c>
       <c r="D10" s="7">
         <v>49217</v>
       </c>
       <c r="E10" s="7">
         <v>47791</v>
       </c>
       <c r="F10" s="7">
         <v>49437</v>
       </c>
       <c r="G10" s="7">
@@ -4294,52 +4294,52 @@
       </c>
       <c r="DI10" s="14">
         <v>270118</v>
       </c>
       <c r="DJ10" s="14">
         <v>282964</v>
       </c>
       <c r="DK10" s="14">
         <v>305439</v>
       </c>
       <c r="DL10" s="14">
         <v>286552</v>
       </c>
       <c r="DM10" s="14">
         <v>285989</v>
       </c>
       <c r="DN10" s="11">
         <v>311601</v>
       </c>
       <c r="DO10" s="11">
         <v>326807</v>
       </c>
       <c r="DP10" s="11">
         <v>384260</v>
       </c>
-      <c r="DQ10" s="11">
-        <v>327763</v>
+      <c r="DQ10" s="14">
+        <v>327577</v>
       </c>
       <c r="DR10" s="11">
         <v>333310</v>
       </c>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="7">
         <v>91072</v>
       </c>
       <c r="C11" s="7">
         <v>91538</v>
       </c>
       <c r="D11" s="7">
         <v>99155</v>
       </c>
       <c r="E11" s="7">
         <v>96964</v>
       </c>
       <c r="F11" s="7">
         <v>101500</v>
       </c>
       <c r="G11" s="7">
@@ -4662,52 +4662,52 @@
       </c>
       <c r="DI11" s="14">
         <v>493831</v>
       </c>
       <c r="DJ11" s="14">
         <v>509788</v>
       </c>
       <c r="DK11" s="14">
         <v>541082</v>
       </c>
       <c r="DL11" s="14">
         <v>508363</v>
       </c>
       <c r="DM11" s="14">
         <v>485852</v>
       </c>
       <c r="DN11" s="11">
         <v>490216</v>
       </c>
       <c r="DO11" s="11">
         <v>522618</v>
       </c>
       <c r="DP11" s="11">
         <v>566344</v>
       </c>
-      <c r="DQ11" s="11">
-        <v>513043</v>
+      <c r="DQ11" s="14">
+        <v>515935</v>
       </c>
       <c r="DR11" s="11">
         <v>536800</v>
       </c>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>67267</v>
       </c>
       <c r="C12" s="7">
         <v>66505</v>
       </c>
       <c r="D12" s="7">
         <v>72122</v>
       </c>
       <c r="E12" s="7">
         <v>71907</v>
       </c>
       <c r="F12" s="7">
         <v>70848</v>
       </c>
       <c r="G12" s="7">
@@ -5030,52 +5030,52 @@
       </c>
       <c r="DI12" s="14">
         <v>346838</v>
       </c>
       <c r="DJ12" s="14">
         <v>360192</v>
       </c>
       <c r="DK12" s="14">
         <v>399897</v>
       </c>
       <c r="DL12" s="14">
         <v>365157</v>
       </c>
       <c r="DM12" s="14">
         <v>396444</v>
       </c>
       <c r="DN12" s="11">
         <v>402658</v>
       </c>
       <c r="DO12" s="11">
         <v>417695</v>
       </c>
       <c r="DP12" s="11">
         <v>441034</v>
       </c>
-      <c r="DQ12" s="11">
-        <v>417152</v>
+      <c r="DQ12" s="14">
+        <v>417100</v>
       </c>
       <c r="DR12" s="11">
         <v>430171</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>83819</v>
       </c>
       <c r="C13" s="7">
         <v>87836</v>
       </c>
       <c r="D13" s="7">
         <v>94021</v>
       </c>
       <c r="E13" s="7">
         <v>93114</v>
       </c>
       <c r="F13" s="7">
         <v>90279</v>
       </c>
       <c r="G13" s="7">
@@ -5398,51 +5398,51 @@
       </c>
       <c r="DI13" s="14">
         <v>509154</v>
       </c>
       <c r="DJ13" s="14">
         <v>531960</v>
       </c>
       <c r="DK13" s="14">
         <v>572626</v>
       </c>
       <c r="DL13" s="14">
         <v>532098</v>
       </c>
       <c r="DM13" s="14">
         <v>579770</v>
       </c>
       <c r="DN13" s="11">
         <v>589778</v>
       </c>
       <c r="DO13" s="11">
         <v>625844</v>
       </c>
       <c r="DP13" s="11">
         <v>640676</v>
       </c>
-      <c r="DQ13" s="11">
+      <c r="DQ13" s="14">
         <v>606895</v>
       </c>
       <c r="DR13" s="11">
         <v>654342</v>
       </c>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="7">
         <v>68067</v>
       </c>
       <c r="C14" s="7">
         <v>64768</v>
       </c>
       <c r="D14" s="7">
         <v>71778</v>
       </c>
       <c r="E14" s="7">
         <v>68051</v>
       </c>
       <c r="F14" s="7">
         <v>70655</v>
       </c>
@@ -5766,51 +5766,51 @@
       </c>
       <c r="DI14" s="14">
         <v>317763</v>
       </c>
       <c r="DJ14" s="14">
         <v>332998</v>
       </c>
       <c r="DK14" s="14">
         <v>361565</v>
       </c>
       <c r="DL14" s="14">
         <v>341277</v>
       </c>
       <c r="DM14" s="14">
         <v>348894</v>
       </c>
       <c r="DN14" s="11">
         <v>346549</v>
       </c>
       <c r="DO14" s="11">
         <v>353630</v>
       </c>
       <c r="DP14" s="11">
         <v>381122</v>
       </c>
-      <c r="DQ14" s="11">
+      <c r="DQ14" s="14">
         <v>356448</v>
       </c>
       <c r="DR14" s="11">
         <v>365066</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="7">
         <v>92462</v>
       </c>
       <c r="C15" s="7">
         <v>93152</v>
       </c>
       <c r="D15" s="7">
         <v>115181</v>
       </c>
       <c r="E15" s="7">
         <v>112656</v>
       </c>
       <c r="F15" s="7">
         <v>102262</v>
       </c>
@@ -6134,51 +6134,51 @@
       </c>
       <c r="DI15" s="14">
         <v>661339</v>
       </c>
       <c r="DJ15" s="14">
         <v>673345</v>
       </c>
       <c r="DK15" s="14">
         <v>798337</v>
       </c>
       <c r="DL15" s="14">
         <v>726771</v>
       </c>
       <c r="DM15" s="14">
         <v>859822</v>
       </c>
       <c r="DN15" s="11">
         <v>819916</v>
       </c>
       <c r="DO15" s="11">
         <v>818114</v>
       </c>
       <c r="DP15" s="11">
         <v>883520</v>
       </c>
-      <c r="DQ15" s="11">
+      <c r="DQ15" s="14">
         <v>834522</v>
       </c>
       <c r="DR15" s="11">
         <v>883837</v>
       </c>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="7">
         <v>145660</v>
       </c>
       <c r="C16" s="7">
         <v>150549</v>
       </c>
       <c r="D16" s="7">
         <v>157022</v>
       </c>
       <c r="E16" s="7">
         <v>160681</v>
       </c>
       <c r="F16" s="7">
         <v>148680</v>
       </c>
@@ -6502,51 +6502,51 @@
       </c>
       <c r="DI16" s="14">
         <v>878739</v>
       </c>
       <c r="DJ16" s="14">
         <v>831462</v>
       </c>
       <c r="DK16" s="14">
         <v>943931</v>
       </c>
       <c r="DL16" s="14">
         <v>856213</v>
       </c>
       <c r="DM16" s="14">
         <v>855468</v>
       </c>
       <c r="DN16" s="11">
         <v>955051</v>
       </c>
       <c r="DO16" s="11">
         <v>883611</v>
       </c>
       <c r="DP16" s="11">
         <v>987485</v>
       </c>
-      <c r="DQ16" s="11">
+      <c r="DQ16" s="14">
         <v>920985</v>
       </c>
       <c r="DR16" s="11">
         <v>1010271</v>
       </c>
     </row>
     <row r="17" spans="1:122">
       <c r="A17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="7">
         <v>57748</v>
       </c>
       <c r="C17" s="7">
         <v>57230</v>
       </c>
       <c r="D17" s="7">
         <v>73380</v>
       </c>
       <c r="E17" s="7">
         <v>67193</v>
       </c>
       <c r="F17" s="7">
         <v>67435</v>
       </c>
@@ -6870,51 +6870,51 @@
       </c>
       <c r="DI17" s="14">
         <v>294879</v>
       </c>
       <c r="DJ17" s="14">
         <v>298822</v>
       </c>
       <c r="DK17" s="14">
         <v>325624</v>
       </c>
       <c r="DL17" s="14">
         <v>323068</v>
       </c>
       <c r="DM17" s="14">
         <v>330637</v>
       </c>
       <c r="DN17" s="11">
         <v>330048</v>
       </c>
       <c r="DO17" s="11">
         <v>347746</v>
       </c>
       <c r="DP17" s="11">
         <v>372896</v>
       </c>
-      <c r="DQ17" s="11">
+      <c r="DQ17" s="14">
         <v>356643</v>
       </c>
       <c r="DR17" s="11">
         <v>360960</v>
       </c>
     </row>
     <row r="18" spans="1:122">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="7">
         <v>124434</v>
       </c>
       <c r="C18" s="7">
         <v>124527</v>
       </c>
       <c r="D18" s="7">
         <v>132403</v>
       </c>
       <c r="E18" s="7">
         <v>133814</v>
       </c>
       <c r="F18" s="7">
         <v>132935</v>
       </c>
@@ -7238,51 +7238,51 @@
       </c>
       <c r="DI18" s="14">
         <v>549673</v>
       </c>
       <c r="DJ18" s="14">
         <v>593349</v>
       </c>
       <c r="DK18" s="14">
         <v>697905</v>
       </c>
       <c r="DL18" s="14">
         <v>597883</v>
       </c>
       <c r="DM18" s="14">
         <v>597411</v>
       </c>
       <c r="DN18" s="11">
         <v>624461</v>
       </c>
       <c r="DO18" s="11">
         <v>637570</v>
       </c>
       <c r="DP18" s="11">
         <v>731415</v>
       </c>
-      <c r="DQ18" s="11">
+      <c r="DQ18" s="14">
         <v>656257</v>
       </c>
       <c r="DR18" s="11">
         <v>638235</v>
       </c>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="7">
         <v>85948</v>
       </c>
       <c r="C19" s="7">
         <v>86917</v>
       </c>
       <c r="D19" s="7">
         <v>97117</v>
       </c>
       <c r="E19" s="7">
         <v>94017</v>
       </c>
       <c r="F19" s="7">
         <v>91274</v>
       </c>
@@ -7606,51 +7606,51 @@
       </c>
       <c r="DI19" s="14">
         <v>348489</v>
       </c>
       <c r="DJ19" s="14">
         <v>359375</v>
       </c>
       <c r="DK19" s="14">
         <v>372362</v>
       </c>
       <c r="DL19" s="14">
         <v>369772</v>
       </c>
       <c r="DM19" s="14">
         <v>349519</v>
       </c>
       <c r="DN19" s="11">
         <v>360137</v>
       </c>
       <c r="DO19" s="11">
         <v>359722</v>
       </c>
       <c r="DP19" s="11">
         <v>380243</v>
       </c>
-      <c r="DQ19" s="11">
+      <c r="DQ19" s="14">
         <v>364301</v>
       </c>
       <c r="DR19" s="11">
         <v>377964</v>
       </c>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="7">
         <v>56313</v>
       </c>
       <c r="C20" s="7">
         <v>57697</v>
       </c>
       <c r="D20" s="7">
         <v>61070</v>
       </c>
       <c r="E20" s="7">
         <v>67417</v>
       </c>
       <c r="F20" s="7">
         <v>69027</v>
       </c>
@@ -7974,51 +7974,51 @@
       </c>
       <c r="DI20" s="14">
         <v>316644</v>
       </c>
       <c r="DJ20" s="14">
         <v>317275</v>
       </c>
       <c r="DK20" s="14">
         <v>384499</v>
       </c>
       <c r="DL20" s="14">
         <v>338637</v>
       </c>
       <c r="DM20" s="14">
         <v>362015</v>
       </c>
       <c r="DN20" s="11">
         <v>358688</v>
       </c>
       <c r="DO20" s="11">
         <v>354182</v>
       </c>
       <c r="DP20" s="11">
         <v>422486</v>
       </c>
-      <c r="DQ20" s="11">
+      <c r="DQ20" s="14">
         <v>370822</v>
       </c>
       <c r="DR20" s="11">
         <v>403447</v>
       </c>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="7">
         <v>40631</v>
       </c>
       <c r="C21" s="7">
         <v>40821</v>
       </c>
       <c r="D21" s="7">
         <v>41564</v>
       </c>
       <c r="E21" s="7">
         <v>47679</v>
       </c>
       <c r="F21" s="7">
         <v>49083</v>
       </c>
@@ -8342,51 +8342,51 @@
       </c>
       <c r="DI21" s="14">
         <v>346635</v>
       </c>
       <c r="DJ21" s="14">
         <v>271982</v>
       </c>
       <c r="DK21" s="14">
         <v>311298</v>
       </c>
       <c r="DL21" s="14">
         <v>303020</v>
       </c>
       <c r="DM21" s="14">
         <v>302428</v>
       </c>
       <c r="DN21" s="11">
         <v>373801</v>
       </c>
       <c r="DO21" s="11">
         <v>290891</v>
       </c>
       <c r="DP21" s="11">
         <v>329054</v>
       </c>
-      <c r="DQ21" s="11">
+      <c r="DQ21" s="14">
         <v>322678</v>
       </c>
       <c r="DR21" s="11">
         <v>315100</v>
       </c>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B22" s="7">
         <v>45166</v>
       </c>
       <c r="C22" s="7">
         <v>44092</v>
       </c>
       <c r="D22" s="7">
         <v>47178</v>
       </c>
       <c r="E22" s="7">
         <v>53608</v>
       </c>
       <c r="F22" s="7">
         <v>57902</v>
       </c>
@@ -8710,52 +8710,52 @@
       </c>
       <c r="DI22" s="14">
         <v>315034</v>
       </c>
       <c r="DJ22" s="14">
         <v>312986</v>
       </c>
       <c r="DK22" s="14">
         <v>334695</v>
       </c>
       <c r="DL22" s="14">
         <v>315409</v>
       </c>
       <c r="DM22" s="14">
         <v>312758</v>
       </c>
       <c r="DN22" s="11">
         <v>339633</v>
       </c>
       <c r="DO22" s="11">
         <v>328504</v>
       </c>
       <c r="DP22" s="11">
         <v>353273</v>
       </c>
-      <c r="DQ22" s="11">
-        <v>334192</v>
+      <c r="DQ22" s="14">
+        <v>334195</v>
       </c>
       <c r="DR22" s="11">
         <v>334768</v>
       </c>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="7">
         <v>41881</v>
       </c>
       <c r="C23" s="7">
         <v>42261</v>
       </c>
       <c r="D23" s="7">
         <v>51131</v>
       </c>
       <c r="E23" s="7">
         <v>51593</v>
       </c>
       <c r="F23" s="7">
         <v>50281</v>
       </c>
       <c r="G23" s="7">
@@ -9078,51 +9078,51 @@
       </c>
       <c r="DI23" s="14">
         <v>260949</v>
       </c>
       <c r="DJ23" s="14">
         <v>267218</v>
       </c>
       <c r="DK23" s="14">
         <v>300790</v>
       </c>
       <c r="DL23" s="14">
         <v>270487</v>
       </c>
       <c r="DM23" s="14">
         <v>284938</v>
       </c>
       <c r="DN23" s="11">
         <v>301780</v>
       </c>
       <c r="DO23" s="11">
         <v>305088</v>
       </c>
       <c r="DP23" s="11">
         <v>333236</v>
       </c>
-      <c r="DQ23" s="11">
+      <c r="DQ23" s="14">
         <v>308324</v>
       </c>
       <c r="DR23" s="11">
         <v>293671</v>
       </c>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="7">
         <v>131178</v>
       </c>
       <c r="C24" s="7">
         <v>128845</v>
       </c>
       <c r="D24" s="7">
         <v>142287</v>
       </c>
       <c r="E24" s="7">
         <v>131758</v>
       </c>
       <c r="F24" s="7">
         <v>134768</v>
       </c>
@@ -9446,74 +9446,74 @@
       </c>
       <c r="DI24" s="14">
         <v>330613</v>
       </c>
       <c r="DJ24" s="14">
         <v>330938</v>
       </c>
       <c r="DK24" s="14">
         <v>331346</v>
       </c>
       <c r="DL24" s="14">
         <v>361272</v>
       </c>
       <c r="DM24" s="14">
         <v>330768</v>
       </c>
       <c r="DN24" s="11">
         <v>361592</v>
       </c>
       <c r="DO24" s="11">
         <v>361936</v>
       </c>
       <c r="DP24" s="11">
         <v>363958</v>
       </c>
-      <c r="DQ24" s="11">
+      <c r="DQ24" s="14">
         <v>405176</v>
       </c>
       <c r="DR24" s="11">
         <v>362123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY97"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX5" sqref="BX5"/>
+      <selection activeCell="BX39" sqref="BX39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" customWidth="1"/>
@@ -9543,162 +9543,162 @@
         <v>148</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="53"/>
       <c r="T1" s="53"/>
       <c r="U1" s="53"/>
       <c r="V1" s="53"/>
     </row>
     <row r="2" spans="1:77" s="2" customFormat="1">
-      <c r="A2" s="66"/>
-      <c r="B2" s="62" t="s">
+      <c r="A2" s="62"/>
+      <c r="B2" s="59" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="63"/>
-[...3 lines deleted...]
-      <c r="G2" s="62" t="s">
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="59" t="s">
         <v>101</v>
       </c>
-      <c r="H2" s="63"/>
-[...3 lines deleted...]
-      <c r="L2" s="62" t="s">
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="59" t="s">
         <v>100</v>
       </c>
-      <c r="M2" s="63"/>
-[...3 lines deleted...]
-      <c r="Q2" s="62" t="s">
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="59" t="s">
         <v>99</v>
       </c>
-      <c r="R2" s="63"/>
-[...3 lines deleted...]
-      <c r="V2" s="62" t="s">
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="W2" s="63"/>
-[...3 lines deleted...]
-      <c r="AA2" s="61" t="s">
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="66" t="s">
         <v>97</v>
       </c>
-      <c r="AB2" s="61"/>
-[...3 lines deleted...]
-      <c r="AF2" s="61" t="s">
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="67"/>
+      <c r="AF2" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="AG2" s="61"/>
-[...3 lines deleted...]
-      <c r="AK2" s="61" t="s">
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66" t="s">
         <v>104</v>
       </c>
-      <c r="AL2" s="61"/>
-[...3 lines deleted...]
-      <c r="AP2" s="62" t="s">
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="59" t="s">
         <v>109</v>
       </c>
-      <c r="AQ2" s="63"/>
-[...3 lines deleted...]
-      <c r="AU2" s="62" t="s">
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="59" t="s">
         <v>114</v>
       </c>
-      <c r="AV2" s="63"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="62" t="s">
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="60"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="BA2" s="63"/>
-[...3 lines deleted...]
-      <c r="BE2" s="62" t="s">
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="61"/>
+      <c r="BE2" s="59" t="s">
         <v>130</v>
       </c>
-      <c r="BF2" s="63"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="62" t="s">
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="61"/>
+      <c r="BJ2" s="59" t="s">
         <v>131</v>
       </c>
-      <c r="BK2" s="63"/>
-[...3 lines deleted...]
-      <c r="BO2" s="62" t="s">
+      <c r="BK2" s="60"/>
+      <c r="BL2" s="60"/>
+      <c r="BM2" s="60"/>
+      <c r="BN2" s="61"/>
+      <c r="BO2" s="59" t="s">
         <v>137</v>
       </c>
-      <c r="BP2" s="63"/>
-[...3 lines deleted...]
-      <c r="BT2" s="62" t="s">
+      <c r="BP2" s="60"/>
+      <c r="BQ2" s="60"/>
+      <c r="BR2" s="60"/>
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="59" t="s">
         <v>144</v>
       </c>
-      <c r="BU2" s="63"/>
-[...2 lines deleted...]
-      <c r="BX2" s="64"/>
+      <c r="BU2" s="60"/>
+      <c r="BV2" s="60"/>
+      <c r="BW2" s="60"/>
+      <c r="BX2" s="61"/>
       <c r="BY2" s="56" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:77" s="2" customFormat="1" ht="22.5">
-      <c r="A3" s="66"/>
+      <c r="A3" s="62"/>
       <c r="B3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -9886,108 +9886,108 @@
       </c>
       <c r="BS3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="BT3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BV3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="BX3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="BY3" s="3" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="4" spans="1:77" s="2" customFormat="1">
       <c r="A4" s="4"/>
-      <c r="B4" s="59"/>
-[...56 lines deleted...]
-      <c r="BG4" s="60"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="65"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="65"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="65"/>
+      <c r="AQ4" s="65"/>
+      <c r="AR4" s="65"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="65"/>
+      <c r="AV4" s="65"/>
+      <c r="AW4" s="65"/>
+      <c r="AX4" s="65"/>
+      <c r="AY4" s="65"/>
+      <c r="AZ4" s="65"/>
+      <c r="BA4" s="65"/>
+      <c r="BB4" s="65"/>
+      <c r="BC4" s="65"/>
+      <c r="BD4" s="65"/>
+      <c r="BE4" s="65"/>
+      <c r="BF4" s="65"/>
+      <c r="BG4" s="65"/>
       <c r="BY4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="55">
         <v>80195</v>
       </c>
       <c r="C5" s="55">
         <v>82740</v>
       </c>
       <c r="D5" s="55">
         <v>86229</v>
       </c>
       <c r="E5" s="8">
         <v>89959</v>
       </c>
       <c r="F5" s="7">
         <v>90027.9</v>
       </c>
       <c r="G5" s="8">
         <v>93947</v>
@@ -10174,52 +10174,52 @@
       </c>
       <c r="BP5" s="11">
         <v>392655</v>
       </c>
       <c r="BQ5" s="11">
         <v>391713</v>
       </c>
       <c r="BR5" s="11">
         <v>402626</v>
       </c>
       <c r="BS5" s="14">
         <v>405416</v>
       </c>
       <c r="BT5" s="14">
         <v>423133</v>
       </c>
       <c r="BU5" s="14">
         <v>435711</v>
       </c>
       <c r="BV5" s="14">
         <v>433312</v>
       </c>
       <c r="BW5" s="14">
         <v>441998</v>
       </c>
-      <c r="BX5" s="11">
-        <v>443890</v>
+      <c r="BX5" s="14">
+        <v>443315</v>
       </c>
       <c r="BY5" s="11">
         <v>461486</v>
       </c>
     </row>
     <row r="6" spans="1:77" s="15" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>33210</v>
       </c>
       <c r="C6" s="7">
         <v>37328</v>
       </c>
       <c r="D6" s="7">
         <v>41138</v>
       </c>
       <c r="E6" s="8">
         <v>44870</v>
       </c>
       <c r="F6" s="7">
         <v>44986.1</v>
       </c>
       <c r="G6" s="8">
@@ -10407,51 +10407,51 @@
       </c>
       <c r="BP6" s="11">
         <v>231936</v>
       </c>
       <c r="BQ6" s="11">
         <v>250000</v>
       </c>
       <c r="BR6" s="11">
         <v>262384</v>
       </c>
       <c r="BS6" s="14">
         <v>263517</v>
       </c>
       <c r="BT6" s="14">
         <v>248937</v>
       </c>
       <c r="BU6" s="14">
         <v>279557</v>
       </c>
       <c r="BV6" s="14">
         <v>299222</v>
       </c>
       <c r="BW6" s="14">
         <v>319458</v>
       </c>
-      <c r="BX6" s="11">
+      <c r="BX6" s="14">
         <v>320808</v>
       </c>
       <c r="BY6" s="11">
         <v>299513</v>
       </c>
     </row>
     <row r="7" spans="1:77" s="15" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="7">
         <v>99417</v>
       </c>
       <c r="C7" s="7">
         <v>100815</v>
       </c>
       <c r="D7" s="7">
         <v>103206</v>
       </c>
       <c r="E7" s="8">
         <v>107365</v>
       </c>
       <c r="F7" s="7">
         <v>107441.60000000001</v>
       </c>
@@ -10640,52 +10640,52 @@
       </c>
       <c r="BP7" s="11">
         <v>540301</v>
       </c>
       <c r="BQ7" s="11">
         <v>546940</v>
       </c>
       <c r="BR7" s="11">
         <v>564800</v>
       </c>
       <c r="BS7" s="14">
         <v>569617</v>
       </c>
       <c r="BT7" s="14">
         <v>624428</v>
       </c>
       <c r="BU7" s="14">
         <v>615033</v>
       </c>
       <c r="BV7" s="14">
         <v>617718</v>
       </c>
       <c r="BW7" s="14">
         <v>634737</v>
       </c>
-      <c r="BX7" s="11">
-        <v>640290</v>
+      <c r="BX7" s="14">
+        <v>638696</v>
       </c>
       <c r="BY7" s="11">
         <v>696725</v>
       </c>
     </row>
     <row r="8" spans="1:77" s="15" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>160088</v>
       </c>
       <c r="C8" s="7">
         <v>159649</v>
       </c>
       <c r="D8" s="7">
         <v>163511</v>
       </c>
       <c r="E8" s="8">
         <v>169339</v>
       </c>
       <c r="F8" s="7">
         <v>169656.4</v>
       </c>
       <c r="G8" s="8">
@@ -10873,51 +10873,51 @@
       </c>
       <c r="BP8" s="11">
         <v>830290</v>
       </c>
       <c r="BQ8" s="11">
         <v>837294</v>
       </c>
       <c r="BR8" s="11">
         <v>853129</v>
       </c>
       <c r="BS8" s="14">
         <v>866486</v>
       </c>
       <c r="BT8" s="14">
         <v>981362</v>
       </c>
       <c r="BU8" s="14">
         <v>936142</v>
       </c>
       <c r="BV8" s="14">
         <v>930496</v>
       </c>
       <c r="BW8" s="14">
         <v>940515</v>
       </c>
-      <c r="BX8" s="11">
+      <c r="BX8" s="14">
         <v>949524</v>
       </c>
       <c r="BY8" s="11">
         <v>1068068</v>
       </c>
     </row>
     <row r="9" spans="1:77" s="15" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>82259</v>
       </c>
       <c r="C9" s="7">
         <v>84425</v>
       </c>
       <c r="D9" s="7">
         <v>86649</v>
       </c>
       <c r="E9" s="8">
         <v>90226</v>
       </c>
       <c r="F9" s="7">
         <v>90104.5</v>
       </c>
@@ -11106,52 +11106,52 @@
       </c>
       <c r="BP9" s="11">
         <v>453414</v>
       </c>
       <c r="BQ9" s="11">
         <v>459375</v>
       </c>
       <c r="BR9" s="11">
         <v>477095</v>
       </c>
       <c r="BS9" s="14">
         <v>477895</v>
       </c>
       <c r="BT9" s="14">
         <v>519020</v>
       </c>
       <c r="BU9" s="14">
         <v>521952</v>
       </c>
       <c r="BV9" s="14">
         <v>527164</v>
       </c>
       <c r="BW9" s="14">
         <v>546413</v>
       </c>
-      <c r="BX9" s="11">
-        <v>551183</v>
+      <c r="BX9" s="14">
+        <v>545747</v>
       </c>
       <c r="BY9" s="11">
         <v>591537</v>
       </c>
     </row>
     <row r="10" spans="1:77" s="15" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>74608</v>
       </c>
       <c r="C10" s="7">
         <v>76386</v>
       </c>
       <c r="D10" s="7">
         <v>77076</v>
       </c>
       <c r="E10" s="8">
         <v>80845</v>
       </c>
       <c r="F10" s="7">
         <v>81125.2</v>
       </c>
       <c r="G10" s="8">
@@ -11339,52 +11339,52 @@
       </c>
       <c r="BP10" s="11">
         <v>369475</v>
       </c>
       <c r="BQ10" s="11">
         <v>376497</v>
       </c>
       <c r="BR10" s="11">
         <v>403142</v>
       </c>
       <c r="BS10" s="14">
         <v>403696</v>
       </c>
       <c r="BT10" s="14">
         <v>416438</v>
       </c>
       <c r="BU10" s="14">
         <v>430202</v>
       </c>
       <c r="BV10" s="14">
         <v>436935</v>
       </c>
       <c r="BW10" s="14">
         <v>467609</v>
       </c>
-      <c r="BX10" s="11">
-        <v>469694</v>
+      <c r="BX10" s="14">
+        <v>469729</v>
       </c>
       <c r="BY10" s="11">
         <v>477720</v>
       </c>
     </row>
     <row r="11" spans="1:77" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="7">
         <v>50183</v>
       </c>
       <c r="C11" s="7">
         <v>50165</v>
       </c>
       <c r="D11" s="7">
         <v>51445</v>
       </c>
       <c r="E11" s="8">
         <v>52855</v>
       </c>
       <c r="F11" s="7">
         <v>52990.9</v>
       </c>
       <c r="G11" s="8">
@@ -11572,52 +11572,52 @@
       </c>
       <c r="BP11" s="11">
         <v>264454</v>
       </c>
       <c r="BQ11" s="11">
         <v>271810</v>
       </c>
       <c r="BR11" s="11">
         <v>278492</v>
       </c>
       <c r="BS11" s="14">
         <v>286552</v>
       </c>
       <c r="BT11" s="14">
         <v>285989</v>
       </c>
       <c r="BU11" s="14">
         <v>298569</v>
       </c>
       <c r="BV11" s="14">
         <v>307173</v>
       </c>
       <c r="BW11" s="14">
         <v>324783</v>
       </c>
-      <c r="BX11" s="11">
-        <v>327763</v>
+      <c r="BX11" s="14">
+        <v>327577</v>
       </c>
       <c r="BY11" s="11">
         <v>333310</v>
       </c>
     </row>
     <row r="12" spans="1:77" s="15" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="7">
         <v>104389</v>
       </c>
       <c r="C12" s="7">
         <v>106816</v>
       </c>
       <c r="D12" s="7">
         <v>107681</v>
       </c>
       <c r="E12" s="8">
         <v>109362</v>
       </c>
       <c r="F12" s="7">
         <v>110168.5</v>
       </c>
       <c r="G12" s="8">
@@ -11805,52 +11805,52 @@
       </c>
       <c r="BP12" s="11">
         <v>489183</v>
       </c>
       <c r="BQ12" s="11">
         <v>499770</v>
       </c>
       <c r="BR12" s="11">
         <v>511043</v>
       </c>
       <c r="BS12" s="14">
         <v>508363</v>
       </c>
       <c r="BT12" s="14">
         <v>485852</v>
       </c>
       <c r="BU12" s="14">
         <v>483392</v>
       </c>
       <c r="BV12" s="14">
         <v>495778</v>
       </c>
       <c r="BW12" s="14">
         <v>513716</v>
       </c>
-      <c r="BX12" s="11">
-        <v>513043</v>
+      <c r="BX12" s="14">
+        <v>515935</v>
       </c>
       <c r="BY12" s="11">
         <v>536800</v>
       </c>
     </row>
     <row r="13" spans="1:77" s="15" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="7">
         <v>78668</v>
       </c>
       <c r="C13" s="7">
         <v>79902</v>
       </c>
       <c r="D13" s="7">
         <v>81829</v>
       </c>
       <c r="E13" s="8">
         <v>84253</v>
       </c>
       <c r="F13" s="7">
         <v>84598.1</v>
       </c>
       <c r="G13" s="8">
@@ -12038,52 +12038,52 @@
       </c>
       <c r="BP13" s="11">
         <v>343932</v>
       </c>
       <c r="BQ13" s="11">
         <v>349101</v>
       </c>
       <c r="BR13" s="11">
         <v>362074</v>
       </c>
       <c r="BS13" s="14">
         <v>365157</v>
       </c>
       <c r="BT13" s="14">
         <v>396444</v>
       </c>
       <c r="BU13" s="14">
         <v>398747</v>
       </c>
       <c r="BV13" s="14">
         <v>403962</v>
       </c>
       <c r="BW13" s="14">
         <v>411327</v>
       </c>
-      <c r="BX13" s="11">
-        <v>417152</v>
+      <c r="BX13" s="14">
+        <v>417100</v>
       </c>
       <c r="BY13" s="11">
         <v>430171</v>
       </c>
     </row>
     <row r="14" spans="1:77" s="15" customFormat="1">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
         <v>102569</v>
       </c>
       <c r="C14" s="7">
         <v>104424</v>
       </c>
       <c r="D14" s="7">
         <v>107492</v>
       </c>
       <c r="E14" s="8">
         <v>112437</v>
       </c>
       <c r="F14" s="7">
         <v>112847</v>
       </c>
       <c r="G14" s="8">
@@ -12271,51 +12271,51 @@
       </c>
       <c r="BP14" s="11">
         <v>509388</v>
       </c>
       <c r="BQ14" s="11">
         <v>517347</v>
       </c>
       <c r="BR14" s="11">
         <v>529925</v>
       </c>
       <c r="BS14" s="14">
         <v>532098</v>
       </c>
       <c r="BT14" s="14">
         <v>579770</v>
       </c>
       <c r="BU14" s="14">
         <v>586147</v>
       </c>
       <c r="BV14" s="14">
         <v>598421</v>
       </c>
       <c r="BW14" s="14">
         <v>604182</v>
       </c>
-      <c r="BX14" s="11">
+      <c r="BX14" s="14">
         <v>606895</v>
       </c>
       <c r="BY14" s="11">
         <v>654342</v>
       </c>
     </row>
     <row r="15" spans="1:77" s="15" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7">
         <v>76500</v>
       </c>
       <c r="C15" s="7">
         <v>77055</v>
       </c>
       <c r="D15" s="7">
         <v>77681</v>
       </c>
       <c r="E15" s="8">
         <v>78868</v>
       </c>
       <c r="F15" s="7">
         <v>78561.8</v>
       </c>
@@ -12504,51 +12504,51 @@
       </c>
       <c r="BP15" s="11">
         <v>327546</v>
       </c>
       <c r="BQ15" s="11">
         <v>328338</v>
       </c>
       <c r="BR15" s="11">
         <v>336737</v>
       </c>
       <c r="BS15" s="14">
         <v>341277</v>
       </c>
       <c r="BT15" s="14">
         <v>348894</v>
       </c>
       <c r="BU15" s="14">
         <v>346570</v>
       </c>
       <c r="BV15" s="14">
         <v>349562</v>
       </c>
       <c r="BW15" s="14">
         <v>355137</v>
       </c>
-      <c r="BX15" s="11">
+      <c r="BX15" s="14">
         <v>356448</v>
       </c>
       <c r="BY15" s="11">
         <v>365066</v>
       </c>
     </row>
     <row r="16" spans="1:77" s="15" customFormat="1">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="7">
         <v>113220</v>
       </c>
       <c r="C16" s="7">
         <v>120983</v>
       </c>
       <c r="D16" s="7">
         <v>122618</v>
       </c>
       <c r="E16" s="8">
         <v>128156</v>
       </c>
       <c r="F16" s="7">
         <v>128651.7</v>
       </c>
@@ -12737,51 +12737,51 @@
       </c>
       <c r="BP16" s="11">
         <v>657433</v>
       </c>
       <c r="BQ16" s="11">
         <v>662605</v>
       </c>
       <c r="BR16" s="11">
         <v>715882</v>
       </c>
       <c r="BS16" s="14">
         <v>726771</v>
       </c>
       <c r="BT16" s="14">
         <v>859822</v>
       </c>
       <c r="BU16" s="14">
         <v>837067</v>
       </c>
       <c r="BV16" s="14">
         <v>833101</v>
       </c>
       <c r="BW16" s="14">
         <v>840466</v>
       </c>
-      <c r="BX16" s="11">
+      <c r="BX16" s="14">
         <v>834522</v>
       </c>
       <c r="BY16" s="11">
         <v>883837</v>
       </c>
     </row>
     <row r="17" spans="1:77" s="15" customFormat="1">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="7">
         <v>163697</v>
       </c>
       <c r="C17" s="7">
         <v>174064</v>
       </c>
       <c r="D17" s="7">
         <v>173524</v>
       </c>
       <c r="E17" s="8">
         <v>179805</v>
       </c>
       <c r="F17" s="7">
         <v>180047.3</v>
       </c>
@@ -12970,51 +12970,51 @@
       </c>
       <c r="BP17" s="11">
         <v>824467</v>
       </c>
       <c r="BQ17" s="11">
         <v>829074</v>
       </c>
       <c r="BR17" s="11">
         <v>857240</v>
       </c>
       <c r="BS17" s="14">
         <v>856213</v>
       </c>
       <c r="BT17" s="14">
         <v>855468</v>
       </c>
       <c r="BU17" s="14">
         <v>910038</v>
       </c>
       <c r="BV17" s="14">
         <v>900581</v>
       </c>
       <c r="BW17" s="14">
         <v>920671</v>
       </c>
-      <c r="BX17" s="11">
+      <c r="BX17" s="14">
         <v>920985</v>
       </c>
       <c r="BY17" s="11">
         <v>1010271</v>
       </c>
     </row>
     <row r="18" spans="1:77" s="15" customFormat="1">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="7">
         <v>70328</v>
       </c>
       <c r="C18" s="7">
         <v>71755</v>
       </c>
       <c r="D18" s="7">
         <v>74632</v>
       </c>
       <c r="E18" s="8">
         <v>77894</v>
       </c>
       <c r="F18" s="7">
         <v>78121.2</v>
       </c>
@@ -13203,51 +13203,51 @@
       </c>
       <c r="BP18" s="11">
         <v>292957</v>
       </c>
       <c r="BQ18" s="11">
         <v>291884</v>
       </c>
       <c r="BR18" s="11">
         <v>299653</v>
       </c>
       <c r="BS18" s="14">
         <v>323068</v>
       </c>
       <c r="BT18" s="14">
         <v>330637</v>
       </c>
       <c r="BU18" s="14">
         <v>333172</v>
       </c>
       <c r="BV18" s="14">
         <v>343691</v>
       </c>
       <c r="BW18" s="14">
         <v>347114</v>
       </c>
-      <c r="BX18" s="11">
+      <c r="BX18" s="14">
         <v>356643</v>
       </c>
       <c r="BY18" s="11">
         <v>360960</v>
       </c>
     </row>
     <row r="19" spans="1:77" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="7">
         <v>152829</v>
       </c>
       <c r="C19" s="7">
         <v>158867</v>
       </c>
       <c r="D19" s="7">
         <v>164899</v>
       </c>
       <c r="E19" s="8">
         <v>173955</v>
       </c>
       <c r="F19" s="7">
         <v>171794.3</v>
       </c>
@@ -13436,51 +13436,51 @@
       </c>
       <c r="BP19" s="11">
         <v>543576</v>
       </c>
       <c r="BQ19" s="11">
         <v>557086</v>
       </c>
       <c r="BR19" s="11">
         <v>595411</v>
       </c>
       <c r="BS19" s="14">
         <v>597883</v>
       </c>
       <c r="BT19" s="14">
         <v>597411</v>
       </c>
       <c r="BU19" s="14">
         <v>612638</v>
       </c>
       <c r="BV19" s="14">
         <v>621223</v>
       </c>
       <c r="BW19" s="14">
         <v>648648</v>
       </c>
-      <c r="BX19" s="11">
+      <c r="BX19" s="14">
         <v>656257</v>
       </c>
       <c r="BY19" s="11">
         <v>638235</v>
       </c>
     </row>
     <row r="20" spans="1:77" s="15" customFormat="1">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>94294</v>
       </c>
       <c r="C20" s="7">
         <v>95258</v>
       </c>
       <c r="D20" s="7">
         <v>94529</v>
       </c>
       <c r="E20" s="8">
         <v>94363</v>
       </c>
       <c r="F20" s="7">
         <v>94401.7</v>
       </c>
@@ -13669,51 +13669,51 @@
       </c>
       <c r="BP20" s="11">
         <v>351819</v>
       </c>
       <c r="BQ20" s="11">
         <v>353620</v>
       </c>
       <c r="BR20" s="11">
         <v>362292</v>
       </c>
       <c r="BS20" s="14">
         <v>369772</v>
       </c>
       <c r="BT20" s="14">
         <v>349519</v>
       </c>
       <c r="BU20" s="14">
         <v>353042</v>
       </c>
       <c r="BV20" s="14">
         <v>352780</v>
       </c>
       <c r="BW20" s="14">
         <v>363361</v>
       </c>
-      <c r="BX20" s="11">
+      <c r="BX20" s="14">
         <v>364301</v>
       </c>
       <c r="BY20" s="11">
         <v>377964</v>
       </c>
     </row>
     <row r="21" spans="1:77" s="15" customFormat="1">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="7">
         <v>68274</v>
       </c>
       <c r="C21" s="7">
         <v>70140</v>
       </c>
       <c r="D21" s="7">
         <v>78906</v>
       </c>
       <c r="E21" s="8">
         <v>85024</v>
       </c>
       <c r="F21" s="7">
         <v>84987.1</v>
       </c>
@@ -13902,51 +13902,51 @@
       </c>
       <c r="BP21" s="11">
         <v>321836</v>
       </c>
       <c r="BQ21" s="11">
         <v>320923</v>
       </c>
       <c r="BR21" s="11">
         <v>337634</v>
       </c>
       <c r="BS21" s="14">
         <v>338637</v>
       </c>
       <c r="BT21" s="14">
         <v>362015</v>
       </c>
       <c r="BU21" s="14">
         <v>359232</v>
       </c>
       <c r="BV21" s="14">
         <v>357394</v>
       </c>
       <c r="BW21" s="14">
         <v>372201</v>
       </c>
-      <c r="BX21" s="11">
+      <c r="BX21" s="14">
         <v>370822</v>
       </c>
       <c r="BY21" s="11">
         <v>403447</v>
       </c>
     </row>
     <row r="22" spans="1:77" s="15" customFormat="1">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="7">
         <v>49858</v>
       </c>
       <c r="C22" s="7">
         <v>52905</v>
       </c>
       <c r="D22" s="7">
         <v>56349</v>
       </c>
       <c r="E22" s="8">
         <v>59210</v>
       </c>
       <c r="F22" s="7">
         <v>59220.6</v>
       </c>
@@ -14135,51 +14135,51 @@
       </c>
       <c r="BP22" s="11">
         <v>315292</v>
       </c>
       <c r="BQ22" s="11">
         <v>300469</v>
       </c>
       <c r="BR22" s="11">
         <v>302087</v>
       </c>
       <c r="BS22" s="14">
         <v>303020</v>
       </c>
       <c r="BT22" s="14">
         <v>302428</v>
       </c>
       <c r="BU22" s="14">
         <v>338055</v>
       </c>
       <c r="BV22" s="14">
         <v>322181</v>
       </c>
       <c r="BW22" s="14">
         <v>322665</v>
       </c>
-      <c r="BX22" s="11">
+      <c r="BX22" s="14">
         <v>322678</v>
       </c>
       <c r="BY22" s="11">
         <v>315100</v>
       </c>
     </row>
     <row r="23" spans="1:77" s="15" customFormat="1">
       <c r="A23" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="7">
         <v>57278</v>
       </c>
       <c r="C23" s="7">
         <v>59663</v>
       </c>
       <c r="D23" s="7">
         <v>64455</v>
       </c>
       <c r="E23" s="8">
         <v>67812</v>
       </c>
       <c r="F23" s="7">
         <v>67754.8</v>
       </c>
@@ -14368,52 +14368,52 @@
       </c>
       <c r="BP23" s="11">
         <v>304600</v>
       </c>
       <c r="BQ23" s="11">
         <v>306383</v>
       </c>
       <c r="BR23" s="11">
         <v>314053</v>
       </c>
       <c r="BS23" s="14">
         <v>315409</v>
       </c>
       <c r="BT23" s="14">
         <v>312758</v>
       </c>
       <c r="BU23" s="14">
         <v>326721</v>
       </c>
       <c r="BV23" s="14">
         <v>327351</v>
       </c>
       <c r="BW23" s="14">
         <v>334254</v>
       </c>
-      <c r="BX23" s="11">
-        <v>334192</v>
+      <c r="BX23" s="14">
+        <v>334195</v>
       </c>
       <c r="BY23" s="11">
         <v>334768</v>
       </c>
     </row>
     <row r="24" spans="1:77" s="15" customFormat="1">
       <c r="A24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="7">
         <v>56628</v>
       </c>
       <c r="C24" s="7">
         <v>56695</v>
       </c>
       <c r="D24" s="7">
         <v>61867</v>
       </c>
       <c r="E24" s="8">
         <v>65031</v>
       </c>
       <c r="F24" s="7">
         <v>65234.3</v>
       </c>
       <c r="G24" s="8">
@@ -14601,51 +14601,51 @@
       </c>
       <c r="BP24" s="11">
         <v>252574</v>
       </c>
       <c r="BQ24" s="11">
         <v>257023</v>
       </c>
       <c r="BR24" s="11">
         <v>270487</v>
       </c>
       <c r="BS24" s="14">
         <v>270487</v>
       </c>
       <c r="BT24" s="14">
         <v>284938</v>
       </c>
       <c r="BU24" s="14">
         <v>294658</v>
       </c>
       <c r="BV24" s="14">
         <v>297243</v>
       </c>
       <c r="BW24" s="14">
         <v>304748</v>
       </c>
-      <c r="BX24" s="11">
+      <c r="BX24" s="14">
         <v>308324</v>
       </c>
       <c r="BY24" s="11">
         <v>293671</v>
       </c>
     </row>
     <row r="25" spans="1:77" s="15" customFormat="1">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="7">
         <v>142330</v>
       </c>
       <c r="C25" s="7">
         <v>138554</v>
       </c>
       <c r="D25" s="7">
         <v>136352</v>
       </c>
       <c r="E25" s="8">
         <v>135988</v>
       </c>
       <c r="F25" s="7">
         <v>136205.6</v>
       </c>
@@ -14834,51 +14834,51 @@
       </c>
       <c r="BP25" s="11">
         <v>312264</v>
       </c>
       <c r="BQ25" s="11">
         <v>318559</v>
       </c>
       <c r="BR25" s="11">
         <v>321717</v>
       </c>
       <c r="BS25" s="14">
         <v>361272</v>
       </c>
       <c r="BT25" s="14">
         <v>330768</v>
       </c>
       <c r="BU25" s="14">
         <v>361377</v>
       </c>
       <c r="BV25" s="14">
         <v>361560</v>
       </c>
       <c r="BW25" s="14">
         <v>362165</v>
       </c>
-      <c r="BX25" s="11">
+      <c r="BX25" s="14">
         <v>405176</v>
       </c>
       <c r="BY25" s="11">
         <v>362123</v>
       </c>
     </row>
     <row r="26" spans="1:77">
       <c r="L26" s="18"/>
     </row>
     <row r="27" spans="1:77">
       <c r="L27" s="18"/>
     </row>
     <row r="28" spans="1:77">
       <c r="L28" s="18"/>
     </row>
     <row r="29" spans="1:77">
       <c r="L29" s="18"/>
     </row>
     <row r="30" spans="1:77">
       <c r="L30" s="18"/>
     </row>
     <row r="31" spans="1:77">
       <c r="L31" s="18"/>
     </row>
     <row r="32" spans="1:77">
@@ -15059,183 +15059,183 @@
       <c r="L90" s="19"/>
     </row>
     <row r="91" spans="12:12">
       <c r="L91" s="19"/>
     </row>
     <row r="92" spans="12:12">
       <c r="L92" s="19"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="19"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="19"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="19"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="19"/>
     </row>
     <row r="97" spans="12:12">
       <c r="L97" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="B4:BG4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AA2:AE2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C58CA4-1046-43F3-932E-CC70CC5B1A71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C58CA4-1046-43F3-932E-CC70CC5B1A71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>