--- v2 (2026-08-05)
+++ v3 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410" activeTab="1"/>
+    <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410"/>
   </bookViews>
   <sheets>
-    <sheet name="quarter" sheetId="1" r:id="rId1"/>
-    <sheet name="period" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="quarter" sheetId="1" r:id="rId3"/>
+    <sheet name="period" sheetId="2" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="197">
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishing</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Wholesale and retail trade; repair of motor vehicles and motorcycles</t>
   </si>
   <si>
     <t>Transportation and storage</t>
   </si>
   <si>
@@ -478,63 +482,220 @@
     <t>2025  year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Second quarter, 2025</t>
   </si>
   <si>
     <t>Third quarter, 2025</t>
   </si>
   <si>
     <t>Average monthly wage by type of economic activity</t>
   </si>
   <si>
     <t>Fourth quarter, 2025</t>
   </si>
   <si>
     <t>First quarter, 2026</t>
   </si>
   <si>
     <t>2026  year</t>
   </si>
   <si>
     <t>2025 year</t>
+  </si>
+  <si>
+    <t>Second quarter, 2026</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Average monthly nominal wage</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Since 2010-2011 </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The average monthly nominal wage is the wage calculated on average per employee or per unit of time worked, expressed in monetary units. </t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the average monthly wage of employees</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/421037/file/en/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/514504/file/en/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Labour and Living Standards Statistics
+</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akhmetkali Gulnur Akhmetkalikyzy
+</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly, yearly)
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -545,66 +706,149 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -673,58 +917,76 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -825,105 +1087,177 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Sheet1" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1168,66 +1502,382 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/421037/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/514504/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR24"/>
+  <dimension ref="A1:D30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="39.5703125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="76" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75">
+      <c r="A1" s="84"/>
+      <c r="B1" s="84"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2" s="59">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="58" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>148</v>
+      </c>
+      <c r="D3" s="61"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="58" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="58" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5" s="60" t="s">
+        <v>159</v>
+      </c>
+      <c r="D5" s="61"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="58" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="58" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>163</v>
+      </c>
+      <c r="D7" s="61"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8" s="62" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="58" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>167</v>
+      </c>
+      <c r="D9" s="61"/>
+    </row>
+    <row r="10" spans="1:4" ht="16.5" customHeight="1">
+      <c r="A10" s="64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="58" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11" s="65"/>
+      <c r="D11" s="61"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="58" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="38.25">
+      <c r="A13" s="58" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>173</v>
+      </c>
+      <c r="D13" s="61"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="85" t="s">
+        <v>174</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>175</v>
+      </c>
+      <c r="D14" s="61"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="86"/>
+      <c r="B15" s="67" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="58" t="s">
+        <v>177</v>
+      </c>
+      <c r="B16" s="68" t="s">
+        <v>178</v>
+      </c>
+      <c r="D16" s="61"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="58" t="s">
+        <v>179</v>
+      </c>
+      <c r="B17" s="69">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="58" t="s">
+        <v>180</v>
+      </c>
+      <c r="B18" s="69">
+        <v>46337</v>
+      </c>
+      <c r="D18" s="61"/>
+    </row>
+    <row r="19" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A19" s="58" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19" s="63" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="64" t="s">
+        <v>183</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>184</v>
+      </c>
+      <c r="D20" s="61"/>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="58" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B22" s="71" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" s="61"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="72"/>
+      <c r="B23" s="57"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="72"/>
+      <c r="B24" s="73"/>
+      <c r="D24" s="61"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="72"/>
+      <c r="B25" s="73"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="72"/>
+      <c r="B26" s="73"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="72"/>
+      <c r="B27" s="73"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="72"/>
+      <c r="B28" s="73"/>
+      <c r="D28" s="61"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="72"/>
+      <c r="B29" s="73"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="74"/>
+      <c r="B30" s="75"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="78" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="78" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="78" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="78"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="77"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="79" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="79" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="79" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="79" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="79" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="80" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="81"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="81"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="82" t="s">
+        <v>195</v>
+      </c>
+      <c r="C19" s="83"/>
+      <c r="D19" s="83"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS24"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CY4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DQ37" sqref="DQ37"/>
+      <selection pane="bottomRight" activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="55.42578125" style="15" customWidth="1"/>
     <col min="2" max="8" width="8.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="15" customWidth="1"/>
     <col min="11" max="11" width="9" style="15" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="15" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="15" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="15" customWidth="1"/>
     <col min="19" max="22" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="15" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="15" customWidth="1"/>
     <col min="26" max="27" width="9.85546875" style="15" customWidth="1"/>
     <col min="28" max="35" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.28515625" style="15" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="15" customWidth="1"/>
     <col min="39" max="40" width="10" style="15" customWidth="1"/>
     <col min="41" max="50" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
@@ -1237,65 +1887,67 @@
     <col min="56" max="57" width="10.140625" style="15" bestFit="1" customWidth="1"/>
     <col min="58" max="59" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="8.42578125" style="15" customWidth="1"/>
     <col min="61" max="63" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.28515625" style="15" customWidth="1"/>
     <col min="65" max="66" width="10.140625" style="15" customWidth="1"/>
     <col min="67" max="69" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="70" max="71" width="10.42578125" style="15" customWidth="1"/>
     <col min="72" max="72" width="9.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="73" max="88" width="9.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="9.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="90" max="102" width="9.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="103" max="103" width="9.42578125" style="15" customWidth="1"/>
     <col min="104" max="108" width="9.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="109" max="109" width="9.85546875" style="15" customWidth="1"/>
     <col min="110" max="110" width="7.5703125" style="15" customWidth="1"/>
     <col min="111" max="111" width="8.5703125" style="15" customWidth="1"/>
     <col min="112" max="112" width="8.140625" style="15" customWidth="1"/>
     <col min="113" max="115" width="9.140625" style="15"/>
     <col min="116" max="116" width="8.42578125" style="15" customWidth="1"/>
     <col min="117" max="117" width="7.28515625" style="15" customWidth="1"/>
     <col min="118" max="118" width="9.140625" style="15"/>
     <col min="119" max="119" width="8.28515625" style="15" customWidth="1"/>
     <col min="120" max="120" width="9.140625" style="15"/>
     <col min="121" max="121" width="8.140625" style="15" customWidth="1"/>
-    <col min="122" max="16384" width="9.140625" style="15"/>
+    <col min="122" max="122" width="9.140625" style="15"/>
+    <col min="123" max="123" width="8.42578125" style="15" customWidth="1"/>
+    <col min="124" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="12.75">
+    <row r="1" spans="1:123" ht="12.75">
       <c r="A1" s="38" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
     </row>
-    <row r="2" spans="1:122" s="30" customFormat="1" ht="33.75">
+    <row r="2" spans="1:123" s="30" customFormat="1" ht="33.75">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>24</v>
       </c>
       <c r="G2" s="26" t="s">
         <v>25</v>
       </c>
       <c r="H2" s="27" t="s">
         <v>26</v>
       </c>
       <c r="I2" s="26" t="s">
         <v>27</v>
       </c>
@@ -1616,160 +2268,163 @@
       </c>
       <c r="DK2" s="26" t="s">
         <v>142</v>
       </c>
       <c r="DL2" s="27" t="s">
         <v>145</v>
       </c>
       <c r="DM2" s="28" t="s">
         <v>143</v>
       </c>
       <c r="DN2" s="26" t="s">
         <v>146</v>
       </c>
       <c r="DO2" s="26" t="s">
         <v>147</v>
       </c>
       <c r="DP2" s="26" t="s">
         <v>149</v>
       </c>
       <c r="DQ2" s="27" t="s">
         <v>152</v>
       </c>
       <c r="DR2" s="28" t="s">
         <v>150</v>
       </c>
+      <c r="DS2" s="26" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="3" spans="1:122">
-[...103 lines deleted...]
-      <c r="DR3" s="31" t="s">
+    <row r="3" spans="1:123">
+      <c r="A3" s="87"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+      <c r="S3" s="88"/>
+      <c r="T3" s="88"/>
+      <c r="U3" s="88"/>
+      <c r="V3" s="88"/>
+      <c r="W3" s="88"/>
+      <c r="X3" s="88"/>
+      <c r="Y3" s="88"/>
+      <c r="Z3" s="88"/>
+      <c r="AA3" s="88"/>
+      <c r="AB3" s="88"/>
+      <c r="AC3" s="88"/>
+      <c r="AD3" s="88"/>
+      <c r="AE3" s="88"/>
+      <c r="AF3" s="88"/>
+      <c r="AG3" s="88"/>
+      <c r="AH3" s="88"/>
+      <c r="AI3" s="88"/>
+      <c r="AJ3" s="88"/>
+      <c r="AK3" s="88"/>
+      <c r="AL3" s="88"/>
+      <c r="AM3" s="88"/>
+      <c r="AN3" s="88"/>
+      <c r="AO3" s="88"/>
+      <c r="AP3" s="88"/>
+      <c r="AQ3" s="88"/>
+      <c r="AR3" s="88"/>
+      <c r="AS3" s="88"/>
+      <c r="AT3" s="88"/>
+      <c r="AU3" s="88"/>
+      <c r="AV3" s="88"/>
+      <c r="AW3" s="88"/>
+      <c r="AX3" s="88"/>
+      <c r="AY3" s="88"/>
+      <c r="AZ3" s="88"/>
+      <c r="BA3" s="88"/>
+      <c r="BB3" s="88"/>
+      <c r="BC3" s="88"/>
+      <c r="BD3" s="88"/>
+      <c r="BE3" s="88"/>
+      <c r="BF3" s="88"/>
+      <c r="BG3" s="88"/>
+      <c r="BH3" s="88"/>
+      <c r="BI3" s="88"/>
+      <c r="BJ3" s="88"/>
+      <c r="BK3" s="88"/>
+      <c r="BL3" s="88"/>
+      <c r="BM3" s="88"/>
+      <c r="BN3" s="88"/>
+      <c r="BO3" s="88"/>
+      <c r="BP3" s="88"/>
+      <c r="BQ3" s="88"/>
+      <c r="BR3" s="88"/>
+      <c r="BS3" s="88"/>
+      <c r="BT3" s="88"/>
+      <c r="BU3" s="88"/>
+      <c r="BV3" s="88"/>
+      <c r="BW3" s="88"/>
+      <c r="BX3" s="88"/>
+      <c r="BY3" s="88"/>
+      <c r="BZ3" s="88"/>
+      <c r="CA3" s="88"/>
+      <c r="CB3" s="88"/>
+      <c r="CC3" s="88"/>
+      <c r="CD3" s="88"/>
+      <c r="CE3" s="88"/>
+      <c r="CF3" s="88"/>
+      <c r="CG3" s="88"/>
+      <c r="CH3" s="88"/>
+      <c r="CI3" s="88"/>
+      <c r="CJ3" s="88"/>
+      <c r="CK3" s="88"/>
+      <c r="CL3" s="88"/>
+      <c r="CM3" s="88"/>
+      <c r="CN3" s="88"/>
+      <c r="CO3" s="88"/>
+      <c r="CP3" s="88"/>
+      <c r="CQ3" s="88"/>
+      <c r="CR3" s="88"/>
+      <c r="CS3" s="88"/>
+      <c r="CT3" s="88"/>
+      <c r="CU3" s="88"/>
+      <c r="CV3" s="88"/>
+      <c r="CW3" s="88"/>
+      <c r="CX3" s="88"/>
+      <c r="CY3" s="88"/>
+      <c r="DS3" s="31" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="7">
         <v>66674</v>
       </c>
       <c r="C4" s="7">
         <v>66315</v>
       </c>
       <c r="D4" s="7">
         <v>72251</v>
       </c>
       <c r="E4" s="7">
         <v>75203</v>
       </c>
       <c r="F4" s="7">
         <v>74791</v>
       </c>
       <c r="G4" s="7">
         <v>81266</v>
       </c>
       <c r="H4" s="7">
         <v>82282</v>
       </c>
       <c r="I4" s="32">
@@ -2092,52 +2747,55 @@
       </c>
       <c r="DK4" s="14">
         <v>434982</v>
       </c>
       <c r="DL4" s="14">
         <v>405416</v>
       </c>
       <c r="DM4" s="14">
         <v>423133</v>
       </c>
       <c r="DN4" s="11">
         <v>448620</v>
       </c>
       <c r="DO4" s="11">
         <v>429368</v>
       </c>
       <c r="DP4" s="11">
         <v>473158</v>
       </c>
       <c r="DQ4" s="14">
         <v>443315</v>
       </c>
       <c r="DR4" s="11">
         <v>461486</v>
       </c>
+      <c r="DS4" s="11">
+        <v>486388</v>
+      </c>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>29421</v>
       </c>
       <c r="C5" s="7">
         <v>29840</v>
       </c>
       <c r="D5" s="7">
         <v>29324</v>
       </c>
       <c r="E5" s="7">
         <v>30163</v>
       </c>
       <c r="F5" s="7">
         <v>38441</v>
       </c>
       <c r="G5" s="7">
         <v>36232</v>
       </c>
       <c r="H5" s="7">
         <v>35125</v>
       </c>
       <c r="I5" s="32">
@@ -2460,52 +3118,55 @@
       </c>
       <c r="DK5" s="14">
         <v>297092</v>
       </c>
       <c r="DL5" s="14">
         <v>263517</v>
       </c>
       <c r="DM5" s="14">
         <v>248937</v>
       </c>
       <c r="DN5" s="11">
         <v>310793</v>
       </c>
       <c r="DO5" s="11">
         <v>335982</v>
       </c>
       <c r="DP5" s="11">
         <v>374053</v>
       </c>
       <c r="DQ5" s="14">
         <v>320808</v>
       </c>
       <c r="DR5" s="11">
         <v>299513</v>
       </c>
+      <c r="DS5" s="11">
+        <v>365262</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="7">
         <v>82193</v>
       </c>
       <c r="C6" s="7">
         <v>78101</v>
       </c>
       <c r="D6" s="7">
         <v>88924</v>
       </c>
       <c r="E6" s="7">
         <v>92066</v>
       </c>
       <c r="F6" s="7">
         <v>87426</v>
       </c>
       <c r="G6" s="7">
         <v>91314</v>
       </c>
       <c r="H6" s="7">
         <v>94614</v>
       </c>
       <c r="I6" s="32">
@@ -2828,52 +3489,55 @@
       </c>
       <c r="DK6" s="14">
         <v>618523</v>
       </c>
       <c r="DL6" s="14">
         <v>569617</v>
       </c>
       <c r="DM6" s="14">
         <v>624428</v>
       </c>
       <c r="DN6" s="11">
         <v>604668</v>
       </c>
       <c r="DO6" s="11">
         <v>622371</v>
       </c>
       <c r="DP6" s="11">
         <v>690766</v>
       </c>
       <c r="DQ6" s="14">
         <v>638696</v>
       </c>
       <c r="DR6" s="11">
         <v>696725</v>
       </c>
+      <c r="DS6" s="11">
+        <v>673796</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>122145</v>
       </c>
       <c r="C7" s="7">
         <v>114860</v>
       </c>
       <c r="D7" s="7">
         <v>143457</v>
       </c>
       <c r="E7" s="7">
         <v>149174</v>
       </c>
       <c r="F7" s="7">
         <v>133309</v>
       </c>
       <c r="G7" s="7">
         <v>144086</v>
       </c>
       <c r="H7" s="7">
         <v>151851</v>
       </c>
       <c r="I7" s="32">
@@ -3196,52 +3860,55 @@
       </c>
       <c r="DK7" s="14">
         <v>904963</v>
       </c>
       <c r="DL7" s="14">
         <v>866486</v>
       </c>
       <c r="DM7" s="14">
         <v>981362</v>
       </c>
       <c r="DN7" s="11">
         <v>888903</v>
       </c>
       <c r="DO7" s="11">
         <v>922274</v>
       </c>
       <c r="DP7" s="11">
         <v>978962</v>
       </c>
       <c r="DQ7" s="14">
         <v>949524</v>
       </c>
       <c r="DR7" s="11">
         <v>1068068</v>
       </c>
+      <c r="DS7" s="11">
+        <v>980334</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>73086</v>
       </c>
       <c r="C8" s="7">
         <v>68763</v>
       </c>
       <c r="D8" s="7">
         <v>73883</v>
       </c>
       <c r="E8" s="7">
         <v>77085</v>
       </c>
       <c r="F8" s="7">
         <v>75764</v>
       </c>
       <c r="G8" s="7">
         <v>78020</v>
       </c>
       <c r="H8" s="7">
         <v>79446</v>
       </c>
       <c r="I8" s="32">
@@ -3564,52 +4231,55 @@
       </c>
       <c r="DK8" s="14">
         <v>528801</v>
       </c>
       <c r="DL8" s="14">
         <v>477895</v>
       </c>
       <c r="DM8" s="14">
         <v>519020</v>
       </c>
       <c r="DN8" s="11">
         <v>522905</v>
       </c>
       <c r="DO8" s="11">
         <v>535172</v>
       </c>
       <c r="DP8" s="11">
         <v>601560</v>
       </c>
       <c r="DQ8" s="14">
         <v>545747</v>
       </c>
       <c r="DR8" s="11">
         <v>591537</v>
       </c>
+      <c r="DS8" s="11">
+        <v>584171</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>64187</v>
       </c>
       <c r="C9" s="7">
         <v>64617</v>
       </c>
       <c r="D9" s="7">
         <v>69217</v>
       </c>
       <c r="E9" s="7">
         <v>69162</v>
       </c>
       <c r="F9" s="7">
         <v>68036</v>
       </c>
       <c r="G9" s="7">
         <v>68160</v>
       </c>
       <c r="H9" s="7">
         <v>70976</v>
       </c>
       <c r="I9" s="32">
@@ -3932,52 +4602,55 @@
       </c>
       <c r="DK9" s="14">
         <v>482046</v>
       </c>
       <c r="DL9" s="14">
         <v>403696</v>
       </c>
       <c r="DM9" s="14">
         <v>416438</v>
       </c>
       <c r="DN9" s="11">
         <v>444027</v>
       </c>
       <c r="DO9" s="11">
         <v>450298</v>
       </c>
       <c r="DP9" s="11">
         <v>561147</v>
       </c>
       <c r="DQ9" s="14">
         <v>469729</v>
       </c>
       <c r="DR9" s="11">
         <v>477720</v>
       </c>
+      <c r="DS9" s="11">
+        <v>504412</v>
+      </c>
     </row>
-    <row r="10" spans="1:122" ht="22.5" customHeight="1">
+    <row r="10" spans="1:123" ht="22.5" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B10" s="7">
         <v>44909</v>
       </c>
       <c r="C10" s="7">
         <v>45050</v>
       </c>
       <c r="D10" s="7">
         <v>49217</v>
       </c>
       <c r="E10" s="7">
         <v>47791</v>
       </c>
       <c r="F10" s="7">
         <v>49437</v>
       </c>
       <c r="G10" s="7">
         <v>47962</v>
       </c>
       <c r="H10" s="7">
         <v>50101</v>
       </c>
       <c r="I10" s="32">
@@ -4300,52 +4973,55 @@
       </c>
       <c r="DK10" s="14">
         <v>305439</v>
       </c>
       <c r="DL10" s="14">
         <v>286552</v>
       </c>
       <c r="DM10" s="14">
         <v>285989</v>
       </c>
       <c r="DN10" s="11">
         <v>311601</v>
       </c>
       <c r="DO10" s="11">
         <v>326807</v>
       </c>
       <c r="DP10" s="11">
         <v>384260</v>
       </c>
       <c r="DQ10" s="14">
         <v>327577</v>
       </c>
       <c r="DR10" s="11">
         <v>333310</v>
       </c>
+      <c r="DS10" s="11">
+        <v>357851</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="7">
         <v>91072</v>
       </c>
       <c r="C11" s="7">
         <v>91538</v>
       </c>
       <c r="D11" s="7">
         <v>99155</v>
       </c>
       <c r="E11" s="7">
         <v>96964</v>
       </c>
       <c r="F11" s="7">
         <v>101500</v>
       </c>
       <c r="G11" s="7">
         <v>104806</v>
       </c>
       <c r="H11" s="7">
         <v>105610</v>
       </c>
       <c r="I11" s="32">
@@ -4668,52 +5344,55 @@
       </c>
       <c r="DK11" s="14">
         <v>541082</v>
       </c>
       <c r="DL11" s="14">
         <v>508363</v>
       </c>
       <c r="DM11" s="14">
         <v>485852</v>
       </c>
       <c r="DN11" s="11">
         <v>490216</v>
       </c>
       <c r="DO11" s="11">
         <v>522618</v>
       </c>
       <c r="DP11" s="11">
         <v>566344</v>
       </c>
       <c r="DQ11" s="14">
         <v>515935</v>
       </c>
       <c r="DR11" s="11">
         <v>536800</v>
       </c>
+      <c r="DS11" s="11">
+        <v>573110</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>67267</v>
       </c>
       <c r="C12" s="7">
         <v>66505</v>
       </c>
       <c r="D12" s="7">
         <v>72122</v>
       </c>
       <c r="E12" s="7">
         <v>71907</v>
       </c>
       <c r="F12" s="7">
         <v>70848</v>
       </c>
       <c r="G12" s="7">
         <v>72216</v>
       </c>
       <c r="H12" s="7">
         <v>75298</v>
       </c>
       <c r="I12" s="32">
@@ -5036,52 +5715,55 @@
       </c>
       <c r="DK12" s="14">
         <v>399897</v>
       </c>
       <c r="DL12" s="14">
         <v>365157</v>
       </c>
       <c r="DM12" s="14">
         <v>396444</v>
       </c>
       <c r="DN12" s="11">
         <v>402658</v>
       </c>
       <c r="DO12" s="11">
         <v>417695</v>
       </c>
       <c r="DP12" s="11">
         <v>441034</v>
       </c>
       <c r="DQ12" s="14">
         <v>417100</v>
       </c>
       <c r="DR12" s="11">
         <v>430171</v>
       </c>
+      <c r="DS12" s="11">
+        <v>451524</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>83819</v>
       </c>
       <c r="C13" s="7">
         <v>87836</v>
       </c>
       <c r="D13" s="7">
         <v>94021</v>
       </c>
       <c r="E13" s="7">
         <v>93114</v>
       </c>
       <c r="F13" s="7">
         <v>90279</v>
       </c>
       <c r="G13" s="7">
         <v>89868</v>
       </c>
       <c r="H13" s="7">
         <v>106034</v>
       </c>
       <c r="I13" s="32">
@@ -5404,52 +6086,55 @@
       </c>
       <c r="DK13" s="14">
         <v>572626</v>
       </c>
       <c r="DL13" s="14">
         <v>532098</v>
       </c>
       <c r="DM13" s="14">
         <v>579770</v>
       </c>
       <c r="DN13" s="11">
         <v>589778</v>
       </c>
       <c r="DO13" s="11">
         <v>625844</v>
       </c>
       <c r="DP13" s="11">
         <v>640676</v>
       </c>
       <c r="DQ13" s="14">
         <v>606895</v>
       </c>
       <c r="DR13" s="11">
         <v>654342</v>
       </c>
+      <c r="DS13" s="11">
+        <v>639411</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="7">
         <v>68067</v>
       </c>
       <c r="C14" s="7">
         <v>64768</v>
       </c>
       <c r="D14" s="7">
         <v>71778</v>
       </c>
       <c r="E14" s="7">
         <v>68051</v>
       </c>
       <c r="F14" s="7">
         <v>70655</v>
       </c>
       <c r="G14" s="7">
         <v>71659</v>
       </c>
       <c r="H14" s="7">
         <v>72007</v>
       </c>
       <c r="I14" s="32">
@@ -5772,52 +6457,55 @@
       </c>
       <c r="DK14" s="14">
         <v>361565</v>
       </c>
       <c r="DL14" s="14">
         <v>341277</v>
       </c>
       <c r="DM14" s="14">
         <v>348894</v>
       </c>
       <c r="DN14" s="11">
         <v>346549</v>
       </c>
       <c r="DO14" s="11">
         <v>353630</v>
       </c>
       <c r="DP14" s="11">
         <v>381122</v>
       </c>
       <c r="DQ14" s="14">
         <v>356448</v>
       </c>
       <c r="DR14" s="11">
         <v>365066</v>
       </c>
+      <c r="DS14" s="11">
+        <v>373433</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="7">
         <v>92462</v>
       </c>
       <c r="C15" s="7">
         <v>93152</v>
       </c>
       <c r="D15" s="7">
         <v>115181</v>
       </c>
       <c r="E15" s="7">
         <v>112656</v>
       </c>
       <c r="F15" s="7">
         <v>102262</v>
       </c>
       <c r="G15" s="7">
         <v>113734</v>
       </c>
       <c r="H15" s="7">
         <v>130736</v>
       </c>
       <c r="I15" s="32">
@@ -6140,52 +6828,55 @@
       </c>
       <c r="DK15" s="14">
         <v>798337</v>
       </c>
       <c r="DL15" s="14">
         <v>726771</v>
       </c>
       <c r="DM15" s="14">
         <v>859822</v>
       </c>
       <c r="DN15" s="11">
         <v>819916</v>
       </c>
       <c r="DO15" s="11">
         <v>818114</v>
       </c>
       <c r="DP15" s="11">
         <v>883520</v>
       </c>
       <c r="DQ15" s="14">
         <v>834522</v>
       </c>
       <c r="DR15" s="11">
         <v>883837</v>
       </c>
+      <c r="DS15" s="11">
+        <v>851076</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="7">
         <v>145660</v>
       </c>
       <c r="C16" s="7">
         <v>150549</v>
       </c>
       <c r="D16" s="7">
         <v>157022</v>
       </c>
       <c r="E16" s="7">
         <v>160681</v>
       </c>
       <c r="F16" s="7">
         <v>148680</v>
       </c>
       <c r="G16" s="7">
         <v>171435</v>
       </c>
       <c r="H16" s="7">
         <v>160708</v>
       </c>
       <c r="I16" s="32">
@@ -6508,52 +7199,55 @@
       </c>
       <c r="DK16" s="14">
         <v>943931</v>
       </c>
       <c r="DL16" s="14">
         <v>856213</v>
       </c>
       <c r="DM16" s="14">
         <v>855468</v>
       </c>
       <c r="DN16" s="11">
         <v>955051</v>
       </c>
       <c r="DO16" s="11">
         <v>883611</v>
       </c>
       <c r="DP16" s="11">
         <v>987485</v>
       </c>
       <c r="DQ16" s="14">
         <v>920985</v>
       </c>
       <c r="DR16" s="11">
         <v>1010271</v>
       </c>
+      <c r="DS16" s="11">
+        <v>1107576</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="7">
         <v>57748</v>
       </c>
       <c r="C17" s="7">
         <v>57230</v>
       </c>
       <c r="D17" s="7">
         <v>73380</v>
       </c>
       <c r="E17" s="7">
         <v>67193</v>
       </c>
       <c r="F17" s="7">
         <v>67435</v>
       </c>
       <c r="G17" s="7">
         <v>65339</v>
       </c>
       <c r="H17" s="7">
         <v>73587</v>
       </c>
       <c r="I17" s="32">
@@ -6876,52 +7570,55 @@
       </c>
       <c r="DK17" s="14">
         <v>325624</v>
       </c>
       <c r="DL17" s="14">
         <v>323068</v>
       </c>
       <c r="DM17" s="14">
         <v>330637</v>
       </c>
       <c r="DN17" s="11">
         <v>330048</v>
       </c>
       <c r="DO17" s="11">
         <v>347746</v>
       </c>
       <c r="DP17" s="11">
         <v>372896</v>
       </c>
       <c r="DQ17" s="14">
         <v>356643</v>
       </c>
       <c r="DR17" s="11">
         <v>360960</v>
       </c>
+      <c r="DS17" s="11">
+        <v>371109</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="7">
         <v>124434</v>
       </c>
       <c r="C18" s="7">
         <v>124527</v>
       </c>
       <c r="D18" s="7">
         <v>132403</v>
       </c>
       <c r="E18" s="7">
         <v>133814</v>
       </c>
       <c r="F18" s="7">
         <v>132935</v>
       </c>
       <c r="G18" s="7">
         <v>141365</v>
       </c>
       <c r="H18" s="7">
         <v>143243</v>
       </c>
       <c r="I18" s="32">
@@ -7244,52 +7941,55 @@
       </c>
       <c r="DK18" s="14">
         <v>697905</v>
       </c>
       <c r="DL18" s="14">
         <v>597883</v>
       </c>
       <c r="DM18" s="14">
         <v>597411</v>
       </c>
       <c r="DN18" s="11">
         <v>624461</v>
       </c>
       <c r="DO18" s="11">
         <v>637570</v>
       </c>
       <c r="DP18" s="11">
         <v>731415</v>
       </c>
       <c r="DQ18" s="14">
         <v>656257</v>
       </c>
       <c r="DR18" s="11">
         <v>638235</v>
       </c>
+      <c r="DS18" s="11">
+        <v>655277</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="7">
         <v>85948</v>
       </c>
       <c r="C19" s="7">
         <v>86917</v>
       </c>
       <c r="D19" s="7">
         <v>97117</v>
       </c>
       <c r="E19" s="7">
         <v>94017</v>
       </c>
       <c r="F19" s="7">
         <v>91274</v>
       </c>
       <c r="G19" s="7">
         <v>94032</v>
       </c>
       <c r="H19" s="7">
         <v>95244</v>
       </c>
       <c r="I19" s="32">
@@ -7612,52 +8312,55 @@
       </c>
       <c r="DK19" s="14">
         <v>372362</v>
       </c>
       <c r="DL19" s="14">
         <v>369772</v>
       </c>
       <c r="DM19" s="14">
         <v>349519</v>
       </c>
       <c r="DN19" s="11">
         <v>360137</v>
       </c>
       <c r="DO19" s="11">
         <v>359722</v>
       </c>
       <c r="DP19" s="11">
         <v>380243</v>
       </c>
       <c r="DQ19" s="14">
         <v>364301</v>
       </c>
       <c r="DR19" s="11">
         <v>377964</v>
       </c>
+      <c r="DS19" s="11">
+        <v>393502</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="7">
         <v>56313</v>
       </c>
       <c r="C20" s="7">
         <v>57697</v>
       </c>
       <c r="D20" s="7">
         <v>61070</v>
       </c>
       <c r="E20" s="7">
         <v>67417</v>
       </c>
       <c r="F20" s="7">
         <v>69027</v>
       </c>
       <c r="G20" s="7">
         <v>78363</v>
       </c>
       <c r="H20" s="7">
         <v>77991</v>
       </c>
       <c r="I20" s="32">
@@ -7980,52 +8683,55 @@
       </c>
       <c r="DK20" s="14">
         <v>384499</v>
       </c>
       <c r="DL20" s="14">
         <v>338637</v>
       </c>
       <c r="DM20" s="14">
         <v>362015</v>
       </c>
       <c r="DN20" s="11">
         <v>358688</v>
       </c>
       <c r="DO20" s="11">
         <v>354182</v>
       </c>
       <c r="DP20" s="11">
         <v>422486</v>
       </c>
       <c r="DQ20" s="14">
         <v>370822</v>
       </c>
       <c r="DR20" s="11">
         <v>403447</v>
       </c>
+      <c r="DS20" s="11">
+        <v>392220</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="7">
         <v>40631</v>
       </c>
       <c r="C21" s="7">
         <v>40821</v>
       </c>
       <c r="D21" s="7">
         <v>41564</v>
       </c>
       <c r="E21" s="7">
         <v>47679</v>
       </c>
       <c r="F21" s="7">
         <v>49083</v>
       </c>
       <c r="G21" s="7">
         <v>61765</v>
       </c>
       <c r="H21" s="7">
         <v>56424</v>
       </c>
       <c r="I21" s="32">
@@ -8348,52 +9054,55 @@
       </c>
       <c r="DK21" s="14">
         <v>311298</v>
       </c>
       <c r="DL21" s="14">
         <v>303020</v>
       </c>
       <c r="DM21" s="14">
         <v>302428</v>
       </c>
       <c r="DN21" s="11">
         <v>373801</v>
       </c>
       <c r="DO21" s="11">
         <v>290891</v>
       </c>
       <c r="DP21" s="11">
         <v>329054</v>
       </c>
       <c r="DQ21" s="14">
         <v>322678</v>
       </c>
       <c r="DR21" s="11">
         <v>315100</v>
       </c>
+      <c r="DS21" s="11">
+        <v>385725</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B22" s="7">
         <v>45166</v>
       </c>
       <c r="C22" s="7">
         <v>44092</v>
       </c>
       <c r="D22" s="7">
         <v>47178</v>
       </c>
       <c r="E22" s="7">
         <v>53608</v>
       </c>
       <c r="F22" s="7">
         <v>57902</v>
       </c>
       <c r="G22" s="7">
         <v>60928</v>
       </c>
       <c r="H22" s="7">
         <v>58955</v>
       </c>
       <c r="I22" s="32">
@@ -8716,52 +9425,55 @@
       </c>
       <c r="DK22" s="14">
         <v>334695</v>
       </c>
       <c r="DL22" s="14">
         <v>315409</v>
       </c>
       <c r="DM22" s="14">
         <v>312758</v>
       </c>
       <c r="DN22" s="11">
         <v>339633</v>
       </c>
       <c r="DO22" s="11">
         <v>328504</v>
       </c>
       <c r="DP22" s="11">
         <v>353273</v>
       </c>
       <c r="DQ22" s="14">
         <v>334195</v>
       </c>
       <c r="DR22" s="11">
         <v>334768</v>
       </c>
+      <c r="DS22" s="11">
+        <v>360296</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="7">
         <v>41881</v>
       </c>
       <c r="C23" s="7">
         <v>42261</v>
       </c>
       <c r="D23" s="7">
         <v>51131</v>
       </c>
       <c r="E23" s="7">
         <v>51593</v>
       </c>
       <c r="F23" s="7">
         <v>50281</v>
       </c>
       <c r="G23" s="7">
         <v>54573</v>
       </c>
       <c r="H23" s="7">
         <v>58803</v>
       </c>
       <c r="I23" s="32">
@@ -9084,52 +9796,55 @@
       </c>
       <c r="DK23" s="14">
         <v>300790</v>
       </c>
       <c r="DL23" s="14">
         <v>270487</v>
       </c>
       <c r="DM23" s="14">
         <v>284938</v>
       </c>
       <c r="DN23" s="11">
         <v>301780</v>
       </c>
       <c r="DO23" s="11">
         <v>305088</v>
       </c>
       <c r="DP23" s="11">
         <v>333236</v>
       </c>
       <c r="DQ23" s="14">
         <v>308324</v>
       </c>
       <c r="DR23" s="11">
         <v>293671</v>
       </c>
+      <c r="DS23" s="11">
+        <v>312136</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="7">
         <v>131178</v>
       </c>
       <c r="C24" s="7">
         <v>128845</v>
       </c>
       <c r="D24" s="7">
         <v>142287</v>
       </c>
       <c r="E24" s="7">
         <v>131758</v>
       </c>
       <c r="F24" s="7">
         <v>134768</v>
       </c>
       <c r="G24" s="7">
         <v>124690</v>
       </c>
       <c r="H24" s="7">
         <v>127756</v>
       </c>
       <c r="I24" s="32">
@@ -9451,254 +10166,258 @@
         <v>330938</v>
       </c>
       <c r="DK24" s="14">
         <v>331346</v>
       </c>
       <c r="DL24" s="14">
         <v>361272</v>
       </c>
       <c r="DM24" s="14">
         <v>330768</v>
       </c>
       <c r="DN24" s="11">
         <v>361592</v>
       </c>
       <c r="DO24" s="11">
         <v>361936</v>
       </c>
       <c r="DP24" s="11">
         <v>363958</v>
       </c>
       <c r="DQ24" s="14">
         <v>405176</v>
       </c>
       <c r="DR24" s="11">
         <v>362123</v>
+      </c>
+      <c r="DS24" s="11">
+        <v>405947</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY97"/>
+  <dimension ref="A1:BZ97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX39" sqref="BX39"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="51" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.28515625" style="1" customWidth="1"/>
     <col min="53" max="56" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="61" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="64" max="66" width="9.140625" style="1"/>
     <col min="67" max="67" width="9.5703125" style="1" customWidth="1"/>
     <col min="68" max="68" width="8.28515625" style="1" customWidth="1"/>
     <col min="69" max="71" width="9.140625" style="1"/>
     <col min="72" max="72" width="8.7109375" style="1" customWidth="1"/>
     <col min="73" max="73" width="9.140625" style="1"/>
     <col min="74" max="74" width="8.5703125" style="1" customWidth="1"/>
     <col min="75" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="17.25" customHeight="1">
+    <row r="1" spans="1:78" ht="17.25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="53"/>
       <c r="T1" s="53"/>
       <c r="U1" s="53"/>
       <c r="V1" s="53"/>
     </row>
-    <row r="2" spans="1:77" s="2" customFormat="1">
-[...1 lines deleted...]
-      <c r="B2" s="59" t="s">
+    <row r="2" spans="1:78" s="2" customFormat="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="92" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="60"/>
-[...3 lines deleted...]
-      <c r="G2" s="59" t="s">
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="92" t="s">
         <v>101</v>
       </c>
-      <c r="H2" s="60"/>
-[...3 lines deleted...]
-      <c r="L2" s="59" t="s">
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="92" t="s">
         <v>100</v>
       </c>
-      <c r="M2" s="60"/>
-[...3 lines deleted...]
-      <c r="Q2" s="59" t="s">
+      <c r="M2" s="93"/>
+      <c r="N2" s="93"/>
+      <c r="O2" s="93"/>
+      <c r="P2" s="97"/>
+      <c r="Q2" s="92" t="s">
         <v>99</v>
       </c>
-      <c r="R2" s="60"/>
-[...3 lines deleted...]
-      <c r="V2" s="59" t="s">
+      <c r="R2" s="93"/>
+      <c r="S2" s="93"/>
+      <c r="T2" s="93"/>
+      <c r="U2" s="97"/>
+      <c r="V2" s="92" t="s">
         <v>98</v>
       </c>
-      <c r="W2" s="60"/>
-[...3 lines deleted...]
-      <c r="AA2" s="66" t="s">
+      <c r="W2" s="93"/>
+      <c r="X2" s="93"/>
+      <c r="Y2" s="93"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="AB2" s="66"/>
-[...3 lines deleted...]
-      <c r="AF2" s="66" t="s">
+      <c r="AB2" s="89"/>
+      <c r="AC2" s="89"/>
+      <c r="AD2" s="89"/>
+      <c r="AE2" s="95"/>
+      <c r="AF2" s="89" t="s">
         <v>96</v>
       </c>
-      <c r="AG2" s="66"/>
-[...3 lines deleted...]
-      <c r="AK2" s="66" t="s">
+      <c r="AG2" s="89"/>
+      <c r="AH2" s="89"/>
+      <c r="AI2" s="89"/>
+      <c r="AJ2" s="89"/>
+      <c r="AK2" s="89" t="s">
         <v>104</v>
       </c>
-      <c r="AL2" s="66"/>
-[...3 lines deleted...]
-      <c r="AP2" s="59" t="s">
+      <c r="AL2" s="89"/>
+      <c r="AM2" s="89"/>
+      <c r="AN2" s="89"/>
+      <c r="AO2" s="89"/>
+      <c r="AP2" s="92" t="s">
         <v>109</v>
       </c>
-      <c r="AQ2" s="60"/>
-[...3 lines deleted...]
-      <c r="AU2" s="59" t="s">
+      <c r="AQ2" s="93"/>
+      <c r="AR2" s="93"/>
+      <c r="AS2" s="93"/>
+      <c r="AT2" s="94"/>
+      <c r="AU2" s="92" t="s">
         <v>114</v>
       </c>
-      <c r="AV2" s="60"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="59" t="s">
+      <c r="AV2" s="93"/>
+      <c r="AW2" s="93"/>
+      <c r="AX2" s="93"/>
+      <c r="AY2" s="94"/>
+      <c r="AZ2" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="BA2" s="60"/>
-[...3 lines deleted...]
-      <c r="BE2" s="59" t="s">
+      <c r="BA2" s="93"/>
+      <c r="BB2" s="93"/>
+      <c r="BC2" s="93"/>
+      <c r="BD2" s="94"/>
+      <c r="BE2" s="92" t="s">
         <v>130</v>
       </c>
-      <c r="BF2" s="60"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="59" t="s">
+      <c r="BF2" s="93"/>
+      <c r="BG2" s="93"/>
+      <c r="BH2" s="93"/>
+      <c r="BI2" s="94"/>
+      <c r="BJ2" s="92" t="s">
         <v>131</v>
       </c>
-      <c r="BK2" s="60"/>
-[...3 lines deleted...]
-      <c r="BO2" s="59" t="s">
+      <c r="BK2" s="93"/>
+      <c r="BL2" s="93"/>
+      <c r="BM2" s="93"/>
+      <c r="BN2" s="94"/>
+      <c r="BO2" s="92" t="s">
         <v>137</v>
       </c>
-      <c r="BP2" s="60"/>
-[...3 lines deleted...]
-      <c r="BT2" s="59" t="s">
+      <c r="BP2" s="93"/>
+      <c r="BQ2" s="93"/>
+      <c r="BR2" s="93"/>
+      <c r="BS2" s="94"/>
+      <c r="BT2" s="92" t="s">
         <v>144</v>
       </c>
-      <c r="BU2" s="60"/>
-[...3 lines deleted...]
-      <c r="BY2" s="56" t="s">
+      <c r="BU2" s="93"/>
+      <c r="BV2" s="93"/>
+      <c r="BW2" s="93"/>
+      <c r="BX2" s="94"/>
+      <c r="BY2" s="89" t="s">
         <v>151</v>
       </c>
+      <c r="BZ2" s="89"/>
     </row>
-    <row r="3" spans="1:77" s="2" customFormat="1" ht="22.5">
-      <c r="A3" s="62"/>
+    <row r="3" spans="1:78" s="2" customFormat="1" ht="22.5">
+      <c r="A3" s="96"/>
       <c r="B3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -9883,116 +10602,119 @@
       </c>
       <c r="BR3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="BS3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="BT3" s="3" t="s">
         <v>124</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BV3" s="3" t="s">
         <v>126</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>127</v>
       </c>
       <c r="BX3" s="3" t="s">
         <v>123</v>
       </c>
       <c r="BY3" s="3" t="s">
         <v>124</v>
       </c>
+      <c r="BZ3" s="3" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" s="2" customFormat="1">
+    <row r="4" spans="1:78" s="2" customFormat="1">
       <c r="A4" s="4"/>
-      <c r="B4" s="64"/>
-[...57 lines deleted...]
-      <c r="BY4" s="5" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="91"/>
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="91"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="91"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="91"/>
+      <c r="AG4" s="91"/>
+      <c r="AH4" s="91"/>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="91"/>
+      <c r="AK4" s="91"/>
+      <c r="AL4" s="91"/>
+      <c r="AM4" s="91"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="91"/>
+      <c r="AP4" s="91"/>
+      <c r="AQ4" s="91"/>
+      <c r="AR4" s="91"/>
+      <c r="AS4" s="91"/>
+      <c r="AT4" s="91"/>
+      <c r="AU4" s="91"/>
+      <c r="AV4" s="91"/>
+      <c r="AW4" s="91"/>
+      <c r="AX4" s="91"/>
+      <c r="AY4" s="91"/>
+      <c r="AZ4" s="91"/>
+      <c r="BA4" s="91"/>
+      <c r="BB4" s="91"/>
+      <c r="BC4" s="91"/>
+      <c r="BD4" s="91"/>
+      <c r="BE4" s="91"/>
+      <c r="BF4" s="91"/>
+      <c r="BG4" s="91"/>
+      <c r="BZ4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="55">
         <v>80195</v>
       </c>
       <c r="C5" s="55">
         <v>82740</v>
       </c>
       <c r="D5" s="55">
         <v>86229</v>
       </c>
       <c r="E5" s="8">
         <v>89959</v>
       </c>
       <c r="F5" s="7">
         <v>90027.9</v>
       </c>
       <c r="G5" s="8">
         <v>93947</v>
       </c>
       <c r="H5" s="8">
         <v>97279</v>
       </c>
       <c r="I5" s="8">
@@ -10180,52 +10902,55 @@
       </c>
       <c r="BR5" s="11">
         <v>402626</v>
       </c>
       <c r="BS5" s="14">
         <v>405416</v>
       </c>
       <c r="BT5" s="14">
         <v>423133</v>
       </c>
       <c r="BU5" s="14">
         <v>435711</v>
       </c>
       <c r="BV5" s="14">
         <v>433312</v>
       </c>
       <c r="BW5" s="14">
         <v>441998</v>
       </c>
       <c r="BX5" s="14">
         <v>443315</v>
       </c>
       <c r="BY5" s="11">
         <v>461486</v>
       </c>
+      <c r="BZ5" s="56">
+        <v>480461</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" s="15" customFormat="1">
+    <row r="6" spans="1:78" s="15" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>33210</v>
       </c>
       <c r="C6" s="7">
         <v>37328</v>
       </c>
       <c r="D6" s="7">
         <v>41138</v>
       </c>
       <c r="E6" s="8">
         <v>44870</v>
       </c>
       <c r="F6" s="7">
         <v>44986.1</v>
       </c>
       <c r="G6" s="8">
         <v>41951</v>
       </c>
       <c r="H6" s="8">
         <v>46342</v>
       </c>
       <c r="I6" s="8">
@@ -10413,52 +11138,55 @@
       </c>
       <c r="BR6" s="11">
         <v>262384</v>
       </c>
       <c r="BS6" s="14">
         <v>263517</v>
       </c>
       <c r="BT6" s="14">
         <v>248937</v>
       </c>
       <c r="BU6" s="14">
         <v>279557</v>
       </c>
       <c r="BV6" s="14">
         <v>299222</v>
       </c>
       <c r="BW6" s="14">
         <v>319458</v>
       </c>
       <c r="BX6" s="14">
         <v>320808</v>
       </c>
       <c r="BY6" s="11">
         <v>299513</v>
       </c>
+      <c r="BZ6" s="56">
+        <v>331485</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" s="15" customFormat="1">
+    <row r="7" spans="1:78" s="15" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="7">
         <v>99417</v>
       </c>
       <c r="C7" s="7">
         <v>100815</v>
       </c>
       <c r="D7" s="7">
         <v>103206</v>
       </c>
       <c r="E7" s="8">
         <v>107365</v>
       </c>
       <c r="F7" s="7">
         <v>107441.60000000001</v>
       </c>
       <c r="G7" s="8">
         <v>111933</v>
       </c>
       <c r="H7" s="8">
         <v>115754</v>
       </c>
       <c r="I7" s="8">
@@ -10646,52 +11374,55 @@
       </c>
       <c r="BR7" s="11">
         <v>564800</v>
       </c>
       <c r="BS7" s="14">
         <v>569617</v>
       </c>
       <c r="BT7" s="14">
         <v>624428</v>
       </c>
       <c r="BU7" s="14">
         <v>615033</v>
       </c>
       <c r="BV7" s="14">
         <v>617718</v>
       </c>
       <c r="BW7" s="14">
         <v>634737</v>
       </c>
       <c r="BX7" s="14">
         <v>638696</v>
       </c>
       <c r="BY7" s="11">
         <v>696725</v>
       </c>
+      <c r="BZ7" s="56">
+        <v>684941</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" s="15" customFormat="1">
+    <row r="8" spans="1:78" s="15" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>160088</v>
       </c>
       <c r="C8" s="7">
         <v>159649</v>
       </c>
       <c r="D8" s="7">
         <v>163511</v>
       </c>
       <c r="E8" s="8">
         <v>169339</v>
       </c>
       <c r="F8" s="7">
         <v>169656.4</v>
       </c>
       <c r="G8" s="8">
         <v>176072</v>
       </c>
       <c r="H8" s="8">
         <v>177730</v>
       </c>
       <c r="I8" s="8">
@@ -10879,52 +11610,55 @@
       </c>
       <c r="BR8" s="11">
         <v>853129</v>
       </c>
       <c r="BS8" s="14">
         <v>866486</v>
       </c>
       <c r="BT8" s="14">
         <v>981362</v>
       </c>
       <c r="BU8" s="14">
         <v>936142</v>
       </c>
       <c r="BV8" s="14">
         <v>930496</v>
       </c>
       <c r="BW8" s="14">
         <v>940515</v>
       </c>
       <c r="BX8" s="14">
         <v>949524</v>
       </c>
       <c r="BY8" s="11">
         <v>1068068</v>
       </c>
+      <c r="BZ8" s="56">
+        <v>1025031</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" s="15" customFormat="1">
+    <row r="9" spans="1:78" s="15" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>82259</v>
       </c>
       <c r="C9" s="7">
         <v>84425</v>
       </c>
       <c r="D9" s="7">
         <v>86649</v>
       </c>
       <c r="E9" s="8">
         <v>90226</v>
       </c>
       <c r="F9" s="7">
         <v>90104.5</v>
       </c>
       <c r="G9" s="8">
         <v>93282</v>
       </c>
       <c r="H9" s="8">
         <v>97332</v>
       </c>
       <c r="I9" s="8">
@@ -11112,52 +11846,55 @@
       </c>
       <c r="BR9" s="11">
         <v>477095</v>
       </c>
       <c r="BS9" s="14">
         <v>477895</v>
       </c>
       <c r="BT9" s="14">
         <v>519020</v>
       </c>
       <c r="BU9" s="14">
         <v>521952</v>
       </c>
       <c r="BV9" s="14">
         <v>527164</v>
       </c>
       <c r="BW9" s="14">
         <v>546413</v>
       </c>
       <c r="BX9" s="14">
         <v>545747</v>
       </c>
       <c r="BY9" s="11">
         <v>591537</v>
       </c>
+      <c r="BZ9" s="56">
+        <v>586345</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" s="15" customFormat="1">
+    <row r="10" spans="1:78" s="15" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>74608</v>
       </c>
       <c r="C10" s="7">
         <v>76386</v>
       </c>
       <c r="D10" s="7">
         <v>77076</v>
       </c>
       <c r="E10" s="8">
         <v>80845</v>
       </c>
       <c r="F10" s="7">
         <v>81125.2</v>
       </c>
       <c r="G10" s="8">
         <v>84664</v>
       </c>
       <c r="H10" s="8">
         <v>86194</v>
       </c>
       <c r="I10" s="8">
@@ -11345,52 +12082,55 @@
       </c>
       <c r="BR10" s="11">
         <v>403142</v>
       </c>
       <c r="BS10" s="14">
         <v>403696</v>
       </c>
       <c r="BT10" s="14">
         <v>416438</v>
       </c>
       <c r="BU10" s="14">
         <v>430202</v>
       </c>
       <c r="BV10" s="14">
         <v>436935</v>
       </c>
       <c r="BW10" s="14">
         <v>467609</v>
       </c>
       <c r="BX10" s="14">
         <v>469729</v>
       </c>
       <c r="BY10" s="11">
         <v>477720</v>
       </c>
+      <c r="BZ10" s="56">
+        <v>492914</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="11" spans="1:78" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="7">
         <v>50183</v>
       </c>
       <c r="C11" s="7">
         <v>50165</v>
       </c>
       <c r="D11" s="7">
         <v>51445</v>
       </c>
       <c r="E11" s="8">
         <v>52855</v>
       </c>
       <c r="F11" s="7">
         <v>52990.9</v>
       </c>
       <c r="G11" s="8">
         <v>58234</v>
       </c>
       <c r="H11" s="8">
         <v>59644</v>
       </c>
       <c r="I11" s="8">
@@ -11578,52 +12318,55 @@
       </c>
       <c r="BR11" s="11">
         <v>278492</v>
       </c>
       <c r="BS11" s="14">
         <v>286552</v>
       </c>
       <c r="BT11" s="14">
         <v>285989</v>
       </c>
       <c r="BU11" s="14">
         <v>298569</v>
       </c>
       <c r="BV11" s="14">
         <v>307173</v>
       </c>
       <c r="BW11" s="14">
         <v>324783</v>
       </c>
       <c r="BX11" s="14">
         <v>327577</v>
       </c>
       <c r="BY11" s="11">
         <v>333310</v>
       </c>
+      <c r="BZ11" s="56">
+        <v>346144</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" s="15" customFormat="1">
+    <row r="12" spans="1:78" s="15" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="7">
         <v>104389</v>
       </c>
       <c r="C12" s="7">
         <v>106816</v>
       </c>
       <c r="D12" s="7">
         <v>107681</v>
       </c>
       <c r="E12" s="8">
         <v>109362</v>
       </c>
       <c r="F12" s="7">
         <v>110168.5</v>
       </c>
       <c r="G12" s="8">
         <v>103674</v>
       </c>
       <c r="H12" s="8">
         <v>106395</v>
       </c>
       <c r="I12" s="8">
@@ -11811,52 +12554,55 @@
       </c>
       <c r="BR12" s="11">
         <v>511043</v>
       </c>
       <c r="BS12" s="14">
         <v>508363</v>
       </c>
       <c r="BT12" s="14">
         <v>485852</v>
       </c>
       <c r="BU12" s="14">
         <v>483392</v>
       </c>
       <c r="BV12" s="14">
         <v>495778</v>
       </c>
       <c r="BW12" s="14">
         <v>513716</v>
       </c>
       <c r="BX12" s="14">
         <v>515935</v>
       </c>
       <c r="BY12" s="11">
         <v>536800</v>
       </c>
+      <c r="BZ12" s="56">
+        <v>553228</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" s="15" customFormat="1">
+    <row r="13" spans="1:78" s="15" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="7">
         <v>78668</v>
       </c>
       <c r="C13" s="7">
         <v>79902</v>
       </c>
       <c r="D13" s="7">
         <v>81829</v>
       </c>
       <c r="E13" s="8">
         <v>84253</v>
       </c>
       <c r="F13" s="7">
         <v>84598.1</v>
       </c>
       <c r="G13" s="8">
         <v>89829</v>
       </c>
       <c r="H13" s="8">
         <v>90677</v>
       </c>
       <c r="I13" s="8">
@@ -12044,52 +12790,55 @@
       </c>
       <c r="BR13" s="11">
         <v>362074</v>
       </c>
       <c r="BS13" s="14">
         <v>365157</v>
       </c>
       <c r="BT13" s="14">
         <v>396444</v>
       </c>
       <c r="BU13" s="14">
         <v>398747</v>
       </c>
       <c r="BV13" s="14">
         <v>403962</v>
       </c>
       <c r="BW13" s="14">
         <v>411327</v>
       </c>
       <c r="BX13" s="14">
         <v>417100</v>
       </c>
       <c r="BY13" s="11">
         <v>430171</v>
       </c>
+      <c r="BZ13" s="56">
+        <v>440001</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" s="15" customFormat="1">
+    <row r="14" spans="1:78" s="15" customFormat="1">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
         <v>102569</v>
       </c>
       <c r="C14" s="7">
         <v>104424</v>
       </c>
       <c r="D14" s="7">
         <v>107492</v>
       </c>
       <c r="E14" s="8">
         <v>112437</v>
       </c>
       <c r="F14" s="7">
         <v>112847</v>
       </c>
       <c r="G14" s="8">
         <v>116410</v>
       </c>
       <c r="H14" s="8">
         <v>119781</v>
       </c>
       <c r="I14" s="8">
@@ -12277,52 +13026,55 @@
       </c>
       <c r="BR14" s="11">
         <v>529925</v>
       </c>
       <c r="BS14" s="14">
         <v>532098</v>
       </c>
       <c r="BT14" s="14">
         <v>579770</v>
       </c>
       <c r="BU14" s="14">
         <v>586147</v>
       </c>
       <c r="BV14" s="14">
         <v>598421</v>
       </c>
       <c r="BW14" s="14">
         <v>604182</v>
       </c>
       <c r="BX14" s="14">
         <v>606895</v>
       </c>
       <c r="BY14" s="11">
         <v>654342</v>
       </c>
+      <c r="BZ14" s="56">
+        <v>754719</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" s="15" customFormat="1">
+    <row r="15" spans="1:78" s="15" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7">
         <v>76500</v>
       </c>
       <c r="C15" s="7">
         <v>77055</v>
       </c>
       <c r="D15" s="7">
         <v>77681</v>
       </c>
       <c r="E15" s="8">
         <v>78868</v>
       </c>
       <c r="F15" s="7">
         <v>78561.8</v>
       </c>
       <c r="G15" s="8">
         <v>80082</v>
       </c>
       <c r="H15" s="8">
         <v>80174</v>
       </c>
       <c r="I15" s="8">
@@ -12510,52 +13262,55 @@
       </c>
       <c r="BR15" s="11">
         <v>336737</v>
       </c>
       <c r="BS15" s="14">
         <v>341277</v>
       </c>
       <c r="BT15" s="14">
         <v>348894</v>
       </c>
       <c r="BU15" s="14">
         <v>346570</v>
       </c>
       <c r="BV15" s="14">
         <v>349562</v>
       </c>
       <c r="BW15" s="14">
         <v>355137</v>
       </c>
       <c r="BX15" s="14">
         <v>356448</v>
       </c>
       <c r="BY15" s="11">
         <v>365066</v>
       </c>
+      <c r="BZ15" s="56">
+        <v>369650</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" s="15" customFormat="1">
+    <row r="16" spans="1:78" s="15" customFormat="1">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="7">
         <v>113220</v>
       </c>
       <c r="C16" s="7">
         <v>120983</v>
       </c>
       <c r="D16" s="7">
         <v>122618</v>
       </c>
       <c r="E16" s="8">
         <v>128156</v>
       </c>
       <c r="F16" s="7">
         <v>128651.7</v>
       </c>
       <c r="G16" s="8">
         <v>127900</v>
       </c>
       <c r="H16" s="8">
         <v>137973</v>
       </c>
       <c r="I16" s="8">
@@ -12743,52 +13498,55 @@
       </c>
       <c r="BR16" s="11">
         <v>715882</v>
       </c>
       <c r="BS16" s="14">
         <v>726771</v>
       </c>
       <c r="BT16" s="14">
         <v>859822</v>
       </c>
       <c r="BU16" s="14">
         <v>837067</v>
       </c>
       <c r="BV16" s="14">
         <v>833101</v>
       </c>
       <c r="BW16" s="14">
         <v>840466</v>
       </c>
       <c r="BX16" s="14">
         <v>834522</v>
       </c>
       <c r="BY16" s="11">
         <v>883837</v>
       </c>
+      <c r="BZ16" s="56">
+        <v>867107</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" s="15" customFormat="1">
+    <row r="17" spans="1:78" s="15" customFormat="1">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="7">
         <v>163697</v>
       </c>
       <c r="C17" s="7">
         <v>174064</v>
       </c>
       <c r="D17" s="7">
         <v>173524</v>
       </c>
       <c r="E17" s="8">
         <v>179805</v>
       </c>
       <c r="F17" s="7">
         <v>180047.3</v>
       </c>
       <c r="G17" s="8">
         <v>177708</v>
       </c>
       <c r="H17" s="8">
         <v>183247</v>
       </c>
       <c r="I17" s="8">
@@ -12976,52 +13734,55 @@
       </c>
       <c r="BR17" s="11">
         <v>857240</v>
       </c>
       <c r="BS17" s="14">
         <v>856213</v>
       </c>
       <c r="BT17" s="14">
         <v>855468</v>
       </c>
       <c r="BU17" s="14">
         <v>910038</v>
       </c>
       <c r="BV17" s="14">
         <v>900581</v>
       </c>
       <c r="BW17" s="14">
         <v>920671</v>
       </c>
       <c r="BX17" s="14">
         <v>920985</v>
       </c>
       <c r="BY17" s="11">
         <v>1010271</v>
       </c>
+      <c r="BZ17" s="56">
+        <v>1060144</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" s="15" customFormat="1">
+    <row r="18" spans="1:78" s="15" customFormat="1">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="7">
         <v>70328</v>
       </c>
       <c r="C18" s="7">
         <v>71755</v>
       </c>
       <c r="D18" s="7">
         <v>74632</v>
       </c>
       <c r="E18" s="8">
         <v>77894</v>
       </c>
       <c r="F18" s="7">
         <v>78121.2</v>
       </c>
       <c r="G18" s="8">
         <v>80543</v>
       </c>
       <c r="H18" s="8">
         <v>82322</v>
       </c>
       <c r="I18" s="8">
@@ -13209,52 +13970,55 @@
       </c>
       <c r="BR18" s="11">
         <v>299653</v>
       </c>
       <c r="BS18" s="14">
         <v>323068</v>
       </c>
       <c r="BT18" s="14">
         <v>330637</v>
       </c>
       <c r="BU18" s="14">
         <v>333172</v>
       </c>
       <c r="BV18" s="14">
         <v>343691</v>
       </c>
       <c r="BW18" s="14">
         <v>347114</v>
       </c>
       <c r="BX18" s="14">
         <v>356643</v>
       </c>
       <c r="BY18" s="11">
         <v>360960</v>
       </c>
+      <c r="BZ18" s="56">
+        <v>368250</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" s="15" customFormat="1" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="7">
         <v>152829</v>
       </c>
       <c r="C19" s="7">
         <v>158867</v>
       </c>
       <c r="D19" s="7">
         <v>164899</v>
       </c>
       <c r="E19" s="8">
         <v>173955</v>
       </c>
       <c r="F19" s="7">
         <v>171794.3</v>
       </c>
       <c r="G19" s="8">
         <v>176720</v>
       </c>
       <c r="H19" s="8">
         <v>185997</v>
       </c>
       <c r="I19" s="8">
@@ -13442,52 +14206,55 @@
       </c>
       <c r="BR19" s="11">
         <v>595411</v>
       </c>
       <c r="BS19" s="14">
         <v>597883</v>
       </c>
       <c r="BT19" s="14">
         <v>597411</v>
       </c>
       <c r="BU19" s="14">
         <v>612638</v>
       </c>
       <c r="BV19" s="14">
         <v>621223</v>
       </c>
       <c r="BW19" s="14">
         <v>648648</v>
       </c>
       <c r="BX19" s="14">
         <v>656257</v>
       </c>
       <c r="BY19" s="11">
         <v>638235</v>
       </c>
+      <c r="BZ19" s="56">
+        <v>648131</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" s="15" customFormat="1">
+    <row r="20" spans="1:78" s="15" customFormat="1">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>94294</v>
       </c>
       <c r="C20" s="7">
         <v>95258</v>
       </c>
       <c r="D20" s="7">
         <v>94529</v>
       </c>
       <c r="E20" s="8">
         <v>94363</v>
       </c>
       <c r="F20" s="7">
         <v>94401.7</v>
       </c>
       <c r="G20" s="8">
         <v>91598</v>
       </c>
       <c r="H20" s="8">
         <v>93014</v>
       </c>
       <c r="I20" s="8">
@@ -13675,52 +14442,55 @@
       </c>
       <c r="BR20" s="11">
         <v>362292</v>
       </c>
       <c r="BS20" s="14">
         <v>369772</v>
       </c>
       <c r="BT20" s="14">
         <v>349519</v>
       </c>
       <c r="BU20" s="14">
         <v>353042</v>
       </c>
       <c r="BV20" s="14">
         <v>352780</v>
       </c>
       <c r="BW20" s="14">
         <v>363361</v>
       </c>
       <c r="BX20" s="14">
         <v>364301</v>
       </c>
       <c r="BY20" s="11">
         <v>377964</v>
       </c>
+      <c r="BZ20" s="56">
+        <v>387136</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" s="15" customFormat="1">
+    <row r="21" spans="1:78" s="15" customFormat="1">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="7">
         <v>68274</v>
       </c>
       <c r="C21" s="7">
         <v>70140</v>
       </c>
       <c r="D21" s="7">
         <v>78906</v>
       </c>
       <c r="E21" s="8">
         <v>85024</v>
       </c>
       <c r="F21" s="7">
         <v>84987.1</v>
       </c>
       <c r="G21" s="8">
         <v>92340</v>
       </c>
       <c r="H21" s="8">
         <v>95177</v>
       </c>
       <c r="I21" s="8">
@@ -13908,52 +14678,55 @@
       </c>
       <c r="BR21" s="11">
         <v>337634</v>
       </c>
       <c r="BS21" s="14">
         <v>338637</v>
       </c>
       <c r="BT21" s="14">
         <v>362015</v>
       </c>
       <c r="BU21" s="14">
         <v>359232</v>
       </c>
       <c r="BV21" s="14">
         <v>357394</v>
       </c>
       <c r="BW21" s="14">
         <v>372201</v>
       </c>
       <c r="BX21" s="14">
         <v>370822</v>
       </c>
       <c r="BY21" s="11">
         <v>403447</v>
       </c>
+      <c r="BZ21" s="56">
+        <v>397450</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" s="15" customFormat="1">
+    <row r="22" spans="1:78" s="15" customFormat="1">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="7">
         <v>49858</v>
       </c>
       <c r="C22" s="7">
         <v>52905</v>
       </c>
       <c r="D22" s="7">
         <v>56349</v>
       </c>
       <c r="E22" s="8">
         <v>59210</v>
       </c>
       <c r="F22" s="7">
         <v>59220.6</v>
       </c>
       <c r="G22" s="8">
         <v>64380</v>
       </c>
       <c r="H22" s="8">
         <v>67979</v>
       </c>
       <c r="I22" s="8">
@@ -14141,52 +14914,55 @@
       </c>
       <c r="BR22" s="11">
         <v>302087</v>
       </c>
       <c r="BS22" s="14">
         <v>303020</v>
       </c>
       <c r="BT22" s="14">
         <v>302428</v>
       </c>
       <c r="BU22" s="14">
         <v>338055</v>
       </c>
       <c r="BV22" s="14">
         <v>322181</v>
       </c>
       <c r="BW22" s="14">
         <v>322665</v>
       </c>
       <c r="BX22" s="14">
         <v>322678</v>
       </c>
       <c r="BY22" s="11">
         <v>315100</v>
       </c>
+      <c r="BZ22" s="56">
+        <v>349573</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" s="15" customFormat="1">
+    <row r="23" spans="1:78" s="15" customFormat="1">
       <c r="A23" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="7">
         <v>57278</v>
       </c>
       <c r="C23" s="7">
         <v>59663</v>
       </c>
       <c r="D23" s="7">
         <v>64455</v>
       </c>
       <c r="E23" s="8">
         <v>67812</v>
       </c>
       <c r="F23" s="7">
         <v>67754.8</v>
       </c>
       <c r="G23" s="8">
         <v>73976</v>
       </c>
       <c r="H23" s="8">
         <v>76559</v>
       </c>
       <c r="I23" s="8">
@@ -14374,52 +15150,55 @@
       </c>
       <c r="BR23" s="11">
         <v>314053</v>
       </c>
       <c r="BS23" s="14">
         <v>315409</v>
       </c>
       <c r="BT23" s="14">
         <v>312758</v>
       </c>
       <c r="BU23" s="14">
         <v>326721</v>
       </c>
       <c r="BV23" s="14">
         <v>327351</v>
       </c>
       <c r="BW23" s="14">
         <v>334254</v>
       </c>
       <c r="BX23" s="14">
         <v>334195</v>
       </c>
       <c r="BY23" s="11">
         <v>334768</v>
       </c>
+      <c r="BZ23" s="56">
+        <v>346919</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" s="15" customFormat="1">
+    <row r="24" spans="1:78" s="15" customFormat="1">
       <c r="A24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="7">
         <v>56628</v>
       </c>
       <c r="C24" s="7">
         <v>56695</v>
       </c>
       <c r="D24" s="7">
         <v>61867</v>
       </c>
       <c r="E24" s="8">
         <v>65031</v>
       </c>
       <c r="F24" s="7">
         <v>65234.3</v>
       </c>
       <c r="G24" s="8">
         <v>69145</v>
       </c>
       <c r="H24" s="8">
         <v>69231</v>
       </c>
       <c r="I24" s="8">
@@ -14607,52 +15386,55 @@
       </c>
       <c r="BR24" s="11">
         <v>270487</v>
       </c>
       <c r="BS24" s="14">
         <v>270487</v>
       </c>
       <c r="BT24" s="14">
         <v>284938</v>
       </c>
       <c r="BU24" s="14">
         <v>294658</v>
       </c>
       <c r="BV24" s="14">
         <v>297243</v>
       </c>
       <c r="BW24" s="14">
         <v>304748</v>
       </c>
       <c r="BX24" s="14">
         <v>308324</v>
       </c>
       <c r="BY24" s="11">
         <v>293671</v>
       </c>
+      <c r="BZ24" s="56">
+        <v>304911</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" s="15" customFormat="1">
+    <row r="25" spans="1:78" s="15" customFormat="1">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="7">
         <v>142330</v>
       </c>
       <c r="C25" s="7">
         <v>138554</v>
       </c>
       <c r="D25" s="7">
         <v>136352</v>
       </c>
       <c r="E25" s="8">
         <v>135988</v>
       </c>
       <c r="F25" s="7">
         <v>136205.6</v>
       </c>
       <c r="G25" s="8">
         <v>160744</v>
       </c>
       <c r="H25" s="8">
         <v>156541</v>
       </c>
       <c r="I25" s="8">
@@ -14840,70 +15622,73 @@
       </c>
       <c r="BR25" s="11">
         <v>321717</v>
       </c>
       <c r="BS25" s="14">
         <v>361272</v>
       </c>
       <c r="BT25" s="14">
         <v>330768</v>
       </c>
       <c r="BU25" s="14">
         <v>361377</v>
       </c>
       <c r="BV25" s="14">
         <v>361560</v>
       </c>
       <c r="BW25" s="14">
         <v>362165</v>
       </c>
       <c r="BX25" s="14">
         <v>405176</v>
       </c>
       <c r="BY25" s="11">
         <v>362123</v>
       </c>
+      <c r="BZ25" s="56">
+        <v>405868</v>
+      </c>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="L26" s="18"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="L27" s="18"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="L28" s="18"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="L29" s="18"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="L30" s="18"/>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="L31" s="18"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="L32" s="18"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="18"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="18"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="18"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="18"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="18"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="18"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="18"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="18"/>
@@ -15058,200 +15843,203 @@
     <row r="90" spans="12:12">
       <c r="L90" s="19"/>
     </row>
     <row r="91" spans="12:12">
       <c r="L91" s="19"/>
     </row>
     <row r="92" spans="12:12">
       <c r="L92" s="19"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="19"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="19"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="19"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="19"/>
     </row>
     <row r="97" spans="12:12">
       <c r="L97" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="18">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="BY2:BZ2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="BT2:BX2"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C58CA4-1046-43F3-932E-CC70CC5B1A71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C58CA4-1046-43F3-932E-CC70CC5B1A71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асия Каналбаевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>