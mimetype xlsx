--- v0 (2026-04-14)
+++ v1 (2026-07-13)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="28695" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="31">
   <si>
     <t>на 3,5% &gt;</t>
   </si>
   <si>
     <t>на 0,2% &gt;</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
@@ -115,95 +115,100 @@
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>*Excluding small businesses engaged in entrepreneurial activities.</t>
   </si>
   <si>
     <t xml:space="preserve">Ontustik Kazakhstan </t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Average monthly salary*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###.#"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -250,105 +255,90 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -359,50 +349,77 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -669,182 +686,187 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AQ27"/>
+  <dimension ref="A1:AT27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG32" sqref="AG32"/>
+      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AW12" sqref="AW12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="15.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="11.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" style="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="13" style="1" customWidth="1"/>
     <col min="29" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="13.28515625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="V1" s="17" t="s">
+    <row r="1" spans="1:46" ht="15">
+      <c r="V1" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="W1" s="17"/>
-[...3 lines deleted...]
-      <c r="AA1" s="17"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
     </row>
-    <row r="2" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="AQ2" s="2" t="s">
+    <row r="2" spans="1:46">
+      <c r="AT2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:43" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="15">
+    <row r="3" spans="1:46">
+      <c r="A3" s="38"/>
+      <c r="B3" s="35">
         <v>2011</v>
       </c>
-      <c r="C3" s="15"/>
-[...1 lines deleted...]
-      <c r="E3" s="15">
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35">
         <v>2012</v>
       </c>
-      <c r="F3" s="15"/>
-[...1 lines deleted...]
-      <c r="H3" s="15">
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35">
         <v>2013</v>
       </c>
-      <c r="I3" s="15"/>
-[...1 lines deleted...]
-      <c r="K3" s="15">
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35">
         <v>2014</v>
       </c>
-      <c r="L3" s="15"/>
-[...1 lines deleted...]
-      <c r="N3" s="15">
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35">
         <v>2015</v>
       </c>
-      <c r="O3" s="15"/>
-[...1 lines deleted...]
-      <c r="Q3" s="15">
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35">
         <v>2016</v>
       </c>
-      <c r="R3" s="15"/>
-[...1 lines deleted...]
-      <c r="T3" s="15">
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35">
         <v>2017</v>
       </c>
-      <c r="U3" s="15"/>
-[...1 lines deleted...]
-      <c r="W3" s="15">
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35">
         <v>2018</v>
       </c>
-      <c r="X3" s="15"/>
-[...1 lines deleted...]
-      <c r="Z3" s="15">
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35">
         <v>2019</v>
       </c>
-      <c r="AA3" s="15"/>
-[...1 lines deleted...]
-      <c r="AC3" s="15">
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35">
         <v>2020</v>
       </c>
-      <c r="AD3" s="15"/>
-[...1 lines deleted...]
-      <c r="AF3" s="15">
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="35">
         <v>2021</v>
       </c>
-      <c r="AG3" s="15"/>
-[...1 lines deleted...]
-      <c r="AI3" s="15">
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35">
         <v>2022</v>
       </c>
-      <c r="AJ3" s="15"/>
-[...1 lines deleted...]
-      <c r="AL3" s="15">
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="36"/>
+      <c r="AL3" s="35">
         <v>2023</v>
       </c>
-      <c r="AM3" s="15"/>
-[...1 lines deleted...]
-      <c r="AO3" s="15">
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="36"/>
+      <c r="AO3" s="35">
         <v>2024</v>
       </c>
-      <c r="AP3" s="15"/>
-      <c r="AQ3" s="16"/>
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="36"/>
+      <c r="AR3" s="35">
+        <v>2025</v>
+      </c>
+      <c r="AS3" s="35"/>
+      <c r="AT3" s="36"/>
     </row>
-    <row r="4" spans="1:43" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="19"/>
+    <row r="4" spans="1:46" ht="78.75">
+      <c r="A4" s="39"/>
       <c r="B4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -927,2988 +949,3196 @@
       </c>
       <c r="AJ4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AK4" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AL4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AM4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AN4" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AO4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AP4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AQ4" s="5" t="s">
         <v>25</v>
       </c>
+      <c r="AR4" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS4" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="5" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:46">
       <c r="A5" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="26">
+      <c r="B5" s="21">
         <v>106533.2</v>
       </c>
-      <c r="C5" s="26">
+      <c r="C5" s="21">
         <v>72430.100000000006</v>
       </c>
-      <c r="D5" s="23">
+      <c r="D5" s="18">
         <v>32.011710903267698</v>
       </c>
-      <c r="E5" s="27">
+      <c r="E5" s="22">
         <v>118799.3</v>
       </c>
-      <c r="F5" s="27">
+      <c r="F5" s="22">
         <v>82624.7</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="23">
         <v>30.450179420249114</v>
       </c>
-      <c r="H5" s="27">
+      <c r="H5" s="22">
         <v>129382.39999999999</v>
       </c>
-      <c r="I5" s="27">
+      <c r="I5" s="22">
         <v>87677.1</v>
       </c>
-      <c r="J5" s="24">
+      <c r="J5" s="19">
         <v>32.234136945983366</v>
       </c>
-      <c r="K5" s="27">
+      <c r="K5" s="22">
         <v>144183.1</v>
       </c>
-      <c r="L5" s="27">
+      <c r="L5" s="22">
         <v>96545</v>
       </c>
-      <c r="M5" s="24">
+      <c r="M5" s="19">
         <v>33.04000260779523</v>
       </c>
-      <c r="N5" s="27">
+      <c r="N5" s="22">
         <v>151694</v>
       </c>
-      <c r="O5" s="27">
+      <c r="O5" s="22">
         <v>99911</v>
       </c>
-      <c r="P5" s="24">
+      <c r="P5" s="19">
         <v>34.136485292760426</v>
       </c>
       <c r="Q5" s="7">
         <v>169352</v>
       </c>
       <c r="R5" s="7">
         <v>116108</v>
       </c>
-      <c r="S5" s="24">
+      <c r="S5" s="19">
         <v>31.439841277339511</v>
       </c>
-      <c r="T5" s="29">
+      <c r="T5" s="24">
         <v>179575</v>
       </c>
-      <c r="U5" s="29">
+      <c r="U5" s="24">
         <v>121793</v>
       </c>
-      <c r="V5" s="29">
+      <c r="V5" s="24">
         <v>32.200000000000003</v>
       </c>
-      <c r="W5" s="29">
+      <c r="W5" s="24">
         <v>195959</v>
       </c>
-      <c r="X5" s="29">
+      <c r="X5" s="24">
         <v>129039</v>
       </c>
-      <c r="Y5" s="29">
+      <c r="Y5" s="24">
         <v>34.200000000000003</v>
       </c>
-      <c r="Z5" s="29">
+      <c r="Z5" s="24">
         <v>222514</v>
       </c>
-      <c r="AA5" s="29">
+      <c r="AA5" s="24">
         <v>150779</v>
       </c>
-      <c r="AB5" s="29">
+      <c r="AB5" s="24">
         <v>32.200000000000003</v>
       </c>
-      <c r="AC5" s="29">
+      <c r="AC5" s="24">
         <v>243524</v>
       </c>
-      <c r="AD5" s="29">
+      <c r="AD5" s="24">
         <v>182679</v>
       </c>
-      <c r="AE5" s="21">
+      <c r="AE5" s="16">
         <v>25</v>
       </c>
-      <c r="AF5" s="29">
+      <c r="AF5" s="24">
         <v>281239</v>
       </c>
-      <c r="AG5" s="29">
+      <c r="AG5" s="24">
         <v>220160</v>
       </c>
-      <c r="AH5" s="29">
+      <c r="AH5" s="24">
         <v>21.7</v>
       </c>
       <c r="AI5" s="7">
         <v>355296</v>
       </c>
       <c r="AJ5" s="7">
         <v>265762</v>
       </c>
-      <c r="AK5" s="21">
+      <c r="AK5" s="16">
         <v>25.199833378366208</v>
       </c>
       <c r="AL5" s="7">
         <v>418788</v>
       </c>
       <c r="AM5" s="7">
         <v>311217</v>
       </c>
-      <c r="AN5" s="21">
+      <c r="AN5" s="16">
         <v>25.6862660821227</v>
       </c>
       <c r="AO5" s="7">
         <v>468914</v>
       </c>
       <c r="AP5" s="7">
         <v>344496</v>
       </c>
-      <c r="AQ5" s="21">
+      <c r="AQ5" s="16">
         <v>26.5</v>
       </c>
+      <c r="AR5" s="41">
+        <v>518788</v>
+      </c>
+      <c r="AS5" s="41">
+        <v>372767</v>
+      </c>
+      <c r="AT5" s="16">
+        <v>28.146564685382089</v>
+      </c>
     </row>
-    <row r="6" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:46">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="27" t="s">
-[...95 lines deleted...]
-      <c r="AH6" s="29" t="s">
+      <c r="B6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="M6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="N6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="P6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="R6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="S6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="T6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="V6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="W6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="X6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="24" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="7">
         <v>280817</v>
       </c>
       <c r="AJ6" s="7">
         <v>235171</v>
       </c>
-      <c r="AK6" s="21">
+      <c r="AK6" s="16">
         <v>16.254713924014581</v>
       </c>
       <c r="AL6" s="7">
         <v>325606</v>
       </c>
       <c r="AM6" s="7">
         <v>269782</v>
       </c>
-      <c r="AN6" s="21">
+      <c r="AN6" s="16">
         <v>17.144647211660711</v>
       </c>
       <c r="AO6" s="7">
         <v>372628</v>
       </c>
       <c r="AP6" s="7">
         <v>302710</v>
       </c>
-      <c r="AQ6" s="21">
+      <c r="AQ6" s="16">
         <v>18.8</v>
       </c>
+      <c r="AR6" s="42">
+        <v>425593</v>
+      </c>
+      <c r="AS6" s="42">
+        <v>323702</v>
+      </c>
+      <c r="AT6" s="16">
+        <v>23.940948276874863</v>
+      </c>
     </row>
-    <row r="7" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:46">
       <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B7" s="22">
         <v>71875.5</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="22">
         <v>56595.8</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="19">
         <v>21.258565157807595</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="22">
         <v>84419.199999999997</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="22">
         <v>64447.7</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="23">
         <v>23.657532883514648</v>
       </c>
-      <c r="H7" s="27">
+      <c r="H7" s="22">
         <v>89899.4</v>
       </c>
-      <c r="I7" s="27">
+      <c r="I7" s="22">
         <v>67883.7</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="26">
         <v>24.489262442240985</v>
       </c>
-      <c r="K7" s="27">
+      <c r="K7" s="22">
         <v>97084.3</v>
       </c>
-      <c r="L7" s="27">
+      <c r="L7" s="22">
         <v>73430.5</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="19">
         <v>24.364186588356716</v>
       </c>
-      <c r="N7" s="27">
+      <c r="N7" s="22">
         <v>102578</v>
       </c>
-      <c r="O7" s="27">
+      <c r="O7" s="22">
         <v>76021</v>
       </c>
-      <c r="P7" s="24">
+      <c r="P7" s="19">
         <v>25.889566963676415</v>
       </c>
       <c r="Q7" s="7">
         <v>117354</v>
       </c>
       <c r="R7" s="7">
         <v>92427</v>
       </c>
-      <c r="S7" s="24">
+      <c r="S7" s="19">
         <v>21.240860984712924</v>
       </c>
-      <c r="T7" s="29">
+      <c r="T7" s="24">
         <v>124512</v>
       </c>
-      <c r="U7" s="29">
+      <c r="U7" s="24">
         <v>97007</v>
       </c>
-      <c r="V7" s="29">
+      <c r="V7" s="24">
         <v>22.1</v>
       </c>
-      <c r="W7" s="29">
+      <c r="W7" s="24">
         <v>138985</v>
       </c>
-      <c r="X7" s="29">
+      <c r="X7" s="24">
         <v>103879</v>
       </c>
-      <c r="Y7" s="29">
+      <c r="Y7" s="24">
         <v>25.3</v>
       </c>
-      <c r="Z7" s="29">
+      <c r="Z7" s="24">
         <v>157390</v>
       </c>
-      <c r="AA7" s="29">
+      <c r="AA7" s="24">
         <v>123319</v>
       </c>
-      <c r="AB7" s="29">
+      <c r="AB7" s="24">
         <v>21.6</v>
       </c>
-      <c r="AC7" s="29">
+      <c r="AC7" s="24">
         <v>180166</v>
       </c>
-      <c r="AD7" s="29">
+      <c r="AD7" s="24">
         <v>156665</v>
       </c>
-      <c r="AE7" s="21">
+      <c r="AE7" s="16">
         <v>13</v>
       </c>
-      <c r="AF7" s="29">
+      <c r="AF7" s="24">
         <v>212139</v>
       </c>
-      <c r="AG7" s="29">
+      <c r="AG7" s="24">
         <v>194010</v>
       </c>
-      <c r="AH7" s="29">
+      <c r="AH7" s="24">
         <v>8.5</v>
       </c>
       <c r="AI7" s="7">
         <v>265699</v>
       </c>
       <c r="AJ7" s="7">
         <v>235065</v>
       </c>
-      <c r="AK7" s="21">
+      <c r="AK7" s="16">
         <v>11.529587992427508</v>
       </c>
       <c r="AL7" s="7">
         <v>326487</v>
       </c>
       <c r="AM7" s="7">
         <v>275807</v>
       </c>
-      <c r="AN7" s="21">
+      <c r="AN7" s="16">
         <v>15.5228232670826</v>
       </c>
       <c r="AO7" s="7">
         <v>365895</v>
       </c>
       <c r="AP7" s="7">
         <v>295049</v>
       </c>
-      <c r="AQ7" s="21">
+      <c r="AQ7" s="16">
         <v>19.399999999999999</v>
       </c>
+      <c r="AR7" s="42">
+        <v>428560</v>
+      </c>
+      <c r="AS7" s="42">
+        <v>321697</v>
+      </c>
+      <c r="AT7" s="16">
+        <v>24.935364943065153</v>
+      </c>
     </row>
-    <row r="8" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:46">
       <c r="A8" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="22">
         <v>93822.399999999994</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="22">
         <v>63621.5</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="19">
         <v>32.189434506045458</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="22">
         <v>105359.5</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="22">
         <v>72162.100000000006</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="23">
         <v>31.508691669949073</v>
       </c>
-      <c r="H8" s="27">
+      <c r="H8" s="22">
         <v>113990</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="22">
         <v>75840.399999999994</v>
       </c>
-      <c r="J8" s="31">
+      <c r="J8" s="26">
         <v>33.467497148872724</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="22">
         <v>124276.6</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="22">
         <v>84249.5</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="19">
         <v>32.208074569146575</v>
       </c>
-      <c r="N8" s="27">
+      <c r="N8" s="22">
         <v>124914</v>
       </c>
-      <c r="O8" s="27">
+      <c r="O8" s="22">
         <v>85591</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="19">
         <v>31.480058280096713</v>
       </c>
       <c r="Q8" s="7">
         <v>133767</v>
       </c>
       <c r="R8" s="7">
         <v>98597</v>
       </c>
-      <c r="S8" s="24">
+      <c r="S8" s="19">
         <v>26.291985317754012</v>
       </c>
-      <c r="T8" s="29">
+      <c r="T8" s="24">
         <v>146013</v>
       </c>
-      <c r="U8" s="29">
+      <c r="U8" s="24">
         <v>104213</v>
       </c>
-      <c r="V8" s="29">
+      <c r="V8" s="24">
         <v>28.6</v>
       </c>
-      <c r="W8" s="29">
+      <c r="W8" s="24">
         <v>161445</v>
       </c>
-      <c r="X8" s="29">
+      <c r="X8" s="24">
         <v>109863</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y8" s="16">
         <v>32</v>
       </c>
-      <c r="Z8" s="29">
+      <c r="Z8" s="24">
         <v>183498</v>
       </c>
-      <c r="AA8" s="29">
+      <c r="AA8" s="24">
         <v>127377</v>
       </c>
-      <c r="AB8" s="29">
+      <c r="AB8" s="24">
         <v>30.6</v>
       </c>
-      <c r="AC8" s="29">
+      <c r="AC8" s="24">
         <v>207378</v>
       </c>
-      <c r="AD8" s="29">
+      <c r="AD8" s="24">
         <v>156129</v>
       </c>
-      <c r="AE8" s="29">
+      <c r="AE8" s="24">
         <v>24.7</v>
       </c>
-      <c r="AF8" s="29">
+      <c r="AF8" s="24">
         <v>241383</v>
       </c>
-      <c r="AG8" s="29">
+      <c r="AG8" s="24">
         <v>192121</v>
       </c>
-      <c r="AH8" s="29">
+      <c r="AH8" s="24">
         <v>20.399999999999999</v>
       </c>
       <c r="AI8" s="7">
         <v>313856</v>
       </c>
       <c r="AJ8" s="7">
         <v>232273</v>
       </c>
-      <c r="AK8" s="21">
+      <c r="AK8" s="16">
         <v>25.993767842577483</v>
       </c>
       <c r="AL8" s="7">
         <v>381192</v>
       </c>
       <c r="AM8" s="7">
         <v>273998</v>
       </c>
-      <c r="AN8" s="21">
+      <c r="AN8" s="16">
         <v>28.120737056391533</v>
       </c>
       <c r="AO8" s="7">
         <v>442644</v>
       </c>
       <c r="AP8" s="7">
         <v>310367</v>
       </c>
-      <c r="AQ8" s="21">
+      <c r="AQ8" s="16">
         <v>29.9</v>
       </c>
+      <c r="AR8" s="42">
+        <v>478782</v>
+      </c>
+      <c r="AS8" s="42">
+        <v>327466</v>
+      </c>
+      <c r="AT8" s="16">
+        <v>31.604362737112083</v>
+      </c>
     </row>
-    <row r="9" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:46">
       <c r="A9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="22">
         <v>76771.3</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="22">
         <v>59978.2</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="19">
         <v>21.874189964218417</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="22">
         <v>86634.9</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="22">
         <v>69639.5</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="23">
         <v>19.617267406091528</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="22">
         <v>92156.9</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="22">
         <v>72603.100000000006</v>
       </c>
-      <c r="J9" s="31">
+      <c r="J9" s="26">
         <v>21.217944614022386</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="22">
         <v>100823.2</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="22">
         <v>79125.600000000006</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="19">
         <v>21.520443707400673</v>
       </c>
-      <c r="N9" s="27">
+      <c r="N9" s="22">
         <v>101839</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="22">
         <v>80968</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="19">
         <v>20.494113257200084</v>
       </c>
       <c r="Q9" s="7">
         <v>114940</v>
       </c>
       <c r="R9" s="7">
         <v>96767</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="19">
         <v>15.810857838872465</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="24">
         <v>123193</v>
       </c>
-      <c r="U9" s="29">
+      <c r="U9" s="24">
         <v>100556</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="24">
         <v>18.399999999999999</v>
       </c>
-      <c r="W9" s="29">
+      <c r="W9" s="24">
         <v>126355</v>
       </c>
-      <c r="X9" s="29">
+      <c r="X9" s="24">
         <v>106343</v>
       </c>
-      <c r="Y9" s="29">
+      <c r="Y9" s="24">
         <v>15.8</v>
       </c>
-      <c r="Z9" s="29">
+      <c r="Z9" s="24">
         <v>146520</v>
       </c>
-      <c r="AA9" s="29">
+      <c r="AA9" s="24">
         <v>128375</v>
       </c>
-      <c r="AB9" s="29">
+      <c r="AB9" s="24">
         <v>12.4</v>
       </c>
-      <c r="AC9" s="29">
+      <c r="AC9" s="24">
         <v>170696</v>
       </c>
-      <c r="AD9" s="29">
+      <c r="AD9" s="24">
         <v>166519</v>
       </c>
-      <c r="AE9" s="29">
+      <c r="AE9" s="24">
         <v>2.4</v>
       </c>
-      <c r="AF9" s="29">
+      <c r="AF9" s="24">
         <v>203500</v>
       </c>
-      <c r="AG9" s="29">
+      <c r="AG9" s="24">
         <v>210583</v>
       </c>
-      <c r="AH9" s="29" t="s">
+      <c r="AH9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AI9" s="7">
         <v>265212</v>
       </c>
       <c r="AJ9" s="7">
         <v>258689</v>
       </c>
-      <c r="AK9" s="21">
+      <c r="AK9" s="16">
         <v>2.4595418005218477</v>
       </c>
       <c r="AL9" s="7">
         <v>302834</v>
       </c>
       <c r="AM9" s="7">
         <v>290064</v>
       </c>
-      <c r="AN9" s="21">
+      <c r="AN9" s="16">
         <v>4.2168316635516589</v>
       </c>
       <c r="AO9" s="7">
         <v>346301</v>
       </c>
       <c r="AP9" s="7">
         <v>316152</v>
       </c>
-      <c r="AQ9" s="21">
+      <c r="AQ9" s="16">
         <v>8.6999999999999993</v>
       </c>
+      <c r="AR9" s="42">
+        <v>401857</v>
+      </c>
+      <c r="AS9" s="42">
+        <v>338091</v>
+      </c>
+      <c r="AT9" s="16">
+        <v>15.867833582592823</v>
+      </c>
     </row>
-    <row r="10" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:46">
       <c r="A10" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="22">
         <v>214420.1</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="22">
         <v>97036.6</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="19">
         <v>54.74463448156213</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="22">
         <v>228609</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="22">
         <v>111255.2</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="23">
         <v>51.333849498488689</v>
       </c>
-      <c r="H10" s="27">
+      <c r="H10" s="22">
         <v>245148.2</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="22">
         <v>115568.7</v>
       </c>
-      <c r="J10" s="31">
+      <c r="J10" s="26">
         <v>52.85761837125461</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="22">
         <v>280087.5</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="22">
         <v>136027.1</v>
       </c>
-      <c r="M10" s="24">
+      <c r="M10" s="19">
         <v>51.434069710358365</v>
       </c>
-      <c r="N10" s="27">
+      <c r="N10" s="22">
         <v>286866</v>
       </c>
-      <c r="O10" s="27">
+      <c r="O10" s="22">
         <v>138922</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="19">
         <v>51.572511207323281</v>
       </c>
       <c r="Q10" s="7">
         <v>341851</v>
       </c>
       <c r="R10" s="7">
         <v>161522</v>
       </c>
-      <c r="S10" s="24">
+      <c r="S10" s="19">
         <v>52.750759833962753</v>
       </c>
-      <c r="T10" s="29">
+      <c r="T10" s="24">
         <v>330620</v>
       </c>
-      <c r="U10" s="29">
+      <c r="U10" s="24">
         <v>166327</v>
       </c>
-      <c r="V10" s="29">
+      <c r="V10" s="24">
         <v>49.7</v>
       </c>
-      <c r="W10" s="29">
+      <c r="W10" s="24">
         <v>364650</v>
       </c>
-      <c r="X10" s="29">
+      <c r="X10" s="24">
         <v>182390</v>
       </c>
-      <c r="Y10" s="21">
+      <c r="Y10" s="16">
         <v>50</v>
       </c>
-      <c r="Z10" s="29">
+      <c r="Z10" s="24">
         <v>432793</v>
       </c>
-      <c r="AA10" s="29">
+      <c r="AA10" s="24">
         <v>220772</v>
       </c>
-      <c r="AB10" s="21">
+      <c r="AB10" s="16">
         <v>49</v>
       </c>
-      <c r="AC10" s="29">
+      <c r="AC10" s="24">
         <v>446095</v>
       </c>
-      <c r="AD10" s="29">
+      <c r="AD10" s="24">
         <v>248814</v>
       </c>
-      <c r="AE10" s="29">
+      <c r="AE10" s="24">
         <v>44.2</v>
       </c>
-      <c r="AF10" s="29">
+      <c r="AF10" s="24">
         <v>493744</v>
       </c>
-      <c r="AG10" s="29">
+      <c r="AG10" s="24">
         <v>271087</v>
       </c>
-      <c r="AH10" s="29">
+      <c r="AH10" s="24">
         <v>45.1</v>
       </c>
       <c r="AI10" s="7">
         <v>631824</v>
       </c>
       <c r="AJ10" s="7">
         <v>339818</v>
       </c>
-      <c r="AK10" s="21">
+      <c r="AK10" s="16">
         <v>46.216351388994404</v>
       </c>
       <c r="AL10" s="7">
         <v>738421</v>
       </c>
       <c r="AM10" s="7">
         <v>399015</v>
       </c>
-      <c r="AN10" s="21">
+      <c r="AN10" s="16">
         <v>45.96375238515698</v>
       </c>
       <c r="AO10" s="7">
         <v>778091</v>
       </c>
       <c r="AP10" s="7">
         <v>425331</v>
       </c>
-      <c r="AQ10" s="21">
+      <c r="AQ10" s="16">
         <v>45.3</v>
       </c>
+      <c r="AR10" s="42">
+        <v>751216</v>
+      </c>
+      <c r="AS10" s="42">
+        <v>434788</v>
+      </c>
+      <c r="AT10" s="16">
+        <v>42.122106025430767</v>
+      </c>
     </row>
-    <row r="11" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:46">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="22">
         <v>111305.2</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="22">
         <v>63211.4</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="20">
         <v>43.208942619033067</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="22">
         <v>111051.8</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="22">
         <v>71102.8</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="23">
         <v>35.973302548900605</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="22">
         <v>122433.4</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="22">
         <v>75447.3</v>
       </c>
-      <c r="J11" s="32">
+      <c r="J11" s="27">
         <v>38.376864483057716</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="22">
         <v>134972.20000000001</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="22">
         <v>82398</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="20">
         <v>38.951873052376719</v>
       </c>
-      <c r="N11" s="27">
+      <c r="N11" s="22">
         <v>148620</v>
       </c>
-      <c r="O11" s="27">
+      <c r="O11" s="22">
         <v>87416</v>
       </c>
-      <c r="P11" s="25">
+      <c r="P11" s="20">
         <v>41.181536805275201</v>
       </c>
       <c r="Q11" s="7">
         <v>172559</v>
       </c>
       <c r="R11" s="7">
         <v>102878</v>
       </c>
-      <c r="S11" s="25">
+      <c r="S11" s="20">
         <v>40.380971146100748</v>
       </c>
-      <c r="T11" s="29">
+      <c r="T11" s="24">
         <v>181953</v>
       </c>
-      <c r="U11" s="29">
+      <c r="U11" s="24">
         <v>108478</v>
       </c>
-      <c r="V11" s="29">
+      <c r="V11" s="24">
         <v>40.4</v>
       </c>
-      <c r="W11" s="29">
+      <c r="W11" s="24">
         <v>198440</v>
       </c>
-      <c r="X11" s="29">
+      <c r="X11" s="24">
         <v>111815</v>
       </c>
-      <c r="Y11" s="29">
+      <c r="Y11" s="24">
         <v>43.7</v>
       </c>
-      <c r="Z11" s="29">
+      <c r="Z11" s="24">
         <v>232002</v>
       </c>
-      <c r="AA11" s="29">
+      <c r="AA11" s="24">
         <v>136309</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AB11" s="24">
         <v>41.2</v>
       </c>
-      <c r="AC11" s="29">
+      <c r="AC11" s="24">
         <v>227485</v>
       </c>
-      <c r="AD11" s="29">
+      <c r="AD11" s="24">
         <v>165371</v>
       </c>
-      <c r="AE11" s="29">
+      <c r="AE11" s="24">
         <v>27.3</v>
       </c>
-      <c r="AF11" s="29">
+      <c r="AF11" s="24">
         <v>255507</v>
       </c>
-      <c r="AG11" s="29">
+      <c r="AG11" s="24">
         <v>200166</v>
       </c>
-      <c r="AH11" s="29">
+      <c r="AH11" s="24">
         <v>21.7</v>
       </c>
       <c r="AI11" s="7">
         <v>314933</v>
       </c>
       <c r="AJ11" s="7">
         <v>239472</v>
       </c>
-      <c r="AK11" s="21">
+      <c r="AK11" s="16">
         <v>23.960969476047282</v>
       </c>
       <c r="AL11" s="7">
         <v>360000</v>
       </c>
       <c r="AM11" s="7">
         <v>274076</v>
       </c>
-      <c r="AN11" s="21">
+      <c r="AN11" s="16">
         <v>23.867777777777775</v>
       </c>
       <c r="AO11" s="7">
         <v>402257</v>
       </c>
       <c r="AP11" s="7">
         <v>302824</v>
       </c>
-      <c r="AQ11" s="21">
+      <c r="AQ11" s="16">
         <v>24.7</v>
       </c>
+      <c r="AR11" s="42">
+        <v>428114</v>
+      </c>
+      <c r="AS11" s="42">
+        <v>318632</v>
+      </c>
+      <c r="AT11" s="16">
+        <v>25.573095016747885</v>
+      </c>
     </row>
-    <row r="12" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:46">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="22">
         <v>69540.600000000006</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="22">
         <v>54927.1</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="20">
         <v>21.014342700523159</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="22">
         <v>82076.2</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="22">
         <v>63692.4</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="23">
         <v>22.398454119464589</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="22">
         <v>88614.9</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="22">
         <v>66568</v>
       </c>
-      <c r="J12" s="31">
+      <c r="J12" s="26">
         <v>24.879450295604912</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="22">
         <v>93359.6</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="22">
         <v>72006.899999999994</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="20">
         <v>22.871456175904783</v>
       </c>
-      <c r="N12" s="27">
+      <c r="N12" s="22">
         <v>97032</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="22">
         <v>75604</v>
       </c>
-      <c r="P12" s="25">
+      <c r="P12" s="20">
         <v>22.083436392118074</v>
       </c>
       <c r="Q12" s="7">
         <v>105684</v>
       </c>
       <c r="R12" s="7">
         <v>88418</v>
       </c>
-      <c r="S12" s="25">
+      <c r="S12" s="20">
         <v>16.337383142197481</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="24">
         <v>111476</v>
       </c>
-      <c r="U12" s="29">
+      <c r="U12" s="24">
         <v>91773</v>
       </c>
-      <c r="V12" s="29">
+      <c r="V12" s="24">
         <v>17.7</v>
       </c>
-      <c r="W12" s="29">
+      <c r="W12" s="24">
         <v>123673</v>
       </c>
-      <c r="X12" s="29">
+      <c r="X12" s="24">
         <v>97803</v>
       </c>
-      <c r="Y12" s="29">
+      <c r="Y12" s="24">
         <v>20.9</v>
       </c>
-      <c r="Z12" s="29">
+      <c r="Z12" s="24">
         <v>138583</v>
       </c>
-      <c r="AA12" s="29">
+      <c r="AA12" s="24">
         <v>117598</v>
       </c>
-      <c r="AB12" s="29">
+      <c r="AB12" s="24">
         <v>15.1</v>
       </c>
-      <c r="AC12" s="29">
+      <c r="AC12" s="24">
         <v>163180</v>
       </c>
-      <c r="AD12" s="29">
+      <c r="AD12" s="24">
         <v>151587</v>
       </c>
-      <c r="AE12" s="29">
+      <c r="AE12" s="24">
         <v>7.1</v>
       </c>
-      <c r="AF12" s="29">
+      <c r="AF12" s="24">
         <v>195721</v>
       </c>
-      <c r="AG12" s="29">
+      <c r="AG12" s="24">
         <v>196086</v>
       </c>
-      <c r="AH12" s="29" t="s">
+      <c r="AH12" s="24" t="s">
         <v>1</v>
       </c>
       <c r="AI12" s="7">
         <v>236943</v>
       </c>
       <c r="AJ12" s="7">
         <v>232542</v>
       </c>
-      <c r="AK12" s="21">
+      <c r="AK12" s="16">
         <v>1.8574087438750979</v>
       </c>
       <c r="AL12" s="7">
         <v>279648</v>
       </c>
       <c r="AM12" s="7">
         <v>260434</v>
       </c>
-      <c r="AN12" s="21">
+      <c r="AN12" s="16">
         <v>6.8707804096578542</v>
       </c>
       <c r="AO12" s="7">
         <v>323009</v>
       </c>
       <c r="AP12" s="7">
         <v>281631</v>
       </c>
-      <c r="AQ12" s="21">
+      <c r="AQ12" s="16">
         <v>12.8</v>
       </c>
+      <c r="AR12" s="42">
+        <v>356671</v>
+      </c>
+      <c r="AS12" s="42">
+        <v>303657</v>
+      </c>
+      <c r="AT12" s="16">
+        <v>14.863557732476153</v>
+      </c>
     </row>
-    <row r="13" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:46">
       <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...95 lines deleted...]
-      <c r="AH13" s="29" t="s">
+      <c r="B13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="K13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="L13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="M13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="N13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="R13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="S13" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="T13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="V13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="W13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="X13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG13" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH13" s="24" t="s">
         <v>2</v>
       </c>
       <c r="AI13" s="7">
         <v>225983</v>
       </c>
       <c r="AJ13" s="7">
         <v>232907</v>
       </c>
-      <c r="AK13" s="21">
+      <c r="AK13" s="16">
         <v>-3.063947288070338</v>
       </c>
       <c r="AL13" s="7">
         <v>270213</v>
       </c>
       <c r="AM13" s="7">
         <v>268660</v>
       </c>
-      <c r="AN13" s="21">
+      <c r="AN13" s="16">
         <v>0.57473178566539218</v>
       </c>
       <c r="AO13" s="7">
         <v>291301</v>
       </c>
       <c r="AP13" s="7">
         <v>294784</v>
       </c>
-      <c r="AQ13" s="21">
+      <c r="AQ13" s="16">
         <v>-1.2</v>
       </c>
+      <c r="AR13" s="42">
+        <v>346117</v>
+      </c>
+      <c r="AS13" s="42">
+        <v>320222</v>
+      </c>
+      <c r="AT13" s="16">
+        <v>7.4815741497817214</v>
+      </c>
     </row>
-    <row r="14" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:46">
       <c r="A14" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="22">
         <v>92990.1</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="22">
         <v>61167.8</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="20">
         <v>34.221169780438998</v>
       </c>
-      <c r="E14" s="27">
+      <c r="E14" s="22">
         <v>110681.5</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="22">
         <v>71710.100000000006</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="23">
         <v>35.210401015526529</v>
       </c>
-      <c r="H14" s="27">
+      <c r="H14" s="22">
         <v>119674.3</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I14" s="22">
         <v>76206.8</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J14" s="26">
         <v>36.32149926926666</v>
       </c>
-      <c r="K14" s="27">
+      <c r="K14" s="22">
         <v>129967.2</v>
       </c>
-      <c r="L14" s="27">
+      <c r="L14" s="22">
         <v>82831.8</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="20">
         <v>36.267150481044446</v>
       </c>
-      <c r="N14" s="27">
+      <c r="N14" s="22">
         <v>137785</v>
       </c>
-      <c r="O14" s="27">
+      <c r="O14" s="22">
         <v>87703</v>
       </c>
-      <c r="P14" s="25">
+      <c r="P14" s="20">
         <v>36.347933374460204</v>
       </c>
       <c r="Q14" s="7">
         <v>148345</v>
       </c>
       <c r="R14" s="7">
         <v>100821</v>
       </c>
-      <c r="S14" s="25">
+      <c r="S14" s="20">
         <v>32.036131989618795</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="24">
         <v>160016</v>
       </c>
-      <c r="U14" s="29">
+      <c r="U14" s="24">
         <v>106492</v>
       </c>
-      <c r="V14" s="29">
+      <c r="V14" s="24">
         <v>33.4</v>
       </c>
-      <c r="W14" s="29">
+      <c r="W14" s="24">
         <v>181402</v>
       </c>
-      <c r="X14" s="29">
+      <c r="X14" s="24">
         <v>114634</v>
       </c>
-      <c r="Y14" s="29">
+      <c r="Y14" s="24">
         <v>36.799999999999997</v>
       </c>
-      <c r="Z14" s="29">
+      <c r="Z14" s="24">
         <v>205203</v>
       </c>
-      <c r="AA14" s="29">
+      <c r="AA14" s="24">
         <v>135319</v>
       </c>
-      <c r="AB14" s="29">
+      <c r="AB14" s="24">
         <v>34.1</v>
       </c>
-      <c r="AC14" s="29">
+      <c r="AC14" s="24">
         <v>235552</v>
       </c>
-      <c r="AD14" s="29">
+      <c r="AD14" s="24">
         <v>168245</v>
       </c>
-      <c r="AE14" s="29">
+      <c r="AE14" s="24">
         <v>28.6</v>
       </c>
-      <c r="AF14" s="29">
+      <c r="AF14" s="24">
         <v>277297</v>
       </c>
-      <c r="AG14" s="29">
+      <c r="AG14" s="24">
         <v>200238</v>
       </c>
-      <c r="AH14" s="29">
+      <c r="AH14" s="24">
         <v>27.8</v>
       </c>
       <c r="AI14" s="7">
         <v>327772</v>
       </c>
       <c r="AJ14" s="7">
         <v>235711</v>
       </c>
-      <c r="AK14" s="21">
+      <c r="AK14" s="16">
         <v>28.086901870812639</v>
       </c>
       <c r="AL14" s="7">
         <v>390915</v>
       </c>
       <c r="AM14" s="7">
         <v>280588</v>
       </c>
-      <c r="AN14" s="21">
+      <c r="AN14" s="16">
         <v>28.222759423404071</v>
       </c>
       <c r="AO14" s="7">
         <v>442153</v>
       </c>
       <c r="AP14" s="7">
         <v>313551</v>
       </c>
-      <c r="AQ14" s="21">
+      <c r="AQ14" s="16">
         <v>29.1</v>
       </c>
+      <c r="AR14" s="42">
+        <v>498087</v>
+      </c>
+      <c r="AS14" s="42">
+        <v>341078</v>
+      </c>
+      <c r="AT14" s="16">
+        <v>31.522404720460486</v>
+      </c>
     </row>
-    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:46">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="22">
         <v>75589.7</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="22">
         <v>58441.8</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="20">
         <v>22.685498156494859</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="22">
         <v>85794.7</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="22">
         <v>66978.7</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="23">
         <v>21.931424668423574</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="22">
         <v>94962.4</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="22">
         <v>71331.899999999994</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="26">
         <v>24.884059375078976</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="22">
         <v>102940.8</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L15" s="22">
         <v>77671.5</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M15" s="20">
         <v>24.547409773384317</v>
       </c>
-      <c r="N15" s="27">
+      <c r="N15" s="22">
         <v>105767</v>
       </c>
-      <c r="O15" s="27">
+      <c r="O15" s="22">
         <v>81350</v>
       </c>
-      <c r="P15" s="25">
+      <c r="P15" s="20">
         <v>23.085650533720354</v>
       </c>
       <c r="Q15" s="7">
         <v>119064</v>
       </c>
       <c r="R15" s="7">
         <v>96961</v>
       </c>
-      <c r="S15" s="25">
+      <c r="S15" s="20">
         <v>18.563965598333681</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="24">
         <v>130202</v>
       </c>
-      <c r="U15" s="29">
+      <c r="U15" s="24">
         <v>103053</v>
       </c>
-      <c r="V15" s="29">
+      <c r="V15" s="24">
         <v>20.9</v>
       </c>
-      <c r="W15" s="29">
+      <c r="W15" s="24">
         <v>142766</v>
       </c>
-      <c r="X15" s="29">
+      <c r="X15" s="24">
         <v>108914</v>
       </c>
-      <c r="Y15" s="29">
+      <c r="Y15" s="24">
         <v>23.7</v>
       </c>
-      <c r="Z15" s="29">
+      <c r="Z15" s="24">
         <v>163302</v>
       </c>
-      <c r="AA15" s="29">
+      <c r="AA15" s="24">
         <v>128451</v>
       </c>
-      <c r="AB15" s="29">
+      <c r="AB15" s="24">
         <v>21.3</v>
       </c>
-      <c r="AC15" s="29">
+      <c r="AC15" s="24">
         <v>186024</v>
       </c>
-      <c r="AD15" s="29">
+      <c r="AD15" s="24">
         <v>156649</v>
       </c>
-      <c r="AE15" s="29">
+      <c r="AE15" s="24">
         <v>15.8</v>
       </c>
-      <c r="AF15" s="29">
+      <c r="AF15" s="24">
         <v>212577</v>
       </c>
-      <c r="AG15" s="29">
+      <c r="AG15" s="24">
         <v>191282</v>
       </c>
-      <c r="AH15" s="21">
+      <c r="AH15" s="16">
         <v>10</v>
       </c>
       <c r="AI15" s="7">
         <v>269771</v>
       </c>
       <c r="AJ15" s="7">
         <v>232377</v>
       </c>
-      <c r="AK15" s="21">
+      <c r="AK15" s="16">
         <v>13.861386138613867</v>
       </c>
       <c r="AL15" s="7">
         <v>328909</v>
       </c>
       <c r="AM15" s="7">
         <v>276543</v>
       </c>
-      <c r="AN15" s="21">
+      <c r="AN15" s="16">
         <v>15.921121039558059</v>
       </c>
       <c r="AO15" s="7">
         <v>378783</v>
       </c>
       <c r="AP15" s="7">
         <v>310217</v>
       </c>
-      <c r="AQ15" s="21">
+      <c r="AQ15" s="16">
         <v>18.100000000000001</v>
       </c>
+      <c r="AR15" s="42">
+        <v>429800</v>
+      </c>
+      <c r="AS15" s="42">
+        <v>340308</v>
+      </c>
+      <c r="AT15" s="16">
+        <v>20.821777570963235</v>
+      </c>
     </row>
-    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:46">
       <c r="A16" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="22">
         <v>92891.8</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="22">
         <v>67747.7</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="20">
         <v>27.068158868705311</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="22">
         <v>107753.7</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="22">
         <v>76709.7</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="23">
         <v>28.810147586579404</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="22">
         <v>116823.4</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I16" s="22">
         <v>78651.600000000006</v>
       </c>
-      <c r="J16" s="31">
+      <c r="J16" s="26">
         <v>32.674789468548241</v>
       </c>
-      <c r="K16" s="27">
+      <c r="K16" s="22">
         <v>124020.3</v>
       </c>
-      <c r="L16" s="27">
+      <c r="L16" s="22">
         <v>82656.399999999994</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="20">
         <v>33.352523740065138</v>
       </c>
-      <c r="N16" s="27">
+      <c r="N16" s="22">
         <v>127365</v>
       </c>
-      <c r="O16" s="27">
+      <c r="O16" s="22">
         <v>85292</v>
       </c>
-      <c r="P16" s="25">
+      <c r="P16" s="20">
         <v>33.033407922113611</v>
       </c>
       <c r="Q16" s="7">
         <v>137558</v>
       </c>
       <c r="R16" s="7">
         <v>101381</v>
       </c>
-      <c r="S16" s="25">
+      <c r="S16" s="20">
         <v>26.299451867575854</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="24">
         <v>145305</v>
       </c>
-      <c r="U16" s="29">
+      <c r="U16" s="24">
         <v>104025</v>
       </c>
-      <c r="V16" s="29">
+      <c r="V16" s="24">
         <v>28.4</v>
       </c>
-      <c r="W16" s="29">
+      <c r="W16" s="24">
         <v>154004</v>
       </c>
-      <c r="X16" s="29">
+      <c r="X16" s="24">
         <v>107953</v>
       </c>
-      <c r="Y16" s="29">
+      <c r="Y16" s="24">
         <v>29.9</v>
       </c>
-      <c r="Z16" s="29">
+      <c r="Z16" s="24">
         <v>176416</v>
       </c>
-      <c r="AA16" s="29">
+      <c r="AA16" s="24">
         <v>129193</v>
       </c>
-      <c r="AB16" s="29">
+      <c r="AB16" s="24">
         <v>26.8</v>
       </c>
-      <c r="AC16" s="29">
+      <c r="AC16" s="24">
         <v>191769</v>
       </c>
-      <c r="AD16" s="29">
+      <c r="AD16" s="24">
         <v>165530</v>
       </c>
-      <c r="AE16" s="29">
+      <c r="AE16" s="24">
         <v>13.7</v>
       </c>
-      <c r="AF16" s="29">
+      <c r="AF16" s="24">
         <v>223731</v>
       </c>
-      <c r="AG16" s="29">
+      <c r="AG16" s="24">
         <v>202704</v>
       </c>
-      <c r="AH16" s="29">
+      <c r="AH16" s="24">
         <v>9.4</v>
       </c>
       <c r="AI16" s="7">
         <v>285378</v>
       </c>
       <c r="AJ16" s="7">
         <v>248033</v>
       </c>
-      <c r="AK16" s="21">
+      <c r="AK16" s="16">
         <v>13.086152401376424</v>
       </c>
       <c r="AL16" s="7">
         <v>342166</v>
       </c>
       <c r="AM16" s="7">
         <v>287609</v>
       </c>
-      <c r="AN16" s="21">
+      <c r="AN16" s="16">
         <v>15.944599989478789</v>
       </c>
       <c r="AO16" s="7">
         <v>380070</v>
       </c>
       <c r="AP16" s="7">
         <v>312408</v>
       </c>
-      <c r="AQ16" s="21">
+      <c r="AQ16" s="16">
         <v>17.8</v>
       </c>
+      <c r="AR16" s="42">
+        <v>414380</v>
+      </c>
+      <c r="AS16" s="42">
+        <v>330868</v>
+      </c>
+      <c r="AT16" s="16">
+        <v>20.153482310922342</v>
+      </c>
     </row>
-    <row r="17" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:46">
       <c r="A17" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="22">
         <v>188935</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="22">
         <v>93108.6</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="20">
         <v>50.719242067377664</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="22">
         <v>195692.79999999999</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="22">
         <v>99117.1</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="23">
         <v>49.350665941720898</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="22">
         <v>232404.5</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="22">
         <v>110224.2</v>
       </c>
-      <c r="J17" s="31">
+      <c r="J17" s="26">
         <v>52.572260864139899</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="22">
         <v>286391.7</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L17" s="22">
         <v>125310.2</v>
       </c>
-      <c r="M17" s="25">
+      <c r="M17" s="20">
         <v>56.245170512972265</v>
       </c>
-      <c r="N17" s="27">
+      <c r="N17" s="22">
         <v>310145</v>
       </c>
-      <c r="O17" s="27">
+      <c r="O17" s="22">
         <v>127602</v>
       </c>
-      <c r="P17" s="25">
+      <c r="P17" s="20">
         <v>58.857308678198905</v>
       </c>
       <c r="Q17" s="7">
         <v>331274</v>
       </c>
       <c r="R17" s="7">
         <v>141653</v>
       </c>
-      <c r="S17" s="25">
+      <c r="S17" s="20">
         <v>57.239928276894652</v>
       </c>
-      <c r="T17" s="29">
+      <c r="T17" s="24">
         <v>342518</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U17" s="24">
         <v>146359</v>
       </c>
-      <c r="V17" s="29">
+      <c r="V17" s="24">
         <v>57.3</v>
       </c>
-      <c r="W17" s="29">
+      <c r="W17" s="24">
         <v>365808</v>
       </c>
-      <c r="X17" s="29">
+      <c r="X17" s="24">
         <v>153967</v>
       </c>
-      <c r="Y17" s="29">
+      <c r="Y17" s="24">
         <v>57.9</v>
       </c>
-      <c r="Z17" s="29">
+      <c r="Z17" s="24">
         <v>383303</v>
       </c>
-      <c r="AA17" s="29">
+      <c r="AA17" s="24">
         <v>174829</v>
       </c>
-      <c r="AB17" s="29">
+      <c r="AB17" s="24">
         <v>54.4</v>
       </c>
-      <c r="AC17" s="29">
+      <c r="AC17" s="24">
         <v>404437</v>
       </c>
-      <c r="AD17" s="29">
+      <c r="AD17" s="24">
         <v>207094</v>
       </c>
-      <c r="AE17" s="29">
+      <c r="AE17" s="24">
         <v>48.8</v>
       </c>
-      <c r="AF17" s="29">
+      <c r="AF17" s="24">
         <v>433888</v>
       </c>
-      <c r="AG17" s="29">
+      <c r="AG17" s="24">
         <v>243182</v>
       </c>
-      <c r="AH17" s="21">
+      <c r="AH17" s="16">
         <v>44</v>
       </c>
       <c r="AI17" s="7">
         <v>590581</v>
       </c>
       <c r="AJ17" s="7">
         <v>295057</v>
       </c>
-      <c r="AK17" s="21">
+      <c r="AK17" s="16">
         <v>50.039537336961402</v>
       </c>
       <c r="AL17" s="7">
         <v>688420</v>
       </c>
       <c r="AM17" s="7">
         <v>341682</v>
       </c>
-      <c r="AN17" s="21">
+      <c r="AN17" s="16">
         <v>50.367217686877197</v>
       </c>
       <c r="AO17" s="7">
         <v>748673</v>
       </c>
       <c r="AP17" s="7">
         <v>372534</v>
       </c>
-      <c r="AQ17" s="21">
+      <c r="AQ17" s="16">
         <v>50.2</v>
       </c>
+      <c r="AR17" s="42">
+        <v>817781</v>
+      </c>
+      <c r="AS17" s="42">
+        <v>388504</v>
+      </c>
+      <c r="AT17" s="16">
+        <v>52.492904579587936</v>
+      </c>
     </row>
-    <row r="18" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:46">
       <c r="A18" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="22">
         <v>77835.7</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="22">
         <v>58238.8</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="20">
         <v>25.177264417227562</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="22">
         <v>85848</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="22">
         <v>65993.7</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="23">
         <v>23.127271456527822</v>
       </c>
-      <c r="H18" s="27">
+      <c r="H18" s="22">
         <v>91012.3</v>
       </c>
-      <c r="I18" s="27">
+      <c r="I18" s="22">
         <v>67522.7</v>
       </c>
-      <c r="J18" s="25">
+      <c r="J18" s="20">
         <v>25.809258748542788</v>
       </c>
-      <c r="K18" s="27">
+      <c r="K18" s="22">
         <v>97878.7</v>
       </c>
-      <c r="L18" s="27">
+      <c r="L18" s="22">
         <v>72774.3</v>
       </c>
-      <c r="M18" s="25">
+      <c r="M18" s="20">
         <v>25.648481232382522</v>
       </c>
-      <c r="N18" s="24" t="s">
-[...5 lines deleted...]
-      <c r="P18" s="25" t="s">
+      <c r="N18" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O18" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="P18" s="20" t="s">
         <v>2</v>
       </c>
       <c r="Q18" s="7">
         <v>110239</v>
       </c>
       <c r="R18" s="7">
         <v>90095</v>
       </c>
-      <c r="S18" s="25">
+      <c r="S18" s="20">
         <v>18.273024973013193</v>
       </c>
-      <c r="T18" s="29">
+      <c r="T18" s="24">
         <v>116621</v>
       </c>
-      <c r="U18" s="29">
+      <c r="U18" s="24">
         <v>92165</v>
       </c>
-      <c r="V18" s="21">
+      <c r="V18" s="16">
         <v>21</v>
       </c>
-      <c r="W18" s="29" t="s">
-[...59 lines deleted...]
-      <c r="AQ18" s="21" t="s">
+      <c r="W18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="X18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AR18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS18" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT18" s="16" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:46">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="22">
         <v>87180</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C19" s="22">
         <v>62374</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="20">
         <v>28.45377380133057</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="22">
         <v>99136</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="22">
         <v>71338.2</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="23">
         <v>28.040066171723694</v>
       </c>
-      <c r="H19" s="27">
+      <c r="H19" s="22">
         <v>109172.9</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="22">
         <v>76550</v>
       </c>
-      <c r="J19" s="31">
+      <c r="J19" s="26">
         <v>29.881866287329544</v>
       </c>
-      <c r="K19" s="27">
+      <c r="K19" s="22">
         <v>120474.5</v>
       </c>
-      <c r="L19" s="27">
+      <c r="L19" s="22">
         <v>82768.899999999994</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M19" s="20">
         <v>31.297577495652604</v>
       </c>
-      <c r="N19" s="27">
+      <c r="N19" s="22">
         <v>128755</v>
       </c>
-      <c r="O19" s="27">
+      <c r="O19" s="22">
         <v>87181</v>
       </c>
-      <c r="P19" s="25">
+      <c r="P19" s="20">
         <v>32.28923148615587</v>
       </c>
       <c r="Q19" s="7">
         <v>141987</v>
       </c>
       <c r="R19" s="7">
         <v>101366</v>
       </c>
-      <c r="S19" s="25">
+      <c r="S19" s="20">
         <v>28.608957158049677</v>
       </c>
-      <c r="T19" s="29">
+      <c r="T19" s="24">
         <v>154123</v>
       </c>
-      <c r="U19" s="29">
+      <c r="U19" s="24">
         <v>107029</v>
       </c>
-      <c r="V19" s="29">
+      <c r="V19" s="24">
         <v>30.6</v>
       </c>
-      <c r="W19" s="29">
+      <c r="W19" s="24">
         <v>167120</v>
       </c>
-      <c r="X19" s="29">
+      <c r="X19" s="24">
         <v>113617</v>
       </c>
-      <c r="Y19" s="21">
+      <c r="Y19" s="16">
         <v>32</v>
       </c>
-      <c r="Z19" s="29">
+      <c r="Z19" s="24">
         <v>185495</v>
       </c>
-      <c r="AA19" s="29">
+      <c r="AA19" s="24">
         <v>133352</v>
       </c>
-      <c r="AB19" s="29">
+      <c r="AB19" s="24">
         <v>28.1</v>
       </c>
-      <c r="AC19" s="29">
+      <c r="AC19" s="24">
         <v>211564</v>
       </c>
-      <c r="AD19" s="29">
+      <c r="AD19" s="24">
         <v>161233</v>
       </c>
-      <c r="AE19" s="29">
+      <c r="AE19" s="24">
         <v>23.8</v>
       </c>
-      <c r="AF19" s="29">
+      <c r="AF19" s="24">
         <v>245301</v>
       </c>
-      <c r="AG19" s="29">
+      <c r="AG19" s="24">
         <v>193411</v>
       </c>
-      <c r="AH19" s="29">
+      <c r="AH19" s="24">
         <v>21.2</v>
       </c>
       <c r="AI19" s="7">
         <v>309324</v>
       </c>
       <c r="AJ19" s="7">
         <v>235087</v>
       </c>
-      <c r="AK19" s="21">
+      <c r="AK19" s="16">
         <v>23.999754302931549</v>
       </c>
       <c r="AL19" s="7">
         <v>375737</v>
       </c>
       <c r="AM19" s="7">
         <v>281543</v>
       </c>
-      <c r="AN19" s="21">
+      <c r="AN19" s="16">
         <v>25.069130801597922</v>
       </c>
       <c r="AO19" s="7">
         <v>425619</v>
       </c>
       <c r="AP19" s="7">
         <v>316711</v>
       </c>
-      <c r="AQ19" s="21">
+      <c r="AQ19" s="16">
         <v>25.6</v>
       </c>
+      <c r="AR19" s="42">
+        <v>486985</v>
+      </c>
+      <c r="AS19" s="42">
+        <v>344804</v>
+      </c>
+      <c r="AT19" s="16">
+        <v>29.19617647360802</v>
+      </c>
     </row>
-    <row r="20" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:46">
       <c r="A20" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="22">
         <v>66183.3</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="22">
         <v>57333.8</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="20">
         <v>13.371197870157587</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="22">
         <v>73436.600000000006</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="22">
         <v>64498.8</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="23">
         <v>12.170770433271699</v>
       </c>
-      <c r="H20" s="27">
+      <c r="H20" s="22">
         <v>81668.800000000003</v>
       </c>
-      <c r="I20" s="27">
+      <c r="I20" s="22">
         <v>68298.399999999994</v>
       </c>
-      <c r="J20" s="32">
+      <c r="J20" s="27">
         <v>16.371490703916308</v>
       </c>
-      <c r="K20" s="27">
+      <c r="K20" s="22">
         <v>89385.2</v>
       </c>
-      <c r="L20" s="27">
+      <c r="L20" s="22">
         <v>73086.8</v>
       </c>
-      <c r="M20" s="25">
+      <c r="M20" s="20">
         <v>18.233891069215034</v>
       </c>
-      <c r="N20" s="27">
+      <c r="N20" s="22">
         <v>93229</v>
       </c>
-      <c r="O20" s="27">
+      <c r="O20" s="22">
         <v>76040</v>
       </c>
-      <c r="P20" s="25">
+      <c r="P20" s="20">
         <v>18.437396089199709</v>
       </c>
       <c r="Q20" s="7">
         <v>103938</v>
       </c>
       <c r="R20" s="7">
         <v>91201</v>
       </c>
-      <c r="S20" s="25">
+      <c r="S20" s="20">
         <v>12.254420904770157</v>
       </c>
-      <c r="T20" s="29">
+      <c r="T20" s="24">
         <v>113375</v>
       </c>
-      <c r="U20" s="29">
+      <c r="U20" s="24">
         <v>95726</v>
       </c>
-      <c r="V20" s="29">
+      <c r="V20" s="24">
         <v>15.6</v>
       </c>
-      <c r="W20" s="29">
+      <c r="W20" s="24">
         <v>121820</v>
       </c>
-      <c r="X20" s="29">
+      <c r="X20" s="24">
         <v>100534</v>
       </c>
-      <c r="Y20" s="29">
+      <c r="Y20" s="24">
         <v>17.5</v>
       </c>
-      <c r="Z20" s="29">
+      <c r="Z20" s="24">
         <v>139981</v>
       </c>
-      <c r="AA20" s="29">
+      <c r="AA20" s="24">
         <v>121487</v>
       </c>
-      <c r="AB20" s="29">
+      <c r="AB20" s="24">
         <v>13.2</v>
       </c>
-      <c r="AC20" s="29">
+      <c r="AC20" s="24">
         <v>162424</v>
       </c>
-      <c r="AD20" s="29">
+      <c r="AD20" s="24">
         <v>153064</v>
       </c>
-      <c r="AE20" s="29">
+      <c r="AE20" s="24">
         <v>5.8</v>
       </c>
-      <c r="AF20" s="29">
+      <c r="AF20" s="24">
         <v>187662</v>
       </c>
-      <c r="AG20" s="29">
+      <c r="AG20" s="24">
         <v>187359</v>
       </c>
-      <c r="AH20" s="29">
+      <c r="AH20" s="24">
         <v>0.2</v>
       </c>
       <c r="AI20" s="7">
         <v>233523</v>
       </c>
       <c r="AJ20" s="7">
         <v>221287</v>
       </c>
-      <c r="AK20" s="21">
+      <c r="AK20" s="16">
         <v>5.2397408392321125</v>
       </c>
       <c r="AL20" s="7">
         <v>271288</v>
       </c>
       <c r="AM20" s="7">
         <v>254342</v>
       </c>
-      <c r="AN20" s="21">
+      <c r="AN20" s="16">
         <v>6.2464981864291929</v>
       </c>
       <c r="AO20" s="7">
         <v>309311</v>
       </c>
       <c r="AP20" s="7">
         <v>279682</v>
       </c>
-      <c r="AQ20" s="21">
+      <c r="AQ20" s="16">
         <v>9.6</v>
       </c>
+      <c r="AR20" s="42">
+        <v>354150</v>
+      </c>
+      <c r="AS20" s="42">
+        <v>302637</v>
+      </c>
+      <c r="AT20" s="16">
+        <v>14.545531554426091</v>
+      </c>
     </row>
-    <row r="21" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:46">
       <c r="A21" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="27" t="s">
-[...62 lines deleted...]
-      <c r="W21" s="29">
+      <c r="B21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G21" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="K21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="L21" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="M21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="N21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="P21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="R21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="S21" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="T21" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U21" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="V21" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="W21" s="24">
         <v>119125</v>
       </c>
-      <c r="X21" s="29">
+      <c r="X21" s="24">
         <v>93588</v>
       </c>
-      <c r="Y21" s="29">
+      <c r="Y21" s="24">
         <v>21.4</v>
       </c>
-      <c r="Z21" s="29">
+      <c r="Z21" s="24">
         <v>137550</v>
       </c>
-      <c r="AA21" s="29">
+      <c r="AA21" s="24">
         <v>113833</v>
       </c>
-      <c r="AB21" s="29">
+      <c r="AB21" s="24">
         <v>17.2</v>
       </c>
-      <c r="AC21" s="29">
+      <c r="AC21" s="24">
         <v>167602</v>
       </c>
-      <c r="AD21" s="29">
+      <c r="AD21" s="24">
         <v>152294</v>
       </c>
-      <c r="AE21" s="29">
+      <c r="AE21" s="24">
         <v>9.1</v>
       </c>
-      <c r="AF21" s="29">
+      <c r="AF21" s="24">
         <v>200977</v>
       </c>
-      <c r="AG21" s="29">
+      <c r="AG21" s="24">
         <v>191243</v>
       </c>
-      <c r="AH21" s="29">
+      <c r="AH21" s="24">
         <v>4.8</v>
       </c>
       <c r="AI21" s="7">
         <v>247909</v>
       </c>
       <c r="AJ21" s="7">
         <v>229526</v>
       </c>
-      <c r="AK21" s="21">
+      <c r="AK21" s="16">
         <v>7.4152209076717668</v>
       </c>
       <c r="AL21" s="7">
         <v>285711</v>
       </c>
       <c r="AM21" s="7">
         <v>259858</v>
       </c>
-      <c r="AN21" s="21">
+      <c r="AN21" s="16">
         <v>9.0486540595216951</v>
       </c>
       <c r="AO21" s="7">
         <v>320962</v>
       </c>
       <c r="AP21" s="7">
         <v>276733</v>
       </c>
-      <c r="AQ21" s="21">
+      <c r="AQ21" s="16">
         <v>13.8</v>
       </c>
+      <c r="AR21" s="42">
+        <v>354652</v>
+      </c>
+      <c r="AS21" s="42">
+        <v>293228</v>
+      </c>
+      <c r="AT21" s="16">
+        <v>17.319513212952415</v>
+      </c>
     </row>
-    <row r="22" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:46">
       <c r="A22" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="27" t="s">
-[...95 lines deleted...]
-      <c r="AH22" s="29" t="s">
+      <c r="B22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="K22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="L22" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="M22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="N22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="P22" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="R22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="S22" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="T22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="U22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="V22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="W22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="X22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG22" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="AI22" s="7">
         <v>489063</v>
       </c>
       <c r="AJ22" s="7">
         <v>291106</v>
       </c>
-      <c r="AK22" s="21">
+      <c r="AK22" s="16">
         <v>40.476789288905522</v>
       </c>
       <c r="AL22" s="7">
         <v>577991</v>
       </c>
       <c r="AM22" s="7">
         <v>358468</v>
       </c>
-      <c r="AN22" s="21">
+      <c r="AN22" s="16">
         <v>37.980349174987154</v>
       </c>
       <c r="AO22" s="7">
         <v>642467</v>
       </c>
       <c r="AP22" s="7">
         <v>389202</v>
       </c>
-      <c r="AQ22" s="21">
+      <c r="AQ22" s="16">
         <v>39.4</v>
       </c>
+      <c r="AR22" s="42">
+        <v>719191</v>
+      </c>
+      <c r="AS22" s="42">
+        <v>443370</v>
+      </c>
+      <c r="AT22" s="16">
+        <v>38.351564466184918</v>
+      </c>
     </row>
-    <row r="23" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:46">
       <c r="A23" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="22">
         <v>82753.600000000006</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="22">
         <v>63752.7</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="20">
         <v>22.960813789369894</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="22">
         <v>94935</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="22">
         <v>73566.600000000006</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="23">
         <v>22.508453152156733</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="22">
         <v>101582.3</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="22">
         <v>77352.600000000006</v>
       </c>
-      <c r="J23" s="32">
+      <c r="J23" s="27">
         <v>23.852285289858557</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="22">
         <v>112384.2</v>
       </c>
-      <c r="L23" s="27">
+      <c r="L23" s="22">
         <v>84281.8</v>
       </c>
-      <c r="M23" s="25">
+      <c r="M23" s="20">
         <v>25.005650260445847</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="22">
         <v>116834</v>
       </c>
-      <c r="O23" s="27">
+      <c r="O23" s="22">
         <v>88072</v>
       </c>
-      <c r="P23" s="25">
+      <c r="P23" s="20">
         <v>24.617833849735518</v>
       </c>
       <c r="Q23" s="7">
         <v>133370</v>
       </c>
       <c r="R23" s="7">
         <v>102954</v>
       </c>
-      <c r="S23" s="25">
+      <c r="S23" s="20">
         <v>22.80572842468321</v>
       </c>
-      <c r="T23" s="29">
+      <c r="T23" s="24">
         <v>142309</v>
       </c>
-      <c r="U23" s="29">
+      <c r="U23" s="24">
         <v>108129</v>
       </c>
-      <c r="V23" s="29">
+      <c r="V23" s="24">
         <v>24</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="24">
         <v>160954</v>
       </c>
-      <c r="X23" s="29">
+      <c r="X23" s="24">
         <v>116905</v>
       </c>
-      <c r="Y23" s="29">
+      <c r="Y23" s="24">
         <v>27.4</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="Z23" s="24">
         <v>185761</v>
       </c>
-      <c r="AA23" s="29">
+      <c r="AA23" s="24">
         <v>135697</v>
       </c>
-      <c r="AB23" s="21">
+      <c r="AB23" s="16">
         <v>27</v>
       </c>
-      <c r="AC23" s="29">
+      <c r="AC23" s="24">
         <v>209562</v>
       </c>
-      <c r="AD23" s="29">
+      <c r="AD23" s="24">
         <v>168577</v>
       </c>
-      <c r="AE23" s="29">
+      <c r="AE23" s="24">
         <v>19.600000000000001</v>
       </c>
-      <c r="AF23" s="29">
+      <c r="AF23" s="24">
         <v>244477</v>
       </c>
-      <c r="AG23" s="29">
+      <c r="AG23" s="24">
         <v>202676</v>
       </c>
-      <c r="AH23" s="29">
+      <c r="AH23" s="24">
         <v>17.100000000000001</v>
       </c>
       <c r="AI23" s="7">
         <v>320325</v>
       </c>
       <c r="AJ23" s="7">
         <v>251750</v>
       </c>
-      <c r="AK23" s="21">
+      <c r="AK23" s="16">
         <v>21.407945055802699</v>
       </c>
       <c r="AL23" s="7">
         <v>374900</v>
       </c>
       <c r="AM23" s="7">
         <v>301197</v>
       </c>
-      <c r="AN23" s="21">
+      <c r="AN23" s="16">
         <v>19.659375833555615</v>
       </c>
       <c r="AO23" s="7">
         <v>423910</v>
       </c>
       <c r="AP23" s="7">
         <v>332539</v>
       </c>
-      <c r="AQ23" s="21">
+      <c r="AQ23" s="16">
         <v>21.6</v>
       </c>
+      <c r="AR23" s="42">
+        <v>470612</v>
+      </c>
+      <c r="AS23" s="42">
+        <v>360123</v>
+      </c>
+      <c r="AT23" s="16">
+        <v>23.477726874792822</v>
+      </c>
     </row>
-    <row r="24" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:46">
       <c r="A24" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="22">
         <v>150545</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="22">
         <v>113495.1</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="20">
         <v>24.610515128366927</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="22">
         <v>166563.1</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="22">
         <v>128606.5</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="23">
         <v>22.788120538102376</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="22">
         <v>177817.9</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="22">
         <v>140199.20000000001</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="28">
         <v>21.155744162989208</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="22">
         <v>199601.2</v>
       </c>
-      <c r="L24" s="27">
+      <c r="L24" s="22">
         <v>154217.5</v>
       </c>
-      <c r="M24" s="25">
+      <c r="M24" s="20">
         <v>22.737187952777845</v>
       </c>
-      <c r="N24" s="27">
+      <c r="N24" s="22">
         <v>218631</v>
       </c>
-      <c r="O24" s="27">
+      <c r="O24" s="22">
         <v>158339</v>
       </c>
-      <c r="P24" s="25">
+      <c r="P24" s="20">
         <v>27.577059062987402</v>
       </c>
       <c r="Q24" s="7">
         <v>238630</v>
       </c>
       <c r="R24" s="7">
         <v>184251</v>
       </c>
-      <c r="S24" s="25">
+      <c r="S24" s="20">
         <v>22.787998156141313</v>
       </c>
-      <c r="T24" s="29">
+      <c r="T24" s="24">
         <v>255100</v>
       </c>
-      <c r="U24" s="29">
+      <c r="U24" s="24">
         <v>196080</v>
       </c>
-      <c r="V24" s="29">
+      <c r="V24" s="24">
         <v>23.1</v>
       </c>
-      <c r="W24" s="29">
+      <c r="W24" s="24">
         <v>271817</v>
       </c>
-      <c r="X24" s="29">
+      <c r="X24" s="24">
         <v>206658</v>
       </c>
-      <c r="Y24" s="21">
+      <c r="Y24" s="16">
         <v>24</v>
       </c>
-      <c r="Z24" s="29">
+      <c r="Z24" s="24">
         <v>301961</v>
       </c>
-      <c r="AA24" s="29">
+      <c r="AA24" s="24">
         <v>229840</v>
       </c>
-      <c r="AB24" s="29">
+      <c r="AB24" s="24">
         <v>23.9</v>
       </c>
-      <c r="AC24" s="29">
+      <c r="AC24" s="24">
         <v>336216</v>
       </c>
-      <c r="AD24" s="29">
+      <c r="AD24" s="24">
         <v>268428</v>
       </c>
-      <c r="AE24" s="29">
+      <c r="AE24" s="24">
         <v>20.2</v>
       </c>
-      <c r="AF24" s="29">
+      <c r="AF24" s="24">
         <v>383150</v>
       </c>
-      <c r="AG24" s="29">
+      <c r="AG24" s="24">
         <v>306719</v>
       </c>
-      <c r="AH24" s="29">
+      <c r="AH24" s="24">
         <v>19.899999999999999</v>
       </c>
       <c r="AI24" s="7">
         <v>454699</v>
       </c>
       <c r="AJ24" s="7">
         <v>365084</v>
       </c>
-      <c r="AK24" s="21">
+      <c r="AK24" s="16">
         <v>19.708642420590323</v>
       </c>
       <c r="AL24" s="7">
         <v>540333</v>
       </c>
       <c r="AM24" s="7">
         <v>422658</v>
       </c>
-      <c r="AN24" s="21">
+      <c r="AN24" s="16">
         <v>21.778236754001696</v>
       </c>
       <c r="AO24" s="7">
         <v>605963</v>
       </c>
       <c r="AP24" s="7">
         <v>471807</v>
       </c>
-      <c r="AQ24" s="21">
+      <c r="AQ24" s="16">
         <v>22.1</v>
       </c>
+      <c r="AR24" s="42">
+        <v>681775</v>
+      </c>
+      <c r="AS24" s="42">
+        <v>511126</v>
+      </c>
+      <c r="AT24" s="16">
+        <v>25.030105239998534</v>
+      </c>
     </row>
-    <row r="25" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:46">
       <c r="A25" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="27">
+      <c r="B25" s="22">
         <v>136221.20000000001</v>
       </c>
-      <c r="C25" s="27">
+      <c r="C25" s="22">
         <v>107039.8</v>
       </c>
-      <c r="D25" s="25">
+      <c r="D25" s="20">
         <v>21.422069398889462</v>
       </c>
-      <c r="E25" s="27">
+      <c r="E25" s="22">
         <v>149082.5</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="22">
         <v>119548.8</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="23">
         <v>19.810306373987558</v>
       </c>
-      <c r="H25" s="27">
+      <c r="H25" s="22">
         <v>158493</v>
       </c>
-      <c r="I25" s="27">
+      <c r="I25" s="22">
         <v>126109.5</v>
       </c>
-      <c r="J25" s="33">
+      <c r="J25" s="28">
         <v>20.432132649391463</v>
       </c>
-      <c r="K25" s="27">
+      <c r="K25" s="22">
         <v>172014.2</v>
       </c>
-      <c r="L25" s="27">
+      <c r="L25" s="22">
         <v>138641.1</v>
       </c>
-      <c r="M25" s="25">
+      <c r="M25" s="20">
         <v>19.401363375814327</v>
       </c>
-      <c r="N25" s="27">
+      <c r="N25" s="22">
         <v>181130</v>
       </c>
-      <c r="O25" s="27">
+      <c r="O25" s="22">
         <v>143169</v>
       </c>
-      <c r="P25" s="25">
+      <c r="P25" s="20">
         <v>20.957875558990779</v>
       </c>
-      <c r="Q25" s="27">
+      <c r="Q25" s="22">
         <v>197368</v>
       </c>
-      <c r="R25" s="27">
+      <c r="R25" s="22">
         <v>160576</v>
       </c>
-      <c r="S25" s="25">
+      <c r="S25" s="20">
         <v>18.641319768148847</v>
       </c>
-      <c r="T25" s="29">
+      <c r="T25" s="24">
         <v>213158</v>
       </c>
-      <c r="U25" s="29">
+      <c r="U25" s="24">
         <v>169694</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="24">
         <v>20.399999999999999</v>
       </c>
-      <c r="W25" s="29">
+      <c r="W25" s="24">
         <v>227531</v>
       </c>
-      <c r="X25" s="29">
+      <c r="X25" s="24">
         <v>175818</v>
       </c>
-      <c r="Y25" s="29">
+      <c r="Y25" s="24">
         <v>22.7</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="Z25" s="24">
         <v>251330</v>
       </c>
-      <c r="AA25" s="29">
+      <c r="AA25" s="24">
         <v>198092</v>
       </c>
-      <c r="AB25" s="29">
+      <c r="AB25" s="24">
         <v>21.2</v>
       </c>
-      <c r="AC25" s="29">
+      <c r="AC25" s="24">
         <v>273403</v>
       </c>
-      <c r="AD25" s="29">
+      <c r="AD25" s="24">
         <v>223799</v>
       </c>
-      <c r="AE25" s="29">
+      <c r="AE25" s="24">
         <v>18.100000000000001</v>
       </c>
-      <c r="AF25" s="29">
+      <c r="AF25" s="24">
         <v>326241</v>
       </c>
-      <c r="AG25" s="29">
+      <c r="AG25" s="24">
         <v>268462</v>
       </c>
-      <c r="AH25" s="29">
+      <c r="AH25" s="24">
         <v>17.7</v>
       </c>
       <c r="AI25" s="7">
         <v>393959</v>
       </c>
       <c r="AJ25" s="7">
         <v>320140</v>
       </c>
-      <c r="AK25" s="21">
+      <c r="AK25" s="16">
         <v>18.737736668028916</v>
       </c>
       <c r="AL25" s="7">
         <v>471609</v>
       </c>
       <c r="AM25" s="7">
         <v>385014</v>
       </c>
-      <c r="AN25" s="21">
+      <c r="AN25" s="16">
         <v>18.36160887514869</v>
       </c>
       <c r="AO25" s="7">
         <v>553250</v>
       </c>
       <c r="AP25" s="7">
         <v>435050</v>
       </c>
-      <c r="AQ25" s="21">
+      <c r="AQ25" s="16">
         <v>21.4</v>
       </c>
+      <c r="AR25" s="42">
+        <v>634504</v>
+      </c>
+      <c r="AS25" s="42">
+        <v>484875</v>
+      </c>
+      <c r="AT25" s="16">
+        <v>23.582042035984017</v>
+      </c>
     </row>
-    <row r="26" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:46">
       <c r="A26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="D26" s="34" t="s">
+      <c r="D26" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="G26" s="35" t="s">
-[...8 lines deleted...]
-      <c r="J26" s="24" t="s">
+      <c r="G26" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J26" s="19" t="s">
         <v>2</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="L26" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="M26" s="36" t="s">
-[...29 lines deleted...]
-      <c r="W26" s="38">
+      <c r="M26" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="N26" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="O26" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="P26" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="R26" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="S26" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="T26" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="U26" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="V26" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="W26" s="33">
         <v>130744</v>
       </c>
-      <c r="X26" s="38">
+      <c r="X26" s="33">
         <v>101293</v>
       </c>
-      <c r="Y26" s="38">
+      <c r="Y26" s="33">
         <v>22.5</v>
       </c>
-      <c r="Z26" s="38">
+      <c r="Z26" s="33">
         <v>155038</v>
       </c>
-      <c r="AA26" s="38">
+      <c r="AA26" s="33">
         <v>120567</v>
       </c>
-      <c r="AB26" s="38">
+      <c r="AB26" s="33">
         <v>22.2</v>
       </c>
-      <c r="AC26" s="38">
+      <c r="AC26" s="33">
         <v>171553</v>
       </c>
-      <c r="AD26" s="38">
+      <c r="AD26" s="33">
         <v>152298</v>
       </c>
-      <c r="AE26" s="38">
+      <c r="AE26" s="33">
         <v>11.2</v>
       </c>
-      <c r="AF26" s="38">
+      <c r="AF26" s="33">
         <v>199128</v>
       </c>
-      <c r="AG26" s="38">
+      <c r="AG26" s="33">
         <v>188978</v>
       </c>
-      <c r="AH26" s="38">
+      <c r="AH26" s="33">
         <v>5.0999999999999996</v>
       </c>
       <c r="AI26" s="14">
         <v>244889</v>
       </c>
       <c r="AJ26" s="14">
         <v>226190</v>
       </c>
-      <c r="AK26" s="22">
+      <c r="AK26" s="17">
         <v>7.6357043395170763</v>
       </c>
       <c r="AL26" s="14">
         <v>294819</v>
       </c>
       <c r="AM26" s="14">
         <v>259074</v>
       </c>
-      <c r="AN26" s="22">
+      <c r="AN26" s="17">
         <v>12.124388183936588</v>
       </c>
       <c r="AO26" s="14">
         <v>336966</v>
       </c>
       <c r="AP26" s="14">
         <v>292060</v>
       </c>
-      <c r="AQ26" s="22">
+      <c r="AQ26" s="17">
         <v>13.3</v>
       </c>
+      <c r="AR26" s="34">
+        <v>382296</v>
+      </c>
+      <c r="AS26" s="34">
+        <v>312281</v>
+      </c>
+      <c r="AT26" s="17">
+        <v>18.3143428128989</v>
+      </c>
     </row>
-    <row r="27" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A27" s="20" t="s">
+    <row r="27" spans="1:46" ht="12.75" customHeight="1">
+      <c r="A27" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="20"/>
-[...26 lines deleted...]
-      <c r="AC27" s="20"/>
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+      <c r="S27" s="40"/>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40"/>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40"/>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40"/>
+      <c r="Z27" s="40"/>
+      <c r="AA27" s="40"/>
+      <c r="AB27" s="40"/>
+      <c r="AC27" s="40"/>
     </row>
   </sheetData>
   <sortState ref="AM6:AM26">
     <sortCondition ref="AM6"/>
   </sortState>
-  <mergeCells count="17">
-[...4 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+  <mergeCells count="18">
+    <mergeCell ref="AR3:AT3"/>
     <mergeCell ref="A27:AC27"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
-    <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="B3:D3"/>
+    <mergeCell ref="AO3:AQ3"/>
+    <mergeCell ref="AL3:AN3"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="V1:AA1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AF3:AH3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>