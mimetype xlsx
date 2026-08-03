--- v1 (2026-07-13)
+++ v2 (2026-08-03)
@@ -353,72 +353,72 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -690,183 +690,183 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AT27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW12" sqref="AW12"/>
+      <selection pane="topRight" activeCell="AW14" sqref="AW14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="15.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="11.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" style="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="13" style="1" customWidth="1"/>
     <col min="29" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="13.28515625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="15">
-      <c r="V1" s="37" t="s">
+      <c r="V1" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="W1" s="37"/>
-[...3 lines deleted...]
-      <c r="AA1" s="37"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
     </row>
     <row r="2" spans="1:46">
       <c r="AT2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:46">
-      <c r="A3" s="38"/>
-      <c r="B3" s="35">
+      <c r="A3" s="40"/>
+      <c r="B3" s="36">
         <v>2011</v>
       </c>
-      <c r="C3" s="35"/>
-[...1 lines deleted...]
-      <c r="E3" s="35">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36">
         <v>2012</v>
       </c>
-      <c r="F3" s="35"/>
-[...1 lines deleted...]
-      <c r="H3" s="35">
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36">
         <v>2013</v>
       </c>
-      <c r="I3" s="35"/>
-[...1 lines deleted...]
-      <c r="K3" s="35">
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36">
         <v>2014</v>
       </c>
-      <c r="L3" s="35"/>
-[...1 lines deleted...]
-      <c r="N3" s="35">
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36">
         <v>2015</v>
       </c>
-      <c r="O3" s="35"/>
-[...1 lines deleted...]
-      <c r="Q3" s="35">
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36">
         <v>2016</v>
       </c>
-      <c r="R3" s="35"/>
-[...1 lines deleted...]
-      <c r="T3" s="35">
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36">
         <v>2017</v>
       </c>
-      <c r="U3" s="35"/>
-[...1 lines deleted...]
-      <c r="W3" s="35">
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36">
         <v>2018</v>
       </c>
-      <c r="X3" s="35"/>
-[...1 lines deleted...]
-      <c r="Z3" s="35">
+      <c r="X3" s="36"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="36">
         <v>2019</v>
       </c>
-      <c r="AA3" s="35"/>
-[...1 lines deleted...]
-      <c r="AC3" s="35">
+      <c r="AA3" s="36"/>
+      <c r="AB3" s="36"/>
+      <c r="AC3" s="36">
         <v>2020</v>
       </c>
-      <c r="AD3" s="35"/>
-[...1 lines deleted...]
-      <c r="AF3" s="35">
+      <c r="AD3" s="36"/>
+      <c r="AE3" s="36"/>
+      <c r="AF3" s="36">
         <v>2021</v>
       </c>
-      <c r="AG3" s="35"/>
-[...1 lines deleted...]
-      <c r="AI3" s="35">
+      <c r="AG3" s="36"/>
+      <c r="AH3" s="36"/>
+      <c r="AI3" s="36">
         <v>2022</v>
       </c>
-      <c r="AJ3" s="35"/>
-[...1 lines deleted...]
-      <c r="AL3" s="35">
+      <c r="AJ3" s="36"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="36">
         <v>2023</v>
       </c>
-      <c r="AM3" s="35"/>
-[...1 lines deleted...]
-      <c r="AO3" s="35">
+      <c r="AM3" s="36"/>
+      <c r="AN3" s="37"/>
+      <c r="AO3" s="36">
         <v>2024</v>
       </c>
-      <c r="AP3" s="35"/>
-[...1 lines deleted...]
-      <c r="AR3" s="35">
+      <c r="AP3" s="36"/>
+      <c r="AQ3" s="37"/>
+      <c r="AR3" s="36">
         <v>2025</v>
       </c>
-      <c r="AS3" s="35"/>
-      <c r="AT3" s="36"/>
+      <c r="AS3" s="36"/>
+      <c r="AT3" s="37"/>
     </row>
     <row r="4" spans="1:46" ht="78.75">
-      <c r="A4" s="39"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1089,58 +1089,58 @@
       </c>
       <c r="AJ5" s="7">
         <v>265762</v>
       </c>
       <c r="AK5" s="16">
         <v>25.199833378366208</v>
       </c>
       <c r="AL5" s="7">
         <v>418788</v>
       </c>
       <c r="AM5" s="7">
         <v>311217</v>
       </c>
       <c r="AN5" s="16">
         <v>25.6862660821227</v>
       </c>
       <c r="AO5" s="7">
         <v>468914</v>
       </c>
       <c r="AP5" s="7">
         <v>344496</v>
       </c>
       <c r="AQ5" s="16">
         <v>26.5</v>
       </c>
-      <c r="AR5" s="41">
-[...3 lines deleted...]
-        <v>372767</v>
+      <c r="AR5" s="42">
+        <v>518259</v>
+      </c>
+      <c r="AS5" s="42">
+        <v>372232</v>
       </c>
       <c r="AT5" s="16">
-        <v>28.146564685382089</v>
+        <v>28.176452314383354</v>
       </c>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="22" t="s">
@@ -1230,57 +1230,57 @@
       <c r="AJ6" s="7">
         <v>235171</v>
       </c>
       <c r="AK6" s="16">
         <v>16.254713924014581</v>
       </c>
       <c r="AL6" s="7">
         <v>325606</v>
       </c>
       <c r="AM6" s="7">
         <v>269782</v>
       </c>
       <c r="AN6" s="16">
         <v>17.144647211660711</v>
       </c>
       <c r="AO6" s="7">
         <v>372628</v>
       </c>
       <c r="AP6" s="7">
         <v>302710</v>
       </c>
       <c r="AQ6" s="16">
         <v>18.8</v>
       </c>
       <c r="AR6" s="42">
-        <v>425593</v>
+        <v>425637</v>
       </c>
       <c r="AS6" s="42">
-        <v>323702</v>
+        <v>323651</v>
       </c>
       <c r="AT6" s="16">
-        <v>23.940948276874863</v>
+        <v>23.960792882197737</v>
       </c>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>71875.5</v>
       </c>
       <c r="C7" s="22">
         <v>56595.8</v>
       </c>
       <c r="D7" s="19">
         <v>21.258565157807595</v>
       </c>
       <c r="E7" s="22">
         <v>84419.199999999997</v>
       </c>
       <c r="F7" s="22">
         <v>64447.7</v>
       </c>
       <c r="G7" s="23">
         <v>23.657532883514648</v>
       </c>
       <c r="H7" s="22">
@@ -1650,57 +1650,57 @@
       <c r="AJ9" s="7">
         <v>258689</v>
       </c>
       <c r="AK9" s="16">
         <v>2.4595418005218477</v>
       </c>
       <c r="AL9" s="7">
         <v>302834</v>
       </c>
       <c r="AM9" s="7">
         <v>290064</v>
       </c>
       <c r="AN9" s="16">
         <v>4.2168316635516589</v>
       </c>
       <c r="AO9" s="7">
         <v>346301</v>
       </c>
       <c r="AP9" s="7">
         <v>316152</v>
       </c>
       <c r="AQ9" s="16">
         <v>8.6999999999999993</v>
       </c>
       <c r="AR9" s="42">
-        <v>401857</v>
+        <v>401606</v>
       </c>
       <c r="AS9" s="42">
-        <v>338091</v>
+        <v>337814</v>
       </c>
       <c r="AT9" s="16">
-        <v>15.867833582592823</v>
+        <v>15.884224837278325</v>
       </c>
     </row>
     <row r="10" spans="1:46">
       <c r="A10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22">
         <v>214420.1</v>
       </c>
       <c r="C10" s="22">
         <v>97036.6</v>
       </c>
       <c r="D10" s="19">
         <v>54.74463448156213</v>
       </c>
       <c r="E10" s="22">
         <v>228609</v>
       </c>
       <c r="F10" s="22">
         <v>111255.2</v>
       </c>
       <c r="G10" s="23">
         <v>51.333849498488689</v>
       </c>
       <c r="H10" s="22">
@@ -2070,57 +2070,57 @@
       <c r="AJ12" s="7">
         <v>232542</v>
       </c>
       <c r="AK12" s="16">
         <v>1.8574087438750979</v>
       </c>
       <c r="AL12" s="7">
         <v>279648</v>
       </c>
       <c r="AM12" s="7">
         <v>260434</v>
       </c>
       <c r="AN12" s="16">
         <v>6.8707804096578542</v>
       </c>
       <c r="AO12" s="7">
         <v>323009</v>
       </c>
       <c r="AP12" s="7">
         <v>281631</v>
       </c>
       <c r="AQ12" s="16">
         <v>12.8</v>
       </c>
       <c r="AR12" s="42">
-        <v>356671</v>
+        <v>356906</v>
       </c>
       <c r="AS12" s="42">
-        <v>303657</v>
+        <v>303719</v>
       </c>
       <c r="AT12" s="16">
-        <v>14.863557732476153</v>
+        <v>14.9022431676688</v>
       </c>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="22" t="s">
@@ -3470,57 +3470,57 @@
       <c r="AJ22" s="7">
         <v>291106</v>
       </c>
       <c r="AK22" s="16">
         <v>40.476789288905522</v>
       </c>
       <c r="AL22" s="7">
         <v>577991</v>
       </c>
       <c r="AM22" s="7">
         <v>358468</v>
       </c>
       <c r="AN22" s="16">
         <v>37.980349174987154</v>
       </c>
       <c r="AO22" s="7">
         <v>642467</v>
       </c>
       <c r="AP22" s="7">
         <v>389202</v>
       </c>
       <c r="AQ22" s="16">
         <v>39.4</v>
       </c>
       <c r="AR22" s="42">
-        <v>719191</v>
+        <v>716454</v>
       </c>
       <c r="AS22" s="42">
-        <v>443370</v>
+        <v>413000</v>
       </c>
       <c r="AT22" s="16">
-        <v>38.351564466184918</v>
+        <v>42.354987200853088</v>
       </c>
     </row>
     <row r="23" spans="1:46">
       <c r="A23" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="22">
         <v>82753.600000000006</v>
       </c>
       <c r="C23" s="22">
         <v>63752.7</v>
       </c>
       <c r="D23" s="20">
         <v>22.960813789369894</v>
       </c>
       <c r="E23" s="22">
         <v>94935</v>
       </c>
       <c r="F23" s="22">
         <v>73566.600000000006</v>
       </c>
       <c r="G23" s="23">
         <v>22.508453152156733</v>
       </c>
       <c r="H23" s="22">
@@ -3610,57 +3610,57 @@
       <c r="AJ23" s="7">
         <v>251750</v>
       </c>
       <c r="AK23" s="16">
         <v>21.407945055802699</v>
       </c>
       <c r="AL23" s="7">
         <v>374900</v>
       </c>
       <c r="AM23" s="7">
         <v>301197</v>
       </c>
       <c r="AN23" s="16">
         <v>19.659375833555615</v>
       </c>
       <c r="AO23" s="7">
         <v>423910</v>
       </c>
       <c r="AP23" s="7">
         <v>332539</v>
       </c>
       <c r="AQ23" s="16">
         <v>21.6</v>
       </c>
       <c r="AR23" s="42">
-        <v>470612</v>
+        <v>470556</v>
       </c>
       <c r="AS23" s="42">
-        <v>360123</v>
+        <v>360029</v>
       </c>
       <c r="AT23" s="16">
-        <v>23.477726874792822</v>
+        <v>23.48859646885812</v>
       </c>
     </row>
     <row r="24" spans="1:46">
       <c r="A24" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="22">
         <v>150545</v>
       </c>
       <c r="C24" s="22">
         <v>113495.1</v>
       </c>
       <c r="D24" s="20">
         <v>24.610515128366927</v>
       </c>
       <c r="E24" s="22">
         <v>166563.1</v>
       </c>
       <c r="F24" s="22">
         <v>128606.5</v>
       </c>
       <c r="G24" s="23">
         <v>22.788120538102376</v>
       </c>
       <c r="H24" s="22">
@@ -3889,54 +3889,54 @@
       </c>
       <c r="AJ25" s="7">
         <v>320140</v>
       </c>
       <c r="AK25" s="16">
         <v>18.737736668028916</v>
       </c>
       <c r="AL25" s="7">
         <v>471609</v>
       </c>
       <c r="AM25" s="7">
         <v>385014</v>
       </c>
       <c r="AN25" s="16">
         <v>18.36160887514869</v>
       </c>
       <c r="AO25" s="7">
         <v>553250</v>
       </c>
       <c r="AP25" s="7">
         <v>435050</v>
       </c>
       <c r="AQ25" s="16">
         <v>21.4</v>
       </c>
-      <c r="AR25" s="42">
+      <c r="AR25" s="35">
         <v>634504</v>
       </c>
-      <c r="AS25" s="42">
+      <c r="AS25" s="35">
         <v>484875</v>
       </c>
       <c r="AT25" s="16">
         <v>23.582042035984017</v>
       </c>
     </row>
     <row r="26" spans="1:46">
       <c r="A26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>2</v>
       </c>
@@ -4040,105 +4040,105 @@
         <v>259074</v>
       </c>
       <c r="AN26" s="17">
         <v>12.124388183936588</v>
       </c>
       <c r="AO26" s="14">
         <v>336966</v>
       </c>
       <c r="AP26" s="14">
         <v>292060</v>
       </c>
       <c r="AQ26" s="17">
         <v>13.3</v>
       </c>
       <c r="AR26" s="34">
         <v>382296</v>
       </c>
       <c r="AS26" s="34">
         <v>312281</v>
       </c>
       <c r="AT26" s="17">
         <v>18.3143428128989</v>
       </c>
     </row>
     <row r="27" spans="1:46" ht="12.75" customHeight="1">
-      <c r="A27" s="40" t="s">
+      <c r="A27" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="40"/>
-[...26 lines deleted...]
-      <c r="AC27" s="40"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="38"/>
+      <c r="O27" s="38"/>
+      <c r="P27" s="38"/>
+      <c r="Q27" s="38"/>
+      <c r="R27" s="38"/>
+      <c r="S27" s="38"/>
+      <c r="T27" s="38"/>
+      <c r="U27" s="38"/>
+      <c r="V27" s="38"/>
+      <c r="W27" s="38"/>
+      <c r="X27" s="38"/>
+      <c r="Y27" s="38"/>
+      <c r="Z27" s="38"/>
+      <c r="AA27" s="38"/>
+      <c r="AB27" s="38"/>
+      <c r="AC27" s="38"/>
     </row>
   </sheetData>
   <sortState ref="AM6:AM26">
     <sortCondition ref="AM6"/>
   </sortState>
   <mergeCells count="18">
+    <mergeCell ref="V1:AA1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="AR3:AT3"/>
     <mergeCell ref="A27:AC27"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="AO3:AQ3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="AI3:AK3"/>
-    <mergeCell ref="V1:AA1"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF3:AH3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>