--- v0 (2026-05-30)
+++ v1 (2026-09-06)
@@ -5,68 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (квартальная)\2 квартал 2026г\25.08\Динамические ряды\русс\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28365" windowHeight="7800" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="47" r:id="rId3"/>
     <sheet name="2025" sheetId="41" r:id="rId4"/>
     <sheet name="2024" sheetId="42" r:id="rId5"/>
     <sheet name="2023" sheetId="43" r:id="rId6"/>
     <sheet name="2022" sheetId="44" r:id="rId7"/>
     <sheet name="2021" sheetId="45" r:id="rId8"/>
     <sheet name="2020" sheetId="46" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="84">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
@@ -318,132 +323,118 @@
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2024г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2023г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2022г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2021г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2020г.*</t>
   </si>
   <si>
     <t>* Без  учета ненаблюдаемого сектора экономики.</t>
   </si>
   <si>
     <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2026г.*</t>
   </si>
   <si>
-    <t>Григорьева Светлана Петровна</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
+    <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>+7 7172 749326</t>
+  </si>
+  <si>
+    <t>Абдалимова Жупар Таупыховна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
-    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -468,50 +459,55 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -534,192 +530,197 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -728,86 +729,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -971,76 +972,76 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1129,96 +1130,96 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46171</v>
+        <v>46262</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46262</v>
+        <v>46356</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>82</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -1279,565 +1280,665 @@
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P21" sqref="P21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.85546875" style="29" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="29" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="29" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="29" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="29" customWidth="1"/>
     <col min="10" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>80</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="41">
         <v>15609.1284</v>
       </c>
       <c r="C5" s="41">
         <v>2406.6921000000002</v>
       </c>
-      <c r="D5" s="36"/>
-      <c r="E5" s="36"/>
+      <c r="D5" s="44">
+        <v>37890.629399999998</v>
+      </c>
+      <c r="E5" s="44">
+        <v>4716.9396999999999</v>
+      </c>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="41">
         <v>32855.1535</v>
       </c>
       <c r="C6" s="41">
         <v>14853.519900000001</v>
       </c>
-      <c r="D6" s="36"/>
-      <c r="E6" s="36"/>
+      <c r="D6" s="44">
+        <v>72839.105100000001</v>
+      </c>
+      <c r="E6" s="44">
+        <v>25810.2444</v>
+      </c>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="41">
         <v>17657.4241</v>
       </c>
       <c r="C7" s="41">
         <v>2010.38</v>
       </c>
-      <c r="D7" s="36"/>
-      <c r="E7" s="36"/>
+      <c r="D7" s="44">
+        <v>47086.761200000001</v>
+      </c>
+      <c r="E7" s="44">
+        <v>2099.5556000000001</v>
+      </c>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="41">
         <v>425640.75069999998</v>
       </c>
       <c r="C8" s="41">
         <v>32200.045699999999</v>
       </c>
-      <c r="D8" s="36"/>
-      <c r="E8" s="36"/>
+      <c r="D8" s="44">
+        <v>875815.94410000008</v>
+      </c>
+      <c r="E8" s="44">
+        <v>67828.066800000001</v>
+      </c>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="36"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="41">
         <v>240838.09019999998</v>
       </c>
       <c r="C9" s="41">
         <v>16852.784199999998</v>
       </c>
-      <c r="D9" s="36"/>
-      <c r="E9" s="36"/>
+      <c r="D9" s="44">
+        <v>500869.4423</v>
+      </c>
+      <c r="E9" s="44">
+        <v>32789.218000000001</v>
+      </c>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="41">
         <v>26550.881300000001</v>
       </c>
       <c r="C10" s="41">
         <v>13.4505</v>
       </c>
-      <c r="D10" s="36"/>
-      <c r="E10" s="36"/>
+      <c r="D10" s="44">
+        <v>52298.722799999996</v>
+      </c>
+      <c r="E10" s="44">
+        <v>545.20650000000001</v>
+      </c>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="41">
         <v>640405.01570000011</v>
       </c>
       <c r="C11" s="41">
         <v>92091.209000000003</v>
       </c>
-      <c r="D11" s="36"/>
-      <c r="E11" s="36"/>
+      <c r="D11" s="44">
+        <v>1301284.2977</v>
+      </c>
+      <c r="E11" s="44">
+        <v>173399.55530000001</v>
+      </c>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="41">
         <v>65851.705399999992</v>
       </c>
       <c r="C12" s="41">
         <v>18417.570299999999</v>
       </c>
-      <c r="D12" s="36"/>
-      <c r="E12" s="36"/>
+      <c r="D12" s="44">
+        <v>152788.53150000001</v>
+      </c>
+      <c r="E12" s="44">
+        <v>22541.6829</v>
+      </c>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
     </row>
     <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="41">
         <v>145157.01190000001</v>
       </c>
       <c r="C13" s="41">
         <v>1502.2398999999998</v>
       </c>
-      <c r="D13" s="36"/>
-      <c r="E13" s="36"/>
+      <c r="D13" s="44">
+        <v>309657.99330000003</v>
+      </c>
+      <c r="E13" s="44">
+        <v>2356.0070000000001</v>
+      </c>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="41">
         <v>197325.71400000001</v>
       </c>
       <c r="C14" s="41">
         <v>6468.3170999999993</v>
       </c>
-      <c r="D14" s="36"/>
-      <c r="E14" s="36"/>
+      <c r="D14" s="44">
+        <v>470401.92</v>
+      </c>
+      <c r="E14" s="44">
+        <v>13092.616699999999</v>
+      </c>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="41">
         <v>22580.9306</v>
       </c>
       <c r="C15" s="41">
         <v>355.03899999999999</v>
       </c>
-      <c r="D15" s="36"/>
-      <c r="E15" s="36"/>
+      <c r="D15" s="44">
+        <v>56268.184600000001</v>
+      </c>
+      <c r="E15" s="44">
+        <v>2518.5043999999998</v>
+      </c>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="41">
         <v>121819.1977</v>
       </c>
       <c r="C16" s="41">
         <v>4236.3899000000001</v>
       </c>
-      <c r="D16" s="36"/>
-      <c r="E16" s="36"/>
+      <c r="D16" s="44">
+        <v>264786.67200000002</v>
+      </c>
+      <c r="E16" s="44">
+        <v>9961.6203999999998</v>
+      </c>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
     </row>
     <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="41">
         <v>76532.244000000006</v>
       </c>
       <c r="C17" s="41">
         <v>9427.679900000001</v>
       </c>
-      <c r="D17" s="36"/>
-      <c r="E17" s="36"/>
+      <c r="D17" s="44">
+        <v>189414.55850000001</v>
+      </c>
+      <c r="E17" s="44">
+        <v>23898.651000000002</v>
+      </c>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
     </row>
     <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="41">
         <v>17871.504199999999</v>
       </c>
       <c r="C18" s="41">
         <v>2997.5203999999999</v>
       </c>
-      <c r="D18" s="36"/>
-      <c r="E18" s="36"/>
+      <c r="D18" s="44">
+        <v>48668.683899999996</v>
+      </c>
+      <c r="E18" s="44">
+        <v>6787.3434999999999</v>
+      </c>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
     </row>
     <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="41">
         <v>189791.11790000001</v>
       </c>
       <c r="C19" s="41">
         <v>6561.1414000000004</v>
       </c>
-      <c r="D19" s="36"/>
-      <c r="E19" s="36"/>
+      <c r="D19" s="44">
+        <v>410164.32319999998</v>
+      </c>
+      <c r="E19" s="44">
+        <v>16244.274599999999</v>
+      </c>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
     </row>
     <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="41">
         <v>101542.78540000001</v>
       </c>
       <c r="C20" s="41">
         <v>1601.8991000000001</v>
       </c>
-      <c r="D20" s="36"/>
-      <c r="E20" s="36"/>
+      <c r="D20" s="44">
+        <v>209230.60519999999</v>
+      </c>
+      <c r="E20" s="44">
+        <v>3661.0819000000001</v>
+      </c>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="36"/>
     </row>
     <row r="21" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
         <v>133470.9515</v>
       </c>
       <c r="C21" s="41">
         <v>4663.9655000000002</v>
       </c>
-      <c r="D21" s="36"/>
-      <c r="E21" s="36"/>
+      <c r="D21" s="44">
+        <v>279675.90649999998</v>
+      </c>
+      <c r="E21" s="44">
+        <v>14087.481900000001</v>
+      </c>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
     </row>
     <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="41">
         <v>135754.87090000001</v>
       </c>
       <c r="C22" s="41">
         <v>10236.643699999999</v>
       </c>
-      <c r="D22" s="36"/>
-      <c r="E22" s="36"/>
+      <c r="D22" s="44">
+        <v>339876.15960000001</v>
+      </c>
+      <c r="E22" s="44">
+        <v>19448.618999999999</v>
+      </c>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="41">
         <v>201229.52849999999</v>
       </c>
       <c r="C23" s="41">
         <v>4647.2195999999994</v>
       </c>
-      <c r="D23" s="36"/>
-      <c r="E23" s="36"/>
+      <c r="D23" s="44">
+        <v>294861.21970000002</v>
+      </c>
+      <c r="E23" s="44">
+        <v>10625.688900000001</v>
+      </c>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
     </row>
     <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="41">
         <v>36577.192799999997</v>
       </c>
       <c r="C24" s="41">
         <v>4570.4422999999997</v>
       </c>
-      <c r="D24" s="36"/>
-      <c r="E24" s="36"/>
+      <c r="D24" s="44">
+        <v>97451.690599999987</v>
+      </c>
+      <c r="E24" s="44">
+        <v>10550.4432</v>
+      </c>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
     </row>
     <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="41">
         <v>32049.5363</v>
       </c>
       <c r="C25" s="41">
         <v>2245.8200999999999</v>
       </c>
-      <c r="D25" s="36"/>
-      <c r="E25" s="36"/>
+      <c r="D25" s="44">
+        <v>70809.385500000004</v>
+      </c>
+      <c r="E25" s="44">
+        <v>6387.2266</v>
+      </c>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
     </row>
     <row r="26" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="41">
         <v>116272.88959999999</v>
       </c>
       <c r="C26" s="41">
         <v>116272.88959999999</v>
       </c>
-      <c r="D26" s="36"/>
-      <c r="E26" s="36"/>
+      <c r="D26" s="44">
+        <v>203658.72759999998</v>
+      </c>
+      <c r="E26" s="44">
+        <v>203658.72759999998</v>
+      </c>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
     </row>
-    <row r="27" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="42">
         <v>205917.49430000002</v>
       </c>
       <c r="C27" s="42">
         <v>100990.1871</v>
       </c>
-      <c r="D27" s="36"/>
-      <c r="E27" s="36"/>
+      <c r="D27" s="44">
+        <v>449513.24800000002</v>
+      </c>
+      <c r="E27" s="44">
+        <v>228860.64419999998</v>
+      </c>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
     </row>
     <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="42">
         <v>19463.733800000002</v>
       </c>
       <c r="C28" s="42">
         <v>6399.8487999999998</v>
       </c>
-      <c r="D28" s="36"/>
-      <c r="E28" s="36"/>
+      <c r="D28" s="44">
+        <v>40151.451200000003</v>
+      </c>
+      <c r="E28" s="44">
+        <v>13769.6412</v>
+      </c>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="43">
         <v>209948.35830000002</v>
       </c>
       <c r="C29" s="43">
         <v>81936.314700000003</v>
       </c>
-      <c r="D29" s="38"/>
-      <c r="E29" s="38"/>
+      <c r="D29" s="45">
+        <v>410725.55499999999</v>
+      </c>
+      <c r="E29" s="45">
+        <v>176744.42169999998</v>
+      </c>
       <c r="F29" s="38"/>
       <c r="G29" s="38"/>
       <c r="H29" s="38"/>
       <c r="I29" s="38"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
@@ -1879,70 +1980,70 @@
       <c r="B1" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>
@@ -2722,70 +2823,70 @@
       <c r="B1" s="39" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3564,70 +3665,70 @@
       <c r="B1" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>
@@ -4407,70 +4508,70 @@
       <c r="B1" s="39" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>
@@ -5249,70 +5350,70 @@
       <c r="B1" s="39" t="s">
         <v>76</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>
@@ -6091,70 +6192,70 @@
       <c r="B1" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="I3" s="47"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="34" t="s">
         <v>47</v>
       </c>
     </row>