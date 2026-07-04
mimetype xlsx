--- v0 (2026-04-15)
+++ v1 (2026-07-04)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Zaraspaeva.STAT\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск Д\Данные 726 жарасбаева\Мои Документы\бюллетень 1-инвест 2025 год\публ\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02320E54-C3C7-4CB7-A20D-D567FF196CBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46FE8CA9-8B94-4FA6-B8A0-0143083653E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5850" yWindow="2880" windowWidth="18030" windowHeight="11865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6870" yWindow="2745" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="25">
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -356,55 +356,56 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -711,131 +712,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="20" width="12" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="24" max="24" width="11.42578125" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A1" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="32"/>
-[...17 lines deleted...]
-      <c r="T1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
-[...20 lines deleted...]
-      <c r="W2" s="34" t="s">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="X2" s="33" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="5">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -859,52 +859,55 @@
       </c>
       <c r="P3" s="7">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="8">
         <v>2020</v>
       </c>
       <c r="T3" s="8">
         <v>2021</v>
       </c>
       <c r="U3" s="8">
         <v>2022</v>
       </c>
       <c r="V3" s="8">
         <v>2023</v>
       </c>
       <c r="W3" s="8">
         <v>2024</v>
       </c>
+      <c r="X3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="29.25" customHeight="1">
+    <row r="4" spans="1:24" ht="29.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="10">
         <v>59524</v>
       </c>
       <c r="C4" s="10">
         <v>130495</v>
       </c>
       <c r="D4" s="10">
         <v>254287</v>
       </c>
       <c r="E4" s="10">
         <v>368354</v>
       </c>
       <c r="F4" s="10">
         <v>490375</v>
       </c>
       <c r="G4" s="11">
         <v>468039</v>
       </c>
       <c r="H4" s="12">
         <v>310848</v>
       </c>
       <c r="I4" s="13">
@@ -930,52 +933,55 @@
       </c>
       <c r="P4" s="14">
         <v>1022482</v>
       </c>
       <c r="Q4" s="15">
         <v>1201296</v>
       </c>
       <c r="R4" s="16">
         <v>1475500</v>
       </c>
       <c r="S4" s="16">
         <v>1989281</v>
       </c>
       <c r="T4" s="16">
         <v>2434297</v>
       </c>
       <c r="U4" s="16">
         <v>2799912</v>
       </c>
       <c r="V4" s="16">
         <v>3067222</v>
       </c>
       <c r="W4" s="16">
         <v>3542403</v>
       </c>
+      <c r="X4" s="16">
+        <v>3854921</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="18" t="s">
@@ -1001,52 +1007,55 @@
       </c>
       <c r="P5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="S5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="T5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="U5" s="19">
         <v>61319</v>
       </c>
       <c r="V5" s="19">
         <v>68202</v>
       </c>
       <c r="W5" s="19">
         <v>77171</v>
       </c>
+      <c r="X5" s="19">
+        <v>67048</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="21">
         <v>298</v>
       </c>
       <c r="C6" s="21">
         <v>875</v>
       </c>
       <c r="D6" s="21">
         <v>3007</v>
       </c>
       <c r="E6" s="21">
         <v>3845</v>
       </c>
       <c r="F6" s="21">
         <v>6520</v>
       </c>
       <c r="G6" s="22">
         <v>8297</v>
       </c>
       <c r="H6" s="23">
         <v>8792</v>
       </c>
       <c r="I6" s="24">
@@ -1072,52 +1081,55 @@
       </c>
       <c r="P6" s="25">
         <v>38937</v>
       </c>
       <c r="Q6" s="26">
         <v>53560</v>
       </c>
       <c r="R6" s="27">
         <v>58783</v>
       </c>
       <c r="S6" s="27">
         <v>66652</v>
       </c>
       <c r="T6" s="27">
         <v>77186</v>
       </c>
       <c r="U6" s="27">
         <v>98693</v>
       </c>
       <c r="V6" s="27">
         <v>111709</v>
       </c>
       <c r="W6" s="27">
         <v>106926</v>
       </c>
+      <c r="X6" s="27">
+        <v>117500</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>1922</v>
       </c>
       <c r="C7" s="21">
         <v>4352</v>
       </c>
       <c r="D7" s="21">
         <v>13331</v>
       </c>
       <c r="E7" s="21">
         <v>17165</v>
       </c>
       <c r="F7" s="21">
         <v>22311</v>
       </c>
       <c r="G7" s="22">
         <v>16738</v>
       </c>
       <c r="H7" s="23">
         <v>14888</v>
       </c>
       <c r="I7" s="24">
@@ -1143,52 +1155,55 @@
       </c>
       <c r="P7" s="25">
         <v>60463</v>
       </c>
       <c r="Q7" s="26">
         <v>69237</v>
       </c>
       <c r="R7" s="27">
         <v>94437</v>
       </c>
       <c r="S7" s="27">
         <v>107209</v>
       </c>
       <c r="T7" s="27">
         <v>106249</v>
       </c>
       <c r="U7" s="27">
         <v>108170</v>
       </c>
       <c r="V7" s="27">
         <v>194793</v>
       </c>
       <c r="W7" s="27">
         <v>124743</v>
       </c>
+      <c r="X7" s="27">
+        <v>146168</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>3368</v>
       </c>
       <c r="C8" s="21">
         <v>5768</v>
       </c>
       <c r="D8" s="21">
         <v>13077</v>
       </c>
       <c r="E8" s="21">
         <v>18923</v>
       </c>
       <c r="F8" s="21">
         <v>34820</v>
       </c>
       <c r="G8" s="22">
         <v>42432</v>
       </c>
       <c r="H8" s="23">
         <v>47783</v>
       </c>
       <c r="I8" s="24">
@@ -1214,52 +1229,55 @@
       </c>
       <c r="P8" s="25">
         <v>77494</v>
       </c>
       <c r="Q8" s="26">
         <v>100691</v>
       </c>
       <c r="R8" s="27">
         <v>118772</v>
       </c>
       <c r="S8" s="27">
         <v>134547</v>
       </c>
       <c r="T8" s="27">
         <v>146240</v>
       </c>
       <c r="U8" s="27">
         <v>140055</v>
       </c>
       <c r="V8" s="27">
         <v>169317</v>
       </c>
       <c r="W8" s="27">
         <v>176554</v>
       </c>
+      <c r="X8" s="27">
+        <v>238097</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21">
         <v>5927</v>
       </c>
       <c r="C9" s="21">
         <v>18737</v>
       </c>
       <c r="D9" s="21">
         <v>20940</v>
       </c>
       <c r="E9" s="21">
         <v>23670</v>
       </c>
       <c r="F9" s="21">
         <v>23865</v>
       </c>
       <c r="G9" s="22">
         <v>21976</v>
       </c>
       <c r="H9" s="23">
         <v>17482</v>
       </c>
       <c r="I9" s="24">
@@ -1285,52 +1303,55 @@
       </c>
       <c r="P9" s="25">
         <v>37321</v>
       </c>
       <c r="Q9" s="26">
         <v>43256</v>
       </c>
       <c r="R9" s="27">
         <v>71822</v>
       </c>
       <c r="S9" s="27">
         <v>54878</v>
       </c>
       <c r="T9" s="27">
         <v>136483</v>
       </c>
       <c r="U9" s="27">
         <v>83818</v>
       </c>
       <c r="V9" s="27">
         <v>107945</v>
       </c>
       <c r="W9" s="27">
         <v>142699</v>
       </c>
+      <c r="X9" s="27">
+        <v>105529</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="21">
         <v>1516</v>
       </c>
       <c r="C10" s="21">
         <v>2876</v>
       </c>
       <c r="D10" s="21">
         <v>6854</v>
       </c>
       <c r="E10" s="21">
         <v>4816</v>
       </c>
       <c r="F10" s="21">
         <v>6741</v>
       </c>
       <c r="G10" s="22">
         <v>8729</v>
       </c>
       <c r="H10" s="23">
         <v>6914</v>
       </c>
       <c r="I10" s="24">
@@ -1356,52 +1377,55 @@
       </c>
       <c r="P10" s="25">
         <v>38040</v>
       </c>
       <c r="Q10" s="26">
         <v>42239</v>
       </c>
       <c r="R10" s="27">
         <v>50391</v>
       </c>
       <c r="S10" s="27">
         <v>63077</v>
       </c>
       <c r="T10" s="27">
         <v>66060</v>
       </c>
       <c r="U10" s="27">
         <v>48564</v>
       </c>
       <c r="V10" s="27">
         <v>78913</v>
       </c>
       <c r="W10" s="27">
         <v>93469</v>
       </c>
+      <c r="X10" s="27">
+        <v>95342</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>7969</v>
       </c>
       <c r="C11" s="21">
         <v>1293</v>
       </c>
       <c r="D11" s="21">
         <v>3048</v>
       </c>
       <c r="E11" s="21">
         <v>4529</v>
       </c>
       <c r="F11" s="21">
         <v>5556</v>
       </c>
       <c r="G11" s="22">
         <v>6207</v>
       </c>
       <c r="H11" s="23">
         <v>6930</v>
       </c>
       <c r="I11" s="24">
@@ -1427,52 +1451,55 @@
       </c>
       <c r="P11" s="25">
         <v>24352</v>
       </c>
       <c r="Q11" s="26">
         <v>30697</v>
       </c>
       <c r="R11" s="27">
         <v>39461</v>
       </c>
       <c r="S11" s="27">
         <v>63483</v>
       </c>
       <c r="T11" s="27">
         <v>62434</v>
       </c>
       <c r="U11" s="27">
         <v>78070</v>
       </c>
       <c r="V11" s="27">
         <v>82257</v>
       </c>
       <c r="W11" s="27">
         <v>103321</v>
       </c>
+      <c r="X11" s="27">
+        <v>132195</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="18" t="s">
@@ -1498,52 +1525,55 @@
       </c>
       <c r="P12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Q12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="R12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="S12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="T12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="U12" s="27">
         <v>67103</v>
       </c>
       <c r="V12" s="27">
         <v>49380</v>
       </c>
       <c r="W12" s="27">
         <v>61579</v>
       </c>
+      <c r="X12" s="27">
+        <v>75840</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="21">
         <v>288</v>
       </c>
       <c r="C13" s="21">
         <v>3625</v>
       </c>
       <c r="D13" s="21">
         <v>7931</v>
       </c>
       <c r="E13" s="21">
         <v>8892</v>
       </c>
       <c r="F13" s="21">
         <v>10595</v>
       </c>
       <c r="G13" s="22">
         <v>15642</v>
       </c>
       <c r="H13" s="23">
         <v>16206</v>
       </c>
       <c r="I13" s="24">
@@ -1569,52 +1599,55 @@
       </c>
       <c r="P13" s="25">
         <v>46025</v>
       </c>
       <c r="Q13" s="26">
         <v>42411</v>
       </c>
       <c r="R13" s="27">
         <v>41300</v>
       </c>
       <c r="S13" s="27">
         <v>56077</v>
       </c>
       <c r="T13" s="27">
         <v>80951</v>
       </c>
       <c r="U13" s="27">
         <v>88032</v>
       </c>
       <c r="V13" s="27">
         <v>72542</v>
       </c>
       <c r="W13" s="27">
         <v>104539</v>
       </c>
+      <c r="X13" s="27">
+        <v>118757</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="21">
         <v>228</v>
       </c>
       <c r="C14" s="21">
         <v>1551</v>
       </c>
       <c r="D14" s="21">
         <v>3151</v>
       </c>
       <c r="E14" s="21">
         <v>5086</v>
       </c>
       <c r="F14" s="21">
         <v>9151</v>
       </c>
       <c r="G14" s="22">
         <v>11816</v>
       </c>
       <c r="H14" s="23">
         <v>10365</v>
       </c>
       <c r="I14" s="24">
@@ -1640,52 +1673,55 @@
       </c>
       <c r="P14" s="25">
         <v>26115</v>
       </c>
       <c r="Q14" s="26">
         <v>32089</v>
       </c>
       <c r="R14" s="27">
         <v>30756</v>
       </c>
       <c r="S14" s="27">
         <v>37828</v>
       </c>
       <c r="T14" s="27">
         <v>57448</v>
       </c>
       <c r="U14" s="27">
         <v>75377</v>
       </c>
       <c r="V14" s="27">
         <v>79821</v>
       </c>
       <c r="W14" s="27">
         <v>83019</v>
       </c>
+      <c r="X14" s="27">
+        <v>84502</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="21">
         <v>420</v>
       </c>
       <c r="C15" s="21">
         <v>893</v>
       </c>
       <c r="D15" s="21">
         <v>2606</v>
       </c>
       <c r="E15" s="21">
         <v>2641</v>
       </c>
       <c r="F15" s="21">
         <v>3616</v>
       </c>
       <c r="G15" s="22">
         <v>5732</v>
       </c>
       <c r="H15" s="23">
         <v>6042</v>
       </c>
       <c r="I15" s="24">
@@ -1711,52 +1747,55 @@
       </c>
       <c r="P15" s="25">
         <v>33322</v>
       </c>
       <c r="Q15" s="26">
         <v>42313</v>
       </c>
       <c r="R15" s="27">
         <v>47791</v>
       </c>
       <c r="S15" s="27">
         <v>56096</v>
       </c>
       <c r="T15" s="27">
         <v>66747</v>
       </c>
       <c r="U15" s="27">
         <v>81723</v>
       </c>
       <c r="V15" s="27">
         <v>97048</v>
       </c>
       <c r="W15" s="27">
         <v>111360</v>
       </c>
+      <c r="X15" s="27">
+        <v>134426</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="21">
         <v>2457</v>
       </c>
       <c r="C16" s="21">
         <v>5312</v>
       </c>
       <c r="D16" s="21">
         <v>7500</v>
       </c>
       <c r="E16" s="21">
         <v>10770</v>
       </c>
       <c r="F16" s="21">
         <v>16340</v>
       </c>
       <c r="G16" s="22">
         <v>33546</v>
       </c>
       <c r="H16" s="23">
         <v>19872</v>
       </c>
       <c r="I16" s="24">
@@ -1782,52 +1821,55 @@
       </c>
       <c r="P16" s="25">
         <v>59325</v>
       </c>
       <c r="Q16" s="26">
         <v>66539</v>
       </c>
       <c r="R16" s="27">
         <v>86325</v>
       </c>
       <c r="S16" s="27">
         <v>103269</v>
       </c>
       <c r="T16" s="27">
         <v>117561</v>
       </c>
       <c r="U16" s="27">
         <v>139233</v>
       </c>
       <c r="V16" s="27">
         <v>90701</v>
       </c>
       <c r="W16" s="27">
         <v>80245</v>
       </c>
+      <c r="X16" s="27">
+        <v>100214</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="21">
         <v>1880</v>
       </c>
       <c r="C17" s="21">
         <v>5300</v>
       </c>
       <c r="D17" s="21">
         <v>15481</v>
       </c>
       <c r="E17" s="21">
         <v>17799</v>
       </c>
       <c r="F17" s="21">
         <v>18824</v>
       </c>
       <c r="G17" s="22">
         <v>19301</v>
       </c>
       <c r="H17" s="23">
         <v>10652</v>
       </c>
       <c r="I17" s="24">
@@ -1851,52 +1893,55 @@
       <c r="O17" s="25">
         <v>41506</v>
       </c>
       <c r="P17" s="25">
         <v>51268</v>
       </c>
       <c r="Q17" s="18" t="s">
         <v>19</v>
       </c>
       <c r="R17" s="18" t="s">
         <v>19</v>
       </c>
       <c r="S17" s="18" t="s">
         <v>19</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>19</v>
       </c>
       <c r="U17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="V17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="W17" s="29"/>
+      <c r="X17" s="18" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="21">
         <v>302</v>
       </c>
       <c r="C18" s="21">
         <v>1524</v>
       </c>
       <c r="D18" s="21">
         <v>3770</v>
       </c>
       <c r="E18" s="21">
         <v>6670</v>
       </c>
       <c r="F18" s="21">
         <v>9169</v>
       </c>
       <c r="G18" s="22">
         <v>9077</v>
       </c>
       <c r="H18" s="23">
         <v>4571</v>
       </c>
       <c r="I18" s="24">
@@ -1922,52 +1967,55 @@
       </c>
       <c r="P18" s="25">
         <v>16919</v>
       </c>
       <c r="Q18" s="23">
         <v>25852</v>
       </c>
       <c r="R18" s="27">
         <v>23170</v>
       </c>
       <c r="S18" s="27">
         <v>38596</v>
       </c>
       <c r="T18" s="27">
         <v>28293</v>
       </c>
       <c r="U18" s="27">
         <v>38231</v>
       </c>
       <c r="V18" s="27">
         <v>63907</v>
       </c>
       <c r="W18" s="27">
         <v>93384</v>
       </c>
+      <c r="X18" s="27">
+        <v>104411</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="21">
         <v>333</v>
       </c>
       <c r="C19" s="21">
         <v>1487</v>
       </c>
       <c r="D19" s="21">
         <v>2759</v>
       </c>
       <c r="E19" s="21">
         <v>2575</v>
       </c>
       <c r="F19" s="21">
         <v>3273</v>
       </c>
       <c r="G19" s="22">
         <v>5089</v>
       </c>
       <c r="H19" s="23">
         <v>3423</v>
       </c>
       <c r="I19" s="24">
@@ -1993,52 +2041,55 @@
       </c>
       <c r="P19" s="25">
         <v>17934</v>
       </c>
       <c r="Q19" s="23">
         <v>20034</v>
       </c>
       <c r="R19" s="27">
         <v>29081</v>
       </c>
       <c r="S19" s="27">
         <v>36373</v>
       </c>
       <c r="T19" s="27">
         <v>47926</v>
       </c>
       <c r="U19" s="27">
         <v>59396</v>
       </c>
       <c r="V19" s="27">
         <v>47005</v>
       </c>
       <c r="W19" s="27">
         <v>57796</v>
       </c>
+      <c r="X19" s="27">
+        <v>62197</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="18" t="s">
@@ -2064,52 +2115,55 @@
       </c>
       <c r="P20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Q20" s="26">
         <v>34265</v>
       </c>
       <c r="R20" s="27">
         <v>70053</v>
       </c>
       <c r="S20" s="27">
         <v>88316</v>
       </c>
       <c r="T20" s="27">
         <v>123811</v>
       </c>
       <c r="U20" s="27">
         <v>119363</v>
       </c>
       <c r="V20" s="27">
         <v>137923</v>
       </c>
       <c r="W20" s="27">
         <v>217711</v>
       </c>
+      <c r="X20" s="27">
+        <v>197237</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="I21" s="18" t="s">
@@ -2135,52 +2189,55 @@
       </c>
       <c r="P21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Q21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="R21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="S21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="T21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="U21" s="27">
         <v>7718</v>
       </c>
       <c r="V21" s="27">
         <v>20848</v>
       </c>
       <c r="W21" s="27">
         <v>38398</v>
       </c>
+      <c r="X21" s="27">
+        <v>27798</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="21">
         <v>985</v>
       </c>
       <c r="C22" s="21">
         <v>2331</v>
       </c>
       <c r="D22" s="21">
         <v>6898</v>
       </c>
       <c r="E22" s="21">
         <v>7293</v>
       </c>
       <c r="F22" s="21">
         <v>9317</v>
       </c>
       <c r="G22" s="22">
         <v>7587</v>
       </c>
       <c r="H22" s="23">
         <v>6383</v>
       </c>
       <c r="I22" s="24">
@@ -2206,52 +2263,55 @@
       </c>
       <c r="P22" s="25">
         <v>40268</v>
       </c>
       <c r="Q22" s="26">
         <v>47500</v>
       </c>
       <c r="R22" s="31">
         <v>46696</v>
       </c>
       <c r="S22" s="31">
         <v>71281</v>
       </c>
       <c r="T22" s="31">
         <v>89593</v>
       </c>
       <c r="U22" s="31">
         <v>78947</v>
       </c>
       <c r="V22" s="31">
         <v>130296</v>
       </c>
       <c r="W22" s="31">
         <v>171051</v>
       </c>
+      <c r="X22" s="27">
+        <v>150965</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="21">
         <v>19027</v>
       </c>
       <c r="C23" s="21">
         <v>54289</v>
       </c>
       <c r="D23" s="21">
         <v>95617</v>
       </c>
       <c r="E23" s="21">
         <v>129898</v>
       </c>
       <c r="F23" s="21">
         <v>162275</v>
       </c>
       <c r="G23" s="22">
         <v>129182</v>
       </c>
       <c r="H23" s="23">
         <v>63470</v>
       </c>
       <c r="I23" s="24">
@@ -2277,52 +2337,55 @@
       </c>
       <c r="P23" s="25">
         <v>308067</v>
       </c>
       <c r="Q23" s="26">
         <v>305407</v>
       </c>
       <c r="R23" s="27">
         <v>355605</v>
       </c>
       <c r="S23" s="27">
         <v>521506</v>
       </c>
       <c r="T23" s="27">
         <v>590784</v>
       </c>
       <c r="U23" s="27">
         <v>615704</v>
       </c>
       <c r="V23" s="27">
         <v>502774</v>
       </c>
       <c r="W23" s="27">
         <v>598567</v>
       </c>
+      <c r="X23" s="27">
+        <v>801233</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="21">
         <v>12604</v>
       </c>
       <c r="C24" s="21">
         <v>20282</v>
       </c>
       <c r="D24" s="21">
         <v>48317</v>
       </c>
       <c r="E24" s="21">
         <v>103782</v>
       </c>
       <c r="F24" s="21">
         <v>148002</v>
       </c>
       <c r="G24" s="22">
         <v>126688</v>
       </c>
       <c r="H24" s="23">
         <v>67075</v>
       </c>
       <c r="I24" s="24">
@@ -2348,52 +2411,55 @@
       </c>
       <c r="P24" s="25">
         <v>146631</v>
       </c>
       <c r="Q24" s="26">
         <v>194296</v>
       </c>
       <c r="R24" s="27">
         <v>253247</v>
       </c>
       <c r="S24" s="27">
         <v>401395</v>
       </c>
       <c r="T24" s="27">
         <v>486118</v>
       </c>
       <c r="U24" s="27">
         <v>586791</v>
       </c>
       <c r="V24" s="27">
         <v>666040</v>
       </c>
       <c r="W24" s="27">
         <v>767445</v>
       </c>
+      <c r="X24" s="27">
+        <v>707969</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="18" t="s">
@@ -2419,165 +2485,165 @@
       </c>
       <c r="P25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Q25" s="23">
         <v>50910</v>
       </c>
       <c r="R25" s="27">
         <v>57810</v>
       </c>
       <c r="S25" s="27">
         <v>88698</v>
       </c>
       <c r="T25" s="27">
         <v>150413</v>
       </c>
       <c r="U25" s="27">
         <v>223605</v>
       </c>
       <c r="V25" s="27">
         <v>295801</v>
       </c>
       <c r="W25" s="27">
         <v>332427</v>
       </c>
+      <c r="X25" s="27">
+        <v>387493</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCA1C36-3BB8-4449-B1D7-7CFB618F328B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7973F275-1AE1-4B69-893F-B3C6E2CC607C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFADF57-8D8A-4C2A-9EC7-8845C199EC8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7973F275-1AE1-4B69-893F-B3C6E2CC607C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>