--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -1,54 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск Д\Данные 726 жарасбаева\Мои Документы\бюллетень 1-инвест 2025 год\публ\динамика\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F46BE3B5-432B-46FE-8EB3-7E0B2BB9C98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="2580" windowWidth="18030" windowHeight="11865"/>
+    <workbookView xWindow="3675" yWindow="3675" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="25">
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
@@ -67,78 +73,78 @@
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Оңтүстік Қазақстан</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
+    <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="000000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -258,51 +264,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -321,64 +327,73 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1"/>
+    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -396,116 +411,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -641,130 +692,128 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="16.5" customHeight="1">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...17 lines deleted...]
-      <c r="T1" s="28"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="26"/>
     </row>
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" thickBot="1">
-[...22 lines deleted...]
-      <c r="W2" s="29"/>
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" thickBot="1">
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="X2" s="28" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="3" spans="1:23" ht="23.25" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -788,52 +837,55 @@
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="6">
         <v>2018</v>
       </c>
       <c r="R3" s="6">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="6">
         <v>2024</v>
       </c>
+      <c r="X3" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="25.5" customHeight="1">
+    <row r="4" spans="1:24" ht="17.25" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9">
         <v>116.6</v>
       </c>
       <c r="C4" s="9">
         <v>123.1</v>
       </c>
       <c r="D4" s="9">
         <v>134.1</v>
       </c>
       <c r="E4" s="9">
         <v>111.1</v>
       </c>
       <c r="F4" s="9">
         <v>113.5</v>
       </c>
       <c r="G4" s="9">
         <v>114.8</v>
       </c>
       <c r="H4" s="9">
         <v>102.9</v>
       </c>
       <c r="I4" s="10">
@@ -856,126 +908,132 @@
       </c>
       <c r="O4" s="14">
         <v>102</v>
       </c>
       <c r="P4" s="14">
         <v>105.8</v>
       </c>
       <c r="Q4" s="14">
         <v>117.5</v>
       </c>
       <c r="R4" s="15">
         <v>108.8</v>
       </c>
       <c r="S4" s="15">
         <v>96.1</v>
       </c>
       <c r="T4" s="15">
         <v>103.7</v>
       </c>
       <c r="U4" s="15">
         <v>109.2</v>
       </c>
       <c r="V4" s="15">
         <v>111.2</v>
       </c>
-      <c r="W4" s="15">
+      <c r="W4" s="29">
         <v>108</v>
       </c>
+      <c r="X4" s="11">
+        <v>116.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T5" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U5" s="17">
         <v>105.9</v>
       </c>
       <c r="V5" s="17">
         <v>123.1</v>
       </c>
-      <c r="W5" s="17">
+      <c r="W5" s="21">
         <v>104.1</v>
       </c>
+      <c r="X5" s="21">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="19">
         <v>106.9</v>
       </c>
       <c r="C6" s="19">
         <v>149</v>
       </c>
       <c r="D6" s="19">
         <v>146.1</v>
       </c>
       <c r="E6" s="19">
         <v>109</v>
       </c>
       <c r="F6" s="19">
         <v>220.5</v>
       </c>
       <c r="G6" s="19">
         <v>127.8</v>
       </c>
       <c r="H6" s="19">
         <v>99.1</v>
       </c>
       <c r="I6" s="20">
@@ -998,55 +1056,58 @@
       </c>
       <c r="O6" s="23">
         <v>98.7</v>
       </c>
       <c r="P6" s="23">
         <v>109.5</v>
       </c>
       <c r="Q6" s="23">
         <v>99.2</v>
       </c>
       <c r="R6" s="17">
         <v>115.8</v>
       </c>
       <c r="S6" s="17">
         <v>129.5</v>
       </c>
       <c r="T6" s="17">
         <v>113.1</v>
       </c>
       <c r="U6" s="17">
         <v>106.8</v>
       </c>
       <c r="V6" s="17">
         <v>101.7</v>
       </c>
-      <c r="W6" s="17">
+      <c r="W6" s="21">
         <v>95</v>
       </c>
+      <c r="X6" s="21">
+        <v>158.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>137.1</v>
       </c>
       <c r="C7" s="19">
         <v>108.4</v>
       </c>
       <c r="D7" s="19">
         <v>131.6</v>
       </c>
       <c r="E7" s="19">
         <v>97.8</v>
       </c>
       <c r="F7" s="19">
         <v>113.5</v>
       </c>
       <c r="G7" s="19">
         <v>119</v>
       </c>
       <c r="H7" s="19">
         <v>104.4</v>
       </c>
       <c r="I7" s="20">
@@ -1069,55 +1130,58 @@
       </c>
       <c r="O7" s="23">
         <v>108.2</v>
       </c>
       <c r="P7" s="23">
         <v>111.8</v>
       </c>
       <c r="Q7" s="23">
         <v>110.9</v>
       </c>
       <c r="R7" s="17">
         <v>107.7</v>
       </c>
       <c r="S7" s="17">
         <v>106.7</v>
       </c>
       <c r="T7" s="17">
         <v>120.8</v>
       </c>
       <c r="U7" s="17">
         <v>110.3</v>
       </c>
       <c r="V7" s="17">
         <v>102.4</v>
       </c>
-      <c r="W7" s="17">
+      <c r="W7" s="21">
         <v>87.6</v>
       </c>
+      <c r="X7" s="21">
+        <v>132.69999999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>156.19999999999999</v>
       </c>
       <c r="C8" s="19">
         <v>111.5</v>
       </c>
       <c r="D8" s="19">
         <v>165.4</v>
       </c>
       <c r="E8" s="19">
         <v>108.5</v>
       </c>
       <c r="F8" s="19">
         <v>120.4</v>
       </c>
       <c r="G8" s="19">
         <v>153.80000000000001</v>
       </c>
       <c r="H8" s="19">
         <v>127.2</v>
       </c>
       <c r="I8" s="20">
@@ -1140,55 +1204,58 @@
       </c>
       <c r="O8" s="23">
         <v>101.7</v>
       </c>
       <c r="P8" s="23">
         <v>92.8</v>
       </c>
       <c r="Q8" s="23">
         <v>103.8</v>
       </c>
       <c r="R8" s="17">
         <v>108.1</v>
       </c>
       <c r="S8" s="17">
         <v>104.4</v>
       </c>
       <c r="T8" s="17">
         <v>102.8</v>
       </c>
       <c r="U8" s="17">
         <v>115.3</v>
       </c>
       <c r="V8" s="17">
         <v>115.8</v>
       </c>
-      <c r="W8" s="17">
+      <c r="W8" s="21">
         <v>135.9</v>
       </c>
+      <c r="X8" s="21">
+        <v>129.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>136.69999999999999</v>
       </c>
       <c r="C9" s="19">
         <v>128.6</v>
       </c>
       <c r="D9" s="19">
         <v>153.5</v>
       </c>
       <c r="E9" s="19">
         <v>98.3</v>
       </c>
       <c r="F9" s="19">
         <v>100.5</v>
       </c>
       <c r="G9" s="19">
         <v>102.4</v>
       </c>
       <c r="H9" s="19">
         <v>127.6</v>
       </c>
       <c r="I9" s="20">
@@ -1211,55 +1278,58 @@
       </c>
       <c r="O9" s="23">
         <v>127.7</v>
       </c>
       <c r="P9" s="23">
         <v>115.6</v>
       </c>
       <c r="Q9" s="23">
         <v>135.5</v>
       </c>
       <c r="R9" s="17">
         <v>109.3</v>
       </c>
       <c r="S9" s="17">
         <v>72.400000000000006</v>
       </c>
       <c r="T9" s="17">
         <v>88.4</v>
       </c>
       <c r="U9" s="17">
         <v>99.6</v>
       </c>
       <c r="V9" s="17">
         <v>94.5</v>
       </c>
-      <c r="W9" s="17">
+      <c r="W9" s="21">
         <v>68.2</v>
       </c>
+      <c r="X9" s="21">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="19">
         <v>61.8</v>
       </c>
       <c r="C10" s="19">
         <v>69</v>
       </c>
       <c r="D10" s="19">
         <v>97.5</v>
       </c>
       <c r="E10" s="19">
         <v>111.5</v>
       </c>
       <c r="F10" s="19">
         <v>167.2</v>
       </c>
       <c r="G10" s="19">
         <v>114.8</v>
       </c>
       <c r="H10" s="19">
         <v>104.9</v>
       </c>
       <c r="I10" s="20">
@@ -1282,55 +1352,58 @@
       </c>
       <c r="O10" s="23">
         <v>106.9</v>
       </c>
       <c r="P10" s="23">
         <v>96.6</v>
       </c>
       <c r="Q10" s="23">
         <v>102.1</v>
       </c>
       <c r="R10" s="17">
         <v>124.9</v>
       </c>
       <c r="S10" s="17">
         <v>80.8</v>
       </c>
       <c r="T10" s="17">
         <v>85.7</v>
       </c>
       <c r="U10" s="17">
         <v>117.7</v>
       </c>
       <c r="V10" s="17">
         <v>121.9</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W10" s="21">
         <v>110.1</v>
       </c>
+      <c r="X10" s="21">
+        <v>116.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>342.9</v>
       </c>
       <c r="C11" s="19">
         <v>53.3</v>
       </c>
       <c r="D11" s="19">
         <v>117</v>
       </c>
       <c r="E11" s="19">
         <v>110.1</v>
       </c>
       <c r="F11" s="19">
         <v>111.5</v>
       </c>
       <c r="G11" s="19">
         <v>383</v>
       </c>
       <c r="H11" s="19">
         <v>171.5</v>
       </c>
       <c r="I11" s="20">
@@ -1353,126 +1426,132 @@
       </c>
       <c r="O11" s="23">
         <v>105.5</v>
       </c>
       <c r="P11" s="23">
         <v>101.7</v>
       </c>
       <c r="Q11" s="23">
         <v>112.4</v>
       </c>
       <c r="R11" s="17">
         <v>110.2</v>
       </c>
       <c r="S11" s="17">
         <v>114.6</v>
       </c>
       <c r="T11" s="17">
         <v>110.2</v>
       </c>
       <c r="U11" s="17">
         <v>102.3</v>
       </c>
       <c r="V11" s="17">
         <v>121.7</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="21">
         <v>98.9</v>
       </c>
+      <c r="X11" s="21">
+        <v>143</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T12" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U12" s="17">
         <v>126.2</v>
       </c>
       <c r="V12" s="17">
         <v>117.5</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="21">
         <v>147.4</v>
       </c>
+      <c r="X12" s="21">
+        <v>121.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="19">
         <v>105.2</v>
       </c>
       <c r="C13" s="19">
         <v>137.6</v>
       </c>
       <c r="D13" s="19">
         <v>147.30000000000001</v>
       </c>
       <c r="E13" s="19">
         <v>83.1</v>
       </c>
       <c r="F13" s="19">
         <v>108.1</v>
       </c>
       <c r="G13" s="19">
         <v>129.5</v>
       </c>
       <c r="H13" s="19">
         <v>96.5</v>
       </c>
       <c r="I13" s="20">
@@ -1495,55 +1574,58 @@
       </c>
       <c r="O13" s="23">
         <v>89.9</v>
       </c>
       <c r="P13" s="23">
         <v>111.7</v>
       </c>
       <c r="Q13" s="23">
         <v>125.7</v>
       </c>
       <c r="R13" s="17">
         <v>161.30000000000001</v>
       </c>
       <c r="S13" s="17">
         <v>84.9</v>
       </c>
       <c r="T13" s="17">
         <v>110.5</v>
       </c>
       <c r="U13" s="17">
         <v>110.7</v>
       </c>
       <c r="V13" s="17">
         <v>115.3</v>
       </c>
-      <c r="W13" s="17">
+      <c r="W13" s="21">
         <v>163.9</v>
       </c>
+      <c r="X13" s="21">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="19">
         <v>145.30000000000001</v>
       </c>
       <c r="C14" s="19">
         <v>140</v>
       </c>
       <c r="D14" s="19">
         <v>121</v>
       </c>
       <c r="E14" s="19">
         <v>106.4</v>
       </c>
       <c r="F14" s="19">
         <v>142</v>
       </c>
       <c r="G14" s="19">
         <v>104.8</v>
       </c>
       <c r="H14" s="19">
         <v>106</v>
       </c>
       <c r="I14" s="20">
@@ -1566,55 +1648,58 @@
       </c>
       <c r="O14" s="24">
         <v>92.5</v>
       </c>
       <c r="P14" s="24">
         <v>104.3</v>
       </c>
       <c r="Q14" s="24">
         <v>115.2</v>
       </c>
       <c r="R14" s="17">
         <v>104</v>
       </c>
       <c r="S14" s="17">
         <v>113.6</v>
       </c>
       <c r="T14" s="17">
         <v>122.5</v>
       </c>
       <c r="U14" s="17">
         <v>107.7</v>
       </c>
       <c r="V14" s="17">
         <v>110.5</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="21">
         <v>112.4</v>
       </c>
+      <c r="X14" s="21">
+        <v>120.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="19">
         <v>160.6</v>
       </c>
       <c r="C15" s="19">
         <v>78.400000000000006</v>
       </c>
       <c r="D15" s="19">
         <v>136.5</v>
       </c>
       <c r="E15" s="19">
         <v>103.8</v>
       </c>
       <c r="F15" s="19">
         <v>147.1</v>
       </c>
       <c r="G15" s="19">
         <v>156.30000000000001</v>
       </c>
       <c r="H15" s="19">
         <v>94.3</v>
       </c>
       <c r="I15" s="20">
@@ -1637,55 +1722,58 @@
       </c>
       <c r="O15" s="23">
         <v>84.7</v>
       </c>
       <c r="P15" s="23">
         <v>107.2</v>
       </c>
       <c r="Q15" s="23">
         <v>128.30000000000001</v>
       </c>
       <c r="R15" s="17">
         <v>117.9</v>
       </c>
       <c r="S15" s="17">
         <v>74.2</v>
       </c>
       <c r="T15" s="17">
         <v>102.6</v>
       </c>
       <c r="U15" s="17">
         <v>127.8</v>
       </c>
       <c r="V15" s="17">
         <v>120.6</v>
       </c>
-      <c r="W15" s="17">
+      <c r="W15" s="21">
         <v>128.19999999999999</v>
       </c>
+      <c r="X15" s="21">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="19">
         <v>122.1</v>
       </c>
       <c r="C16" s="19">
         <v>126.9</v>
       </c>
       <c r="D16" s="19">
         <v>132.6</v>
       </c>
       <c r="E16" s="19">
         <v>152.19999999999999</v>
       </c>
       <c r="F16" s="19">
         <v>103.9</v>
       </c>
       <c r="G16" s="19">
         <v>141.9</v>
       </c>
       <c r="H16" s="19">
         <v>77.2</v>
       </c>
       <c r="I16" s="20">
@@ -1708,126 +1796,132 @@
       </c>
       <c r="O16" s="23">
         <v>81.3</v>
       </c>
       <c r="P16" s="23">
         <v>101.3</v>
       </c>
       <c r="Q16" s="23">
         <v>107.4</v>
       </c>
       <c r="R16" s="17">
         <v>107.1</v>
       </c>
       <c r="S16" s="17">
         <v>103.8</v>
       </c>
       <c r="T16" s="17">
         <v>104</v>
       </c>
       <c r="U16" s="17">
         <v>119.2</v>
       </c>
       <c r="V16" s="17">
         <v>135.1</v>
       </c>
-      <c r="W16" s="17">
+      <c r="W16" s="21">
         <v>96.3</v>
       </c>
+      <c r="X16" s="21">
+        <v>103</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>128.80000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>140.5</v>
       </c>
       <c r="D17" s="19">
         <v>135.4</v>
       </c>
       <c r="E17" s="19">
         <v>124</v>
       </c>
       <c r="F17" s="19">
         <v>144.19999999999999</v>
       </c>
       <c r="G17" s="19">
         <v>150</v>
       </c>
       <c r="H17" s="19">
         <v>151.30000000000001</v>
       </c>
       <c r="I17" s="20">
         <v>78.599999999999994</v>
       </c>
       <c r="J17" s="21">
         <v>97.5</v>
       </c>
       <c r="K17" s="21">
         <v>110.2</v>
       </c>
       <c r="L17" s="21">
         <v>124.7</v>
       </c>
       <c r="M17" s="22">
         <v>102.8</v>
       </c>
       <c r="N17" s="23">
         <v>90.4</v>
       </c>
       <c r="O17" s="23">
         <v>85.8</v>
       </c>
       <c r="P17" s="23">
         <v>121.2</v>
       </c>
       <c r="Q17" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R17" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S17" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T17" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U17" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V17" s="25" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="W17" s="30">
+        <v>103.7</v>
+      </c>
+      <c r="X17" s="21" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>159.80000000000001</v>
       </c>
       <c r="C18" s="19">
         <v>117.9</v>
       </c>
       <c r="D18" s="19">
         <v>143.30000000000001</v>
       </c>
       <c r="E18" s="19">
         <v>177.6</v>
       </c>
       <c r="F18" s="19">
         <v>102.7</v>
       </c>
       <c r="G18" s="19">
         <v>106.3</v>
       </c>
       <c r="H18" s="19">
         <v>106.2</v>
       </c>
       <c r="I18" s="20">
@@ -1850,55 +1944,58 @@
       </c>
       <c r="O18" s="23">
         <v>93.7</v>
       </c>
       <c r="P18" s="24">
         <v>104</v>
       </c>
       <c r="Q18" s="24">
         <v>78.599999999999994</v>
       </c>
       <c r="R18" s="17">
         <v>116.1</v>
       </c>
       <c r="S18" s="17">
         <v>98.3</v>
       </c>
       <c r="T18" s="17">
         <v>111.7</v>
       </c>
       <c r="U18" s="17">
         <v>119.7</v>
       </c>
       <c r="V18" s="17">
         <v>103.7</v>
       </c>
-      <c r="W18" s="25">
-        <v>103.7</v>
+      <c r="W18" s="21">
+        <v>125.9</v>
+      </c>
+      <c r="X18" s="30">
+        <v>152.5</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>141</v>
       </c>
       <c r="C19" s="19">
         <v>143.1</v>
       </c>
       <c r="D19" s="19">
         <v>191.9</v>
       </c>
       <c r="E19" s="19">
         <v>88</v>
       </c>
       <c r="F19" s="19">
         <v>103.9</v>
       </c>
       <c r="G19" s="19">
         <v>103.2</v>
       </c>
       <c r="H19" s="19">
         <v>113.5</v>
       </c>
       <c r="I19" s="20">
@@ -1921,197 +2018,204 @@
       </c>
       <c r="O19" s="23">
         <v>105.1</v>
       </c>
       <c r="P19" s="23">
         <v>113.1</v>
       </c>
       <c r="Q19" s="23">
         <v>109.1</v>
       </c>
       <c r="R19" s="17">
         <v>108.3</v>
       </c>
       <c r="S19" s="17">
         <v>122.3</v>
       </c>
       <c r="T19" s="17">
         <v>110.5</v>
       </c>
       <c r="U19" s="17">
         <v>104.1</v>
       </c>
       <c r="V19" s="17">
         <v>116.8</v>
       </c>
-      <c r="W19" s="17">
-        <v>125.9</v>
+      <c r="W19" s="21">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="X19" s="21">
+        <v>100.9</v>
       </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P20" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q20" s="23">
         <v>109.9</v>
       </c>
       <c r="R20" s="17">
         <v>139.19999999999999</v>
       </c>
       <c r="S20" s="17">
         <v>159.9</v>
       </c>
       <c r="T20" s="17">
         <v>90.2</v>
       </c>
       <c r="U20" s="17">
         <v>109.1</v>
       </c>
       <c r="V20" s="17">
         <v>123.3</v>
       </c>
-      <c r="W20" s="17">
-        <v>143.69999999999999</v>
+      <c r="W20" s="21"/>
+      <c r="X20" s="21">
+        <v>127.3</v>
       </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T21" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U21" s="17">
         <v>92.1</v>
       </c>
       <c r="V21" s="17">
         <v>124.1</v>
       </c>
-      <c r="W21" s="17">
+      <c r="W21" s="21">
         <v>104.2</v>
       </c>
+      <c r="X21" s="21">
+        <v>115.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="19">
         <v>118.3</v>
       </c>
       <c r="C22" s="19">
         <v>109.1</v>
       </c>
       <c r="D22" s="19">
         <v>152.1</v>
       </c>
       <c r="E22" s="19">
         <v>135.5</v>
       </c>
       <c r="F22" s="19">
         <v>103.3</v>
       </c>
       <c r="G22" s="19">
         <v>117.4</v>
       </c>
       <c r="H22" s="19">
         <v>80.8</v>
       </c>
       <c r="I22" s="20">
@@ -2134,57 +2238,60 @@
       </c>
       <c r="O22" s="24">
         <v>95</v>
       </c>
       <c r="P22" s="24">
         <v>93.8</v>
       </c>
       <c r="Q22" s="24">
         <v>106.8</v>
       </c>
       <c r="R22" s="17">
         <v>123.4</v>
       </c>
       <c r="S22" s="17">
         <v>114.4</v>
       </c>
       <c r="T22" s="17">
         <v>109.5</v>
       </c>
       <c r="U22" s="17">
         <v>113.2</v>
       </c>
       <c r="V22" s="17">
         <v>112.9</v>
       </c>
-      <c r="W22" s="17">
+      <c r="W22" s="21">
         <v>116.4</v>
       </c>
+      <c r="X22" s="21">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B23" s="19">
         <v>126.2</v>
       </c>
       <c r="C23" s="19">
         <v>149</v>
       </c>
       <c r="D23" s="19">
         <v>117.9</v>
       </c>
       <c r="E23" s="19">
         <v>122.9</v>
       </c>
       <c r="F23" s="19">
         <v>113.3</v>
       </c>
       <c r="G23" s="19">
         <v>99</v>
       </c>
       <c r="H23" s="19">
         <v>76.400000000000006</v>
       </c>
       <c r="I23" s="20">
         <v>101</v>
       </c>
@@ -2205,55 +2312,58 @@
       </c>
       <c r="O23" s="23">
         <v>104.4</v>
       </c>
       <c r="P23" s="23">
         <v>104.2</v>
       </c>
       <c r="Q23" s="23">
         <v>102.1</v>
       </c>
       <c r="R23" s="17">
         <v>85.9</v>
       </c>
       <c r="S23" s="17">
         <v>122.5</v>
       </c>
       <c r="T23" s="17">
         <v>104.7</v>
       </c>
       <c r="U23" s="17">
         <v>113.5</v>
       </c>
       <c r="V23" s="17">
         <v>108.2</v>
       </c>
-      <c r="W23" s="17">
+      <c r="W23" s="21">
         <v>118.9</v>
       </c>
+      <c r="X23" s="21">
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="19">
         <v>103</v>
       </c>
       <c r="C24" s="19">
         <v>157.69999999999999</v>
       </c>
       <c r="D24" s="19">
         <v>111.9</v>
       </c>
       <c r="E24" s="19">
         <v>120.1</v>
       </c>
       <c r="F24" s="19">
         <v>109.3</v>
       </c>
       <c r="G24" s="19">
         <v>90</v>
       </c>
       <c r="H24" s="19">
         <v>75.400000000000006</v>
       </c>
       <c r="I24" s="20">
@@ -2276,240 +2386,242 @@
       </c>
       <c r="O24" s="24">
         <v>104</v>
       </c>
       <c r="P24" s="24">
         <v>104.8</v>
       </c>
       <c r="Q24" s="24">
         <v>110.9</v>
       </c>
       <c r="R24" s="17">
         <v>108.3</v>
       </c>
       <c r="S24" s="17">
         <v>117.9</v>
       </c>
       <c r="T24" s="17">
         <v>115.1</v>
       </c>
       <c r="U24" s="17">
         <v>112.5</v>
       </c>
       <c r="V24" s="17">
         <v>125.2</v>
       </c>
-      <c r="W24" s="17">
+      <c r="W24" s="21">
         <v>112.7</v>
       </c>
+      <c r="X24" s="21">
+        <v>119</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="18" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P25" s="17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q25" s="24">
         <v>262.2</v>
       </c>
       <c r="R25" s="17">
         <v>33</v>
       </c>
       <c r="S25" s="17">
         <v>141</v>
       </c>
       <c r="T25" s="17">
         <v>160.5</v>
       </c>
       <c r="U25" s="17">
         <v>113.8</v>
       </c>
       <c r="V25" s="17">
         <v>115.2</v>
       </c>
-      <c r="W25" s="17">
+      <c r="W25" s="21">
         <v>112.4</v>
+      </c>
+      <c r="X25" s="21">
+        <v>108.1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F929C6-64F7-4B93-9625-DAFDF2213A6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC63B85-1811-4E4F-96F9-8E2D1F51BFE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB19414-65E4-4F4E-B7B9-6413D84342D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>