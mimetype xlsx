--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Zaraspaeva.STAT\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск Д\Данные 726 жарасбаева\Мои Документы\бюллетень 1-инвест 2025 год\публ\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FFF8D99-9063-4036-807C-D59F15C2D137}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03229453-B9E6-4784-AF5E-51E2BF259E4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="3510" windowWidth="18030" windowHeight="11865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7905" yWindow="3780" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="25">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
@@ -282,51 +282,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -381,63 +381,66 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1065,133 +1068,132 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:X27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="12" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="22" width="12.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="24" max="24" width="12.42578125" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...17 lines deleted...]
-      <c r="T1" s="39"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
-[...20 lines deleted...]
-      <c r="W2" s="40" t="s">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1">
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="X2" s="39" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="5">
         <v>2009</v>
       </c>
       <c r="I3" s="6">
         <v>2010</v>
       </c>
@@ -1215,52 +1217,55 @@
       </c>
       <c r="P3" s="7">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="9">
         <v>2022</v>
       </c>
       <c r="V3" s="10">
         <v>2023</v>
       </c>
       <c r="W3" s="3">
         <v>2024</v>
       </c>
+      <c r="X3" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="12">
         <v>1327864</v>
       </c>
       <c r="C4" s="12">
         <v>1703684</v>
       </c>
       <c r="D4" s="12">
         <v>2420976</v>
       </c>
       <c r="E4" s="12">
         <v>2824523</v>
       </c>
       <c r="F4" s="12">
         <v>3392122</v>
       </c>
       <c r="G4" s="12">
         <v>4210878</v>
       </c>
       <c r="H4" s="13">
         <v>4585298</v>
       </c>
       <c r="I4" s="14">
@@ -1286,52 +1291,55 @@
       </c>
       <c r="P4" s="18">
         <v>8770572</v>
       </c>
       <c r="Q4" s="18">
         <v>11179036</v>
       </c>
       <c r="R4" s="15">
         <v>12576793</v>
       </c>
       <c r="S4" s="15">
         <v>12270144</v>
       </c>
       <c r="T4" s="15">
         <v>13242233</v>
       </c>
       <c r="U4" s="19">
         <v>15251104</v>
       </c>
       <c r="V4" s="15">
         <v>17649313</v>
       </c>
       <c r="W4" s="15">
         <v>19461333</v>
       </c>
+      <c r="X4" s="15">
+        <v>23492501</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="21" t="s">
@@ -1354,55 +1362,58 @@
       </c>
       <c r="O5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="Q5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U5" s="22">
         <v>414497</v>
       </c>
       <c r="V5" s="23">
         <v>527391</v>
       </c>
-      <c r="W5" s="41">
+      <c r="W5" s="40">
         <v>559740</v>
       </c>
+      <c r="X5" s="40">
+        <v>654239</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="25">
         <v>15809</v>
       </c>
       <c r="C6" s="25">
         <v>24428</v>
       </c>
       <c r="D6" s="25">
         <v>38189</v>
       </c>
       <c r="E6" s="25">
         <v>44059</v>
       </c>
       <c r="F6" s="25">
         <v>103071</v>
       </c>
       <c r="G6" s="25">
         <v>142549</v>
       </c>
       <c r="H6" s="26">
         <v>149532</v>
       </c>
       <c r="I6" s="27">
@@ -1425,55 +1436,58 @@
       </c>
       <c r="O6" s="30">
         <v>223045</v>
       </c>
       <c r="P6" s="30">
         <v>264892</v>
       </c>
       <c r="Q6" s="30">
         <v>278177</v>
       </c>
       <c r="R6" s="23">
         <v>333723</v>
       </c>
       <c r="S6" s="23">
         <v>436633</v>
       </c>
       <c r="T6" s="23">
         <v>514683</v>
       </c>
       <c r="U6" s="22">
         <v>579973</v>
       </c>
       <c r="V6" s="23">
         <v>613526</v>
       </c>
-      <c r="W6" s="41">
+      <c r="W6" s="40">
         <v>585509</v>
       </c>
+      <c r="X6" s="40">
+        <v>957185</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="25">
         <v>115842</v>
       </c>
       <c r="C7" s="25">
         <v>130987</v>
       </c>
       <c r="D7" s="25">
         <v>184130</v>
       </c>
       <c r="E7" s="25">
         <v>187090</v>
       </c>
       <c r="F7" s="25">
         <v>225176</v>
       </c>
       <c r="G7" s="25">
         <v>287212</v>
       </c>
       <c r="H7" s="26">
         <v>312523</v>
       </c>
       <c r="I7" s="27">
@@ -1496,55 +1510,58 @@
       </c>
       <c r="O7" s="30">
         <v>374020</v>
       </c>
       <c r="P7" s="30">
         <v>438049</v>
       </c>
       <c r="Q7" s="30">
         <v>516893</v>
       </c>
       <c r="R7" s="23">
         <v>598864</v>
       </c>
       <c r="S7" s="23">
         <v>648036</v>
       </c>
       <c r="T7" s="23">
         <v>817136</v>
       </c>
       <c r="U7" s="22">
         <v>960039</v>
       </c>
       <c r="V7" s="23">
         <v>1025762</v>
       </c>
-      <c r="W7" s="41">
+      <c r="W7" s="40">
         <v>910842</v>
       </c>
+      <c r="X7" s="40">
+        <v>1228806</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="25">
         <v>49020</v>
       </c>
       <c r="C8" s="25">
         <v>56687</v>
       </c>
       <c r="D8" s="25">
         <v>99501</v>
       </c>
       <c r="E8" s="25">
         <v>112414</v>
       </c>
       <c r="F8" s="31">
         <v>142636</v>
       </c>
       <c r="G8" s="25">
         <v>236717</v>
       </c>
       <c r="H8" s="26">
         <v>314673</v>
       </c>
       <c r="I8" s="27">
@@ -1567,55 +1584,58 @@
       </c>
       <c r="O8" s="30">
         <v>528883</v>
       </c>
       <c r="P8" s="30">
         <v>524217</v>
       </c>
       <c r="Q8" s="30">
         <v>578720</v>
       </c>
       <c r="R8" s="23">
         <v>647330</v>
       </c>
       <c r="S8" s="23">
         <v>682407</v>
       </c>
       <c r="T8" s="23">
         <v>733426</v>
       </c>
       <c r="U8" s="22">
         <v>613941</v>
       </c>
       <c r="V8" s="23">
         <v>737743</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W8" s="40">
         <v>1017661</v>
       </c>
+      <c r="X8" s="40">
+        <v>1356483</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="25">
         <v>338521</v>
       </c>
       <c r="C9" s="25">
         <v>447424</v>
       </c>
       <c r="D9" s="25">
         <v>713681</v>
       </c>
       <c r="E9" s="25">
         <v>727635</v>
       </c>
       <c r="F9" s="31">
         <v>764403</v>
       </c>
       <c r="G9" s="25">
         <v>826373</v>
       </c>
       <c r="H9" s="26">
         <v>1094394</v>
       </c>
       <c r="I9" s="27">
@@ -1638,55 +1658,58 @@
       </c>
       <c r="O9" s="30">
         <v>2036852</v>
       </c>
       <c r="P9" s="30">
         <v>2468570</v>
       </c>
       <c r="Q9" s="30">
         <v>3691401</v>
       </c>
       <c r="R9" s="23">
         <v>4328236</v>
       </c>
       <c r="S9" s="23">
         <v>3178960</v>
       </c>
       <c r="T9" s="23">
         <v>2910114</v>
       </c>
       <c r="U9" s="22">
         <v>3003503</v>
       </c>
       <c r="V9" s="23">
         <v>2934834</v>
       </c>
-      <c r="W9" s="41">
+      <c r="W9" s="40">
         <v>2059586</v>
       </c>
+      <c r="X9" s="40">
+        <v>1849155</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="25">
         <v>125093</v>
       </c>
       <c r="C10" s="25">
         <v>89018</v>
       </c>
       <c r="D10" s="25">
         <v>91860</v>
       </c>
       <c r="E10" s="25">
         <v>106626</v>
       </c>
       <c r="F10" s="31">
         <v>186264</v>
       </c>
       <c r="G10" s="25">
         <v>225963</v>
       </c>
       <c r="H10" s="26">
         <v>244842</v>
       </c>
       <c r="I10" s="27">
@@ -1709,55 +1732,58 @@
       </c>
       <c r="O10" s="30">
         <v>401646</v>
       </c>
       <c r="P10" s="30">
         <v>407589</v>
       </c>
       <c r="Q10" s="30">
         <v>450382</v>
       </c>
       <c r="R10" s="23">
         <v>586265</v>
       </c>
       <c r="S10" s="23">
         <v>481485</v>
       </c>
       <c r="T10" s="23">
         <v>428742</v>
       </c>
       <c r="U10" s="22">
         <v>537886</v>
       </c>
       <c r="V10" s="23">
         <v>675203</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W10" s="40">
         <v>749911</v>
       </c>
+      <c r="X10" s="40">
+        <v>893421</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="25">
         <v>32675</v>
       </c>
       <c r="C11" s="25">
         <v>18062</v>
       </c>
       <c r="D11" s="25">
         <v>22182</v>
       </c>
       <c r="E11" s="25">
         <v>25553</v>
       </c>
       <c r="F11" s="31">
         <v>29940</v>
       </c>
       <c r="G11" s="25">
         <v>123726</v>
       </c>
       <c r="H11" s="26">
         <v>222800</v>
       </c>
       <c r="I11" s="27">
@@ -1780,55 +1806,58 @@
       </c>
       <c r="O11" s="30">
         <v>215906</v>
       </c>
       <c r="P11" s="30">
         <v>225863</v>
       </c>
       <c r="Q11" s="30">
         <v>264520</v>
       </c>
       <c r="R11" s="23">
         <v>296398</v>
       </c>
       <c r="S11" s="23">
         <v>350068</v>
       </c>
       <c r="T11" s="23">
         <v>398609</v>
       </c>
       <c r="U11" s="22">
         <v>428502</v>
       </c>
       <c r="V11" s="23">
         <v>536595</v>
       </c>
-      <c r="W11" s="41">
+      <c r="W11" s="40">
         <v>533862</v>
       </c>
+      <c r="X11" s="40">
+        <v>789375</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="21" t="s">
@@ -1851,55 +1880,58 @@
       </c>
       <c r="O12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="P12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="Q12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="S12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U12" s="22">
         <v>291989</v>
       </c>
       <c r="V12" s="23">
         <v>356717</v>
       </c>
-      <c r="W12" s="41">
+      <c r="W12" s="40">
         <v>537348</v>
       </c>
+      <c r="X12" s="40">
+        <v>654456</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25">
         <v>67157</v>
       </c>
       <c r="C13" s="25">
         <v>96650</v>
       </c>
       <c r="D13" s="25">
         <v>153438</v>
       </c>
       <c r="E13" s="25">
         <v>134157</v>
       </c>
       <c r="F13" s="31">
         <v>151887</v>
       </c>
       <c r="G13" s="25">
         <v>210247</v>
       </c>
       <c r="H13" s="26">
         <v>214076</v>
       </c>
       <c r="I13" s="27">
@@ -1922,55 +1954,58 @@
       </c>
       <c r="O13" s="30">
         <v>317571</v>
       </c>
       <c r="P13" s="30">
         <v>363267</v>
       </c>
       <c r="Q13" s="30">
         <v>489030</v>
       </c>
       <c r="R13" s="23">
         <v>811433</v>
       </c>
       <c r="S13" s="23">
         <v>692347</v>
       </c>
       <c r="T13" s="23">
         <v>796866</v>
       </c>
       <c r="U13" s="22">
         <v>724918</v>
       </c>
       <c r="V13" s="23">
         <v>876522</v>
       </c>
-      <c r="W13" s="41">
+      <c r="W13" s="40">
         <v>1456701</v>
       </c>
+      <c r="X13" s="40">
+        <v>1444734</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="25">
         <v>29279</v>
       </c>
       <c r="C14" s="25">
         <v>42582</v>
       </c>
       <c r="D14" s="25">
         <v>56074</v>
       </c>
       <c r="E14" s="25">
         <v>63831</v>
       </c>
       <c r="F14" s="31">
         <v>96419</v>
       </c>
       <c r="G14" s="25">
         <v>108694</v>
       </c>
       <c r="H14" s="26">
         <v>122204</v>
       </c>
       <c r="I14" s="27">
@@ -1993,55 +2028,58 @@
       </c>
       <c r="O14" s="30">
         <v>178452</v>
       </c>
       <c r="P14" s="30">
         <v>202289</v>
       </c>
       <c r="Q14" s="30">
         <v>249340</v>
       </c>
       <c r="R14" s="23">
         <v>288737</v>
       </c>
       <c r="S14" s="23">
         <v>336599</v>
       </c>
       <c r="T14" s="23">
         <v>431179</v>
       </c>
       <c r="U14" s="22">
         <v>492070</v>
       </c>
       <c r="V14" s="23">
         <v>561627</v>
       </c>
-      <c r="W14" s="41">
+      <c r="W14" s="40">
         <v>640216</v>
       </c>
+      <c r="X14" s="40">
+        <v>802048</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="25">
         <v>53093</v>
       </c>
       <c r="C15" s="25">
         <v>42900</v>
       </c>
       <c r="D15" s="25">
         <v>61471</v>
       </c>
       <c r="E15" s="25">
         <v>66455</v>
       </c>
       <c r="F15" s="31">
         <v>102934</v>
       </c>
       <c r="G15" s="25">
         <v>172339</v>
       </c>
       <c r="H15" s="26">
         <v>171034</v>
       </c>
       <c r="I15" s="27">
@@ -2064,55 +2102,58 @@
       </c>
       <c r="O15" s="30">
         <v>215920</v>
       </c>
       <c r="P15" s="30">
         <v>243100</v>
       </c>
       <c r="Q15" s="30">
         <v>332655</v>
       </c>
       <c r="R15" s="23">
         <v>400209</v>
       </c>
       <c r="S15" s="23">
         <v>292344</v>
       </c>
       <c r="T15" s="23">
         <v>308941</v>
       </c>
       <c r="U15" s="22">
         <v>413284</v>
       </c>
       <c r="V15" s="23">
         <v>513731</v>
       </c>
-      <c r="W15" s="41">
+      <c r="W15" s="40">
         <v>673704</v>
       </c>
+      <c r="X15" s="40">
+        <v>871633</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="25">
         <v>75384</v>
       </c>
       <c r="C16" s="25">
         <v>100518</v>
       </c>
       <c r="D16" s="25">
         <v>143108</v>
       </c>
       <c r="E16" s="25">
         <v>229755</v>
       </c>
       <c r="F16" s="31">
         <v>251416</v>
       </c>
       <c r="G16" s="25">
         <v>383199</v>
       </c>
       <c r="H16" s="26">
         <v>314724</v>
       </c>
       <c r="I16" s="27">
@@ -2135,55 +2176,58 @@
       </c>
       <c r="O16" s="30">
         <v>405604</v>
       </c>
       <c r="P16" s="30">
         <v>434446</v>
       </c>
       <c r="Q16" s="30">
         <v>504649</v>
       </c>
       <c r="R16" s="23">
         <v>556558</v>
       </c>
       <c r="S16" s="23">
         <v>582279</v>
       </c>
       <c r="T16" s="23">
         <v>629138</v>
       </c>
       <c r="U16" s="32">
         <v>785759</v>
       </c>
       <c r="V16" s="33">
         <v>1102172</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="41">
         <v>1085677</v>
       </c>
+      <c r="X16" s="41">
+        <v>1164314</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="25">
         <v>31221</v>
       </c>
       <c r="C17" s="25">
         <v>45231</v>
       </c>
       <c r="D17" s="25">
         <v>64939</v>
       </c>
       <c r="E17" s="25">
         <v>84542</v>
       </c>
       <c r="F17" s="31">
         <v>127175</v>
       </c>
       <c r="G17" s="25">
         <v>203213</v>
       </c>
       <c r="H17" s="26">
         <v>319043</v>
       </c>
       <c r="I17" s="27">
@@ -2206,53 +2250,54 @@
       </c>
       <c r="O17" s="30">
         <v>380570</v>
       </c>
       <c r="P17" s="30">
         <v>485402</v>
       </c>
       <c r="Q17" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R17" s="21" t="s">
         <v>20</v>
       </c>
       <c r="S17" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T17" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U17" s="34" t="s">
         <v>20</v>
       </c>
       <c r="V17" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="W17" s="43"/>
+      <c r="W17" s="42"/>
+      <c r="X17" s="42"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="25">
         <v>33473</v>
       </c>
       <c r="C18" s="25">
         <v>41213</v>
       </c>
       <c r="D18" s="25">
         <v>64072</v>
       </c>
       <c r="E18" s="25">
         <v>120019</v>
       </c>
       <c r="F18" s="31">
         <v>129981</v>
       </c>
       <c r="G18" s="25">
         <v>148435</v>
       </c>
       <c r="H18" s="26">
         <v>165788</v>
       </c>
       <c r="I18" s="27">
@@ -2275,55 +2320,58 @@
       </c>
       <c r="O18" s="30">
         <v>439764</v>
       </c>
       <c r="P18" s="30">
         <v>483795</v>
       </c>
       <c r="Q18" s="30">
         <v>411958</v>
       </c>
       <c r="R18" s="23">
         <v>494620</v>
       </c>
       <c r="S18" s="23">
         <v>487154</v>
       </c>
       <c r="T18" s="23">
         <v>571927</v>
       </c>
       <c r="U18" s="32">
         <v>742793</v>
       </c>
       <c r="V18" s="33">
         <v>797475</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="41">
         <v>839747</v>
       </c>
+      <c r="X18" s="40">
+        <v>1339114</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="25">
         <v>12353</v>
       </c>
       <c r="C19" s="25">
         <v>18186</v>
       </c>
       <c r="D19" s="25">
         <v>37229</v>
       </c>
       <c r="E19" s="25">
         <v>34328</v>
       </c>
       <c r="F19" s="31">
         <v>37287</v>
       </c>
       <c r="G19" s="25">
         <v>41279</v>
       </c>
       <c r="H19" s="26">
         <v>49505</v>
       </c>
       <c r="I19" s="27">
@@ -2346,55 +2394,58 @@
       </c>
       <c r="O19" s="30">
         <v>167066</v>
       </c>
       <c r="P19" s="30">
         <v>191689</v>
       </c>
       <c r="Q19" s="30">
         <v>214181</v>
       </c>
       <c r="R19" s="23">
         <v>234490</v>
       </c>
       <c r="S19" s="23">
         <v>286252</v>
       </c>
       <c r="T19" s="23">
         <v>333149</v>
       </c>
       <c r="U19" s="22">
         <v>368460</v>
       </c>
       <c r="V19" s="23">
         <v>443684</v>
       </c>
-      <c r="W19" s="41">
+      <c r="W19" s="40">
         <v>565407</v>
       </c>
+      <c r="X19" s="41">
+        <v>592395</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="21" t="s">
@@ -2417,55 +2468,58 @@
       </c>
       <c r="O20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="P20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="Q20" s="30">
         <v>314114</v>
       </c>
       <c r="R20" s="23">
         <v>443503</v>
       </c>
       <c r="S20" s="23">
         <v>705722</v>
       </c>
       <c r="T20" s="23">
         <v>659114</v>
       </c>
       <c r="U20" s="22">
         <v>742588</v>
       </c>
       <c r="V20" s="23">
         <v>948810</v>
       </c>
-      <c r="W20" s="41">
+      <c r="W20" s="40">
         <v>1396142</v>
       </c>
+      <c r="X20" s="40">
+        <v>1830475</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="21" t="s">
@@ -2488,55 +2542,58 @@
       </c>
       <c r="O21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="P21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="Q21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="R21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="S21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T21" s="21" t="s">
         <v>20</v>
       </c>
       <c r="U21" s="22">
         <v>175499</v>
       </c>
       <c r="V21" s="23">
         <v>228962</v>
       </c>
-      <c r="W21" s="41">
+      <c r="W21" s="40">
         <v>244439</v>
       </c>
+      <c r="X21" s="40">
+        <v>290833</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="25">
         <v>44840</v>
       </c>
       <c r="C22" s="25">
         <v>50748</v>
       </c>
       <c r="D22" s="25">
         <v>82197</v>
       </c>
       <c r="E22" s="25">
         <v>116054</v>
       </c>
       <c r="F22" s="31">
         <v>126537</v>
       </c>
       <c r="G22" s="25">
         <v>161376</v>
       </c>
       <c r="H22" s="26">
         <v>139228</v>
       </c>
       <c r="I22" s="27">
@@ -2559,55 +2616,58 @@
       </c>
       <c r="O22" s="30">
         <v>436751</v>
       </c>
       <c r="P22" s="30">
         <v>436107</v>
       </c>
       <c r="Q22" s="30">
         <v>494597</v>
       </c>
       <c r="R22" s="23">
         <v>621913</v>
       </c>
       <c r="S22" s="23">
         <v>729115</v>
       </c>
       <c r="T22" s="23">
         <v>834080</v>
       </c>
       <c r="U22" s="22">
         <v>555271</v>
       </c>
       <c r="V22" s="23">
         <v>648604</v>
       </c>
-      <c r="W22" s="41">
+      <c r="W22" s="40">
         <v>773935</v>
       </c>
+      <c r="X22" s="40">
+        <v>846712</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
         <v>137863</v>
       </c>
       <c r="C23" s="25">
         <v>220560</v>
       </c>
       <c r="D23" s="25">
         <v>274746</v>
       </c>
       <c r="E23" s="25">
         <v>354583</v>
       </c>
       <c r="F23" s="31">
         <v>424245</v>
       </c>
       <c r="G23" s="25">
         <v>454488</v>
       </c>
       <c r="H23" s="26">
         <v>368248</v>
       </c>
       <c r="I23" s="27">
@@ -2630,55 +2690,58 @@
       </c>
       <c r="O23" s="30">
         <v>858679</v>
       </c>
       <c r="P23" s="30">
         <v>956891</v>
       </c>
       <c r="Q23" s="30">
         <v>1067455</v>
       </c>
       <c r="R23" s="23">
         <v>919107</v>
       </c>
       <c r="S23" s="23">
         <v>1125211</v>
       </c>
       <c r="T23" s="23">
         <v>1225027</v>
       </c>
       <c r="U23" s="22">
         <v>1462524</v>
       </c>
       <c r="V23" s="23">
         <v>1655032</v>
       </c>
-      <c r="W23" s="41">
+      <c r="W23" s="40">
         <v>1992817</v>
       </c>
+      <c r="X23" s="40">
+        <v>2515158</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="25">
         <v>166241</v>
       </c>
       <c r="C24" s="25">
         <v>278490</v>
       </c>
       <c r="D24" s="25">
         <v>334159</v>
       </c>
       <c r="E24" s="25">
         <v>417421</v>
       </c>
       <c r="F24" s="31">
         <v>492751</v>
       </c>
       <c r="G24" s="25">
         <v>485068</v>
       </c>
       <c r="H24" s="26">
         <v>382684</v>
       </c>
       <c r="I24" s="27">
@@ -2701,55 +2764,58 @@
       </c>
       <c r="O24" s="30">
         <v>581574</v>
       </c>
       <c r="P24" s="30">
         <v>644406</v>
       </c>
       <c r="Q24" s="30">
         <v>732930</v>
       </c>
       <c r="R24" s="23">
         <v>820449</v>
       </c>
       <c r="S24" s="23">
         <v>976795</v>
       </c>
       <c r="T24" s="23">
         <v>1187620</v>
       </c>
       <c r="U24" s="22">
         <v>1407990</v>
       </c>
       <c r="V24" s="23">
         <v>1803183</v>
       </c>
-      <c r="W24" s="41">
+      <c r="W24" s="40">
         <v>2069933</v>
       </c>
+      <c r="X24" s="40">
+        <v>2547857</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="I25" s="21" t="s">
@@ -2772,113 +2838,113 @@
       </c>
       <c r="O25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="P25" s="21" t="s">
         <v>20</v>
       </c>
       <c r="Q25" s="30">
         <v>588034</v>
       </c>
       <c r="R25" s="23">
         <v>194958</v>
       </c>
       <c r="S25" s="23">
         <v>278737</v>
       </c>
       <c r="T25" s="23">
         <v>462482</v>
       </c>
       <c r="U25" s="22">
         <v>549618</v>
       </c>
       <c r="V25" s="23">
         <v>661740</v>
       </c>
-      <c r="W25" s="41">
+      <c r="W25" s="40">
         <v>768155</v>
       </c>
+      <c r="X25" s="40">
+        <v>864108</v>
+      </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="37"/>
       <c r="O27" s="37"/>
       <c r="P27" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2887,61 +2953,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D717D5-3AD6-4571-8A05-84AB3465DA3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D717D5-3AD6-4571-8A05-84AB3465DA3F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B697C9-A9C3-43C2-88EA-303EF4A33D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>