--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Zaraspaeva.STAT\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск Д\Данные 726 жарасбаева\Мои Документы\бюллетень 1-инвест 2025 год\публ\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8709694E-5ED3-4145-AAFB-A8D2E7D6ECFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D3F8EEA-FD81-44A2-BCE8-49616B73C1B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4815" yWindow="1845" windowWidth="18030" windowHeight="11865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7470" yWindow="3825" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="6">
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге
 </t>
   </si>
   <si>
     <t>Инвестициялық қызметтерінің негізгі көрсеткіштерінің серпіні</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
@@ -190,67 +190,67 @@
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -553,88 +553,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="19.5" customHeight="1">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="23"/>
-[...2 lines deleted...]
-      <c r="E1" s="23"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1">
-      <c r="A2" s="24"/>
-      <c r="B2" s="25" t="s">
+      <c r="A2" s="28"/>
+      <c r="B2" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="25"/>
-      <c r="D2" s="25" t="s">
+      <c r="C2" s="29"/>
+      <c r="D2" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="25"/>
+      <c r="E2" s="29"/>
     </row>
     <row r="3" spans="1:5" ht="29.25" customHeight="1">
-      <c r="A3" s="24"/>
+      <c r="A3" s="28"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="18">
         <v>1991</v>
       </c>
       <c r="B4" s="19">
         <v>47</v>
       </c>
       <c r="C4" s="20">
         <v>100.5</v>
       </c>
       <c r="D4" s="19">
         <v>10</v>
@@ -1166,96 +1166,116 @@
       <c r="D35" s="11">
         <v>2799912</v>
       </c>
       <c r="E35" s="15">
         <v>112.7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="10">
         <v>2023</v>
       </c>
       <c r="B36" s="11">
         <v>17649313</v>
       </c>
       <c r="C36" s="12">
         <v>111.2</v>
       </c>
       <c r="D36" s="11">
         <v>3067222</v>
       </c>
       <c r="E36" s="15">
         <v>105.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="28">
+      <c r="A37" s="25">
         <v>2024</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B37" s="24">
         <v>19461333</v>
       </c>
-      <c r="C37" s="29">
+      <c r="C37" s="26">
         <v>108</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="24">
         <v>3542403</v>
       </c>
-      <c r="E37" s="26">
+      <c r="E37" s="23">
         <v>111.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="25">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="24">
+        <v>23492501</v>
+      </c>
+      <c r="C38" s="26">
+        <v>116.7</v>
+      </c>
+      <c r="D38" s="24">
+        <v>3854921</v>
+      </c>
+      <c r="E38" s="23">
+        <v>106.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1264,85 +1284,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62630A0D-3A12-4CF3-9B50-C304700DF672}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55418603-BC3F-4232-A2F0-7FEA58F094FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124DB807-A5D7-4258-9B5C-74275E043A11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55418603-BC3F-4232-A2F0-7FEA58F094FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62630A0D-3A12-4CF3-9B50-C304700DF672}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>