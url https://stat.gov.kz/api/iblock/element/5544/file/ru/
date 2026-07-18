--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -5,92 +5,92 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Zaraspaeva.STAT\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск Д\Данные 726 жарасбаева\Мои Документы\бюллетень 1-инвест 2025 год\публ\динамика\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A8BF160-190C-40F1-8CB4-6B4F3979DA74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5C0E6E3-C676-4061-B10C-BA7F440DCEFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8415" yWindow="7320" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="6">
   <si>
     <t>Динамика основных показателей инвестиционной деятельности</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###,###,###,##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -199,60 +199,60 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -555,170 +555,170 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="19" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...2 lines deleted...]
-      <c r="E1" s="24"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
     </row>
     <row r="2" spans="1:8" ht="29.25" customHeight="1">
-      <c r="A2" s="25"/>
-      <c r="B2" s="26" t="s">
+      <c r="A2" s="26"/>
+      <c r="B2" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="26"/>
-      <c r="D2" s="26" t="s">
+      <c r="C2" s="27"/>
+      <c r="D2" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="26"/>
+      <c r="E2" s="27"/>
     </row>
     <row r="3" spans="1:8" ht="39" customHeight="1">
-      <c r="A3" s="25"/>
+      <c r="A3" s="26"/>
       <c r="B3" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="23" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="19">
         <v>1991</v>
       </c>
       <c r="B4" s="20">
         <v>47</v>
       </c>
       <c r="C4" s="21">
         <v>100.5</v>
       </c>
       <c r="D4" s="20">
         <v>10</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2">
         <v>1992</v>
       </c>
       <c r="B5" s="3">
         <v>601</v>
       </c>
       <c r="C5" s="4">
         <v>53</v>
       </c>
       <c r="D5" s="3">
         <v>123</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>1993</v>
       </c>
       <c r="B6" s="3">
         <v>7266</v>
       </c>
       <c r="C6" s="4">
         <v>61</v>
       </c>
       <c r="D6" s="3">
         <v>1729</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>1994</v>
       </c>
       <c r="B7" s="3">
         <v>113224</v>
       </c>
       <c r="C7" s="4">
         <v>85</v>
       </c>
       <c r="D7" s="3">
         <v>14493</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>1995</v>
       </c>
       <c r="B8" s="3">
         <v>223042</v>
       </c>
       <c r="C8" s="4">
         <v>57</v>
       </c>
       <c r="D8" s="3">
         <v>28775</v>
       </c>
       <c r="E8" s="4">
         <v>62.2</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>1996</v>
       </c>
       <c r="B9" s="3">
         <v>155386</v>
@@ -1177,58 +1177,75 @@
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="17">
         <v>2023</v>
       </c>
       <c r="B36" s="16">
         <v>17649313</v>
       </c>
       <c r="C36" s="15">
         <v>111.2</v>
       </c>
       <c r="D36" s="16">
         <v>3067222</v>
       </c>
       <c r="E36" s="13">
         <v>105.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="17">
         <v>2024</v>
       </c>
       <c r="B37" s="16">
         <v>19461333</v>
       </c>
-      <c r="C37" s="27">
+      <c r="C37" s="24">
         <v>108</v>
       </c>
       <c r="D37" s="16">
         <v>3542403</v>
       </c>
       <c r="E37" s="13">
         <v>111.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="16">
+        <v>23492501</v>
+      </c>
+      <c r="C38" s="24">
+        <v>116.7</v>
+      </c>
+      <c r="D38" s="16">
+        <v>3854921</v>
+      </c>
+      <c r="E38" s="13">
+        <v>106.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>