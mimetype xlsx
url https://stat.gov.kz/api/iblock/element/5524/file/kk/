--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Makshayeva\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Makshayeva\Desktop\ДИФФ_Релиз и ЭТ за 2 кв 2026\ДТ_квартальные_Дифференциация доходов\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16485" windowHeight="10425" tabRatio="735"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1116" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1118" uniqueCount="96">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
@@ -196,93 +196,50 @@
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Оңтүстік Қазақстан</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
-    <r>
-[...41 lines deleted...]
-  <si>
     <t>барлығы</t>
   </si>
   <si>
     <t>қала</t>
   </si>
   <si>
     <t>ауыл</t>
   </si>
   <si>
     <t>2009 жыл</t>
   </si>
   <si>
     <t>2010 жыл</t>
   </si>
   <si>
     <t>2011 жыл</t>
   </si>
   <si>
     <t>2012 жыл</t>
   </si>
   <si>
     <t>2013 жыл</t>
   </si>
   <si>
     <t>2014 жыл</t>
@@ -372,95 +329,123 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2013-2017 жылдардағы деректер Оңтүстік Қазақстан облысының Шымкент қаласы және Түркістан облысына бөлінуіне байланысты қайта есептелді.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Қазақстан Республикасы</t>
-[...13 lines deleted...]
-    <r>
       <t>2018</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>2009 жылдан бастап</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <r>
+      <t>Түркістан</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Шымкент қаласы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Қазақстан Республикасы</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
-    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1150,54 +1135,54 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="174">
+  <cellXfs count="179">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1212,257 +1197,257 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="177" fontId="17" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1479,152 +1464,159 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный_st01vn" xfId="6"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
     <cellStyle name="Финансовый 3" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1918,190 +1910,190 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makshayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347021/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/516/nb338lx130h2vmmyp7u7vrxq5dzttrav.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="149"/>
-      <c r="B1" s="149"/>
+      <c r="A1" s="154"/>
+      <c r="B1" s="154"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="15">
         <v>644103</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="108" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="108" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="108" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="108" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="17">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="17">
-        <v>46283</v>
+        <v>46374</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>36</v>
       </c>
@@ -2219,422 +2211,422 @@
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BV81"/>
   <sheetViews>
-    <sheetView topLeftCell="BE1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="CD19" sqref="CD19"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G67" sqref="G67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:74" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>644103</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="AO2" s="173"/>
-[...1 lines deleted...]
-      <c r="AQ2" s="173"/>
+      <c r="AO2" s="178"/>
+      <c r="AP2" s="178"/>
+      <c r="AQ2" s="178"/>
     </row>
     <row r="3" spans="1:74" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:74" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="BR4" s="113"/>
       <c r="BV4" s="113" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="155" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="150"/>
-      <c r="C5" s="157" t="s">
+      <c r="B5" s="157"/>
+      <c r="C5" s="159" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" s="160"/>
+      <c r="E5" s="160"/>
+      <c r="F5" s="161"/>
+      <c r="G5" s="162" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="163"/>
+      <c r="I5" s="163"/>
+      <c r="J5" s="164"/>
+      <c r="K5" s="162" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" s="163"/>
+      <c r="M5" s="163"/>
+      <c r="N5" s="164"/>
+      <c r="O5" s="162" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="158"/>
-[...2 lines deleted...]
-      <c r="G5" s="152" t="s">
+      <c r="P5" s="163"/>
+      <c r="Q5" s="163"/>
+      <c r="R5" s="164"/>
+      <c r="S5" s="162" t="s">
         <v>65</v>
       </c>
-      <c r="H5" s="153"/>
-[...2 lines deleted...]
-      <c r="K5" s="152" t="s">
+      <c r="T5" s="163"/>
+      <c r="U5" s="163"/>
+      <c r="V5" s="164"/>
+      <c r="W5" s="162" t="s">
         <v>66</v>
       </c>
-      <c r="L5" s="153"/>
-[...2 lines deleted...]
-      <c r="O5" s="152" t="s">
+      <c r="X5" s="163"/>
+      <c r="Y5" s="163"/>
+      <c r="Z5" s="164"/>
+      <c r="AA5" s="162" t="s">
         <v>67</v>
       </c>
-      <c r="P5" s="153"/>
-[...2 lines deleted...]
-      <c r="S5" s="152" t="s">
+      <c r="AB5" s="163"/>
+      <c r="AC5" s="163"/>
+      <c r="AD5" s="164"/>
+      <c r="AE5" s="162" t="s">
         <v>68</v>
       </c>
-      <c r="T5" s="153"/>
-[...2 lines deleted...]
-      <c r="W5" s="152" t="s">
+      <c r="AF5" s="163"/>
+      <c r="AG5" s="163"/>
+      <c r="AH5" s="173"/>
+      <c r="AI5" s="162" t="s">
         <v>69</v>
       </c>
-      <c r="X5" s="153"/>
-[...8 lines deleted...]
-      <c r="AE5" s="152" t="s">
+      <c r="AJ5" s="163"/>
+      <c r="AK5" s="163"/>
+      <c r="AL5" s="164"/>
+      <c r="AM5" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="AN5" s="163"/>
+      <c r="AO5" s="163"/>
+      <c r="AP5" s="164"/>
+      <c r="AQ5" s="162" t="s">
         <v>71</v>
       </c>
-      <c r="AF5" s="153"/>
-[...2 lines deleted...]
-      <c r="AI5" s="152" t="s">
+      <c r="AR5" s="163"/>
+      <c r="AS5" s="163"/>
+      <c r="AT5" s="164"/>
+      <c r="AU5" s="162" t="s">
         <v>72</v>
       </c>
-      <c r="AJ5" s="153"/>
-[...8 lines deleted...]
-      <c r="AQ5" s="152" t="s">
+      <c r="AV5" s="163"/>
+      <c r="AW5" s="163"/>
+      <c r="AX5" s="164"/>
+      <c r="AY5" s="162" t="s">
+        <v>73</v>
+      </c>
+      <c r="AZ5" s="163"/>
+      <c r="BA5" s="163"/>
+      <c r="BB5" s="164"/>
+      <c r="BC5" s="162" t="s">
         <v>74</v>
       </c>
-      <c r="AR5" s="153"/>
-[...2 lines deleted...]
-      <c r="AU5" s="152" t="s">
+      <c r="BD5" s="163"/>
+      <c r="BE5" s="163"/>
+      <c r="BF5" s="164"/>
+      <c r="BG5" s="162" t="s">
         <v>75</v>
       </c>
-      <c r="AV5" s="153"/>
-[...2 lines deleted...]
-      <c r="AY5" s="152" t="s">
+      <c r="BH5" s="163"/>
+      <c r="BI5" s="163"/>
+      <c r="BJ5" s="164"/>
+      <c r="BK5" s="162" t="s">
         <v>76</v>
       </c>
-      <c r="AZ5" s="153"/>
-[...2 lines deleted...]
-      <c r="BC5" s="152" t="s">
+      <c r="BL5" s="163"/>
+      <c r="BM5" s="163"/>
+      <c r="BN5" s="164"/>
+      <c r="BO5" s="162" t="s">
         <v>77</v>
       </c>
-      <c r="BD5" s="153"/>
-[...25 lines deleted...]
-      <c r="BV5" s="154"/>
+      <c r="BP5" s="163"/>
+      <c r="BQ5" s="163"/>
+      <c r="BR5" s="173"/>
+      <c r="BS5" s="162" t="s">
+        <v>92</v>
+      </c>
+      <c r="BT5" s="163"/>
+      <c r="BU5" s="163"/>
+      <c r="BV5" s="164"/>
     </row>
     <row r="6" spans="1:74" s="2" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="160"/>
-      <c r="B6" s="161"/>
+      <c r="A6" s="165"/>
+      <c r="B6" s="166"/>
       <c r="C6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="F6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="D6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="I6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="J6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="H6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="L6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="M6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="N6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="L6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="P6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="T6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="U6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="V6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="T6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="X6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="X6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="AC6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="AB6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH6" s="136" t="s">
         <v>81</v>
       </c>
-      <c r="AF6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="AL6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="AJ6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AM6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="AN6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AQ6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="AS6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="AR6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AU6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="AW6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="AX6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="AV6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="BB6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="AZ6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BC6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="BD6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="BE6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="BD6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BG6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="BJ6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="BH6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="BN6" s="135" t="s">
         <v>81</v>
       </c>
-      <c r="BL6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BO6" s="133" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP6" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="BQ6" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="BR6" s="136" t="s">
         <v>81</v>
       </c>
-      <c r="BP6" s="134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BS6" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT6" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU6" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="BV6" s="88" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:74" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="84">
         <v>0</v>
       </c>
       <c r="B7" s="128" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C7" s="55">
         <v>11.099633537470179</v>
       </c>
       <c r="D7" s="56">
         <v>12.558734532214816</v>
       </c>
       <c r="E7" s="56">
         <v>10.452131619435209</v>
       </c>
       <c r="F7" s="56">
         <v>6.5749388203565911</v>
       </c>
       <c r="G7" s="56">
         <v>6.5661047027506649</v>
       </c>
       <c r="H7" s="56">
         <v>8.1738871815207705</v>
       </c>
       <c r="I7" s="56">
         <v>6.9348288940009537</v>
       </c>
       <c r="J7" s="56">
         <v>5.1107370762234563</v>
       </c>
@@ -2799,204 +2791,206 @@
       </c>
       <c r="BL7" s="60">
         <v>5.0999999999999996</v>
       </c>
       <c r="BM7" s="96">
         <v>5.4</v>
       </c>
       <c r="BN7" s="142">
         <v>4.8</v>
       </c>
       <c r="BO7" s="60">
         <v>4.5</v>
       </c>
       <c r="BP7" s="60">
         <v>5.0999999999999996</v>
       </c>
       <c r="BQ7" s="96">
         <v>5.3</v>
       </c>
       <c r="BR7" s="142">
         <v>4.8</v>
       </c>
       <c r="BS7" s="143">
         <v>4.9000000000000004</v>
       </c>
-      <c r="BT7" s="144"/>
+      <c r="BT7" s="153">
+        <v>5</v>
+      </c>
       <c r="BU7" s="144"/>
       <c r="BV7" s="145"/>
     </row>
     <row r="8" spans="1:74" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="85">
         <v>100000000</v>
       </c>
       <c r="B8" s="129" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="146" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU8" s="28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX8" s="29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY8" s="30">
         <v>5.9</v>
       </c>
       <c r="AZ8" s="30">
         <v>7.5</v>
       </c>
       <c r="BA8" s="30">
         <v>7.6</v>
       </c>
       <c r="BB8" s="31">
         <v>4.3</v>
       </c>
       <c r="BC8" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="BD8" s="40">
         <v>5.7</v>
       </c>
       <c r="BE8" s="27">
         <v>6.2</v>
       </c>
       <c r="BF8" s="31">
         <v>6.3</v>
       </c>
@@ -3017,51 +3011,53 @@
       </c>
       <c r="BL8" s="36">
         <v>7.7</v>
       </c>
       <c r="BM8" s="39">
         <v>8.6</v>
       </c>
       <c r="BN8" s="137">
         <v>7.6</v>
       </c>
       <c r="BO8" s="36">
         <v>7.3</v>
       </c>
       <c r="BP8" s="36">
         <v>7.7</v>
       </c>
       <c r="BQ8" s="39">
         <v>7.9</v>
       </c>
       <c r="BR8" s="137">
         <v>7.4</v>
       </c>
       <c r="BS8" s="26">
         <v>7.6</v>
       </c>
-      <c r="BT8" s="115"/>
+      <c r="BT8" s="149">
+        <v>7.6</v>
+      </c>
       <c r="BU8" s="115"/>
       <c r="BV8" s="124"/>
     </row>
     <row r="9" spans="1:74" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="85">
         <v>110000000</v>
       </c>
       <c r="B9" s="130" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="63">
         <v>10.287511230907457</v>
       </c>
       <c r="D9" s="27">
         <v>8.3296014330497083</v>
       </c>
       <c r="E9" s="27">
         <v>8.7414187643020593</v>
       </c>
       <c r="F9" s="27">
         <v>3.642231443061319</v>
       </c>
       <c r="G9" s="27">
         <v>6.8574023614895552</v>
       </c>
@@ -3235,51 +3231,53 @@
       </c>
       <c r="BL9" s="36">
         <v>5.2</v>
       </c>
       <c r="BM9" s="39">
         <v>5</v>
       </c>
       <c r="BN9" s="137">
         <v>4.8</v>
       </c>
       <c r="BO9" s="36">
         <v>4.5999999999999996</v>
       </c>
       <c r="BP9" s="36">
         <v>4.8</v>
       </c>
       <c r="BQ9" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="BR9" s="137">
         <v>4.5999999999999996</v>
       </c>
       <c r="BS9" s="26">
         <v>4.7</v>
       </c>
-      <c r="BT9" s="115"/>
+      <c r="BT9" s="149">
+        <v>4.7</v>
+      </c>
       <c r="BU9" s="115"/>
       <c r="BV9" s="124"/>
     </row>
     <row r="10" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="85">
         <v>150000000</v>
       </c>
       <c r="B10" s="130" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="63">
         <v>6.0893854748603351</v>
       </c>
       <c r="D10" s="27">
         <v>6.0301507537688437</v>
       </c>
       <c r="E10" s="27">
         <v>5.8492688413948262</v>
       </c>
       <c r="F10" s="27">
         <v>5.6947608200455582</v>
       </c>
       <c r="G10" s="27">
         <v>5.8985667034178606</v>
       </c>
@@ -3453,51 +3451,53 @@
       </c>
       <c r="BL10" s="36">
         <v>4.0999999999999996</v>
       </c>
       <c r="BM10" s="39">
         <v>4.2</v>
       </c>
       <c r="BN10" s="137">
         <v>5.5</v>
       </c>
       <c r="BO10" s="36">
         <v>4.2</v>
       </c>
       <c r="BP10" s="36">
         <v>4.3</v>
       </c>
       <c r="BQ10" s="39">
         <v>4.3</v>
       </c>
       <c r="BR10" s="137">
         <v>5</v>
       </c>
       <c r="BS10" s="26">
         <v>4.5</v>
       </c>
-      <c r="BT10" s="115"/>
+      <c r="BT10" s="149">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="BU10" s="115"/>
       <c r="BV10" s="124"/>
     </row>
     <row r="11" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="85">
         <v>190000000</v>
       </c>
       <c r="B11" s="130" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="63">
         <v>14.661905824592726</v>
       </c>
       <c r="D11" s="27">
         <v>17.637759710930442</v>
       </c>
       <c r="E11" s="27">
         <v>16.499544211485869</v>
       </c>
       <c r="F11" s="27">
         <v>15.073193046660569</v>
       </c>
       <c r="G11" s="27">
         <v>10.410164957646009</v>
       </c>
@@ -3671,51 +3671,53 @@
       </c>
       <c r="BL11" s="36">
         <v>3.8</v>
       </c>
       <c r="BM11" s="39">
         <v>4.0999999999999996</v>
       </c>
       <c r="BN11" s="137">
         <v>3.6</v>
       </c>
       <c r="BO11" s="36">
         <v>3.6</v>
       </c>
       <c r="BP11" s="36">
         <v>4.0999999999999996</v>
       </c>
       <c r="BQ11" s="39">
         <v>4.2</v>
       </c>
       <c r="BR11" s="137">
         <v>3.8</v>
       </c>
       <c r="BS11" s="26">
         <v>4.4000000000000004</v>
       </c>
-      <c r="BT11" s="115"/>
+      <c r="BT11" s="149">
+        <v>4.5</v>
+      </c>
       <c r="BU11" s="115"/>
       <c r="BV11" s="124"/>
     </row>
     <row r="12" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="85">
         <v>230000000</v>
       </c>
       <c r="B12" s="130" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="63">
         <v>14.735226400613968</v>
       </c>
       <c r="D12" s="27">
         <v>10.983981693363845</v>
       </c>
       <c r="E12" s="27">
         <v>11.21771217712177</v>
       </c>
       <c r="F12" s="27">
         <v>10.653930933137399</v>
       </c>
       <c r="G12" s="27">
         <v>9.5387021110242376</v>
       </c>
@@ -3889,51 +3891,53 @@
       </c>
       <c r="BL12" s="36">
         <v>3</v>
       </c>
       <c r="BM12" s="39">
         <v>3.6</v>
       </c>
       <c r="BN12" s="137">
         <v>3</v>
       </c>
       <c r="BO12" s="36">
         <v>3.3</v>
       </c>
       <c r="BP12" s="36">
         <v>2.9</v>
       </c>
       <c r="BQ12" s="39">
         <v>3.3</v>
       </c>
       <c r="BR12" s="137">
         <v>3.1</v>
       </c>
       <c r="BS12" s="26">
         <v>3.5</v>
       </c>
-      <c r="BT12" s="115"/>
+      <c r="BT12" s="149">
+        <v>3.2</v>
+      </c>
       <c r="BU12" s="115"/>
       <c r="BV12" s="124"/>
     </row>
     <row r="13" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="85">
         <v>270000000</v>
       </c>
       <c r="B13" s="130" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="63">
         <v>10.012062726176115</v>
       </c>
       <c r="D13" s="27">
         <v>8.8821752265861029</v>
       </c>
       <c r="E13" s="27">
         <v>8.3333333333333321</v>
       </c>
       <c r="F13" s="27">
         <v>7.4681238615664851</v>
       </c>
       <c r="G13" s="27">
         <v>6.4848484848484853</v>
       </c>
@@ -4107,51 +4111,53 @@
       </c>
       <c r="BL13" s="36">
         <v>4.2</v>
       </c>
       <c r="BM13" s="39">
         <v>4.3</v>
       </c>
       <c r="BN13" s="137">
         <v>4.2</v>
       </c>
       <c r="BO13" s="36">
         <v>4.0999999999999996</v>
       </c>
       <c r="BP13" s="36">
         <v>4</v>
       </c>
       <c r="BQ13" s="39">
         <v>4.2</v>
       </c>
       <c r="BR13" s="137">
         <v>4.3</v>
       </c>
       <c r="BS13" s="26">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BT13" s="115"/>
+      <c r="BT13" s="149">
+        <v>4.2</v>
+      </c>
       <c r="BU13" s="115"/>
       <c r="BV13" s="124"/>
     </row>
     <row r="14" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="85">
         <v>310000000</v>
       </c>
       <c r="B14" s="130" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="63">
         <v>12.855162855162854</v>
       </c>
       <c r="D14" s="27">
         <v>8.5039916695591806</v>
       </c>
       <c r="E14" s="27">
         <v>7.1899965265717265</v>
       </c>
       <c r="F14" s="27">
         <v>3.7860368183397011</v>
       </c>
       <c r="G14" s="27">
         <v>7.3397780164697464</v>
       </c>
@@ -4325,204 +4331,206 @@
       </c>
       <c r="BL14" s="36">
         <v>5.6</v>
       </c>
       <c r="BM14" s="39">
         <v>5.6</v>
       </c>
       <c r="BN14" s="137">
         <v>5.5</v>
       </c>
       <c r="BO14" s="36">
         <v>5.2</v>
       </c>
       <c r="BP14" s="36">
         <v>5.4</v>
       </c>
       <c r="BQ14" s="39">
         <v>5.3</v>
       </c>
       <c r="BR14" s="137">
         <v>5.4</v>
       </c>
       <c r="BS14" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BT14" s="115"/>
+      <c r="BT14" s="149">
+        <v>5.4</v>
+      </c>
       <c r="BU14" s="115"/>
       <c r="BV14" s="124"/>
     </row>
     <row r="15" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="85">
         <v>330000000</v>
       </c>
       <c r="B15" s="130" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="63" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW15" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX15" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY15" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="AZ15" s="30">
         <v>3.7</v>
       </c>
       <c r="BA15" s="31">
         <v>7</v>
       </c>
       <c r="BB15" s="31">
         <v>7.5</v>
       </c>
       <c r="BC15" s="26">
         <v>4.8</v>
       </c>
       <c r="BD15" s="40">
         <v>6.4</v>
       </c>
       <c r="BE15" s="27">
         <v>5.3</v>
       </c>
       <c r="BF15" s="31">
         <v>5.3</v>
       </c>
@@ -4543,51 +4551,53 @@
       </c>
       <c r="BL15" s="36">
         <v>7.8</v>
       </c>
       <c r="BM15" s="39">
         <v>8.1</v>
       </c>
       <c r="BN15" s="137">
         <v>6.6</v>
       </c>
       <c r="BO15" s="36">
         <v>6.9</v>
       </c>
       <c r="BP15" s="36">
         <v>7.8</v>
       </c>
       <c r="BQ15" s="39">
         <v>7.7</v>
       </c>
       <c r="BR15" s="137">
         <v>7</v>
       </c>
       <c r="BS15" s="26">
         <v>6.8</v>
       </c>
-      <c r="BT15" s="115"/>
+      <c r="BT15" s="149">
+        <v>7.2</v>
+      </c>
       <c r="BU15" s="115"/>
       <c r="BV15" s="124"/>
     </row>
     <row r="16" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="85">
         <v>350000000</v>
       </c>
       <c r="B16" s="130" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="63">
         <v>6.0072376357056694</v>
       </c>
       <c r="D16" s="27">
         <v>10.211011399466408</v>
       </c>
       <c r="E16" s="27">
         <v>6.0093205788570021</v>
       </c>
       <c r="F16" s="27">
         <v>2.1723031350283883</v>
       </c>
       <c r="G16" s="27">
         <v>4.2020888996842354</v>
       </c>
@@ -4761,51 +4771,53 @@
       </c>
       <c r="BL16" s="36">
         <v>3</v>
       </c>
       <c r="BM16" s="39">
         <v>3.3</v>
       </c>
       <c r="BN16" s="137">
         <v>2.4</v>
       </c>
       <c r="BO16" s="36">
         <v>2.6</v>
       </c>
       <c r="BP16" s="36">
         <v>3.6</v>
       </c>
       <c r="BQ16" s="39">
         <v>3.3</v>
       </c>
       <c r="BR16" s="137">
         <v>3.1</v>
       </c>
       <c r="BS16" s="26">
         <v>2.8</v>
       </c>
-      <c r="BT16" s="115"/>
+      <c r="BT16" s="149">
+        <v>3</v>
+      </c>
       <c r="BU16" s="115"/>
       <c r="BV16" s="124"/>
     </row>
     <row r="17" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="85">
         <v>390000000</v>
       </c>
       <c r="B17" s="130" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="63">
         <v>9.6559378468368493</v>
       </c>
       <c r="D17" s="27">
         <v>9.066868152625613</v>
       </c>
       <c r="E17" s="27">
         <v>6.5754465982516148</v>
       </c>
       <c r="F17" s="27">
         <v>6.2162162162162167</v>
       </c>
       <c r="G17" s="27">
         <v>4.2986425339366514</v>
       </c>
@@ -4979,51 +4991,53 @@
       </c>
       <c r="BL17" s="36">
         <v>4</v>
       </c>
       <c r="BM17" s="39">
         <v>3.9</v>
       </c>
       <c r="BN17" s="137">
         <v>3.2</v>
       </c>
       <c r="BO17" s="36">
         <v>3.9</v>
       </c>
       <c r="BP17" s="36">
         <v>4</v>
       </c>
       <c r="BQ17" s="39">
         <v>3.8</v>
       </c>
       <c r="BR17" s="137">
         <v>3.2</v>
       </c>
       <c r="BS17" s="26">
         <v>4</v>
       </c>
-      <c r="BT17" s="115"/>
+      <c r="BT17" s="149">
+        <v>4.3</v>
+      </c>
       <c r="BU17" s="115"/>
       <c r="BV17" s="124"/>
     </row>
     <row r="18" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="85">
         <v>430000000</v>
       </c>
       <c r="B18" s="130" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="63">
         <v>17.476303317535542</v>
       </c>
       <c r="D18" s="27">
         <v>14.253005151688608</v>
       </c>
       <c r="E18" s="27">
         <v>13.942011104256633</v>
       </c>
       <c r="F18" s="27">
         <v>7.4783683559950562</v>
       </c>
       <c r="G18" s="27">
         <v>10.746812386156648</v>
       </c>
@@ -5197,51 +5211,53 @@
       </c>
       <c r="BL18" s="36">
         <v>4.9000000000000004</v>
       </c>
       <c r="BM18" s="39">
         <v>5.3</v>
       </c>
       <c r="BN18" s="137">
         <v>5.0999999999999996</v>
       </c>
       <c r="BO18" s="36">
         <v>4.5</v>
       </c>
       <c r="BP18" s="36">
         <v>5.4</v>
       </c>
       <c r="BQ18" s="39">
         <v>5.4</v>
       </c>
       <c r="BR18" s="137">
         <v>5.4</v>
       </c>
       <c r="BS18" s="26">
         <v>5.4</v>
       </c>
-      <c r="BT18" s="115"/>
+      <c r="BT18" s="149">
+        <v>5.5</v>
+      </c>
       <c r="BU18" s="115"/>
       <c r="BV18" s="124"/>
     </row>
     <row r="19" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="85">
         <v>470000000</v>
       </c>
       <c r="B19" s="130" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="63">
         <v>26.750261233019856</v>
       </c>
       <c r="D19" s="27">
         <v>26.168224299065418</v>
       </c>
       <c r="E19" s="27">
         <v>21.406411582213032</v>
       </c>
       <c r="F19" s="27">
         <v>10.444674250258531</v>
       </c>
       <c r="G19" s="27">
         <v>12.114989733059549</v>
       </c>
@@ -5415,51 +5431,53 @@
       </c>
       <c r="BL19" s="36">
         <v>7.3</v>
       </c>
       <c r="BM19" s="39">
         <v>8</v>
       </c>
       <c r="BN19" s="137">
         <v>7.9</v>
       </c>
       <c r="BO19" s="36">
         <v>5.3</v>
       </c>
       <c r="BP19" s="36">
         <v>7.2</v>
       </c>
       <c r="BQ19" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="BR19" s="137">
         <v>7.9</v>
       </c>
       <c r="BS19" s="26">
         <v>7.2</v>
       </c>
-      <c r="BT19" s="115"/>
+      <c r="BT19" s="149">
+        <v>7</v>
+      </c>
       <c r="BU19" s="115"/>
       <c r="BV19" s="124"/>
     </row>
     <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="85"/>
       <c r="B20" s="130" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="63">
         <v>16.117145073700542</v>
       </c>
       <c r="D20" s="27">
         <v>22.599418040737149</v>
       </c>
       <c r="E20" s="27">
         <v>17.693798449612402</v>
       </c>
       <c r="F20" s="27">
         <v>9.0005844535359447</v>
       </c>
       <c r="G20" s="27">
         <v>8.8801571709233791</v>
       </c>
       <c r="H20" s="27">
         <v>13.833759088229513</v>
@@ -5536,146 +5554,148 @@
       <c r="AF20" s="40">
         <v>5.2</v>
       </c>
       <c r="AG20" s="27">
         <v>5</v>
       </c>
       <c r="AH20" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="AI20" s="40">
         <v>4.8</v>
       </c>
       <c r="AJ20" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="AK20" s="27">
         <v>4.7</v>
       </c>
       <c r="AL20" s="27">
         <v>4.8</v>
       </c>
       <c r="AM20" s="40">
         <v>7.6</v>
       </c>
       <c r="AN20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AZ20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BA20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BB20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BC20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BD20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BE20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BF20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BG20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BH20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BI20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BJ20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BK20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BL20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BM20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BN20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BO20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BP20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BQ20" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BR20" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BS20" s="26" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="BT20" s="115"/>
+        <v>82</v>
+      </c>
+      <c r="BT20" s="151" t="s">
+        <v>82</v>
+      </c>
       <c r="BU20" s="115"/>
       <c r="BV20" s="124"/>
     </row>
     <row r="21" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="85">
         <v>550000000</v>
       </c>
       <c r="B21" s="130" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="63">
         <v>9.5174856131031422</v>
       </c>
       <c r="D21" s="27">
         <v>9.3944790739091726</v>
       </c>
       <c r="E21" s="27">
         <v>8.8717015468607823</v>
       </c>
       <c r="F21" s="27">
         <v>6.1139416396479849</v>
       </c>
       <c r="G21" s="27">
         <v>3.6676977463543965</v>
       </c>
@@ -5849,51 +5869,53 @@
       </c>
       <c r="BL21" s="36">
         <v>3.9</v>
       </c>
       <c r="BM21" s="40">
         <v>3.9</v>
       </c>
       <c r="BN21" s="137">
         <v>3.9</v>
       </c>
       <c r="BO21" s="36">
         <v>4.2</v>
       </c>
       <c r="BP21" s="36">
         <v>4</v>
       </c>
       <c r="BQ21" s="27">
         <v>4</v>
       </c>
       <c r="BR21" s="137">
         <v>4.2</v>
       </c>
       <c r="BS21" s="26">
         <v>4.2</v>
       </c>
-      <c r="BT21" s="115"/>
+      <c r="BT21" s="149">
+        <v>4.2</v>
+      </c>
       <c r="BU21" s="115"/>
       <c r="BV21" s="124"/>
     </row>
     <row r="22" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="85">
         <v>590000000</v>
       </c>
       <c r="B22" s="130" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="63">
         <v>8.7384259259259256</v>
       </c>
       <c r="D22" s="27">
         <v>10.822749861954721</v>
       </c>
       <c r="E22" s="27">
         <v>9.3191964285714288</v>
       </c>
       <c r="F22" s="27">
         <v>4.3844856661045535</v>
       </c>
       <c r="G22" s="27">
         <v>6.6849315068493151</v>
       </c>
@@ -6067,171 +6089,173 @@
       </c>
       <c r="BL22" s="36">
         <v>4.5</v>
       </c>
       <c r="BM22" s="39">
         <v>4.4000000000000004</v>
       </c>
       <c r="BN22" s="137">
         <v>4.4000000000000004</v>
       </c>
       <c r="BO22" s="36">
         <v>4</v>
       </c>
       <c r="BP22" s="36">
         <v>5</v>
       </c>
       <c r="BQ22" s="39">
         <v>4.4000000000000004</v>
       </c>
       <c r="BR22" s="137">
         <v>4.4000000000000004</v>
       </c>
       <c r="BS22" s="26">
         <v>4.7</v>
       </c>
-      <c r="BT22" s="115"/>
+      <c r="BT22" s="149">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="BU22" s="115"/>
       <c r="BV22" s="124"/>
     </row>
     <row r="23" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="85">
         <v>610000000</v>
       </c>
       <c r="B23" s="131" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="C23" s="63" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM23" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN23" s="40">
         <v>11.2</v>
       </c>
       <c r="AO23" s="40">
         <v>12.6</v>
       </c>
       <c r="AP23" s="27">
         <v>9.6</v>
       </c>
       <c r="AQ23" s="27">
         <v>10</v>
       </c>
       <c r="AR23" s="40">
         <v>11.2</v>
       </c>
       <c r="AS23" s="40">
         <v>10.8</v>
       </c>
       <c r="AT23" s="27">
         <v>10.1</v>
       </c>
       <c r="AU23" s="27">
         <v>9.8000000000000007</v>
       </c>
@@ -6285,210 +6309,212 @@
       </c>
       <c r="BL23" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="BM23" s="39">
         <v>9.3000000000000007</v>
       </c>
       <c r="BN23" s="137">
         <v>8.4</v>
       </c>
       <c r="BO23" s="36">
         <v>8.1</v>
       </c>
       <c r="BP23" s="36">
         <v>9</v>
       </c>
       <c r="BQ23" s="39">
         <v>9</v>
       </c>
       <c r="BR23" s="137">
         <v>8.4</v>
       </c>
       <c r="BS23" s="26">
         <v>8.5</v>
       </c>
-      <c r="BT23" s="115"/>
+      <c r="BT23" s="149">
+        <v>8.4</v>
+      </c>
       <c r="BU23" s="115"/>
       <c r="BV23" s="124"/>
     </row>
     <row r="24" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="85">
         <v>620000000</v>
       </c>
       <c r="B24" s="131" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="63" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN24" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO24" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR24" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS24" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV24" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW24" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY24" s="30">
         <v>1.5</v>
       </c>
       <c r="AZ24" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BA24" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="BB24" s="31">
         <v>2.4</v>
       </c>
       <c r="BC24" s="26">
         <v>0.4</v>
       </c>
       <c r="BD24" s="40">
         <v>1.6</v>
       </c>
       <c r="BE24" s="27">
         <v>2</v>
       </c>
       <c r="BF24" s="31">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG24" s="27">
         <v>5.6</v>
       </c>
       <c r="BH24" s="36">
         <v>4.4000000000000004</v>
       </c>
@@ -6503,51 +6529,53 @@
       </c>
       <c r="BL24" s="36">
         <v>5.6</v>
       </c>
       <c r="BM24" s="39">
         <v>5.5</v>
       </c>
       <c r="BN24" s="137">
         <v>6</v>
       </c>
       <c r="BO24" s="36">
         <v>5.9</v>
       </c>
       <c r="BP24" s="36">
         <v>6.5</v>
       </c>
       <c r="BQ24" s="39">
         <v>5.9</v>
       </c>
       <c r="BR24" s="137">
         <v>5.6</v>
       </c>
       <c r="BS24" s="26">
         <v>6.3</v>
       </c>
-      <c r="BT24" s="115"/>
+      <c r="BT24" s="149">
+        <v>6.8</v>
+      </c>
       <c r="BU24" s="115"/>
       <c r="BV24" s="124"/>
     </row>
     <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="85">
         <v>630000000</v>
       </c>
       <c r="B25" s="130" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="63">
         <v>6.8187579214195191</v>
       </c>
       <c r="D25" s="27">
         <v>12.328418912048805</v>
       </c>
       <c r="E25" s="27">
         <v>8.0368569234706939</v>
       </c>
       <c r="F25" s="27">
         <v>5.2018633540372674</v>
       </c>
       <c r="G25" s="27">
         <v>4.3024439918533606</v>
       </c>
@@ -6721,51 +6749,53 @@
       </c>
       <c r="BL25" s="36">
         <v>3.7</v>
       </c>
       <c r="BM25" s="39">
         <v>4</v>
       </c>
       <c r="BN25" s="137">
         <v>3.8</v>
       </c>
       <c r="BO25" s="36">
         <v>3.9</v>
       </c>
       <c r="BP25" s="36">
         <v>3.9</v>
       </c>
       <c r="BQ25" s="39">
         <v>3.9</v>
       </c>
       <c r="BR25" s="137">
         <v>3.7</v>
       </c>
       <c r="BS25" s="26">
         <v>4</v>
       </c>
-      <c r="BT25" s="115"/>
+      <c r="BT25" s="149">
+        <v>3.8</v>
+      </c>
       <c r="BU25" s="115"/>
       <c r="BV25" s="124"/>
     </row>
     <row r="26" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="85">
         <v>710000000</v>
       </c>
       <c r="B26" s="130" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="63">
         <v>5.6164383561643838</v>
       </c>
       <c r="D26" s="27">
         <v>8.0110497237569067</v>
       </c>
       <c r="E26" s="27">
         <v>7.3033707865168536</v>
       </c>
       <c r="F26" s="27">
         <v>2.5316455696202533</v>
       </c>
       <c r="G26" s="27">
         <v>3.1463748290013678</v>
       </c>
@@ -6939,51 +6969,53 @@
       </c>
       <c r="BL26" s="36">
         <v>3.3</v>
       </c>
       <c r="BM26" s="39">
         <v>2.8</v>
       </c>
       <c r="BN26" s="137">
         <v>2.1</v>
       </c>
       <c r="BO26" s="36">
         <v>2.1</v>
       </c>
       <c r="BP26" s="36">
         <v>2.9</v>
       </c>
       <c r="BQ26" s="39">
         <v>2.7</v>
       </c>
       <c r="BR26" s="137">
         <v>2.6</v>
       </c>
       <c r="BS26" s="26">
         <v>2.7</v>
       </c>
-      <c r="BT26" s="115"/>
+      <c r="BT26" s="149">
+        <v>2.9</v>
+      </c>
       <c r="BU26" s="115"/>
       <c r="BV26" s="124"/>
     </row>
     <row r="27" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="85">
         <v>750000000</v>
       </c>
       <c r="B27" s="130" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="63">
         <v>7.3568575233022644</v>
       </c>
       <c r="D27" s="27">
         <v>7.2333333333333334</v>
       </c>
       <c r="E27" s="27">
         <v>6.8181818181818175</v>
       </c>
       <c r="F27" s="27">
         <v>1.8729096989966554</v>
       </c>
       <c r="G27" s="27">
         <v>2.3710349247036206</v>
       </c>
@@ -7157,171 +7189,173 @@
       </c>
       <c r="BL27" s="36">
         <v>4.7</v>
       </c>
       <c r="BM27" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="BN27" s="137">
         <v>3.5</v>
       </c>
       <c r="BO27" s="36">
         <v>3.5</v>
       </c>
       <c r="BP27" s="36">
         <v>4.2</v>
       </c>
       <c r="BQ27" s="39">
         <v>5</v>
       </c>
       <c r="BR27" s="137">
         <v>3.5</v>
       </c>
       <c r="BS27" s="26">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BT27" s="115"/>
+      <c r="BT27" s="149">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BU27" s="115"/>
       <c r="BV27" s="124"/>
     </row>
     <row r="28" spans="1:74" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="86">
         <v>790000000</v>
       </c>
       <c r="B28" s="132" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="C28" s="147" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM28" s="66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN28" s="66">
         <v>2.9</v>
       </c>
       <c r="AO28" s="66">
         <v>2.9</v>
       </c>
       <c r="AP28" s="67">
         <v>2.2000000000000002</v>
       </c>
       <c r="AQ28" s="66">
         <v>2.8</v>
       </c>
       <c r="AR28" s="66">
         <v>3.1</v>
       </c>
       <c r="AS28" s="66">
         <v>3.5</v>
       </c>
       <c r="AT28" s="67">
         <v>2.5</v>
       </c>
       <c r="AU28" s="67">
         <v>2.8</v>
       </c>
@@ -7375,438 +7409,440 @@
       </c>
       <c r="BL28" s="75">
         <v>5.6</v>
       </c>
       <c r="BM28" s="101">
         <v>6.1</v>
       </c>
       <c r="BN28" s="148">
         <v>5.5</v>
       </c>
       <c r="BO28" s="75">
         <v>4.8</v>
       </c>
       <c r="BP28" s="75">
         <v>5.4</v>
       </c>
       <c r="BQ28" s="101">
         <v>6.6</v>
       </c>
       <c r="BR28" s="148">
         <v>5.0999999999999996</v>
       </c>
       <c r="BS28" s="71">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BT28" s="125"/>
+      <c r="BT28" s="150">
+        <v>5.3</v>
+      </c>
       <c r="BU28" s="125"/>
       <c r="BV28" s="126"/>
     </row>
     <row r="29" spans="1:74" x14ac:dyDescent="0.2">
       <c r="BS29" s="116"/>
       <c r="BT29" s="116"/>
       <c r="BU29" s="116"/>
       <c r="BV29" s="116"/>
     </row>
     <row r="30" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="109" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B30" s="109"/>
       <c r="BS30" s="116"/>
       <c r="BT30" s="116"/>
       <c r="BU30" s="116"/>
       <c r="BV30" s="116"/>
     </row>
     <row r="31" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="23" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B31"/>
       <c r="BS31" s="116"/>
       <c r="BT31" s="116"/>
       <c r="BU31" s="116"/>
       <c r="BV31" s="116"/>
     </row>
     <row r="32" spans="1:74" x14ac:dyDescent="0.2">
       <c r="BS32" s="116"/>
       <c r="BT32" s="116"/>
       <c r="BU32" s="116"/>
       <c r="BV32" s="116"/>
     </row>
     <row r="33" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="BR33" s="113"/>
       <c r="BS33" s="116"/>
       <c r="BT33" s="116"/>
       <c r="BU33" s="116"/>
       <c r="BV33" s="113" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="155" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="150"/>
-      <c r="C34" s="163" t="s">
+      <c r="B34" s="157"/>
+      <c r="C34" s="167" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" s="168"/>
+      <c r="E34" s="168"/>
+      <c r="F34" s="169"/>
+      <c r="G34" s="170" t="s">
+        <v>62</v>
+      </c>
+      <c r="H34" s="171"/>
+      <c r="I34" s="171"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="167" t="s">
+        <v>63</v>
+      </c>
+      <c r="L34" s="168"/>
+      <c r="M34" s="168"/>
+      <c r="N34" s="169"/>
+      <c r="O34" s="170" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="164"/>
-[...2 lines deleted...]
-      <c r="G34" s="166" t="s">
+      <c r="P34" s="171"/>
+      <c r="Q34" s="171"/>
+      <c r="R34" s="172"/>
+      <c r="S34" s="170" t="s">
         <v>65</v>
       </c>
-      <c r="H34" s="167"/>
-[...2 lines deleted...]
-      <c r="K34" s="163" t="s">
+      <c r="T34" s="171"/>
+      <c r="U34" s="171"/>
+      <c r="V34" s="172"/>
+      <c r="W34" s="167" t="s">
         <v>66</v>
       </c>
-      <c r="L34" s="164"/>
-[...2 lines deleted...]
-      <c r="O34" s="166" t="s">
+      <c r="X34" s="168"/>
+      <c r="Y34" s="168"/>
+      <c r="Z34" s="169"/>
+      <c r="AA34" s="167" t="s">
         <v>67</v>
       </c>
-      <c r="P34" s="167"/>
-[...2 lines deleted...]
-      <c r="S34" s="166" t="s">
+      <c r="AB34" s="168"/>
+      <c r="AC34" s="168"/>
+      <c r="AD34" s="169"/>
+      <c r="AE34" s="170" t="s">
         <v>68</v>
       </c>
-      <c r="T34" s="167"/>
-[...2 lines deleted...]
-      <c r="W34" s="163" t="s">
+      <c r="AF34" s="171"/>
+      <c r="AG34" s="171"/>
+      <c r="AH34" s="172"/>
+      <c r="AI34" s="170" t="s">
         <v>69</v>
       </c>
-      <c r="X34" s="164"/>
-[...2 lines deleted...]
-      <c r="AA34" s="163" t="s">
+      <c r="AJ34" s="171"/>
+      <c r="AK34" s="171"/>
+      <c r="AL34" s="172"/>
+      <c r="AM34" s="170" t="s">
         <v>70</v>
       </c>
-      <c r="AB34" s="164"/>
-[...2 lines deleted...]
-      <c r="AE34" s="166" t="s">
+      <c r="AN34" s="171"/>
+      <c r="AO34" s="171"/>
+      <c r="AP34" s="172"/>
+      <c r="AQ34" s="170" t="s">
         <v>71</v>
       </c>
-      <c r="AF34" s="167"/>
-[...2 lines deleted...]
-      <c r="AI34" s="166" t="s">
+      <c r="AR34" s="171"/>
+      <c r="AS34" s="171"/>
+      <c r="AT34" s="172"/>
+      <c r="AU34" s="167" t="s">
         <v>72</v>
       </c>
-      <c r="AJ34" s="167"/>
-[...2 lines deleted...]
-      <c r="AM34" s="166" t="s">
+      <c r="AV34" s="168"/>
+      <c r="AW34" s="168"/>
+      <c r="AX34" s="169"/>
+      <c r="AY34" s="167" t="s">
         <v>73</v>
       </c>
-      <c r="AN34" s="167"/>
-[...2 lines deleted...]
-      <c r="AQ34" s="166" t="s">
+      <c r="AZ34" s="168"/>
+      <c r="BA34" s="168"/>
+      <c r="BB34" s="169"/>
+      <c r="BC34" s="167" t="s">
         <v>74</v>
       </c>
-      <c r="AR34" s="167"/>
-[...2 lines deleted...]
-      <c r="AU34" s="163" t="s">
+      <c r="BD34" s="168"/>
+      <c r="BE34" s="168"/>
+      <c r="BF34" s="169"/>
+      <c r="BG34" s="167" t="s">
         <v>75</v>
       </c>
-      <c r="AV34" s="164"/>
-[...2 lines deleted...]
-      <c r="AY34" s="163" t="s">
+      <c r="BH34" s="168"/>
+      <c r="BI34" s="168"/>
+      <c r="BJ34" s="169"/>
+      <c r="BK34" s="167" t="s">
         <v>76</v>
       </c>
-      <c r="AZ34" s="164"/>
-[...2 lines deleted...]
-      <c r="BC34" s="163" t="s">
+      <c r="BL34" s="168"/>
+      <c r="BM34" s="168"/>
+      <c r="BN34" s="169"/>
+      <c r="BO34" s="177" t="s">
         <v>77</v>
       </c>
-      <c r="BD34" s="164"/>
-[...25 lines deleted...]
-      <c r="BV34" s="172"/>
+      <c r="BP34" s="168"/>
+      <c r="BQ34" s="168"/>
+      <c r="BR34" s="169"/>
+      <c r="BS34" s="174" t="s">
+        <v>92</v>
+      </c>
+      <c r="BT34" s="175"/>
+      <c r="BU34" s="175"/>
+      <c r="BV34" s="176"/>
     </row>
     <row r="35" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="156"/>
-      <c r="B35" s="151"/>
+      <c r="B35" s="158"/>
       <c r="C35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="D35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="I35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="J35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="H35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="L35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="M35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="N35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="L35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="P35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="P35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="T35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="U35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="V35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="T35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="X35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="X35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AC35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AB35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AF35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AL35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AJ35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AM35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AN35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AQ35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AS35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AR35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AU35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AW35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AX35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AV35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BB35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AZ35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BC35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="BD35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BE35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="BD35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BG35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BJ35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="BH35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK35" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BN35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="BL35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BO35" s="120" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP35" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BQ35" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BR35" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="BP35" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BS35" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT35" s="122" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU35" s="122" t="s">
+        <v>80</v>
+      </c>
+      <c r="BV35" s="119" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A36" s="81">
         <v>0</v>
       </c>
       <c r="B36" s="87" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="C36" s="55">
         <v>6.5198770595052151</v>
       </c>
       <c r="D36" s="56">
         <v>7.110346920198241</v>
       </c>
       <c r="E36" s="56">
         <v>6.3682251567837662</v>
       </c>
       <c r="F36" s="56">
         <v>3.1241984302057149</v>
       </c>
       <c r="G36" s="56">
         <v>3.5344394167923578</v>
       </c>
       <c r="H36" s="56">
         <v>5.1974316193943073</v>
       </c>
       <c r="I36" s="56">
         <v>4.2915662581652203</v>
       </c>
       <c r="J36" s="56">
         <v>2.692835767931419</v>
       </c>
@@ -7971,204 +8007,206 @@
       </c>
       <c r="BL36" s="90">
         <v>3.8</v>
       </c>
       <c r="BM36" s="90">
         <v>4.2</v>
       </c>
       <c r="BN36" s="62">
         <v>3.6</v>
       </c>
       <c r="BO36" s="91">
         <v>3.4</v>
       </c>
       <c r="BP36" s="90">
         <v>3.8</v>
       </c>
       <c r="BQ36" s="90">
         <v>4.0999999999999996</v>
       </c>
       <c r="BR36" s="110">
         <v>3.6</v>
       </c>
       <c r="BS36" s="110">
         <v>3.6</v>
       </c>
-      <c r="BT36" s="114"/>
+      <c r="BT36" s="152">
+        <v>3.7</v>
+      </c>
       <c r="BU36" s="114"/>
       <c r="BV36" s="123"/>
     </row>
     <row r="37" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="82">
         <v>100000000</v>
       </c>
       <c r="B37" s="78" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="92" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX37" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY37" s="32">
         <v>6.2</v>
       </c>
       <c r="AZ37" s="42">
         <v>5.9</v>
       </c>
       <c r="BA37" s="32">
         <v>8</v>
       </c>
       <c r="BB37" s="32">
         <v>1.7</v>
       </c>
       <c r="BC37" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="BD37" s="42">
         <v>4.9000000000000004</v>
       </c>
       <c r="BE37" s="41">
         <v>5.6</v>
       </c>
       <c r="BF37" s="35">
         <v>5.2</v>
       </c>
@@ -8189,51 +8227,53 @@
       </c>
       <c r="BL37" s="34">
         <v>7.3</v>
       </c>
       <c r="BM37" s="34">
         <v>8.4</v>
       </c>
       <c r="BN37" s="38">
         <v>7.3</v>
       </c>
       <c r="BO37" s="36">
         <v>6.8</v>
       </c>
       <c r="BP37" s="34">
         <v>7.3</v>
       </c>
       <c r="BQ37" s="34">
         <v>7.4</v>
       </c>
       <c r="BR37" s="26">
         <v>6.7</v>
       </c>
       <c r="BS37" s="26">
         <v>7.2</v>
       </c>
-      <c r="BT37" s="115"/>
+      <c r="BT37" s="149">
+        <v>7.2</v>
+      </c>
       <c r="BU37" s="115"/>
       <c r="BV37" s="124"/>
     </row>
     <row r="38" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="82">
         <v>110000000</v>
       </c>
       <c r="B38" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="63">
         <v>8.091024020227561</v>
       </c>
       <c r="D38" s="27">
         <v>7.59493670886076</v>
       </c>
       <c r="E38" s="27">
         <v>7.1335927367055767</v>
       </c>
       <c r="F38" s="27">
         <v>4.7058823529411766</v>
       </c>
       <c r="G38" s="27">
         <v>4.4213263979193753</v>
       </c>
@@ -8407,51 +8447,53 @@
       </c>
       <c r="BL38" s="34">
         <v>5.3</v>
       </c>
       <c r="BM38" s="34">
         <v>5.8</v>
       </c>
       <c r="BN38" s="38">
         <v>5.3</v>
       </c>
       <c r="BO38" s="36">
         <v>4.5999999999999996</v>
       </c>
       <c r="BP38" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="BQ38" s="34">
         <v>5.3</v>
       </c>
       <c r="BR38" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="BS38" s="26">
         <v>3.5</v>
       </c>
-      <c r="BT38" s="115"/>
+      <c r="BT38" s="149">
+        <v>3.7</v>
+      </c>
       <c r="BU38" s="115"/>
       <c r="BV38" s="124"/>
     </row>
     <row r="39" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="82">
         <v>150000000</v>
       </c>
       <c r="B39" s="78" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="63">
         <v>2.3638232271325799</v>
       </c>
       <c r="D39" s="27">
         <v>2.2587268993839835</v>
       </c>
       <c r="E39" s="27">
         <v>2.0618556701030926</v>
       </c>
       <c r="F39" s="27">
         <v>2.0855057351407713</v>
       </c>
       <c r="G39" s="27">
         <v>2.1582733812949639</v>
       </c>
@@ -8625,84 +8667,86 @@
       </c>
       <c r="BL39" s="34">
         <v>2.6</v>
       </c>
       <c r="BM39" s="34">
         <v>2.6</v>
       </c>
       <c r="BN39" s="38">
         <v>3.5</v>
       </c>
       <c r="BO39" s="36">
         <v>2.2999999999999998</v>
       </c>
       <c r="BP39" s="34">
         <v>2.6</v>
       </c>
       <c r="BQ39" s="34">
         <v>2.7</v>
       </c>
       <c r="BR39" s="26">
         <v>3</v>
       </c>
       <c r="BS39" s="26">
         <v>2.6</v>
       </c>
-      <c r="BT39" s="115"/>
+      <c r="BT39" s="149">
+        <v>2.6</v>
+      </c>
       <c r="BU39" s="115"/>
       <c r="BV39" s="124"/>
     </row>
     <row r="40" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="82">
         <v>190000000</v>
       </c>
       <c r="B40" s="78" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="63">
         <v>9.9850968703427725</v>
       </c>
       <c r="D40" s="27">
         <v>12.743628185907047</v>
       </c>
       <c r="E40" s="27">
         <v>11.346444780635402</v>
       </c>
       <c r="F40" s="27">
         <v>4.9079754601226995</v>
       </c>
       <c r="G40" s="27">
         <v>3.293413173652695</v>
       </c>
       <c r="H40" s="27">
         <v>11.261261261261261</v>
       </c>
       <c r="I40" s="27">
         <v>2.6229454548429585</v>
       </c>
       <c r="J40" s="45" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="K40" s="45">
         <v>0.8</v>
       </c>
       <c r="L40" s="27">
         <v>3.5</v>
       </c>
       <c r="M40" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="N40" s="35">
         <v>0.9</v>
       </c>
       <c r="O40" s="43">
         <v>2.5</v>
       </c>
       <c r="P40" s="27">
         <v>3.1</v>
       </c>
       <c r="Q40" s="27">
         <v>3.7</v>
       </c>
       <c r="R40" s="27">
         <v>1.7</v>
       </c>
@@ -8843,51 +8887,53 @@
       </c>
       <c r="BL40" s="34">
         <v>4.2</v>
       </c>
       <c r="BM40" s="34">
         <v>4</v>
       </c>
       <c r="BN40" s="38">
         <v>3</v>
       </c>
       <c r="BO40" s="36">
         <v>2.5</v>
       </c>
       <c r="BP40" s="34">
         <v>2.5</v>
       </c>
       <c r="BQ40" s="34">
         <v>3.2</v>
       </c>
       <c r="BR40" s="26">
         <v>2.8</v>
       </c>
       <c r="BS40" s="26">
         <v>2.8</v>
       </c>
-      <c r="BT40" s="115"/>
+      <c r="BT40" s="149">
+        <v>3</v>
+      </c>
       <c r="BU40" s="115"/>
       <c r="BV40" s="124"/>
     </row>
     <row r="41" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="82">
         <v>230000000</v>
       </c>
       <c r="B41" s="78" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="63">
         <v>8.0789946140035909</v>
       </c>
       <c r="D41" s="27">
         <v>3.7701974865350087</v>
       </c>
       <c r="E41" s="27">
         <v>3.5906642728904847</v>
       </c>
       <c r="F41" s="27">
         <v>3.4172661870503598</v>
       </c>
       <c r="G41" s="27">
         <v>3.2136105860113422</v>
       </c>
@@ -9061,51 +9107,53 @@
       </c>
       <c r="BL41" s="34">
         <v>0.6</v>
       </c>
       <c r="BM41" s="34">
         <v>1.5</v>
       </c>
       <c r="BN41" s="38">
         <v>1</v>
       </c>
       <c r="BO41" s="36">
         <v>0.9</v>
       </c>
       <c r="BP41" s="34">
         <v>0.7</v>
       </c>
       <c r="BQ41" s="34">
         <v>1.4</v>
       </c>
       <c r="BR41" s="26">
         <v>0.9</v>
       </c>
       <c r="BS41" s="26">
         <v>0.6</v>
       </c>
-      <c r="BT41" s="115"/>
+      <c r="BT41" s="149">
+        <v>0.6</v>
+      </c>
       <c r="BU41" s="115"/>
       <c r="BV41" s="124"/>
     </row>
     <row r="42" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="82">
         <v>270000000</v>
       </c>
       <c r="B42" s="78" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="63">
         <v>4.497751124437781</v>
       </c>
       <c r="D42" s="27">
         <v>2.8614457831325302</v>
       </c>
       <c r="E42" s="27">
         <v>2.0926756352765321</v>
       </c>
       <c r="F42" s="27">
         <v>1.6742770167427701</v>
       </c>
       <c r="G42" s="27">
         <v>1.9230769230769231</v>
       </c>
@@ -9279,51 +9327,53 @@
       </c>
       <c r="BL42" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BM42" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BN42" s="38">
         <v>2.4</v>
       </c>
       <c r="BO42" s="36">
         <v>2.2999999999999998</v>
       </c>
       <c r="BP42" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BQ42" s="34">
         <v>2.4</v>
       </c>
       <c r="BR42" s="26">
         <v>2.4</v>
       </c>
       <c r="BS42" s="26">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BT42" s="115"/>
+      <c r="BT42" s="149">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BU42" s="115"/>
       <c r="BV42" s="124"/>
     </row>
     <row r="43" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="82">
         <v>310000000</v>
       </c>
       <c r="B43" s="78" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="63">
         <v>7.1647901740020474</v>
       </c>
       <c r="D43" s="27">
         <v>3.28879753340185</v>
       </c>
       <c r="E43" s="27">
         <v>4</v>
       </c>
       <c r="F43" s="27">
         <v>2.5641025641025639</v>
       </c>
       <c r="G43" s="27">
         <v>5.851619644723093</v>
       </c>
@@ -9497,269 +9547,273 @@
       </c>
       <c r="BL43" s="34">
         <v>3.3</v>
       </c>
       <c r="BM43" s="34">
         <v>3</v>
       </c>
       <c r="BN43" s="38">
         <v>2.8</v>
       </c>
       <c r="BO43" s="36">
         <v>2.9</v>
       </c>
       <c r="BP43" s="34">
         <v>3</v>
       </c>
       <c r="BQ43" s="34">
         <v>2.9</v>
       </c>
       <c r="BR43" s="26">
         <v>3</v>
       </c>
       <c r="BS43" s="26">
         <v>3</v>
       </c>
-      <c r="BT43" s="115"/>
+      <c r="BT43" s="149">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BU43" s="115"/>
       <c r="BV43" s="124"/>
     </row>
     <row r="44" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="82">
         <v>330000000</v>
       </c>
       <c r="B44" s="78" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="92" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX44" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY44" s="27">
         <v>3.4</v>
       </c>
       <c r="AZ44" s="27">
         <v>2.1</v>
       </c>
       <c r="BA44" s="27">
         <v>3.5</v>
       </c>
       <c r="BB44" s="27">
         <v>2.1</v>
       </c>
       <c r="BC44" s="27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="BD44" s="40">
         <v>2.5</v>
       </c>
       <c r="BE44" s="41">
         <v>3.4</v>
       </c>
       <c r="BF44" s="35">
         <v>4.2</v>
       </c>
       <c r="BG44" s="35">
         <v>6</v>
       </c>
       <c r="BH44" s="34">
         <v>4.5</v>
       </c>
       <c r="BI44" s="35">
         <v>4</v>
       </c>
       <c r="BJ44" s="36">
         <v>5.2</v>
       </c>
       <c r="BK44" s="36">
         <v>5.5</v>
       </c>
       <c r="BL44" s="34">
         <v>4.3</v>
       </c>
       <c r="BM44" s="34">
         <v>8.5</v>
       </c>
       <c r="BN44" s="38">
         <v>4.8</v>
       </c>
       <c r="BO44" s="36">
         <v>4.3</v>
       </c>
       <c r="BP44" s="34">
         <v>4.5999999999999996</v>
       </c>
       <c r="BQ44" s="34">
         <v>5.9</v>
       </c>
       <c r="BR44" s="26">
         <v>5.4</v>
       </c>
       <c r="BS44" s="26">
         <v>4.7</v>
       </c>
-      <c r="BT44" s="115"/>
+      <c r="BT44" s="149">
+        <v>4.8</v>
+      </c>
       <c r="BU44" s="115"/>
       <c r="BV44" s="124"/>
     </row>
     <row r="45" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="82">
         <v>350000000</v>
       </c>
       <c r="B45" s="78" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="63">
         <v>2.763018065887354</v>
       </c>
       <c r="D45" s="27">
         <v>5.3813257305773341</v>
       </c>
       <c r="E45" s="27">
         <v>3.3898305084745761</v>
       </c>
       <c r="F45" s="27">
         <v>0.43478260869565216</v>
       </c>
       <c r="G45" s="27">
         <v>2.0523708421797595</v>
       </c>
@@ -9793,78 +9847,78 @@
       <c r="Q45" s="27">
         <v>0.4</v>
       </c>
       <c r="R45" s="27">
         <v>0.4</v>
       </c>
       <c r="S45" s="27">
         <v>0.2</v>
       </c>
       <c r="T45" s="27">
         <v>0.6</v>
       </c>
       <c r="U45" s="27">
         <v>0.5</v>
       </c>
       <c r="V45" s="27">
         <v>0.4</v>
       </c>
       <c r="W45" s="27">
         <v>0.4</v>
       </c>
       <c r="X45" s="27">
         <v>0.4</v>
       </c>
       <c r="Y45" s="27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="Z45" s="27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="AA45" s="27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="AB45" s="27">
         <v>0.2</v>
       </c>
       <c r="AC45" s="27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="AD45" s="27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="AE45" s="40">
         <v>0.2</v>
       </c>
       <c r="AF45" s="40">
         <v>0.2</v>
       </c>
       <c r="AG45" s="40">
         <v>0.4</v>
       </c>
       <c r="AH45" s="44" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="AI45" s="41">
         <v>0.2</v>
       </c>
       <c r="AJ45" s="35">
         <v>0.9</v>
       </c>
       <c r="AK45" s="35">
         <v>0.6</v>
       </c>
       <c r="AL45" s="41">
         <v>0.9</v>
       </c>
       <c r="AM45" s="41">
         <v>1.5</v>
       </c>
       <c r="AN45" s="40">
         <v>2.5</v>
       </c>
       <c r="AO45" s="35">
         <v>1.8</v>
       </c>
       <c r="AP45" s="27">
         <v>1.3</v>
       </c>
@@ -9933,51 +9987,53 @@
       </c>
       <c r="BL45" s="34">
         <v>3.1</v>
       </c>
       <c r="BM45" s="34">
         <v>3.7</v>
       </c>
       <c r="BN45" s="38">
         <v>2.5</v>
       </c>
       <c r="BO45" s="36">
         <v>2.9</v>
       </c>
       <c r="BP45" s="34">
         <v>3.6</v>
       </c>
       <c r="BQ45" s="34">
         <v>3.3</v>
       </c>
       <c r="BR45" s="26">
         <v>3.3</v>
       </c>
       <c r="BS45" s="26">
         <v>2.7</v>
       </c>
-      <c r="BT45" s="115"/>
+      <c r="BT45" s="149">
+        <v>2.8</v>
+      </c>
       <c r="BU45" s="115"/>
       <c r="BV45" s="124"/>
     </row>
     <row r="46" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="82">
         <v>390000000</v>
       </c>
       <c r="B46" s="78" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="63">
         <v>2.2471910112359552</v>
       </c>
       <c r="D46" s="27">
         <v>3.8651315789473686</v>
       </c>
       <c r="E46" s="27">
         <v>5.3024026512013256</v>
       </c>
       <c r="F46" s="27">
         <v>4.1946308724832218</v>
       </c>
       <c r="G46" s="27">
         <v>1.3698630136986301</v>
       </c>
@@ -10151,51 +10207,53 @@
       </c>
       <c r="BL46" s="34">
         <v>3.5</v>
       </c>
       <c r="BM46" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="BN46" s="38">
         <v>3.2</v>
       </c>
       <c r="BO46" s="36">
         <v>3.6</v>
       </c>
       <c r="BP46" s="34">
         <v>3.6</v>
       </c>
       <c r="BQ46" s="34">
         <v>3.1</v>
       </c>
       <c r="BR46" s="26">
         <v>3.3</v>
       </c>
       <c r="BS46" s="26">
         <v>3.4</v>
       </c>
-      <c r="BT46" s="115"/>
+      <c r="BT46" s="149">
+        <v>3.3</v>
+      </c>
       <c r="BU46" s="115"/>
       <c r="BV46" s="124"/>
     </row>
     <row r="47" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="82">
         <v>430000000</v>
       </c>
       <c r="B47" s="78" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="63">
         <v>13.053892215568863</v>
       </c>
       <c r="D47" s="27">
         <v>12.139423076923077</v>
       </c>
       <c r="E47" s="27">
         <v>10.74074074074074</v>
       </c>
       <c r="F47" s="27">
         <v>4.9200492004920049</v>
       </c>
       <c r="G47" s="27">
         <v>8.7591240875912408</v>
       </c>
@@ -10369,51 +10427,53 @@
       </c>
       <c r="BL47" s="34">
         <v>4.7</v>
       </c>
       <c r="BM47" s="34">
         <v>5</v>
       </c>
       <c r="BN47" s="38">
         <v>4.7</v>
       </c>
       <c r="BO47" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="BP47" s="34">
         <v>5.3</v>
       </c>
       <c r="BQ47" s="34">
         <v>5.3</v>
       </c>
       <c r="BR47" s="26">
         <v>4.5</v>
       </c>
       <c r="BS47" s="26">
         <v>5</v>
       </c>
-      <c r="BT47" s="115"/>
+      <c r="BT47" s="149">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="BU47" s="115"/>
       <c r="BV47" s="124"/>
     </row>
     <row r="48" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="82">
         <v>470000000</v>
       </c>
       <c r="B48" s="78" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="63">
         <v>16.09375</v>
       </c>
       <c r="D48" s="27">
         <v>15.420560747663551</v>
       </c>
       <c r="E48" s="27">
         <v>9.9533437013996888</v>
       </c>
       <c r="F48" s="27">
         <v>3.8880248833592534</v>
       </c>
       <c r="G48" s="27">
         <v>6.3291139240506329</v>
       </c>
@@ -10510,51 +10570,51 @@
       <c r="AL48" s="41">
         <v>0.8</v>
       </c>
       <c r="AM48" s="41">
         <v>1.6</v>
       </c>
       <c r="AN48" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO48" s="35">
         <v>1.7</v>
       </c>
       <c r="AP48" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="AQ48" s="41">
         <v>0.5</v>
       </c>
       <c r="AR48" s="40">
         <v>0.5</v>
       </c>
       <c r="AS48" s="35">
         <v>0.8</v>
       </c>
       <c r="AT48" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU48" s="27">
         <v>1.9</v>
       </c>
       <c r="AV48" s="27">
         <v>2</v>
       </c>
       <c r="AW48" s="27">
         <v>1.8</v>
       </c>
       <c r="AX48" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="AY48" s="27">
         <v>1.5</v>
       </c>
       <c r="AZ48" s="27">
         <v>0.4</v>
       </c>
       <c r="BA48" s="27">
         <v>3.2</v>
       </c>
       <c r="BB48" s="27">
         <v>0.4</v>
       </c>
@@ -10587,51 +10647,53 @@
       </c>
       <c r="BL48" s="34">
         <v>2.9</v>
       </c>
       <c r="BM48" s="34">
         <v>2.8</v>
       </c>
       <c r="BN48" s="38">
         <v>3.2</v>
       </c>
       <c r="BO48" s="36">
         <v>1.7</v>
       </c>
       <c r="BP48" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="BQ48" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="BR48" s="26">
         <v>3.9</v>
       </c>
       <c r="BS48" s="26">
         <v>4</v>
       </c>
-      <c r="BT48" s="115"/>
+      <c r="BT48" s="149">
+        <v>4.7</v>
+      </c>
       <c r="BU48" s="115"/>
       <c r="BV48" s="124"/>
     </row>
     <row r="49" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="82"/>
       <c r="B49" s="78" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="63">
         <v>14.240338803599789</v>
       </c>
       <c r="D49" s="27">
         <v>15.201271186440678</v>
       </c>
       <c r="E49" s="27">
         <v>15.82010582010582</v>
       </c>
       <c r="F49" s="27">
         <v>8.8971763452317525</v>
       </c>
       <c r="G49" s="27">
         <v>8.5300429184549351</v>
       </c>
       <c r="H49" s="27">
         <v>11.433172302737519</v>
@@ -10708,146 +10770,148 @@
       <c r="AF49" s="40">
         <v>1.8</v>
       </c>
       <c r="AG49" s="40">
         <v>1.7</v>
       </c>
       <c r="AH49" s="44">
         <v>1.4</v>
       </c>
       <c r="AI49" s="41">
         <v>1.5</v>
       </c>
       <c r="AJ49" s="35">
         <v>1.5</v>
       </c>
       <c r="AK49" s="35">
         <v>1.4</v>
       </c>
       <c r="AL49" s="41">
         <v>1.8</v>
       </c>
       <c r="AM49" s="41">
         <v>3.7</v>
       </c>
       <c r="AN49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO49" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP49" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU49" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW49" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AZ49" s="65" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BA49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BB49" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BC49" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BD49" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BE49" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BF49" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BG49" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BH49" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BI49" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BJ49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BK49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BL49" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BM49" s="34" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BN49" s="34" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BO49" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BP49" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BQ49" s="34" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BR49" s="111" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BS49" s="111" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="BT49" s="115"/>
+        <v>82</v>
+      </c>
+      <c r="BT49" s="151" t="s">
+        <v>82</v>
+      </c>
       <c r="BU49" s="115"/>
       <c r="BV49" s="124"/>
     </row>
     <row r="50" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="82">
         <v>550000000</v>
       </c>
       <c r="B50" s="78" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="63">
         <v>5.0141242937853114</v>
       </c>
       <c r="D50" s="27">
         <v>4.6643109540636045</v>
       </c>
       <c r="E50" s="27">
         <v>4.0316774658027352</v>
       </c>
       <c r="F50" s="27">
         <v>2.271062271062271</v>
       </c>
       <c r="G50" s="27">
         <v>2.2393282015395379</v>
       </c>
@@ -11021,51 +11085,53 @@
       </c>
       <c r="BL50" s="34">
         <v>3.5</v>
       </c>
       <c r="BM50" s="34">
         <v>3.4</v>
       </c>
       <c r="BN50" s="38">
         <v>3.4</v>
       </c>
       <c r="BO50" s="36">
         <v>3.7</v>
       </c>
       <c r="BP50" s="34">
         <v>3.5</v>
       </c>
       <c r="BQ50" s="34">
         <v>3.5</v>
       </c>
       <c r="BR50" s="40">
         <v>3.5</v>
       </c>
       <c r="BS50" s="26">
         <v>3.7</v>
       </c>
-      <c r="BT50" s="115"/>
+      <c r="BT50" s="149">
+        <v>3.7</v>
+      </c>
       <c r="BU50" s="115"/>
       <c r="BV50" s="124"/>
     </row>
     <row r="51" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="82">
         <v>590000000</v>
       </c>
       <c r="B51" s="78" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="63">
         <v>2.0497803806734991</v>
       </c>
       <c r="D51" s="27">
         <v>3.0346820809248554</v>
       </c>
       <c r="E51" s="27">
         <v>3.7845705967976713</v>
       </c>
       <c r="F51" s="27">
         <v>1.6081871345029239</v>
       </c>
       <c r="G51" s="27">
         <v>2.0979020979020979</v>
       </c>
@@ -11239,171 +11305,173 @@
       </c>
       <c r="BL51" s="34">
         <v>2.5</v>
       </c>
       <c r="BM51" s="34">
         <v>3.2</v>
       </c>
       <c r="BN51" s="38">
         <v>3.2</v>
       </c>
       <c r="BO51" s="36">
         <v>2</v>
       </c>
       <c r="BP51" s="34">
         <v>3.2</v>
       </c>
       <c r="BQ51" s="34">
         <v>3</v>
       </c>
       <c r="BR51" s="26">
         <v>4.9000000000000004</v>
       </c>
       <c r="BS51" s="26">
         <v>3.6</v>
       </c>
-      <c r="BT51" s="115"/>
+      <c r="BT51" s="149">
+        <v>3</v>
+      </c>
       <c r="BU51" s="115"/>
       <c r="BV51" s="124"/>
     </row>
     <row r="52" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A52" s="82">
         <v>610000000</v>
       </c>
       <c r="B52" s="79" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="C52" s="63" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N52" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O52" s="43" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH52" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL52" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM52" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN52" s="40">
         <v>10.199999999999999</v>
       </c>
       <c r="AO52" s="35">
         <v>14.2</v>
       </c>
       <c r="AP52" s="27">
         <v>5.4</v>
       </c>
       <c r="AQ52" s="40">
         <v>7.9</v>
       </c>
       <c r="AR52" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="AS52" s="35">
         <v>9.1999999999999993</v>
       </c>
       <c r="AT52" s="26">
         <v>6.8</v>
       </c>
       <c r="AU52" s="27">
         <v>6.9</v>
       </c>
@@ -11457,210 +11525,212 @@
       </c>
       <c r="BL52" s="34">
         <v>3.3</v>
       </c>
       <c r="BM52" s="34">
         <v>5.2</v>
       </c>
       <c r="BN52" s="38">
         <v>6</v>
       </c>
       <c r="BO52" s="36">
         <v>6.8</v>
       </c>
       <c r="BP52" s="34">
         <v>6.5</v>
       </c>
       <c r="BQ52" s="34">
         <v>6.3</v>
       </c>
       <c r="BR52" s="26">
         <v>5.6</v>
       </c>
       <c r="BS52" s="26">
         <v>3.4</v>
       </c>
-      <c r="BT52" s="115"/>
+      <c r="BT52" s="149">
+        <v>3.9</v>
+      </c>
       <c r="BU52" s="115"/>
       <c r="BV52" s="124"/>
     </row>
     <row r="53" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="82">
         <v>620000000</v>
       </c>
       <c r="B53" s="79" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="92" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX53" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY53" s="27">
         <v>1.6</v>
       </c>
       <c r="AZ53" s="40" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="BA53" s="27">
         <v>1.5</v>
       </c>
       <c r="BB53" s="27">
         <v>1.9</v>
       </c>
       <c r="BC53" s="43">
         <v>0.5</v>
       </c>
       <c r="BD53" s="40">
         <v>1.2</v>
       </c>
       <c r="BE53" s="41">
         <v>1.2</v>
       </c>
       <c r="BF53" s="35">
         <v>1.2</v>
       </c>
       <c r="BG53" s="35">
         <v>3.8</v>
       </c>
       <c r="BH53" s="34">
         <v>2.4</v>
       </c>
@@ -11675,51 +11745,53 @@
       </c>
       <c r="BL53" s="34">
         <v>4.3</v>
       </c>
       <c r="BM53" s="34">
         <v>4.8</v>
       </c>
       <c r="BN53" s="38">
         <v>4.7</v>
       </c>
       <c r="BO53" s="36">
         <v>4.9000000000000004</v>
       </c>
       <c r="BP53" s="34">
         <v>5.8</v>
       </c>
       <c r="BQ53" s="34">
         <v>5.2</v>
       </c>
       <c r="BR53" s="26">
         <v>4.5999999999999996</v>
       </c>
       <c r="BS53" s="26">
         <v>5.6</v>
       </c>
-      <c r="BT53" s="115"/>
+      <c r="BT53" s="149">
+        <v>6.2</v>
+      </c>
       <c r="BU53" s="115"/>
       <c r="BV53" s="124"/>
     </row>
     <row r="54" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="82">
         <v>630000000</v>
       </c>
       <c r="B54" s="78" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="63">
         <v>3.1362467866323906</v>
       </c>
       <c r="D54" s="27">
         <v>6.2047569803516032</v>
       </c>
       <c r="E54" s="27">
         <v>4.195070791819612</v>
       </c>
       <c r="F54" s="27">
         <v>2.9567053854276661</v>
       </c>
       <c r="G54" s="27">
         <v>2.5813113061435211</v>
       </c>
@@ -11893,51 +11965,53 @@
       </c>
       <c r="BL54" s="34">
         <v>1.5</v>
       </c>
       <c r="BM54" s="34">
         <v>1.7</v>
       </c>
       <c r="BN54" s="38">
         <v>1.7</v>
       </c>
       <c r="BO54" s="36">
         <v>1.7</v>
       </c>
       <c r="BP54" s="34">
         <v>1.7</v>
       </c>
       <c r="BQ54" s="34">
         <v>1.7</v>
       </c>
       <c r="BR54" s="26">
         <v>1.7</v>
       </c>
       <c r="BS54" s="26">
         <v>1.7</v>
       </c>
-      <c r="BT54" s="115"/>
+      <c r="BT54" s="149">
+        <v>1.7</v>
+      </c>
       <c r="BU54" s="115"/>
       <c r="BV54" s="124"/>
     </row>
     <row r="55" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="82">
         <v>710000000</v>
       </c>
       <c r="B55" s="78" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="63">
         <v>5.6164383561643838</v>
       </c>
       <c r="D55" s="27">
         <v>8.0110497237569067</v>
       </c>
       <c r="E55" s="27">
         <v>7.3033707865168536</v>
       </c>
       <c r="F55" s="27">
         <v>2.5316455696202533</v>
       </c>
       <c r="G55" s="27">
         <v>3.1463748290013678</v>
       </c>
@@ -12111,51 +12185,53 @@
       </c>
       <c r="BL55" s="34">
         <v>3.3</v>
       </c>
       <c r="BM55" s="34">
         <v>2.8</v>
       </c>
       <c r="BN55" s="38">
         <v>2.1</v>
       </c>
       <c r="BO55" s="36">
         <v>2.1</v>
       </c>
       <c r="BP55" s="34">
         <v>2.9</v>
       </c>
       <c r="BQ55" s="34">
         <v>2.7</v>
       </c>
       <c r="BR55" s="26">
         <v>2.6</v>
       </c>
       <c r="BS55" s="26">
         <v>2.7</v>
       </c>
-      <c r="BT55" s="115"/>
+      <c r="BT55" s="149">
+        <v>2.9</v>
+      </c>
       <c r="BU55" s="115"/>
       <c r="BV55" s="124"/>
     </row>
     <row r="56" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="82">
         <v>750000000</v>
       </c>
       <c r="B56" s="78" t="s">
         <v>57</v>
       </c>
       <c r="C56" s="63">
         <v>7.3568575233022644</v>
       </c>
       <c r="D56" s="27">
         <v>7.2333333333333334</v>
       </c>
       <c r="E56" s="27">
         <v>6.8181818181818175</v>
       </c>
       <c r="F56" s="27">
         <v>1.8729096989966554</v>
       </c>
       <c r="G56" s="27">
         <v>2.3710349247036206</v>
       </c>
@@ -12329,171 +12405,173 @@
       </c>
       <c r="BL56" s="34">
         <v>4.7</v>
       </c>
       <c r="BM56" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BN56" s="38">
         <v>3.5</v>
       </c>
       <c r="BO56" s="36">
         <v>3.5</v>
       </c>
       <c r="BP56" s="34">
         <v>4.2</v>
       </c>
       <c r="BQ56" s="34">
         <v>5</v>
       </c>
       <c r="BR56" s="26">
         <v>3.5</v>
       </c>
       <c r="BS56" s="26">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BT56" s="115"/>
+      <c r="BT56" s="149">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BU56" s="115"/>
       <c r="BV56" s="124"/>
     </row>
     <row r="57" spans="1:74" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="83">
         <v>790000000</v>
       </c>
       <c r="B57" s="80" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="C57" s="93" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N57" s="74" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O57" s="94" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH57" s="74" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL57" s="74" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM57" s="67" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN57" s="66">
         <v>2.9</v>
       </c>
       <c r="AO57" s="74">
         <v>2.9</v>
       </c>
       <c r="AP57" s="67">
         <v>2.2000000000000002</v>
       </c>
       <c r="AQ57" s="66">
         <v>2.8</v>
       </c>
       <c r="AR57" s="66">
         <v>3.1</v>
       </c>
       <c r="AS57" s="74">
         <v>3.5</v>
       </c>
       <c r="AT57" s="71">
         <v>2.5</v>
       </c>
       <c r="AU57" s="67">
         <v>2.8</v>
       </c>
@@ -12547,406 +12625,408 @@
       </c>
       <c r="BL57" s="73">
         <v>5.6</v>
       </c>
       <c r="BM57" s="73">
         <v>6.1</v>
       </c>
       <c r="BN57" s="77">
         <v>5.5</v>
       </c>
       <c r="BO57" s="75">
         <v>4.8</v>
       </c>
       <c r="BP57" s="73">
         <v>5.4</v>
       </c>
       <c r="BQ57" s="73">
         <v>6.6</v>
       </c>
       <c r="BR57" s="71">
         <v>5.0999999999999996</v>
       </c>
       <c r="BS57" s="71">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BT57" s="125"/>
+      <c r="BT57" s="150">
+        <v>5.3</v>
+      </c>
       <c r="BU57" s="125"/>
       <c r="BV57" s="126"/>
     </row>
     <row r="60" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="BR60" s="113"/>
       <c r="BS60" s="116"/>
       <c r="BT60" s="116"/>
       <c r="BU60" s="116"/>
       <c r="BV60" s="113" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:74" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="155" t="s">
         <v>7</v>
       </c>
-      <c r="B61" s="150"/>
-      <c r="C61" s="163" t="s">
+      <c r="B61" s="157"/>
+      <c r="C61" s="167" t="s">
+        <v>61</v>
+      </c>
+      <c r="D61" s="168"/>
+      <c r="E61" s="168"/>
+      <c r="F61" s="169"/>
+      <c r="G61" s="167" t="s">
+        <v>62</v>
+      </c>
+      <c r="H61" s="168"/>
+      <c r="I61" s="168"/>
+      <c r="J61" s="169"/>
+      <c r="K61" s="167" t="s">
+        <v>63</v>
+      </c>
+      <c r="L61" s="168"/>
+      <c r="M61" s="168"/>
+      <c r="N61" s="169"/>
+      <c r="O61" s="167" t="s">
         <v>64</v>
       </c>
-      <c r="D61" s="164"/>
-[...2 lines deleted...]
-      <c r="G61" s="163" t="s">
+      <c r="P61" s="168"/>
+      <c r="Q61" s="168"/>
+      <c r="R61" s="169"/>
+      <c r="S61" s="167" t="s">
         <v>65</v>
       </c>
-      <c r="H61" s="164"/>
-[...2 lines deleted...]
-      <c r="K61" s="163" t="s">
+      <c r="T61" s="168"/>
+      <c r="U61" s="168"/>
+      <c r="V61" s="169"/>
+      <c r="W61" s="167" t="s">
         <v>66</v>
       </c>
-      <c r="L61" s="164"/>
-[...2 lines deleted...]
-      <c r="O61" s="163" t="s">
+      <c r="X61" s="168"/>
+      <c r="Y61" s="168"/>
+      <c r="Z61" s="169"/>
+      <c r="AA61" s="167" t="s">
         <v>67</v>
       </c>
-      <c r="P61" s="164"/>
-[...2 lines deleted...]
-      <c r="S61" s="163" t="s">
+      <c r="AB61" s="168"/>
+      <c r="AC61" s="168"/>
+      <c r="AD61" s="169"/>
+      <c r="AE61" s="167" t="s">
         <v>68</v>
       </c>
-      <c r="T61" s="164"/>
-[...2 lines deleted...]
-      <c r="W61" s="163" t="s">
+      <c r="AF61" s="168"/>
+      <c r="AG61" s="168"/>
+      <c r="AH61" s="169"/>
+      <c r="AI61" s="167" t="s">
         <v>69</v>
       </c>
-      <c r="X61" s="164"/>
-[...2 lines deleted...]
-      <c r="AA61" s="163" t="s">
+      <c r="AJ61" s="168"/>
+      <c r="AK61" s="168"/>
+      <c r="AL61" s="169"/>
+      <c r="AM61" s="167" t="s">
         <v>70</v>
       </c>
-      <c r="AB61" s="164"/>
-[...2 lines deleted...]
-      <c r="AE61" s="163" t="s">
+      <c r="AN61" s="168"/>
+      <c r="AO61" s="168"/>
+      <c r="AP61" s="169"/>
+      <c r="AQ61" s="167" t="s">
         <v>71</v>
       </c>
-      <c r="AF61" s="164"/>
-[...2 lines deleted...]
-      <c r="AI61" s="163" t="s">
+      <c r="AR61" s="168"/>
+      <c r="AS61" s="168"/>
+      <c r="AT61" s="169"/>
+      <c r="AU61" s="167" t="s">
         <v>72</v>
       </c>
-      <c r="AJ61" s="164"/>
-[...2 lines deleted...]
-      <c r="AM61" s="163" t="s">
+      <c r="AV61" s="168"/>
+      <c r="AW61" s="168"/>
+      <c r="AX61" s="169"/>
+      <c r="AY61" s="167" t="s">
         <v>73</v>
       </c>
-      <c r="AN61" s="164"/>
-[...2 lines deleted...]
-      <c r="AQ61" s="163" t="s">
+      <c r="AZ61" s="168"/>
+      <c r="BA61" s="168"/>
+      <c r="BB61" s="169"/>
+      <c r="BC61" s="167" t="s">
         <v>74</v>
       </c>
-      <c r="AR61" s="164"/>
-[...2 lines deleted...]
-      <c r="AU61" s="163" t="s">
+      <c r="BD61" s="168"/>
+      <c r="BE61" s="168"/>
+      <c r="BF61" s="169"/>
+      <c r="BG61" s="175" t="s">
         <v>75</v>
       </c>
-      <c r="AV61" s="164"/>
-[...2 lines deleted...]
-      <c r="AY61" s="163" t="s">
+      <c r="BH61" s="175"/>
+      <c r="BI61" s="175"/>
+      <c r="BJ61" s="175"/>
+      <c r="BK61" s="174" t="s">
         <v>76</v>
       </c>
-      <c r="AZ61" s="164"/>
-[...2 lines deleted...]
-      <c r="BC61" s="163" t="s">
+      <c r="BL61" s="175"/>
+      <c r="BM61" s="175"/>
+      <c r="BN61" s="175"/>
+      <c r="BO61" s="174" t="s">
         <v>77</v>
       </c>
-      <c r="BD61" s="164"/>
-[...25 lines deleted...]
-      <c r="BV61" s="172"/>
+      <c r="BP61" s="175"/>
+      <c r="BQ61" s="175"/>
+      <c r="BR61" s="176"/>
+      <c r="BS61" s="174" t="s">
+        <v>92</v>
+      </c>
+      <c r="BT61" s="175"/>
+      <c r="BU61" s="175"/>
+      <c r="BV61" s="176"/>
     </row>
     <row r="62" spans="1:74" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="156"/>
-      <c r="B62" s="151"/>
+      <c r="B62" s="158"/>
       <c r="C62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="D62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="E62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="F62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="D62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="H62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="I62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="J62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="H62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="L62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="M62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="N62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="L62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="P62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="R62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="P62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="T62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="U62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="V62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="T62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="X62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="X62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AC62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AB62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AF62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AL62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AJ62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AM62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AN62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AQ62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AS62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AR62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AU62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="AW62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="AX62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AV62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BB62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AZ62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BC62" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="BD62" s="118" t="s">
+        <v>79</v>
+      </c>
+      <c r="BE62" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="BD62" s="118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BG62" s="127" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH62" s="122" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI62" s="122" t="s">
+        <v>80</v>
+      </c>
+      <c r="BJ62" s="122" t="s">
         <v>81</v>
       </c>
-      <c r="BH62" s="122" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK62" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL62" s="122" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM62" s="122" t="s">
+        <v>80</v>
+      </c>
+      <c r="BN62" s="122" t="s">
         <v>81</v>
       </c>
-      <c r="BL62" s="122" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BO62" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP62" s="122" t="s">
+        <v>79</v>
+      </c>
+      <c r="BQ62" s="122" t="s">
+        <v>80</v>
+      </c>
+      <c r="BR62" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="BP62" s="122" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BS62" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT62" s="122" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU62" s="122" t="s">
+        <v>80</v>
+      </c>
+      <c r="BV62" s="119" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A63" s="81">
         <v>0</v>
       </c>
       <c r="B63" s="87" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="C63" s="95">
         <v>15.467038247165096</v>
       </c>
       <c r="D63" s="96">
         <v>17.719760479041916</v>
       </c>
       <c r="E63" s="96">
         <v>14.324389654338892</v>
       </c>
       <c r="F63" s="96">
         <v>9.8477107964774007</v>
       </c>
       <c r="G63" s="96">
         <v>9.4816748863746252</v>
       </c>
       <c r="H63" s="96">
         <v>11.036025086294909</v>
       </c>
       <c r="I63" s="96">
         <v>10.500225710836355</v>
       </c>
       <c r="J63" s="96">
         <v>8.3826311430238061</v>
       </c>
@@ -13111,204 +13191,206 @@
       </c>
       <c r="BL63" s="57">
         <v>7.3</v>
       </c>
       <c r="BM63" s="57">
         <v>7.3</v>
       </c>
       <c r="BN63" s="62">
         <v>6.8</v>
       </c>
       <c r="BO63" s="98">
         <v>6.5</v>
       </c>
       <c r="BP63" s="57">
         <v>7.3</v>
       </c>
       <c r="BQ63" s="57">
         <v>7.3</v>
       </c>
       <c r="BR63" s="112">
         <v>7</v>
       </c>
       <c r="BS63" s="110">
         <v>7.4</v>
       </c>
-      <c r="BT63" s="114"/>
+      <c r="BT63" s="152">
+        <v>7.4</v>
+      </c>
       <c r="BU63" s="114"/>
       <c r="BV63" s="123"/>
     </row>
     <row r="64" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="82">
         <v>100000000</v>
       </c>
       <c r="B64" s="78" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="92" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX64" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY64" s="47">
         <v>5.5</v>
       </c>
       <c r="AZ64" s="49">
         <v>9.4</v>
       </c>
       <c r="BA64" s="48">
         <v>7</v>
       </c>
       <c r="BB64" s="48">
         <v>7.4</v>
       </c>
       <c r="BC64" s="48">
         <v>3.6</v>
       </c>
       <c r="BD64" s="48">
         <v>6.6</v>
       </c>
       <c r="BE64" s="41">
         <v>7.1</v>
       </c>
       <c r="BF64" s="35">
         <v>7.9</v>
       </c>
@@ -13329,51 +13411,53 @@
       </c>
       <c r="BL64" s="34">
         <v>8.1999999999999993</v>
       </c>
       <c r="BM64" s="34">
         <v>8.9</v>
       </c>
       <c r="BN64" s="38">
         <v>8.1</v>
       </c>
       <c r="BO64" s="51">
         <v>8</v>
       </c>
       <c r="BP64" s="34">
         <v>8.3000000000000007</v>
       </c>
       <c r="BQ64" s="34">
         <v>8.8000000000000007</v>
       </c>
       <c r="BR64" s="36">
         <v>8.5</v>
       </c>
       <c r="BS64" s="26">
         <v>8.1999999999999993</v>
       </c>
-      <c r="BT64" s="115"/>
+      <c r="BT64" s="149">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="BU64" s="115"/>
       <c r="BV64" s="124"/>
     </row>
     <row r="65" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="82">
         <v>110000000</v>
       </c>
       <c r="B65" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C65" s="99">
         <v>11.498257839721255</v>
       </c>
       <c r="D65" s="39">
         <v>8.7318087318087318</v>
       </c>
       <c r="E65" s="39">
         <v>9.618104667609618</v>
       </c>
       <c r="F65" s="39">
         <v>3.0626780626780628</v>
       </c>
       <c r="G65" s="39">
         <v>8.164689462665736</v>
       </c>
@@ -13547,51 +13631,53 @@
       </c>
       <c r="BL65" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="BM65" s="34">
         <v>4</v>
       </c>
       <c r="BN65" s="38">
         <v>4.0999999999999996</v>
       </c>
       <c r="BO65" s="51">
         <v>4.5999999999999996</v>
       </c>
       <c r="BP65" s="34">
         <v>5.8</v>
       </c>
       <c r="BQ65" s="34">
         <v>4.8</v>
       </c>
       <c r="BR65" s="36">
         <v>5.2</v>
       </c>
       <c r="BS65" s="26">
         <v>6.3</v>
       </c>
-      <c r="BT65" s="115"/>
+      <c r="BT65" s="149">
+        <v>6</v>
+      </c>
       <c r="BU65" s="115"/>
       <c r="BV65" s="124"/>
     </row>
     <row r="66" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="82">
         <v>150000000</v>
       </c>
       <c r="B66" s="78" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="99">
         <v>10.526315789473683</v>
       </c>
       <c r="D66" s="39">
         <v>10.526315789473683</v>
       </c>
       <c r="E66" s="39">
         <v>10.396039603960396</v>
       </c>
       <c r="F66" s="39">
         <v>10.037641154328734</v>
       </c>
       <c r="G66" s="39">
         <v>10.225921521997622</v>
       </c>
@@ -13765,51 +13851,53 @@
       </c>
       <c r="BL66" s="34">
         <v>8.6</v>
       </c>
       <c r="BM66" s="34">
         <v>9.1</v>
       </c>
       <c r="BN66" s="38">
         <v>11.7</v>
       </c>
       <c r="BO66" s="51">
         <v>10</v>
       </c>
       <c r="BP66" s="34">
         <v>9.5</v>
       </c>
       <c r="BQ66" s="34">
         <v>9.4</v>
       </c>
       <c r="BR66" s="36">
         <v>11.5</v>
       </c>
       <c r="BS66" s="26">
         <v>10.7</v>
       </c>
-      <c r="BT66" s="115"/>
+      <c r="BT66" s="149">
+        <v>11.1</v>
+      </c>
       <c r="BU66" s="115"/>
       <c r="BV66" s="124"/>
     </row>
     <row r="67" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="82">
         <v>190000000</v>
       </c>
       <c r="B67" s="78" t="s">
         <v>42</v>
       </c>
       <c r="C67" s="99">
         <v>15.485564304461944</v>
       </c>
       <c r="D67" s="39">
         <v>18.50571656474342</v>
       </c>
       <c r="E67" s="39">
         <v>17.413469278239869</v>
       </c>
       <c r="F67" s="39">
         <v>16.85483870967742</v>
       </c>
       <c r="G67" s="39">
         <v>11.655316919853325</v>
       </c>
@@ -13983,51 +14071,53 @@
       </c>
       <c r="BL67" s="34">
         <v>3.7</v>
       </c>
       <c r="BM67" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="BN67" s="38">
         <v>3.8</v>
       </c>
       <c r="BO67" s="51">
         <v>3.9</v>
       </c>
       <c r="BP67" s="34">
         <v>4.5</v>
       </c>
       <c r="BQ67" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="BR67" s="36">
         <v>4</v>
       </c>
       <c r="BS67" s="26">
         <v>4.8</v>
       </c>
-      <c r="BT67" s="115"/>
+      <c r="BT67" s="149">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="BU67" s="115"/>
       <c r="BV67" s="124"/>
     </row>
     <row r="68" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="82">
         <v>230000000</v>
       </c>
       <c r="B68" s="78" t="s">
         <v>43</v>
       </c>
       <c r="C68" s="99">
         <v>19.705093833780161</v>
       </c>
       <c r="D68" s="39">
         <v>16.312997347480106</v>
       </c>
       <c r="E68" s="39">
         <v>16.541353383458645</v>
       </c>
       <c r="F68" s="39">
         <v>15.65217391304348</v>
       </c>
       <c r="G68" s="39">
         <v>14</v>
       </c>
@@ -14201,51 +14291,53 @@
       </c>
       <c r="BL68" s="34">
         <v>6</v>
       </c>
       <c r="BM68" s="34">
         <v>6.1</v>
       </c>
       <c r="BN68" s="38">
         <v>5.4</v>
       </c>
       <c r="BO68" s="51">
         <v>6.2</v>
       </c>
       <c r="BP68" s="34">
         <v>5.7</v>
       </c>
       <c r="BQ68" s="34">
         <v>5.7</v>
       </c>
       <c r="BR68" s="36">
         <v>5.8</v>
       </c>
       <c r="BS68" s="26">
         <v>6.9</v>
       </c>
-      <c r="BT68" s="115"/>
+      <c r="BT68" s="149">
+        <v>6.3</v>
+      </c>
       <c r="BU68" s="115"/>
       <c r="BV68" s="124"/>
     </row>
     <row r="69" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="82">
         <v>270000000</v>
       </c>
       <c r="B69" s="78" t="s">
         <v>44</v>
       </c>
       <c r="C69" s="99">
         <v>13.723511604439958</v>
       </c>
       <c r="D69" s="39">
         <v>12.916246215943492</v>
       </c>
       <c r="E69" s="39">
         <v>12.563323201621074</v>
       </c>
       <c r="F69" s="39">
         <v>11.313131313131313</v>
       </c>
       <c r="G69" s="39">
         <v>9.6509240246406574</v>
       </c>
@@ -14419,51 +14511,53 @@
       </c>
       <c r="BL69" s="34">
         <v>6.6</v>
       </c>
       <c r="BM69" s="34">
         <v>7</v>
       </c>
       <c r="BN69" s="38">
         <v>6.6</v>
       </c>
       <c r="BO69" s="51">
         <v>6.5</v>
       </c>
       <c r="BP69" s="34">
         <v>6.3</v>
       </c>
       <c r="BQ69" s="34">
         <v>6.7</v>
       </c>
       <c r="BR69" s="36">
         <v>6.8</v>
       </c>
       <c r="BS69" s="26">
         <v>6.6</v>
       </c>
-      <c r="BT69" s="115"/>
+      <c r="BT69" s="149">
+        <v>6.7</v>
+      </c>
       <c r="BU69" s="115"/>
       <c r="BV69" s="124"/>
     </row>
     <row r="70" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="82">
         <v>310000000</v>
       </c>
       <c r="B70" s="78" t="s">
         <v>45</v>
       </c>
       <c r="C70" s="99">
         <v>15.767417496071243</v>
       </c>
       <c r="D70" s="39">
         <v>11.163522012578616</v>
       </c>
       <c r="E70" s="39">
         <v>8.8235294117647065</v>
       </c>
       <c r="F70" s="39">
         <v>4.4117647058823533</v>
       </c>
       <c r="G70" s="39">
         <v>8.1154684095860556</v>
       </c>
@@ -14637,204 +14731,206 @@
       </c>
       <c r="BL70" s="34">
         <v>7.4</v>
       </c>
       <c r="BM70" s="34">
         <v>7.6</v>
       </c>
       <c r="BN70" s="38">
         <v>7.5</v>
       </c>
       <c r="BO70" s="51">
         <v>6.9</v>
       </c>
       <c r="BP70" s="34">
         <v>7.3</v>
       </c>
       <c r="BQ70" s="34">
         <v>7.1</v>
       </c>
       <c r="BR70" s="36">
         <v>7.3</v>
       </c>
       <c r="BS70" s="26">
         <v>7.1</v>
       </c>
-      <c r="BT70" s="115"/>
+      <c r="BT70" s="149">
+        <v>6.6</v>
+      </c>
       <c r="BU70" s="115"/>
       <c r="BV70" s="124"/>
     </row>
     <row r="71" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="82">
         <v>330000000</v>
       </c>
       <c r="B71" s="78" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="92" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX71" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY71" s="54">
         <v>4.5</v>
       </c>
       <c r="AZ71" s="52">
         <v>4.5</v>
       </c>
       <c r="BA71" s="52">
         <v>8.6</v>
       </c>
       <c r="BB71" s="39">
         <v>9.9</v>
       </c>
       <c r="BC71" s="39">
         <v>7</v>
       </c>
       <c r="BD71" s="39">
         <v>8.1999999999999993</v>
       </c>
       <c r="BE71" s="41">
         <v>6.7</v>
       </c>
       <c r="BF71" s="35">
         <v>6.2</v>
       </c>
@@ -14855,51 +14951,53 @@
       </c>
       <c r="BL71" s="34">
         <v>10.6</v>
       </c>
       <c r="BM71" s="34">
         <v>7.8</v>
       </c>
       <c r="BN71" s="38">
         <v>8</v>
       </c>
       <c r="BO71" s="51">
         <v>9.1</v>
       </c>
       <c r="BP71" s="34">
         <v>10.5</v>
       </c>
       <c r="BQ71" s="34">
         <v>9.1</v>
       </c>
       <c r="BR71" s="36">
         <v>8.4</v>
       </c>
       <c r="BS71" s="26">
         <v>8.6999999999999993</v>
       </c>
-      <c r="BT71" s="115"/>
+      <c r="BT71" s="149">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BU71" s="115"/>
       <c r="BV71" s="124"/>
     </row>
     <row r="72" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A72" s="82">
         <v>350000000</v>
       </c>
       <c r="B72" s="78" t="s">
         <v>47</v>
       </c>
       <c r="C72" s="99">
         <v>12.934947049924356</v>
       </c>
       <c r="D72" s="39">
         <v>20.501138952164009</v>
       </c>
       <c r="E72" s="39">
         <v>11.579754601226993</v>
       </c>
       <c r="F72" s="39">
         <v>5.8869093725793959</v>
       </c>
       <c r="G72" s="39">
         <v>8.9078233927188215</v>
       </c>
@@ -15073,51 +15171,53 @@
       </c>
       <c r="BL72" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BM72" s="34">
         <v>1.7</v>
       </c>
       <c r="BN72" s="38">
         <v>2</v>
       </c>
       <c r="BO72" s="51">
         <v>1.1000000000000001</v>
       </c>
       <c r="BP72" s="34">
         <v>3.4</v>
       </c>
       <c r="BQ72" s="34">
         <v>3.5</v>
       </c>
       <c r="BR72" s="36">
         <v>2.2999999999999998</v>
       </c>
       <c r="BS72" s="26">
         <v>3.2</v>
       </c>
-      <c r="BT72" s="115"/>
+      <c r="BT72" s="149">
+        <v>4</v>
+      </c>
       <c r="BU72" s="115"/>
       <c r="BV72" s="124"/>
     </row>
     <row r="73" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A73" s="82">
         <v>390000000</v>
       </c>
       <c r="B73" s="78" t="s">
         <v>48</v>
       </c>
       <c r="C73" s="99">
         <v>15.991763898421413</v>
       </c>
       <c r="D73" s="39">
         <v>13.487071977638015</v>
       </c>
       <c r="E73" s="39">
         <v>7.6544943820224729</v>
       </c>
       <c r="F73" s="39">
         <v>7.939914163090128</v>
       </c>
       <c r="G73" s="39">
         <v>6.8745570517363577</v>
       </c>
@@ -15291,51 +15391,53 @@
       </c>
       <c r="BL73" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="BM73" s="34">
         <v>3.7</v>
       </c>
       <c r="BN73" s="38">
         <v>3.2</v>
       </c>
       <c r="BO73" s="51">
         <v>4.3</v>
       </c>
       <c r="BP73" s="34">
         <v>4.5999999999999996</v>
       </c>
       <c r="BQ73" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BR73" s="36">
         <v>3</v>
       </c>
       <c r="BS73" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BT73" s="115"/>
+      <c r="BT73" s="149">
+        <v>6.1</v>
+      </c>
       <c r="BU73" s="115"/>
       <c r="BV73" s="124"/>
     </row>
     <row r="74" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A74" s="82">
         <v>430000000</v>
       </c>
       <c r="B74" s="78" t="s">
         <v>49</v>
       </c>
       <c r="C74" s="99">
         <v>21.805392731535754</v>
       </c>
       <c r="D74" s="39">
         <v>16.174863387978142</v>
       </c>
       <c r="E74" s="39">
         <v>17.139334155363748</v>
       </c>
       <c r="F74" s="39">
         <v>10.062111801242237</v>
       </c>
       <c r="G74" s="39">
         <v>12.727272727272727</v>
       </c>
@@ -15509,51 +15611,53 @@
       </c>
       <c r="BL74" s="34">
         <v>5</v>
       </c>
       <c r="BM74" s="34">
         <v>5.6</v>
       </c>
       <c r="BN74" s="38">
         <v>5.4</v>
       </c>
       <c r="BO74" s="51">
         <v>4.5</v>
       </c>
       <c r="BP74" s="34">
         <v>5.5</v>
       </c>
       <c r="BQ74" s="34">
         <v>5.4</v>
       </c>
       <c r="BR74" s="36">
         <v>6.3</v>
       </c>
       <c r="BS74" s="26">
         <v>5.7</v>
       </c>
-      <c r="BT74" s="115"/>
+      <c r="BT74" s="149">
+        <v>5.8</v>
+      </c>
       <c r="BU74" s="115"/>
       <c r="BV74" s="124"/>
     </row>
     <row r="75" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A75" s="82">
         <v>470000000</v>
       </c>
       <c r="B75" s="78" t="s">
         <v>50</v>
       </c>
       <c r="C75" s="99">
         <v>48.264984227129339</v>
       </c>
       <c r="D75" s="39">
         <v>47.663551401869157</v>
       </c>
       <c r="E75" s="39">
         <v>44.135802469135804</v>
       </c>
       <c r="F75" s="39">
         <v>23.456790123456788</v>
       </c>
       <c r="G75" s="39">
         <v>22.807017543859647</v>
       </c>
@@ -15727,51 +15831,53 @@
       </c>
       <c r="BL75" s="34">
         <v>10.9</v>
       </c>
       <c r="BM75" s="34">
         <v>12.4</v>
       </c>
       <c r="BN75" s="38">
         <v>11.9</v>
       </c>
       <c r="BO75" s="51">
         <v>8.4</v>
       </c>
       <c r="BP75" s="34">
         <v>9.8000000000000007</v>
       </c>
       <c r="BQ75" s="34">
         <v>11.7</v>
       </c>
       <c r="BR75" s="36">
         <v>11.4</v>
       </c>
       <c r="BS75" s="26">
         <v>10.1</v>
       </c>
-      <c r="BT75" s="115"/>
+      <c r="BT75" s="149">
+        <v>9</v>
+      </c>
       <c r="BU75" s="115"/>
       <c r="BV75" s="124"/>
     </row>
     <row r="76" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A76" s="82"/>
       <c r="B76" s="78" t="s">
         <v>51</v>
       </c>
       <c r="C76" s="99">
         <v>17.202326293235384</v>
       </c>
       <c r="D76" s="39">
         <v>26.874808692990509</v>
       </c>
       <c r="E76" s="39">
         <v>18.776758409785931</v>
       </c>
       <c r="F76" s="39">
         <v>9.0601965601965606</v>
       </c>
       <c r="G76" s="39">
         <v>9.0824550526968384</v>
       </c>
       <c r="H76" s="39">
         <v>15.220086794792312</v>
@@ -15848,146 +15954,146 @@
       <c r="AF76" s="52">
         <v>7.9</v>
       </c>
       <c r="AG76" s="52">
         <v>7.7</v>
       </c>
       <c r="AH76" s="37">
         <v>7.2</v>
       </c>
       <c r="AI76" s="53">
         <v>7.6</v>
       </c>
       <c r="AJ76" s="37">
         <v>7.7</v>
       </c>
       <c r="AK76" s="37">
         <v>7.5</v>
       </c>
       <c r="AL76" s="37">
         <v>7.3</v>
       </c>
       <c r="AM76" s="53">
         <v>10.9</v>
       </c>
       <c r="AN76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU76" s="65" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW76" s="65" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY76" s="46" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AZ76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BA76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BB76" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BC76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BD76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BE76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BF76" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BG76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BH76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BI76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BJ76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BK76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BL76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BM76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BN76" s="41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BO76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BP76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BQ76" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BR76" s="111" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="BS76" s="111" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="BT76" s="115"/>
+        <v>82</v>
+      </c>
+      <c r="BT76" s="149"/>
       <c r="BU76" s="115"/>
       <c r="BV76" s="124"/>
     </row>
     <row r="77" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A77" s="82">
         <v>550000000</v>
       </c>
       <c r="B77" s="78" t="s">
         <v>52</v>
       </c>
       <c r="C77" s="99">
         <v>17.081850533807831</v>
       </c>
       <c r="D77" s="39">
         <v>17.448856799037305</v>
       </c>
       <c r="E77" s="39">
         <v>17.181705809641532</v>
       </c>
       <c r="F77" s="39">
         <v>12.720403022670027</v>
       </c>
       <c r="G77" s="39">
         <v>6.1151079136690649</v>
       </c>
@@ -16161,51 +16267,53 @@
       </c>
       <c r="BL77" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BM77" s="34">
         <v>5.2</v>
       </c>
       <c r="BN77" s="38">
         <v>5.2</v>
       </c>
       <c r="BO77" s="51">
         <v>5.4</v>
       </c>
       <c r="BP77" s="34">
         <v>5.2</v>
       </c>
       <c r="BQ77" s="34">
         <v>5.3</v>
       </c>
       <c r="BR77" s="36">
         <v>5.8</v>
       </c>
       <c r="BS77" s="26">
         <v>5.4</v>
       </c>
-      <c r="BT77" s="115"/>
+      <c r="BT77" s="149">
+        <v>5.4</v>
+      </c>
       <c r="BU77" s="115"/>
       <c r="BV77" s="124"/>
     </row>
     <row r="78" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A78" s="82">
         <v>590000000</v>
       </c>
       <c r="B78" s="78" t="s">
         <v>53</v>
       </c>
       <c r="C78" s="99">
         <v>13.110047846889952</v>
       </c>
       <c r="D78" s="39">
         <v>15.638963360142984</v>
       </c>
       <c r="E78" s="39">
         <v>12.760180995475112</v>
       </c>
       <c r="F78" s="39">
         <v>6.1187214611872145</v>
       </c>
       <c r="G78" s="39">
         <v>9.6396396396396398</v>
       </c>
@@ -16379,171 +16487,173 @@
       </c>
       <c r="BL78" s="34">
         <v>6.3</v>
       </c>
       <c r="BM78" s="34">
         <v>5.6</v>
       </c>
       <c r="BN78" s="38">
         <v>5.5</v>
       </c>
       <c r="BO78" s="51">
         <v>5.8</v>
       </c>
       <c r="BP78" s="34">
         <v>6.8</v>
       </c>
       <c r="BQ78" s="34">
         <v>5.8</v>
       </c>
       <c r="BR78" s="36">
         <v>4</v>
       </c>
       <c r="BS78" s="26">
         <v>5.8</v>
       </c>
-      <c r="BT78" s="115"/>
+      <c r="BT78" s="149">
+        <v>6.9</v>
+      </c>
       <c r="BU78" s="115"/>
       <c r="BV78" s="124"/>
     </row>
     <row r="79" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A79" s="82">
         <v>610000000</v>
       </c>
       <c r="B79" s="79" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="C79" s="63" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL79" s="35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM79" s="27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN79" s="52">
         <v>11.5</v>
       </c>
       <c r="AO79" s="53">
         <v>12.2</v>
       </c>
       <c r="AP79" s="37">
         <v>10.6</v>
       </c>
       <c r="AQ79" s="27">
         <v>10.5</v>
       </c>
       <c r="AR79" s="52">
         <v>11.7</v>
       </c>
       <c r="AS79" s="53">
         <v>11.3</v>
       </c>
       <c r="AT79" s="39">
         <v>10.9</v>
       </c>
       <c r="AU79" s="54">
         <v>10.6</v>
       </c>
@@ -16597,269 +16707,273 @@
       </c>
       <c r="BL79" s="34">
         <v>10.6</v>
       </c>
       <c r="BM79" s="34">
         <v>10.7</v>
       </c>
       <c r="BN79" s="38">
         <v>9.1999999999999993</v>
       </c>
       <c r="BO79" s="51">
         <v>8.6</v>
       </c>
       <c r="BP79" s="34">
         <v>9.9</v>
       </c>
       <c r="BQ79" s="34">
         <v>10</v>
       </c>
       <c r="BR79" s="36">
         <v>9.3000000000000007</v>
       </c>
       <c r="BS79" s="26">
         <v>10.199999999999999</v>
       </c>
-      <c r="BT79" s="115"/>
+      <c r="BT79" s="149">
+        <v>10</v>
+      </c>
       <c r="BU79" s="115"/>
       <c r="BV79" s="124"/>
     </row>
     <row r="80" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="82">
         <v>620000000</v>
       </c>
       <c r="B80" s="79" t="s">
         <v>54</v>
       </c>
       <c r="C80" s="92" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="O80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Q80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="T80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="U80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="W80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="X80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Y80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="Z80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AA80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AB80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AD80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AF80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AG80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AH80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AI80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AJ80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AK80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AL80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AM80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AN80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AO80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AP80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AQ80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AR80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AS80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AT80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AU80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AV80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AW80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AX80" s="40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AY80" s="46" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="AZ80" s="40" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="BA80" s="52">
         <v>10.3</v>
       </c>
       <c r="BB80" s="39">
         <v>6.9</v>
       </c>
       <c r="BC80" s="40" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="BD80" s="39">
         <v>5</v>
       </c>
       <c r="BE80" s="35">
         <v>5</v>
       </c>
       <c r="BF80" s="35">
         <v>5.7</v>
       </c>
       <c r="BG80" s="33">
         <v>12.4</v>
       </c>
       <c r="BH80" s="34">
         <v>12.1</v>
       </c>
       <c r="BI80" s="53">
         <v>5.5</v>
       </c>
       <c r="BJ80" s="50">
         <v>7.5</v>
       </c>
       <c r="BK80" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL80" s="34">
         <v>10.7</v>
       </c>
       <c r="BM80" s="34">
         <v>7.9</v>
       </c>
       <c r="BN80" s="38">
         <v>11.3</v>
       </c>
       <c r="BO80" s="51">
         <v>9.4</v>
       </c>
       <c r="BP80" s="34">
         <v>9.4</v>
       </c>
       <c r="BQ80" s="34">
         <v>8.6</v>
       </c>
       <c r="BR80" s="36">
         <v>9.6</v>
       </c>
       <c r="BS80" s="26">
         <v>9</v>
       </c>
-      <c r="BT80" s="115"/>
+      <c r="BT80" s="149">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="BU80" s="115"/>
       <c r="BV80" s="124"/>
     </row>
     <row r="81" spans="1:74" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="83">
         <v>630000000</v>
       </c>
       <c r="B81" s="107" t="s">
         <v>55</v>
       </c>
       <c r="C81" s="100">
         <v>10.4</v>
       </c>
       <c r="D81" s="101">
         <v>18.25</v>
       </c>
       <c r="E81" s="101">
         <v>11.7</v>
       </c>
       <c r="F81" s="101">
         <v>7.3604060913705585</v>
       </c>
       <c r="G81" s="101">
         <v>5.9768960321446514</v>
       </c>
@@ -17033,117 +17147,119 @@
       </c>
       <c r="BL81" s="73">
         <v>8.1999999999999993</v>
       </c>
       <c r="BM81" s="73">
         <v>8.8000000000000007</v>
       </c>
       <c r="BN81" s="77">
         <v>8.1</v>
       </c>
       <c r="BO81" s="106">
         <v>8.5</v>
       </c>
       <c r="BP81" s="73">
         <v>8.6</v>
       </c>
       <c r="BQ81" s="73">
         <v>8.6</v>
       </c>
       <c r="BR81" s="75">
         <v>7.8</v>
       </c>
       <c r="BS81" s="71">
         <v>8.9</v>
       </c>
-      <c r="BT81" s="125"/>
+      <c r="BT81" s="150">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="BU81" s="125"/>
       <c r="BV81" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="AO2:AQ2"/>
     <mergeCell ref="AY61:BB61"/>
     <mergeCell ref="BC61:BF61"/>
     <mergeCell ref="BG61:BJ61"/>
     <mergeCell ref="AM61:AP61"/>
-    <mergeCell ref="AI61:AL61"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA34:AD34"/>
+    <mergeCell ref="BG34:BJ34"/>
+    <mergeCell ref="BG5:BJ5"/>
+    <mergeCell ref="AQ5:AT5"/>
+    <mergeCell ref="AM5:AP5"/>
+    <mergeCell ref="AY34:BB34"/>
+    <mergeCell ref="BC34:BF34"/>
+    <mergeCell ref="AQ61:AT61"/>
+    <mergeCell ref="AU61:AX61"/>
     <mergeCell ref="BS5:BV5"/>
     <mergeCell ref="BS61:BV61"/>
     <mergeCell ref="BS34:BV34"/>
     <mergeCell ref="BK61:BN61"/>
     <mergeCell ref="BO61:BR61"/>
     <mergeCell ref="BO34:BR34"/>
-    <mergeCell ref="C61:F61"/>
-    <mergeCell ref="G61:J61"/>
+    <mergeCell ref="BK34:BN34"/>
     <mergeCell ref="K61:N61"/>
-    <mergeCell ref="AY34:BB34"/>
-[...6 lines deleted...]
-    <mergeCell ref="AQ5:AT5"/>
+    <mergeCell ref="O61:R61"/>
+    <mergeCell ref="S61:V61"/>
+    <mergeCell ref="AM34:AP34"/>
+    <mergeCell ref="AQ34:AT34"/>
+    <mergeCell ref="O34:R34"/>
+    <mergeCell ref="S34:V34"/>
+    <mergeCell ref="W34:Z34"/>
+    <mergeCell ref="AA34:AD34"/>
+    <mergeCell ref="AI34:AL34"/>
+    <mergeCell ref="AI61:AL61"/>
+    <mergeCell ref="W61:Z61"/>
+    <mergeCell ref="AA61:AD61"/>
+    <mergeCell ref="AE61:AH61"/>
+    <mergeCell ref="BK5:BN5"/>
+    <mergeCell ref="BO5:BR5"/>
+    <mergeCell ref="BC5:BF5"/>
+    <mergeCell ref="AU34:AX34"/>
+    <mergeCell ref="K34:N34"/>
+    <mergeCell ref="AU5:AX5"/>
+    <mergeCell ref="AY5:BB5"/>
+    <mergeCell ref="AI5:AL5"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="O5:R5"/>
+    <mergeCell ref="S5:V5"/>
     <mergeCell ref="W5:Z5"/>
     <mergeCell ref="AA5:AD5"/>
     <mergeCell ref="AE5:AH5"/>
-    <mergeCell ref="O61:R61"/>
-[...4 lines deleted...]
-    <mergeCell ref="AM5:AP5"/>
     <mergeCell ref="AE34:AH34"/>
-    <mergeCell ref="AI34:AL34"/>
-[...16 lines deleted...]
-    <mergeCell ref="S5:V5"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="G61:J61"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>