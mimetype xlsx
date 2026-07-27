--- v0 (2026-04-28)
+++ v1 (2026-07-27)
@@ -3,64 +3,64 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист2!$A$1:$U$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист2!$A$1:$W$30</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="26">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -91,54 +91,54 @@
     <t>Шымкент қ.</t>
   </si>
   <si>
     <t>Нұр-Сұлтан қ.</t>
   </si>
   <si>
     <t xml:space="preserve">саны, бірлік </t>
   </si>
   <si>
     <t>пайдалы алаңы, шаршы м</t>
   </si>
   <si>
     <t>Техникалық қызмет көрсету мен автокөлік құралдарын жөндеу станциялары
 автокөлік құралдарын жөндеу</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
-    <t>Келесі шығарылым күні: 2026 жылғы 30 маусым</t>
-[...2 lines deleted...]
-    <t>Шығарылған күні: 2025 жылғы 30 маусым</t>
+    <t>Шығарылған күні: 2026 жылғы 30 маусым</t>
+  </si>
+  <si>
+    <t>Келесі шығарылым күні: 2027 жылғы 30 маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -166,99 +166,108 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -268,54 +277,57 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -672,265 +684,271 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z30"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="F1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="W18" sqref="W18"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="K1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="U32" sqref="U32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" style="9" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="9" customWidth="1"/>
     <col min="3" max="4" width="14.5703125" style="9" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="9" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="9" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.140625" style="9" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.42578125" style="9" customWidth="1"/>
     <col min="14" max="15" width="13.7109375" style="9" customWidth="1"/>
     <col min="16" max="19" width="13.42578125" style="9" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="9" customWidth="1"/>
     <col min="21" max="21" width="14" style="9" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="9"/>
+    <col min="22" max="22" width="13.7109375" style="9" customWidth="1"/>
+    <col min="23" max="23" width="12.7109375" style="9" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="23"/>
-      <c r="B1" s="23"/>
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="Z1" s="4"/>
     </row>
     <row r="2" spans="1:26" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="23"/>
-      <c r="B2" s="23"/>
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="3" spans="1:26" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23"/>
-      <c r="B3" s="23"/>
+      <c r="A3" s="27"/>
+      <c r="B3" s="27"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="Z3" s="4"/>
     </row>
     <row r="4" spans="1:26" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="23"/>
-      <c r="B4" s="23"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="27"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="Z4" s="4"/>
     </row>
     <row r="5" spans="1:26" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="Z5" s="4"/>
     </row>
     <row r="6" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="26"/>
-[...18 lines deleted...]
-      <c r="U6" s="26"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="10"/>
-      <c r="B8" s="25">
+      <c r="B8" s="28">
         <v>2015</v>
       </c>
-      <c r="C8" s="25"/>
-      <c r="D8" s="25">
+      <c r="C8" s="28"/>
+      <c r="D8" s="28">
         <v>2016</v>
       </c>
-      <c r="E8" s="25"/>
-      <c r="F8" s="25">
+      <c r="E8" s="28"/>
+      <c r="F8" s="28">
         <v>2017</v>
       </c>
-      <c r="G8" s="25"/>
-      <c r="H8" s="25">
+      <c r="G8" s="28"/>
+      <c r="H8" s="28">
         <v>2018</v>
       </c>
-      <c r="I8" s="25"/>
-      <c r="J8" s="25">
+      <c r="I8" s="28"/>
+      <c r="J8" s="28">
         <v>2019</v>
       </c>
-      <c r="K8" s="25"/>
-      <c r="L8" s="24">
+      <c r="K8" s="28"/>
+      <c r="L8" s="26">
         <v>2020</v>
       </c>
-      <c r="M8" s="24"/>
-      <c r="N8" s="25">
+      <c r="M8" s="26"/>
+      <c r="N8" s="28">
         <v>2021</v>
       </c>
-      <c r="O8" s="25"/>
-      <c r="P8" s="25">
+      <c r="O8" s="28"/>
+      <c r="P8" s="28">
         <v>2022</v>
       </c>
-      <c r="Q8" s="25"/>
-      <c r="R8" s="24">
+      <c r="Q8" s="28"/>
+      <c r="R8" s="26">
         <v>2023</v>
       </c>
-      <c r="S8" s="24"/>
-      <c r="T8" s="24">
+      <c r="S8" s="26"/>
+      <c r="T8" s="26">
         <v>2024</v>
       </c>
-      <c r="U8" s="24"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26">
+        <v>2025</v>
+      </c>
+      <c r="W8" s="26"/>
     </row>
     <row r="9" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10"/>
       <c r="B9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -950,50 +968,56 @@
       </c>
       <c r="N9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="O9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="P9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="Q9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="R9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="S9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="U9" s="8" t="s">
         <v>19</v>
       </c>
+      <c r="V9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="W9" s="8" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="12">
         <v>10528</v>
       </c>
       <c r="C10" s="12">
         <v>1610889</v>
       </c>
       <c r="D10" s="12">
         <v>9743</v>
       </c>
       <c r="E10" s="12">
         <v>1700233</v>
       </c>
       <c r="F10" s="13">
         <v>8435</v>
       </c>
       <c r="G10" s="13">
         <v>1327498</v>
       </c>
       <c r="H10" s="13">
         <v>8158</v>
@@ -1014,88 +1038,100 @@
         <v>1263481</v>
       </c>
       <c r="N10" s="13">
         <v>6459</v>
       </c>
       <c r="O10" s="13">
         <v>1211770</v>
       </c>
       <c r="P10" s="13">
         <v>6451</v>
       </c>
       <c r="Q10" s="13">
         <v>1166836</v>
       </c>
       <c r="R10" s="1">
         <v>6938</v>
       </c>
       <c r="S10" s="1">
         <v>1527467</v>
       </c>
       <c r="T10" s="1">
         <v>7842</v>
       </c>
       <c r="U10" s="1">
         <v>1487843</v>
+      </c>
+      <c r="V10" s="23">
+        <v>8881</v>
+      </c>
+      <c r="W10" s="23">
+        <v>2205002</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13">
         <v>145</v>
       </c>
       <c r="Q11" s="13">
         <v>25690</v>
       </c>
       <c r="R11" s="1">
         <v>192</v>
       </c>
       <c r="S11" s="1">
         <v>28164</v>
       </c>
       <c r="T11" s="1">
         <v>222</v>
       </c>
       <c r="U11" s="1">
         <v>30963</v>
       </c>
+      <c r="V11" s="24">
+        <v>264</v>
+      </c>
+      <c r="W11" s="24">
+        <v>44527</v>
+      </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="12">
         <v>467</v>
       </c>
       <c r="C12" s="12">
         <v>77532</v>
       </c>
       <c r="D12" s="12">
         <v>480</v>
       </c>
       <c r="E12" s="12">
         <v>99092</v>
       </c>
       <c r="F12" s="13">
         <v>490</v>
       </c>
       <c r="G12" s="13">
         <v>82826</v>
       </c>
       <c r="H12" s="13">
         <v>632</v>
@@ -1117,50 +1153,56 @@
       </c>
       <c r="N12" s="13">
         <v>396</v>
       </c>
       <c r="O12" s="13">
         <v>51266</v>
       </c>
       <c r="P12" s="13">
         <v>373</v>
       </c>
       <c r="Q12" s="13">
         <v>41164</v>
       </c>
       <c r="R12" s="1">
         <v>399</v>
       </c>
       <c r="S12" s="1">
         <v>59550</v>
       </c>
       <c r="T12" s="1">
         <v>410</v>
       </c>
       <c r="U12" s="1">
         <v>74336</v>
       </c>
+      <c r="V12" s="24">
+        <v>408</v>
+      </c>
+      <c r="W12" s="24">
+        <v>84259</v>
+      </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="12">
         <v>400</v>
       </c>
       <c r="C13" s="12">
         <v>74070</v>
       </c>
       <c r="D13" s="12">
         <v>474</v>
       </c>
       <c r="E13" s="12">
         <v>98116</v>
       </c>
       <c r="F13" s="13">
         <v>468</v>
       </c>
       <c r="G13" s="13">
         <v>103027</v>
       </c>
       <c r="H13" s="13">
         <v>484</v>
@@ -1182,50 +1224,56 @@
       </c>
       <c r="N13" s="13">
         <v>297</v>
       </c>
       <c r="O13" s="13">
         <v>74178</v>
       </c>
       <c r="P13" s="13">
         <v>302</v>
       </c>
       <c r="Q13" s="13">
         <v>72327</v>
       </c>
       <c r="R13" s="1">
         <v>322</v>
       </c>
       <c r="S13" s="1">
         <v>90220</v>
       </c>
       <c r="T13" s="1">
         <v>329</v>
       </c>
       <c r="U13" s="1">
         <v>60369</v>
       </c>
+      <c r="V13" s="24">
+        <v>372</v>
+      </c>
+      <c r="W13" s="24">
+        <v>89188</v>
+      </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="12">
         <v>872</v>
       </c>
       <c r="C14" s="12">
         <v>81819</v>
       </c>
       <c r="D14" s="12">
         <v>708</v>
       </c>
       <c r="E14" s="12">
         <v>75167</v>
       </c>
       <c r="F14" s="13">
         <v>558</v>
       </c>
       <c r="G14" s="13">
         <v>62245</v>
       </c>
       <c r="H14" s="13">
         <v>573</v>
@@ -1247,50 +1295,56 @@
       </c>
       <c r="N14" s="13">
         <v>380</v>
       </c>
       <c r="O14" s="13">
         <v>43267</v>
       </c>
       <c r="P14" s="13">
         <v>226</v>
       </c>
       <c r="Q14" s="13">
         <v>19540</v>
       </c>
       <c r="R14" s="1">
         <v>310</v>
       </c>
       <c r="S14" s="1">
         <v>80224</v>
       </c>
       <c r="T14" s="1">
         <v>379</v>
       </c>
       <c r="U14" s="1">
         <v>50368</v>
       </c>
+      <c r="V14" s="24">
+        <v>387</v>
+      </c>
+      <c r="W14" s="24">
+        <v>47819</v>
+      </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12">
         <v>431</v>
       </c>
       <c r="C15" s="12">
         <v>48257</v>
       </c>
       <c r="D15" s="12">
         <v>242</v>
       </c>
       <c r="E15" s="12">
         <v>36821</v>
       </c>
       <c r="F15" s="13">
         <v>176</v>
       </c>
       <c r="G15" s="13">
         <v>34483</v>
       </c>
       <c r="H15" s="13">
         <v>164</v>
@@ -1312,50 +1366,56 @@
       </c>
       <c r="N15" s="13">
         <v>109</v>
       </c>
       <c r="O15" s="13">
         <v>40304</v>
       </c>
       <c r="P15" s="13">
         <v>141</v>
       </c>
       <c r="Q15" s="13">
         <v>30992</v>
       </c>
       <c r="R15" s="1">
         <v>183</v>
       </c>
       <c r="S15" s="1">
         <v>35221</v>
       </c>
       <c r="T15" s="1">
         <v>188</v>
       </c>
       <c r="U15" s="1">
         <v>62814</v>
       </c>
+      <c r="V15" s="24">
+        <v>196</v>
+      </c>
+      <c r="W15" s="24">
+        <v>34333</v>
+      </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="12">
         <v>449</v>
       </c>
       <c r="C16" s="12">
         <v>69742</v>
       </c>
       <c r="D16" s="12">
         <v>349</v>
       </c>
       <c r="E16" s="12">
         <v>75451</v>
       </c>
       <c r="F16" s="13">
         <v>312</v>
       </c>
       <c r="G16" s="13">
         <v>30292</v>
       </c>
       <c r="H16" s="13">
         <v>249</v>
@@ -1377,52 +1437,58 @@
       </c>
       <c r="N16" s="13">
         <v>300</v>
       </c>
       <c r="O16" s="13">
         <v>62604</v>
       </c>
       <c r="P16" s="13">
         <v>277</v>
       </c>
       <c r="Q16" s="13">
         <v>64424</v>
       </c>
       <c r="R16" s="1">
         <v>293</v>
       </c>
       <c r="S16" s="1">
         <v>66829</v>
       </c>
       <c r="T16" s="1">
         <v>382</v>
       </c>
       <c r="U16" s="1">
         <v>52965</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V16" s="24">
+        <v>411</v>
+      </c>
+      <c r="W16" s="24">
+        <v>64105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="12">
         <v>753</v>
       </c>
       <c r="C17" s="12">
         <v>119002</v>
       </c>
       <c r="D17" s="12">
         <v>451</v>
       </c>
       <c r="E17" s="12">
         <v>103650</v>
       </c>
       <c r="F17" s="13">
         <v>320</v>
       </c>
       <c r="G17" s="13">
         <v>74621</v>
       </c>
       <c r="H17" s="13">
         <v>220</v>
       </c>
       <c r="I17" s="13">
@@ -1442,89 +1508,101 @@
       </c>
       <c r="N17" s="13">
         <v>127</v>
       </c>
       <c r="O17" s="13">
         <v>19534</v>
       </c>
       <c r="P17" s="13">
         <v>168</v>
       </c>
       <c r="Q17" s="13">
         <v>23933</v>
       </c>
       <c r="R17" s="1">
         <v>266</v>
       </c>
       <c r="S17" s="1">
         <v>47956</v>
       </c>
       <c r="T17" s="1">
         <v>288</v>
       </c>
       <c r="U17" s="1">
         <v>28406</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V17" s="24">
+        <v>391</v>
+      </c>
+      <c r="W17" s="24">
+        <v>29744</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13">
         <v>139</v>
       </c>
       <c r="Q18" s="13">
         <v>24855</v>
       </c>
       <c r="R18" s="1">
         <v>228</v>
       </c>
       <c r="S18" s="1">
         <v>36941</v>
       </c>
       <c r="T18" s="1">
         <v>226</v>
       </c>
       <c r="U18" s="1">
         <v>31470</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V18" s="24">
+        <v>324</v>
+      </c>
+      <c r="W18" s="24">
+        <v>59160</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="12">
         <v>1097</v>
       </c>
       <c r="C19" s="12">
         <v>150702</v>
       </c>
       <c r="D19" s="12">
         <v>906</v>
       </c>
       <c r="E19" s="12">
         <v>161797</v>
       </c>
       <c r="F19" s="13">
         <v>742</v>
       </c>
       <c r="G19" s="13">
         <v>130241</v>
       </c>
       <c r="H19" s="13">
         <v>628</v>
       </c>
       <c r="I19" s="13">
@@ -1544,52 +1622,58 @@
       </c>
       <c r="N19" s="13">
         <v>377</v>
       </c>
       <c r="O19" s="13">
         <v>125256</v>
       </c>
       <c r="P19" s="13">
         <v>266</v>
       </c>
       <c r="Q19" s="13">
         <v>54570</v>
       </c>
       <c r="R19" s="1">
         <v>609</v>
       </c>
       <c r="S19" s="1">
         <v>142315</v>
       </c>
       <c r="T19" s="1">
         <v>901</v>
       </c>
       <c r="U19" s="1">
         <v>197788</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V19" s="24">
+        <v>919</v>
+      </c>
+      <c r="W19" s="24">
+        <v>145779</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="12">
         <v>719</v>
       </c>
       <c r="C20" s="12">
         <v>137377</v>
       </c>
       <c r="D20" s="12">
         <v>689</v>
       </c>
       <c r="E20" s="12">
         <v>137702</v>
       </c>
       <c r="F20" s="13">
         <v>468</v>
       </c>
       <c r="G20" s="13">
         <v>92661</v>
       </c>
       <c r="H20" s="13">
         <v>478</v>
       </c>
       <c r="I20" s="13">
@@ -1609,52 +1693,58 @@
       </c>
       <c r="N20" s="13">
         <v>473</v>
       </c>
       <c r="O20" s="13">
         <v>121695</v>
       </c>
       <c r="P20" s="13">
         <v>301</v>
       </c>
       <c r="Q20" s="13">
         <v>87832</v>
       </c>
       <c r="R20" s="1">
         <v>434</v>
       </c>
       <c r="S20" s="1">
         <v>118515</v>
       </c>
       <c r="T20" s="1">
         <v>398</v>
       </c>
       <c r="U20" s="1">
         <v>95730</v>
       </c>
-    </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V20" s="24">
+        <v>585</v>
+      </c>
+      <c r="W20" s="24">
+        <v>117462</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="12">
         <v>312</v>
       </c>
       <c r="C21" s="12">
         <v>27525</v>
       </c>
       <c r="D21" s="12">
         <v>256</v>
       </c>
       <c r="E21" s="12">
         <v>20455</v>
       </c>
       <c r="F21" s="13">
         <v>308</v>
       </c>
       <c r="G21" s="13">
         <v>16574</v>
       </c>
       <c r="H21" s="13">
         <v>270</v>
       </c>
       <c r="I21" s="13">
@@ -1674,52 +1764,58 @@
       </c>
       <c r="N21" s="13">
         <v>289</v>
       </c>
       <c r="O21" s="13">
         <v>21190</v>
       </c>
       <c r="P21" s="13">
         <v>298</v>
       </c>
       <c r="Q21" s="13">
         <v>20310</v>
       </c>
       <c r="R21" s="1">
         <v>299</v>
       </c>
       <c r="S21" s="1">
         <v>20423</v>
       </c>
       <c r="T21" s="1">
         <v>369</v>
       </c>
       <c r="U21" s="1">
         <v>42473</v>
       </c>
-    </row>
-    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V21" s="24">
+        <v>226</v>
+      </c>
+      <c r="W21" s="24">
+        <v>23458</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="12">
         <v>286</v>
       </c>
       <c r="C22" s="12">
         <v>62670</v>
       </c>
       <c r="D22" s="12">
         <v>253</v>
       </c>
       <c r="E22" s="12">
         <v>45864</v>
       </c>
       <c r="F22" s="13">
         <v>103</v>
       </c>
       <c r="G22" s="13">
         <v>18139</v>
       </c>
       <c r="H22" s="13">
         <v>141</v>
       </c>
       <c r="I22" s="13">
@@ -1739,52 +1835,58 @@
       </c>
       <c r="N22" s="13">
         <v>249</v>
       </c>
       <c r="O22" s="13">
         <v>43651</v>
       </c>
       <c r="P22" s="13">
         <v>140</v>
       </c>
       <c r="Q22" s="13">
         <v>28659</v>
       </c>
       <c r="R22" s="1">
         <v>105</v>
       </c>
       <c r="S22" s="1">
         <v>33952</v>
       </c>
       <c r="T22" s="1">
         <v>102</v>
       </c>
       <c r="U22" s="1">
         <v>26252</v>
       </c>
-    </row>
-    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V22" s="24">
+        <v>198</v>
+      </c>
+      <c r="W22" s="24">
+        <v>62561</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="12">
         <v>429</v>
       </c>
       <c r="C23" s="12">
         <v>77906</v>
       </c>
       <c r="D23" s="12">
         <v>404</v>
       </c>
       <c r="E23" s="12">
         <v>88157</v>
       </c>
       <c r="F23" s="13">
         <v>404</v>
       </c>
       <c r="G23" s="13">
         <v>76252</v>
       </c>
       <c r="H23" s="13">
         <v>553</v>
       </c>
       <c r="I23" s="13">
@@ -1804,52 +1906,58 @@
       </c>
       <c r="N23" s="13">
         <v>436</v>
       </c>
       <c r="O23" s="13">
         <v>93726</v>
       </c>
       <c r="P23" s="13">
         <v>375</v>
       </c>
       <c r="Q23" s="13">
         <v>48870</v>
       </c>
       <c r="R23" s="1">
         <v>357</v>
       </c>
       <c r="S23" s="1">
         <v>54211</v>
       </c>
       <c r="T23" s="1">
         <v>409</v>
       </c>
       <c r="U23" s="1">
         <v>62626</v>
       </c>
-    </row>
-    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V23" s="24">
+        <v>621</v>
+      </c>
+      <c r="W23" s="24">
+        <v>664998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="12">
         <v>422</v>
       </c>
       <c r="C24" s="12">
         <v>64127</v>
       </c>
       <c r="D24" s="12">
         <v>392</v>
       </c>
       <c r="E24" s="12">
         <v>48370</v>
       </c>
       <c r="F24" s="13">
         <v>276</v>
       </c>
       <c r="G24" s="13">
         <v>47061</v>
       </c>
       <c r="H24" s="13">
         <v>318</v>
       </c>
       <c r="I24" s="13">
@@ -1869,52 +1977,58 @@
       </c>
       <c r="N24" s="13">
         <v>294</v>
       </c>
       <c r="O24" s="13">
         <v>55697</v>
       </c>
       <c r="P24" s="13">
         <v>300</v>
       </c>
       <c r="Q24" s="13">
         <v>48189</v>
       </c>
       <c r="R24" s="1">
         <v>347</v>
       </c>
       <c r="S24" s="1">
         <v>70122</v>
       </c>
       <c r="T24" s="1">
         <v>342</v>
       </c>
       <c r="U24" s="1">
         <v>70725</v>
       </c>
-    </row>
-    <row r="25" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V24" s="24">
+        <v>349</v>
+      </c>
+      <c r="W24" s="24">
+        <v>59600</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="14">
         <v>743</v>
       </c>
       <c r="C25" s="14">
         <v>48632</v>
       </c>
       <c r="D25" s="14">
         <v>977</v>
       </c>
       <c r="E25" s="14">
         <v>73683</v>
       </c>
       <c r="F25" s="15">
         <v>1491</v>
       </c>
       <c r="G25" s="15">
         <v>80958</v>
       </c>
       <c r="H25" s="13">
         <v>1134</v>
       </c>
       <c r="I25" s="13">
@@ -1934,89 +2048,101 @@
       </c>
       <c r="N25" s="13">
         <v>665</v>
       </c>
       <c r="O25" s="13">
         <v>30159</v>
       </c>
       <c r="P25" s="13">
         <v>794</v>
       </c>
       <c r="Q25" s="13">
         <v>43093</v>
       </c>
       <c r="R25" s="1">
         <v>533</v>
       </c>
       <c r="S25" s="1">
         <v>26629</v>
       </c>
       <c r="T25" s="1">
         <v>403</v>
       </c>
       <c r="U25" s="1">
         <v>21046</v>
       </c>
-    </row>
-    <row r="26" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V25" s="24">
+        <v>239</v>
+      </c>
+      <c r="W25" s="24">
+        <v>23977</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13">
         <v>42</v>
       </c>
       <c r="Q26" s="13">
         <v>5649</v>
       </c>
       <c r="R26" s="1">
         <v>35</v>
       </c>
       <c r="S26" s="1">
         <v>5629</v>
       </c>
       <c r="T26" s="1">
         <v>80</v>
       </c>
       <c r="U26" s="1">
         <v>12712</v>
       </c>
-    </row>
-    <row r="27" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V26" s="24">
+        <v>90</v>
+      </c>
+      <c r="W26" s="24">
+        <v>10323</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="12">
         <v>877</v>
       </c>
       <c r="C27" s="12">
         <v>116642</v>
       </c>
       <c r="D27" s="12">
         <v>711</v>
       </c>
       <c r="E27" s="12">
         <v>96286</v>
       </c>
       <c r="F27" s="13">
         <v>581</v>
       </c>
       <c r="G27" s="13">
         <v>93932</v>
       </c>
       <c r="H27" s="13">
         <v>626</v>
       </c>
       <c r="I27" s="13">
@@ -2036,52 +2162,58 @@
       </c>
       <c r="N27" s="13">
         <v>599</v>
       </c>
       <c r="O27" s="13">
         <v>72708</v>
       </c>
       <c r="P27" s="13">
         <v>414</v>
       </c>
       <c r="Q27" s="13">
         <v>61450</v>
       </c>
       <c r="R27" s="1">
         <v>447</v>
       </c>
       <c r="S27" s="1">
         <v>91952</v>
       </c>
       <c r="T27" s="1">
         <v>457</v>
       </c>
       <c r="U27" s="1">
         <v>116170</v>
       </c>
-    </row>
-    <row r="28" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V27" s="24">
+        <v>596</v>
+      </c>
+      <c r="W27" s="24">
+        <v>140750</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="12">
         <v>981</v>
       </c>
       <c r="C28" s="12">
         <v>110068</v>
       </c>
       <c r="D28" s="12">
         <v>928</v>
       </c>
       <c r="E28" s="12">
         <v>155223</v>
       </c>
       <c r="F28" s="13">
         <v>377</v>
       </c>
       <c r="G28" s="13">
         <v>97858</v>
       </c>
       <c r="H28" s="13">
         <v>639</v>
       </c>
       <c r="I28" s="13">
@@ -2101,52 +2233,58 @@
       </c>
       <c r="N28" s="13">
         <v>655</v>
       </c>
       <c r="O28" s="13">
         <v>148286</v>
       </c>
       <c r="P28" s="13">
         <v>570</v>
       </c>
       <c r="Q28" s="13">
         <v>197760</v>
       </c>
       <c r="R28" s="1">
         <v>521</v>
       </c>
       <c r="S28" s="1">
         <v>236064</v>
       </c>
       <c r="T28" s="1">
         <v>543</v>
       </c>
       <c r="U28" s="1">
         <v>164318</v>
       </c>
-    </row>
-    <row r="29" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V28" s="24">
+        <v>767</v>
+      </c>
+      <c r="W28" s="24">
+        <v>177295</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="17">
         <v>890</v>
       </c>
       <c r="C29" s="17">
         <v>318632</v>
       </c>
       <c r="D29" s="17">
         <v>997</v>
       </c>
       <c r="E29" s="17">
         <v>344724</v>
       </c>
       <c r="F29" s="18">
         <v>809</v>
       </c>
       <c r="G29" s="18">
         <v>251631</v>
       </c>
       <c r="H29" s="18">
         <v>499</v>
       </c>
       <c r="I29" s="18">
@@ -2166,52 +2304,58 @@
       </c>
       <c r="N29" s="18">
         <v>346</v>
       </c>
       <c r="O29" s="18">
         <v>149212</v>
       </c>
       <c r="P29" s="18">
         <v>721</v>
       </c>
       <c r="Q29" s="18">
         <v>216647</v>
       </c>
       <c r="R29" s="1">
         <v>649</v>
       </c>
       <c r="S29" s="1">
         <v>234462</v>
       </c>
       <c r="T29" s="1">
         <v>1057</v>
       </c>
       <c r="U29" s="1">
         <v>248617</v>
       </c>
-    </row>
-    <row r="30" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V29" s="24">
+        <v>1262</v>
+      </c>
+      <c r="W29" s="24">
+        <v>272735</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="20">
         <v>400</v>
       </c>
       <c r="C30" s="20">
         <v>26186</v>
       </c>
       <c r="D30" s="20">
         <v>526</v>
       </c>
       <c r="E30" s="20">
         <v>39675</v>
       </c>
       <c r="F30" s="21">
         <v>551</v>
       </c>
       <c r="G30" s="21">
         <v>34695</v>
       </c>
       <c r="H30" s="21">
         <v>552</v>
       </c>
       <c r="I30" s="21">
@@ -2231,53 +2375,60 @@
       </c>
       <c r="N30" s="21">
         <v>466</v>
       </c>
       <c r="O30" s="21">
         <v>59036</v>
       </c>
       <c r="P30" s="21">
         <v>460</v>
       </c>
       <c r="Q30" s="21">
         <v>50880</v>
       </c>
       <c r="R30" s="1">
         <v>410</v>
       </c>
       <c r="S30" s="1">
         <v>48086</v>
       </c>
       <c r="T30" s="1">
         <v>356</v>
       </c>
       <c r="U30" s="1">
         <v>37693</v>
       </c>
+      <c r="V30" s="25">
+        <v>275</v>
+      </c>
+      <c r="W30" s="25">
+        <v>52930</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="V8:W8"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="N8:O8"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="A6:U6"/>
     <mergeCell ref="R8:S8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="28" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>