--- v0 (2026-04-28)
+++ v1 (2026-07-27)
@@ -7,64 +7,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики услуг и энергетики\Управление статистики внутренней торговли\РАЗРАБОТОЧНЫЕ\2024\1-ВТ\динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики внутренней торговли\РАЗРАБОТОЧНЫЕ\2025\1-ВТ\динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" tabRatio="852"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620" tabRatio="852" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="сауда объектілер" sheetId="3" r:id="rId1"/>
     <sheet name="сауда алаңының санаттары" sheetId="9" r:id="rId2"/>
     <sheet name="дәріханалар" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">дәріханалар!$A$1:$G$376</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'сауда объектілер'!$A$1:$G$391</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">дәріханалар!$A$1:$G$410</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'сауда алаңының санаттары'!$A$1:$M$222</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'сауда объектілер'!$A$1:$G$436</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E333" i="3" l="1"/>
   <c r="D333" i="3"/>
   <c r="E332" i="3"/>
   <c r="D332" i="3"/>
   <c r="E331" i="3"/>
   <c r="D331" i="3"/>
   <c r="E330" i="3"/>
   <c r="D330" i="3"/>
   <c r="E329" i="3"/>
   <c r="D329" i="3"/>
   <c r="E328" i="3"/>
   <c r="D328" i="3"/>
   <c r="E327" i="3"/>
   <c r="D327" i="3"/>
   <c r="E326" i="3"/>
   <c r="D326" i="3"/>
   <c r="E325" i="3"/>
   <c r="D325" i="3"/>
@@ -146,51 +147,51 @@
   <c r="B218" i="4"/>
   <c r="C217" i="4"/>
   <c r="B217" i="4"/>
   <c r="C216" i="4"/>
   <c r="B216" i="4"/>
   <c r="C215" i="4"/>
   <c r="B215" i="4"/>
   <c r="C214" i="4"/>
   <c r="B214" i="4"/>
   <c r="C213" i="4"/>
   <c r="B213" i="4"/>
   <c r="C212" i="4"/>
   <c r="B212" i="4"/>
   <c r="C211" i="4"/>
   <c r="B211" i="4"/>
   <c r="C210" i="4"/>
   <c r="B210" i="4"/>
   <c r="C209" i="4"/>
   <c r="B209" i="4"/>
   <c r="C208" i="4"/>
   <c r="B208" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1278" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1412" uniqueCount="50">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">жыл соңына </t>
   </si>
   <si>
     <t>барлығы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>сауда алаңы, шаршы метр</t>
   </si>
   <si>
     <t>саудамен айналысатын кәсіпорындар</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -369,54 +370,54 @@
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Деректер сауда саласында кәсіпкерлік қызметті жүзеге асыратын дара кәсіпкерлерді іріктемелі зерттеу және саудамен айналысатын кәсіпорындарды жаппай статистикалық зерттеу негізінде әзірленген.</t>
     </r>
   </si>
   <si>
     <t>жалғасы</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Сауда объектілер                        (сауда үйі, дүкен)</t>
   </si>
   <si>
     <t xml:space="preserve">    *Деректер жеке кәсіпкерлерді қоса алғанда келтірілген</t>
   </si>
   <si>
-    <t>Келесі шығарылым күні: 2026 жылғы 30 маусым</t>
+    <t>Шығарылған күні: 2026 жылғы 30 маусым</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2025 жылғы 30 маусым</t>
+    <t>Келесі шығарылым күні: 2027 жылғы 30 маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -631,51 +632,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -834,217 +835,195 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>542925</xdr:colOff>
+      <xdr:colOff>1000125</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>323850</xdr:rowOff>
+      <xdr:rowOff>276225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067"/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="57150" y="85725"/>
-          <a:ext cx="2371725" cy="666750"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2943225" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1307,203 +1286,203 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC389"/>
+  <dimension ref="A1:AC415"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O17" sqref="O17"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A381" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C397" sqref="C397"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="5" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="5" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="78"/>
-      <c r="B1" s="78"/>
+      <c r="A1" s="88"/>
+      <c r="B1" s="88"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
       <c r="O1" s="32"/>
       <c r="P1" s="32"/>
       <c r="Q1" s="32"/>
       <c r="R1" s="32"/>
       <c r="S1" s="32"/>
       <c r="T1" s="32"/>
       <c r="U1" s="32"/>
       <c r="V1" s="32"/>
       <c r="W1" s="32"/>
       <c r="X1" s="32"/>
       <c r="Y1" s="32"/>
       <c r="Z1" s="32"/>
       <c r="AA1" s="32"/>
       <c r="AB1" s="32"/>
       <c r="AC1" s="32"/>
     </row>
     <row r="2" spans="1:29" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="78"/>
-      <c r="B2" s="78"/>
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="34" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
       <c r="N2" s="32"/>
       <c r="O2" s="32"/>
       <c r="P2" s="32"/>
       <c r="Q2" s="32"/>
     </row>
     <row r="3" spans="1:29" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="78"/>
-      <c r="B3" s="78"/>
+      <c r="A3" s="88"/>
+      <c r="B3" s="88"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="K3" s="32"/>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
     </row>
     <row r="4" spans="1:29" s="33" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="78"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="88"/>
+      <c r="B4" s="88"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
       <c r="Q4" s="32"/>
       <c r="R4" s="32"/>
       <c r="S4" s="32"/>
       <c r="T4" s="32"/>
       <c r="U4" s="32"/>
       <c r="V4" s="32"/>
       <c r="W4" s="32"/>
       <c r="X4" s="32"/>
       <c r="Y4" s="32"/>
     </row>
     <row r="5" spans="1:29" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="84" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="84"/>
       <c r="C5" s="84"/>
       <c r="D5" s="84"/>
       <c r="E5" s="84"/>
       <c r="F5" s="84"/>
       <c r="G5" s="84"/>
     </row>
     <row r="6" spans="1:29" x14ac:dyDescent="0.2">
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A7" s="79"/>
-      <c r="B7" s="79">
+      <c r="A7" s="82"/>
+      <c r="B7" s="82">
         <v>2009</v>
       </c>
-      <c r="C7" s="79"/>
-[...3 lines deleted...]
-      <c r="G7" s="79"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
     </row>
     <row r="8" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A8" s="79"/>
-      <c r="B8" s="79" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="79"/>
-      <c r="D8" s="79" t="s">
+      <c r="C8" s="82"/>
+      <c r="D8" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E8" s="79"/>
-      <c r="F8" s="79" t="s">
+      <c r="E8" s="82"/>
+      <c r="F8" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="79"/>
+      <c r="G8" s="82"/>
     </row>
     <row r="9" spans="1:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="79"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>97238</v>
@@ -1914,77 +1893,77 @@
       <c r="G27" s="12">
         <v>111883</v>
       </c>
     </row>
     <row r="28" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="15"/>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="17"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="15"/>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="79"/>
-      <c r="B30" s="79">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82">
         <v>2010</v>
       </c>
-      <c r="C30" s="79"/>
-[...3 lines deleted...]
-      <c r="G30" s="79"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="79"/>
-      <c r="B31" s="79" t="s">
+      <c r="A31" s="82"/>
+      <c r="B31" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C31" s="79"/>
-      <c r="D31" s="79" t="s">
+      <c r="C31" s="82"/>
+      <c r="D31" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="79"/>
-      <c r="F31" s="79" t="s">
+      <c r="E31" s="82"/>
+      <c r="F31" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G31" s="79"/>
+      <c r="G31" s="82"/>
     </row>
     <row r="32" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A32" s="79"/>
+      <c r="A32" s="82"/>
       <c r="B32" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="9">
         <v>122298</v>
@@ -2385,77 +2364,77 @@
       </c>
       <c r="D50" s="13">
         <v>337</v>
       </c>
       <c r="E50" s="12">
         <v>97380</v>
       </c>
       <c r="F50" s="12">
         <v>2981</v>
       </c>
       <c r="G50" s="12">
         <v>273571</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="19"/>
       <c r="C52" s="19"/>
       <c r="D52" s="19"/>
       <c r="E52" s="19"/>
       <c r="F52" s="19"/>
       <c r="G52" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A53" s="79"/>
-      <c r="B53" s="79">
+      <c r="A53" s="82"/>
+      <c r="B53" s="82">
         <v>2011</v>
       </c>
-      <c r="C53" s="79"/>
-[...3 lines deleted...]
-      <c r="G53" s="79"/>
+      <c r="C53" s="82"/>
+      <c r="D53" s="82"/>
+      <c r="E53" s="82"/>
+      <c r="F53" s="82"/>
+      <c r="G53" s="82"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A54" s="79"/>
-      <c r="B54" s="79" t="s">
+      <c r="A54" s="82"/>
+      <c r="B54" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C54" s="79"/>
-      <c r="D54" s="79" t="s">
+      <c r="C54" s="82"/>
+      <c r="D54" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E54" s="79"/>
-      <c r="F54" s="79" t="s">
+      <c r="E54" s="82"/>
+      <c r="F54" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G54" s="79"/>
+      <c r="G54" s="82"/>
     </row>
     <row r="55" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A55" s="79"/>
+      <c r="A55" s="82"/>
       <c r="B55" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="9">
         <v>111659</v>
@@ -2866,77 +2845,77 @@
       <c r="G73" s="12">
         <v>210679</v>
       </c>
     </row>
     <row r="74" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15"/>
       <c r="B74" s="16"/>
       <c r="C74" s="16"/>
       <c r="D74" s="17"/>
       <c r="E74" s="16"/>
       <c r="F74" s="16"/>
       <c r="G74" s="16"/>
     </row>
     <row r="75" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="15"/>
       <c r="B75" s="16"/>
       <c r="C75" s="16"/>
       <c r="D75" s="17"/>
       <c r="E75" s="16"/>
       <c r="F75" s="16"/>
       <c r="G75" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A76" s="79"/>
-      <c r="B76" s="79">
+      <c r="A76" s="82"/>
+      <c r="B76" s="82">
         <v>2012</v>
       </c>
-      <c r="C76" s="79"/>
-[...3 lines deleted...]
-      <c r="G76" s="79"/>
+      <c r="C76" s="82"/>
+      <c r="D76" s="82"/>
+      <c r="E76" s="82"/>
+      <c r="F76" s="82"/>
+      <c r="G76" s="82"/>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A77" s="79"/>
-      <c r="B77" s="79" t="s">
+      <c r="A77" s="82"/>
+      <c r="B77" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C77" s="79"/>
-      <c r="D77" s="79" t="s">
+      <c r="C77" s="82"/>
+      <c r="D77" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E77" s="79"/>
-      <c r="F77" s="79" t="s">
+      <c r="E77" s="82"/>
+      <c r="F77" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G77" s="79"/>
+      <c r="G77" s="82"/>
     </row>
     <row r="78" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A78" s="79"/>
+      <c r="A78" s="82"/>
       <c r="B78" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="9">
         <v>99356</v>
@@ -3332,77 +3311,77 @@
       <c r="B96" s="12">
         <v>2682</v>
       </c>
       <c r="C96" s="12">
         <v>318547</v>
       </c>
       <c r="D96" s="13">
         <v>377</v>
       </c>
       <c r="E96" s="12">
         <v>145604</v>
       </c>
       <c r="F96" s="12">
         <v>2305</v>
       </c>
       <c r="G96" s="12">
         <v>172943</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.2">
       <c r="G98" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A99" s="79"/>
-      <c r="B99" s="79">
+      <c r="A99" s="82"/>
+      <c r="B99" s="82">
         <v>2013</v>
       </c>
-      <c r="C99" s="79"/>
-[...3 lines deleted...]
-      <c r="G99" s="80"/>
+      <c r="C99" s="82"/>
+      <c r="D99" s="82"/>
+      <c r="E99" s="82"/>
+      <c r="F99" s="82"/>
+      <c r="G99" s="83"/>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A100" s="79"/>
-      <c r="B100" s="79" t="s">
+      <c r="A100" s="82"/>
+      <c r="B100" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C100" s="79"/>
-      <c r="D100" s="79" t="s">
+      <c r="C100" s="82"/>
+      <c r="D100" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E100" s="79"/>
-      <c r="F100" s="79" t="s">
+      <c r="E100" s="82"/>
+      <c r="F100" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G100" s="79"/>
+      <c r="G100" s="82"/>
     </row>
     <row r="101" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A101" s="79"/>
+      <c r="A101" s="82"/>
       <c r="B101" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G101" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A102" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="9">
         <v>117034</v>
@@ -3850,77 +3829,77 @@
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A120" s="18"/>
       <c r="B120" s="22"/>
       <c r="C120" s="22"/>
       <c r="D120" s="23"/>
       <c r="E120" s="22"/>
       <c r="F120" s="24"/>
       <c r="G120" s="24"/>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A121" s="18"/>
       <c r="B121" s="22"/>
       <c r="C121" s="22"/>
       <c r="D121" s="23"/>
       <c r="E121" s="22"/>
       <c r="F121" s="24"/>
       <c r="G121" s="24"/>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.2">
       <c r="G122" s="25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A123" s="79"/>
-      <c r="B123" s="79">
+      <c r="A123" s="82"/>
+      <c r="B123" s="82">
         <v>2014</v>
       </c>
-      <c r="C123" s="79"/>
-[...3 lines deleted...]
-      <c r="G123" s="79"/>
+      <c r="C123" s="82"/>
+      <c r="D123" s="82"/>
+      <c r="E123" s="82"/>
+      <c r="F123" s="82"/>
+      <c r="G123" s="82"/>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A124" s="79"/>
-      <c r="B124" s="79" t="s">
+      <c r="A124" s="82"/>
+      <c r="B124" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C124" s="79"/>
-      <c r="D124" s="79" t="s">
+      <c r="C124" s="82"/>
+      <c r="D124" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E124" s="79"/>
-      <c r="F124" s="79" t="s">
+      <c r="E124" s="82"/>
+      <c r="F124" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G124" s="79"/>
+      <c r="G124" s="82"/>
     </row>
     <row r="125" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A125" s="79"/>
+      <c r="A125" s="82"/>
       <c r="B125" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G125" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A126" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="9">
         <v>118026</v>
@@ -4324,81 +4303,81 @@
       </c>
       <c r="E143" s="12">
         <v>136489</v>
       </c>
       <c r="F143" s="12">
         <v>2418</v>
       </c>
       <c r="G143" s="12">
         <v>200906</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B144" s="19"/>
       <c r="C144" s="19"/>
       <c r="D144" s="19"/>
       <c r="E144" s="19"/>
       <c r="F144" s="19"/>
       <c r="G144" s="19"/>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.2">
       <c r="G145" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A146" s="79"/>
-      <c r="B146" s="79">
+      <c r="A146" s="82"/>
+      <c r="B146" s="82">
         <v>2015</v>
       </c>
-      <c r="C146" s="79"/>
-[...3 lines deleted...]
-      <c r="G146" s="80"/>
+      <c r="C146" s="82"/>
+      <c r="D146" s="82"/>
+      <c r="E146" s="82"/>
+      <c r="F146" s="82"/>
+      <c r="G146" s="83"/>
     </row>
     <row r="147" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="79"/>
-      <c r="B147" s="79" t="s">
+      <c r="A147" s="82"/>
+      <c r="B147" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C147" s="79"/>
-      <c r="D147" s="79" t="s">
+      <c r="C147" s="82"/>
+      <c r="D147" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E147" s="79"/>
-      <c r="F147" s="79" t="s">
+      <c r="E147" s="82"/>
+      <c r="F147" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G147" s="79"/>
+      <c r="G147" s="82"/>
       <c r="H147" s="26"/>
       <c r="I147" s="26"/>
       <c r="J147" s="26"/>
       <c r="K147" s="26"/>
     </row>
     <row r="148" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A148" s="79"/>
+      <c r="A148" s="82"/>
       <c r="B148" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G148" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A149" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B149" s="9">
         <v>112863</v>
@@ -4803,77 +4782,77 @@
       <c r="E166" s="12">
         <v>152144</v>
       </c>
       <c r="F166" s="12">
         <v>2428</v>
       </c>
       <c r="G166" s="12">
         <v>213395</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A167" s="18"/>
       <c r="B167" s="22"/>
       <c r="C167" s="22"/>
       <c r="D167" s="24"/>
       <c r="E167" s="24"/>
       <c r="F167" s="22"/>
       <c r="G167" s="28"/>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G168" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A169" s="79"/>
-      <c r="B169" s="79">
+      <c r="A169" s="82"/>
+      <c r="B169" s="82">
         <v>2016</v>
       </c>
-      <c r="C169" s="79"/>
-[...3 lines deleted...]
-      <c r="G169" s="80"/>
+      <c r="C169" s="82"/>
+      <c r="D169" s="82"/>
+      <c r="E169" s="82"/>
+      <c r="F169" s="82"/>
+      <c r="G169" s="83"/>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A170" s="79"/>
-      <c r="B170" s="79" t="s">
+      <c r="A170" s="82"/>
+      <c r="B170" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C170" s="79"/>
-      <c r="D170" s="79" t="s">
+      <c r="C170" s="82"/>
+      <c r="D170" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E170" s="79"/>
-      <c r="F170" s="79" t="s">
+      <c r="E170" s="82"/>
+      <c r="F170" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G170" s="79"/>
+      <c r="G170" s="82"/>
     </row>
     <row r="171" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A171" s="79"/>
+      <c r="A171" s="82"/>
       <c r="B171" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G171" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B172" s="9">
         <v>129262</v>
@@ -5269,77 +5248,77 @@
       <c r="B189" s="12">
         <v>3494</v>
       </c>
       <c r="C189" s="12">
         <v>629333</v>
       </c>
       <c r="D189" s="12">
         <v>369</v>
       </c>
       <c r="E189" s="12">
         <v>163629</v>
       </c>
       <c r="F189" s="12">
         <v>3125</v>
       </c>
       <c r="G189" s="12">
         <v>465704</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G190" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A191" s="79"/>
-      <c r="B191" s="79">
+      <c r="A191" s="82"/>
+      <c r="B191" s="82">
         <v>2017</v>
       </c>
-      <c r="C191" s="79"/>
-[...3 lines deleted...]
-      <c r="G191" s="80"/>
+      <c r="C191" s="82"/>
+      <c r="D191" s="82"/>
+      <c r="E191" s="82"/>
+      <c r="F191" s="82"/>
+      <c r="G191" s="83"/>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A192" s="79"/>
-      <c r="B192" s="79" t="s">
+      <c r="A192" s="82"/>
+      <c r="B192" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C192" s="79"/>
-      <c r="D192" s="79" t="s">
+      <c r="C192" s="82"/>
+      <c r="D192" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E192" s="79"/>
-      <c r="F192" s="79" t="s">
+      <c r="E192" s="82"/>
+      <c r="F192" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G192" s="79"/>
+      <c r="G192" s="82"/>
     </row>
     <row r="193" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A193" s="79"/>
+      <c r="A193" s="82"/>
       <c r="B193" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G193" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A194" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B194" s="9">
         <v>125791</v>
@@ -5735,77 +5714,77 @@
       <c r="B211" s="12">
         <v>1864</v>
       </c>
       <c r="C211" s="12">
         <v>281650</v>
       </c>
       <c r="D211" s="12">
         <v>1130</v>
       </c>
       <c r="E211" s="12">
         <v>193410</v>
       </c>
       <c r="F211" s="12">
         <v>734</v>
       </c>
       <c r="G211" s="12">
         <v>88240</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G213" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A214" s="79"/>
-      <c r="B214" s="79">
+      <c r="A214" s="82"/>
+      <c r="B214" s="82">
         <v>2018</v>
       </c>
-      <c r="C214" s="79"/>
-[...3 lines deleted...]
-      <c r="G214" s="80"/>
+      <c r="C214" s="82"/>
+      <c r="D214" s="82"/>
+      <c r="E214" s="82"/>
+      <c r="F214" s="82"/>
+      <c r="G214" s="83"/>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A215" s="79"/>
-      <c r="B215" s="79" t="s">
+      <c r="A215" s="82"/>
+      <c r="B215" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C215" s="79"/>
-      <c r="D215" s="79" t="s">
+      <c r="C215" s="82"/>
+      <c r="D215" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E215" s="79"/>
-      <c r="F215" s="79" t="s">
+      <c r="E215" s="82"/>
+      <c r="F215" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G215" s="79"/>
+      <c r="G215" s="82"/>
     </row>
     <row r="216" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A216" s="79"/>
+      <c r="A216" s="82"/>
       <c r="B216" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G216" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A217" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B217" s="3">
         <v>129622</v>
@@ -6201,77 +6180,77 @@
       <c r="B234" s="4">
         <v>2263</v>
       </c>
       <c r="C234" s="4">
         <v>324925</v>
       </c>
       <c r="D234" s="4">
         <v>959</v>
       </c>
       <c r="E234" s="4">
         <v>233141</v>
       </c>
       <c r="F234" s="4">
         <v>1304</v>
       </c>
       <c r="G234" s="4">
         <v>91784</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G237" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A238" s="79"/>
-      <c r="B238" s="79">
+      <c r="A238" s="82"/>
+      <c r="B238" s="82">
         <v>2019</v>
       </c>
-      <c r="C238" s="79"/>
-[...3 lines deleted...]
-      <c r="G238" s="80"/>
+      <c r="C238" s="82"/>
+      <c r="D238" s="82"/>
+      <c r="E238" s="82"/>
+      <c r="F238" s="82"/>
+      <c r="G238" s="83"/>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A239" s="79"/>
-      <c r="B239" s="79" t="s">
+      <c r="A239" s="82"/>
+      <c r="B239" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C239" s="79"/>
-      <c r="D239" s="79" t="s">
+      <c r="C239" s="82"/>
+      <c r="D239" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E239" s="79"/>
-      <c r="F239" s="79" t="s">
+      <c r="E239" s="82"/>
+      <c r="F239" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G239" s="79"/>
+      <c r="G239" s="82"/>
     </row>
     <row r="240" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A240" s="79"/>
+      <c r="A240" s="82"/>
       <c r="B240" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G240" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A241" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B241" s="3">
         <v>135974</v>
@@ -6667,77 +6646,77 @@
       <c r="B258" s="4">
         <v>3292</v>
       </c>
       <c r="C258" s="4">
         <v>444107</v>
       </c>
       <c r="D258" s="4">
         <v>1084</v>
       </c>
       <c r="E258" s="4">
         <v>245126</v>
       </c>
       <c r="F258" s="4">
         <v>2208</v>
       </c>
       <c r="G258" s="4">
         <v>198981</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G260" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A261" s="79"/>
-      <c r="B261" s="79">
+      <c r="A261" s="82"/>
+      <c r="B261" s="82">
         <v>2020</v>
       </c>
-      <c r="C261" s="79"/>
-[...3 lines deleted...]
-      <c r="G261" s="80"/>
+      <c r="C261" s="82"/>
+      <c r="D261" s="82"/>
+      <c r="E261" s="82"/>
+      <c r="F261" s="82"/>
+      <c r="G261" s="83"/>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A262" s="79"/>
-      <c r="B262" s="79" t="s">
+      <c r="A262" s="82"/>
+      <c r="B262" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C262" s="79"/>
-      <c r="D262" s="79" t="s">
+      <c r="C262" s="82"/>
+      <c r="D262" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E262" s="79"/>
-      <c r="F262" s="79" t="s">
+      <c r="E262" s="82"/>
+      <c r="F262" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G262" s="79"/>
+      <c r="G262" s="82"/>
     </row>
     <row r="263" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A263" s="79"/>
+      <c r="A263" s="82"/>
       <c r="B263" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G263" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A264" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B264" s="3">
         <v>120965</v>
@@ -7133,77 +7112,77 @@
       <c r="B281" s="4">
         <v>4486</v>
       </c>
       <c r="C281" s="4">
         <v>805350</v>
       </c>
       <c r="D281" s="4">
         <v>994</v>
       </c>
       <c r="E281" s="4">
         <v>280343</v>
       </c>
       <c r="F281" s="4">
         <v>3492</v>
       </c>
       <c r="G281" s="4">
         <v>525007</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G284" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A285" s="79"/>
-      <c r="B285" s="79">
+      <c r="A285" s="82"/>
+      <c r="B285" s="82">
         <v>2021</v>
       </c>
-      <c r="C285" s="79"/>
-[...3 lines deleted...]
-      <c r="G285" s="80"/>
+      <c r="C285" s="82"/>
+      <c r="D285" s="82"/>
+      <c r="E285" s="82"/>
+      <c r="F285" s="82"/>
+      <c r="G285" s="83"/>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A286" s="79"/>
-      <c r="B286" s="79" t="s">
+      <c r="A286" s="82"/>
+      <c r="B286" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C286" s="79"/>
-      <c r="D286" s="79" t="s">
+      <c r="C286" s="82"/>
+      <c r="D286" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E286" s="79"/>
-      <c r="F286" s="79" t="s">
+      <c r="E286" s="82"/>
+      <c r="F286" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G286" s="79"/>
+      <c r="G286" s="82"/>
     </row>
     <row r="287" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A287" s="79"/>
+      <c r="A287" s="82"/>
       <c r="B287" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G287" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A288" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B288" s="3">
         <v>156730</v>
@@ -7599,77 +7578,77 @@
       <c r="B305" s="4">
         <v>4639</v>
       </c>
       <c r="C305" s="4">
         <v>718890</v>
       </c>
       <c r="D305" s="3">
         <v>984</v>
       </c>
       <c r="E305" s="3">
         <v>300471</v>
       </c>
       <c r="F305" s="3">
         <v>3654</v>
       </c>
       <c r="G305" s="3">
         <v>418418</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G309" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A310" s="79"/>
-      <c r="B310" s="79">
+      <c r="A310" s="82"/>
+      <c r="B310" s="82">
         <v>2022</v>
       </c>
-      <c r="C310" s="79"/>
-[...3 lines deleted...]
-      <c r="G310" s="80"/>
+      <c r="C310" s="82"/>
+      <c r="D310" s="82"/>
+      <c r="E310" s="82"/>
+      <c r="F310" s="82"/>
+      <c r="G310" s="83"/>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A311" s="79"/>
-      <c r="B311" s="79" t="s">
+      <c r="A311" s="82"/>
+      <c r="B311" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C311" s="79"/>
-      <c r="D311" s="79" t="s">
+      <c r="C311" s="82"/>
+      <c r="D311" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E311" s="79"/>
-      <c r="F311" s="79" t="s">
+      <c r="E311" s="82"/>
+      <c r="F311" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G311" s="79"/>
+      <c r="G311" s="82"/>
     </row>
     <row r="312" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A312" s="79"/>
+      <c r="A312" s="82"/>
       <c r="B312" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G312" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A313" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B313" s="1">
         <v>116893</v>
@@ -8176,77 +8155,77 @@
       </c>
       <c r="C333" s="3">
         <v>768305</v>
       </c>
       <c r="D333" s="3">
         <f t="shared" si="0"/>
         <v>1145</v>
       </c>
       <c r="E333" s="3">
         <f t="shared" si="0"/>
         <v>328012</v>
       </c>
       <c r="F333" s="3">
         <v>3720</v>
       </c>
       <c r="G333" s="3">
         <v>440293</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G335" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A336" s="79"/>
-      <c r="B336" s="79">
+      <c r="A336" s="82"/>
+      <c r="B336" s="82">
         <v>2023</v>
       </c>
-      <c r="C336" s="79"/>
-[...3 lines deleted...]
-      <c r="G336" s="80"/>
+      <c r="C336" s="82"/>
+      <c r="D336" s="82"/>
+      <c r="E336" s="82"/>
+      <c r="F336" s="82"/>
+      <c r="G336" s="83"/>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A337" s="79"/>
-      <c r="B337" s="79" t="s">
+      <c r="A337" s="82"/>
+      <c r="B337" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C337" s="79"/>
-      <c r="D337" s="79" t="s">
+      <c r="C337" s="82"/>
+      <c r="D337" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E337" s="79"/>
-      <c r="F337" s="79" t="s">
+      <c r="E337" s="82"/>
+      <c r="F337" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G337" s="79"/>
+      <c r="G337" s="82"/>
     </row>
     <row r="338" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A338" s="79"/>
+      <c r="A338" s="82"/>
       <c r="B338" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G338" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A339" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B339" s="1">
         <v>126006</v>
@@ -8720,77 +8699,77 @@
       <c r="E359" s="3">
         <v>437233</v>
       </c>
       <c r="F359" s="1">
         <v>3205</v>
       </c>
       <c r="G359" s="1">
         <v>273993</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A360" s="74"/>
       <c r="B360" s="47"/>
       <c r="C360" s="47"/>
       <c r="D360" s="47"/>
       <c r="E360" s="47"/>
       <c r="F360" s="48"/>
       <c r="G360" s="48"/>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G361" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A362" s="79"/>
-      <c r="B362" s="79">
+      <c r="A362" s="82"/>
+      <c r="B362" s="82">
         <v>2024</v>
       </c>
-      <c r="C362" s="79"/>
-[...3 lines deleted...]
-      <c r="G362" s="80"/>
+      <c r="C362" s="82"/>
+      <c r="D362" s="82"/>
+      <c r="E362" s="82"/>
+      <c r="F362" s="82"/>
+      <c r="G362" s="83"/>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A363" s="79"/>
-      <c r="B363" s="79" t="s">
+      <c r="A363" s="82"/>
+      <c r="B363" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C363" s="79"/>
-      <c r="D363" s="79" t="s">
+      <c r="C363" s="82"/>
+      <c r="D363" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="E363" s="79"/>
-      <c r="F363" s="79" t="s">
+      <c r="E363" s="82"/>
+      <c r="F363" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="G363" s="79"/>
+      <c r="G363" s="82"/>
     </row>
     <row r="364" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A364" s="79"/>
+      <c r="A364" s="82"/>
       <c r="B364" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G364" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A365" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B365" s="1">
         <v>142583</v>
@@ -9258,177 +9237,717 @@
       <c r="C385" s="3">
         <v>657218</v>
       </c>
       <c r="D385" s="3">
         <v>1280</v>
       </c>
       <c r="E385" s="3">
         <v>430424</v>
       </c>
       <c r="F385" s="1">
         <v>2659</v>
       </c>
       <c r="G385" s="1">
         <v>226794</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A386" s="74"/>
       <c r="B386" s="47"/>
       <c r="C386" s="47"/>
       <c r="D386" s="47"/>
       <c r="E386" s="47"/>
       <c r="F386" s="48"/>
       <c r="G386" s="48"/>
     </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G387" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A388" s="81" t="s">
-[...2 lines deleted...]
-      <c r="B388" s="82"/>
+      <c r="A388" s="82"/>
+      <c r="B388" s="82">
+        <v>2025</v>
+      </c>
       <c r="C388" s="82"/>
       <c r="D388" s="82"/>
       <c r="E388" s="82"/>
       <c r="F388" s="82"/>
-      <c r="G388" s="82"/>
+      <c r="G388" s="83"/>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A389" s="83" t="s">
+      <c r="A389" s="82"/>
+      <c r="B389" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="C389" s="82"/>
+      <c r="D389" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="E389" s="82"/>
+      <c r="F389" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="G389" s="82"/>
+    </row>
+    <row r="390" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A390" s="82"/>
+      <c r="B390" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C390" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E390" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="F390" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G390" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A391" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B391" s="80">
+        <v>150770</v>
+      </c>
+      <c r="C391" s="80">
+        <v>17176147</v>
+      </c>
+      <c r="D391" s="80">
+        <v>27545</v>
+      </c>
+      <c r="E391" s="80">
+        <v>7757896</v>
+      </c>
+      <c r="F391" s="80">
+        <v>123225</v>
+      </c>
+      <c r="G391" s="80">
+        <v>9418252</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A392" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B392" s="80">
+        <v>4568</v>
+      </c>
+      <c r="C392" s="80">
+        <v>546883</v>
+      </c>
+      <c r="D392" s="80">
+        <v>469</v>
+      </c>
+      <c r="E392" s="80">
+        <v>197473</v>
+      </c>
+      <c r="F392" s="80">
+        <v>4098</v>
+      </c>
+      <c r="G392" s="80">
+        <v>349411</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A393" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B393" s="80">
+        <v>7908</v>
+      </c>
+      <c r="C393" s="80">
+        <v>660296</v>
+      </c>
+      <c r="D393" s="80">
+        <v>790</v>
+      </c>
+      <c r="E393" s="80">
+        <v>176954</v>
+      </c>
+      <c r="F393" s="80">
+        <v>7119</v>
+      </c>
+      <c r="G393" s="80">
+        <v>483343</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A394" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B394" s="80">
+        <v>6930</v>
+      </c>
+      <c r="C394" s="80">
+        <v>691190</v>
+      </c>
+      <c r="D394" s="80">
+        <v>1093</v>
+      </c>
+      <c r="E394" s="80">
+        <v>301831</v>
+      </c>
+      <c r="F394" s="80">
+        <v>5838</v>
+      </c>
+      <c r="G394" s="80">
+        <v>389357</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A395" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B395" s="80">
+        <v>7690</v>
+      </c>
+      <c r="C395" s="80">
+        <v>925956</v>
+      </c>
+      <c r="D395" s="80">
+        <v>1066</v>
+      </c>
+      <c r="E395" s="80">
+        <v>279513</v>
+      </c>
+      <c r="F395" s="80">
+        <v>6622</v>
+      </c>
+      <c r="G395" s="80">
+        <v>646443</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A396" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B396" s="80">
+        <v>2571</v>
+      </c>
+      <c r="C396" s="80">
+        <v>421522</v>
+      </c>
+      <c r="D396" s="80">
+        <v>830</v>
+      </c>
+      <c r="E396" s="80">
+        <v>291896</v>
+      </c>
+      <c r="F396" s="80">
+        <v>1741</v>
+      </c>
+      <c r="G396" s="80">
+        <v>129627</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A397" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B397" s="80">
+        <v>5801</v>
+      </c>
+      <c r="C397" s="80">
+        <v>670446</v>
+      </c>
+      <c r="D397" s="80">
+        <v>845</v>
+      </c>
+      <c r="E397" s="80">
+        <v>347660</v>
+      </c>
+      <c r="F397" s="80">
+        <v>4954</v>
+      </c>
+      <c r="G397" s="80">
+        <v>322786</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A398" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B398" s="80">
+        <v>5879</v>
+      </c>
+      <c r="C398" s="80">
+        <v>633191</v>
+      </c>
+      <c r="D398" s="80">
+        <v>892</v>
+      </c>
+      <c r="E398" s="80">
+        <v>223283</v>
+      </c>
+      <c r="F398" s="80">
+        <v>4986</v>
+      </c>
+      <c r="G398" s="80">
+        <v>409910</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A399" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B399" s="80">
+        <v>5269</v>
+      </c>
+      <c r="C399" s="80">
+        <v>637893</v>
+      </c>
+      <c r="D399" s="80">
+        <v>482</v>
+      </c>
+      <c r="E399" s="80">
+        <v>135200</v>
+      </c>
+      <c r="F399" s="80">
+        <v>4786</v>
+      </c>
+      <c r="G399" s="80">
+        <v>502691</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A400" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B400" s="80">
+        <v>12136</v>
+      </c>
+      <c r="C400" s="80">
+        <v>1188387</v>
+      </c>
+      <c r="D400" s="80">
+        <v>1885</v>
+      </c>
+      <c r="E400" s="80">
+        <v>523770</v>
+      </c>
+      <c r="F400" s="80">
+        <v>10250</v>
+      </c>
+      <c r="G400" s="80">
+        <v>664618</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A401" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B401" s="80">
+        <v>9050</v>
+      </c>
+      <c r="C401" s="80">
+        <v>803042</v>
+      </c>
+      <c r="D401" s="80">
+        <v>994</v>
+      </c>
+      <c r="E401" s="80">
+        <v>284193</v>
+      </c>
+      <c r="F401" s="80">
+        <v>8056</v>
+      </c>
+      <c r="G401" s="80">
+        <v>518849</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A402" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B402" s="80">
+        <v>4910</v>
+      </c>
+      <c r="C402" s="80">
+        <v>678272</v>
+      </c>
+      <c r="D402" s="80">
+        <v>673</v>
+      </c>
+      <c r="E402" s="80">
+        <v>156029</v>
+      </c>
+      <c r="F402" s="80">
+        <v>4235</v>
+      </c>
+      <c r="G402" s="80">
+        <v>522242</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A403" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B403" s="80">
+        <v>5297</v>
+      </c>
+      <c r="C403" s="80">
+        <v>915430</v>
+      </c>
+      <c r="D403" s="80">
+        <v>730</v>
+      </c>
+      <c r="E403" s="80">
+        <v>238182</v>
+      </c>
+      <c r="F403" s="80">
+        <v>4565</v>
+      </c>
+      <c r="G403" s="80">
+        <v>677247</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A404" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B404" s="80">
+        <v>9043</v>
+      </c>
+      <c r="C404" s="80">
+        <v>789170</v>
+      </c>
+      <c r="D404" s="80">
+        <v>1035</v>
+      </c>
+      <c r="E404" s="80">
+        <v>338796</v>
+      </c>
+      <c r="F404" s="80">
+        <v>8008</v>
+      </c>
+      <c r="G404" s="80">
+        <v>450375</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A405" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B405" s="80">
+        <v>4744</v>
+      </c>
+      <c r="C405" s="80">
+        <v>629004</v>
+      </c>
+      <c r="D405" s="80">
+        <v>805</v>
+      </c>
+      <c r="E405" s="80">
+        <v>216723</v>
+      </c>
+      <c r="F405" s="80">
+        <v>3939</v>
+      </c>
+      <c r="G405" s="80">
+        <v>412281</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A406" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B406" s="80">
+        <v>4008</v>
+      </c>
+      <c r="C406" s="80">
+        <v>379682</v>
+      </c>
+      <c r="D406" s="80">
+        <v>940</v>
+      </c>
+      <c r="E406" s="80">
+        <v>143527</v>
+      </c>
+      <c r="F406" s="80">
+        <v>3070</v>
+      </c>
+      <c r="G406" s="80">
+        <v>236156</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A407" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B407" s="80">
+        <v>1839</v>
+      </c>
+      <c r="C407" s="80">
+        <v>193552</v>
+      </c>
+      <c r="D407" s="80">
+        <v>188</v>
+      </c>
+      <c r="E407" s="80">
+        <v>39209</v>
+      </c>
+      <c r="F407" s="80">
+        <v>1651</v>
+      </c>
+      <c r="G407" s="80">
+        <v>154342</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A408" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B408" s="80">
+        <v>7833</v>
+      </c>
+      <c r="C408" s="80">
+        <v>863396</v>
+      </c>
+      <c r="D408" s="80">
+        <v>1198</v>
+      </c>
+      <c r="E408" s="80">
+        <v>392430</v>
+      </c>
+      <c r="F408" s="80">
+        <v>6636</v>
+      </c>
+      <c r="G408" s="80">
+        <v>470966</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A409" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B409" s="80">
+        <v>15055</v>
+      </c>
+      <c r="C409" s="80">
+        <v>1830000</v>
+      </c>
+      <c r="D409" s="80">
+        <v>3465</v>
+      </c>
+      <c r="E409" s="80">
+        <v>1079924</v>
+      </c>
+      <c r="F409" s="80">
+        <v>11590</v>
+      </c>
+      <c r="G409" s="80">
+        <v>750077</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A410" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B410" s="80">
+        <v>25278</v>
+      </c>
+      <c r="C410" s="80">
+        <v>2873927</v>
+      </c>
+      <c r="D410" s="80">
+        <v>7666</v>
+      </c>
+      <c r="E410" s="80">
+        <v>1958268</v>
+      </c>
+      <c r="F410" s="80">
+        <v>17612</v>
+      </c>
+      <c r="G410" s="80">
+        <v>915659</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A411" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B411" s="80">
+        <v>4962</v>
+      </c>
+      <c r="C411" s="80">
+        <v>844910</v>
+      </c>
+      <c r="D411" s="80">
+        <v>1494</v>
+      </c>
+      <c r="E411" s="80">
+        <v>433037</v>
+      </c>
+      <c r="F411" s="80">
+        <v>3468</v>
+      </c>
+      <c r="G411" s="80">
+        <v>411876</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A414" s="85" t="s">
+        <v>40</v>
+      </c>
+      <c r="B414" s="86"/>
+      <c r="C414" s="86"/>
+      <c r="D414" s="86"/>
+      <c r="E414" s="86"/>
+      <c r="F414" s="86"/>
+      <c r="G414" s="86"/>
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A415" s="87" t="s">
         <v>41</v>
       </c>
-      <c r="B389" s="83"/>
-[...4 lines deleted...]
-      <c r="G389" s="83"/>
+      <c r="B415" s="87"/>
+      <c r="C415" s="87"/>
+      <c r="D415" s="87"/>
+      <c r="E415" s="87"/>
+      <c r="F415" s="87"/>
+      <c r="G415" s="87"/>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="89">
+    <mergeCell ref="A388:A390"/>
+    <mergeCell ref="B388:G388"/>
+    <mergeCell ref="B389:C389"/>
+    <mergeCell ref="D389:E389"/>
+    <mergeCell ref="F389:G389"/>
+    <mergeCell ref="A1:B4"/>
+    <mergeCell ref="A285:A287"/>
+    <mergeCell ref="B285:G285"/>
+    <mergeCell ref="B286:C286"/>
+    <mergeCell ref="D286:E286"/>
+    <mergeCell ref="F286:G286"/>
+    <mergeCell ref="A261:A263"/>
+    <mergeCell ref="B261:G261"/>
+    <mergeCell ref="B262:C262"/>
+    <mergeCell ref="D262:E262"/>
+    <mergeCell ref="F262:G262"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="A238:A240"/>
+    <mergeCell ref="B238:G238"/>
+    <mergeCell ref="B239:C239"/>
+    <mergeCell ref="D239:E239"/>
+    <mergeCell ref="A414:G414"/>
+    <mergeCell ref="A415:G415"/>
+    <mergeCell ref="A310:A312"/>
+    <mergeCell ref="B310:G310"/>
+    <mergeCell ref="B311:C311"/>
+    <mergeCell ref="D311:E311"/>
+    <mergeCell ref="F311:G311"/>
+    <mergeCell ref="A336:A338"/>
+    <mergeCell ref="B336:G336"/>
+    <mergeCell ref="B337:C337"/>
+    <mergeCell ref="D337:E337"/>
+    <mergeCell ref="F337:G337"/>
+    <mergeCell ref="A362:A364"/>
+    <mergeCell ref="B362:G362"/>
+    <mergeCell ref="B363:C363"/>
+    <mergeCell ref="D363:E363"/>
+    <mergeCell ref="D170:E170"/>
+    <mergeCell ref="F170:G170"/>
+    <mergeCell ref="A146:A148"/>
+    <mergeCell ref="F239:G239"/>
+    <mergeCell ref="A214:A216"/>
+    <mergeCell ref="B214:G214"/>
+    <mergeCell ref="B215:C215"/>
+    <mergeCell ref="D215:E215"/>
+    <mergeCell ref="F215:G215"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="B53:G53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="A123:A125"/>
+    <mergeCell ref="B123:G123"/>
+    <mergeCell ref="B124:C124"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="F124:G124"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="B76:G76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:G77"/>
     <mergeCell ref="F363:G363"/>
     <mergeCell ref="A99:A101"/>
     <mergeCell ref="B99:G99"/>
     <mergeCell ref="D124:E124"/>
     <mergeCell ref="F192:G192"/>
     <mergeCell ref="A191:A193"/>
     <mergeCell ref="B191:G191"/>
     <mergeCell ref="B192:C192"/>
     <mergeCell ref="D192:E192"/>
     <mergeCell ref="B146:G146"/>
     <mergeCell ref="B147:C147"/>
     <mergeCell ref="D147:E147"/>
     <mergeCell ref="F147:G147"/>
     <mergeCell ref="A169:A171"/>
     <mergeCell ref="B169:G169"/>
     <mergeCell ref="B170:C170"/>
-    <mergeCell ref="A76:A78"/>
-[...66 lines deleted...]
-    <mergeCell ref="D239:E239"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="72" max="6" man="1"/>
     <brk id="144" max="6" man="1"/>
     <brk id="211" max="6" man="1"/>
     <brk id="236" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O196"/>
+  <dimension ref="A1:O221"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A175" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B173" sqref="B173:M193"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A197" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="F223" sqref="F223"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="57" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="57" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="57" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="57" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="57" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="57" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="57" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="57" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="57"/>
     <col min="10" max="10" width="10.28515625" style="57" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="57" customWidth="1"/>
     <col min="12" max="12" width="13" style="57" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="57" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="57"/>
     <col min="257" max="257" width="18.85546875" style="57" customWidth="1"/>
     <col min="258" max="258" width="11.140625" style="57" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="57" customWidth="1"/>
     <col min="260" max="260" width="11.140625" style="57" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="57" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="57" customWidth="1"/>
     <col min="263" max="263" width="12.28515625" style="57" customWidth="1"/>
@@ -10303,129 +10822,129 @@
     <col min="16136" max="16136" width="11.42578125" style="57" customWidth="1"/>
     <col min="16137" max="16137" width="9.140625" style="57"/>
     <col min="16138" max="16138" width="10.28515625" style="57" customWidth="1"/>
     <col min="16139" max="16139" width="11.42578125" style="57" customWidth="1"/>
     <col min="16140" max="16140" width="13" style="57" customWidth="1"/>
     <col min="16141" max="16141" width="11.7109375" style="57" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="55"/>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="85"/>
-[...10 lines deleted...]
-      <c r="M2" s="85"/>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="52"/>
       <c r="M3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="86"/>
-      <c r="B4" s="79">
+      <c r="A4" s="100"/>
+      <c r="B4" s="82">
         <v>2017</v>
       </c>
-      <c r="C4" s="79"/>
-[...9 lines deleted...]
-      <c r="M4" s="79"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
     </row>
     <row r="5" spans="1:13" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="87"/>
-      <c r="B5" s="89" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C5" s="90"/>
-      <c r="D5" s="90" t="s">
+      <c r="C5" s="91"/>
+      <c r="D5" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="90"/>
-      <c r="F5" s="90" t="s">
+      <c r="E5" s="91"/>
+      <c r="F5" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G5" s="91"/>
-      <c r="H5" s="90" t="s">
+      <c r="G5" s="92"/>
+      <c r="H5" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I5" s="90"/>
-      <c r="J5" s="92" t="s">
+      <c r="I5" s="91"/>
+      <c r="J5" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="92"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="93"/>
+      <c r="L5" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M5" s="93"/>
+      <c r="M5" s="94"/>
     </row>
     <row r="6" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A6" s="88"/>
+      <c r="A6" s="102"/>
       <c r="B6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="44" t="s">
@@ -11115,95 +11634,95 @@
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="51"/>
       <c r="B25" s="51"/>
       <c r="C25" s="51"/>
       <c r="D25" s="51"/>
       <c r="E25" s="51"/>
       <c r="F25" s="51"/>
       <c r="G25" s="51"/>
       <c r="H25" s="51"/>
       <c r="I25" s="51"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A26" s="79"/>
-      <c r="B26" s="94">
+      <c r="A26" s="82"/>
+      <c r="B26" s="98">
         <v>2018</v>
       </c>
-      <c r="C26" s="94"/>
-[...9 lines deleted...]
-      <c r="M26" s="94"/>
+      <c r="C26" s="98"/>
+      <c r="D26" s="98"/>
+      <c r="E26" s="98"/>
+      <c r="F26" s="98"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="98"/>
+      <c r="I26" s="98"/>
+      <c r="J26" s="98"/>
+      <c r="K26" s="98"/>
+      <c r="L26" s="98"/>
+      <c r="M26" s="98"/>
     </row>
     <row r="27" spans="1:13" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="79"/>
-      <c r="B27" s="89" t="s">
+      <c r="A27" s="82"/>
+      <c r="B27" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C27" s="90"/>
-      <c r="D27" s="90" t="s">
+      <c r="C27" s="91"/>
+      <c r="D27" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E27" s="90"/>
-      <c r="F27" s="90" t="s">
+      <c r="E27" s="91"/>
+      <c r="F27" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G27" s="91"/>
-      <c r="H27" s="90" t="s">
+      <c r="G27" s="92"/>
+      <c r="H27" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I27" s="90"/>
-      <c r="J27" s="92" t="s">
+      <c r="I27" s="91"/>
+      <c r="J27" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K27" s="92"/>
-      <c r="L27" s="92" t="s">
+      <c r="K27" s="93"/>
+      <c r="L27" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M27" s="93"/>
+      <c r="M27" s="94"/>
     </row>
     <row r="28" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A28" s="79"/>
+      <c r="A28" s="82"/>
       <c r="B28" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D28" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F28" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H28" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J28" s="44" t="s">
@@ -11924,95 +12443,95 @@
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="49"/>
       <c r="K47" s="49"/>
       <c r="L47" s="49"/>
       <c r="M47" s="49"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="50"/>
       <c r="B48" s="50"/>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="50"/>
       <c r="F48" s="50"/>
       <c r="G48" s="50"/>
       <c r="H48" s="50"/>
       <c r="I48" s="50"/>
       <c r="J48" s="50"/>
       <c r="K48" s="50"/>
       <c r="L48" s="50"/>
       <c r="M48" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A49" s="79"/>
-      <c r="B49" s="94">
+      <c r="A49" s="82"/>
+      <c r="B49" s="98">
         <v>2019</v>
       </c>
-      <c r="C49" s="94"/>
-[...9 lines deleted...]
-      <c r="M49" s="94"/>
+      <c r="C49" s="98"/>
+      <c r="D49" s="98"/>
+      <c r="E49" s="98"/>
+      <c r="F49" s="98"/>
+      <c r="G49" s="98"/>
+      <c r="H49" s="98"/>
+      <c r="I49" s="98"/>
+      <c r="J49" s="98"/>
+      <c r="K49" s="98"/>
+      <c r="L49" s="98"/>
+      <c r="M49" s="98"/>
     </row>
     <row r="50" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="79"/>
-      <c r="B50" s="89" t="s">
+      <c r="A50" s="82"/>
+      <c r="B50" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C50" s="90"/>
-      <c r="D50" s="90" t="s">
+      <c r="C50" s="91"/>
+      <c r="D50" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E50" s="90"/>
-      <c r="F50" s="90" t="s">
+      <c r="E50" s="91"/>
+      <c r="F50" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G50" s="91"/>
-      <c r="H50" s="90" t="s">
+      <c r="G50" s="92"/>
+      <c r="H50" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I50" s="90"/>
-      <c r="J50" s="92" t="s">
+      <c r="I50" s="91"/>
+      <c r="J50" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K50" s="92"/>
-      <c r="L50" s="92" t="s">
+      <c r="K50" s="93"/>
+      <c r="L50" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M50" s="93"/>
+      <c r="M50" s="94"/>
     </row>
     <row r="51" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A51" s="79"/>
+      <c r="A51" s="82"/>
       <c r="B51" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C51" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E51" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F51" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G51" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H51" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I51" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J51" s="44" t="s">
@@ -12733,92 +13252,92 @@
       <c r="H70" s="64"/>
       <c r="I70" s="64"/>
       <c r="J70" s="64"/>
       <c r="K70" s="64"/>
       <c r="L70" s="65"/>
       <c r="M70" s="65"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="50"/>
       <c r="B71" s="50"/>
       <c r="C71" s="50"/>
       <c r="D71" s="50"/>
       <c r="E71" s="50"/>
       <c r="F71" s="50"/>
       <c r="G71" s="50"/>
       <c r="H71" s="50"/>
       <c r="I71" s="50"/>
       <c r="J71" s="50"/>
       <c r="K71" s="50"/>
       <c r="L71" s="50"/>
       <c r="M71" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A72" s="95">
+      <c r="A72" s="96">
         <v>2020</v>
       </c>
-      <c r="B72" s="95"/>
-[...10 lines deleted...]
-      <c r="M72" s="95"/>
+      <c r="B72" s="96"/>
+      <c r="C72" s="96"/>
+      <c r="D72" s="96"/>
+      <c r="E72" s="96"/>
+      <c r="F72" s="96"/>
+      <c r="G72" s="96"/>
+      <c r="H72" s="96"/>
+      <c r="I72" s="96"/>
+      <c r="J72" s="96"/>
+      <c r="K72" s="96"/>
+      <c r="L72" s="96"/>
+      <c r="M72" s="96"/>
     </row>
     <row r="73" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="66"/>
-      <c r="B73" s="89" t="s">
+      <c r="B73" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C73" s="90"/>
-      <c r="D73" s="90" t="s">
+      <c r="C73" s="91"/>
+      <c r="D73" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E73" s="90"/>
-      <c r="F73" s="90" t="s">
+      <c r="E73" s="91"/>
+      <c r="F73" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G73" s="91"/>
-      <c r="H73" s="90" t="s">
+      <c r="G73" s="92"/>
+      <c r="H73" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I73" s="90"/>
-      <c r="J73" s="92" t="s">
+      <c r="I73" s="91"/>
+      <c r="J73" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K73" s="92"/>
-      <c r="L73" s="92" t="s">
+      <c r="K73" s="93"/>
+      <c r="L73" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M73" s="93"/>
+      <c r="M73" s="94"/>
     </row>
     <row r="74" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A74" s="66"/>
       <c r="B74" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C74" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D74" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E74" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F74" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G74" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H74" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I74" s="45" t="s">
@@ -13542,95 +14061,95 @@
       <c r="H93" s="49"/>
       <c r="I93" s="5"/>
       <c r="J93" s="49"/>
       <c r="K93" s="49"/>
       <c r="L93" s="5"/>
       <c r="M93" s="49"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" s="67"/>
       <c r="B94" s="67"/>
       <c r="C94" s="67"/>
       <c r="D94" s="67"/>
       <c r="E94" s="67"/>
       <c r="F94" s="67"/>
       <c r="G94" s="67"/>
       <c r="H94" s="67"/>
       <c r="I94" s="67"/>
       <c r="J94" s="67"/>
       <c r="K94" s="67"/>
       <c r="L94" s="67"/>
       <c r="M94" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A95" s="95">
+      <c r="A95" s="96">
         <v>2021</v>
       </c>
-      <c r="B95" s="95"/>
-[...10 lines deleted...]
-      <c r="M95" s="95"/>
+      <c r="B95" s="96"/>
+      <c r="C95" s="96"/>
+      <c r="D95" s="96"/>
+      <c r="E95" s="96"/>
+      <c r="F95" s="96"/>
+      <c r="G95" s="96"/>
+      <c r="H95" s="96"/>
+      <c r="I95" s="96"/>
+      <c r="J95" s="96"/>
+      <c r="K95" s="96"/>
+      <c r="L95" s="96"/>
+      <c r="M95" s="96"/>
     </row>
     <row r="96" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="96"/>
-      <c r="B96" s="89" t="s">
+      <c r="A96" s="97"/>
+      <c r="B96" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C96" s="90"/>
-      <c r="D96" s="90" t="s">
+      <c r="C96" s="91"/>
+      <c r="D96" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E96" s="90"/>
-      <c r="F96" s="90" t="s">
+      <c r="E96" s="91"/>
+      <c r="F96" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G96" s="91"/>
-      <c r="H96" s="90" t="s">
+      <c r="G96" s="92"/>
+      <c r="H96" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I96" s="90"/>
-      <c r="J96" s="92" t="s">
+      <c r="I96" s="91"/>
+      <c r="J96" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K96" s="92"/>
-      <c r="L96" s="92" t="s">
+      <c r="K96" s="93"/>
+      <c r="L96" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M96" s="93"/>
+      <c r="M96" s="94"/>
     </row>
     <row r="97" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A97" s="96"/>
+      <c r="A97" s="97"/>
       <c r="B97" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C97" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D97" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E97" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F97" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G97" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H97" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I97" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J97" s="44" t="s">
@@ -14355,95 +14874,95 @@
       <c r="H116" s="54"/>
       <c r="I116" s="54"/>
       <c r="J116" s="54"/>
       <c r="K116" s="54"/>
       <c r="L116" s="54"/>
       <c r="M116" s="54"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="67"/>
       <c r="B117" s="67"/>
       <c r="C117" s="67"/>
       <c r="D117" s="67"/>
       <c r="E117" s="67"/>
       <c r="F117" s="67"/>
       <c r="G117" s="67"/>
       <c r="H117" s="67"/>
       <c r="I117" s="67"/>
       <c r="J117" s="67"/>
       <c r="K117" s="67"/>
       <c r="L117" s="67"/>
       <c r="M117" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A118" s="97">
+      <c r="A118" s="95">
         <v>2022</v>
       </c>
-      <c r="B118" s="97"/>
-[...10 lines deleted...]
-      <c r="M118" s="97"/>
+      <c r="B118" s="95"/>
+      <c r="C118" s="95"/>
+      <c r="D118" s="95"/>
+      <c r="E118" s="95"/>
+      <c r="F118" s="95"/>
+      <c r="G118" s="95"/>
+      <c r="H118" s="95"/>
+      <c r="I118" s="95"/>
+      <c r="J118" s="95"/>
+      <c r="K118" s="95"/>
+      <c r="L118" s="95"/>
+      <c r="M118" s="95"/>
     </row>
     <row r="119" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="79"/>
-      <c r="B119" s="89" t="s">
+      <c r="A119" s="82"/>
+      <c r="B119" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C119" s="90"/>
-      <c r="D119" s="90" t="s">
+      <c r="C119" s="91"/>
+      <c r="D119" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E119" s="90"/>
-      <c r="F119" s="90" t="s">
+      <c r="E119" s="91"/>
+      <c r="F119" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G119" s="91"/>
-      <c r="H119" s="90" t="s">
+      <c r="G119" s="92"/>
+      <c r="H119" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I119" s="90"/>
-      <c r="J119" s="92" t="s">
+      <c r="I119" s="91"/>
+      <c r="J119" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K119" s="92"/>
-      <c r="L119" s="92" t="s">
+      <c r="K119" s="93"/>
+      <c r="L119" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M119" s="93"/>
+      <c r="M119" s="94"/>
     </row>
     <row r="120" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A120" s="79"/>
+      <c r="A120" s="82"/>
       <c r="B120" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C120" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D120" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F120" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G120" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H120" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I120" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="44" t="s">
@@ -15275,95 +15794,95 @@
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
       <c r="J142" s="49"/>
       <c r="K142" s="49"/>
       <c r="L142" s="49"/>
       <c r="M142" s="49"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" s="5"/>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
       <c r="J143" s="5"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A144" s="79"/>
-      <c r="B144" s="79">
+      <c r="A144" s="82"/>
+      <c r="B144" s="82">
         <v>2023</v>
       </c>
-      <c r="C144" s="79"/>
-[...9 lines deleted...]
-      <c r="M144" s="79"/>
+      <c r="C144" s="82"/>
+      <c r="D144" s="82"/>
+      <c r="E144" s="82"/>
+      <c r="F144" s="82"/>
+      <c r="G144" s="82"/>
+      <c r="H144" s="82"/>
+      <c r="I144" s="82"/>
+      <c r="J144" s="82"/>
+      <c r="K144" s="82"/>
+      <c r="L144" s="82"/>
+      <c r="M144" s="82"/>
     </row>
     <row r="145" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="79"/>
-      <c r="B145" s="89" t="s">
+      <c r="A145" s="82"/>
+      <c r="B145" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C145" s="90"/>
-      <c r="D145" s="90" t="s">
+      <c r="C145" s="91"/>
+      <c r="D145" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E145" s="90"/>
-      <c r="F145" s="90" t="s">
+      <c r="E145" s="91"/>
+      <c r="F145" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G145" s="91"/>
-      <c r="H145" s="90" t="s">
+      <c r="G145" s="92"/>
+      <c r="H145" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I145" s="90"/>
-      <c r="J145" s="92" t="s">
+      <c r="I145" s="91"/>
+      <c r="J145" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K145" s="92"/>
-      <c r="L145" s="92" t="s">
+      <c r="K145" s="93"/>
+      <c r="L145" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M145" s="93"/>
+      <c r="M145" s="94"/>
     </row>
     <row r="146" spans="1:15" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A146" s="79"/>
+      <c r="A146" s="82"/>
       <c r="B146" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C146" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D146" s="44" t="s">
         <v>34</v>
       </c>
       <c r="E146" s="45" t="s">
         <v>27</v>
       </c>
       <c r="F146" s="44" t="s">
         <v>34</v>
       </c>
       <c r="G146" s="45" t="s">
         <v>27</v>
       </c>
       <c r="H146" s="44" t="s">
         <v>34</v>
       </c>
       <c r="I146" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J146" s="44" t="s">
@@ -16253,95 +16772,95 @@
       <c r="H168" s="75"/>
       <c r="I168" s="76"/>
       <c r="J168" s="76"/>
       <c r="K168" s="76"/>
       <c r="L168" s="23"/>
       <c r="M168" s="23"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A169" s="5"/>
       <c r="B169" s="5"/>
       <c r="C169" s="5"/>
       <c r="D169" s="5"/>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
       <c r="J169" s="5"/>
       <c r="K169" s="5"/>
       <c r="L169" s="5"/>
       <c r="M169" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="79"/>
-      <c r="B170" s="79">
+      <c r="A170" s="82"/>
+      <c r="B170" s="82">
         <v>2024</v>
       </c>
-      <c r="C170" s="79"/>
-[...9 lines deleted...]
-      <c r="M170" s="79"/>
+      <c r="C170" s="82"/>
+      <c r="D170" s="82"/>
+      <c r="E170" s="82"/>
+      <c r="F170" s="82"/>
+      <c r="G170" s="82"/>
+      <c r="H170" s="82"/>
+      <c r="I170" s="82"/>
+      <c r="J170" s="82"/>
+      <c r="K170" s="82"/>
+      <c r="L170" s="82"/>
+      <c r="M170" s="82"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A171" s="79"/>
-      <c r="B171" s="89" t="s">
+      <c r="A171" s="82"/>
+      <c r="B171" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="C171" s="90"/>
-      <c r="D171" s="90" t="s">
+      <c r="C171" s="91"/>
+      <c r="D171" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="E171" s="90"/>
-      <c r="F171" s="90" t="s">
+      <c r="E171" s="91"/>
+      <c r="F171" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="G171" s="91"/>
-      <c r="H171" s="90" t="s">
+      <c r="G171" s="92"/>
+      <c r="H171" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="I171" s="90"/>
-      <c r="J171" s="92" t="s">
+      <c r="I171" s="91"/>
+      <c r="J171" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="K171" s="92"/>
-      <c r="L171" s="92" t="s">
+      <c r="K171" s="93"/>
+      <c r="L171" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="M171" s="93"/>
+      <c r="M171" s="94"/>
     </row>
     <row r="172" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A172" s="79"/>
+      <c r="A172" s="82"/>
       <c r="B172" s="72" t="s">
         <v>34</v>
       </c>
       <c r="C172" s="73" t="s">
         <v>27</v>
       </c>
       <c r="D172" s="72" t="s">
         <v>34</v>
       </c>
       <c r="E172" s="73" t="s">
         <v>27</v>
       </c>
       <c r="F172" s="72" t="s">
         <v>34</v>
       </c>
       <c r="G172" s="73" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="72" t="s">
         <v>34</v>
       </c>
       <c r="I172" s="73" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="72" t="s">
@@ -17212,213 +17731,1167 @@
         <v>55062</v>
       </c>
       <c r="L193" s="38" t="s">
         <v>0</v>
       </c>
       <c r="M193" s="38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A194" s="74"/>
       <c r="B194" s="75"/>
       <c r="C194" s="75"/>
       <c r="D194" s="75"/>
       <c r="E194" s="75"/>
       <c r="F194" s="75"/>
       <c r="G194" s="75"/>
       <c r="H194" s="75"/>
       <c r="I194" s="76"/>
       <c r="J194" s="76"/>
       <c r="K194" s="76"/>
       <c r="L194" s="23"/>
       <c r="M194" s="23"/>
     </row>
     <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="98" t="s">
+      <c r="A195" s="5"/>
+      <c r="B195" s="5"/>
+      <c r="C195" s="5"/>
+      <c r="D195" s="5"/>
+      <c r="E195" s="5"/>
+      <c r="F195" s="5"/>
+      <c r="G195" s="5"/>
+      <c r="H195" s="5"/>
+      <c r="I195" s="5"/>
+      <c r="J195" s="5"/>
+      <c r="K195" s="5"/>
+      <c r="L195" s="5"/>
+      <c r="M195" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A196" s="82"/>
+      <c r="B196" s="82">
+        <v>2025</v>
+      </c>
+      <c r="C196" s="82"/>
+      <c r="D196" s="82"/>
+      <c r="E196" s="82"/>
+      <c r="F196" s="82"/>
+      <c r="G196" s="82"/>
+      <c r="H196" s="82"/>
+      <c r="I196" s="82"/>
+      <c r="J196" s="82"/>
+      <c r="K196" s="82"/>
+      <c r="L196" s="82"/>
+      <c r="M196" s="82"/>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A197" s="82"/>
+      <c r="B197" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="C197" s="91"/>
+      <c r="D197" s="91" t="s">
+        <v>29</v>
+      </c>
+      <c r="E197" s="91"/>
+      <c r="F197" s="91" t="s">
+        <v>30</v>
+      </c>
+      <c r="G197" s="92"/>
+      <c r="H197" s="91" t="s">
+        <v>31</v>
+      </c>
+      <c r="I197" s="91"/>
+      <c r="J197" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="K197" s="93"/>
+      <c r="L197" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="M197" s="94"/>
+    </row>
+    <row r="198" spans="1:13" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A198" s="82"/>
+      <c r="B198" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="C198" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="D198" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="E198" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="F198" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="G198" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="H198" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="I198" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="J198" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="K198" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="L198" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="M198" s="79" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A199" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B199" s="81">
+        <v>89498</v>
+      </c>
+      <c r="C199" s="81">
+        <v>11981956</v>
+      </c>
+      <c r="D199" s="81">
+        <v>63470</v>
+      </c>
+      <c r="E199" s="81">
+        <v>2858082</v>
+      </c>
+      <c r="F199" s="81">
+        <v>20037</v>
+      </c>
+      <c r="G199" s="81">
+        <v>3549071</v>
+      </c>
+      <c r="H199" s="81">
+        <v>5362</v>
+      </c>
+      <c r="I199" s="81">
+        <v>3848880</v>
+      </c>
+      <c r="J199" s="81">
+        <v>613</v>
+      </c>
+      <c r="K199" s="81">
+        <v>1473144</v>
+      </c>
+      <c r="L199" s="81">
+        <v>17</v>
+      </c>
+      <c r="M199" s="81">
+        <v>252778</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A200" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B200" s="81">
+        <v>2507</v>
+      </c>
+      <c r="C200" s="81">
+        <v>303052</v>
+      </c>
+      <c r="D200" s="81">
+        <v>1826</v>
+      </c>
+      <c r="E200" s="81">
+        <v>90091</v>
+      </c>
+      <c r="F200" s="81">
+        <v>519</v>
+      </c>
+      <c r="G200" s="81">
+        <v>95017</v>
+      </c>
+      <c r="H200" s="81">
+        <v>158</v>
+      </c>
+      <c r="I200" s="81">
+        <v>107071</v>
+      </c>
+      <c r="J200" s="81">
+        <v>4</v>
+      </c>
+      <c r="K200" s="81">
+        <v>10873</v>
+      </c>
+      <c r="L200" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M200" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A201" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" s="81">
+        <v>4354</v>
+      </c>
+      <c r="C201" s="81">
+        <v>445401</v>
+      </c>
+      <c r="D201" s="81">
+        <v>2931</v>
+      </c>
+      <c r="E201" s="81">
+        <v>130968</v>
+      </c>
+      <c r="F201" s="81">
+        <v>1291</v>
+      </c>
+      <c r="G201" s="81">
+        <v>232172</v>
+      </c>
+      <c r="H201" s="81">
+        <v>94</v>
+      </c>
+      <c r="I201" s="81">
+        <v>75172</v>
+      </c>
+      <c r="J201" s="81">
+        <v>38</v>
+      </c>
+      <c r="K201" s="81">
+        <v>7089</v>
+      </c>
+      <c r="L201" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M201" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A202" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="81">
+        <v>4289</v>
+      </c>
+      <c r="C202" s="81">
+        <v>523369</v>
+      </c>
+      <c r="D202" s="81">
+        <v>3259</v>
+      </c>
+      <c r="E202" s="81">
+        <v>140432</v>
+      </c>
+      <c r="F202" s="81">
+        <v>804</v>
+      </c>
+      <c r="G202" s="81">
+        <v>130402</v>
+      </c>
+      <c r="H202" s="81">
+        <v>195</v>
+      </c>
+      <c r="I202" s="81">
+        <v>161137</v>
+      </c>
+      <c r="J202" s="81">
+        <v>31</v>
+      </c>
+      <c r="K202" s="81">
+        <v>91398</v>
+      </c>
+      <c r="L202" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M202" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A203" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B203" s="81">
+        <v>5136</v>
+      </c>
+      <c r="C203" s="81">
+        <v>692249</v>
+      </c>
+      <c r="D203" s="81">
+        <v>3885</v>
+      </c>
+      <c r="E203" s="81">
+        <v>155848</v>
+      </c>
+      <c r="F203" s="81">
+        <v>973</v>
+      </c>
+      <c r="G203" s="81">
+        <v>161306</v>
+      </c>
+      <c r="H203" s="81">
+        <v>229</v>
+      </c>
+      <c r="I203" s="81">
+        <v>261988</v>
+      </c>
+      <c r="J203" s="81">
+        <v>46</v>
+      </c>
+      <c r="K203" s="81">
+        <v>96377</v>
+      </c>
+      <c r="L203" s="81">
+        <v>1</v>
+      </c>
+      <c r="M203" s="81">
+        <v>16730</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A204" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B204" s="81">
+        <v>1511</v>
+      </c>
+      <c r="C204" s="81">
+        <v>311156</v>
+      </c>
+      <c r="D204" s="81">
+        <v>969</v>
+      </c>
+      <c r="E204" s="81">
+        <v>37821</v>
+      </c>
+      <c r="F204" s="81">
+        <v>370</v>
+      </c>
+      <c r="G204" s="81">
+        <v>77404</v>
+      </c>
+      <c r="H204" s="81">
+        <v>148</v>
+      </c>
+      <c r="I204" s="81">
+        <v>130627</v>
+      </c>
+      <c r="J204" s="81">
+        <v>24</v>
+      </c>
+      <c r="K204" s="81">
+        <v>65305</v>
+      </c>
+      <c r="L204" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M204" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A205" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B205" s="81">
+        <v>3175</v>
+      </c>
+      <c r="C205" s="81">
+        <v>499675</v>
+      </c>
+      <c r="D205" s="81">
+        <v>2314</v>
+      </c>
+      <c r="E205" s="81">
+        <v>105926</v>
+      </c>
+      <c r="F205" s="81">
+        <v>691</v>
+      </c>
+      <c r="G205" s="81">
+        <v>134075</v>
+      </c>
+      <c r="H205" s="81">
+        <v>132</v>
+      </c>
+      <c r="I205" s="81">
+        <v>113770</v>
+      </c>
+      <c r="J205" s="81">
+        <v>36</v>
+      </c>
+      <c r="K205" s="81">
+        <v>127939</v>
+      </c>
+      <c r="L205" s="81">
+        <v>1</v>
+      </c>
+      <c r="M205" s="81">
+        <v>17964</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A206" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B206" s="81">
+        <v>4211</v>
+      </c>
+      <c r="C206" s="81">
+        <v>481203</v>
+      </c>
+      <c r="D206" s="81">
+        <v>3118</v>
+      </c>
+      <c r="E206" s="81">
+        <v>125459</v>
+      </c>
+      <c r="F206" s="81">
+        <v>841</v>
+      </c>
+      <c r="G206" s="81">
+        <v>157925</v>
+      </c>
+      <c r="H206" s="81">
+        <v>248</v>
+      </c>
+      <c r="I206" s="81">
+        <v>190511</v>
+      </c>
+      <c r="J206" s="81">
+        <v>3</v>
+      </c>
+      <c r="K206" s="81">
+        <v>7308</v>
+      </c>
+      <c r="L206" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M206" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A207" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B207" s="81">
+        <v>2889</v>
+      </c>
+      <c r="C207" s="81">
+        <v>283673</v>
+      </c>
+      <c r="D207" s="81">
+        <v>2423</v>
+      </c>
+      <c r="E207" s="81">
+        <v>102188</v>
+      </c>
+      <c r="F207" s="81">
+        <v>348</v>
+      </c>
+      <c r="G207" s="81">
+        <v>47755</v>
+      </c>
+      <c r="H207" s="81">
+        <v>96</v>
+      </c>
+      <c r="I207" s="81">
+        <v>73262</v>
+      </c>
+      <c r="J207" s="81">
+        <v>23</v>
+      </c>
+      <c r="K207" s="81">
+        <v>60466</v>
+      </c>
+      <c r="L207" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M207" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A208" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208" s="81">
+        <v>5023</v>
+      </c>
+      <c r="C208" s="81">
+        <v>680679</v>
+      </c>
+      <c r="D208" s="81">
+        <v>3403</v>
+      </c>
+      <c r="E208" s="81">
+        <v>158975</v>
+      </c>
+      <c r="F208" s="81">
+        <v>1161</v>
+      </c>
+      <c r="G208" s="81">
+        <v>183585</v>
+      </c>
+      <c r="H208" s="81">
+        <v>437</v>
+      </c>
+      <c r="I208" s="81">
+        <v>241267</v>
+      </c>
+      <c r="J208" s="81">
+        <v>20</v>
+      </c>
+      <c r="K208" s="81">
+        <v>62650</v>
+      </c>
+      <c r="L208" s="81">
+        <v>3</v>
+      </c>
+      <c r="M208" s="81">
+        <v>34204</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A209" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B209" s="81">
+        <v>5116</v>
+      </c>
+      <c r="C209" s="81">
+        <v>636079</v>
+      </c>
+      <c r="D209" s="81">
+        <v>4151</v>
+      </c>
+      <c r="E209" s="81">
+        <v>210555</v>
+      </c>
+      <c r="F209" s="81">
+        <v>722</v>
+      </c>
+      <c r="G209" s="81">
+        <v>161076</v>
+      </c>
+      <c r="H209" s="81">
+        <v>222</v>
+      </c>
+      <c r="I209" s="81">
+        <v>171830</v>
+      </c>
+      <c r="J209" s="81">
+        <v>22</v>
+      </c>
+      <c r="K209" s="81">
+        <v>92617</v>
+      </c>
+      <c r="L209" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M209" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A210" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B210" s="81">
+        <v>3198</v>
+      </c>
+      <c r="C210" s="81">
+        <v>472321</v>
+      </c>
+      <c r="D210" s="81">
+        <v>2157</v>
+      </c>
+      <c r="E210" s="81">
+        <v>106894</v>
+      </c>
+      <c r="F210" s="81">
+        <v>808</v>
+      </c>
+      <c r="G210" s="81">
+        <v>160722</v>
+      </c>
+      <c r="H210" s="81">
+        <v>228</v>
+      </c>
+      <c r="I210" s="81">
+        <v>184237</v>
+      </c>
+      <c r="J210" s="81">
+        <v>6</v>
+      </c>
+      <c r="K210" s="81">
+        <v>20468</v>
+      </c>
+      <c r="L210" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M210" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A211" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B211" s="81">
+        <v>4008</v>
+      </c>
+      <c r="C211" s="81">
+        <v>561202</v>
+      </c>
+      <c r="D211" s="81">
+        <v>2612</v>
+      </c>
+      <c r="E211" s="81">
+        <v>119310</v>
+      </c>
+      <c r="F211" s="81">
+        <v>920</v>
+      </c>
+      <c r="G211" s="81">
+        <v>177004</v>
+      </c>
+      <c r="H211" s="81">
+        <v>413</v>
+      </c>
+      <c r="I211" s="81">
+        <v>220150</v>
+      </c>
+      <c r="J211" s="81">
+        <v>64</v>
+      </c>
+      <c r="K211" s="81">
+        <v>44736</v>
+      </c>
+      <c r="L211" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M211" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A212" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B212" s="81">
+        <v>3977</v>
+      </c>
+      <c r="C212" s="81">
+        <v>576117</v>
+      </c>
+      <c r="D212" s="81">
+        <v>2828</v>
+      </c>
+      <c r="E212" s="81">
+        <v>149896</v>
+      </c>
+      <c r="F212" s="81">
+        <v>889</v>
+      </c>
+      <c r="G212" s="81">
+        <v>153954</v>
+      </c>
+      <c r="H212" s="81">
+        <v>236</v>
+      </c>
+      <c r="I212" s="81">
+        <v>177622</v>
+      </c>
+      <c r="J212" s="81">
+        <v>22</v>
+      </c>
+      <c r="K212" s="81">
+        <v>63549</v>
+      </c>
+      <c r="L212" s="81">
+        <v>3</v>
+      </c>
+      <c r="M212" s="81">
+        <v>31097</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A213" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B213" s="81">
+        <v>3328</v>
+      </c>
+      <c r="C213" s="81">
+        <v>454666</v>
+      </c>
+      <c r="D213" s="81">
+        <v>2418</v>
+      </c>
+      <c r="E213" s="81">
+        <v>120713</v>
+      </c>
+      <c r="F213" s="81">
+        <v>676</v>
+      </c>
+      <c r="G213" s="81">
+        <v>153422</v>
+      </c>
+      <c r="H213" s="81">
+        <v>234</v>
+      </c>
+      <c r="I213" s="81">
+        <v>180530</v>
+      </c>
+      <c r="J213" s="81">
+        <v>0</v>
+      </c>
+      <c r="K213" s="81">
+        <v>0</v>
+      </c>
+      <c r="L213" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M213" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A214" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B214" s="81">
+        <v>2693</v>
+      </c>
+      <c r="C214" s="81">
+        <v>267740</v>
+      </c>
+      <c r="D214" s="81">
+        <v>2284</v>
+      </c>
+      <c r="E214" s="81">
+        <v>83874</v>
+      </c>
+      <c r="F214" s="81">
+        <v>288</v>
+      </c>
+      <c r="G214" s="81">
+        <v>57732</v>
+      </c>
+      <c r="H214" s="81">
+        <v>107</v>
+      </c>
+      <c r="I214" s="81">
+        <v>107320</v>
+      </c>
+      <c r="J214" s="81">
+        <v>15</v>
+      </c>
+      <c r="K214" s="81">
+        <v>18814</v>
+      </c>
+      <c r="L214" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M214" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A215" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B215" s="81">
+        <v>1164</v>
+      </c>
+      <c r="C215" s="81">
+        <v>166606</v>
+      </c>
+      <c r="D215" s="81">
+        <v>848</v>
+      </c>
+      <c r="E215" s="81">
+        <v>35000</v>
+      </c>
+      <c r="F215" s="81">
+        <v>231</v>
+      </c>
+      <c r="G215" s="81">
+        <v>48115</v>
+      </c>
+      <c r="H215" s="81">
+        <v>79</v>
+      </c>
+      <c r="I215" s="81">
+        <v>66715</v>
+      </c>
+      <c r="J215" s="81">
+        <v>5</v>
+      </c>
+      <c r="K215" s="81">
+        <v>16776</v>
+      </c>
+      <c r="L215" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M215" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A216" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B216" s="81">
+        <v>4395</v>
+      </c>
+      <c r="C216" s="81">
+        <v>518908</v>
+      </c>
+      <c r="D216" s="81">
+        <v>2906</v>
+      </c>
+      <c r="E216" s="81">
+        <v>147195</v>
+      </c>
+      <c r="F216" s="81">
+        <v>1295</v>
+      </c>
+      <c r="G216" s="81">
+        <v>241294</v>
+      </c>
+      <c r="H216" s="81">
+        <v>175</v>
+      </c>
+      <c r="I216" s="81">
+        <v>62214</v>
+      </c>
+      <c r="J216" s="81">
+        <v>18</v>
+      </c>
+      <c r="K216" s="81">
+        <v>68206</v>
+      </c>
+      <c r="L216" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M216" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A217" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B217" s="81">
+        <v>8122</v>
+      </c>
+      <c r="C217" s="81">
+        <v>1212728</v>
+      </c>
+      <c r="D217" s="81">
+        <v>5281</v>
+      </c>
+      <c r="E217" s="81">
+        <v>288190</v>
+      </c>
+      <c r="F217" s="81">
+        <v>2336</v>
+      </c>
+      <c r="G217" s="81">
+        <v>369772</v>
+      </c>
+      <c r="H217" s="81">
+        <v>393</v>
+      </c>
+      <c r="I217" s="81">
+        <v>246178</v>
+      </c>
+      <c r="J217" s="81">
+        <v>108</v>
+      </c>
+      <c r="K217" s="81">
+        <v>264668</v>
+      </c>
+      <c r="L217" s="81">
+        <v>3</v>
+      </c>
+      <c r="M217" s="81">
+        <v>43921</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A218" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B218" s="81">
+        <v>17265</v>
+      </c>
+      <c r="C218" s="81">
+        <v>2230400</v>
+      </c>
+      <c r="D218" s="81">
+        <v>12026</v>
+      </c>
+      <c r="E218" s="81">
+        <v>457591</v>
+      </c>
+      <c r="F218" s="81">
+        <v>3935</v>
+      </c>
+      <c r="G218" s="81">
+        <v>634688</v>
+      </c>
+      <c r="H218" s="81">
+        <v>1198</v>
+      </c>
+      <c r="I218" s="81">
+        <v>763085</v>
+      </c>
+      <c r="J218" s="81">
+        <v>101</v>
+      </c>
+      <c r="K218" s="81">
+        <v>266173</v>
+      </c>
+      <c r="L218" s="81">
+        <v>7</v>
+      </c>
+      <c r="M218" s="81">
+        <v>108862</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A219" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B219" s="81">
+        <v>3135</v>
+      </c>
+      <c r="C219" s="81">
+        <v>664733</v>
+      </c>
+      <c r="D219" s="81">
+        <v>1832</v>
+      </c>
+      <c r="E219" s="81">
+        <v>91155</v>
+      </c>
+      <c r="F219" s="81">
+        <v>937</v>
+      </c>
+      <c r="G219" s="81">
+        <v>171653</v>
+      </c>
+      <c r="H219" s="81">
+        <v>340</v>
+      </c>
+      <c r="I219" s="81">
+        <v>314194</v>
+      </c>
+      <c r="J219" s="81">
+        <v>27</v>
+      </c>
+      <c r="K219" s="81">
+        <v>87731</v>
+      </c>
+      <c r="L219" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M219" s="81" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A221" s="89" t="s">
         <v>47</v>
       </c>
-      <c r="B195" s="98"/>
-[...25 lines deleted...]
-      <c r="M196" s="5"/>
+      <c r="B221" s="89"/>
+      <c r="C221" s="89"/>
+      <c r="D221" s="89"/>
+      <c r="E221" s="89"/>
+      <c r="F221" s="89"/>
+      <c r="G221" s="89"/>
+      <c r="H221" s="89"/>
+      <c r="I221" s="89"/>
+      <c r="J221" s="89"/>
+      <c r="K221" s="89"/>
+      <c r="L221" s="89"/>
+      <c r="M221" s="89"/>
     </row>
   </sheetData>
-  <mergeCells count="65">
+  <mergeCells count="73">
+    <mergeCell ref="A196:A198"/>
+    <mergeCell ref="B196:M196"/>
+    <mergeCell ref="B197:C197"/>
+    <mergeCell ref="D197:E197"/>
+    <mergeCell ref="F197:G197"/>
+    <mergeCell ref="H197:I197"/>
+    <mergeCell ref="J197:K197"/>
+    <mergeCell ref="L197:M197"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="A49:A51"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="A72:M72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="L73:M73"/>
     <mergeCell ref="L171:M171"/>
-    <mergeCell ref="A195:M195"/>
+    <mergeCell ref="A95:M95"/>
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="D96:E96"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="H96:I96"/>
+    <mergeCell ref="J96:K96"/>
+    <mergeCell ref="L96:M96"/>
+    <mergeCell ref="A118:M118"/>
+    <mergeCell ref="A119:A120"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="F119:G119"/>
+    <mergeCell ref="H119:I119"/>
+    <mergeCell ref="J119:K119"/>
+    <mergeCell ref="L119:M119"/>
+    <mergeCell ref="A221:M221"/>
     <mergeCell ref="A144:A146"/>
     <mergeCell ref="B144:M144"/>
     <mergeCell ref="B145:C145"/>
     <mergeCell ref="D145:E145"/>
     <mergeCell ref="F145:G145"/>
     <mergeCell ref="H145:I145"/>
     <mergeCell ref="J145:K145"/>
     <mergeCell ref="L145:M145"/>
     <mergeCell ref="A170:A172"/>
     <mergeCell ref="B170:M170"/>
     <mergeCell ref="B171:C171"/>
     <mergeCell ref="D171:E171"/>
     <mergeCell ref="F171:G171"/>
     <mergeCell ref="H171:I171"/>
     <mergeCell ref="J171:K171"/>
-    <mergeCell ref="A118:M118"/>
-[...46 lines deleted...]
-    <mergeCell ref="L5:M5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I376"/>
+  <dimension ref="A1:I402"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A340" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J370" sqref="J370"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A368" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H395" sqref="H395"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="35" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="35" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="102"/>
-[...4 lines deleted...]
-      <c r="G1" s="102"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G2" s="36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A3" s="99"/>
-      <c r="B3" s="99">
+      <c r="A3" s="104"/>
+      <c r="B3" s="104">
         <v>2009</v>
       </c>
-      <c r="C3" s="99"/>
-[...3 lines deleted...]
-      <c r="G3" s="99"/>
+      <c r="C3" s="104"/>
+      <c r="D3" s="104"/>
+      <c r="E3" s="104"/>
+      <c r="F3" s="104"/>
+      <c r="G3" s="104"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A4" s="99"/>
-      <c r="B4" s="99" t="s">
+      <c r="A4" s="104"/>
+      <c r="B4" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="99"/>
-      <c r="D4" s="99" t="s">
+      <c r="C4" s="104"/>
+      <c r="D4" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="99"/>
-      <c r="F4" s="99" t="s">
+      <c r="E4" s="104"/>
+      <c r="F4" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="99"/>
+      <c r="G4" s="104"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="99"/>
+      <c r="A5" s="104"/>
       <c r="B5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="27">
         <v>5679</v>
@@ -17805,77 +19278,77 @@
       </c>
       <c r="G22" s="27">
         <v>1856</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="39"/>
       <c r="B23" s="23"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="22"/>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="99"/>
-      <c r="B25" s="99">
+      <c r="A25" s="104"/>
+      <c r="B25" s="104">
         <v>2010</v>
       </c>
-      <c r="C25" s="99"/>
-[...3 lines deleted...]
-      <c r="G25" s="99"/>
+      <c r="C25" s="104"/>
+      <c r="D25" s="104"/>
+      <c r="E25" s="104"/>
+      <c r="F25" s="104"/>
+      <c r="G25" s="104"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="99"/>
-      <c r="B26" s="99" t="s">
+      <c r="A26" s="104"/>
+      <c r="B26" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="99"/>
-      <c r="D26" s="99" t="s">
+      <c r="C26" s="104"/>
+      <c r="D26" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="99"/>
-      <c r="F26" s="99" t="s">
+      <c r="E26" s="104"/>
+      <c r="F26" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G26" s="99"/>
+      <c r="G26" s="104"/>
     </row>
     <row r="27" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A27" s="99"/>
+      <c r="A27" s="104"/>
       <c r="B27" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="27">
         <v>7647</v>
@@ -18253,77 +19726,77 @@
       </c>
       <c r="D44" s="38">
         <v>245</v>
       </c>
       <c r="E44" s="27">
         <v>21740</v>
       </c>
       <c r="F44" s="38">
         <v>507</v>
       </c>
       <c r="G44" s="27">
         <v>16103</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B46" s="40"/>
       <c r="C46" s="40"/>
       <c r="D46" s="40"/>
       <c r="E46" s="40"/>
       <c r="F46" s="40"/>
       <c r="G46" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A47" s="99"/>
-      <c r="B47" s="99">
+      <c r="A47" s="104"/>
+      <c r="B47" s="104">
         <v>2011</v>
       </c>
-      <c r="C47" s="99"/>
-[...3 lines deleted...]
-      <c r="G47" s="99"/>
+      <c r="C47" s="104"/>
+      <c r="D47" s="104"/>
+      <c r="E47" s="104"/>
+      <c r="F47" s="104"/>
+      <c r="G47" s="104"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A48" s="99"/>
-      <c r="B48" s="99" t="s">
+      <c r="A48" s="104"/>
+      <c r="B48" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C48" s="99"/>
-      <c r="D48" s="99" t="s">
+      <c r="C48" s="104"/>
+      <c r="D48" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E48" s="99"/>
-      <c r="F48" s="99" t="s">
+      <c r="E48" s="104"/>
+      <c r="F48" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G48" s="99"/>
+      <c r="G48" s="104"/>
     </row>
     <row r="49" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A49" s="99"/>
+      <c r="A49" s="104"/>
       <c r="B49" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D49" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F49" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G49" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="27">
         <v>5954</v>
@@ -18696,77 +20169,77 @@
       <c r="B66" s="38">
         <v>843</v>
       </c>
       <c r="C66" s="27">
         <v>46779</v>
       </c>
       <c r="D66" s="38">
         <v>235</v>
       </c>
       <c r="E66" s="27">
         <v>21574</v>
       </c>
       <c r="F66" s="38">
         <v>608</v>
       </c>
       <c r="G66" s="27">
         <v>25205</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G68" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A69" s="99"/>
-      <c r="B69" s="99">
+      <c r="A69" s="104"/>
+      <c r="B69" s="104">
         <v>2012</v>
       </c>
-      <c r="C69" s="99"/>
-[...3 lines deleted...]
-      <c r="G69" s="99"/>
+      <c r="C69" s="104"/>
+      <c r="D69" s="104"/>
+      <c r="E69" s="104"/>
+      <c r="F69" s="104"/>
+      <c r="G69" s="104"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A70" s="99"/>
-      <c r="B70" s="99" t="s">
+      <c r="A70" s="104"/>
+      <c r="B70" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C70" s="99"/>
-      <c r="D70" s="99" t="s">
+      <c r="C70" s="104"/>
+      <c r="D70" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E70" s="99"/>
-      <c r="F70" s="99" t="s">
+      <c r="E70" s="104"/>
+      <c r="F70" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G70" s="99"/>
+      <c r="G70" s="104"/>
     </row>
     <row r="71" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A71" s="99"/>
+      <c r="A71" s="104"/>
       <c r="B71" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D71" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E71" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F71" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G71" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="27">
         <v>5671</v>
@@ -19139,77 +20612,77 @@
       <c r="B88" s="38">
         <v>722</v>
       </c>
       <c r="C88" s="27">
         <v>31628</v>
       </c>
       <c r="D88" s="38">
         <v>218</v>
       </c>
       <c r="E88" s="27">
         <v>18356</v>
       </c>
       <c r="F88" s="38">
         <v>504</v>
       </c>
       <c r="G88" s="27">
         <v>13272</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.2">
       <c r="G90" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A91" s="99"/>
-      <c r="B91" s="99">
+      <c r="A91" s="104"/>
+      <c r="B91" s="104">
         <v>2013</v>
       </c>
-      <c r="C91" s="99"/>
-[...3 lines deleted...]
-      <c r="G91" s="100"/>
+      <c r="C91" s="104"/>
+      <c r="D91" s="104"/>
+      <c r="E91" s="104"/>
+      <c r="F91" s="104"/>
+      <c r="G91" s="105"/>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A92" s="99"/>
-      <c r="B92" s="99" t="s">
+      <c r="A92" s="104"/>
+      <c r="B92" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C92" s="99"/>
-      <c r="D92" s="99" t="s">
+      <c r="C92" s="104"/>
+      <c r="D92" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E92" s="99"/>
-      <c r="F92" s="99" t="s">
+      <c r="E92" s="104"/>
+      <c r="F92" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G92" s="99"/>
+      <c r="G92" s="104"/>
     </row>
     <row r="93" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A93" s="99"/>
+      <c r="A93" s="104"/>
       <c r="B93" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D93" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E93" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F93" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G93" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="9">
         <v>5861</v>
@@ -19650,77 +21123,77 @@
       </c>
       <c r="F111" s="41">
         <v>504</v>
       </c>
       <c r="G111" s="41">
         <v>17573</v>
       </c>
       <c r="H111" s="19"/>
       <c r="I111" s="19"/>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A112" s="39"/>
       <c r="B112" s="22"/>
       <c r="C112" s="22"/>
       <c r="D112" s="22"/>
       <c r="E112" s="22"/>
       <c r="F112" s="22"/>
       <c r="G112" s="22"/>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G113" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A114" s="99"/>
-      <c r="B114" s="99">
+      <c r="A114" s="104"/>
+      <c r="B114" s="104">
         <v>2014</v>
       </c>
-      <c r="C114" s="99"/>
-[...3 lines deleted...]
-      <c r="G114" s="100"/>
+      <c r="C114" s="104"/>
+      <c r="D114" s="104"/>
+      <c r="E114" s="104"/>
+      <c r="F114" s="104"/>
+      <c r="G114" s="105"/>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A115" s="99"/>
-      <c r="B115" s="99" t="s">
+      <c r="A115" s="104"/>
+      <c r="B115" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C115" s="99"/>
-      <c r="D115" s="99" t="s">
+      <c r="C115" s="104"/>
+      <c r="D115" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E115" s="99"/>
-      <c r="F115" s="99" t="s">
+      <c r="E115" s="104"/>
+      <c r="F115" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G115" s="99"/>
+      <c r="G115" s="104"/>
     </row>
     <row r="116" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A116" s="99"/>
+      <c r="A116" s="104"/>
       <c r="B116" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C116" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D116" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E116" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F116" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G116" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A117" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="9">
         <v>4946</v>
@@ -20120,77 +21593,77 @@
       </c>
       <c r="E134" s="42">
         <v>9300</v>
       </c>
       <c r="F134" s="42">
         <v>440</v>
       </c>
       <c r="G134" s="42">
         <v>18363</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B135" s="40"/>
       <c r="C135" s="40"/>
       <c r="D135" s="40"/>
       <c r="E135" s="40"/>
       <c r="F135" s="40"/>
       <c r="G135" s="40"/>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G136" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A137" s="99"/>
-      <c r="B137" s="99">
+      <c r="A137" s="104"/>
+      <c r="B137" s="104">
         <v>2015</v>
       </c>
-      <c r="C137" s="99"/>
-[...3 lines deleted...]
-      <c r="G137" s="100"/>
+      <c r="C137" s="104"/>
+      <c r="D137" s="104"/>
+      <c r="E137" s="104"/>
+      <c r="F137" s="104"/>
+      <c r="G137" s="105"/>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A138" s="99"/>
-      <c r="B138" s="99" t="s">
+      <c r="A138" s="104"/>
+      <c r="B138" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C138" s="99"/>
-      <c r="D138" s="99" t="s">
+      <c r="C138" s="104"/>
+      <c r="D138" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E138" s="99"/>
-      <c r="F138" s="99" t="s">
+      <c r="E138" s="104"/>
+      <c r="F138" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G138" s="99"/>
+      <c r="G138" s="104"/>
     </row>
     <row r="139" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A139" s="99"/>
+      <c r="A139" s="104"/>
       <c r="B139" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D139" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E139" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F139" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G139" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A140" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="9">
         <v>6146</v>
@@ -20582,77 +22055,77 @@
       <c r="B157" s="41">
         <v>416</v>
       </c>
       <c r="C157" s="41">
         <v>22032</v>
       </c>
       <c r="D157" s="41">
         <v>73</v>
       </c>
       <c r="E157" s="41">
         <v>9702</v>
       </c>
       <c r="F157" s="41">
         <v>343</v>
       </c>
       <c r="G157" s="41">
         <v>12330</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G158" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A159" s="99"/>
-      <c r="B159" s="99">
+      <c r="A159" s="104"/>
+      <c r="B159" s="104">
         <v>2016</v>
       </c>
-      <c r="C159" s="99"/>
-[...3 lines deleted...]
-      <c r="G159" s="100"/>
+      <c r="C159" s="104"/>
+      <c r="D159" s="104"/>
+      <c r="E159" s="104"/>
+      <c r="F159" s="104"/>
+      <c r="G159" s="105"/>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A160" s="99"/>
-      <c r="B160" s="99" t="s">
+      <c r="A160" s="104"/>
+      <c r="B160" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C160" s="99"/>
-      <c r="D160" s="99" t="s">
+      <c r="C160" s="104"/>
+      <c r="D160" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E160" s="99"/>
-      <c r="F160" s="99" t="s">
+      <c r="E160" s="104"/>
+      <c r="F160" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G160" s="99"/>
+      <c r="G160" s="104"/>
     </row>
     <row r="161" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A161" s="99"/>
+      <c r="A161" s="104"/>
       <c r="B161" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C161" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D161" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E161" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F161" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G161" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A162" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B162" s="9">
         <v>6089</v>
@@ -21048,77 +22521,77 @@
       <c r="B179" s="12">
         <v>195</v>
       </c>
       <c r="C179" s="12">
         <v>18716</v>
       </c>
       <c r="D179" s="12">
         <v>195</v>
       </c>
       <c r="E179" s="12">
         <v>18716</v>
       </c>
       <c r="F179" s="12">
         <v>0</v>
       </c>
       <c r="G179" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G181" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A182" s="99"/>
-      <c r="B182" s="99">
+      <c r="A182" s="104"/>
+      <c r="B182" s="104">
         <v>2017</v>
       </c>
-      <c r="C182" s="99"/>
-[...3 lines deleted...]
-      <c r="G182" s="100"/>
+      <c r="C182" s="104"/>
+      <c r="D182" s="104"/>
+      <c r="E182" s="104"/>
+      <c r="F182" s="104"/>
+      <c r="G182" s="105"/>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A183" s="99"/>
-      <c r="B183" s="99" t="s">
+      <c r="A183" s="104"/>
+      <c r="B183" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C183" s="99"/>
-      <c r="D183" s="99" t="s">
+      <c r="C183" s="104"/>
+      <c r="D183" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E183" s="99"/>
-      <c r="F183" s="99" t="s">
+      <c r="E183" s="104"/>
+      <c r="F183" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G183" s="99"/>
+      <c r="G183" s="104"/>
     </row>
     <row r="184" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A184" s="99"/>
+      <c r="A184" s="104"/>
       <c r="B184" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C184" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D184" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E184" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F184" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G184" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A185" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B185" s="9">
         <v>5397</v>
@@ -21523,77 +22996,77 @@
       <c r="E202" s="27">
         <v>7756</v>
       </c>
       <c r="F202" s="27">
         <v>214.8</v>
       </c>
       <c r="G202" s="27">
         <v>7306</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A203" s="32"/>
       <c r="B203" s="22"/>
       <c r="C203" s="22"/>
       <c r="D203" s="22"/>
       <c r="E203" s="22"/>
       <c r="F203" s="22"/>
       <c r="G203" s="22"/>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G204" s="43" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A205" s="99"/>
-      <c r="B205" s="99">
+      <c r="A205" s="104"/>
+      <c r="B205" s="104">
         <v>2018</v>
       </c>
-      <c r="C205" s="99"/>
-[...3 lines deleted...]
-      <c r="G205" s="99"/>
+      <c r="C205" s="104"/>
+      <c r="D205" s="104"/>
+      <c r="E205" s="104"/>
+      <c r="F205" s="104"/>
+      <c r="G205" s="104"/>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A206" s="99"/>
-      <c r="B206" s="99" t="s">
+      <c r="A206" s="104"/>
+      <c r="B206" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C206" s="99"/>
-      <c r="D206" s="99" t="s">
+      <c r="C206" s="104"/>
+      <c r="D206" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E206" s="99"/>
-      <c r="F206" s="99" t="s">
+      <c r="E206" s="104"/>
+      <c r="F206" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G206" s="99"/>
+      <c r="G206" s="104"/>
     </row>
     <row r="207" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A207" s="99"/>
+      <c r="A207" s="104"/>
       <c r="B207" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C207" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D207" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E207" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F207" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G207" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A208" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B208" s="9">
         <f>D208+F208</f>
@@ -22035,77 +23508,77 @@
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A226" s="32"/>
       <c r="B226" s="22"/>
       <c r="C226" s="22"/>
       <c r="D226" s="22"/>
       <c r="E226" s="22"/>
       <c r="F226" s="22"/>
       <c r="G226" s="22"/>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A227" s="32"/>
       <c r="B227" s="22"/>
       <c r="C227" s="22"/>
       <c r="D227" s="22"/>
       <c r="E227" s="22"/>
       <c r="F227" s="22"/>
       <c r="G227" s="28"/>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G228" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A229" s="99"/>
-      <c r="B229" s="99">
+      <c r="A229" s="104"/>
+      <c r="B229" s="104">
         <v>2019</v>
       </c>
-      <c r="C229" s="99"/>
-[...3 lines deleted...]
-      <c r="G229" s="100"/>
+      <c r="C229" s="104"/>
+      <c r="D229" s="104"/>
+      <c r="E229" s="104"/>
+      <c r="F229" s="104"/>
+      <c r="G229" s="105"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A230" s="99"/>
-      <c r="B230" s="99" t="s">
+      <c r="A230" s="104"/>
+      <c r="B230" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C230" s="99"/>
-      <c r="D230" s="99" t="s">
+      <c r="C230" s="104"/>
+      <c r="D230" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E230" s="99"/>
-      <c r="F230" s="99" t="s">
+      <c r="E230" s="104"/>
+      <c r="F230" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G230" s="99"/>
+      <c r="G230" s="104"/>
     </row>
     <row r="231" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A231" s="99"/>
+      <c r="A231" s="104"/>
       <c r="B231" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C231" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D231" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E231" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F231" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G231" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A232" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B232" s="9">
         <v>6032</v>
@@ -22501,77 +23974,77 @@
       <c r="B249" s="9">
         <v>317</v>
       </c>
       <c r="C249" s="9">
         <v>30826</v>
       </c>
       <c r="D249" s="9">
         <v>291</v>
       </c>
       <c r="E249" s="9">
         <v>29537</v>
       </c>
       <c r="F249" s="9">
         <v>26</v>
       </c>
       <c r="G249" s="9">
         <v>1289</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G251" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A252" s="99"/>
-      <c r="B252" s="99">
+      <c r="A252" s="104"/>
+      <c r="B252" s="104">
         <v>2020</v>
       </c>
-      <c r="C252" s="99"/>
-[...3 lines deleted...]
-      <c r="G252" s="100"/>
+      <c r="C252" s="104"/>
+      <c r="D252" s="104"/>
+      <c r="E252" s="104"/>
+      <c r="F252" s="104"/>
+      <c r="G252" s="105"/>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A253" s="99"/>
-      <c r="B253" s="99" t="s">
+      <c r="A253" s="104"/>
+      <c r="B253" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C253" s="99"/>
-      <c r="D253" s="99" t="s">
+      <c r="C253" s="104"/>
+      <c r="D253" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E253" s="99"/>
-      <c r="F253" s="99" t="s">
+      <c r="E253" s="104"/>
+      <c r="F253" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G253" s="99"/>
+      <c r="G253" s="104"/>
     </row>
     <row r="254" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A254" s="99"/>
+      <c r="A254" s="104"/>
       <c r="B254" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C254" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D254" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E254" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F254" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G254" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A255" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B255" s="9">
         <f>D255+F255</f>
@@ -23003,77 +24476,77 @@
         <v>333</v>
       </c>
       <c r="C272" s="9">
         <f t="shared" si="3"/>
         <v>27150</v>
       </c>
       <c r="D272" s="9">
         <v>255</v>
       </c>
       <c r="E272" s="9">
         <v>23373</v>
       </c>
       <c r="F272" s="9">
         <v>78</v>
       </c>
       <c r="G272" s="9">
         <v>3777</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G274" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A275" s="99"/>
-      <c r="B275" s="99">
+      <c r="A275" s="104"/>
+      <c r="B275" s="104">
         <v>2021</v>
       </c>
-      <c r="C275" s="99"/>
-[...3 lines deleted...]
-      <c r="G275" s="100"/>
+      <c r="C275" s="104"/>
+      <c r="D275" s="104"/>
+      <c r="E275" s="104"/>
+      <c r="F275" s="104"/>
+      <c r="G275" s="105"/>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A276" s="99"/>
-      <c r="B276" s="99" t="s">
+      <c r="A276" s="104"/>
+      <c r="B276" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C276" s="99"/>
-      <c r="D276" s="99" t="s">
+      <c r="C276" s="104"/>
+      <c r="D276" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E276" s="99"/>
-      <c r="F276" s="99" t="s">
+      <c r="E276" s="104"/>
+      <c r="F276" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G276" s="99"/>
+      <c r="G276" s="104"/>
     </row>
     <row r="277" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A277" s="99"/>
+      <c r="A277" s="104"/>
       <c r="B277" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C277" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D277" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E277" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F277" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G277" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A278" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B278" s="9">
         <v>4302</v>
@@ -23437,77 +24910,77 @@
     <row r="295" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A295" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B295" s="9">
         <v>255</v>
       </c>
       <c r="C295" s="9">
         <v>26367</v>
       </c>
       <c r="D295" s="9">
         <v>255</v>
       </c>
       <c r="E295" s="9">
         <v>26367</v>
       </c>
       <c r="F295" s="9"/>
       <c r="G295" s="9"/>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G298" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A299" s="99"/>
-      <c r="B299" s="99">
+      <c r="A299" s="104"/>
+      <c r="B299" s="104">
         <v>2022</v>
       </c>
-      <c r="C299" s="99"/>
-[...3 lines deleted...]
-      <c r="G299" s="100"/>
+      <c r="C299" s="104"/>
+      <c r="D299" s="104"/>
+      <c r="E299" s="104"/>
+      <c r="F299" s="104"/>
+      <c r="G299" s="105"/>
     </row>
     <row r="300" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="99"/>
-      <c r="B300" s="99" t="s">
+      <c r="A300" s="104"/>
+      <c r="B300" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C300" s="99"/>
-      <c r="D300" s="99" t="s">
+      <c r="C300" s="104"/>
+      <c r="D300" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E300" s="99"/>
-      <c r="F300" s="99" t="s">
+      <c r="E300" s="104"/>
+      <c r="F300" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G300" s="99"/>
+      <c r="G300" s="104"/>
     </row>
     <row r="301" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A301" s="99"/>
+      <c r="A301" s="104"/>
       <c r="B301" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C301" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D301" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E301" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F301" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G301" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A302" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B302" s="9">
         <v>6278</v>
@@ -23972,77 +25445,77 @@
       <c r="B322" s="9">
         <v>318</v>
       </c>
       <c r="C322" s="9">
         <v>24839</v>
       </c>
       <c r="D322" s="9">
         <v>269</v>
       </c>
       <c r="E322" s="9">
         <v>23853</v>
       </c>
       <c r="F322" s="9">
         <v>49</v>
       </c>
       <c r="G322" s="9">
         <v>986</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G324" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A325" s="99"/>
-      <c r="B325" s="99">
+      <c r="A325" s="104"/>
+      <c r="B325" s="104">
         <v>2023</v>
       </c>
-      <c r="C325" s="99"/>
-[...3 lines deleted...]
-      <c r="G325" s="100"/>
+      <c r="C325" s="104"/>
+      <c r="D325" s="104"/>
+      <c r="E325" s="104"/>
+      <c r="F325" s="104"/>
+      <c r="G325" s="105"/>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A326" s="99"/>
-      <c r="B326" s="99" t="s">
+      <c r="A326" s="104"/>
+      <c r="B326" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C326" s="99"/>
-      <c r="D326" s="99" t="s">
+      <c r="C326" s="104"/>
+      <c r="D326" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E326" s="99"/>
-      <c r="F326" s="99" t="s">
+      <c r="E326" s="104"/>
+      <c r="F326" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G326" s="99"/>
+      <c r="G326" s="104"/>
     </row>
     <row r="327" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A327" s="99"/>
+      <c r="A327" s="104"/>
       <c r="B327" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C327" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D327" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E327" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F327" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G327" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A328" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B328" s="9">
         <v>6415</v>
@@ -24508,77 +25981,77 @@
       <c r="E348" s="9">
         <v>26904</v>
       </c>
       <c r="F348" s="9">
         <v>23</v>
       </c>
       <c r="G348" s="9">
         <v>1805</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A349" s="74"/>
       <c r="B349" s="77"/>
       <c r="C349" s="77"/>
       <c r="D349" s="77"/>
       <c r="E349" s="77"/>
       <c r="F349" s="77"/>
       <c r="G349" s="77"/>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G350" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A351" s="99"/>
-      <c r="B351" s="99">
+      <c r="A351" s="104"/>
+      <c r="B351" s="104">
         <v>2024</v>
       </c>
-      <c r="C351" s="99"/>
-[...3 lines deleted...]
-      <c r="G351" s="100"/>
+      <c r="C351" s="104"/>
+      <c r="D351" s="104"/>
+      <c r="E351" s="104"/>
+      <c r="F351" s="104"/>
+      <c r="G351" s="105"/>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A352" s="99"/>
-      <c r="B352" s="99" t="s">
+      <c r="A352" s="104"/>
+      <c r="B352" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="C352" s="99"/>
-      <c r="D352" s="99" t="s">
+      <c r="C352" s="104"/>
+      <c r="D352" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="E352" s="99"/>
-      <c r="F352" s="99" t="s">
+      <c r="E352" s="104"/>
+      <c r="F352" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="G352" s="99"/>
+      <c r="G352" s="104"/>
     </row>
     <row r="353" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A353" s="99"/>
+      <c r="A353" s="104"/>
       <c r="B353" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C353" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D353" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E353" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F353" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G353" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A354" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B354" s="9">
         <v>8005</v>
@@ -25038,179 +26511,720 @@
       <c r="C374" s="9">
         <v>30976</v>
       </c>
       <c r="D374" s="9">
         <v>280</v>
       </c>
       <c r="E374" s="9">
         <v>29070</v>
       </c>
       <c r="F374" s="9">
         <v>45</v>
       </c>
       <c r="G374" s="9">
         <v>1906</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A375" s="74"/>
       <c r="B375" s="77"/>
       <c r="C375" s="77"/>
       <c r="D375" s="77"/>
       <c r="E375" s="77"/>
       <c r="F375" s="77"/>
       <c r="G375" s="77"/>
     </row>
-    <row r="376" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A376" s="101" t="s">
+    <row r="376" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G376" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A377" s="104"/>
+      <c r="B377" s="104">
+        <v>2025</v>
+      </c>
+      <c r="C377" s="104"/>
+      <c r="D377" s="104"/>
+      <c r="E377" s="104"/>
+      <c r="F377" s="104"/>
+      <c r="G377" s="105"/>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A378" s="104"/>
+      <c r="B378" s="104" t="s">
+        <v>2</v>
+      </c>
+      <c r="C378" s="104"/>
+      <c r="D378" s="104" t="s">
+        <v>5</v>
+      </c>
+      <c r="E378" s="104"/>
+      <c r="F378" s="104" t="s">
+        <v>6</v>
+      </c>
+      <c r="G378" s="104"/>
+    </row>
+    <row r="379" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A379" s="104"/>
+      <c r="B379" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C379" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D379" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="E379" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="F379" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G379" s="37" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A380" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B380" s="80">
+        <v>7034</v>
+      </c>
+      <c r="C380" s="80">
+        <v>469396</v>
+      </c>
+      <c r="D380" s="80">
+        <v>4596</v>
+      </c>
+      <c r="E380" s="80">
+        <v>329693</v>
+      </c>
+      <c r="F380" s="59">
+        <v>2437</v>
+      </c>
+      <c r="G380" s="59">
+        <v>139703</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A381" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B381" s="80">
+        <v>246</v>
+      </c>
+      <c r="C381" s="80">
+        <v>12232</v>
+      </c>
+      <c r="D381" s="80">
+        <v>143</v>
+      </c>
+      <c r="E381" s="80">
+        <v>8439</v>
+      </c>
+      <c r="F381" s="59">
+        <v>103</v>
+      </c>
+      <c r="G381" s="59">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A382" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B382" s="80">
+        <v>194</v>
+      </c>
+      <c r="C382" s="80">
+        <v>12840</v>
+      </c>
+      <c r="D382" s="80">
+        <v>157</v>
+      </c>
+      <c r="E382" s="80">
+        <v>9968</v>
+      </c>
+      <c r="F382" s="59">
+        <v>37</v>
+      </c>
+      <c r="G382" s="59">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A383" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B383" s="80">
+        <v>377</v>
+      </c>
+      <c r="C383" s="80">
+        <v>30994</v>
+      </c>
+      <c r="D383" s="80">
+        <v>155</v>
+      </c>
+      <c r="E383" s="80">
+        <v>13509</v>
+      </c>
+      <c r="F383" s="59">
+        <v>222</v>
+      </c>
+      <c r="G383" s="59">
+        <v>17485</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A384" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B384" s="80">
+        <v>534</v>
+      </c>
+      <c r="C384" s="80">
+        <v>29126</v>
+      </c>
+      <c r="D384" s="80">
+        <v>191</v>
+      </c>
+      <c r="E384" s="80">
+        <v>12587</v>
+      </c>
+      <c r="F384" s="59">
+        <v>343</v>
+      </c>
+      <c r="G384" s="59">
+        <v>16539</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A385" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B385" s="80">
+        <v>142</v>
+      </c>
+      <c r="C385" s="80">
+        <v>11790</v>
+      </c>
+      <c r="D385" s="80">
+        <v>103</v>
+      </c>
+      <c r="E385" s="80">
+        <v>9735</v>
+      </c>
+      <c r="F385" s="59">
+        <v>39</v>
+      </c>
+      <c r="G385" s="59">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A386" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B386" s="80">
+        <v>253</v>
+      </c>
+      <c r="C386" s="80">
+        <v>13247</v>
+      </c>
+      <c r="D386" s="80">
+        <v>129</v>
+      </c>
+      <c r="E386" s="80">
+        <v>8461</v>
+      </c>
+      <c r="F386" s="59">
+        <v>124</v>
+      </c>
+      <c r="G386" s="59">
+        <v>4786</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A387" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B387" s="80">
+        <v>281</v>
+      </c>
+      <c r="C387" s="80">
+        <v>19465</v>
+      </c>
+      <c r="D387" s="80">
+        <v>198</v>
+      </c>
+      <c r="E387" s="80">
+        <v>16151</v>
+      </c>
+      <c r="F387" s="59">
+        <v>83</v>
+      </c>
+      <c r="G387" s="59">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A388" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B388" s="80">
+        <v>189</v>
+      </c>
+      <c r="C388" s="80">
+        <v>15237</v>
+      </c>
+      <c r="D388" s="80">
+        <v>102</v>
+      </c>
+      <c r="E388" s="80">
+        <v>6899</v>
+      </c>
+      <c r="F388" s="59">
+        <v>87</v>
+      </c>
+      <c r="G388" s="59">
+        <v>8338</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A389" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B389" s="80">
+        <v>547</v>
+      </c>
+      <c r="C389" s="80">
+        <v>32987</v>
+      </c>
+      <c r="D389" s="80">
+        <v>456</v>
+      </c>
+      <c r="E389" s="80">
+        <v>29199</v>
+      </c>
+      <c r="F389" s="59">
+        <v>91</v>
+      </c>
+      <c r="G389" s="59">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A390" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B390" s="80">
+        <v>339</v>
+      </c>
+      <c r="C390" s="80">
+        <v>17162</v>
+      </c>
+      <c r="D390" s="80">
+        <v>184</v>
+      </c>
+      <c r="E390" s="80">
+        <v>10745</v>
+      </c>
+      <c r="F390" s="59">
+        <v>156</v>
+      </c>
+      <c r="G390" s="59">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A391" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B391" s="80">
+        <v>309</v>
+      </c>
+      <c r="C391" s="80">
+        <v>25266</v>
+      </c>
+      <c r="D391" s="80">
+        <v>135</v>
+      </c>
+      <c r="E391" s="80">
+        <v>11949</v>
+      </c>
+      <c r="F391" s="59">
+        <v>174</v>
+      </c>
+      <c r="G391" s="59">
+        <v>13317</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A392" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B392" s="80">
+        <v>416</v>
+      </c>
+      <c r="C392" s="80">
+        <v>29327</v>
+      </c>
+      <c r="D392" s="80">
+        <v>203</v>
+      </c>
+      <c r="E392" s="80">
+        <v>15152</v>
+      </c>
+      <c r="F392" s="59">
+        <v>212</v>
+      </c>
+      <c r="G392" s="59">
+        <v>14175</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A393" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B393" s="80">
+        <v>201</v>
+      </c>
+      <c r="C393" s="80">
+        <v>12193</v>
+      </c>
+      <c r="D393" s="80">
+        <v>201</v>
+      </c>
+      <c r="E393" s="80">
+        <v>12193</v>
+      </c>
+      <c r="F393" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G393" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A394" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B394" s="80">
+        <v>194</v>
+      </c>
+      <c r="C394" s="80">
+        <v>8945</v>
+      </c>
+      <c r="D394" s="80">
+        <v>146</v>
+      </c>
+      <c r="E394" s="80">
+        <v>7981</v>
+      </c>
+      <c r="F394" s="59">
+        <v>48</v>
+      </c>
+      <c r="G394" s="59">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A395" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B395" s="80">
+        <v>513</v>
+      </c>
+      <c r="C395" s="80">
+        <v>32774</v>
+      </c>
+      <c r="D395" s="80">
+        <v>327</v>
+      </c>
+      <c r="E395" s="80">
+        <v>19785</v>
+      </c>
+      <c r="F395" s="59">
+        <v>186</v>
+      </c>
+      <c r="G395" s="59">
+        <v>12989</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A396" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B396" s="80">
+        <v>33</v>
+      </c>
+      <c r="C396" s="80">
+        <v>2175</v>
+      </c>
+      <c r="D396" s="80">
+        <v>21</v>
+      </c>
+      <c r="E396" s="80">
+        <v>1479</v>
+      </c>
+      <c r="F396" s="59">
+        <v>12</v>
+      </c>
+      <c r="G396" s="59">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A397" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B397" s="80">
+        <v>337</v>
+      </c>
+      <c r="C397" s="80">
+        <v>21721</v>
+      </c>
+      <c r="D397" s="80">
+        <v>265</v>
+      </c>
+      <c r="E397" s="80">
+        <v>17259</v>
+      </c>
+      <c r="F397" s="59">
+        <v>72</v>
+      </c>
+      <c r="G397" s="59">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A398" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B398" s="80">
+        <v>776</v>
+      </c>
+      <c r="C398" s="80">
+        <v>53813</v>
+      </c>
+      <c r="D398" s="80">
+        <v>363</v>
+      </c>
+      <c r="E398" s="80">
+        <v>32927</v>
+      </c>
+      <c r="F398" s="59">
+        <v>413</v>
+      </c>
+      <c r="G398" s="59">
+        <v>20887</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A399" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B399" s="80">
+        <v>816</v>
+      </c>
+      <c r="C399" s="80">
+        <v>59002</v>
+      </c>
+      <c r="D399" s="80">
+        <v>816</v>
+      </c>
+      <c r="E399" s="80">
+        <v>59002</v>
+      </c>
+      <c r="F399" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G399" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A400" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B400" s="80">
+        <v>337</v>
+      </c>
+      <c r="C400" s="80">
+        <v>29099</v>
+      </c>
+      <c r="D400" s="80">
+        <v>302</v>
+      </c>
+      <c r="E400" s="80">
+        <v>26274</v>
+      </c>
+      <c r="F400" s="59">
+        <v>35</v>
+      </c>
+      <c r="G400" s="59">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A402" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="B376" s="101"/>
-[...4 lines deleted...]
-      <c r="G376" s="101"/>
+      <c r="B402" s="106"/>
+      <c r="C402" s="106"/>
+      <c r="D402" s="106"/>
+      <c r="E402" s="106"/>
+      <c r="F402" s="106"/>
+      <c r="G402" s="106"/>
     </row>
   </sheetData>
-  <mergeCells count="82">
-[...56 lines deleted...]
-    <mergeCell ref="A376:G376"/>
+  <mergeCells count="87">
+    <mergeCell ref="A377:A379"/>
+    <mergeCell ref="B377:G377"/>
+    <mergeCell ref="B378:C378"/>
+    <mergeCell ref="D378:E378"/>
+    <mergeCell ref="F378:G378"/>
+    <mergeCell ref="A275:A277"/>
+    <mergeCell ref="B275:G275"/>
+    <mergeCell ref="B276:C276"/>
+    <mergeCell ref="D276:E276"/>
+    <mergeCell ref="F276:G276"/>
+    <mergeCell ref="A252:A254"/>
+    <mergeCell ref="B252:G252"/>
+    <mergeCell ref="B253:C253"/>
+    <mergeCell ref="D253:E253"/>
+    <mergeCell ref="F253:G253"/>
+    <mergeCell ref="A402:G402"/>
     <mergeCell ref="A299:A301"/>
     <mergeCell ref="B299:G299"/>
     <mergeCell ref="B300:C300"/>
     <mergeCell ref="D300:E300"/>
     <mergeCell ref="F300:G300"/>
     <mergeCell ref="A325:A327"/>
     <mergeCell ref="B325:G325"/>
     <mergeCell ref="B326:C326"/>
     <mergeCell ref="D326:E326"/>
     <mergeCell ref="F326:G326"/>
     <mergeCell ref="A351:A353"/>
     <mergeCell ref="B351:G351"/>
     <mergeCell ref="B352:C352"/>
     <mergeCell ref="D352:E352"/>
     <mergeCell ref="F352:G352"/>
-    <mergeCell ref="A252:A254"/>
-[...8 lines deleted...]
-    <mergeCell ref="F276:G276"/>
+    <mergeCell ref="A205:A207"/>
+    <mergeCell ref="B205:G205"/>
+    <mergeCell ref="B206:C206"/>
+    <mergeCell ref="D206:E206"/>
+    <mergeCell ref="F206:G206"/>
+    <mergeCell ref="A159:A161"/>
+    <mergeCell ref="B159:G159"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="D160:E160"/>
+    <mergeCell ref="F160:G160"/>
+    <mergeCell ref="A229:A231"/>
+    <mergeCell ref="B229:G229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="D230:E230"/>
+    <mergeCell ref="F230:G230"/>
+    <mergeCell ref="A182:A184"/>
+    <mergeCell ref="B182:G182"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="F183:G183"/>
+    <mergeCell ref="A137:A139"/>
+    <mergeCell ref="B137:G137"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="D138:E138"/>
+    <mergeCell ref="F138:G138"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="B69:G69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="A91:A93"/>
+    <mergeCell ref="B91:G91"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="A114:A116"/>
+    <mergeCell ref="B114:G114"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="D115:E115"/>
+    <mergeCell ref="F115:G115"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="B47:G47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="67" max="16383" man="1"/>
     <brk id="135" max="6" man="1"/>
     <brk id="227" max="6" man="1"/>
     <brk id="297" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>сауда объектілер</vt:lpstr>
       <vt:lpstr>сауда алаңының санаттары</vt:lpstr>
       <vt:lpstr>дәріханалар</vt:lpstr>
       <vt:lpstr>дәріханалар!Область_печати</vt:lpstr>
+      <vt:lpstr>'сауда алаңының санаттары'!Область_печати</vt:lpstr>
       <vt:lpstr>'сауда объектілер'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.khaletov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>